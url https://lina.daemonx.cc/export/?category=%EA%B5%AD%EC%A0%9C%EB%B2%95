--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,111 +4,118 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,67 +440,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="11" customWidth="1" min="3" max="3"/>
+    <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="22" customWidth="1" min="8" max="8"/>
+    <col width="49" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -540,582 +547,798 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>영국 중앙은행 (BOE)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국제 분쟁에 대한 일반적인 논평</t>
+          <t>유엔 재해 복구 기금 모금, IMF 동결 자산 해제 검토, 베네수엘라 정부의 해외 동결 자산 반환 요구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 이란, 우크라이나, 가자 지구 전쟁에서 발생하는 전쟁범죄와 인권 유린에 대한 책임을 추궁하려는 시도가 정치적 동기로 배제되며, 국제 법치와 민주주의의 한계를 드러내고 있다고 지적합니다. 피해자들의 목소리가 왜소해지는 현실을 비판하며 국제사회의 역할을 강조합니다.</t>
+          <t>베네수엘라 연쇄 강진으로 4천 명 이상 사망, 수만 명 부상 및 실종, 이재민 발생. 베네수엘라 정부는 지진 피해 복구 및 재건 자금 마련을 위해 영국 중앙은행에 보관된 금 등 해외 동결 자산 반환을 촉구하고 있습니다. 유엔은 재해 복구 기금 모금을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 이란, 우크라이나, 가자 지구 전쟁에서의 전쟁범죄 및 인권 유린에 대한 국제 법치주의의 한계를 논하는 칼럼입니다. 특정 소송 대상이나 구체적인 법적 절차가 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>자연재해로 인한 피해로, 소송금융의 일반적인 투자 대상인 '상대방의 명확한 책임'이 부재합니다. 소송의 쟁점은 피해에 대한 배상이 아닌 베네수엘라의 해외 동결 자산 반환 요구로, 이는 복잡한 국제법 및 주권 관련 분쟁에 해당하여 소송금융 투자에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 달러 (약 4500억 원) 이상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 4333명, 부상자 1만6740명, 실종자 5만 명, 이재민 1만9000여 명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[고승우 칼럼] 이란·우크라·가자 전쟁, 국제 법치와 민주주의 한계 드...</t>
+          <t>베네수엘라 강진 사망자 4300명 넘겨…자산 동결 해제 요구</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-11</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727379</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=01226726645513864</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:32:46.302323+00:00</t>
+          <t>2026-07-23 07:00:17.902602+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>가상의 미래 상황</t>
+          <t>EU 법원에 2차 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>기사는 호르무즈 해협 재개방 작전과 관련하여 발생할 수 있는 가상의 전쟁 이후 피해 당사국들이 손해배상을 제기할 수 있다는 가능성을 언급합니다. 트럼프 대통령 참모들은 전쟁이 6주를 넘을 것으로 판단하고 있습니다.</t>
+          <t>러시아가 EU의 동결 자산 활용 계획에 반발하여 EU 법원에 2차 소송을 제기하며 법적 공방이 격화되고 있다. 약 3000억 달러 규모의 동결 자산을 두고 러시아 중앙은행은 EU의 국유 자산 활용이 부당하다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사는 호르무즈 해협 관련 가상의 미래 전쟁과 그로 인한 피해 당사국들의 손해배상 제기 가능성을 언급하고 있어, 소송금융 투자에 필요한 구체적인 피고, 피해 규모, 증거, 진행 단계 등이 전혀 특정되지 않습니다. (상대방 책임 불명확, 상대방 특정 불가, 피해 규모 미상, 증거 미상, 공적 절차 진행 없음) 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
+          <t>적합 조건 중 상대방 자력(EU), 피해 규모(3000억 달러), 증거 확보 가능성 등은 충족하나, 본 사건은 국가(러시아)와 국제기구(EU) 간의 국제법적 분쟁으로, 로앤굿의 소송금융 투자 대상인 다수의 피해자나 개별 원고의 사건으로 보기 어렵다. 따라서 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3000억 달러</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'호르무즈 톨게이트' 현실로?…트럼프도 손 떼나</t>
+          <t>러시아, '동결 자산' 두고 EU와 법적 공방 격화… 전선 밖 '금융 전쟁' 점...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500048&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.g-enews.com/view.php?ud=2026052714552089942bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:36:51.620877+00:00</t>
+          <t>2026-06-20 07:03:16.403194+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>가자 전쟁의 전쟁수행 방식에 대한 소송이 국제사법재판소(ICJ)에 제기되어 진행 중이며, 유엔 안보리에서 국제법 준수 논의가 활발합니다.</t>
+          <t>정부 조사 완료 및 이란 대사 초치, 손해배상 청구 가능성 거론</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 미국·이스라엘과 이란 간의 전쟁 등 국제 분쟁 상황에서 선제공격과 자위권의 국제법적 해석을 논하는 오피니언입니다. 유엔 안보리의 역할과 국제법의 실효성에 대한 논쟁을 다루며, 가자 전쟁 관련 국제사법재판소 소송 진행 상황을 언급합니다. 저자는 이러한 국제법 논쟁이 한국 안보에 미치는 함의를 강조합니다.</t>
+          <t>정부가 호르무즈 해협에서 피격된 한국 화물선 HMM 나무호 공격의 배후로 이란을 공식 지목했다. 엔진 잔해, 부품 각인, 도색 등 복수의 물적 증거를 통해 이란제 미사일 공격임을 확인했으며, 주한이란대사를 초치해 강력히 항의하고 사과를 요구했다. 이란은 관련성을 부인하고 있으나, 외교가에서는 향후 손해배상 청구 가능성이 거론되고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 국제법 논쟁과 국가 간 분쟁의 적법성에 대한 오피니언으로, 소송금융이 일반적으로 투자하는 국내 민사 분쟁과는 성격이 다릅니다. 국제사법재판소(ICJ) 소송이 언급되지만, 이는 국가 간의 분쟁이며, 특정 피해자들이 특정 기업이나 기관을 상대로 손해배상을 청구하는 형태가 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>정부의 공식 조사 결과로 이란의 책임이 명확히 지목되었고, 물리적 증거가 충분히 확보됨 (적합 조건 1, 5). 상대방은 자력이 충분한 국가이며 (적합 조건 2), 대형 화물선 피해로 손해배상 규모가 클 것으로 예상됨 (적합 조건 4). 이미 외교적 절차가 진행 중이며 손해배상 청구 가능성이 거론되고 있음 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[매경시평] 선제공격 시대의 국제법</t>
+          <t>정부 “나무호 공격, 이란 미사일 유력”</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>bigtanews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12001689</t>
+          <t>https://www.bigtanews.co.kr/article/view/big202605270016</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:46:16.688926+00:00</t>
+          <t>2026-06-15 07:02:21.429445+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유엔 조사 결과 이스라엘의 의도적 공격 확인</t>
+          <t>국제 분쟁에 대한 일반적인 논평</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이스라엘군이 레바논 남부 헤즈볼라 거점 공략 중 유엔평화유지군(UNIFIL)을 조준 사격하여 가나 출신 평화유지군 3명이 부상당했다. 유엔 조사 결과 이스라엘제 포탄이 의도적으로 발사된 것으로 확인되었다. 이란 남서부 가스 정제소 공격 및 이란 수뇌부 참수 작전도 병행되고 있다.</t>
+          <t>이 기사는 이란, 우크라이나, 가자 지구 전쟁에서 발생하는 전쟁범죄와 인권 유린에 대한 책임을 추궁하려는 시도가 정치적 동기로 배제되며, 국제 법치와 민주주의의 한계를 드러내고 있다고 지적합니다. 피해자들의 목소리가 왜소해지는 현실을 비판하며 국제사회의 역할을 강조합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이스라엘군의 유엔평화유지군 조준 사격 사건은 유엔 조사 결과로 상대방 책임이 명확하고(적합 조건 1), 이스라엘이라는 국가의 자력이 충분하며(적합 조건 2), 유엔 조사라는 공적 절차가 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 그러나 국제 분쟁 상황에서 발생한 사건으로 법적 절차의 복잡성이 매우 높고, 피해자 수가 3명으로 소규모여서 소송금융 투자 대상으로서의 경제적 실익과 회수 가능성을 신중하게 검토해야 합니다.</t>
+          <t>이 기사는 이란, 우크라이나, 가자 지구 전쟁에서의 전쟁범죄 및 인권 유린에 대한 국제 법치주의의 한계를 논하는 칼럼입니다. 특정 소송 대상이나 구체적인 법적 절차가 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>이란 지도부엔, 살아있는 사람이 많지 않다 [글로벌 모닝 브리핑]</t>
+          <t>[고승우 칼럼] 이란·우크라·가자 전쟁, 국제 법치와 민주주의 한계 드...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20021237?ref=naver</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=727379</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-19 00:18:21.262496+00:00</t>
+          <t>2026-04-02 12:32:46.302323+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>한국 정부 ISDS 완승</t>
+          <t>가상의 미래 상황</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한국 정부가 쉰들러와의 3250억원대 투자자-국가 분쟁 해결(ISDS) 소송에서 완승했습니다. 쉰들러는 2013~2015년 현대엘리베이터 유상증자 과정에서 정부의 조사·감독 소홀로 손해를 입었다고 주장했으나, 중재판정부는 이를 기각했습니다. 정부는 쉰들러로부터 소송비용 약 96억원도 돌려받게 됩니다.</t>
+          <t>기사는 호르무즈 해협 재개방 작전과 관련하여 발생할 수 있는 가상의 전쟁 이후 피해 당사국들이 손해배상을 제기할 수 있다는 가능성을 언급합니다. 트럼프 대통령 참모들은 전쟁이 6주를 넘을 것으로 판단하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 사건은 한국 정부가 쉰들러와의 3250억원대 ISDS 소송에서 '완승'하며 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
+          <t>기사는 호르무즈 해협 관련 가상의 미래 전쟁과 그로 인한 피해 당사국들의 손해배상 제기 가능성을 언급하고 있어, 소송금융 투자에 필요한 구체적인 피고, 피해 규모, 증거, 진행 단계 등이 전혀 특정되지 않습니다. (상대방 책임 불명확, 상대방 특정 불가, 피해 규모 미상, 증거 미상, 공적 절차 진행 없음) 적합 조건에 해당하는 사항이 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>3250억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법무부, 쉰들러와의 3250억원대 ISDS '완승'… 한국 정부, 국제법 위반 ...</t>
+          <t>'호르무즈 톨게이트' 현실로?…트럼프도 손 떼나</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=431259</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500048&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 00:48:46.710257+00:00</t>
+          <t>2026-04-01 00:36:51.620877+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>미 해군 소송 예정</t>
+          <t>가자 전쟁의 전쟁수행 방식에 대한 소송이 국제사법재판소(ICJ)에 제기되어 진행 중이며, 유엔 안보리에서 국제법 준수 논의가 활발합니다.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>트럼프 대통령은 걸프 지역을 통과하는 모든 선박에 대해 미국 정부가 보험과 재정 보증을 제공할 것이라고 밝혔습니다. 또한, 호르무즈를 통과하는 유조선에 대한 미 해군의 소송도 시작할 것이라고 언급했습니다.</t>
+          <t>이 기사는 미국·이스라엘과 이란 간의 전쟁 등 국제 분쟁 상황에서 선제공격과 자위권의 국제법적 해석을 논하는 오피니언입니다. 유엔 안보리의 역할과 국제법의 실효성에 대한 논쟁을 다루며, 가자 전쟁 관련 국제사법재판소 소송 진행 상황을 언급합니다. 저자는 이러한 국제법 논쟁이 한국 안보에 미치는 함의를 강조합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용은 미국 정부가 걸프 지역 선박에 대한 보험 및 재정 보증을 제공하고, 미 해군이 유조선 관련 소송을 시작하겠다는 의지를 밝힌 것입니다. 이는 소송금융 투자를 검토하는 '피해자-피고' 구도의 사건이 아니며, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 국제법 논쟁과 국가 간 분쟁의 적법성에 대한 오피니언으로, 소송금융이 일반적으로 투자하는 국내 민사 분쟁과는 성격이 다릅니다. 국제사법재판소(ICJ) 소송이 언급되지만, 이는 국가 간의 분쟁이며, 특정 피해자들이 특정 기업이나 기관을 상대로 손해배상을 청구하는 형태가 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>호르무즈 충격파에도 소프트웨어 강세…왜?</t>
+          <t>[매경시평] 선제공격 시대의 국제법</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=731762</t>
+          <t>https://www.mk.co.kr/article/12001689</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-04 00:44:18.606463+00:00</t>
+          <t>2026-03-29 12:46:16.688926+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>EU (유럽연합)</t>
+          <t>이스라엘</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>EU 일반법원에 소송 접수</t>
+          <t>유엔 조사 결과 이스라엘의 의도적 공격 확인</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>러시아 중앙은행이 EU의 자산 무기한 동결 조치가 불법이라며 EU 일반법원에 제소했습니다. EU는 우크라이나에 900억 유로 규모의 대출 지원을 위해 자체 예산을 담보로 공동 채권을 발행했으며, 러시아 중앙은행의 소송은 지난달 27일 접수되었습니다.</t>
+          <t>이스라엘군이 레바논 남부 헤즈볼라 거점 공략 중 유엔평화유지군(UNIFIL)을 조준 사격하여 가나 출신 평화유지군 3명이 부상당했다. 유엔 조사 결과 이스라엘제 포탄이 의도적으로 발사된 것으로 확인되었다. 이란 남서부 가스 정제소 공격 및 이란 수뇌부 참수 작전도 병행되고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>EU는 자력이 충분한 상대방이며 (적합 조건 2), 러시아 중앙은행 자산 동결이라는 사안의 중대성으로 미루어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 그러나 국제법 및 EU 법률 해석이 쟁점이 되는 복잡한 국제 분쟁으로, 소송금융 투자에 대한 전문성과 위험 분석이 필요합니다.</t>
+          <t>이스라엘군의 유엔평화유지군 조준 사격 사건은 유엔 조사 결과로 상대방 책임이 명확하고(적합 조건 1), 이스라엘이라는 국가의 자력이 충분하며(적합 조건 2), 유엔 조사라는 공적 절차가 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 그러나 국제 분쟁 상황에서 발생한 사건으로 법적 절차의 복잡성이 매우 높고, 피해자 수가 3명으로 소규모여서 소송금융 투자 대상으로서의 경제적 실익과 회수 가능성을 신중하게 검토해야 합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>러시아 중앙은행  우리 자산 무기한 동결은 불법 …EU 제소</t>
+          <t>이란 지도부엔, 살아있는 사람이 많지 않다 [글로벌 모닝 브리핑]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462840&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.sedaily.com/article/20021237?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-04 00:33:35.401375+00:00</t>
+          <t>2026-03-19 00:18:21.262496+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국제법</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
+          <t>쉰들러</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>한국 정부 ISDS 완승</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>한국 정부가 쉰들러와의 3250억원대 투자자-국가 분쟁 해결(ISDS) 소송에서 완승했습니다. 쉰들러는 2013~2015년 현대엘리베이터 유상증자 과정에서 정부의 조사·감독 소홀로 손해를 입었다고 주장했으나, 중재판정부는 이를 기각했습니다. 정부는 쉰들러로부터 소송비용 약 96억원도 돌려받게 됩니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>해당 사건은 한국 정부가 쉰들러와의 3250억원대 ISDS 소송에서 '완승'하며 이미 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로, 신규 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>3250억원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>법무부, 쉰들러와의 3250억원대 ISDS '완승'… 한국 정부, 국제법 위반 ...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>econonews.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=431259</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:48:46.710257+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>국제법</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>미 해군 소송 예정</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>트럼프 대통령은 걸프 지역을 통과하는 모든 선박에 대해 미국 정부가 보험과 재정 보증을 제공할 것이라고 밝혔습니다. 또한, 호르무즈를 통과하는 유조선에 대한 미 해군의 소송도 시작할 것이라고 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>기사 내용은 미국 정부가 걸프 지역 선박에 대한 보험 및 재정 보증을 제공하고, 미 해군이 유조선 관련 소송을 시작하겠다는 의지를 밝힌 것입니다. 이는 소송금융 투자를 검토하는 '피해자-피고' 구도의 사건이 아니며, 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>호르무즈 충격파에도 소프트웨어 강세…왜?</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=731762</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:44:18.606463+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>국제법</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>EU (유럽연합)</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>EU 일반법원에 소송 접수</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>러시아 중앙은행이 EU의 자산 무기한 동결 조치가 불법이라며 EU 일반법원에 제소했습니다. EU는 우크라이나에 900억 유로 규모의 대출 지원을 위해 자체 예산을 담보로 공동 채권을 발행했으며, 러시아 중앙은행의 소송은 지난달 27일 접수되었습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>EU는 자력이 충분한 상대방이며 (적합 조건 2), 러시아 중앙은행 자산 동결이라는 사안의 중대성으로 미루어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 그러나 국제법 및 EU 법률 해석이 쟁점이 되는 복잡한 국제 분쟁으로, 소송금융 투자에 대한 전문성과 위험 분석이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>러시아 중앙은행  우리 자산 무기한 동결은 불법 …EU 제소</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008462840&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:33:35.401375+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>국제법</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
           <t>일본 정부</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D12" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E12" t="inlineStr">
         <is>
           <t>일본 정부의 강제 동원 피해자 배상 명령 불응 지속</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>일제강제동원시민모임이 대통령의 3·1절 기념사에서 대일 역사 문제 언급이 없음을 비판했다. 시민모임은 일본 정부가 강제 동원 피해자에 대한 배상 명령에 응하지 않는 엄중한 상황에서 역사 청산 과제에 눈 감는 외교는 허상이라고 주장했다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>이 기사는 대통령 기념사 비판에 초점을 맞추고 있으며, 강제동원 피해자 배상 문제에 대한 일본 정부의 기존 '배상 명령' 불응을 언급합니다. 이는 새로운 소송 제기를 위한 신규 사건 발생이 아니며, 이미 법적 절차가 진행되었거나 종결된 사안의 이행 문제에 가깝습니다. 소송금융은 주로 새로운 소송의 착수나 진행 중인 소송의 자금 조달에 활용되므로, 이 기사만으로는 신규 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>강제 동원 피해자 다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>“역사 문제 언급 없는 3·1절 기념사 ‘맹탕’”</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497335&amp;ref=A</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-03-03 00:19:13.566852+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>