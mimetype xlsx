--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="44" customWidth="1" min="10" max="10"/>
-    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -535,536 +535,680 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>한국 정부의 외교적 노력 및 인도적 지원 검토 중</t>
+          <t>정부 조사 결과 발표 및 이란에 항의, 향후 손해배상 청구 가능성 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>호르무즈 해협에 한국 선박 26척과 선원 180여 명이 발이 묶인 상황. 이재명 대통령은 이란에 인도적 지원을 통해 선박을 빼 오는 방안을 강구하라고 지시했다. 일부 국가 선박은 이란의 양해를 받아 해협을 통과한 사례가 있으며, 한국 정부도 외교적 해결 방안을 모색 중이다.</t>
+          <t>호르무즈 해협에서 한국 화물선 '나무호'가 이란산 미사일에 피격된 사건에 대해 정부가 정밀 감식 결과를 발표하며 이란을 공격 주체로 사실상 공식 지목했다. 정부는 이란에 강력히 항의하고 재발 방지 및 책임 있는 조치를 요구했으나, 이란은 개입을 부인하고 있다. 외교가에서는 향후 손해배상 청구 등 추가 대응 가능성이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이란 정부의 조치로 한국 선박 26척과 선원 180여 명이 호르무즈 해협에 발이 묶인 상황. 이는 다수의 피해자(집단적 피해)와 상당한 피해 규모를 야기하며, 상대방(이란 정부)의 책임이 비교적 명확하고 자력도 충분하다. 또한 한국 정부가 외교적 노력을 통해 문제 해결을 시도하는 공적 절차가 진행 중이다.</t>
+          <t>정부의 정밀 감식 결과 이란산 미사일로 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 정부 차원의 공적 절차(조사, 항의)가 진행 중이다(적합 조건 6). 상대방이 국가이므로 자력은 충분하다고 볼 수 있으나(적합 조건 2), 국제법상 손해배상 청구의 복잡성이 존재한다. 피해 규모는 미상이지만, 국가 간 분쟁으로 확대될 가능성이 있어 잠재적 피해 규모가 클 수 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>선박 26척, 선원 180여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 이 대통령  이란에 인도적 지원해서라도 우리 선...</t>
+          <t>호르무즈 韓선박 피격 대응 수위 높인다 …정부, 이란 '정조준'</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003221683&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=219803</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:25:13.834706+00:00</t>
+          <t>2026-06-15 07:02:43.567361+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>군사 작전으로 인한 피해 발생</t>
+          <t>정부 차원의 외교적 소통 및 추가 대응 방안 검토 중, 손해배상 요구 가능성 거론</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 미국 대통령이 이란의 대형 교량이 폭격으로 붕괴하는 영상을 SNS에 게시하며 이란에 협상을 촉구했습니다. 이 폭격으로 8명이 사망하고 95명이 부상했으며, 미국 행정부 당국자는 이란군에 탄도 미사일과 드론 부품이 보급되는 것을 막기 위한 군사 보급로 차단 작전의 일환이라고 밝혔습니다. 이란 파르스통신은 2차 공격까지 이어졌다고 보도했습니다.</t>
+          <t>정부가 '나무호' 공격의 주체로 이란을 사실상 지목하며 피해 의도를 가진 발사로 판단하고 있다. 향후 이란과의 외교적 소통을 이어가면서 추가 대응 방안을 검토할 방침이며, 외교가에서는 손해배상 요구 가능성도 거론되고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>미국 정부의 군사 작전으로 인한 피해로 상대방 책임이 명확하고(적합 조건 1), 상대방(미국 정부)의 자력이 충분하며(적합 조건 2), 사망 8명, 부상 95명으로 집단적 피해가 발생했고(적합 조건 3), 대형 교량 파괴 및 인명 피해로 피해 규모가 크며(적합 조건 4), 트럼프 대통령의 SNS 영상과 미 행정부 발표로 증거가 명확하여(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
+          <t>정부가 이란을 공격 주체로 사실상 지목하여 상대방 책임이 비교적 명확하며(조건 1), 이란은 국가로서 자력이 충분하다(조건 2). 정부의 지목 자체가 증거 확보 가능성을 시사하고(조건 5), 외교적 소통 및 추가 대응 방안 검토 등 공적 절차가 진행 중이다(조건 6).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>사망 8명, 부상 95명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[영상]'와르르' 이란 교량 폭파…트럼프  더 늦기 전 협상 나서라</t>
+          <t>정부, 나무호 공격 주체로 이란 사실상 지목… 피해 의도 가진 발사로 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040307180590595</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2052666</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:57.883757+00:00</t>
+          <t>2026-06-15 07:02:31.830501+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>러시아 연방</t>
+          <t>이란 정부</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>EU 내 러시아 동결 자산 활용 및 우크라이나 지원 방안 논의 중</t>
+          <t>한국 정부의 외교적 노력 및 인도적 지원 검토 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>EU가 헝가리의 거부권 행사에도 불구하고 러시아 동결 자산을 활용하여 우크라이나를 지원하는 방안을 적극적으로 검토 중이다. 이는 우크라이나에 대한 대규모 재정 지원을 위한 '플랜 A'로, 2100억 유로 규모의 러시아 중앙은행 자산이 동결되어 있으며, 이를 담보로 한 자금 조달 가능성이 논의되고 있다.</t>
+          <t>호르무즈 해협에 한국 선박 26척과 선원 180여 명이 발이 묶인 상황. 이재명 대통령은 이란에 인도적 지원을 통해 선박을 빼 오는 방안을 강구하라고 지시했다. 일부 국가 선박은 이란의 양해를 받아 해협을 통과한 사례가 있으며, 한국 정부도 외교적 해결 방안을 모색 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>러시아의 우크라이나 침공에 대한 책임이 국제적으로 명확하며, EU 내에 2100억 유로 규모의 러시아 동결 자산이 존재하여 자력 충분. 우크라이나 국가 및 국민 전체에 대한 집단적 피해이며, 피해 규모가 수백억 유로에 달함. EU 내에서 동결 자산 활용 방안이 활발히 논의되고 있어 공적 절차 진행 중. 이는 일반적인 민사 소송금융과는 다른 국제법적, 국가 간 분쟁의 성격이 강하지만, 대규모 자산 회수 가능성이 높음.</t>
+          <t>이란 정부의 조치로 한국 선박 26척과 선원 180여 명이 호르무즈 해협에 발이 묶인 상황. 이는 다수의 피해자(집단적 피해)와 상당한 피해 규모를 야기하며, 상대방(이란 정부)의 책임이 비교적 명확하고 자력도 충분하다. 또한 한국 정부가 외교적 노력을 통해 문제 해결을 시도하는 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>최소 900억 유로 (동결 자산 2100억 유로)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>우크라이나 국가 및 국민 전체</t>
+          <t>선박 26척, 선원 180여 명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>EU  헝가리, 우크라 거부권 철회 안하면 러시아 동결 자산 활용 검토</t>
+          <t>[손병관의 뉴스프레소] 이 대통령  이란에 인도적 지원해서라도 우리 선...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260401_0003573163</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003221683&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:49:32.301356+00:00</t>
+          <t>2026-04-06 00:25:13.834706+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>호르무즈 해협 내 한국 선박 억류 중, 외교적 협의 진행</t>
+          <t>군사 작전으로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>주한 이란대사가 호르무즈 해협 통행과 관련해 한국은 적대국이 아니지만, 미국 및 이스라엘과 관련된 한국 선박의 통행은 제한할 수 있다고 밝혔다. 현재 한국 선박 26척과 선원 178명이 해협에 억류되어 있으며, 이란 측은 사전 합의를 요구하고 한국 정부는 외교적 대응을 모색 중이다. 이는 한국 선박 및 선원들에게 상당한 경제적, 인적 피해를 야기할 수 있는 상황이다.</t>
+          <t>도널드 트럼프 전 미국 대통령이 이란의 대형 교량이 폭격으로 붕괴하는 영상을 SNS에 게시하며 이란에 협상을 촉구했습니다. 이 폭격으로 8명이 사망하고 95명이 부상했으며, 미국 행정부 당국자는 이란군에 탄도 미사일과 드론 부품이 보급되는 것을 막기 위한 군사 보급로 차단 작전의 일환이라고 밝혔습니다. 이란 파르스통신은 2차 공격까지 이어졌다고 보도했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (이란 대사의 통행 제한 방침), 상대방에게 자력이 충분함 (이란 정부), 집단적 피해 (선박 26척, 선원 178명 억류), 피해 규모가 큼 (선박 억류로 인한 상당한 경제적 손실 예상), 증거가 있거나 확보 가능함 (대사 기자회견 발언 및 외교 문서).</t>
+          <t>미국 정부의 군사 작전으로 인한 피해로 상대방 책임이 명확하고(적합 조건 1), 상대방(미국 정부)의 자력이 충분하며(적합 조건 2), 사망 8명, 부상 95명으로 집단적 피해가 발생했고(적합 조건 3), 대형 교량 파괴 및 인명 피해로 피해 규모가 크며(적합 조건 4), 트럼프 대통령의 SNS 영상과 미 행정부 발표로 증거가 명확하여(적합 조건 5) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>선박 26척, 선원 178명</t>
+          <t>사망 8명, 부상 95명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>입 연 이란 대사  한국 적대국 아냐‥협의하자</t>
+          <t>[영상]'와르르' 이란 교량 폭파…트럼프  더 늦기 전 협상 나서라</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810639_37012.html</t>
+          <t>https://www.sidae.com/article/2026040307180590595</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 00:25:25.691754+00:00</t>
+          <t>2026-04-03 00:23:57.883757+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>이란 정부</t>
+          <t>러시아 연방</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>호르무즈 해협 통행 제한으로 한국 선박 및 선원 발이 묶임. 한국-이란 간 외교적 협의 진행 중.</t>
+          <t>EU 내 러시아 동결 자산 활용 및 우크라이나 지원 방안 논의 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이란이 호르무즈 해협 통행에 조건을 달면서 한국 선박 26척과 선원 178명이 3주째 발이 묶여 있습니다. 이란은 한국을 비적대국으로 분류하면서도 미국의 이익과 관련된 선박의 통행은 제한하겠다는 입장입니다. 한국 정부는 이란 측과 통행 관련 협의는 없었으며, 인도적인 사안에 대한 안전 조치를 요청했다고 밝혔습니다.</t>
+          <t>EU가 헝가리의 거부권 행사에도 불구하고 러시아 동결 자산을 활용하여 우크라이나를 지원하는 방안을 적극적으로 검토 중이다. 이는 우크라이나에 대한 대규모 재정 지원을 위한 '플랜 A'로, 2100억 유로 규모의 러시아 중앙은행 자산이 동결되어 있으며, 이를 담보로 한 자금 조달 가능성이 논의되고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이란 정부의 명확한 통행 제한 조치로 한국 선박 26척과 선원 178명이 발이 묶여 집단적 피해가 발생하고 있습니다 (적합 조건 1, 3). 이란 대사의 공개 발언 등 증거가 명확하며 (적합 조건 5), 외교적 절차가 진행 중입니다 (적합 조건 6). 선박 운항 중단으로 인한 경제적 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4).</t>
+          <t>러시아의 우크라이나 침공에 대한 책임이 국제적으로 명확하며, EU 내에 2100억 유로 규모의 러시아 동결 자산이 존재하여 자력 충분. 우크라이나 국가 및 국민 전체에 대한 집단적 피해이며, 피해 규모가 수백억 유로에 달함. EU 내에서 동결 자산 활용 방안이 활발히 논의되고 있어 공적 절차 진행 중. 이는 일반적인 민사 소송금융과는 다른 국제법적, 국가 간 분쟁의 성격이 강하지만, 대규모 자산 회수 가능성이 높음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 900억 유로 (동결 자산 2100억 유로)</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>한국 선박 26척, 선원 178명</t>
+          <t>우크라이나 국가 및 국민 전체</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>한국은 비적대국 ‥호르무즈 해협 통과 '협의' 가능할까</t>
+          <t>EU  헝가리, 우크라 거부권 철회 안하면 러시아 동결 자산 활용 검토</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6810549_37004.html</t>
+          <t>https://www.newsis.com/view/NISX20260401_0003573163</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 12:42:33.759322+00:00</t>
+          <t>2026-04-01 12:49:32.301356+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>이란 정부</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>미국-이란 종전 회담 진행 중</t>
+          <t>호르무즈 해협 내 한국 선박 억류 중, 외교적 협의 진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 기습 공격으로 전쟁이 발발했으며, 이란은 에너지 및 사회 시설 파괴 등 막대한 피해를 입었습니다. 현재 미국과 이란 간 종전 회담이 진행 중이며, 이란은 전쟁 배상금과 동결 자산 환수, 그리고 재발 방지를 요구하고 있습니다. 이 전쟁은 국제유가 급등 등 세계 경제에도 깊은 영향을 미치고 있습니다.</t>
+          <t>주한 이란대사가 호르무즈 해협 통행과 관련해 한국은 적대국이 아니지만, 미국 및 이스라엘과 관련된 한국 선박의 통행은 제한할 수 있다고 밝혔다. 현재 한국 선박 26척과 선원 178명이 해협에 억류되어 있으며, 이란 측은 사전 합의를 요구하고 한국 정부는 외교적 대응을 모색 중이다. 이는 한국 선박 및 선원들에게 상당한 경제적, 인적 피해를 야기할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 기습 공격으로 전쟁이 발발하여 책임 주체가 명확하며(상대방 책임 명확), 두 국가는 국가로서 충분한 배상 능력을 가집니다(상대방 자력 충분). 이란의 에너지 및 사회 시설 파괴로 국가 전체와 국민이 피해를 입어 집단적 피해 규모가 막대하며(집단적 피해, 피해 규모 큼), 이란은 전쟁 배상금 및 동결 자산 환수를 요구하고 있습니다. 전쟁 발발 및 피해 사실이 언론에 보도되고 국제적으로 인지되어 증거 확보가 용이하며(증거 확보 가능), 현재 미국과 이란 간 종전 회담이 진행 중입니다(공적 절차 진행 중).</t>
+          <t>상대방 책임이 비교적 명확함 (이란 대사의 통행 제한 방침), 상대방에게 자력이 충분함 (이란 정부), 집단적 피해 (선박 26척, 선원 178명 억류), 피해 규모가 큼 (선박 억류로 인한 상당한 경제적 손실 예상), 증거가 있거나 확보 가능함 (대사 기자회견 발언 및 외교 문서).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수조 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>수천만 명 이상</t>
+          <t>선박 26척, 선원 178명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[논설위원의 단도직입]“내일 끝나도 문제 없는 전쟁…미·이란 모두 ‘...</t>
+          <t>입 연 이란 대사  한국 적대국 아냐‥협의하자</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603242006005</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6810639_37012.html</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-24 13:10:58.220929+00:00</t>
+          <t>2026-03-27 00:25:25.691754+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>호르무즈 해협 통행 제한으로 한국 선박 및 선원 발이 묶임. 한국-이란 간 외교적 협의 진행 중.</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>이란이 호르무즈 해협 통행에 조건을 달면서 한국 선박 26척과 선원 178명이 3주째 발이 묶여 있습니다. 이란은 한국을 비적대국으로 분류하면서도 미국의 이익과 관련된 선박의 통행은 제한하겠다는 입장입니다. 한국 정부는 이란 측과 통행 관련 협의는 없었으며, 인도적인 사안에 대한 안전 조치를 요청했다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>이란 정부의 명확한 통행 제한 조치로 한국 선박 26척과 선원 178명이 발이 묶여 집단적 피해가 발생하고 있습니다 (적합 조건 1, 3). 이란 대사의 공개 발언 등 증거가 명확하며 (적합 조건 5), 외교적 절차가 진행 중입니다 (적합 조건 6). 선박 운항 중단으로 인한 경제적 피해 규모가 상당할 것으로 예상됩니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>한국 선박 26척, 선원 178명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>한국은 비적대국 ‥호르무즈 해협 통과 '협의' 가능할까</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6810549_37004.html</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:42:33.759322+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>미국-이란 종전 회담 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>미국과 이스라엘의 이란 기습 공격으로 전쟁이 발발했으며, 이란은 에너지 및 사회 시설 파괴 등 막대한 피해를 입었습니다. 현재 미국과 이란 간 종전 회담이 진행 중이며, 이란은 전쟁 배상금과 동결 자산 환수, 그리고 재발 방지를 요구하고 있습니다. 이 전쟁은 국제유가 급등 등 세계 경제에도 깊은 영향을 미치고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>미국과 이스라엘의 이란 기습 공격으로 전쟁이 발발하여 책임 주체가 명확하며(상대방 책임 명확), 두 국가는 국가로서 충분한 배상 능력을 가집니다(상대방 자력 충분). 이란의 에너지 및 사회 시설 파괴로 국가 전체와 국민이 피해를 입어 집단적 피해 규모가 막대하며(집단적 피해, 피해 규모 큼), 이란은 전쟁 배상금 및 동결 자산 환수를 요구하고 있습니다. 전쟁 발발 및 피해 사실이 언론에 보도되고 국제적으로 인지되어 증거 확보가 용이하며(증거 확보 가능), 현재 미국과 이란 간 종전 회담이 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>수조 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>수천만 명 이상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[논설위원의 단도직입]“내일 끝나도 문제 없는 전쟁…미·이란 모두 ‘...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603242006005</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:10:58.220929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>영국 정부</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>영국-모리셔스 간 차고스 제도 반환 협정 지연, 모리셔스 총리 법적 대응 검토 중</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>모리셔스가 영국으로부터 차고스 제도 반환 및 군사기지 사용료 지급 협정이 지연되자 영국을 상대로 소송을 검토 중입니다. 영국은 트럼프 전 대통령의 비판과 내부 이견으로 반환 관련 법안 상정을 보류했으며, 모리셔스는 연간 수천억 원 규모의 배상금 손실을 주장하고 있습니다. 국제사법재판소(ICJ)는 2019년 영국이 차고스 제도를 반환해야 한다고 결정한 바 있습니다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확함 (ICJ 결정 및 합의서 존재), 상대방에게 자력이 충분함 (영국 정부), 피해 규모가 큼 (연간 수천억 원 규모의 배상금), 증거가 있거나 확보 가능함 (합의서, ICJ 결정), 이미 공적 절차(ICJ 결정)가 진행 중임. 이 사건은 국가 간 분쟁으로 일반적인 집단소송 대상과는 다르지만, 명확한 책임과 거대한 피해 규모, 국제법적 근거가 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>연간 약 2천억 원 (군사기지 사용료) 및 2026-2027 회계연도 예산 3천150억 원</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>모리셔스, 차고스 반환 지연에 영국 상대 소송 검토</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8501947&amp;ref=A</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-07 00:33:57.554182+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>