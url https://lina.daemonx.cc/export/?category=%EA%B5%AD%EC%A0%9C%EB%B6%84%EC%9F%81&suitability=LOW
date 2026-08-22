--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$67</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N63"/>
+  <dimension ref="A1:N67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="49" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -534,4317 +534,4593 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국제 무력 분쟁 진행 중</t>
+          <t>역사학자의 논평</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이 기사는 2023년 10월 하마스의 이스라엘 기습 공격으로 촉발된 이스라엘-하마스 전쟁과 중동 지역의 광범위한 불안정 상황을 다룹니다. 대규모 인명 피해와 난민 발생, 그리고 국제 경제 및 지정학적 파급 효과를 설명하며, 피해자와 가해자가 뒤엉킨 '그레이존'의 복잡성을 강조합니다.</t>
+          <t>한국 역사학자가 일본이 제국주의 시대에서 벗어나지 못하고 역사를 제대로 반성하지 않는 태도를 비판했습니다. 그는 침략 전쟁을 일으킨 국가 폭력과 역사 직시 거부가 진정으로 반성해야 할 부분이라고 강조했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융이 일반적으로 다루는 민사 소송의 범주를 벗어난 국제 무력 분쟁을 다룹니다. 명확한 민사상 피고를 특정하고 손해배상 청구의 법적 경로를 설정하기 어렵습니다. 기사 자체도 '피해자·가해자 뒤엉킨 그레이존'임을 강조하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 한국 역사학자의 일본 역사관 비판에 대한 논평으로, 소송금융 투자 대상이 될 만한 특정 법적 분쟁이나 사건을 다루고 있지 않습니다. 명확한 피고, 구체적인 피해자 집단, 피해 규모, 진행 중인 법적 절차 등이 전혀 언급되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>이스라엘인 1195명 사망, 251명 납치; 팔레스타인인 7만명 사망; 레바논 난민 100만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[fn광장] 그레이존에서 균형점 찾기</t>
+          <t>韓역사학자  제국주의 시대 못 벗어난 日, 역사 반성하고 평화의 길 걸...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>the-today.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604161821562996</t>
+          <t>https://www.the-today.com/news/articleView.html?idxno=88523</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-19 07:17:51.951378+00:00</t>
+          <t>2026-08-18 07:03:31.707084+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>이란 정부</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>이스라엘과 레바논 간 10일 휴전 합의 및 중동 평화 협상 진행 중</t>
+          <t>정부의 외교적 대응 논의 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이스라엘과 레바논이 트럼프 대통령의 요청으로 10일간 공식 휴전에 합의했다는 소식이 전해졌습니다. 이는 중동 평화 협상의 단초를 제공할 수 있지만, 이스라엘 내부의 강경 분위기와 헤즈볼라의 자제 여부가 변수로 남아있습니다. 국제 유가는 90달러대 초반을 유지하며 시장의 신중한 태도를 반영하고 있습니다.</t>
+          <t>정부가 '나무호' 공격에 사용된 탄두가 이란제와 유사하다고 발표했으나, 이란 대사는 공격을 부인하고 있다. 정부는 손해배상 청구나 제재 여부에 대해 밝히지 않고, 절제된 외교적 대응을 통해 국민 안전과 선박의 안전한 귀환을 모색하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 소송금융의 투자 대상이 되는 민사상 손해배상 사건이 아닌, 이스라엘과 레바논 간의 국제 분쟁 및 휴전 협상에 대한 내용을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임 소재를 파악하여 민사 소송을 제기하기 어렵고, 소송금융이 다루는 사건의 범주에 해당하지 않습니다.</t>
+          <t>상대방(이란)은 국가로서 자력은 충분하나(적합 조건 2), 기사 내용만으로는 이란의 책임이 명확하다고 보기 어렵고(적합 조건 1 미흡), 구체적인 피해 규모나 피해자 수가 명시되지 않아 소송금융 투자 매력도가 낮습니다(적합 조건 3, 4 미흡). 또한, 현재 구체적인 공적 절차나 손해배상 청구 논의가 진행 중이라는 명확한 언급이 없어 사건의 진척도가 낮습니다(적합 조건 6 미흡).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (어린이, 민간인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[스타트 경제] 트럼프  이란과 합의에 매우 근접...주말에 협상 할수도...</t>
+          <t>정부 “나무호 때린 탄두, 이란제와 유사”… 이란대사는 공격 부인</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0102_202604170732573889</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260528/134005952/2</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-19 07:03:19.330918+00:00</t>
+          <t>2026-06-20 07:01:27.924621+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>러시아 연방</t>
+          <t>이란 정부</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>전쟁으로 인한 피해 발생 및 연고지 상실</t>
+          <t>주한 이란대사 초치, 향후 손해배상 요구 등 추가 대응 가능성 거론</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>러시아-우크라이나 전쟁으로 인해 우크라이나 축구 클럽 샤흐타르 도네츠크가 연고지를 떠나 떠돌이 생활을 하고 있으며, 홈구장 돈바스 아레나는 심각하게 훼손되었습니다. 이는 전쟁으로 인한 직접적인 피해이며, 우크라이나 축구 전반에 걸쳐 막대한 손실을 초래하고 있습니다.</t>
+          <t>정부가 '나무호 피격' 사건의 배후로 이란을 지목하고 주한 이란대사를 초치했으나, 이란 측은 개입을 부인하고 있습니다. 외교가에서는 정부가 향후 이란에 손해배상을 요구할 가능성도 거론되고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전쟁으로 인한 피해로 상대방(러시아 연방)의 책임은 명확해 보이나, 주권국가를 상대로 한 전쟁 피해 소송은 법적, 정치적 난이도가 매우 높고 배상금 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 6에 해당하기 어려움)</t>
+          <t>상대방(이란 정부)의 자력은 충분하나, 이란 측이 개입을 부인하고 있어 책임 소재가 명확하지 않습니다. 또한, 집단적 피해가 아닌 특정 선박에 대한 피해로 보이며, 피해 규모도 구체적으로 명시되지 않아 소송금융 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1개 축구 클럽 (샤흐타르 도네츠크) 및 우크라이나 축구 전반</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>축구와 전쟁이 만나는 슬픈 역사의 반복 [경기장의 안과 밖]</t>
+          <t>정부, ‘나무호 피격’ 사실상 이란 지목… 주한 이란대사 초치</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57566</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=25354</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-04 00:27:06.762554+00:00</t>
+          <t>2026-06-19 07:00:07.511451+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>유엔개발계획(UNDP)의 경제적 피해 추정치 발표</t>
+          <t>이란 전쟁 소강 국면, 국제 경제 영향 지속</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 인해 중동 국가들이 지난 한 달 동안 국내총생산의 6%에 달하는 최대 1940억 달러(약 291조 원)의 경제적 피해를 입었다고 유엔개발계획(UNDP)이 추정했습니다. 이란의 대량 보복이 중동 국가들의 피해 원인으로 지목되고 있으며, 러시아는 최대 수혜자로 언급되었습니다.</t>
+          <t>이란 전쟁이 석 달째 접어들며 이란, 레바논, 걸프 국가, 미국 소비자 및 세계 경제 전반에 막대한 인명 및 경제적 피해를 초래하고 있습니다. 반면 러시아와 주요 석유 메이저들은 고유가 덕분에 단기적인 이익을 얻고 있습니다. 트럼프 대통령은 전쟁 종결을 선언했으나 호르무즈 해협 봉쇄 등 여파는 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 복잡한 지정학적 분쟁으로, 소송 상대방이 주권 국가(이란)이며 전쟁 상황에서 발생한 피해이므로 일반적인 소송금융 투자 대상에 적합하지 않습니다. 피해 규모는 매우 크지만 (적합 조건: 피해 규모가 큼), 명확한 법적 책임 주체를 특정하고 통상적인 법적 절차를 통해 배상을 강제하기 어렵습니다.</t>
+          <t>본 사건은 국가 간의 전쟁 및 그로 인한 거시경제적 파급 효과를 다루는 기사로, 특정 주체를 상대로 한 민사 소송의 형태로 진행하기 매우 어렵습니다. (적합 조건 1, 6 미충족) 주권 면제 문제, 국제법 적용의 복잡성, 그리고 광범위한 경제적 피해에 대한 직접적인 법적 인과관계 입증의 어려움 때문에 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1940억달러 (약 291조원)</t>
+          <t>세계 경제 성장률 하향 조정, 물가 상승률 상향 조정, 석유 메이저 이익 940억 달러, 러시아 에너지 판매액 190억 달러 등 막대한 경제적 피해</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수 중동국가</t>
+          <t>이란 민간인 1700명 이상 사망, 레바논 사망자 2500명 이상, 걸프 국가들, 미 소비자, 세계 경제 전반</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>러 빼고 모두가 중동전쟁 피해자… 中은 ‘적이 실수 땐 놔둬라’ 관망</t>
+          <t>석 달째 접어든 이란전쟁 승자와 패자는</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/04/04/DZJMWWOIFBGRTDOW5PPTYV6N2U/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.fnnews.com/news/202605030555173949</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-04 00:18:58.587447+00:00</t>
+          <t>2026-06-11 05:05:39.492684+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>파나마 법원의 운하 운영권 박탈 조치 및 국제적 보복 억류 발생</t>
+          <t>국제 무력 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>파나마 법원이 홍콩계 기업의 파나마 운하 운영권을 박탈하면서 미국과 중국 간의 갈등이 심화되고, 파나마 선박에 대한 보복 억류가 발생했다. 이는 주권 국가와 기업 간의 국제적 분쟁으로, 복잡한 법적, 외교적 쟁점을 포함하고 있다.</t>
+          <t>이 기사는 2023년 10월 하마스의 이스라엘 기습 공격으로 촉발된 이스라엘-하마스 전쟁과 중동 지역의 광범위한 불안정 상황을 다룹니다. 대규모 인명 피해와 난민 발생, 그리고 국제 경제 및 지정학적 파급 효과를 설명하며, 피해자와 가해자가 뒤엉킨 '그레이존'의 복잡성을 강조합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 사건은 파나마 정부의 홍콩계 기업에 대한 운하 운영권 박탈 조치로, 상대방이 주권 국가(파나마 정부)이므로 소송금융의 일반적인 투자 대상과는 거리가 멀다. 주권 면제, 관할권, 판결 집행 등 복잡한 법적, 외교적 쟁점이 예상되어 투자 위험이 매우 높다. (적합 조건 1, 2, 3 불충족)</t>
+          <t>이 기사는 소송금융이 일반적으로 다루는 민사 소송의 범주를 벗어난 국제 무력 분쟁을 다룹니다. 명확한 민사상 피고를 특정하고 손해배상 청구의 법적 경로를 설정하기 어렵습니다. 기사 자체도 '피해자·가해자 뒤엉킨 그레이존'임을 강조하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1 (홍콩계 기업)</t>
+          <t>이스라엘인 1195명 사망, 251명 납치; 팔레스타인인 7만명 사망; 레바논 난민 100만명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>美  中, 파나마 선박 보복 억류 …中  운하 뺏은 게 누군데 (종합)</t>
+          <t>[fn광장] 그레이존에서 균형점 찾기</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6125003</t>
+          <t>http://www.fnnews.com/news/202604161821562996</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 13:04:09.765201+00:00</t>
+          <t>2026-04-19 07:17:51.951378+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>이스라엘과 레바논 간 10일 휴전 합의 및 중동 평화 협상 진행 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 한 변호사가 국제상사중재, 투자자-국가 간 분쟁(ISDS), 해외소송, 세계무역기구(WTO) 소송 등 고난도 국제분쟁 분야를 선택한 이유를 다룹니다. 공적 영역에 대한 관심으로 연봉을 줄여서라도 해당 분야에서 일하고 있다는 내용입니다.</t>
+          <t>이스라엘과 레바논이 트럼프 대통령의 요청으로 10일간 공식 휴전에 합의했다는 소식이 전해졌습니다. 이는 중동 평화 협상의 단초를 제공할 수 있지만, 이스라엘 내부의 강경 분위기와 헤즈볼라의 자제 여부가 변수로 남아있습니다. 국제 유가는 90달러대 초반을 유지하며 시장의 신중한 태도를 반영하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 분석이 아닌, 한 변호사의 경력과 그가 다루는 국제분쟁 분야에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합도 판단이 불가능합니다.</t>
+          <t>해당 기사는 소송금융의 투자 대상이 되는 민사상 손해배상 사건이 아닌, 이스라엘과 레바논 간의 국제 분쟁 및 휴전 협상에 대한 내용을 다루고 있습니다. 특정 기업이나 기관의 명확한 책임 소재를 파악하여 민사 소송을 제기하기 어렵고, 소송금융이 다루는 사건의 범주에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (어린이, 민간인)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>연봉 '4분의 1' 줄여도 갔다…10년차 변호사, 통상 최전선 택한 이유</t>
+          <t>[스타트 경제] 트럼프  이란과 합의에 매우 근접...주말에 협상 할수도...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040214290003858?did=NA</t>
+          <t>https://www.ytn.co.kr/_ln/0102_202604170732573889</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 00:32:00.316165+00:00</t>
+          <t>2026-04-19 07:03:19.330918+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>러시아 연방</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>이란 핵심 교량 공습 발생 및 긴급 구조팀 파견</t>
+          <t>전쟁으로 인한 피해 발생 및 연고지 상실</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이란 테헤란-카라즈를 잇는 B1 교량이 두 차례 공습으로 초토화되었습니다. 이란 국영 TV는 이번 공격을 미국-시오니스트(이스라엘) 적들의 소행으로 규정했으며, 1차 공격 후 긴급 구조팀이 현장에 도착했을 때 2차 공격이 이어져 최소한의 인명 피해가 발생했음을 암시했습니다.</t>
+          <t>러시아-우크라이나 전쟁으로 인해 우크라이나 축구 클럽 샤흐타르 도네츠크가 연고지를 떠나 떠돌이 생활을 하고 있으며, 홈구장 돈바스 아레나는 심각하게 훼손되었습니다. 이는 전쟁으로 인한 직접적인 피해이며, 우크라이나 축구 전반에 걸쳐 막대한 손실을 초래하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 사건은 국가 간의 군사적 공격으로 인한 피해로, 일반적인 상업적 소송금융의 투자 대상이 되는 민사 분쟁과는 성격이 다릅니다. 주권 국가(미국, 이스라엘)를 상대로 군사 행위에 대한 손해배상을 청구하는 것은 주권 면제 등 법적, 관할권적 난관이 매우 커 소송금융 투자에 부적합합니다.</t>
+          <t>전쟁으로 인한 피해로 상대방(러시아 연방)의 책임은 명확해 보이나, 주권국가를 상대로 한 전쟁 피해 소송은 법적, 정치적 난이도가 매우 높고 배상금 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 6에 해당하기 어려움)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 축구 클럽 (샤흐타르 도네츠크) 및 우크라이나 축구 전반</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>테헤란-카라즈 잇는 이란 핵심 동맥 'B1 교량' 두 차례 공습에 초토화</t>
+          <t>축구와 전쟁이 만나는 슬픈 역사의 반복 [경기장의 안과 밖]</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604030705299226e250e8e188_1</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57566</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:23:00.320785+00:00</t>
+          <t>2026-04-04 00:27:06.762554+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>미국</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>국제 군사 충돌 및 보복 조치 진행 중</t>
+          <t>유엔개발계획(UNDP)의 경제적 피해 추정치 발표</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>트럼프 대통령이 이란에 대한 강경한 압박을 가하며 이란 내 교량 붕괴를 언급했고, 이란 관영 매체는 테헤란-카라즈 고속도로 교량이 공습으로 무너져 최소 2명이 사망했다고 보도했습니다. 이란은 미군을 공격 주체로 지목하며 보복을 예고했고, 미군 기지에 대한 공격을 주장했습니다.</t>
+          <t>중동 전쟁으로 인해 중동 국가들이 지난 한 달 동안 국내총생산의 6%에 달하는 최대 1940억 달러(약 291조 원)의 경제적 피해를 입었다고 유엔개발계획(UNDP)이 추정했습니다. 이란의 대량 보복이 중동 국가들의 피해 원인으로 지목되고 있으며, 러시아는 최대 수혜자로 언급되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 사건은 국가 간의 군사적 충돌로, 일반적인 소송금융 투자 대상인 민사 또는 상업적 분쟁의 범주에 해당하지 않습니다. 주권 국가를 상대로 한 전쟁 행위에 대한 민사상 손해배상 청구는 법적 실현 가능성이 매우 낮아 '상대방 책임 명확성' 및 '공적 절차 진행' 조건에 부합하지 않습니다.</t>
+          <t>이 사건은 복잡한 지정학적 분쟁으로, 소송 상대방이 주권 국가(이란)이며 전쟁 상황에서 발생한 피해이므로 일반적인 소송금융 투자 대상에 적합하지 않습니다. 피해 규모는 매우 크지만 (적합 조건: 피해 규모가 큼), 명확한 법적 책임 주체를 특정하고 통상적인 법적 절차를 통해 배상을 강제하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1940억달러 (약 291조원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 추가 피해자 미상</t>
+          <t>다수 중동국가</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>이란 교량 '와르르'...트럼프  늦기 전 합의</t>
+          <t>러 빼고 모두가 중동전쟁 피해자… 中은 ‘적이 실수 땐 놔둬라’ 관망</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604030174&amp;t=NN</t>
+          <t>https://www.chosun.com/international/international_general/2026/04/04/DZJMWWOIFBGRTDOW5PPTYV6N2U/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 00:20:57.131878+00:00</t>
+          <t>2026-04-04 00:18:58.587447+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>파나마 정부</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국제적 분쟁 발생, 보복 예고</t>
+          <t>파나마 법원의 운하 운영권 박탈 조치 및 국제적 보복 억류 발생</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이란 수도 테헤란 인근 고속도로 교량이 2차례 공습을 받아 부분적으로 무너지고 최소 2명이 사망했다. 이란은 미군을 공격 주체로 지목하며 보복을 예고했으나, 미군은 이를 부인하고 있다. 이란은 쿠웨이트, 사우디 등 8개 교량을 보복 대상으로 지정하고 미군 기지 공격을 주장하는 등 국제적 긴장이 고조되고 있다.</t>
+          <t>파나마 법원이 홍콩계 기업의 파나마 운하 운영권을 박탈하면서 미국과 중국 간의 갈등이 심화되고, 파나마 선박에 대한 보복 억류가 발생했다. 이는 주권 국가와 기업 간의 국제적 분쟁으로, 복잡한 법적, 외교적 쟁점을 포함하고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(미군 부인), 국제 분쟁의 성격이 강해 일반적인 민사 소송으로 손해배상을 청구하기 매우 어려움. 국가 면제 등 법적 쟁점이 복잡하며, 증거 확보 및 인과관계 입증이 불투명함. (적합 조건 1, 5 미충족, 기타 투자 어려운 이유 해당)</t>
+          <t>이 사건은 파나마 정부의 홍콩계 기업에 대한 운하 운영권 박탈 조치로, 상대방이 주권 국가(파나마 정부)이므로 소송금융의 일반적인 투자 대상과는 거리가 멀다. 주권 면제, 관할권, 판결 집행 등 복잡한 법적, 외교적 쟁점이 예상되어 투자 위험이 매우 높다. (적합 조건 1, 2, 3 불충족)</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>최소 2명 사망, 교량 파괴로 인한 간접 피해 다수</t>
+          <t>1 (홍콩계 기업)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>이란 고속도로 교량 2차례 공습에 붕괴…이란, 보복 예고</t>
+          <t>美  中, 파나마 선박 보복 억류 …中  운하 뺏은 게 누군데 (종합)</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709023?ref=naver</t>
+          <t>https://www.news1.kr/world/usa-canada/6125003</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 00:15:47.678453+00:00</t>
+          <t>2026-04-03 13:04:09.765201+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 국적의 프리랜서 기자가 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'에 의해 납치됨. 이라크 당국은 용의자 1명을 체포하고 구출 작전을 진행 중이며, 미 국무부와 FBI도 협력하고 있음. 이 사건은 미국과 이스라엘의 대이란 전쟁이 이어지는 가운데 발생.</t>
+          <t>이 기사는 한 변호사가 국제상사중재, 투자자-국가 간 분쟁(ISDS), 해외소송, 세계무역기구(WTO) 소송 등 고난도 국제분쟁 분야를 선택한 이유를 다룹니다. 공적 영역에 대한 관심으로 연봉을 줄여서라도 해당 분야에서 일하고 있다는 내용입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(카타이브 헤즈볼라 특정), 증거 확보 및 공적 절차 진행 중(용의자 체포, 미 정부 협력)이라는 적합 조건이 일부 충족됨. 그러나 상대방인 민병대의 자력이 불분명하고, 민사 소송을 통한 손해배상 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합함.</t>
+          <t>이 기사는 특정 사건에 대한 분석이 아닌, 한 변호사의 경력과 그가 다루는 국제분쟁 분야에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합도 판단이 불가능합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>미국인 기자 이라크서 납치…친이란 민병대 소행 의심</t>
+          <t>연봉 '4분의 1' 줄여도 갔다…10년차 변호사, 통상 최전선 택한 이유</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR2026040106355894u</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040214290003858?did=NA</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-01 00:22:15.441744+00:00</t>
+          <t>2026-04-03 00:32:00.316165+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>호르무즈 해협 재개방 작전 관련 잠재적 분쟁 가능성 언급</t>
+          <t>이란 핵심 교량 공습 발생 및 긴급 구조팀 파견</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 호르무즈 해협 재개방 작전과 관련하여 '전후에 피해 당사국들이 손해배상 제기할 수 있다'는 가능성을 언급합니다. '1척 통과 시 30억 원'이라는 추정치가 제시되지만, 이는 가상의 시나리오에 대한 것으로 실제 발생한 사건이나 구체적인 피해 사실은 없습니다. 트럼프 미 대통령과 참모들의 판단이 언급될 뿐, 특정된 피고나 피해자가 명확하지 않습니다.</t>
+          <t>이란 테헤란-카라즈를 잇는 B1 교량이 두 차례 공습으로 초토화되었습니다. 이란 국영 TV는 이번 공격을 미국-시오니스트(이스라엘) 적들의 소행으로 규정했으며, 1차 공격 후 긴급 구조팀이 현장에 도착했을 때 2차 공격이 이어져 최소한의 인명 피해가 발생했음을 암시했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사는 호르무즈 해협 관련 잠재적 미래 분쟁과 가상의 손해배상 청구 가능성을 논하고 있어, 실제 발생한 사건이나 구체적인 피해 사실이 없습니다. 특정된 피고나 명확한 피해자 집단이 존재하지 않으며, '1척 통과 시 30억 원'은 추정치일 뿐 실제 피해 금액이 아닙니다. (적합 조건 1개 이하)</t>
+          <t>해당 사건은 국가 간의 군사적 공격으로 인한 피해로, 일반적인 상업적 소송금융의 투자 대상이 되는 민사 분쟁과는 성격이 다릅니다. 주권 국가(미국, 이스라엘)를 상대로 군사 행위에 대한 손해배상을 청구하는 것은 주권 면제 등 법적, 관할권적 난관이 매우 커 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>1척 통과 시 30억 원  현실로?…트럼프 손 떼나</t>
+          <t>테헤란-카라즈 잇는 이란 핵심 동맥 'B1 교량' 두 차례 공습에 초토화</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499877&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.g-enews.com/view.php?ud=202604030705299226e250e8e188_1</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-31 13:07:55.790789+00:00</t>
+          <t>2026-04-03 00:23:00.320785+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>미국</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>미국-이란 간 핵협상 및 군사적 긴장 고조</t>
+          <t>국제 군사 충돌 및 보복 조치 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>미국과 이란 간 핵협상 시한이 다가오면서 트럼프 대통령이 이란에 대한 군사적 공격 위협을 가하고 있습니다. 이란은 핵확산금지조약(NPT) 탈퇴 가능성을 언급하며 강경하게 맞서고 있으며, 파키스탄의 중재 노력도 실패하는 등 양측의 긴장이 고조되고 있습니다. 현재 상황은 극적인 합의 또는 군사적 충돌의 갈림길에 놓여 있습니다.</t>
+          <t>트럼프 대통령이 이란에 대한 강경한 압박을 가하며 이란 내 교량 붕괴를 언급했고, 이란 관영 매체는 테헤란-카라즈 고속도로 교량이 공습으로 무너져 최소 2명이 사망했다고 보도했습니다. 이란은 미군을 공격 주체로 지목하며 보복을 예고했고, 미군 기지에 대한 공격을 주장했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 국가 간의 핵협상 및 군사적 긴장 상황을 다루는 국제정치적 분쟁으로, 특정 주체의 민사상 불법행위로 인한 피해자 집단이 손해배상을 청구하는 소송금융 투자 대상 사건에 해당하지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족하지 않습니다.</t>
+          <t>본 사건은 국가 간의 군사적 충돌로, 일반적인 소송금융 투자 대상인 민사 또는 상업적 분쟁의 범주에 해당하지 않습니다. 주권 국가를 상대로 한 전쟁 행위에 대한 민사상 손해배상 청구는 법적 실현 가능성이 매우 낮아 '상대방 책임 명확성' 및 '공적 절차 진행' 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명 사망, 추가 피해자 미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>극적 합의냐, 초토화냐?...이란 전쟁 '운명의 한 주'</t>
+          <t>이란 교량 '와르르'...트럼프  늦기 전 합의</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603311514055546</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202604030174&amp;t=NN</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:41.397205+00:00</t>
+          <t>2026-04-03 00:20:57.131878+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>중동 전쟁 확전 양상, 후티 반군 참전, 홍해 위협</t>
+          <t>국제적 분쟁 발생, 보복 예고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>예멘의 친이란 후티 반군이 중동 전쟁에 공식 참전하며 이스라엘 영토에 미사일을 발사했습니다. 홍해 해상 운송로가 위협받으면서 글로벌 물류 차질과 국제 유가 상승 가능성이 제기되고 있으며, 이는 전 세계 금융시장의 불확실성을 키우고 있습니다.</t>
+          <t>이란 수도 테헤란 인근 고속도로 교량이 2차례 공습을 받아 부분적으로 무너지고 최소 2명이 사망했다. 이란은 미군을 공격 주체로 지목하며 보복을 예고했으나, 미군은 이를 부인하고 있다. 이란은 쿠웨이트, 사우디 등 8개 교량을 보복 대상으로 지정하고 미군 기지 공격을 주장하는 등 국제적 긴장이 고조되고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 기사는 지정학적 분쟁 및 군사적 충돌에 관한 것으로, 특정 기업이나 기관의 법적 책임이 명확한 민사 소송 대상이 아닙니다. 피해 규모가 전 세계적이고 간접적이며, 소송금융의 투자 대상이 되는 명확한 피고와 원고, 그리고 법적 근거를 찾기 어렵습니다.</t>
+          <t>상대방 책임이 명확하지 않고(미군 부인), 국제 분쟁의 성격이 강해 일반적인 민사 소송으로 손해배상을 청구하기 매우 어려움. 국가 면제 등 법적 쟁점이 복잡하며, 증거 확보 및 인과관계 입증이 불투명함. (적합 조건 1, 5 미충족, 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2명 사망, 교량 파괴로 인한 간접 피해 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>홍해 막히고 걸프 참전, 이걸 몇 주 더 한다니 [트럼프 스톡커]</t>
+          <t>이란 고속도로 교량 2차례 공습에 붕괴…이란, 보복 예고</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025367?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10709023?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:07.457862+00:00</t>
+          <t>2026-04-03 00:15:47.678453+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>카타이브 헤즈볼라</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>미국과 이란 간 물밑협상 진행 중, 지상전 가능성 언급</t>
+          <t>이라크 당국 수사 및 용의자 체포, 미 국무부 및 FBI 협력 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 군사작전으로 시작된 이란 전쟁이 한 달째 지속되고 있습니다. 종전 협상과 지상전 가능성이 동시에 거론되는 가운데, 미국과 이란은 물밑 협상을 통해 의제를 조율하고 있으나 핵 관련 의제 등 첨예한 입장 차이를 보이고 있습니다. 미국은 출구전략을 모색하며 전쟁을 조속히 마무리하려는 의지를 보이고 있습니다.</t>
+          <t>미국 국적의 프리랜서 기자가 이라크 바그다드에서 친이란 민병대 '카타이브 헤즈볼라'에 의해 납치됨. 이라크 당국은 용의자 1명을 체포하고 구출 작전을 진행 중이며, 미 국무부와 FBI도 협력하고 있음. 이 사건은 미국과 이스라엘의 대이란 전쟁이 이어지는 가운데 발생.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>해당 기사는 국제적인 군사적 충돌과 외교적 협상에 대한 내용으로, 소송금융이 일반적으로 투자하는 민사 소송 대상과는 거리가 멉니다. 특정 가능한 민사상 피고가 없으며, 손해배상 청구를 위한 법적 책임 소재가 명확하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
+          <t>상대방 책임이 비교적 명확하고(카타이브 헤즈볼라 특정), 증거 확보 및 공적 절차 진행 중(용의자 체포, 미 정부 협력)이라는 적합 조건이 일부 충족됨. 그러나 상대방인 민병대의 자력이 불분명하고, 민사 소송을 통한 손해배상 회수 가능성이 극히 낮아 소송금융 투자 대상으로 부적합함.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>협상 vs 지상전...이란 전쟁 한 달, 최대 분수령</t>
+          <t>미국인 기자 이라크서 납치…친이란 민병대 소행 의심</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603281844538775</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR2026040106355894u</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-28 12:26:09.168493+00:00</t>
+          <t>2026-04-01 00:22:15.441744+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>이스라엘-이란 간 군사적 충돌 및 미국 중재 하 종전 협상 진행 중</t>
+          <t>호르무즈 해협 재개방 작전 관련 잠재적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이스라엘은 이란에 대한 공격을 강화하며 혁명수비대 해군사령관을 사살하고 레바논 남부에 병력을 추가 투입했다. 반면 미국은 이란과의 종전 협상에 무게를 두며 이란 에너지 인프라 공격을 유예했다. 이란은 미국의 종전 조건에 대해 피해 배상 및 호르무즈 해협 권리 보장 등을 요구하며 답변을 전달했다.</t>
+          <t>기사는 호르무즈 해협 재개방 작전과 관련하여 '전후에 피해 당사국들이 손해배상 제기할 수 있다'는 가능성을 언급합니다. '1척 통과 시 30억 원'이라는 추정치가 제시되지만, 이는 가상의 시나리오에 대한 것으로 실제 발생한 사건이나 구체적인 피해 사실은 없습니다. 트럼프 미 대통령과 참모들의 판단이 언급될 뿐, 특정된 피고나 피해자가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 사건은 국가 간의 국제 분쟁 및 전쟁 상황에 대한 기사로, 일반적인 민사 소송금융 투자 대상과는 성격이 매우 다르다. 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건들이 민사 소송의 관점에서 적용되기 어렵다.</t>
+          <t>기사는 호르무즈 해협 관련 잠재적 미래 분쟁과 가상의 손해배상 청구 가능성을 논하고 있어, 실제 발생한 사건이나 구체적인 피해 사실이 없습니다. 특정된 피고나 명확한 피해자 집단이 존재하지 않으며, '1척 통과 시 30억 원'은 추정치일 뿐 실제 피해 금액이 아닙니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>끝장 보겠다는 이스라엘, 협상 순조롭다는 미국…누굴 믿어야 해</t>
+          <t>1척 통과 시 30억 원  현실로?…트럼프 손 떼나</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000852</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008499877&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:38.050509+00:00</t>
+          <t>2026-03-31 13:07:55.790789+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>미국과 이란 간 종전 협상 및 외교적 입장 조율 중</t>
+          <t>미국-이란 간 핵협상 및 군사적 긴장 고조</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>이란이 미국 정부의 종전안을 거절하고 전면적 종전, 전쟁 재발 방지, 피해보상, 호르무즈 해협 주권 보장 등의 역조건을 제시했습니다. 이란은 미국 정부에 공식 입장을 전달하고 회신을 기다리고 있으며, 100만 병력 조직을 통해 지상전 대비를 하고 있습니다.</t>
+          <t>미국과 이란 간 핵협상 시한이 다가오면서 트럼프 대통령이 이란에 대한 군사적 공격 위협을 가하고 있습니다. 이란은 핵확산금지조약(NPT) 탈퇴 가능성을 언급하며 강경하게 맞서고 있으며, 파키스탄의 중재 노력도 실패하는 등 양측의 긴장이 고조되고 있습니다. 현재 상황은 극적인 합의 또는 군사적 충돌의 갈림길에 놓여 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 미국과 이란 간의 종전 협상 및 외교적 조건을 다루는 국제정치적 사안으로, 소송금융의 대상이 되는 민사적 분쟁이나 집단소송의 가능성이 전혀 없습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 국가 간의 핵협상 및 군사적 긴장 상황을 다루는 국제정치적 분쟁으로, 특정 주체의 민사상 불법행위로 인한 피해자 집단이 손해배상을 청구하는 소송금융 투자 대상 사건에 해당하지 않습니다. 소송금융 적합 조건 중 어느 하나도 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>이란 지상전 대비 100만 병력 조직… 지원 쇄도</t>
+          <t>극적 합의냐, 초토화냐?...이란 전쟁 '운명의 한 주'</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>obsnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518856</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603311514055546</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-27 12:23:00.845918+00:00</t>
+          <t>2026-03-31 12:24:41.397205+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>미국-이란 종전 협상 진행 중, 이스라엘-이란 군사적 충돌 및 병력 증강</t>
+          <t>중동 전쟁 확전 양상, 후티 반군 참전, 홍해 위협</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>이스라엘과 이란 간의 군사적 충돌이 격화되는 가운데, 미국은 이란과의 종전 협상을 추진하며 중재를 시도하고 있습니다. 이란은 종전 조건으로 전쟁 피해 배상과 호르무즈 해협에 대한 권리 인정을 요구하고 있으며, 양측은 협상과 동시에 지상전 대비를 위한 병력 증강을 검토 중입니다.</t>
+          <t>예멘의 친이란 후티 반군이 중동 전쟁에 공식 참전하며 이스라엘 영토에 미사일을 발사했습니다. 홍해 해상 운송로가 위협받으면서 글로벌 물류 차질과 국제 유가 상승 가능성이 제기되고 있으며, 이는 전 세계 금융시장의 불확실성을 키우고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 기사는 국제적인 지정학적 분쟁을 다루고 있으며, 소송금융이 일반적으로 투자하는 민사 소송의 범주에 해당하지 않습니다. 상대방이 주권 국가이며, '피해'와 '배상'의 개념이 국제 협상 및 전쟁의 맥락에서 논의되므로, 일반적인 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 지정학적 분쟁 및 군사적 충돌에 관한 것으로, 특정 기업이나 기관의 법적 책임이 명확한 민사 소송 대상이 아닙니다. 피해 규모가 전 세계적이고 간접적이며, 소송금융의 투자 대상이 되는 명확한 피고와 원고, 그리고 법적 근거를 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>이스라엘  끝을 보겠다  vs 美  협상 순조롭게 진행중</t>
+          <t>홍해 막히고 걸프 참전, 이걸 몇 주 더 한다니 [트럼프 스톡커]</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000671</t>
+          <t>https://www.sedaily.com/article/20025367?ref=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:51.774586+00:00</t>
+          <t>2026-03-30 00:22:07.457862+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>미국과 이란 간의 외교적 긴장 완화 시도</t>
+          <t>미국과 이란 간 물밑협상 진행 중, 지상전 가능성 언급</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>이 기사는 미국과 이란 간의 호르무즈해협 관련 '치킨 게임'과 협상 전략을 분석합니다. 트럼프 대통령과 이란 지도자들의 긴장 고조 및 완화 시도를 다루며, 이 과정에서 평범한 이란 국민들이 진정한 피해자임을 지적합니다.</t>
+          <t>미국과 이스라엘의 군사작전으로 시작된 이란 전쟁이 한 달째 지속되고 있습니다. 종전 협상과 지상전 가능성이 동시에 거론되는 가운데, 미국과 이란은 물밑 협상을 통해 의제를 조율하고 있으나 핵 관련 의제 등 첨예한 입장 차이를 보이고 있습니다. 미국은 출구전략을 모색하며 전쟁을 조속히 마무리하려는 의지를 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 미국과 이란 간의 국제적인 정치적 '치킨 게임'을 분석하는 칼럼으로, 특정 기업이나 기관의 법적 책임이 명확한 민사상 분쟁이 아닙니다. 소송금융의 대상이 되는 구체적인 피해자 집단과 손해배상 청구권이 존재하지 않으며, 소송을 제기할 명확한 피고도 특정하기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 국제적인 군사적 충돌과 외교적 협상에 대한 내용으로, 소송금융이 일반적으로 투자하는 민사 소송 대상과는 거리가 멉니다. 특정 가능한 민사상 피고가 없으며, 손해배상 청구를 위한 법적 책임 소재가 명확하지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>수만 명 이상 (이란 국민)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[해외칼럼] 미국과 이란의 ‘치킨 게임’</t>
+          <t>협상 vs 지상전...이란 전쟁 한 달, 최대 분수령</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20024361?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603281844538775</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-27 00:18:47.027799+00:00</t>
+          <t>2026-03-28 12:26:09.168493+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>미국과 이란 간 협상 진행 중, 군사적 압박 병행</t>
+          <t>이스라엘-이란 간 군사적 충돌 및 미국 중재 하 종전 협상 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>미국과 이란 간의 긴장 속에서 협상 가능성이 제기되고 있으며, 트럼프 대통령은 군사적 압박과 동시에 협상 카드를 꺼내들었습니다. 파키스탄이 중재국으로 거론되는 가운데, 이스라엘은 '나쁜 합의'를 우려하며 독자적 행동 가능성을 시사하고 있습니다. 이란은 전쟁 배상금을 요구하며 협상 과정이 쉽지 않을 것임을 예고합니다.</t>
+          <t>이스라엘은 이란에 대한 공격을 강화하며 혁명수비대 해군사령관을 사살하고 레바논 남부에 병력을 추가 투입했다. 반면 미국은 이란과의 종전 협상에 무게를 두며 이란 에너지 인프라 공격을 유예했다. 이란은 미국의 종전 조건에 대해 피해 배상 및 호르무즈 해협 권리 보장 등을 요구하며 답변을 전달했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>본 기사는 미국과 이란 간의 국제적 분쟁 및 외교적 협상 과정을 다루고 있으며, 특정 주체의 명확한 법적 책임이나 민사 소송의 대상이 되는 피해 사실을 제시하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않는, 전형적인 민사 소송 사건이 아닙니다.</t>
+          <t>이 사건은 국가 간의 국제 분쟁 및 전쟁 상황에 대한 기사로, 일반적인 민사 소송금융 투자 대상과는 성격이 매우 다르다. 상대방 책임의 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건들이 민사 소송의 관점에서 적용되기 어렵다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>안갯속 미-이란 협상…‘벼랑 끝 줄다리기’ 어디까지? [뉴스in뉴스]</t>
+          <t>끝장 보겠다는 이스라엘, 협상 순조롭다는 미국…누굴 믿어야 해</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517819&amp;ref=A</t>
+          <t>https://www.mk.co.kr/article/12000852</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-25 12:17:45.187926+00:00</t>
+          <t>2026-03-28 00:15:38.050509+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>일본 문부과학성</t>
-[...6 lines deleted...]
-      </c>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>한국 정부의 외교적 항의 진행 중</t>
+          <t>미국과 이란 간 종전 협상 및 외교적 입장 조율 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>일본 문부과학성이 독도 영유권 주장 및 강제동원, 위안부 역사를 왜곡한 고등학교 교과서 검정을 통과시켰습니다. 이에 한국 외교부와 교육부는 강력히 항의하며 일본 정부의 책임 있는 자세를 촉구했습니다. 이 문제는 역사적 사실과 영토 주권에 대한 국제적 분쟁으로, 직접적인 금전적 피해를 산정하기 어렵습니다.</t>
+          <t>이란이 미국 정부의 종전안을 거절하고 전면적 종전, 전쟁 재발 방지, 피해보상, 호르무즈 해협 주권 보장 등의 역조건을 제시했습니다. 이란은 미국 정부에 공식 입장을 전달하고 회신을 기다리고 있으며, 100만 병력 조직을 통해 지상전 대비를 하고 있습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임 명확'(일본 문부과학성), '상대방 자력 충분'(일본 정부), '증거 확보 가능'(교과서 내용), '공적 절차 진행 중'(한국 정부의 외교적 항의)에 해당합니다. 그러나 이 사건은 독도 영유권 및 역사 왜곡 문제로, 소송금융이 투자할 만한 직접적이고 금전적으로 측정 가능한 피해액을 산정하여 소송을 진행하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 미국과 이란 간의 종전 협상 및 외교적 조건을 다루는 국제정치적 사안으로, 소송금융의 대상이 되는 민사적 분쟁이나 집단소송의 가능성이 전혀 없습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>일, 이번에도 ‘독도는 일본 땅’…교과서에 억지만 펼쳤다</t>
+          <t>이란 지상전 대비 100만 병력 조직… 지원 쇄도</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/international/international_general/1250939.html</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1518856</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-24 12:43:05.447119+00:00</t>
+          <t>2026-03-27 12:23:00.845918+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>이스라엘, 이란, 미국</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>외교부의 일본 정부에 대한 강력 항의 및 주한일본대사관 총괄공사 초치</t>
+          <t>미국-이란 종전 협상 진행 중, 이스라엘-이란 군사적 충돌 및 병력 증강</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>외교부는 일본 정부가 독도 영유권 주장, 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 담은 고등학교 교과서를 검정 통과시킨 데 대해 강력히 항의하며 즉각적인 시정을 촉구했습니다. 외교부는 주한일본대사관 총괄공사를 초치하여 관련 사항을 엄중 항의했습니다.</t>
+          <t>이스라엘과 이란 간의 군사적 충돌이 격화되는 가운데, 미국은 이란과의 종전 협상을 추진하며 중재를 시도하고 있습니다. 이란은 종전 조건으로 전쟁 피해 배상과 호르무즈 해협에 대한 권리 인정을 요구하고 있으며, 양측은 협상과 동시에 지상전 대비를 위한 병력 증강을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이 사건은 일본 정부의 역사 왜곡 교과서 검정 통과에 대한 한국 외교부의 외교적 항의로, 직접적인 민사상 손해배상 소송으로 발전할 가능성이 매우 낮습니다. 피해 금액 및 피해자 수를 특정하기 어려워 소송금융의 수익 모델과 부합하지 않습니다. 다만, 상대방(일본 정부)의 자력은 충분하며 외교적 항의라는 공적 절차가 진행 중입니다.</t>
+          <t>이 기사는 국제적인 지정학적 분쟁을 다루고 있으며, 소송금융이 일반적으로 투자하는 민사 소송의 범주에 해당하지 않습니다. 상대방이 주권 국가이며, '피해'와 '배상'의 개념이 국제 협상 및 전쟁의 맥락에서 논의되므로, 일반적인 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>외교부  역사 왜곡 일본 교과서 검정 통과 강력 항의</t>
+          <t>이스라엘  끝을 보겠다  vs 美  협상 순조롭게 진행중</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750822</t>
+          <t>https://www.mk.co.kr/article/12000671</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-24 12:34:20.440257+00:00</t>
+          <t>2026-03-27 12:22:51.774586+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>미국과 이란 간 고위급 외교 협상 진행 중</t>
+          <t>미국과 이란 간의 외교적 긴장 완화 시도</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>미국과 이란이 전쟁 종식을 위한 고위급 협상을 진행 중이며, 이란은 협상 전제 조건으로 미국의 전쟁 피해 보상과 모든 경제 제재 해제를 강력히 요구하고 있습니다. 트럼프 대통령은 이란의 핵 포기를 우선시하며 협상 타결에 대한 낙관적인 입장을 보였으나, 양측의 입장 차이가 커 협상 전부터 치열한 기싸움이 벌어지고 있습니다.</t>
+          <t>이 기사는 미국과 이란 간의 호르무즈해협 관련 '치킨 게임'과 협상 전략을 분석합니다. 트럼프 대통령과 이란 지도자들의 긴장 고조 및 완화 시도를 다루며, 이 과정에서 평범한 이란 국민들이 진정한 피해자임을 지적합니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 사건은 국가 간의 전쟁 종식 및 피해 보상에 대한 외교적 협상으로, 일반적인 소송금융이 다루는 민사 소송의 범주에 해당하지 않습니다. 비록 '상대방에게 자력이 충분함'(미국 정부)과 '피해 규모가 큼'(전쟁 피해 및 경제 제재) 조건이 일부 충족될 수 있으나, 소송금융의 핵심인 명확한 법적 청구권과 집행 가능한 판결을 기대하기 어렵습니다. 현재 '공적 절차(소송 제외)가 진행 중임'(외교 협상)은 맞지만, 이는 민사 소송으로 이어질 가능성이 낮습니다.</t>
+          <t>이 기사는 미국과 이란 간의 국제적인 정치적 '치킨 게임'을 분석하는 칼럼으로, 특정 기업이나 기관의 법적 책임이 명확한 민사상 분쟁이 아닙니다. 소송금융의 대상이 되는 구체적인 피해자 집단과 손해배상 청구권이 존재하지 않으며, 소송을 제기할 명확한 피고도 특정하기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 (이란 국민)</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>트럼프  그들이 협상 매우 원해  … 이란  전쟁 피해보상 먼저</t>
+          <t>[해외칼럼] 미국과 이란의 ‘치킨 게임’</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11997124</t>
+          <t>https://www.sedaily.com/article/20024361?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-24 12:28:13.596879+00:00</t>
+          <t>2026-03-27 00:18:47.027799+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 인한 경제적 피해 발생 및 인도 정부의 대응책 마련 중</t>
+          <t>미국과 이란 간 협상 진행 중, 군사적 압박 병행</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>미국-이스라엘과 이란 간 전쟁 격화로 인도 경제가 에너지 가격 상승, 교역 위축, 해외 송금 감소라는 삼중고에 직면했다. 인도는 원유 수입의 90%, 가스 수입의 80%를 중동에 의존하며, 걸프 지역은 핵심 수출 경로이자 해외 송금의 주요 원천이다. 전쟁 장기화 시 인도의 성장 둔화와 인플레이션 상승, 통화 약세가 우려되며, 이미 취사용 가스 부족 등 실물 경제에 영향이 나타나고 있다.</t>
+          <t>미국과 이란 간의 긴장 속에서 협상 가능성이 제기되고 있으며, 트럼프 대통령은 군사적 압박과 동시에 협상 카드를 꺼내들었습니다. 파키스탄이 중재국으로 거론되는 가운데, 이스라엘은 '나쁜 합의'를 우려하며 독자적 행동 가능성을 시사하고 있습니다. 이란은 전쟁 배상금을 요구하며 협상 과정이 쉽지 않을 것임을 예고합니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사 내용은 중동 전쟁으로 인한 인도 경제의 거시적 피해를 다루고 있으며, 소송금융의 투자 대상이 될 만한 특정 가해자(상대방)가 존재하지 않습니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
+          <t>본 기사는 미국과 이란 간의 국제적 분쟁 및 외교적 협상 과정을 다루고 있으며, 특정 주체의 명확한 법적 책임이나 민사 소송의 대상이 되는 피해 사실을 제시하지 않습니다. 소송금융 투자 대상으로서의 적합 조건에 해당하지 않는, 전형적인 민사 소송 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>수백억 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>인도 국민 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>중동 전쟁의 숨은 피해자 ‘이 나라’…원유 90% 외부 의존 구조 직격탄...</t>
+          <t>안갯속 미-이란 협상…‘벼랑 끝 줄다리기’ 어디까지? [뉴스in뉴스]</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10700925?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517819&amp;ref=A</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-24 00:24:51.014913+00:00</t>
+          <t>2026-03-25 12:17:45.187926+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>미국, 이란, 이스라엘 등 복수 국가</t>
+          <t>일본 문부과학성</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>미국-이란 간 협상 진행 중, 군사적 긴장 지속</t>
+          <t>한국 정부의 외교적 항의 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>미국 트럼프 대통령이 이란과의 핵무기 개발 및 농축 우라늄 보유 관련 협상에서 주요 쟁점 합의를 주장했으나, 이란 측은 협상 자체를 부인하며 엇갈린 입장을 보였습니다. 지난달 미국과 이스라엘의 공습으로 촉발된 전쟁으로 4200명 이상이 사망하고 중동 에너지 시설 40곳 이상이 피해를 입었으며, 호르무즈 해협 봉쇄로 글로벌 에너지 시장이 요동치는 등 군사적 긴장이 고조되고 있습니다.</t>
+          <t>일본 문부과학성이 독도 영유권 주장 및 강제동원, 위안부 역사를 왜곡한 고등학교 교과서 검정을 통과시켰습니다. 이에 한국 외교부와 교육부는 강력히 항의하며 일본 정부의 책임 있는 자세를 촉구했습니다. 이 문제는 역사적 사실과 영토 주권에 대한 국제적 분쟁으로, 직접적인 금전적 피해를 산정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 사건은 국제적인 무력 분쟁으로, 소송금융의 일반적인 투자 대상인 민사 또는 상업 분쟁에 해당하지 않습니다. 비록 대규모 인명 피해와 시설 손상이 발생하고 공적 절차가 진행 중이지만, 주권 국가를 상대로 한 전쟁 피해 배상 소송은 법적 복잡성이 매우 높고 회수 가능성이 불확실하여 소송금융 투자에 부적합합니다.</t>
+          <t>적합 조건 중 '상대방 책임 명확'(일본 문부과학성), '상대방 자력 충분'(일본 정부), '증거 확보 가능'(교과서 내용), '공적 절차 진행 중'(한국 정부의 외교적 항의)에 해당합니다. 그러나 이 사건은 독도 영유권 및 역사 왜곡 문제로, 소송금융이 투자할 만한 직접적이고 금전적으로 측정 가능한 피해액을 산정하여 소송을 진행하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>최소 4200명 이상 사망</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>공습 대신 협상 택한 트럼프…“이란과 주요 쟁점 합의”(종합)</t>
+          <t>일, 이번에도 ‘독도는 일본 땅’…교과서에 억지만 펼쳤다</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01174246645386600</t>
+          <t>https://www.hani.co.kr/arti/international/international_general/1250939.html</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-24 00:16:34.352372+00:00</t>
+          <t>2026-03-24 12:43:05.447119+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>외교부의 일본 정부에 대한 강력 항의 및 주한일본대사관 총괄공사 초치</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>해당 기사는 유대인의 영향력과 이스라엘에 대한 세계적 인식 변화를 다루고 있습니다. 가자 지구 건물 폭발을 배경으로 셀카를 찍는 이스라엘 군인의 모습을 통해 이스라엘이 피해자가 아닌 가해자로 인식될 수 있다는 내용을 담고 있습니다.</t>
+          <t>외교부는 일본 정부가 독도 영유권 주장, 일본군 위안부 및 강제징용 관련 강제성을 희석하는 등 왜곡된 역사 서술을 담은 고등학교 교과서를 검정 통과시킨 데 대해 강력히 항의하며 즉각적인 시정을 촉구했습니다. 외교부는 주한일본대사관 총괄공사를 초치하여 관련 사항을 엄중 항의했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아닌, 국제 정세 및 여론 변화에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권, 진행 중인 법적 절차 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 일본 정부의 역사 왜곡 교과서 검정 통과에 대한 한국 외교부의 외교적 항의로, 직접적인 민사상 손해배상 소송으로 발전할 가능성이 매우 낮습니다. 피해 금액 및 피해자 수를 특정하기 어려워 소송금융의 수익 모델과 부합하지 않습니다. 다만, 상대방(일본 정부)의 자력은 충분하며 외교적 항의라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[만물상] 유대인을 보는 눈</t>
+          <t>외교부  역사 왜곡 일본 교과서 검정 통과 강력 항의</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/opinion/manmulsang/2026/03/23/FMONTT36UFACTGD3QC3HNFMBOU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750822</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 12:46:09.917552+00:00</t>
+          <t>2026-03-24 12:34:20.440257+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>전쟁 진행 중</t>
+          <t>미국과 이란 간 고위급 외교 협상 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>미국·이스라엘과 이란 간 전쟁이 4주째 이어지면서 이란과 레바논에서 민간인 사망자가 각각 1000명을 넘어섰습니다. 인명 피해 외에도 경제난, 문화재 파괴, 환경오염 등 심각한 피해가 발생하고 있으며, 레바논에서는 이스라엘의 공습으로 다리가 파괴되고 이재민이 100만명에 달합니다.</t>
+          <t>미국과 이란이 전쟁 종식을 위한 고위급 협상을 진행 중이며, 이란은 협상 전제 조건으로 미국의 전쟁 피해 보상과 모든 경제 제재 해제를 강력히 요구하고 있습니다. 트럼프 대통령은 이란의 핵 포기를 우선시하며 협상 타결에 대한 낙관적인 입장을 보였으나, 양측의 입장 차이가 커 협상 전부터 치열한 기싸움이 벌어지고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>국제 무력 분쟁으로 인한 민간인 피해는 발생했으나, 소송 상대방이 주권 국가(미국, 이스라엘)이므로 주권 면제 등의 문제로 일반적인 민사 소송을 통한 손해배상 청구가 매우 어렵습니다. (상대방 책임 명확성 및 자력 충분 조건 충족 어려움) 피해 규모와 피해자 수는 매우 크지만, 소송금융 투자 대상으로서의 법적 실현 가능성이 낮습니다.</t>
+          <t>이 사건은 국가 간의 전쟁 종식 및 피해 보상에 대한 외교적 협상으로, 일반적인 소송금융이 다루는 민사 소송의 범주에 해당하지 않습니다. 비록 '상대방에게 자력이 충분함'(미국 정부)과 '피해 규모가 큼'(전쟁 피해 및 경제 제재) 조건이 일부 충족될 수 있으나, 소송금융의 핵심인 명확한 법적 청구권과 집행 가능한 판결을 기대하기 어렵습니다. 현재 '공적 절차(소송 제외)가 진행 중임'(외교 협상)은 맞지만, 이는 민사 소송으로 이어질 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>사망자 2000명 이상, 이재민 100만명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>전쟁 4주, 죽어나가는 민간인들… 레바논서도 1000명 숨져</t>
+          <t>트럼프  그들이 협상 매우 원해  … 이란  전쟁 피해보상 먼저</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774257120&amp;code=11141300&amp;cp=nv</t>
+          <t>https://www.mk.co.kr/article/11997124</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-23 12:31:59.379753+00:00</t>
+          <t>2026-03-24 12:28:13.596879+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1992년 제기된 소송에 대한 역사적 언급</t>
+          <t>중동 전쟁으로 인한 경제적 피해 발생 및 인도 정부의 대응책 마련 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>기사는 1992년 일본 정부와 미쓰비시를 상대로 제기된 손해배상 청구 소송을 언급하며, 이는 평화와 정의를 위한 노력의 일환으로 책에 담긴 내용이다. 해당 소송은 현재 진행 중인 사건이 아닌 과거의 역사적 사건으로 보인다.</t>
+          <t>미국-이스라엘과 이란 간 전쟁 격화로 인도 경제가 에너지 가격 상승, 교역 위축, 해외 송금 감소라는 삼중고에 직면했다. 인도는 원유 수입의 90%, 가스 수입의 80%를 중동에 의존하며, 걸프 지역은 핵심 수출 경로이자 해외 송금의 주요 원천이다. 전쟁 장기화 시 인도의 성장 둔화와 인플레이션 상승, 통화 약세가 우려되며, 이미 취사용 가스 부족 등 실물 경제에 영향이 나타나고 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사 내용은 1992년에 제기된 과거 소송에 대한 역사적 언급이며, 현재 진행 중인 법적 분쟁이 아닌 책 출간 소식의 일부이다. 따라서 소송금융 투자 대상으로서의 신규성이 없고, 이미 종결되었을 가능성이 매우 높다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 내용은 중동 전쟁으로 인한 인도 경제의 거시적 피해를 다루고 있으며, 소송금융의 투자 대상이 될 만한 특정 가해자(상대방)가 존재하지 않습니다. 이는 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'에 해당하지 않아 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 달러 이상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인도 국민 전체</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>「새로 나온 책」'눈오리 할비' 외</t>
+          <t>중동 전쟁의 숨은 피해자 ‘이 나라’…원유 90% 외부 의존 구조 직격탄...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>kidshankook.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.kidshankook.kr/news/articleView.html?idxno=16656</t>
+          <t>https://biz.heraldcorp.com/article/10700925?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-23 00:31:07.419652+00:00</t>
+          <t>2026-03-24 00:24:51.014913+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>미국, 이란, 이스라엘 등 복수 국가</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>ISDS 제도에 대한 논평 및 과거 분쟁 승소 이후의 과제 논의</t>
+          <t>미국-이란 간 협상 진행 중, 군사적 긴장 지속</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>이 기사는 외국 투자자가 정부를 상대로 손해배상을 청구할 수 있는 ISDS 제도에 대해 설명하고, 과거 쉰들러와의 국제분쟁에서 승소한 이후 남은 과제들을 논하고 있습니다. 투자자 보호라는 본래 취지와 달리 기업 간 분쟁이나 단순 투자 실패에 활용되는 현실을 지적하며 제도적 개선의 필요성을 시사합니다.</t>
+          <t>미국 트럼프 대통령이 이란과의 핵무기 개발 및 농축 우라늄 보유 관련 협상에서 주요 쟁점 합의를 주장했으나, 이란 측은 협상 자체를 부인하며 엇갈린 입장을 보였습니다. 지난달 미국과 이스라엘의 공습으로 촉발된 전쟁으로 4200명 이상이 사망하고 중동 에너지 시설 40곳 이상이 피해를 입었으며, 호르무즈 해협 봉쇄로 글로벌 에너지 시장이 요동치는 등 군사적 긴장이 고조되고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 ISDS 제도에 대한 논평과 쉰들러와의 국제분쟁 승소 이후 남은 과제를 다루고 있어, 특정 투자 대상 사건을 제시하고 있지 않습니다. 이미 종결된 과거 분쟁을 언급하며 제도적 논의를 하고 있으므로, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다.</t>
+          <t>본 사건은 국제적인 무력 분쟁으로, 소송금융의 일반적인 투자 대상인 민사 또는 상업 분쟁에 해당하지 않습니다. 비록 대규모 인명 피해와 시설 손상이 발생하고 공적 절차가 진행 중이지만, 주권 국가를 상대로 한 전쟁 피해 배상 소송은 법적 복잡성이 매우 높고 회수 가능성이 불확실하여 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 4200명 이상 사망</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[취재수첩] 쉰들러와의 국제분쟁 승소 이후 남은 숙제</t>
+          <t>공습 대신 협상 택한 트럼프…“이란과 주요 쟁점 합의”(종합)</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031804141</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01174246645386600</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-19 00:36:57.668628+00:00</t>
+          <t>2026-03-24 00:16:34.352372+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>이스라엘이 이란 최고국가안보회의 사무총장 알리 라리자니 등 고위 인사들을 암살했다고 보도되었습니다. 이란은 '가혹한 복수'를 다짐하며 지도부 내에서는 다음 표적에 대한 불안감이 확산되고 있습니다. 이스라엘은 이란 고위 인사를 제거하는 작전을 계속할 것이라고 밝혔습니다.</t>
+          <t>해당 기사는 유대인의 영향력과 이스라엘에 대한 세계적 인식 변화를 다루고 있습니다. 가자 지구 건물 폭발을 배경으로 셀카를 찍는 이스라엘 군인의 모습을 통해 이스라엘이 피해자가 아닌 가해자로 인식될 수 있다는 내용을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이 사건은 국가 간의 국제 분쟁 및 고위 인사 암살이라는 특수한 상황으로, 일반적인 소송금융 투자 대상인 민사 소송의 범주에 해당하지 않습니다. 피해 규모를 민사상 손해배상액으로 산정하기 매우 어렵고, 소송의 법적 근거 및 관할권 확보가 불분명하여 투자 가능성이 낮습니다.</t>
+          <t>해당 기사는 특정 법적 분쟁이나 소송 가능성이 있는 사건을 다루는 것이 아닌, 국제 정세 및 여론 변화에 대한 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 손해배상 청구권, 진행 중인 법적 절차 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>고위 인사 다수 및 그 수행원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>“가혹한 복수” 외치지만… 내부선 “다음은 누구냐” 패닉</t>
+          <t>[만물상] 유대인을 보는 눈</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773823835&amp;code=11141300&amp;cp=nv</t>
+          <t>https://www.chosun.com/opinion/manmulsang/2026/03/23/FMONTT36UFACTGD3QC3HNFMBOU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-19 00:34:48.985070+00:00</t>
+          <t>2026-03-23 12:46:09.917552+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>한국 정부의 ISDS 승소로 사건 종결</t>
+          <t>전쟁 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>한국 정부가 미국계 사모펀드 론스타, 헤지펀드 엘리엇 매니지먼트, 스위스 승강기 회사 쉰들러 홀딩 아게와의 국제투자분쟁(ISDS) 소송에서 연이어 승소했습니다. 법무법인 태평양 김준우 변호사는 이번 승소가 한국 정부의 규제권한 행사가 국제법상 문제 없음을 입증한 성과이며, 해외 투자자들에게 안정감을 주는 이정표가 될 것이라고 밝혔습니다. 또한 해외 투자를 고려하는 한국 기업들에게도 긍정적 영향을 끼칠 것으로 전망했습니다.</t>
+          <t>미국·이스라엘과 이란 간 전쟁이 4주째 이어지면서 이란과 레바논에서 민간인 사망자가 각각 1000명을 넘어섰습니다. 인명 피해 외에도 경제난, 문화재 파괴, 환경오염 등 심각한 피해가 발생하고 있으며, 레바논에서는 이스라엘의 공습으로 다리가 파괴되고 이재민이 100만명에 달합니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>본 기사는 한국 정부가 론스타, 엘리엇, 쉰들러 등 외국인 투자자들과의 국제투자분쟁(ISDS) 소송에서 연이어 승소하여 사건이 이미 종결되었음을 보도하고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>국제 무력 분쟁으로 인한 민간인 피해는 발생했으나, 소송 상대방이 주권 국가(미국, 이스라엘)이므로 주권 면제 등의 문제로 일반적인 민사 소송을 통한 손해배상 청구가 매우 어렵습니다. (상대방 책임 명확성 및 자력 충분 조건 충족 어려움) 피해 규모와 피해자 수는 매우 크지만, 소송금융 투자 대상으로서의 법적 실현 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 2000명 이상, 이재민 100만명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>론스타·쉰들러 잇단 ISDS 승소…국내외 투자자에 이정표 될 것 [only 이...</t>
+          <t>전쟁 4주, 죽어나가는 민간인들… 레바논서도 1000명 숨져</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01853206645384632</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774257120&amp;code=11141300&amp;cp=nv</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-18 00:42:51.687197+00:00</t>
+          <t>2026-03-23 12:31:59.379753+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>일본 정부, 미쓰비시</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>1992년 제기된 소송에 대한 역사적 언급</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>문용주 참살림명상수행원 원장이 기고한 이 글은 전쟁 확산 방지와 종식, 국제 평화를 위한 각국 지도자들의 결단을 촉구하는 내용입니다. 피부로 느끼는 피해자가 더 많이 발생하기 전에 즉각적인 조치가 필요하다고 강조합니다.</t>
+          <t>기사는 1992년 일본 정부와 미쓰비시를 상대로 제기된 손해배상 청구 소송을 언급하며, 이는 평화와 정의를 위한 노력의 일환으로 책에 담긴 내용이다. 해당 소송은 현재 진행 중인 사건이 아닌 과거의 역사적 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 국제 분쟁과 평화에 대한 일반적인 논평으로, 소송금융 투자 대상이 될 만한 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
+          <t>기사 내용은 1992년에 제기된 과거 소송에 대한 역사적 언급이며, 현재 진행 중인 법적 분쟁이 아닌 책 출간 소식의 일부이다. 따라서 소송금융 투자 대상으로서의 신규성이 없고, 이미 종결되었을 가능성이 매우 높다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>비대면 전쟁의 피해, 누가 감당해야 하는가?</t>
+          <t>「새로 나온 책」'눈오리 할비' 외</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>kidshankook.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86965</t>
+          <t>https://www.kidshankook.kr/news/articleView.html?idxno=16656</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 00:26:00.498274+00:00</t>
+          <t>2026-03-23 00:31:07.419652+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>국제 무력 충돌 진행 중</t>
+          <t>ISDS 제도에 대한 논평 및 과거 분쟁 승소 이후의 과제 논의</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>중동 전쟁이 장기화되면서 레바논, 이스라엘, 이란 등지에서 민간인들의 일상이 무너지고 있습니다. 3천 명이 넘는 사망자가 발생하고 수많은 피란민이 발생했으며, 폭격과 비바람 속에서 생존을 위해 고군분투하고 있습니다.</t>
+          <t>이 기사는 외국 투자자가 정부를 상대로 손해배상을 청구할 수 있는 ISDS 제도에 대해 설명하고, 과거 쉰들러와의 국제분쟁에서 승소한 이후 남은 과제들을 논하고 있습니다. 투자자 보호라는 본래 취지와 달리 기업 간 분쟁이나 단순 투자 실패에 활용되는 현실을 지적하며 제도적 개선의 필요성을 시사합니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 사건은 국제 무력 충돌로 인한 피해로, 소송금융 투자 대상으로서 상대방 책임의 명확성 및 자력 확보가 매우 어렵습니다. 민간인 피해 규모는 크지만, 특정 국가나 무장 단체를 상대로 한 민사 소송은 주권 면제 등 국제법적 복잡성으로 인해 현실적인 투자 기회로 보기 어렵습니다.</t>
+          <t>기사는 ISDS 제도에 대한 논평과 쉰들러와의 국제분쟁 승소 이후 남은 과제를 다루고 있어, 특정 투자 대상 사건을 제시하고 있지 않습니다. 이미 종결된 과거 분쟁을 언급하며 제도적 논의를 하고 있으므로, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>사망자 3천 명 이상, 다수 피란민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>중동 전쟁 장기화에 무너진 일상…아기 안고 방공호로</t>
+          <t>[취재수첩] 쉰들러와의 국제분쟁 승소 이후 남은 숙제</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182137</t>
+          <t>https://www.hankyung.com/article/2026031804141</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-17 00:25:23.583993+00:00</t>
+          <t>2026-03-19 00:36:57.668628+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>이스라엘</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>미국-이스라엘과 이란 간의 무력 충돌 및 휴전 협상 진행 중</t>
+          <t>이스라엘의 이란 고위 인사 제거 작전 지속, 이란의 보복 다짐</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>본 기사는 미국과 이스라엘, 이란 간의 중동 전쟁 상황을 분석하는 오피니언 칼럼입니다. 이란의 비대칭전 및 소모전 전략, 호르무즈 해협 봉쇄 위협 등을 통해 미국을 압박하는 상황을 설명하며, 휴전 이후에도 핵 개발 등으로 인한 재충돌 가능성을 전망하고 있습니다.</t>
+          <t>이스라엘이 이란 최고국가안보회의 사무총장 알리 라리자니 등 고위 인사들을 암살했다고 보도되었습니다. 이란은 '가혹한 복수'를 다짐하며 지도부 내에서는 다음 표적에 대한 불안감이 확산되고 있습니다. 이스라엘은 이란 고위 인사를 제거하는 작전을 계속할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 국가 간의 지정학적 분쟁과 전쟁 상황을 다루고 있으며, 특정 주체의 불법 행위로 인한 다수 피해자의 손해배상 청구 가능성이 있는 민사 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 국가 간의 국제 분쟁 및 고위 인사 암살이라는 특수한 상황으로, 일반적인 소송금융 투자 대상인 민사 소송의 범주에 해당하지 않습니다. 피해 규모를 민사상 손해배상액으로 산정하기 매우 어렵고, 소송의 법적 근거 및 관할권 확보가 불분명하여 투자 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고위 인사 다수 및 그 수행원</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[테마진단] 이란 전쟁, 휴전이 끝 아닐수도</t>
+          <t>“가혹한 복수” 외치지만… 내부선 “다음은 누구냐” 패닉</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11989290</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773823835&amp;code=11141300&amp;cp=nv</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:19.051715+00:00</t>
+          <t>2026-03-19 00:34:48.985070+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>국제 중재 절차에서 정부 승소로 종결</t>
+          <t>한국 정부의 ISDS 승소로 사건 종결</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>대한민국 정부가 쉰들러와의 8년간 이어진 국제 중재 분쟁에서 100% 승소하며 3200억원 규모의 손해배상 청구를 전면 기각시켰습니다. 정부는 지출한 소송 비용 약 96억원도 쉰들러로부터 환수할 수 있게 되었으며, 이로써 해당 분쟁은 완전히 종결되었습니다.</t>
+          <t>한국 정부가 미국계 사모펀드 론스타, 헤지펀드 엘리엇 매니지먼트, 스위스 승강기 회사 쉰들러 홀딩 아게와의 국제투자분쟁(ISDS) 소송에서 연이어 승소했습니다. 법무법인 태평양 김준우 변호사는 이번 승소가 한국 정부의 규제권한 행사가 국제법상 문제 없음을 입증한 성과이며, 해외 투자자들에게 안정감을 주는 이정표가 될 것이라고 밝혔습니다. 또한 해외 투자를 고려하는 한국 기업들에게도 긍정적 영향을 끼칠 것으로 전망했습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 대한민국 정부가 국제 중재 절차에서 쉰들러를 상대로 100% 승소하며 8년간의 분쟁이 완전히 종결되었으므로, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
+          <t>본 기사는 한국 정부가 론스타, 엘리엇, 쉰들러 등 외국인 투자자들과의 국제투자분쟁(ISDS) 소송에서 연이어 승소하여 사건이 이미 종결되었음을 보도하고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>정부, 쉰들러 3200억원 국제분쟁서 승소…'국가의무 논쟁' 8년 만에 종결</t>
+          <t>론스타·쉰들러 잇단 ISDS 승소…국내외 투자자에 이정표 될 것 [only 이...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031512121211673</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01853206645384632</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:43.503973+00:00</t>
+          <t>2026-03-18 00:42:51.687197+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>미국이 이란의 주요 원유 수출 길목인 하르그섬을 공격하며 중동 지역의 긴장이 고조되고 있습니다. 이로 인해 국제유가가 급등하고 두바이 등 중동 허브 도시들의 경제 활동이 마비되는 등 광범위한 경제적 피해가 발생하고 있습니다. 양측의 강대강 대치가 지속될 경우 전면전으로 확대될 우려가 있습니다.</t>
+          <t>문용주 참살림명상수행원 원장이 기고한 이 글은 전쟁 확산 방지와 종식, 국제 평화를 위한 각국 지도자들의 결단을 촉구하는 내용입니다. 피부로 느끼는 피해자가 더 많이 발생하기 전에 즉각적인 조치가 필요하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 국제 정치 및 군사적 갈등으로 인한 경제적 파급효과를 다루고 있으며, 특정 기업이나 기관의 법적 책임이 명확한 민사상 손해배상 사건으로 보기 어렵습니다. 소송금융의 투자 대상이 되는 명확한 피고와 법적 청구 근거가 부재합니다.</t>
+          <t>해당 기사는 국제 분쟁과 평화에 대한 일반적인 논평으로, 소송금융 투자 대상이 될 만한 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 등 적합 조건에 해당하는 사항이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>2주 넘긴 이란 전쟁...강대강 대치 끝낼 출구전략은?</t>
+          <t>비대면 전쟁의 피해, 누가 감당해야 하는가?</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603142244568777</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86965</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-15 00:26:53.993343+00:00</t>
+          <t>2026-03-17 00:26:00.498274+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>국제 분쟁 및 인도적 피해 발생</t>
+          <t>국제 무력 충돌 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>기사는 중동 현장 선교사의 시각에서 이란 전쟁을 바라보며, 정치적·종교적 프레임을 넘어 고통받는 이들의 목소리에 귀 기울일 것을 당부합니다. 이란 남부 초등학교 공격으로 인한 어린이 사망 등 인도적 피해 상황을 언급하며, 전쟁의 명분보다 피해자 곁에 다가서는 교회의 역할을 강조합니다.</t>
+          <t>중동 전쟁이 장기화되면서 레바논, 이스라엘, 이란 등지에서 민간인들의 일상이 무너지고 있습니다. 3천 명이 넘는 사망자가 발생하고 수많은 피란민이 발생했으며, 폭격과 비바람 속에서 생존을 위해 고군분투하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>기사는 국제 분쟁과 인도적 피해에 대한 종교적/인도주의적 관점을 다루며, 소송금융 투자 대상이 될 만한 특정 민사상 책임 주체나 구체적인 손해배상 청구 사건을 제시하고 있지 않습니다. 소송금융의 적합 조건에 부합하는 명확한 민사 소송 대상이 없습니다.</t>
+          <t>해당 사건은 국제 무력 충돌로 인한 피해로, 소송금융 투자 대상으로서 상대방 책임의 명확성 및 자력 확보가 매우 어렵습니다. 민간인 피해 규모는 크지만, 특정 국가나 무장 단체를 상대로 한 민사 소송은 주권 면제 등 국제법적 복잡성으로 인해 현실적인 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>사망자 3천 명 이상, 다수 피란민</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>“편 가르기 말고, 강도 만난 자 보라” 중동 30년 선교사의 질문</t>
+          <t>중동 전쟁 장기화에 무너진 일상…아기 안고 방공호로</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029517687&amp;code=61221111&amp;cp=nv</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5182137</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-15 00:25:46.816343+00:00</t>
+          <t>2026-03-17 00:25:23.583993+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>국제 무력 분쟁 중, 유엔총장 방문 및 외교적 해결 노력 진행</t>
+          <t>미국-이스라엘과 이란 간의 무력 충돌 및 휴전 협상 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이스라엘의 보복 공격으로 레바논에서 민간인 피해가 속출하고 있으며, 레바논 당국에 따르면 8천 명 이상의 민간인 사망자가 발생했습니다. 유엔총장이 레바논을 방문하여 전쟁 종식을 위한 외교적 통로가 열려 있음을 밝혔습니다.</t>
+          <t>본 기사는 미국과 이스라엘, 이란 간의 중동 전쟁 상황을 분석하는 오피니언 칼럼입니다. 이란의 비대칭전 및 소모전 전략, 호르무즈 해협 봉쇄 위협 등을 통해 미국을 압박하는 상황을 설명하며, 휴전 이후에도 핵 개발 등으로 인한 재충돌 가능성을 전망하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>국제 무력 분쟁으로 인한 민간인 피해는 소송금융의 일반적인 투자 대상 범위에 해당하지 않습니다. 상대방(이스라엘)의 자력은 충분하고(적합 조건 2) 민간인 사망자 8천여 명으로 집단적 피해(적합 조건 3) 및 피해 규모가 매우 크지만(적합 조건 4), 국제법상 책임 소재의 복잡성, 사법적 구제의 현실적 어려움, 그리고 소송금융 투자 회수 가능성 등 비즈니스적 관점에서 부적합합니다.</t>
+          <t>해당 기사는 국가 간의 지정학적 분쟁과 전쟁 상황을 다루고 있으며, 특정 주체의 불법 행위로 인한 다수 피해자의 손해배상 청구 가능성이 있는 민사 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>8266명 (사망자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>레바논 방문 유엔총장  전쟁 종식 위한 외교적 통로 열려 있어</t>
+          <t>[테마진단] 이란 전쟁, 휴전이 끝 아닐수도</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477500&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mk.co.kr/article/11989290</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-15 00:24:01.729114+00:00</t>
+          <t>2026-03-16 12:56:19.051715+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>쉰들러</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>ISDS 중재판정부 판정 선고, 정부 승소</t>
+          <t>국제 중재 절차에서 정부 승소로 종결</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>정부가 쉰들러와의 투자자-국가 분쟁(ISDS) 소송에서 승소하여, 쉰들러가 요구한 약 3200억원 규모의 손해배상 청구가 중재판정부로부터 모두 기각되었습니다. 또한 정부는 쉰들러 측으로부터 소송 비용 약 96억원을 돌려받게 되었습니다.</t>
+          <t>대한민국 정부가 쉰들러와의 8년간 이어진 국제 중재 분쟁에서 100% 승소하며 3200억원 규모의 손해배상 청구를 전면 기각시켰습니다. 정부는 지출한 소송 비용 약 96억원도 쉰들러로부터 환수할 수 있게 되었으며, 이로써 해당 분쟁은 완전히 종결되었습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 정부가 쉰들러와의 ISDS 소송에서 승소하여 쉰들러의 약 3200억원 규모 손해배상 청구가 모두 기각되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 대한민국 정부가 국제 중재 절차에서 쉰들러를 상대로 100% 승소하며 8년간의 분쟁이 완전히 종결되었으므로, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>정부, 쉰들러와 3200억원 ISDS 소송 승소…중재판정부  모든 청구 기각</t>
+          <t>정부, 쉰들러 3200억원 국제분쟁서 승소…'국가의무 논쟁' 8년 만에 종결</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2038689</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031512121211673</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-14 12:37:36.801183+00:00</t>
+          <t>2026-03-15 12:43:43.503973+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>아랍 국가들의 휴전 중재 노력 진행 중, 이란은 손해배상 및 미군 철수 요구</t>
+          <t>이란-미국 간 군사적 대치 및 중동 지역 경제적 피해 발생</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>이란이 미국과 이스라엘의 공습 중단, 손해배상, 미군 철수 등을 휴전 협상의 전제조건으로 제시했습니다. 유가 폭등으로 인한 국제 시장 압력을 활용하려는 이란의 자신감을 반영하며, 양측 모두 현재 협상에 소극적인 태도를 보이고 있습니다. 아랍 국가들은 휴전 중재를 시도하고 있으나, 이란은 항복에 관심이 없으며 미국과 이스라엘 역시 이란의 항복을 요구하고 있습니다.</t>
+          <t>미국이 이란의 주요 원유 수출 길목인 하르그섬을 공격하며 중동 지역의 긴장이 고조되고 있습니다. 이로 인해 국제유가가 급등하고 두바이 등 중동 허브 도시들의 경제 활동이 마비되는 등 광범위한 경제적 피해가 발생하고 있습니다. 양측의 강대강 대치가 지속될 경우 전면전으로 확대될 우려가 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방(미국, 이스라엘)의 자력이 충분하고(적합 조건 2), 피해 규모가 막대하며(적합 조건 4), 증거 확보가 가능할 것으로 보이나(적합 조건 5), 본 사건은 주권 국가 간의 국제 분쟁으로 일반적인 소송금융의 투자 대상이 되기 어렵습니다. 전쟁 배상 청구의 법적 절차 및 집행 가능성이 매우 불확실하여 투자 리스크가 높습니다.</t>
+          <t>이 기사는 국제 정치 및 군사적 갈등으로 인한 경제적 파급효과를 다루고 있으며, 특정 기업이나 기관의 법적 책임이 명확한 민사상 손해배상 사건으로 보기 어렵습니다. 소송금융의 투자 대상이 되는 명확한 피고와 법적 청구 근거가 부재합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>이란, 오일 쇼크에 자신감  공습 중단해야 휴전 협상</t>
+          <t>2주 넘긴 이란 전쟁...강대강 대치 끝낼 출구전략은?</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603132236194248</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603142244568777</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:09.172794+00:00</t>
+          <t>2026-03-15 00:26:53.993343+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>휴전 협상 및 중재 시도 중</t>
+          <t>국제 분쟁 및 인도적 피해 발생</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 공습으로 중동 갈등이 심화되며 국제 유가가 급등하고 있습니다. 이란은 공습 중단, 안전 보장, 미군 철수 및 손해배상을 포함한 휴전 조건을 제시했으나, 미국과 이스라엘은 이를 수용할 가능성이 낮아 보입니다. 아랍 국가들의 중재 시도에도 불구하고 양측의 입장은 근본적으로 변화하기 어려울 것으로 예상됩니다.</t>
+          <t>기사는 중동 현장 선교사의 시각에서 이란 전쟁을 바라보며, 정치적·종교적 프레임을 넘어 고통받는 이들의 목소리에 귀 기울일 것을 당부합니다. 이란 남부 초등학교 공격으로 인한 어린이 사망 등 인도적 피해 상황을 언급하며, 전쟁의 명분보다 피해자 곁에 다가서는 교회의 역할을 강조합니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>본 기사는 미국과 이스라엘의 공습으로 인한 중동 갈등 및 이란의 휴전 조건 제시를 다루는 국제 정치/외교적 사안입니다. 소송금융의 대상이 되는 특정 주체 간의 민사상 손해배상 청구 사건으로 보기 어려워, 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
+          <t>기사는 국제 분쟁과 인도적 피해에 대한 종교적/인도주의적 관점을 다루며, 소송금융 투자 대상이 될 만한 특정 민사상 책임 주체나 구체적인 손해배상 청구 사건을 제시하고 있지 않습니다. 소송금융의 적합 조건에 부합하는 명확한 민사 소송 대상이 없습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>미국-이스라엘 공습에 이란 '휴전 조건' 제시… 국제 유가 급등</t>
+          <t>“편 가르기 말고, 강도 만난 자 보라” 중동 30년 선교사의 질문</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/politics/339246</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029517687&amp;code=61221111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:56.646963+00:00</t>
+          <t>2026-03-15 00:25:46.816343+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>이스라엘</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>국제적 갈등 및 잠재적 경제 위기 논의 중</t>
+          <t>국제 무력 분쟁 중, 유엔총장 방문 및 외교적 해결 노력 진행</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이란의 새 최고지도자 모즈타바와 트럼프 대통령의 강경 발언으로 미국-이란-이스라엘 간 긴장이 고조되고 있습니다. 호르무즈 해협 봉쇄 가능성과 이에 따른 글로벌 경제 위기 및 유가 상승 우려가 확산되고 있으며, 미 행정부의 오판 가능성도 제기됩니다. 이란은 손해배상과 미군 철수를 휴전 협상 조건으로 제시했습니다.</t>
+          <t>이스라엘의 보복 공격으로 레바논에서 민간인 피해가 속출하고 있으며, 레바논 당국에 따르면 8천 명 이상의 민간인 사망자가 발생했습니다. 유엔총장이 레바논을 방문하여 전쟁 종식을 위한 외교적 통로가 열려 있음을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>기사는 국제 정치 및 군사적 갈등에 대한 분석으로, 소송금융의 대상이 되는 민사적 분쟁이나 집단적 피해 사건으로 볼 수 없습니다. 특정 주체의 명확한 법적 책임이나 소송 가능한 피해자가 특정되지 않으며, 피해 규모 또한 소송으로 청구할 수 있는 형태로 구체화되지 않았습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>국제 무력 분쟁으로 인한 민간인 피해는 소송금융의 일반적인 투자 대상 범위에 해당하지 않습니다. 상대방(이스라엘)의 자력은 충분하고(적합 조건 2) 민간인 사망자 8천여 명으로 집단적 피해(적합 조건 3) 및 피해 규모가 매우 크지만(적합 조건 4), 국제법상 책임 소재의 복잡성, 사법적 구제의 현실적 어려움, 그리고 소송금융 투자 회수 가능성 등 비즈니스적 관점에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8266명 (사망자)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[뉴스프라임]  피의 복수 · 정권 파괴 …강경한 모즈타바·트럼프</t>
+          <t>레바논 방문 유엔총장  전쟁 종식 위한 외교적 통로 열려 있어</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202603132014282yN</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008477500&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-13 13:02:07.780935+00:00</t>
+          <t>2026-03-15 00:24:01.729114+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>아랍 국가들의 중재를 통한 휴전 협상 시도 중</t>
+          <t>ISDS 중재판정부 판정 선고, 정부 승소</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>이란이 유가 폭등에 따른 자신감을 바탕으로 미국과 이스라엘에 공습 중단, 손해배상, 미군 철수 등을 휴전 협상의 전제조건으로 요구하고 있습니다. 아랍 국가들은 전쟁 중단을 위한 외교적 중재를 시도하고 있으나, 미국, 이스라엘, 이란 모두 아직 협상 용의가 없음을 밝히고 있습니다. 이란은 정권 생존을 위한 고위험 전략을 택하며 자신들의 요구가 관철될 때까지 물러서지 않을 태세입니다.</t>
+          <t>정부가 쉰들러와의 투자자-국가 분쟁(ISDS) 소송에서 승소하여, 쉰들러가 요구한 약 3200억원 규모의 손해배상 청구가 중재판정부로부터 모두 기각되었습니다. 또한 정부는 쉰들러 측으로부터 소송 비용 약 96억원을 돌려받게 되었습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>본 사건은 국가 간의 전쟁 및 외교적 갈등으로, 소송금융이 일반적으로 다루는 민사상 손해배상 청구 사건이 아닙니다. 이란이 요구하는 '손해배상'은 국제적 협상 및 정치적 해결의 일환이며, 소송금융의 적합 조건(상대방 책임의 명확성, 집단적 피해, 증거 확보 등)이 민사 소송의 맥락에서 적용되기 어렵습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 정부가 쉰들러와의 ISDS 소송에서 승소하여 쉰들러의 약 3200억원 규모 손해배상 청구가 모두 기각되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>이란, 오일 쇼크에 자신감  공습 중단해야 휴전 협상</t>
+          <t>정부, 쉰들러와 3200억원 ISDS 소송 승소…중재판정부  모든 청구 기각</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603131652536750</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2038689</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 12:55:45.628650+00:00</t>
+          <t>2026-03-14 12:37:36.801183+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>휴전 협상 및 배상 요구 진행 중</t>
+          <t>아랍 국가들의 휴전 중재 노력 진행 중, 이란은 손해배상 및 미군 철수 요구</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>이란은 미국과 이스라엘의 공습 중단을 조건으로 휴전 협상을 추진하며, 이란의 정당한 권리 인정과 함께 손해배상금 지급을 요구하고 있다. 이란 대통령은 소셜 미디어를 통해 전쟁 종식을 위한 핵심 조건으로 배상금 지급을 강조했다. 이는 현재 진행 중인 국제적 분쟁의 해결 과정에서 손해배상 문제가 중요한 의제로 다뤄지고 있음을 보여준다.</t>
+          <t>이란이 미국과 이스라엘의 공습 중단, 손해배상, 미군 철수 등을 휴전 협상의 전제조건으로 제시했습니다. 유가 폭등으로 인한 국제 시장 압력을 활용하려는 이란의 자신감을 반영하며, 양측 모두 현재 협상에 소극적인 태도를 보이고 있습니다. 아랍 국가들은 휴전 중재를 시도하고 있으나, 이란은 항복에 관심이 없으며 미국과 이스라엘 역시 이란의 항복을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 사건은 이란과 미국/이스라엘 간의 국제적, 정치적 분쟁으로, 일반적인 소송금융 투자 대상인 민사 소송과는 성격이 매우 다릅니다. 주권 국가 간의 전쟁 관련 손해배상 청구는 국제법적 복잡성과 주권 면제 문제로 인해 소송금융의 투자 적합 조건(상대방 책임 명확성, 증거 확보 용이성, 공적 절차 진행 등)에 부합하기 어렵습니다.</t>
+          <t>상대방(미국, 이스라엘)의 자력이 충분하고(적합 조건 2), 피해 규모가 막대하며(적합 조건 4), 증거 확보가 가능할 것으로 보이나(적합 조건 5), 본 사건은 주권 국가 간의 국제 분쟁으로 일반적인 소송금융의 투자 대상이 되기 어렵습니다. 전쟁 배상 청구의 법적 절차 및 집행 가능성이 매우 불확실하여 투자 리스크가 높습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>WSJ  이란, 아랍국들에 '미·이스라엘 공습 중단해야 휴전 협상'</t>
+          <t>이란, 오일 쇼크에 자신감  공습 중단해야 휴전 협상</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476510&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603132236194248</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-13 12:55:26.528799+00:00</t>
+          <t>2026-03-14 00:30:09.172794+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>미국, 이스라엘</t>
         </is>
       </c>
-      <c r="D45" t="inlineStr"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>유엔 결의안 논의 등 국제적 외교 절차 진행 중</t>
+          <t>휴전 협상 및 중재 시도 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>이란 유엔 대사는 미국·이스라엘의 선제 공격을 언급하며 유엔 결의안이 편향되었다고 반발했다. 러시아가 발의한 적대 행위 중단 요구 결의안은 부결되는 등 이란과 미국·이스라엘 간의 전쟁이 장기화되고 있으며, 이란은 종전을 위해 배상금 지급을 요구하고 있다.</t>
+          <t>미국과 이스라엘의 공습으로 중동 갈등이 심화되며 국제 유가가 급등하고 있습니다. 이란은 공습 중단, 안전 보장, 미군 철수 및 손해배상을 포함한 휴전 조건을 제시했으나, 미국과 이스라엘은 이를 수용할 가능성이 낮아 보입니다. 아랍 국가들의 중재 시도에도 불구하고 양측의 입장은 근본적으로 변화하기 어려울 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 사건은 주권 국가 간의 국제 분쟁(전쟁)에 관한 것으로, 일반적인 소송금융 투자 대상 범위에 해당하지 않습니다. 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 국제법적 쟁점이 복잡하며, 소송의 실현 가능성 및 판결 집행의 어려움이 매우 커 투자 적합성이 낮습니다.</t>
+          <t>본 기사는 미국과 이스라엘의 공습으로 인한 중동 갈등 및 이란의 휴전 조건 제시를 다루는 국제 정치/외교적 사안입니다. 소송금융의 대상이 되는 특정 주체 간의 민사상 손해배상 청구 사건으로 보기 어려워, 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거 확보 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>트럼프 “원할 때 끝낸다” vs 이란 “배상금 내야 종전”…전쟁 장기화...</t>
+          <t>미국-이스라엘 공습에 이란 '휴전 조건' 제시… 국제 유가 급등</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603120009</t>
+          <t>https://www.tokenpost.kr/news/politics/339246</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 00:19:39.897205+00:00</t>
+          <t>2026-03-14 00:29:56.646963+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>유엔 안보리 대응 촉구</t>
+          <t>국제적 갈등 및 잠재적 경제 위기 논의 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>이란이 이스라엘과 미국을 민간인 학살의 가해자로 지목하며 유엔 안보리의 대응을 촉구했습니다. 안보리가 국제 평화와 안보 유지 책임을 외면하고 있다고 비판하며, 일부 회원국들이 가해자와 피해자의 역할을 뒤바꾸려 한다고 주장했습니다.</t>
+          <t>이란의 새 최고지도자 모즈타바와 트럼프 대통령의 강경 발언으로 미국-이란-이스라엘 간 긴장이 고조되고 있습니다. 호르무즈 해협 봉쇄 가능성과 이에 따른 글로벌 경제 위기 및 유가 상승 우려가 확산되고 있으며, 미 행정부의 오판 가능성도 제기됩니다. 이란은 손해배상과 미군 철수를 휴전 협상 조건으로 제시했습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 사건은 국제 분쟁 및 인도주의적 문제로, 소송금융이 일반적으로 투자하는 민사 손해배상 소송과는 성격이 매우 다릅니다. 주권 면제 문제와 국제법적 복잡성으로 인해 상대방의 책임 입증 및 손해배상 강제 집행이 극히 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>기사는 국제 정치 및 군사적 갈등에 대한 분석으로, 소송금융의 대상이 되는 민사적 분쟁이나 집단적 피해 사건으로 볼 수 없습니다. 특정 주체의 명확한 법적 책임이나 소송 가능한 피해자가 특정되지 않으며, 피해 규모 또한 소송으로 청구할 수 있는 형태로 구체화되지 않았습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>이란  이스라엘·미국, 민간인 학살 … 유엔 안보리 대응 촉구</t>
+          <t>[뉴스프라임]  피의 복수 · 정권 파괴 …강경한 모즈타바·트럼프</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3383226</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202603132014282yN</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-11 00:16:26.118261+00:00</t>
+          <t>2026-03-13 13:02:07.780935+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>세계동물보건기구(WOAH), 유엔식량농업기구(FAO) 등 국제기구 및 서구 주요 외신</t>
+          <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>반크의 명칭 변경 캠페인 진행 중</t>
+          <t>아랍 국가들의 중재를 통한 휴전 협상 시도 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>반크 단장이 '아프리카돼지열병'이라는 명칭이 아프리카 대륙에 대한 질병, 빈곤, 분쟁이라는 편견을 강화하고 사회경제적 차별을 야기한다고 주장하는 칼럼입니다. 국제기구와 서구 언론이 이 용어를 지속 사용하며 아프리카를 질병의 근원지로 오해하게 만들고, 이는 관광 및 투자 위축 등 실질적인 피해로 이어진다고 지적하며 명칭 변경 캠페인을 촉구합니다.</t>
+          <t>이란이 유가 폭등에 따른 자신감을 바탕으로 미국과 이스라엘에 공습 중단, 손해배상, 미군 철수 등을 휴전 협상의 전제조건으로 요구하고 있습니다. 아랍 국가들은 전쟁 중단을 위한 외교적 중재를 시도하고 있으나, 미국, 이스라엘, 이란 모두 아직 협상 용의가 없음을 밝히고 있습니다. 이란은 정권 생존을 위한 고위험 전략을 택하며 자신들의 요구가 관철될 때까지 물러서지 않을 태세입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 아프리카 대륙에 대한 언어적, 시각적 차별 문제를 제기하고 있으나, 소송금융 투자 대상으로서 명확한 법적 청구 원인, 특정 가능한 원고 및 구체적으로 산정 가능한 피해액을 특정하기 매우 어렵습니다. 이는 전통적인 소송보다는 국제적 인식 개선 및 캠페인에 가까운 사안입니다.</t>
+          <t>본 사건은 국가 간의 전쟁 및 외교적 갈등으로, 소송금융이 일반적으로 다루는 민사상 손해배상 청구 사건이 아닙니다. 이란이 요구하는 '손해배상'은 국제적 협상 및 정치적 해결의 일환이며, 소송금융의 적합 조건(상대방 책임의 명확성, 집단적 피해, 증거 확보 등)이 민사 소송의 맥락에서 적용되기 어렵습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>[우분투칼럼] 안창호의 빗자루질…'아프리카돼지열병' 낙인을 쓸자</t>
+          <t>이란, 오일 쇼크에 자신감  공습 중단해야 휴전 협상</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260220029200898?input=1195m</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603131652536750</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-10 00:24:42.965474+00:00</t>
+          <t>2026-03-13 12:55:45.628650+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>이란</t>
+          <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>이란의 호르무즈 해협 봉쇄 위협 및 실제 공격으로 인한 국제적 긴장 고조, 중국 등 주요국들의 외교적 압박 진행 중</t>
+          <t>휴전 협상 및 배상 요구 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>이란의 호르무즈 해협 봉쇄 위협과 실제 선박 공격으로 인해 유가 폭등, 보험료 급등 등 세계 경제가 몸살을 앓고 있습니다. 특히 석유 수입 의존도가 높은 동아시아 국가들에 치명적이며, 중국은 자국 선박 55척이 갇히는 등 큰 피해를 입고 있습니다. 중국은 이란에 군사 행동 중단을 촉구하며 외교적 압박을 가하고 있습니다.</t>
+          <t>이란은 미국과 이스라엘의 공습 중단을 조건으로 휴전 협상을 추진하며, 이란의 정당한 권리 인정과 함께 손해배상금 지급을 요구하고 있다. 이란 대통령은 소셜 미디어를 통해 전쟁 종식을 위한 핵심 조건으로 배상금 지급을 강조했다. 이는 현재 진행 중인 국제적 분쟁의 해결 과정에서 손해배상 문제가 중요한 의제로 다뤄지고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(이란), 집단적 피해(글로벌 경제), 피해 규모 큼(유가 폭등, 보험료 급등), 증거 확보 가능(실제 공격, 선박 정체), 공적 절차 진행 중(중국 외교적 압박) 등 다수의 적합 조건을 충족합니다. 그러나 본 사건은 주권 국가의 지정학적 행위로 인한 국제 분쟁에 해당하여, 일반적인 민사 소송금융의 투자 대상으로 보기 어렵습니다. 주권 면제 문제 및 명확한 법적 청구권 설정과 집행 가능성이 낮아 투자에 부적합합니다.</t>
+          <t>이 사건은 이란과 미국/이스라엘 간의 국제적, 정치적 분쟁으로, 일반적인 소송금융 투자 대상인 민사 소송과는 성격이 매우 다릅니다. 주권 국가 간의 전쟁 관련 손해배상 청구는 국제법적 복잡성과 주권 면제 문제로 인해 소송금융의 투자 적합 조건(상대방 책임 명확성, 증거 확보 용이성, 공적 절차 진행 등)에 부합하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>수조 원 이상 (글로벌 경제 영향)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수 국가, 해운사, 제조업체, 소비자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[율곡로] 꽉 막힌 호르무즈 물길 언제 풀릴까</t>
+          <t>WSJ  이란, 아랍국들에 '미·이스라엘 공습 중단해야 휴전 협상'</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260309143000546?input=1195m</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476510&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-10 00:23:57.595055+00:00</t>
+          <t>2026-03-13 12:55:26.528799+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>호르무즈 해협 봉쇄로 인한 에너지 가격 상승</t>
+          <t>유엔 결의안 논의 등 국제적 외교 절차 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이란의 호르무즈 해협 봉쇄가 장기화되면서 세계 에너지 시장에 큰 영향을 미치고 있으며, 특히 중동 에너지 의존도가 높은 한국은 에너지 요금 상승으로 큰 피해를 보고 있습니다. 이는 미국의 대중국 전략의 일환이라는 분석이 제기되었으나, 특정 주체를 상대로 한 민사 소송 가능성은 낮습니다.</t>
+          <t>이란 유엔 대사는 미국·이스라엘의 선제 공격을 언급하며 유엔 결의안이 편향되었다고 반발했다. 러시아가 발의한 적대 행위 중단 요구 결의안은 부결되는 등 이란과 미국·이스라엘 간의 전쟁이 장기화되고 있으며, 이란은 종전을 위해 배상금 지급을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>본 사건은 이란의 호르무즈 해협 봉쇄라는 국제적, 지정학적 분쟁으로, 소송금융의 일반적인 투자 대상인 명확한 법적 책임 주체(적합 조건 1)와 소송 가능한 상대방(적합 조건 2)을 특정하기 어렵습니다. 또한, 민사 소송을 위한 객관적 증거 확보(적합 조건 5)도 불가능하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 주권 국가 간의 국제 분쟁(전쟁)에 관한 것으로, 일반적인 소송금융 투자 대상 범위에 해당하지 않습니다. 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 국제법적 쟁점이 복잡하며, 소송의 실현 가능성 및 판결 집행의 어려움이 매우 커 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>대한민국 국민 및 기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>“이란의 호르무즈 해협 봉쇄는 미국의 의도된 전략”</t>
+          <t>트럼프 “원할 때 끝낸다” vs 이란 “배상금 내야 종전”…전쟁 장기화...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260309022206411</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603120009</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-10 00:23:12.531677+00:00</t>
+          <t>2026-03-12 00:19:39.897205+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>이스라엘, 미국</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>보도된 공격 사실 자체가 부인됨</t>
+          <t>유엔 안보리 대응 촉구</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>UAE가 이란의 담수화 시설 공격 보도를 '가짜뉴스'로 규정하며 부인했습니다. 기사는 중동 지역의 긴장 상황을 언급하지만, 실제 공격 발생 여부나 이로 인한 구체적인 피해는 확인되지 않고 있습니다. 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이란이 이스라엘과 미국을 민간인 학살의 가해자로 지목하며 유엔 안보리의 대응을 촉구했습니다. 안보리가 국제 평화와 안보 유지 책임을 외면하고 있다고 비판하며, 일부 회원국들이 가해자와 피해자의 역할을 뒤바꾸려 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>기사는 이란의 담수화 시설 공격 보도에 대한 UAE의 부인 내용을 다루고 있어, 실제 피해 발생 여부나 책임 주체가 명확하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 불충족) 소송금융 투자 대상으로서의 사건의 실체가 불분명합니다.</t>
+          <t>이 사건은 국제 분쟁 및 인도주의적 문제로, 소송금융이 일반적으로 투자하는 민사 손해배상 소송과는 성격이 매우 다릅니다. 주권 면제 문제와 국제법적 복잡성으로 인해 상대방의 책임 입증 및 손해배상 강제 집행이 극히 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>UAE, '이란 담수화 시설 공격' 보도  가짜뉴스  부인</t>
+          <t>이란  이스라엘·미국, 민간인 학살 … 유엔 안보리 대응 촉구</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/middleeast-africa/6094052</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3383226</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-09 00:15:30.293667+00:00</t>
+          <t>2026-03-11 00:16:26.118261+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>이스라엘</t>
+          <t>세계동물보건기구(WOAH), 유엔식량농업기구(FAO) 등 국제기구 및 서구 주요 외신</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>이스라엘의 베이루트 공습으로 민간인 피해 발생</t>
+          <t>반크의 명칭 변경 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>이스라엘이 레바논 수도 베이루트 중심지를 공습하여 민간인 피해가 발생했다. 이란도 걸프 국가들에 대한 공격을 지속하며 중동 지역의 분쟁이 심화되고 있다.</t>
+          <t>반크 단장이 '아프리카돼지열병'이라는 명칭이 아프리카 대륙에 대한 질병, 빈곤, 분쟁이라는 편견을 강화하고 사회경제적 차별을 야기한다고 주장하는 칼럼입니다. 국제기구와 서구 언론이 이 용어를 지속 사용하며 아프리카를 질병의 근원지로 오해하게 만들고, 이는 관광 및 투자 위축 등 실질적인 피해로 이어진다고 지적하며 명칭 변경 캠페인을 촉구합니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>이스라엘의 공습으로 민간인 피해가 발생하여 상대방 책임이 명확하고 집단적 피해 가능성이 높지만(적합 조건 1, 3), 주권 국가를 상대로 한 전쟁 행위 관련 소송은 국제법 및 주권 면제 문제로 인해 일반적인 소송금융 투자 대상으로는 부적합합니다. 민사 소송으로 손해배상을 청구하고 집행하는 것이 매우 어렵습니다.</t>
+          <t>기사는 아프리카 대륙에 대한 언어적, 시각적 차별 문제를 제기하고 있으나, 소송금융 투자 대상으로서 명확한 법적 청구 원인, 특정 가능한 원고 및 구체적으로 산정 가능한 피해액을 특정하기 매우 어렵습니다. 이는 전통적인 소송보다는 국제적 인식 개선 및 캠페인에 가까운 사안입니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>민간인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>9일째 화염 싸인 중동…이스라엘, 베이루트 호텔 공습 민간인 피해</t>
+          <t>[우분투칼럼] 안창호의 빗자루질…'아프리카돼지열병' 낙인을 쓸자</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833355</t>
+          <t>https://www.yna.co.kr/view/AKR20260220029200898?input=1195m</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-08 12:20:07.558175+00:00</t>
+          <t>2026-03-10 00:24:42.965474+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>이란</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>국제 무력 충돌 진행 중, 민간인 피해 발생</t>
+          <t>이란의 호르무즈 해협 봉쇄 위협 및 실제 공격으로 인한 국제적 긴장 고조, 중국 등 주요국들의 외교적 압박 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>이스라엘과 이란 간의 무력 충돌이 진행 중인 가운데, 이란의 미사일 공격으로 이스라엘 텔아비브 서쪽 지역에서 민간인 12명이 사망하고 1,200여 명이 부상당하는 피해가 발생했습니다. 공항 폐쇄 및 관광업 중단 등으로 이스라엘 경제도 큰 타격을 입었습니다. 이 기사는 주로 종교적 관점에서 전쟁 상황과 기도 요청을 다루고 있습니다.</t>
+          <t>이란의 호르무즈 해협 봉쇄 위협과 실제 선박 공격으로 인해 유가 폭등, 보험료 급등 등 세계 경제가 몸살을 앓고 있습니다. 특히 석유 수입 의존도가 높은 동아시아 국가들에 치명적이며, 중국은 자국 선박 55척이 갇히는 등 큰 피해를 입고 있습니다. 중국은 이란에 군사 행동 중단을 촉구하며 외교적 압박을 가하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이란의 미사일 공격으로 인한 민간인 사망 및 부상, 경제적 피해가 발생하여 상대방 책임이 명확하고 집단적 피해 규모가 크지만, 주권국가인 이란을 상대로 전쟁 관련 손해배상 소송을 제기하고 집행하는 것은 현실적으로 매우 어렵습니다. 이는 소송금융 투자 대상으로서 회수 가능성이 극히 낮아 부적합합니다.</t>
+          <t>상대방 책임 명확(이란), 집단적 피해(글로벌 경제), 피해 규모 큼(유가 폭등, 보험료 급등), 증거 확보 가능(실제 공격, 선박 정체), 공적 절차 진행 중(중국 외교적 압박) 등 다수의 적합 조건을 충족합니다. 그러나 본 사건은 주권 국가의 지정학적 행위로 인한 국제 분쟁에 해당하여, 일반적인 민사 소송금융의 투자 대상으로 보기 어렵습니다. 주권 면제 문제 및 명확한 법적 청구권 설정과 집행 가능성이 낮아 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 이상 (글로벌 경제 영향)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>사망 12명, 부상 1,200여 명</t>
+          <t>다수 국가, 해운사, 제조업체, 소비자</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“이스라엘·미국의 이란 공격으로 경제적 손해? 성경적 세계관 품어야...</t>
+          <t>[율곡로] 꽉 막힌 호르무즈 물길 언제 풀릴까</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>christiantoday.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.christiantoday.co.kr/news/373854</t>
+          <t>https://www.yna.co.kr/view/AKR20260309143000546?input=1195m</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-06 12:21:30.185605+00:00</t>
+          <t>2026-03-10 00:23:57.595055+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>전쟁 중 민간인 대규모 피해 발생, 공습 지속</t>
+          <t>호르무즈 해협 봉쇄로 인한 에너지 가격 상승</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>이란에서 공습이 계속되면서 민간인 피해가 급증하고 있다. 이란 남부 초등학교에서 폭격으로 어린이 175명이 숨지는 등 1,097명 이상의 민간인이 사망한 것으로 집계되었다. 병원, 구호시설, 체육관 등도 공격받았으며, 인터넷 접속 차단으로 정확한 피해 집계가 어려운 상황이다.</t>
+          <t>이란의 호르무즈 해협 봉쇄가 장기화되면서 세계 에너지 시장에 큰 영향을 미치고 있으며, 특히 중동 에너지 의존도가 높은 한국은 에너지 요금 상승으로 큰 피해를 보고 있습니다. 이는 미국의 대중국 전략의 일환이라는 분석이 제기되었으나, 특정 주체를 상대로 한 민사 소송 가능성은 낮습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 불분명하며, 전쟁 상황에서 발생한 사건으로 특정 가능한 피고를 상정하기 어려움. 소송금융의 일반적인 투자 대상인 기업이나 기관이 아닌 국가 또는 군사 주체를 상대로 한 민사 소송의 법적 실현 가능성이 매우 낮음. (적합 조건 1, 2 미충족, 기타 투자 어려운 이유)</t>
+          <t>본 사건은 이란의 호르무즈 해협 봉쇄라는 국제적, 지정학적 분쟁으로, 소송금융의 일반적인 투자 대상인 명확한 법적 책임 주체(적합 조건 1)와 소송 가능한 상대방(적합 조건 2)을 특정하기 어렵습니다. 또한, 민사 소송을 위한 객관적 증거 확보(적합 조건 5)도 불가능하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1,097명 이상</t>
+          <t>대한민국 국민 및 기업 다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>민간인 1,097명 숨져 …175명 숨진 이란 초교 통곡의 장례식</t>
+          <t>“이란의 호르무즈 해협 봉쇄는 미국의 의도된 전략”</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179855</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260309022206411</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-06 01:18:56.203329+00:00</t>
+          <t>2026-03-10 00:23:12.531677+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
-      <c r="E54" t="inlineStr"/>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>보도된 공격 사실 자체가 부인됨</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>이스라엘이 이란에 이어 레바논 헤즈볼라를 공습한 상황에서, 레바논에 파병된 대한민국 동명부대의 안전에 대한 우려가 제기되었습니다. 국방부는 동명부대에 피해가 없으며 방호태세를 강화하고 영외 활동을 제한했다고 밝혔습니다. 이는 국제 군사 분쟁 상황에 대한 보도입니다.</t>
+          <t>UAE가 이란의 담수화 시설 공격 보도를 '가짜뉴스'로 규정하며 부인했습니다. 기사는 중동 지역의 긴장 상황을 언급하지만, 실제 공격 발생 여부나 이로 인한 구체적인 피해는 확인되지 않고 있습니다. 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>본 기사는 국제 군사 분쟁 상황과 파병 부대의 안전 여부를 다루고 있으며, 민사상 손해배상 청구의 대상이 되는 피해나 책임 주체가 명확하지 않습니다. 기사 내용상 파병 부대의 피해가 없다고 명시되어 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 이란의 담수화 시설 공격 보도에 대한 UAE의 부인 내용을 다루고 있어, 실제 피해 발생 여부나 책임 주체가 명확하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 불충족) 소송금융 투자 대상으로서의 사건의 실체가 불분명합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>이스라엘, 이란 이어 레바논 헤즈볼라 공습…동명부대 영향 없나</t>
+          <t>UAE, '이란 담수화 시설 공격' 보도  가짜뉴스  부인</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6087522</t>
+          <t>https://www.news1.kr/world/middleeast-africa/6094052</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-03 00:24:50.962382+00:00</t>
+          <t>2026-03-09 00:15:30.293667+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>이스라엘</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>국제 분쟁 및 인도적 재난 우려</t>
+          <t>이스라엘의 베이루트 공습으로 민간인 피해 발생</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>한국 시민사회 단체들이 중동 지역의 확전 우려에 대해 목소리를 높이며, 전쟁의 직접적 피해자가 일반 시민임을 강조하고 의료·보건 체계 붕괴와 인도적 재난 심화를 경고했습니다. 이들은 미국과 이스라엘에 전쟁 즉각 중단을 촉구하며 현장 행동을 진행하고 있습니다.</t>
+          <t>이스라엘이 레바논 수도 베이루트 중심지를 공습하여 민간인 피해가 발생했다. 이란도 걸프 국가들에 대한 공격을 지속하며 중동 지역의 분쟁이 심화되고 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사는 중동 지역의 국제 분쟁과 인도적 재난 우려를 다루고 있으며, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 손해배상 청구권이 명확하지 않습니다. 상대방(미국, 이스라엘)은 주권 국가로, 한국 법원에서 민사 소송을 제기하여 손해배상을 청구하기 어렵습니다.</t>
+          <t>이스라엘의 공습으로 민간인 피해가 발생하여 상대방 책임이 명확하고 집단적 피해 가능성이 높지만(적합 조건 1, 3), 주권 국가를 상대로 한 전쟁 행위 관련 소송은 국제법 및 주권 면제 문제로 인해 일반적인 소송금융 투자 대상으로는 부적합합니다. 민사 소송으로 손해배상을 청구하고 집행하는 것이 매우 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>민간인 다수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>커지는 중동 확전 우려…한국 시민사회  미국·이스라엘 전쟁 즉각 중단...</t>
+          <t>9일째 화염 싸인 중동…이스라엘, 베이루트 호텔 공습 민간인 피해</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225340</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833355</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-02 12:26:33.584971+00:00</t>
+          <t>2026-03-08 12:20:07.558175+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>미국, 이스라엘</t>
+          <t>이란</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>국제적 군사 작전 발생 및 정치적 반발 시위</t>
+          <t>국제 무력 충돌 진행 중, 민간인 피해 발생</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>미국과 이스라엘의 이란 공습으로 이란 최고지도자가 사망한 후, 미국 주요 도시에서 공습 찬반 시위가 동시다발적으로 발생했습니다. 이란계 미국인들은 공습의 직접적 피해자가 이란 시민이라고 주장하며 우려를 표명했습니다. 이 사건은 국제 정세와 군사 작전의 복합적인 성격을 띠고 있어 민사 소송금융의 투자 대상으로 부적합합니다.</t>
+          <t>이스라엘과 이란 간의 무력 충돌이 진행 중인 가운데, 이란의 미사일 공격으로 이스라엘 텔아비브 서쪽 지역에서 민간인 12명이 사망하고 1,200여 명이 부상당하는 피해가 발생했습니다. 공항 폐쇄 및 관광업 중단 등으로 이스라엘 경제도 큰 타격을 입었습니다. 이 기사는 주로 종교적 관점에서 전쟁 상황과 기도 요청을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해당 사건은 국제적 군사 작전으로 인한 피해로, 일반적인 민사 소송금융의 적합 조건인 '상대방 책임의 명확성'과 '피해 규모의 특정 가능성'을 충족하기 어렵습니다. 주권 국가의 군사 행위에 대한 민사적 손해배상 청구는 법리적으로 매우 복잡하며, 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
+          <t>이란의 미사일 공격으로 인한 민간인 사망 및 부상, 경제적 피해가 발생하여 상대방 책임이 명확하고 집단적 피해 규모가 크지만, 주권국가인 이란을 상대로 전쟁 관련 손해배상 소송을 제기하고 집행하는 것은 현실적으로 매우 어렵습니다. 이는 소송금융 투자 대상으로서 회수 가능성이 극히 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망 12명, 부상 1,200여 명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>“전쟁 멈춰라” vs “생큐 트럼프”… 백악관 앞 동시다발 찬반 시위</t>
+          <t>“이스라엘·미국의 이란 공격으로 경제적 손해? 성경적 세계관 품어야...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>christiantoday.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260301/133444698/2</t>
+          <t>https://www.christiantoday.co.kr/news/373854</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-02 00:20:36.090599+00:00</t>
+          <t>2026-03-06 12:21:30.185605+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
-      <c r="D57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>미국-이스라엘의 이란 공습 및 이란의 보복 공격이 지속되는 중동 지역의 군사적 충돌 상황</t>
+          <t>전쟁 중 민간인 대규모 피해 발생, 공습 지속</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>미국과 이스라엘이 이란에 이틀째 공습을 감행하고 있으며, 이란 역시 보복 공격을 이어가고 있습니다. 이란 최고지도자 하메네이의 사망 소식까지 전해지며 중동 정세가 급변하고 있으며, 전면전으로 확전될 가능성과 이에 따른 국제 유가 및 증시 등 경제적 영향에 대한 우려가 커지고 있습니다.</t>
+          <t>이란에서 공습이 계속되면서 민간인 피해가 급증하고 있다. 이란 남부 초등학교에서 폭격으로 어린이 175명이 숨지는 등 1,097명 이상의 민간인이 사망한 것으로 집계되었다. 병원, 구호시설, 체육관 등도 공격받았으며, 인터넷 접속 차단으로 정확한 피해 집계가 어려운 상황이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>본 기사는 국가 간의 군사적 충돌 및 지정학적 위기를 다루고 있으며, 소송금융의 투자 대상이 되는 특정 민사상 손해배상 청구권이 발생한 사건이 아닙니다. 특정 가능한 원고, 피고, 그리고 민사 소송을 통해 회복 가능한 구체적인 피해 금액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 불분명하며, 전쟁 상황에서 발생한 사건으로 특정 가능한 피고를 상정하기 어려움. 소송금융의 일반적인 투자 대상인 기업이나 기관이 아닌 국가 또는 군사 주체를 상대로 한 민사 소송의 법적 실현 가능성이 매우 낮음. (적합 조건 1, 2 미충족, 기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,097명 이상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>미국·이스라엘 이틀째 이란 공습...이란  하메네이 사망</t>
+          <t>민간인 1,097명 숨져 …175명 숨진 이란 초교 통곡의 장례식</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603011837346837</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5179855</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-01 12:29:24.979967+00:00</t>
+          <t>2026-03-06 01:18:56.203329+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>미국-이스라엘의 이란 공습으로 이란 최고지도자 알리 하메네이가 사망한 후, 미국 주요 도시에서 공습 찬반 시위가 동시에 벌어졌습니다. 공습 반대 시위대는 이란 시민들이 직접적인 피해자라고 주장했으며, 찬성 시위대는 하메네이 사망을 환영했습니다.</t>
+          <t>이스라엘이 이란에 이어 레바논 헤즈볼라를 공습한 상황에서, 레바논에 파병된 대한민국 동명부대의 안전에 대한 우려가 제기되었습니다. 국방부는 동명부대에 피해가 없으며 방호태세를 강화하고 영외 활동을 제한했다고 밝혔습니다. 이는 국제 군사 분쟁 상황에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>기사는 미국-이스라엘의 이란 공습이라는 국제적 군사 행동과 이에 대한 찬반 시위를 다루고 있습니다. 소송금융의 투자 대상이 되는 명확한 민사상 손해배상 청구권이나 법적 책임 주체가 불분명하며, 일반적인 민사 소송의 범주에 해당하지 않습니다. (적합 조건 1, 5, 6 미충족)</t>
+          <t>본 기사는 국제 군사 분쟁 상황과 파병 부대의 안전 여부를 다루고 있으며, 민사상 손해배상 청구의 대상이 되는 피해나 책임 주체가 명확하지 않습니다. 기사 내용상 파병 부대의 피해가 없다고 명시되어 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>이란 공습 美 극과극 찬반시위…백악관 800m 거리서 대치</t>
+          <t>이스라엘, 이란 이어 레바논 헤즈볼라 공습…동명부대 영향 없나</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Inter/article/all/20260301/133443186/1</t>
+          <t>https://www.news1.kr/diplomacy/defense-diplomacy/6087522</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-01 12:27:27.178607+00:00</t>
+          <t>2026-03-03 00:24:50.962382+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>미국, 이스라엘</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>유엔에서의 외교적 비난 및 책임 공방</t>
+          <t>국제 분쟁 및 인도적 재난 우려</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>유엔에서 러시아 대사가 미국과 이스라엘이 이란을 '뒤통수쳤다'고 비난하며, 긴장 완화 대화 중 발생한 공격에 대한 책임을 물었습니다. 이는 국가 간의 외교적 갈등과 책임 공방을 다루는 기사입니다.</t>
+          <t>한국 시민사회 단체들이 중동 지역의 확전 우려에 대해 목소리를 높이며, 전쟁의 직접적 피해자가 일반 시민임을 강조하고 의료·보건 체계 붕괴와 인도적 재난 심화를 경고했습니다. 이들은 미국과 이스라엘에 전쟁 즉각 중단을 촉구하며 현장 행동을 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 사건은 국가 간의 외교적 비난과 지정학적 갈등에 관한 것으로, 일반적인 민사 소송금융 투자 대상과는 거리가 멓습니다. 특정 가능한 민사상 손해배상 청구 주체나 명확한 민사상 책임 소재가 불분명하며, 주권 면제 등의 법적 쟁점으로 인해 소송 진행 가능성이 매우 낮습니다.</t>
+          <t>기사는 중동 지역의 국제 분쟁과 인도적 재난 우려를 다루고 있으며, 소송금융 투자 대상이 되는 특정 법적 분쟁이나 손해배상 청구권이 명확하지 않습니다. 상대방(미국, 이스라엘)은 주권 국가로, 한국 법원에서 민사 소송을 제기하여 손해배상을 청구하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>유엔서도 충돌…중국·러시아 “이란, 뒤통수 맞아” 美 “핵무기 가져...</t>
+          <t>커지는 중동 확전 우려…한국 시민사회  미국·이스라엘 전쟁 즉각 중단...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/international/international_general/2026/03/01/BBJINU2RRJCWLK7GEZ7IFNKBUM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225340</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-01 00:24:02.158416+00:00</t>
+          <t>2026-03-02 12:26:33.584971+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>이란 정부 (추정)</t>
-[...2 lines deleted...]
-      <c r="D60" t="inlineStr"/>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>정치적 발언</t>
+          <t>국제적 군사 작전 발생 및 정치적 반발 시위</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 이란 최고 지도자 하메네이의 사망 소식에 대해 이란 국민과 하메네이 정권에 의해 희생된 미국인 및 세계 각국 피해자들을 위한 정의라고 주장했습니다. 그는 정보망을 활용한 정교한 대응을 언급했습니다.</t>
+          <t>미국과 이스라엘의 이란 공습으로 이란 최고지도자가 사망한 후, 미국 주요 도시에서 공습 찬반 시위가 동시다발적으로 발생했습니다. 이란계 미국인들은 공습의 직접적 피해자가 이란 시민이라고 주장하며 우려를 표명했습니다. 이 사건은 국제 정세와 군사 작전의 복합적인 성격을 띠고 있어 민사 소송금융의 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>해당 기사는 도널드 트럼프 전 대통령의 정치적 발언으로, 소송금융 투자 대상이 되는 구체적인 민사 소송 사건이 아닙니다. 언급된 '하메네이와 그의 폭력배 무리'는 외국의 정권으로, 민사상 손해배상 청구를 위한 피고로 특정하기 어렵고 주권 면제 등의 문제로 소송 진행 가능성이 매우 낮아 소송금융 투자 대상으로서의 법적 실현 가능성이 없습니다.</t>
+          <t>해당 사건은 국제적 군사 작전으로 인한 피해로, 일반적인 민사 소송금융의 적합 조건인 '상대방 책임의 명확성'과 '피해 규모의 특정 가능성'을 충족하기 어렵습니다. 주권 국가의 군사 행위에 대한 민사적 손해배상 청구는 법리적으로 매우 복잡하며, 소송금융 투자 대상으로서의 실현 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상 (다수 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[속보] 트럼프  하메네이 사망, 이란인들이 나라 되찾을 최고 기회</t>
+          <t>“전쟁 멈춰라” vs “생큐 트럼프”… 백악관 앞 동시다발 찬반 시위</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030118197</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260301/133444698/2</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-01 00:22:36.946790+00:00</t>
+          <t>2026-03-02 00:20:36.090599+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>영국 정부의 대러 제재 및 우크라이나 지원, 전쟁범죄 책임 규명을 위한 지원금 제공 등 공적 절차 진행 중.</t>
+          <t>미국-이스라엘의 이란 공습 및 이란의 보복 공격이 지속되는 중동 지역의 군사적 충돌 상황</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>영국이 러시아의 우크라이나 침공 4년을 맞아 러시아 에너지 부문 및 군사 장비 공급업체 등에 대한 대규모 추가 제재를 발표했다. 또한 우크라이나 에너지 기반시설 복구, 전쟁 피해자 지원, 전쟁범죄 책임 규명을 위한 지원금을 제공하기로 했다. 지난 4년간 영국이 러시아에 가한 제재는 총 3천 건을 넘어섰으며, 우크라이나에 제공한 지원금은 42조5천억 원에 달한다.</t>
+          <t>미국과 이스라엘이 이란에 이틀째 공습을 감행하고 있으며, 이란 역시 보복 공격을 이어가고 있습니다. 이란 최고지도자 하메네이의 사망 소식까지 전해지며 중동 정세가 급변하고 있으며, 전면전으로 확전될 가능성과 이에 따른 국제 유가 및 증시 등 경제적 영향에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>이 기사는 영국 정부의 러시아에 대한 제재 및 우크라이나 지원에 관한 내용으로, 소송금융이 지원할 특정 피해자 집단(원고)과 이들의 손해배상 소송 계획이 명확히 제시되지 않아 투자 대상으로 적합하지 않습니다. (적합 조건 3, 4 미충족)</t>
+          <t>본 기사는 국가 간의 군사적 충돌 및 지정학적 위기를 다루고 있으며, 소송금융의 투자 대상이 되는 특정 민사상 손해배상 청구권이 발생한 사건이 아닙니다. 특정 가능한 원고, 피고, 그리고 민사 소송을 통해 회복 가능한 구체적인 피해 금액이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>영국, 우크라 전쟁 4년 맞아 러시아에 290여 건 제재</t>
+          <t>미국·이스라엘 이틀째 이란 공습...이란  하메네이 사망</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202602242013374124</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603011837346837</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-24 12:36:59.176772+00:00</t>
+          <t>2026-03-01 12:29:24.979967+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>국제투자분쟁 판정 취소소송 승소</t>
+          <t>군사 행동 발생</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>정부가 미국계 헤지펀드 엘리엇 매니지먼트에 1,600억 원의 배상금을 지급하라는 국제투자분쟁 판정에 불복해 제기한 취소 소송에서 승소했다. 이로써 제일모직과 삼성물산 합병과 관련한 정부의 배상 책임은 사라졌다.</t>
+          <t>미국-이스라엘의 이란 공습으로 이란 최고지도자 알리 하메네이가 사망한 후, 미국 주요 도시에서 공습 찬반 시위가 동시에 벌어졌습니다. 공습 반대 시위대는 이란 시민들이 직접적인 피해자라고 주장했으며, 찬성 시위대는 하메네이 사망을 환영했습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>정부가 미국계 헤지펀드 엘리엇 매니지먼트에 대한 1,600억 원 배상 취소소송에서 승소하여 배상 책임이 사라졌습니다. 이는 소송금융의 잠재적 고객인 엘리엇 측이 배상금을 받을 수 없게 된 상황으로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하여 승소금을 확보하는 것을 목적으로 하므로, 현재 기사 내용만으로는 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>기사는 미국-이스라엘의 이란 공습이라는 국제적 군사 행동과 이에 대한 찬반 시위를 다루고 있습니다. 소송금융의 투자 대상이 되는 명확한 민사상 손해배상 청구권이나 법적 책임 주체가 불분명하며, 일반적인 민사 소송의 범주에 해당하지 않습니다. (적합 조건 1, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>1,600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>[이시각헤드라인] 2월 23일 뉴스리뷰</t>
+          <t>이란 공습 美 극과극 찬반시위…백악관 800m 거리서 대치</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602232032333pa</t>
+          <t>https://www.donga.com/news/Inter/article/all/20260301/133443186/1</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-23 13:13:23.331836+00:00</t>
+          <t>2026-03-01 12:27:27.178607+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>국제분쟁</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>미국, 이스라엘</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>유엔에서의 외교적 비난 및 책임 공방</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>유엔에서 러시아 대사가 미국과 이스라엘이 이란을 '뒤통수쳤다'고 비난하며, 긴장 완화 대화 중 발생한 공격에 대한 책임을 물었습니다. 이는 국가 간의 외교적 갈등과 책임 공방을 다루는 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 사건은 국가 간의 외교적 비난과 지정학적 갈등에 관한 것으로, 일반적인 민사 소송금융 투자 대상과는 거리가 멓습니다. 특정 가능한 민사상 손해배상 청구 주체나 명확한 민사상 책임 소재가 불분명하며, 주권 면제 등의 법적 쟁점으로 인해 소송 진행 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>유엔서도 충돌…중국·러시아 “이란, 뒤통수 맞아” 美 “핵무기 가져...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/international/international_general/2026/03/01/BBJINU2RRJCWLK7GEZ7IFNKBUM/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:24:02.158416+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>이란 정부 (추정)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr"/>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>정치적 발언</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>도널드 트럼프 전 대통령이 이란 최고 지도자 하메네이의 사망 소식에 대해 이란 국민과 하메네이 정권에 의해 희생된 미국인 및 세계 각국 피해자들을 위한 정의라고 주장했습니다. 그는 정보망을 활용한 정교한 대응을 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>해당 기사는 도널드 트럼프 전 대통령의 정치적 발언으로, 소송금융 투자 대상이 되는 구체적인 민사 소송 사건이 아닙니다. 언급된 '하메네이와 그의 폭력배 무리'는 외국의 정권으로, 민사상 손해배상 청구를 위한 피고로 특정하기 어렵고 주권 면제 등의 문제로 소송 진행 가능성이 매우 낮아 소송금융 투자 대상으로서의 법적 실현 가능성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상 (다수 추정)</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>[속보] 트럼프  하메네이 사망, 이란인들이 나라 되찾을 최고 기회</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030118197</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:22:36.946790+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>러시아</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>영국 정부의 대러 제재 및 우크라이나 지원, 전쟁범죄 책임 규명을 위한 지원금 제공 등 공적 절차 진행 중.</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>영국이 러시아의 우크라이나 침공 4년을 맞아 러시아 에너지 부문 및 군사 장비 공급업체 등에 대한 대규모 추가 제재를 발표했다. 또한 우크라이나 에너지 기반시설 복구, 전쟁 피해자 지원, 전쟁범죄 책임 규명을 위한 지원금을 제공하기로 했다. 지난 4년간 영국이 러시아에 가한 제재는 총 3천 건을 넘어섰으며, 우크라이나에 제공한 지원금은 42조5천억 원에 달한다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>이 기사는 영국 정부의 러시아에 대한 제재 및 우크라이나 지원에 관한 내용으로, 소송금융이 지원할 특정 피해자 집단(원고)과 이들의 손해배상 소송 계획이 명확히 제시되지 않아 투자 대상으로 적합하지 않습니다. (적합 조건 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>영국, 우크라 전쟁 4년 맞아 러시아에 290여 건 제재</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202602242013374124</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:36:59.176772+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>국제투자분쟁 판정 취소소송 승소</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>정부가 미국계 헤지펀드 엘리엇 매니지먼트에 1,600억 원의 배상금을 지급하라는 국제투자분쟁 판정에 불복해 제기한 취소 소송에서 승소했다. 이로써 제일모직과 삼성물산 합병과 관련한 정부의 배상 책임은 사라졌다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>정부가 미국계 헤지펀드 엘리엇 매니지먼트에 대한 1,600억 원 배상 취소소송에서 승소하여 배상 책임이 사라졌습니다. 이는 소송금융의 잠재적 고객인 엘리엇 측이 배상금을 받을 수 없게 된 상황으로, '부적합 조건: 이미 종결된 사건'에 해당합니다. 소송금융은 주로 원고(피해자)에게 자금을 지원하여 승소금을 확보하는 것을 목적으로 하므로, 현재 기사 내용만으로는 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>1,600억 원</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>[이시각헤드라인] 2월 23일 뉴스리뷰</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602232032333pa</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:13:23.331836+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>국제분쟁</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E67" t="inlineStr">
         <is>
           <t>러시아 원유 공급 차질로 인한 EU-헝가리 갈등 심화</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>친러 성향의 헝가리가 우크라이나를 경유하는 러시아 원유 송유관 복구 지연에 대해 '의도적 지연'을 주장하며 EU의 대러 제재를 저지하겠다고 공언했습니다. 이로 인해 헝가리와 슬로바키아는 디젤 공급 중단 위기에 처했으며, EU와의 갈등이 격화되고 있습니다. 이는 에너지 안보와 관련된 복잡한 지정학적 분쟁입니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>이 사건은 국가 및 국제 블록(헝가리, 우크라이나, EU) 간의 지정학적, 경제적 분쟁으로, 일반적인 사적 소송금융 투자 대상에 해당하지 않습니다. 명확한 개인 또는 기업 원고가 없으며, 피고로 지목될 수 있는 주체(우크라이나) 또한 국가로서 일반적인 손해배상 소송의 피고와는 성격이 다릅니다. 피해의 성격과 규모가 국가 경제적 차원이며, 소송을 통한 손해배상 청구의 적합성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J63" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
         <is>
           <t>'친러' 헝가리, 러시아 원유 끊기자  제재 저지  공언…EU와 갈등 격화</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>https://www.news1.kr/world/europe/6080285</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>2026-02-23 12:34:09.671569+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N63"/>
+  <autoFilter ref="A1:N67"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>