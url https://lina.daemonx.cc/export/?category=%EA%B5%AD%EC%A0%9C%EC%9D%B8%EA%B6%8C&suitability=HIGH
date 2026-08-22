--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="15" customWidth="1" min="9" max="9"/>
+    <col width="23" customWidth="1" min="9" max="9"/>
     <col width="36" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -545,310 +545,382 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국제인권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>일본 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 및 서울고등법원에서 피해자 승소 판결 (국가 면제론 극복)</t>
+          <t>손해배상 소송 승소 후 일본 정부의 판결 불이행 및 사죄 외면</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>일본군 성노예제는 '인도에 반한 범죄'로 규정되며, 8만~20만 명으로 추정되는 조선의 여성들이 피해를 입었습니다. 2000년 국제 시민 법정에서 일본 정부의 책임이 선고되었고, 2011년 한국 헌법재판소는 한국 정부의 부작위 위헌 결정을 내렸습니다. 2021년과 2023년에는 국내 법원에서 피해자들이 일본 정부를 상대로 승소 판결을 받았습니다.</t>
+          <t>故 강일출 할머니의 49재 막재 소식과 함께, 일본군 위안부 피해자들이 일본 정부를 상대로 제기한 손해배상 소송에서 승소했음에도 일본 정부가 판결 이행과 공식 사죄를 외면하고 있다는 내용. 현재 생존 피해자는 단 5명으로, 일본 정부의 외면 속에 위안부 문제가 여전히 해결되지 않고 있음을 강조.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>일본군 성노예제는 국제 시민 법정에서 '인도에 반한 범죄'로 판단되었고, 한국 법원에서도 피해자들이 일본 정부를 상대로 승소 판결을 받은 바 있어 상대방 책임이 명확합니다. 일본 정부는 자력이 충분하며, 8만~20만 명으로 추정되는 다수의 피해자가 발생한 집단적 피해 사건입니다. 이미 국제 시민 법정, 한국 헌법재판소 결정, 국내 소송 등 공적 절차가 진행되었고 증거도 충분히 확보되어 있습니다.</t>
+          <t>일본 정부의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(일본 정부)의 자력이 충분함(적합 조건 2). 위안부 문제는 집단적 피해이며(적합 조건 3), 이미 승소한 판결이 존재하여 증거가 명확함(적합 조건 5). 다만, 일본 정부가 판결 이행을 외면하고 있어 실제 배상 집행에 어려움이 예상되나, 국제적 압력 및 추가 법적 절차를 통한 해결 가능성을 모색할 수 있음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>8만명에서 20만명 추정</t>
+          <t>5명 (현재 생존자 기준, 과거 다수)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>그 많던 소녀들은 다 어디로 갔을까 [양현아 공방]</t>
+          <t>역사 앞에 당당했던 삶 ‥故 강일출 할머니 49재 막재</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>btnnews.tv</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1257655.html</t>
+          <t>https://www.btnnews.tv/news/articleView.html?idxno=90114</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-10 07:02:05.933930+00:00</t>
+          <t>2026-06-28 23:27:13.717885+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국제인권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>에티엔 다비뇽 백작</t>
+          <t>일본 정부</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>벨기에 법원에서 전쟁범죄 혐의 재판 개시 결정</t>
+          <t>서울중앙지방법원 및 서울고등법원에서 피해자 승소 판결 (국가 면제론 극복)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>1961년 민주콩고 초대 총리 파트리스 루뭄바 살해 사건에 연루된 혐의로 벨기에 외교 거물 에티엔 다비뇽 백작이 사건 발생 65년 만에 재판을 받게 되었다. 루뭄바 유족들은 2011년 다비뇽 등 벨기에인 10명을 고발했으며, 벨기에 법원은 최근 다비뇽에 대한 전쟁범죄 혐의 재판 개시를 결정했다. 다비뇽은 외교관 연수 중이던 1960년 벨기에 외교부에 '루뭄바를 제거하는 것이 가장 중요한 문제'라는 전신을 보낸 바 있다.</t>
+          <t>일본군 성노예제는 '인도에 반한 범죄'로 규정되며, 8만~20만 명으로 추정되는 조선의 여성들이 피해를 입었습니다. 2000년 국제 시민 법정에서 일본 정부의 책임이 선고되었고, 2011년 한국 헌법재판소는 한국 정부의 부작위 위헌 결정을 내렸습니다. 2021년과 2023년에는 국내 법원에서 피해자들이 일본 정부를 상대로 승소 판결을 받았습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>벨기에 외교 거물인 다비뇽 백작의 책임이 명확하며(적합 조건 1), 그와 벨기에 국가의 충분한 자력이 예상됩니다(적합 조건 2). 루뭄바 유족들이 집단적으로 고발하여 재판이 개시되었고(적합 조건 3), 다비뇽의 전신 내용 등 객관적 증거가 존재하며(적합 조건 5), 이미 전쟁범죄 혐의로 공적 절차(재판)가 진행 중입니다(적합 조건 6). 국가 지도자 암살이라는 점에서 피해 규모 또한 매우 큽니다(적합 조건 4).</t>
+          <t>일본군 성노예제는 국제 시민 법정에서 '인도에 반한 범죄'로 판단되었고, 한국 법원에서도 피해자들이 일본 정부를 상대로 승소 판결을 받은 바 있어 상대방 책임이 명확합니다. 일본 정부는 자력이 충분하며, 8만~20만 명으로 추정되는 다수의 피해자가 발생한 집단적 피해 사건입니다. 이미 국제 시민 법정, 한국 헌법재판소 결정, 국내 소송 등 공적 절차가 진행되었고 증거도 충분히 확보되어 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>루뭄바 유족 다수</t>
+          <t>8만명에서 20만명 추정</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'민주콩고 초대총리 살해' 재판받는 벨기에 다비뇽 백작은 누구</t>
+          <t>그 많던 소녀들은 다 어디로 갔을까 [양현아 공방]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260320113900898?input=1195m</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1257655.html</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-22 00:37:08.535258+00:00</t>
+          <t>2026-05-10 07:02:05.933930+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>국제인권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>중국 정부</t>
+          <t>에티엔 다비뇽 백작</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>북한인권정보센터(NKDB)의 보고서 발간 및 책임자 데이터베이스 구축 진행 중, 향후 국제적 형사책임 규명 절차 개시 목표</t>
+          <t>벨기에 법원에서 전쟁범죄 혐의 재판 개시 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>북한인권정보센터(NKDB)는 중국 공안의 탈북민 강제 북송을 국제법상 '반인도 범죄'로 규정하고, 관련 책임자 데이터베이스 구축에 나섰습니다. 1990년대 후반부터 2019년까지 8천245건의 사례와 100명의 증언을 분석하여 중국 당국이 국내법을 위반하고 가혹한 처우를 인지하고 있음을 밝혔습니다. NKDB는 향후 국제적 형사책임 규명 절차를 위한 증거 기반을 마련할 계획입니다.</t>
+          <t>1961년 민주콩고 초대 총리 파트리스 루뭄바 살해 사건에 연루된 혐의로 벨기에 외교 거물 에티엔 다비뇽 백작이 사건 발생 65년 만에 재판을 받게 되었다. 루뭄바 유족들은 2011년 다비뇽 등 벨기에인 10명을 고발했으며, 벨기에 법원은 최근 다비뇽에 대한 전쟁범죄 혐의 재판 개시를 결정했다. 다비뇽은 외교관 연수 중이던 1960년 벨기에 외교부에 '루뭄바를 제거하는 것이 가장 중요한 문제'라는 전신을 보낸 바 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 중국 정부의 책임이 국제법상 '반인도 범죄'로 명확히 특정되고(적합 조건 1), 자력이 충분합니다(적합 조건 2). 8천245건 이상의 사례로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 북한인권정보센터(NKDB)가 증언과 사례를 축적하고 책임자 데이터베이스를 구축하는 등 증거 확보 노력이 진행 중입니다(적합 조건 5). 또한, NKDB의 보고서 발간 및 DB 구축은 향후 국제적 형사책임 규명 절차를 위한 공적 절차 진행으로 볼 수 있습니다(적합 조건 6).</t>
+          <t>벨기에 외교 거물인 다비뇽 백작의 책임이 명확하며(적합 조건 1), 그와 벨기에 국가의 충분한 자력이 예상됩니다(적합 조건 2). 루뭄바 유족들이 집단적으로 고발하여 재판이 개시되었고(적합 조건 3), 다비뇽의 전신 내용 등 객관적 증거가 존재하며(적합 조건 5), 이미 전쟁범죄 혐의로 공적 절차(재판)가 진행 중입니다(적합 조건 6). 국가 지도자 암살이라는 점에서 피해 규모 또한 매우 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>8천245건 이상</t>
+          <t>루뭄바 유족 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>인권단체  탈북민 강제북송, 反인도죄…中책임자 DB 구축</t>
+          <t>'민주콩고 초대총리 살해' 재판받는 벨기에 다비뇽 백작은 누구</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260302063400504?input=1195m</t>
+          <t>https://www.yna.co.kr/view/AKR20260320113900898?input=1195m</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:29.656755+00:00</t>
+          <t>2026-03-22 00:37:08.535258+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>국제인권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
+          <t>중국 정부</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>북한인권정보센터(NKDB)의 보고서 발간 및 책임자 데이터베이스 구축 진행 중, 향후 국제적 형사책임 규명 절차 개시 목표</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>북한인권정보센터(NKDB)는 중국 공안의 탈북민 강제 북송을 국제법상 '반인도 범죄'로 규정하고, 관련 책임자 데이터베이스 구축에 나섰습니다. 1990년대 후반부터 2019년까지 8천245건의 사례와 100명의 증언을 분석하여 중국 당국이 국내법을 위반하고 가혹한 처우를 인지하고 있음을 밝혔습니다. NKDB는 향후 국제적 형사책임 규명 절차를 위한 증거 기반을 마련할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>상대방인 중국 정부의 책임이 국제법상 '반인도 범죄'로 명확히 특정되고(적합 조건 1), 자력이 충분합니다(적합 조건 2). 8천245건 이상의 사례로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 북한인권정보센터(NKDB)가 증언과 사례를 축적하고 책임자 데이터베이스를 구축하는 등 증거 확보 노력이 진행 중입니다(적합 조건 5). 또한, NKDB의 보고서 발간 및 DB 구축은 향후 국제적 형사책임 규명 절차를 위한 공적 절차 진행으로 볼 수 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>8천245건 이상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>인권단체  탈북민 강제북송, 反인도죄…中책임자 DB 구축</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260302063400504?input=1195m</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:30:29.656755+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>국제인권</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>러시아</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>피해자 증언 수집 및 보고서 작성</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>러시아가 우크라이나 군인 포로들을 비밀감옥에서 고문하고 모의 처형을 통해 위협했다는 주장이 보고서를 통해 제기되었습니다. 보고서는 피해자들의 증언을 수집한 결과 이러한 결론에 도달했다고 밝히며, 이는 심각한 국제인권 침해에 해당합니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(러시아), 집단적 피해(군인 포로들)가 발생했고, 고문 및 모의 처형이라는 피해 규모가 매우 크며, 보고서와 증언을 통해 증거 확보가 가능합니다. 다만, 국제 분쟁의 특성상 소송 진행 및 배상 집행의 복잡성과 장기화 가능성이 있습니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>군인 포로들 다수</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>러  우크라, 비밀감옥서 군인 포로들 고문  주장</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008458944&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-02-28 01:07:30.152439+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N5"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>