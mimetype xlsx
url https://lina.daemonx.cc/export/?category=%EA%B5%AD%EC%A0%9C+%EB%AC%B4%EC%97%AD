--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
-[...1 lines deleted...]
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="13" customWidth="1" min="9" max="9"/>
+    <col width="43" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -540,167 +540,239 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>국제 무역</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>미국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 정부가 새로운 차등 관세 도입을 준비 중이며, 무역법 301조 및 무역확장법 232조에 따른 조사가 진행될 예정.</t>
+          <t>미국 무역법 301조에 의거한 강제노동 관세 부과 확정 및 시행 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미 연방 대법원이 기존 상호무역 관세에 대해 무효 판결을 내리자, 트럼프 대통령이 국가별 차등 관세 체계 도입을 예고했다. 미국무역대표부(USTR)와 재무장관은 무역법 301조 및 무역확장법 232조에 따라 조사를 진행하여 새로운 관세 조치를 마련할 것이라고 밝혔다.</t>
+          <t>미국 트럼프 행정부가 무역법 301조를 근거로 한국을 포함한 60개국에 10~12.5%의 '강제노동 관세'를 부과했습니다. 한국에는 사실상 12.5%의 관세가 확정되었으며, 이는 금요일 오전부터 시행될 예정입니다. 이 조치로 인해 한국 수출 기업들이 피해를 입을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 미국 정부의 잠재적인 미래 무역 정책에 관한 것으로, 특정 주체의 명확한 불법 행위로 인해 사적 당사자들에게 직접적이고 정량화 가능한 피해가 발생한 경우가 아니다. 경제적 영향은 클 수 있으나, 소송금융 투자에 적합한 형태로 주권 국가의 무역 정책에 대해 손해배상 청구를 제기할 법적 경로는 매우 복잡하고 불분명하다. (적합 조건 '상대방 책임이 비교적 명확함' 및 '집단적 피해'에 부합하지 않음)</t>
+          <t>미국 정부가 한국에 12.5%의 '강제노동 관세'를 부과하는 사안으로, 이는 국가 간 무역 분쟁의 성격이 강합니다. 특정 한국 기업이나 피해자가 미국 정부를 상대로 손해배상 소송을 제기하여 승소할 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (상대방 책임 불명확, 소송 가능성 낮음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>한국 수출 기업 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>트럼프  국가별 차등 관세 곧 발표</t>
+          <t>美, 60개국에 '301조 강제노동 관세' 확정…한국 12.5%[오늘아침]</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603041827058676</t>
+          <t>https://www.nocutnews.co.kr/news/6552687?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260724073605</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-05 01:42:55.632982+00:00</t>
+          <t>2026-08-04 07:01:38.388079+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>국제 무역</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
+          <t>미국 정부가 새로운 차등 관세 도입을 준비 중이며, 무역법 301조 및 무역확장법 232조에 따른 조사가 진행될 예정.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>미 연방 대법원이 기존 상호무역 관세에 대해 무효 판결을 내리자, 트럼프 대통령이 국가별 차등 관세 체계 도입을 예고했다. 미국무역대표부(USTR)와 재무장관은 무역법 301조 및 무역확장법 232조에 따라 조사를 진행하여 새로운 관세 조치를 마련할 것이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>이 사건은 미국 정부의 잠재적인 미래 무역 정책에 관한 것으로, 특정 주체의 명확한 불법 행위로 인해 사적 당사자들에게 직접적이고 정량화 가능한 피해가 발생한 경우가 아니다. 경제적 영향은 클 수 있으나, 소송금융 투자에 적합한 형태로 주권 국가의 무역 정책에 대해 손해배상 청구를 제기할 법적 경로는 매우 복잡하고 불분명하다. (적합 조건 '상대방 책임이 비교적 명확함' 및 '집단적 피해'에 부합하지 않음)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>트럼프  국가별 차등 관세 곧 발표</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603041827058676</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:42:55.632982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>국제 무역</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
           <t>미중 무역 협상 및 관세 관련 논의 진행 중, 중국의 보복 조치 시사</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>중국이 미국의 10% 글로벌 관세 발효에 대응하여 희토류 수출 통제 및 미국산 대두 수입 제재 등 기존 조치를 재개할 수 있음을 시사했습니다. 이는 트럼프 대통령의 방중을 앞두고 양국 협상에서 우위를 점하려는 의도로 해석됩니다. 현재 미중 간의 무역 및 관세 관련 논의가 진행 중입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>본 기사는 미중 간의 국제 무역 분쟁 및 외교적 압박에 관한 내용으로, 특정 피해자가 특정 기업이나 기관을 상대로 손해배상을 청구하는 민사 소송의 대상이 아닙니다. 따라서 소송금융의 적합 조건(상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행) 중 어느 하나에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>10% 관세에 '희토류 되치기' 암시…中, 방중 앞둔 트럼프 압박</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/world/2026/02/24/2026022418125898444</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-02-24 13:24:43.211188+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>