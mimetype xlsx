--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$467</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$503</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N467"/>
+  <dimension ref="A1:N503"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,32570 +539,35090 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>지방선거 TV토론 중 대부업 의혹 공방</t>
+          <t>야당의 국정조사 요구 및 정책실장 사퇴 요구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>지방선거 TV토론에서 대부업 의혹에 대한 공방이 벌어졌습니다. 한 후보는 '사건의 피해자들'을 언급하며 다른 피해자들과는 원만히 해결되었다고 밝혔으나, 다른 후보는 배당 흐름 공개를 요구했습니다. 기사 내용만으로는 구체적인 피해 사실, 상대방, 피해 규모 등 법적 분쟁의 핵심 정보를 파악하기 어렵습니다.</t>
+          <t>이재명 대통령이 귀국 후 부동산 및 주식시장 점검 회의를 주재할 예정인 가운데, 최근 주식시장 급등락의 원인으로 지목된 '단일종목 레버리지 ETF' 관련 논의가 주목된다. 야당은 해당 ETF 도입과 관련하여 김용범 청와대 정책실장의 사퇴와 국정조사 실시를 요구하며 공세를 펼치고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 지방선거 TV토론 중 대부업 의혹에 대한 공방을 다루고 있어, 구체적인 사건 내용이나 법적 쟁점을 파악하기 어렵습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합 조건 대부분이 불분명합니다.</t>
+          <t>야당이 '단일종목 레버리지 ETF' 도입과 관련하여 김용범 정책실장의 사퇴 및 국정조사를 요구하며 공적 절차(국정조사)가 진행될 가능성이 높음 (적합 조건 6). 주식시장 급등락으로 인한 다수 투자자의 집단적 피해 가능성이 크고 (적합 조건 3, 4), 상대방(국가/공공기관)의 자력은 충분함 (적합 조건 2). 다만, 책임 소재 및 인과관계 입증이 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[6·3 지방선거][TV토론] 평택을 5인, 대부업·토지공개념 열띤 공방전</t>
+          <t>李 순방 마치고 귀국…부동산·증시 점검 회의 주재</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=732390</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/08/03/2026080390032.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:03:21.070824+00:00</t>
+          <t>2026-08-21 11:14:42.604348+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>청소년 도박 문제 해결을 위한 정부 연계 지원 프로그램 시행</t>
+          <t>경찰의 불법 사금융 전담 수사관 교육 및 수사체계 강화</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금융위원회 등 5개 부처가 청소년 도박 문제의 조기 차단 및 재도박 예방을 위해 자진신고 시 선처, 치유, 불법사금융 피해구제까지 연계 지원하는 정책을 18일부터 시행한다고 밝혔다. 이는 청소년 도박 문제에 대한 정부 차원의 종합적인 대응 방안이다.</t>
+          <t>국가수사본부장이 불법 사금융 전담 수사관 전문화 교육에 참석하여 새로운 수사체계에서 불법 사금융 범죄 수사의 중심축 역할을 강조했습니다. 이는 경찰이 불법 사금융 범죄에 대한 수사를 강화하고 있음을 보여줍니다. 전국적인 피해가 예상되며, 공적 수사 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 청소년 도박 문제 해결을 위한 정부의 자진신고 및 지원 정책 시행에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>불법 사금융 범죄는 상대방 책임이 명확하고(적합 조건 1), 전국 단위의 전담 수사관 교육이 진행될 정도로 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 경찰의 수사 활동이 활발하게 진행 중이므로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 조건이 충족됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>청소년 도박 자진신고하면 선처·치유·구제 ···오는 18일부터 시행</t>
+          <t>국수본부장  새 수사체계 불법 사금융 범죄도 영향…중심축 역할해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=628830</t>
+          <t>https://www.news1.kr/society/incident-accident/6256688</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-27 22:46:19.928295+00:00</t>
+          <t>2026-08-14 07:02:17.357044+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 또는 판결</t>
+          <t>금감원 민원 접수 및 불완전 판매 인정, 손해배상 지도</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>라임펀드 관련 사건에서 1심은 은행 직원이 투자자성향 설문을 임의 작성하고 위험성 설명을 충분히 하지 않아 설명의무 위반에 따른 손해배상책임을 인정했습니다. 반면 항소심은 1심보다 엄격하게 판단한 것으로 보도되었습니다.</t>
+          <t>금감원이 증권사의 불완전 판매로 인한 해외부동산 펀드 투자자 원금 전액 손실 사례를 공개하며 투자 유의를 당부했다. A씨는 증권사의 '안전하다'는 설명에 3천만원을 투자했으나 전액 손실되었고, 금감원은 불완전 판매를 인정해 증권사에 손해배상을 지도했다. 해당 펀드는 레버리지 구조와 환매금지형으로 운용되어 원금 손실 및 회수 지연 위험이 크며, 국내 부동산 펀드도 유사한 위험이 있다고 경고했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>라임펀드 사건으로 은행 직원의 설명의무 위반 책임이 1심에서 인정되었고, 상대방(은행)의 자력이 충분합니다. '라임펀드'는 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례이며, 이미 1심과 항소심이 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>금감원이 증권사의 불완전 판매를 인정하고 손해배상을 지도한 점(상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능)은 소송금융 투자에 매우 긍정적입니다. 증권사는 자력이 충분한 금융기관이며(상대방 자력 충분), 다수의 분쟁 민원 사례가 접수되어 집단적 피해 가능성이 높습니다(집단적 피해). 원금 전액 손실 등 피해 규모도 작지 않습니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>3천만원 이상 (다수 피해자 합산 시)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[배지현 변호사의 법률칼럼] 설명 부족과 사기의 차이, 라임펀드 판결로...</t>
+          <t>“안전하다더니 원금 전액 손실”…부동산펀드 투자 주의보</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4084971</t>
+          <t>https://www.khan.co.kr/article/202608101613001</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:38.113276+00:00</t>
+          <t>2026-08-11 06:30:55.689736+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>홈플러스</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 상고 기각, 판결 확정</t>
+          <t>금융당국에 제도개선 및 분쟁조정 절차 개시 촉구 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>JYP엔터테인먼트가 옵티머스 펀드 투자금 손실과 관련하여 NH투자증권을 상대로 제기한 손해배상 소송에서 승소했습니다. 대법원은 NH투자증권의 손해배상책임을 60%로 인정한 원심 판단에 법리 오해가 없다며 상고를 기각, NH투자증권이 JYP엔터테인먼트에 15억 원을 지급해야 한다고 최종 판결했습니다.</t>
+          <t>홈플러스 전단채 피해자들이 비상대책위원회를 구성하여 금융당국에 회생법상 DIP 우선변제 제도의 문제점 개선과 분쟁조정 절차 개시를 촉구하고 있습니다. 피해자들은 DIP 우선변제 제도가 자신들의 구제 절차에 불리하게 작용한다고 주장하며, 제도 개선을 통해 피해 구제를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원에서 상고가 기각되어 판결이 확정된 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 JYP엔터테인먼트가 승소했으나, 이는 이미 법적 절차가 완료된 사례입니다.</t>
+          <t>홈플러스 전단채 피해자들이 비상대책위원회를 구성하여 집단적 피해를 호소하고 있으며, 금융당국에 제도 개선 및 분쟁조정 절차 개시를 촉구하고 있습니다. 이는 다수의 피해자(집단적 피해), 대기업 관련 사건(상대방 자력 - 홈플러스), 그리고 공적 절차(분쟁조정) 진행 가능성을 포함합니다. 피해 규모가 상당할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>15억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명 (JYP엔터테인먼트)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 투자금 날린 JYP엔터… 대법 “NH증권이 15억 줘야”</t>
+          <t>[논평] 홈플 전단채피해자, DIP 우선변제는 안돼  개선 촉구</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/05/13/3OF6AKMXRZF7VOCNA7COWQMKG4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=96315</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-21 16:17:03.497118+00:00</t>
+          <t>2026-08-09 08:00:18.601597+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>캘리포니아주 연방 법원에 소송 제기</t>
+          <t>닥사 주관 피해구제 절차 및 업무 안내 간담회 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>가상화폐 억만장자 쑨위천이 트럼프 대통령의 세 아들이 설립한 가상화폐 투자사 '월드 리버티 파이낸셜'을 상대로 소송을 제기했습니다. 쑨위천은 회사 측이 자신의 자산 매각을 차단하고 스테이블코인 투자 요구를 거부하자 자산을 동결하여 약 4083억 원의 이익 기회를 잃었다고 주장하고 있습니다. 회사 측은 쑨위천의 주장을 전면 부인하고 있습니다.</t>
+          <t>닥사(DACS)가 공동 수범 지원 방침에 따라 피해구제 신청접수, 지급정지, 이의신청, 채권소멸, 피해자산 환급 등 단계별 업무 절차와 시행 전 준비 사항을 안내하는 간담회를 개최했다. 이는 피해자 구제와 관련된 공적 절차가 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(월드 리버티 파이낸셜)은 트럼프 가문이 설립한 가상화폐 투자사로 자력이 충분하며, 피해 규모가 약 4083억 원으로 매우 큽니다. 소송이 이미 캘리포니아주 연방 법원에 제기되어 진행 단계가 명확합니다. 다만, 단일 피해자이며 상대방이 주장을 전면 부인하고 있어 책임 입증에 대한 추가 검토가 필요합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 특정 피해 사건이나 소송 상대방이 명확히 언급되지 않아 소송금융 투자 대상을 특정하기 어렵습니다. '피해구제 신청접수' 등 공적 절차가 진행 중임을 암시하지만 (적합 조건 6), 구체적인 사건의 맥락이 부족하여 다른 적합 조건을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>약 2억7600만 달러 (약 4083억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>트럼프家 코인회사 피소…중국계 가상화폐 억만장자 “투자 거부하자 자...</t>
+          <t>[증권가로수] 신한증권/한양증권/우투증권/교보증권/닥사</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11584386?ref=naver</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202607290921491940909</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-16 16:34:10.579943+00:00</t>
+          <t>2026-07-31 13:39:35.565220+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>복지부·금감원 공동 대응 및 대한법률구조공단 소송 지원 예정</t>
+          <t>가상자산 관련 법 시행 준비</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>보건복지부와 금융감독원이 저신용·저소득층 등 취약계층을 겨냥한 불법사금융 범죄에 공동 대응하기 위한 협약을 체결했습니다. 이번 협약을 통해 불법사금융 피해자들을 위한 금융교육 확대 및 대한법률구조공단의 채무자대리인 선임과 소송 지원이 이루어질 예정입니다.</t>
+          <t>가상자산거래소들이 법 시행 이후 사기 피해 구제, 지급정지, 피해자산 환급 등의 의무를 이행해야 하며, DAXA는 규제 사각지대 방지를 위해 사업자들의 준비를 지원하고 있습니다. 이는 가상자산 사기 피해에 대한 법적, 제도적 대응 시스템 구축에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>불법사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 저신용·저소득층 등 취약계층을 대상으로 하므로 집단적 피해 가능성이 높습니다(적합 조건 3). 복지부와 금감원의 공동 대응 및 대한법률구조공단의 소송 지원은 공적 절차가 진행 중이며(적합 조건 6), 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>이 기사는 가상자산 사기 피해 구제를 위한 법률 시행과 거래소의 의무에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 명확한 상대방, 집단적 피해 또는 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>취약계층 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>복지부·금감원, 불법사금융 피해 취약계층 보호망 구축</t>
+          <t>가상자산도 사기피해 환급…DAXA, 전 거래소 법 시행 지원</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1707814</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1718176</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-16 09:25:02.413525+00:00</t>
+          <t>2026-07-31 07:02:23.175547+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>홈플러스 물품구매 전단채 피해자 비상대책위원회가 메리츠금융그룹의 후순위 피해자 보호 없는 DIP 대출 강행에 반발하며 법적 대응을 예고했다. 비대위는 메리츠금융그룹을 상대로 업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 모든 법적 조치를 취할 것이라고 밝혔다. 이는 홈플러스 회생 절차와 관련된 금융 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
+          <t>중국 스타트업 문샷AI가 공개한 저비용 고성능 AI 모델 '키미 K3'의 등장으로 미국 빅테크 기업들의 AI 인프라 투자 둔화 우려가 커졌습니다. 이에 따라 삼성전자와 SK하이닉스 등 국내 반도체 관련주들이 4%대 하락을 기록하며 시장 전반의 투자 심리가 위축되었습니다. 증권가에서는 이러한 '피크아웃' 공포가 과도하다는 반론도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>메리츠금융그룹은 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 물품구매 전단채 피해자 비상대책위원회가 조직되어 집단적 피해가 명확합니다(적합 조건 3). 비대위는 메리츠금융그룹의 DIP 대출 강행 시 업무상 배임죄 고소·고발, 감독당국 조사 요청 등 모든 법적 조치를 예고하고 있어, 상대방 책임이 구체적으로 특정될 가능성이 높고(적합 조건 1) 증거 확보 및 공적 절차 진행 가능성이 큽니다(적합 조건 5, 6).</t>
+          <t>이 기사는 중국발 AI 모델 등장으로 인한 반도체 주식 시장의 변동성을 다루고 있으며, 특정 기업이나 기관의 명확한 불법 행위나 책임이 특정되지 않습니다. 소송금융 투자 대상으로 적합한 '상대방 책임의 명확성'이나 '집단적 피해'와 같은 적합 조건에 해당하지 않으며, 시장의 자연스러운 위험으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>홈플러스  회생 연장에도 유동성 한계…메리츠 지원 요청</t>
+          <t>'중국발 AI 피크아웃' 공포에 흔들린 반도체…삼전닉스 4%대 '털썩'</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=736100</t>
+          <t>https://www.etoday.co.kr/news/view/2605332</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:48.214213+00:00</t>
+          <t>2026-07-28 23:18:55.293877+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="2" t="inlineStr">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>금융지주사들이 미국 SEC에 위험 요소 공시</t>
+          <t>리플-SEC 소송 승리</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>국내 주요 금융지주사들이 정부의 '포용 금융' 정책으로 인해 자산 건전성이 악화될 수 있다는 우려를 미국 증권거래위원회(SEC)에 제출한 사업보고서에 명시했습니다. 이는 국내 보고서에는 없는 내용으로, 미국에서 위험 요소를 미리 고지하지 않을 경우 집단소송을 당할 수 있기 때문입니다. 기사는 4대 금융그룹의 고정이하 여신 및 중소기업 대출 연체 잔액 증가 등 금융사의 건전성 관리 부담이 커지고 있음을 지적합니다.</t>
+          <t>기사는 리플이 미국 증권거래위원회(SEC)와의 소송에서 승리했으며, 이로 인해 XRP 가격이 비트코인을 따라 상승했으나 1달러 아래로 투매성 바닥 경고가 있다는 내용을 다룹니다. 친암호화폐 변호사는 XRP 보유자들이 소송 결과에 영향을 미쳤다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 금융지주사들이 정부 정책으로 인한 자산 건전성 악화 우려를 미국 SEC에 공시한 내용으로, 특정 주체의 명확한 책임(적합 조건 1)이나 집단적 피해(적합 조건 3)를 입은 피해자 그룹이 명확히 드러나지 않습니다. 기사에서 언급된 '집단소송'은 미국 투자자들의 공시 의무 위반에 대한 소송 가능성을 의미하며, 소송금융의 대상이 되는 피해자 중심의 사건으로 보기 어렵습니다.</t>
+          <t>기사는 리플과 SEC 간의 소송 '승리'를 언급하며, 이는 해당 주요 법적 분쟁이 이미 종결되었거나 중요한 단계가 마무리되었음을 시사합니다 (부적합 조건: 이미 종결된 사건). 또한, 새로운 소송금융 투자 기회를 발굴하기 위한 명확한 피해자, 상대방, 손해배상 청구 원인이 제시되지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>금융지주사들 “포용 금융으로 자산 건전성 악화 우려”</t>
+          <t>XRP, 비트코인(BTC) 따라 올랐는데... 1달러 아래 투매성 바닥  경고</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25428526</t>
+          <t>http://coinreaders.com/247771</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-16 00:59:29.448423+00:00</t>
+          <t>2026-07-26 07:00:42.415668+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>금융기관</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>정부 기관의 피해자 지원 및 범죄 근절 협력 논의 중</t>
+          <t>부동산정책 대토론회 진행, 금융당국 대출 규제 점검 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>금감원과 복지부가 불법 사금융 피해를 입은 저신용·저소득 취약계층을 위한 '원스톱 지원' 체계 구축을 논의 중이다. 이는 민생범죄 근절 및 피해구제, 복지 서비스 연계를 목표로 하며, 범죄 피해사실이 파악될 경우 즉각적인 지원이 이루어질 예정이다.</t>
+          <t>부동산정책 대토론회에서 가계대출 총량규제로 인해 무주택 실수요자들이 잔금대출을 받지 못하는 등 피해를 호소했습니다. 이재명 대통령은 금융의 공공성을 강조하며 정책 변경으로 인한 선의의 피해자가 없도록 맞춤형 정책을 당부했고, 금융위원장은 개별 은행의 대출 규제 상황을 점검하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>불법 사금융 피해는 상대방의 책임이 명확하고(적합 조건 1), 금감원과 복지부의 협력으로 공적 절차(적합 조건 6) 및 증거 확보(적합 조건 5) 가능성이 높다. 하지만 소송 상대방인 불법 사금융 업자의 자력 확보가 불확실하여, 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 크다.</t>
+          <t>가계대출 총량규제로 인해 무주택 실수요자들이 잔금대출을 받지 못하는 등 집단적 피해를 겪고 있으며, 주택 구매와 관련된 피해 규모가 상당할 것으로 예상됩니다. 부동산정책 대토론회에서 문제가 공론화되었고 금융당국이 대출 규제 점검을 약속하는 등 공적 절차가 진행 중입니다. 다만, 특정 기업의 명확한 불법행위보다는 정책적 문제에 가까워 소송 상대방 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>실수요자 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>불법 사금융 피해 저신용·저소득 취약계층 '원스톱 지원'</t>
+          <t>李대통령 “대출은 정책 문제”… 실수요자 핀셋 지원 [부동산 정책 국...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148964085&amp;call_from=naver_news</t>
+          <t>https://www.segye.com/newsView/20260723520354?OutUrl=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-05-14 20:00:29.258943+00:00</t>
+          <t>2026-07-25 07:01:43.418503+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>청소년 도박 예방을 위한 정부, 금융권, 학교 간 협약 및 정책 추진</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>정부, 금융감독원, 민간단체, 금융회사, 학교 등이 협력하여 청소년 도박을 예방하기 위한 '일상 안전망'을 구축합니다. 이는 계좌이체 단계에서 도박 자금을 차단하고 금융 교육을 제공하는 것을 주요 내용으로 합니다. 중앙정부 중심의 예방정책이 학교와 온라인 환경으로 확대될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>이 기사는 청소년 도박을 예방하기 위한 정부, 금융권, 학교 간의 협약 및 정책 추진에 대한 내용입니다. 특정 피해 사건이나 책임 주체가 명확하지 않으며, 소송을 통해 배상을 청구할 대상이나 피해 규모가 구체적으로 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>청소년 도박, 계좌이체 단계서 ‘차단’…학교·금융권 ‘일상 안전망’...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>sateconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://sateconomy.co.kr/news/view/1065572236684567</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-07-24 07:00:37.484380+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>MBK파트너스, 홈플러스, 하나증권, 신영증권</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>서울남부지법 1심 판결, 신한투자증권 책임 60% 인정</t>
+          <t>금융감독원 제재심의 및 감리 진행 중, 전자단기사채 불완전판매 검사 마무리 단계</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>홍콩 젠투펀드 환매 중단 사태와 관련하여, 신한투자증권이 DLS 발행사로서 투자자보호의무를 위반한 책임이 60% 인정되는 1심 판결이 나왔습니다. 재판부는 신한투자증권이 펀드의 위험성을 제대로 조사하지 않고 부실하게 설명했으며, 레버리지 전략 위험성을 간과하고 안정성을 과장 홍보했다고 판단했습니다. 이번 판결은 1조원 이상 피해가 발생한 젠투펀드 사태 관련 금융기관 책임을 인정한 최초의 사법부 판단으로, 향후 유사 소송에 이정표가 될 것으로 보입니다.</t>
+          <t>금융감독원이 MBK파트너스의 자본시장법 위반 및 홈플러스의 회계 위반 혐의에 대해 중징계를 검토 중이며, 전자단기사채 불완전판매 관련 검사도 마무리 단계에 있다. 금감원은 MBK와 홈플러스에 대한 제재 절차를 신속히 진행하고, 전자단기사채 불완전판매 피해자 구제를 적극 검토하겠다고 밝혔다. 이 사태는 다수의 투자자와 소비자에게 영향을 미치고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 법원이 DLS 발행사로서 투자자보호의무 위반 책임을 60% 인정한 판결이 나와 상대방 책임이 명확합니다(적합 조건 1). 젠투펀드 사태는 1조원 이상의 피해가 추산되는 집단적 피해이며(적합 조건 3, 4), 이미 1심 판결을 통해 신한투자증권의 구체적인 과실이 인정되어 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>금융감독원의 현장검사 및 감리를 통해 MBK파트너스의 자본시장법 위반, 홈플러스의 회계 위반 혐의가 확인되어 책임이 명확하며(적합 조건 1, 5), MBK파트너스, 홈플러스, 하나증권, 신영증권 등 자력 있는 대기업 및 금융기관이 상대방이다(적합 조건 2). 국민연금 등 출자자 이익 침해 및 전자단기사채 불완전판매 피해자 구제 검토 등 집단적 피해 가능성이 높고(적합 조건 3), 금감원의 제재심의 및 감리 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1조원 이상 (전체), 558만 달러 (원고 A사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상 (다수 피해자 추정)</t>
+          <t>다수 (투자자, 전자단기사채 피해자, 납품·입점업체, 근로자)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[증권] '홍콩 젠투펀드 판매' 신한투자증권에 60% 책임 인정 판결</t>
+          <t>이찬진  홈플러스 위법혐의 신속히 제재</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93591</t>
+          <t>https://www.newspim.com/news/view/20260721001044</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:19.906036+00:00</t>
+          <t>2026-07-23 07:02:43.072359+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>JTBC</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>신고·구제 절차 진행 가능성</t>
+          <t>금융감독원 의견서 제출, JTBC 자율 구조조정 지원(ARS) 프로그램 승인</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이 대통령의 발언을 인용하여 불법대부 채무는 갚지 않아도 된다는 내용이 보도되었으나, 실제 분쟁 시에는 계약의 불법성 입증 및 채권자의 소송 제기 가능성에 대한 절차적 대응이 필요하다. 이에 따라 신고 및 구제 절차를 통한 대응이 병행될 수 있으며, 불법대부 채무자들의 법적 분쟁 가능성이 제기된다.</t>
+          <t>JTBC가 400억 원 규모의 신종자본증권을 발행하고 자회사에 330억 원을 대여하는 과정에서 회계 처리 및 자금 거래 의혹이 제기되었다. 중앙그룹 채권 피해자 공동변호인단은 JTBC가 사실상 완전자본잠식 상태에서 회사채를 발행했다고 주장하며, 250명의 피해자를 대리해 325억 2천만원 규모의 의견서를 금융감독원에 제출했다. JTBC는 모든 절차가 적법했다고 해명하며 자율 구조조정 지원(ARS) 프로그램을 신청해 승인받았다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 '불법대부'라는 키워드를 통해 법적 분쟁의 소지를 언급하지만, 소송 상대방(불법대부업자)이 특정되지 않아 자력 판단이 불가하며, 피해 규모나 피해자 수도 명확히 제시되지 않았다. 또한 계약의 불법성 입증이 필요하다고 언급되어 증거의 명확성도 부족하다. (적합 조건 1, 2, 3, 4, 5 미흡)</t>
+          <t>JTBC는 중앙그룹 계열의 대기업으로 자력 확보 가능성이 있으며, 250명의 피해자가 325억 2천만원 규모의 집단적 피해를 입었다. 금융감독원에 의견서가 제출되고 JTBC의 ARS 프로그램이 승인되는 등 공적 절차가 진행 중이며, 회계 관련 의혹으로 증거 확보 및 책임 규명이 가능할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>325억 2000만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>250명</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>李대통령  불법대부, 안갚아도 된다 ...그래도 법적 문제 없나</t>
+          <t>JTBC  400억 신종자본증권 발행 적법…자금 유출 아냐</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>dongponews.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.dongponews.net/news/articleView.html?idxno=57797</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=04847846645514192</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-05-05 01:16:44.235476+00:00</t>
+          <t>2026-07-16 20:14:12.293822+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>미래에셋증권</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG 상장 무산 관련 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>권혁빈 스마일게이트 창업자의 이혼 소송 1심이 종결된 가운데, 스마일게이트RPG 상장 무산과 관련된 손해배상 소송인 '라이노스 사건'이 이혼 소송의 재산분할에 변수로 작용할 것으로 언급되었다. 라이노스 사건은 서울중앙지법에서 진행 중이며 미래에셋증권이 관련되어 있다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>기사의 주된 내용은 소송금융 투자 대상이 아닌 이혼 소송이다. 언급된 '라이노스 사건'은 미래에셋증권이라는 자력 있는 상대방이 특정되지만(적합 조건 2), 기사 내용이 매우 단편적이라 책임 명확성, 피해 규모, 증거 유무 등 다른 핵심 적합 조건을 판단하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>권혁빈 이혼소송 1심 종결...9월 재산분할 판가름</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/165027</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-07-16 10:33:18.927320+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>NH투자증권, KB증권</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>금융당국의 증권사 CEO 징계 관련 행정소송에서 금융위가 패소하였으며, 사모펀드 피해자들의 손해배상 소송이 진행 중이거나 예정되어 있습니다.</t>
+          <t>중앙그룹 채권 피해구제 공동변호인단 기자회견 진행, 소송 준비 단계</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>금융위원회가 사모펀드 환매 중단 사태와 관련하여 증권사 CEO들에게 내린 중징계가 법원에서 부당하다는 판결을 받으며 '줄패소'하고 있습니다. 이는 NH투자증권, KB증권 대표 등의 명예회복으로 이어졌으나, 사모펀드 부실 및 금융소비자 피해에 대한 금융지주회사 규탄 기자회견이 열리는 등 투자자들의 피해는 여전히 지속되고 있습니다.</t>
+          <t>JTBC가 중앙그룹 채권 피해구제 공동변호인단이 제기한 신종자본증권 발행 및 자회사 대여금 관련 주장에 대해 공식 입장을 발표했습니다. JTBC는 법적 절차를 준수했다고 밝혔으나, 공동변호인단은 투자자 피해 구제를 위해 활동 중이며, 이는 다수의 채권 투자자들이 피해를 주장하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>NH투자증권, KB증권 등 대형 금융기관이 피고가 될 수 있어 자력이 충분하며 (적합 조건 2), 사모펀드 환매 중단 사태는 다수의 피해자(집단적 피해, 적합 조건 3)와 막대한 피해 금액(피해 규모 큼, 적합 조건 4)을 수반합니다. 금융당국의 징계 및 관련 수사 등으로 증거가 확보되어 있고(증거 확보 가능, 적합 조건 5), 이미 공적 절차가 진행되었습니다(적합 조건 6). 사모펀드 판매 증권사들의 책임 또한 사회적으로 명확합니다(적합 조건 1). 부적합 조건에 해당하지 않습니다.</t>
+          <t>JTBC는 대기업으로 자력이 충분하며 (적합 조건 2), 다수의 채권 투자자가 피해를 입어 집단적 피해 가능성이 높습니다 (적합 조건 3). 신종자본증권 발행 관련 사안으로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 금융 관련 증거 확보가 용이할 것으로 보입니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 채권 투자자</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>금융위, 증권사 CEO 징계 남발하다 '줄패소'…NH·KB증권 대표 '명예회복...</t>
+          <t>JTBC  신종자본증권 발행, 법적 절차 준수…자회사 대여금은 필수 제작...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-stock/6127171</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1783936468523936006</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:45.544988+00:00</t>
+          <t>2026-07-15 07:02:32.360474+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>JTBC</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>광주회생법원 상담센터 개소</t>
+          <t>서울회생법원 자율구조조정 프로그램 승인 및 계열사 회생절차 개시 결정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>광주회생법원이 경제적 어려움을 겪는 시민들을 위해 '빛고을희망드림 상담센터'를 개소했습니다. 이 센터는 개인회생·파산 절차 안내, 소송구조 지원 제도, 그리고 신용회복위원회 등 외부 유관기관의 채무조정 제도에 대한 상담을 제공합니다.</t>
+          <t>JTBC가 206억 원 규모의 유동화 차입금을 상환하지 못해 채무불이행 상태에 빠졌으며, 계열사들은 회생절차 개시를 신청했습니다. 서울회생법원은 JTBC에 대해 자율구조조정 프로그램을 승인했고, 다른 계열사들에 대해서는 회생절차 개시를 결정했습니다. 중앙그룹 채권 피해자 공동변호인단은 JTBC의 채권 발행 직전 자본잠식 의혹을 제기하며 해명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 광주회생법원의 상담센터 개소 소식으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 구체적인 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>JTBC는 대기업인 중앙그룹 계열사로 자력 가능성이 있으며, 206억 원 규모의 채무불이행이 발생하여 상대방 책임이 명확합니다. 다수의 채권 투자자들이 피해를 입어 집단적 피해에 해당하며, 피해 규모가 크고, 서울회생법원의 자율구조조정 프로그램 승인 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>206억 원 이상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 채권 투자자</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>광주회생법원 ‘빛고을희망드림 상담센터’ 오픈</t>
+          <t>'채무불이행' JTBC, 채권 발행 직전 자본잠식?  200억 자금 유출 NO [전문...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1775468257430353005</t>
+          <t>https://www.starnewskorea.com/star/2026/07/13/2026071318355844566</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-18 07:02:30.383660+00:00</t>
+          <t>2026-07-15 07:02:19.750574+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>가상자산거래소 및 금융회사</t>
+          <t>서호새마을금고</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국회 정무위원회 법안심사1소위에서 통신사기피해환급법 및 디지털자산기본법 개정안 논의 중</t>
+          <t>단박접수 상태, 보복성 가압류 논란 제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>정부가 보이스피싱 피해자 보호 강화를 위해 가상자산거래소에도 금융회사와 동일한 수준의 무과실 배상책임제 도입을 추진하고 있습니다. 현재 국회 정무위원회에서 관련 법안(통신사기피해환급법 개정안, 디지털자산기본법)이 논의 중이며, 개별 피해 배상한도는 최대 5천만원으로 예상됩니다. 연간 2만3천명, 1조2천억원에 달하는 보이스피싱 피해 규모를 고려할 때, 법안 통과 시 대규모 집단 소송 가능성이 높습니다.</t>
+          <t>서호새마을금고가 영세기업에 보복성 가압류를 실행하여 해당 기업이 존폐 위기에 처했다는 제보가 접수됨. 금융기관의 부당한 행위로 인한 심각한 재산상 피해가 주장되고 있으며, 추가적인 사실관계 및 증거 확인이 필요함.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (가상자산거래소 및 금융회사), 집단적 피해 (연간 2만3천명), 피해 규모 큼 (연간 1조2천억원, 개별 최대 5천만원), 공적 절차 진행 중 (국회 입법 논의). 법안 통과 시 무과실 배상책임이 명확해져 소송금융 투자 가능성이 매우 높습니다.</t>
+          <t>상대방인 서호새마을금고는 자력이 충분한 금융기관이며 (적합 조건 2), 영세기업의 존폐 위기를 초래할 정도의 큰 피해가 발생했음 (적합 조건 4). '보복성 가압류'라는 점에서 상대방 책임이 비교적 명확할 가능성이 있으나 (적합 조건 1), 구체적인 증거 확보 여부가 중요함.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>개별 최대 5천만원 (법안 통과 시), 연간 총 1조 2천억원 (보이스피싱 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>연간 2만 3천명</t>
+          <t>1개 영세기업</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“年 2800억 청구”…코인거래소에도 ‘보이스피싱 무과실 배상’ 추진</t>
+          <t>국민의힘  개정 정보통신망법, 표현의 자유 위축 우려…'과잉 삭제·사전...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05382486645413496</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=586679</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-11 21:03:36.194404+00:00</t>
+          <t>2026-07-13 23:14:17.600196+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>미국 정부 (검찰)</t>
+          <t>중앙그룹</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>무죄 판결 요청 심리 중, 일부 혐의 재심 예정</t>
+          <t>공동대리인단 구성 및 활동 중, 수사 촉구</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>토네이도캐시 공동창업자 로만 스톰이 무허가 자금 송금 사업 공모 혐의로 유죄 평결을 받았으며, 자금세탁 및 대북 제재 위반 공모 혐의에 대해서는 재판이 진행 중입니다. 연방 법원이 무죄 판결 요청을 심리하고 있으며, 검찰은 10억 달러 이상의 불법 자금 처리와 북한 라자루스 그룹 연관성을 주장하고 있습니다. 이번 사건은 탈중앙화 기술 개발자의 형사 책임 범위를 가르는 중요한 선례가 될 것으로 예상됩니다.</t>
+          <t>JTBC, 중앙일보 회사채 및 전단채 투자 피해자들이 중앙그룹의 회생 신청 직전 채권 판매에 대해 문제를 제기했습니다. 공동대리인단이 286명의 피해자로부터 300억 원 규모의 채권을 위임받아 활동 중이며, 관련 수사 가능성도 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 사건은 토네이도캐시 공동창업자에 대한 형사 기소 건으로, 소송금융이 일반적으로 지원하는 피해자(원고)의 민사 손해배상 청구 사건이 아닙니다. 기사에 명확한 민사상 피해자나 그들의 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>상대방(중앙그룹)의 자력이 충분하고, 286명의 다수 피해자가 300억 원 규모의 집단적 피해를 입었으며, 회생 신청 직전 채권 판매라는 책임 소재가 명확해질 가능성이 높습니다. 공동대리인단이 이미 구성되어 활동 중이며 수사 가능성도 제기되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>10억 달러 이상 (불법 자금 처리 규모)</t>
+          <t>300억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>286명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>토네이도캐시 공동창업자 로만 스톰 무죄 판결 여부, 법원 판단 유보</t>
+          <t>중앙그룹 수사 이뤄지나…  회생 신청 5일 전 채권 판매</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/348265</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=223432</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-11 00:22:04.472284+00:00</t>
+          <t>2026-07-13 07:00:09.763313+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>가상자산거래소 및 금융기관</t>
+          <t>바이낸스</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경찰의 피해금 환급 노력 진행 중, 개정 통신사기피해환급법 8월 시행 예정</t>
+          <t>금융당국과 고파이 피해자 변제 등 한국 사업 현안 협의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 사상 처음 1조 2천억 원을 넘었으나, 가상자산 거래소에 동결된 피해금 환급액은 7년간 197억 원에 불과한 것으로 나타났다. 이는 입법 공백과 빠른 자금세탁 속도 때문으로 분석되며, 오는 8월 가상자산거래소의 지급정지 의무를 강화한 개정 통신사기피해환급법이 시행될 예정이다. 하지만 해외 거래소를 통한 자금세탁 등 여전히 피해 회복의 한계가 지적된다.</t>
+          <t>바이낸스가 한국 사업 진출을 위해 CISO를 채용하며 규제 대응 조직 구축에 속도를 내고 있다. 금융당국과 고파이 피해자 변제, 바이낸스 브랜드 도입 등 주요 현안을 협의 중이며, 이는 한국 시장 정상화를 위한 핵심 단계로 풀이된다. 국내 가상자산 시장의 제도화 및 전통 금융사의 진출로 거래소 재편 움직임이 활발하다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>연간 1조원 이상의 막대한 보이스피싱 피해가 발생하고 있으며, 국내 5대 가상자산거래소 및 금융기관 등 자력 있는 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 경찰의 환급 노력에도 불구하고 환급률이 매우 저조하여 소송을 통한 피해 회복의 필요성이 높습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차 진행 중)</t>
+          <t>적합 조건 중 상대방 자력 충분(바이낸스) 및 공적 절차 진행 중(금융당국과 고파이 피해자 변제 등 현안 협의)에 해당한다. 고파이 피해자 변제는 집단적 피해 가능성을 내포하나, 기사 내용은 바이낸스의 한국 사업 준비 및 규제 대응에 초점을 맞추고 있어 직접적인 소송 발생 사건으로 보기는 어렵다. 향후 규제 협의 결과에 따라 소송 가능성이 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>연간 1조 2천억 원 이상 (개별 피해액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (연간 피해액 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>(단독)연간 보이스피싱 피해 1조…수사기관 환급은 ‘7년간 197억’</t>
+          <t>거래소 재편 속 바이낸스도 韓 사업 채비…규제 대응 총괄 CISO 채용</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>decenter.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296968&amp;inflow=N</t>
+          <t>https://www.decenter.kr/article/20065992?ref=naverdc</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-07 12:18:57.107926+00:00</t>
+          <t>2026-07-11 07:02:27.803412+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회 (SEC)</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 계좌 차단, 피해구제, 채무자대리인 지원 등 진행 중</t>
+          <t>리플과 SEC 간 증권성 여부 소송 진행 중, CLARITY 법안 상원 통과</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>범정부 TF가 불법 사금융 문제에 대응하기 위해 수사·금융·통신 당국 및 지자체와 협력하여 계좌 차단, 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 연 7883%에 달하는 고금리 대출로 인해 많은 평범한 이웃들이 피해를 입고 있으며, 이는 선언적 단계를 넘어 실제 현장에서 제도가 작동하도록 하는 데 중점을 두고 있습니다.</t>
+          <t>리플의 XRP는 미국 증권거래위원회(SEC)와의 장기간 소송에서 증권성 여부가 핵심 쟁점으로 다뤄지고 있는 대표적인 암호화폐입니다. 최근 CLARITY 법안이 상원을 통과하며, 탈중앙화 수준이 높은 프로젝트에 대해 기존 증권 규제보다 완화된 상품형 규제 적용에 대한 기대감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>범정부 TF가 꾸려져 수사·금융·통신 당국과 지자체가 불법 사금융 문제에 대응하고 있어 상대방의 책임이 비교적 명확하며(적합 조건 1), 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '평범한 이웃들'이 덫에 갇혔다는 표현에서 다수의 피해자 발생(적합 조건 3)이 예상됩니다.</t>
+          <t>본 기사는 리플과 SEC 간의 암호화폐 증권성 여부에 대한 규제 소송과 관련 법안 통과에 대한 내용으로, 특정 주체의 명확한 잘못으로 인해 다수의 피해자가 발생하여 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 멉니다. 피해 규모나 피해자 수가 명확히 언급되지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[불사금의 뿌리③] 연7883%의 중력...7일의 덫에 갇힌 평범한 이웃들</t>
+          <t>리플 XRP 규제 기대감…CLARITY 법안 상원 통과</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126390</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16062831</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-07 12:18:15.675556+00:00</t>
+          <t>2026-07-11 02:37:01.934137+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>사채 원리금 미지급 발생</t>
+          <t>미국 증권거래위원회(SEC) 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>다원시스가 217.18억원 규모의 사채 원리금을 미지급하여 채무불이행이 발생했습니다. 이는 자기자본 대비 8.31%에 해당하는 금액으로, 다수의 사채권자들이 피해를 입었을 것으로 예상됩니다. 채권자들은 다원시스를 상대로 원리금 상환을 요구하는 법적 조치를 검토할 수 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 2022년 8월 이더리움재단 관련자들을 상대로 민사소송을 제기했다. 기사는 매우 단편적인 정보만을 제공하며, 소송의 구체적인 내용이나 피해 규모, 피해자 등에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>다원시스의 217.18억원 규모 사채 원리금 미지급은 상대방 책임이 명확하며(적합 조건 1), 상장회사로 추정되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 사채권자 다수가 피해를 입었을 것으로 예상되어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 크고(적합 조건 4) 미지급 사실이 명확한 증거가 될 수 있습니다(적합 조건 5). 따라서 소송금융 투자 적합도가 높습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 민사소송을 제기하여 증거 확보 가능성은 높으나(적합 조건 5), 소송 상대방의 자력, 피해자 수, 구체적인 피해 규모 등 핵심 정보가 부족하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 피해자 측면의 정보가 불충분합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>217.18억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>사채권자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>4월 3일 주식시장 주요공시</t>
+          <t>[모닝 뉴스브리핑] 미 백악관 관계자 “전략적 비트코인 비축 관련 곧 발...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122349</t>
+          <t>https://www.tokenpost.kr/news/briefing/360938</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-06 00:46:10.494173+00:00</t>
+          <t>2026-07-09 07:02:33.609091+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>SK증권, 워터브릿지파트너스</t>
+          <t>블랙록</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>고등법원 파기환송심에서 화해권고를 통한 종결 수순. 투자 원금 회수로 손해배상 실익 없음.</t>
+          <t>미국 뉴욕 남부연방지검 수사 착수, 투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>SK증권이 주선한 비앤비코리아 투자 분쟁이 8년 만에 종결 수순에 돌입했습니다. 투자자들은 SK증권의 기업 설명과 실제 사업 구조 간 차이로 인한 손해배상을 청구했으나, 비앤비코리아의 기업가치 회복으로 투자금이 원금 수준으로 회수되었습니다. 이에 고등법원 파기환송심 재판부는 손해배상 청구를 받아들이기 어렵다는 판단을 내렸고, 사건은 화해권고를 통한 마무리 단계에 있습니다.</t>
+          <t>세계 최대 운용사 블랙록이 대출 자산 가치를 투명하게 평가하지 않고 거짓 정보를 제공하여 투자자들에게 막대한 손실을 입혔다는 의혹을 받고 있다. 이에 투자자들은 잇따라 집단소송을 제기했으며, 미국 뉴욕 남부연방지검이 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 사건은 고등법원 파기환송심에서 화해권고를 통한 종결 수순에 있으며, 투자 원금이 이미 회수되어 손해배상 청구의 실익이 사라졌습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 비록 상대방(SK증권)의 자력은 충분하나, 실제 피해 금액이 없어 소송금융 투자 대상으로서의 매력이 없습니다.</t>
+          <t>세계 최대 운용사 블랙록을 상대로 한 사건으로 상대방의 자력이 충분합니다 (적합 조건 2). 투자자들이 이미 집단소송을 제기하여 집단적 피해가 명확하며 (적합 조건 3), 뉴욕 남부연방지검의 수사 착수로 상대방 책임이 명확해질 가능성이 높고 증거 확보에 유리합니다 (적합 조건 1, 5, 6). 다수의 투자자가 막대한 손실을 입어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>0원 (원금 회수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>기관 투자자 다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>비앤비코리아 투자 분쟁 8년만 ‘종결’ 수순…투자금 회수에 소송 실익...</t>
+          <t>‘월가 저승사자’ 美 뉴욕 남부지검, 세계 최대 운용사 블랙록 수사 착...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216798</t>
+          <t>https://biz.chosun.com/international/international_economy/2026/05/17/C7FFCY6DPZDAXDJ6D43BHKRQHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-06 00:44:51.244600+00:00</t>
+          <t>2026-07-08 07:04:57.631514+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>예측 시장 규제 논의 및 관련 법안 발의 진행 중</t>
+          <t>관계부처 합동 자진신고 제도 시행 및 불법사금융 피해구제 지원</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>예측 시장 플랫폼 폴리마켓이 미군 구조 작전 시점을 두고 베팅 시장을 개설했다가 정치권의 거센 비판을 받고 철회했습니다. 이 사건으로 예측 시장의 윤리성과 규제 문제가 다시 수면 위로 떠올랐으며, 미 의회는 선거, 전쟁, 정부 정책과 연계된 베팅을 금지하는 법안을 발의하는 등 규제 압박이 커지고 있습니다.</t>
+          <t>정부가 사이버도박에 빠진 청소년들을 돕기 위해 자진신고 제도를 시행한다. 청소년들은 도박 자금을 위해 불법 대출에 손을 대고 2차 범죄로 이어지는 등 심각한 피해를 겪고 있으며, 정부는 치유 및 불법사금융 피해 구제를 원스톱으로 지원할 예정이다. 특히 연 60%가 넘는 불법 대리입금의 원금 및 이자 상환 의무가 없음을 명확히 했다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>폴리마켓의 윤리적 문제와 책임은 명확하며(내부 기준 미충족 인정), 정치권 반발 및 미 의회 법안 발의, CFTC의 규제 강화 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 이 사건으로 인해 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 소송금융의 주요 대상인 집단소송의 가능성이 낮습니다.</t>
+          <t>불법 도박 운영자 및 불법 사금융 업자의 책임이 명확하고(적합 조건 1), 수천 명의 청소년이 피해를 입어 집단적 피해 규모가 크며(적합 조건 3, 4), 정부의 특별 단속 및 자진신고 제도를 통해 증거 확보가 용이하고(적합 조건 5), 6개 관계부처 합동으로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 불법 사금융 업자의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>폴리마켓, 미군 구조 작전 베팅 철회…예측시장 규제 시험대</t>
+          <t>사이버도박 빠진 청소년, 자진신고하면 상담·불법추심 지원까지</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/346532</t>
+          <t>https://www.mt.co.kr/policy/2026/05/14/2026051409582157191</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:44.639509+00:00</t>
+          <t>2026-07-07 19:17:36.808842+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+      <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>토스뱅크</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>한국대부금융협회의 불법 사금융 피해 분석 및 관련 문제 제기</t>
+          <t>엔화 반값 환율 오류 사고 발생</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 지난해 불법 사금융 피해자 846명의 거래 내역을 분석한 결과, 평균 이자율이 법정 최고금리의 20배가 넘는 546%에 달하는 것으로 나타났습니다. 이 문제는 여전히 존재하며, 협회는 불법 대부업 근절을 위한 노력을 지속하고 있습니다.</t>
+          <t>토스뱅크에서 2021년 여신 기준금리 변동 오류와 최근 '엔화 반값 환율 오류' 사고가 발생했습니다. 특히 환율 오류 사고로 1만여 명 이상의 금전 피해자가 발생했으며, 이는 토스뱅크의 내부통제 미흡 사례로 지적됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>불법 사금융으로 인한 상대방의 책임이 명확하며, 한국대부금융협회의 분석을 통해 846명의 다수 피해자가 확인되었고, 평균 546%에 달하는 이자율로 피해 규모가 매우 큼을 알 수 있습니다. 협회의 분석 결과라는 객관적 증거도 존재하여 소송금융 적합 조건 4개 이상을 충족합니다.</t>
+          <t>토스뱅크의 내부통제 미흡 및 시스템 오류로 인한 책임이 명확하며(조건 1), 인터넷은행으로서 충분한 자력을 갖추고 있습니다(조건 2). '엔화 반값 환율 오류'로 1만 명 이상의 다수 피해자가 발생하여 집단소송 가능성이 높고(조건 3, 4), 사고 발생 사실 자체가 객관적 증거가 될 수 있습니다(조건 5).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>1만여 명 이상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>['불법 대부업' 죽이기] 대부금융협회 강단있는 '正名운동, '이자제한법...</t>
+          <t>[인뱅 삼국지①] 인터넷은행 10년, 5600만명 품고 '메기'에서 '주류'로.....</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254309</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=755539</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-06 00:21:36.692003+00:00</t>
+          <t>2026-07-06 07:01:13.496713+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>서울행정법원 징계통보처분취소 소송 원고 승소 판결</t>
+          <t>오뚜기-NH투자증권 간 대법원 판결 확정 (판매사 배상 책임 인정)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>서울행정법원은 라임펀드 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 징계통보처분을 취소하라는 원고 승소 판결을 내렸다. 이는 전 대표에 대한 징계 사유가 없다고 판단한 것으로, 금융당국의 제재가 법원에서 인정받지 못했음을 의미한다.</t>
+          <t>1조 원대 환매 중단 사태를 일으킨 옵티머스 펀드를 판매한 NH투자증권이 투자자 오뚜기에게 75억 5천만 원을 배상해야 한다는 대법원 판결이 확정되었습니다. 옵티머스 자산운용은 공공기관 매출채권 투자 명목으로 투자자를 모집했으나 부실기업 사모사채에 투자하여 수천억 원대 피해를 냈습니다. 이번 대법원 판결은 펀드 판매사의 책임이 인정된 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>이 기사는 라임펀드 사태와 관련하여 금융당국의 징계 처분을 받은 KB증권 전 대표가 행정소송에서 승소하여 징계가 취소되었다는 내용이다. 이는 피해자 측의 소송금융 투자 기회를 창출하거나 강화하는 사건이 아니며, 오히려 금융당국의 제재 근거가 법원에서 인정받지 못했음을 의미하여 피해자 측의 주장을 약화시킬 수 있다.</t>
+          <t>대기업 피고(NH투자증권)의 자력이 충분하고, 대법원 판결로 판매사의 책임이 명확히 인정되어 다른 피해자들의 소송에 강력한 선례가 됩니다. 1조 원대 환매 중단 사태로 다수의 피해자가 발생했을 가능성이 높고, 전체 피해 규모도 수천억 원대로 매우 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대 (전체 피해액)</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>법원  라임 징계 사유 없다 …KB증권 전 대표 제재 취소</t>
+          <t>대법  '환매 중단' 옵티머스펀드 판 NH투자, 오뚜기에 75억 배상</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=736097</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605200815524592</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-05 12:54:27.593745+00:00</t>
+          <t>2026-07-04 22:00:23.347377+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="3" t="inlineStr">
+      <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>대신증권</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>KB증권 전 대표의 금융위 징계처분 취소 행정소송 1심 판결</t>
+          <t>민사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>라임 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 직무정지 3개월 징계 처분이 위법하다는 법원 판단이 나왔다. 서울행정법원은 윤경은 전 대표가 제기한 징계통보처분 취소 소송에서 원고 승소로 판결하며, 내부통제 기준 마련 의무 위반이 인정되지 않는다고 밝혔다. 라임 사태는 1조 6천억 원대 피해를 낳은 대규모 환매 중단 사건이다.</t>
+          <t>대신증권의 라임 펀드 판매와 관련한 민사소송 2심에서 투자자 1명이 일부 승소했습니다. 이는 라임 사태의 대규모 피해자 중 한 명의 사례로, 대신증권의 불완전판매 책임이 인정된 것으로 보이며, 다른 라임 펀드 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>KB증권은 대기업/금융기관으로 자력이 충분하며(적합 조건 2), '라임 사태'는 1조 6천억 원대의 대규모 집단적 피해를 야기함(적합 조건 3, 4). 금감원 검사 및 금융위 징계 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 본 기사의 전 대표 징계 취소 판결은 개별 임원의 책임에 대한 것이며, KB증권 자체의 판매 책임 및 피해자들의 민사상 손해배상 청구 가능성은 여전히 높다고 판단됨.</t>
+          <t>대신증권이라는 자력 있는 금융기관이 피고이며, 라임 펀드 사태는 대규모 피해자를 발생시킨 집단적 피해 사건입니다. 이미 민사 2심 판결이 나왔다는 것은 책임 소재 및 증거 확보가 어느 정도 이루어졌음을 의미하며, 다른 투자자들의 추가 소송 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>1조 6000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>法 “‘라임 사태’ KB증권 전 대표 징계처분 위법… 취소돼야”</t>
+          <t>대신증권 '라임 펀드' 민사 2심도 투자자 1명만 승소</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405509063?OutUrl=naver</t>
+          <t>https://www.bizhankook.com/bk/article/32369</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-05 12:50:56.295880+00:00</t>
+          <t>2026-07-03 07:02:43.243170+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대규모 금융 사기 사건으로 투자자 손해배상 소송 진행 중. 관련하여 전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 승소 판결.</t>
+          <t>즉시연금 소송 승소로 인한 종결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>라임 사태로 금융당국으로부터 직무정지 처분을 받은 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 1심 승소했습니다. 재판부는 KB증권의 내부통제 기준이 법정 목적을 달성할 수 없는 형식적인 기준에 불과했다고 단정하기 어렵다고 판시했습니다. 라임 사태는 2019년 불거진 1조 6천억원 규모의 대규모 금융 사기 사건입니다.</t>
+          <t>기사는 한화생명이 즉시연금 소송 승소로 4천억 원 규모의 환입금을 포함한 일회성 수혜를 얻었다는 내용을 다룹니다. 이는 이미 종결된 과거의 법적 분쟁에 대한 결과이므로, 신규 소송금융 투자 기회를 발굴하기에는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>라임 사태는 1조 6천억원 규모의 대규모 금융 사기 사건으로, 다수의 투자자가 피해를 입었으며(집단적 피해, 피해 규모 큼), KB증권 등 대형 금융기관이 판매사로 연루되어 상대방의 자력이 충분합니다. 금융당국의 조사 및 징계 처분 등 공적 절차가 이미 진행되었고(공적 절차 진행 중, 증거 확보 가능), 라임자산운용의 펀드 돌려막기 등 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>기사는 한화생명이 과거 '즉시연금 소송'에서 승소하여 4천억 원 규모의 환입금을 받았다는 내용을 다루고 있습니다. 이는 이미 종결된 사건(부적합 조건: 이미 종결된 사건)으로, 신규 소송금융 투자 대상을 발굴하기에 적합하지 않습니다. 소송금융은 현재 진행 중이거나 앞으로 제기될 소송에 투자합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1조 6000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>라임사태로 직무정지… 法  금융위 징계는 위법</t>
+          <t>[이윤구의 프리킥스] 투자손익 딜레마</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604051823394543</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4417047</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-05 12:49:40.822971+00:00</t>
+          <t>2026-06-28 07:01:56.164321+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 원고 승소 판결</t>
+          <t>금감원의 금융회사 대상 디지털금융 이용자 보호 강화 지시</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>라임자산운용 사태로 1조 6천억원대 투자자 손실이 발생했으며, 이와 관련하여 금융당국이 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 취소되었다. KB증권 등 금융기관의 내부통제 부실 책임이 제기되었고, 다수의 투자자 피해가 발생하여 집단소송 가능성이 높다.</t>
+          <t>금감원이 금융회사 CCO들을 소집하여 디지털금융 이용자 보호 강화를 주문했습니다. IT 사고 발생 시 이용자 통지, 대체수단 마련, 집단 민원 대응, 합리적인 피해보상 기준 수립 등 이용자 중심의 사고대응 체계를 재점검할 것을 지시했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (KB증권의 내부통제 부실), 상대방에게 자력이 충분함 (KB증권은 대기업/금융기관), 집단적 피해 (1조 6천억원대 투자자 손실), 피해 규모가 큼 (1조 6천억원), 증거가 있거나 확보 가능함 (금융당국 징계 처분), 이미 공적 절차 진행 중 (금융당국 징계 및 관련 행정소송) 등 다수의 적합 조건에 해당하여 소송금융 투자에 매우 적합하다.</t>
+          <t>기사는 금감원의 일반적인 금융회사 대상 지시사항으로, 특정 IT 사고나 피해 사건에 대한 보도가 아닙니다. 따라서 상대방 책임, 피해 규모, 피해자 수, 구체적인 증거 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>1조 6천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>'라임사태' 前 KB증권 대표…1심서 직무정지 징계 취소</t>
+          <t>금감원, 금융사 CCO 소집…“디지털금융 이용자 보호 강화해야”</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008427</t>
+          <t>https://www.dailian.co.kr/news/view/1646939/?sc=Naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-05 12:47:43.710763+00:00</t>
+          <t>2026-06-24 21:00:18.614150+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>중도금 대출 관련 소송 장기화</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>한국투자저축은행이 부동산 리스크로 인해 중도금 대출 회수가 지연되고 있으며, 이로 인해 고정이하여신비율 개선이 늦어지고 있다는 내용입니다. 현재 진행 중인 소송 절차로 인해 대출 회수가 묶여 있어 은행의 재무 건전성에 영향을 미치고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>이 기사는 한국투자저축은행이 기존에 진행 중인 중도금 대출 관련 소송으로 인해 자산 건전성 문제가 발생하고 있음을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건을 발굴하기에는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 적합 조건에 대한 정보가 매우 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>전찬우號 한투저축, 부동산 리스크 직격… '벼랑끝' A등급 방어[더시그...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=840710</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-06-21 07:03:12.829817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>삼화저축은행 전직 임원 3명</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>옵티머스, 라임 펀드 관련 금융당국 제재 및 임원 징계 취소 소송 진행 중. 투자자 피해 회수 미완료.</t>
+          <t>항소심 승소, 새로운 법리 인정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 사태(약 4000억 원대 피해)와 라임 펀드 사태 관련하여 금융당국이 내린 NH투자증권 정영채 전 대표 및 KB증권 전 대표들에 대한 중징계가 법원에서 잇따라 취소되고 있습니다. 대법원은 정 전 대표의 문책 경고 취소 소송에서 원고 승소 원심을 확정했으며, 라임 사태 관련 KB증권 전 대표들도 1, 2심에서 승소했습니다. 이 판결들은 임원 개인의 징계에 대한 것이며, 펀드 투자자들의 피해 회수 문제는 여전히 남아있습니다.</t>
+          <t>예금보험공사가 파산한 삼화저축은행 전직 임원들의 미수령 퇴직연금 약 1억 6천만원을 강제 회수하는 데 성공했다. 이는 퇴직연금 청구권 시효가 만료됐더라도 계좌에 남은 자산은 '잔여신탁재산 반환채권'으로 회수할 수 있다는 새로운 법리를 인정한 첫 판례이다. 이번 판결은 향후 부실 금융회사 책임자들의 은닉 재산 환수 및 공적자금 회수 실무에 중요한 변화를 가져올 것으로 평가된다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>NH투자증권과 KB증권 등 대형 금융기관이 판매사 또는 관련사로 특정되어 자력이 충분하며, 옵티머스 펀드 약 4000억 원대 피해, 라임 펀드 대규모 환매 중단 등 집단적이고 큰 피해 규모가 발생했습니다. 금융당국의 제재가 있었고 관련 법원 소송이 진행된 점은 증거 확보 가능성을 높입니다. 비록 임원 징계 취소 판결이 나왔지만, 투자자들의 피해 회수 문제는 여전히 남아있어 소송금융 투자 적합성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(90억 손해배상 책임 확정), 피해 규모가 큼. 이미 확정된 손해배상 채권에 대한 집행 과정에서 새로운 법리(잔여신탁재산 반환채권)를 인정받아, 시효가 지난 퇴직연금도 회수할 수 있는 길이 열림. 이는 향후 유사 사건의 공적자금 회수 및 은닉 재산 환수에 중요한 선례가 되어 새로운 투자 기회를 창출할 수 있음.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 약 4000억 원, 라임 펀드 대규모</t>
+          <t>90억 원 (총 손해배상액), 1억 6천만원 (이번 회수액)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>정영채 전 NH투자증권 대표, 옵티머스 중징계 취소…라임 사태 제재도 ...</t>
+          <t>[단독] 예보, 파산 저축은행 임원 퇴직연금 강제회수 성공</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12055764?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2588186</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-05 12:44:30.384723+00:00</t>
+          <t>2026-06-21 07:00:51.307912+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>라임자산운용, KB증권 등</t>
+          <t>주요 시중은행</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>전 KB증권 대표에 대한 금융위원회 징계 통보 처분 취소 소송에서 원고 승소 판결 선고. 라임 사태 관련 피해자들의 민사 소송 등은 별도로 진행 중.</t>
+          <t>법원에서 투자자 패소 판결이 잇따르고 있으며, 금융위의 과징금 부과 절차도 진행 중입니다.</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1조 6천억 원대 피해를 낳은 '라임 사태'와 관련하여 금융위원회가 윤경은 전 KB증권 대표에게 내린 3개월 직무정지 처분이 위법하다는 법원 판단이 나왔습니다. 서울행정법원은 윤 전 대표가 내부통제 기준 마련 의무를 위반했다고 볼 수 없다고 판시하며 원고 승소 판결을 내렸습니다. 이 판결은 전직 CEO의 징계에 대한 것이며, 라임 사태 자체의 피해자 구제와는 별개의 사안입니다.</t>
+          <t>홍콩H지수 ELS 손실과 관련하여 개인 투자자들이 주요 금융기관을 상대로 손해배상 소송을 제기했으나, 법원은 투자자 책임론을 들어 은행 측 손을 들어주는 판결이 잇따르고 있습니다. 한편 금융위원회는 ELS 관련 과징금안을 반려하며 추가 감경 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>라임 사태는 1조 6천억 원대의 막대한 피해 규모와 다수의 투자자 피해를 야기한 집단적 피해 사건입니다. KB증권 등 대형 금융기관이 연루되어 상대방의 자력이 충분하며, 금융당국의 징계 처분 등 공적 절차가 이미 진행되어 관련 증거 확보 가능성이 높습니다. 이 기사는 전직 CEO의 징계 취소 소송 판결에 대한 것이지만, 라임 사태 자체는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
+          <t>주요 금융기관을 상대로 한 집단적 피해 사건으로 상대방 자력이 충분하고 피해 규모가 크며, 금융위의 공적 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 그러나 법원이 투자자 책임론을 들어 은행 측 손을 들어주는 판결이 잇따라 나오고 있어 상대방 책임 입증 및 소송 승소 가능성이 낮아지는 핵심적인 위험 요인이 존재합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>1조 6000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>법원 “윤경은 전 KB증권 대표 ‘라임 사태’ 책임 직무정지는 위법”</t>
+          <t>금융위, 홍콩 ELS 과징금안 이례적 반려…추가 감경 가능성</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522455</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=740010</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:00.447305+00:00</t>
+          <t>2026-06-17 00:20:42.405197+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회 (SEC)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>SEC 항소 취하 및 토레스 판결 최종 확정</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>리플과 SEC 간의 소송이 SEC의 항소 공식 취하로 최종 종결되었다. 2023년 토레스 판사의 판결이 최종 확정되었으며, 이는 XRP를 기관 판매 시 증권으로, 일반 판매 시 상품으로 분류한 내용이다. 합의금이 97% 삭감된 것으로 알려졌으며, 이는 가상자산 시장의 중요한 전환점으로 평가된다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>SEC가 항소를 공식 취하하고 토레스 판사의 판결이 최종 확정되어 소송이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>리플, SEC와의 전쟁 종료...합의금 97% 삭감에 XRP 반전 예고</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/234916</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-06-15 03:00:53.752331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>미 법무부 및 상품선물거래위원회(CFTC) 조사 진행 중, 미군 체포 사례 발생, CFTC 집행 책임자 소송 예고</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>미국 군 내부와 정치권의 기밀 정보를 활용한 예측시장 베팅 의혹이 불거져 미 사법·규제당국이 조사에 착수했다. 미 법무부와 CFTC는 칼시, 폴리마켓 등 플랫폼에 정보 공개를 요청했으며, 이미 미군 체포 사례와 함께 여러 건의 소송이 이어질 것이라고 예고했다. 뉴욕타임스 보도에 따르면 80명 이상의 폴리마켓 이용자가 의심스러운 베팅으로 수억 원대 수익을 올린 것으로 파악되었다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>미 사법·규제당국이 기밀 정보 활용 베팅 의혹에 대해 활발히 조사 중이며(공적 절차 진행 중), CFTC 집행 책임자가 '여러 건의 소송이 이어질 것'이라고 언급하여 상대방 책임이 명확해 보입니다. 또한 블록체인 거래 기록 등 증거 확보 가능성이 높습니다. 그러나 기사에서 직접적인 피해자 집단과 이들의 구체적인 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>‘1억9000만원→8억4000만원’ 4배 순식간에 뻥튀기…“심각한 문제” 무...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10739601?ref=naver</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-06-14 11:04:39.336835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>코인플립</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>미주리주 법무장관이 소송 제기</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>미주리주 법무장관이 암호화폐 ATM 운영업체 코인플립을 상대로 소송을 제기했습니다. 코인플립이 사기 거래를 고의로 방조하고 이익을 얻었다는 주장이며, 피해 대상에는 미주리주 내 노인과 퇴역 군인이 포함되었습니다. 주 당국은 코인플립의 주 사업행위법 위반 확인, 주내 영업 금지, 최대 182만 6천 달러의 벌금 부과 및 피해자 보상을 요구했습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>미주리주 법무장관이 암호화폐 ATM 운영업체 코인플립을 상대로 소송을 제기하여 상대방 책임이 명확하고(적합 조건 1), 코인플립은 미국 전역에 4천대 이상의 ATM을 운영하는 규모 있는 업체로 자력이 충분합니다(적합 조건 2). 피해 대상에 노인과 퇴역 군인이 포함되어 집단적 피해 가능성이 높으며(적합 조건 3), 최대 182만 6천 달러의 벌금과 피해자 보상이 요구되어 피해 규모가 큽니다(적합 조건 4). 주 당국이 소송을 제기한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>최대 182만 6천 달러 (벌금), 피해자 보상액 미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미주리주 내 노인과 퇴역 군인 다수</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>미주리주, 암호화폐 ATM 업체 코인플립 제소</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/362021</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-06-11 21:13:05.648425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A33" s="3" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>서울남부지방법원 1심 원고 일부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>젠투펀드 사태와 관련하여 국내 제조기업 A사가 신한투자증권을 상대로 제기한 손해배상 청구 소송에서 법원이 신한투자증권의 책임을 인정, 72억 원을 배상하라는 원고 일부 승소 판결을 내렸다. 이는 금융기관의 손해배상 책임을 인정한 사례이다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>신한투자증권이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 이미 1심 법원에서 72억 원 배상 책임이 인정되어 상대방 책임이 명확하고 증거가 확보되었습니다(적합 조건 1, 5). 또한, 72억 원이라는 피해 규모가 크고(적합 조건 4), '젠투펀드 사태'로 명명된 만큼 추가 피해자 발생 및 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>72억 원</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1개 기업 (A사)</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>‘젠투펀드 사태’ 신한증권 72억 배상 판결</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/587609?ref=naver</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-06-10 16:08:30.002889+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D33" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>대신증권</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...173 lines deleted...]
-      <c r="K35" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>민사소송 2심 판결 선고, 상고 여부 미확정</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>라임자산운용 펀드 환매 중단 사태와 관련한 대신증권 민사소송 2심에서 법원이 투자자들의 계약 취소 청구는 기각했으나, 일부 투자자에 대한 손해배상 책임은 인정했습니다. 대신증권은 형사 재판에서 내부통제 미흡 책임으로 벌금형을 받은 바 있으며, 현재 양측 모두 상고 여부를 확정하지 않은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>대신증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 라임 펀드 사태는 다수의 피해자가 발생한 집단적 피해의 성격을 가집니다(적합 조건 3). 또한, 형사 재판에서 대신증권의 내부통제 미흡 책임이 인정되어 벌금형이 내려진 바 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다(적합 조건 1, 5, 6). 현재 2심 판결이 나왔으나 상고 여부가 미확정되어 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>대신증권, 라임펀드 민사소송 2심서 일부 승소…계약 취소 청구 기각 유...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>press9.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.press9.kr/news/articleView.html?idxno=77106</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-06-08 07:01:25.646246+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>JYP엔터테인먼트가 옵티머스 펀드 투자 손실에 대해 판매사인 NH투자증권을 상대로 제기한 소송에서 최종 승소했습니다. 대법원은 NH투자증권의 설명 의무 위반에 따른 손해배상 책임을 인정하여 약 15억 1000만 원을 배상하라는 원심을 확정했습니다. 이로써 옵티머스 사태 관련 JYP의 소송은 7년 만에 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>대법원 판결로 최종 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>15억 1000만 원</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>대법,  NH증권이 '옵티머스 피해' JYP에 15억 배상하라</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L35" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/346371</t>
+          <t>http://www.fnnews.com/news/202605130854418023</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-05 00:17:58.116584+00:00</t>
+          <t>2026-06-08 01:08:28.196551+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
+      <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>네바다 주 등에서 민사 소송 및 규제 조치 진행 중, 연방 차원 입법 논의 중, 내부자 거래 관련 기소 사례 존재</t>
+          <t>지방선거 TV토론 중 대부업 의혹 공방</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 폴리마켓은 과거 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 인한 민사 소송 및 규제 조치를 받고 있습니다. 또한, 내부자 거래 의혹이 제기되어 기소 사례가 발생하고 있으며, 이는 시장의 신뢰성 문제와 다수 이용자의 잠재적 피해로 이어질 수 있습니다. 기업가치 90억 달러의 대기업으로 충분한 자력을 갖추고 있어 소송금융 투자에 적합합니다.</t>
+          <t>지방선거 TV토론에서 대부업 의혹에 대한 공방이 벌어졌습니다. 한 후보는 '사건의 피해자들'을 언급하며 다른 피해자들과는 원만히 해결되었다고 밝혔으나, 다른 후보는 배당 흐름 공개를 요구했습니다. 기사 내용만으로는 구체적인 피해 사실, 상대방, 피해 규모 등 법적 분쟁의 핵심 정보를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>폴리마켓은 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 민사 소송 및 규제 조치를 받고 있어 상대방 책임이 명확합니다 (적합 조건 1, 6). 기업가치 90억 달러의 대기업으로 자력이 충분하며 (적합 조건 2), 내부자 거래 의혹 기소 사례는 시장 신뢰성 문제와 다수 이용자의 잠재적 피해를 시사합니다 (적합 조건 3, 4, 5).</t>
+          <t>기사는 지방선거 TV토론 중 대부업 의혹에 대한 공방을 다루고 있어, 구체적인 사건 내용이나 법적 쟁점을 파악하기 어렵습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합 조건 대부분이 불분명합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>예측시장 거래량 440억 달러…폴리마켓·칼시, 주류 금융의 문을 두드리...</t>
+          <t>[6·3 지방선거][TV토론] 평택을 5인, 대부업·토지공개념 열띤 공방전</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/346288</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=732390</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-04 00:42:28.044517+00:00</t>
+          <t>2026-05-30 07:03:21.070824+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="2" t="inlineStr">
+      <c r="A39" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr"/>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>청소년 도박 문제 해결을 위한 정부 연계 지원 프로그램 시행</t>
+        </is>
+      </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>XRP는 ETF 자금 유출과 네트워크 활동 감소로 1.30달러 수준에서 약세 압력을 받고 있으며, 24시간 동안 약 4% 하락했습니다. 그러나 리플의 GTreasury 통합, XRP 소각률 급증, 규제 진전 등 생태계 확장 소식은 중장기 반등 가능성을 시사합니다. SEC와의 소송은 여전히 불확실성 요소로 남아 있습니다.</t>
+          <t>금융위원회 등 5개 부처가 청소년 도박 문제의 조기 차단 및 재도박 예방을 위해 자진신고 시 선처, 치유, 불법사금융 피해구제까지 연계 지원하는 정책을 18일부터 시행한다고 밝혔다. 이는 청소년 도박 문제에 대한 정부 차원의 종합적인 대응 방안이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 XRP 암호화폐의 시장 동향 및 가격 변동을 분석하는 내용으로, 특정 기업이나 개인의 불법 행위로 인한 피해 발생을 다루지 않습니다. 따라서 소송의 상대방이 특정되지 않고, 법적 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 청소년 도박 문제 해결을 위한 정부의 자진신고 및 지원 정책 시행에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>XRP 1.30달러에서 약세 압력 직면, 중장기 반등 가능성은?</t>
+          <t>청소년 도박 자진신고하면 선처·치유·구제 ···오는 18일부터 시행</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/346283</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=628830</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-04 00:41:58.094177+00:00</t>
+          <t>2026-05-27 22:46:19.928295+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>은행</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>서울중앙지법 1심 판결 선고</t>
+          <t>1심 판결 후 항소심 진행 또는 판결</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>스마일게이트RPG 상장 무산과 관련한 손해배상 소송에서 라이노스자산운용이 승소했다. 서울중앙지법은 스마일게이트에 1,000억 원을 배상하라고 판결했으며, 이는 대규모 기업 간 소송으로 현재 판결이 선고된 상태이다.</t>
+          <t>라임펀드 관련 사건에서 1심은 은행 직원이 투자자성향 설문을 임의 작성하고 위험성 설명을 충분히 하지 않아 설명의무 위반에 따른 손해배상책임을 인정했습니다. 반면 항소심은 1심보다 엄격하게 판단한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>대기업인 스마일게이트를 상대로 1,000억 원 규모의 배상 판결이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5).</t>
+          <t>라임펀드 사건으로 은행 직원의 설명의무 위반 책임이 1심에서 인정되었고, 상대방(은행)의 자력이 충분합니다. '라임펀드'는 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례이며, 이미 1심과 항소심이 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>1,000억 원</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[판결]  스마일게이트 1,000억 배상하라</t>
+          <t>[배지현 변호사의 법률칼럼] 설명 부족과 사기의 차이, 라임펀드 판결로...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218821</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4084971</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-04 00:36:29.528556+00:00</t>
+          <t>2026-05-24 07:03:38.113276+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>대법원 상고 기각, 판결 확정</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>JYP엔터테인먼트가 옵티머스 펀드 투자금 손실과 관련하여 NH투자증권을 상대로 제기한 손해배상 소송에서 승소했습니다. 대법원은 NH투자증권의 손해배상책임을 60%로 인정한 원심 판단에 법리 오해가 없다며 상고를 기각, NH투자증권이 JYP엔터테인먼트에 15억 원을 지급해야 한다고 최종 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 대법원에서 상고가 기각되어 판결이 확정된 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 JYP엔터테인먼트가 승소했으나, 이는 이미 법적 절차가 완료된 사례입니다.</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>15억 원</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>1명 (JYP엔터테인먼트)</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>옵티머스 펀드 투자금 날린 JYP엔터… 대법 “NH증권이 15억 줘야”</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/05/13/3OF6AKMXRZF7VOCNA7COWQMKG4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-05-21 16:17:03.497118+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>월드 리버티 파이낸셜</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각으로 원심 확정 (전 NH투자증권 대표 징계 취소 소송)</t>
+          <t>캘리포니아주 연방 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>대법원이 옵티머스 펀드 사태와 관련해 정영채 전 NH투자증권 대표에 대한 금융당국의 중징계 처분 취소 소송에서 원고 승소한 원심 판결을 확정했습니다. 대법원은 심리불속행 기각 결정을 통해 2심 판결에 법리적 잘못이 없다고 판단했습니다.</t>
+          <t>가상화폐 억만장자 쑨위천이 트럼프 대통령의 세 아들이 설립한 가상화폐 투자사 '월드 리버티 파이낸셜'을 상대로 소송을 제기했습니다. 쑨위천은 회사 측이 자신의 자산 매각을 차단하고 스테이블코인 투자 요구를 거부하자 자산을 동결하여 약 4083억 원의 이익 기회를 잃었다고 주장하고 있습니다. 회사 측은 쑨위천의 주장을 전면 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>옵티머스 사태는 다수의 피해자가 발생한 대규모 금융 사기 사건으로, NH투자증권은 대기업으로서 충분한 자력을 갖추고 있습니다. 이 기사는 전 대표의 징계 취소 판결을 다루지만, 이는 금융당국의 징계 절차상 하자에 대한 판단으로, NH투자증권의 투자자 대상 책임과는 별개로 볼 수 있어 소송금융 적합도가 높습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>상대방(월드 리버티 파이낸셜)은 트럼프 가문이 설립한 가상화폐 투자사로 자력이 충분하며, 피해 규모가 약 4083억 원으로 매우 큽니다. 소송이 이미 캘리포니아주 연방 법원에 제기되어 진행 단계가 명확합니다. 다만, 단일 피해자이며 상대방이 주장을 전면 부인하고 있어 책임 입증에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2억7600만 달러 (약 4083억 원)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>옵티머스 사태 대법원서 중징계 처분 취소, 정영채 전 NH투자증권 대표...</t>
+          <t>트럼프家 코인회사 피소…중국계 가상화폐 억만장자 “투자 거부하자 자...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434962</t>
+          <t>https://www.munhwa.com/article/11584386?ref=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:09.704824+00:00</t>
+          <t>2026-05-16 16:34:10.579943+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권을 상대로 소송 제기</t>
+          <t>복지부·금감원 공동 대응 및 대한법률구조공단 소송 지원 예정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>코스닥 상장사 삼천당제약이 iM증권 소속 애널리스트의 기업 분석 보고서와 관련하여 iM증권을 상대로 소송을 제기했습니다. 삼천당제약은 '주가조작'을 주장하고 있으며, iM증권은 '자율적 기업 분석'이라며 맞서고 있습니다. 현재 양측은 소송에 대한 대응을 검토 중입니다.</t>
+          <t>보건복지부와 금융감독원이 저신용·저소득층 등 취약계층을 겨냥한 불법사금융 범죄에 공동 대응하기 위한 협약을 체결했습니다. 이번 협약을 통해 불법사금융 피해자들을 위한 금융교육 확대 및 대한법률구조공단의 채무자대리인 선임과 소송 지원이 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>iM증권은 자력이 충분한 상대방이나 (적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성이나 피해 규모를 판단하기 어렵습니다. 또한, 집단적 피해가 아닌 기업 간 소송으로 보이며, 소송금융의 일반적인 고객 프로필(다수의 피해자 또는 개인 원고)과 다소 차이가 있습니다.</t>
+          <t>불법사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 저신용·저소득층 등 취약계층을 대상으로 하므로 집단적 피해 가능성이 높습니다(적합 조건 3). 복지부와 금감원의 공동 대응 및 대한법률구조공단의 소송 지원은 공적 절차가 진행 중이며(적합 조건 6), 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>취약계층 다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>삼천당제약에 소송 당한 iM증권…“주가조작”vs“자율적 기업분석” 공...</t>
+          <t>복지부·금감원, 불법사금융 피해 취약계층 보호망 구축</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040316102766299</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1707814</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-03 13:02:46.029950+00:00</t>
+          <t>2026-05-16 09:25:02.413525+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>메리츠금융그룹</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 법적 조치 예고</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>스마일게이트가 미래에셋증권(라이노스자산운용)이 제기한 IPO 관련 손해배상 및 매매대금 청구 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트에게 1000억원과 연 12%의 지연이자를 배상하라고 판결했다.</t>
+          <t>홈플러스 물품구매 전단채 피해자 비상대책위원회가 메리츠금융그룹의 후순위 피해자 보호 없는 DIP 대출 강행에 반발하며 법적 대응을 예고했다. 비대위는 메리츠금융그룹을 상대로 업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 모든 법적 조치를 취할 것이라고 밝혔다. 이는 홈플러스 회생 절차와 관련된 금융 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 패소 판결로 명확하며(적합 조건 1), 스마일게이트는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 1000억원으로 매우 크고(적합 조건 4), 1심 판결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
+          <t>메리츠금융그룹은 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 물품구매 전단채 피해자 비상대책위원회가 조직되어 집단적 피해가 명확합니다(적합 조건 3). 비대위는 메리츠금융그룹의 DIP 대출 강행 시 업무상 배임죄 고소·고발, 감독당국 조사 요청 등 모든 법적 조치를 예고하고 있어, 상대방 책임이 구체적으로 특정될 가능성이 높고(적합 조건 1) 증거 확보 및 공적 절차 진행 가능성이 큽니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>스마일게이트, IPO 소송 1심 패소…“1000억원 배상” 판결</t>
+          <t>홈플러스  회생 연장에도 유동성 한계…메리츠 지원 요청</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030072</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=736100</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-03 12:49:40.959824+00:00</t>
+          <t>2026-05-16 07:01:48.214213+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2심 변론기일 지정</t>
+          <t>금융지주사들이 미국 SEC에 위험 요소 공시</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>미래에셋증권이 신한투자증권과 이종필 전 라임자산운용 부사장을 상대로 제기한 손해배상 청구 소송의 2심 1차 변론기일이 5월 27일로 지정되었습니다. 이 소송은 2019년부터 시작된 라임 사태 관련 법정 공방의 연장선으로, 5년째 이어지고 있습니다.</t>
+          <t>국내 주요 금융지주사들이 정부의 '포용 금융' 정책으로 인해 자산 건전성이 악화될 수 있다는 우려를 미국 증권거래위원회(SEC)에 제출한 사업보고서에 명시했습니다. 이는 국내 보고서에는 없는 내용으로, 미국에서 위험 요소를 미리 고지하지 않을 경우 집단소송을 당할 수 있기 때문입니다. 기사는 4대 금융그룹의 고정이하 여신 및 중소기업 대출 연체 잔액 증가 등 금융사의 건전성 관리 부담이 커지고 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>라임 사태는 금융 사기로 상대방(신한투자증권, 이종필 전 부사장)의 책임이 비교적 명확하며, 신한투자증권은 대형 금융기관으로 자력이 충분합니다. 이미 1심 판결이 있었고 2심이 진행 중이며, 검찰 수사 및 금융당국 조사 등 공적 절차를 통해 증거가 확보되어 있습니다. 라임 사태 전체 피해 규모가 매우 커 미래에셋증권이 청구하는 손해배상액도 상당할 것으로 예상됩니다.</t>
+          <t>본 기사는 금융지주사들이 정부 정책으로 인한 자산 건전성 악화 우려를 미국 SEC에 공시한 내용으로, 특정 주체의 명확한 책임(적합 조건 1)이나 집단적 피해(적합 조건 3)를 입은 피해자 그룹이 명확히 드러나지 않습니다. 기사에서 언급된 '집단소송'은 미국 투자자들의 공시 의무 위반에 대한 소송 가능성을 의미하며, 소송금융의 대상이 되는 피해자 중심의 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>'라임 손배소' 미래에셋 vs 신한투자 2심 다음달 시작…5년 법정공방 재...</t>
+          <t>금융지주사들 “포용 금융으로 자산 건전성 악화 우려”</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150797</t>
+          <t>https://www.joongang.co.kr/article/25428526</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:00.936166+00:00</t>
+          <t>2026-05-16 00:59:29.448423+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
+      <c r="A46" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>정부 기관의 피해자 지원 및 범죄 근절 협력 논의 중</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>금감원과 복지부가 불법 사금융 피해를 입은 저신용·저소득 취약계층을 위한 '원스톱 지원' 체계 구축을 논의 중이다. 이는 민생범죄 근절 및 피해구제, 복지 서비스 연계를 목표로 하며, 범죄 피해사실이 파악될 경우 즉각적인 지원이 이루어질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>불법 사금융 피해는 상대방의 책임이 명확하고(적합 조건 1), 금감원과 복지부의 협력으로 공적 절차(적합 조건 6) 및 증거 확보(적합 조건 5) 가능성이 높다. 하지만 소송 상대방인 불법 사금융 업자의 자력 확보가 불확실하여, 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 크다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>불법 사금융 피해 저신용·저소득 취약계층 '원스톱 지원'</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>korea.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148964085&amp;call_from=naver_news</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-05-14 20:00:29.258943+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E46" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A47" s="3" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>서울남부지법이 젠투펀드 환매 중단 사태와 관련해 신한투자증권의 배상 책임을 첫 인정했습니다. 국내 제조기업 A사가 신한투자증권을 상대로 제기한 손해배상 소송에서 법원은 A사의 손을 일부 들어주며 72억 원 규모의 배상 책임을 인정했습니다. 이는 젠투펀드 사태 관련 첫 배상 책임 인정 판결로, 향후 다른 피해자들의 소송에도 영향을 미칠 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>법원이 젠투펀드 환매 중단 사태에 대한 신한투자증권의 배상 책임을 첫 인정하여 상대방 책임이 명확하며, 상대방은 자력이 충분한 금융기관입니다. 72억 원 규모의 피해 금액이 인정되었고, 젠투펀드 사태는 다수의 투자자에게 영향을 미치는 집단적 피해의 성격을 가집니다. 이미 1심 판결이 선고되어 법적 판단을 받은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>72억 원</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>젠투펀드 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>법원, 젠투펀드 환매 중단 사태 배상 책임 첫 인정…신한투자증권 72억...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>consumernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=755219</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-05-12 09:30:56.639115+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr"/>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>범정부 TF 구성 및 수사, 금융, 통신 당국 연계 피해 구제 절차 진행 중</t>
+          <t>서울남부지법 1심 판결, 신한투자증권 책임 60% 인정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>불법 사금융 및 추심 문제에 대응하기 위해 범정부 TF가 구성되어 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 원스톱 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 이는 불법 대출로 인한 다수 피해자 발생에 대한 정부 차원의 대응으로, 제도가 현장에 닿을 수 있도록 노력하고 있습니다.</t>
+          <t>홍콩 젠투펀드 환매 중단 사태와 관련하여, 신한투자증권이 DLS 발행사로서 투자자보호의무를 위반한 책임이 60% 인정되는 1심 판결이 나왔습니다. 재판부는 신한투자증권이 펀드의 위험성을 제대로 조사하지 않고 부실하게 설명했으며, 레버리지 전략 위험성을 간과하고 안정성을 과장 홍보했다고 판단했습니다. 이번 판결은 1조원 이상 피해가 발생한 젠투펀드 사태 관련 금융기관 책임을 인정한 최초의 사법부 판단으로, 향후 유사 소송에 이정표가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>범정부 TF가 꾸려져 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 피해구제 등 공적 절차가 진행 중이며(적합 조건 6), 이는 불법 추심 및 대출 관련 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했음을 시사합니다(적합 조건 3). 정부 기관의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
+          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 법원이 DLS 발행사로서 투자자보호의무 위반 책임을 60% 인정한 판결이 나와 상대방 책임이 명확합니다(적합 조건 1). 젠투펀드 사태는 1조원 이상의 피해가 추산되는 집단적 피해이며(적합 조건 3, 4), 이미 1심 판결을 통해 신한투자증권의 구체적인 과실이 인정되어 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원 이상 (전체), 558만 달러 (원고 A사)</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (다수 피해자 추정)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[불사금의 뿌리①] 명동서 빌린 200만원, 아이 손에 들려온 추심장</t>
+          <t>[증권] '홍콩 젠투펀드 판매' 신한투자증권에 60% 책임 인정 판결</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126336</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93591</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:47.567204+00:00</t>
+          <t>2026-05-09 07:02:19.906036+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr"/>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>신고·구제 절차 진행 가능성</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>이 대통령의 발언을 인용하여 불법대부 채무는 갚지 않아도 된다는 내용이 보도되었으나, 실제 분쟁 시에는 계약의 불법성 입증 및 채권자의 소송 제기 가능성에 대한 절차적 대응이 필요하다. 이에 따라 신고 및 구제 절차를 통한 대응이 병행될 수 있으며, 불법대부 채무자들의 법적 분쟁 가능성이 제기된다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>기사는 '불법대부'라는 키워드를 통해 법적 분쟁의 소지를 언급하지만, 소송 상대방(불법대부업자)이 특정되지 않아 자력 판단이 불가하며, 피해 규모나 피해자 수도 명확히 제시되지 않았다. 또한 계약의 불법성 입증이 필요하다고 언급되어 증거의 명확성도 부족하다. (적합 조건 1, 2, 3, 4, 5 미흡)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>李대통령  불법대부, 안갚아도 된다 ...그래도 법적 문제 없나</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>dongponews.net</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.dongponews.net/news/articleView.html?idxno=57797</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-05-05 01:16:44.235476+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D49" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>불법사금융 업자</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A50" s="3" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>서울시 민생경제안심센터를 통한 피해 신고 및 구제 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>서울시가 민생경제안심센터를 통해 불법사금융 피해 구제 절차를 운영하며 피해 신고 기간을 진행하고 있다. 연 이자율 60%를 초과하는 불법대부계약 피해자들을 대상으로 원금과 이자 구제 등을 돕는다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>서울시 민생경제안심센터를 통해 불법사금융 피해 구제 절차가 진행 중이며, 연 이자율 60% 초과 불법대부계약이라는 상대방의 책임이 명확하다. 다수의 피해자가 발생했을 가능성이 높고 공적 기관의 개입으로 증거 확보 및 피해자 모집이 용이할 수 있어 소송금융 적합도가 높다. 다만, 불법사금융 업자의 자력 확보가 쟁점이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>서울시, 불법사금융 피해 신고 기간 운영</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=225507</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-04-28 00:17:58.186374+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>NH투자증권, KB증권</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>증거개시 절차(디스커버리) 착수 예정</t>
+          <t>금융당국의 증권사 CEO 징계 관련 행정소송에서 금융위가 패소하였으며, 사모펀드 피해자들의 손해배상 소송이 진행 중이거나 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원이 트위터 인수 과정에서 주가를 조작했다는 투자자들의 집단 소송을 허용했습니다. 약 40명의 투자자가 참여하며, 양측은 향후 증거개시 절차에 착수할 예정입니다.</t>
+          <t>금융위원회가 사모펀드 환매 중단 사태와 관련하여 증권사 CEO들에게 내린 중징계가 법원에서 부당하다는 판결을 받으며 '줄패소'하고 있습니다. 이는 NH투자증권, KB증권 대표 등의 명예회복으로 이어졌으나, 사모펀드 부실 및 금융소비자 피해에 대한 금융지주회사 규탄 기자회견이 열리는 등 투자자들의 피해는 여전히 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>투자자들의 주가 조작 집단 소송이 허용되어 상대방 책임이 비교적 명확하며(조건 1), 일론 머스크는 자력이 충분한 상대방입니다(조건 2). 약 40명의 투자자가 참여하는 집단적 피해 사례이며(조건 3), 주가 조작 관련 소송은 피해 규모가 클 가능성이 높습니다(조건 4). 현재 소송이 진행 중이며 증거개시 절차를 앞두고 있어 증거 확보 가능성이 높습니다(조건 5).</t>
+          <t>NH투자증권, KB증권 등 대형 금융기관이 피고가 될 수 있어 자력이 충분하며 (적합 조건 2), 사모펀드 환매 중단 사태는 다수의 피해자(집단적 피해, 적합 조건 3)와 막대한 피해 금액(피해 규모 큼, 적합 조건 4)을 수반합니다. 금융당국의 징계 및 관련 수사 등으로 증거가 확보되어 있고(증거 확보 가능, 적합 조건 5), 이미 공적 절차가 진행되었습니다(적합 조건 6). 사모펀드 판매 증권사들의 책임 또한 사회적으로 명확합니다(적합 조건 1). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>약 40명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>머스크-SEC, '트위터 인수' 소송 결국 재판행</t>
+          <t>금융위, 증권사 CEO 징계 남발하다 '줄패소'…NH·KB증권 대표 '명예회복...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44210</t>
+          <t>https://www.news1.kr/finance/general-stock/6127171</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-02 12:41:17.253777+00:00</t>
+          <t>2026-04-19 07:02:45.544988+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>광주회생법원 상담센터 개소</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>광주회생법원이 경제적 어려움을 겪는 시민들을 위해 '빛고을희망드림 상담센터'를 개소했습니다. 이 센터는 개인회생·파산 절차 안내, 소송구조 지원 제도, 그리고 신용회복위원회 등 외부 유관기관의 채무조정 제도에 대한 상담을 제공합니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>해당 기사는 광주회생법원의 상담센터 개소 소식으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 구체적인 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>광주회생법원 ‘빛고을희망드림 상담센터’ 오픈</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1775468257430353005</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-18 07:02:30.383660+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>가상자산거래소 및 금융회사</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A53" s="3" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>국회 정무위원회 법안심사1소위에서 통신사기피해환급법 및 디지털자산기본법 개정안 논의 중</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>정부가 보이스피싱 피해자 보호 강화를 위해 가상자산거래소에도 금융회사와 동일한 수준의 무과실 배상책임제 도입을 추진하고 있습니다. 현재 국회 정무위원회에서 관련 법안(통신사기피해환급법 개정안, 디지털자산기본법)이 논의 중이며, 개별 피해 배상한도는 최대 5천만원으로 예상됩니다. 연간 2만3천명, 1조2천억원에 달하는 보이스피싱 피해 규모를 고려할 때, 법안 통과 시 대규모 집단 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분 (가상자산거래소 및 금융회사), 집단적 피해 (연간 2만3천명), 피해 규모 큼 (연간 1조2천억원, 개별 최대 5천만원), 공적 절차 진행 중 (국회 입법 논의). 법안 통과 시 무과실 배상책임이 명확해져 소송금융 투자 가능성이 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>개별 최대 5천만원 (법안 통과 시), 연간 총 1조 2천억원 (보이스피싱 피해)</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>연간 2만 3천명</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>“年 2800억 청구”…코인거래소에도 ‘보이스피싱 무과실 배상’ 추진</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05382486645413496</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-11 21:03:36.194404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>미국 정부 (검찰)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>무죄 판결 요청 심리 중, 일부 혐의 재심 예정</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>토네이도캐시 공동창업자 로만 스톰이 무허가 자금 송금 사업 공모 혐의로 유죄 평결을 받았으며, 자금세탁 및 대북 제재 위반 공모 혐의에 대해서는 재판이 진행 중입니다. 연방 법원이 무죄 판결 요청을 심리하고 있으며, 검찰은 10억 달러 이상의 불법 자금 처리와 북한 라자루스 그룹 연관성을 주장하고 있습니다. 이번 사건은 탈중앙화 기술 개발자의 형사 책임 범위를 가르는 중요한 선례가 될 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>해당 사건은 토네이도캐시 공동창업자에 대한 형사 기소 건으로, 소송금융이 일반적으로 지원하는 피해자(원고)의 민사 손해배상 청구 사건이 아닙니다. 기사에 명확한 민사상 피해자나 그들의 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>10억 달러 이상 (불법 자금 처리 규모)</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>토네이도캐시 공동창업자 로만 스톰 무죄 판결 여부, 법원 판단 유보</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/blockchain/348265</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-04-11 00:22:04.472284+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>가상자산거래소 및 금융기관</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...111 lines deleted...]
-      <c r="A55" s="3" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>경찰의 피해금 환급 노력 진행 중, 개정 통신사기피해환급법 8월 시행 예정</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>지난해 보이스피싱 피해액이 사상 처음 1조 2천억 원을 넘었으나, 가상자산 거래소에 동결된 피해금 환급액은 7년간 197억 원에 불과한 것으로 나타났다. 이는 입법 공백과 빠른 자금세탁 속도 때문으로 분석되며, 오는 8월 가상자산거래소의 지급정지 의무를 강화한 개정 통신사기피해환급법이 시행될 예정이다. 하지만 해외 거래소를 통한 자금세탁 등 여전히 피해 회복의 한계가 지적된다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>연간 1조원 이상의 막대한 보이스피싱 피해가 발생하고 있으며, 국내 5대 가상자산거래소 및 금융기관 등 자력 있는 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 경찰의 환급 노력에도 불구하고 환급률이 매우 저조하여 소송을 통한 피해 회복의 필요성이 높습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>연간 1조 2천억 원 이상 (개별 피해액 미상)</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>수십만 명 이상 (연간 피해액 기준)</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>(단독)연간 보이스피싱 피해 1조…수사기관 환급은 ‘7년간 197억’</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296968&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-04-07 12:18:57.107926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D55" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 회계법인 제재</t>
+          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 계좌 차단, 피해구제, 채무자대리인 지원 등 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>금융위원회가 국보의 회계기준 위반을 적발하여 5420만원의 과징금을 부과하고, 감사를 소홀히 한 신우회계법인에 대해서도 손해배상공동기금 추가 적립 및 감사업무 제한 조치를 결정했습니다. 이는 금융당국의 공식적인 제재로, 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>범정부 TF가 불법 사금융 문제에 대응하기 위해 수사·금융·통신 당국 및 지자체와 협력하여 계좌 차단, 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 연 7883%에 달하는 고금리 대출로 인해 많은 평범한 이웃들이 피해를 입고 있으며, 이는 선언적 단계를 넘어 실제 현장에서 제도가 작동하도록 하는 데 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>금융위원회의 회계기준 위반 적발 및 과징금 부과, 회계법인에 대한 제재 조치로 상대방의 책임이 명확하고 공적 기관의 조사 결과가 증거로 존재합니다. 또한, 금융위의 행정 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 다만, 피해 규모와 피해자 수가 명확히 파악되지 않아 소송금융 적합도는 Medium으로 판단됩니다.</t>
+          <t>범정부 TF가 꾸려져 수사·금융·통신 당국과 지자체가 불법 사금융 문제에 대응하고 있어 상대방의 책임이 비교적 명확하며(적합 조건 1), 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '평범한 이웃들'이 덫에 갇혔다는 표현에서 다수의 피해자 발생(적합 조건 3)이 예상됩니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>금융위, 국보 회계기준 위반 적발…과징금 5420만원 부과</t>
+          <t>[불사금의 뿌리③] 연7883%의 중력...7일의 덫에 갇힌 평범한 이웃들</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260401500524</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126390</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:04.095095+00:00</t>
+          <t>2026-04-07 12:18:15.675556+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="3" t="inlineStr">
+      <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>국보</t>
+          <t>다원시스</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 행정처분 완료</t>
+          <t>사채 원리금 미지급 발생</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>국보가 2019년 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 관련 선급비용 과대계상, 소액공모공시서류 거짓기재 등 회계처리기준을 위반한 사실이 금융위원회 조사로 확인되었습니다. 금융위는 국보 법인에 5420만원의 과징금을 부과하고, 전 대표이사 및 담당 임원에게도 과징금을 부과했으며, 감사인 지정 및 시정요구 등의 행정처분을 내렸습니다. 이는 투자자들의 손해배상 소송을 위한 명확한 근거가 될 수 있습니다.</t>
+          <t>다원시스가 217.18억원 규모의 사채 원리금을 미지급하여 채무불이행이 발생했습니다. 이는 자기자본 대비 8.31%에 해당하는 금액으로, 다수의 사채권자들이 피해를 입었을 것으로 예상됩니다. 채권자들은 다원시스를 상대로 원리금 상환을 요구하는 법적 조치를 검토할 수 있습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방 책임이 금융위의 과징금 부과로 명확히 확인되었고(적합 조건 1, 5), 상대방(국보)은 자력이 충분한 기업으로 판단됩니다(적합 조건 2). 회계기준 위반 규모가 수백억 원대에 달하며(적합 조건 4), 이는 다수의 투자자에게 피해를 야기했을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3). 이미 금융위의 행정처분(과징금, 감사인 지정 등)이 완료되어 객관적인 증거가 확보된 상태입니다(적합 조건 6).</t>
+          <t>다원시스의 217.18억원 규모 사채 원리금 미지급은 상대방 책임이 명확하며(적합 조건 1), 상장회사로 추정되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 사채권자 다수가 피해를 입었을 것으로 예상되어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 크고(적합 조건 4) 미지급 사실이 명확한 증거가 될 수 있습니다(적합 조건 5). 따라서 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>회계기준 위반 규모 약 200억 원대 (2019년 기준)</t>
+          <t>217.18억원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상 (다수 투자자 예상)</t>
+          <t>사채권자 다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>금융위, 국보에 과징금 5420만원…회계기준 위반 '철퇴'</t>
+          <t>4월 3일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401001299</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122349</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-04-01 13:02:37.618768+00:00</t>
+          <t>2026-04-06 00:46:10.494173+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>SK증권, 워터브릿지파트너스</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>고등법원 파기환송심에서 화해권고를 통한 종결 수순. 투자 원금 회수로 손해배상 실익 없음.</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>SK증권이 주선한 비앤비코리아 투자 분쟁이 8년 만에 종결 수순에 돌입했습니다. 투자자들은 SK증권의 기업 설명과 실제 사업 구조 간 차이로 인한 손해배상을 청구했으나, 비앤비코리아의 기업가치 회복으로 투자금이 원금 수준으로 회수되었습니다. 이에 고등법원 파기환송심 재판부는 손해배상 청구를 받아들이기 어렵다는 판단을 내렸고, 사건은 화해권고를 통한 마무리 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>해당 사건은 고등법원 파기환송심에서 화해권고를 통한 종결 수순에 있으며, 투자 원금이 이미 회수되어 손해배상 청구의 실익이 사라졌습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 비록 상대방(SK증권)의 자력은 충분하나, 실제 피해 금액이 없어 소송금융 투자 대상으로서의 매력이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>0원 (원금 회수)</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>기관 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>비앤비코리아 투자 분쟁 8년만 ‘종결’ 수순…투자금 회수에 소송 실익...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>youthdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216798</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:44:51.244600+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Polymarket</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>예측 시장 규제 논의 및 관련 법안 발의 진행 중</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>예측 시장 플랫폼 폴리마켓이 미군 구조 작전 시점을 두고 베팅 시장을 개설했다가 정치권의 거센 비판을 받고 철회했습니다. 이 사건으로 예측 시장의 윤리성과 규제 문제가 다시 수면 위로 떠올랐으며, 미 의회는 선거, 전쟁, 정부 정책과 연계된 베팅을 금지하는 법안을 발의하는 등 규제 압박이 커지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>폴리마켓의 윤리적 문제와 책임은 명확하며(내부 기준 미충족 인정), 정치권 반발 및 미 의회 법안 발의, CFTC의 규제 강화 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 이 사건으로 인해 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 소송금융의 주요 대상인 집단소송의 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>폴리마켓, 미군 구조 작전 베팅 철회…예측시장 규제 시험대</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/346532</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:32:44.639509+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D58" t="inlineStr">
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A59" s="3" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>한국대부금융협회의 불법 사금융 피해 분석 및 관련 문제 제기</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>한국대부금융협회가 지난해 불법 사금융 피해자 846명의 거래 내역을 분석한 결과, 평균 이자율이 법정 최고금리의 20배가 넘는 546%에 달하는 것으로 나타났습니다. 이 문제는 여전히 존재하며, 협회는 불법 대부업 근절을 위한 노력을 지속하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>불법 사금융으로 인한 상대방의 책임이 명확하며, 한국대부금융협회의 분석을 통해 846명의 다수 피해자가 확인되었고, 평균 546%에 달하는 이자율로 피해 규모가 매우 큼을 알 수 있습니다. 협회의 분석 결과라는 객관적 증거도 존재하여 소송금융 적합 조건 4개 이상을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>846명</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>['불법 대부업' 죽이기] 대부금융협회 강단있는 '正名운동, '이자제한법...</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>financialpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254309</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:21:36.692003+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>KB증권</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>서울행정법원 징계통보처분취소 소송 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>서울행정법원은 라임펀드 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 징계통보처분을 취소하라는 원고 승소 판결을 내렸다. 이는 전 대표에 대한 징계 사유가 없다고 판단한 것으로, 금융당국의 제재가 법원에서 인정받지 못했음을 의미한다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>이 기사는 라임펀드 사태와 관련하여 금융당국의 징계 처분을 받은 KB증권 전 대표가 행정소송에서 승소하여 징계가 취소되었다는 내용이다. 이는 피해자 측의 소송금융 투자 기회를 창출하거나 강화하는 사건이 아니며, 오히려 금융당국의 제재 근거가 법원에서 인정받지 못했음을 의미하여 피해자 측의 주장을 약화시킬 수 있다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>법원  라임 징계 사유 없다 …KB증권 전 대표 제재 취소</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=736097</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:54:27.593745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B59" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>금융감독원 IT 안정성 점검 및 경고, 엄정 조치 예고</t>
+          <t>KB증권 전 대표의 금융위 징계처분 취소 행정소송 1심 판결</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>금융감독원이 케이뱅크, 카카오뱅크, 토스뱅크 등 인터넷은행과 계열 증권사의 최고정보책임자들을 소집해 IT 안정성 미흡과 전산사고 기본통제 부실을 지적했다. 금감원은 최근 발생한 전산사고 사례를 공유하며 고객수 및 거래량 증가에 비례한 IT 리스크 대응을 주문했고, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다.</t>
+          <t>라임 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 직무정지 3개월 징계 처분이 위법하다는 법원 판단이 나왔다. 서울행정법원은 윤경은 전 대표가 제기한 징계통보처분 취소 소송에서 원고 승소로 판결하며, 내부통제 기준 마련 의무 위반이 인정되지 않는다고 밝혔다. 라임 사태는 1조 6천억 원대 피해를 낳은 대규모 환매 중단 사건이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행들의 IT 안정성 미흡과 전산사고 기본통제 부실을 지적하며 엄정 조치를 예고했습니다. 이는 상대방 책임이 비교적 명확하며(조건 1), 상대방(인터넷은행 및 증권사)은 대형 금융기관으로 자력이 충분합니다(조건 2). 또한 금감원의 조사 및 경고는 책임 입증에 중요한 증거가 될 수 있으며(조건 5), 이미 공적 절차가 진행 중입니다(조건 6). 잠재적 집단 피해 발생 가능성도 높습니다.</t>
+          <t>KB증권은 대기업/금융기관으로 자력이 충분하며(적합 조건 2), '라임 사태'는 1조 6천억 원대의 대규모 집단적 피해를 야기함(적합 조건 3, 4). 금감원 검사 및 금융위 징계 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 본 기사의 전 대표 징계 취소 판결은 개별 임원의 책임에 대한 것이며, KB증권 자체의 판매 책임 및 피해자들의 민사상 손해배상 청구 가능성은 여전히 높다고 판단됨.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6000억원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>금감원 “인터넷은행, 성장 규모에 걸맞은 IT 안정성 갖춰야”</t>
+          <t>法 “‘라임 사태’ KB증권 전 대표 징계처분 위법… 취소돼야”</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707689?ref=naver</t>
+          <t>https://www.segye.com/newsView/20260405509063?OutUrl=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:32.031566+00:00</t>
+          <t>2026-04-05 12:50:56.295880+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+          <t>KB증권 외 라임 사태 관련 판매사 및 운용사</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>대규모 금융 사기 사건으로 투자자 손해배상 소송 진행 중. 관련하여 전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 승소 판결.</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>라임 사태로 금융당국으로부터 직무정지 처분을 받은 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 1심 승소했습니다. 재판부는 KB증권의 내부통제 기준이 법정 목적을 달성할 수 없는 형식적인 기준에 불과했다고 단정하기 어렵다고 판시했습니다. 라임 사태는 2019년 불거진 1조 6천억원 규모의 대규모 금융 사기 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>라임 사태는 1조 6천억원 규모의 대규모 금융 사기 사건으로, 다수의 투자자가 피해를 입었으며(집단적 피해, 피해 규모 큼), KB증권 등 대형 금융기관이 판매사로 연루되어 상대방의 자력이 충분합니다. 금융당국의 조사 및 징계 처분 등 공적 절차가 이미 진행되었고(공적 절차 진행 중, 증거 확보 가능), 라임자산운용의 펀드 돌려막기 등 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>1조 6000억원</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>라임사태로 직무정지… 法  금융위 징계는 위법</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604051823394543</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:49:40.822971+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>KB증권, 라임자산운용</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>라임자산운용 사태로 1조 6천억원대 투자자 손실이 발생했으며, 이와 관련하여 금융당국이 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 취소되었다. KB증권 등 금융기관의 내부통제 부실 책임이 제기되었고, 다수의 투자자 피해가 발생하여 집단소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (KB증권의 내부통제 부실), 상대방에게 자력이 충분함 (KB증권은 대기업/금융기관), 집단적 피해 (1조 6천억원대 투자자 손실), 피해 규모가 큼 (1조 6천억원), 증거가 있거나 확보 가능함 (금융당국 징계 처분), 이미 공적 절차 진행 중 (금융당국 징계 및 관련 행정소송) 등 다수의 적합 조건에 해당하여 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>1조 6천억원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>다수 (미상)</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>'라임사태' 前 KB증권 대표…1심서 직무정지 징계 취소</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12008427</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:47:43.710763+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>KB증권</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>전 KB증권 대표이사에 대한 금융위 징계 취소 소송 1심 판결</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>서울행정법원이 라임사태와 관련해 금융위원회가 윤경은 전 KB증권 대표이사에게 내린 징계 처분을 취소하라고 판결했습니다. 재판부는 KB증권이 내부통제 기준 마련 의무를 위반하지 않았으며, 기본적인 리스크 관리가 일정 수준 이상으로 이뤄졌다고 판단했습니다. 이 판결은 전 대표이사의 징계에 대한 것으로, 라임사태 피해자들의 손해배상 청구권과는 별개의 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>라임사태는 1조 6천억 원 규모의 대규모 금융 사기로, 다수의 피해자가 발생했으며(집단적 피해, 피해 규모가 큼), 라임자산운용 및 판매 증권사들의 책임이 명확하고(상대방 책임이 비교적 명확함), 이들 증권사는 충분한 자력을 갖추고 있습니다(상대방에게 자력이 충분함). 또한 금융당국의 조사 및 징계 등 공적 절차가 진행되었고(이미 공적 절차 진행 중임), 관련 증거 확보가 용이합니다(증거가 있거나 확보 가능함). 비록 기사 내용은 전 KB증권 대표이사의 징계 취소 판결이지만, 이는 전체 라임사태 피해자들의 손해배상 청구권에 직접적인 영향을 미치지 않으며, 여전히 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>1조 6천억 원</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>법원, '라임사태' 증권사 전 대표 징계 취소‥ 처분 사유 없어</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/news/2026/society/article/6812773_36918.html</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:45:12.032230+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>NH투자증권, KB증권</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A65" s="3" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>옵티머스, 라임 펀드 관련 금융당국 제재 및 임원 징계 취소 소송 진행 중. 투자자 피해 회수 미완료.</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>옵티머스 펀드 사태(약 4000억 원대 피해)와 라임 펀드 사태 관련하여 금융당국이 내린 NH투자증권 정영채 전 대표 및 KB증권 전 대표들에 대한 중징계가 법원에서 잇따라 취소되고 있습니다. 대법원은 정 전 대표의 문책 경고 취소 소송에서 원고 승소 원심을 확정했으며, 라임 사태 관련 KB증권 전 대표들도 1, 2심에서 승소했습니다. 이 판결들은 임원 개인의 징계에 대한 것이며, 펀드 투자자들의 피해 회수 문제는 여전히 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>NH투자증권과 KB증권 등 대형 금융기관이 판매사 또는 관련사로 특정되어 자력이 충분하며, 옵티머스 펀드 약 4000억 원대 피해, 라임 펀드 대규모 환매 중단 등 집단적이고 큰 피해 규모가 발생했습니다. 금융당국의 제재가 있었고 관련 법원 소송이 진행된 점은 증거 확보 가능성을 높입니다. 비록 임원 징계 취소 판결이 나왔지만, 투자자들의 피해 회수 문제는 여전히 남아있어 소송금융 투자 적합성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>옵티머스 펀드 약 4000억 원, 라임 펀드 대규모</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>정영채 전 NH투자증권 대표, 옵티머스 중징계 취소…라임 사태 제재도 ...</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>dt.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.dt.co.kr/article/12055764?ref=naver</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:44:30.384723+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...130 lines deleted...]
-      <c r="A67" s="3" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>라임자산운용, KB증권 등</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>전 KB증권 대표에 대한 금융위원회 징계 통보 처분 취소 소송에서 원고 승소 판결 선고. 라임 사태 관련 피해자들의 민사 소송 등은 별도로 진행 중.</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>1조 6천억 원대 피해를 낳은 '라임 사태'와 관련하여 금융위원회가 윤경은 전 KB증권 대표에게 내린 3개월 직무정지 처분이 위법하다는 법원 판단이 나왔습니다. 서울행정법원은 윤 전 대표가 내부통제 기준 마련 의무를 위반했다고 볼 수 없다고 판시하며 원고 승소 판결을 내렸습니다. 이 판결은 전직 CEO의 징계에 대한 것이며, 라임 사태 자체의 피해자 구제와는 별개의 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>라임 사태는 1조 6천억 원대의 막대한 피해 규모와 다수의 투자자 피해를 야기한 집단적 피해 사건입니다. KB증권 등 대형 금융기관이 연루되어 상대방의 자력이 충분하며, 금융당국의 징계 처분 등 공적 절차가 이미 진행되어 관련 증거 확보 가능성이 높습니다. 이 기사는 전직 CEO의 징계 취소 소송 판결에 대한 것이지만, 라임 사태 자체는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>1조 6000억 원대</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>법원 “윤경은 전 KB증권 대표 ‘라임 사태’ 책임 직무정지는 위법”</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>ichannela.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522455</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:43:00.447305+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>금융위 주도 원스톱 지원체계 운영, 금감원 수사의뢰 및 의심계좌 차단, 신복위 채무조정 및 불법추심 중단 조치 중</t>
+          <t>KB증권 전 대표의 금융위 징계처분 취소 1심 판결</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하며 5주간 131명의 피해자를 지원했다. 이 시스템은 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰, 불법 계좌 차단 등 다양한 조치를 통해 피해 구제에 나서고 있다. 다수의 피해자가 발생하고 공적 기관의 적극적인 개입이 이루어지고 있어 소송금융 투자 검토에 긍정적이다.</t>
+          <t>서울행정법원은 1조 6천억원 규모의 라임 사태와 관련하여 금융위원회가 KB증권 윤경은 전 대표에게 내린 직무정지 처분이 위법하다고 판결했다. 법원은 KB증권의 내부통제 기준 마련 의무 위반 및 총수익스와프 거래 관련 리스크 관리 미흡 주장을 인정하지 않았다. 이 판결은 전 대표의 개인 징계에 대한 것이지만, 라임 사태 자체의 대규모 투자자 피해와 판매사 책임 문제는 여전히 남아있어 투자자들의 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>불법사금융업자의 불법 행위가 명확하고(적합 조건 1), 5주간 131명 이상의 다수 피해자가 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 금융위, 금감원, 경찰 등 공적 기관이 원스톱 지원체계를 통해 수사 의뢰, 불법추심 중단 등 적극적인 절차를 진행 중이므로(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 다만, 불법사금융업자의 자력 확보는 개별적으로 확인이 필요할 수 있습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 기사는 KB증권 전 대표의 개인 징계 취소 판결에 대한 것이나, 1조 6천억원 규모의 라임 사태는 다수 투자자에게 대규모 손실을 입혔고, 금융당국의 검사 및 징계 조치가 있었던 만큼 KB증권의 판매사로서의 책임에 대한 투자자들의 손해배상 청구 가능성은 여전히 유효함.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조6천억원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>최소 131명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 종합·지원 전담 지원체계...5주간 피해자 131명 지원</t>
+          <t>법원, ‘라임사태’ KB증권 전 대표 직무정지는 위법…징계 취소 판결</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049907</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252700.html</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-04-01 12:17:56.258392+00:00</t>
+          <t>2026-04-05 12:40:50.824934+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>스트래티지</t>
-[...2 lines deleted...]
-      <c r="D69" t="inlineStr"/>
+          <t>KB증권</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>피터 쉬프가 스트래티지에 대해 법적 소송 가능성을 경고한 단계</t>
+          <t>KB증권 전 대표 징계 취소 1심 판결</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>피터 쉬프가 비트코인 매수 자금 조달을 위해 무리한 행보를 보이는 스트래티지를 비판하며 법적 소송과 시장 붕괴 가능성을 경고했다. 현재 구체적인 피해 사실이나 법적 분쟁은 확인되지 않아 소송금융 투자 검토가 어렵다.</t>
+          <t>금융당국이 '라임 사태'와 관련해 내부 통제 기준 마련 의무 위반을 이유로 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 위법하다는 판결이 나왔다. 서울행정법원은 KB증권이 신규 상품 심의 및 리스크 관리 규정을 갖추고 있었다며 금융위의 처분 사유를 인정하지 않았다. 이 판결은 라임 사태 관련 금융당국의 제재에 대한 첫 사법부 판단으로 주목된다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사 내용은 피터 쉬프의 '경고'에 불과하며, 실제 피해 발생 여부, 상대방의 책임, 피해 규모, 피해자 수, 증거 등 소송금융 투자에 필요한 핵심 정보가 전혀 확인되지 않는다. 아직 법적 분쟁이 시작되지 않았고, 공적 절차도 진행 중인 것이 아니다. (적합 조건 1개 이하)</t>
+          <t>라임 사태는 대형 금융기관(KB증권)이 연루된 대규모 금융사기 사건으로, 수많은 투자자에게 막대한 피해를 입혀 집단적 피해 및 큰 피해 규모(적합 조건 3, 4)에 해당한다. 금융당국의 조사 및 제재 등 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), KB증권의 자력 또한 충분하다(적합 조건 2). 비록 이 기사는 전 대표의 징계 취소 1심 판결에 대한 것이지만, 이는 특정 징계 사유에 대한 판단일 뿐 라임 사태 전반의 금융기관 책임 가능성을 배제하지 않으므로, 투자자들의 손해배상 소송 기회는 여전히 유효하다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>피터 쉬프  스트래티지의 비트코인 자금 조달은 도박 ...거품 붕괴 경고</t>
+          <t>'라임 사태' KB증권 전 대표 징계, 1심서 위법 판단</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/228042</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604051428465944</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-04-01 00:46:23.636936+00:00</t>
+          <t>2026-04-05 12:40:36.407968+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="3" t="inlineStr">
+      <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>제미니</t>
+          <t>라임자산운용 및 펀드 판매 금융기관 (예: KB증권)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>투자자 집단소송 진행 중</t>
+          <t>KB증권 전 대표의 징계 취소 행정소송 1심 판결. 라임사태 관련 피해자들의 민사소송은 별도로 진행 중이거나 예정되어 있음.</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니가 상장 후 사업모델을 예측시장 중심으로 급하게 변경하면서 투자자들로부터 집단소송을 당하고 있습니다. 이는 암호화폐 시장의 침체기 속에서 발생한 투자자 보호 이슈로 보입니다.</t>
+          <t>KB증권 전 대표가 라임펀드 사태 관련 금융당국의 징계에 불복하여 제기한 행정소송 1심에서 승소했다. 이 판결은 라임사태 관련 책임 소재와 징계의 적법성에 대한 법원의 판단을 보여주며, 라임사태는 수많은 투자자에게 막대한 피해를 입힌 대규모 금융 사기 사건이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>제미니는 주요 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 상장 후 사업모델 급변으로 인한 투자자들의 집단소송이 이미 진행 중입니다(적합 조건 1, 3). 사업모델 변경 기록 등 객관적 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>본 기사는 KB증권 전 대표의 라임사태 관련 징계 취소 행정소송 1심 판결에 대한 내용이지만, 언급된 '라임사태'는 대규모 금융 사기로 다수의 피해자와 조 단위의 피해 금액이 발생한 사건이다. 이는 상대방 책임 명확, 상대방 자력 충분 (대형 금융기관), 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 소송금융 적합 조건에 다수 해당한다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>수천 명</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>다시 온 '암호화폐 겨울'...거래량 급감 속 금융권과 동맹 확장</t>
+          <t>KB증권 前대표 '라인펀드 사태' 징계 취소</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651741</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160283200398113</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:39.322303+00:00</t>
+          <t>2026-04-05 12:39:41.798298+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>KB증권</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>지역 금고의 소송 취하로 소송전 일단락</t>
+          <t>윤경은 전 KB증권 대표의 금융위원회 직무정지 징계 취소 행정소송에서 원고 승소 판결</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>새마을금고중앙회가 지역 금고에 대손충당금 증액을 요구했으나 지역 금고가 이를 받아들이지 않아 소송전이 발생했다. 이후 지역 금고가 소송을 취하하면서 해당 소송은 일단락되었다.</t>
+          <t>라임 사태와 관련하여 금융당국으로부터 직무정지 처분을 받았던 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 승소했다. 법원은 KB증권의 내부통제 기준이 형식적이었다고 단정하기 어렵고, 금감원도 내부통제 체제를 긍정적으로 평가한 바 있다고 판단했다. 이 판결은 전 대표 개인의 행정 징계에 대한 것이며, 1조 6천억 원 규모의 라임 사태로 인한 투자자 피해 및 KB증권의 민사상 책임과는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>기사에 따르면 새마을금고중앙회와 지역 금고 간의 소송전이 지역 금고의 소송 취하로 이미 일단락되어 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
+          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 5(증거), 6(공적 절차) 모두 해당. 라임 사태는 1조 6천억 원 규모의 대규모 금융 사기 사건으로, KB증권은 펀드 판매사로서 금융당국의 조사를 받았으며, 이는 투자자 대상 소송금융의 강력한 근거가 된다. 전 대표의 징계 취소 판결은 행정소송의 결과로, KB증권의 투자자 대상 민사상 책임과는 별개로 판단될 수 있다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6000억원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김인 새마을금고중앙회 회장</t>
+          <t>'라임 사태' 윤경은 전 KB증권 대표 직무정지 징계 ...법원  징계 부당</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434638</t>
+          <t>http://www.fnnews.com/news/202604051008054618</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:31.505267+00:00</t>
+          <t>2026-04-05 12:39:11.364854+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A72" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>미국 연방 검찰 기소 및 수사, 자금 회수 진행 중</t>
+          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 개입, 피해구제 및 예방대책 추진 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>2021년 우라늄 파이낸스 해킹으로 5,400만 달러 상당의 암호화폐를 탈취한 조나단 스팔레타가 미국 연방 검찰에 기소되었습니다. 범인은 훔친 자금으로 포켓몬 카드 등 고가 수집품을 구매했으며, 수사당국은 약 3,100만 달러를 회수했습니다. 피해자들은 약 5년 만에 사건의 전말을 확인했으나, 피해 회복 여부는 여전히 불확실합니다.</t>
+          <t>정부가 '플라스틱 머니'와 관련된 신용불량자 문제에 대응하기 위해 범정부 TF를 구성하고 수사·금융·통신 당국 및 지자체와 협력하여 대책을 추진 중이다. 계좌 차단, 원스톱 피해구제, 채무자대리인 지원, 예방대출 확대 등을 통해 제도가 실제 현장에 닿을 수 있도록 노력하고 있다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 미국 연방 검찰이 해킹 범인을 기소하고 자금 일부를 회수했으나, 전체 피해 회복 여부가 불확실하여 피해자들의 소송금융 수요가 높을 것으로 예상됩니다.</t>
+          <t>범정부 TF 구성 및 수사·금융 당국의 개입으로 집단적 피해 발생 및 공적 절차 진행 중임이 명확하며(적합 조건 3, 6), 피해 규모도 클 것으로 예상되고 증거 확보 가능성도 높음(적합 조건 4, 5). 다만, 소송의 직접적인 상대방(피고)이 누구인지, 그 자력이 충분한지 기사만으로는 특정하기 어려워 소송금융 투자 적합도가 낮아짐(적합 조건 1, 2 미흡).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>5,400만 달러 (약 3,100만 달러 회수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>미국 검찰, 5,400만 달러 암호화폐 탈취 전말 공개…훔친 자금은 포켓몬...</t>
+          <t>[불사금의 뿌리②] '엄마, 미안해'…플라스틱 머니와 신용불량자</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/345139</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126360</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-04-01 00:22:26.094884+00:00</t>
+          <t>2026-04-05 12:17:11.229802+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>예금보험공사의 손해배상청구소송 진행 중, 일부 승소 및 회수 완료</t>
+          <t>24시간 거래 확산에 따른 잠재적 시장 왜곡 및 투자자 손실 우려 제기</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>예금보험공사가 저축은행 31곳 정리 과정에서 발생한 부실에 대해 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 제기했다. 현재까지 996억원을 회수했으며, 회수율은 52%이다. 아직 회수되지 않은 금액이 상당하며, 소송은 진행 중이다.</t>
+          <t>미국 주요 거래소들이 24시간 거래 도입을 추진하면서 시장 구조 변화가 예상됩니다. 이는 개인 투자자의 시장 접근성을 높이지만, 유동성 부족으로 인한 가격 왜곡과 일부 브로커의 시장 조작 가능성이라는 새로운 위험을 야기할 수 있습니다. 규제 당국도 이러한 문제를 인지하고 있으나, 기사는 특정 사건이 아닌 전반적인 시장 동향과 잠재적 위험을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>예금보험공사가 저축은행 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 이미 제기하여 일부 승소 및 회수 중인 사건으로, 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지고 있으며, 이미 소송을 통해 증거가 확보된 상태(적합 조건 5)이다. 아직 회수되지 않은 금액이 상당하여 소송금융 투자 가능성이 높다.</t>
+          <t>이 기사는 24시간 거래 확산에 따른 시장 구조 변화와 잠재적 위험을 분석하는 내용으로, 특정 사건이나 피해자를 명시하지 않습니다. 상대방 책임이 명확한 특정 주체가 없고, 집단적 피해 규모나 피해자 수도 파악되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>3524억원 (소송 제기액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>미상 (저축은행 부실로 인한 피해자는 다수일 것으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>저축은행 31곳 정리에 27조 투입…회수는 14조</t>
+          <t>24시간 거래 확산…웃는 투자자, 흔들리는 브로커</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549622</t>
+          <t>https://www.tokenpost.kr/news/market/346371</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:27.038723+00:00</t>
+          <t>2026-04-05 00:17:58.116584+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>폴리마켓 (Polymarket)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>미국 노동부 규정안 발표 및 의견 수렴 중</t>
+          <t>네바다 주 등에서 민사 소송 및 규제 조치 진행 중, 연방 차원 입법 논의 중, 내부자 거래 관련 기소 사례 존재</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>미국 노동부가 퇴직연금(401k)에 사모펀드 등 대체 자산 편입을 허용하는 규정안을 발표했습니다. 이는 14조2000억달러 규모의 퇴직연금 시장에 월가 자산운용사들의 진입을 용이하게 하지만, 사모대출 펀드의 부실 우려가 큰 시점에 나와 퇴직연금 가입자에게 위험이 전이될 수 있다는 논란이 있습니다. 규정안은 연금 운용 주체의 법적 책임 부담을 줄이는 '세이프 하버' 조항을 포함합니다.</t>
+          <t>예측시장 플랫폼 폴리마켓은 과거 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 인한 민사 소송 및 규제 조치를 받고 있습니다. 또한, 내부자 거래 의혹이 제기되어 기소 사례가 발생하고 있으며, 이는 시장의 신뢰성 문제와 다수 이용자의 잠재적 피해로 이어질 수 있습니다. 기업가치 90억 달러의 대기업으로 충분한 자력을 갖추고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>현재 실제 피해가 발생한 사건이 아닌 미래의 잠재적 위험을 다루고 있어 '상대방 책임 명확성' 및 '증거 확보 가능성'이 낮습니다. 또한, '세이프 하버' 조항 도입으로 연금 운용 주체의 법적 책임 부담이 경감되어 향후 소송 제기 시 책임 입증이 어려울 수 있습니다.</t>
+          <t>폴리마켓은 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 민사 소송 및 규제 조치를 받고 있어 상대방 책임이 명확합니다 (적합 조건 1, 6). 기업가치 90억 달러의 대기업으로 자력이 충분하며 (적합 조건 2), 내부자 거래 의혹 기소 사례는 시장 신뢰성 문제와 다수 이용자의 잠재적 피해를 시사합니다 (적합 조건 3, 4, 5).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>잠재적 피해자 수천만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>사모대출 퇴로 열어주나...美 퇴직연금 규정 바꿨다</t>
+          <t>예측시장 거래량 440억 달러…폴리마켓·칼시, 주류 금융의 문을 두드리...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/31/2026033109465138282</t>
+          <t>https://www.tokenpost.kr/news/insights/346288</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-31 12:51:59.191111+00:00</t>
+          <t>2026-04-04 00:42:28.044517+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>XRP는 ETF 자금 유출과 네트워크 활동 감소로 1.30달러 수준에서 약세 압력을 받고 있으며, 24시간 동안 약 4% 하락했습니다. 그러나 리플의 GTreasury 통합, XRP 소각률 급증, 규제 진전 등 생태계 확장 소식은 중장기 반등 가능성을 시사합니다. SEC와의 소송은 여전히 불확실성 요소로 남아 있습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>본 기사는 XRP 암호화폐의 시장 동향 및 가격 변동을 분석하는 내용으로, 특정 기업이나 개인의 불법 행위로 인한 피해 발생을 다루지 않습니다. 따라서 소송의 상대방이 특정되지 않고, 법적 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>XRP 1.30달러에서 약세 압력 직면, 중장기 반등 가능성은?</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/346283</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:41:58.094177+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B75" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>A씨 등 6명</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (혐의 인정, 결심 공판 예정)</t>
+          <t>서울중앙지법 1심 판결 선고</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>비상장주식 투자 사기를 벌인 일당 6명이 재판에 넘겨졌다. 이들은 콜센터를 운영하며 7명의 피해자로부터 총 1억 2천만원을 편취하고, 금융위 인가 없이 주식을 판매하여 3천 4백만원 상당의 피해를 입힌 혐의를 받는다. 피고인들은 모두 혐의를 인정했으며, 현재 형사 재판이 진행 중이다.</t>
+          <t>스마일게이트RPG 상장 무산과 관련한 손해배상 소송에서 라이노스자산운용이 승소했다. 서울중앙지법은 스마일게이트에 1,000억 원을 배상하라고 판결했으며, 이는 대규모 기업 간 소송으로 현재 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(혐의 인정), 피해 규모가 1억 5천 4백만원으로 적지 않으며, 형사 재판 진행 및 혐의 인정으로 증거 확보가 용이하다는 점에서 소송금융 적합도가 높다. 다만, 피고인이 개인들이므로 자력 확보에 대한 추가 검토가 필요하다.</t>
+          <t>대기업인 스마일게이트를 상대로 1,000억 원 규모의 배상 판결이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>1억 5천 4백만원</t>
+          <t>1,000억 원</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>비상장주식 투자 사기 일당 재판대에</t>
+          <t>[판결]  스마일게이트 1,000억 배상하라</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774954534675983005</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218821</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-31 12:36:31.865654+00:00</t>
+          <t>2026-04-04 00:36:29.528556+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
-      <c r="D77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>트럼프 대통령 및 가족 연계 법인 (DT 마크스 디파이 LLC), 월드 리버티 파이낸셜(WLFI)</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>새로운 양형 기준 적용 예정</t>
+          <t>미 하원 민주당 보고서 공개, 감시단체 조사 진행 중, 은행 인가 신청</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>대법원이 대규모 주가조작 사건에 대한 새로운 양형 기준을 마련했습니다. 7월 1일 이후 기소되는 사건부터 적용되며, '기습 공탁'을 통한 감형이 어려워지고 피해자의 실질적 피해 회복 여부를 엄격히 판단하게 됩니다. 이는 주가조작 범죄에 대한 처벌을 강화하고 피해자 보호를 강화하려는 목적입니다.</t>
+          <t>트럼프 대통령과 가족이 연계된 디파이 프로젝트 WLFI가 수익의 75%를 특정 법인에 귀속시키는 구조로 '이해충돌' 논란에 휩싸였다. 미 하원 민주당은 이를 '전례 없는 대통령 사적 이익 추구'로 규정했으며, WLFI 토큰 가격 급락으로 개인 투자자들의 손실이 예상된다. 현재 미 하원 보고서 공개 및 감시단체 조사가 진행 중이며, WLFI는 은행 인가를 신청하는 등 논란이 확대되고 있다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주가조작 사건에 대한 보도가 아닌, 대규모 주가조작 사건에 대한 새로운 양형 기준 적용에 관한 법률 뉴스입니다. 소송금융 투자 대상으로 검토할 특정 사건, 피해자, 상대방이 존재하지 않아 적합도 판단 기준에 부합하는 항목이 없습니다.</t>
+          <t>트럼프 대통령과 가족이 연계된 WLFI 프로젝트가 수익의 75%를 특정 법인에 귀속시키는 구조로, 미 하원 민주당과 감시단체가 '전례 없는 대통령 사적 이익 추구'로 규정하며 상대방 책임이 명확합니다. (적합 조건 1) 트럼프 일가가 최소 8.9억 달러의 수익을 확보하고 38억 달러 규모 토큰을 보유한 것으로 추정되어 상대방의 자력이 충분하며 (적합 조건 2), WLFI 토큰 가격 급락으로 다수의 개인 투자자 피해가 예상됩니다. (적합 조건 3, 4) 미 하원 보고서, WLFI 골드 페이퍼 등 객관적 증거가 존재하고 (적합 조건 5), 미 하원 보고서 공개 및 감시단체 조사 등 공적 절차가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>대규모 주가조작 최대 무기징역...‘기습 공탁’ 감형 제한</t>
+          <t>트럼프 가족 연계 WLFI, 수익 75% 귀속 구조에 이해충돌 논란 확대</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565693&amp;class=18&amp;grp=</t>
+          <t>https://www.tokenpost.kr/news/blockchain/346177</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-31 12:34:40.625136+00:00</t>
+          <t>2026-04-04 00:31:16.247641+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>대법원 심리불속행 기각으로 원심 확정 (전 NH투자증권 대표 징계 취소 소송)</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>대법원이 옵티머스 펀드 사태와 관련해 정영채 전 NH투자증권 대표에 대한 금융당국의 중징계 처분 취소 소송에서 원고 승소한 원심 판결을 확정했습니다. 대법원은 심리불속행 기각 결정을 통해 2심 판결에 법리적 잘못이 없다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>옵티머스 사태는 다수의 피해자가 발생한 대규모 금융 사기 사건으로, NH투자증권은 대기업으로서 충분한 자력을 갖추고 있습니다. 이 기사는 전 대표의 징계 취소 판결을 다루지만, 이는 금융당국의 징계 절차상 하자에 대한 판단으로, NH투자증권의 투자자 대상 책임과는 별개로 볼 수 있어 소송금융 적합도가 높습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>옵티머스 사태 대법원서 중징계 처분 취소, 정영채 전 NH투자증권 대표...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434962</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:06:09.704824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>iM증권</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>삼천당제약이 iM증권을 상대로 소송 제기</t>
+        </is>
+      </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>NH농협은행 경남본부가 만 60세 이상 고령층을 대상으로 보이스피싱 피해 보상보험을 무료로 지원하는 사업을 시행 중이다. 이 보험은 피해 발생 시 최대 1000만 원까지 실손해액의 70%를 보상하며, 농협 거래 여부와 상관없이 가입할 수 있다. 금융 취약계층의 피해 회복을 돕기 위한 포용금융 정책의 일환이다.</t>
+          <t>코스닥 상장사 삼천당제약이 iM증권 소속 애널리스트의 기업 분석 보고서와 관련하여 iM증권을 상대로 소송을 제기했습니다. 삼천당제약은 '주가조작'을 주장하고 있으며, iM증권은 '자율적 기업 분석'이라며 맞서고 있습니다. 현재 양측은 소송에 대한 대응을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 사업에 대한 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>iM증권은 자력이 충분한 상대방이나 (적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성이나 피해 규모를 판단하기 어렵습니다. 또한, 집단적 피해가 아닌 기업 간 소송으로 보이며, 소송금융의 일반적인 고객 프로필(다수의 피해자 또는 개인 원고)과 다소 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>농협은행 경남본부, 만 60세 이상 보이스피싱 보험 무료 지원</t>
+          <t>삼천당제약에 소송 당한 iM증권…“주가조작”vs“자율적 기업분석” 공...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=786888</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026040316102766299</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:34.800425+00:00</t>
+          <t>2026-04-03 13:02:46.029950+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
-      <c r="A80" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>두나무</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>솔라나 계열 해킹 사건은 지난해 발생했으며, 두나무는 내부적으로 팀 구조 개편 및 보안 투자를 진행 중이라고 밝힘.</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>두나무는 네이버파이낸셜과의 합병 및 IPO 추진 계획을 발표하며, 지난해 발생한 솔라나 계열 해킹 사건과 영업정지 관련 소송 등 리스크 요인에 대한 입장을 밝혔습니다. 특히 해킹 사건에 대해 사과하고 내부 보안 강화를 약속했으며, 대규모 주식매수청구권 행사에도 충분한 자금을 확보하고 있다고 강조했습니다.</t>
+          <t>스마일게이트가 미래에셋증권(라이노스자산운용)이 제기한 IPO 관련 손해배상 및 매매대금 청구 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트에게 1000억원과 연 12%의 지연이자를 배상하라고 판결했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>두나무는 국내 1위 가상자산 거래소 운영사로 자력이 충분하며(적합 조건 2), 솔라나 계열 해킹 사건에 대해 사과하며 책임 가능성을 인정했습니다(적합 조건 1). 해킹 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 내부 조사 자료 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사에서 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 공적 절차 진행 여부도 불분명합니다.</t>
+          <t>상대방 책임이 1심 패소 판결로 명확하며(적합 조건 1), 스마일게이트는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 1000억원으로 매우 크고(적합 조건 4), 1심 판결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>두나무 “네이버파이낸셜 합병 직후 IPO 직행…반대매수 자금 충분”</t>
+          <t>스마일게이트, IPO 소송 1심 패소…“1000억원 배상” 판결</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12003138</t>
+          <t>https://www.kukinews.com/article/view/kuk202604030072</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-31 00:52:29.144482+00:00</t>
+          <t>2026-04-03 12:49:40.959824+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
-      <c r="A81" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>월가 금융사 및 퇴직연금 수탁자</t>
+          <t>신한투자증권, 이종필 전 라임자산운용 부사장</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>규제 개편으로 인한 잠재적 피해 발생 가능성</t>
+          <t>2심 변론기일 지정</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>트럼프 행정부가 14조2000억 달러 규모의 미국 퇴직연금 시장에 사모대출 등 대체자산 투자를 허용하는 규제 개편안을 발표했습니다. '세이프 하버' 요건을 도입해 수탁자의 법적 부담을 완화했지만, 월스트리트저널은 사모대출 시장의 혼란 속에 나온 부적절한 조치라고 비판했습니다. 향후 대체자산 투자 손실 발생 시 대규모 집단 소송으로 이어질 가능성이 있습니다.</t>
+          <t>미래에셋증권이 신한투자증권과 이종필 전 라임자산운용 부사장을 상대로 제기한 손해배상 청구 소송의 2심 1차 변론기일이 5월 27일로 지정되었습니다. 이 소송은 2019년부터 시작된 라임 사태 관련 법정 공방의 연장선으로, 5년째 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>미국 퇴직연금 시장에 대체자산 투자를 허용하는 규제 개편으로, 향후 투자 손실 발생 시 대규모 집단 소송 가능성이 높습니다 (적합 조건 3, 4). 상대방은 월가의 대형 금융사 및 퇴직연금 수탁자로 자력이 충분합니다 (적합 조건 2). 다만, 현재 실제 피해가 발생하거나 소송이 진행 중인 단계는 아닙니다.</t>
+          <t>라임 사태는 금융 사기로 상대방(신한투자증권, 이종필 전 부사장)의 책임이 비교적 명확하며, 신한투자증권은 대형 금융기관으로 자력이 충분합니다. 이미 1심 판결이 있었고 2심이 진행 중이며, 검찰 수사 및 금융당국 조사 등 공적 절차를 통해 증거가 확보되어 있습니다. 라임 사태 전체 피해 규모가 매우 커 미래에셋증권이 청구하는 손해배상액도 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수조 원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수백만 명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>美사모대출 흔들리는데…트럼프, ‘2경원’ 퇴직연금에 문호 개방[1일1트...</t>
+          <t>'라임 손배소' 미래에셋 vs 신한투자 2심 다음달 시작…5년 법정공방 재...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706020?ref=naver</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150797</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-31 00:41:16.506791+00:00</t>
+          <t>2026-04-03 12:47:00.936166+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>어머니에 대한 살인미수 혐의 집행유예 선고</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>뇌병변 장애 아들을 홀로 키우던 30대 어머니가 보이스피싱으로 긴급생계지원금 계좌가 정지되자 생활고와 우울증에 시달리다 아들을 살해하려 한 혐의로 기소되어 집행유예를 선고받았습니다. 아들은 현재 보육시설에서 보호받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>소송금융 투자 대상으로서 상대방의 책임이 불분명하고(적합 조건 1), 직접적인 금전적 피해 규모가 작으며(적합 조건 4), 집단적 피해가 아닌 개별적 사건입니다(적합 조건 3). 또한, 계좌 정지 관련 공적 절차 진행 여부도 불분명하여(적합 조건 6) 소송금융 투자 관점에서는 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>120만원 (긴급생계지원금)</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>1명 (어머니와 아들)</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>4살 장애아들 살해하려다 “잘못됐구나”…120만원 생계비 묶은 피싱</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1252592.html</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:30:52.582446+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A83" s="3" t="inlineStr">
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>금융권 보이스피싱 무과실 배상책임제 도입을 위한 개정안 논의 및 청원 진행 중</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해에 대해 금융회사의 무과실 배상책임을 도입하는 내용의 개정안이 논의되고 있으며 관련 청원이 진행 중이다. 이는 보이스피싱으로 인한 다수의 개인 고객 피해에 대해 금융회사가 절반의 피해액을 보상하도록 하는 것을 골자로 한다. 법적 책임 명확화 및 집단적 피해 구제 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>금융권 보이스피싱 피해에 대한 금융회사의 무과실 배상책임제 도입을 위한 개정안 논의 및 청원이 진행 중으로, 이는 금융회사라는 자력 있는 상대방의 책임이 법적으로 명확해질 가능성을 시사하며(상대방 책임 명확, 상대방 자력 충분, 공적 절차 진행), 보이스피싱은 다수의 피해자를 발생시키는 집단적 피해(집단적 피해, 피해 규모 큼)이므로 소송금융 투자에 적합하다. 또한, 피해 증거 확보도 용이할 것으로 예상된다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>[청원 언박싱] 금융권 보이스피싱에 대한 무과실 배상책임제의 신속한 ...</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>sisunnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=236292</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:18:31.530713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>피해자 모임 결성 및 국세청, 지자체에 대책 마련 요청</t>
+          <t>범정부 TF 구성 및 수사, 금융, 통신 당국 연계 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>미등록 PG 사태로 인해 영세 자영업자들이 심각한 피해를 겪고 있으며, 일부 피해자는 삶을 비관할 정도로 고통받고 있습니다. 피해자 모임이 결성되어 국세청과 지자체에 현실적인 대책 마련을 촉구하고 있습니다.</t>
+          <t>불법 사금융 및 추심 문제에 대응하기 위해 범정부 TF가 구성되어 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 원스톱 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 이는 불법 대출로 인한 다수 피해자 발생에 대한 정부 차원의 대응으로, 제도가 현장에 닿을 수 있도록 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(피해자 모임 결성, 영세 자영업자 다수)와 큰 피해 규모(일부 피해자가 삶을 비관할 정도의 심각한 피해)가 확인됩니다. 그러나 기사 본문만으로는 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵고, 공적 절차 진행 여부도 요청 단계로 불확실하여 적합도를 'Medium'으로 판단합니다.</t>
+          <t>범정부 TF가 꾸려져 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 피해구제 등 공적 절차가 진행 중이며(적합 조건 6), 이는 불법 추심 및 대출 관련 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했음을 시사합니다(적합 조건 3). 정부 기관의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>영세 자영업자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>예비신랑 의식 불명 상태 발견… 확산되는'미등록 PG 사태'</t>
+          <t>[불사금의 뿌리①] 명동서 빌린 200만원, 아이 손에 들려온 추심장</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041487</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126336</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:30.081403+00:00</t>
+          <t>2026-04-03 12:16:47.567204+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>우리금융, 하나금융</t>
+          <t>금융기관</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>금융당국 제재에 대한 금융기관의 행정소송 진행 및 판결 선고 (당국 패소 사례 다수)</t>
+          <t>부실 금융채권 정리 과정 진행 예정</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>금융당국이 금융기관 및 임원에 대한 제재 소송에서 낮은 승소율을 기록하며 제재의 실효성이 약화되고 있다. DLF 사태 관련 중징계 취소 소송에서 당국이 패소하는 등 금융권의 불복 움직임이 확산되고 있다. 이는 금융기관의 강력한 법적 대응을 보여주며, 새로운 700억원대 부당대출 의혹도 제기되었다.</t>
+          <t>부동산 PF 대출 부실로 인해 금융기관 담당자들의 업무상 배임죄 등 형사 리스크가 증가하고 있습니다. 대법원 판례는 회사를 위한 결정이라도 객관적, 합리적 판단이 결여되면 배임죄가 성립할 수 있음을 명시하며, 향후 부실 금융채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 전망됩니다. 법률 전문가들은 합리적 의사결정 입증 자료 사전 구축 및 법률 전문가와의 협업을 통한 선제적 대응의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국이 금융기관에 대한 제재 소송에서 낮은 승소율을 보이며 제재의 실효성이 약화되고 있음을 다루고 있음. 이는 금융기관의 강력한 법적 방어 능력을 보여주며, 일반 피해자(원고)가 금융기관을 상대로 소송을 진행할 경우 난이도가 높을 수 있음을 시사함. 기사 자체는 새로운 집단소송 기회를 직접적으로 제시하지 않으며, 언급된 '700억원대 부당대출 의혹'은 아직 초기 단계의 의혹에 불과함.</t>
+          <t>부동산 PF 부실로 인한 금융기관 담당자들의 배임죄 등 형사 리스크가 커지고 있으며, 부실채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 예상됩니다. 상대방(금융기관)의 자력이 충분하고(적합 조건 2), PF 대출 특성상 피해 규모가 클 가능성이 높으며(적합 조건 4), 금융 거래 기록 등 증거 확보가 용이합니다(적합 조건 5). 또한, 부실채권 정리 과정이라는 공적 절차가 진행되면서 다수의 분쟁이 발생할 것으로 예측되어(적합 조건 3, 6) 소송금융 투자 기회가 많을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상 (기사 내 피해자 직접 피해 금액 특정 불가), 700억원대 (부당대출 의혹)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상 (기사 내 피해자 수 특정 불가)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>법원 가면 무뎌지는 '제재 칼날'… 작년 금융당국 승소율 41% [금융당국...</t>
+          <t>[집중점검] 부동산금융과 형사 리스크</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603291918525126</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93017</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-29 12:55:29.098564+00:00</t>
+          <t>2026-04-03 00:44:14.022259+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>블로거 A씨, iM증권, 해당 애널리스트</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>금감원 경보 발령 및 피해 신고 독려</t>
+          <t>삼천당제약이 블로거, iM증권, 애널리스트에 대해 고발·고소 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>금융감독원이 2030세대를 노린 불법 사채에 대한 경보를 발령했습니다. 연 6800%에 달하는 고금리를 요구하며 자필 차용증, 가족·지인 연락처 등을 요구하는 수법이 사용되고 있습니다. 금감원은 피해 발생 시 즉시 신고하여 불법 추심 차단 및 소송 지원을 받을 것을 당부했습니다.</t>
+          <t>삼천당제약이 주가조작 의혹을 제기한 블로거 A씨, iM증권, 해당 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정이라고 밝혔다. 블로거의 게시글 이후 삼천당제약의 주가가 급락하며 회사 측이 법적 대응에 나선 상황이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법사채), 집단적 피해 가능성이 있으며(2030 노린), 피해 규모가 크고(연 6800% 고금리), 증거 확보 가능성이 높으며(차용증, 금감원 경보), 공적 절차가 진행 중(금감원 경보, 신고 독려)인 등 다수의 적합 조건이 충족됩니다. 그러나 상대방(불법 사채업자)의 자력 불충분 가능성이 매우 높아 소송 승소 시에도 실질적인 배상금 회수가 어려울 수 있어 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
+          <t>삼천당제약이 주가조작 의혹을 제기한 블로거, iM증권, 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정으로, 공적 절차(수사)가 시작될 가능성이 높습니다 (적합 조건 6). 상대방 중 iM증권은 금융기관으로 자력이 충분하며 (적합 조건 2), '황제주'에서 '폭락주'로 변동된 만큼 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 블로거의 게시글과 주가 변동 기록 등 객관적 증거 확보도 가능할 것으로 보입니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>연 6800% 뜯는 '이 실장'…금감원, 2030 노린 불법사채 '경보'</t>
+          <t>삼천당제약 '황제주'질주에서 사흘새 '폭락주' 롤러코스터 왜?</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032916060004843?did=NA</t>
+          <t>https://hbnpress.com/news/view/1065598457274930</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-29 12:44:37.683029+00:00</t>
+          <t>2026-04-02 12:47:07.709731+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="3" t="inlineStr">
+      <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>이실장 조직</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>증거개시 절차(디스커버리) 착수 예정</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>맨해튼 연방법원이 트위터 인수 과정에서 주가를 조작했다는 투자자들의 집단 소송을 허용했습니다. 약 40명의 투자자가 참여하며, 양측은 향후 증거개시 절차에 착수할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>투자자들의 주가 조작 집단 소송이 허용되어 상대방 책임이 비교적 명확하며(조건 1), 일론 머스크는 자력이 충분한 상대방입니다(조건 2). 약 40명의 투자자가 참여하는 집단적 피해 사례이며(조건 3), 주가 조작 관련 소송은 피해 규모가 클 가능성이 높습니다(조건 4). 현재 소송이 진행 중이며 증거개시 절차를 앞두고 있어 증거 확보 가능성이 높습니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>약 40명</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>머스크-SEC, '트위터 인수' 소송 결국 재판행</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>newstopkorea.com</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44210</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:41:17.253777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>인터넷은행 계열 증권사</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 '경고' 발령, 피해 신고 급증</t>
+          <t>금융감독원 조사 및 조치 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>연 6800% 초고금리 대출과 불법 추심을 일삼는 온라인 불법사금융업자 '이 실장' 일당에 대한 피해가 급증하고 있다. 금융감독원은 소비자경보 '경고'를 발령했으며, 2030대 청년층을 중심으로 62건의 피해 신고가 접수되었다. 이들은 조직적으로 대출 중개, 실행, 추심을 분업하며 불법 담보 요구 및 돌림 대출 수법을 사용했다.</t>
+          <t>인터넷은행 계열 증권사들이 잇따른 전산 오류로 인해 금융감독원의 조치를 받게 되었다. 금감원은 사전 영향도 분석, 비상대응 계획 재점검, 신속한 복구 및 소비자 피해보상 안내 등을 요구하며 IT 안정성 투자 미흡을 지적했다. 이는 다수의 소비자에게 피해를 야기할 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>불법 사채업자 '이 실장' 일당의 연 6800% 초고금리 대출 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 비교적 명확합니다(1). 올해 들어 62건의 피해 신고가 집계되고 빠르게 늘고 있어 집단적 피해가 발생했으며(3), 금융감독원이 소비자경보 '경고'를 발령하고 조직적 범죄 정황을 설명하여 증거 확보가 용이하고 공적 절차가 진행 중입니다(5, 6). 비록 상대방의 자력 확보가 불확실할 수 있으나, 조직적인 범죄 정황과 다수의 피해자 발생은 집단 소송 및 수사기관의 적극적인 개입을 통한 자산 추적 및 회수 가능성을 높여 소송금융 투자 가능성이 높습니다.</t>
+          <t>인터넷은행 계열 증권사들의 잇단 전산 오류로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 금융기관입니다(적합 조건 2). 금감원의 개입으로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 다수의 소비자 피해가 예상되어 집단소송 가능성도 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>평균 대출금 100만 원, 연 6800% 초고금리. 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>62건 신고 (급증 추세)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>불법사채업자 ‘이 실장’ 주의보…2030 노린 6800% 초고금리 덫</t>
+          <t>잇단 전산 오류…금감원, 인터넷은행 계열 증권사 손본다</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260329/133630429/1</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224606</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-29 12:20:53.137861+00:00</t>
+          <t>2026-04-02 12:19:08.448907+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>뉴욕 민사소송 관련 USDC 지갑 동결 및 해제 조치</t>
+          <t>금융당국 제재심 및 금융위 정례회의 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>암호화폐 기업 서클의 주가 하락과 USDC의 실물경제 진입 시도에 대한 기사입니다. 기사 내 '뉴욕 민사소송'과 관련하여 서클이 USDC 지갑 동결 해제 조치를 취했으나, 소송의 구체적인 내용이나 피해 규모는 명확히 언급되지 않았습니다.</t>
+          <t>주요 시중은행의 홍콩 H지수 ELS 불완전판매에 대한 금융당국의 제재가 임박했으나, 과징금 규모를 둘러싼 이견으로 결정이 지연되고 있다. 금감원은 당초 4조 원 규모의 제재를 산정했으나 자율 배상 등을 고려해 1조 4천억 원 수준으로 낮췄으며, 은행권은 과징금 규모에 따라 소송도 불사하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '뉴욕 민사소송'의 구체적인 내용, 소송 상대방, 청구 원인 및 피해 규모가 불분명합니다. 서클은 법적 요구에 따라 지갑 동결 해제 조치를 취한 것으로 보이며, 상대방의 책임이 명확하게 특정되지 않고 집단적 피해나 대규모 피해 금액에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>홍콩 ELS 불완전판매로 은행의 책임이 명확하며(적합 조건 1), KB국민, 신한 등 대형 시중은행이 상대방으로 자력이 충분하다(적합 조건 2). 금감원 조사 및 제재심을 통해 증거가 확보되었고(적합 조건 5), 수조 원 규모의 대규모 집단 피해가 발생하여(적합 조건 3, 4) 소송금융 투자에 매우 적합하다. 현재 금융당국의 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 규모</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>서클 주가 하락과 USDC 실물경제 진입 시도</t>
+          <t>홍콩 ELS 제재 이달 중순으로…은행권 '감경·소송' 촉각</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/344261</t>
+          <t>http://www.inews24.com/view/1956274</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:37.187880+00:00</t>
+          <t>2026-04-02 12:17:41.615428+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr"/>
+      <c r="D90" t="inlineStr"/>
+      <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr">
         <is>
-          <t>미 워싱턴주가 예측시장 플랫폼 칼시를 상대로 '예측시장'을 표방하면서도 주법을 위반한 도박 상품을 제공하고 있다며 소송을 제기했습니다. 앞서 네바다주에서도 칼시에 대해 스포츠·선거·엔터테인먼트 관련 계약 판매를 중단하도록 하는 임시 금지명령이 내려진 바 있습니다. 칼시 측은 자사 상품이 연방 규제를 받는 파생상품이라고 반박하며, 이번 분쟁은 미 연방대법원까지 이어질 가능성이 있습니다.</t>
+          <t>두나무(업비트)와 빗썸이 지난해 흑자를 기록했으나, 가상자산 업황 악화와 규제 불확실성으로 수익성 향방이 불투명합니다. 특히 빗썸은 60조 원 규모의 오입금 사태와 금융정보분석원(FIU)의 중징계(과태료 368억 원, 영업정지 등)를 받아 행정처분소송으로 대응 중입니다. 이 기사는 거래소 자체의 재무 및 규제 리스크를 다루며, 고객 피해로 인한 소송 가능성은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>워싱턴주가 칼시를 '위장 도박'으로 제소하여 상대방 책임이 명확하게 특정되고(조건 1), 네바다주에서도 임시 금지명령이 내려지는 등 공적 절차가 진행 중이며(조건 6), 주 정부의 제소인 만큼 증거 확보 가능성이 높습니다(조건 5). 칼시는 연방 규제를 받는 파생상품이라고 반박하는 플랫폼 기업으로 자력도 충분할 것으로 예상됩니다(조건 2).</t>
+          <t>기사는 가상자산 거래소들의 재무 성과 및 규제 리스크에 초점을 맞추고 있으며, 고객이나 사용자들이 직접적인 피해를 입어 소송을 제기할 만한 구체적인 사건이 명시되어 있지 않습니다. 빗썸이 금융정보분석원(FIU)의 제재에 대해 행정소송을 제기한 것은 있으나, 이는 소송금융의 일반적인 원고(피해자) 발굴 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>미 워싱턴주, 칼시 제소…예측시장 '위장 도박' 주장</t>
+          <t>두나무·빗썸, 빛과 그늘은?…실적 선방에도 합병·제재리스크 부담</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344248</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=182006</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-29 00:30:29.689878+00:00</t>
+          <t>2026-04-02 00:46:09.409672+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr"/>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>은행 및 상호금융 등 금융권</t>
+        </is>
+      </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>SEC 소송 종료</t>
+          <t>국회 정무위원회 법안소위에서 통신사기피해환급법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>기사는 리플(XRP)이 미국 증권거래위원회(SEC)와의 소송을 성공적으로 마무리하며 규제 불확실성을 해소했고, 디지털 상품으로 분류되는 호재를 맞았다는 내용을 보도합니다. 이는 XRP의 시세 전망에 대한 전문가의 의견을 전달하며, 이미 종결된 과거의 법적 분쟁을 언급하고 있습니다.</t>
+          <t>금융회사가 보이스피싱 피해에 대해 무과실 배상 책임을 지는 통신사기피해환급법 개정안이 국회에서 논의 중입니다. 이 법안이 통과될 경우 금융권은 연간 최대 2800억 원을 부담하게 될 것으로 추산됩니다. 금융권은 재정 건전성 우려를 표하며 통신사 및 공공 부문의 책임 분담을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>기사는 미국 증권거래위원회(SEC)와 리플(XRP) 간의 소송이 '종료'되어 규제 불확실성이 해소되었다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규 분쟁이나 진행 중인 피해가 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>통신사기피해환급법 개정안이 통과될 경우 금융회사의 무과실 배상 책임이 명확해지며, 상대방(금융회사)의 자력이 충분합니다 (적합 조건 1, 2). 연간 수만 명의 피해자와 수천억 원 규모의 피해액이 예상되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 현재 국회에서 법안 논의가 활발히 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 최대 2811억 원 (개별 사건당 1000만~5000만 원)</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 1만 2천여 명 이상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>엑스알피(리플) 시세 약세...전문가, 15달러 이상 자신한 이유</t>
+          <t>보이스피싱 무과실 배상땐 금융사 최대 年2800억 부담</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542525</t>
+          <t>https://www.sedaily.com/article/20027244?ref=naver</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:24.463920+00:00</t>
+          <t>2026-04-02 00:17:50.432173+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
-      <c r="A92" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A92" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>항소심 판결</t>
+          <t>금융위원회 과징금 부과 및 회계법인 제재</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>삼성증권 배당오류 사건과 관련하여 투자자 A씨가 제기한 손해배상 청구 소송에서 서울중앙지법 민사항소2-3부가 삼성증권의 배상 책임을 인정하고 2천800만원을 지급하라고 판결했다. 이는 1심 판결을 뒤집은 것으로, 삼성증권은 배당오류로 인한 투자자 피해에 대해 배상할 책임이 있다는 취지이다.</t>
+          <t>금융위원회가 국보의 회계기준 위반을 적발하여 5420만원의 과징금을 부과하고, 감사를 소홀히 한 신우회계법인에 대해서도 손해배상공동기금 추가 적립 및 감사업무 제한 조치를 결정했습니다. 이는 금융당국의 공식적인 제재로, 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방(삼성증권)의 책임이 법원 판결로 명확히 인정되었고, 자력이 충분한 대기업이다. (적합 조건 1, 2) '배당오류 사건'은 다수의 투자자에게 영향을 미친 집단적 피해 성격을 가지며, 이미 1심 및 항소심 판결이 진행되어 증거가 충분하다. (적합 조건 3, 5)</t>
+          <t>금융위원회의 회계기준 위반 적발 및 과징금 부과, 회계법인에 대한 제재 조치로 상대방의 책임이 명확하고 공적 기관의 조사 결과가 증거로 존재합니다. 또한, 금융위의 행정 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 다만, 피해 규모와 피해자 수가 명확히 파악되지 않아 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>A씨 2천800만원 (청구액 6천만원대), 전체 피해 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>다수 (A씨 외)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>삼성증권 배당오류 사건…법원, 피해 투자자에 2천800만원 배상 명령</t>
+          <t>금융위, 국보 회계기준 위반 적발…과징금 5420만원 부과</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861876</t>
+          <t>http://www.metroseoul.co.kr/article/20260401500524</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:06.561034+00:00</t>
+          <t>2026-04-01 13:05:04.095095+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회 (SEC)</t>
+          <t>국보</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>SEC 소송 종료</t>
+          <t>금융위원회 과징금 부과 및 행정처분 완료</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>XRP는 2025년 미국 증권거래위원회(SEC)와의 소송이 종료되어 규제 불확실성을 해소하고 디지털 상품으로 분류되었습니다. 이에 따라 XRP 현물 ETF 출시, 스테이블코인 및 토큰화 사업 확대 등 제도권 편입 기반을 마련하며 향후 5만% 폭등 가능성에 대한 엇갈린 전망이 나오고 있습니다.</t>
+          <t>국보가 2019년 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 관련 선급비용 과대계상, 소액공모공시서류 거짓기재 등 회계처리기준을 위반한 사실이 금융위원회 조사로 확인되었습니다. 금융위는 국보 법인에 5420만원의 과징금을 부과하고, 전 대표이사 및 담당 임원에게도 과징금을 부과했으며, 감사인 지정 및 시정요구 등의 행정처분을 내렸습니다. 이는 투자자들의 손해배상 소송을 위한 명확한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>기사는 XRP와 미국 증권거래위원회(SEC) 간의 소송이 이미 '종료'되었음을 명시하고 있습니다. 소송금융은 현재 진행 중이거나 발생할 가능성이 있는 소송에 투자하므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>상대방 책임이 금융위의 과징금 부과로 명확히 확인되었고(적합 조건 1, 5), 상대방(국보)은 자력이 충분한 기업으로 판단됩니다(적합 조건 2). 회계기준 위반 규모가 수백억 원대에 달하며(적합 조건 4), 이는 다수의 투자자에게 피해를 야기했을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3). 이미 금융위의 행정처분(과징금, 감사인 지정 등)이 완료되어 객관적인 증거가 확보된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>회계기준 위반 규모 약 200억 원대 (2019년 기준)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 투자자 예상)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>XRP 또 5만% 폭등 가능할까…엇갈린 전망</t>
+          <t>금융위, 국보에 과징금 5420만원…회계기준 위반 '철퇴'</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/227318</t>
+          <t>https://www.newspim.com/news/view/20260401001299</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-28 12:46:45.863250+00:00</t>
+          <t>2026-04-01 13:02:37.618768+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>국보, 신우회계법인</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>금융위 과징금 부과 및 회계법인 제재</t>
+        </is>
+      </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>이 기사는 금융 전문 로펌에서 사용되는 'Transaction Bible'의 개념과 중요성을 설명하며, 전통적인 소송 기록과의 차이점을 비교합니다. 수천억 규모의 투자가 결정되는 과정에서 금융 법률 업무의 한 단면을 보여주는 정보성 글입니다.</t>
+          <t>국보와 전 대표가 회계처리기준 위반으로 금융위로부터 과징금 6600만원을 부과받았다. 국보의 외부감사를 맡았던 신우회계법인 또한 감사 절차 소홀로 손해배상공동기금 추가 적립 및 감사업무제한 2년의 제재를 받았다. 이는 투자자들에게 잠재적 피해를 야기할 수 있는 사건이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루지 않고, 금융 전문 로펌의 업무 방식과 금융계약서류집(Transaction Bible)에 대한 일반적인 설명을 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>금융위의 과징금 부과 및 회계법인 제재로 상대방(국보, 신우회계법인)의 책임이 명확하며(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6)과 금융위 조치라는 객관적 증거가 존재(적합 조건 5)하여 소송금융 투자에 적합하다. 국보는 상장회사로 추정되어 자력도 충분할 것으로 보인다(적합 조건 2). 다만, 기사만으로는 구체적인 피해 규모와 피해자 수가 명확히 확인되지 않아 추가 조사가 필요하다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>수천억 투자는 어떻게 결정되나 …성경과 금융의 공통점 [양동운의 금...</t>
+          <t>'회계처리기준 위반' 국보·전 대표...금융위, 과징금 6600만원 부과</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603282913i</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565767&amp;class=53&amp;grp=</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-28 12:42:13.983484+00:00</t>
+          <t>2026-04-01 13:02:09.252435+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>KB국민은행 승소, 원고 청구 기각</t>
+          <t>2심 진행 예정</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>KB국민은행이 인도네시아에서 불법경매를 주장하는 소송에서 승소했다. 원고는 국민은행이 자신에게 알리지 않고 불법경매를 실시했다고 주장했으나, 재판부는 경매 절차가 인도네시아 저당권법에 따라 적법하게 이뤄졌다고 판단하여 원고의 청구소송을 전부 기각했다.</t>
+          <t>라임자산운용 사태와 관련하여 미래에셋증권이 신한투자증권을 상대로 제기한 손해배상 소송의 2심이 다음 달 시작됩니다. 1심에서는 신한투자증권이 라임자산운용과 공동으로 미래에셋증권에 90억 8265만원과 이자를 지급하라는 판결이 나왔습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>이 사건은 법원이 KB국민은행의 경매 절차가 적법하다고 판단하여 원고의 청구를 전부 기각한, 이미 판결이 선고된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 승소 가능성이 높은 미확정 사건에 투자하므로, 이미 패소한 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 1심에서 90억 원 이상의 배상 책임이 인정되어 상대방 책임 및 피해 규모가 명확합니다(적합 조건 1, 4, 5). 라임 사태는 이미 광범위한 공적 조사가 진행되었고(적합 조건 6), 현재 2심이 예정되어 있어 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90억 8265만원</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>[Biz Law] KB국민은행, 인니서 불법경매 소송 완승 …法  절차 적법</t>
+          <t>'라임 사태 손배소' 미래에셋증권 vs 신한투자증권 2심 내달 시작</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713839</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658311</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:55.023121+00:00</t>
+          <t>2026-04-01 12:49:07.038175+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
-      <c r="A96" s="3" t="inlineStr">
+      <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>카카오뱅크, 토스뱅크</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2심에서 1심과 동일하게 원고 승소 판결</t>
+          <t>금융감독원 IT 내부통제 현황 점검 및 개선 계획 청취, 강화 주문</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>삼성증권의 '유령주식' 배당오류로 피해를 본 투자자 A씨가 제기한 손해배상 소송에서 2심 재판부도 삼성증권이 A씨에게 2800만여원을 지급하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고 책임이 인정되었다. 이 사건은 과거 삼성증권 유령주식 사태와 관련된 개별 소송으로 보인다.</t>
+          <t>카카오뱅크의 모바일 앱 접속장애와 토스뱅크의 일본 엔화 환율 오류 등 인터넷은행의 금융사고가 잇따라 발생했습니다. 이에 금융감독원은 인터넷은행 3사 및 계열 증권사의 IT 최고 책임자들을 소집하여 IT 내부통제 강화와 소비자 보호 대책 마련을 특별히 주문했습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>삼성증권의 유령주식 배당오류로 인한 책임이 명확하며(적합 조건 1), 상대방인 삼성증권은 충분한 자력을 갖춘 대기업이다(적합 조건 2). 이미 1, 2심에서 원고 승소 판결이 나와 증거가 확보되었고(적합 조건 5), 해당 사건은 다수의 피해자를 발생시킨 집단적 성격이 있어 추가 소송 가능성이 높다(적합 조건 3).</t>
+          <t>인터넷은행(카카오뱅크, 토스뱅크)의 접속장애 및 환율 오류는 상대방 책임이 명확하고(조건 1), 상대방은 금융기관으로 자력이 충분합니다(조건 2). 다수의 이용자가 피해를 입었을 가능성이 높으며(조건 3), 금융감독원이 IT 최고 책임자들을 소집하여 내부통제 강화를 주문하는 등 공적 절차가 진행 중입니다(조건 6). 사고 발생 사실이 명확하여 증거 확보도 용이합니다(조건 5).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>2800만여원 (A씨 개별), 전체 피해 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>1명 (A씨 개별), 전체 피해자 다수 추정</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>삼성증권 '유령주식' 배당오류에 손해배상…2심 판단은</t>
+          <t>접속장애·환율 오류 일으킨 인뱅…금감원, CIO 등 책임자 소집</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032815532052349</t>
+          <t>https://www.mediapen.com/news/view/1090583</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:02.236965+00:00</t>
+          <t>2026-04-01 12:28:01.013553+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr"/>
+      <c r="D97" t="inlineStr"/>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>금감원의 전산통제 강화 및 소비자 보호 조치 주문</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>금감원이 인터넷은행과 계열 증권사에 전산통제 강화를 주문하며 사고 발생 시 신속한 시스템 복구와 피해보상 안내 등 후속 조치를 당부했습니다. 이는 지정학적 리스크와 시장 불안에 따른 디도스, 랜섬웨어 등 사이버 위협에 대비한 금융소비자 불편 최소화 목적입니다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>기사는 금감원이 인터넷은행 및 증권사에 전산통제 강화를 주문한 예방적 조치에 대한 내용으로, 특정 사고 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>금감원, 인터넷은행·계열 증권사 전산통제 강화 주문</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=301541</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:27:44.992143+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B97" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>항소심 판결 재확인</t>
+          <t>금융감독원 IT 안정성 점검 및 경고, 엄정 조치 예고</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>2018년 삼성증권 유령주식 사태로 약 6000만원의 손해를 입은 A씨가 제기한 손해배상 청구 소송에서, 법원이 삼성증권의 책임을 인정하여 손해액의 절반인 약 2800만원을 배상하라고 1심과 동일하게 판결했다. 이번 항소심 판결은 삼성증권의 책임을 재확인한 것이다.</t>
+          <t>금융감독원이 케이뱅크, 카카오뱅크, 토스뱅크 등 인터넷은행과 계열 증권사의 최고정보책임자들을 소집해 IT 안정성 미흡과 전산사고 기본통제 부실을 지적했다. 금감원은 최근 발생한 전산사고 사례를 공유하며 고객수 및 거래량 증가에 비례한 IT 리스크 대응을 주문했고, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>삼성증권의 유령주식 사태에 대한 법원의 책임이 1심과 2심에서 일관되게 인정되어 상대방 책임이 명확하며(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). '유령주식 사태'는 다수의 피해자를 발생시킨 집단적 피해 사건으로 추가 소송 가능성이 높습니다(적합 조건 3). 이미 법원 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5).</t>
+          <t>금융감독원이 인터넷은행들의 IT 안정성 미흡과 전산사고 기본통제 부실을 지적하며 엄정 조치를 예고했습니다. 이는 상대방 책임이 비교적 명확하며(조건 1), 상대방(인터넷은행 및 증권사)은 대형 금융기관으로 자력이 충분합니다(조건 2). 또한 금감원의 조사 및 경고는 책임 입증에 중요한 증거가 될 수 있으며(조건 5), 이미 공적 절차가 진행 중입니다(조건 6). 잠재적 집단 피해 발생 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>약 6000만원 (A씨의 손해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>다수 (본 기사는 1명에 대한 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>유령주식 사태 책임 인정 …법원, 삼성증권에 '손해 절반 배상' 재확인</t>
+          <t>금감원 “인터넷은행, 성장 규모에 걸맞은 IT 안정성 갖춰야”</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041276</t>
+          <t>https://biz.heraldcorp.com/article/10707689?ref=naver</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-28 12:38:48.878624+00:00</t>
+          <t>2026-04-01 12:27:32.031566+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>금감원, 인터넷은행 CIO 소집 및 IT 내부통제 강화 당부</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>금융감독원이 인터넷은행 및 계열 증권사 최고정보책임자(CIO)를 소집하여 IT 내부통제 강화를 당부했습니다. 고객 수 및 거래량 증가에 따른 IT 리스크에 선제적으로 대응하고, 전산사고 발생 시 금융소비자 보호를 위한 신속한 대응과 피해보상을 적극 안내하도록 요청했습니다. 금감원은 향후 대형 전산사고 발생 시 엄정하게 조치할 계획임을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>해당 기사는 금융감독원이 인터넷은행에 IT 내부통제 강화를 당부하는 예방적 조치에 대한 보도입니다. 잠재적 피고(인터넷은행)는 자력이 충분하나(적합 조건 2), 현재 발생하여 집단적 피해를 야기한 특정 IT 사고나 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 명확한 책임 주체, 집단적 피해, 피해 규모가 불분명합니다(적합 조건 1, 3, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>인뱅 IT사고 예방체계 견고해야 ...금감원, 인터넷은행 CIO 소집</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202604011127290748</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:27:20.047992+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>불법사금융 원스톱 지원시스템 가동 및 수사 의뢰 진행 중</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>불법사금융 원스톱 종합·전담 지원시스템이 도입된 지 5주 만에 103명의 피해자가 820건의 불법사금융을 신고했으며, 537건의 불법추심이 중단되었다. 금융당국은 범죄 혐의가 구체적인 17건을 경찰에 수사 의뢰하고, 의심 계좌 거래 중단 등 조치를 취하며 피해 구제에 나서고 있다. 다만 텔레그램 등 해외 SNS를 이용한 신종 수법에 대한 대응은 향후 과제로 남아있다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 103명의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당한다. 또한 금융당국과 경찰의 수사 의뢰 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5). 그러나 상대방인 불법사금융업자의 자력 불충분 가능성이 높아 실제 손해배상금 회수가 어려울 수 있으며, 피해 금액이 명확히 파악되지 않아 투자 수익성 판단이 어렵다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>103명</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>'불법사금융 원스톱 지원' 도입 5주 만에 불법추심 537건 중단</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>mediapen.com</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>https://www.mediapen.com/news/view/1090548</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:21:08.157936+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A100" s="3" t="inlineStr">
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>금융당국 원스톱 지원 체계 가동 및 경찰 수사 의뢰 진행 중</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>금융당국의 '불법사금융 원스톱 종합·전담 지원 체계' 가동 5주 만에 불법사금융 피해자 103명이 지원을 받았다. 이 중 156건은 채무 종결에 합의했으며, 17건은 경찰에 수사가 의뢰되었다. 연 60% 초과 고금리 대출은 원금까지 무효로, 피해자들은 신용회복위원회 등을 통해 도움을 받을 수 있다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>불법사금융 및 불법추심으로 인한 피해자 103명이 확인되었고(적합 조건 3, 4), 금융당국이 원스톱 지원 체계를 통해 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰 등 공적 절차를 진행 중이다(적합 조건 6). 이는 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하다는 점에서(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>103명</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>“신고하니 추심 바로 중단”…불법사금융 피해자 103명 구제</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12004761</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:19:20.215404+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>신복위 채무조정 및 복합지원 진행 중</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>정부의 불법사금융 근절 노력으로 25명의 피해자가 불법추심에서 벗어나고 신용회복위원회 채무조정, 금융·고용·복지 등 복합지원을 받게 되었다. 이는 단순히 추심을 막는 것을 넘어 피해자들의 삶을 재건하는 데 초점을 맞춘 조치이다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>불법사금융으로 인한 상대방 책임이 명확하고(적합 조건 1), 25명의 피해자가 확인되어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한, 정부 개입 및 신복위 채무조정 등 공적 절차가 진행 중이므로 증거 확보 및 사건의 공신력이 높습니다(적합 조건 5, 6). 그러나 불법사금융 주체가 특정되지 않아 상대방의 자력 확인이 어렵고, 기사 내용만으로는 소송을 통한 피해 회복 가능성이 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>25명</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>신고 한 번에 불법추심 ‘뚝’… 불법사금융, 정부 칼 빼들자 줄줄이 백...</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565727&amp;class=18&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:18:53.944027+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A101" s="3" t="inlineStr">
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>금융 당국의 불법 사금융 원스톱 종합 지원 서비스 진행 중</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>금융 당국이 불법 사금융 피해자들을 위해 피해 신고부터 사후 구제까지 지원하는 원스톱 서비스를 운영 중이다. '원금 두 배 갚아도 이자율 8000%'와 같이 고금리 불법 사금융 피해 사례가 발생하고 있으며, 다수의 피해자가 있을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>불법 사금융으로 상대방 책임이 명확하며(적합 조건 1), 금융 당국의 원스톱 지원 서비스가 진행 중이므로 공적 절차 진행 및 증거 확보에 유리하다(적합 조건 5, 6). '이자율 8000%' 언급으로 개별 피해 규모가 크고(적합 조건 4), 다수의 피해자가 있을 것으로 예상되어 집단적 피해 가능성이 높다(적합 조건 3). 다만 불법 사금융 업자의 자력은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>“원금 두 배 갚아도 이자율 8000%” 불법 사금융 원스톱 지원 5주간 불...</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/economy/economy_general/2026/04/01/QBWCQG37YFHXTNJLFWIKUXB24A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:18:14.783839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B101" t="inlineStr">
-[...153 lines deleted...]
-      <c r="D103" t="inlineStr">
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2심 법원 판결 선고 (삼성증권 패소)</t>
+          <t>금융위 주도 원스톱 지원체계 운영, 금감원 수사의뢰 및 의심계좌 차단, 신복위 채무조정 및 불법추심 중단 조치 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 주가가 폭락하여 손해를 본 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정, A씨에게 2천800여만원을 배상하라고 판결했다. 법원은 삼성증권의 내부 통제 미흡과 사후 대응 실패를 지적했으나, 직원들의 매도 행위로 인한 주가 하락 책임은 50%로 제한했다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하며 5주간 131명의 피해자를 지원했다. 이 시스템은 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰, 불법 계좌 차단 등 다양한 조치를 통해 피해 구제에 나서고 있다. 다수의 피해자가 발생하고 공적 기관의 적극적인 개입이 이루어지고 있어 소송금융 투자 검토에 긍정적이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>대기업인 삼성증권의 명확한 책임(배당오류 및 내부통제 미흡)이 2심 판결로 확인되었고, 주가 폭락으로 인한 다수 투자자 피해 가능성이 높으며, 법원 판결문 등 증거가 명확하여 소송금융 투자에 매우 적합함. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>불법사금융업자의 불법 행위가 명확하고(적합 조건 1), 5주간 131명 이상의 다수 피해자가 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 금융위, 금감원, 경찰 등 공적 기관이 원스톱 지원체계를 통해 수사 의뢰, 불법추심 중단 등 적극적인 절차를 진행 중이므로(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 다만, 불법사금융업자의 자력 확보는 개별적으로 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>A씨 2천800여만원, 전체 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>A씨 외 다수 투자자</t>
+          <t>최소 131명 이상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>'유령주식' 배당오류로 손실… 삼성증권이 손배  판결</t>
+          <t>불법사금융 원스톱 종합·지원 전담 지원체계...5주간 피해자 131명 지원</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603280068&amp;t=NN</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049907</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:05.752231+00:00</t>
+          <t>2026-04-01 12:17:56.258392+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>스트래티지</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>피터 쉬프가 스트래티지에 대해 법적 소송 가능성을 경고한 단계</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>피터 쉬프가 비트코인 매수 자금 조달을 위해 무리한 행보를 보이는 스트래티지를 비판하며 법적 소송과 시장 붕괴 가능성을 경고했다. 현재 구체적인 피해 사실이나 법적 분쟁은 확인되지 않아 소송금융 투자 검토가 어렵다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>기사 내용은 피터 쉬프의 '경고'에 불과하며, 실제 피해 발생 여부, 상대방의 책임, 피해 규모, 피해자 수, 증거 등 소송금융 투자에 필요한 핵심 정보가 전혀 확인되지 않는다. 아직 법적 분쟁이 시작되지 않았고, 공적 절차도 진행 중인 것이 아니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>피터 쉬프  스트래티지의 비트코인 자금 조달은 도박 ...거품 붕괴 경고</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/228042</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:46:23.636936+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>KB금융</t>
+          <t>제미니</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>손해배상 책임 관련 충당부채 반영, 패소 시 고유재산 손실 가능성 공시</t>
+          <t>투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>KB금융이 예상손실 충당부채 42억원을 인식하고 손해배상 책임 관련 충당부채를 반영했다고 공시했습니다. 이는 현재 진행 중인 일부 소송에서 패소할 경우 신탁재산 외 고유재산으로도 손실을 감당할 가능성이 있음을 시사하며, 금융당국의 개입 가능성도 언급되었습니다.</t>
+          <t>암호화폐 거래소 제미니가 상장 후 사업모델을 예측시장 중심으로 급하게 변경하면서 투자자들로부터 집단소송을 당하고 있습니다. 이는 암호화폐 시장의 침체기 속에서 발생한 투자자 보호 이슈로 보입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>KB금융은 대형 금융기관으로 배상 능력이 충분하며(적합 조건 2), 예상손실 충당부채 42억원을 인식하여 피해 규모가 상당합니다(적합 조건 4). 회사가 손해배상 책임 관련 충당부채를 반영하고 패소 시 고유재산 손실 가능성을 공시한 것은 상대방의 책임이 법적으로 다뤄지고 있으며, 스스로 패소 가능성을 인지하고 있음을 보여줍니다(적합 조건 1). 또한 금융당국의 언급이 있어 관련 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6).</t>
+          <t>제미니는 주요 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 상장 후 사업모델 급변으로 인한 투자자들의 집단소송이 이미 진행 중입니다(적합 조건 1, 3). 사업모델 변경 기록 등 객관적 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>42억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>KB금융, 순익 5.8조 '역대급'…비은행 포트폴리오 강화는 진행형</t>
+          <t>다시 온 '암호화폐 겨울'...거래량 급감 속 금융권과 동맹 확장</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127693</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651741</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-28 12:30:04.941099+00:00</t>
+          <t>2026-04-01 00:44:39.322303+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>대법원 심리 중</t>
+          <t>지역 금고의 소송 취하로 소송전 일단락</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령주식 배당' 사고로 주가가 급락하며 피해를 본 개인투자자 A씨가 삼성증권을 상대로 손해배상 소송을 제기했습니다. 1심과 2심 법원은 삼성증권의 책임을 50% 인정하여 A씨에게 약 2852만원을 배상하라고 판결했으며, 현재 삼성증권이 대법원에 상소하여 심리가 진행 중입니다.</t>
+          <t>새마을금고중앙회가 지역 금고에 대손충당금 증액을 요구했으나 지역 금고가 이를 받아들이지 않아 소송전이 발생했다. 이후 지역 금고가 소송을 취하하면서 해당 소송은 일단락되었다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1심, 2심 판결), 삼성증권은 자력이 충분한 대기업입니다. 유령주식 배당 사고로 다수의 개인투자자가 피해를 입었을 가능성이 높으며, 이미 2심까지 진행되어 증거가 충분히 확보된 상태입니다.</t>
+          <t>기사에 따르면 새마을금고중앙회와 지역 금고 간의 소송전이 지역 금고의 소송 취하로 이미 일단락되어 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>A씨 약 5705만원 (개별 피해액), 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상 (다수의 개인투자자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>삼성증권, '유령배당' 사태 개미에 손해배상…2심 판단은?[법대로]</t>
+          <t>[Who Is ?] 김인 새마을금고중앙회 회장</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567344</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434638</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:24.624476+00:00</t>
+          <t>2026-04-01 00:44:31.505267+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>조나단 스팔레타</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>규제 도입 전 법무법인들이 소송 대비 중</t>
+          <t>미국 연방 검찰 기소 및 수사, 자금 회수 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>국내 주요 법무법인들이 가상자산 관련 대주주 지분 제한이 도입될 경우 발생할 수 있는 위헌 논란에 대비하여 관련 소송을 준비하고 있는 것으로 전해졌습니다. 이는 아직 규제가 시행되지 않은 상태에서 잠재적인 법적 분쟁 가능성에 대한 사전 준비 단계입니다.</t>
+          <t>2021년 우라늄 파이낸스 해킹으로 5,400만 달러 상당의 암호화폐를 탈취한 조나단 스팔레타가 미국 연방 검찰에 기소되었습니다. 범인은 훔친 자금으로 포켓몬 카드 등 고가 수집품을 구매했으며, 수사당국은 약 3,100만 달러를 회수했습니다. 피해자들은 약 5년 만에 사건의 전말을 확인했으나, 피해 회복 여부는 여전히 불확실합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>기사는 대주주 지분 제한 도입 시 발생할 수 있는 위헌 논란에 대비한 법무법인들의 소송 준비를 다루고 있습니다. 이는 아직 규제가 도입되지 않은 상태에서의 잠재적 법리 다툼으로, 상대방의 책임이 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 피해자 수가 특정되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 미국 연방 검찰이 해킹 범인을 기소하고 자금 일부를 회수했으나, 전체 피해 회복 여부가 불확실하여 피해자들의 소송금융 수요가 높을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,400만 달러 (약 3,100만 달러 회수)</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>[금융이슈] 가상자산 투자자 천만명 시대...기본법 표류에 제도 공백 깊...</t>
+          <t>미국 검찰, 5,400만 달러 암호화폐 탈취 전말 공개…훔친 자금은 포켓몬...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299014</t>
+          <t>https://www.tokenpost.kr/news/blockchain/345139</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:44.358011+00:00</t>
+          <t>2026-04-01 00:22:26.094884+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>주식회사 한빗코코리아</t>
+          <t>저축은행 부실책임자 423명</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>금융정보분석원의 강화된 고객확인의무 위반 관련 조치 진행 중</t>
+          <t>예금보험공사의 손해배상청구소송 진행 중, 일부 승소 및 회수 완료</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>금융정보분석원은 2023년 11월 가상자산거래소 한빗코를 운영하는 한빗코코리아에 대해 특정금융정보법상 강화된 고객확인의무 위반 혐의로 조치를 취했다. 이는 금융당국의 규제 위반에 대한 제재로 보인다.</t>
+          <t>예금보험공사가 저축은행 31곳 정리 과정에서 발생한 부실에 대해 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 제기했다. 현재까지 996억원을 회수했으며, 회수율은 52%이다. 아직 회수되지 않은 금액이 상당하며, 소송은 진행 중이다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>금융정보분석원의 강화된 고객확인의무 위반 조치는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 공식 조사 결과가 있어 증거 확보가 용이하다(적합 조건 5). 그러나 기사만으로는 피해 규모나 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 추가 확인이 필요하다.</t>
+          <t>예금보험공사가 저축은행 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 이미 제기하여 일부 승소 및 회수 중인 사건으로, 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지고 있으며, 이미 소송을 통해 증거가 확보된 상태(적합 조건 5)이다. 아직 회수되지 않은 금액이 상당하여 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3524억원 (소송 제기액)</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (저축은행 부실로 인한 피해자는 다수일 것으로 추정)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>강화된 고객확인(EDD)은 법적 요건 충족 시에만 적용해야</t>
+          <t>저축은행 31곳 정리에 27조 투입…회수는 14조</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218182</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549622</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-28 00:37:13.055664+00:00</t>
+          <t>2026-03-31 13:03:27.038723+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>미국 노동부 규정안 발표 및 의견 수렴 중</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>미국 노동부가 퇴직연금(401k)에 사모펀드 등 대체 자산 편입을 허용하는 규정안을 발표했습니다. 이는 14조2000억달러 규모의 퇴직연금 시장에 월가 자산운용사들의 진입을 용이하게 하지만, 사모대출 펀드의 부실 우려가 큰 시점에 나와 퇴직연금 가입자에게 위험이 전이될 수 있다는 논란이 있습니다. 규정안은 연금 운용 주체의 법적 책임 부담을 줄이는 '세이프 하버' 조항을 포함합니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>현재 실제 피해가 발생한 사건이 아닌 미래의 잠재적 위험을 다루고 있어 '상대방 책임 명확성' 및 '증거 확보 가능성'이 낮습니다. 또한, '세이프 하버' 조항 도입으로 연금 운용 주체의 법적 책임 부담이 경감되어 향후 소송 제기 시 책임 입증이 어려울 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>잠재적 피해자 수천만 명</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>사모대출 퇴로 열어주나...美 퇴직연금 규정 바꿨다</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/world/2026/03/31/2026033109465138282</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:51:59.191111+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D110" t="inlineStr">
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>LS증권</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A111" s="3" t="inlineStr">
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>다사도시개발 본소송 변론 종결, 최종 판결 임박. 브이씨바빌론 등 유사 소송 진행 중.</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>LS증권(구 이베스트투자증권)이 부동산 PF 과정에서 실제 자문 업무 없이 고액 수수료를 챙겼다는 의혹으로 다수의 시행사로부터 부당이득금 반환 소송에 휘말렸습니다. 다사도시개발은 선행 소송에서 승소 후 잔액 6억2500만원 반환을 위한 본소송 변론이 종결되어 최종 판결을 앞두고 있으며, 브이씨바빌론 등 다른 시행사들도 56억 원대 소송을 진행 중입니다. LS증권은 감사보고서에 소송충당부채를 설정하는 등 해당 리스크를 관리해왔습니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>LS증권의 책임이 선행 소송에서 일부 인정되어 항소심 승소 판결이 있었고, 대기업인 LS증권은 충분한 자력을 가집니다. 다수의 유사 소송이 잇따라 제기되고 있으며, 각 소송의 피해 규모가 수억에서 수십억 원에 달해 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>다사도시개발 건 약 8.25억 원, 브이씨바빌론 건 약 56억 원 등 최소 수십억 원 이상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>다사도시개발, 브이씨바빌론 등 다수의 시행사</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>(단독)LS증권, 잇단 ‘PF 자문료’ 반환 소송 분쟁</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296118&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:48:37.844114+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>A씨 등 6명</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>한국거래소 배상심의위원회 구성 및 손해배상 방안 논의 중</t>
+          <t>형사 재판 진행 중 (혐의 인정, 결심 공판 예정)</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제 조치를 하루 만에 번복하고 재지정하면서 해당 종목 투자자들이 손해를 입게 되었습니다. 이에 한국거래소는 투자자 손해배상 방안 마련을 위해 중립적인 외부 전문가로 구성된 배상심의위원회를 운영할 예정입니다.</t>
+          <t>비상장주식 투자 사기를 벌인 일당 6명이 재판에 넘겨졌다. 이들은 콜센터를 운영하며 7명의 피해자로부터 총 1억 2천만원을 편취하고, 금융위 인가 없이 주식을 판매하여 3천 4백만원 상당의 피해를 입힌 혐의를 받는다. 피고인들은 모두 혐의를 인정했으며, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>한국거래소의 관리종목 해제 번복으로 인한 투자자 피해는 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 충분한 자력을 갖춘 기관입니다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상심의위원회를 구성하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>상대방 책임이 명확하고(혐의 인정), 피해 규모가 1억 5천 4백만원으로 적지 않으며, 형사 재판 진행 및 혐의 인정으로 증거 확보가 용이하다는 점에서 소송금융 적합도가 높다. 다만, 피고인이 개인들이므로 자력 확보에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 5천 4백만원</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>에스씨엠생명과학 관리종목 해제 번복 거래소...결국  배상심의위원회...</t>
+          <t>비상장주식 투자 사기 일당 재판대에</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260327500284</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774954534675983005</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:02.532333+00:00</t>
+          <t>2026-03-31 12:36:31.865654+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>금감원 경고 및 언론사 내부 문제 제기 지속</t>
+          <t>새로운 양형 기준 적용 예정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>서울경제 기자가 112억 원 규모의 선행매매를 저질렀음에도 금감원 경고 이후에도 소속 언론사가 대리 송출을 지속했다는 의혹이 제기되었습니다. 이는 언론사의 관리 감독 소홀 및 잠재적 공모 가능성을 시사하며, 다수의 투자자에게 피해를 입혔을 가능성이 있습니다. 이 사건은 금융 시장의 공정성을 해치는 중대한 위반으로 보입니다.</t>
+          <t>대법원이 대규모 주가조작 사건에 대한 새로운 양형 기준을 마련했습니다. 7월 1일 이후 기소되는 사건부터 적용되며, '기습 공탁'을 통한 감형이 어려워지고 피해자의 실질적 피해 회복 여부를 엄격히 판단하게 됩니다. 이는 주가조작 범죄에 대한 처벌을 강화하고 피해자 보호를 강화하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>기자의 112억 선행매매는 상대방 책임이 명확하며(조건 1), 금감원 경고는 강력한 증거(조건 5)이자 공적 절차 진행 중(조건 6)임을 보여줍니다. 소송 상대방인 서울경제는 자력이 충분한 대기업(조건 2)이며, 피해 규모가 큽니다(조건 4). 이 사건은 소송금융 투자에 매우 적합합니다.</t>
+          <t>해당 기사는 특정 주가조작 사건에 대한 보도가 아닌, 대규모 주가조작 사건에 대한 새로운 양형 기준 적용에 관한 법률 뉴스입니다. 소송금융 투자 대상으로 검토할 특정 사건, 피해자, 상대방이 존재하지 않아 적합도 판단 기준에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>112억 원 (기자의 선행매매 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>112억 선행매매 기자, 금감원 경고에도 서울경제 '대리 송출' 지속</t>
+          <t>대규모 주가조작 최대 무기징역...‘기습 공탁’ 감형 제한</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333376</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565693&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-28 00:17:41.722411+00:00</t>
+          <t>2026-03-31 12:34:40.625136+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="2" t="inlineStr">
+      <c r="A114" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr"/>
-      <c r="E114" t="inlineStr"/>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>NH농협은행의 보이스피싱 보상보험 상품 출시</t>
+        </is>
+      </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 만 60세 이상 고객을 대상으로 보이스피싱 보상보험을 무료로 지원합니다. 이는 전기통신금융사기 피해가 지속적으로 증가하는 상황에서 피해자들에게 실질적인 도움을 주기 위한 선제적 조치입니다.</t>
+          <t>NH농협은행 경기본부가 60세 이상 금융취약계층을 대상으로 '보이스피싱 보상보험'을 출시하고 홍보 활동에 나섰습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 전 국민 100만명에게 무료 가입을 지원할 예정입니다. 이는 금융사기 피해를 줄이고 실질적인 피해 구제를 위한 포용금융 정책의 일환입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료 지원한다는 내용으로, 특정 사건에서 은행의 책임이 있거나 피해자들이 손해배상을 청구하는 상황이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 법적 분쟁이나 청구권이 존재하지 않습니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 보상하기 위한 보험 상품을 출시했다는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피고가 존재하지 않습니다. 상대방 책임이 명확하거나 집단적 피해가 발생한 상황이 아니므로, 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 만 60세 이상 보이스피싱 보상보험 무료 지원</t>
+          <t>NH농협은행 경기본부 '보이스피싱 보상보험' 현장 가입행사</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=506728</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603311748338553dd55077bc2_18</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:28.729890+00:00</t>
+          <t>2026-03-31 12:21:01.787603+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr"/>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>NH농협은행 경남본부가 만 60세 이상 고령층을 대상으로 보이스피싱 피해 보상보험을 무료로 지원하는 사업을 시행 중이다. 이 보험은 피해 발생 시 최대 1000만 원까지 실손해액의 70%를 보상하며, 농협 거래 여부와 상관없이 가입할 수 있다. 금융 취약계층의 피해 회복을 돕기 위한 포용금융 정책의 일환이다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 사업에 대한 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>농협은행 경남본부, 만 60세 이상 보이스피싱 보험 무료 지원</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>cnbnews.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.cnbnews.com/news/article.html?no=786888</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:20:34.800425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>두나무</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>솔라나 계열 해킹 사건은 지난해 발생했으며, 두나무는 내부적으로 팀 구조 개편 및 보안 투자를 진행 중이라고 밝힘.</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>두나무는 네이버파이낸셜과의 합병 및 IPO 추진 계획을 발표하며, 지난해 발생한 솔라나 계열 해킹 사건과 영업정지 관련 소송 등 리스크 요인에 대한 입장을 밝혔습니다. 특히 해킹 사건에 대해 사과하고 내부 보안 강화를 약속했으며, 대규모 주식매수청구권 행사에도 충분한 자금을 확보하고 있다고 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>두나무는 국내 1위 가상자산 거래소 운영사로 자력이 충분하며(적합 조건 2), 솔라나 계열 해킹 사건에 대해 사과하며 책임 가능성을 인정했습니다(적합 조건 1). 해킹 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 내부 조사 자료 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사에서 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 공적 절차 진행 여부도 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>두나무 “네이버파이낸셜 합병 직후 IPO 직행…반대매수 자금 충분”</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12003138</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:52:29.144482+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>월가 금융사 및 퇴직연금 수탁자</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>규제 개편으로 인한 잠재적 피해 발생 가능성</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>트럼프 행정부가 14조2000억 달러 규모의 미국 퇴직연금 시장에 사모대출 등 대체자산 투자를 허용하는 규제 개편안을 발표했습니다. '세이프 하버' 요건을 도입해 수탁자의 법적 부담을 완화했지만, 월스트리트저널은 사모대출 시장의 혼란 속에 나온 부적절한 조치라고 비판했습니다. 향후 대체자산 투자 손실 발생 시 대규모 집단 소송으로 이어질 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>미국 퇴직연금 시장에 대체자산 투자를 허용하는 규제 개편으로, 향후 투자 손실 발생 시 대규모 집단 소송 가능성이 높습니다 (적합 조건 3, 4). 상대방은 월가의 대형 금융사 및 퇴직연금 수탁자로 자력이 충분합니다 (적합 조건 2). 다만, 현재 실제 피해가 발생하거나 소송이 진행 중인 단계는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상 (잠재적 수조 원 이상)</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>미상 (잠재적 수백만 명 이상)</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>美사모대출 흔들리는데…트럼프, ‘2경원’ 퇴직연금에 문호 개방[1일1트...</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10706020?ref=naver</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:41:16.506791+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D115" t="inlineStr">
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>NH투자증권이 IPO 주관사로서 손해배상 집단소송을 당했다. 이 소송은 기업 거버넌스 문제와 관련될 가능성이 있으며, 해외에서는 유사한 문제로 IPO 주관을 포기하는 사례도 있다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>NH투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 이미 손해배상 집단소송이 제기된 상태(적합 조건 3)이므로 소송금융 투자에 적합하다. IPO 주관사의 책임이 쟁점이 될 것으로 보이며, 집단소송의 특성상 다수의 피해자가 존재할 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>기업 거버넌스 고려해 IPO 딜 수임해야</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>kbanker.co.kr</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224554</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:38:54.339596+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>백팩 거래소(Backpack Exchange)</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>약관 논란 및 커뮤니티 확산</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>백팩 거래소가 $BP 토큰 장기 스테이커에게 회사 지분 교환 권리를 제공한다고 마케팅했으나, 약관 원문 공개 후 국내 DeFi KOL '파구정보'가 실제로는 SPV 비의결권 주식이며 강제 환매, BVI 중재 등 투자자에게 불리한 조항이 다수 포함되어 있음을 지적하며 논란이 확산되고 있습니다. 마케팅과 실제 약관의 불일치로 인해 다수의 스테이커들이 피해를 입을 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>백팩 거래소의 마케팅(스테이킹 시 회사 지분)과 실제 약관 내용(SPV 비의결권 주식, 강제 환매, BVI 중재 등) 간의 중대한 불일치가 명확히 드러나 상대방 책임이 비교적 명확합니다. $BP 토큰 장기 스테이커 다수가 잠재적 피해자로, 커뮤니티 전반에 논란이 확산되고 있어 집단적 피해 가능성이 높습니다. 약관 원문과 국내 대표 DeFi KOL의 정밀 분석이 객관적인 증거로 확보 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>$BP 토큰 장기 스테이커 다수</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>$BP 스테이킹하면 주식  약관 두고 KOL·백팩 충돌… 비의결권 출구 없...</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/insights/344374</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:31:52.991782+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
-[...339 lines deleted...]
-      <c r="A120" s="2" t="inlineStr">
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>피해자 모임 결성 및 국세청, 지자체에 대책 마련 요청</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>미등록 PG 사태로 인해 영세 자영업자들이 심각한 피해를 겪고 있으며, 일부 피해자는 삶을 비관할 정도로 고통받고 있습니다. 피해자 모임이 결성되어 국세청과 지자체에 현실적인 대책 마련을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>적합 조건으로 집단적 피해(피해자 모임 결성, 영세 자영업자 다수)와 큰 피해 규모(일부 피해자가 삶을 비관할 정도의 심각한 피해)가 확인됩니다. 그러나 기사 본문만으로는 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵고, 공적 절차 진행 여부도 요청 단계로 불확실하여 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>영세 자영업자 다수</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>예비신랑 의식 불명 상태 발견… 확산되는'미등록 PG 사태'</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>kado.net</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041487</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:18:30.081403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>우리금융, 하나금융</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>CLARITY 법안 논의 및 서클의 지갑 동결 조치</t>
+          <t>금융당국 제재에 대한 금융기관의 행정소송 진행 및 판결 선고 (당국 패소 사례 다수)</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>암호화폐 기업 서클(Circle)의 주가가 CLARITY 법안의 스테이블코인 수동 수익률 금지 조항과 지갑 동결 조치 등으로 인해 20% 급락 후 부분 반등했습니다. 규제 불확실성과 테더의 감사 추진 소식으로 시장 변동성이 지속되고 있으나, 장기적으로는 긍정적인 밸류에이션 전망도 제기됩니다. 서클은 결제 인프라 및 기관 고객 확대를 통해 수익 다각화를 모색 중입니다.</t>
+          <t>금융당국이 금융기관 및 임원에 대한 제재 소송에서 낮은 승소율을 기록하며 제재의 실효성이 약화되고 있다. DLF 사태 관련 중징계 취소 소송에서 당국이 패소하는 등 금융권의 불복 움직임이 확산되고 있다. 이는 금융기관의 강력한 법적 대응을 보여주며, 새로운 700억원대 부당대출 의혹도 제기되었다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>이 기사는 서클(Circle)의 주가 변동, CLARITY 법안과 같은 규제 우려, 그리고 사업 모델 리스크에 초점을 맞추고 있습니다. 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모의 명확성'을 충족하는 특정 가해자와 피해자 집단 간의 손해배상 청구 가능성이 낮아 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 금융당국이 금융기관에 대한 제재 소송에서 낮은 승소율을 보이며 제재의 실효성이 약화되고 있음을 다루고 있음. 이는 금융기관의 강력한 법적 방어 능력을 보여주며, 일반 피해자(원고)가 금융기관을 상대로 소송을 진행할 경우 난이도가 높을 수 있음을 시사함. 기사 자체는 새로운 집단소송 기회를 직접적으로 제시하지 않으며, 언급된 '700억원대 부당대출 의혹'은 아직 초기 단계의 의혹에 불과함.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (기사 내 피해자 직접 피해 금액 특정 불가), 700억원대 (부당대출 의혹)</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (기사 내 피해자 수 특정 불가)</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>서클 주가 급락 후 반등, 규제 우려와 밸류에이션 논쟁 가열</t>
+          <t>법원 가면 무뎌지는 '제재 칼날'… 작년 금융당국 승소율 41% [금융당국...</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/343760</t>
+          <t>http://www.fnnews.com/news/202603291918525126</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-27 00:49:33.917707+00:00</t>
+          <t>2026-03-29 12:55:29.098564+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>금감원 경보 발령 및 피해 신고 독려</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>금융감독원이 2030세대를 노린 불법 사채에 대한 경보를 발령했습니다. 연 6800%에 달하는 고금리를 요구하며 자필 차용증, 가족·지인 연락처 등을 요구하는 수법이 사용되고 있습니다. 금감원은 피해 발생 시 즉시 신고하여 불법 추심 차단 및 소송 지원을 받을 것을 당부했습니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(불법사채), 집단적 피해 가능성이 있으며(2030 노린), 피해 규모가 크고(연 6800% 고금리), 증거 확보 가능성이 높으며(차용증, 금감원 경보), 공적 절차가 진행 중(금감원 경보, 신고 독려)인 등 다수의 적합 조건이 충족됩니다. 그러나 상대방(불법 사채업자)의 자력 불충분 가능성이 매우 높아 소송 승소 시에도 실질적인 배상금 회수가 어려울 수 있어 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>연 6800% 뜯는 '이 실장'…금감원, 2030 노린 불법사채 '경보'</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026032916060004843?did=NA</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:44:37.683029+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D122" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>이실장 조직</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>손해배상소송 1심 판결</t>
+          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지 및 휴대전화 이용 중지 조치 진행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>하나은행이 신한투자증권과 라임자산운용 등을 상대로 제기한 손해배상소송에서 재판부가 신한투자증권과 임우일 전 신한투자증권 PBS사업본부장에게 327억9197만원을 배상하라고 판결했다. 이는 라임펀드 판매로 인한 손해를 원인으로 한다.</t>
+          <t>온라인 불법사금융 조직 '이실장'이 20·30대 수도권 거주자를 겨냥해 연 이자율 최고 6800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증하고 있습니다. 금융감독원은 소비자경보 '경고'를 발령하고, 증빙 자료가 확보된 사례에 대해 수사를 의뢰하는 등 조치를 취하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>신한투자증권이라는 자력 있는 대기업이 피고이며, 라임펀드 판매로 인한 손해배상 책임이 재판부 판결로 인정되어 명확하다. 피해 금액도 327억 원 이상으로 매우 크다. 이미 판결이 선고되어 증거가 충분히 확보된 상태이다.</t>
+          <t>불법 사금융 조직 '이실장'의 초고금리 대출 및 불법 추심 행위로 상대방 책임이 명확하며(조건 1), 62건 이상의 피해 신고가 접수되어 집단적 피해(조건 3)가 확인됩니다. 금융감독원의 수사 의뢰 및 조치로 증거 확보가 용이하고(조건 5), 공적 절차가 진행 중(조건 6)입니다. 다만, 불법 조직의 특성상 상대방의 자력 부족 가능성은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>327억9197만원</t>
+          <t>평균 100만원 규모의 소액 대출이나, 연 이자율 6800%로 피해액이 급증할 수 있어 총 피해액은 미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 62명 이상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>진옥동, 2029년까지 신한금융 회장 자리 지킨다…2기 체제 본격화</t>
+          <t>연 이자율 6800% '이실장' 주의보…2030 겨냥 피해 속출</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>newsquest.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263804</t>
+          <t>https://economist.co.kr/article/view/ecn202603290014</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-26 13:03:29.531587+00:00</t>
+          <t>2026-03-29 12:29:26.618629+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>이 실장 일당</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>금융감독원 소비자경보 '경고' 발령, 피해 신고 급증</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>연 6800% 초고금리 대출과 불법 추심을 일삼는 온라인 불법사금융업자 '이 실장' 일당에 대한 피해가 급증하고 있다. 금융감독원은 소비자경보 '경고'를 발령했으며, 2030대 청년층을 중심으로 62건의 피해 신고가 접수되었다. 이들은 조직적으로 대출 중개, 실행, 추심을 분업하며 불법 담보 요구 및 돌림 대출 수법을 사용했다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>불법 사채업자 '이 실장' 일당의 연 6800% 초고금리 대출 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 비교적 명확합니다(1). 올해 들어 62건의 피해 신고가 집계되고 빠르게 늘고 있어 집단적 피해가 발생했으며(3), 금융감독원이 소비자경보 '경고'를 발령하고 조직적 범죄 정황을 설명하여 증거 확보가 용이하고 공적 절차가 진행 중입니다(5, 6). 비록 상대방의 자력 확보가 불확실할 수 있으나, 조직적인 범죄 정황과 다수의 피해자 발생은 집단 소송 및 수사기관의 적극적인 개입을 통한 자산 추적 및 회수 가능성을 높여 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>평균 대출금 100만 원, 연 6800% 초고금리. 총 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>62건 신고 (급증 추세)</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>불법사채업자 ‘이 실장’ 주의보…2030 노린 6800% 초고금리 덫</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>donga.com</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.donga.com/news/Economy/article/all/20260329/133630429/1</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:20:53.137861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>스테이블코인 관련 금융 시스템 리스크 논의 및 한국 디지털자산 규제 입법 동향</t>
+          <t>뉴욕 민사소송 관련 USDC 지갑 동결 및 해제 조치</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>스테이블코인이 미국 국채 시장의 주요 매수자로 급부상하며 긍정적 평가와 함께 대규모 뱅크런 발생 시 글로벌 금융 시스템에 심각한 타격을 줄 수 있다는 우려가 제기되고 있다. 주한미국상공회의소 세미나에서 학계와 업계 전문가들이 열띤 토론을 벌였으며, 한국의 디지털자산 기본법 입법 동향과 은행 주도 스테이블코인 발행 허용 여부도 논의되었다.</t>
+          <t>암호화폐 기업 서클의 주가 하락과 USDC의 실물경제 진입 시도에 대한 기사입니다. 기사 내 '뉴욕 민사소송'과 관련하여 서클이 USDC 지갑 동결 해제 조치를 취했으나, 소송의 구체적인 내용이나 피해 규모는 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>이 기사는 스테이블코인의 잠재적 시스템 리스크와 한국의 디지털자산 규제 동향에 대한 전문가들의 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 현재 발생한 피해자나 피해 규모도 파악되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에서 언급된 '뉴욕 민사소송'의 구체적인 내용, 소송 상대방, 청구 원인 및 피해 규모가 불분명합니다. 서클은 법적 요구에 따라 지갑 동결 해제 조치를 취한 것으로 보이며, 상대방의 책임이 명확하게 특정되지 않고 집단적 피해나 대규모 피해 금액에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>450조원 덩치로 미국채 빨아들인 스테이블 코인, 구세주인가 시한폭탄인...</t>
+          <t>서클 주가 하락과 USDC 실물경제 진입 시도</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11998845</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/344261</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:50.801396+00:00</t>
+          <t>2026-03-29 00:35:37.187880+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="3" t="inlineStr">
+      <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>한화투자증권, 이베스트투자증권</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>서울남부지방법원 1심 판결</t>
+          <t>워싱턴주 소송 제기, 네바다주 임시 금지명령, 연방대법원 판단 가능성</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>한국증권금융이 2021년 한화투자증권과 이베스트투자증권을 상대로 CERCG 사태와 관련하여 200억 원 규모의 배상금 소송을 제기했습니다. 2023년 5월 서울남부지방법원은 두 회사에 98억 원 규모의 배상 판결을 선고했습니다.</t>
+          <t>미 워싱턴주가 예측시장 플랫폼 칼시를 상대로 '예측시장'을 표방하면서도 주법을 위반한 도박 상품을 제공하고 있다며 소송을 제기했습니다. 앞서 네바다주에서도 칼시에 대해 스포츠·선거·엔터테인먼트 관련 계약 판매를 중단하도록 하는 임시 금지명령이 내려진 바 있습니다. 칼시 측은 자사 상품이 연방 규제를 받는 파생상품이라고 반박하며, 이번 분쟁은 미 연방대법원까지 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>대형 금융기관인 한화투자증권과 이베스트투자증권이 피고로, 상대방의 자력이 충분합니다 (적합 조건 2). 서울남부지방법원에서 98억 원 규모의 판결이 선고되었고, 원고는 200억 원의 배상금을 주장하는 등 피해 규모가 매우 큽니다 (적합 조건 4). 법원 판결이 있었다는 점에서 상대방의 책임이 어느 정도 인정되었을 가능성이 높습니다 (적합 조건 1).</t>
+          <t>워싱턴주가 칼시를 '위장 도박'으로 제소하여 상대방 책임이 명확하게 특정되고(조건 1), 네바다주에서도 임시 금지명령이 내려지는 등 공적 절차가 진행 중이며(조건 6), 주 정부의 제소인 만큼 증거 확보 가능성이 높습니다(조건 5). 칼시는 연방 규제를 받는 파생상품이라고 반박하는 플랫폼 기업으로 자력도 충분할 것으로 예상됩니다(조건 2).</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>98억 원 (법원 판결), 200억 원 (원고 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>[Who Is ?] 장병호 한화투자증권 대표이사 사장</t>
+          <t>미 워싱턴주, 칼시 제소…예측시장 '위장 도박' 주장</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434056</t>
+          <t>https://www.tokenpost.kr/news/breaking/344248</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-26 00:44:51.970920+00:00</t>
+          <t>2026-03-29 00:30:29.689878+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>SEC 소송 종료</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>기사는 리플(XRP)이 미국 증권거래위원회(SEC)와의 소송을 성공적으로 마무리하며 규제 불확실성을 해소했고, 디지털 상품으로 분류되는 호재를 맞았다는 내용을 보도합니다. 이는 XRP의 시세 전망에 대한 전문가의 의견을 전달하며, 이미 종결된 과거의 법적 분쟁을 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>기사는 미국 증권거래위원회(SEC)와 리플(XRP) 간의 소송이 '종료'되어 규제 불확실성이 해소되었다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규 분쟁이나 진행 중인 피해가 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>엑스알피(리플) 시세 약세...전문가, 15달러 이상 자신한 이유</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542525</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:28:24.463920+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>FIU의 영업정지 및 과태료 부과에 대한 빗썸의 행정소송 제기 및 집행정지 신청</t>
+          <t>항소심 판결</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특금법 위반으로 6개월 영업 일부정지 및 368억 원의 과태료 처분을 받았다. 빗썸은 이에 불복하여 행정소송을 제기하고 집행정지를 신청했으며, 이는 거래소의 책임 범위와 제재 기준을 가르는 중요한 분수령이 될 전망이다. FIU의 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성도 존재한다.</t>
+          <t>삼성증권 배당오류 사건과 관련하여 투자자 A씨가 제기한 손해배상 청구 소송에서 서울중앙지법 민사항소2-3부가 삼성증권의 배상 책임을 인정하고 2천800만원을 지급하라고 판결했다. 이는 1심 판결을 뒤집은 것으로, 삼성증권은 배당오류로 인한 투자자 피해에 대해 배상할 책임이 있다는 취지이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 고강도 제재(영업정지 및 368억 원 과태료)는 빗썸의 특금법 위반 책임이 명확함을 보여주는 공적 증거이며(적합 조건 1, 5), 빗썸은 주요 가상자산 거래소로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 현재 FIU의 처분에 대한 빗썸의 행정소송이 진행 중이며(적합 조건 6), FIU 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>상대방(삼성증권)의 책임이 법원 판결로 명확히 인정되었고, 자력이 충분한 대기업이다. (적합 조건 1, 2) '배당오류 사건'은 다수의 투자자에게 영향을 미친 집단적 피해 성격을 가지며, 이미 1심 및 항소심 판결이 진행되어 증거가 충분하다. (적합 조건 3, 5)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 2천800만원 (청구액 6천만원대), 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (A씨 외)</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>빗썸, 영업정지 제재 불복…FIU와 법정 공방 '눈길'</t>
+          <t>삼성증권 배당오류 사건…법원, 피해 투자자에 2천800만원 배상 명령</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97484</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861876</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-25 13:01:21.343280+00:00</t>
+          <t>2026-03-29 00:27:06.561034+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>정안회계법인</t>
+          <t>미국 증권거래위원회 (SEC)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>증권선물위원회 제재 확정</t>
+          <t>SEC 소송 종료</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>금융당국 증권선물위원회가 정안회계법인에 매출 감사절차 소홀을 이유로 손해배상 공동기금 10% 추가 적립 제재를 부과했다. 정안회계법인은 A사의 재무제표 감사 시 수익인식기준 검토 등 중요한 절차를 합리적 근거 없이 생략하거나 미흡하게 수행한 것으로 드러났다. 이번 조치는 한국공인회계사회 의결을 증선위가 확정하는 방식으로 이루어졌다.</t>
+          <t>XRP는 2025년 미국 증권거래위원회(SEC)와의 소송이 종료되어 규제 불확실성을 해소하고 디지털 상품으로 분류되었습니다. 이에 따라 XRP 현물 ETF 출시, 스테이블코인 및 토큰화 사업 확대 등 제도권 편입 기반을 마련하며 향후 5만% 폭등 가능성에 대한 엇갈린 전망이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>정안회계법인의 감사 절차 소홀에 대해 증권선물위원회가 제재를 부과하여 상대방의 책임이 명확하며(적합 조건 1), 공적 절차가 이미 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 손해배상 공동기금 추가 적립 제재는 잠재적 피해자 보상 가능성을 높여 상대방의 자력도 충분하다고 볼 수 있습니다(적합 조건 2). 이는 향후 발생할 수 있는 손해배상 소송의 강력한 근거가 됩니다.</t>
+          <t>기사는 XRP와 미국 증권거래위원회(SEC) 간의 소송이 이미 '종료'되었음을 명시하고 있습니다. 소송금융은 현재 진행 중이거나 발생할 가능성이 있는 소송에 투자하므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>증선위, 정안회계법인에 손배기금 10% 추가 적립 제재</t>
+          <t>XRP 또 5만% 폭등 가능할까…엇갈린 전망</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603251751343405</t>
+          <t>http://coinreaders.com/227318</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-25 12:57:46.478517+00:00</t>
+          <t>2026-03-28 12:46:45.863250+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr"/>
+      <c r="E130" t="inlineStr"/>
       <c r="F130" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회는 감사 절차를 위반한 정안회계법인에 손해배상 공동기금 추가 적립을 의결했습니다. 이는 A사의 감사인으로서의 의무를 다하지 못한 것에 대한 조치로, 향후 A사 또는 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>이 기사는 금융 전문 로펌에서 사용되는 'Transaction Bible'의 개념과 중요성을 설명하며, 전통적인 소송 기록과의 차이점을 비교합니다. 수천억 규모의 투자가 결정되는 과정에서 금융 법률 업무의 한 단면을 보여주는 정보성 글입니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>정안회계법인의 감사 절차 위반이 증선위 의결로 확인되어 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(증선위 의결)가 존재하고(적합 조건 5), 이미 공적 절차(증선위 조치)가 진행 중입니다(적합 조건 6). 손해배상 공동기금 추가 적립 조치가 내려져 향후 소송 가능성이 높습니다. 다만, 피해 규모와 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루지 않고, 금융 전문 로펌의 업무 방식과 금융계약서류집(Transaction Bible)에 대한 일반적인 설명을 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>'감사 미흡' 정안회계법인...증선위, 손해배상공동기금 추가 적립 조치</t>
+          <t>수천억 투자는 어떻게 결정되나 …성경과 금융의 공통점 [양동운의 금...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565308&amp;class=18&amp;grp=</t>
+          <t>https://www.hankyung.com/article/202603282913i</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-25 12:56:55.384717+00:00</t>
+          <t>2026-03-28 12:42:13.983484+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>점프 트레이딩</t>
+          <t>KB국민은행</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 손해배상 소송 제기, 점프 트레이딩 전면 부인</t>
+          <t>KB국민은행 승소, 원고 청구 기각</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 규모의 손해배상 소송을 제기하며 UST 디페깅 사태의 책임 공방이 확산되고 있다. 점프 트레이딩은 시장조작, 투자자 기망, 자기거래 혐의를 전면 부인하며 소송의 목적이 테라폼랩스의 SEC 벌금 회피라고 주장한다. 이번 소송은 UST 방어 거래의 성격과 '신사협정' 의혹, 비트코인 보유금 이동 경위 등을 쟁점으로 다툴 예정이다.</t>
+          <t>KB국민은행이 인도네시아에서 불법경매를 주장하는 소송에서 승소했다. 원고는 국민은행이 자신에게 알리지 않고 불법경매를 실시했다고 주장했으나, 재판부는 경매 절차가 인도네시아 저당권법에 따라 적법하게 이뤄졌다고 판단하여 원고의 청구소송을 전부 기각했다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방(점프 트레이딩)의 책임이 시장조작, 투자자 기망 등으로 명확히 주장되고 있으며, 대규모 기관 트레이딩 하우스로서 자력이 충분합니다. 테라 붕괴로 인한 400억달러 규모의 집단적 피해가 발생했고, 현재 40억달러 규모의 손해배상 소송이 진행 중입니다. 또한 SEC, CFTC 등 공적 절차가 이미 진행되었거나 진행 중이며, '신사협정' 등 구체적인 증거 쟁점이 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>이 사건은 법원이 KB국민은행의 경매 절차가 적법하다고 판단하여 원고의 청구를 전부 기각한, 이미 판결이 선고된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 승소 가능성이 높은 미확정 사건에 투자하므로, 이미 패소한 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>40억달러 (약 5조9880억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수 (테라 붕괴로 400억달러 가치 증발)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>점프 트레이딩, 40억달러 소송 전면 부인…UST 사태 책임 공방 확산</t>
+          <t>[Biz Law] KB국민은행, 인니서 불법경매 소송 완승 …法  절차 적법</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/343126</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713839</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-25 12:51:31.127777+00:00</t>
+          <t>2026-03-28 12:41:55.023121+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>1심 판결 선고, OK에셋 승소</t>
+          <t>2심에서 1심과 동일하게 원고 승소 판결</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>OK금융그룹 인도네시아 계열사 OK에셋이 채권 양도 절차의 위법 여부에 대한 손해배상 및 담보물 반환 소송에서 승소했습니다. 재판부는 대출 계약서에 포함된 채권 양도 조항에 따라 해당 채권 매각 절차가 민법상 적법하다고 판단했습니다.</t>
+          <t>삼성증권의 '유령주식' 배당오류로 피해를 본 투자자 A씨가 제기한 손해배상 소송에서 2심 재판부도 삼성증권이 A씨에게 2800만여원을 지급하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고 책임이 인정되었다. 이 사건은 과거 삼성증권 유령주식 사태와 관련된 개별 소송으로 보인다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 사건은 OK에셋이 채권 양도 분쟁에서 승소한 것으로, 이미 법원의 판결이 선고된 '종결된 사건'에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 소송 전 또는 소송 진행 중인 사건에 투자하므로, 이미 판결이 난 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>삼성증권의 유령주식 배당오류로 인한 책임이 명확하며(적합 조건 1), 상대방인 삼성증권은 충분한 자력을 갖춘 대기업이다(적합 조건 2). 이미 1, 2심에서 원고 승소 판결이 나와 증거가 확보되었고(적합 조건 5), 해당 사건은 다수의 피해자를 발생시킨 집단적 성격이 있어 추가 소송 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800만여원 (A씨 개별), 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (A씨 개별), 전체 피해자 다수 추정</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[Biz Law] OK에셋, 인니 채권 양도 분쟁서 승소…法  계약상 적법</t>
+          <t>삼성증권 '유령주식' 배당오류에 손해배상…2심 판단은</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713184</t>
+          <t>https://view.asiae.co.kr/article/2026032815532052349</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-25 12:49:46.441767+00:00</t>
+          <t>2026-03-28 12:41:02.236965+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>한국주택금융공사</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>금리 인상 발표</t>
+          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>한국주택금융공사가 4월 1일부터 보금자리론 금리를 0.30% 포인트 인상한다고 발표했다. 국고채 금리 상승 및 대외 불확실성 확대를 이유로 들었으며, 서민 부담 경감을 위해 인상폭을 최소화했다고 밝혔다. 우대금리 적용 시 최저 연 3.35%~3.65%가 적용된다.</t>
+          <t>2018년 삼성증권의 배당오류로 주가 하락 피해를 입은 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 손해배상 책임을 인정했습니다. 법원은 삼성증권이 내부 통제 제도를 갖추지 못하고 사후 대응을 잘못하여 주가 폭락을 야기했다고 지적하며, A씨에게 손해액의 50%인 2800여만 원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>본 기사는 한국주택금융공사의 보금자리론 금리 인상 발표에 대한 내용으로, 시장 상황에 따른 정책적 결정으로 보입니다. 상대방의 명확한 책임(적합 조건 1)이나 법적으로 배상 가능한 피해 규모(적합 조건 4)가 확인되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>삼성증권의 배당오류로 인한 책임이 1심과 2심 법원에서 명확히 인정되었으며(상대방 책임 명확), 삼성증권은 자력이 충분한 대기업입니다(상대방 자력 충분). 주가 폭락으로 인해 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해), 법원 판결을 통해 증거가 확보되어 후속 소송 진행에 유리합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 투자자 손해액 상이, 전체 규모 미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>보금자리론 이용자 다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>주택금융공사, 4월 보금자리론 금리 0.30% 포인트 인상</t>
+          <t>2018년 삼성증권 배당오류…2심도  주가하락 손해 배상</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008717</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/28/2026032890088.html</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-25 12:23:31.875904+00:00</t>
+          <t>2026-03-28 12:40:11.340733+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>금융 정책 및 제도 변경 논의</t>
+          <t>항소심 판결 재확인</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>금융권이 '많이 팔아라'에서 '사고 막아라'로 KPI를 손질하며 소비자 보호를 강화하는 방향으로 전환하고 있습니다. 특히 2000만 원 이하 소액 금융분쟁에서 소비자가 분쟁조정위원회 조정안을 수용하면 금융회사가 소송을 제기할 수 없도록 하는 '편면적 구속력' 제도가 논의되고 있습니다. 이 기사는 특정 사건이 아닌 금융권의 전반적인 정책 변화에 대한 내용입니다.</t>
+          <t>2018년 삼성증권 유령주식 사태로 약 6000만원의 손해를 입은 A씨가 제기한 손해배상 청구 소송에서, 법원이 삼성증권의 책임을 인정하여 손해액의 절반인 약 2800만원을 배상하라고 1심과 동일하게 판결했다. 이번 항소심 판결은 삼성증권의 책임을 재확인한 것이다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이 아닌 금융권의 소비자 보호 정책 및 제도 변화에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼' 등의 적합 조건에 해당하지 않습니다. 특히, 언급된 분쟁은 '2000만 원 이하 소액 금융분쟁'으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
+          <t>삼성증권의 유령주식 사태에 대한 법원의 책임이 1심과 2심에서 일관되게 인정되어 상대방 책임이 명확하며(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). '유령주식 사태'는 다수의 피해자를 발생시킨 집단적 피해 사건으로 추가 소송 가능성이 높습니다(적합 조건 3). 이미 법원 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 6000만원 (A씨의 손해액)</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (본 기사는 1명에 대한 판결)</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>많이 팔아라 에서  사고 막아라 로…'소비자' 꽂힌 은행 KPI 손본다</t>
+          <t>유령주식 사태 책임 인정 …법원, 삼성증권에 '손해 절반 배상' 재확인</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6112109</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041276</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-25 00:37:10.192699+00:00</t>
+          <t>2026-03-28 12:38:48.878624+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="3" t="inlineStr">
+      <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>신한금융지주, 신한은행</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>금융당국 중징계 및 국민연금의 주주총회 의결권 행사 등 라임사태 후속 조치 진행 중</t>
+          <t>항소심(2심) 배상 판결 선고</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>라임자산운용 펀드 환매 중단 사건으로 신한은행이 불완전판매 혐의로 금융당국 중징계를 받았으며, 1조6000억원대 피해와 4000명 이상의 피해자가 발생했습니다. 신한금융지주 최대 주주인 국민연금은 라임사태 징계를 이유로 진옥동 회장의 사내이사 선임에 반대 의결권을 행사하며 주주 견제를 강화하고 있습니다. 이는 라임사태의 여파가 현재까지 지속되고 있음을 보여줍니다.</t>
+          <t>삼성증권 '유령주식' 사태와 관련하여 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 배상 책임이 인정되었습니다. 법원은 삼성증권이 A씨에게 2,800여만 원을 배상하라고 판결했습니다. 이는 2018년 삼성증권이 직원들에게 '유령주식'을 잘못 지급한 사건으로, 다수의 투자자에게 피해를 준 바 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>신한은행의 라임펀드 불완전판매로 금융당국 중징계가 있었고, 1조6000억원대 대규모 환매 중단으로 4000명 넘는 피해자가 발생했습니다. 상대방(신한금융지주, 신한은행)은 자력이 충분한 대기업/금융기관이며, 금융당국의 조사 결과 등 객관적 증거가 존재합니다. 이는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행' 조건에 모두 해당합니다.</t>
+          <t>대기업/금융기관인 삼성증권의 책임이 1심과 2심에서 모두 인정되어 명확하며(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높아 집단적 피해 가능성이 있으며(적합 조건 3), 이미 2심 판결이 나와 향후 유사 사건의 소송금융 투자에 긍정적인 선례가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>1조6000억원대</t>
+          <t>A씨 2,800여만 원 (전체 피해 규모 미상)</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>4000명 이상</t>
+          <t>A씨 외 다수 투자자</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>'라임사태 경징계' 신한 진옥동에 또 반대표…국민연금, 본격 견제 시작...</t>
+          <t>삼성증권 '유령주식' 사태…2심도 배상 판결</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032404833.html</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005799699</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:05.887140+00:00</t>
+          <t>2026-03-28 12:38:03.320229+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="3" t="inlineStr">
+      <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 처분에 대한 행정소송 및 집행정지 신청</t>
+          <t>2심 판결 선고</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)이 부과한 영업 일부정지 6개월과 과태료 368억 원 처분에 불복하여 행정소송을 제기했다. 빗썸은 특금법상 미신고 가상자산사업자와의 거래금지 의무, 고객확인의무, 거래제한 의무 등을 총 665만 건 위반했다는 이유로 제재를 받았다. 빗썸은 제재 집행정지도 함께 신청했으며, 재판 과정에서 입장을 소명할 계획이다.</t>
+          <t>삼성증권의 '유령 주식' 배당 사고로 피해를 입은 투자자 A씨가 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정하며 2800만여 원을 배상하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고로 인한 투자자 피해에 대한 법원의 입장을 재확인했다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)이 빗썸에 665만 건의 특금법 위반을 이유로 368억 원의 과태료와 6개월 영업 일부정지 처분을 내린 것은 상대방 책임이 명확하며(적합 조건 1, 5, 6), 빗썸은 자력이 충분한 대기업이다(적합 조건 2). 비록 현재는 빗썸이 FIU 처분에 불복하여 행정소송을 제기한 상황이지만, 665만 건에 달하는 위반 규모는 다수의 피해자가 발생했을 가능성을 시사하며(적합 조건 3, 4), 이는 향후 피해자들의 집단소송으로 이어질 수 있는 높은 잠재력을 가지고 있다.</t>
+          <t>삼성증권의 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 배당 사태는 다수의 투자자에게 피해를 입힌 집단적 성격의 사건이며(적합 조건 3), 이미 법원의 판단을 통해 증거가 확보되었다(적합 조건 5). 개별 소송의 피해액도 수천만원대로 적지 않다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 기준 2800만여 원 (승소액), 사태 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>665만건 위반 관련 다수</t>
+          <t>다수의 투자자 (사태 전체)</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>빗썸, ‘영업 일부정지 6개월’ 제재 불복…행정소송 제기</t>
+          <t>삼성증권 ‘유령 주식’ 배당 사태…2심 “주가 폭락 손해 배상해야”</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701818?ref=naver</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/28/JV3SFSGRDVAWLJH2SVHR2UVJNQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:53.969630+00:00</t>
+          <t>2026-03-28 12:36:00.288415+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="3" t="inlineStr">
+      <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>FIU의 행정처분(영업정지 및 과태료) 부과 및 빗썸의 취소소송 제기</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 6개월 일부 영업정지 및 368억 원의 과태료 처분을 받자 이에 대한 취소소송을 제기했습니다. FIU는 빗썸이 특정금융정보법상 고객확인 의무 등 665만 건을 위반했다고 밝혔으며, 이는 국내 가상자산 거래소에 부과된 제재 중 최고 수준입니다.</t>
+          <t>삼성증권의 '주식 배당오류 사태'와 관련하여 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권이 A씨에게 2800여만원을 지급하라는 판결이 나왔다. A씨는 배당오류로 인한 주가 하락의 손해를 주장했으며, 2021년 9월 1심에서도 승소했다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특정금융정보법 위반 사실(665만 건)이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 빗썸은 대형 가상자산 거래소로서 충분한 자력을 보유합니다(적합 조건 2). 위반 내용이 고객확인 의무 등 다수 고객에게 영향을 미쳐 집단적 피해 발생 가능성이 높고(적합 조건 3), 이미 FIU의 행정처분(영업정지 및 과태료)이 진행된 상태입니다(적합 조건 6).</t>
+          <t>삼성증권의 '주식 배당오류 사태'는 상대방의 책임이 명확하고(적합 조건 1), 삼성증권은 충분한 자력을 가진 대기업이다(적합 조건 2). 이미 1심과 2심에서 투자자에게 유리한 판결이 나왔으며(적합 조건 5), 해당 사태는 다수의 피해자가 발생한 집단적 피해 사건으로 유사 소송 발굴 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800여만원</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>빗썸, 6개월 일부 영업정지 취소소송… 추가로 살펴볼 부분 있어</t>
+          <t>삼성증권 '주식 배당오류' 사태…2심도 투자자 손들어줘</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6490371?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324061918</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352756</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-24 13:12:36.023777+00:00</t>
+          <t>2026-03-28 12:34:19.033779+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>자주적인 시민(Sovereign Citizen) 그룹</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>현대캐피탈 최종 승소</t>
+          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>현대캐피탈 아메리카가 차량 할부금 상환을 거부하고 300억원대 손해배상을 청구한 미국 극우집단 '자주적인 시민(Sovereign Citizen)'과의 소송전에서 최종 승소했습니다. 현지 법원은 이들의 억지 법리를 받아들이지 않았습니다.</t>
+          <t>2018년 삼성증권의 배당오류로 유령주식이 발행되고 주가가 폭락한 사건에 대해, 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 50% 인정하며 약 2,800만 원을 배상하라고 판결했습니다. 법원은 삼성증권의 내부 통제 미비와 사후 대응 실패를 지적했습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>해당 사건은 현대캐피탈이 300억원대 소송에서 최종 승소하며 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방인 삼성증권의 책임이 2심 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). 배당오류로 인한 주가 폭락은 다수의 투자자에게 피해를 입혔을 가능성이 높으며(적합 조건 3), 법원 판결문 등 객관적 증거가 명확합니다(적합 조건 5). 이미 2심에서 투자자 승소 판결이 나와 다른 피해자들의 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대캐피탈, 美 극우집단과 300억대 소송서 승소</t>
+          <t>법원  삼성증권 배당오류…투자자 손해액 절반 배상하라</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712940</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184611</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-24 12:56:50.948919+00:00</t>
+          <t>2026-03-28 12:33:17.388649+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="3" t="inlineStr">
+      <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>대신증권 전현직 이사들</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>경제개혁연대 주주대표소송 진행 중</t>
+          <t>한국거래소의 배상 절차 착수 및 외부 심의위 구성</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>증권사 CEO 연임 동향을 다룬 기사 말미에, 대신증권 양홍석 부회장의 재선임 안건에 대해 국민연금이 라임 사태 관련 내부통제 미흡을 이유로 반대 의견을 행사했음이 언급되었다. 경제개혁연대는 이미 양 부회장을 포함한 전현직 이사들을 상대로 1063억원 규모의 주주대표소송을 제기한 상태이다.</t>
+          <t>한국거래소가 관리종목 해제 과정에서 발생한 오류에 대해 배상 절차에 착수하고 외부 심의위원회를 구성했습니다. 이는 한국거래소의 책임이 인정되고 공적 절차가 진행 중임을 의미하며, 다수의 투자자에게 영향을 미쳤을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>대신증권 전현직 이사들의 내부통제 미흡으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대신증권은 자력이 충분한 대기업이다(적합 조건 2). 라임 사태 관련 주주대표소송으로 집단적 피해(적합 조건 3)가 발생했으며, 피해 규모가 1063억원으로 매우 크다(적합 조건 4). 이미 경제개혁연대에 의해 주주대표소송이 제기되어 사건의 구체성이 높다(적합 조건 6).</t>
+          <t>한국거래소(공공기관)의 명확한 책임(관리종목 해제 오류)이 인정되어 배상 절차에 착수했으며(적합 조건 1, 2, 5, 6), 외부 심의위 구성으로 공적 절차가 진행 중입니다. 주식 시장 관련 오류는 다수의 투자자에게 큰 피해를 야기할 가능성이 높아 집단적 피해 및 큰 피해 규모가 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>1063억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>실적 낸 증권사 대표 연임 행진…NH투자증권은 대표 선임 왜 미루나</t>
+          <t>한국거래소, 관리종목 해제 오류 배상 착수…외부 심의위 구성</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568690</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=563913</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-24 12:52:11.818606+00:00</t>
+          <t>2026-03-28 12:32:13.130575+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>2심 법원 판결 선고 (삼성증권 패소)</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 취약계층의 금융사기 피해를 돕기 위한 정부의 포용금융 정책의 일환으로, NH농협은행 영업점과 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
+          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 주가가 폭락하여 손해를 본 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정, A씨에게 2천800여만원을 배상하라고 판결했다. 법원은 삼성증권의 내부 통제 미흡과 사후 대응 실패를 지적했으나, 직원들의 매도 행위로 인한 주가 하락 책임은 50%로 제한했다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 상품을 제공한다는 내용으로, 특정 사건이나 분쟁 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않으며, 소송 대상이 될 만한 피고가 특정되지 않습니다.</t>
+          <t>대기업인 삼성증권의 명확한 책임(배당오류 및 내부통제 미흡)이 2심 판결로 확인되었고, 주가 폭락으로 인한 다수 투자자 피해 가능성이 높으며, 법원 판결문 등 증거가 명확하여 소송금융 투자에 매우 적합함. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 2천800여만원, 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 외 다수 투자자</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>NH농협, 60세 이상 100만명 무료 ‘보이스피싱 보상 보험’</t>
+          <t>'유령주식' 배당오류로 손실… 삼성증권이 손배  판결</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603242053015</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603280068&amp;t=NN</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-24 12:45:34.012145+00:00</t>
+          <t>2026-03-28 12:31:05.752231+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
-      <c r="A141" s="3" t="inlineStr">
+      <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>금융기관 (은행)</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>정부의 금융기관 책임 강화 요구 및 은행의 보이스피싱 보험 상품 출시</t>
+          <t>2심 판결 유지 (항소심)</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하자, 은행들이 60세 이상 고령층을 대상으로 보이스피싱 피해를 최대 1천만 원까지 보상하는 무료 보험 상품을 출시하고 있습니다. 고령층을 대상으로 한 보이스피싱 피해는 최근 5년간 두 배 가까이 증가했으며, 연간 2천 건 이상 발생하고 있습니다.</t>
+          <t>2018년 삼성증권의 '유령 주식' 배당 오류 사태로 손해를 본 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 인정하며 2800여만원을 배상하라고 판결했다. 법원은 삼성증권이 전자금융거래 안전 및 내부통제 의무를 다하지 못했다고 판단했다. 이 판결은 다른 피해 투자자들에게도 유사 소송의 가능성을 열어줄 수 있다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>은행은 대기업/금융기관으로 자력이 충분합니다. 60대 이상 고령층의 보이스피싱 피해가 연간 수천 건 이상 발생하며 집단적 피해 양상을 보이고, 개별 피해액도 수백~수천만 원에 달해 피해 규모가 큽니다. 특히 정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하며 대책 마련을 주문한 점은 금융기관의 책임론에 힘을 실어줄 수 있어, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 사태는 다수의 투자자에게 영향을 미쳤으므로 집단적 피해 가능성이 높으며(적합 조건 3), 이번 2심 판결은 다른 피해자들에게도 유리한 선례가 될 수 있다. 이미 법원 판결이 존재하여 증거가 명확하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>개별 건당 수백~수천만 원</t>
+          <t>개별 소송 2800여만원 인정, 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>연간 수천 명 이상</t>
+          <t>미상 (다수 투자자 예상)</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>보이스피싱 당하면 1천만 원 보장 …60세 이상 100만 명까지 무료 보험</t>
+          <t>2심 법원 “배당오류 삼성증권, 손해액 절반 배상해야”</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183788</t>
+          <t>https://biz.heraldcorp.com/article/10704632?ref=naver</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:23.159403+00:00</t>
+          <t>2026-03-28 12:30:13.890413+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>KB금융</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>손해배상 책임 관련 충당부채 반영, 패소 시 고유재산 손실 가능성 공시</t>
+        </is>
+      </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>NH농협은행이 금융사기에 취약한 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 사기 피해를 지원하고 실질적인 보상 체계를 마련하기 위한 사업이다.</t>
+          <t>KB금융이 예상손실 충당부채 42억원을 인식하고 손해배상 책임 관련 충당부채를 반영했다고 공시했습니다. 이는 현재 진행 중인 일부 소송에서 패소할 경우 신탁재산 외 고유재산으로도 손실을 감당할 가능성이 있음을 시사하며, 금융당국의 개입 가능성도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>이 기사는 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않으며, 농협은행이 피해를 유발한 주체가 아닌 예방 및 지원 주체이므로 적합 조건에 해당하지 않습니다.</t>
+          <t>KB금융은 대형 금융기관으로 배상 능력이 충분하며(적합 조건 2), 예상손실 충당부채 42억원을 인식하여 피해 규모가 상당합니다(적합 조건 4). 회사가 손해배상 책임 관련 충당부채를 반영하고 패소 시 고유재산 손실 가능성을 공시한 것은 상대방의 책임이 법적으로 다뤄지고 있으며, 스스로 패소 가능성을 인지하고 있음을 보여줍니다(적합 조건 1). 또한 금융당국의 언급이 있어 관련 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>42억원</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>농협은행, 시니어 계층 '보이스피싱 보상보험' 무료 가입 지원</t>
+          <t>KB금융, 순익 5.8조 '역대급'…비은행 포트폴리오 강화는 진행형</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185269</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127693</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-24 12:28:51.815056+00:00</t>
+          <t>2026-03-28 12:30:04.941099+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
-      <c r="D143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
+          <t>대법원 심리 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 은행은 영업점과 NH올원뱅크 앱을 통해 가입을 받고 있으며, 찾아가는 금융사기 예방 교육도 병행한다.</t>
+          <t>2018년 삼성증권의 '유령주식 배당' 사고로 주가가 급락하며 피해를 본 개인투자자 A씨가 삼성증권을 상대로 손해배상 소송을 제기했습니다. 1심과 2심 법원은 삼성증권의 책임을 50% 인정하여 A씨에게 약 2852만원을 배상하라고 판결했으며, 현재 삼성증권이 대법원에 상소하여 심리가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위한 보험 상품을 무료로 제공하는 긍정적인 사업을 소개하고 있다. 소송금융의 투자 대상이 될 만한 '상대방의 명확한 책임'이나 '피해를 야기한 주체'가 존재하지 않으며, 오히려 은행은 피해자들을 돕는 역할을 하고 있어 적합 조건에 해당하지 않는다.</t>
+          <t>상대방 책임이 비교적 명확하고(1심, 2심 판결), 삼성증권은 자력이 충분한 대기업입니다. 유령주식 배당 사고로 다수의 개인투자자가 피해를 입었을 가능성이 높으며, 이미 2심까지 진행되어 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 약 5705만원 (개별 피해액), 총 피해액 미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수의 개인투자자)</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…최대 1천만원 보장</t>
+          <t>삼성증권, '유령배당' 사태 개미에 손해배상…2심 판단은?[법대로]</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=209758</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567344</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:50.633383+00:00</t>
+          <t>2026-03-28 12:29:24.624476+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
+      <c r="A144" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 출시</t>
+          <t>규제 도입 전 법무법인들이 소송 대비 중</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 고령층을 대상으로 보이스피싱 및 메신저피싱 피해액의 최대 70%(한도 1000만원)를 보상하는 무료 보상보험 가입을 지원한다. 이는 금융취약계층 보호를 위한 포용금융 정책의 일환으로, 전국 영업점 및 NH올원뱅크 앱을 통해 신청 가능하다. 강태영 은행장은 직접 노인복지관을 방문해 가입 행사를 진행하며 금융사기 예방 교육도 병행했다.</t>
+          <t>국내 주요 법무법인들이 가상자산 관련 대주주 지분 제한이 도입될 경우 발생할 수 있는 위헌 논란에 대비하여 관련 소송을 준비하고 있는 것으로 전해졌습니다. 이는 아직 규제가 시행되지 않은 상태에서 잠재적인 법적 분쟁 가능성에 대한 사전 준비 단계입니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해에 취약한 고령층을 위해 무료 보상보험을 지원하는 내용을 다루고 있습니다. 이는 은행의 고객 보호 및 사회 공헌 활동으로, 은행의 잘못이나 소송의 대상이 되는 사건을 보고하는 것이 아닙니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 대주주 지분 제한 도입 시 발생할 수 있는 위헌 논란에 대비한 법무법인들의 소송 준비를 다루고 있습니다. 이는 아직 규제가 도입되지 않은 상태에서의 잠재적 법리 다툼으로, 상대방의 책임이 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 피해자 수가 특정되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>농협은행, 보이스피싱 피해 70% 보장… 고령층 금융안전망 확대</t>
+          <t>[금융이슈] 가상자산 투자자 천만명 시대...기본법 표류에 제도 공백 깊...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12053475?ref=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299014</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:47.728192+00:00</t>
+          <t>2026-03-28 00:44:44.358011+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A145" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>주식회사 한빗코코리아</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>금융정보분석원의 강화된 고객확인의무 위반 관련 조치 진행 중</t>
+        </is>
+      </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '주가조작 퇴출' 정책의 성공 조건을 다룬 데스크 칼럼으로, 자본시장연구원의 투자자 피해제도 개선 제안을 소개하고 있습니다. 이상거래 탐지-조사-제재 시스템 강화와 투자자 피해구제 공백 해소의 필요성을 강조하며, 취약한 투자자 우선 보호를 언급합니다.</t>
+          <t>금융정보분석원은 2023년 11월 가상자산거래소 한빗코를 운영하는 한빗코코리아에 대해 특정금융정보법상 강화된 고객확인의무 위반 혐의로 조치를 취했다. 이는 금융당국의 규제 위반에 대한 제재로 보인다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주가조작 사건이나 투자자 피해 사례를 다루는 것이 아니라, 주가조작 퇴출을 위한 정책적 제언과 투자자 피해 제도 개선 방안에 대한 데스크 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>금융정보분석원의 강화된 고객확인의무 위반 조치는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 공식 조사 결과가 있어 증거 확보가 용이하다(적합 조건 5). 그러나 기사만으로는 피해 규모나 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[데스크 칼럼] 이재명 대통령의 '주가조작 퇴출'의 성공 조건</t>
+          <t>강화된 고객확인(EDD)은 법적 요건 충족 시에만 적용해야</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241054</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218182</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-24 12:17:20.867387+00:00</t>
+          <t>2026-03-28 00:37:13.055664+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="3" t="inlineStr">
+      <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>주요 시중은행 및 금융기관</t>
+          <t>블루올</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>금융당국의 제재 및 과징금 부과 절차 진행 중, 은행권의 행정소송 검토</t>
+          <t>주주들이 블루올을 상대로 집단소송 제기</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태로 인해 주요 시중은행들이 불완전 판매 책임으로 금융당국의 제재 및 과징금 부과 절차를 겪고 있습니다. 은행들은 자율배상을 진행 중이며, 제재 수위 확정 시 행정소송을 검토하는 등 법적 대응 가능성을 열어두고 있습니다. 이는 다수의 투자자가 입은 대규모 피해에 대한 소송금융 투자 기회를 시사합니다.</t>
+          <t>블루올의 사모대출 펀드 환매 봉쇄로 인해 투자자들의 6.9조원 규모 자금이 묶였다. 주주들은 블루올이 유동성 압박 실태를 제대로 공시하지 않았다며 집단소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 (1) 은행권의 불완전 판매 책임이 명확히 제기되고 있으며, (2) 상대방인 주요 시중은행의 자력이 충분합니다. 또한 (3) 수만 명의 투자자가 (4) 수조원 규모의 피해를 입어 집단적 피해 및 대규모 피해에 해당하며, (6) 금융당국의 제재 및 과징금 부과 절차가 진행 중인 공적 절차가 있습니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 블루올의 공시 의무 위반으로 인한 책임이 명확하며, 6.9조원 규모의 대규모 피해가 발생하여 다수의 주주들이 이미 집단소송을 제기한 상태이다. 공시 자료 등을 통해 증거 확보 가능성도 높다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>수조원 규모 (개별 투자자 수억~수십억 원)</t>
+          <t>6.9조원</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[금융이슈] 홍콩 ELS 사태 후폭풍...은행권, 자율배상 이어 과징금까지...</t>
+          <t>사모대출 펀드 환매 봉쇄…투자자 6.9조원 묶인 이유</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298172</t>
+          <t>https://www.g-enews.com/view.php?ud=2026032721262284072bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-24 00:43:13.845475+00:00</t>
+          <t>2026-03-28 00:34:55.275350+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="3" t="inlineStr">
+      <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>4대 은행</t>
+          <t>바이낸스</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 은행들의 행정소송 진행 중</t>
+          <t>호주 법원에서 바이낸스에 대한 ASIC 소송 판결 선고 및 벌금 부과</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 은행에 LTV 사건과 관련하여 2720억 원의 과징금을 부과했으나, 검찰 고발은 하지 않았습니다. 은행들은 이에 불복하여 행정소송을 제기했으며, 전날이 제소 기한이었습니다. 이 사건은 2021년에 발생한 것으로 알려졌습니다.</t>
+          <t>호주 법원이 바이낸스가 호주 고객의 85% 이상을 도매 투자자로 잘못 분류하여 보호 장치 없이 고위험 상품에 노출시킨 것에 대해 1,000만 달러의 벌금을 부과했다. 이는 호주 증권투자위원회(ASIC)가 제기한 소송에 따른 판결이다. 이번 판결은 바이낸스의 소비자 보호 의무 위반을 명확히 인정했다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>4대 은행이라는 대기업이 피고가 될 수 있으며(적합 조건 2), 공정위가 2720억 원의 과징금을 부과한 것은 은행들의 책임이 비교적 명확함을 시사합니다(적합 조건 1). 공정위의 과징금 부과 결정은 객관적인 조사 결과 및 증거를 바탕으로 하며(적합 조건 5), 이미 공정위 절차가 진행 중입니다(적합 조건 6). 'LTV 사건'의 특성상 다수의 고객에게 집단적 피해가 발생했을 가능성이 높고(적합 조건 3), 과징금 규모로 미루어 피해 규모도 클 것으로 추정됩니다(적합 조건 4).</t>
+          <t>호주 법원의 판결로 바이낸스의 소비자 보호 의무 위반 및 책임이 명확히 인정되었고(적합 조건 1, 5), 바이낸스는 자력이 충분한 대형 글로벌 기업입니다(적합 조건 2). 호주 고객의 85% 이상이 잘못 분류되어 고위험 상품에 노출된 집단적 피해이며(적합 조건 3), 1,000만 달러의 벌금 부과에서 알 수 있듯이 피해 규모도 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>호주 고객 다수 (85% 이상)</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>4대 은행 LTV 사건… 과징금 2720억인데 檢 고발 없는 이유는</t>
+          <t>호주 법원, 바이낸스에 1,000만 달러 벌금 폭탄... 소비자 보호 의무 위...</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/24/H6WMIGHU2RHDBNYKJZCT2ERUTM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://coinreaders.com/227100</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-24 00:37:10.940970+00:00</t>
+          <t>2026-03-28 00:31:04.623900+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>월드 리버티 파이낸셜</t>
-[...2 lines deleted...]
-      <c r="D148" t="inlineStr"/>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>미국 규제당국의 암호화폐 재분류 정책 발표 및 관련 이해충돌 논란 확산</t>
+          <t>한국거래소 배상심의위원회 구성 및 손해배상 방안 논의 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>미국 규제당국이 암호화폐를 '증권'이 아닌 '상품' 또는 '디지털 도구'로 재분류하는 새로운 가이드라인을 발표했습니다. 이로 인해 규제 부담이 완화되면서 트럼프 대통령 가족이 관여한 디파이 프로젝트 '월드 리버티 파이낸셜'이 수혜를 본다는 이해충돌 논란이 커지고 있습니다. 이번 조치는 행정적 해석에 불과하며, 향후 정책 변경 가능성도 존재합니다.</t>
+          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제 조치를 하루 만에 번복하고 재지정하면서 해당 종목 투자자들이 손해를 입게 되었습니다. 이에 한국거래소는 투자자 손해배상 방안 마련을 위해 중립적인 외부 전문가로 구성된 배상심의위원회를 운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>이 기사는 미국 규제당국의 암호화폐 재분류 정책 변경과 이로 인한 특정 디파이 프로젝트의 수혜 및 이해충돌 논란을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '상대방 책임이 명확한 직접적 피해 발생', '집단적 피해', '피해 규모' 등이 명확히 제시되지 않아 소송의 원고와 청구 대상, 손해액 산정이 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>한국거래소의 관리종목 해제 번복으로 인한 투자자 피해는 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 충분한 자력을 갖춘 기관입니다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상심의위원회를 구성하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>미 규제당국, 암호화폐 ‘디지털 도구’로 재분류…트럼프 가문 디파이...</t>
+          <t>에스씨엠생명과학 관리종목 해제 번복 거래소...결국  배상심의위원회...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/342479</t>
+          <t>https://www.asiatime.co.kr/article/20260327500284</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-24 00:29:58.800981+00:00</t>
+          <t>2026-03-28 00:28:02.532333+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>서울경제</t>
+        </is>
+      </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>동양저축은행의 불법 사금융 피해자 구제책 마련</t>
+          <t>금감원 경고 및 언론사 내부 문제 제기 지속</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>동양저축은행이 태블릿 기반 특화 지점 '스텔라 브랜치'를 통해 불법 사금융 피해자들에게 정상적인 대환대출과 은행 고문 변호사를 통한 법률 대응 지원을 제공한다. 이는 불법 고금리 대출로 인한 피해를 구제하기 위한 목적으로, 잠재적인 다수의 피해자가 있을 수 있음을 시사한다.</t>
+          <t>서울경제 기자가 112억 원 규모의 선행매매를 저질렀음에도 금감원 경고 이후에도 소속 언론사가 대리 송출을 지속했다는 의혹이 제기되었습니다. 이는 언론사의 관리 감독 소홀 및 잠재적 공모 가능성을 시사하며, 다수의 투자자에게 피해를 입혔을 가능성이 있습니다. 이 사건은 금융 시장의 공정성을 해치는 중대한 위반으로 보입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>기사는 불법 사금융 피해자를 위한 은행의 구제책 서비스에 대한 내용으로, 특정 소송 대상이 명확하지 않음. 실제 소송 상대방이 될 불법 사금융 업체는 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮음. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>기자의 112억 선행매매는 상대방 책임이 명확하며(조건 1), 금감원 경고는 강력한 증거(조건 5)이자 공적 절차 진행 중(조건 6)임을 보여줍니다. 소송 상대방인 서울경제는 자력이 충분한 대기업(조건 2)이며, 피해 규모가 큽니다(조건 4). 이 사건은 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>112억 원 (기자의 선행매매 규모)</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>동양저축은행, 태블릿 기반 특화 지점 ‘스텔라 브랜치’ 운영</t>
+          <t>112억 선행매매 기자, 금감원 경고에도 서울경제 '대리 송출' 지속</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603240017</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333376</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-24 00:28:46.619701+00:00</t>
+          <t>2026-03-28 00:17:41.722411+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="2" t="inlineStr">
+      <c r="A150" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr"/>
-      <c r="E150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr">
         <is>
-          <t>신복위는 불법사금융 피해자들을 위한 원스톱 지원체계를 이달부터 운영하며, 이를 알리고 피해자들을 응원하기 위한 슬로건 공모전을 개최합니다. 이 행사는 불법사금융 피해에 대한 사회적 인식을 높이고 피해자들에게 실질적인 도움을 제공하는 것을 목표로 합니다.</t>
+          <t>NH농협은행 서울본부가 만 60세 이상 고객을 대상으로 보이스피싱 보상보험을 무료로 지원합니다. 이는 전기통신금융사기 피해가 지속적으로 증가하는 상황에서 피해자들에게 실질적인 도움을 주기 위한 선제적 조치입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 불법사금융 사건에 대한 보도가 아닌, 신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최에 대한 내용입니다. 특정 상대방, 구체적인 피해 규모, 진행 중인 공적 절차(수사 등)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료 지원한다는 내용으로, 특정 사건에서 은행의 책임이 있거나 피해자들이 손해배상을 청구하는 상황이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 법적 분쟁이나 청구권이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>[2금융 뉴스브리핑] 신복위 '불법사금융 원스톱 지원' 공모전 개최</t>
+          <t>NH농협은행 서울본부, 만 60세 이상 보이스피싱 보상보험 무료 지원</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260323500386</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=506728</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:06.264633+00:00</t>
+          <t>2026-03-28 00:15:28.729890+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>경찰 수사 및 예방 활동 진행 중</t>
+          <t>한국거래소의 손해배상 방안 마련 착수, 외부 전문가 위원회 구성 예정</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 심각한 사회 문제로 대두되고 있습니다. 악성 앱 설치 유도, 셀프 감금, 대리구매 노쇼 사기 등 범죄 수법이 지능화되고 있으며, 안산단원경찰서 등은 예방 교육 및 통합센터 운영을 통해 피해 방지에 힘쓰고 있습니다.</t>
+          <t>한국거래소가 에스씨엠생명과학 시장조치 오류로 피해를 본 투자자들을 대상으로 손해배상 방안 마련에 착수했다. 거래소는 배상 기준의 객관성과 공정성을 확보하기 위해 외부 전문가로 구성된 위원회를 통해 세부 방안을 마련할 예정이다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 통계 및 예방 활동 등 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 기사는 범죄 예방에 초점을 맞추고 있어, 소송금융 투자 대상으로서 피해자들의 손실에 대한 명확한 책임이 있는 특정 자력 있는 상대방(예: 금융기관)이 구체적으로 제시되지 않아 투자 적합도 판단에 한계가 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 한국거래소 스스로 시장조치 오류를 인정하고 투자자 배상 방안 마련에 착수했으며, 공공기관으로서 자력이 충분하고 다수 투자자의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>1조 2천500억 원 (연간 총 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>수만 명 (연간)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>[발언대] 보이스피싱, 의심되면 끊어야</t>
+          <t>한국거래소 “에스씨엠생명과학 시장조치 오류 투자자 배상 착수”</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760695</t>
+          <t>https://biz.chosun.com/stock/stock_general/2026/03/27/5O3OBIHOT5FURK3QO4ND3FH26U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-23 12:36:24.530149+00:00</t>
+          <t>2026-03-27 12:59:18.335914+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>한국거래소 배상심의위원회 설치 및 손해배상 기준 확정 예정</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>한국거래소가 코스닥 상장사 에스씨엠생명과학의 관리종목 해제 공시를 잘못 내보내 주가가 급등락하며 투자자들이 손해를 입었습니다. 거래소는 이에 대한 투자자 손해배상을 위해 외부 전문가로 구성된 '배상심의위원회'를 설치하고 4월 초순까지 손해배상 기준을 확정할 예정이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>한국거래소의 관리종목 해제 실수로 인한 책임이 명확하며(상대방 책임 명확), 한국거래소는 충분한 자력을 가진 기관입니다(상대방 자력 충분). 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해, 피해 규모 큼), 거래소 스스로 실수를 인정하고 배상 심의위 설치를 발표하여 증거가 명확합니다(증거 확보 가능). 또한, 거래소 자체적으로 배상심의위원회 설치 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>다수 투자자</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>거래소, ‘관리종목 해제 실수’에 “손해배상 심의위 설치 예정”</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10704558?ref=naver</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:59:10.414301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>한국거래소의 손해배상안 확정 예정</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>한국거래소가 에스씨엠생명과학에 대한 시장조치 오류를 인정하고, 다음 달 초까지 투자자 손해배상안을 확정할 예정이라고 밝혔다. 이는 감사보고서상 법인세비용차감전계속사업손실(법차손) 관련 오류로 인해 발생한 사안으로, 다수의 투자자들이 피해를 입었을 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>한국거래소의 시장조치 오류로 인한 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관이다(적합 조건 2). '투자자 손해배상안'이라는 점에서 다수의 투자자들이 피해를 입었을 것으로 예상되며(적합 조건 3, 4), 거래소 스스로 오류를 인정하고 손해배상안을 확정하겠다고 밝혀 증거 확보 및 공적 절차 진행 중임이 확인된다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I153" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>거래소, 에스씨엠생명과학 관리종목 지정 번복 손해보상안 내달 확정</t>
+        </is>
+      </c>
+      <c r="K153" t="inlineStr">
+        <is>
+          <t>daily.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr">
+        <is>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352726</t>
+        </is>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:59:04.276742+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>한국거래소 배상심의위원회 설치 및 손해배상 절차 마련 중</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>한국거래소가 에스씨엠생명과학의 관리종목 해제 요건을 잘못 판단하여 공시하고 실제 해제하는 사고를 냈습니다. 이로 인해 해당 종목의 주가가 급등락을 겪었으며, 거래소는 담당자 실수를 인정하고 외부 전문가로 구성된 배상심의위원회를 설치하여 손해배상 기준과 절차를 마련할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>한국거래소가 관리종목 해제 사고를 인정하고 배상심의위원회 설치를 발표하여 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관입니다(적합 조건 2). 다수의 투자자가 주가 급등락으로 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상 절차를 진행 중이므로 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>한국거래소  에스씨엠생명과학 사고, 배상심의위 설치예정</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/stock/2026/03/27/2026032719204783156</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:58:57.734013+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>손해배상 소송 1심 패소 판결</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>신한투자증권이 라임 사태와 관련하여 하나은행 등이 제기한 손해배상 소송 1심에서 패소했습니다. 이는 신한금융이 라임 사태 관련 법적 절차 및 보상을 마무리하는 과정의 일부로, 지난달 5일 1심 재판부의 판결이 있었습니다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>신한투자증권이 라임 사태 관련 손해배상 소송 1심에서 패소하여 상대방 책임이 명확하며(적합 조건 1), 신한금융 계열사로 자력이 충분합니다(적합 조건 2). 라임 사태는 다수의 투자자에게 피해를 입힌 집단적 사건이며(적합 조건 3), 이미 1심 판결이 선고되어 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>라임사태 출구 향하는 신한금융...법적 절차, 보상 등 마무리 수순</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>daily.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352524</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:53:01.335203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...141 lines deleted...]
-      <c r="D154" t="inlineStr">
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>한국거래소와 예탁결제원이 결제주기 단축 협의체를 구성하여 시스템 개편 논의 중</t>
+          <t>신용회복위원회 불법사금융 전담 창구를 통한 피해구제 절차 진행</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>한국 주식시장의 T+2 결제 시스템에 대한 개선 논의가 이재명 대통령의 문제 제기로 급물살을 타고 있다. 한국거래소와 예탁결제원은 결제주기 단축을 위한 협의체를 구성해 시스템 개편에 착수했으며, 미국 등 주요국은 이미 T+1 결제를 도입했거나 전환을 추진 중이다. 결제주기 단축 시 투자자 현금 확보 시점 단축 및 증권사 부담 감소 효과가 기대되지만, 인프라 투자 및 외국인 투자 접근성 저해 우려 등 단점도 제기되고 있다.</t>
+          <t>신용회복위원회가 불법사금융 피해자를 위한 전담 창구를 개설하여 피해구제 절차를 신속하게 진행할 수 있도록 돕는다는 내용의 기고문이다. 이 창구를 통해 피해 신고 즉시 불법사금융업자의 반사회적 대부계약 무효 사실을 통보하는 등 피해자 지원을 강화한다. 이는 피해자들이 더 이상 혼자 고통받지 않도록 돕기 위한 제도적 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>기사는 주식 결제 시스템의 정책적 개선 논의를 다루며, 현재 T+2 시스템이 법적으로 명확한 위법 행위나 투자자에게 직접적인 손해를 발생시켰다고 보기 어렵습니다. 투자자들의 '돈이 이틀간 떠도는' 것이 법적으로 배상받을 수 있는 손해로 인정되기 어려우며, 기사에서도 투자자 편익이 크지 않을 수 있다고 언급하여 피해 규모가 불명확합니다. 따라서 소송금융 투자에 필요한 명확한 상대방 책임과 구체적인 피해액 산정이 어렵습니다.</t>
+          <t>불법사금융업자의 책임은 명확하나(적합 조건 1), 상대방의 자력이 불충분하거나 추적이 어려울 가능성이 높아 손해배상금 회수가 매우 불확실하다. 신용회복위원회를 통한 공적 절차(적합 조건 6)가 진행 중이지만, 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 떨어진다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>전국 주식 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>주식 팔고 돈 받기까지 이틀…그 사이 내 돈은 어디서 떠돌았을까[only ...</t>
+          <t>[기고] '살점 1파운드'의 굴레, 더 이상 혼자 감당하지 않도록</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02289446645385944</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032709260001491?did=NA</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-22 12:42:30.730207+00:00</t>
+          <t>2026-03-27 12:16:54.366629+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>집단소송 평결</t>
+          <t>CLARITY 법안 논의 및 서클의 지갑 동결 조치</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작했다는 집단소송에서 배상해야 한다는 평결이 나왔습니다. 기관 투자자와 개인 투자자가 함께 제기한 소송으로, 머스크가 지불해야 할 금액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>암호화폐 기업 서클(Circle)의 주가가 CLARITY 법안의 스테이블코인 수동 수익률 금지 조항과 지갑 동결 조치 등으로 인해 20% 급락 후 부분 반등했습니다. 규제 불확실성과 테더의 감사 추진 소식으로 시장 변동성이 지속되고 있으나, 장기적으로는 긍정적인 밸류에이션 전망도 제기됩니다. 서클은 결제 인프라 및 기관 고객 확대를 통해 수익 다각화를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>일론 머스크의 고의적 주가 조작에 대한 평결이 나왔으며 (상대방 책임 명확, 증거 확보 가능), 기관 및 개인 투자자들의 집단소송으로 피해 규모가 수십억 달러에 달할 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 일론 머스크는 충분한 자력을 가지고 있어 배상 가능성이 높습니다 (상대방 자력 충분).</t>
+          <t>이 기사는 서클(Circle)의 주가 변동, CLARITY 법안과 같은 규제 우려, 그리고 사업 모델 리스크에 초점을 맞추고 있습니다. 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모의 명확성'을 충족하는 특정 가해자와 피해자 집단 간의 손해배상 청구 가능성이 낮아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>일론 머스크, 트위터 인수 과정서 고의로 주가 조작…배상해야  평결</t>
+          <t>서클 주가 급락 후 반등, 규제 우려와 밸류에이션 논쟁 가열</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298971?division=NAVER</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343760</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:22.498808+00:00</t>
+          <t>2026-03-27 00:49:33.917707+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr"/>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행, NH농협은행, 카카오뱅크, 케이뱅크, 토스뱅크</t>
+        </is>
+      </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>SEC와 리플 간 소송 진행 중, 일부 판결 선고</t>
+          <t>국회 정무위원회 소속 의원이 문제 제기 및 피해자 지원 기금 조성 촉구</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 2020년 12월 제기한 소송은 XRP 가격을 오랫동안 억눌러온 핵심 요인이었습니다. 2025년 법원 판결을 통해 기관 투자자의 XRP 매수는 증권으로, 개인 투자자의 매수는 비증권으로 구분되며, 이는 XRP의 미래 가격에 영향을 미칠 것으로 예상됩니다.</t>
+          <t>전세사기 피해가 극심했던 2023~2024년, 주요 시중은행 및 인터넷전문은행은 전세대출 이자이익으로 연간 6조원 이상을 거두며 역대 최대 실적을 기록했습니다. 수만 명의 전세사기 피해자들이 수조 원의 보증금을 돌려받지 못해 고통받는 동안, 은행들은 보증기관의 보증 덕분에 위험 부담 없이 안정적인 이익을 확보했습니다. 이에 국회에서는 은행권의 막대한 이익에 상응하는 사회적 책임을 요구하며 전세사기 피해자 지원 기금 조성을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>이 기사는 미국 증권거래위원회(SEC)와 리플 간에 이미 진행 중인 고위험 규제 소송과 그 XRP 가격에 미치는 영향 및 법적 분류에 대해 다루고 있습니다. 새로운 피해 발생이나 소송을 시작하려는 잠재적 원고 집단을 묘사하고 있지 않아, 신규 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. 해당 사건은 이미 상당한 판결이 내려지는 등 진행 단계가 상당히 진전되어 있습니다.</t>
+          <t>주요 시중은행 및 인터넷전문은행은 막대한 자력을 보유하고 있으며(상대방 자력 충분), 2만 건 이상의 전세사기 사고와 수조 원대의 피해가 발생하여 집단적 피해 및 피해 규모가 큽니다. 국회 의원이 확보한 공식 자료가 증거로 존재하며(증거 확보 가능), 국회 차원의 문제 제기 및 기금 조성 촉구 등 공적 절차가 진행 중입니다. 은행의 직접적인 사기 책임은 아니지만, 위기 상황에서 이익을 독점하고 사회적 책임을 다하지 않았다는 점에서 법적, 도의적 책임론이 제기될 수 있습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2023년 4조5570억원, 2024년 4조9180억원 (전세보증금반환보증 사고 금액)</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2023년 2만65건, 2024년 2만2520건 (전세보증금반환보증 사고 건수)</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>XRP 7달러 간다? 결국 답은 두 가지였다</t>
+          <t>(단독)전세사기 피크 때 우리·신한은행 전세대출 이익 상승폭 최대</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225407</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295643&amp;inflow=N</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-22 00:31:10.581155+00:00</t>
+          <t>2026-03-27 00:21:56.797646+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="3" t="inlineStr">
+      <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>주가 조작 혐의에 대한 불리한 평결</t>
+          <t>손해배상소송 1심 판결</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 주가 조작 혐의로 불리한 평결을 받았습니다. 기업 소송 전문가는 이번 판결이 말로 시장을 움직인 대가에 대한 분명한 메시지를 던진 것이라고 평가했습니다. 소송에 참여한 투자자들은 개인당 수천 달러의 보상을 받을 것으로 예상됩니다.</t>
+          <t>하나은행이 신한투자증권과 라임자산운용 등을 상대로 제기한 손해배상소송에서 재판부가 신한투자증권과 임우일 전 신한투자증권 PBS사업본부장에게 327억9197만원을 배상하라고 판결했다. 이는 라임펀드 판매로 인한 손해를 원인으로 한다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>일론 머스크의 주가 조작 혐의에 대한 불리한 평결이 나왔으므로 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인입니다(적합 조건 2). 또한 소송에 참여한 다수의 투자자들이 피해를 입었으며(적합 조건 3), 이미 평결이 나와 증거가 충분히 확보되고 법적 판단이 진행된 상태입니다(적합 조건 5).</t>
+          <t>신한투자증권이라는 자력 있는 대기업이 피고이며, 라임펀드 판매로 인한 손해배상 책임이 재판부 판결로 인정되어 명확하다. 피해 금액도 327억 원 이상으로 매우 크다. 이미 판결이 선고되어 증거가 충분히 확보된 상태이다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>개인당 수천 달러 (총액 미상)</t>
+          <t>327억9197만원</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>'입'으로 움직인 시장의 대가…머스크, 트위터 주가 조작 혐의 불리한 ...</t>
+          <t>진옥동, 2029년까지 신한금융 회장 자리 지킨다…2기 체제 본격화</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75928</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263804</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:56.920885+00:00</t>
+          <t>2026-03-26 13:03:29.531587+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr"/>
       <c r="F160" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터에 스팸·가짜 계정이 만연하다고 주장한 게시물로 인해 투자자들이 속아 피해를 입었다는 민사 집단소송에 직면했다. 기관 투자자와 개인 투자자들이 함께 제기한 이 소송으로 머스크는 수십억 달러를 배상해야 할 위기에 처했다.</t>
+          <t>NH농협은행 부산본부가 전기통신금융사기 피해 증가에 대응하여 '보이스피싱 보상보험'을 무료로 지원한다고 밝혔다. 이는 보이스피싱 피해자들에게 실질적인 도움을 제공하고 지역사회와 함께 금융사기 예방 활동을 지속하려는 목적이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(머스크의 고의적 주가 조작 주장), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(기관 및 개인 투자자 집단소송)가 발생했고, 피해 규모가 매우 큼(수십억 달러 배상 위기). 현재 소송이 진행 중이다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료로 지원한다는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>기관 투자자 및 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>머스크, 고의로 트위터 주가 조작 ⋯수십억 달러 배상 위기</t>
+          <t>NH농협은행 부산본부, ‘보이스피싱 보상보험’ 무료 지원 실시</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951830</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032614314135440</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:28.228991+00:00</t>
+          <t>2026-03-26 12:28:42.947464+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="2" t="inlineStr">
+      <c r="A161" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
-          <t>금감원의 국회 법안 신설 제안</t>
+          <t>스테이블코인 관련 금융 시스템 리스크 논의 및 한국 디지털자산 규제 입법 동향</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>금융감독원이 가상자산거래소에 대한 은행 수준의 검사·제재권 확보를 국회에 건의했다. 또한 이용자가 손해배상 청구를 위해 거래소에 자료 열람을 요구할 수 있는 권리를 법에 신설할 것을 제안하며 가상자산 이용자 보호 강화를 목표로 한다.</t>
+          <t>스테이블코인이 미국 국채 시장의 주요 매수자로 급부상하며 긍정적 평가와 함께 대규모 뱅크런 발생 시 글로벌 금융 시스템에 심각한 타격을 줄 수 있다는 우려가 제기되고 있다. 주한미국상공회의소 세미나에서 학계와 업계 전문가들이 열띤 토론을 벌였으며, 한국의 디지털자산 기본법 입법 동향과 은행 주도 스테이블코인 발행 허용 여부도 논의되었다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원이 가상자산 시장의 규제 강화를 위해 국회에 법안 신설을 제안하는 내용입니다. 특정 피해 사건이나 소송 대상이 되는 당사자가 명확히 존재하지 않으며, 구체적인 피해 규모나 피해자 집단이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 스테이블코인의 잠재적 시스템 리스크와 한국의 디지털자산 규제 동향에 대한 전문가들의 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 현재 발생한 피해자나 피해 규모도 파악되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>금감원,  가상자산거래소 은행 수준의 검사·제재권 필요 …국회에 2단...</t>
+          <t>450조원 덩치로 미국채 빨아들인 스테이블 코인, 구세주인가 시한폭탄인...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298154</t>
+          <t>https://www.mk.co.kr/article/11998845</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:44.621509+00:00</t>
+          <t>2026-03-26 12:27:50.801396+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="3" t="inlineStr">
+      <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>한화투자증권, 이베스트투자증권</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>집단소송 배상 판결</t>
+          <t>서울남부지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>일론 머스크가 X(트위터) 인수 과정에서 주가조작을 한 혐의로 기관 투자자와 개인 투자자들이 제기한 집단소송에서 수십억 달러를 배상하라는 판결을 받았습니다. NBC 뉴스는 머스크가 지불해야 할 금액이 수십억 달러에 이를 것으로 전망했습니다.</t>
+          <t>한국증권금융이 2021년 한화투자증권과 이베스트투자증권을 상대로 CERCG 사태와 관련하여 200억 원 규모의 배상금 소송을 제기했습니다. 2023년 5월 서울남부지방법원은 두 회사에 98억 원 규모의 배상 판결을 선고했습니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일론 머스크의 X(트위터) 인수 관련 주가조작으로 기관 및 개인 투자자들이 집단소송을 제기하여 수십억 달러 배상 판결이 나왔으며, 이미 판결이 선고되어 사건의 법적 근거가 상당 부분 입증된 상태입니다.</t>
+          <t>대형 금융기관인 한화투자증권과 이베스트투자증권이 피고로, 상대방의 자력이 충분합니다 (적합 조건 2). 서울남부지방법원에서 98억 원 규모의 판결이 선고되었고, 원고는 200억 원의 배상금을 주장하는 등 피해 규모가 매우 큽니다 (적합 조건 4). 법원 판결이 있었다는 점에서 상대방의 책임이 어느 정도 인정되었을 가능성이 높습니다 (적합 조건 1).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>98억 원 (법원 판결), 200억 원 (원고 주장)</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>X 인수에 주가조작한 일론머스크, 수십억 달러 배상 판결</t>
+          <t>[Who Is ?] 장병호 한화투자증권 대표이사 사장</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603210014</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434056</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:07.448977+00:00</t>
+          <t>2026-03-26 00:44:51.970920+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
-      <c r="A163" s="3" t="inlineStr">
+      <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>새마을금고</t>
+        </is>
+      </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>도 특사경 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 금융기관의 지급정지 지연/거부 논란</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>경기도 특사경이 3만%가 넘는 고금리를 수취한 불법대부업자를 적발했으며, 김동연 경기도지사는 이를 뿌리 뽑겠다는 의지를 밝혔다. 특사경은 엄정한 수사를 이어갈 방침이며, 생활고에 시달리는 피해자들에게 복지서비스를 연계하고 있다.</t>
+          <t>가상자산 환급을 미끼로 한 투자사기 피해자가 카카오뱅크와 새마을금고에 지급정지를 요청했으나, 새마을금고는 '대가성 거래'를 이유로 초기 지급정지를 지연, 거부하여 논란이 되고 있습니다. 대법원 판례와 금융감독원 가이드라인은 투자사기에도 통신사기피해환급법 적용이 가능하다고 명시하고 있으며, 새마을금고 측도 초기 대응의 일관성 부족을 인정했습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>불법대부업자의 3만% 초과 이자 수취는 명백한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 도 특사경의 적발 및 수사 진행으로 객관적인 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). '피해자' 복수 표현과 '생활고에 시달리는 피해자' 언급으로 다수 피해자 및 상당한 피해 규모가 예상되어 소송금융 투자 적합도가 높습니다(적합 조건 3, 4).</t>
+          <t>새마을금고는 자력이 충분한 금융기관이며(적합 조건 2), 대법원 판례와 금융감독원 가이드라인에 따라 투자사기도 통신사기피해환급법 적용이 가능하므로 새마을금고의 초기 지급정지 거부에 대한 책임이 비교적 명확합니다(적합 조건 1, 5). 현재 경찰 수사가 진행 중이며(적합 조건 6), 유사 피해자가 다수 발생할 가능성이 있어 집단적 피해로 확대될 여지가 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>김동연  3만% 넘는 이자 받은 불법대부업자 적발…반드시 뿌리뽑아야</t>
+          <t>카카오뱅크는 피해구제, 새마을금고는 거부...코인사기 피해 '엇갈린 대...</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103693</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216011</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:00.098030+00:00</t>
+          <t>2026-03-26 00:24:48.437912+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
-      <c r="A164" s="3" t="inlineStr">
+      <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>FIU의 영업정지 및 과태료 부과에 대한 빗썸의 행정소송 제기 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨려 투자자들을 속였다는 배심원단 평결이 나왔다. 이는 집단소송으로 진행되었으며, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 달할 것으로 전망된다. 다만 계획적인 조작 혐의에 대해서는 무죄 의견이 나왔다.</t>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특금법 위반으로 6개월 영업 일부정지 및 368억 원의 과태료 처분을 받았다. 빗썸은 이에 불복하여 행정소송을 제기하고 집행정지를 신청했으며, 이는 거래소의 책임 범위와 제재 기준을 가르는 중요한 분수령이 될 전망이다. FIU의 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(조건 1), 상대방(일론 머스크)의 자력이 충분하며(조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 집단적 피해가 발생했고(조건 3), 피해 규모가 수십억 달러에 달할 것으로 예상되어 매우 크다(조건 4). 또한 배심원단의 평결이라는 객관적 증거가 존재한다(조건 5).</t>
+          <t>금융정보분석원(FIU)의 고강도 제재(영업정지 및 368억 원 과태료)는 빗썸의 특금법 위반 책임이 명확함을 보여주는 공적 증거이며(적합 조건 1, 5), 빗썸은 주요 가상자산 거래소로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 현재 FIU의 처분에 대한 빗썸의 행정소송이 진행 중이며(적합 조건 6), FIU 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>고의로 트위터 주가 조작 …머스크, 수십억 달러 배상 위기</t>
+          <t>빗썸, 영업정지 제재 불복…FIU와 법정 공방 '눈길'</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413610</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97484</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-21 00:46:32.720580+00:00</t>
+          <t>2026-03-25 13:01:21.343280+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="3" t="inlineStr">
+      <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>정안회계법인</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>금융당국의 제재(행정처분) 완료, 불복 소송 가능성 언급</t>
+          <t>증권선물위원회 제재 확정</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 특정 금융거래정보의 보고 및 이용 등에 관한 법률(특금법) 위반으로 금융당국으로부터 역대급 제재를 받았다. 이로 인해 빗썸의 기업공개(IPO) 추진에 차질이 예상되며, 과거 유사 제재를 받은 업비트처럼 빗썸도 당국 결정에 불복해 소송을 제기할지 주목된다. 빗썸은 당국의 결정을 존중하고 이용자 보호에 최선을 다하겠다고 밝혔다.</t>
+          <t>금융당국 증권선물위원회가 정안회계법인에 매출 감사절차 소홀을 이유로 손해배상 공동기금 10% 추가 적립 제재를 부과했다. 정안회계법인은 A사의 재무제표 감사 시 수익인식기준 검토 등 중요한 절차를 합리적 근거 없이 생략하거나 미흡하게 수행한 것으로 드러났다. 이번 조치는 한국공인회계사회 의결을 증선위가 확정하는 방식으로 이루어졌다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>빗썸은 특금법 위반으로 역대급 제재를 받아 상대방 책임이 명확하고(적합 조건 1), IPO를 추진하는 대기업으로 자력이 충분하다(적합 조건 2). 이미 당국의 제재라는 공적 절차가 진행되어 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사만으로는 이용자들의 직접적인 피해 규모나 피해자 수가 불분명하여 추가 확인이 필요하다.</t>
+          <t>정안회계법인의 감사 절차 소홀에 대해 증권선물위원회가 제재를 부과하여 상대방의 책임이 명확하며(적합 조건 1), 공적 절차가 이미 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 손해배상 공동기금 추가 적립 제재는 잠재적 피해자 보상 가능성을 높여 상대방의 자력도 충분하다고 볼 수 있습니다(적합 조건 2). 이는 향후 발생할 수 있는 손해배상 소송의 강력한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 역대급 제재…IPO '빨간불'</t>
+          <t>증선위, 정안회계법인에 손배기금 10% 추가 적립 제재</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298600?division=NAVER</t>
+          <t>http://www.fnnews.com/news/202603251751343405</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-21 00:44:49.980818+00:00</t>
+          <t>2026-03-25 12:57:46.478517+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
-      <c r="A166" s="3" t="inlineStr">
+      <c r="A166" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>정안회계법인</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>금융위원회 증권선물위원회에서 감사 절차 위반 의결 및 손해배상 공동기금 추가 적립 조치</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>금융위원회 증권선물위원회는 감사 절차를 위반한 정안회계법인에 손해배상 공동기금 추가 적립을 의결했습니다. 이는 A사의 감사인으로서의 의무를 다하지 못한 것에 대한 조치로, 향후 A사 또는 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>정안회계법인의 감사 절차 위반이 증선위 의결로 확인되어 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(증선위 의결)가 존재하고(적합 조건 5), 이미 공적 절차(증선위 조치)가 진행 중입니다(적합 조건 6). 손해배상 공동기금 추가 적립 조치가 내려져 향후 소송 가능성이 높습니다. 다만, 피해 규모와 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>'감사 미흡' 정안회계법인...증선위, 손해배상공동기금 추가 적립 조치</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565308&amp;class=18&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:56:55.384717+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D166" t="inlineStr">
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>점프 트레이딩</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E166" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K166" t="inlineStr">
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 손해배상 소송 제기, 점프 트레이딩 전면 부인</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 규모의 손해배상 소송을 제기하며 UST 디페깅 사태의 책임 공방이 확산되고 있다. 점프 트레이딩은 시장조작, 투자자 기망, 자기거래 혐의를 전면 부인하며 소송의 목적이 테라폼랩스의 SEC 벌금 회피라고 주장한다. 이번 소송은 UST 방어 거래의 성격과 '신사협정' 의혹, 비트코인 보유금 이동 경위 등을 쟁점으로 다툴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>상대방(점프 트레이딩)의 책임이 시장조작, 투자자 기망 등으로 명확히 주장되고 있으며, 대규모 기관 트레이딩 하우스로서 자력이 충분합니다. 테라 붕괴로 인한 400억달러 규모의 집단적 피해가 발생했고, 현재 40억달러 규모의 손해배상 소송이 진행 중입니다. 또한 SEC, CFTC 등 공적 절차가 이미 진행되었거나 진행 중이며, '신사협정' 등 구체적인 증거 쟁점이 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>40억달러 (약 5조9880억원)</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>다수 (테라 붕괴로 400억달러 가치 증발)</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>점프 트레이딩, 40억달러 소송 전면 부인…UST 사태 책임 공방 확산</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L166" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/341789</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343126</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:17.781520+00:00</t>
+          <t>2026-03-25 12:51:31.127777+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>1심 판결 선고, OK에셋 승소</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>일론 머스크가 2022년 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 미국 캘리포니아 북부 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 발언이 투자자들의 잘못된 판단을 유도했다고 판단했으나, 사기 모의 혐의는 인정하지 않았습니다.</t>
+          <t>OK금융그룹 인도네시아 계열사 OK에셋이 채권 양도 절차의 위법 여부에 대한 손해배상 및 담보물 반환 소송에서 승소했습니다. 재판부는 대출 계약서에 포함된 채권 양도 조항에 따라 해당 채권 매각 절차가 민법상 적법하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 책임이 배심원 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 다수의 투자자가 피해를 입었으며, 피해 규모가 수십억 달러에 달하는 대규모 사건입니다. 이미 법원 배심원단 평결이 나와 증거가 충분히 확보된 상태입니다.</t>
+          <t>이 사건은 OK에셋이 채권 양도 분쟁에서 승소한 것으로, 이미 법원의 판결이 선고된 '종결된 사건'에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 소송 전 또는 소송 진행 중인 사건에 투자하므로, 이미 판결이 난 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 주가조작 ...수십억 달러 배상 판결</t>
+          <t>[Biz Law] OK에셋, 인니 채권 양도 분쟁서 승소…法  계약상 적법</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260321083006</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713184</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-21 00:31:00.696364+00:00</t>
+          <t>2026-03-25 12:49:46.441767+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>다올투자증권</t>
+          <t>한국주택금융공사</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압수수색 진행 중</t>
+          <t>금리 인상 발표</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>다올투자증권이 저축은행법 위반 혐의로 경찰의 압수수색을 받았다. 이는 금융 관련 법규 위반으로, 향후 투자자나 예금자 등 다수의 피해자가 발생할 가능성이 있으며, 대규모 손해배상 소송으로 이어질 수 있다. 현재 경찰 수사가 본격화되고 있다.</t>
+          <t>한국주택금융공사가 4월 1일부터 보금자리론 금리를 0.30% 포인트 인상한다고 발표했다. 국고채 금리 상승 및 대외 불확실성 확대를 이유로 들었으며, 서민 부담 경감을 위해 인상폭을 최소화했다고 밝혔다. 우대금리 적용 시 최저 연 3.35%~3.65%가 적용된다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>다올투자증권은 자력이 충분한 금융기관이며(적합 조건 2), 저축은행법 위반 혐의로 경찰의 압수수색을 받아 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 저축은행법 위반은 다수의 투자자에게 대규모 피해를 야기할 가능성이 높아 집단소송으로 발전할 잠재력이 크다(적합 조건 3, 4).</t>
+          <t>본 기사는 한국주택금융공사의 보금자리론 금리 인상 발표에 대한 내용으로, 시장 상황에 따른 정책적 결정으로 보입니다. 상대방의 명확한 책임(적합 조건 1)이나 법적으로 배상 가능한 피해 규모(적합 조건 4)가 확인되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>보금자리론 이용자 다수</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>검찰 역사 속으로 …  수사도 지휘도 아마추어 손에, 도둑 활개 치는 세...</t>
+          <t>주택금융공사, 4월 보금자리론 금리 0.30% 포인트 인상</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/20/2026032000322.html</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008717</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-20 13:03:15.157698+00:00</t>
+          <t>2026-03-25 12:23:31.875904+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr"/>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>금융 정책 및 제도 변경 논의</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>금융권이 '많이 팔아라'에서 '사고 막아라'로 KPI를 손질하며 소비자 보호를 강화하는 방향으로 전환하고 있습니다. 특히 2000만 원 이하 소액 금융분쟁에서 소비자가 분쟁조정위원회 조정안을 수용하면 금융회사가 소송을 제기할 수 없도록 하는 '편면적 구속력' 제도가 논의되고 있습니다. 이 기사는 특정 사건이 아닌 금융권의 전반적인 정책 변화에 대한 내용입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이 아닌 금융권의 소비자 보호 정책 및 제도 변화에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼' 등의 적합 조건에 해당하지 않습니다. 특히, 언급된 분쟁은 '2000만 원 이하 소액 금융분쟁'으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>많이 팔아라 에서  사고 막아라 로…'소비자' 꽂힌 은행 KPI 손본다</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/finance/general-finance/6112109</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:37:10.192699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B170" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C170" t="inlineStr">
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>신한금융지주, 신한은행</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>금융당국 중징계 및 국민연금의 주주총회 의결권 행사 등 라임사태 후속 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>라임자산운용 펀드 환매 중단 사건으로 신한은행이 불완전판매 혐의로 금융당국 중징계를 받았으며, 1조6000억원대 피해와 4000명 이상의 피해자가 발생했습니다. 신한금융지주 최대 주주인 국민연금은 라임사태 징계를 이유로 진옥동 회장의 사내이사 선임에 반대 의결권을 행사하며 주주 견제를 강화하고 있습니다. 이는 라임사태의 여파가 현재까지 지속되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>신한은행의 라임펀드 불완전판매로 금융당국 중징계가 있었고, 1조6000억원대 대규모 환매 중단으로 4000명 넘는 피해자가 발생했습니다. 상대방(신한금융지주, 신한은행)은 자력이 충분한 대기업/금융기관이며, 금융당국의 조사 결과 등 객관적 증거가 존재합니다. 이는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행' 조건에 모두 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>1조6000억원대</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>4000명 이상</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>'라임사태 경징계' 신한 진옥동에 또 반대표…국민연금, 본격 견제 시작...</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>realty.chosun.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032404833.html</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:19:05.887140+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
-      <c r="D170" t="inlineStr">
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 처분에 대한 행정소송 및 집행정지 신청</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)이 부과한 영업 일부정지 6개월과 과태료 368억 원 처분에 불복하여 행정소송을 제기했다. 빗썸은 특금법상 미신고 가상자산사업자와의 거래금지 의무, 고객확인의무, 거래제한 의무 등을 총 665만 건 위반했다는 이유로 제재를 받았다. 빗썸은 제재 집행정지도 함께 신청했으며, 재판 과정에서 입장을 소명할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)이 빗썸에 665만 건의 특금법 위반을 이유로 368억 원의 과태료와 6개월 영업 일부정지 처분을 내린 것은 상대방 책임이 명확하며(적합 조건 1, 5, 6), 빗썸은 자력이 충분한 대기업이다(적합 조건 2). 비록 현재는 빗썸이 FIU 처분에 불복하여 행정소송을 제기한 상황이지만, 665만 건에 달하는 위반 규모는 다수의 피해자가 발생했을 가능성을 시사하며(적합 조건 3, 4), 이는 향후 피해자들의 집단소송으로 이어질 수 있는 높은 잠재력을 가지고 있다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>665만건 위반 관련 다수</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>빗썸, ‘영업 일부정지 6개월’ 제재 불복…행정소송 제기</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10701818?ref=naver</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:24:53.969630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E170" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A171" s="3" t="inlineStr">
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>FIU의 행정처분(영업정지 및 과태료) 부과 및 빗썸의 취소소송 제기</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 6개월 일부 영업정지 및 368억 원의 과태료 처분을 받자 이에 대한 취소소송을 제기했습니다. FIU는 빗썸이 특정금융정보법상 고객확인 의무 등 665만 건을 위반했다고 밝혔으며, 이는 국내 가상자산 거래소에 부과된 제재 중 최고 수준입니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특정금융정보법 위반 사실(665만 건)이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 빗썸은 대형 가상자산 거래소로서 충분한 자력을 보유합니다(적합 조건 2). 위반 내용이 고객확인 의무 등 다수 고객에게 영향을 미쳐 집단적 피해 발생 가능성이 높고(적합 조건 3), 이미 FIU의 행정처분(영업정지 및 과태료)이 진행된 상태입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>빗썸, 6개월 일부 영업정지 취소소송… 추가로 살펴볼 부분 있어</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6490371?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324061918</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:12:36.023777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>자주적인 시민(Sovereign Citizen) 그룹</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>현대캐피탈 최종 승소</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>현대캐피탈 아메리카가 차량 할부금 상환을 거부하고 300억원대 손해배상을 청구한 미국 극우집단 '자주적인 시민(Sovereign Citizen)'과의 소송전에서 최종 승소했습니다. 현지 법원은 이들의 억지 법리를 받아들이지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>해당 사건은 현대캐피탈이 300억원대 소송에서 최종 승소하며 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>[Biz Law] 현대캐피탈, 美 극우집단과 300억대 소송서 승소</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712940</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:56:50.948919+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D171" t="inlineStr">
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>대신증권 전현직 이사들</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>경제개혁연대 주주대표소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>증권사 CEO 연임 동향을 다룬 기사 말미에, 대신증권 양홍석 부회장의 재선임 안건에 대해 국민연금이 라임 사태 관련 내부통제 미흡을 이유로 반대 의견을 행사했음이 언급되었다. 경제개혁연대는 이미 양 부회장을 포함한 전현직 이사들을 상대로 1063억원 규모의 주주대표소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>대신증권 전현직 이사들의 내부통제 미흡으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대신증권은 자력이 충분한 대기업이다(적합 조건 2). 라임 사태 관련 주주대표소송으로 집단적 피해(적합 조건 3)가 발생했으며, 피해 규모가 1063억원으로 매우 크다(적합 조건 4). 이미 경제개혁연대에 의해 주주대표소송이 제기되어 사건의 구체성이 높다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>1063억원</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>실적 낸 증권사 대표 연임 행진…NH투자증권은 대표 선임 왜 미루나</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2568690</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:52:11.818606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr"/>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr"/>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 취약계층의 금융사기 피해를 돕기 위한 정부의 포용금융 정책의 일환으로, NH농협은행 영업점과 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 상품을 제공한다는 내용으로, 특정 사건이나 분쟁 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않으며, 소송 대상이 될 만한 피고가 특정되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>NH농협, 60세 이상 100만명 무료 ‘보이스피싱 보상 보험’</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603242053015</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:45:34.012145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>금융기관 (은행)</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
-[...335 lines deleted...]
-      <c r="A176" s="2" t="inlineStr">
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>정부의 금융기관 책임 강화 요구 및 은행의 보이스피싱 보험 상품 출시</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하자, 은행들이 60세 이상 고령층을 대상으로 보이스피싱 피해를 최대 1천만 원까지 보상하는 무료 보험 상품을 출시하고 있습니다. 고령층을 대상으로 한 보이스피싱 피해는 최근 5년간 두 배 가까이 증가했으며, 연간 2천 건 이상 발생하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>은행은 대기업/금융기관으로 자력이 충분합니다. 60대 이상 고령층의 보이스피싱 피해가 연간 수천 건 이상 발생하며 집단적 피해 양상을 보이고, 개별 피해액도 수백~수천만 원에 달해 피해 규모가 큽니다. 특히 정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하며 대책 마련을 주문한 점은 금융기관의 책임론에 힘을 실어줄 수 있어, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>개별 건당 수백~수천만 원</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>연간 수천 명 이상</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>보이스피싱 당하면 1천만 원 보장 …60세 이상 100만 명까지 무료 보험</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183788</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:42:23.159403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B176" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
-      <c r="D178" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr"/>
       <c r="F178" t="inlineStr">
         <is>
-          <t>SC제일은행에서 130억 원 규모의 부당대출 사고가 발생했으며, 은행의 내부 통제 시스템 허점이 드러났습니다. 현재 은행은 피해액 회수를 위한 소송을 진행 중이며, 최종 재판 결과에 따라 피해 규모가 확정될 예정입니다. 이와 별개로 SC제일은행은 홍콩 H지수 ELS 불완전판매 문제와 전자금융거래 안전성 확보 의무 위반 등으로 금융당국의 제재를 받고 있습니다.</t>
+          <t>NH농협은행이 금융사기에 취약한 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 사기 피해를 지원하고 실질적인 보상 체계를 마련하기 위한 사업이다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>SC제일은행이 130억원 규모의 부당대출 사고에 대한 피해자(원고)로서 회수를 위한 소송을 진행 중인 것으로 보입니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자 또는 개별 원고의 성격과 맞지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않으며, 농협은행이 피해를 유발한 주체가 아닌 예방 및 지원 주체이므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>130억 3100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>[단독] 130억 사고 난지 한참 지났는데 이광희 SC제일은행장 “아직도 피...</t>
+          <t>농협은행, 시니어 계층 '보이스피싱 보상보험' 무료 가입 지원</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=99450</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185269</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-20 00:46:36.462626+00:00</t>
+          <t>2026-03-24 12:28:51.815056+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C179" t="inlineStr"/>
+      <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
-          <t>금감원 규제 강화 건의, 국회 현안질의 진행 중</t>
+          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>빗썸이 직원의 입력 오류로 약 62만 개의 비트코인을 오지급하는 대규모 사고를 냈다. 이에 금융감독원은 가상자산 거래소에 은행급 규제를 도입하는 디지털자산기본법 2단계 입법을 국회에 건의했으며, 빗썸 대표는 국회 정무위원회에서 현안질의에 답했다. 금감원은 잔고 검증 의무화, 내부통제 강화, 전산투자 의무화 등을 제안했다.</t>
+          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 은행은 영업점과 NH올원뱅크 앱을 통해 가입을 받고 있으며, 찾아가는 금융사기 예방 교육도 병행한다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>빗썸의 직원의 입력 오류로 대규모 비트코인 오지급 사고가 발생하여 상대방 책임이 명확하며(조건 1), 빗썸은 충분한 자력을 가진 대형 거래소입니다(조건 2). 약 62만 개의 비트코인이라는 막대한 규모의 오지급으로 피해 규모가 크고(조건 4), 다수의 이용자가 피해를 입었을 가능성이 높습니다(조건 3). 금감원의 규제 강화 건의 및 국회 현안질의 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보도 용이할 것으로 보입니다(조건 5).</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위한 보험 상품을 무료로 제공하는 긍정적인 사업을 소개하고 있다. 소송금융의 투자 대상이 될 만한 '상대방의 명확한 책임'이나 '피해를 야기한 주체'가 존재하지 않으며, 오히려 은행은 피해자들을 돕는 역할을 하고 있어 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>약 62만 비트코인 (오지급 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>다수 (빗썸 이용자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>빗썸 비트코인 오지급 여파…금감원, 가상자산 거래소 ‘은행급’ 규제...</t>
+          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…최대 1천만원 보장</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993171</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=209758</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:35.997009+00:00</t>
+          <t>2026-03-24 12:27:50.633383+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
+      <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
-          <t>금융감독원 소비자위험대응협의체 논의 예정, 선제적 점검 예상</t>
+          <t>NH농협은행의 보이스피싱 보상보험 출시</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>금융감독원이 홍콩H지수 ELS 사태에 이어 은행권의 ETF 판매 관행을 새로운 소비자보호 제재 대상으로 검토 중이다. 연초 이후 은행을 통한 ETF 판매액이 16조 원을 넘어서며 급증했으나, 주가 급락 시 불완전판매로 인한 대규모 손실 민원이 발생할 수 있다는 우려가 제기되고 있다. 금감원은 소비자위험대응협의체에서 이 문제를 다룰 예정이다.</t>
+          <t>NH농협은행이 만 60세 이상 고령층을 대상으로 보이스피싱 및 메신저피싱 피해액의 최대 70%(한도 1000만원)를 보상하는 무료 보상보험 가입을 지원한다. 이는 금융취약계층 보호를 위한 포용금융 정책의 일환으로, 전국 영업점 및 NH올원뱅크 앱을 통해 신청 가능하다. 강태영 은행장은 직접 노인복지관을 방문해 가입 행사를 진행하며 금융사기 예방 교육도 병행했다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>은행권의 ETF 판매 급증으로 인한 불완전판매 가능성이 제기되고 있으며, 금융감독원이 이를 주요 안건으로 다루고 선제적 점검을 예고하는 등 공적 절차가 진행 중이다. 상대방인 은행권은 자력이 충분하며, 주가 급락 시 대규모 집단적 피해 발생 가능성이 높아 소송금융 투자에 적합하다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해에 취약한 고령층을 위해 무료 보상보험을 지원하는 내용을 다루고 있습니다. 이는 은행의 고객 보호 및 사회 공헌 활동으로, 은행의 잘못이나 소송의 대상이 되는 사건을 보고하는 것이 아닙니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>[Invest]'이찬진호' 금감원, 진짜 1호는? 은행 ELS 넘어 ETF로 번지는 불...</t>
+          <t>농협은행, 보이스피싱 피해 70% 보장… 고령층 금융안전망 확대</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/03/19/2026031980141.html</t>
+          <t>https://www.dt.co.kr/article/12053475?ref=naver</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:54.811889+00:00</t>
+          <t>2026-03-24 12:24:47.728192+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="2" t="inlineStr">
+      <c r="A181" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr"/>
-      <c r="E181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
-          <t>게리 겐슬러 체제 하에서 규제 불확실성에 시달리던 기업들이 이제 미국 내 토큰 발행 규제를 명확히 알게 되었다는 내용의 기사입니다. 이는 코인 시장의 큰손들이 안심하고 투자할 수 있는 환경을 조성할 것으로 예상됩니다.</t>
+          <t>이재명 대통령의 '주가조작 퇴출' 정책의 성공 조건을 다룬 데스크 칼럼으로, 자본시장연구원의 투자자 피해제도 개선 제안을 소개하고 있습니다. 이상거래 탐지-조사-제재 시스템 강화와 투자자 피해구제 공백 해소의 필요성을 강조하며, 취약한 투자자 우선 보호를 언급합니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>본 기사는 게리 겐슬러 체제 하의 과거 규제 불확실성과 현재의 규제 명확성 변화에 대해 다루고 있으며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 언급하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 주가조작 사건이나 투자자 피해 사례를 다루는 것이 아니라, 주가조작 퇴출을 위한 정책적 제언과 투자자 피해 제도 개선 방안에 대한 데스크 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>겐슬러 악몽 끝났다... 눈치 보던 코인판 큰손들 안심하고 돈 푼다?</t>
+          <t>[데스크 칼럼] 이재명 대통령의 '주가조작 퇴출'의 성공 조건</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225006</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241054</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:29.412009+00:00</t>
+          <t>2026-03-24 12:17:20.867387+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="3" t="inlineStr">
+      <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>사모대출 운용사 및 관련 금융기관</t>
+          <t>주요 시중은행 및 금융기관</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>사모대출 시장 전반의 신용 리스크 확대 경고, 일부 기업 파산 및 관련 소송 진행 중</t>
+          <t>금융당국의 제재 및 과징금 부과 절차 진행 중, 은행권의 행정소송 검토</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>뉴욕증시의 사모대출 시장에서 고금리로 인한 신용 리스크가 확대되며 디폴트율이 사상 최고치를 기록할 것으로 전망됩니다. 블랙스톤 펀드의 환매 제한과 퍼스트 브랜드, 트리컬러 등 개별 기업의 파산 사례가 발생하며 시장의 투명성과 신뢰 문제가 부각되고 있습니다. 이는 중견·중소기업의 자금 조달 악화로 이어지는 '조용한 신용경색'으로 발전할 수 있습니다.</t>
+          <t>홍콩 ELS 사태로 인해 주요 시중은행들이 불완전 판매 책임으로 금융당국의 제재 및 과징금 부과 절차를 겪고 있습니다. 은행들은 자율배상을 진행 중이며, 제재 수위 확정 시 행정소송을 검토하는 등 법적 대응 가능성을 열어두고 있습니다. 이는 다수의 투자자가 입은 대규모 피해에 대한 소송금융 투자 기회를 시사합니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>사모대출 시장의 신용 리스크 확대로 다수 투자자에게 집단적 피해가 발생할 가능성이 높습니다 (집단적 피해). 블랙스톤 등 대형 운용사 및 주요 금융기관이 연루되어 상대방의 자력이 충분하며 (상대방 자력 충분), Tricolor 사례처럼 허위 대출 데이터 등 상대방 책임이 명확한 경우도 있습니다 (상대방 책임 명확). 연준, 피치, IMF 등 공신력 있는 기관의 보고서와 일부 기업의 파산 절차를 통해 증거 확보 및 공적 절차 진행이 확인됩니다 (증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>홍콩 ELS 사태는 (1) 은행권의 불완전 판매 책임이 명확히 제기되고 있으며, (2) 상대방인 주요 시중은행의 자력이 충분합니다. 또한 (3) 수만 명의 투자자가 (4) 수조원 규모의 피해를 입어 집단적 피해 및 대규모 피해에 해당하며, (6) 금융당국의 제재 및 과징금 부과 절차가 진행 중인 공적 절차가 있습니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조원 규모 (개별 투자자 수억~수십억 원)</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>다수 투자자 및 채권자</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>강한 뉴욕증시 뒤 숨은 균열…'사모대출' 뇌관 터지나[천조국 리포트]</t>
+          <t>[금융이슈] 홍콩 ELS 사태 후폭풍...은행권, 자율배상 이어 과징금까지...</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032002283170440</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298172</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:48.468475+00:00</t>
+          <t>2026-03-24 00:43:13.845475+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="3" t="inlineStr">
+      <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>카카오뱅크</t>
+          <t>4대 은행</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>카카오뱅크의 시스템 장애 및 환율 오류로 인한 피해 배상 및 정정 작업 진행 중</t>
+          <t>공정위 과징금 부과 및 은행들의 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>카카오뱅크에서 두 차례의 시스템 장애와 엔화 환율 오류가 발생하여 최소 1만 700명 이상의 고객이 피해를 입었다. 특히 환율 오류 사고는 약 5만 건의 거래에서 283억 8천만 원 규모의 피해를 야기했으며, 일부 거래는 아직 정정되지 않은 상태이다. 카카오뱅크의 책임이 명확하고 피해 규모가 커 소송금융 투자에 적합하다.</t>
+          <t>공정거래위원회가 4대 은행에 LTV 사건과 관련하여 2720억 원의 과징금을 부과했으나, 검찰 고발은 하지 않았습니다. 은행들은 이에 불복하여 행정소송을 제기했으며, 전날이 제소 기한이었습니다. 이 사건은 2021년에 발생한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>카카오뱅크는 대기업 금융기관으로 자력이 충분하며(적합 조건 2), 두 차례의 시스템 장애와 환율 오류로 인해 최소 1만 700명 이상의 다수 피해자가 발생했고(적합 조건 3), 특히 환율 오류 건은 283억 원 이상의 큰 피해 규모를 보였다(적합 조건 4). 카카오뱅크의 책임이 명확하며(적합 조건 1), 일부 거래는 아직 정정되지 않아 사건이 종결되지 않았다.</t>
+          <t>4대 은행이라는 대기업이 피고가 될 수 있으며(적합 조건 2), 공정위가 2720억 원의 과징금을 부과한 것은 은행들의 책임이 비교적 명확함을 시사합니다(적합 조건 1). 공정위의 과징금 부과 결정은 객관적인 조사 결과 및 증거를 바탕으로 하며(적합 조건 5), 이미 공정위 절차가 진행 중입니다(적합 조건 6). 'LTV 사건'의 특성상 다수의 고객에게 집단적 피해가 발생했을 가능성이 높고(적합 조건 3), 과징금 규모로 미루어 피해 규모도 클 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>4874만원 (1차 장애), 283억8000만원 (환율 오류)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>최소 1만700명, 약 5만건의 거래 관련 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>카카오뱅크 '먹통' 2차례…원인 오판·복구 중 재장애까지</t>
+          <t>4대 은행 LTV 사건… 과징금 2720억인데 檢 고발 없는 이유는</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712245</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/24/H6WMIGHU2RHDBNYKJZCT2ERUTM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-20 00:32:06.756163+00:00</t>
+          <t>2026-03-24 00:37:10.940970+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
-      <c r="A184" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>한국거래소</t>
-[...6 lines deleted...]
-      </c>
+          <t>월드 리버티 파이낸셜</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
-          <t>한국거래소의 거래시간 연장 정책 발표 및 개인투자자 단체의 강력한 반발. 정책 시행 시 잠재적 피해 발생 우려.</t>
+          <t>미국 규제당국의 암호화폐 재분류 정책 발표 및 관련 이해충돌 논란 확산</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>한국거래소가 24시간 주식 거래 체계 구축을 추진하자 한국주식투자자연합회 등 개인투자자 단체가 강력히 반발하고 있다. 개인투자자들은 거래시간 연장이 외국인·기관에 유리한 '기울어진 운동장'을 심화시키고, '주식 중독' 및 '일상 붕괴' 등 심각한 사회적 문제를 야기할 것이라고 주장한다. 현재 정책 시행 시점은 연기되었으나, 한국거래소는 24시간 거래 체계 구축 의지를 굽히지 않고 있다.</t>
+          <t>미국 규제당국이 암호화폐를 '증권'이 아닌 '상품' 또는 '디지털 도구'로 재분류하는 새로운 가이드라인을 발표했습니다. 이로 인해 규제 부담이 완화되면서 트럼프 대통령 가족이 관여한 디파이 프로젝트 '월드 리버티 파이낸셜'이 수혜를 본다는 이해충돌 논란이 커지고 있습니다. 이번 조치는 행정적 해석에 불과하며, 향후 정책 변경 가능성도 존재합니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>한국거래소는 자력이 충분한 대형 기관이며(적합 조건 2), 1400만 명에 달하는 개인투자자 다수가 잠재적 피해자로 언급되어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 다만, 거래시간 연장으로 인한 개인투자자의 손실 발생 및 한국거래소의 책임 입증이 복잡할 수 있으며(적합 조건 1, 5 약함), 현재 구체적인 법적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 약함).</t>
+          <t>이 기사는 미국 규제당국의 암호화폐 재분류 정책 변경과 이로 인한 특정 디파이 프로젝트의 수혜 및 이해충돌 논란을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '상대방 책임이 명확한 직접적 피해 발생', '집단적 피해', '피해 규모' 등이 명확히 제시되지 않아 소송의 원고와 청구 대상, 손해액 산정이 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1400만 개인투자자 중 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>“24시간 주식거래? ‘피로사회’ 앞당기는 촉매제”</t>
+          <t>미 규제당국, 암호화폐 ‘디지털 도구’로 재분류…트럼프 가문 디파이...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6144976/1</t>
+          <t>https://www.tokenpost.kr/news/policy/342479</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:44.694145+00:00</t>
+          <t>2026-03-24 00:29:58.800981+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>특검의 자본시장법 위반 방조 혐의 추가, 형사 2심 진행 중</t>
+          <t>동양저축은행의 불법 사금융 피해자 구제책 마련</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>특검이 김건희 여사 관련 도이치모터스 주가조작 의혹 사건의 형사 2심에서 자본시장법 위반 방조 혐의를 예비적 공소사실로 추가했습니다. 이는 피고인의 방어권 보장을 위한 조치로 설명되었으며, 기존 공동정범 혐의는 유지됩니다. 이 사건은 고의 입증 및 공소시효 등이 쟁점이 될 것으로 보입니다.</t>
+          <t>동양저축은행이 태블릿 기반 특화 지점 '스텔라 브랜치'를 통해 불법 사금융 피해자들에게 정상적인 대환대출과 은행 고문 변호사를 통한 법률 대응 지원을 제공한다. 이는 불법 고금리 대출로 인한 피해를 구제하기 위한 목적으로, 잠재적인 다수의 피해자가 있을 수 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>적합 조건 6가지 중 5가지 이상 충족: 상대방 책임이 비교적 명확함 (특검 기소 및 형사 2심 진행), 상대방에게 자력이 충분함 (도이치모터스 및 관련자), 집단적 피해 (주가조작 피해자 다수), 증거가 있거나 확보 가능함 (특검 수사 및 기소), 이미 공적 절차 진행 중 (특검 수사 및 형사 2심). 주가조작 사건의 특성상 피해 규모도 클 것으로 예상되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>기사는 불법 사금융 피해자를 위한 은행의 구제책 서비스에 대한 내용으로, 특정 소송 대상이 명확하지 않음. 실제 소송 상대방이 될 불법 사금융 업체는 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮음. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>특검, 김건희 도이치 2심 '방조' 추가 승부수…법조계  고의 입증·시효...</t>
+          <t>동양저축은행, 태블릿 기반 특화 지점 ‘스텔라 브랜치’ 운영</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623068/?sc=Naver</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603240017</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:15.944580+00:00</t>
+          <t>2026-03-24 00:28:46.619701+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
-          <t>대법원 판결 후에도 일부 FI와의 풋옵션 갈등 여전히 진행 중, 국제 중재판정부의 절차 이행 의무 조건부 인정</t>
+          <t>신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>교보생명은 2012년 재무적 투자자(FI)들로부터 1조 2천억 원을 투자받으며 2015년까지 IPO가 이뤄지지 않을 경우 풋옵션을 행사할 수 있도록 계약했습니다. IPO 지연으로 FI들이 풋옵션을 행사했으나 교보생명 측이 가격 문제로 이를 거부하며 국제 중재 및 국내 소송이 수년간 이어졌습니다. 최근 대법원에서 교보생명에 불리한 판단이 나왔음에도 IMM프라이빗에쿼티 등 일부 FI와의 분쟁은 여전히 진행 중입니다.</t>
+          <t>신복위는 불법사금융 피해자들을 위한 원스톱 지원체계를 이달부터 운영하며, 이를 알리고 피해자들을 응원하기 위한 슬로건 공모전을 개최합니다. 이 행사는 불법사금융 피해에 대한 사회적 인식을 높이고 피해자들에게 실질적인 도움을 제공하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>교보생명은 대기업이자 금융기관으로 자력이 충분하며(적합 조건 2), 풋옵션 계약 불이행에 대한 책임이 비교적 명확합니다(적합 조건 1). 국제상업회의소(ICC) 중재 및 국내 소송이 수년간 진행되었고(적합 조건 6), 최근 대법원에서 교보생명에 불리한 판단이 나오는 등 객관적 증거가 풍부합니다(적합 조건 5). 또한, 다수의 재무적 투자자(FI)들이 관련된 집단적 피해이며(적합 조건 3), 1조 2천억 원 규모의 투자금에 대한 분쟁으로 피해 규모가 매우 큽니다(적합 조건 4).</t>
+          <t>해당 기사는 특정 불법사금융 사건에 대한 보도가 아닌, 신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최에 대한 내용입니다. 특정 상대방, 구체적인 피해 규모, 진행 중인 공적 절차(수사 등)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>1조 2천억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>다수의 재무적 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>'SBI저축은행' 품은 교보생명…지주사 전환·IPO 속도 붙나</t>
+          <t>[2금융 뉴스브리핑] 신복위 '불법사금융 원스톱 지원' 공모전 개최</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554214</t>
+          <t>https://www.asiatime.co.kr/article/20260323500386</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-19 00:49:10.851741+00:00</t>
+          <t>2026-03-24 00:27:06.264633+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
-      <c r="A187" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A187" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>한국거래소 내부 감사 및 조치 예정, 투자자 손해배상 소송 예고</t>
+          <t>경찰 수사 및 예방 활동 진행 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>한국거래소가 전산 장애와 관리종목 지정 해제 번복 등 잇따른 운영 혼선으로 투자자 신뢰를 잃고 있습니다. 특히 에스씨엠생명과학의 관리종목 지정 해제 번복은 거래소의 판단 오류로 주가 급락을 초래했으며, 투자자들은 손해배상 소송을 예고하고 있습니다. 거래소는 내부 감사 및 AI 기술 활용 보완을 약속했습니다.</t>
+          <t>보이스피싱 피해가 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 심각한 사회 문제로 대두되고 있습니다. 악성 앱 설치 유도, 셀프 감금, 대리구매 노쇼 사기 등 범죄 수법이 지능화되고 있으며, 안산단원경찰서 등은 예방 교육 및 통합센터 운영을 통해 피해 방지에 힘쓰고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인해 다수의 투자자가 피해를 입었으며(적합 조건 1, 3), 상대방인 한국거래소는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 거래소 스스로 내부 감사 및 조치를 예고하여 증거 확보 가능성이 높고(적합 조건 5), 투자자들이 이미 손해배상 소송을 예고하고 있어 집단 소송 가능성이 높습니다(적합 조건 4).</t>
+          <t>보이스피싱 피해는 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 통계 및 예방 활동 등 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 기사는 범죄 예방에 초점을 맞추고 있어, 소송금융 투자 대상으로서 피해자들의 손실에 대한 명확한 책임이 있는 특정 자력 있는 상대방(예: 금융기관)이 구체적으로 제시되지 않아 투자 적합도 판단에 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 2천500억 원 (연간 총 피해액)</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 (연간)</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>일주일 전엔 ‘전산 먹통’, 관리 종목은 ‘착오 공시’, 노조는 ‘365일...</t>
+          <t>[발언대] 보이스피싱, 의심되면 끊어야</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/19/20260319031003?wlog_tag3=naver</t>
+          <t>https://www.kyeongin.com/article/1760695</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-19 00:40:40.626414+00:00</t>
+          <t>2026-03-23 12:36:24.530149+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="2" t="inlineStr">
+      <c r="A188" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
-          <t>SEC·CFTC 공동 가이드라인 발표</t>
+          <t>디지털자산기본법 2단계 입법 추진 논의</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 디지털 자산 규제에 대한 첫 공동 가이드라인을 발표했습니다. 이 가이드라인은 '대부분의 암호화폐는 증권이 아니다'라는 기준을 제시하며 스테이킹, 에어드롭 등에 대한 판단 기준과 5단계 자산 분류 체계를 도입했습니다. 이는 암호화폐 시장의 규제 불확실성을 완화하고 투자자 리스크를 줄이는 전환점으로 평가됩니다.</t>
+          <t>금융위원회가 발주한 연구용역 보고서에 따르면, 디지털자산기본법 2단계 입법을 통해 가상자산 평가·자문·공시업에 대한 자본시장 수준의 규제 도입이 추진됩니다. 과거 '쟁글 사태'와 '코인 리딩방' 등 시장의 문제점을 해소하고 투자자 보호를 강화하기 위한 전자공시 시스템 도입, 자문업 등록제, 영업행위 규제 등이 제안되었습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 시장의 규제 불확실성을 해소하기 위한 SEC와 CFTC의 공동 가이드라인 발표에 대한 것으로, 특정 피해 사실이나 책임이 명확한 상대방, 또는 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구의 근거가 되는 사건이 아닙니다.</t>
+          <t>본 기사는 가상자산 시장의 미래 규제 도입을 위한 연구 보고서 내용을 다루고 있으며, 특정 피해 사건이나 소송 대상이 명확하게 제시되지 않습니다. (적합 조건 1, 2 불충족) 과거 발생한 '쟁글 사태'나 '리딩방 검거 사건'을 언급하지만, 이는 새로운 소송금융 투자 기회로 보기 어렵습니다. 현재 진행 중인 구체적인 분쟁이나 공적 절차가 없어 (적합 조건 6 불충족) 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>SEC·CFTC 공동 가이드라인…“대부분 암호화폐는 증권 아니다” 기준 세...</t>
+          <t>[단독] 가상자산시장에도 ‘전자공시’…코인 평가·자문업도 자본시장...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340882</t>
+          <t>https://www.mk.co.kr/article/11995880</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:37.834593+00:00</t>
+          <t>2026-03-23 12:23:48.863471+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>삼성생명</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>업계 신뢰도 하락 및 대중 반감 확산</t>
+          <t>집단소송 및 국회 입법 압박 예상</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>베니티 페어에 실린 암호화폐 업계 인사들의 화보가 시장 침체와 과거 논란 속에서 대중의 반감을 사며 '조롱'의 대상이 되었습니다. 이는 업계 전반의 신뢰 위기를 부각시켰으며, 특히 오픈씨의 토큰 출시 지연과 갤럭시 디지털 마이크 노보그라츠의 루나 관련 과거 행적이 재조명되며 현실감각 부재 논란이 확산되고 있습니다.</t>
+          <t>삼성생명이 보유한 삼성전자 주식의 평가익 100조 원과 관련하여 계약자 배당 문제가 제기될 수 있다는 칼럼 내용입니다. 과거 유배당 소송에서 삼성생명이 승소한 전제가 있었으나, 현재 '집단소송'과 '국회의 입법 압박' 가능성이 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 업계 인사들의 과시적 화보에 대한 대중의 부정적인 반응과 신뢰도 하락을 다루고 있습니다. 특정 법적 위반 행위나 직접적인 금전적 피해 발생을 보고하는 것이 아니며, 소송금융 투자 대상이 될 만한 명확한 법적 청구권이나 집단적 피해가 확인되지 않습니다. 과거 루나 사태나 오픈씨 기업가치 하락은 언급되나, 이는 기사 내용으로 인해 새롭게 발생한 법적 분쟁이 아닙니다.</t>
+          <t>상대방인 삼성생명은 대기업으로 자력이 충분하며(적합 조건 2), '집단소송' 언급으로 다수의 계약자 피해가 예상됩니다(적합 조건 3). '삼성전자 평가익 100조'와 연관된 계약자 배당 문제로 피해 규모가 클 가능성이 높고(적합 조건 4). 또한, '국회의 입법 압박' 가능성이 언급되어 공적 절차 진행의 조짐이 보입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (삼성생명 계약자)</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>베니티 페어 ‘크립토 신봉자’ 화보 역풍…시장 침체 속 신뢰 흔들</t>
+          <t>[박종면칼럼] 삼성생명 보유 삼성전자 평가익 100조…삼성이 할일</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/340840</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657370</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:27.549188+00:00</t>
+          <t>2026-03-23 00:35:02.332481+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>SEC·CFTC 공동 가이던스 발표</t>
+          <t>서울시 민생사법경찰국 수사 및 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 가상자산 토큰에 대한 첫 공동 가이던스를 발표하여 증권법 적용 기준을 제시했습니다. 이는 규제 불확실성을 일부 해소하려는 목적이지만, 법적 구속력이 없어 시장의 즉각적인 반응은 제한적이었습니다. 비트코인 가격은 FOMC를 앞둔 관망세로 인해 7만5000달러 선에서 횡보했습니다.</t>
+          <t>서울시가 청소년을 표적으로 하는 불법 대리입금 범죄를 막기 위해 예방 캠페인과 수사를 강화한다. 불법 대리입금은 청소년에게 소액을 빌려주고 법정 최고 이자율을 훨씬 넘는 초고금리 수고비와 지각비를 부과하는 불법 사금융 행위로, 개인정보 유출 피해까지 발생하고 있다. 서울시는 3개 수사반을 편성해 SNS 광고 계정을 추적하고 불법 대부 행위자를 적발할 방침이다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>본 기사는 미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)의 가상자산 규제 가이던스 발표에 대한 내용으로, 특정 기업의 불법 행위나 다수의 피해자가 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하며(불법 대부 행위), 서울시 민생사법경찰국이 3개 수사반을 편성하여 SNS 계정 추적 및 수사를 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중이다. 청소년을 대상으로 한 집단적 피해가 발생하고 있어 잠재적 피해자 수가 많을 것으로 예상된다. 다만, 개별 대부업자의 자력은 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>SEC·CFTC 첫 공동 가이던스 제시…비트코인 7만5000달러 문턱서 주춤</t>
+          <t>'해치'로 청소년 불법 대리입금 차단…서울시, '3개 수사반 SNS 추적</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340765</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01607206645386272</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-18 13:02:11.760015+00:00</t>
+          <t>2026-03-23 00:19:10.315148+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="3" t="inlineStr">
+      <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>은행권</t>
+          <t>홍콩 ELS 판매 주요 은행</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>금융당국의 ELS 불완전판매 제재 절차 지연, 일부 과태료 제척기간 만료, 일부 개별 손해배상 소송 진행 중</t>
+          <t>금감원 제재심 및 금융위 과징금 논의 진행 중, 은행 자율배상 진행 중</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>금융당국이 홍콩 H지수 ELS 불완전판매에 대한 제재 결론을 내리지 못하고 있으며, 이로 인해 일부 과태료 부과 제척기간이 만료될 위기에 처했습니다. 은행권은 이미 1조 3천억 원 규모의 자율 배상을 진행했으나, 금융당국은 자율 배상과 별개로 불완전판매 책임을 엄격히 따져 조 단위 과징금 부과를 검토 중입니다. 이번 결정은 개정 금소법 시행 이후 첫 기준점이 될 수 있어 금융당국의 고심이 깊어지고 있습니다.</t>
+          <t>금융감독원이 홍콩 ELS 불완전판매 사태와 관련하여 은행권에 수조원대 과징금을 부과할 예정이며, 금융소비자보호법 초기 시행 및 은행의 자율배상 노력을 감안해 감경을 고려하고 있습니다. 은행권은 이미 1조3000억원을 자율배상에 투입했으며, 과징금 규모에 따라 소송 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ELS 불완전판매에 대한 금융당국의 제재 절차가 진행 중이며(공적 절차 진행 중), 은행권이 상대방으로 자력이 충분합니다. 1조 3천억 원 규모의 자율 배상이 진행될 정도로 피해 규모가 크고 다수의 ELS 가입 고객이 피해를 입어 집단적 피해에 해당합니다. 불완전판매 책임이 비교적 명확하며, 금융당국의 조사 및 자율 배상 진행으로 증거 확보 가능성도 높습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (금감원 불완전판매 제재), 상대방에게 자력이 충분함 (주요 시중은행), 집단적 피해 (대규모 불완전판매 사태), 피해 규모가 큼 (수조원대 자율배상 및 과징금), 증거가 있거나 확보 가능함 (금감원 조사 및 제재), 이미 공적 절차 진행 중 (금감원 제재심 및 금융위 과징금 논의). 모든 적합 조건에 해당하며, 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>1조 3천억 원 이상 (자율 배상액 기준)</t>
+          <t>수조원대 (은행 자율배상 1.3조원 이상)</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>ELS 가입 고객 다수</t>
+          <t>다수 (대규모 불완전판매)</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>ELS 불완전판매 제재 결론 또 밀려...일부 과태료 제척 기한 만료</t>
+          <t>금감원, 홍콩ELS 과징금 감경 시사…  재발땐 선처 없다</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>ilovepc.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58612</t>
+          <t>http://www.fnnews.com/news/202603221831355453</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-18 12:51:08.048704+00:00</t>
+          <t>2026-03-22 12:55:28.527767+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr"/>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>한국거래소와 예탁결제원이 결제주기 단축 협의체를 구성하여 시스템 개편 논의 중</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>한국 주식시장의 T+2 결제 시스템에 대한 개선 논의가 이재명 대통령의 문제 제기로 급물살을 타고 있다. 한국거래소와 예탁결제원은 결제주기 단축을 위한 협의체를 구성해 시스템 개편에 착수했으며, 미국 등 주요국은 이미 T+1 결제를 도입했거나 전환을 추진 중이다. 결제주기 단축 시 투자자 현금 확보 시점 단축 및 증권사 부담 감소 효과가 기대되지만, 인프라 투자 및 외국인 투자 접근성 저해 우려 등 단점도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>기사는 주식 결제 시스템의 정책적 개선 논의를 다루며, 현재 T+2 시스템이 법적으로 명확한 위법 행위나 투자자에게 직접적인 손해를 발생시켰다고 보기 어렵습니다. 투자자들의 '돈이 이틀간 떠도는' 것이 법적으로 배상받을 수 있는 손해로 인정되기 어려우며, 기사에서도 투자자 편익이 크지 않을 수 있다고 언급하여 피해 규모가 불명확합니다. 따라서 소송금융 투자에 필요한 명확한 상대방 책임과 구체적인 피해액 산정이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>전국 주식 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>주식 팔고 돈 받기까지 이틀…그 사이 내 돈은 어디서 떠돌았을까[only ...</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02289446645385944</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:42:30.730207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D192" t="inlineStr">
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>집단소송 평결</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작했다는 집단소송에서 배상해야 한다는 평결이 나왔습니다. 기관 투자자와 개인 투자자가 함께 제기한 소송으로, 머스크가 지불해야 할 금액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>일론 머스크의 고의적 주가 조작에 대한 평결이 나왔으며 (상대방 책임 명확, 증거 확보 가능), 기관 및 개인 투자자들의 집단소송으로 피해 규모가 수십억 달러에 달할 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 일론 머스크는 충분한 자력을 가지고 있어 배상 가능성이 높습니다 (상대방 자력 충분).</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>수십억 달러</t>
+        </is>
+      </c>
+      <c r="I193" t="inlineStr">
+        <is>
+          <t>기관 투자자와 개인 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>일론 머스크, 트위터 인수 과정서 고의로 주가 조작…배상해야  평결</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000298971?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:37:22.498808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr"/>
+      <c r="D194" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A193" s="3" t="inlineStr">
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>SEC와 리플 간 소송 진행 중, 일부 판결 선고</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 2020년 12월 제기한 소송은 XRP 가격을 오랫동안 억눌러온 핵심 요인이었습니다. 2025년 법원 판결을 통해 기관 투자자의 XRP 매수는 증권으로, 개인 투자자의 매수는 비증권으로 구분되며, 이는 XRP의 미래 가격에 영향을 미칠 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>이 기사는 미국 증권거래위원회(SEC)와 리플 간에 이미 진행 중인 고위험 규제 소송과 그 XRP 가격에 미치는 영향 및 법적 분류에 대해 다루고 있습니다. 새로운 피해 발생이나 소송을 시작하려는 잠재적 원고 집단을 묘사하고 있지 않아, 신규 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. 해당 사건은 이미 상당한 판결이 내려지는 등 진행 단계가 상당히 진전되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>XRP 7달러 간다? 결국 답은 두 가지였다</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/225407</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:31:10.581155+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B193" t="inlineStr">
-[...130 lines deleted...]
-      <c r="A195" s="3" t="inlineStr">
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>주가 조작 혐의에 대한 불리한 평결</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 주가 조작 혐의로 불리한 평결을 받았습니다. 기업 소송 전문가는 이번 판결이 말로 시장을 움직인 대가에 대한 분명한 메시지를 던진 것이라고 평가했습니다. 소송에 참여한 투자자들은 개인당 수천 달러의 보상을 받을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>일론 머스크의 주가 조작 혐의에 대한 불리한 평결이 나왔으므로 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인입니다(적합 조건 2). 또한 소송에 참여한 다수의 투자자들이 피해를 입었으며(적합 조건 3), 이미 평결이 나와 증거가 충분히 확보되고 법적 판단이 진행된 상태입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>개인당 수천 달러 (총액 미상)</t>
+        </is>
+      </c>
+      <c r="I195" t="inlineStr">
+        <is>
+          <t>다수의 투자자</t>
+        </is>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>'입'으로 움직인 시장의 대가…머스크, 트위터 주가 조작 혐의 불리한 ...</t>
+        </is>
+      </c>
+      <c r="K195" t="inlineStr">
+        <is>
+          <t>pointe.co.kr</t>
+        </is>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr">
+        <is>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75928</t>
+        </is>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:30:56.920885+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B195" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>판매 금융기관</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>금융위원회 제재 논의 진행 중</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>대통령 주재 자본시장 간담회에서 홍콩 ELS 관련 금융기관 제재 결론이 연기될 가능성이 제기되었습니다. 금융위원회는 제재 수위 확정을 위한 논의를 지속하고 있으며, 이는 홍콩 ELS 손실 사태에 대한 정부 차원의 대응이 진행 중임을 시사합니다.</t>
+          <t>일론 머스크가 트위터에 스팸·가짜 계정이 만연하다고 주장한 게시물로 인해 투자자들이 속아 피해를 입었다는 민사 집단소송에 직면했다. 기관 투자자와 개인 투자자들이 함께 제기한 이 소송으로 머스크는 수십억 달러를 배상해야 할 위기에 처했다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 상대방은 자력이 충분한 판매 금융기관들로 특정됩니다(적합 조건 2). 현재 금융위원회에서 제재 논의가 진행 중이며(적합 조건 6), 이는 책임 소재와 증거 확보에 긍정적인 영향을 미칠 것입니다(적합 조건 1, 5). 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확하고(머스크의 고의적 주가 조작 주장), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(기관 및 개인 투자자 집단소송)가 발생했고, 피해 규모가 매우 큼(수십억 달러 배상 위기). 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기관 투자자 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>李대통령 주재 '자본시장' 간담회…홍콩 ELS 제재 결론 연기 가닥</t>
+          <t>머스크, 고의로 트위터 주가 조작 ⋯수십억 달러 배상 위기</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6104514</t>
+          <t>http://www.inews24.com/view/1951830</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-18 00:44:08.121766+00:00</t>
+          <t>2026-03-22 00:30:28.228991+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr"/>
+      <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>금융당국 과태료 부과 및 영업 일부 정지</t>
+          <t>금감원의 국회 법안 신설 제안</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 미신고 사업자와의 거래 지원 및 특정 금융거래정보법 위반으로 368억 원의 역대 최대 과태료와 영업 일부 정지 처분을 받았습니다. 이는 업비트보다 높은 수준의 제재로, 가상자산 업계 전반에 긴장감을 조성하고 있습니다. 이번 제재는 금융당국의 공식적인 조사 결과에 따른 것으로, 향후 잠재적 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>금융감독원이 가상자산거래소에 대한 은행 수준의 검사·제재권 확보를 국회에 건의했다. 또한 이용자가 손해배상 청구를 위해 거래소에 자료 열람을 요구할 수 있는 권리를 법에 신설할 것을 제안하며 가상자산 이용자 보호 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>빗썸의 특금법 위반 및 미신고 사업자 거래 지원으로 인한 368억 원 과태료 부과 및 영업 일부 정지는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 강력한 증거가 존재함을 의미합니다(적합 조건 5). 빗썸은 대형 가상자산 거래소로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다. 다만, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+          <t>이 기사는 금융감독원이 가상자산 시장의 규제 강화를 위해 국회에 법안 신설을 제안하는 내용입니다. 특정 피해 사건이나 소송 대상이 되는 당사자가 명확히 존재하지 않으며, 구체적인 피해 규모나 피해자 집단이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>업비트보다 많았다 …빗썸 '368억' 역대급 과태료에 업계 긴장</t>
+          <t>금감원,  가상자산거래소 은행 수준의 검사·제재권 필요 …국회에 2단...</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/blockchain-fintech/6104319</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298154</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-17 13:19:39.636251+00:00</t>
+          <t>2026-03-21 12:30:44.621509+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>삼성자산운용</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>대법원 승소 판결로 종결</t>
+          <t>집단소송 배상 판결</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>삼성자산운용이 원유선물 상장지수펀드(ETF) 투자자들과 벌인 소송전에서 승소했다. 이 사건은 대법원 판결로 삼성자산운용의 승소가 확정되어 종결된 상태이다.</t>
+          <t>일론 머스크가 X(트위터) 인수 과정에서 주가조작을 한 혐의로 기관 투자자와 개인 투자자들이 제기한 집단소송에서 수십억 달러를 배상하라는 판결을 받았습니다. NBC 뉴스는 머스크가 지불해야 할 금액이 수십억 달러에 이를 것으로 전망했습니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>기사에 따르면 삼성자산운용이 원유선물 ETF 투자자와의 소송에서 승소하여 이미 종결된 사건이다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일론 머스크의 X(트위터) 인수 관련 주가조작으로 기관 및 개인 투자자들이 집단소송을 제기하여 수십억 달러 배상 판결이 나왔으며, 이미 판결이 선고되어 사건의 법적 근거가 상당 부분 입증된 상태입니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김우석 삼성자산운용 대표이사</t>
+          <t>X 인수에 주가조작한 일론머스크, 수십억 달러 배상 판결</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433066</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603210014</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-17 00:46:47.424342+00:00</t>
+          <t>2026-03-21 12:30:07.448977+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="3" t="inlineStr">
+      <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>금융감독원 현장점검 및 토스뱅크의 자진 반납 요청, 민사소송 가능성 제기</t>
+          <t>도 특사경 수사 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>토스뱅크에서 약 7분간 엔화가 반값에 표기되는 시스템 오류가 발생하여 약 284억원 규모의 환전이 이루어졌다. 금융감독원은 토스뱅크에 대한 현장점검을 진행 중이며, 토스뱅크는 고객들에게 자진 반납을 요청하고 불응 시 민사소송 가능성을 언급했다. 또한, 환전 고객 전원에게 사과 보상으로 현금 1만원을 지급했다.</t>
+          <t>경기도 특사경이 3만%가 넘는 고금리를 수취한 불법대부업자를 적발했으며, 김동연 경기도지사는 이를 뿌리 뽑겠다는 의지를 밝혔다. 특사경은 엄정한 수사를 이어갈 방침이며, 생활고에 시달리는 피해자들에게 복지서비스를 연계하고 있다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>토스뱅크의 시스템 오류로 인한 '반값 엔화' 사태는 상대방(토스뱅크)의 책임이 명확하며(적합 조건 1), 금융기관으로서 자력이 충분합니다(적합 조건 2). 다수의 이용자가 관련되어 집단적 이슈가 될 수 있으며(적합 조건 3), 총 284억원 규모의 거래가 발생하여 개별 고객에게도 상당한 금액이 걸려있을 수 있습니다(적합 조건 4). 금감원의 현장점검을 통해 사실관계와 증거 확보가 용이하며(적합 조건 5, 6), 토스뱅크가 반환을 거부하는 고객에게 민사소송을 제기할 가능성이 있어 고객 측의 방어 소송 수요가 발생할 수 있습니다. 이는 소송금융의 새로운 기회가 될 수 있습니다.</t>
+          <t>불법대부업자의 3만% 초과 이자 수취는 명백한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 도 특사경의 적발 및 수사 진행으로 객관적인 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). '피해자' 복수 표현과 '생활고에 시달리는 피해자' 언급으로 다수 피해자 및 상당한 피해 규모가 예상되어 소송금융 투자 적합도가 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>제2의 '반값 엔화' 사태 막아라 …금감원, 인터넷銀 유의사항 전파</t>
+          <t>김동연  3만% 넘는 이자 받은 불법대부업자 적발…반드시 뿌리뽑아야</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003550287</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103693</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:58.678877+00:00</t>
+          <t>2026-03-21 12:19:00.098030+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
-      <c r="A200" s="3" t="inlineStr">
+      <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 부과 처분. 빗썸은 제재 조치 검토 중.</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>금융당국이 가상자산 거래소 빗썸에 특금법 위반(자금세탁방지 의무, 고객확인의무 등)으로 영업 일부정지 6개월 및 과태료 368억원의 중징계를 부과했다. 665만 건에 달하는 위반 사항이 확인되었으며, 빗썸은 제재 결정을 존중하고 향후 방안을 검토할 예정이다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨려 투자자들을 속였다는 배심원단 평결이 나왔다. 이는 집단소송으로 진행되었으며, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 달할 것으로 전망된다. 다만 계획적인 조작 혐의에 대해서는 무죄 의견이 나왔다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특금법 위반 책임이 명확하며 (적합 조건 1, 5), 대규모 가상자산 거래소로서 충분한 자력을 갖추고 있습니다 (적합 조건 2). 고객확인의무 위반 등 665만 건에 달하는 위반 사항은 잠재적으로 다수의 피해자 발생 가능성을 시사하며 (적합 조건 3, 4), 이미 금융당국의 중징계(영업정지, 과태료)가 내려진 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 이로 인한 개별 고객들의 직접적인 금전적 피해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(조건 1), 상대방(일론 머스크)의 자력이 충분하며(조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 집단적 피해가 발생했고(조건 3), 피해 규모가 수십억 달러에 달할 것으로 예상되어 매우 크다(조건 4). 또한 배심원단의 평결이라는 객관적 증거가 존재한다(조건 5).</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>수백만 명 (665만 건의 위반 사항)</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 영업 일부정지 6개월 중징계…과태료 368억원</t>
+          <t>고의로 트위터 주가 조작 …머스크, 수십억 달러 배상 위기</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202667</t>
+          <t>https://www.joongang.co.kr/article/25413610</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:30.117991+00:00</t>
+          <t>2026-03-21 00:46:32.720580+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>뱅크오브아메리카</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>금융당국의 제재(행정처분) 완료, 불복 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>뱅크오브아메리카(BofA)가 제프리 엡스타인 피해 여성 중 한 명과 소송 합의를 마쳤다고 블룸버그 통신이 보도했습니다. 법원 문서에 따르면 익명의 여성 측과 BofA는 이번 소송에 대해 합의했으며, 구체적인 합의 내용은 공개되지 않았습니다.</t>
+          <t>가상자산 거래소 빗썸이 특정 금융거래정보의 보고 및 이용 등에 관한 법률(특금법) 위반으로 금융당국으로부터 역대급 제재를 받았다. 이로 인해 빗썸의 기업공개(IPO) 추진에 차질이 예상되며, 과거 유사 제재를 받은 업비트처럼 빗썸도 당국 결정에 불복해 소송을 제기할지 주목된다. 빗썸은 당국의 결정을 존중하고 이용자 보호에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>본 기사에서 언급된 소송은 뱅크오브아메리카와 엡스타인 피해 여성 간의 합의로 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 상대방(뱅크오브아메리카)의 자력이 충분하고(적합 조건 2) 엡스타인 사건의 책임이 비교적 명확하며 증거 확보 가능성이 높지만(적합 조건 1, 5), 해당 소송은 이미 마무리되어 신규 투자 기회가 없습니다.</t>
+          <t>빗썸은 특금법 위반으로 역대급 제재를 받아 상대방 책임이 명확하고(적합 조건 1), IPO를 추진하는 대기업으로 자력이 충분하다(적합 조건 2). 이미 당국의 제재라는 공적 절차가 진행되어 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사만으로는 이용자들의 직접적인 피해 규모나 피해자 수가 불분명하여 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명 (본 기사에서 언급된 소송 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>뱅크오브아메리카, 엡스타인 피해 여성과 소송 합의</t>
+          <t>'특금법 위반' 빗썸 역대급 제재…IPO '빨간불'</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479624&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298600?division=NAVER</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-17 00:36:58.211480+00:00</t>
+          <t>2026-03-21 00:44:49.980818+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="3" t="inlineStr">
+      <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>미래에셋생명</t>
+          <t>제미니, 캐머런 윙클보스, 타일러 윙클보스</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>민사소송 진행 중</t>
+          <t>투자자들이 윙클보스 형제를 상대로 집단소송 제기</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>미래에셋생명 소속 설계사가 고객 돈 27억 원을 편취한 사실이 민사소송 과정에서 4년 만에 확인되었습니다. 금융당국은 GA 채널을 통한 금융사고 방지를 위해 보험사-GA 간 공동검사 확대 및 리스크 평가 시스템 구축을 추진하고 있습니다.</t>
+          <t>암호화폐 거래소 제미니의 투자자들이 IPO 당시 '거래소 확장' 공시와 달리 '예측시장'으로 사업 방향을 급격히 전환하여 막대한 손실을 입었다며 창업자 윙클보스 형제를 상대로 집단소송을 제기했습니다. 상장 후 주가가 82% 급락하고 대규모 구조조정이 단행되는 등 사업 안정성 및 공시 신뢰성 문제가 부각되고 있습니다. 이번 소송은 암호화폐 기업의 IPO 공시 기준과 사업 전환 공지 방식에 대한 중요한 검증 사례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>미래에셋생명이라는 대형 금융기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 피해 금액이 27억 원으로 매우 큽니다(적합 조건 4). 민사소송 과정에서 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 용이할 것으로 보입니다(적합 조건 1, 5).</t>
+          <t>제미니는 IPO 공시와 달리 사업 방향을 급격히 전환하여 투자자들에게 막대한 손실을 입혔다는 주장이 제기되었으며(적합 조건 1), 억만장자 창업자들이 피고로 지목되어 자력이 충분합니다(적합 조건 2). 다수의 투자자들이 집단소송을 제기했고(적합 조건 3), 주가가 82% 급락하는 등 피해 규모가 매우 큽니다(적합 조건 4). IPO 서류, 주가 기록 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>27억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>미래에셋생명 설계사 고객 돈 27억 편취…보험사는 4년 만에 확인</t>
+          <t>제미니, 거래소서 예측시장으로 급선회…투자자 소송에 주가 82% 급락</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065600681907115</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/341805</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-17 00:31:48.714908+00:00</t>
+          <t>2026-03-21 00:38:58.263234+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A203" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>칼시 (Kalshi)</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>네바다 법원 임시금지명령, 애리조나주 법무장관 혐의 제기, CFTC 관할권 주장</t>
+        </is>
+      </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>다음 달부터 금융감독원 자본시장특별사법경찰(특사경)에 인지수사권이 도입되어, 금감원이 시장감시부터 강제조사까지 전 과정을 직접 처리할 수 있게 됩니다. 이는 자본시장 불공정거래 사건 수사에 속도를 붙이고 증거인멸 가능성을 차단하여 공정한 거래질서 확립에 기여할 것으로 기대됩니다.</t>
+          <t>네바다 법원이 예측시장 플랫폼 칼시(Kalshi)에 14일간 이벤트 계약 제공 중단 명령을 내리며, 예측시장의 법적 성격(금융상품 vs 도박)과 관할권을 둘러싼 주정부와 연방당국 간의 충돌이 심화되고 있다. 칼시는 여러 주에서 유사한 이유로 소송 및 수사 대상이 되고 있으며, 4월 3일 추가 심리가 예정되어 있다. 이 사건은 예측시장 산업 전반의 규제 방향을 결정할 중요한 전환점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 금융감독원 특사경의 인지수사권 도입이라는 제도 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>예측시장 플랫폼 칼시의 운영이 불법으로 판명될 경우, 다수의 이용자들에게 집단적 피해가 발생할 가능성이 있음 (적합 조건 3: 집단적 피해). 현재 네바다 법원의 임시금지명령 및 애리조나주 법무장관의 혐의 제기 등 공적 절차가 진행 중이며 (적합 조건 6: 공적 절차 진행 중), 이는 향후 소송의 근거가 될 수 있음. 다만, 현재까지 피해 규모가 명확하지 않고, 칼시의 책임 여부 및 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>금감원 특사경, 내달부터 인지수사권 도입…제도정비 완료</t>
+          <t>네바다 법원, 칼시 ‘예측시장’ 일시 중단 명령…관할권 충돌 본격화</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/17/2026031610112187945</t>
+          <t>https://www.tokenpost.kr/news/policy/341789</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-17 00:31:15.426312+00:00</t>
+          <t>2026-03-21 00:37:17.781520+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="3" t="inlineStr">
+      <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 특금법 위반 중징계 및 과태료 부과</t>
+          <t>미국 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>금융당국 금융정보분석원(FIU)이 가상자산 거래소 빗썸에 대해 특정금융정보법(특금법) 위반으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 내렸다. 빗썸은 미신고 해외 가상자산사업자와의 거래금지 의무, 고객확인의무 등을 위반한 사실이 확인되었으며, FIU는 빗썸의 법 준수 의지가 미흡했다고 밝혔다. 빗썸은 당국의 결정을 존중하며 개선 방안을 검토 중이다.</t>
+          <t>일론 머스크가 2022년 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 미국 캘리포니아 북부 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 발언이 투자자들의 잘못된 판단을 유도했다고 판단했으나, 사기 모의 혐의는 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>금융당국(FIU)의 공식 조사 결과 빗썸의 특금법 위반 사실이 명확히 확인되었고(상대방 책임 명확, 증거 확보 가능), 368억 원의 과태료 부과 및 영업정지 처분을 받을 정도로 자력이 충분한 대형 가상자산 거래소입니다(상대방 자력 충분). 이미 금융당국의 중징계라는 공적 절차가 진행되었습니다(공적 절차 진행 중). 다만, 기사에서 직접적인 이용자 피해 규모나 집단적 피해 발생 여부는 명확히 언급되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방(일론 머스크)의 책임이 배심원 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 다수의 투자자가 피해를 입었으며, 피해 규모가 수십억 달러에 달하는 대규모 사건입니다. 이미 법원 배심원단 평결이 나와 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 일부영업정지 6개월 중징계…과태료 368억원</t>
+          <t>일론 머스크가 트위터 주가조작 ...수십억 달러 배상 판결</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412188</t>
+          <t>https://zdnet.co.kr/view/?no=20260321083006</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:26.675855+00:00</t>
+          <t>2026-03-21 00:31:00.696364+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr"/>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>다올투자증권</t>
+        </is>
+      </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>피해 고객들과 합의 완료</t>
+          <t>경찰 수사 및 압수수색 진행 중</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>푸른저축은행에서 전 임원의 99억 원 규모 횡령 사고가 발생했습니다. 은행은 피해 고객들과 합의를 완료했다고 밝혔으며, 횡령금액 전액을 손실로 반영할 예정입니다. 현재 수사기관 고소 및 한국거래소의 상장적격성 실질심사가 진행 중입니다.</t>
+          <t>다올투자증권이 저축은행법 위반 혐의로 경찰의 압수수색을 받았다. 이는 금융 관련 법규 위반으로, 향후 투자자나 예금자 등 다수의 피해자가 발생할 가능성이 있으며, 대규모 손해배상 소송으로 이어질 수 있다. 현재 경찰 수사가 본격화되고 있다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>기사에 따르면 푸른저축은행의 횡령 사고로 인한 '피해 고객들과는 합의를 완료했다'고 명시되어 있습니다. 이는 소송금융 적합도 판단 기준 중 '이미 종결된 사건'이라는 부적합 조건에 해당하여, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>다올투자증권은 자력이 충분한 금융기관이며(적합 조건 2), 저축은행법 위반 혐의로 경찰의 압수수색을 받아 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 저축은행법 위반은 다수의 투자자에게 대규모 피해를 야기할 가능성이 높아 집단소송으로 발전할 잠재력이 크다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>99억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>푸른저축은행 99억 횡령사고로 예금이탈도 일부 있는듯....상장유지 여부...</t>
+          <t>검찰 역사 속으로 …  수사도 지휘도 아마추어 손에, 도둑 활개 치는 세...</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>thetracker.co.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://thetracker.co.kr/View.aspx?No=4005782</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/20/2026032000322.html</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-16 13:12:34.543851+00:00</t>
+          <t>2026-03-20 13:03:15.157698+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>금감원, 가상자산 거래소 규제 강화 추진 및 이용자 자료 열람 법적 권리 부여 방안 논의</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>빗썸 오지급 사태를 계기로 금융감독원이 가상자산 거래소에 대한 '은행급 규제'를 추진합니다. 이는 이용자들이 손해배상 청구 등을 위해 거래소에 계약서, 약관, 거래 내역 등의 자료 열람을 요구할 수 있는 법적 권리를 부여하는 방안을 포함하며, 가상자산 시장에 금융소비자보호 체계를 적용하려는 시도입니다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>빗썸의 '오지급 사태'로 상대방 책임이 비교적 명확하며(적합 조건 1), 빗썸은 주요 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). 금감원이 가상자산 거래소 규제 강화를 추진 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이용자들의 손해배상 청구권 부여 논의는 집단적 피해 가능성을 시사합니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>빗썸 오지급 사태 후폭풍…금감원, 가상자산 거래소 '은행급 규제' 추진</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726005</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:46:15.844886+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>은행들</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>LTV 담합 관련 과징금 부과 및 집단 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>은행들이 LTV 담합으로 2720억 원의 과징금을 부과받았으며, 이에 대해 집단 소송이 제기될 움직임을 보이고 있습니다. 이는 은행들의 불법 행위로 인한 다수 소비자의 피해 가능성을 시사하며, 이미 공적 기관의 조사를 통해 책임이 명확해진 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>은행들의 LTV 담합으로 2720억 원의 과징금이 부과된 상황으로, 상대방의 책임이 명확하고(적합 조건 1) 공적 절차(과징금 부과)가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). '은행들'은 자력이 충분한 상대방이며(적합 조건 2), '집단 소송'이 언급되어 다수의 피해자가 존재할 가능성이 높고 피해 규모도 클 것으로 추정됩니다(적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>2720억 원 (과징금 규모로 추정)</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>미상 (집단 소송 예정으로 다수 추정)</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>“2720억 과징금 못 낸다” … 은행들 LTV 담합 ‘집단 소송’ 초강수</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>biz.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/20/2026032000313.html</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:45:20.059892+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>삼성생명</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>집단소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>삼성생명이 삼성전자 지분 매각 차익에도 불구하고 유배당 결손을 해소하지 않아 계약자들의 배당권리 회복 청구권 문제가 제기되고 있습니다. 법조계에서는 다수의 계약자가 공동의 이해관계를 바탕으로 집단소송을 제기할 가능성을 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>피고가 대기업인 삼성생명으로 배상 능력이 충분하며(적합 조건 2), 다수의 계약자가 피해자로 예상되어 집단소송 가능성이 명시적으로 언급되었습니다(적합 조건 3). 개별 피해액은 소액일 수 있으나 전체 계약자를 대상으로 할 경우 총 피해 규모는 상당할 것으로 추정되며(적합 조건 4), 삼성생명의 유배당 결손 해소 미이행이라는 구체적인 쟁점이 제시되어 책임 소재가 명확할 가능성이 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>다수의 계약자</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>삼성생명, 삼성전자 지분 매각 차익에도 유배당 결손 해소 안돼</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>newsfreezone.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680777</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:44:56.029516+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>제일건설, OK로지웰, 무궁화신탁, 현대자산운용</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>금융당국 대주주적격성 심사 진행 중, 공정위 하도급법 위반 조사 진행 중, 제일건설 공정위 처분 관련 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>무궁화신탁의 현대자산운용 매각 과정에서 인수 주체인 제일건설·OK로지웰 컨소시엄의 대주주 적격성 논란이 불거졌다. 제일건설은 공정위 제재 및 하도급법 위반 조사를 받고 있으며, OK로지웰은 대부업 이력이 문제로 지적된다. 현대자산운용 또한 불법 운용으로 금융당국 제재를 받은 바 있어, 이번 매각이 부실의 재배치에 그칠 수 있다는 우려가 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>제일건설의 공정위 과징금 부과 및 하도급법 위반 조사, 현대자산운용의 불법 운용으로 인한 금융당국 제재 등 상대방 책임이 명확하며, 제일건설과 OK로지웰은 자력이 충분하다. 현대자산운용 펀드 투자자들의 집단적 피해 가능성이 높고, 공정위 조사 및 금융당국 심사 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이하여 소송금융 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>수백억 원 이상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>[이슈줌인] 무궁화신탁 현대자산운용 매각, 컨소시엄 '부적격' 논란 속...</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>dailypop.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97382</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:41:37.812534+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>경기도 특사경 수사 및 피의자 입건</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>경기도 특별사법경찰단이 불법 사금융 피의자 21명을 입건하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자에게 복지서비스를 연계하고 있어, 불법 사금융으로 인한 집단적 피해 발생 가능성이 높다. 이는 향후 피해자들의 손해배상 소송으로 이어질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>불법 사금융 피의자 21명 입건으로 상대방의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 생활고에 시달리는 다수의 피해자가 있음을 암시하여 집단적 피해 가능성이 있다(적합 조건 3). 다만, 피의자들의 자력 및 구체적인 피해 규모는 기사에서 확인하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>경기도 특사경 불법 사금융 피의자 21명 입건</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240968</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:35:53.448850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>불법대부업자</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>도 특사경 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>도 특사경이 3만%에 달하는 고금리를 수취한 불법대부업자를 적발하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자가 발생했으며, 경기복지재단 등 복지서비스 연계도 진행 중이다. 김동연 지사는 불법대부업을 뿌리뽑겠다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>불법대부업자 적발로 상대방 책임이 명확하고(적합 조건 1), 3만% 이자율은 개별 피해 규모가 매우 클 가능성을 시사하며(적합 조건 4), 도 특사경의 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중이라는 점(적합 조건 5, 6)에서 긍정적입니다. 또한 다수의 피해자가 있을 것으로 추정됩니다(적합 조건 3). 그러나 불법대부업자의 자력 부족 가능성이 있어 실제 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>3만% 이자 받은 불법대부업자 적발…김동연  반드시 뿌리뽑아야</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>kpinews.kr</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.kpinews.kr/newsView/1065612275377285</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:34:30.719576+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B206" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D206" t="inlineStr">
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E206" t="inlineStr">
-[...414 lines deleted...]
-      <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>자본시장특별사법경찰 집무규칙 개정안 규정변경예고 진행 중</t>
+          <t>경기도지사의 불법사금융 철저 수사 지시</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 인지수사 범위를 확대하고 수사심의위원회 운영을 개선하는 '자본시장특별사법경찰 집무규칙' 개정안을 규정변경예고했습니다. 이는 자본시장 불공정거래 수사를 신속히 개시하여 증거인멸을 차단하고 위법 행위자를 엄중히 처벌하기 위함입니다.</t>
+          <t>김동연 경기도지사가 서민들의 고통을 담보로 배를 불리는 불법사금융에 대해 철저한 수사를 강력 지시했다. 이는 불법적인 대부 행위로 인한 피해를 근절하고 서민들을 보호하기 위한 조치로, 관련 기관의 적극적인 대응이 예상된다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 권한 확대 및 절차 개선에 대한 규정 변경 예고를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>불법사금융의 특성상 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 비록 집단적 피해 가능성(적합 조건 3)과 공적 수사 진행 중(적합 조건 6)이라는 점은 긍정적이나, 핵심적인 회수 가능성 부족으로 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>금감원 특사경에 인지수사권 확대…수심위 당일 수사착수가 원칙</t>
+          <t>김동연 지사,  서민 고통 담보로 배 불리는 불법사금융 철저 수사  강력...</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128227</t>
+          <t>https://www.news2day.co.kr/article/20260320500278</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:06.425300+00:00</t>
+          <t>2026-03-20 12:26:55.824884+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr"/>
-      <c r="D213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>자본시장 특사경 인지수사권 도입</t>
+          <t>금융당국 규제 추진 및 빗썸의 피해자 구제 노력 진행 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰이 검찰을 거치지 않고 직접 수사를 개시할 수 있는 '인지수사권'을 도입합니다. 이는 기존의 증권선물위원회 고발·통보 절차 없이도 금융 범죄에 대한 즉각적인 수사가 가능해짐을 의미하며, 자본시장 불공정거래 수사 효율성을 높일 것으로 기대됩니다.</t>
+          <t>빗썸이 '금융 사고'에 대한 '피해자 구제 범위 확대'를 밝히며 다양한 민원을 수습 중이다. 금융당국은 빗썸에 대한 '대주주 지분 규제'를 추진하고 있어, 빗썸은 악재 속에서도 이재원 대표의 연임이 가닥을 잡는 등 내부적으로 해결 과제를 안고 있다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>이 기사는 자본시장 특별사법경찰의 인지수사권 도입이라는 제도적 변화를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>빗썸은 대형 금융기관으로 자력이 충분하며, '금융 사고 수습' 및 '피해자 구제 범위 확대' 언급을 통해 상대방 책임이 비교적 명확함. '다양한 민원'으로 집단적 피해 가능성이 높고, 금융당국의 규제 추진으로 공적 절차가 진행 중이어서 증거 확보 가능성도 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>자본시장 특사경, ‘인지수사권’ 도입…검찰 거치지 않고 즉시 수사</t>
+          <t>이재원 빗썸 대표, 악재 속에서도 ‘연임’ 가닥…IPO·신사업 과제 산...</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031613511623274</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026032014230639180</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:39.138810+00:00</t>
+          <t>2026-03-20 12:21:45.670834+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>챕터11 파산보호 신청 및 고객 자산 유용 의혹 소송 진행 중</t>
+          <t>SC제일은행이 부당대출 피해액 회수를 위한 소송 진행 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>암호화폐 트레이딩·대출 업체 블록필스(BlockFills)가 챕터11 파산보호를 신청하며 1억~5억 달러 규모의 부채가 드러났다. 미국 자본사 도미니언 캐피털은 블록필스가 고객 자산을 유용하고 손실을 은폐했다고 주장하며 소송을 제기했고, 법원은 자산 동결 가처분 명령을 내렸다. 약 2,000곳의 기관 고객이 피해를 입을 가능성이 있으며, 법원 감독 하에 구조조정이 진행될 예정이다.</t>
+          <t>SC제일은행에서 130억 원 규모의 부당대출 사고가 발생했으며, 은행의 내부 통제 시스템 허점이 드러났습니다. 현재 은행은 피해액 회수를 위한 소송을 진행 중이며, 최종 재판 결과에 따라 피해 규모가 확정될 예정입니다. 이와 별개로 SC제일은행은 홍콩 H지수 ELS 불완전판매 문제와 전자금융거래 안전성 확보 의무 위반 등으로 금융당국의 제재를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (고객 자산 유용 의혹 소송 및 자산 동결 가처분). 약 2,000곳의 기관 고객이 피해를 입은 집단적 피해이며, 부채 규모가 1억~5억 달러로 피해 규모가 큼. 챕터11 파산보호 신청 및 소송 진행으로 증거 확보 및 공적 절차가 진행 중임. 상대방이 파산보호 신청 상태이나, 상당한 자산을 보유하고 있어 회수 가능성이 있음.</t>
+          <t>SC제일은행이 130억원 규모의 부당대출 사고에 대한 피해자(원고)로서 회수를 위한 소송을 진행 중인 것으로 보입니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자 또는 개별 원고의 성격과 맞지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>1억~5억 달러 (약 1,496억~7,479억 원)</t>
+          <t>130억 3100만원</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>약 2,000곳의 기관 고객</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>크립토 트레이딩업체 블록필스, 파산보호 신청…챕터11 구조조정 돌입</t>
+          <t>[단독] 130억 사고 난지 한참 지났는데 이광희 SC제일은행장 “아직도 피...</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339771</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=99450</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:31.729460+00:00</t>
+          <t>2026-03-20 00:46:36.462626+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr"/>
-      <c r="D215" t="inlineStr"/>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰 수사 범위 확대 정책 발표</t>
+          <t>금감원 규제 강화 건의, 국회 현안질의 진행 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장 특별사법경찰의 수사 범위를 모든 조사사건으로 확대하는 집무규칙 개정안을 규정변경 예고했습니다. 이는 자본시장 불공정거래 등 위법 행위에 대한 조사 및 수사 역량을 강화하기 위한 조치입니다.</t>
+          <t>빗썸이 직원의 입력 오류로 약 62만 개의 비트코인을 오지급하는 대규모 사고를 냈다. 이에 금융감독원은 가상자산 거래소에 은행급 규제를 도입하는 디지털자산기본법 2단계 입법을 국회에 건의했으며, 빗썸 대표는 국회 정무위원회에서 현안질의에 답했다. 금감원은 잔고 검증 의무화, 내부통제 강화, 전산투자 의무화 등을 제안했다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자본시장 특별사법경찰의 수사 범위 확대에 대한 정책 발표 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>빗썸의 직원의 입력 오류로 대규모 비트코인 오지급 사고가 발생하여 상대방 책임이 명확하며(조건 1), 빗썸은 충분한 자력을 가진 대형 거래소입니다(조건 2). 약 62만 개의 비트코인이라는 막대한 규모의 오지급으로 피해 규모가 크고(조건 4), 다수의 이용자가 피해를 입었을 가능성이 높습니다(조건 3). 금감원의 규제 강화 건의 및 국회 현안질의 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보도 용이할 것으로 보입니다(조건 5).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 62만 비트코인 (오지급 규모)</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (빗썸 이용자)</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>'자본시장 특사경' 수사 범위 '모든 조사사건' 확대</t>
+          <t>빗썸 비트코인 오지급 여파…금감원, 가상자산 거래소 ‘은행급’ 규제...</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-stock/6102493</t>
+          <t>https://www.mk.co.kr/article/11993171</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:22.509475+00:00</t>
+          <t>2026-03-20 00:44:35.997009+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr"/>
-      <c r="D216" t="inlineStr"/>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>은행권</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>자본시장 불공정거래 수사 절차 개선을 위한 집무규칙 개정안 예고</t>
+          <t>금융감독원 소비자위험대응협의체 논의 예정, 선제적 점검 예상</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>금융당국이 자본시장 불공정거래 수사를 신속히 개시할 수 있도록 자본시장특별사법경찰(특사경)의 수사 개시 범위를 확대하는 집무규칙 개정안을 예고했다. 이번 개정으로 증권선물위원회 고발 없이도 수사심의위원회 심의를 거쳐 금융위·금감원 조사 사건을 특사경 수사로 전환할 수 있게 되며, 이는 증거 인멸 방지 및 위법 행위자 처벌 강화에 기여할 것으로 기대된다.</t>
+          <t>금융감독원이 홍콩H지수 ELS 사태에 이어 은행권의 ETF 판매 관행을 새로운 소비자보호 제재 대상으로 검토 중이다. 연초 이후 은행을 통한 ETF 판매액이 16조 원을 넘어서며 급증했으나, 주가 급락 시 불완전판매로 인한 대규모 손실 민원이 발생할 수 있다는 우려가 제기되고 있다. 금감원은 소비자위험대응협의체에서 이 문제를 다룰 예정이다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 자본시장 불공정거래 수사 절차를 개선하는 금융당국의 규정 개정 내용을 다루고 있습니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 구체적인 사건 정보가 부재합니다.</t>
+          <t>은행권의 ETF 판매 급증으로 인한 불완전판매 가능성이 제기되고 있으며, 금융감독원이 이를 주요 안건으로 다루고 선제적 점검을 예고하는 등 공적 절차가 진행 중이다. 상대방인 은행권은 자력이 충분하며, 주가 급락 시 대규모 집단적 피해 발생 가능성이 높아 소송금융 투자에 적합하다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>자본시장 '불공정거래' 차단 속도…특사경 수사 개시 범위 확대</t>
+          <t>[Invest]'이찬진호' 금감원, 진짜 1호는? 은행 ELS 넘어 ETF로 번지는 불...</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77377</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/03/19/2026031980141.html</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:05.953758+00:00</t>
+          <t>2026-03-20 00:42:54.811889+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="2" t="inlineStr">
+      <c r="A217" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
-          <t>규정 변경에 대한 보도</t>
+          <t>미국 내 토큰 발행 규제 명확성 증가</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>금융위원회가 자본시장 특별사법경찰(특사경)의 수사 전환 및 조사자료 제공 규정을 손질합니다. 앞으로는 한국거래소 통보사건 외에도 금융위 자체 조사 사건에 대해 즉시 특사경 수사 전환이 가능해지며, 종결된 조사자료 제공 조항도 형사소송법에 따라 정보교류가 가능하도록 변경됩니다.</t>
+          <t>게리 겐슬러 체제 하에서 규제 불확실성에 시달리던 기업들이 이제 미국 내 토큰 발행 규제를 명확히 알게 되었다는 내용의 기사입니다. 이는 코인 시장의 큰손들이 안심하고 투자할 수 있는 환경을 조성할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>이 기사는 자본시장 특사경 규정 변경에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 게리 겐슬러 체제 하의 과거 규제 불확실성과 현재의 규제 명확성 변화에 대해 다루고 있으며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 언급하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>조사 즉시 특사경 수사 전환…자본시장 특사경 규정 손질</t>
+          <t>겐슬러 악몽 끝났다... 눈치 보던 코인판 큰손들 안심하고 돈 푼다?</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603160066</t>
+          <t>http://coinreaders.com/225006</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-16 12:38:33.559250+00:00</t>
+          <t>2026-03-20 00:41:29.412009+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr"/>
-      <c r="D218" t="inlineStr"/>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>사모대출 운용사 및 관련 금융기관</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>자본시장 특사경 수사범위 확대 규정 변경 예고</t>
+          <t>사모대출 시장 전반의 신용 리스크 확대 경고, 일부 기업 파산 및 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 수사 개시 범위를 확대하고 수사권 통제 장치를 정비하는 제도 개선에 나섰습니다. 이는 자본시장 불공정거래 수사의 적시성을 확보하고 수사권 오남용을 방지하기 위함이며, 조사부서의 모든 조사사건을 특사경 수사로 전환할 수 있도록 하는 것이 핵심입니다. 개정안은 4월 중 시행될 예정입니다.</t>
+          <t>뉴욕증시의 사모대출 시장에서 고금리로 인한 신용 리스크가 확대되며 디폴트율이 사상 최고치를 기록할 것으로 전망됩니다. 블랙스톤 펀드의 환매 제한과 퍼스트 브랜드, 트리컬러 등 개별 기업의 파산 사례가 발생하며 시장의 투명성과 신뢰 문제가 부각되고 있습니다. 이는 중견·중소기업의 자금 조달 악화로 이어지는 '조용한 신용경색'으로 발전할 수 있습니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 제도 개선에 대한 내용입니다. 따라서 상대방 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>사모대출 시장의 신용 리스크 확대로 다수 투자자에게 집단적 피해가 발생할 가능성이 높습니다 (집단적 피해). 블랙스톤 등 대형 운용사 및 주요 금융기관이 연루되어 상대방의 자력이 충분하며 (상대방 자력 충분), Tricolor 사례처럼 허위 대출 데이터 등 상대방 책임이 명확한 경우도 있습니다 (상대방 책임 명확). 연준, 피치, IMF 등 공신력 있는 기관의 보고서와 일부 기업의 파산 절차를 통해 증거 확보 및 공적 절차 진행이 확인됩니다 (증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 투자자 및 채권자</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>금융위·금감원, 자본시장 특사경 수사범위 확대</t>
+          <t>강한 뉴욕증시 뒤 숨은 균열…'사모대출' 뇌관 터지나[천조국 리포트]</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031610502949235</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032002283170440</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-16 12:38:18.163212+00:00</t>
+          <t>2026-03-20 00:39:48.468475+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>카카오뱅크</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>카카오뱅크의 시스템 장애 및 환율 오류로 인한 피해 배상 및 정정 작업 진행 중</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>카카오뱅크에서 두 차례의 시스템 장애와 엔화 환율 오류가 발생하여 최소 1만 700명 이상의 고객이 피해를 입었다. 특히 환율 오류 사고는 약 5만 건의 거래에서 283억 8천만 원 규모의 피해를 야기했으며, 일부 거래는 아직 정정되지 않은 상태이다. 카카오뱅크의 책임이 명확하고 피해 규모가 커 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>카카오뱅크는 대기업 금융기관으로 자력이 충분하며(적합 조건 2), 두 차례의 시스템 장애와 환율 오류로 인해 최소 1만 700명 이상의 다수 피해자가 발생했고(적합 조건 3), 특히 환율 오류 건은 283억 원 이상의 큰 피해 규모를 보였다(적합 조건 4). 카카오뱅크의 책임이 명확하며(적합 조건 1), 일부 거래는 아직 정정되지 않아 사건이 종결되지 않았다.</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>4874만원 (1차 장애), 283억8000만원 (환율 오류)</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>최소 1만700명, 약 5만건의 거래 관련 다수</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>카카오뱅크 '먹통' 2차례…원인 오판·복구 중 재장애까지</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712245</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:32:06.756163+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>한국거래소의 거래시간 연장 정책 발표 및 개인투자자 단체의 강력한 반발. 정책 시행 시 잠재적 피해 발생 우려.</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>한국거래소가 24시간 주식 거래 체계 구축을 추진하자 한국주식투자자연합회 등 개인투자자 단체가 강력히 반발하고 있다. 개인투자자들은 거래시간 연장이 외국인·기관에 유리한 '기울어진 운동장'을 심화시키고, '주식 중독' 및 '일상 붕괴' 등 심각한 사회적 문제를 야기할 것이라고 주장한다. 현재 정책 시행 시점은 연기되었으나, 한국거래소는 24시간 거래 체계 구축 의지를 굽히지 않고 있다.</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>한국거래소는 자력이 충분한 대형 기관이며(적합 조건 2), 1400만 명에 달하는 개인투자자 다수가 잠재적 피해자로 언급되어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 다만, 거래시간 연장으로 인한 개인투자자의 손실 발생 및 한국거래소의 책임 입증이 복잡할 수 있으며(적합 조건 1, 5 약함), 현재 구체적인 법적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 약함).</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>1400만 개인투자자 중 다수</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>“24시간 주식거래? ‘피로사회’ 앞당기는 촉매제”</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>shindonga.donga.com</t>
+        </is>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M220" t="inlineStr">
+        <is>
+          <t>https://shindonga.donga.com/3/all/13/6144976/1</t>
+        </is>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:53:44.694145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>도이치모터스</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>특검의 자본시장법 위반 방조 혐의 추가, 형사 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>특검이 김건희 여사 관련 도이치모터스 주가조작 의혹 사건의 형사 2심에서 자본시장법 위반 방조 혐의를 예비적 공소사실로 추가했습니다. 이는 피고인의 방어권 보장을 위한 조치로 설명되었으며, 기존 공동정범 혐의는 유지됩니다. 이 사건은 고의 입증 및 공소시효 등이 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>적합 조건 6가지 중 5가지 이상 충족: 상대방 책임이 비교적 명확함 (특검 기소 및 형사 2심 진행), 상대방에게 자력이 충분함 (도이치모터스 및 관련자), 집단적 피해 (주가조작 피해자 다수), 증거가 있거나 확보 가능함 (특검 수사 및 기소), 이미 공적 절차 진행 중 (특검 수사 및 형사 2심). 주가조작 사건의 특성상 피해 규모도 클 것으로 예상되어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>특검, 김건희 도이치 2심 '방조' 추가 승부수…법조계  고의 입증·시효...</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1623068/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:46:15.944580+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>IMM프라이빗에쿼티, EQT파트너스</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>대법원 판결 후에도 일부 FI와의 풋옵션 갈등 여전히 진행 중, 국제 중재판정부의 절차 이행 의무 조건부 인정</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>교보생명은 2012년 재무적 투자자(FI)들로부터 1조 2천억 원을 투자받으며 2015년까지 IPO가 이뤄지지 않을 경우 풋옵션을 행사할 수 있도록 계약했습니다. IPO 지연으로 FI들이 풋옵션을 행사했으나 교보생명 측이 가격 문제로 이를 거부하며 국제 중재 및 국내 소송이 수년간 이어졌습니다. 최근 대법원에서 교보생명에 불리한 판단이 나왔음에도 IMM프라이빗에쿼티 등 일부 FI와의 분쟁은 여전히 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>교보생명은 대기업이자 금융기관으로 자력이 충분하며(적합 조건 2), 풋옵션 계약 불이행에 대한 책임이 비교적 명확합니다(적합 조건 1). 국제상업회의소(ICC) 중재 및 국내 소송이 수년간 진행되었고(적합 조건 6), 최근 대법원에서 교보생명에 불리한 판단이 나오는 등 객관적 증거가 풍부합니다(적합 조건 5). 또한, 다수의 재무적 투자자(FI)들이 관련된 집단적 피해이며(적합 조건 3), 1조 2천억 원 규모의 투자금에 대한 분쟁으로 피해 규모가 매우 큽니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>1조 2천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>다수의 재무적 투자자</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>'SBI저축은행' 품은 교보생명…지주사 전환·IPO 속도 붙나</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260318_0003554214</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:49:10.851741+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>한국거래소 내부 감사 및 조치 예정, 투자자 손해배상 소송 예고</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>한국거래소가 전산 장애와 관리종목 지정 해제 번복 등 잇따른 운영 혼선으로 투자자 신뢰를 잃고 있습니다. 특히 에스씨엠생명과학의 관리종목 지정 해제 번복은 거래소의 판단 오류로 주가 급락을 초래했으며, 투자자들은 손해배상 소송을 예고하고 있습니다. 거래소는 내부 감사 및 AI 기술 활용 보완을 약속했습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인해 다수의 투자자가 피해를 입었으며(적합 조건 1, 3), 상대방인 한국거래소는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 거래소 스스로 내부 감사 및 조치를 예고하여 증거 확보 가능성이 높고(적합 조건 5), 투자자들이 이미 손해배상 소송을 예고하고 있어 집단 소송 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>일주일 전엔 ‘전산 먹통’, 관리 종목은 ‘착오 공시’, 노조는 ‘365일...</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/19/20260319031003?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:40:40.626414+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B219" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A220" s="2" t="inlineStr">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>SEC·CFTC 공동 가이드라인 발표</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 디지털 자산 규제에 대한 첫 공동 가이드라인을 발표했습니다. 이 가이드라인은 '대부분의 암호화폐는 증권이 아니다'라는 기준을 제시하며 스테이킹, 에어드롭 등에 대한 판단 기준과 5단계 자산 분류 체계를 도입했습니다. 이는 암호화폐 시장의 규제 불확실성을 완화하고 투자자 리스크를 줄이는 전환점으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>이 기사는 암호화폐 시장의 규제 불확실성을 해소하기 위한 SEC와 CFTC의 공동 가이드라인 발표에 대한 것으로, 특정 피해 사실이나 책임이 명확한 상대방, 또는 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구의 근거가 되는 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>SEC·CFTC 공동 가이드라인…“대부분 암호화폐는 증권 아니다” 기준 세...</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/340882</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:33:37.834593+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B220" t="inlineStr">
-[...342 lines deleted...]
-      </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>계좌 폐쇄 관련 소송 진행 중</t>
+          <t>업계 신뢰도 하락 및 대중 반감 확산</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>트럼프 일가가 정치적 신념 때문에 캐피털 원이 계좌를 폐쇄했다고 주장하며 소송을 제기했다. 캐피털 원 측은 이러한 주장이 사실이 아니라고 반박하고 있으며, 현재 소송이 진행 중이다.</t>
+          <t>베니티 페어에 실린 암호화폐 업계 인사들의 화보가 시장 침체와 과거 논란 속에서 대중의 반감을 사며 '조롱'의 대상이 되었습니다. 이는 업계 전반의 신뢰 위기를 부각시켰으며, 특히 오픈씨의 토큰 출시 지연과 갤럭시 디지털 마이크 노보그라츠의 루나 관련 과거 행적이 재조명되며 현실감각 부재 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>대기업 피고(캐피털 원)로 자력은 충분하나(적합 조건 2), 기사 내용이 매우 짧아 상대방 책임의 명확성, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 특히 집단적 피해가 아닌 특정 가족의 개별 소송으로 보이며, 상대방은 정치적 신념 때문이 아니라고 반박하고 있어 승소 가능성 판단이 어렵다.</t>
+          <t>이 기사는 암호화폐 업계 인사들의 과시적 화보에 대한 대중의 부정적인 반응과 신뢰도 하락을 다루고 있습니다. 특정 법적 위반 행위나 직접적인 금전적 피해 발생을 보고하는 것이 아니며, 소송금융 투자 대상이 될 만한 명확한 법적 청구권이나 집단적 피해가 확인되지 않습니다. 과거 루나 사태나 오픈씨 기업가치 하락은 언급되나, 이는 기사 내용으로 인해 새롭게 발생한 법적 분쟁이 아닙니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>텍사스 목초지에 세운 에릭 트럼프의 '비트코인 공장'</t>
+          <t>베니티 페어 ‘크립토 신봉자’ 화보 역풍…시장 침체 속 신뢰 흔들</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51878</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/340840</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-16 00:40:04.538634+00:00</t>
+          <t>2026-03-19 00:33:27.549188+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>국회에서 불법사금융 근절 및 피해회복 법안 논의 중</t>
+          <t>SEC·CFTC 공동 가이던스 발표</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>천준호 의원 등 10인이 불법사금융 근절 및 범죄피해 회복을 위한 법안을 발의했습니다. 이 법안은 법정이율을 초과하는 고금리로 인한 피해자들에게 범죄피해재산을 환부하여 피해를 회복하게 할 필요성을 강조하며, 불법사금융으로 인한 다수 피해자의 구제를 목표로 합니다.</t>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 가상자산 토큰에 대한 첫 공동 가이던스를 발표하여 증권법 적용 기준을 제시했습니다. 이는 규제 불확실성을 일부 해소하려는 목적이지만, 법적 구속력이 없어 시장의 즉각적인 반응은 제한적이었습니다. 비트코인 가격은 FOMC를 앞둔 관망세로 인해 7만5000달러 선에서 횡보했습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하며(적합 조건 1), 법정이율을 초과하는 고금리로 인한 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한, 국회에서 관련 법안이 논의되는 등 공적 절차가 진행 중이어서(적합 조건 6) 증거 확보 및 피해 회복 가능성이 높습니다.</t>
+          <t>본 기사는 미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)의 가상자산 규제 가이던스 발표에 대한 내용으로, 특정 기업의 불법 행위나 다수의 피해자가 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>[PICK! 이 안건] 천준호 등 10인  불법사금융 근절 및 범죄피해 회복 도...</t>
+          <t>SEC·CFTC 첫 공동 가이던스 제시…비트코인 7만5000달러 문턱서 주춤</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1238258</t>
+          <t>https://www.tokenpost.kr/news/policy/340765</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:30.819399+00:00</t>
+          <t>2026-03-18 13:02:11.760015+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr"/>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>은행권</t>
+        </is>
+      </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>금융당국의 ELS 불완전판매 제재 절차 지연, 일부 과태료 제척기간 만료, 일부 개별 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출을 통해 1,618명의 도민에게 생활비를 지원했으며, 이 중 3분의 2가 생활비 목적으로 대출을 받았습니다. 또한, 경기도는 불법사금융 피해자들을 위한 맞춤형 대출 상품을 별도로 검토 중이라고 밝혔습니다. 이는 도민들의 생계 위기를 돕기 위한 최소한의 방어선 역할을 할 것으로 기대됩니다.</t>
+          <t>금융당국이 홍콩 H지수 ELS 불완전판매에 대한 제재 결론을 내리지 못하고 있으며, 이로 인해 일부 과태료 부과 제척기간이 만료될 위기에 처했습니다. 은행권은 이미 1조 3천억 원 규모의 자율 배상을 진행했으나, 금융당국은 자율 배상과 별개로 불완전판매 책임을 엄격히 따져 조 단위 과징금 부과를 검토 중입니다. 이번 결정은 개정 금소법 시행 이후 첫 기준점이 될 수 있어 금융당국의 고심이 깊어지고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 프로그램과 불법사금융 피해자 구제 대출 상품 검토에 대한 내용입니다. 특정 불법사금융 주체나 그들의 책임이 명확하게 언급되지 않았으며, 상대방의 자력 또한 불분명합니다. 피해 규모나 증거에 대한 구체적인 정보도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>ELS 불완전판매에 대한 금융당국의 제재 절차가 진행 중이며(공적 절차 진행 중), 은행권이 상대방으로 자력이 충분합니다. 1조 3천억 원 규모의 자율 배상이 진행될 정도로 피해 규모가 크고 다수의 ELS 가입 고객이 피해를 입어 집단적 피해에 해당합니다. 불완전판매 책임이 비교적 명확하며, 금융당국의 조사 및 자율 배상 진행으로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 3천억 원 이상 (자율 배상액 기준)</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>ELS 가입 고객 다수</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>경기극저신용대츨 1천618명 받았다...3명중 2명  생활비</t>
+          <t>ELS 불완전판매 제재 결론 또 밀려...일부 과태료 제척 기한 만료</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ilovepc.co.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3529694</t>
+          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58612</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-16 00:25:21.912263+00:00</t>
+          <t>2026-03-18 12:51:08.048704+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr"/>
-      <c r="D228" t="inlineStr"/>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>김건희</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>정책 논의 및 입장 표명</t>
+          <t>형사 항소심 진행 중, 공소장 변경 신청</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>금융위원회는 다주택자 및 비거주 1주택자 등에 대한 대출 규제가 확정된 바 없다고 밝혔습니다. 전세는 주거와 직결되므로 투기 세력과 실수요자를 정교하게 구분하지 못할 경우 선의의 피해자가 발생할 수 있다는 우려가 제기되었습니다. 금융위는 사회 통념상 용인되는 사유에 대해서는 규제 예외를 둘 수 있다고 언급했습니다.</t>
+          <t>김건희 여사의 도이치모터스 주가조작 사건과 관련하여 특검팀이 항소심에서 김 여사를 공동정범 또는 예비적으로 방조범으로 보고 공소장 변경을 신청했습니다. 이는 주가조작 혐의에 대한 법적 공방이 진행 중임을 의미합니다. 이 사건은 사회적 관심이 높고 다수의 투자자 피해 가능성이 있어 소송금융 투자 대상으로 적합합니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>해당 기사는 금융위원회의 대출 규제 정책에 대한 논의 및 입장 표명에 관한 것으로, 특정 주체의 명확한 책임이나 실제 발생한 피해 사실이 확인되지 않습니다. (적합 조건 1, 3, 4 미충족) 또한, 소송으로 이어질 만한 구체적인 사건이나 공적 절차가 진행 중인 상황으로 보기 어렵습니다. (적합 조건 6 미충족)</t>
+          <t>특검이 김건희 여사를 도이치모터스 주가조작의 공동정범 또는 방조범으로 보고 항소심에서 공소장 변경을 신청한 점은 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함'에 해당합니다. 영부인 신분으로 '상대방에게 자력이 충분함'이 예상되며, '이미 공적 절차(형사 항소심)가 진행 중임'도 적합 조건입니다. 주가조작 사건의 특성상 '집단적 피해'와 '피해 규모가 큼'도 예상되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>금융위  다주택자·비거주 1주택자 등 대출 규제 확정된 바 없다</t>
+          <t>김건희특검, 도이치 주가조작 '방조죄 추가' 항소심 공소장 변경 신청</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564627&amp;class=18&amp;grp=</t>
+          <t>https://www.dailian.co.kr/news/view/1622234/?sc=Naver</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-16 00:24:36.419865+00:00</t>
+          <t>2026-03-18 12:38:58.832199+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>칼시(Kalshi)</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>애리조나주 법무장관의 형사 기소, 매사추세츠주 운영 금지 명령, 연방대법원까지의 법적 분쟁 예상</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>미국 예측 시장 플랫폼 칼시가 애리조나주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되었다. 칼시는 연방 규제가 주법에 우선한다는 논리로 영업해왔으나, 여러 주에서 불법 스포츠 베팅으로 규정하며 영업 중단을 요구하고 있다. 이번 기소를 시작으로 유사 사례의 도미노 효과가 나타날 것이라는 전망이 나온다.</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>예측 시장 플랫폼 칼시가 애리조나 주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되어 상대방 책임이 명확하다. 연매출 13억 달러에 달하는 대기업으로 자력이 충분하며, 이미 매사추세츠주에서 운영 금지 명령이 내려지는 등 공적 절차가 진행 중이다. 유사 사례의 도미노 효과가 예상되어 소송금융 투자 가능성이 높다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I229" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>美 예측플랫폼 칼시 첫 형사 기소… 도미노 효과 불가피</t>
+        </is>
+      </c>
+      <c r="K229" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M229" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03283286645384632</t>
+        </is>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:37:52.645640+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B229" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
+      <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
-          <t>미국 SEC의 리플 대상 소송 종결</t>
+          <t>법적 근거 및 면책 조항 마련 논의 단계</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 리플(Ripple)을 상대로 제기했던 소송은 지난해 낮은 벌금으로 종결되었으나, 규제 불확실성은 완전히 해소되지 않아 XRP 가격이 12개월간 40% 하락했다. 이로 인해 XRP의 2달러 전망이 흔들리고 있다.</t>
+          <t>데스크칼럼은 은행의 '할인배당'이 선의인지 위법인지에 대한 법적 논란을 다루며, 피해자 구제를 위해 정부 기금 조성이나 국회의 특별법 마련이 필요하다고 주장한다. 법적 근거 없는 은행의 선의에만 의존하는 방식의 문제점을 지적하고 있다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>부적합 조건: 기사에서 언급된 미국 SEC의 리플(Ripple) 대상 소송은 이미 '끝났음'으로 명시되어 종결된 사건에 해당합니다. 비록 규제 불확실성이 남아있고 XRP 가격이 하락했으나, 이는 시장 상황 및 기존 소송의 여파로 보이며, 투자자들이 리플을 상대로 새로운 소송을 제기할 명확한 근거가 기사 내에서 특정되지 않습니다.</t>
+          <t>기사 내용은 특정 사건에 대한 보도가 아닌, '할인배당'의 법적 근거 마련 필요성에 대한 데스크칼럼이다. 피해자 구제 필요성이 언급되지만, 구체적인 피해자, 피해 규모, 상대방, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>12개월 40% 하락…XRP 2달러 전망 흔들</t>
+          <t>[데스크칼럼] 선의냐 위법이냐...'할인배당'의 두 얼굴</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223986</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=503470</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-15 12:54:56.081248+00:00</t>
+          <t>2026-03-18 12:16:30.356339+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C231" t="inlineStr"/>
-      <c r="D231" t="inlineStr"/>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>빗썸, 두나무</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 2.0 1차 대출 완료, 2차 접수 예정. 불법사금융 피해자 구제 위한 별도 대출 상품 검토 중.</t>
+          <t>빗썸에 역대 최고 과태료 부과, 두나무는 FIU 영업정지 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6천만원 규모의 대출 지원을 완료했다. 대출자 중 27.1%인 438명은 고금리 대출 또는 불법사금융 이용 경험이 있다고 응답했으며, 경기도는 불법사금융 피해자 구제를 위한 맞춤형 대출 상품도 검토 중이다. 이 사업은 금융취약계층의 실질적인 재기를 돕는 서민금융 안전망이다.</t>
+          <t>빗썸이 특정금융정보법 위반으로 역대 최고 수준의 과태료 제재를 받으며 파장이 예상된다. 이는 두나무가 FIU의 영업정지 처분 취소 소송을 진행 중인 사례와 비교되며, 관련 소송 가능성이 높게 점쳐진다. 암호화폐 거래소의 금융법 위반과 그에 따른 제재가 핵심이다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>이 기사는 경기도의 극저신용대출 지원 사업에 대한 내용으로, 특정 상대방의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송금융 투자를 위한 명확한 피고, 소송 원인, 그리고 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
+          <t>빗썸과 두나무는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 특정금융정보법 위반으로 FIU의 제재를 받았다는 점에서 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 이미 공적 절차(FIU 제재)가 진행 중이며(적합 조건 6), 기사에서 '소송 가능성 높아'라고 언급되어 추가적인 법적 분쟁 발생 가능성이 높음.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>438명 (불법사금융 경험자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>경기도, 1618명 실질적 자립 도왔다…‘극저신용대출 2.0’ 1차 대출 마...</t>
+          <t>[빗썸 제재 파장] 역대 최고 과태료...두나무·코빗 사례 비교해보니</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806238</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150287</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:12.544975+00:00</t>
+          <t>2026-03-18 00:48:08.874904+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="3" t="inlineStr">
+      <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr"/>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>판매 금융기관</t>
+        </is>
+      </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>불법 사금융 일당에 대한 형사 재판이 종결되어 전원 실형 선고. 피해자들의 민사상 손해배상 청구 가능.</t>
+          <t>금융위원회 제재 논의 진행 중</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>대부업 등록 없이 연 2만4000%에 달하는 살인적인 고리로 돈을 빌려주고 피해자들의 얼굴 사진과 지인 연락처를 불법으로 갈취한 불법 사금융 일당이 전원 실형을 선고받았습니다. 다수의 피해자가 발생했을 것으로 추정되며, 형사 판결을 바탕으로 피해자들의 민사상 손해배상 청구가 가능할 것으로 보입니다.</t>
+          <t>대통령 주재 자본시장 간담회에서 홍콩 ELS 관련 금융기관 제재 결론이 연기될 가능성이 제기되었습니다. 금융위원회는 제재 수위 확정을 위한 논의를 지속하고 있으며, 이는 홍콩 ELS 손실 사태에 대한 정부 차원의 대응이 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>불법 사금융 일당의 고리대금 및 개인정보 갈취 행위가 형사 재판을 통해 '전원 실형'으로 명확히 입증되어 상대방 책임이 명확하며(적합 조건 1), 형사 판결문이 민사 소송의 강력한 증거로 활용 가능합니다(적합 조건 5). '피해자들을 모집'했다는 점에서 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 연 2만4000%의 고리라는 점에서 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 사금융 일당의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 상대방은 자력이 충분한 판매 금융기관들로 특정됩니다(적합 조건 2). 현재 금융위원회에서 제재 논의가 진행 중이며(적합 조건 6), 이는 책임 소재와 증거 확보에 긍정적인 영향을 미칠 것입니다(적합 조건 1, 5). 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>연 2만4000% '살인적 고리'…불법 사금융 일당 전원 실형</t>
+          <t>李대통령 주재 '자본시장' 간담회…홍콩 ELS 제재 결론 연기 가닥</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620975/?sc=Naver</t>
+          <t>https://www.news1.kr/finance/general-finance/6104514</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-15 12:27:15.949535+00:00</t>
+          <t>2026-03-18 00:44:08.121766+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>금융당국 과태료 부과 및 영업 일부 정지</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>가상자산 거래소 빗썸이 미신고 사업자와의 거래 지원 및 특정 금융거래정보법 위반으로 368억 원의 역대 최대 과태료와 영업 일부 정지 처분을 받았습니다. 이는 업비트보다 높은 수준의 제재로, 가상자산 업계 전반에 긴장감을 조성하고 있습니다. 이번 제재는 금융당국의 공식적인 조사 결과에 따른 것으로, 향후 잠재적 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>빗썸의 특금법 위반 및 미신고 사업자 거래 지원으로 인한 368억 원 과태료 부과 및 영업 일부 정지는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 강력한 증거가 존재함을 의미합니다(적합 조건 5). 빗썸은 대형 가상자산 거래소로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다. 다만, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>업비트보다 많았다 …빗썸 '368억' 역대급 과태료에 업계 긴장</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/finance/blockchain-fintech/6104319</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-03-17 13:19:39.636251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B233" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr"/>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>삼성자산운용</t>
+        </is>
+      </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>경기도, 불법사금융 피해자 구제 위한 대출 상품 검토 중</t>
+          <t>대법원 승소 판결로 종결</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>경기도의 극저신용대출 이용자 중 438명(27.1%)이 고금리 대출 또는 불법사금융 경험이 있다고 응답했습니다. 이에 경기도는 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품을 검토 중이며, 이는 다수의 피해자가 존재함을 시사합니다.</t>
+          <t>삼성자산운용이 원유선물 상장지수펀드(ETF) 투자자들과 벌인 소송전에서 승소했다. 이 사건은 대법원 판결로 삼성자산운용의 승소가 확정되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 이용자 중 438명 이상이 불법사금융 경험이 있다고 응답하여 집단적 피해(적합 조건 3)가 명확하며, 불법사금융은 상대방의 책임이 비교적 명확합니다(적합 조건 1). 또한 경기도가 불법사금융 피해자 구제를 위한 대출 상품을 검토 중인 것은 공적 절차 진행(적합 조건 6)의 일환으로 볼 수 있습니다. 다만, 특정 상대방이 명시되지 않았고, 상대방의 자력 확보가 어려울 수 있으며, 개별 피해 규모에 대한 정보가 부족합니다.</t>
+          <t>기사에 따르면 삼성자산운용이 원유선물 ETF 투자자와의 소송에서 승소하여 이미 종결된 사건이다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>438명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>경기도, 생계 위기 돕는다··· ‘경기 극저신용대출 2.0‘ 1618명 20억 ...</t>
+          <t>[Who Is ?] 김우석 삼성자산운용 대표이사</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887544</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433066</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:59.138380+00:00</t>
+          <t>2026-03-17 00:46:47.424342+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr"/>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>토스뱅크</t>
+        </is>
+      </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>경기도의 극저신용대출 프로그램 진행 중</t>
+          <t>금융감독원 현장점검 및 토스뱅크의 자진 반납 요청, 민사소송 가능성 제기</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 이들을 위한 맞춤형 대출 상품도 검토 중입니다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 지원하는 서민금융 안전망입니다.</t>
+          <t>토스뱅크에서 약 7분간 엔화가 반값에 표기되는 시스템 오류가 발생하여 약 284억원 규모의 환전이 이루어졌다. 금융감독원은 토스뱅크에 대한 현장점검을 진행 중이며, 토스뱅크는 고객들에게 자진 반납을 요청하고 불응 시 민사소송 가능성을 언급했다. 또한, 환전 고객 전원에게 사과 보상으로 현금 1만원을 지급했다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 불법사금융 피해자들을 포함한 금융 취약계층을 돕는 정책을 다룹니다. 특정 불법사금융 주체를 식별하거나 이들에 대한 소송 가능성을 제시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)을 충족하지 못합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>토스뱅크의 시스템 오류로 인한 '반값 엔화' 사태는 상대방(토스뱅크)의 책임이 명확하며(적합 조건 1), 금융기관으로서 자력이 충분합니다(적합 조건 2). 다수의 이용자가 관련되어 집단적 이슈가 될 수 있으며(적합 조건 3), 총 284억원 규모의 거래가 발생하여 개별 고객에게도 상당한 금액이 걸려있을 수 있습니다(적합 조건 4). 금감원의 현장점검을 통해 사실관계와 증거 확보가 용이하며(적합 조건 5, 6), 토스뱅크가 반환을 거부하는 고객에게 민사소송을 제기할 가능성이 있어 고객 측의 방어 소송 수요가 발생할 수 있습니다. 이는 소송금융의 새로운 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>김동연표 '극저신용대출 2.0' 1차 대출 완료…1618명에 20억원 긴급 수혈</t>
+          <t>제2의 '반값 엔화' 사태 막아라 …금감원, 인터넷銀 유의사항 전파</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260315131122920</t>
+          <t>https://www.newsis.com/view/NISX20260316_0003550287</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:14.836851+00:00</t>
+          <t>2026-03-17 00:44:58.678877+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 부과 처분. 빗썸은 제재 조치 검토 중.</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>금융당국이 가상자산 거래소 빗썸에 특금법 위반(자금세탁방지 의무, 고객확인의무 등)으로 영업 일부정지 6개월 및 과태료 368억원의 중징계를 부과했다. 665만 건에 달하는 위반 사항이 확인되었으며, 빗썸은 제재 결정을 존중하고 향후 방안을 검토할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특금법 위반 책임이 명확하며 (적합 조건 1, 5), 대규모 가상자산 거래소로서 충분한 자력을 갖추고 있습니다 (적합 조건 2). 고객확인의무 위반 등 665만 건에 달하는 위반 사항은 잠재적으로 다수의 피해자 발생 가능성을 시사하며 (적합 조건 3, 4), 이미 금융당국의 중징계(영업정지, 과태료)가 내려진 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 이로 인한 개별 고객들의 직접적인 금전적 피해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>수백만 명 (665만 건의 위반 사항)</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>'특금법 위반' 빗썸 영업 일부정지 6개월 중징계…과태료 368억원</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202667</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:44:30.117991+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B236" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>뱅크오브아메리카</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>경기도가 '극저신용대출 2.0'을 통해 1618명에게 총 20억 6천만 원을 대출했습니다. 이 대출은 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 서민금융 안전망으로, 생활비, 대출 상환, 공공요금 납부 등 생계형 위기 해소를 목적으로 합니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있다고 답했습니다.</t>
+          <t>뱅크오브아메리카(BofA)가 제프리 엡스타인 피해 여성 중 한 명과 소송 합의를 마쳤다고 블룸버그 통신이 보도했습니다. 법원 문서에 따르면 익명의 여성 측과 BofA는 이번 소송에 대해 합의했으며, 구체적인 합의 내용은 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>이 기사는 경기도의 극저신용대출 사업에 대한 보도로, 특정 가해자가 존재하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>본 기사에서 언급된 소송은 뱅크오브아메리카와 엡스타인 피해 여성 간의 합의로 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 상대방(뱅크오브아메리카)의 자력이 충분하고(적합 조건 2) 엡스타인 사건의 책임이 비교적 명확하며 증거 확보 가능성이 높지만(적합 조건 1, 5), 해당 소송은 이미 마무리되어 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (본 기사에서 언급된 소송 기준)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>경기도, 극저신용대출 2.0 첫 집행…1618명에 20억 원 '생계 버팀목'</t>
+          <t>뱅크오브아메리카, 엡스타인 피해 여성과 소송 합의</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2302265.htm</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479624&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:43.553269+00:00</t>
+          <t>2026-03-17 00:36:58.211480+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C238" t="inlineStr"/>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>미래에셋생명</t>
+        </is>
+      </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 프로그램 진행 중, 불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>민사소송 진행 중</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출 2.0 1차 접수를 통해 1,618명에게 총 20억 6천만원 규모의 대출을 완료했다. 대출자의 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 별도 대출 상품을 검토 중이다.</t>
+          <t>미래에셋생명 소속 설계사가 고객 돈 27억 원을 편취한 사실이 민사소송 과정에서 4년 만에 확인되었습니다. 금융당국은 GA 채널을 통한 금융사고 방지를 위해 보험사-GA 간 공동검사 확대 및 리스크 평가 시스템 구축을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>본 기사는 경기도의 극저신용대출 프로그램에 대한 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 사안이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>미래에셋생명이라는 대형 금융기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 피해 금액이 27억 원으로 매우 큽니다(적합 조건 4). 민사소송 과정에서 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 용이할 것으로 보입니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>27억 원</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>“30분 만에 마감된 절박함”...경기도, 극저신용대출로 1천618명 위기 구...</t>
+          <t>미래에셋생명 설계사 고객 돈 27억 편취…보험사는 4년 만에 확인</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260315580063</t>
+          <t>https://sateconomy.co.kr/news/view/1065600681907115</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:33.800843+00:00</t>
+          <t>2026-03-17 00:31:48.714908+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
-      <c r="A239" s="2" t="inlineStr">
+      <c r="A239" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr"/>
       <c r="F239" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 지원을 통해 1618명의 저신용 도민에게 20억6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품을 검토 중입니다.</t>
+          <t>다음 달부터 금융감독원 자본시장특별사법경찰(특사경)에 인지수사권이 도입되어, 금감원이 시장감시부터 강제조사까지 전 과정을 직접 처리할 수 있게 됩니다. 이는 자본시장 불공정거래 사건 수사에 속도를 붙이고 증거인멸 가능성을 차단하여 공정한 거래질서 확립에 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>본 기사는 경기도의 저신용자 대출 지원 사업에 대한 보도로, 특정 사건이나 소송 대상이 되는 피해 사실을 다루고 있지 않습니다. 불법사금융 이용 경험자가 언급되지만, 특정 가해자나 구체적인 피해 내용, 소송 가능성에 대한 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 금융감독원 특사경의 인지수사권 도입이라는 제도 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>‘경기 극저신용대출 2.0’ 1차, 1600여명에 대출 완료···40대 직장인...</t>
+          <t>금감원 특사경, 내달부터 인지수사권 도입…제도정비 완료</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603151107011</t>
+          <t>https://www.mt.co.kr/stock/2026/03/17/2026031610112187945</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:18.266447+00:00</t>
+          <t>2026-03-17 00:31:15.426312+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr"/>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 지원 및 불법사금융 피해자 구제 대책 검토 중</t>
+          <t>금융정보분석원(FIU)의 특금법 위반 중징계 및 과태료 부과</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>경기도가 극저신용 도민 1,618명에게 총 20억 원 규모의 대출을 지원했으며, 2차 접수도 예정되어 있습니다. 특히 불법사금융 피해자를 위한 맞춤형 대출 상품도 적극 검토 중으로, 취약계층의 금융 어려움을 해소하고 불법 사금융 피해를 구제하기 위한 경기도의 정책적 노력이 진행 중입니다.</t>
+          <t>금융당국 금융정보분석원(FIU)이 가상자산 거래소 빗썸에 대해 특정금융정보법(특금법) 위반으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 내렸다. 빗썸은 미신고 해외 가상자산사업자와의 거래금지 의무, 고객확인의무 등을 위반한 사실이 확인되었으며, FIU는 빗썸의 법 준수 의지가 미흡했다고 밝혔다. 빗썸은 당국의 결정을 존중하며 개선 방안을 검토 중이다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 지원 및 불법사금융 피해자 구제 대책에 대한 내용으로, 특정 가해자나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '상대방 자력 충분', '증거 확보 가능' 등의 조건이 기사 내용만으로는 파악되지 않아 적합도가 낮습니다. 다만, '집단적 피해' 가능성은 있습니다.</t>
+          <t>금융당국(FIU)의 공식 조사 결과 빗썸의 특금법 위반 사실이 명확히 확인되었고(상대방 책임 명확, 증거 확보 가능), 368억 원의 과태료 부과 및 영업정지 처분을 받을 정도로 자력이 충분한 대형 가상자산 거래소입니다(상대방 자력 충분). 이미 금융당국의 중징계라는 공적 절차가 진행되었습니다(공적 절차 진행 중). 다만, 기사에서 직접적인 이용자 피해 규모나 집단적 피해 발생 여부는 명확히 언급되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>1618명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>최대 200만원 10년 상환…경기, 극저신용대출 1618명에 20억 지원</t>
+          <t>'특금법 위반' 빗썸 일부영업정지 6개월 중징계…과태료 368억원</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031509190001961?did=NA</t>
+          <t>https://www.joongang.co.kr/article/25412188</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-15 12:17:38.159367+00:00</t>
+          <t>2026-03-16 13:14:26.675855+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>피해 고객들과 합의 완료</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>푸른저축은행에서 전 임원의 99억 원 규모 횡령 사고가 발생했습니다. 은행은 피해 고객들과 합의를 완료했다고 밝혔으며, 횡령금액 전액을 손실로 반영할 예정입니다. 현재 수사기관 고소 및 한국거래소의 상장적격성 실질심사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>기사에 따르면 푸른저축은행의 횡령 사고로 인한 '피해 고객들과는 합의를 완료했다'고 명시되어 있습니다. 이는 소송금융 적합도 판단 기준 중 '이미 종결된 사건'이라는 부적합 조건에 해당하여, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>99억 원</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>푸른저축은행 99억 횡령사고로 예금이탈도 일부 있는듯....상장유지 여부...</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>thetracker.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://thetracker.co.kr/View.aspx?No=4005782</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:12:34.543851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>SEC 민사 소송 재소 불가 기각, DOJ 형사 사건 종료</t>
+          <t>금융당국의 행정처분 결정</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 비트클라우트 창업자 네이더 알나지에 대한 민사 소송을 재소 불가로 취하하며 벌금이나 제재 없이 사건이 종료되었습니다. 앞서 미국 법무부(DOJ)의 형사 사건도 종료된 바 있습니다. 이는 미국 암호화폐 규제 기조가 '소송 중심'에서 '제도 정비'로 이동하는 신호로 해석됩니다.</t>
+          <t>빗썸이 특금법 위반으로 금융당국으로부터 6개월 영업 일부정지 중징계를 받았습니다. 빗썸은 해당 제재 결정을 수용하겠다는 입장을 밝혔으며, 업비트는 유사 처분에 대해 행정소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>SEC의 민사 소송과 DOJ의 형사 사건 모두 재소 불가 기각 또는 종료되어 사실상 종결된 사건에 해당합니다. 이는 '부적합 조건: 이미 종결된 사건'에 명확히 부합하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 비록 '집단적 피해'와 '피해 규모가 큼'(300만 달러)이라는 적합 조건 요소가 있었으나, 이미 공적 절차가 마무리되어 소송 가능성이 매우 낮습니다.</t>
+          <t>본 기사는 빗썸에 대한 금융당국의 행정처분 내용을 다루고 있으며, 빗썸은 해당 결정을 수용했습니다. 기사 내용만으로는 특금법 위반으로 인해 직접적인 피해를 입은 사용자나 투자자가 특정되지 않으며, 이로 인한 집단적 피해 규모 또한 파악되지 않습니다. 소송금융 투자 대상으로서 원고(피해자)와 그들의 손해배상 청구권이 명확하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>300만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>SEC, 비트클라우트 창업자 소송 ‘재소 불가’ 취하…크립토 규제 기조...</t>
+          <t>'특금법 위반' 빗썸 중징계..영업 일부정지 6개월</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339561</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109130</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-15 00:36:57.980522+00:00</t>
+          <t>2026-03-16 13:10:23.904952+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A243" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>주요 시중은행</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 제재 결정 임박, 일부 민사소송 1심 원고 패소</t>
+          <t>금융정보분석원(FIU)의 영업 일부정지 6개월 및 과태료 368억 원 부과 결정</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>홍콩 ELS 불완전 판매와 관련하여 금융당국의 은행권 과징금 제재 결정이 임박했다. 일부 민사소송에서는 법원이 투자자의 자기책임 원칙을 강조하며 원고 패소 판결을 내렸으나, 금융당국은 소비자 보호를 최우선 기조로 삼고 있어 향후 상황에 영향을 미 미칠 것으로 보인다.</t>
+          <t>금융당국이 가상자산 거래소 빗썸에 자금세탁방지 의무 위반 등으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 부과했다. 빗썸은 고객확인의무, 거래제한의무, 자료보존의무 등 특금법 위반 사항이 665만 건에 달하며, 해외 미신고 가상자산사업자와의 거래를 지원한 사실도 확인되었다. 이번 제재는 국내 원화마켓 거래소 중 최고 수위로, 이용자 피해 발생 우려가 큰 위반 사항에 대한 엄정한 조치이다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(은행권), 집단적 피해(홍콩 ELS 투자자 다수), 피해 규모 큼(ELS 특성상), 증거 확보 가능(금융당국 조사 결과), 공적 절차 진행 중(과징금 제재 임박). 비록 일부 민사소송에서 원고 패소 판결이 있었으나, 금융당국의 소비자 보호 기조와 과징금 제재 결정은 향후 소송에 긍정적인 영향을 미칠 수 있음.</t>
+          <t>금융당국(FIU)의 현장검사로 빗썸의 특금법 위반 사실(적합 조건 1, 5)이 명확히 확인되었고, 빗썸은 국내 주요 가상자산 거래소로 자력이 충분(적합 조건 2)하다. 이미 공적 절차(FIU 제재)가 진행 중(적합 조건 6)이며, 수백만 건의 위반과 '이용자 피해 우려' 언급은 잠재적 집단소송 가능성을 시사한다(적합 조건 3). 다만, 기사에서 직접적인 이용자 피해 금액이 명확히 제시되지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 제재 결론 나온다…은행권 '운명의 다음주'</t>
+          <t>빗썸 일부영업정지 6개월 중징계·과태료368억원… “법준수 의지 미흡...</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026031314513722976</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535961&amp;code=61141111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-15 00:36:38.514628+00:00</t>
+          <t>2026-03-16 13:09:47.538720+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
-      <c r="A244" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A244" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>미국 연방준비제도(Fed)</t>
+          <t>빗썸, 코빗, 고팍스, 코인원</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>미 제10순회 항소법원 최종 기각 판결</t>
+          <t>금융위의 암호화폐 거래소 제재 처분 결정 및 진행 중. 업비트는 FIU 상대로 행정소송 진행 중.</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 접근 권한 소송을 최종 기각하며 연준의 광범위한 재량권을 재확인했습니다. 5년간 이어진 법적 다툼은 사실상 마무리되었으며, 이는 암호화폐 기업의 중앙은행 결제망 접근에 대한 규제 흐름에 영향을 미칠 것으로 보입니다. 판사는 마스터 계좌 거부가 은행에 '사형선고'와 같다고 비판하는 반대 의견을 내기도 했습니다.</t>
+          <t>금융위원회가 암호화폐 거래소 빗썸에 영업 일부정지 6개월과 과태료 368억원을 부과했으며, 코빗에도 과태료 27억3000만원과 기관경고를 내렸다. 고팍스와 코인원도 제재 절차를 밟고 있으며, 업비트는 영업 일부정지 처분에 대해 금융정보분석원(FIU)을 상대로 행정소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 소송을 최종 기각하며 5년간의 법적 다툼이 마무리되었습니다. 또한, 법원이 연준의 광범위한 재량권을 인정하여 상대방 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 금융당국의 제재 결정은 대형 암호화폐 거래소의 책임 소재를 시사하며, 이는 향후 피해자들의 손해배상 소송에 중요한 증거가 될 수 있습니다. 다만, 기사에는 피해자들의 구체적인 피해 규모나 직접적인 손해배상 청구 가능성에 대한 언급이 부족합니다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>1 (커스토디아 은행)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>미 항소법원, 커스토디아 ‘연준 마스터 계좌’ 소송 최종 기각…연준 ...</t>
+          <t>금융위, 빗썸 영업 일부정지 6개월 처분 결정…과태료 368억원도 부과</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339507</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031618330521294</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-15 00:28:48.458993+00:00</t>
+          <t>2026-03-16 13:04:17.259768+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>다수의 은행</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>손해배상 소송 1심 은행 승소 판결, 과징금 감경 논의 중</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태와 관련하여 은행들이 손실 위험 분석기간 설명의무 위반으로 제기된 손해배상 소송 1심에서 은행이 승소했습니다. 그러나 금융당국의 과징금 부과 및 96% 배상 권고 등 다른 공적 절차가 진행 중이며, 이는 은행의 전반적인 책임과 투자자 배상 가능성을 시사합니다. 이 사건은 대규모 금융 피해자들을 포함하고 있어 소송금융 투자 대상으로 적합합니다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>상대방인 은행들은 자력이 충분하며, 홍콩 ELS 사태는 다수의 투자자에게 막대한 피해를 입힌 집단적 사건으로 피해 규모가 큽니다. 이미 1심 소송이 진행되었고 금융당국의 과징금 부과 및 배상 논의 등 공적 절차가 활발히 진행 중이므로 증거 확보 및 법리 검토가 용이합니다. 비록 1심에서 은행이 일부 승소했으나, 이는 전체 책임 소재를 가리는 여러 쟁점 중 하나이며, 금융당국의 96% 배상 권고 등 다른 판단이 존재하여 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 감경 또 늦춰지나, '96% 배상'과 '금소법 선례' 논리 팽...</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433009</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:52:51.334918+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B245" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr"/>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>솔라나 기반 밈코인 런치패드</t>
+        </is>
+      </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>금감원 민생 특사경 수사 범위 확대 논의 및 불법 사금융 피해자 지원 체계 고도화 진행 중</t>
+          <t>집단 소송 진행 중, 의혹 단계</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>금융감독원이 민생 특별사법경찰단의 수사 범위를 채권추심법까지 확대하는 방안을 논의 중이다. 이는 불법 사금융 피해자 지원 체계를 고도화하기 위한 것으로, 경기도 공정 특별사법경찰단으로부터 운영 노하우를 전수받고 있다.</t>
+          <t>솔라나 기반의 밈코인 런치패드가 집단 소송에 휘말려 법적 공방을 겪고 있습니다. 그러나 해당 법적 공방은 아직 의혹 단계에 불과한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>금감원 특사경이 '불법' 사금융 및 채권추심을 대상으로 하므로 상대방의 책임이 명확하며(적합 조건 1), 금감원 수사를 통해 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 다만, 특정 사건이 아닌 정책/절차 논의 단계이며, 구체적인 피해 규모나 피해자 수가 명시되지 않아 즉각적인 투자 대상으로는 한계가 있음.</t>
+          <t>집단 소송에 휘말렸다는 점에서 집단적 피해 조건은 충족하나, 법적 공방이 아직 '의혹 단계'에 불과하여 상대방 책임이 명확하지 않습니다. 또한, 상대방인 '밈코인 런치패드'의 자력 여부가 불확실하며, 피해 규모나 증거에 대한 정보도 부족하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>금감원 민생 특사경 수사범위, 채권추심법까지 확대 논의</t>
+          <t>10년간 보유하기 더 좋은 암호화폐: XRP vs 솔라나</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/finance/2026/03/15/WAPVIJO2P5A7LLNX5IWGAB64BM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://coinreaders.com/224069</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-15 00:22:38.676728+00:00</t>
+          <t>2026-03-16 12:45:19.066775+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
-      <c r="A247" s="2" t="inlineStr">
+      <c r="A247" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr"/>
-      <c r="E247" t="inlineStr"/>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>금융감독원 특사경 수사권 강화 및 불공정거래 수사 절차 개선</t>
+        </is>
+      </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화로 암호화폐 시장이 안전 중심 전략으로 재편되는 가운데, 비트코인은 초기 10% 상승 후 유가 및 금리 불확실성, 지정학적 뉴스에 따라 변동성이 확대되었습니다. 대형 암호화폐 행사들이 연기되거나 취소되었으며, 비트코인이 안전자산처럼 작동하지 않는다는 분석이 확산되고 있습니다. 한편, 블랙록의 이더리움 ETF 출시와 리플의 바이백 프로그램 등 제도권 편입 노력은 지속되고 있습니다.</t>
+          <t>금융감독원 특별사법경찰(특사경)이 앞으로 금융당국 조사 부서의 주가조작 등 불공정거래 사건에 대해 증권선물위원회 고발이나 통보 없이도 직접 수사에 착수할 수 있게 됩니다. 금융위원회는 이 같은 내용의 '자본시장 특사경 집무 규칙' 개정안을 예고했으며, 이는 조사와 수사 사이 시차를 줄여 증거 인멸을 막고 수사 적시성을 높이기 위함입니다. 다만, 특사경이 조사부서의 사전 조사 없이 독자적으로 혐의를 인지하고 수사에 착수하는 방식은 여전히 제한됩니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>기사는 중동 전쟁 격화에 따른 암호화폐 시장의 전반적인 변동성 확대를 다루고 있습니다. 특정 주체의 명확한 책임(적합 조건 1 미충족)이나 집단적 피해(적합 조건 3 미충족)를 야기한 사건이 아니며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 원인이나 상대방이 특정되지 않습니다.</t>
+          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 금융감독원 특사경의 수사 절차 개선에 관한 내용입니다. 따라서 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화에 크립토 ‘방어 모드’…비트코인, 초반 10% 상승 뒤 변...</t>
+          <t>금감원 특사경, 불공정거래 사건 檢 지휘 없이 직접 수사</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339472</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133539497/1</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-14 12:45:19.774044+00:00</t>
+          <t>2026-03-16 12:43:12.865215+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
-      <c r="A248" s="2" t="inlineStr">
+      <c r="A248" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C248" t="inlineStr"/>
+      <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
-          <t>가격 조작 혐의 관련 집단 소송 승소</t>
+          <t>자본시장특별사법경찰 집무규칙 개정안 규정변경예고 진행 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>일론 머스크는 도지코인 가격 조작 혐의 집단 소송에서 승소하며 법적 리스크를 해소했습니다. 이후 그는 도지코인에 대한 언급을 극도로 자제하고 있으며, 이는 불필요한 구설을 피하기 위한 전략적 선택으로 보입니다. 하지만 이러한 머스크의 침묵은 투자자들 사이에서 패닉을 확산시키고 있습니다.</t>
+          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 인지수사 범위를 확대하고 수사심의위원회 운영을 개선하는 '자본시장특별사법경찰 집무규칙' 개정안을 규정변경예고했습니다. 이는 자본시장 불공정거래 수사를 신속히 개시하여 증거인멸을 차단하고 위법 행위자를 엄중히 처벌하기 위함입니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>기사에서 언급된 도지코인 가격 조작 혐의 관련 집단 소송은 이미 일론 머스크가 승소하여 법적 리스크가 해소된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 현재 투자자들의 '패닉 확산'은 머스크의 침묵에 대한 시장 반응으로, 새로운 법적 청구의 근거가 명확하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 권한 확대 및 절차 개선에 대한 규정 변경 예고를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>도지 파더의 배신?...도지코인, 머스크 외면에 투자자 패닉 확산</t>
+          <t>금감원 특사경에 인지수사권 확대…수심위 당일 수사착수가 원칙</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223881</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128227</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-14 12:36:34.572754+00:00</t>
+          <t>2026-03-16 12:41:06.425300+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C249" t="inlineStr"/>
+      <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
-          <t>부당이득반환청구소송 준비 중</t>
+          <t>자본시장 특사경 인지수사권 도입</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>빗썸이 오지급한 비트코인 62만개 중 125개를 회수하지 못해 부당이득반환청구소송을 준비 중인 것으로 알려졌습니다. 금융당국과 디지털자산거래소 간의 논의도 진행 중입니다.</t>
+          <t>자본시장 특별사법경찰이 검찰을 거치지 않고 직접 수사를 개시할 수 있는 '인지수사권'을 도입합니다. 이는 기존의 증권선물위원회 고발·통보 절차 없이도 금융 범죄에 대한 즉각적인 수사가 가능해짐을 의미하며, 자본시장 불공정거래 수사 효율성을 높일 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>빗썸의 오지급으로 인한 부당이득 반환 청구 소송이 예상되며, 상대방(빗썸)의 책임이 명확하고 대형 디지털자산거래소로서 자력이 충분합니다. 오지급된 비트코인 규모가 62만개에 달해 피해 금액이 매우 클 것으로 추정되며, 내부 거래 기록 등 증거 확보가 용이합니다.</t>
+          <t>이 기사는 자본시장 특별사법경찰의 인지수사권 도입이라는 제도적 변화를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>[키워드로 읽는 경제 트렌드] 빗썸 사태</t>
+          <t>자본시장 특사경, ‘인지수사권’ 도입…검찰 거치지 않고 즉시 수사</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=125053</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031613511623274</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-14 00:43:29.864302+00:00</t>
+          <t>2026-03-16 12:40:39.138810+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E250" t="inlineStr"/>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>블록필스 (BlockFills) 운영사 렐리즈 (Reliz Ltd.)</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>챕터11 파산보호 신청 및 고객 자산 유용 의혹 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화로 글로벌 암호화폐 행사가 연기되거나 취소되는 등 업계 일정이 차질을 빚었으나, 비트코인 가격은 오히려 상승하는 예상 밖 흐름을 보였습니다. 블랙록의 이더리움 ETF 출시, 리플의 자사주 매입 등 산업 확장 움직임은 이어지고 있으며, 바이낸스는 월스트리트저널을 상대로 명예훼손 소송을 제기했습니다.</t>
+          <t>암호화폐 트레이딩·대출 업체 블록필스(BlockFills)가 챕터11 파산보호를 신청하며 1억~5억 달러 규모의 부채가 드러났다. 미국 자본사 도미니언 캐피털은 블록필스가 고객 자산을 유용하고 손실을 은폐했다고 주장하며 소송을 제기했고, 법원은 자산 동결 가처분 명령을 내렸다. 약 2,000곳의 기관 고객이 피해를 입을 가능성이 있으며, 법원 감독 하에 구조조정이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>이 기사는 중동 전쟁이 암호화폐 시장에 미친 영향에 대한 일반적인 시장 분석 기사로, 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 또는 법적으로 청구 가능한 손해배상 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (고객 자산 유용 의혹 소송 및 자산 동결 가처분). 약 2,000곳의 기관 고객이 피해를 입은 집단적 피해이며, 부채 규모가 1억~5억 달러로 피해 규모가 큼. 챕터11 파산보호 신청 및 소송 진행으로 증거 확보 및 공적 절차가 진행 중임. 상대방이 파산보호 신청 상태이나, 상당한 자산을 보유하고 있어 회수 가능성이 있음.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억~5억 달러 (약 1,496억~7,479억 원)</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2,000곳의 기관 고객</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>중동 전쟁에 흔들린 크립토 업계…행사는 멈추고 비트코인은 올랐다</t>
+          <t>크립토 트레이딩업체 블록필스, 파산보호 신청…챕터11 구조조정 돌입</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339306</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339771</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-03-14 00:36:21.662041+00:00</t>
+          <t>2026-03-16 12:40:31.729460+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C251" t="inlineStr"/>
+      <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
-          <t>과거 거래소 출금 중단 사태로 인한 투자자 피해. 현재 소송 진행 여부는 불분명하나, 잠재적 소송 가능성 있음.</t>
+          <t>자본시장 특별사법경찰 수사 범위 확대 정책 발표</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 소유의 본질적 위험성을 다루며, 거래소에 보관된 코인은 투자자의 것이 아닐 수 있음을 강조합니다. 과거 빗썸의 코인 출금 중단 사태를 예시로 들며, 거래소의 운영 방식에 따라 투자자들이 자산에 접근하지 못해 큰 피해를 입을 수 있음을 지적합니다. 이는 대형 거래소를 상대로 한 집단 소송의 잠재적 가능성을 시사합니다.</t>
+          <t>금융위원회와 금융감독원이 자본시장 특별사법경찰의 수사 범위를 모든 조사사건으로 확대하는 집무규칙 개정안을 규정변경 예고했습니다. 이는 자본시장 불공정거래 등 위법 행위에 대한 조사 및 수사 역량을 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>빗썸과 같은 대형 거래소(상대방 자력 충분)에서 발생한 출금 중단 사태는 다수의 투자자에게 피해(집단적 피해)를 야기했으며, 개별 및 총체적 피해 규모가 클 가능성(피해 규모 큼)이 높습니다. 거래소의 책임(상대방 책임 명확) 여부와 증거 확보 가능성(증거 확보 가능) 또한 충분히 검토할 가치가 있어 소송금융 투자 적합도가 높습니다. 다만, 현재 소송 진행 여부는 불분명합니다.</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자본시장 특별사법경찰의 수사 범위 확대에 대한 정책 발표 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>[미스터리경제] 당신의 코인은 당신의 것입니까? (영상)</t>
+          <t>'자본시장 특사경' 수사 범위 '모든 조사사건' 확대</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/video/2302120.htm</t>
+          <t>https://www.news1.kr/finance/general-stock/6102493</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:09.163049+00:00</t>
+          <t>2026-03-16 12:39:22.509475+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
-      <c r="A252" s="2" t="inlineStr">
+      <c r="A252" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
-      <c r="D252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
-          <t>대법원 판결 선고</t>
+          <t>자본시장 불공정거래 수사 절차 개선을 위한 집무규칙 개정안 예고</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>대법원이 불법 사채 피해자에게 연 568.8%의 이자와 원금을 갚으라는 판결을 내렸습니다. 민변과 참여연대는 이 판결이 불법 사채 피해자들을 방치하는 것이라며 비판하고 있습니다. 이 판결로 인해 감당할 수 없는 이자의 굴레에 놓인 다수의 피해자들이 어려움을 겪을 것으로 예상됩니다.</t>
+          <t>금융당국이 자본시장 불공정거래 수사를 신속히 개시할 수 있도록 자본시장특별사법경찰(특사경)의 수사 개시 범위를 확대하는 집무규칙 개정안을 예고했다. 이번 개정으로 증권선물위원회 고발 없이도 수사심의위원회 심의를 거쳐 금융위·금감원 조사 사건을 특사경 수사로 전환할 수 있게 되며, 이는 증거 인멸 방지 및 위법 행위자 처벌 강화에 기여할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>대법원 판결이 이미 선고되어 해당 사건은 종결 단계에 해당하며, 불법 사채 피해자에게 원금 및 고금리 이자 상환을 명하는 내용으로 피해자에게 불리한 법적 선례가 형성되었습니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 충족되나, 대법원 판결로 인해 유사 사건의 승소 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 자본시장 불공정거래 수사 절차를 개선하는 금융당국의 규정 개정 내용을 다루고 있습니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 구체적인 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>불법 사채 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>대법원 “연 568.8% 이자·원금 갚아라” 판결</t>
+          <t>자본시장 '불공정거래' 차단 속도…특사경 수사 개시 범위 확대</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300294</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77377</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:41.316670+00:00</t>
+          <t>2026-03-16 12:39:05.953758+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C253" t="inlineStr"/>
+      <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
-          <t>캘리포니아 연방법원에 집단소송 제기, 미 의회 및 CFTC 규제 논의 활발</t>
+          <t>규정 변경에 대한 보도</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 '죽음 예외 조항'을 숨겨 투자자들에게 정당한 지급을 거부했다는 혐의로 집단소송이 제기되었습니다. 문제의 계약에는 5400만 달러 이상의 자금이 유입되었으며, 칼시 CEO는 사용자 경험이 명확하지 않았음을 인정하고 일부 환불 조치를 취했습니다. 이번 사건을 계기로 미 의회에서는 예측시장 규제를 강화하는 법안들이 잇따라 발의되고 있으며, CFTC도 새로운 규칙 제정을 위한 논의를 시작했습니다.</t>
+          <t>금융위원회가 자본시장 특별사법경찰(특사경)의 수사 전환 및 조사자료 제공 규정을 손질합니다. 앞으로는 한국거래소 통보사건 외에도 금융위 자체 조사 사건에 대해 즉시 특사경 수사 전환이 가능해지며, 종결된 조사자료 제공 조항도 형사소송법에 따라 정보교류가 가능하도록 변경됩니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)는 미국 최대 예측시장 플랫폼 중 하나로 자력이 충분하며, '죽음 예외 조항'을 숨긴 기만적 계약 구조로 인해 집단소송이 제기되어 상대방 책임이 명확합니다. 5400만 달러 이상의 자금이 유입된 계약에서 지급이 거부되어 피해 규모가 크고, 다수의 투자자가 피해를 입어 집단소송 가능성이 높습니다. 또한, 미 의회에서 관련 규제 법안이 잇따라 발의되고 CFTC가 새로운 규칙 제정을 논의하는 등 공적 절차가 활발히 진행 중입니다.</t>
+          <t>이 기사는 자본시장 특사경 규정 변경에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>5400만 달러 이상 (약 730억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>칼시 ‘죽음 베팅’ 논란 확산…미 의회 “암살·전쟁 예측시장 금지”...</t>
+          <t>조사 즉시 특사경 수사 전환…자본시장 특사경 규정 손질</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339120</t>
+          <t>https://www.kukinews.com/article/view/kuk202603160066</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:38.608050+00:00</t>
+          <t>2026-03-16 12:38:33.559250+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C254" t="inlineStr"/>
+      <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>자본시장 특사경 수사범위 확대 규정 변경 예고</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>토스뱅크의 '반값 엔화' 거래 취소 조치로 고객들이 피해를 입었으며, 이에 대한 집단 소송 가능성이 제기되고 있습니다. 금융법 전문가는 단순 오류를 이유로 한 일방적 거래 취소의 법적 정당성에 의문을 제기하고 있어, 장기적인 법정 다툼이 예상됩니다.</t>
+          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 수사 개시 범위를 확대하고 수사권 통제 장치를 정비하는 제도 개선에 나섰습니다. 이는 자본시장 불공정거래 수사의 적시성을 확보하고 수사권 오남용을 방지하기 위함이며, 조사부서의 모든 조사사건을 특사경 수사로 전환할 수 있도록 하는 것이 핵심입니다. 개정안은 4월 중 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>토스뱅크는 대형 금융기관으로 자력이 충분하며(적합 조건 2), '반값 엔화' 거래 취소로 다수의 고객에게 피해가 발생하여 집단 소송 가능성이 높습니다(적합 조건 3, 4). 토스뱅크의 일방적인 거래 취소 조치에 대한 책임이 비교적 명확하고(적합 조건 1), '기계적 오류' 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 제도 개선에 대한 내용입니다. 따라서 상대방 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>고객 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>'반값 엔화' 참사 토스뱅크...'킬 스위치'조차 작동 안했다</t>
+          <t>금융위·금감원, 자본시장 특사경 수사범위 확대</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43790</t>
+          <t>https://www.imaeil.com/page/view/2026031610502949235</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:01.922541+00:00</t>
+          <t>2026-03-16 12:38:18.163212+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C255" t="inlineStr"/>
+      <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
-          <t>미 법무부 조사 진행 중, 상원의원 감독 방침</t>
+          <t>자본시장 불공정거래 수사 절차 개선</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>미국 민주당 상원의원 3명이 법무부의 바이낸스 대이란 제재 위반 조사를 직접 감독하겠다고 밝혔습니다. 바이낸스는 과거에도 법보다 이익을 우선시한 전력이 있으며, 이번 보도가 미국 제재법 재위반 가능성과 이란 연계 테러 조직에 대한 자금 지원 가능성에 심각한 우려를 제기한다고 지적했습니다. 바이낸스는 조사를 통보받지 못했다고 밝히면서도 규제·사법 당국과 협조하고 있으며, 월스트리트저널의 관련 보도에 대해 명예훼손 소송을 제기한 상태입니다.</t>
+          <t>자본시장 불공정거래 사건에 대한 수사가 빨라질 전망이다. 특사경 집무규칙 규정 변경을 통해 한국거래소 통보 사건이나 공동조사 사건 외의 대부분 조사 사건에 대해서도 증권선물위원회의 조사와 수사 부서 간 분리 운영 원칙을 유지하면서 형사소송법상 절차에 따라 자료 확보가 가능해진다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>바이낸스는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 미 법무부의 공식 조사가 진행 중이고 상원의원들이 직접 감독을 표명하여 상대방 책임 규명 및 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 제재 위반 시 막대한 벌금이 부과될 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>해당 기사는 자본시장 불공정거래 수사 절차의 변경에 대한 내용으로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>미 민주당 상원의원 3명, 법무부의 바이낸스 대이란 제재 위반 조사 직...</t>
+          <t>자본시장 불공정거래 수사 빨라진다…특사경 집무규칙 규정 변경</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/339108</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026031610232480093</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-13 12:45:54.892367+00:00</t>
+          <t>2026-03-16 12:37:19.767227+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
-      <c r="D256" t="inlineStr">
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr"/>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>경기도가 '경기 극저신용대출 2.0'을 통해 1,618명의 극저신용 도민에게 총 20억 6천만 원의 긴급 대출을 지원했다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났으며, 경기도는 불법사금융 피해자 구제를 위한 별도 대출 상품도 검토 중이다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 돕는 서민금융 안전망이다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>이 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. 대출 신청자 중 일부가 불법사금융 경험이 있다고 언급되지만, 이는 일반적인 통계일 뿐 구체적인 가해자, 피해 사례, 또는 진행 중인 법적 절차가 명시되지 않아 소송금융 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>경기도, '극저신용대출 2.0'으로 20억 원 긴급 수혈</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>k-health.com</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>http://www.k-health.com/news/articleView.html?idxno=90681</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:19:14.687219+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr"/>
+      <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E256" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
-          <t>도이체방크가 10억 달러 규모의 소송 위험을 공시했으나, 구체적인 소송의 성격이나 원고는 불분명함.</t>
+          <t>불법사금융 피해구제 종합지원 시스템 운영 중</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>도이체방크가 사모신용 자산군에 대한 260억 유로 규모의 익스포저와 10억 달러 규모의 소송 위험을 공시하며 주가가 급락했습니다. 프라이빗 크레딧 시장은 펀드 환매, 인수심사 기준 감시 강화, AI의 영향 등으로 삼중 압박에 시달리고 있으며, 일부 기업의 부실 및 사기 의혹이 제기되고 있습니다. 도이체방크는 비은행 금융기관에 대한 익스포저가 유럽 은행 중 최대 규모로 확인되었습니다.</t>
+          <t>불법사금융 피해자들을 위한 종합지원 시스템이 운영됩니다. 이 시스템은 피해 사실 확인, 신고 절차 지원, 불법사금융업자에 대한 추심 중단 경고, 피해구제 절차 점검 및 법률지원 연계 등을 제공합니다. 이는 피해자들이 경제 활동을 재개할 수 있도록 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>기사는 도이체방크의 사모신용 익스포저와 관련된 재무적 위험을 다루며, 도이체방크의 직접적인 잘못으로 인해 특정 피해자들이 손해를 입었다는 내용이 불분명합니다. (적합 조건 1, 3, 5 불충족) 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로서의 명확한 원고(피해자)와 소송 사유가 특정되지 않아 적합도가 낮습니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 피해자가 다수일 가능성이 높으며(적합 조건 3), 피해구제 종합지원 시스템을 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 여부가 불확실하여 실제 배상 가능성이 낮을 수 있다는 점에서 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>[AI의 종목 이야기] 도이체방크, 사모신용 노출액 300억유로 보고…주가...</t>
+          <t>불법사금융 피해 시 한번만 신고하면 '종합지원'</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260313000042</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113670</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-13 00:50:41.444848+00:00</t>
+          <t>2026-03-16 12:18:33.916899+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C258" t="inlineStr"/>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>불법사금융 업체</t>
+        </is>
+      </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>취소소송 항소심 3차 변론 진행 중, 삼부토건 주가조작 키맨 도피 조력 관련 형사 2차 공판 진행 중</t>
+          <t>경기도에서 불법사금융 피해자 구제 및 맞춤형 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>법원 재판 일정을 담은 기사로, 취소소송 항소심 3차 변론과 삼부토건 주가조작 키맨 도피 조력 혐의로 기소된 코스닥 상장사 회장 이진훈 외 6명의 2차 공판이 예정되어 있음을 알리고 있습니다. 이는 현재 진행 중인 법적 절차에 대한 정보입니다.</t>
+          <t>경기도가 극저신용대출 2.0을 통해 1,618명에게 대출을 완료했으며, 이 중 27.1%인 438명이 고금리 대출이나 불법사금융 이용 경험이 있다고 응답했습니다. 경기도는 불법사금융 피해자를 구제하기 위한 별도의 맞춤형 대출 상품을 적극 검토 중이며, 이는 불법사금융으로 인한 다수의 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>해당 기사는 법원 재판 일정 목록으로, 소송금융 투자 대상이 될 만한 새로운 사건 발생이나 잠재적 민사 소송에 대한 정보가 부족합니다. 언급된 사건들은 이미 진행 중인 취소소송 항소심과 주가조작 관련 형사 공판으로, 민사상 피해자, 손해 규모, 명확한 민사 피고가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>불법사금융 업체들의 책임이 비교적 명확하며, 경기도 극저신용대출 이용자 중 400명 이상이 불법사금융 피해 경험이 있어 집단적 피해 가능성이 높습니다. 경기도가 피해자 구제 및 맞춤형 대출 상품을 검토하는 등 공적 절차가 진행 중이며, 피해자 진술 등을 통해 증거 확보도 가능할 것으로 보입니다. 다만, 상대방인 불법사금융 업체들의 자력은 불확실할 수 있습니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 438명 이상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>【오늘의 법조】 2026년 3월 13일</t>
+          <t>경기도, ‘극저신용대출 2.0’ 1차 대출 완료</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217651</t>
+          <t>https://biz.heraldcorp.com/article/10694476?ref=naver</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-13 00:48:41.775572+00:00</t>
+          <t>2026-03-16 12:17:32.409238+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr"/>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>은행권</t>
+        </is>
+      </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>SEC 소송 타결</t>
+          <t>금융위원회 제재 심의 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>XRP의 가격이 고점 대비 62% 하락했으나, 과거 폭락장에 비해 견고하게 방어되고 있다고 분석합니다. 특히 미국 증권거래위원회(SEC)와의 소송이 완전히 타결된 점을 언급하며, 2026년이 XRP의 최고 매수 기회가 될 수 있다고 전망하는 투자 관련 기사입니다.</t>
+          <t>홍콩H지수 ELS 손실과 관련하여 은행권이 가입 고객의 약 97%에게 자율배상을 진행 중이며, 금융위원회는 은행권에 대한 제재 및 과징금 부과를 고심하고 있다. 은행권은 투자자 자기책임 원칙을 들어 과징금에 대한 이견을 표명하고 있으며, 금융위의 심의 과정은 3월을 넘길 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>기사에 언급된 미국 증권거래위원회(SEC)와의 소송이 이미 완전히 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건: 상대방 자력 충분(은행권), 집단적 피해(ELS 가입 고객 다수), 피해 규모 큼(ELS 손실), 증거 확보 가능(금융위 심의), 공적 절차 진행 중(금융위 제재). 은행권의 자율배상 진행은 상대방 책임의 일부를 인정하는 정황으로 볼 수 있어 소송금융 투자에 매우 적합함.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>ELS 가입 고객 다수</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>XRP 고점 대비 62% 하락한 1.38달러…2026년 최고 매수 기회인 이유</t>
+          <t>홍콩H지수 ELS 제재 고심하는 금융위…과징금 3월 넘길듯</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223485</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403822</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-13 00:44:53.363591+00:00</t>
+          <t>2026-03-16 00:53:58.695522+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A260" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr"/>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>저축은행</t>
+        </is>
+      </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 6개월 후 시행 예정</t>
+          <t>분쟁조정 후 소송 전환</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하고 피해 구제 범위를 가상자산까지 확대하는 내용의 '통신사기피해환급법' 개정안이 국회 본회의를 통과했습니다. 이 법안은 보이스피싱 수법 고도화로 가상자산 탈취 및 자금 세탁 사례가 급증함에 따라 마련되었으며, 법률 공포 6개월 후 시행될 예정입니다. 금융위는 이를 통해 더욱 촘촘한 보이스피싱 대응망이 구축될 것으로 기대하고 있습니다.</t>
+          <t>저축은행 관련 분쟁조정 신청 건수는 2년 연속 감소했지만, 조정 단계에서 해결되지 못하고 소송으로 이어지는 사례는 전년 대비 3건 증가하여 총 13건의 소송이 제기되었습니다. 이는 분쟁조정 신청 대비 소 제기 비율이 상승했음을 의미합니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 통과로 가상자산거래소의 보이스피싱 방지 및 피해 구제 의무가 명확해졌습니다 (적합 조건 1). 이는 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반하는 보이스피싱 문제에 대한 공적 절차(적합 조건 6)의 일환이며, 주요 가상자산거래소는 충분한 자력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>저축은행이라는 자력 있는 상대방이 특정되고, 분쟁조정이라는 공적 절차를 거쳤음에도 소송으로 전환되는 사례가 증가하고 있어 소송금융의 기회가 존재합니다. (적합 조건 2, 6) 그러나 기사에서 구체적인 사건 내용, 피해 규모, 집단성 여부가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>가상자산거래소도 계정 지급 정지…보이스피싱 피해 구제 의무화</t>
+          <t>저축은행 분쟁조정 2년 연속 감소에도…소송 비율은 상승</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260312519558?OutUrl=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1620630/?sc=Naver</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:09.538454+00:00</t>
+          <t>2026-03-16 00:48:18.204704+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>가상자산거래소</t>
+          <t>캐피털 원</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>계좌 폐쇄 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 이로써 가상자산으로 자금세탁되는 보이스피싱 피해에 대한 법적 보호가 강화되며, 거래소는 의심 계정을 즉시 지급정지하고 피해자의 요청 시 가상자산을 현금으로 환급할 수 있게 된다. 개정안은 오는 10월부터 시행될 예정이다.</t>
+          <t>트럼프 일가가 정치적 신념 때문에 캐피털 원이 계좌를 폐쇄했다고 주장하며 소송을 제기했다. 캐피털 원 측은 이러한 주장이 사실이 아니라고 반박하고 있으며, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>대형 가상자산거래소(적합 조건 2)를 상대로 보이스피싱 피해자들이 집단적 피해(적합 조건 3)를 입을 가능성이 높고, 가상자산의 특성상 피해 규모가 클 수 있습니다(적합 조건 4). 통신사기피해환급법 개정안 통과로 거래소의 지급정지 의무가 명확해져(적합 조건 6) 향후 소송의 법적 근거 및 증거 확보(적합 조건 5)에 유리합니다.</t>
+          <t>대기업 피고(캐피털 원)로 자력은 충분하나(적합 조건 2), 기사 내용이 매우 짧아 상대방 책임의 명확성, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 특히 집단적 피해가 아닌 특정 가족의 개별 소송으로 보이며, 상대방은 정치적 신념 때문이 아니라고 반박하고 있어 승소 가능성 판단이 어렵다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>가상자산거래소도 ‘지급정지’ 의무화…보이스피싱 자금세탁 차단한다</t>
+          <t>텍사스 목초지에 세운 에릭 트럼프의 '비트코인 공장'</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603121849444906</t>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51878</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:34.974962+00:00</t>
+          <t>2026-03-16 00:40:04.538634+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
-      <c r="D262" t="inlineStr"/>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 방지 및 피해구제 의무를 강화하는 법률 개정안 국회 통과</t>
+          <t>국회에서 불법사금융 근절 및 피해회복 법안 논의 중</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해 방지 및 구제를 위한 '환급법' 개정안이 국회를 통과했다. 이 개정안은 가상자산거래소에 일반 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하며, 거래 목적 확인 및 의심 자금 유통 여부 상시 감시를 의무화한다.</t>
+          <t>천준호 의원 등 10인이 불법사금융 근절 및 범죄피해 회복을 위한 법안을 발의했습니다. 이 법안은 법정이율을 초과하는 고금리로 인한 피해자들에게 범죄피해재산을 환부하여 피해를 회복하게 할 필요성을 강조하며, 불법사금융으로 인한 다수 피해자의 구제를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 보이스피싱 대응 강화를 위한 법률 개정안 통과 소식으로, 특정 가상자산 거래소의 책임이 명확히 드러난 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>불법사금융업자의 책임이 명확하며(적합 조건 1), 법정이율을 초과하는 고금리로 인한 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한, 국회에서 관련 법안이 논의되는 등 공적 절차가 진행 중이어서(적합 조건 6) 증거 확보 및 피해 회복 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 대응 강화… ‘환급법’ 개정안 국회 통과</t>
+          <t>[PICK! 이 안건] 천준호 등 10인  불법사금융 근절 및 범죄피해 회복 도...</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300204</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1238258</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-12 12:21:58.027239+00:00</t>
+          <t>2026-03-16 00:29:30.819399+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 본회의 통과, 법률 공포 및 하위법령 개정 예정</t>
+          <t>불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회 본회의를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무가 부과됩니다. 이는 가상자산을 이용한 보이스피싱 및 자금세탁 피해가 증가함에 따른 조치로, 거래소는 의심거래 탐지, 계정 지급정지, 피해금 환급 등의 의무를 지게 됩니다. 법은 공포 6개월 후 시행될 예정이며, 금융위는 하위법령을 마련할 계획입니다.</t>
+          <t>경기도가 극저신용대출을 통해 1,618명의 도민에게 생활비를 지원했으며, 이 중 3분의 2가 생활비 목적으로 대출을 받았습니다. 또한, 경기도는 불법사금융 피해자들을 위한 맞춤형 대출 상품을 별도로 검토 중이라고 밝혔습니다. 이는 도민들의 생계 위기를 돕기 위한 최소한의 방어선 역할을 할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>가상자산거래소는 대기업에 해당하며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 통신사기피해환급법 개정안 통과로 가상자산거래소의 책임이 법적으로 명확해졌으며, 이는 향후 소송에서 유리한 근거가 될 수 있습니다. 현재 법률 공포 및 하위법령 마련 등 공적 절차가 진행 중입니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램과 불법사금융 피해자 구제 대출 상품 검토에 대한 내용입니다. 특정 불법사금융 주체나 그들의 책임이 명확하게 언급되지 않았으며, 상대방의 자력 또한 불분명합니다. 피해 규모나 증거에 대한 구체적인 정보도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>보이스피싱 코인거래소 계정 지급정지…피해 구제도 의무화</t>
+          <t>경기극저신용대츨 1천618명 받았다...3명중 2명  생활비</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546115</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3529694</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:53.232689+00:00</t>
+          <t>2026-03-16 00:25:21.912263+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
-      <c r="A264" s="2" t="inlineStr">
+      <c r="A264" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
-      <c r="D264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>정책 논의 및 입장 표명</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>'전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 국회 본회의를 통과하여 가상자산거래소에도 금융회사 수준의 보이스피싱 방지 및 피해구제 의무가 부과된다. 의심거래 탐지, 계정 지급정지, 피해자산 환급 등이 의무화되며, 피해구제 대상 자산도 가상자산으로 확대된다. 이 법은 올해 10월부터 시행될 예정이다.</t>
+          <t>금융위원회는 다주택자 및 비거주 1주택자 등에 대한 대출 규제가 확정된 바 없다고 밝혔습니다. 전세는 주거와 직결되므로 투기 세력과 실수요자를 정교하게 구분하지 못할 경우 선의의 피해자가 발생할 수 있다는 우려가 제기되었습니다. 금융위는 사회 통념상 용인되는 사유에 대해서는 규제 예외를 둘 수 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해구제 의무를 부과하는 새로운 법률의 통과를 다루고 있다. 특정 가상자산거래소의 과거 또는 현재의 잘못으로 인한 피해 사례를 언급하는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않는다. (적합 조건 1, 3, 5 미충족)</t>
+          <t>해당 기사는 금융위원회의 대출 규제 정책에 대한 논의 및 입장 표명에 관한 것으로, 특정 주체의 명확한 책임이나 실제 발생한 피해 사실이 확인되지 않습니다. (적합 조건 1, 3, 4 미충족) 또한, 소송으로 이어질 만한 구체적인 사건이나 공적 절차가 진행 중인 상황으로 보기 어렵습니다. (적합 조건 6 미충족)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>코인거래소도 보이스피싱 대응 의무…의심거래 탐지·지급정지 도입 [크...</t>
+          <t>금융위  다주택자·비거주 1주택자 등 대출 규제 확정된 바 없다</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693084?ref=naver</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564627&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:03.547389+00:00</t>
+          <t>2026-03-16 00:24:36.419865+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>중징계 취소 소송 진행 중</t>
+          <t>금융당국의 클로백 법제화 검토 및 추진</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>한 금융기관의 회장 거취가 ISS의 영향력 아래 놓여있으며, 이는 채용비리와 파생결합펀드(DLF) 불완전판매 관련 중징계 취소 소송이 근거가 되고 있습니다. 해당 사건은 이미 중징계가 내려진 상태로, 이에 대한 법적 다툼이 진행 중입니다.</t>
+          <t>금융당국이 금융사고를 낸 전·현직 임원의 성과급을 환수하는 '클로백' 제도의 법제화를 적극 검토 중이다. 현재 감독규정상 '재산정'만 가능해 실효성이 낮고, 지난해 4대 금융그룹의 성과급 삭감·환수액은 0원이었다. 금융당국은 '환수'를 법률에 명시하고 이연지급 기간을 늘려 제도의 실효성을 확보할 방침이다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(채용비리, DLF 불완전판매), 상대방(금융기관 추정)의 자력이 충분하며, DLF 불완전판매는 집단적 피해와 큰 피해 규모를 야기할 수 있습니다. 또한, 이미 중징계가 내려져 공적 절차가 진행되었고, 이에 대한 취소 소송이 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>이 기사는 특정 금융사고나 피해자를 다루는 것이 아니라, 금융당국이 금융사고를 낸 임원의 성과급 환수를 위한 '클로백' 제도 법제화를 검토하는 정책적 논의를 다루고 있습니다. 현재로서는 소송금융 투자 대상이 될 만한 구체적인 사건, 원고, 피해 규모가 특정되지 않아 투자 적합도가 낮습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>[금융가 이모저모] ISS 손에 달린 회장 거취</t>
+          <t>성과급 자율 삭감 한계 … 금융당국 '클로백' 법제화 검토</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403222</t>
+          <t>http://www.fnnews.com/news/202603151807568340</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-12 00:49:51.301608+00:00</t>
+          <t>2026-03-15 13:00:27.920676+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
-      <c r="A266" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>주요 시중은행</t>
+          <t>리플(Ripple)</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>미국 SEC의 리플 대상 소송 종결</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 리플(Ripple)을 상대로 제기했던 소송은 지난해 낮은 벌금으로 종결되었으나, 규제 불확실성은 완전히 해소되지 않아 XRP 가격이 12개월간 40% 하락했다. 이로 인해 XRP의 2달러 전망이 흔들리고 있다.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>부적합 조건: 기사에서 언급된 미국 SEC의 리플(Ripple) 대상 소송은 이미 '끝났음'으로 명시되어 종결된 사건에 해당합니다. 비록 규제 불확실성이 남아있고 XRP 가격이 하락했으나, 이는 시장 상황 및 기존 소송의 여파로 보이며, 투자자들이 리플을 상대로 새로운 소송을 제기할 명확한 근거가 기사 내에서 특정되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>12개월 40% 하락…XRP 2달러 전망 흔들</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/223986</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:54:56.081248+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr"/>
+      <c r="D267" t="inlineStr"/>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>경기도 극저신용대출 2.0 1차 대출 완료, 2차 접수 예정. 불법사금융 피해자 구제 위한 별도 대출 상품 검토 중.</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6천만원 규모의 대출 지원을 완료했다. 대출자 중 27.1%인 438명은 고금리 대출 또는 불법사금융 이용 경험이 있다고 응답했으며, 경기도는 불법사금융 피해자 구제를 위한 맞춤형 대출 상품도 검토 중이다. 이 사업은 금융취약계층의 실질적인 재기를 돕는 서민금융 안전망이다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>이 기사는 경기도의 극저신용대출 지원 사업에 대한 내용으로, 특정 상대방의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송금융 투자를 위한 명확한 피고, 소송 원인, 그리고 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>438명 (불법사금융 경험자)</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>경기도, 1618명 실질적 자립 도왔다…‘극저신용대출 2.0’ 1차 대출 마...</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806238</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:33:12.544975+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr"/>
+      <c r="D268" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E266" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K266" t="inlineStr">
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>불법 사금융 일당에 대한 형사 재판이 종결되어 전원 실형 선고. 피해자들의 민사상 손해배상 청구 가능.</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>대부업 등록 없이 연 2만4000%에 달하는 살인적인 고리로 돈을 빌려주고 피해자들의 얼굴 사진과 지인 연락처를 불법으로 갈취한 불법 사금융 일당이 전원 실형을 선고받았습니다. 다수의 피해자가 발생했을 것으로 추정되며, 형사 판결을 바탕으로 피해자들의 민사상 손해배상 청구가 가능할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>불법 사금융 일당의 고리대금 및 개인정보 갈취 행위가 형사 재판을 통해 '전원 실형'으로 명확히 입증되어 상대방 책임이 명확하며(적합 조건 1), 형사 판결문이 민사 소송의 강력한 증거로 활용 가능합니다(적합 조건 5). '피해자들을 모집'했다는 점에서 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 연 2만4000%의 고리라는 점에서 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 사금융 일당의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>연 2만4000% '살인적 고리'…불법 사금융 일당 전원 실형</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
         <is>
           <t>dailian.co.kr</t>
         </is>
       </c>
-      <c r="L266" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/338337</t>
+          <t>https://www.dailian.co.kr/news/view/1620975/?sc=Naver</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:57.190483+00:00</t>
+          <t>2026-03-15 12:27:15.949535+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C269" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>당정 개혁안 발표, 정부 합동 특별감사 결과 경찰 수사 의뢰, 농협 개혁 입법 추진 중</t>
+          <t>경기도, 불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>당정이 농협중앙회장의 과도한 권한을 분산하고 내부통제를 강화하는 개혁 방안을 발표했습니다. 중앙회장의 비위 의혹에 대한 정부 합동 특별감사 결과가 발표되었고, 경찰 수사 의뢰가 진행 중입니다. 204만 조합원의 실익과 20조원 규모의 자금 운용 투명성 확보가 주요 쟁점입니다.</t>
+          <t>경기도가 극저신용대출 2.0을 완료하고, 불법사금융 피해자 구제를 위한 맞춤형 대출 상품을 적극 검토 중이다. 자금 지원을 넘어 금융, 고용, 복지를 연계하여 도민의 실질적인 자립을 돕는다는 계획이다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>농협중앙회는 대기업에 준하는 자력을 갖추고 있으며, 중앙회장의 '황제 권한' 남용 및 비위 의혹에 대해 정부 합동 특별감사 결과가 발표되고 경찰 수사 의뢰가 진행 중이므로 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 204만 조합원과 20조원 규모의 자금 관련 문제로 집단적 피해 및 피해 규모가 클 가능성이 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>기사 내용은 불법사금융 피해자 구제를 위한 경기도의 대출 상품 검토에 관한 것으로, 소송금융의 직접적인 투자 대상인 특정 불법사금융 업체에 대한 소송 가능성이나 상대방의 자력에 대한 정보가 부족하다. 불법사금융 업체는 자력이 부족하거나 특정하기 어려워 소송금융 투자에 부적합할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>20조원 규모의 무이자 회원조합지원자금 관련</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>204만 조합원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>'황제 통제'에 칼 뺀 당정…농협 개혁까진 '첩첩산중'</t>
+          <t>경기도, '극저신용대출 2.0' 1차 대출 완료</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293935&amp;inflow=N</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864457</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-11 13:10:03.835034+00:00</t>
+          <t>2026-03-15 12:24:46.318826+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
-      <c r="A270" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A270" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>금융감독원 제재 결정 완료, 금융위원회 과징금 최종 결정 임박</t>
+          <t>경기도, 불법사금융 피해자 구제 위한 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>홍콩 H지수 ELS 불완전 판매로 4조 6천억원대 투자자 손실이 발생했으며, 금융당국은 KB국민, 신한, 하나, NH농협, SC제일은행 등 5개 은행에 1조 4천억원의 과징금을 결정했다. 현재 금융위원회에서 과징금 감경 여부를 최종 결정할 예정이며, 은행들은 이미 배상한 금액을 근거로 추가 감경을 주장하고 있다.</t>
+          <t>경기도의 극저신용대출 이용자 중 438명(27.1%)이 고금리 대출 또는 불법사금융 경험이 있다고 응답했습니다. 이에 경기도는 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품을 검토 중이며, 이는 다수의 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 금융당국이 은행들의 불완전판매를 인정하고 대규모 과징금을 부과했으며, 대형 은행들이 피고로 자력이 충분하다. 4조 6천억원대 손실과 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
+          <t>경기도 극저신용대출 이용자 중 438명 이상이 불법사금융 경험이 있다고 응답하여 집단적 피해(적합 조건 3)가 명확하며, 불법사금융은 상대방의 책임이 비교적 명확합니다(적합 조건 1). 또한 경기도가 불법사금융 피해자 구제를 위한 대출 상품을 검토 중인 것은 공적 절차 진행(적합 조건 6)의 일환으로 볼 수 있습니다. 다만, 특정 상대방이 명시되지 않았고, 상대방의 자력 확보가 어려울 수 있으며, 개별 피해 규모에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>4조 6천억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>438명 이상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>“배상했으니 더 깎아달라”는 은행들…‘홍콩 ELS’ 과징금 결정 임박</t>
+          <t>경기도, 생계 위기 돕는다··· ‘경기 극저신용대출 2.0‘ 1618명 20억 ...</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1248790.html</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887544</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-11 12:55:47.142568+00:00</t>
+          <t>2026-03-15 12:19:59.138380+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
-      <c r="A271" s="2" t="inlineStr">
+      <c r="A271" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>금융감독원 매각 추진 리스트 공개, 경·공매 진행 중</t>
+          <t>경기도의 극저신용대출 프로그램 진행 중</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>지역단위 농협의 부동산 PF 부실 사업장이 1년 새 6배 증가하여 53곳, 총 감정평가액 1조2500억원에 달하는 것으로 나타났습니다. 저축은행과 달리 농협의 부실 자산 정리가 더디게 진행되고 있으며, 일부 사업장은 1년 이상 팔리지 않아 가치가 반토막 나기도 했습니다. 금융당국은 상호금융권의 자산 정리를 독려하고 있습니다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 이들을 위한 맞춤형 대출 상품도 검토 중입니다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 지원하는 서민금융 안전망입니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>해당 기사는 지역단위 농협의 부동산 PF 부실 자산 증가 현황을 다루고 있으며, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 농협이 부실 자산의 '피해자'에 가깝고, 소송금융이 농협의 부실 채권 회수를 위한 소송을 지원하는 경우는 일반적이지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 불법사금융 피해자들을 포함한 금융 취약계층을 돕는 정책을 다룹니다. 특정 불법사금융 주체를 식별하거나 이들에 대한 소송 가능성을 제시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)을 충족하지 못합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>1조2500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
+          <t>김동연표 '극저신용대출 2.0' 1차 대출 완료…1618명에 20억원 긴급 수혈</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/11/2026031014480160775</t>
+          <t>https://www.ajunews.com/view/20260315131122920</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:06.651781+00:00</t>
+          <t>2026-03-15 12:19:14.836851+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C272" t="inlineStr"/>
+      <c r="D272" t="inlineStr"/>
+      <c r="E272" t="inlineStr"/>
       <c r="F272" t="inlineStr">
         <is>
-          <t>DI동일의 이사가 주가조작 혐의로 직무정지되었으나, 회사는 이를 개인 일탈로 규정하며 자신들은 오히려 피해자라고 주장했습니다. 주가조작 사건은 다수의 투자자에게 피해를 입힐 수 있으며, 관련 조사가 진행된 것으로 보입니다.</t>
+          <t>경기도가 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 '경기 극저신용대출 2.0' 사업을 확대했습니다. 이 대출은 채무상환 위기나 긴급 생활비 문제를 겪는 도민 1618명에게 약 20억 원을 지원했으며, 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났습니다. 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>이사의 주가조작 책임이 명확하고(1), 주가조작 사건 특성상 다수의 피해자 발생 가능성(3) 및 피해 규모가 클 가능성(4)이 높음. '조사 결과 발표' 언급으로 증거 확보 및 공적 절차 진행 중(5, 6)으로 판단되어 소송금융 적합도가 높습니다. 다만, DI동일은 회사 차원의 책임은 부인하고 있어, 실제 피고 특정 및 회사 자력 확보에 대한 추가 법리 검토가 필요합니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램을 소개하는 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 명확한 소송 사안이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>DI동일  주가조작 이사 직무정지...회사 무관 개인 일탈</t>
+          <t>빚 갚기 힘드시죠? 경기 극저신용대출 2.0 활용해보세요</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297201</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004197</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:10.038030+00:00</t>
+          <t>2026-03-15 12:19:02.342065+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C273" t="inlineStr"/>
-      <c r="D273" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr"/>
       <c r="F273" t="inlineStr">
         <is>
-          <t>불법추심 사채업자가 30대 싱글맘을 죽음으로 내몬 사건에 대해 검찰이 징역 8년을 구형했습니다. 검찰은 피고인이 피해자들의 삶 전체를 지배했으며, 한 피해자가 스스로 생을 마감한 점을 들어 중형 선고의 필요성을 강조했습니다.</t>
+          <t>경기도가 '극저신용대출 2.0'을 통해 1618명에게 총 20억 6천만 원을 대출했습니다. 이 대출은 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 서민금융 안전망으로, 생활비, 대출 상환, 공공요금 납부 등 생계형 위기 해소를 목적으로 합니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있다고 답했습니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>불법추심 사채업자의 책임이 검찰 구형으로 명확히 특정되며(적합 조건 1), 한 피해자가 사망에 이르는 등 피해 규모가 매우 크고(적합 조건 4), 복수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 검찰 수사를 통해 증거가 확보되었고 형사 재판이 진행 중입니다(적합 조건 5, 6). 다만, 상대방인 사채업자의 자력은 충분하지 않을 수 있어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
+          <t>이 기사는 경기도의 극저신용대출 사업에 대한 보도로, 특정 가해자가 존재하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>30대 싱글맘 죽음 내몬 불법추심 사채업자…검찰, 징역 8년 구형</t>
+          <t>경기도, 극저신용대출 2.0 첫 집행…1618명에 20억 원 '생계 버팀목'</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6098186</t>
+          <t>https://news.tf.co.kr/read/national/2302265.htm</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-11 12:32:14.502427+00:00</t>
+          <t>2026-03-15 12:18:43.553269+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
-      <c r="A274" s="2" t="inlineStr">
+      <c r="A274" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C274" t="inlineStr"/>
       <c r="D274" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>CFTC와 주정부 간 관할권 분쟁</t>
+          <t>경기도 극저신용대출 프로그램 진행 중, 불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>미국 CFTC(상품선물거래위원회)가 디지털 자산 규제 정비를 추진하며, 주정부 소송에서 법정 의견서를 제출하고 상품 파생상품에 대한 독점 관할권을 방어할 전략을 검토 중입니다. 이는 미국을 세계 암호화폐 수도로 만들려는 노력의 일환으로, 블록체인 및 예측 시장에 대한 규제 명확성을 확보하려는 움직임입니다.</t>
+          <t>경기도가 극저신용대출 2.0 1차 접수를 통해 1,618명에게 총 20억 6천만원 규모의 대출을 완료했다. 대출자의 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 별도 대출 상품을 검토 중이다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>기사는 CFTC와 주정부 간의 디지털 자산 규제 관할권 분쟁을 다루고 있으며, 특정 기업의 불법 행위로 인한 다수 피해자의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>본 기사는 경기도의 극저신용대출 프로그램에 대한 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 사안이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>美 CFTC  미국은 세계 암호화폐 수도 …디지털 자산 규제 정비 추진</t>
+          <t>“30분 만에 마감된 절박함”...경기도, 극저신용대출로 1천618명 위기 구...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639398</t>
+          <t>https://www.kyeonggi.com/article/20260315580063</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-11 00:53:54.398056+00:00</t>
+          <t>2026-03-15 12:18:33.800843+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D275" t="inlineStr">
+      <c r="C275" t="inlineStr"/>
+      <c r="D275" t="inlineStr"/>
+      <c r="E275" t="inlineStr"/>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 지원을 통해 1618명의 저신용 도민에게 20억6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>본 기사는 경기도의 저신용자 대출 지원 사업에 대한 보도로, 특정 사건이나 소송 대상이 되는 피해 사실을 다루고 있지 않습니다. 불법사금융 이용 경험자가 언급되지만, 특정 가해자나 구체적인 피해 내용, 소송 가능성에 대한 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>‘경기 극저신용대출 2.0’ 1차, 1600여명에 대출 완료···40대 직장인...</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603151107011</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:18:18.266447+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr"/>
+      <c r="D276" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E275" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>과거 소송에서 판결 선고</t>
+          <t>경기도 극저신용대출 지원 및 불법사금융 피해자 구제 대책 검토 중</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>미국 판사가 유니스왑을 '중립적 인프라'로 판단하며 소프트웨어 개발자에게 제3자의 남용 책임을 묻는 것은 논리적이지 않다고 언급했습니다. 이는 과거 투자자가 유니스왑을 상대로 제기한 소송에서 나온 판단으로, 디파이 인프라 관련 책임 기준을 제시합니다. 반면 토네이도 캐시에 대해서는 불법 금융 활동에 적극 관여한 것으로 보아 더 엄격한 태도를 보였습니다.</t>
+          <t>경기도가 극저신용 도민 1,618명에게 총 20억 원 규모의 대출을 지원했으며, 2차 접수도 예정되어 있습니다. 특히 불법사금융 피해자를 위한 맞춤형 대출 상품도 적극 검토 중으로, 취약계층의 금융 어려움을 해소하고 불법 사금융 피해를 구제하기 위한 경기도의 정책적 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>본 기사는 과거 유니스왑을 상대로 제기된 소송에서 판사가 유니스왑을 '중립적 인프라'로 판단하여 개발자의 책임을 제한한 판결을 다루고 있습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 오히려 유사한 소송의 승소 가능성을 낮추는 선례가 됩니다. 또한, 해당 판결은 이미 종결된 사건에 대한 것이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 지원 및 불법사금융 피해자 구제 대책에 대한 내용으로, 특정 가해자나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '상대방 자력 충분', '증거 확보 가능' 등의 조건이 기사 내용만으로는 파악되지 않아 적합도가 낮습니다. 다만, '집단적 피해' 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1618명 이상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>“유니스왑은 중립 인프라” 미국 판사 판단, 디파이 개발자 책임 기준...</t>
+          <t>최대 200만원 10년 상환…경기, 극저신용대출 1618명에 20억 지원</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337894</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031509190001961?did=NA</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:25.751152+00:00</t>
+          <t>2026-03-15 12:17:38.159367+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>주요 금융기관 (은행, 증권사 등)</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 결정 임박</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>홍콩 H지수 ELS 상품의 대규모 손실 사태와 관련하여 금융당국의 과징금 결정이 임박했습니다. 이는 금융기관의 불완전 판매에 대한 책임을 묻는 공적 절차가 진행 중임을 의미하며, 다수의 피해자가 발생한 대규모 금융 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태는 금융기관의 불완전 판매로 인한 대규모 피해가 발생했으며, 금융당국의 과징금 결정이 임박하여 상대방의 책임이 명확하고 공적 절차가 진행 중입니다. 다수의 피해자와 막대한 피해 규모를 고려할 때 집단소송 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>[주간브리핑] 홍콩 ELS '과징금' 결정 임박…롯데홈쇼핑·태광산업, 갈등...</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>srtimes.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=198639</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:39:01.545833+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B277" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>카드사</t>
+          <t>네이더 알나지</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>카드깡 행위 발생 및 카드사로부터 손해배상 청구 가능성</t>
+          <t>SEC 민사 소송 재소 불가 기각, DOJ 형사 사건 종료</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>기사는 불법 '카드깡'에 연루된 관계자들과 가맹점들이 형사 처벌 외에 카드 정지, 신용 등급 하락, 가맹점 계약 해지 등의 추가 불이익을 받을 수 있음을 경고합니다. 특히 가맹점은 카드사로부터 거래 취소 및 손해배상 청구를 당할 가능성이 언급됩니다.</t>
+          <t>미국 증권거래위원회(SEC)가 비트클라우트 창업자 네이더 알나지에 대한 민사 소송을 재소 불가로 취하하며 벌금이나 제재 없이 사건이 종료되었습니다. 앞서 미국 법무부(DOJ)의 형사 사건도 종료된 바 있습니다. 이는 미국 암호화폐 규제 기조가 '소송 중심'에서 '제도 정비'로 이동하는 신호로 해석됩니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>본 기사는 불법 '카드깡'에 연루된 가맹점들이 카드사로부터 거래 취소 및 손해배상 청구를 받을 수 있다는 내용을 다루고 있습니다. 이는 가맹점들이 피고가 되는 상황으로, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>SEC의 민사 소송과 DOJ의 형사 사건 모두 재소 불가 기각 또는 종료되어 사실상 종결된 사건에 해당합니다. 이는 '부적합 조건: 이미 종결된 사건'에 명확히 부합하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 비록 '집단적 피해'와 '피해 규모가 큼'(300만 달러)이라는 적합 조건 요소가 있었으나, 이미 공적 절차가 마무리되어 소송 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300만 달러</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>카드깡의 유혹</t>
+          <t>SEC, 비트클라우트 창업자 소송 ‘재소 불가’ 취하…크립토 규제 기조...</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>samdailbo.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>http://www.samdailbo.com/news/articleView.html?idxno=260730</t>
+          <t>https://www.tokenpost.kr/news/policy/339561</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-10 13:02:33.149535+00:00</t>
+          <t>2026-03-15 00:36:57.980522+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>주요 시중은행</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 제재 결정 임박, 일부 민사소송 1심 원고 패소</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 불완전 판매와 관련하여 금융당국의 은행권 과징금 제재 결정이 임박했다. 일부 민사소송에서는 법원이 투자자의 자기책임 원칙을 강조하며 원고 패소 판결을 내렸으나, 금융당국은 소비자 보호를 최우선 기조로 삼고 있어 향후 상황에 영향을 미 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>상대방 자력 충분(은행권), 집단적 피해(홍콩 ELS 투자자 다수), 피해 규모 큼(ELS 특성상), 증거 확보 가능(금융당국 조사 결과), 공적 절차 진행 중(과징금 제재 임박). 비록 일부 민사소송에서 원고 패소 판결이 있었으나, 금융당국의 소비자 보호 기조와 과징금 제재 결정은 향후 소송에 긍정적인 영향을 미칠 수 있음.</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 제재 결론 나온다…은행권 '운명의 다음주'</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>newsway.co.kr</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M279" t="inlineStr">
+        <is>
+          <t>https://www.newsway.co.kr/news/view?ud=2026031314513722976</t>
+        </is>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>2026-03-15 00:36:38.514628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B279" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>농협</t>
+          <t>미국 연방준비제도(Fed)</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>의혹 제기 및 내부/외부 논의 진행 중</t>
+          <t>미 제10순회 항소법원 최종 기각 판결</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>농협에서 '황금열쇠 선거' 의혹과 함께 특혜대출, 분식회계 등 심각한 부정행위가 제기되었다. 이와 관련하여 피해자 보호 및 평등 원칙 위반, 재량권 남용 등에 대한 비판과 함께 제도 개선의 필요성이 논의되고 있다. 구체적인 피해 규모와 피해자 수는 아직 확인되지 않았다.</t>
+          <t>미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 접근 권한 소송을 최종 기각하며 연준의 광범위한 재량권을 재확인했습니다. 5년간 이어진 법적 다툼은 사실상 마무리되었으며, 이는 암호화폐 기업의 중앙은행 결제망 접근에 대한 규제 흐름에 영향을 미칠 것으로 보입니다. 판사는 마스터 계좌 거부가 은행에 '사형선고'와 같다고 비판하는 반대 의견을 내기도 했습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>상대방인 농협은 대형 금융기관으로 자력이 충분함 (적합 조건 2). '황금열쇠 선거', '특혜대출', '분식회계' 등 심각한 부정행위 의혹이 제기되었으며, '피해자 우선 제도 필요' 등의 언급으로 보아 잠재적 피해자와 집단적 피해 가능성이 있음. 다만, 기사 본문에서 구체적인 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등이 명확히 확인되지 않아 추가 정보가 필요함.</t>
+          <t>부적합 조건: 이미 종결된 사건. 미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 소송을 최종 기각하며 5년간의 법적 다툼이 마무리되었습니다. 또한, 법원이 연준의 광범위한 재량권을 인정하여 상대방 책임이 명확하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (커스토디아 은행)</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>[공뉴스 브리핑] 농협 '황금열쇠 선거' 의혹…특혜대출·분식회계까지 ...</t>
+          <t>미 항소법원, 커스토디아 ‘연준 마스터 계좌’ 소송 최종 기각…연준 ...</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=813281</t>
+          <t>https://www.tokenpost.kr/news/policy/339507</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:21.966880+00:00</t>
+          <t>2026-03-15 00:28:48.458993+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="2" t="inlineStr">
+      <c r="A281" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>노후 파산이라는 사회적 현상 지속 및 관련 복지 상담 진행 중</t>
+          <t>경기도에서 불법사금융 피해자 지원 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>서울금융복지상담센터의 분석에 따르면 지난해 개인파산 신청자 중 60대 이상 고령층이 58%, 1인 가구가 70%를 차지하며 노후 파산이 구조화된 위험으로 굳어지고 있습니다. 생활비 부족, 의료비, 주거비 부담 및 질병 등이 주요 원인으로, 평균 채무액은 2억 8700만 원에 달합니다. 센터는 금융취약계층을 위한 상담 및 채무조정 지원을 제공하고 있습니다.</t>
+          <t>경기도가 '극저신용대출 2.0' 2차 접수를 진행하며, 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품도 검토 중이다. 이는 생계 위기에 처한 도민들에게 금융 안전망을 제공하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>기사는 노후 파산이라는 사회적 현상과 이에 대한 복지 지원을 다루고 있으며, 특정 가해자나 책임 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 소송 가능성이 매우 낮습니다. 집단적 피해와 큰 피해 규모는 확인되나, 소송의 주체가 될 피고가 불분명합니다.</t>
+          <t>본 기사는 불법사금융 피해자를 위한 경기도의 지원 대책을 다루고 있으며, 특정 소송 대상이나 구체적인 법적 분쟁에 대한 정보가 부족하다. 상대방(불법사금융 주체)이 특정되지 않았고, 이들의 자력, 피해 규모, 증거 확보 여부 등 소송금융 투자에 필요한 핵심 정보가 부재하다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>평균 2억 8700만 원 (60대 이상 평균 3억 9400만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>서울시 개인파산 신청자 연간 8천여 명 중 60대 이상 58%, 1인 가구 70%</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>“혼자 사는 60대가 무너진다”…개인파산 60%가 60대, 70%는 1인 가구</t>
+          <t>경기'극저신용대출 2.0' 1618명 지원 …생계 위기 도민 금융 안전망 역할</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017105?ref=naver</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711346</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-10 00:21:04.020435+00:00</t>
+          <t>2026-03-15 00:24:09.798526+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A282" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>금융당국 원스톱 지원 시스템 가동, 대부업법 개정 추진, 특별사법경찰 도입 논의</t>
+          <t>금감원 민생 특사경 수사 범위 확대 논의 및 불법 사금융 피해자 지원 체계 고도화 진행 중</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>불법 사금융업자들의 초고금리 대부 및 불법 추심 피해가 증가하며, 2024년 기준 피해 규모 309억원, 피해 건수 3365건에 달합니다. 이에 금융당국은 피해자들이 한 번만 신고해도 추심 중단, 법률 상담, 수사 의뢰, 피해 복구까지 지원하는 원스톱 지원 시스템을 가동했습니다. 정부는 대부업법 개정 및 금감원 특별사법경찰 도입을 추진하며 불법 사금융 근절에 나서고 있습니다.</t>
+          <t>금융감독원이 민생 특별사법경찰단의 수사 범위를 채권추심법까지 확대하는 방안을 논의 중이다. 이는 불법 사금융 피해자 지원 체계를 고도화하기 위한 것으로, 경기도 공정 특별사법경찰단으로부터 운영 노하우를 전수받고 있다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>불법 사금융업자의 초고금리 대부 및 불법 추심 행위는 법적으로 명확한 책임이 있으며(적합 조건 1), 2024년 기준 3천 건 이상의 피해 사례와 300억 원 이상의 피해 규모로 집단적 피해가 명확합니다(적합 조건 3, 4). 금융당국의 원스톱 지원 시스템 가동으로 증거 확보 및 법률 조력 연계가 용이하며(적합 조건 5), 관련 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방(불법 사금융업자)의 자력 확보는 개별 사건마다 다를 수 있어 추가 확인이 필요합니다.</t>
+          <t>금감원 특사경이 '불법' 사금융 및 채권추심을 대상으로 하므로 상대방의 책임이 명확하며(적합 조건 1), 금감원 수사를 통해 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 다만, 특정 사건이 아닌 정책/절차 논의 단계이며, 구체적인 피해 규모나 피해자 수가 명시되지 않아 즉각적인 투자 대상으로는 한계가 있음.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>2024년 309억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>2024년 3365건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>불법추심 신고만 하면, 수사·피해복구 다 된다</t>
+          <t>금감원 민생 특사경 수사범위, 채권추심법까지 확대 논의</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410424</t>
+          <t>https://biz.chosun.com/stock/finance/2026/03/15/WAPVIJO2P5A7LLNX5IWGAB64BM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-10 00:17:57.771533+00:00</t>
+          <t>2026-03-15 00:22:38.676728+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="2" t="inlineStr">
+      <c r="A283" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C283" t="inlineStr"/>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr"/>
       <c r="F283" t="inlineStr">
         <is>
-          <t>이차전지 관련 기업 금양이 대출 원리금 연체로 금융권으로부터 1300억원대 지급명령 소송을 당했습니다. 금양은 대규모 대출 연체와 소송으로 유동성 위기가 심화되고 있으며, 상장폐지 기로에 놓여있습니다.</t>
+          <t>중동 전쟁 격화로 암호화폐 시장이 안전 중심 전략으로 재편되는 가운데, 비트코인은 초기 10% 상승 후 유가 및 금리 불확실성, 지정학적 뉴스에 따라 변동성이 확대되었습니다. 대형 암호화폐 행사들이 연기되거나 취소되었으며, 비트코인이 안전자산처럼 작동하지 않는다는 분석이 확산되고 있습니다. 한편, 블랙록의 이더리움 ETF 출시와 리플의 바이백 프로그램 등 제도권 편입 노력은 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>금양의 대출 원리금 연체 책임은 명확하고 피해 규모도 1356억 원으로 크지만(적합 조건 1, 4), 피고인 금양이 유동성 위기와 상장폐지 기로에 있어 배상 능력이 매우 불확실합니다(적합 조건 2 미충족). 소송금융은 승소 후 회수가 중요하므로, 피고의 자력 부족은 투자 부적합의 결정적인 이유가 됩니다.</t>
+          <t>기사는 중동 전쟁 격화에 따른 암호화폐 시장의 전반적인 변동성 확대를 다루고 있습니다. 특정 주체의 명확한 책임(적합 조건 1 미충족)이나 집단적 피해(적합 조건 3 미충족)를 야기한 사건이 아니며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 원인이나 상대방이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>1356억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>금양, 1356억 대여금 피소…상장폐지 갈림길</t>
+          <t>중동 전쟁 격화에 크립토 ‘방어 모드’…비트코인, 초반 10% 상승 뒤 변...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108814</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339472</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:15.286772+00:00</t>
+          <t>2026-03-14 12:45:19.774044+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>가격 조작 혐의 관련 집단 소송 승소</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>일론 머스크는 도지코인 가격 조작 혐의 집단 소송에서 승소하며 법적 리스크를 해소했습니다. 이후 그는 도지코인에 대한 언급을 극도로 자제하고 있으며, 이는 불필요한 구설을 피하기 위한 전략적 선택으로 보입니다. 하지만 이러한 머스크의 침묵은 투자자들 사이에서 패닉을 확산시키고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 도지코인 가격 조작 혐의 관련 집단 소송은 이미 일론 머스크가 승소하여 법적 리스크가 해소된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 현재 투자자들의 '패닉 확산'은 머스크의 침묵에 대한 시장 반응으로, 새로운 법적 청구의 근거가 명확하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>도지 파더의 배신?...도지코인, 머스크 외면에 투자자 패닉 확산</t>
+        </is>
+      </c>
+      <c r="K284" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M284" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/223881</t>
+        </is>
+      </c>
+      <c r="N284" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:36:34.572754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B284" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C284" t="inlineStr">
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 중징계 사전 통보 및 제재심의위원회 개최 예정</t>
+          <t>부당이득반환청구소송 준비 중</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>국내 2위 가상자산 거래소 빗썸이 자금세탁방지 의무 위반 및 고객확인(KYC) 의무 소홀로 금융정보분석원(FIU)으로부터 6개월 일부 영업정지, 대표이사 문책 경고, 수백억 원대 과태료 등 중징계를 사전 통보받았습니다. FIU는 이달 중순 제재심의위원회를 열어 제재 수위를 최종 결정할 예정입니다. 빗썸은 1천만 명의 누적 회원을 보유하고 있으며, 유사 사례로 업비트가 352억 원의 과태료를 부과받은 바 있습니다.</t>
+          <t>빗썸이 오지급한 비트코인 62만개 중 125개를 회수하지 못해 부당이득반환청구소송을 준비 중인 것으로 알려졌습니다. 금융당국과 디지털자산거래소 간의 논의도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 특정금융정보법 위반에 따른 중징계 사전 통보로 상대방 책임이 명확하며, 국내 2위 가상자산 거래소인 빗썸은 충분한 자력을 보유하고 있습니다. FIU의 공식 조사 결과 및 제재 사전 통보라는 객관적 증거가 존재하고, 제재심의위원회 개최가 예정되어 공적 절차가 진행 중입니다. 1천만 명에 달하는 누적 회원에 대한 고객확인 의무 소홀은 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 유사 사례의 과태료 규모를 고려할 때 잠재적 피해 규모 또한 상당할 수 있습니다.</t>
+          <t>빗썸의 오지급으로 인한 부당이득 반환 청구 소송이 예상되며, 상대방(빗썸)의 책임이 명확하고 대형 디지털자산거래소로서 자력이 충분합니다. 오지급된 비트코인 규모가 62만개에 달해 피해 금액이 매우 클 것으로 추정되며, 내부 거래 기록 등 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>고객확인 의무 소홀 빗썸, 일부 영업정지 받을수도</t>
+          <t>[키워드로 읽는 경제 트렌드] 빗썸 사태</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11983136</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125053</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-03-09 13:20:00.812432+00:00</t>
+          <t>2026-03-14 00:43:29.864302+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>중동 전쟁 격화로 글로벌 암호화폐 행사가 연기되거나 취소되는 등 업계 일정이 차질을 빚었으나, 비트코인 가격은 오히려 상승하는 예상 밖 흐름을 보였습니다. 블랙록의 이더리움 ETF 출시, 리플의 자사주 매입 등 산업 확장 움직임은 이어지고 있으며, 바이낸스는 월스트리트저널을 상대로 명예훼손 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>이 기사는 중동 전쟁이 암호화폐 시장에 미친 영향에 대한 일반적인 시장 분석 기사로, 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 또는 법적으로 청구 가능한 손해배상 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>중동 전쟁에 흔들린 크립토 업계…행사는 멈추고 비트코인은 올랐다</t>
+        </is>
+      </c>
+      <c r="K286" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339306</t>
+        </is>
+      </c>
+      <c r="N286" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:36:21.662041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B286" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D286" t="inlineStr">
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>과거 거래소 출금 중단 사태로 인한 투자자 피해. 현재 소송 진행 여부는 불분명하나, 잠재적 소송 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>이 기사는 암호화폐 소유의 본질적 위험성을 다루며, 거래소에 보관된 코인은 투자자의 것이 아닐 수 있음을 강조합니다. 과거 빗썸의 코인 출금 중단 사태를 예시로 들며, 거래소의 운영 방식에 따라 투자자들이 자산에 접근하지 못해 큰 피해를 입을 수 있음을 지적합니다. 이는 대형 거래소를 상대로 한 집단 소송의 잠재적 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>빗썸과 같은 대형 거래소(상대방 자력 충분)에서 발생한 출금 중단 사태는 다수의 투자자에게 피해(집단적 피해)를 야기했으며, 개별 및 총체적 피해 규모가 클 가능성(피해 규모 큼)이 높습니다. 거래소의 책임(상대방 책임 명확) 여부와 증거 확보 가능성(증거 확보 가능) 또한 충분히 검토할 가치가 있어 소송금융 투자 적합도가 높습니다. 다만, 현재 소송 진행 여부는 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>[미스터리경제] 당신의 코인은 당신의 것입니까? (영상)</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/video/2302120.htm</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:34:09.163049+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr"/>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>대법원 판결 선고</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>대법원이 불법 사채 피해자에게 연 568.8%의 이자와 원금을 갚으라는 판결을 내렸습니다. 민변과 참여연대는 이 판결이 불법 사채 피해자들을 방치하는 것이라며 비판하고 있습니다. 이 판결로 인해 감당할 수 없는 이자의 굴레에 놓인 다수의 피해자들이 어려움을 겪을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>대법원 판결이 이미 선고되어 해당 사건은 종결 단계에 해당하며, 불법 사채 피해자에게 원금 및 고금리 이자 상환을 명하는 내용으로 피해자에게 불리한 법적 선례가 형성되었습니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 충족되나, 대법원 판결로 인해 유사 사건의 승소 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>불법 사채 피해자 다수</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>대법원 “연 568.8% 이자·원금 갚아라” 판결</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=300294</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:15:41.316670+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>KalshiEX LLC</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E286" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A287" s="3" t="inlineStr">
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>캘리포니아 연방법원에 집단소송 제기, 미 의회 및 CFTC 규제 논의 활발</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 '죽음 예외 조항'을 숨겨 투자자들에게 정당한 지급을 거부했다는 혐의로 집단소송이 제기되었습니다. 문제의 계약에는 5400만 달러 이상의 자금이 유입되었으며, 칼시 CEO는 사용자 경험이 명확하지 않았음을 인정하고 일부 환불 조치를 취했습니다. 이번 사건을 계기로 미 의회에서는 예측시장 규제를 강화하는 법안들이 잇따라 발의되고 있으며, CFTC도 새로운 규칙 제정을 위한 논의를 시작했습니다.</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>칼시(Kalshi)는 미국 최대 예측시장 플랫폼 중 하나로 자력이 충분하며, '죽음 예외 조항'을 숨긴 기만적 계약 구조로 인해 집단소송이 제기되어 상대방 책임이 명확합니다. 5400만 달러 이상의 자금이 유입된 계약에서 지급이 거부되어 피해 규모가 크고, 다수의 투자자가 피해를 입어 집단소송 가능성이 높습니다. 또한, 미 의회에서 관련 규제 법안이 잇따라 발의되고 CFTC가 새로운 규칙 제정을 논의하는 등 공적 절차가 활발히 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>5400만 달러 이상 (약 730억 원)</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>다수의 투자자</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>칼시 ‘죽음 베팅’ 논란 확산…미 의회 “암살·전쟁 예측시장 금지”...</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339120</t>
+        </is>
+      </c>
+      <c r="N289" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:50:38.608050+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B287" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D287" t="inlineStr">
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>토스뱅크</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>집단소송 예정</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>토스뱅크의 '반값 엔화' 거래 취소 조치로 고객들이 피해를 입었으며, 이에 대한 집단 소송 가능성이 제기되고 있습니다. 금융법 전문가는 단순 오류를 이유로 한 일방적 거래 취소의 법적 정당성에 의문을 제기하고 있어, 장기적인 법정 다툼이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>토스뱅크는 대형 금융기관으로 자력이 충분하며(적합 조건 2), '반값 엔화' 거래 취소로 다수의 고객에게 피해가 발생하여 집단 소송 가능성이 높습니다(적합 조건 3, 4). 토스뱅크의 일방적인 거래 취소 조치에 대한 책임이 비교적 명확하고(적합 조건 1), '기계적 오류' 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>고객 다수</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>'반값 엔화' 참사 토스뱅크...'킬 스위치'조차 작동 안했다</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>newstopkorea.com</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43790</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:50:01.922541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E287" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>금융위원회 주도 '불법사금융 원스톱 종합·전담 지원 시스템' 개시 및 유관기관 협약 체결</t>
+          <t>미 법무부 조사 진행 중, 상원의원 감독 방침</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'을 개시했습니다. 이 시스템은 피해 신고부터 추심 중단, 법률지원, 경찰 수사, 소송지원까지 전 과정을 지원하며, 유관기관 협력을 통해 신속한 피해 구제를 목표로 합니다. 피해자는 서민금융통합지원센터 등을 통해 지원받을 수 있습니다.</t>
+          <t>미국 민주당 상원의원 3명이 법무부의 바이낸스 대이란 제재 위반 조사를 직접 감독하겠다고 밝혔습니다. 바이낸스는 과거에도 법보다 이익을 우선시한 전력이 있으며, 이번 보도가 미국 제재법 재위반 가능성과 이란 연계 테러 조직에 대한 자금 지원 가능성에 심각한 우려를 제기한다고 지적했습니다. 바이낸스는 조사를 통보받지 못했다고 밝히면서도 규제·사법 당국과 협조하고 있으며, 월스트리트저널의 관련 보도에 대해 명예훼손 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 금융위원회 주도로 '원스톱 종합·전담 지원 시스템'이 개시되어 공적 절차가 진행 중이며(적합 조건 6), 이 시스템이 증거 확보 및 소송 지원을 포함하고 있어 유리한 환경을 제공합니다(적합 조건 5). 또한, '불법사금융 피해자'라는 표현에서 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 개별 불법사금융업자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>바이낸스는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 미 법무부의 공식 조사가 진행 중이고 상원의원들이 직접 감독을 표명하여 상대방 책임 규명 및 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 제재 위반 시 막대한 벌금이 부과될 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>이억원, 불법사금융 신속 대응 강조…'원스톱 지원 시스템' 개시</t>
+          <t>미 민주당 상원의원 3명, 법무부의 바이낸스 대이란 제재 위반 조사 직...</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1085917</t>
+          <t>https://www.tokenpost.kr/news/breaking/339108</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:15.071567+00:00</t>
+          <t>2026-03-13 12:45:54.892367+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
-      <c r="A292" s="3" t="inlineStr">
+      <c r="A292" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C292" t="inlineStr"/>
       <c r="D292" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>금융위 주도 원스톱 지원 시스템 가동, 금감원/경찰 수사 의뢰 및 법률구조공단 연계</t>
+          <t>국회에서 가상자산 보이스피싱 피해구제 확대 법안 논의 중, 금융위원회 발표</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 제공하며, 금감원, 경찰, 법률구조공단 등 여러 기관이 협력합니다. 이를 통해 피해 구제 절차가 간소화되고, 실제 시범운영에서 일부 불법업자들이 원리금 반환 의사를 표명하는 등 효과를 보였습니다.</t>
+          <t>국회에서 가상자산 거래소의 보이스피싱 책임 강화를 골자로 하는 피해구제 확대 법안이 논의 중이다. 이 법안은 거래소에 의심 거래 감시 및 지급정지 의무를 부과하고, 피해구제 대상 자산을 가상자산까지 확대하는 내용을 담고 있다. 금융위원회도 관련 내용을 발표하며 가상자산 관련 보이스피싱 피해자 구제 방안 마련에 나섰다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>불법사금융은 상대방 책임이 명확하며(적합 조건), 다수의 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건). 금융위 주도의 원스톱 지원 시스템을 통해 피해 내역 정리 및 신고 지원이 이루어져 증거 확보가 용이하고(적합 조건), 금감원, 경찰, 법률구조공단 등 공적 절차가 진행 중입니다(적합 조건). 다만, 불법사금융업자의 자력 불확실성은 투자 검토 시 중요한 리스크 요인입니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 국회 법안을 통해 가상자산 거래소의 보이스피싱 방지 책임이 강화될 예정이므로, 향후 거래소의 과실 입증이 용이해질 수 있습니다. 적합 조건 3 (집단적 피해): 보이스피싱은 다수의 피해자를 발생시키는 특성이 있으며, 피해구제 대상 자산이 가상자산까지 확대되어 잠재적 피해자 범위가 넓습니다. 적합 조건 5 (증거 확보 가능) 및 6 (공적 절차 진행 중): 국회 법안 발의 및 금융위원회 발표 등 공적 절차가 활발히 진행 중이므로, 관련 정책 및 법적 근거가 명확하게 형성될 것입니다. 이러한 법적, 제도적 변화는 향후 가상자산 관련 보이스피싱 피해 소송의 승소 가능성을 높여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>신고 한번만 하면 끝 ...불법사금융 피해자 돕는 '원스톱 지원' 시작</t>
+          <t>가상자산 거래소에도 보이스피싱 책임 강화...국회, 피해구제 확대 법안...</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>redian.org</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091441470853</t>
+          <t>https://www.redian.org/news/articleView.html?idxno=255891</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:24.342845+00:00</t>
+          <t>2026-03-13 12:17:47.205504+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>도이체방크</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
-          <t>정부 원스톱 지원 시스템 개시, 경찰 수사 및 법률 지원 예정</t>
+          <t>도이체방크가 10억 달러 규모의 소송 위험을 공시했으나, 구체적인 소송의 성격이나 원고는 불분명함.</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>정부가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 개시했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법 추심 중단, 경찰 수사, 채무자대리인 선임, 소송 지원 등 피해 회복의 전 과정을 돕는다. 기존의 분절된 지원 체계의 한계를 극복하고 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표다.</t>
+          <t>도이체방크가 사모신용 자산군에 대한 260억 유로 규모의 익스포저와 10억 달러 규모의 소송 위험을 공시하며 주가가 급락했습니다. 프라이빗 크레딧 시장은 펀드 환매, 인수심사 기준 감시 강화, AI의 영향 등으로 삼중 압박에 시달리고 있으며, 일부 기업의 부실 및 사기 의혹이 제기되고 있습니다. 도이체방크는 비은행 금융기관에 대한 익스포저가 유럽 은행 중 최대 규모로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 법률 개정으로 명확하며(적합 1), 정부 주도로 피해자 지원 시스템이 구축되어 증거 확보 및 소송 지원이 용이함(적합 5, 6). 또한 다수의 피해자가 발생하고 있어 집단적 대응 가능성이 높음(적합 3, 4). 다만 상대방의 자력 확보가 쟁점이 될 수 있음.</t>
+          <t>기사는 도이체방크의 사모신용 익스포저와 관련된 재무적 위험을 다루며, 도이체방크의 직접적인 잘못으로 인해 특정 피해자들이 손해를 입었다는 내용이 불분명합니다. (적합 조건 1, 3, 5 불충족) 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로서의 명확한 원고(피해자)와 소송 사유가 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>불법사금융 '원스톱 종합·전담 지원시스템' 개시... 한 번 신고로 불법...</t>
+          <t>[AI의 종목 이야기] 도이체방크, 사모신용 노출액 300억유로 보고…주가...</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128045</t>
+          <t>https://www.newspim.com/news/view/20260313000042</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:11.476457+00:00</t>
+          <t>2026-03-13 00:50:41.444848+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
-      <c r="A294" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>불법사금융 피해 전담 지원시스템 운영, 공적 기관 신고 접수 중</t>
+          <t>취소소송 항소심 3차 변론 진행 중, 삼부토건 주가조작 키맨 도피 조력 관련 형사 2차 공판 진행 중</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>연 5200%에 달하는 불법사채 및 불법추심 피해를 입은 다수의 피해자를 위한 전담 지원시스템이 운영되고 있다. 이 시스템을 통해 피해자들은 금융감독원, 경찰, 지방자치단체 등에 피해 사실을 한 번에 신고할 수 있으며, 경고 문자를 통해 불법 추심이 감소하는 효과도 나타나고 있다.</t>
+          <t>법원 재판 일정을 담은 기사로, 취소소송 항소심 3차 변론과 삼부토건 주가조작 키맨 도피 조력 혐의로 기소된 코스닥 상장사 회장 이진훈 외 6명의 2차 공판이 예정되어 있음을 알리고 있습니다. 이는 현재 진행 중인 법적 절차에 대한 정보입니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>불법사채 및 불법추심이라는 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 금융감독원, 경찰 등 공적 기관에 신고하는 전담 지원시스템이 운영 중으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 그러나 불법 사채업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>해당 기사는 법원 재판 일정 목록으로, 소송금융 투자 대상이 될 만한 새로운 사건 발생이나 잠재적 민사 소송에 대한 정보가 부족합니다. 언급된 사건들은 이미 진행 중인 취소소송 항소심과 주가조작 관련 형사 공판으로, 민사상 피해자, 손해 규모, 명확한 민사 피고가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>연 5200% 불법사채 금감원에 신고… '경고문자'에 불법추심 감소</t>
+          <t>【오늘의 법조】 2026년 3월 13일</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030914350003672?did=NA</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217651</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-09 12:22:50.315811+00:00</t>
+          <t>2026-03-13 00:48:41.775572+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr"/>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>SEC 소송 타결</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>XRP의 가격이 고점 대비 62% 하락했으나, 과거 폭락장에 비해 견고하게 방어되고 있다고 분석합니다. 특히 미국 증권거래위원회(SEC)와의 소송이 완전히 타결된 점을 언급하며, 2026년이 XRP의 최고 매수 기회가 될 수 있다고 전망하는 투자 관련 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>기사에 언급된 미국 증권거래위원회(SEC)와의 소송이 이미 완전히 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>XRP 고점 대비 62% 하락한 1.38달러…2026년 최고 매수 기회인 이유</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L295" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M295" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/223485</t>
+        </is>
+      </c>
+      <c r="N295" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:44:53.363591+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B295" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D295" t="inlineStr">
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E295" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>금융당국 주도 원스톱 지원 시스템 출범, 수사 및 법률 지원 진행 중, 금감원 특사경 도입 추진</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 6개월 후 시행 예정</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>금융당국이 불법 사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 고금리 사채 및 불법 추심 피해자들에게 추심 중단, 수사, 법률 지원, 소송 지원 등을 제공하며, 금감원의 직접 수사 기능 확대도 추진된다. 연이율 5200%에 달하는 고리대금으로 다수의 서민이 고통받는 상황에서, 정부 차원의 적극적인 구제 절차가 진행 중이다.</t>
+          <t>가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하고 피해 구제 범위를 가상자산까지 확대하는 내용의 '통신사기피해환급법' 개정안이 국회 본회의를 통과했습니다. 이 법안은 보이스피싱 수법 고도화로 가상자산 탈취 및 자금 세탁 사례가 급증함에 따라 마련되었으며, 법률 공포 6개월 후 시행될 예정입니다. 금융위는 이를 통해 더욱 촘촘한 보이스피싱 대응망이 구축될 것으로 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>불법 사금융업자의 고리대금 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 명확합니다. 다수의 서민이 고금리 사채 및 불법 추심으로 피해를 입어 집단적 피해가 발생했으며, 연이율 5200%에 달하는 고금리로 피해 규모가 큽니다. 금융당국 주도로 '원스톱 종합·전담 지원시스템'이 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 법률 지원이 용이합니다.</t>
+          <t>통신사기피해환급법 개정안 통과로 가상자산거래소의 보이스피싱 방지 및 피해 구제 의무가 명확해졌습니다 (적합 조건 1). 이는 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반하는 보이스피싱 문제에 대한 공적 절차(적합 조건 6)의 일환이며, 주요 가상자산거래소는 충분한 자력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>사채 피해 신고 한 번이면 끝…금융당국 원스톱 지원체계 출범</t>
+          <t>가상자산거래소도 계정 지급 정지…보이스피싱 피해 구제 의무화</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260309134011751</t>
+          <t>http://www.segyebiz.com/newsView/20260312519558?OutUrl=naver</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-09 12:21:53.565846+00:00</t>
+          <t>2026-03-12 12:34:09.538454+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 이로써 가상자산으로 자금세탁되는 보이스피싱 피해에 대한 법적 보호가 강화되며, 거래소는 의심 계정을 즉시 지급정지하고 피해자의 요청 시 가상자산을 현금으로 환급할 수 있게 된다. 개정안은 오는 10월부터 시행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>대형 가상자산거래소(적합 조건 2)를 상대로 보이스피싱 피해자들이 집단적 피해(적합 조건 3)를 입을 가능성이 높고, 가상자산의 특성상 피해 규모가 클 수 있습니다(적합 조건 4). 통신사기피해환급법 개정안 통과로 거래소의 지급정지 의무가 명확해져(적합 조건 6) 향후 소송의 법적 근거 및 증거 확보(적합 조건 5)에 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>가상자산거래소도 ‘지급정지’ 의무화…보이스피싱 자금세탁 차단한다</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603121849444906</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:28:34.974962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B297" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C298" t="inlineStr"/>
-      <c r="D298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
-          <t>금융위원회 불법사금융 원스톱 지원체계 가동</t>
+          <t>가상자산 보이스피싱 방지 및 피해구제 의무를 강화하는 법률 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원체계'를 가동한다. 이 시스템을 통해 피해자들은 신고 한 번으로 불법추심 중단, 소송지원 등 다양한 피해구제 서비스를 받을 수 있게 된다. 이는 불법사금융 문제에 대한 정부 차원의 대응 강화 조치이다.</t>
+          <t>가상자산 보이스피싱 피해 방지 및 구제를 위한 '환급법' 개정안이 국회를 통과했다. 이 개정안은 가상자산거래소에 일반 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하며, 거래 목적 확인 및 의심 자금 유통 여부 상시 감시를 의무화한다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>불법사금융 사건은 상대방(불법 사채업자)의 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 금융위원회의 지원체계 가동은 공적 절차 진행에 해당하나 (적합 조건 6 충족), 상대방의 자력 부족이라는 근본적인 투자 리스크를 해소하기 어렵다.</t>
+          <t>본 기사는 가상자산 보이스피싱 대응 강화를 위한 법률 개정안 통과 소식으로, 특정 가상자산 거래소의 책임이 명확히 드러난 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>신고 한 번으로 불법추심 차단… 불법사금융 '원스톱' 지원체계 가동</t>
+          <t>가상자산 보이스피싱 대응 강화… ‘환급법’ 개정안 국회 통과</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89518</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=300204</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:52.847343+00:00</t>
+          <t>2026-03-12 12:21:58.027239+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 원스톱 지원 시스템 구축 및 운영</t>
+          <t>통신사기피해환급법 개정안 국회 본회의 통과, 법률 공포 및 하위법령 개정 예정</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들이 금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불편함을 해소하기 위해, 신고 즉시 추심 중단 및 2주 내 소송 지원이 가능한 '원스톱 지원' 시스템이 마련됩니다. 이 시스템은 피해자들이 불법사금융 피해를 보다 쉽게 신고하고 구제받을 수 있도록 돕는 것을 목표로 합니다.</t>
+          <t>통신사기피해환급법 개정안이 국회 본회의를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무가 부과됩니다. 이는 가상자산을 이용한 보이스피싱 및 자금세탁 피해가 증가함에 따른 조치로, 거래소는 의심거래 탐지, 계정 지급정지, 피해금 환급 등의 의무를 지게 됩니다. 법은 공포 6개월 후 시행될 예정이며, 금융위는 하위법령을 마련할 계획입니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>불법사금융의 특성상 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 금융감독원 등 공적 기관의 개입과 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해질 것으로 보입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 주요 위험 요인입니다.</t>
+          <t>가상자산거래소는 대기업에 해당하며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 통신사기피해환급법 개정안 통과로 가상자산거래소의 책임이 법적으로 명확해졌으며, 이는 향후 소송에서 유리한 근거가 될 수 있습니다. 현재 법률 공포 및 하위법령 마련 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>신고 즉시 추심 중단 2주내 소송지원…불법사금융 원스톱 지원</t>
+          <t>보이스피싱 코인거래소 계정 지급정지…피해 구제도 의무화</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112895</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546115</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:41.365010+00:00</t>
+          <t>2026-03-12 12:19:53.232689+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr"/>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>'전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 국회 본회의를 통과하여 가상자산거래소에도 금융회사 수준의 보이스피싱 방지 및 피해구제 의무가 부과된다. 의심거래 탐지, 계정 지급정지, 피해자산 환급 등이 의무화되며, 피해구제 대상 자산도 가상자산으로 확대된다. 이 법은 올해 10월부터 시행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해구제 의무를 부과하는 새로운 법률의 통과를 다루고 있다. 특정 가상자산거래소의 과거 또는 현재의 잘못으로 인한 피해 사례를 언급하는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않는다. (적합 조건 1, 3, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>코인거래소도 보이스피싱 대응 의무…의심거래 탐지·지급정지 도입 [크...</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10693084?ref=naver</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:18:03.547389+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B300" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C301" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C301" t="inlineStr"/>
       <c r="D301" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 가동, 경찰 수사 연계 및 법률 지원 예정</t>
+          <t>중징계 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동한다. 이 시스템은 불법 추심 차단, 법률 지원, 정책금융 연계 등 피해 구제 전 과정을 지원하며, 금융위, 금감원, 법률구조공단 등 여러 기관이 협력한다. 피해자들은 한 번의 신고로 종합적인 지원을 받을 수 있게 된다.</t>
+          <t>한 금융기관의 회장 거취가 ISS의 영향력 아래 놓여있으며, 이는 채용비리와 파생결합펀드(DLF) 불완전판매 관련 중징계 취소 소송이 근거가 되고 있습니다. 해당 사건은 이미 중징계가 내려진 상태로, 이에 대한 법적 다툼이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높다. 금융위원회 주도로 불법사금융 피해자 구제를 위한 원스톱 지원 시스템이 가동되어 피해자들의 법률 지원 및 증거 확보가 용이해질 것으로 예상된다. 다만, 불법사금융업자의 자력은 불분명하다.</t>
+          <t>상대방 책임이 명확하고(채용비리, DLF 불완전판매), 상대방(금융기관 추정)의 자력이 충분하며, DLF 불완전판매는 집단적 피해와 큰 피해 규모를 야기할 수 있습니다. 또한, 이미 중징계가 내려져 공적 절차가 진행되었고, 이에 대한 취소 소송이 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>“신고 한 번이면 해결”…불법사금융 피해 원스톱 구제</t>
+          <t>[금융가 이모저모] ISS 손에 달린 회장 거취</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689920?ref=naver</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403222</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:00.603241+00:00</t>
+          <t>2026-03-12 00:49:51.301608+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>주요 시중은행</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>금융위원회 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 소송 지원 예정</t>
+          <t>금융당국 과징금 부과 및 관련 민사소송 판결 존재</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>직장인 ㄱ씨가 연 5200% 초고금리 불법사금융 피해를 입고 불법추심에 시달리다 금융위원회 원스톱 지원 시스템을 통해 구제받은 사례가 보도되었습니다. 금융위는 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 가동하여 추심 차단, 경찰 수사 연계, 소송 지원 등 피해 구제 전 과정을 지원할 예정입니다. 이는 피해자들이 복잡한 절차 없이 법률적 도움을 받을 수 있도록 돕는 것을 목표로 합니다.</t>
+          <t>은행권에 1.4조 원 규모의 홍콩ELS 관련 과징금이 부과되어 제재의 적정성을 두고 논란이 일고 있습니다. 그러나 지난 1월 법원은 관련 민사소송에서 은행의 설명 의무 위반으로 보기 어렵다고 판단하여 당국과 법원 판단 간의 간극이 드러났습니다. 이는 향후 투자자들의 민사소송 진행에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>불법사금융업자의 초고금리 대부 및 불법추심 책임이 명확하고(적합 조건 1), 금융위원회의 원스톱 지원 시스템을 통해 증거 확보 및 법률 지원이 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 충분 여부가 불확실하고, 개별 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 수 있으며, 집단적 피해 규모도 명확히 파악되지 않습니다.</t>
+          <t>대기업 피고(은행권), 집단적 피해(홍콩ELS 투자자 다수), 피해 규모가 큼(1.4조 과징금 및 투자 손실), 증거 확보 가능(당국 조사 및 법원 판단), 공적 절차 진행 중(금융당국 과징금 부과) 등 다수의 적합 조건이 충족됩니다. 그러나 관련 민사소송에서 은행의 설명 의무 위반이 인정되지 않은 법원 판단이 있어, 은행을 상대로 한 민사소송의 책임 입증에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>직장인 괴롭힌 연 5200% 사채…‘신고 한 번’에 불법추심 멈췄다</t>
+          <t>은행권 덮친 1.4조 홍콩ELS 과징금 폭탄…제재 적정성에 또 ‘시끌’</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1248341.html</t>
+          <t>https://www.dailian.co.kr/news/view/1619718/?sc=Naver</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-03-09 12:19:49.901171+00:00</t>
+          <t>2026-03-12 00:43:42.735944+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>불법 사금융업자</t>
+          <t>양문석 의원</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>불법사금융 피해 구제를 위한 원스톱 지원 시스템 구축, 소송지원 포함</t>
+          <t>대법원 상고심 선고 예정, 1·2심 당선무효형 선고</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들을 위한 원스톱 지원 시스템이 구축되어 추심 중단부터 소송지원까지 통합적인 구제 절차를 제공한다. 이 시스템은 금융감독원, 경찰, 법률구조공단 등의 기존 분산된 제도를 통합하여 피해자들이 보다 쉽게 법적 조력을 받을 수 있도록 돕는다.</t>
+          <t>양문석 더불어민주당 의원이 11억원 불법대출 의혹과 관련해 대법원 선고를 앞두고 있다. 1·2심에서는 선거법 위반 벌금 150만원과 사기 혐의 집행유예를 선고받아 당선무효형에 해당한다. 이 사건은 양 의원의 정치적 거취에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>불법사금융 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원 및 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 다수의 피해자가 발생할 가능성이 높아 집단적 피해에 해당한다(적합 조건 3). 소송지원 시스템이 구축되어 있어 투자 기회가 높다.</t>
+          <t>이 사건은 양문석 의원에 대한 불법대출 및 사기 혐의에 대한 형사 소송으로, 당선무효형 여부가 쟁점입니다. 소송금융은 주로 피해자가 손해배상을 청구하는 민사 소송을 대상으로 하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 5는 충족하나, 민사 소송의 부재로 인해 부적합)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억원</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>'불법사금융' 신고하면 추심중단부터 소송지원 원스톱 지원</t>
+          <t>'11억원 불법대출 의혹' 양문석 오늘 대법 선고…1·2심 당선무효형</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260309500112</t>
+          <t>https://www.news1.kr/society/court-prosecution/6098172</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-09 12:19:04.749046+00:00</t>
+          <t>2026-03-12 00:38:15.809986+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C304" t="inlineStr"/>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>슈퍼리치 세력 및 연루된 금융전문가들</t>
+        </is>
+      </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 지원 시스템 도입 및 법률 지원 예정</t>
+          <t>금융당국 검찰 고발 및 수사 진행 중, 민사상 손해배상청구 예정</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불법사금융 피해자들이 앞으로는 한 번의 신고로 추심 중단 및 법률 지원을 받을 수 있는 '원스톱' 시스템이 도입됩니다. 이는 불법사금융 피해 구제 절차를 간소화하고 피해자 지원을 강화하기 위한 조치입니다.</t>
+          <t>슈퍼리치 세력과 금융전문가들이 DI동일 종목을 대상으로 대규모 주가조작을 벌인 사건이 금융당국에 의해 검찰에 고발되었다. 금융위원회는 시세조종 및 부정거래 행위로 판단하고 증거 압수 및 지급정지 조치를 취했으며, 향후 민사상 손해배상청구와 과징금 부과 등의 조치를 예고했다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>기사는 불법사금융 피해자 지원 시스템 도입에 대한 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고가 특정되지 않습니다. 불법사금융의 특성상 상대방의 자력 불충분으로 손해배상금 회수가 어려울 가능성이 높습니다. (적합 조건 2 불충족)</t>
+          <t>상대방 책임이 명확하고(금융당국 고발), 자력이 충분한 슈퍼리치 세력이 피고이며, 대규모 주가조작으로 다수의 피해자가 발생했을 가능성이 높다. 금융당국의 조사로 증거가 확보되었고, 현재 검찰 고발 및 수사가 진행 중이다. 향후 민사상 손해배상청구 가능성이 명시되어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>신고 한번에 추심중단·법률지원…불법사금융 원스톱 차단</t>
+          <t>슈퍼리치 세력, 금융시장 뒤흔든 대규모 주가조작 사건</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295940?division=NAVER</t>
+          <t>https://www.tokenpost.kr/news/market/338337</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:48.037325+00:00</t>
+          <t>2026-03-12 00:31:57.190483+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
-      <c r="A305" s="3" t="inlineStr">
+      <c r="A305" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C305" t="inlineStr"/>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>농협중앙회</t>
+        </is>
+      </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>금융위원회 주도 불법사금융 원스톱 지원 시스템 출범, 소송지원 예정</t>
+          <t>당정 개혁안 발표, 정부 합동 특별감사 결과 경찰 수사 의뢰, 농협 개혁 입법 추진 중</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 피해 신고부터 불법 추심 중단, 채무자 대리인 선임, 경찰 수사, 소송지원까지 전 과정을 지원한다. 이를 통해 불법사금융 피해자들이 신속하게 구제받고 피해를 회복할 수 있도록 돕는다.</t>
+          <t>당정이 농협중앙회장의 과도한 권한을 분산하고 내부통제를 강화하는 개혁 방안을 발표했습니다. 중앙회장의 비위 의혹에 대한 정부 합동 특별감사 결과가 발표되었고, 경찰 수사 의뢰가 진행 중입니다. 204만 조합원의 실익과 20조원 규모의 자금 운용 투명성 확보가 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 비교적 명확하며(적합 조건 1), 정부 주도로 원스톱 지원 시스템이 출범하여 다수의 피해자에게 증거 확보 및 소송 지원이 제공될 예정임(적합 조건 3, 5, 6). 이는 소송금융 투자 대상으로서의 잠재력이 높음.</t>
+          <t>농협중앙회는 대기업에 준하는 자력을 갖추고 있으며, 중앙회장의 '황제 권한' 남용 및 비위 의혹에 대해 정부 합동 특별감사 결과가 발표되고 경찰 수사 의뢰가 진행 중이므로 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 204만 조합원과 20조원 규모의 자금 관련 문제로 집단적 피해 및 피해 규모가 클 가능성이 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20조원 규모의 무이자 회원조합지원자금 관련</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>204만 조합원</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>한 번의 신고로 ‘불법 추심’ 막는다…불법사금융 원스톱 시스템 출범</t>
+          <t>'황제 통제'에 칼 뺀 당정…농협 개혁까진 '첩첩산중'</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050330?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293935&amp;inflow=N</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:35.327767+00:00</t>
+          <t>2026-03-11 13:10:03.835034+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
-      <c r="A306" s="3" t="inlineStr">
+      <c r="A306" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C306" t="inlineStr"/>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행 등</t>
+        </is>
+      </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>금융위원회 주도 원스톱 종합·전담 지원체계 가동, 경찰 수사 병행, 원금 반환 소송 지원 예정</t>
+          <t>금융감독원 제재 결정 완료, 금융위원회 과징금 최종 결정 임박</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>정부가 연 60%를 넘는 불법대출 피해자를 위해 '원스톱 종합·전담 지원체계'를 9일부터 가동한다. 신용회복위원회에 신고하면 전문 상담원이 배정되어 불법추심 중단, 채무자대리인 선임, 경찰 수사 병행, 원금 반환 소송 지원까지 종합적으로 돕는다. 지난해 7월 대부업법 개정으로 연 이자율 60% 초과 대부계약은 원금과 이자 모두 무효가 되었다.</t>
+          <t>홍콩 H지수 ELS 불완전 판매로 4조 6천억원대 투자자 손실이 발생했으며, 금융당국은 KB국민, 신한, 하나, NH농협, SC제일은행 등 5개 은행에 1조 4천억원의 과징금을 결정했다. 현재 금융위원회에서 과징금 감경 여부를 최종 결정할 예정이며, 은행들은 이미 배상한 금액을 근거로 추가 감경을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>정부가 연 60% 초과 불법대출 피해자를 위한 원스톱 지원체계를 가동하며, 불법사금융업자의 책임이 법적으로 명확합니다 (적합 조건 1). 금융위, 금감원, 신용회복위원회 등 공적 절차가 진행 중이며(적합 조건 6), 경찰 수사 병행 및 증거 확보가 용이합니다(적합 조건 5). 또한, 피해자가 원할 경우 원금 반환 소송 지원까지 명시되어 있어 다수의 피해자(적합 조건 3)가 소송을 통해 구제받을 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 금융당국이 은행들의 불완전판매를 인정하고 대규모 과징금을 부과했으며, 대형 은행들이 피고로 자력이 충분하다. 4조 6천억원대 손실과 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4조 6천억원대</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>“연 60% 넘는 불법대출 있다면 신고하세요…금융위, 피해자 전담 지원...</t>
+          <t>“배상했으니 더 깎아달라”는 은행들…‘홍콩 ELS’ 과징금 결정 임박</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M306" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982413</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1248790.html</t>
         </is>
       </c>
       <c r="N306" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:24.026211+00:00</t>
+          <t>2026-03-11 12:55:47.142568+00:00</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>금융위원회 주도 원스톱 종합·전담 지원시스템 개시, 경찰 수사 및 소송지원 예정</t>
+          <t>금융감독원 매각 추진 리스트 공개, 경·공매 진행 중</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 2026년 3월 9일부터 본격 가동했다. 이 시스템은 불법추심 중단, 전화번호·계좌 차단, 채무자대리인 선임, 경찰 수사 및 소송지원 등 피해 회복의 전 과정을 돕는다. 기존의 복잡한 신고 절차로 피해 구제를 포기하는 사례를 줄이고, 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표이다.</t>
+          <t>지역단위 농협의 부동산 PF 부실 사업장이 1년 새 6배 증가하여 53곳, 총 감정평가액 1조2500억원에 달하는 것으로 나타났습니다. 저축은행과 달리 농협의 부실 자산 정리가 더디게 진행되고 있으며, 일부 사업장은 1년 이상 팔리지 않아 가치가 반토막 나기도 했습니다. 금융당국은 상호금융권의 자산 정리를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하며(적합 조건 3), 금융위원회 주도로 원스톱 지원 시스템이 가동되어 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 피해 규모는 개별적으로 클 수 있으나(적합 조건 4), 상대방의 자력은 불분명하여 회수 가능성 검토가 필요하다.</t>
+          <t>해당 기사는 지역단위 농협의 부동산 PF 부실 자산 증가 현황을 다루고 있으며, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 농협이 부실 자산의 '피해자'에 가깝고, 소송금융이 농협의 부실 채권 회수를 위한 소송을 지원하는 경우는 일반적이지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조2500억원</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L307" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/finance/2026/03/11/2026031014480160775</t>
+        </is>
+      </c>
+      <c r="N307" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:46:06.651781+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>DI동일</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>이사 직무정지, 주가조작 관련 조사 진행</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>DI동일의 이사가 주가조작 혐의로 직무정지되었으나, 회사는 이를 개인 일탈로 규정하며 자신들은 오히려 피해자라고 주장했습니다. 주가조작 사건은 다수의 투자자에게 피해를 입힐 수 있으며, 관련 조사가 진행된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>이사의 주가조작 책임이 명확하고(1), 주가조작 사건 특성상 다수의 피해자 발생 가능성(3) 및 피해 규모가 클 가능성(4)이 높음. '조사 결과 발표' 언급으로 증거 확보 및 공적 절차 진행 중(5, 6)으로 판단되어 소송금융 적합도가 높습니다. 다만, DI동일은 회사 차원의 책임은 부인하고 있어, 실제 피고 특정 및 회사 자력 확보에 대한 추가 법리 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>DI동일  주가조작 이사 직무정지...회사 무관 개인 일탈</t>
+        </is>
+      </c>
+      <c r="K308" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L308" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M308" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297201</t>
+        </is>
+      </c>
+      <c r="N308" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:35:10.038030+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr"/>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>검찰 구형, 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>불법추심 사채업자가 30대 싱글맘을 죽음으로 내몬 사건에 대해 검찰이 징역 8년을 구형했습니다. 검찰은 피고인이 피해자들의 삶 전체를 지배했으며, 한 피해자가 스스로 생을 마감한 점을 들어 중형 선고의 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>불법추심 사채업자의 책임이 검찰 구형으로 명확히 특정되며(적합 조건 1), 한 피해자가 사망에 이르는 등 피해 규모가 매우 크고(적합 조건 4), 복수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 검찰 수사를 통해 증거가 확보되었고 형사 재판이 진행 중입니다(적합 조건 5, 6). 다만, 상대방인 사채업자의 자력은 충분하지 않을 수 있어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>30대 싱글맘 죽음 내몬 불법추심 사채업자…검찰, 징역 8년 구형</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L309" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M309" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/incident-accident/6098186</t>
+        </is>
+      </c>
+      <c r="N309" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:32:14.502427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr"/>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>CFTC와 주정부 간 관할권 분쟁</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>미국 CFTC(상품선물거래위원회)가 디지털 자산 규제 정비를 추진하며, 주정부 소송에서 법정 의견서를 제출하고 상품 파생상품에 대한 독점 관할권을 방어할 전략을 검토 중입니다. 이는 미국을 세계 암호화폐 수도로 만들려는 노력의 일환으로, 블록체인 및 예측 시장에 대한 규제 명확성을 확보하려는 움직임입니다.</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>기사는 CFTC와 주정부 간의 디지털 자산 규제 관할권 분쟁을 다루고 있으며, 특정 기업의 불법 행위로 인한 다수 피해자의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>美 CFTC  미국은 세계 암호화폐 수도 …디지털 자산 규제 정비 추진</t>
+        </is>
+      </c>
+      <c r="K310" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L310" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M310" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639398</t>
+        </is>
+      </c>
+      <c r="N310" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:53:54.398056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>당국의 빗썸 6개월 영업정지 방침 발표</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>당국이 빗썸에 대해 해외 미신고 사업자와의 거래를 이유로 6개월 일부 영업정지 방침을 세웠다는 소식이 전해졌다. 이는 출금 업무 제한 가능성으로 이어져 국내 암호화폐 거래소 규제 강도에 대한 민감한 반응을 불러일으키고 있다. 아직 확정된 사항은 아니지만, 빗썸 이용자들의 잠재적 피해가 우려되는 상황이다.</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>빗썸은 국내 주요 암호화폐 거래소로 자력이 충분하며 (상대방 자력 충분), 당국이 해외 미신고 사업자와의 거래를 이유로 6개월 영업정지 방침을 세워 책임이 비교적 명확하고 (상대방 책임 명확), 공적 절차가 진행 중입니다 (공적 절차 진행 중). 출금 업무 제한 가능성으로 다수의 이용자가 피해를 입을 수 있어 집단적 피해 및 큰 피해 규모가 예상되며 (집단적 피해, 피해 규모 큼), 당국의 조치로 증거 확보도 용이할 것으로 보입니다 (증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J307" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>은행권, '홍콩ELS 과징금' 수위…18일 금융위서 확정</t>
+          <t>[크립토 인사이트 EP.27] 써클 86% 폭등·세일러 또 샀다·트럼프 변수 ...</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260309500005</t>
+          <t>https://www.tokenpost.kr/news/insights/337904</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-03-09 00:45:28.421944+00:00</t>
+          <t>2026-03-11 00:26:35.341939+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C312" t="inlineStr"/>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>유니스왑</t>
+        </is>
+      </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>금감원 소비자 경보 발령</t>
+          <t>과거 소송에서 판결 선고</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>금감원이 중동 혼란을 틈탄 원금보장·고수익 투자 사기에 대한 소비자 경보를 발령했습니다. 수소에너지, 드론 등 신기술 투자를 가장하여 투자자들을 현혹하고 있으며, 약속된 배당금이나 투자금 회수를 요청하면 업체가 거절하거나 잠적하는 사례가 발생하고 있습니다.</t>
+          <t>미국 판사가 유니스왑을 '중립적 인프라'로 판단하며 소프트웨어 개발자에게 제3자의 남용 책임을 묻는 것은 논리적이지 않다고 언급했습니다. 이는 과거 투자자가 유니스왑을 상대로 제기한 소송에서 나온 판단으로, 디파이 인프라 관련 책임 기준을 제시합니다. 반면 토네이도 캐시에 대해서는 불법 금융 활동에 적극 관여한 것으로 보아 더 엄격한 태도를 보였습니다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>투자 사기로 상대방 책임이 명확하며(조건 1), 금감원의 소비자 경고 발령으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(조건 5, 6). 또한 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 있습니다(조건 3). 다만, 사기 업체 특성상 상대방의 자력 부족 및 특정의 어려움이 리스크 요인입니다.</t>
+          <t>본 기사는 과거 유니스왑을 상대로 제기된 소송에서 판사가 유니스왑을 '중립적 인프라'로 판단하여 개발자의 책임을 제한한 판결을 다루고 있습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 오히려 유사한 소송의 승소 가능성을 낮추는 선례가 됩니다. 또한, 해당 판결은 이미 종결된 사건에 대한 것이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>“중동 혼란 틈탄 원금보장·고수익 투자 사기 우려”...금감원 소비자...</t>
+          <t>“유니스왑은 중립 인프라” 미국 판사 판단, 디파이 개발자 책임 기준...</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/economy_general/2026/03/09/WIJLR236CNAG7PADD5EVW3HPLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.tokenpost.kr/news/breaking/337894</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-09 00:27:31.509956+00:00</t>
+          <t>2026-03-11 00:26:25.751152+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원 민사소송 기각 (원고 측 60일 소장 보완 기회 부여)</t>
+          <t>정부의 다주택자 대출 규제 강화 논의 및 검토 중</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원이 바이낸스와 창펑 자오를 상대로 한 테러 자금 조달 방조 민사소송을 개별 테러 공격과의 직접적 인과관계 부족을 이유로 기각했습니다. 그러나 법원은 원고 측에 60일간 소장 보완 기회를 부여하여 재소 가능성이 남아있습니다. 바이낸스는 미국 정치권과 규제 당국의 자금세탁방지(AML/CFT) 준수 여부 검증 압박을 지속적으로 받고 있습니다.</t>
+          <t>다주택자의 주택담보대출 잔액이 373조원을 돌파하며 가계부채의 질적 악화와 부동산 시장 불안을 초래할 수 있다는 지적이 제기되었습니다. 정부는 이에 대응하여 다주택자 대출 만기 연장 제한 등 규제 강화를 검토 중이며, 한국은행도 긍정적 입장을 밝혔습니다. 그러나 규제의 실효성과 형평성, 선의의 피해자 발생 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>세계 최대 암호화폐 거래소인 바이낸스를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 약 535명의 피해자가 참여한 집단적 피해 사건(적합 조건 3)입니다. 수억 달러 규모의 테러 자금 조달 방조 의혹과 17억 달러 규모의 이란 연계 거래 보도 등 피해 규모가 크고(적합 조건 4), 온체인 데이터 및 상원 조사 등 증거 확보 가능성이 높으며(적합 조건 5), 미국 정치권과 규제 당국의 AML/CFT 검증 등 공적 절차가 진행 중(적합 조건 6)입니다. 현재 민사소송은 기각되었으나, 원고 측에 60일간 소장 보완 기회가 부여되어 재소 가능성이 높습니다.</t>
+          <t>이 기사는 특정 주체의 명확한 책임으로 인한 피해 발생이 아닌, 다주택자 대출 증가로 인한 금융 시스템의 잠재적 리스크와 정부의 정책 대응을 다루고 있어 소송금융의 핵심인 특정 가해자와 피해자 간의 손해배상 청구 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>수억 달러 이상 (이란 연계 거래 기준 최소 17억 달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>약 535명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>미 연방법원, ‘테러 자금 조달 방조’ 바이낸스 민사소송 기각…원고 ...</t>
+          <t>'373조원' 다주택 대출 폭탄에…'만기연장 금지' 뇌관 되나</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/337152</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215052</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-03-08 12:54:40.314213+00:00</t>
+          <t>2026-03-11 00:23:34.889462+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
-      <c r="A314" s="2" t="inlineStr">
+      <c r="A314" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>바이낸스</t>
+          <t>카드사</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>미 뉴욕 남부연방법원에서 집단소송 소장 각하, 60일 이내 수정 소장 제출 가능성 있음</t>
+          <t>카드깡 행위 발생 및 카드사로부터 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부연방법원이 바이낸스가 테러 자금 조달을 도왔다는 집단소송을 인과관계 부족을 이유로 각하했습니다. 원고 측은 64건의 테러 공격 피해자 및 유가족 535명을 대표하여 손해배상을 청구했으나, 법원은 바이낸스의 운영과 특정 테러 공격 간의 충분한 인과관계가 제시되지 않았다고 판단했습니다. 다만 판사는 60일 이내 수정 소장 제출 가능성을 열어두었습니다.</t>
+          <t>기사는 불법 '카드깡'에 연루된 관계자들과 가맹점들이 형사 처벌 외에 카드 정지, 신용 등급 하락, 가맹점 계약 해지 등의 추가 불이익을 받을 수 있음을 경고합니다. 특히 가맹점은 카드사로부터 거래 취소 및 손해배상 청구를 당할 가능성이 언급됩니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>미 법원이 바이낸스의 테러자금 조달 집단소송을 인과관계 부족을 이유로 각하하여, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건이 충족되지 않았습니다. 현재 소송이 소장 단계에서 종료되었으므로 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 수정 소장 제출 가능성이 있지만, 현재 상태로는 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 불법 '카드깡'에 연루된 가맹점들이 카드사로부터 거래 취소 및 손해배상 청구를 받을 수 있다는 내용을 다루고 있습니다. 이는 가맹점들이 피고가 되는 상황으로, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>535명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>미 법원, 바이낸스 테러자금 조달 소송 각하…CZ “CEX에 테러 지원 동기...</t>
+          <t>카드깡의 유혹</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>samdailbo.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/337128</t>
+          <t>http://www.samdailbo.com/news/articleView.html?idxno=260730</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:49.148892+00:00</t>
+          <t>2026-03-10 13:02:33.149535+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>불법 추심 신고 절차 개선</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 이란 최고지도자 퇴진 베팅에 대한 약 5,400만 달러의 배당금을 지급하지 않아 집단소송에 직면했습니다. 칼시는 '사망 예외' 조항을 근거로 시장을 무효 처리했다고 주장하지만, 투자자들은 약정된 배당금 미지급을 주장하며 법적 분쟁이 시작되었습니다.</t>
+          <t>불법사금융 피해자들이 금융감독원, 경찰, 지방자치단체 등 여러 기관에 각각 신고해야 하는 복잡한 절차로 인해 어려움을 겪어왔다. 이에 신고를 한 번에 처리하여 불법 추심 전화를 차단할 수 있는 새로운 시스템이 마련되어 피해 구제 절차가 간소화될 예정이다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>상대방(칼시)은 예측시장 플랫폼으로 자력이 충분하며, 약 5,400만 달러 규모의 베팅 미지급으로 다수의 투자자가 피해를 입어 집단소송이 제기된 상황입니다. 베팅 기록 및 플랫폼 규정 등 객관적 증거 확보가 가능합니다. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>불법사금융 피해자들의 불법 추심 피해는 명확하고 다수에게 발생하지만 (적합 조건 1, 3), 기사는 특정 가해 기업이나 기관을 지목하지 않고 불법사금융 업체 전반을 다루고 있어 소송 상대방 특정 및 자력 확보가 어렵다. 또한, 기사의 핵심은 신고 절차 개선으로, 소송을 통한 손해배상보다는 불법 행위 차단에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>약 5,400만달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>美 예측시장 칼시, 이란 최고지도자 퇴진 베팅 미지급 논란 집단소송 직...</t>
+          <t>죽을 때까지 전화  불법 추심, 신고 한 번에 차단 가능해져</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337113</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=242938</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:37.315550+00:00</t>
+          <t>2026-03-10 12:21:24.709953+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
-      <c r="A316" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A316" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>제인 스트리트</t>
+          <t>농협</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>월가 거물 제인 스트리트를 상대로 손해배상 소송 진행 중</t>
+          <t>의혹 제기 및 내부/외부 논의 진행 중</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>테라-루나 사태와 관련하여 월가 거물 제인 스트리트를 배후로 지목하며 손해배상 소송이 제기됨. 제인 스트리트 측은 테라 경영진의 사기를 원인으로 주장하며 책임을 부인하고 있음.</t>
+          <t>농협에서 '황금열쇠 선거' 의혹과 함께 특혜대출, 분식회계 등 심각한 부정행위가 제기되었다. 이와 관련하여 피해자 보호 및 평등 원칙 위반, 재량권 남용 등에 대한 비판과 함께 제도 개선의 필요성이 논의되고 있다. 구체적인 피해 규모와 피해자 수는 아직 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (월가 거물 제인 스트리트), 집단적 피해 (테라-루나 사태로 인한 다수 투자자 피해), 피해 규모가 큼 (수십조 원대 피해 발생). 이미 소송이 제기되어 진행 중이며, 월가 거물이 배후로 지목되어 책임 규명 가능성이 있음.</t>
+          <t>상대방인 농협은 대형 금융기관으로 자력이 충분함 (적합 조건 2). '황금열쇠 선거', '특혜대출', '분식회계' 등 심각한 부정행위 의혹이 제기되었으며, '피해자 우선 제도 필요' 등의 언급으로 보아 잠재적 피해자와 집단적 피해 가능성이 있음. 다만, 기사 본문에서 구체적인 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등이 명확히 확인되지 않아 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>수십조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>'테라-루나' 사태 배후에 월가 거물 지목…제인 스트리트, 폭락 트리거...</t>
+          <t>[공뉴스 브리핑] 농협 '황금열쇠 선거' 의혹…특혜대출·분식회계까지 ...</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030721371106892</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=813281</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-08 00:27:12.577375+00:00</t>
+          <t>2026-03-10 00:26:21.966880+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C317" t="inlineStr"/>
       <c r="D317" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원 집단소송 자격 인정, 본안 심리 예정</t>
+          <t>노후 파산이라는 사회적 현상 지속 및 관련 복지 상담 진행 중</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 테더와 비트피넥스를 상대로 제기된 시장 조작 집단소송에서 투자자들의 자격을 인정했다. 원고 측은 테더와 비트피넥스가 대규모 USDT 발행으로 비트코인과 이더리움 시장 가격을 인위적으로 조작하여 투자자들이 수천억 달러 규모의 손실을 입었다고 주장한다. 이번 판결로 소송은 현물 및 선물 투자자 두 그룹으로 나뉘어 본안 심리 단계로 진행될 예정이다.</t>
+          <t>서울금융복지상담센터의 분석에 따르면 지난해 개인파산 신청자 중 60대 이상 고령층이 58%, 1인 가구가 70%를 차지하며 노후 파산이 구조화된 위험으로 굳어지고 있습니다. 생활비 부족, 의료비, 주거비 부담 및 질병 등이 주요 원인으로, 평균 채무액은 2억 8700만 원에 달합니다. 센터는 금융취약계층을 위한 상담 및 채무조정 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 테더와 비트피넥스의 시장 조작에 대한 집단소송 자격을 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이들은 자력이 충분한 대규모 암호화폐 기업입니다(적합 조건 2). 수천억 달러 규모의 막대한 집단적 피해가 발생했으며(적합 조건 3, 4), 법원이 소송 진행을 허가한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>기사는 노후 파산이라는 사회적 현상과 이에 대한 복지 지원을 다루고 있으며, 특정 가해자나 책임 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 소송 가능성이 매우 낮습니다. 집단적 피해와 큰 피해 규모는 확인되나, 소송의 주체가 될 피고가 불분명합니다.</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>수천억 달러</t>
+          <t>평균 2억 8700만 원 (60대 이상 평균 3억 9400만 원)</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>BTC 및 ETH 투자자 다수</t>
+          <t>서울시 개인파산 신청자 연간 8천여 명 중 60대 이상 58%, 1인 가구 70%</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원, 테더·비트피넥스 시장조작 집단소송 허가…BTC·ETH 투자...</t>
+          <t>“혼자 사는 60대가 무너진다”…개인파산 60%가 60대, 70%는 1인 가구</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336930</t>
+          <t>https://www.sedaily.com/article/20017105?ref=naver</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-07 12:35:03.032736+00:00</t>
+          <t>2026-03-10 00:21:04.020435+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr"/>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>금융당국 원스톱 지원 시스템 가동, 대부업법 개정 추진, 특별사법경찰 도입 논의</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>불법 사금융업자들의 초고금리 대부 및 불법 추심 피해가 증가하며, 2024년 기준 피해 규모 309억원, 피해 건수 3365건에 달합니다. 이에 금융당국은 피해자들이 한 번만 신고해도 추심 중단, 법률 상담, 수사 의뢰, 피해 복구까지 지원하는 원스톱 지원 시스템을 가동했습니다. 정부는 대부업법 개정 및 금감원 특별사법경찰 도입을 추진하며 불법 사금융 근절에 나서고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>불법 사금융업자의 초고금리 대부 및 불법 추심 행위는 법적으로 명확한 책임이 있으며(적합 조건 1), 2024년 기준 3천 건 이상의 피해 사례와 300억 원 이상의 피해 규모로 집단적 피해가 명확합니다(적합 조건 3, 4). 금융당국의 원스톱 지원 시스템 가동으로 증거 확보 및 법률 조력 연계가 용이하며(적합 조건 5), 관련 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방(불법 사금융업자)의 자력 확보는 개별 사건마다 다를 수 있어 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>2024년 309억원</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>2024년 3365건</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>불법추심 신고만 하면, 수사·피해복구 다 된다</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25410424</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:17:57.771533+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B318" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A319" s="4" t="inlineStr">
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>금양</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>금융권으로부터 지급명령 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>이차전지 관련 기업 금양이 대출 원리금 연체로 금융권으로부터 1300억원대 지급명령 소송을 당했습니다. 금양은 대규모 대출 연체와 소송으로 유동성 위기가 심화되고 있으며, 상장폐지 기로에 놓여있습니다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>금양의 대출 원리금 연체 책임은 명확하고 피해 규모도 1356억 원으로 크지만(적합 조건 1, 4), 피고인 금양이 유동성 위기와 상장폐지 기로에 있어 배상 능력이 매우 불확실합니다(적합 조건 2 미충족). 소송금융은 승소 후 회수가 중요하므로, 피고의 자력 부족은 투자 부적합의 결정적인 이유가 됩니다.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>1356억 원</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>금양, 1356억 대여금 피소…상장폐지 갈림길</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>4th.kr</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108814</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:29:15.286772+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU) 제재심의위원회 개최 예정, 빗썸 소명 예정. 업비트 사례처럼 행정소송 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>국내 대형 가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특정금융정보법(특금법) 위반으로 6개월 일부 영업정지 및 대표이사 문책 등 중징계를 사전 통보받았습니다. 해외 미신고 가상자산사업자와의 지속적 거래 및 고객 확인 의무 소홀 등이 지적되었으며, FIU는 이달 제재심의위원회를 열어 최종 처분 수위를 결정할 예정입니다. 제재는 신규 회원에 대한 제한으로 기존 이용자는 정상적인 거래가 가능하며, 빗썸은 개선 노력을 소명할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 사전 통보로 빗썸의 특금법 위반 책임이 비교적 명확하며(적합 조건 1), 국내 대형 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). FIU의 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 현재 공적 절차(제재심의위원회)가 진행 중입니다(적합 조건 6). 다만, 기사에서 직접적인 금전적 피해 규모나 피해자 수가 명확히 드러나지 않아 소송 원고 특정 및 손해액 산정이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>금융당국, 빗썸에 '일부 영업정지' 사전통보</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>fntimes.com</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>http://www.fntimes.com/html/view.php?ud=202603092018373697179ad43907_18</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:28:28.192030+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 중징계 사전 통보 및 제재심의위원회 개최 예정</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>국내 2위 가상자산 거래소 빗썸이 자금세탁방지 의무 위반 및 고객확인(KYC) 의무 소홀로 금융정보분석원(FIU)으로부터 6개월 일부 영업정지, 대표이사 문책 경고, 수백억 원대 과태료 등 중징계를 사전 통보받았습니다. FIU는 이달 중순 제재심의위원회를 열어 제재 수위를 최종 결정할 예정입니다. 빗썸은 1천만 명의 누적 회원을 보유하고 있으며, 유사 사례로 업비트가 352억 원의 과태료를 부과받은 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>금융정보분석원(FIU)의 특정금융정보법 위반에 따른 중징계 사전 통보로 상대방 책임이 명확하며, 국내 2위 가상자산 거래소인 빗썸은 충분한 자력을 보유하고 있습니다. FIU의 공식 조사 결과 및 제재 사전 통보라는 객관적 증거가 존재하고, 제재심의위원회 개최가 예정되어 공적 절차가 진행 중입니다. 1천만 명에 달하는 누적 회원에 대한 고객확인 의무 소홀은 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 유사 사례의 과태료 규모를 고려할 때 잠재적 피해 규모 또한 상당할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>고객확인 의무 소홀 빗썸, 일부 영업정지 받을수도</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11983136</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:20:00.812432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>금양</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>대여금 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>금양은 부산은행으로부터 1356억 원 규모의 대여금 청구 소송을 당했습니다. 이는 대형 금융기관과 상장사 간의 고액 채무 관련 분쟁으로, 소송이 이미 제기된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>부산은행이 금양을 상대로 1356억 원 규모의 대여금 청구 소송을 제기한 사건입니다. 상대방(금양)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 대여금 청구 소송의 특성상 증거 확보가 용이하고 책임 관계가 비교적 명확하여(적합 조건 1, 5) 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>1356억 원</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>금양, 부산은행으로부터 1356억 원 대여금 청구 소송 제기돼</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>cbci.co.kr</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=559866</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:19:35.121782+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>불법사금융 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 특사경 수사 확대 검토</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법추심 차단부터 법률 지원, 정책금융 연계까지 전 과정을 지원한다. 시범 운영 결과 불법추심 중단 및 원리금 반환 의사 확인 등 긍정적 효과가 나타났다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하여 집단적 구제 가능성이 높습니다(적합 조건 3). 금융위원회 주도로 원스톱 지원 시스템이 가동되고 경찰 수사 연계 및 특사경 수사 확대 검토 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 증거 확보 및 피해 구제 가능성이 확인되었습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>“불법사금융 피해, 한 번 신고로 해결”…원스톱 지원체계 가동</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10689590?ref=naver</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:43:33.446411+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B319" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A320" s="3" t="inlineStr">
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>불법 사금융 업체</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>불법 사금융 원스톱 종합·전담 지원 시스템 시행</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>금융위원회가 불법 사금융 피해자를 위한 원스톱 종합·전담 지원 시스템을 9일 시행했습니다. 이 시스템을 통해 피해자들은 신고 한 번으로 추심 중단, 법률 지원, 채무 조정, 복지 연계까지 받을 수 있습니다. 금융감독원, 신용회복위원회, 대한법률구조공단 등 여러 기관의 전산 시스템이 연계되어 신속한 피해 구제를 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>불법 사금융으로 상대방 책임이 명확하고(적합 조건 1), 원스톱 지원 시스템을 통해 다수의 피해자가 법률 조력을 받을 수 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 공적 절차(적합 조건 6)가 진행 중인 점도 긍정적이나, 불법 사금융 업체의 자력이 불충분하여(적합 조건 2 미충족) 실제 손해배상금 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>신고 한번에 법률 조력까지…불법사채 원스톱 지원</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M324" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20017132?ref=naver</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:30:55.415358+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B320" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A321" s="4" t="inlineStr">
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>정부 원스톱 불법사금융 피해자 지원 시스템 구축 및 업무협약 체결, 수사 연계 및 법률 지원 예정</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>경기도의 불법 사금융 피해자 지원 모델이 금융위원회, 금융감독원 등 관계기관과의 업무협약을 통해 전국 단위의 원스톱 지원 시스템으로 확대됩니다. 이 시스템은 피해 상담, 수사 연계, 법률 지원, 채무조정 등을 통합 제공하며, 경기복지재단은 지난 3년간 4315명의 피해자에게 약 194억 원 규모의 불법 사금융 문제 해결을 지원했습니다.</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>불법 사금융으로 인한 피해로 상대방 책임이 명확하며(적합 조건 1), 4315명에 달하는 다수의 피해자와 약 194억 원의 큰 피해 규모를 가지고 있습니다(적합 조건 3, 4). 또한, 정부 차원의 원스톱 지원 시스템 구축 및 관계기관 업무협약 체결로 수사 연계 및 법률 지원이 예정되어 있어 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>약 194억 원</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>총 4315명</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>경기도의 '금융복지', 정부 원스톱 지원시스템으로 확산</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M325" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344326</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:29:19.730258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B321" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D321" t="inlineStr">
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E321" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>SEC와 1,000만 달러 합의 후 소송 취하</t>
+          <t>불법사금융 원스톱 종합·전담지원체계 구축 및 서비스 개시</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>저스틴 선과 그의 회사(트론, 비트토레트)가 미국 증권거래위원회(SEC)와의 3년간의 소송을 1,000만 달러 합의로 종결하고 소송을 공식 취하했다. 양측은 지난 2월부터 잠재적인 해결책을 모색해왔으며, 마침내 법원의 최종 승인을 받았다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 종합·전담지원체계를 구축하고 서비스 개시를 알렸다. 이 시스템은 피해내역 확인, 추심 중단 경고, 채무조정 및 고용·복지 연계 등 종합적인 지원을 제공하며, 금융위는 유관기관과의 협력을 통해 신속한 피해 구제를 강조했다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 SEC와 1,000만 달러 합의를 통해 소송이 공식 취하되어 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>불법사금융은 그 자체로 위법성이 명확하며(상대방 책임 명확), 정부가 원스톱 지원 시스템을 구축하여 피해자 지원 및 증거 확보를 돕고 있어(공적 절차 진행 중, 증거 확보 가능) 잠재적 소송 기회가 많습니다. 그러나 기사에서 특정 불법사금융업자가 명시되지 않아 피고의 자력 확인이 어렵다는 점이 투자 결정에 큰 제약이 됩니다.</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>1,000만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>저스틴 선, SEC와 1,000만 달러 합의...3년 소송 끝에 트론 '규제 족쇄 해...</t>
+          <t>[iN The Scene] 이억원 금융위원장 “불법사금융엔 병귀신속 대응해야”</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>inthenews.co.kr</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221756</t>
+          <t>https://www.inthenews.co.kr/news/article.html?no=83989</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-03-06 13:09:40.706646+00:00</t>
+          <t>2026-03-09 12:25:08.190890+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
       <c r="D327" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>암호화폐 시장 레버리지 포지션 강제 청산</t>
+          <t>금융위원회 주도 '불법사금융 원스톱 종합·전담 지원 시스템' 개시 및 유관기관 협약 체결</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>지난 24시간 동안 암호화폐 시장에서 약 1억 9854만 달러 상당의 레버리지 포지션이 강제 청산되며 시장이 리스크 축소 국면으로 진입했습니다. 비트코인과 이더리움 등 주요 암호화폐에서 대규모 롱 포지션이 청산되었으며, 이는 시장 전반의 과열된 레버리지가 정리되는 과정으로 해석됩니다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'을 개시했습니다. 이 시스템은 피해 신고부터 추심 중단, 법률지원, 경찰 수사, 소송지원까지 전 과정을 지원하며, 유관기관 협력을 통해 신속한 피해 구제를 목표로 합니다. 피해자는 서민금융통합지원센터 등을 통해 지원받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>해당 사건은 암호화폐 시장의 변동성으로 인한 레버리지 포지션 강제 청산으로, 특정 상대방의 명확한 법적 책임이 존재하지 않습니다. (적합 조건 1, 2 미충족) 피해 규모는 크지만(적합 조건 4 충족), 소송의 대상이 될 만한 구체적인 위법 행위나 책임 주체가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 금융위원회 주도로 '원스톱 종합·전담 지원 시스템'이 개시되어 공적 절차가 진행 중이며(적합 조건 6), 이 시스템이 증거 확보 및 소송 지원을 포함하고 있어 유리한 환경을 제공합니다(적합 조건 5). 또한, '불법사금융 피해자'라는 표현에서 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 개별 불법사금융업자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>1억 9854만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>3월 6일 퇴근길 팟캐스트 24시간 1억9854만 달러 청산, 롱 포지션 연쇄 ...</t>
+          <t>이억원, 불법사금융 신속 대응 강조…'원스톱 지원 시스템' 개시</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/336611</t>
+          <t>https://www.mediapen.com/news/view/1085917</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-03-06 13:05:41.449946+00:00</t>
+          <t>2026-03-09 12:24:15.071567+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C328" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C328" t="inlineStr"/>
       <c r="D328" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>이란 멜라트은행이 한국은행 상대로 소송 진행 중, 우리은행 대상 소송은 대법원 판결로 종결</t>
+          <t>금융위 주도 원스톱 지원 시스템 가동, 금감원/경찰 수사 의뢰 및 법률구조공단 연계</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>2018년 미국발 이란 경제 제재로 한국 내 이란 원유 결제 대금 60억달러가 동결되었고, 2023년 반환되었다. 이란 멜라트은행은 동결 기간 동안의 이자 손실 등을 주장하며 우리은행과 한국은행을 상대로 소송을 제기했다. 우리은행 대상 소송은 대법원에서 은행 승소로 종결되었으며, 한국은행 대상 소송은 현재 진행 중이다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 제공하며, 금감원, 경찰, 법률구조공단 등 여러 기관이 협력합니다. 이를 통해 피해 구제 절차가 간소화되고, 실제 시범운영에서 일부 불법업자들이 원리금 반환 의사를 표명하는 등 효과를 보였습니다.</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>대법원에서 이란 멜라트은행이 우리은행을 상대로 제기한 유사 소송에서 우리은행의 손을 들어준 판례가 존재하여, 한국 은행의 책임이 명확하지 않음 (적합 조건 1 불충족). 이는 현재 진행 중인 한국은행 대상 소송 및 향후 유사 소송의 승소 가능성을 낮추는 주요 요인임 (부적합 조건: 유사 사건 종결). 피고인 한국 은행들의 자력은 충분하나(적합 조건 2), 법리적 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
+          <t>불법사금융은 상대방 책임이 명확하며(적합 조건), 다수의 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건). 금융위 주도의 원스톱 지원 시스템을 통해 피해 내역 정리 및 신고 지원이 이루어져 증거 확보가 용이하고(적합 조건), 금감원, 경찰, 법률구조공단 등 공적 절차가 진행 중입니다(적합 조건). 다만, 불법사금융업자의 자력 불확실성은 투자 검토 시 중요한 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>60억달러 (약 8조원) 동결, 이자 손실액 1000억원 주장</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>과거 '이란 원유 자금'으로 골머리 앓은 은행업계...  그때와 상황 다르...</t>
+          <t>신고 한번만 하면 끝 ...불법사금융 피해자 돕는 '원스톱 지원' 시작</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M328" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337710</t>
+          <t>http://www.fnnews.com/news/202603091441470853</t>
         </is>
       </c>
       <c r="N328" t="inlineStr">
         <is>
-          <t>2026-03-06 12:52:15.644994+00:00</t>
+          <t>2026-03-09 12:23:24.342845+00:00</t>
         </is>
       </c>
     </row>
     <row r="329">
-      <c r="A329" s="3" t="inlineStr">
+      <c r="A329" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C329" t="inlineStr"/>
       <c r="D329" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 법원에서 회사 책임 인정 판결 잇따름</t>
+          <t>정부 원스톱 지원 시스템 개시, 경찰 수사 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>삼성증권의 '유령주식 사태'와 관련하여 투자자 및 국민연금의 손해배상 소송이 진행 중입니다. 법원에서 삼성증권의 책임이 잇따라 인정되고 있으며, 이는 삼성증권의 내부통제 평가에도 영향을 미치고 있습니다. 사건은 아직 종결되지 않았습니다.</t>
+          <t>정부가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 개시했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법 추심 중단, 경찰 수사, 채무자대리인 선임, 소송 지원 등 피해 회복의 전 과정을 돕는다. 기존의 분절된 지원 체계의 한계를 극복하고 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>상대방(삼성증권)의 책임이 법원에서 잇따라 인정되고 있으며, 대기업으로서 자력이 충분합니다. '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높고, 국민연금까지 소송에 참여하여 피해 규모가 클 것으로 예상됩니다. 이미 법원 판결이 나오고 있어 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>불법사금융업자의 책임이 법률 개정으로 명확하며(적합 1), 정부 주도로 피해자 지원 시스템이 구축되어 증거 확보 및 소송 지원이 용이함(적합 5, 6). 또한 다수의 피해자가 발생하고 있어 집단적 대응 가능성이 높음(적합 3, 4). 다만 상대방의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>다수 투자자 및 국민연금</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>삼성증권, 끝나지 않은 '유령주식 사태'…후폭풍 영향은?</t>
+          <t>불법사금융 '원스톱 종합·전담 지원시스템' 개시... 한 번 신고로 불법...</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>1conomynews.co.kr</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47356</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128045</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-03-06 12:48:16.837648+00:00</t>
+          <t>2026-03-09 12:23:11.476457+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
-      <c r="A330" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A330" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C330" t="inlineStr"/>
       <c r="D330" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>손해배상 소송 기각</t>
+          <t>불법사금융 피해 전담 지원시스템 운영, 공적 기관 신고 접수 중</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>신한투자증권이 사모투자펀드 투자 과정에서 핵심 투자 위험을 제대로 고지받지 못했다며 운용사 등을 상대로 제기한 손해배상 소송에서 패소했습니다. 재판부는 투자금이 사후적으로 전액 회수되어 실질적인 손해가 없다고 판단, 소송을 기각했습니다.</t>
+          <t>연 5200%에 달하는 불법사채 및 불법추심 피해를 입은 다수의 피해자를 위한 전담 지원시스템이 운영되고 있다. 이 시스템을 통해 피해자들은 금융감독원, 경찰, 지방자치단체 등에 피해 사실을 한 번에 신고할 수 있으며, 경고 문자를 통해 불법 추심이 감소하는 효과도 나타나고 있다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>소송금융은 손해배상 청구를 전제로 하는데, 본 사건은 법원에서 투자금이 전액 회수되어 실질적인 손해가 없다고 판단하여 원고(신한투자증권)의 손해배상 소송을 기각했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 손해배상 청구의 근거가 소멸되어 투자 가치가 없습니다.</t>
+          <t>불법사채 및 불법추심이라는 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 금융감독원, 경찰 등 공적 기관에 신고하는 전담 지원시스템이 운영 중으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 그러나 불법 사채업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>0원 (법원 판단)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>1명 (법인)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>신한증권 ‘비앤비코리아 투자’ 손배소 기각</t>
+          <t>연 5200% 불법사채 금감원에 신고… '경고문자'에 불법추심 감소</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580201?ref=naver</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030914350003672?did=NA</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-06 12:45:03.943933+00:00</t>
+          <t>2026-03-09 12:22:50.315811+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
-      <c r="A331" s="3" t="inlineStr">
+      <c r="A331" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>푸른저축은행</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>내부 감사 및 금융감독원 보고 진행 중</t>
+          <t>금융당국 원스톱 지원 시스템 가동 및 경찰 수사 진행 중, 대부업법 개정 추진</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>푸른저축은행에서 대규모 횡령 사건이 발생하여 주식 거래가 정지되었으며, 현재까지 4명의 피해자가 파악되었습니다. 푸른저축은행 감사 부서에서 사건 경위를 조사 중이며, 금융감독원에도 관련 보고를 마친 상태입니다.</t>
+          <t>불법 사금융 피해자들이 한 번의 신고로 계좌 동결, 법률 지원까지 받을 수 있는 원스톱 지원 시스템이 가동된다. 지난해 불법 사금융 피해 규모는 309억원, 피해 건수는 3365건으로 집계되었으며, 금융당국은 불법 추심 중단 및 범죄 수익 환수를 목표로 하고 있다. 정부는 대부업법 개정을 통해 초고금리 대부계약 무효화를 추진 중이다.</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>푸른저축은행이라는 금융기관의 대규모 횡령 사건으로 상대방 책임이 명확하고 자력이 충분합니다. 내부 감사 및 금융감독원 보고가 진행 중이므로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 현재까지 파악된 피해자 수는 4명이나, '대규모 횡령'이라는 점에서 추가 피해자 발생 및 피해 규모 확대 가능성이 있습니다.</t>
+          <t>불법 사금융업자의 책임이 명확하고(적합 조건 1), 2024년 기준 3365건, 309억 원 규모의 집단적 피해가 발생하여 피해 규모가 크며(적합 조건 3, 4), 금융당국의 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 경찰 수사를 통한 범죄 수익 환수 가능성도 높다.</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>309억원 (2024년 기준)</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>3365건 (2024년 기준)</t>
         </is>
       </c>
       <c r="J331" t="inlineStr">
         <is>
-          <t>푸른저축은행, 대규모 횡령 사건에 거래정지… 투자자 '발동동'</t>
+          <t>단 한 번 신고로 불법추심 계좌·전화번호 차단…피해구제 원스톱으로</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M331" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234112</t>
+          <t>https://www.joongang.co.kr/article/25410277</t>
         </is>
       </c>
       <c r="N331" t="inlineStr">
         <is>
-          <t>2026-03-06 12:19:00.596941+00:00</t>
+          <t>2026-03-09 12:22:36.862730+00:00</t>
         </is>
       </c>
     </row>
     <row r="332">
-      <c r="A332" s="3" t="inlineStr">
+      <c r="A332" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>한국투자증권</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>피해보상 논의 중, 당국 조사 가능성</t>
+          <t>금융당국 주도 원스톱 지원 시스템 출범, 수사 및 법률 지원 진행 중, 금감원 특사경 도입 추진</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>한국투자증권에서 올해 두 번째 MTS 전산 오류가 발생하여 일부 계좌의 잔고 및 보유 주식 수가 실제와 다르게 표시되는 문제가 발생했다. 증권사 측은 거래에 문제가 없다고 밝혔으나, 이번 오류에 따른 피해보상 논의가 진행 중이며 금융 당국의 대응 수위에 관심이 집중되고 있다.</t>
+          <t>금융당국이 불법 사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 고금리 사채 및 불법 추심 피해자들에게 추심 중단, 수사, 법률 지원, 소송 지원 등을 제공하며, 금감원의 직접 수사 기능 확대도 추진된다. 연이율 5200%에 달하는 고리대금으로 다수의 서민이 고통받는 상황에서, 정부 차원의 적극적인 구제 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>한투증권이라는 대형 금융기관의 명확한 전산 오류 책임(적합 조건 1, 2)이 있으며, MTS 오류 특성상 다수의 피해자 발생 가능성이 높습니다. 당국의 대응 수위에 관심이 모아지고 있어 공적 절차 진행 가능성(적합 조건 6)이 있으며, 한투증권 측의 오류 인정으로 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>불법 사금융업자의 고리대금 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 명확합니다. 다수의 서민이 고금리 사채 및 불법 추심으로 피해를 입어 집단적 피해가 발생했으며, 연이율 5200%에 달하는 고금리로 피해 규모가 큽니다. 금융당국 주도로 '원스톱 종합·전담 지원시스템'이 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 법률 지원이 용이합니다.</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>한투증권, 올해만 두 번째 MTS 전산오류...당국 대응수위 관심</t>
+          <t>사채 피해 신고 한 번이면 끝…금융당국 원스톱 지원체계 출범</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M332" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343564</t>
+          <t>https://www.ajunews.com/view/20260309134011751</t>
         </is>
       </c>
       <c r="N332" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:25.994727+00:00</t>
+          <t>2026-03-09 12:21:53.565846+00:00</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C333" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C333" t="inlineStr"/>
       <c r="D333" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>금융당국 집단분쟁조정 개시 및 진행 중</t>
+          <t>금융위원회 원스톱 지원시스템 가동, 소송지원 포함</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>빗썸에서 비트코인 오지급 사고가 발생하여 투자자 피해가 발생했으며, 이에 빗썸은 1000억원 규모의 고객 보호 펀드 조성 및 저가 매도 고객 110% 보상 등의 조치를 발표했습니다. 현재 금융당국이 해당 사건에 대해 집단분쟁조정을 개시하여 피해 구제 절차가 진행 중입니다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 9일부터 가동합니다. 이 시스템은 피해 신고부터 불법 추심 중단, 소송 지원, 정책적 지원까지 전담자를 통해 제공하여 피해 구제를 돕습니다. 이는 불법사금융 근절을 위한 정부의 적극적인 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사고는 상대방 책임이 명확하며(적합 조건 1), 빗썸은 대형 거래소로서 충분한 자력을 갖추고 1000억원 규모의 고객 보호 펀드를 조성했습니다(적합 조건 2, 4). 또한, '집단분쟁조정 개시'를 통해 다수의 피해자가 발생했음이 확인되며(적합 조건 3), 금융당국의 집단분쟁조정이라는 공적 절차가 이미 진행 중입니다(적합 조건 6). 사고 발생 및 회사 조치 내역이 명확하여 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
+          <t>기사는 불법사금융 피해자들을 위한 정부의 원스톱 지원시스템 가동에 대한 것으로, 상대방의 책임은 명확하고(적합 조건 1) 공적 절차가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 소송금융의 핵심인 상대방의 충분한 자력(적합 조건 2)이 불법사금융의 특성상 불확실하며, 특정 대규모 사건이 아닌 일반적인 지원 시스템에 대한 보도이므로 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>수백억 원 이상 추정 (1000억원 규모의 고객 보호 펀드 조성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>빗썸 이벤트 지원금 집단분쟁조정 개시…코인 거래소 혜택 경쟁에 경고...</t>
+          <t>불법사금융 근절 ‘원스톱 지원시스템’ 가동</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M333" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=416516</t>
+          <t>https://www.naeil.com/news/read/580460?ref=naver</t>
         </is>
       </c>
       <c r="N333" t="inlineStr">
         <is>
-          <t>2026-03-06 12:15:12.304903+00:00</t>
+          <t>2026-03-09 12:21:31.569382+00:00</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>금융위원회 불법사금융 원스톱 지원체계 가동</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원체계'를 가동한다. 이 시스템을 통해 피해자들은 신고 한 번으로 불법추심 중단, 소송지원 등 다양한 피해구제 서비스를 받을 수 있게 된다. 이는 불법사금융 문제에 대한 정부 차원의 대응 강화 조치이다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>불법사금융 사건은 상대방(불법 사채업자)의 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 금융위원회의 지원체계 가동은 공적 절차 진행에 해당하나 (적합 조건 6 충족), 상대방의 자력 부족이라는 근본적인 투자 리스크를 해소하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>신고 한 번으로 불법추심 차단… 불법사금융 '원스톱' 지원체계 가동</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>insnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89518</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:20:52.847343+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr"/>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>불법사금융 피해자 원스톱 지원 시스템 구축 및 운영</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>불법사금융 피해자들이 금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불편함을 해소하기 위해, 신고 즉시 추심 중단 및 2주 내 소송 지원이 가능한 '원스톱 지원' 시스템이 마련됩니다. 이 시스템은 피해자들이 불법사금융 피해를 보다 쉽게 신고하고 구제받을 수 있도록 돕는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>불법사금융의 특성상 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 금융감독원 등 공적 기관의 개입과 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해질 것으로 보입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 주요 위험 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>신고 즉시 추심 중단 2주내 소송지원…불법사금융 원스톱 지원</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>delighti.co.kr</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M335" t="inlineStr">
+        <is>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112895</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:20:41.365010+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B334" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C334" t="inlineStr">
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
         <is>
           <t>불법사금융업자</t>
         </is>
       </c>
-      <c r="D334" t="inlineStr">
+      <c r="D336" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E334" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I334" t="inlineStr">
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 시행, 수사 및 법률 지원 연계</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 지원시스템'을 본격 시행했습니다. 이 시스템은 피해 신고부터 추심 차단, 수사 연계, 법률 지원까지 전 과정을 통합 지원하며, 다수의 피해자가 복잡한 절차로 인해 구제를 포기하는 일을 막기 위해 마련되었습니다. 시범 운영 기간 중 추심 중단 및 원리금 반환 등 가시적인 성과를 보였습니다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>불법사금융업자의 책임이 명확하며, 다수의 피해자가 발생하여 정부 차원의 원스톱 지원 시스템이 구축될 정도로 집단적 피해가 명확합니다. 금융위, 금감원, 경찰, 법률구조공단 등이 참여하는 공적 절차가 이미 진행 중이며, 피해 내역 확인 및 수사 연계가 가능하여 증거 확보가 용이합니다. 이로 인해 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J334" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>[나이스 경제학개론] 홍콩 ELS 사태와 불완전판매 논란</t>
+          <t>이억원  원스톱 지원으로 불법사금융 신속 대응</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>niceeconomy.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M336" t="inlineStr">
         <is>
-          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89318</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2199643</t>
         </is>
       </c>
       <c r="N336" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:16.428516+00:00</t>
+          <t>2026-03-09 12:20:29.166639+00:00</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C337" t="inlineStr"/>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>금융감독원, 금융상품 설명의무 가이드라인 마련 및 민생 특사경 도입 추진 계획 발표</t>
+          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 가동, 경찰 수사 연계 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>금융감독원이 불완전판매 예방을 위해 금융상품 유형별 설명의무 가이드라인을 마련하고, 불법사금융 등 민생금융 범죄에 대응하기 위한 특별사법경찰 도입을 추진합니다. 또한 소비자보호 관련 기획 검사를 강화하고 불법 금융광고 감시 시스템을 고도화할 계획입니다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동한다. 이 시스템은 불법 추심 차단, 법률 지원, 정책금융 연계 등 피해 구제 전 과정을 지원하며, 금융위, 금감원, 법률구조공단 등 여러 기관이 협력한다. 피해자들은 한 번의 신고로 종합적인 지원을 받을 수 있게 된다.</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원의 향후 정책 및 예방 조치 계획을 다루고 있으며, 특정 불완전판매나 불법사금융 사건으로 인한 집단적 피해나 명확한 상대방의 책임이 발생한 상황을 보고하는 것이 아닙니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높다. 금융위원회 주도로 불법사금융 피해자 구제를 위한 원스톱 지원 시스템이 가동되어 피해자들의 법률 지원 및 증거 확보가 용이해질 것으로 예상된다. 다만, 불법사금융업자의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>금융투자·보험상품 설명의무 가이드라인 마련…민생범죄 직접 수사</t>
+          <t>“신고 한 번이면 해결”…불법사금융 피해 원스톱 구제</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M337" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04952806645380368</t>
+          <t>https://biz.heraldcorp.com/article/10689920?ref=naver</t>
         </is>
       </c>
       <c r="N337" t="inlineStr">
         <is>
-          <t>2026-03-06 01:06:15.340418+00:00</t>
+          <t>2026-03-09 12:20:00.603241+00:00</t>
         </is>
       </c>
     </row>
     <row r="338">
-      <c r="A338" s="3" t="inlineStr">
+      <c r="A338" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>금융위원회 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 소송 지원 예정</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>직장인 ㄱ씨가 연 5200% 초고금리 불법사금융 피해를 입고 불법추심에 시달리다 금융위원회 원스톱 지원 시스템을 통해 구제받은 사례가 보도되었습니다. 금융위는 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 가동하여 추심 차단, 경찰 수사 연계, 소송 지원 등 피해 구제 전 과정을 지원할 예정입니다. 이는 피해자들이 복잡한 절차 없이 법률적 도움을 받을 수 있도록 돕는 것을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>불법사금융업자의 초고금리 대부 및 불법추심 책임이 명확하고(적합 조건 1), 금융위원회의 원스톱 지원 시스템을 통해 증거 확보 및 법률 지원이 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 충분 여부가 불확실하고, 개별 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 수 있으며, 집단적 피해 규모도 명확히 파악되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>직장인 괴롭힌 연 5200% 사채…‘신고 한 번’에 불법추심 멈췄다</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M338" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/economy/finance/1248341.html</t>
+        </is>
+      </c>
+      <c r="N338" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:19:49.901171+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B338" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C338" t="inlineStr">
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
         <is>
           <t>불법 사금융업자</t>
         </is>
       </c>
-      <c r="D338" t="inlineStr">
+      <c r="D339" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E338" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 절차 마련 및 진행 중</t>
+          <t>불법사금융 피해 구제를 위한 원스톱 지원 시스템 구축, 소송지원 포함</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>금융당국이 연 60%를 초과하는 불법 고리대출에 대해 '무효확인서' 발급 절차를 마련하여 피해자 구제를 강화했다. 이는 개정된 대부업법에 따른 조치로, 불법 사금융 피해자들이 대출 무효를 입증하고 대응할 수 있도록 돕는다. 다수의 피해자가 발생할 수 있는 불법 사금융 문제에 대한 공적 대응이 시작된 상황이다.</t>
+          <t>불법사금융 피해자들을 위한 원스톱 지원 시스템이 구축되어 추심 중단부터 소송지원까지 통합적인 구제 절차를 제공한다. 이 시스템은 금융감독원, 경찰, 법률구조공단 등의 기존 분산된 제도를 통합하여 피해자들이 보다 쉽게 법적 조력을 받을 수 있도록 돕는다.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>개정 대부업법에 따라 연 60% 초과 고리대출은 전면 무효로 상대방(불법 사금융업자)의 책임이 명확합니다 (적합 조건 1). 금융감독원이 무효확인서 발급 절차를 마련하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 또한, 다수의 불법 사금융 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+          <t>불법사금융 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원 및 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 다수의 피해자가 발생할 가능성이 높아 집단적 피해에 해당한다(적합 조건 3). 소송지원 시스템이 구축되어 있어 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>연 60% 넘는 고리대출 '전면 무효'…금감원 무효확인서 발급</t>
+          <t>'불법사금융' 신고하면 추심중단부터 소송지원 원스톱 지원</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86825</t>
+          <t>https://www.asiatime.co.kr/article/20260309500112</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>2026-03-06 01:04:24.937620+00:00</t>
+          <t>2026-03-09 12:19:04.749046+00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
-      <c r="A340" s="2" t="inlineStr">
+      <c r="A340" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>금융감독원의 불법사금융 및 보험사기 근절을 위한 정책 수립 및 시스템 도입</t>
+          <t>불법사금융 피해자 지원 시스템 도입 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>금융감독원이 불법사금융 근절을 위해 AI 불법정보 감시시스템 고도화, 불법사금융 이용 전화번호 차단 시스템 '대포 킬러' 도입 등 종합 대응 체계를 마련한다. 또한 실손·자동차보험 사기 조사 강화 및 취약 차주 보호를 위한 감독 강화 계획을 발표하며, 금융 현장의 실질적 변화를 목표로 한다.</t>
+          <t>금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불법사금융 피해자들이 앞으로는 한 번의 신고로 추심 중단 및 법률 지원을 받을 수 있는 '원스톱' 시스템이 도입됩니다. 이는 불법사금융 피해 구제 절차를 간소화하고 피해자 지원을 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원이 불법사금융 및 보험사기 근절을 위해 정책을 수립하고 시스템을 도입하는 등 예방 및 규제 활동을 강화하는 내용을 다룹니다. 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않으므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)을 충족하지 못합니다.</t>
+          <t>기사는 불법사금융 피해자 지원 시스템 도입에 대한 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고가 특정되지 않습니다. 불법사금융의 특성상 상대방의 자력 불충분으로 손해배상금 회수가 어려울 가능성이 높습니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>2~3초마다 전화 …금감원, 불법사금융 '대포폰 킬러' 도입</t>
+          <t>신고 한번에 추심중단·법률지원…불법사금융 원스톱 차단</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04116406645380368</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000295940?division=NAVER</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-03-06 01:03:16.886422+00:00</t>
+          <t>2026-03-09 12:18:48.037325+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="3" t="inlineStr">
+      <c r="A341" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C341" t="inlineStr"/>
       <c r="D341" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>금감원 불법사금융 피해자 구제 절차 마련 및 점검 강화</t>
+          <t>금융위원회 주도 불법사금융 원스톱 지원 시스템 출범, 소송지원 예정</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>금감원이 연 60% 초과 불법사채에 대해 원금과 이자 모두 무효화하는 절차를 마련했다. 이는 불법사금융 피해자 구제를 위한 조치로, 금감원은 불법사금융 행위에 대한 점검을 강화하고 관련 기관과 협조하여 피해 예방 및 사후 구제에 힘쓸 예정이다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 피해 신고부터 불법 추심 중단, 채무자 대리인 선임, 경찰 수사, 소송지원까지 전 과정을 지원한다. 이를 통해 불법사금융 피해자들이 신속하게 구제받고 피해를 회복할 수 있도록 돕는다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>금감원이 연 60% 초과 불법사채의 원금 및 이자 무효화 절차를 마련하여 상대방의 책임이 명확합니다. 금감원의 공적 절차 진행으로 증거 확보가 용이하며, 불법사금융 피해자는 다수일 가능성이 높아 집단적 피해에 해당합니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
+          <t>불법사금융업자의 책임이 비교적 명확하며(적합 조건 1), 정부 주도로 원스톱 지원 시스템이 출범하여 다수의 피해자에게 증거 확보 및 소송 지원이 제공될 예정임(적합 조건 3, 5, 6). 이는 소송금융 투자 대상으로서의 잠재력이 높음.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>[이슈] 금감원, 연 60% 넘는 불법사채 '원금·이자' 모두 무효화</t>
+          <t>한 번의 신고로 ‘불법 추심’ 막는다…불법사금융 원스톱 시스템 출범</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594085</t>
+          <t>https://www.dt.co.kr/article/12050330?ref=naver</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-03-06 00:59:21.791638+00:00</t>
+          <t>2026-03-09 12:18:35.327767+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
-      <c r="A342" s="3" t="inlineStr">
+      <c r="A342" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C342" t="inlineStr"/>
       <c r="D342" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>금감원 불법사금융 모니터링 강화 및 무효확인서 발송</t>
+          <t>금융위원회 주도 원스톱 종합·전담 지원체계 가동, 경찰 수사 병행, 원금 반환 소송 지원 예정</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%에 달하는 불법대부계약에 대한 무효확인서를 발송하여 불법사금융 피해자들이 소송 참고자료 및 불법 추심 중단 근거로 활용할 수 있도록 지원합니다. 금감원은 불법사금융 모니터링을 강화하고 유관기관과 협력하여 피해 예방 및 구제에 나설 계획입니다.</t>
+          <t>정부가 연 60%를 넘는 불법대출 피해자를 위해 '원스톱 종합·전담 지원체계'를 9일부터 가동한다. 신용회복위원회에 신고하면 전문 상담원이 배정되어 불법추심 중단, 채무자대리인 선임, 경찰 수사 병행, 원금 반환 소송 지원까지 종합적으로 돕는다. 지난해 7월 대부업법 개정으로 연 이자율 60% 초과 대부계약은 원금과 이자 모두 무효가 되었다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>불법대부계약으로 상대방 책임이 명확하며(적합 조건 1), 금감원이 무효확인서를 발송하고 모니터링을 강화하는 등 공적 절차가 진행 중이므로(적합 조건 6) 객관적 증거 확보에 유리합니다(적합 조건 5). 또한, 불법사금융 피해는 다수의 피해자를 발생시킬 가능성이 높아 집단적 피해로 볼 수 있습니다(적합 조건 3).</t>
+          <t>정부가 연 60% 초과 불법대출 피해자를 위한 원스톱 지원체계를 가동하며, 불법사금융업자의 책임이 법적으로 명확합니다 (적합 조건 1). 금융위, 금감원, 신용회복위원회 등 공적 절차가 진행 중이며(적합 조건 6), 경찰 수사 병행 및 증거 확보가 용이합니다(적합 조건 5). 또한, 피해자가 원할 경우 원금 반환 소송 지원까지 명시되어 있어 다수의 피해자(적합 조건 3)가 소송을 통해 구제받을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>'연 60%' 불법대부계약 무효확인서, 금감원장 명의로 발송</t>
+          <t>“연 60% 넘는 불법대출 있다면 신고하세요…금융위, 피해자 전담 지원...</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622732</t>
+          <t>https://www.mk.co.kr/article/11982413</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-03-06 00:58:43.256478+00:00</t>
+          <t>2026-03-09 12:18:24.026211+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
-      <c r="A343" s="3" t="inlineStr">
+      <c r="A343" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C343" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C343" t="inlineStr"/>
       <c r="D343" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>주가조작 관련 소송 진행 중, 머스크 법정 출석</t>
+          <t>금융위원회 주도 원스톱 종합·전담 지원시스템 개시, 경찰 수사 및 소송지원 예정</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 협상 과정에서 거래 철회 가능성을 언급한 트윗으로 인해 투자자들로부터 주가조작 소송을 당했다. 머스크는 법정에서 해당 트윗이 '현명하지 않았을 수도 있다'고 인정했다. 이 소송은 머스크의 발언으로 투자자들이 피해를 입었다고 주장하며 진행 중이다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 2026년 3월 9일부터 본격 가동했다. 이 시스템은 불법추심 중단, 전화번호·계좌 차단, 채무자대리인 선임, 경찰 수사 및 소송지원 등 피해 회복의 전 과정을 돕는다. 기존의 복잡한 신고 절차로 피해 구제를 포기하는 사례를 줄이고, 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표이다.</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>일론 머스크 본인이 트윗이 '현명하지 않았을 수도 있다'고 인정하여 상대방 책임이 비교적 명확하며(조건 1), 세계 최고 부자인 일론 머스크와 트위터(X)는 충분한 자력을 갖추고 있습니다(조건 2). '투자자들의 소송'으로 보아 다수의 피해자가 발생한 집단적 피해(조건 3)이며, 주가조작 관련 소송 특성상 피해 규모가 클 것으로 예상됩니다(조건 4). 머스크의 트윗과 법정 진술이 객관적인 증거로 활용될 수 있습니다(조건 5).</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하며(적합 조건 3), 금융위원회 주도로 원스톱 지원 시스템이 가동되어 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 피해 규모는 개별적으로 클 수 있으나(적합 조건 4), 상대방의 자력은 불분명하여 회수 가능성 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>머스크 “트위터 인수 관련 트윗, 현명하지 않았을 수도”…주가조작 소...</t>
+          <t>금융위,  한번 신고로 불법추심 차단하고 피해구제</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M343" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026030607484512509a1f309431_1</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049412</t>
         </is>
       </c>
       <c r="N343" t="inlineStr">
         <is>
-          <t>2026-03-06 00:46:39.181552+00:00</t>
+          <t>2026-03-09 12:18:12.531858+00:00</t>
         </is>
       </c>
     </row>
     <row r="344">
-      <c r="A344" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A344" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C344" t="inlineStr"/>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>블랙록</t>
+        </is>
+      </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>반대매매 공포 확산, 금융당국 시장 점검 중</t>
+          <t>펀드 환매 요청 급증 및 제한으로 투자자 자금 회수 지연</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>국내 증시의 높은 변동성으로 인해 '빚투' 개인 투자자들의 불안감이 커지고 있습니다. 신용거래융자 잔고가 33조 원을 넘어서며 사상 최고치를 기록, 반대매매로 인한 강제 청산 위험이 확산되고 있습니다. 금융당국은 중동 리스크에 따른 시장 영향을 점검 중이며, 업계는 당분간 변동성 장세가 이어질 것으로 전망하고 있습니다.</t>
+          <t>블랙록이 운용하는 사모신용 펀드에서 투자자들의 대규모 환매 요청이 있었으나, 펀드 구조상 분기별 환매 한도(5%)로 인해 요청액의 절반 가량만 지급되었습니다. 이로 인해 사모신용 시장 전반에 대한 불안감이 확산되고 있으며, 블랙스톤 펀드에서도 유사한 상황이 발생했습니다. 다수의 투자자들이 자금 회수에 어려움을 겪고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>집단적 피해(빚투 개미 다수)와 잠재적 피해 규모(신용거래융자 잔고 33조 원 이상)는 크지만(적합 조건 3, 4), 시장 변동성에 따른 손실은 일반적으로 투자자 본인의 책임으로 간주될 가능성이 높아 특정 상대방의 법적 책임이 명확하지 않습니다. 소송금융 투자 대상으로서 소송의 대상과 승소 가능성을 특정하기 어렵습니다.</t>
+          <t>블랙록은 자력이 충분한 대형 금융기관이며, 다수의 펀드 투자자들이 환매 제한으로 인해 자금 회수에 어려움을 겪고 있어 집단적 피해 가능성이 있습니다. 펀드 구조 및 환매 요청 기록 등 증거 확보도 가능합니다. 다만, 환매 제한이 펀드 약관에 명시된 내용일 경우 블랙록의 책임이 명확한지는 추가 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>미상 (신용거래융자 잔고 33조 원 이상)</t>
+          <t>펀드 자산의 9.3%에 해당하는 환매 요청 중 5%만 이행. 구체적인 금액은 미상이나 상당한 규모로 추정.</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>개인 투자자 다수</t>
+          <t>다수의 펀드 투자자</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>예측불가 증시에 빚투 개미 ‘노심초사’</t>
+          <t>블랙록, 환매 요청 급증…사모신용 시장 불안 확산-[美증시 특징주]</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M344" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617135/?sc=Naver</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603090024&amp;t=NN</t>
         </is>
       </c>
       <c r="N344" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:24.433952+00:00</t>
+          <t>2026-03-09 00:51:03.012473+00:00</t>
         </is>
       </c>
     </row>
     <row r="345">
-      <c r="A345" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A345" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>불법 사금융 업자</t>
+          <t>영양청송새마을금고</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 제도 시행, 민생 특사경 도입 추진</t>
+          <t>이사장 업무상 배임죄 형사 고소 검토 중</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>금융감독원이 법정 최고금리(연 20%)를 크게 웃도는 연 60% 초과 초고금리 대부계약에 대해 금감원장 명의의 무효확인서를 발급하는 제도를 시행합니다. 이는 개정 대부업법에 따라 무효가 된 계약임에도 불법 사금융 업자의 추심이 계속되는 피해를 막기 위한 조치입니다. 피해자들은 이 확인서를 무효확인 및 부당이득 반환 소송의 증거 자료로 활용하거나 추심 중단 요청 근거로 사용할 수 있습니다.</t>
+          <t>영양청송새마을금고가 고객의 대위변제 후 근저당권을 말소하여 고객이 담보권을 상실하고 금고가 이익을 얻었다는 의혹이 제기되었습니다. 피해 고객은 이사장을 업무상 배임죄로 형사 고소하는 것을 검토 중이며, 새마을금고 이사회, 감사, 중앙회의 감독 부실에 대한 비판도 커지고 있습니다. 현재 금고 측은 고객에게 소송으로 대응하라고 안내한 상태입니다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>이 사건은 개정 대부업법에 따라 연 60% 초과 대부계약이 무효로 명시되어 상대방 책임이 명확하며(조건 1), 금감원이 무효확인서 발급 제도를 시행하고 민생 특사경 도입을 추진하는 등 공적 절차가 활발히 진행 중입니다(조건 6). 또한, 취약계층을 대상으로 한 불법 사금융 피해는 다수에게 영향을 미치고(조건 3), 금감원 무효확인서가 소송의 강력한 증거로 활용될 수 있어(조건 5) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방인 새마을금고는 금융기관으로 자력이 충분하며, 이사장에 대한 업무상 배임죄 형사 고소 검토를 통해 책임 주체가 명확하고 증거 확보 가능성이 높습니다. 다만, 현재까지는 개별 피해 사례로 보이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 7,000만원</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (기사상 명시)</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>年 60% 고금리 불법대출… 금감원, 무효확인서 발급</t>
+          <t>영양청송새마을금고  7000만원 담보 사라졌다 …금고는 이익, 고객은 손...</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260305/133473356/2</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343873</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-03-06 00:14:48.953024+00:00</t>
+          <t>2026-03-09 00:49:56.460656+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
-      <c r="A346" s="2" t="inlineStr">
+      <c r="A346" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C346" t="inlineStr"/>
       <c r="D346" t="inlineStr"/>
-      <c r="E346" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E346" t="inlineStr"/>
       <c r="F346" t="inlineStr">
         <is>
-          <t>정부가 디지털자산법 정부안의 윤곽을 공개했으며, 스테이블코인 규제 및 거래소의 내부통제, 전산·보안 기준, 무과실 손해배상책임 부과 등의 안전장치 도입이 논의되고 있습니다. 이 정부안은 당정협의를 거쳐 최종 확정될 예정이며, 금융권과 디지털자산업계 간 쟁점 조율이 진행 중입니다.</t>
+          <t>기사는 부동산 PF 부실 사태로 인해 금융그룹, 신탁사, 캐피탈 등 금융기관들의 사업 및 재무 전망이 비우호적이라고 분석한다. 특히 소송 관련 우발부채 부담이 커지고 있음을 지적하며, 사업 전환의 불가피성을 강조한다.</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>해당 기사는 '디지털자산법' 정부안의 윤곽과 입법 논의 과정을 다루고 있으며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 부동산 PF 부실 사태로 인한 금융그룹의 전반적인 재무적 부담과 소송 관련 우발부채를 언급하고 있으나, 특정 사건의 피해자(원고)와 명확한 책임 주체(피고)를 특정하기 어렵다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 집단적 피해 사실이 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>'디지털자산법' 정부안 윤곽… 스테이블코인 50% 룰·거래소 지분 제한</t>
+          <t>계륵 된 금융그룹 '부동산 PF'… 사업전환 불가피</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030416570001784?did=NA</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402685</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>2026-03-05 01:32:46.466334+00:00</t>
+          <t>2026-03-09 00:47:27.664314+00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C347" t="inlineStr"/>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>주요 시중은행</t>
+        </is>
+      </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>디지털자산기본법 정부안 마련 및 입법 예고 임박</t>
+          <t>금융당국 과징금 확정 임박, 은행권 행정소송 가능성</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>금융위원회 가상자산위원회가 디지털자산기본법 정부안 발표를 앞두고 있다. 이 법안에는 가상자산 거래소의 내부통제 및 전산·보안 기준 마련, 그리고 무과실 손해배상책임 부과 등 투자자 보호를 위한 안전장치 도입 내용이 포함될 예정이다. 이는 가상자산 시장의 신뢰와 투명성을 높이기 위한 제도적 기반을 마련하는 과정이다.</t>
+          <t>금융당국이 홍콩 ELS 불완전 판매에 대한 은행권의 1조 원대 과징금 부과를 확정할 예정입니다. 이는 은행들의 행정소송으로 이어질 가능성이 있지만, ELS 피해자들의 손해배상 청구에 대한 강력한 근거가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>기사는 가상자산 관련 법안의 입법 예고에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이 발생하지 않았으므로 적합도가 낮습니다.</t>
+          <t>금융당국의 1조 원대 과징금 부과 결정은 은행권의 ELS 불완전 판매 책임이 명확함을 시사하며(적합 조건 1), 피고인 주요 시중은행들은 자력이 충분합니다(적합 조건 2). 홍콩 ELS 사태는 다수의 투자자에게 피해를 입혔고(적합 조건 3), 과징금 규모를 고려할 때 피해자들의 총 손해배상액 또한 매우 클 것으로 예상됩니다(적합 조건 4). 금융당국의 조사 결과 및 과징금 부과 결정 자체가 중요한 증거가 되며(적합 조건 5), 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원대 추정</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>금융위 가상자산위, 디지털자산기본법 정부안 '임박'</t>
+          <t>은행권, '홍콩ELS 과징금' 수위…18일 금융위서 확정</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125692</t>
+          <t>http://www.metroseoul.co.kr/article/20260309500005</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>2026-03-05 01:29:14.544935+00:00</t>
+          <t>2026-03-09 00:45:28.421944+00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
-      <c r="A348" s="3" t="inlineStr">
+      <c r="A348" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C348" t="inlineStr"/>
       <c r="D348" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금융감독원 피해 신고 접수 다수</t>
+          <t>금감원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>텔레그램 등 SNS를 이용한 불법 사금융이 기승을 부리며, 금융 취약계층에게 시간당 50%에 달하는 살인적인 금리를 요구하고 불법 추심을 자행하고 있습니다. 한 피해자는 50만원 대출이 3천만원의 빚으로 불어났으며, 지난해 불법사금융 피해 신고는 1만7천건을 넘어섰습니다. 현재 경찰이 불법 대부업자를 입건해 수사 중이며, 금융당국도 피해 구제 지원을 강화하고 있습니다.</t>
+          <t>금감원이 중동 혼란을 틈탄 원금보장·고수익 투자 사기에 대한 소비자 경보를 발령했습니다. 수소에너지, 드론 등 신기술 투자를 가장하여 투자자들을 현혹하고 있으며, 약속된 배당금이나 투자금 회수를 요청하면 업체가 거절하거나 잠적하는 사례가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>불법 대부업자의 살인적인 금리 요구 및 불법 추심 행위가 명확하며(적합 조건 1), 지난해 피해 신고가 1만7천건 이상으로 집단적 피해 규모가 매우 크고(적합 조건 3), 개별 피해액이 수천만원에 달하며 경찰 수사 중인 사건의 피해액만 최소 5억원 이상으로 추정됩니다(적합 조건 4). 텔레그램 메시지 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 금융감독원 신고 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>투자 사기로 상대방 책임이 명확하며(조건 1), 금감원의 소비자 경고 발령으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(조건 5, 6). 또한 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 있습니다(조건 3). 다만, 사기 업체 특성상 상대방의 자력 부족 및 특정의 어려움이 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>최소 5억원 이상 (경찰 수사 중인 사건 기준, 개별 피해자 3천만원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>1만7천명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>[단독] “시간당 50% 이자, 인생 망했다”…50만원→3천만원 눈덩이</t>
+          <t>“중동 혼란 틈탄 원금보장·고수익 투자 사기 우려”...금감원 소비자...</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M348" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11978840</t>
+          <t>https://www.chosun.com/economy/economy_general/2026/03/09/WIJLR236CNAG7PADD5EVW3HPLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N348" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:33.610895+00:00</t>
+          <t>2026-03-09 00:27:31.509956+00:00</t>
         </is>
       </c>
     </row>
     <row r="349">
-      <c r="A349" s="3" t="inlineStr">
+      <c r="A349" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>바이낸스, 창펑 자오</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>국회에서 피해 구제 논의 중</t>
+          <t>맨해튼 연방법원 민사소송 기각 (원고 측 60일 소장 보완 기회 부여)</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>빗썸의 '62만 비트코인 오지급' 사태로 인해 35분간의 시장 변동과 거래 차단·재개 과정에서 다수의 이용자들이 예상치 못한 손실을 입었을 가능성이 제기되었습니다. 피해 구제가 주요 쟁점으로 부상했으며, 국회에서도 빗썸 대표가 피해자 구제 원칙에 대해 언급하는 등 공론화가 진행 중입니다.</t>
+          <t>맨해튼 연방법원이 바이낸스와 창펑 자오를 상대로 한 테러 자금 조달 방조 민사소송을 개별 테러 공격과의 직접적 인과관계 부족을 이유로 기각했습니다. 그러나 법원은 원고 측에 60일간 소장 보완 기회를 부여하여 재소 가능성이 남아있습니다. 바이낸스는 미국 정치권과 규제 당국의 자금세탁방지(AML/CFT) 준수 여부 검증 압박을 지속적으로 받고 있습니다.</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>빗썸의 '62만 비트코인 오지급'이라는 명확한 책임이 존재하며(상대방 책임 명확), 대형 가상자산 거래소인 빗썸은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 또한, 국회에서 피해 구제 원칙이 논의될 정도로 공적 절차가 진행 중이며(공적 절차 진행 중), 다수의 피해자와 상당한 피해 규모가 예상됩니다(집단적 피해, 피해 규모 큼).</t>
+          <t>세계 최대 암호화폐 거래소인 바이낸스를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 약 535명의 피해자가 참여한 집단적 피해 사건(적합 조건 3)입니다. 수억 달러 규모의 테러 자금 조달 방조 의혹과 17억 달러 규모의 이란 연계 거래 보도 등 피해 규모가 크고(적합 조건 4), 온체인 데이터 및 상원 조사 등 증거 확보 가능성이 높으며(적합 조건 5), 미국 정치권과 규제 당국의 AML/CFT 검증 등 공적 절차가 진행 중(적합 조건 6)입니다. 현재 민사소송은 기각되었으나, 원고 측에 60일간 소장 보완 기회가 부여되어 재소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 달러 이상 (이란 연계 거래 기준 최소 17억 달러)</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>약 535명</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>[기획] 빗썸 '62만 비트코인 오지급' 후폭풍…무엇이 드러났고 무엇을 ...</t>
+          <t>미 연방법원, ‘테러 자금 조달 방조’ 바이낸스 민사소송 기각…원고 ...</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M349" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33850</t>
+          <t>https://www.tokenpost.kr/news/policy/337152</t>
         </is>
       </c>
       <c r="N349" t="inlineStr">
         <is>
-          <t>2026-03-05 00:58:33.401783+00:00</t>
+          <t>2026-03-08 12:54:40.314213+00:00</t>
         </is>
       </c>
     </row>
     <row r="350">
-      <c r="A350" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C350" t="inlineStr"/>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 및 소송 활용 예정</t>
+          <t>미 뉴욕 남부연방법원에서 집단소송 소장 각하, 60일 이내 수정 소장 제출 가능성 있음</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>금감원이 불법사채 피해자를 위해 '불법사채 계약 무효확인서'를 발급하여, 피해자들이 이를 불법 추심 중단 요구의 근거로 활용하거나 무효 확인 및 부당이득 반환 청구 소송의 참고자료로 제출할 수 있도록 지원합니다. 이를 통해 불법 사금융 피해자의 권리 구제가 한층 강화될 것으로 기대됩니다.</t>
+          <t>미국 뉴욕 남부연방법원이 바이낸스가 테러 자금 조달을 도왔다는 집단소송을 인과관계 부족을 이유로 각하했습니다. 원고 측은 64건의 테러 공격 피해자 및 유가족 535명을 대표하여 손해배상을 청구했으나, 법원은 바이낸스의 운영과 특정 테러 공격 간의 충분한 인과관계가 제시되지 않았다고 판단했습니다. 다만 판사는 60일 이내 수정 소장 제출 가능성을 열어두었습니다.</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>불법사채 계약 무효 및 불법 추심으로 상대방 책임이 명확하며(적합 조건 1), 금감원장 명의 무효확인서가 객관적 증거로 활용 가능하고(적합 조건 5), 금감원이 피해자 구제 절차를 진행 중입니다(적합 조건 6). 다만, 상대방의 자력과 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
+          <t>미 법원이 바이낸스의 테러자금 조달 집단소송을 인과관계 부족을 이유로 각하하여, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건이 충족되지 않았습니다. 현재 소송이 소장 단계에서 종료되었으므로 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 수정 소장 제출 가능성이 있지만, 현재 상태로는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>535명</t>
         </is>
       </c>
       <c r="J350" t="inlineStr">
         <is>
-          <t>불법사채 계약 무효…금감원장 명의 확인서로 추심 차단</t>
+          <t>미 법원, 바이낸스 테러자금 조달 소송 각하…CZ “CEX에 테러 지원 동기...</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>issuenbiz.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M350" t="inlineStr">
         <is>
-          <t>http://www.issuenbiz.com/news/articleView.html?idxno=73724</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/337128</t>
         </is>
       </c>
       <c r="N350" t="inlineStr">
         <is>
-          <t>2026-03-05 00:48:09.469236+00:00</t>
+          <t>2026-03-08 12:43:49.148892+00:00</t>
         </is>
       </c>
     </row>
     <row r="351">
-      <c r="A351" s="3" t="inlineStr">
+      <c r="A351" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C351" t="inlineStr"/>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>칼시(Kalshi)</t>
+        </is>
+      </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>금융감독원이 반사회적 대부계약 피해자를 위해 무효확인서를 발급한다. 이 확인서는 무효확인 및 부당이득 반환 소송의 참고자료로 활용될 수 있으며, 불법사금융업자의 불법추심 중단을 요청하는 근거자료로도 사용 가능하다. 이는 불법사금융 피해자들의 법적 대응을 지원하기 위한 조치이다.</t>
+          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 이란 최고지도자 퇴진 베팅에 대한 약 5,400만 달러의 배당금을 지급하지 않아 집단소송에 직면했습니다. 칼시는 '사망 예외' 조항을 근거로 시장을 무효 처리했다고 주장하지만, 투자자들은 약정된 배당금 미지급을 주장하며 법적 분쟁이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>불법사금융업자의 반사회적 대부계약으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서를 발급하여 공적 절차가 진행 중이고 증거 확보에 유리함(적합 조건 5, 6). 불법사금융의 특성상 다수의 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있어 소송금융 투자에 적합하다(적합 조건 3).</t>
+          <t>상대방(칼시)은 예측시장 플랫폼으로 자력이 충분하며, 약 5,400만 달러 규모의 베팅 미지급으로 다수의 투자자가 피해를 입어 집단소송이 제기된 상황입니다. 베팅 기록 및 플랫폼 규정 등 객관적 증거 확보가 가능합니다. (적합 조건 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5,400만달러</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>금감원, 반사회적 대부 계약 '무효 확인서' 발급</t>
+          <t>美 예측시장 칼시, 이란 최고지도자 퇴진 베팅 미지급 논란 집단소송 직...</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M351" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726068</t>
+          <t>https://www.tokenpost.kr/news/breaking/337113</t>
         </is>
       </c>
       <c r="N351" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:13.893137+00:00</t>
+          <t>2026-03-08 12:29:37.315550+00:00</t>
         </is>
       </c>
     </row>
     <row r="352">
-      <c r="A352" s="3" t="inlineStr">
+      <c r="A352" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 및 모니터링 강화</t>
+          <t>월가 거물 제인 스트리트를 상대로 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약을 반사회적 대부계약으로 규정하고, 피해자들에게 원금·이자 무효확인서를 발급하는 제도를 시행한다. 이 확인서는 불법사금융 피해자들이 부당이득 반환 소송의 참고자료나 불법추심 중단 요청의 근거로 활용할 수 있다. 금감원은 불법사금융 행위에 대한 모니터링을 강화하고 유관기관과 공조하여 피해 구제에 나설 예정이다.</t>
+          <t>테라-루나 사태와 관련하여 월가 거물 제인 스트리트를 배후로 지목하며 손해배상 소송이 제기됨. 제인 스트리트 측은 테라 경영진의 사기를 원인으로 주장하며 책임을 부인하고 있음.</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60% 초과 초고금리 대부계약에 대해 '무효확인서'를 발급하는 공적 절차를 진행 중이며(적합 조건 6), 이는 불법사금융업자의 책임이 명확함을 시사합니다(적합 조건 1). 다수의 피해자가 존재하며(적합 조건 3), 금감원 발급 확인서가 소송의 강력한 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (월가 거물 제인 스트리트), 집단적 피해 (테라-루나 사태로 인한 다수 투자자 피해), 피해 규모가 큼 (수십조 원대 피해 발생). 이미 소송이 제기되어 진행 중이며, 월가 거물이 배후로 지목되어 책임 규명 가능성이 있음.</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십조 원대</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>금감원  연 60% 넘는 고리대출 무효 …원금·이자 무효 확인서 발급</t>
+          <t>'테라-루나' 사태 배후에 월가 거물 지목…제인 스트리트, 폭락 트리거...</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M352" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030417123455938</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030721371106892</t>
         </is>
       </c>
       <c r="N352" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:33.067972+00:00</t>
+          <t>2026-03-08 00:27:12.577375+00:00</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E353" t="inlineStr"/>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>테더(Tether), 비트피넥스(Bitfinex)</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>뉴욕 연방법원 집단소송 자격 인정, 본안 심리 예정</t>
+        </is>
+      </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>이 기사는 AI 혁신에 따른 사모대출 시장의 자금 이탈, 이란 전쟁 이후 위험자산 현금화 수요 급증으로 인한 블랙스톤 펀드의 대규모 환매를 보도합니다. 또한 원화 약세 심화와 한국 증시의 구조적 취약성 노출, 글로벌 에너지 공급망 교란으로 인한 LNG 가격 폭등 등 전반적인 경제 및 금융 시장 동향을 다루고 있습니다.</t>
+          <t>뉴욕 연방법원이 테더와 비트피넥스를 상대로 제기된 시장 조작 집단소송에서 투자자들의 자격을 인정했다. 원고 측은 테더와 비트피넥스가 대규모 USDT 발행으로 비트코인과 이더리움 시장 가격을 인위적으로 조작하여 투자자들이 수천억 달러 규모의 손실을 입었다고 주장한다. 이번 판결로 소송은 현물 및 선물 투자자 두 그룹으로 나뉘어 본안 심리 단계로 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>본 기사는 AI 충격, 지정학적 리스크 등으로 인한 사모대출 시장의 자금 이탈, 원화 약세, 한국 증시 폭락 등 거시 경제 및 금융 시장 동향을 다루고 있습니다. 특정 주체가 법적 책임을 질 만한 명확한 위법 행위나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>뉴욕 연방법원이 테더와 비트피넥스의 시장 조작에 대한 집단소송 자격을 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이들은 자력이 충분한 대규모 암호화폐 기업입니다(적합 조건 2). 수천억 달러 규모의 막대한 집단적 피해가 발생했으며(적합 조건 3, 4), 법원이 소송 진행을 허가한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 달러</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>BTC 및 ETH 투자자 다수</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>AI 충격에 사모대출 시장 자금 이탈…블랙스톤 자산 7.9% 환매</t>
+          <t>뉴욕 연방법원, 테더·비트피넥스 시장조작 집단소송 허가…BTC·ETH 투자...</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20015396?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/breaking/336930</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:23.589683+00:00</t>
+          <t>2026-03-07 12:35:03.032736+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>저스틴 선</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>SEC와의 합의 완료</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>암호화폐 업계의 저스틴 선이 미국 증권거래위원회(SEC)와의 소송에서 합의에 도달했습니다. 그는 10억 달러의 벌금을 지불하고 모든 혐의를 철회하는 조건으로 SEC와의 분쟁을 마무리했습니다. 이로써 SEC가 제기했던 암호화폐 사기 혐의 관련 사건은 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>저스틴 선과 SEC 간의 암호화폐 사기 혐의 관련 사건은 이미 10억 달러 벌금 합의로 종결되었습니다. 소송금융은 진행 중이거나 향후 발생할 소송을 대상으로 하므로, 이미 해결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>10억 달러</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>저스틴 선, SEC와 합의…10억달러 벌금 내고 모든 혐의 철회</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L354" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M354" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638235</t>
+        </is>
+      </c>
+      <c r="N354" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:33:39.149539+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>블록필스</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>도미니언 캐피털이 블록필스를 상대로 소송을 제기했으며, 미국 연방법원이 블록필스에 임시 제한 명령을 발동하고 구조조정에 착수했습니다.</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>암호화폐 거래·대출 회사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진 중입니다. 고객사 도미니언 캐피털은 블록필스가 고객 자금을 부당하게 관리했다며 소송을 제기했고, 미국 연방법원은 임시 제한 명령을 발동했습니다. 이는 기관 대상 암호화폐 대출 시장의 신뢰도에 부담을 줄 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (고객 자금 부당 관리 혐의로 소송 제기), 증거 확보 가능성 높음 (연방법원 임시 제한 명령 발동), 공적 절차 진행 중 (구조조정 착수). 다만, 상대방 블록필스가 유동성 및 규제/소송 리스크에 노출되어 있어 자력에 대한 불확실성이 존재하며, 집단적 피해는 명확히 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>1 (도미니언 캐피털)</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>[오후 뉴스브리핑] 온체인 분석 플랫폼 아캄, 손저우천 관련 주소 sUSDS ...</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M355" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/briefing/336920</t>
+        </is>
+      </c>
+      <c r="N355" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:33:09.748512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B354" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D354" t="inlineStr">
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>블록필스(BlockFills)</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>고객사 소송 제기 및 연방법원 임시 제한 명령 발동, 회사 구조조정 추진 중</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>암호화폐 대출사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진하고 있습니다. 고객사 도미니언 캐피털이 블록필스의 고객 자금 부당 관리를 이유로 소송을 제기했으며, 미국 연방법원은 이에 임시 제한 명령을 발동했습니다. 블록필스는 기관투자자 등을 주요 고객으로 하는 대형 암호화폐 금융 서비스사입니다.</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>블록필스는 대형 암호화폐 대출 플랫폼으로 자력이 충분하며, 고객 입출금 중단 및 고객 자금 부당 관리로 인한 소송 제기로 상대방 책임이 명확합니다. 기관투자자 등 다수의 고객이 피해를 입어 집단적 피해 가능성이 높고, 미국 연방법원의 임시 제한 명령 발동으로 공적 절차가 진행 중이며 증거 확보에도 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>기관투자자, 고액자산가, 헤지펀드, 채굴업자, 자산운용사 등 다수</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>암호화폐 대출사 블록필스, 출금 중단 후 구조조정 추진…소송 압박 직...</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L356" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/336911</t>
+        </is>
+      </c>
+      <c r="N356" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:31:49.780980+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E354" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I354" t="inlineStr">
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>홍콩 경찰 수사 진행 중, 범인 검거 및 조직범죄 연루 여부 조사</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>홍콩 상환 지역에서 최근 3개월간 3차례 거액 현금 강도 사건이 발생했으며, 이 중 2건은 가상자산 관련 환전소 이용 고객이 피해를 입었다. 경찰은 정보 중심 수사 전략으로 범인을 현장에서 검거하고, 조직범죄 연루 및 환전소 내부 정보 유출 가능성 등을 집중 수사 중이다. 피해액은 1천만 홍콩달러에 달하는 경우도 있었다.</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>적합 조건으로 집단적 피해(3개월간 3차례 유사 사건), 큰 피해 규모(약 1,000만 홍콩달러), 증거 확보 가능성(경찰 범인 현장 검거 및 감시 카메라), 공적 절차 진행 중(홍콩 경찰 수사)이 확인됩니다. 그러나 환전소의 책임 명확성 및 자력 여부는 추가 조사가 필요하여 적합도를 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>약 1,000만 홍콩달러 (단일 사건 기준)</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J354" t="inlineStr">
-[...26 lines deleted...]
-      <c r="A355" s="3" t="inlineStr">
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>홍콩 상환 거액 강도 다시 발생…최근 3개월 새 세 번째</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M357" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/336956</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:16:23.620241+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>블록필스</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>고객사 도미니언 캐피털이 소송 제기</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>암호화폐 대출 기업 블록필스가 출금 중단 후 구조조정을 추진하고 있습니다. 고객사인 도미니언 캐피털은 블록필스가 고객 자금을 부적절하게 운용했다고 주장하며 소송을 제기했습니다. 블록필스는 소송에 대한 입장을 밝히지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>고객 자금 부적절 운용 주장으로 상대방 책임이 비교적 명확하며, 이미 고객사에 의해 소송이 제기되어 진행 단계가 명확합니다. 그러나 상대방인 블록필스가 출금 중단 및 구조조정을 추진 중이어서 자력에 대한 불확실성이 크고, 집단적 피해 여부는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>암호화폐 대출 기업 블록필스, 출금 중단 후 구조조정 추진</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M358" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638205</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:44:03.908993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B355" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D355" t="inlineStr">
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>칼시(Kalshi)</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 중부지방법원에 집단소송(예정) 청구 제기</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>예측시장 플랫폼 칼시가 이란 최고지도자 하메네이 퇴진 여부 시장에서 '예' 포지션 트레이더들에게 배당금 지급을 거부하여 미국에서 집단소송 위기에 처했다. 원고 측은 칼시가 '사망 예외 조항'을 불명확하게 고지하고 거래를 지속하여 피해를 키웠다고 주장하며, 약 5400만 달러 규모의 시장에서 발생한 손실에 대한 배상을 요구하고 있다. 이 사건은 예측시장 플랫폼의 공시 및 운영 신뢰 문제를 부각시키고 있다.</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>칼시의 불명확한 '사망 예외 조항' 고지 및 거래 중단 타이밍 문제로 상대방 책임이 비교적 명확하며, 약 5400만 달러 규모의 시장에서 발생한 다수의 트레이더 피해로 집단소송 가능성이 높고 피해 규모가 큼. 계약 문구 및 거래 기록 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>5400만 달러 (약 801억 6300만원) 규모의 시장에서 발생한 손실</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>미국 내 '예' 포지션 보유 트레이더 다수</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>칼시, ‘하메네이 퇴진’ 베팅 정산 논란…미국 집단소송 위기</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/336833</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:39:25.688781+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>쿠코인 (KuCoin)</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E355" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A356" s="3" t="inlineStr">
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>두바이 가상자산 규제기관(VARA)의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>두바이 가상자산 규제기관 VARA가 쿠코인에 두바이 내 무허가 영업 중단을 지시하며 투자자·시장 경보를 발령했습니다. 쿠코인이 필요한 라이선스 없이 두바이 거주자들에게 가상자산 서비스를 제공했다고 경고했으며, 이는 중동 시장에서 규제 당국의 강력한 집행 의지를 보여주는 사례로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>두바이 규제당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지시하며 상대방의 책임이 명확하게 특정되었습니다 (적합 조건 1, 5). 쿠코인은 주요 암호화폐 거래소로 자력이 충분하며 (적합 조건 2), 두바이 거주자들을 대상으로 한 서비스 제공으로 집단적 피해 발생 가능성이 높습니다 (적합 조건 3). 현재 규제당국의 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>두바이 거주자 중 다수</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>바이낸스, ‘이란 연계 거래’ 상원 서한에 정면 반박…두바이 VARA는 쿠...</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/336828</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:37:40.982622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B356" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D356" t="inlineStr">
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>쿠코인 및 관련 법인 (Phoenixfin Pte Ltd, MEK Global Limited, Peken Global Limited, KuCoin Exchange EU GmbH)</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E356" t="inlineStr">
-[...354 lines deleted...]
-      </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>SEC 미등록 증권 판매 합의 완료</t>
+          <t>두바이 VARA의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>암호화폐 플랫폼 Nexo는 2023년 미등록 증권 판매 혐의로 SEC와 4,500만 달러에 합의하고 미국 소매 서비스를 중단했습니다. 현재 2026년 미국 시장 재진입을 준비 중이며, 직접 상품 제공 대신 인가된 파트너를 통한 규제 준수 모델을 채택할 예정입니다. 과거 미등록 증권 판매로 인해 다수의 미국 투자자들이 피해를 입었을 가능성이 있습니다.</t>
+          <t>두바이 가상자산 규제 당국(VARA)이 암호화폐 거래소 쿠코인의 무허가 영업을 문제 삼아 즉각적인 영업 중단을 지시했다. VARA는 쿠코인 관련 4개 법인이 필요한 규제 승인 없이 두바이 거주자에게 가상자산 서비스를 제공했을 가능성을 지적하며 투자자·시장 경보를 발령했다. 이는 두바이가 친(親)크립토 기조와 별개로 무허가 영업에 고강도 제재를 적용하겠다는 메시지로 해석된다.</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Nexo의 미등록 증권 판매 책임이 SEC 합의를 통해 명확히 인정되었고, 4,500만 달러의 합의금 지급으로 충분한 자력이 확인됨. 다수의 미국 소매 투자자들이 피해를 입었을 가능성이 높으며, SEC의 공식 조사 결과가 강력한 증거로 존재함. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>두바이 가상자산 규제 당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지적하며 즉각 영업 중단을 지시했으므로 상대방 책임이 명확하고(적합 조건 1), VARA의 경보 및 중단 명령이 객관적 증거가 되며(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 쿠코인은 주요 암호화폐 거래소로 자력이 충분할 것으로 예상된다(적합 조건 2). 다만, 현재까지 구체적인 투자자 피해 규모나 피해자 수는 명시되지 않았다.</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>미국 내 소매 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>네소, 3년 만에 미국 시장 재진입…‘직접 발행’ 대신 라이선스 파트너...</t>
+          <t>두바이, 쿠코인 무허가 영업 중단 지시…SEC는 저스틴 선 소송 종결·토...</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M361" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/335498</t>
+          <t>https://www.tokenpost.kr/news/policy/336721</t>
         </is>
       </c>
       <c r="N361" t="inlineStr">
         <is>
-          <t>2026-03-04 01:49:36.073255+00:00</t>
+          <t>2026-03-07 00:31:06.771777+00:00</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>KB국민은행, NH농협은행, 신한은행, 하나은행, SC제일은행</t>
+          <t>미국 증권거래위원회 (SEC)</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>금융당국 과징금 결정 예정, 자율배상 진행 중, 일부 투자자 소송 준비 중</t>
+          <t>SEC와 1,000만 달러 합의 후 소송 취하</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권의 자율배상 동의율이 97.2%에 달했으나, 남은 2.8%의 투자자들은 소송을 통해 추가 보상을 모색하고 있습니다. 금융당국은 불완전판매에 대한 과징금 규모를 최종 결정할 예정이며, 은행들은 자율배상 동의율을 근거로 과징금 경감을 요청하고 있습니다. 총 16만9천여 개의 계좌가 관련되어 있으며, 이 중 약 4천7백여 개의 계좌가 소송을 준비 중인 것으로 보입니다.</t>
+          <t>저스틴 선과 그의 회사(트론, 비트토레트)가 미국 증권거래위원회(SEC)와의 3년간의 소송을 1,000만 달러 합의로 종결하고 소송을 공식 취하했다. 양측은 지난 2월부터 잠재적인 해결책을 모색해왔으며, 마침내 법원의 최종 승인을 받았다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>대형 금융기관(은행)의 불완전판매 책임이 금융당국의 자율배상 권고 및 과징금 부과 절차를 통해 인정되었으며 (상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능), KB국민, NH농협, 신한, 하나, SC제일은행 등 상대방의 자력이 충분합니다. 또한, 16만 개 이상의 계좌에서 집단적 피해가 발생했고 (집단적 피해, 피해 규모 큼), 이 중 약 4,700개 계좌의 투자자들이 추가 소송을 고려하고 있어 소송금융의 기회가 높습니다.</t>
+          <t>해당 사건은 이미 SEC와 1,000만 달러 합의를 통해 소송이 공식 취하되어 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000만 달러</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>약 4,700개 계좌 (소송 고려 중인 계좌 수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>H지수 ELS 투자자 자율배상 97% 동의</t>
+          <t>저스틴 선, SEC와 1,000만 달러 합의...3년 소송 끝에 트론 '규제 족쇄 해...</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031830237585</t>
+          <t>http://coinreaders.com/221756</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>2026-03-04 01:39:26.953376+00:00</t>
+          <t>2026-03-06 13:09:40.706646+00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
-      <c r="A363" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C363" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 절차 진행 중, 자율배상에 동의하지 않은 2.8%의 투자자들이 소송 진행 또는 준비 중.</t>
+          <t>암호화폐 시장 레버리지 포지션 강제 청산</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권이 약 1조 3천억원 규모의 자율배상을 진행했으나, 2.8%의 투자자들은 전액 배상을 요구하며 소송을 진행 중입니다. 금융당국은 은행들에 과징금을 부과할 예정이며, 은행들은 이중 제재라며 반발하고 있습니다. 최근 법원 판례는 은행의 손을 들어주는 경향을 보여 남은 소송의 전액 배상 가능성은 낮을 것으로 전망됩니다.</t>
+          <t>지난 24시간 동안 암호화폐 시장에서 약 1억 9854만 달러 상당의 레버리지 포지션이 강제 청산되며 시장이 리스크 축소 국면으로 진입했습니다. 비트코인과 이더리움 등 주요 암호화폐에서 대규모 롱 포지션이 청산되었으며, 이는 시장 전반의 과열된 레버리지가 정리되는 과정으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>주요 시중은행을 상대로 한 대규모 불완전판매 사건으로, 상대방 자력이 충분하고 피해 규모가 1조 3천억원 이상으로 매우 크며, 금융당국의 과징금 부과 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 최근 법원 판례가 은행의 손을 들어주는 경향을 보여, 전액 배상을 요구하는 남은 투자자들의 소송 승소 가능성이 불확실하다는 점이 투자 위험을 높입니다.</t>
+          <t>해당 사건은 암호화폐 시장의 변동성으로 인한 레버리지 포지션 강제 청산으로, 특정 상대방의 명확한 법적 책임이 존재하지 않습니다. (적합 조건 1, 2 미충족) 피해 규모는 크지만(적합 조건 4 충족), 소송의 대상이 될 만한 구체적인 위법 행위나 책임 주체가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>1조 3천억원 이상</t>
+          <t>1억 9854만 달러</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>1조3천억 자율배상했는데 또 과징금이라니…  억울한 은행들</t>
+          <t>3월 6일 퇴근길 팟캐스트 24시간 1억9854만 달러 청산, 롱 포지션 연쇄 ...</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M363" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031814007743</t>
+          <t>https://www.tokenpost.kr/news/insights/336611</t>
         </is>
       </c>
       <c r="N363" t="inlineStr">
         <is>
-          <t>2026-03-04 01:37:12.851174+00:00</t>
+          <t>2026-03-06 13:05:41.449946+00:00</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>유안타증권</t>
+          <t>한국은행, 우리은행</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 2심 변론 종결 및 4월 선고 예정. 유안타증권이 KB증권에 소송고지 신청.</t>
+          <t>이란 멜라트은행이 한국은행 상대로 소송 진행 중, 우리은행 대상 소송은 대법원 판결로 종결</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>코스피 상장사 삼정펄프가 유안타증권을 상대로 제기한 20억원 규모의 파생결합증권(DLS) 손실 소송에서 1심 재판부가 유안타증권의 불완전판매 책임을 인정, 손해액의 70%를 배상하라는 판결을 내렸다. 현재 2심 선고를 앞두고 있으며, 유안타증권은 상품 설계사인 KB증권에 소송고지를 신청해 구상권 청구 가능성이 제기되고 있다. 이 사건은 기업 투자자에 대한 금융사의 보호 수준과 복잡한 금융상품 책임 구조를 가늠하는 판례가 될 것으로 보인다.</t>
+          <t>2018년 미국발 이란 경제 제재로 한국 내 이란 원유 결제 대금 60억달러가 동결되었고, 2023년 반환되었다. 이란 멜라트은행은 동결 기간 동안의 이자 손실 등을 주장하며 우리은행과 한국은행을 상대로 소송을 제기했다. 우리은행 대상 소송은 대법원에서 은행 승소로 종결되었으며, 한국은행 대상 소송은 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결에서 70% 인정되어 명확하고(적합 조건 1), 유안타증권 및 KB증권 모두 상장 증권사로 자력이 충분하며(적합 조건 2), 20억원 규모의 손실로 피해 규모가 크고(적합 조건 4), 1심 판결 및 감사보고서 등 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>대법원에서 이란 멜라트은행이 우리은행을 상대로 제기한 유사 소송에서 우리은행의 손을 들어준 판례가 존재하여, 한국 은행의 책임이 명확하지 않음 (적합 조건 1 불충족). 이는 현재 진행 중인 한국은행 대상 소송 및 향후 유사 소송의 승소 가능성을 낮추는 주요 요인임 (부적합 조건: 유사 사건 종결). 피고인 한국 은행들의 자력은 충분하나(적합 조건 2), 법리적 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>20억원 (1심 70% 배상 판결)</t>
+          <t>60억달러 (약 8조원) 동결, 이자 손실액 1000억원 주장</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>1개 기업 (삼정펄프)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>(단독)삼정펄프도 당했다?…유안타증권, ‘불완전판매’ 70% 배상 책임</t>
+          <t>과거 '이란 원유 자금'으로 골머리 앓은 은행업계...  그때와 상황 다르...</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292987&amp;inflow=N</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337710</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>2026-03-04 01:23:19.247494+00:00</t>
+          <t>2026-03-06 12:52:15.644994+00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>유니스왑 랩스</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>집단소송 기각</t>
+          <t>손해배상 소송 진행 중, 법원에서 회사 책임 인정 판결 잇따름</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각했다. 법원은 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사에 책임을 묻기 어렵다고 판단했으며, 이는 디파이(DeFi) 전반에 중요한 판결로 평가된다.</t>
+          <t>삼성증권의 '유령주식 사태'와 관련하여 투자자 및 국민연금의 손해배상 소송이 진행 중입니다. 법원에서 삼성증권의 책임이 잇따라 인정되고 있으며, 이는 삼성증권의 내부통제 평가에도 영향을 미치고 있습니다. 사건은 아직 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 법원이 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사 책임을 묻기 어렵다고 판단하여, '상대방 책임이 비교적 명확함' 조건도 충족하기 어렵습니다.</t>
+          <t>상대방(삼성증권)의 책임이 법원에서 잇따라 인정되고 있으며, 대기업으로서 자력이 충분합니다. '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높고, 국민연금까지 소송에 참여하여 피해 규모가 클 것으로 예상됩니다. 이미 법원 판결이 나오고 있어 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 투자자 및 국민연금</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>뉴욕 법원, 유니스왑 집단소송 기각…“DEX 사기, 개발사 책임 묻기 어렵...</t>
+          <t>삼성증권, 끝나지 않은 '유령주식 사태'…후폭풍 영향은?</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>1conomynews.co.kr</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/tech/335315</t>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47356</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>2026-03-04 01:20:47.560685+00:00</t>
+          <t>2026-03-06 12:48:16.837648+00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr"/>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>손해배상 소송 기각</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>신한투자증권이 사모투자펀드 투자 과정에서 핵심 투자 위험을 제대로 고지받지 못했다며 운용사 등을 상대로 제기한 손해배상 소송에서 패소했습니다. 재판부는 투자금이 사후적으로 전액 회수되어 실질적인 손해가 없다고 판단, 소송을 기각했습니다.</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>소송금융은 손해배상 청구를 전제로 하는데, 본 사건은 법원에서 투자금이 전액 회수되어 실질적인 손해가 없다고 판단하여 원고(신한투자증권)의 손해배상 소송을 기각했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 손해배상 청구의 근거가 소멸되어 투자 가치가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>0원 (법원 판단)</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>1명 (법인)</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>신한증권 ‘비앤비코리아 투자’ 손배소 기각</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>naeil.com</t>
+        </is>
+      </c>
+      <c r="L366" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M366" t="inlineStr">
+        <is>
+          <t>https://www.naeil.com/news/read/580201?ref=naver</t>
+        </is>
+      </c>
+      <c r="N366" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:45:03.943933+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B366" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D366" t="inlineStr">
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>푸른저축은행</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E366" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>2021년 소송 제기</t>
+          <t>내부 감사 및 금융감독원 보고 진행 중</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 2021년 '정치적 차별'을 이유로 '디뱅킹(debanking)' 소송을 제기하며 50억 달러의 손해배상을 요구했습니다. 제이미 다이먼 JP모건체이스 CEO는 이 소송이 근거 없다고 일축하면서도 트럼프의 분노는 이해한다고 밝혔습니다.</t>
+          <t>푸른저축은행에서 대규모 횡령 사건이 발생하여 주식 거래가 정지되었으며, 현재까지 4명의 피해자가 파악되었습니다. 푸른저축은행 감사 부서에서 사건 경위를 조사 중이며, 금융감독원에도 관련 보고를 마친 상태입니다.</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>트럼프가 50억 달러의 손해배상을 요구하고 있어 피해 규모가 매우 크고(적합 조건 4), 소송 상대방이 대형 금융기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 제이미 다이먼이 소송이 '근거 없다'고 일축하고 있어 상대방 책임 입증에 난항이 예상되며, 집단적 피해가 아닌 개인 소송입니다.</t>
+          <t>푸른저축은행이라는 금융기관의 대규모 횡령 사건으로 상대방 책임이 명확하고 자력이 충분합니다. 내부 감사 및 금융감독원 보고가 진행 중이므로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 현재까지 파악된 피해자 수는 4명이나, '대규모 횡령'이라는 점에서 추가 피해자 발생 및 피해 규모 확대 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>50억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>제이미 다이먼  트럼프의 50억 달러 소송은 근거 없다</t>
+          <t>푸른저축은행, 대규모 횡령 사건에 거래정지… 투자자 '발동동'</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M367" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51775</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234112</t>
         </is>
       </c>
       <c r="N367" t="inlineStr">
         <is>
-          <t>2026-03-04 00:51:12.811515+00:00</t>
+          <t>2026-03-06 12:19:00.596941+00:00</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C368" t="inlineStr"/>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>한국투자증권</t>
+        </is>
+      </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>시장 변동성으로 인한 주가 급락 발생</t>
+          <t>피해보상 논의 중, 당국 조사 가능성</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>지난달 삼성전자 주식이 장 초반 하한가를 기록하는 사태가 발생하며 넥스트레이드 시스템의 변동성 및 가격 왜곡에 대한 우려가 제기되었다. 기사는 과도한 변동성 완화 장치 필요성을 지적하며 시장의 피로도 증가를 언급했다.</t>
+          <t>한국투자증권에서 올해 두 번째 MTS 전산 오류가 발생하여 일부 계좌의 잔고 및 보유 주식 수가 실제와 다르게 표시되는 문제가 발생했다. 증권사 측은 거래에 문제가 없다고 밝혔으나, 이번 오류에 따른 피해보상 논의가 진행 중이며 금융 당국의 대응 수위에 관심이 집중되고 있다.</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>기사는 시장 변동성으로 인한 주가 하락 현상을 다루며, 특정 상대방의 명확한 책임이나 불법 행위가 구체적으로 명시되지 않았습니다. 또한, 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 4 미충족)</t>
+          <t>한투증권이라는 대형 금융기관의 명확한 전산 오류 책임(적합 조건 1, 2)이 있으며, MTS 오류 특성상 다수의 피해자 발생 가능성이 높습니다. 당국의 대응 수위에 관심이 모아지고 있어 공적 절차 진행 가능성(적합 조건 6)이 있으며, 한투증권 측의 오류 인정으로 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>이유 없는 삼성전자 하한가…넥스트레이드 변동성 시험대 [3분 브리프]</t>
+          <t>한투증권, 올해만 두 번째 MTS 전산오류...당국 대응수위 관심</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M368" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030315425447824</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343564</t>
         </is>
       </c>
       <c r="N368" t="inlineStr">
         <is>
-          <t>2026-03-04 00:49:16.929561+00:00</t>
+          <t>2026-03-06 12:17:25.994727+00:00</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C369" t="inlineStr"/>
-      <c r="D369" t="inlineStr"/>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>자본시장 상장폐지 정책 개혁 논의</t>
+          <t>금융당국 집단분쟁조정 개시 및 진행 중</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>한국거래소의 상장기업 수 증가에도 불구하고 질적 성과가 제한적이며, 부실기업 누적이 시장 신뢰를 훼손한다는 문제 제기. 이에 '부실기업 신속·엄정 퇴출을 위한 상장폐지 개혁 방안'이 발표되었으며, 이는 시장 체질 개선과 투자자 보호를 위한 전략으로 평가됨. 개혁 방안은 집중 관리 기간 운영, 상장폐지 요건 강화, 절차 신속성 제고를 골자로 함.</t>
+          <t>빗썸에서 비트코인 오지급 사고가 발생하여 투자자 피해가 발생했으며, 이에 빗썸은 1000억원 규모의 고객 보호 펀드 조성 및 저가 매도 고객 110% 보상 등의 조치를 발표했습니다. 현재 금융당국이 해당 사건에 대해 집단분쟁조정을 개시하여 피해 구제 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 자본시장의 상장폐지 개혁 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 원고, 구체적인 피해 사실 및 법적 쟁점이 존재하지 않습니다.</t>
+          <t>빗썸의 비트코인 오지급 사고는 상대방 책임이 명확하며(적합 조건 1), 빗썸은 대형 거래소로서 충분한 자력을 갖추고 1000억원 규모의 고객 보호 펀드를 조성했습니다(적합 조건 2, 4). 또한, '집단분쟁조정 개시'를 통해 다수의 피해자가 발생했음이 확인되며(적합 조건 3), 금융당국의 집단분쟁조정이라는 공적 절차가 이미 진행 중입니다(적합 조건 6). 사고 발생 및 회사 조치 내역이 명확하여 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상 추정 (1000억원 규모의 고객 보호 펀드 조성)</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J369" t="inlineStr">
         <is>
-          <t>[열린송현] 상장폐지 개혁은 시장 신뢰 회복 전략</t>
+          <t>빗썸 이벤트 지원금 집단분쟁조정 개시…코인 거래소 혜택 경쟁에 경고...</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M369" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014556?ref=naver</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=416516</t>
         </is>
       </c>
       <c r="N369" t="inlineStr">
         <is>
-          <t>2026-03-04 00:38:24.919630+00:00</t>
+          <t>2026-03-06 12:15:12.304903+00:00</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>유니스왑 랩스, 헤이든 아담스</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>뉴욕 남부지방법원에서 'with prejudice'로 기각</t>
+          <t>금감원 무효확인 절차 가동 중</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>뉴욕 남부지방법원이 유니스왑 랩스와 창업자를 상대로 제기된 주법 소송을 'with prejudice'로 기각했다. 법원은 원고들이 여러 차례 소장을 수정했음에도 유효한 청구를 제시하지 못했다고 판단했다. 이 결정으로 동일한 주법 청구를 다시 제기하기는 어려울 전망이다.</t>
+          <t>금융감독원이 연 60%를 초과하는 불법사채에 대해 원금 및 이자 무효확인 절차를 가동했다. 피해자들은 금감원 확인서를 반사회적 대부계약 무효 확인이나 부당이득 반환 소송의 참고자료로 활용할 수 있으며, 불법사금융업자에게 불법추심 중단을 요구하는 근거로도 사용할 수 있다.</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 법원에서 'with prejudice'로 기각되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 원고들이 유효한 청구를 제시하지 못했다고 판단되어 상대방 책임이 명확하지 않습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>연 60% 초과 사채는 불법이므로 상대방(불법사금융업자)의 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인 절차를 가동하여 공적 절차가 진행 중이고(적합 조건 6), 금감원 확인서를 통해 증거 확보가 용이하다(적합 조건 5). 또한, 금감원 절차 가동은 다수의 피해자가 존재할 가능성을 시사한다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>미 법원, 유니스왑 랩스·창업자 상대로 한 주법 소송 기각</t>
+          <t>금감원, 연 60% 초과 사채 원금·이자 무효확인 절차 가동</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M370" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/335254</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260306.22012001427</t>
         </is>
       </c>
       <c r="N370" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:59.120831+00:00</t>
+          <t>2026-03-06 01:50:53.961413+00:00</t>
         </is>
       </c>
     </row>
     <row r="371">
-      <c r="A371" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A371" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C371" t="inlineStr"/>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>고리사채업자</t>
+        </is>
+      </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>불법사금융 피해 신고 접수 및 피해 구제 서비스 논의 중</t>
+          <t>금융감독원, 고리사채 계약 무효 선언</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>작년 불법사금융 신고 건수가 13년 만에 최대로, 846명의 피해자가 8910건의 피해를 신고했다. 대부금융협회는 불법사금융 피해자들이 단 한 번의 신고로 모든 정부 서비스를 신청할 수 있도록 하는 방안을 모색 중이다. 이는 서민금융 공백으로 인한 불법사금융 확산의 심각성을 보여준다.</t>
+          <t>금융감독원이 연 60%에 달하는 고리사채 계약에 대해 '무효'를 선언하며, 채무자들이 원금과 이자를 갚지 않아도 된다고 밝혔다. 이는 불법적인 고금리 대출로 인한 피해자들을 구제하기 위한 조치로, 다수의 채무자들이 법적 대응을 통해 피해를 회복할 수 있는 길이 열렸다.</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>집단적 피해(846명), 공적 절차 진행 중(신고 및 피해 구제 서비스 논의), 증거 확보 가능성(피해 현황 분석 결과) 등 적합 조건이 다수 존재합니다. 그러나 기사 내용만으로는 특정 가해자(불법사금융 업체)의 책임 명확성 및 자력 여부를 파악하기 어려워 개별 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
+          <t>금융감독원의 '계약 무효' 선언으로 고리사채업자의 책임이 명확하며(적합 조건 1), 이는 다수의 피해자에게 영향을 미치는 집단적 피해(적합 조건 3)이자 높은 이자율로 인한 큰 피해 규모(적합 조건 4)를 시사합니다. 또한, 금감원의 공식 발표는 강력한 증거(적합 조건 5)이자 공적 절차(적합 조건 6)가 진행 중임을 나타냅니다.</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>서민금융 공백?…작년 불법사금융 신고 13년만 최대</t>
+          <t>연 60% 고리사채, 원금·이자 안 갚아도 된다  … 금감원, '계약 무효' ...</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M371" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260303500025</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/04/2026030400378.html</t>
         </is>
       </c>
       <c r="N371" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:49.599768+00:00</t>
+          <t>2026-03-06 01:46:03.698351+00:00</t>
         </is>
       </c>
     </row>
     <row r="372">
-      <c r="A372" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A372" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>내부자 거래 및 시세조종 의혹 소송 진행 중</t>
+          <t>금융당국의 과징금 부과 논의 진행 중</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>일론 머스크를 상대로 수십억 달러 규모의 도지코인 내부자 거래 및 시세조종 의혹 소송이 진행 중이다. 이 소송은 도지코인 투자자들에게 상당한 영향을 미치고 있으며, 시장의 주요 관심사로 부각되고 있다.</t>
+          <t>홍콩 ELS 불완전판매 논란과 관련하여 금융당국의 과징금 부과 논의가 진행 중입니다. 은행들은 사후적 피해 보상 노력을 통해 과징금 감액을 기대하고 있으며, 감액이 유의미하지 않을 경우 소송에 나설 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>일론 머스크라는 자력 있는 상대방이 특정되어 있고(적합 조건 2), '수십억 달러 규모'의 피해가 발생한 것으로 추정되며(적합 조건 4), 도지코인 투자자라는 다수의 피해자가 존재하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사 내용만으로는 내부자 거래 및 시세조종 의혹에 대한 책임의 명확성이나 증거 유무를 파악하기 어렵다.</t>
+          <t>홍콩 ELS 사태는 은행의 불완전판매 책임이 금융당국의 과징금 논의로 명확해지고 있으며(상대방 책임 명확), 상대방(은행권)의 자력이 충분합니다. 또한 다수의 피해자가 발생한 대규모 사건으로(집단적 피해, 피해 규모 큼), 이미 금융당국의 조사 및 과징금 논의라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>도지코인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>도지코인 0.09달러 붕괴하나…연중 저점 재시험 임박?</t>
+          <t>[나이스 경제학개론] 홍콩 ELS 사태와 불완전판매 논란</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>niceeconomy.co.kr</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220424</t>
+          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89318</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-03-02 12:50:29.063265+00:00</t>
+          <t>2026-03-06 01:10:16.428516+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
-      <c r="A373" s="2" t="inlineStr">
+      <c r="A373" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C373" t="inlineStr"/>
       <c r="D373" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>합의 완료</t>
+          <t>금융감독원, 금융상품 설명의무 가이드라인 마련 및 민생 특사경 도입 추진 계획 발표</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>이 기사는 로펌 '바른'의 28년 역사를 조명하며, 2001년 JP모건을 대리해 아르헨티나 국채 투자 손해배상 소송에서 대한투자신탁증권과의 합의를 이끌어낸 사례 등 과거 송무 성공 경험을 소개하고 있습니다. 이는 로펌의 실적을 다루는 기사로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 제시하지 않습니다.</t>
+          <t>금융감독원이 불완전판매 예방을 위해 금융상품 유형별 설명의무 가이드라인을 마련하고, 불법사금융 등 민생금융 범죄에 대응하기 위한 특별사법경찰 도입을 추진합니다. 또한 소비자보호 관련 기획 검사를 강화하고 불법 금융광고 감시 시스템을 고도화할 계획입니다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>이 기사는 로펌 '바른'의 과거 소송 성공 사례를 다루고 있으며, 2001년 JP모건 대리 소송의 합의를 이끌어냈다고 명시하고 있습니다. 이는 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 금융감독원의 향후 정책 및 예방 조치 계획을 다루고 있으며, 특정 불완전판매나 불법사금융 사건으로 인한 집단적 피해나 명확한 상대방의 책임이 발생한 상황을 보고하는 것이 아닙니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>송무 강자에서 종합 로펌으로 우뚝…바른의 28년 도전 [로펌의 역사]</t>
+          <t>금융투자·보험상품 설명의무 가이드라인 마련…민생범죄 직접 수사</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603012349i</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04952806645380368</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:06.768006+00:00</t>
+          <t>2026-03-06 01:06:15.340418+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C374" t="inlineStr"/>
-      <c r="D374" t="inlineStr"/>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>불법 사금융업자</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>상호금융업감독규정 변경 예고</t>
+          <t>금융감독원 무효확인서 발급 및 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>상호금융조합의 리스크 관리를 강화하기 위해 '상호금융업감독규정' 변경이 예고되었습니다. 이는 부실 부동산 PF 대출 관리 기준을 강화하고, 특정 업종 종사자를 공동유대로 하는 직장·단체조합에 대한 규정을 포함합니다. 기사는 규제 변경에 대한 내용으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
+          <t>금융감독원이 연 이자율 60%를 초과하는 초고금리 대부계약 등 반사회적 불법사금융 피해자를 위해 해당 계약이 무효임을 확인하는 '무효확인서'를 발급할 방침이다. 이는 피해자들이 원금과 이자를 모두 갚을 필요가 없음을 확인받고 피해 구제에 활용하도록 돕기 위함이다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>해당 기사는 상호금융조합의 리스크 관리 강화를 위한 감독규정 변경 예고에 대한 내용으로, 특정 피해자나 가해자, 구체적인 피해 사실이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>금융감독원이 연 60% 이상 초고금리 대부계약에 대해 무효확인서를 발급하여 피해 구제에 나서는 것은 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 불법 사금융의 특성상 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 계약 자체가 증거가 될 수 있어 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>상호금융조합 리스크 관리 강화된다...‘상호금융업감독규정’ 변경예...</t>
+          <t>연 60% 이상 고리사채 계약 무효… 원금·이자 모두 갚을 필요 없다</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563772&amp;class=18&amp;grp=</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=126086</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:42.110696+00:00</t>
+          <t>2026-03-06 01:04:42.485900+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C375" t="inlineStr"/>
-      <c r="D375" t="inlineStr"/>
-      <c r="E375" t="inlineStr"/>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>금융감독원 무효확인서 발급 절차 마련 및 진행 중</t>
+        </is>
+      </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>상호금융권이 장기 미정리된 부동산 PF 대출에 대해 공시지가를 적용하는 등 리스크 관리를 강화하는 방안이 추진됩니다. 다만 미연체, 연체 3개월 미만, 소송 등으로 경·공매가 불가능한 경우는 적용 대상에서 제외됩니다. 이 기사는 특정 사건이나 분쟁이 아닌 금융 정책 및 규제에 대한 내용을 다룹니다.</t>
+          <t>금융당국이 연 60%를 초과하는 불법 고리대출에 대해 '무효확인서' 발급 절차를 마련하여 피해자 구제를 강화했다. 이는 개정된 대부업법에 따른 조치로, 불법 사금융 피해자들이 대출 무효를 입증하고 대응할 수 있도록 돕는다. 다수의 피해자가 발생할 수 있는 불법 사금융 문제에 대한 공적 대응이 시작된 상황이다.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>해당 기사는 상호금융의 부동산 PF 대출 리스크 관리 강화 방안에 대한 일반적인 금융 정책 및 규제 관련 내용입니다. 특정 사건, 피해자, 가해자 또는 소송 가능성이 있는 분쟁을 다루고 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>개정 대부업법에 따라 연 60% 초과 고리대출은 전면 무효로 상대방(불법 사금융업자)의 책임이 명확합니다 (적합 조건 1). 금융감독원이 무효확인서 발급 절차를 마련하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 또한, 다수의 불법 사금융 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>장기 미정리 PF 대출 공시지가 적용...상호금융 리스크 관리 강화</t>
+          <t>연 60% 넘는 고리대출 '전면 무효'…금감원 무효확인서 발급</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701257</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86825</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:34.581062+00:00</t>
+          <t>2026-03-06 01:04:24.937620+00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
-      <c r="A376" s="2" t="inlineStr">
+      <c r="A376" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C376" t="inlineStr"/>
       <c r="D376" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>카드사 신고 및 정지 조치</t>
+          <t>금융감독원의 불법사금융 및 보험사기 근절을 위한 정책 수립 및 시스템 도입</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>창원에서 신용카드가 분실되지 않은 상태에서 1000만 원대 고액 온라인 결제에 무단 도용되는 사건이 발생했습니다. 피해자는 즉시 신고 및 카드 정지 조치를 취했으며, 관계자는 이러한 조치가 향후 책임 범위 판단에 중요하다고 언급했습니다.</t>
+          <t>금융감독원이 불법사금융 근절을 위해 AI 불법정보 감시시스템 고도화, 불법사금융 이용 전화번호 차단 시스템 '대포 킬러' 도입 등 종합 대응 체계를 마련한다. 또한 실손·자동차보험 사기 조사 강화 및 취약 차주 보호를 위한 감독 강화 계획을 발표하며, 금융 현장의 실질적 변화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>피해 규모가 1000만 원대로 소액이며, 집단적 피해가 아닌 단일 피해 사례로 파악됩니다. 소송금융 투자 대상으로서의 규모와 집단성이 부족합니다. (적합 조건 3, 4 미충족)</t>
+          <t>이 기사는 금융감독원이 불법사금융 및 보험사기 근절을 위해 정책을 수립하고 시스템을 도입하는 등 예방 및 규제 활동을 강화하는 내용을 다룹니다. 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않으므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>1000만 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>창원서 1000만 원대 신용카드 무단 도용…분실 아닌데도 온라인 '고액 승...</t>
+          <t>2~3초마다 전화 …금감원, 불법사금융 '대포폰 킬러' 도입</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M376" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000160</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04116406645380368</t>
         </is>
       </c>
       <c r="N376" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:19.208813+00:00</t>
+          <t>2026-03-06 01:03:16.886422+00:00</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C377" t="inlineStr"/>
-      <c r="D377" t="inlineStr"/>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>소송촉진특례법 개정 추진</t>
+          <t>금감원 불법사금융 피해자 구제 절차 마련 및 점검 강화</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>금융위원회와 법무부가 '소송촉진특례법' 개정을 추진하여 금융회사에만 인정되던 지급명령 시 공시송달 특례를 전면 폐지할 계획입니다. 이는 연체채권 회수 관행을 개혁하고 포용적 금융을 확대하기 위한 방안의 일환입니다. 한 번의 경제적 실패가 영원한 예속으로 이어지지 않도록 하는 것이 목표입니다.</t>
+          <t>금감원이 연 60% 초과 불법사채에 대해 원금과 이자 모두 무효화하는 절차를 마련했다. 이는 불법사금융 피해자 구제를 위한 조치로, 금감원은 불법사금융 행위에 대한 점검을 강화하고 관련 기관과 협조하여 피해 예방 및 사후 구제에 힘쓸 예정이다.</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>이 기사는 금융당국과 법무부가 '소송촉진특례법' 개정을 추진하는 입법 관련 내용을 다루고 있습니다. 특정 사건의 피해자나 가해자가 명확히 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 집단적 피해 발생 사실이 없습니다. (적합 조건 1, 3, 4, 5 미해당)</t>
+          <t>금감원이 연 60% 초과 불법사채의 원금 및 이자 무효화 절차를 마련하여 상대방의 책임이 명확합니다. 금감원의 공적 절차 진행으로 증거 확보가 용이하며, 불법사금융 피해자는 다수일 가능성이 높아 집단적 피해에 해당합니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>[포용적 금융 대전환] 금융위, 연체채권 회수 극대화 관행 개혁</t>
+          <t>[이슈] 금감원, 연 60% 넘는 불법사채 '원금·이자' 모두 무효화</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89304</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594085</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>2026-03-02 00:30:59.869297+00:00</t>
+          <t>2026-03-06 00:59:21.791638+00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr"/>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>금감원 불법사금융 모니터링 강화 및 무효확인서 발송</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 60%에 달하는 불법대부계약에 대한 무효확인서를 발송하여 불법사금융 피해자들이 소송 참고자료 및 불법 추심 중단 근거로 활용할 수 있도록 지원합니다. 금감원은 불법사금융 모니터링을 강화하고 유관기관과 협력하여 피해 예방 및 구제에 나설 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>불법대부계약으로 상대방 책임이 명확하며(적합 조건 1), 금감원이 무효확인서를 발송하고 모니터링을 강화하는 등 공적 절차가 진행 중이므로(적합 조건 6) 객관적 증거 확보에 유리합니다(적합 조건 5). 또한, 불법사금융 피해는 다수의 피해자를 발생시킬 가능성이 높아 집단적 피해로 볼 수 있습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>'연 60%' 불법대부계약 무효확인서, 금감원장 명의로 발송</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>seoulfn.com</t>
+        </is>
+      </c>
+      <c r="L378" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M378" t="inlineStr">
+        <is>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622732</t>
+        </is>
+      </c>
+      <c r="N378" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:58:43.256478+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>일론 머스크, 트위터(X)</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>주가조작 관련 소송 진행 중, 머스크 법정 출석</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 인수 협상 과정에서 거래 철회 가능성을 언급한 트윗으로 인해 투자자들로부터 주가조작 소송을 당했다. 머스크는 법정에서 해당 트윗이 '현명하지 않았을 수도 있다'고 인정했다. 이 소송은 머스크의 발언으로 투자자들이 피해를 입었다고 주장하며 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>일론 머스크 본인이 트윗이 '현명하지 않았을 수도 있다'고 인정하여 상대방 책임이 비교적 명확하며(조건 1), 세계 최고 부자인 일론 머스크와 트위터(X)는 충분한 자력을 갖추고 있습니다(조건 2). '투자자들의 소송'으로 보아 다수의 피해자가 발생한 집단적 피해(조건 3)이며, 주가조작 관련 소송 특성상 피해 규모가 클 것으로 예상됩니다(조건 4). 머스크의 트윗과 법정 진술이 객관적인 증거로 활용될 수 있습니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>다수 투자자</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>머스크 “트위터 인수 관련 트윗, 현명하지 않았을 수도”…주가조작 소...</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L379" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M379" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=2026030607484512509a1f309431_1</t>
+        </is>
+      </c>
+      <c r="N379" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:46:39.181552+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
-        </is>
-[...138 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C380" t="inlineStr"/>
       <c r="D380" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>반대매매 공포 확산, 금융당국 시장 점검 중</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>국내 증시의 높은 변동성으로 인해 '빚투' 개인 투자자들의 불안감이 커지고 있습니다. 신용거래융자 잔고가 33조 원을 넘어서며 사상 최고치를 기록, 반대매매로 인한 강제 청산 위험이 확산되고 있습니다. 금융당국은 중동 리스크에 따른 시장 영향을 점검 중이며, 업계는 당분간 변동성 장세가 이어질 것으로 전망하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>집단적 피해(빚투 개미 다수)와 잠재적 피해 규모(신용거래융자 잔고 33조 원 이상)는 크지만(적합 조건 3, 4), 시장 변동성에 따른 손실은 일반적으로 투자자 본인의 책임으로 간주될 가능성이 높아 특정 상대방의 법적 책임이 명확하지 않습니다. 소송금융 투자 대상으로서 소송의 대상과 승소 가능성을 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>미상 (신용거래융자 잔고 33조 원 이상)</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>개인 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>예측불가 증시에 빚투 개미 ‘노심초사’</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M380" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1617135/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:22:24.433952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>불법 사금융 업자</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E380" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>금융감독원 수사 의뢰 및 피해 구제 절차 진행 중</t>
+          <t>금감원 무효확인서 발급 제도 시행, 민생 특사경 도입 추진</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>지난해 불법사금융 피해 신고가 1만7천건을 넘어서며 13년 만에 최대치를 기록했다. 미등록 대부업체가 가장 많았으며, 금융감독원은 582건을 수사 의뢰하고 피해자 일대일 밀착 지원을 계획 중이다. 중·저신용자 대출 부족이 불법사금융 증가의 원인으로 지목되고 있다.</t>
+          <t>금융감독원이 법정 최고금리(연 20%)를 크게 웃도는 연 60% 초과 초고금리 대부계약에 대해 금감원장 명의의 무효확인서를 발급하는 제도를 시행합니다. 이는 개정 대부업법에 따라 무효가 된 계약임에도 불법 사금융 업자의 추심이 계속되는 피해를 막기 위한 조치입니다. 피해자들은 이 확인서를 무효확인 및 부당이득 반환 소송의 증거 자료로 활용하거나 추심 중단 요청 근거로 사용할 수 있습니다.</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>불법사금융 피해 신고가 1만7천건을 넘어서는 등 집단적 피해가 매우 크고(적합 조건 3, 4), 금융감독원이 582건을 수사 의뢰하고 피해자 지원을 계획하는 등 공적 절차가 진행 중이며 증거 확보가 용이함(적합 조건 5, 6). 상대방 책임이 명확하나(적합 조건 1) 개별 불법사금융 업체의 자력은 부족할 수 있다는 점이 단점이나, 대규모 집단 소송을 통해 총체적 피해액을 추구할 가치가 있음.</t>
+          <t>이 사건은 개정 대부업법에 따라 연 60% 초과 대부계약이 무효로 명시되어 상대방 책임이 명확하며(조건 1), 금감원이 무효확인서 발급 제도를 시행하고 민생 특사경 도입을 추진하는 등 공적 절차가 활발히 진행 중입니다(조건 6). 또한, 취약계층을 대상으로 한 불법 사금융 피해는 다수에게 영향을 미치고(조건 3), 금감원 무효확인서가 소송의 강력한 증거로 활용될 수 있어(조건 5) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>1만7천명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J381" t="inlineStr">
         <is>
-          <t>작년 불법사금융 신고 1만7천건 재돌파…13년 만에 최대</t>
+          <t>年 60% 고금리 불법대출… 금감원, 무효확인서 발급</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M381" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77071</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260305/133473356/2</t>
         </is>
       </c>
       <c r="N381" t="inlineStr">
         <is>
-          <t>2026-03-01 12:17:15.574462+00:00</t>
+          <t>2026-03-06 00:14:48.953024+00:00</t>
         </is>
       </c>
     </row>
     <row r="382">
-      <c r="A382" s="2" t="inlineStr">
+      <c r="A382" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C382" t="inlineStr"/>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
-          <t>시장 내 불공정 거래 관행에 대한 경고</t>
+          <t>디지털자산법 정부안 논의 및 확정 단계</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>일부 펀드들이 파산법에 익숙하지 않은 한국 수출기업들에게 접근하여, 소송 없이 즉시 현금 지급을 미끼로 액면가보다 훨씬 낮은 가격에 알짜 채권을 사들이는 관행이 시장에서 경고등으로 지적되고 있다. 이는 정보 비대칭을 이용한 불공정 거래로, 한국 수출기업들의 잠재적 피해가 우려된다.</t>
+          <t>정부가 디지털자산법 정부안의 윤곽을 공개했으며, 스테이블코인 규제 및 거래소의 내부통제, 전산·보안 기준, 무과실 손해배상책임 부과 등의 안전장치 도입이 논의되고 있습니다. 이 정부안은 당정협의를 거쳐 최종 확정될 예정이며, 금융권과 디지털자산업계 간 쟁점 조율이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌, 파산 채권을 헐값에 매입하는 일부 펀드의 시장 내 불공정 행위에 대한 일반적인 경고이다. 특정 피고가 명확하지 않고, 구체적인 피해 규모나 피해 기업 수가 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 '디지털자산법' 정부안의 윤곽과 입법 논의 과정을 다루고 있으며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J382" t="inlineStr">
         <is>
-          <t>30%에 사서 80% 받는다? …韓수출기업 '파산 채권' 경고등 [글로벌 머니...</t>
+          <t>'디지털자산법' 정부안 윤곽… 스테이블코인 50% 룰·거래소 지분 제한</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602270346i</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030416570001784?did=NA</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:53.965210+00:00</t>
+          <t>2026-03-05 01:32:46.466334+00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C383" t="inlineStr"/>
       <c r="D383" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>신종 투자사기 수법 확산, 토스뱅크 금융사기 데이터 분석 및 안심보상제 운영, 경찰 추적 가능성</t>
+          <t>디지털자산기본법 정부안 마련 및 입법 예고 임박</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>인스타그램 DM을 통해 접근하여 가짜 가상자산 거래소와 대포통장을 이용한 신종 투자사기가 횡행하고 있습니다. 2030세대의 피해가 급증하고 있으며, A씨는 20일 만에 1억 1500만원을 사기당했습니다. 토스뱅크는 금융사기 피해 데이터를 분석하고 있으며, 경찰의 추적도 언급되어 공적 절차가 진행될 가능성이 있습니다.</t>
+          <t>금융위원회 가상자산위원회가 디지털자산기본법 정부안 발표를 앞두고 있다. 이 법안에는 가상자산 거래소의 내부통제 및 전산·보안 기준 마련, 그리고 무과실 손해배상책임 부과 등 투자자 보호를 위한 안전장치 도입 내용이 포함될 예정이다. 이는 가상자산 시장의 신뢰와 투명성을 높이기 위한 제도적 기반을 마련하는 과정이다.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>신종 투자사기로 상대방 책임이 명확하며(적합 조건 1), 2030세대를 중심으로 다수의 피해자가 발생하고(적합 조건 3), A씨 사례만 1억 원이 넘는 등 피해 금액이 상당하여(적합 조건 4) 집단소송 가능성이 높습니다. 토스뱅크의 데이터 분석 및 경찰 추적 언급으로 증거 확보 및 공적 절차 진행 가능성도 있습니다(적합 조건 5, 6). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다는 점은 투자 회수에 있어 도전 과제입니다.</t>
+          <t>기사는 가상자산 관련 법안의 입법 예고에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이 발생하지 않았으므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>미상 (A씨 사례 1억 1500만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>다수 (2030세대 피해 급증)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>인스타 DM으로 온 '가상자산 대박 투자법' 눌렀더니…</t>
+          <t>금융위 가상자산위, 디지털자산기본법 정부안 '임박'</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477775?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050028</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125692</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>2026-03-01 00:20:03.357063+00:00</t>
+          <t>2026-03-05 01:29:14.544935+00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
-      <c r="A384" s="3" t="inlineStr">
+      <c r="A384" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C384" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C384" t="inlineStr"/>
       <c r="D384" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>SEC와 리플 간 소송 진행 중, SEC 위원장의 입장 변화 시사</t>
+          <t>경찰 수사 진행 중, 금융감독원 피해 신고 접수 다수</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 리플에 대해 제기한 소송이 전임 위원장부터 게리 겐슬러 현 위원장까지 이어져 강도 높게 진행되었습니다. 기사 제목은 겐슬러 위원장이 리플 규제 정책에 대해 사과했다는 내용을 담고 있어, SEC의 입장 변화가 새로운 법적 분쟁의 가능성을 시사합니다.</t>
+          <t>텔레그램 등 SNS를 이용한 불법 사금융이 기승을 부리며, 금융 취약계층에게 시간당 50%에 달하는 살인적인 금리를 요구하고 불법 추심을 자행하고 있습니다. 한 피해자는 50만원 대출이 3천만원의 빚으로 불어났으며, 지난해 불법사금융 피해 신고는 1만7천건을 넘어섰습니다. 현재 경찰이 불법 대부업자를 입건해 수사 중이며, 금융당국도 피해 구제 지원을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>상대방인 미국 증권거래위원회(SEC)는 자력이 충분하며, 게리 겐슬러 위원장의 사과(제목 기준)는 SEC의 책임이 명확해질 가능성을 시사합니다. 리플의 XRP 토큰 보유자들은 다수에 해당하여 집단적 피해 가능성이 높고, 소송으로 인한 피해 규모 또한 클 것으로 예상됩니다. 기존 소송 절차를 통해 증거 확보가 용이합니다.</t>
+          <t>불법 대부업자의 살인적인 금리 요구 및 불법 추심 행위가 명확하며(적합 조건 1), 지난해 피해 신고가 1만7천건 이상으로 집단적 피해 규모가 매우 크고(적합 조건 3), 개별 피해액이 수천만원에 달하며 경찰 수사 중인 사건의 피해액만 최소 5억원 이상으로 추정됩니다(적합 조건 4). 텔레그램 메시지 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 금융감독원 신고 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 5억원 이상 (경찰 수사 중인 사건 기준, 개별 피해자 3천만원 이상)</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만7천명 이상</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>게리 겐슬러  내가 틀렸다 ...리플 규제 정책 사과</t>
+          <t>[단독] “시간당 50% 이자, 인생 망했다”…50만원→3천만원 눈덩이</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220073</t>
+          <t>https://www.mk.co.kr/article/11978840</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:22.133647+00:00</t>
+          <t>2026-03-05 01:09:33.610895+00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
-      <c r="A385" s="3" t="inlineStr">
+      <c r="A385" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C385" t="inlineStr"/>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>마운트곡스 채권자 배분 절차 진행 중, 비트코인 온체인 복구 하드포크 제안 논의 중</t>
+          <t>국회에서 피해 구제 논의 중</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>마운트곡스 전 CEO가 10여 년 전 해킹으로 탈취된 비트코인 7만9956개(약 52억 달러)를 온체인에서 복구하기 위한 하드포크 제안을 내놓았다. 비트코인 불변성 원칙 훼손 논란이 있으나, 일부 채권자들은 자산 회수에 기대를 표하고 있다. 현재 마운트곡스 관재인이 채권자 배분을 감독하는 파산 절차가 진행 중이다.</t>
+          <t>빗썸의 '62만 비트코인 오지급' 사태로 인해 35분간의 시장 변동과 거래 차단·재개 과정에서 다수의 이용자들이 예상치 못한 손실을 입었을 가능성이 제기되었습니다. 피해 구제가 주요 쟁점으로 부상했으며, 국회에서도 빗썸 대표가 피해자 구제 원칙에 대해 언급하는 등 공론화가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>마운트곡스 해킹으로 인한 52억 달러 이상의 대규모 피해가 발생했으며, 다수의 채권자가 존재합니다. 탈취된 비트코인의 추적 및 인식이 명확하고, 마운트곡스 관재인에 의한 채권자 배분 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)을 고려할 때 소송금융 투자 적합도가 높습니다. 다만, 온체인 복구 제안의 성공 여부와 전통적인 소송 대상 특정의 어려움은 변수입니다.</t>
+          <t>빗썸의 '62만 비트코인 오지급'이라는 명확한 책임이 존재하며(상대방 책임 명확), 대형 가상자산 거래소인 빗썸은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 또한, 국회에서 피해 구제 원칙이 논의될 정도로 공적 절차가 진행 중이며(공적 절차 진행 중), 다수의 피해자와 상당한 피해 규모가 예상됩니다(집단적 피해, 피해 규모 큼).</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>52억달러(약 7조 4,985억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>다수 (마운트곡스 고객 75만 개 비트코인 손실)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>마운트곡스 탈취 비트코인 온체인 복구 하드포크 제안…‘불변성 훼손...</t>
+          <t>[기획] 빗썸 '62만 비트코인 오지급' 후폭풍…무엇이 드러났고 무엇을 ...</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/334722</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33850</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:49.089163+00:00</t>
+          <t>2026-03-05 00:58:33.401783+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
-      <c r="A386" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A386" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C386" t="inlineStr"/>
       <c r="D386" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>금감원 무효확인서 발급 및 소송 활용 예정</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>기사는 '민 대표 측'이 제기한 확인 소송과 주식 매매 대금 청구 소송에서 모두 승소했다는 법원 판결 결과를 보도하고 있습니다. 기사의 주된 내용은 국민의힘 장동혁 대표의 정치적 고민에 대한 것입니다.</t>
+          <t>금감원이 불법사채 피해자를 위해 '불법사채 계약 무효확인서'를 발급하여, 피해자들이 이를 불법 추심 중단 요구의 근거로 활용하거나 무효 확인 및 부당이득 반환 청구 소송의 참고자료로 제출할 수 있도록 지원합니다. 이를 통해 불법 사금융 피해자의 권리 구제가 한층 강화될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>기사는 이미 법원에서 '민 대표 측'의 손을 들어준 판결 결과를 보도하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>불법사채 계약 무효 및 불법 추심으로 상대방 책임이 명확하며(적합 조건 1), 금감원장 명의 무효확인서가 객관적 증거로 활용 가능하고(적합 조건 5), 금감원이 피해자 구제 절차를 진행 중입니다(적합 조건 6). 다만, 상대방의 자력과 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
+          <t>불법사채 계약 무효…금감원장 명의 확인서로 추심 차단</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>issuenbiz.com</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227084209</t>
+          <t>http://www.issuenbiz.com/news/articleView.html?idxno=73724</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>2026-02-28 01:16:21.246331+00:00</t>
+          <t>2026-03-05 00:48:09.469236+00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
-      <c r="A387" s="3" t="inlineStr">
+      <c r="A387" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C387" t="inlineStr"/>
       <c r="D387" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 관리인이 소송 제기</t>
+          <t>금융감독원 무효확인서 발급</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 관리인이 대형 금융 예측시장 회사인 제인스트리트를 상대로 소송을 제기했습니다. 제인스트리트가 테라 붕괴 국면에서 비공개 정보를 활용해 이익을 취했다고 주장하며, 이는 테라 붕괴로 인한 광범위한 피해와 연관된 사건입니다.</t>
+          <t>금융감독원이 반사회적 대부계약 피해자를 위해 무효확인서를 발급한다. 이 확인서는 무효확인 및 부당이득 반환 소송의 참고자료로 활용될 수 있으며, 불법사금융업자의 불법추심 중단을 요청하는 근거자료로도 사용 가능하다. 이는 불법사금융 피해자들의 법적 대응을 지원하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 테라폼랩스 청산 관리인이 제인스트리트의 비공개 정보 활용 및 이익 취득을 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 제인스트리트는 대형 금융 예측시장 회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 테라 붕괴는 수많은 투자자에게 영향을 미쳤으며, 제인스트리트의 행위는 이와 연관됩니다. 적합 조건 4(피해 규모 큼): 테라 붕괴의 막대한 피해 규모를 고려할 때, 관련 이익 취득 규모도 클 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 청산 관리인이 소송을 제기했다는 것은 관련 증거가 확보되었거나 확보 가능성이 높습니다. 이미 소송이 진행 중이라는 점도 긍정적입니다.</t>
+          <t>불법사금융업자의 반사회적 대부계약으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서를 발급하여 공적 절차가 진행 중이고 증거 확보에 유리함(적합 조건 5, 6). 불법사금융의 특성상 다수의 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있어 소송금융 투자에 적합하다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>금감원, 반사회적 대부 계약 '무효 확인서' 발급</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L387" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M387" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726068</t>
+        </is>
+      </c>
+      <c r="N387" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:45:13.893137+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>금융감독원 무효확인서 발급 및 모니터링 강화</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약을 반사회적 대부계약으로 규정하고, 피해자들에게 원금·이자 무효확인서를 발급하는 제도를 시행한다. 이 확인서는 불법사금융 피해자들이 부당이득 반환 소송의 참고자료나 불법추심 중단 요청의 근거로 활용할 수 있다. 금감원은 불법사금융 행위에 대한 모니터링을 강화하고 유관기관과 공조하여 피해 구제에 나설 예정이다.</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 60% 초과 초고금리 대부계약에 대해 '무효확인서'를 발급하는 공적 절차를 진행 중이며(적합 조건 6), 이는 불법사금융업자의 책임이 명확함을 시사합니다(적합 조건 1). 다수의 피해자가 존재하며(적합 조건 3), 금감원 발급 확인서가 소송의 강력한 증거로 활용될 수 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J387" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>하나은행, 라임 상대 손배소…피고 측 항소로 법정 공방 장기화</t>
+          <t>금감원  연 60% 넘는 고리대출 무효 …원금·이자 무효 확인서 발급</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655409</t>
+          <t>https://view.asiae.co.kr/article/2026030417123455938</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>2026-02-28 01:11:15.654312+00:00</t>
+          <t>2026-03-05 00:42:33.067972+00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr"/>
+      <c r="D389" t="inlineStr"/>
+      <c r="E389" t="inlineStr"/>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>이 기사는 AI 혁신에 따른 사모대출 시장의 자금 이탈, 이란 전쟁 이후 위험자산 현금화 수요 급증으로 인한 블랙스톤 펀드의 대규모 환매를 보도합니다. 또한 원화 약세 심화와 한국 증시의 구조적 취약성 노출, 글로벌 에너지 공급망 교란으로 인한 LNG 가격 폭등 등 전반적인 경제 및 금융 시장 동향을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>본 기사는 AI 충격, 지정학적 리스크 등으로 인한 사모대출 시장의 자금 이탈, 원화 약세, 한국 증시 폭락 등 거시 경제 및 금융 시장 동향을 다루고 있습니다. 특정 주체가 법적 책임을 질 만한 명확한 위법 행위나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>AI 충격에 사모대출 시장 자금 이탈…블랙스톤 자산 7.9% 환매</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L389" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M389" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20015396?ref=naver</t>
+        </is>
+      </c>
+      <c r="N389" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:42:23.589683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B389" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D389" t="inlineStr">
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E389" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>피해 보상 계획 발표 및 클레임 포털 오픈, FBI 수사 의뢰</t>
+          <t>금융감독원 무효확인서 발급 절차 마련</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>아이오텍스(IoTeX)의 ioTube 브릿지에서 보안 사고가 발생하여 사용자 자산이 도난당했습니다. 아이오텍스 재단은 사고에 대한 전적인 책임을 인정하고 피해 사용자 전원에 대한 100% 보상 계획을 발표했으며, 클레임 포털을 오픈했습니다. 현재 FBI를 포함한 글로벌 법 집행 기관에 정식 수사가 의뢰된 상태입니다.</t>
+          <t>금융감독원이 개정 대부업법에 따라 연 60%를 초과하는 불법사금융 대부계약에 대해 원금과 이자 모두 무효임을 확인하는 '무효확인서' 발급 절차를 마련했다. 이 확인서는 채무자가 불법사금융업자를 상대로 무효확인 소송이나 부당이득 반환 소송을 제기할 때 중요한 참고자료로 활용될 수 있다. 금감원은 이를 통해 불법사금융 피해 구제 및 불법추심 중단을 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>아이오텍스 재단이 ioTube 브릿지 보안 사고에 대한 전적인 책임을 인정하고 100% 보상 계획을 발표하여 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며(집단적 피해), 수백만 달러 규모의 피해 금액이 발생하여 피해 규모가 큽니다. 또한 FBI 및 글로벌 법 집행 기관에 정식 수사가 의뢰되어 공적 절차가 진행 중이며, 자금 추적 및 동결로 증거 확보가 용이합니다. 다만, 티어 2 보상이 분할 지급되고 특정 주소는 보상에서 제외되어 소송금융의 기회가 있을 수 있습니다.</t>
+          <t>개정 대부업법에 따라 연 60% 초과 대부계약이 반사회적 계약으로 명확히 규정되어 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서 발급 절차를 마련하여 증거 확보가 용이하고(적합 조건 5) 공적 절차가 진행 중임(적합 조건 6). 불법사금융 피해자가 다수일 가능성이 높아 집단적 피해(적합 조건 3)에 해당하며, 초고금리로 인한 피해 규모도 클 수 있음(적합 조건 4). 다만, 불법사금융업자의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>수백만 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>아이오텍스, ioTube 브릿지 보안 사고 피해자 전원 100% 보상 확정</t>
+          <t>불법사금융 ‘연 60% 초과’ 계약 무효⋯금감원장 명의 확인서 나온다</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/334441</t>
+          <t>https://www.etoday.co.kr/news/view/2561814</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:35.544563+00:00</t>
+          <t>2026-03-05 00:37:17.416294+00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C391" t="inlineStr"/>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
       <c r="D391" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>금융감독원 무효확인서 발급 제도 시행</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 이자율 60%를 초과하는 불법 대부계약에 대해 무효확인서를 발급하는 제도를 5일부터 시행합니다. 피해자는 금감원 홈페이지나 신용회복위원회 서민금융통합지원센터를 통해 신청할 수 있으며, 이 확인서는 소송의 참고자료나 불법추심 중단 요청의 근거자료로 활용될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 이자율 60% 초과 불법 대부계약에 대한 무효확인서를 발급하는 제도를 시행하여 상대방(불법사금융업자)의 책임이 명확하며, 피해자들이 소송에서 활용할 수 있는 객관적 증거(무효확인서) 확보가 용이합니다. 또한, 금감원의 공적 절차가 진행 중이며, 불법사금융의 특성상 다수의 피해자와 큰 피해 규모가 예상되어 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>연 이자율 60% 초과 불법사채 '무효' 확인서 발급한다</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L391" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M391" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6479372?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305060021</t>
+        </is>
+      </c>
+      <c r="N391" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:36:05.256918+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>불법 사금융 업자</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>금융감독원 무효확인서 발급 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약에 대해 원금과 이자가 무효임을 확인하고, 지난해 7월 22일 이후 계약을 대상으로 무효확인서를 발급할 예정입니다. 이는 불법 사금융 피해자들의 구제를 위한 조치로, 피해자들은 무효확인서를 통해 법적 대응을 모색할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>금융감독원이 연 60% 초과 고금리 대부계약에 대해 무효확인서를 발급하는 공적 절차를 진행 중이며 (적합 조건 6), 이는 불법 사금융 업자의 책임이 명확하고 (적합 조건 1) 객관적 증거 확보가 용이함을 의미합니다 (적합 조건 5). 또한, 초고금리 대부계약의 특성상 다수의 피해자가 발생할 가능성이 높아 집단적 피해 구제 가능성이 높습니다 (적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>연 60% 초과 고리사채, 안 갚아도 된다…금감원 무효확인서 발급</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M392" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/finance/general-finance/6090046</t>
+        </is>
+      </c>
+      <c r="N392" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:35:22.153549+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>은행권</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>은행권이 홍콩 ELS 불완전 판매에 대한 금융당국의 과징금 최종 결정을 앞두고 있다. 이미 1조 3천억원 규모의 자율배상을 완료했으나, 추가 감경 폭에 촉각을 세우고 있다. 금융소비자보호법에 따라 사후 피해 회복 노력이 인정되면 과징금 최대 50% 감경이 가능하다.</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>은행권의 책임이 비교적 명확하며(적합 조건 1), 대규모 금융기관이 상대방으로 자력이 충분합니다(적합 조건 2). 약 1조 3천억원 규모의 자율배상이 진행될 정도로 집단적 피해 규모가 크고(적합 조건 3, 4), 금융당국의 과징금 부과 절차가 진행 중이므로 공적 절차가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 아직 과징금 확정 전으로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>약 1조 3천억원</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>은행권, '홍콩ELS 과징금' 추가 감경 촉각...18일 금융위서 확정</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>joongangenews.com</t>
+        </is>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M393" t="inlineStr">
+        <is>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=499284</t>
+        </is>
+      </c>
+      <c r="N393" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:21:39.229233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>홈플러스</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>홈플러스 회생절차 진행 중, 피해자 비대위가 기한 연장 반대 기자회견 개최</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>홈플러스 유동화전단채 피해자 비상대책위원회가 서울회생법원 앞에서 기자회견을 열고 홈플러스 회생절차 기한 연장에 반대 입장을 표명했다. 비대위는 기한 연장이 기업 정상화가 아니라고 주장하며 피해자들의 권리 보호를 촉구했다.</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>상대방인 홈플러스는 자력이 충분한 대기업이며(적합 조건 2), 유동화전단채 피해자 비상대책위원회가 구성되어 집단적 피해가 명확합니다(적합 조건 3). 또한, 서울회생법원에서 회생절차가 진행 중이므로 공적 절차가 이미 진행되고 있어(적합 조건 6) 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>두 달 번 홈플러스… 익스프레스 매각 분수령</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M394" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/distribution/channel/2026/03/05/EXBKQGFKK5HKJDQXBKY5T56BXU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:18:27.703578+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>복수의 보험사</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E391" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>금융위원회 정책 추진 중</t>
+          <t>보험사의 부당 영업 지시로 인한 설계사 피해 발생</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>금융위원회는 저축은행, 상호금융, 여신전문금융회사 등 금융회사들이 3천만원 이하 연체채권에 대해 소송이나 지급명령을 반복하여 소멸시효를 사실상 자동 연장해 온 관행을 개선하기 위한 정책을 추진 중이다. 이는 상각 처리된 채권에 대해서도 시효를 계속 연장해 온 문제점을 해결하고 채무자 보호를 강화하려는 목적이다.</t>
+          <t>보험사들이 초보 설계사들에게 다단계 영업과 유사한 방식으로 부당승환 계약을 유도하고 있다는 보도가 나왔다. 이로 인해 설계사들이 기존 상품 구조를 이해하지 못한 채 피해자가 되고 있으며, 충분한 보장 분석과 장기 관리가 어려워지는 문제가 발생하고 있다. 이는 보험 업계 내 만연한 부당 영업 관행을 시사한다.</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>금융기관의 소멸시효 자동 연장 관행으로 다수의 채무자가 피해를 입었을 가능성이 높으며 (집단적 피해), 상대방인 금융기관은 자력이 충분합니다 (상대방 자력 충분). 또한 금융당국(금융위)이 해당 관행을 인지하고 개선하려는 정책을 추진 중이므로 (증거 확보 가능, 공적 절차 진행 중) 소송금융 투자에 적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 보험사가 설계사들에게 부당승환 계약을 유도한 책임이 명확하며, 적합 조건 2(상대방 자력 충분)에 따라 보험사는 자력이 충분한 금융기관이다. 또한 적합 조건 3(집단적 피해)에 따라 다수의 초보 설계사들이 피해를 입을 가능성이 높다. 다만, 피해 규모가 구체적으로 명시되지 않았고 공적 절차 진행 여부가 불분명하여 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>개별 채권 3천만원 이하, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>초보 설계사 다수</t>
         </is>
       </c>
       <c r="J395" t="inlineStr">
         <is>
-          <t>[더벨][Policy Radar]  팔아도 책임 끝 아냐  금융위, 부실채권 매각 관행...</t>
+          <t>설계사도 다단계 영업처럼 하라는 보험사 [줌인IT]</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M395" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261436458880103519</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158064</t>
         </is>
       </c>
       <c r="N395" t="inlineStr">
         <is>
-          <t>2026-02-27 00:44:26.754063+00:00</t>
+          <t>2026-03-05 00:18:10.758330+00:00</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C396" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C396" t="inlineStr"/>
       <c r="D396" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>소송 여파로 시장에서 일시적으로 이탈</t>
+          <t>금감원 무효확인서 발급 및 소송 참고자료 활용 지원</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>암호화폐 시장 분석 기사에서 제인스트리트 소송으로 인해 비트코인이 급등하고 제인스트리트가 시장에서 일시적으로 이탈했다는 내용이 언급되었습니다. 소송의 구체적인 내용과 원고, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 불법 대부계약 피해자에게 금감원장 명의의 무효확인서를 발급합니다. 이 확인서는 불법 대부계약 무효확인 또는 부당이득 반환 소송의 참고자료 및 불법추심 중단 요청 근거자료로 활용될 수 있습니다. 금감원은 불법사금융 모니터링을 강화하고 피해 예방 및 사후 구제를 위해 노력할 예정입니다.</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>기사는 제인스트리트 소송의 존재와 시장 영향만 언급할 뿐, 소송의 구체적인 내용, 원고, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>금감원장 명의의 무효확인서 발급으로 연 60% 초과 고금리 대부계약의 불법성이 명확하며(상대방 책임 명확, 증거 확보 가능), 다수의 피해자가 발생할 수 있는 집단적 피해의 성격을 가집니다. 또한 금감원의 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만, 개별 불법사금융업자의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>암호화페 급등, 실물자산주 주춤… 금·빅테크 강세 속 엔비디아 실적 ...</t>
+          <t>연 60% 고금리 대부계약, 이젠 다 무효 …금감원장 명의 확인서 발급</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M396" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026030415090522169</t>
+        </is>
+      </c>
+      <c r="N396" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:17:45.979217+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Nexo</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>SEC 미등록 증권 판매 합의 완료</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>암호화폐 플랫폼 Nexo는 2023년 미등록 증권 판매 혐의로 SEC와 4,500만 달러에 합의하고 미국 소매 서비스를 중단했습니다. 현재 2026년 미국 시장 재진입을 준비 중이며, 직접 상품 제공 대신 인가된 파트너를 통한 규제 준수 모델을 채택할 예정입니다. 과거 미등록 증권 판매로 인해 다수의 미국 투자자들이 피해를 입었을 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>Nexo의 미등록 증권 판매 책임이 SEC 합의를 통해 명확히 인정되었고, 4,500만 달러의 합의금 지급으로 충분한 자력이 확인됨. 다수의 미국 소매 투자자들이 피해를 입었을 가능성이 높으며, SEC의 공식 조사 결과가 강력한 증거로 존재함. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>미국 내 소매 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>네소, 3년 만에 미국 시장 재진입…‘직접 발행’ 대신 라이선스 파트너...</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L396" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M397" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219598</t>
+          <t>https://www.tokenpost.kr/news/policy/335498</t>
         </is>
       </c>
       <c r="N397" t="inlineStr">
         <is>
-          <t>2026-02-27 00:41:47.588145+00:00</t>
+          <t>2026-03-04 01:49:36.073255+00:00</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>KB국민은행, NH농협은행, 신한은행, 하나은행, SC제일은행</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>금융당국 과징금 결정 예정, 자율배상 진행 중, 일부 투자자 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권의 자율배상 동의율이 97.2%에 달했으나, 남은 2.8%의 투자자들은 소송을 통해 추가 보상을 모색하고 있습니다. 금융당국은 불완전판매에 대한 과징금 규모를 최종 결정할 예정이며, 은행들은 자율배상 동의율을 근거로 과징금 경감을 요청하고 있습니다. 총 16만9천여 개의 계좌가 관련되어 있으며, 이 중 약 4천7백여 개의 계좌가 소송을 준비 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>대형 금융기관(은행)의 불완전판매 책임이 금융당국의 자율배상 권고 및 과징금 부과 절차를 통해 인정되었으며 (상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능), KB국민, NH농협, 신한, 하나, SC제일은행 등 상대방의 자력이 충분합니다. 또한, 16만 개 이상의 계좌에서 집단적 피해가 발생했고 (집단적 피해, 피해 규모 큼), 이 중 약 4,700개 계좌의 투자자들이 추가 소송을 고려하고 있어 소송금융의 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>약 4,700개 계좌 (소송 고려 중인 계좌 수)</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>H지수 ELS 투자자 자율배상 97% 동의</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M398" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603031830237585</t>
+        </is>
+      </c>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:39:26.953376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>KB국민, 신한, 하나, NH농협, SC제일은행 등 주요 시중은행</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 절차 진행 중, 자율배상에 동의하지 않은 2.8%의 투자자들이 소송 진행 또는 준비 중.</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권이 약 1조 3천억원 규모의 자율배상을 진행했으나, 2.8%의 투자자들은 전액 배상을 요구하며 소송을 진행 중입니다. 금융당국은 은행들에 과징금을 부과할 예정이며, 은행들은 이중 제재라며 반발하고 있습니다. 최근 법원 판례는 은행의 손을 들어주는 경향을 보여 남은 소송의 전액 배상 가능성은 낮을 것으로 전망됩니다.</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>주요 시중은행을 상대로 한 대규모 불완전판매 사건으로, 상대방 자력이 충분하고 피해 규모가 1조 3천억원 이상으로 매우 크며, 금융당국의 과징금 부과 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 최근 법원 판례가 은행의 손을 들어주는 경향을 보여, 전액 배상을 요구하는 남은 투자자들의 소송 승소 가능성이 불확실하다는 점이 투자 위험을 높입니다.</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>1조 3천억원 이상</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>1조3천억 자율배상했는데 또 과징금이라니…  억울한 은행들</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M399" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603031814007743</t>
+        </is>
+      </c>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:37:12.851174+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>유안타증권</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 2심 변론 종결 및 4월 선고 예정. 유안타증권이 KB증권에 소송고지 신청.</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>코스피 상장사 삼정펄프가 유안타증권을 상대로 제기한 20억원 규모의 파생결합증권(DLS) 손실 소송에서 1심 재판부가 유안타증권의 불완전판매 책임을 인정, 손해액의 70%를 배상하라는 판결을 내렸다. 현재 2심 선고를 앞두고 있으며, 유안타증권은 상품 설계사인 KB증권에 소송고지를 신청해 구상권 청구 가능성이 제기되고 있다. 이 사건은 기업 투자자에 대한 금융사의 보호 수준과 복잡한 금융상품 책임 구조를 가늠하는 판례가 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결에서 70% 인정되어 명확하고(적합 조건 1), 유안타증권 및 KB증권 모두 상장 증권사로 자력이 충분하며(적합 조건 2), 20억원 규모의 손실로 피해 규모가 크고(적합 조건 4), 1심 판결 및 감사보고서 등 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 진행 중으로 종결되지 않은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>20억원 (1심 70% 배상 판결)</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>1개 기업 (삼정펄프)</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>(단독)삼정펄프도 당했다?…유안타증권, ‘불완전판매’ 70% 배상 책임</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L400" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M400" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292987&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N400" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:23:19.247494+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B398" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K398" t="inlineStr">
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>유니스왑 랩스</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>집단소송 기각</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각했다. 법원은 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사에 책임을 묻기 어렵다고 판단했으며, 이는 디파이(DeFi) 전반에 중요한 판결로 평가된다.</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 법원이 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사 책임을 묻기 어렵다고 판단하여, '상대방 책임이 비교적 명확함' 조건도 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>뉴욕 법원, 유니스왑 집단소송 기각…“DEX 사기, 개발사 책임 묻기 어렵...</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L398" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125579</t>
+          <t>https://www.tokenpost.kr/news/tech/335315</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-02-26 12:59:15.547642+00:00</t>
+          <t>2026-03-04 01:20:47.560685+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr"/>
-      <c r="D402" t="inlineStr"/>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>홈플러스</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>금융당국의 정책 발표</t>
+          <t>홈플러스 회생 절차 진행 중, 유동화전단채 피해자 구제 방안 요구</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>금융위원회가 연체채권 매각 시에도 원채권사의 사후관리 책임을 남기고, 소멸시효 완성 채권에 대한 기계적 소송 제기 유인을 낮추는 등 채무자 보호를 위한 관행 개선 방안을 추진합니다. 이억원 금융위원장은 대출이 채무자와 채권자의 공동 결정임을 강조하며 금융권의 자율적인 개선을 독려했습니다.</t>
+          <t>홈플러스의 회생 절차가 2개월 연장된 가운데, 유동화전단채 투자자들이 가장 큰 손실을 입었다며 구체적이고 실효성 있는 보호 대책을 회생계획에 명시할 것을 요구하고 있습니다. 대주주 김병주 회장은 자택을 담보로 1000억 원을 조달하여 회생에 기여하고 있습니다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>해당 기사는 금융당국이 연체채권 관리 관행 개선을 위해 새로운 정책을 발표하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>홈플러스라는 대기업이 연루되어 자력이 충분하며(조건 2), 유동화전단채 투자자 다수가 피해를 입어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 현재 홈플러스의 회생 절차가 진행 중으로 공적 절차(조건 6)가 이미 시작되었고, 관련 증거 확보도 용이할 것으로 보입니다(조건 5). 유동화전단채 투자자 구제 방안 요구는 상대방 책임이 명확함을 시사합니다(조건 1).</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>유동화전단채 투자자 다수</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>연체채권 팔아도 금융사에 책임 남긴다…금융위, ‘원채권사 사후관리...</t>
+          <t>홈플러스 회생 2개월 연장… 김병주 자택 담보 1000억 조달</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202602261429198083e30fcb1ba8_1</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380505</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:54.266069+00:00</t>
+          <t>2026-03-04 00:53:57.308440+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A403" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>소송촉진특례법 개정 추진</t>
+          <t>2021년 소송 제기</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정이 추진됩니다. 이는 채무자의 공동결정을 강조하며 실패의 비용을 함께 나누는 것이 타당하다는 취지로, 금융회사의 연체채권 매각 및 관련 절차에 영향을 미칠 것으로 보입니다.</t>
+          <t>도널드 트럼프 전 대통령이 2021년 '정치적 차별'을 이유로 '디뱅킹(debanking)' 소송을 제기하며 50억 달러의 손해배상을 요구했습니다. 제이미 다이먼 JP모건체이스 CEO는 이 소송이 근거 없다고 일축하면서도 트럼프의 분노는 이해한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>본 기사는 금융회사에만 인정되던 지급명령 공시송달 특례 폐지를 위한 소송촉진특례법 개정 추진에 대한 내용으로, 특정 피해 사건이나 구체적인 소송 대상이 명확하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
+          <t>트럼프가 50억 달러의 손해배상을 요구하고 있어 피해 규모가 매우 크고(적합 조건 4), 소송 상대방이 대형 금융기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 제이미 다이먼이 소송이 '근거 없다'고 일축하고 있어 상대방 책임 입증에 난항이 예상되며, 집단적 피해가 아닌 개인 소송입니다.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50억 달러</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>연체채권 매각해도 원채권 금융사에 고객보호책임 부여</t>
+          <t>제이미 다이먼  트럼프의 50억 달러 소송은 근거 없다</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1083863</t>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51775</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:27.838883+00:00</t>
+          <t>2026-03-04 00:51:12.811515+00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C404" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C404" t="inlineStr"/>
       <c r="D404" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>금융위원회 정책 발표 및 제도 개선 추진</t>
+          <t>시장 변동성으로 인한 주가 급락 발생</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>금융위원회가 개인 연체채권 관리 강화 방안을 발표했다. 이는 금융회사가 연체채권을 매각하더라도 고객 보호 책임을 유지하고, 연체 초기 채무조정 안내를 의무화하며, 기계적인 소멸시효 연장 관행에 제동을 거는 내용을 담고 있다. 매년 수십만 명의 신규 장기연체자가 발생하는 등 기존 관행으로 인한 피해가 심각하여 제도 개선이 추진되고 있다.</t>
+          <t>지난달 삼성전자 주식이 장 초반 하한가를 기록하는 사태가 발생하며 넥스트레이드 시스템의 변동성 및 가격 왜곡에 대한 우려가 제기되었다. 기사는 과도한 변동성 완화 장치 필요성을 지적하며 시장의 피로도 증가를 언급했다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>금융회사의 연체채권 관리 및 추심 관행으로 인해 매년 수십만 명의 장기연체자가 발생하는 등 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 금융위원회가 제도 개선을 추진하고 있어 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 상대방인 금융회사는 자력이 충분하며(적합 조건 2), 소멸시효 연장 관행 폐지 등 법리적 쟁점도 존재하여 소송금융 투자에 적합하다.</t>
+          <t>기사는 시장 변동성으로 인한 주가 하락 현상을 다루며, 특정 상대방의 명확한 책임이나 불법 행위가 구체적으로 명시되지 않았습니다. 또한, 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 4 미충족)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (매년 30만 명 신규 장기연체자 발생, 5년 이상 초장기 연체채권 285만 8천 건)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>‘연체 채권’ 팔면 끝?…원채권 금융사에 ‘고객 보호 책임’ 묻는다</t>
+          <t>이유 없는 삼성전자 하한가…넥스트레이드 변동성 시험대 [3분 브리프]</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1246668.html</t>
+          <t>https://view.asiae.co.kr/article/2026030315425447824</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:20.752609+00:00</t>
+          <t>2026-03-04 00:49:16.929561+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C405" t="inlineStr"/>
-      <c r="D405" t="inlineStr">
+      <c r="D405" t="inlineStr"/>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>자본시장 상장폐지 정책 개혁 논의</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>한국거래소의 상장기업 수 증가에도 불구하고 질적 성과가 제한적이며, 부실기업 누적이 시장 신뢰를 훼손한다는 문제 제기. 이에 '부실기업 신속·엄정 퇴출을 위한 상장폐지 개혁 방안'이 발표되었으며, 이는 시장 체질 개선과 투자자 보호를 위한 전략으로 평가됨. 개혁 방안은 집중 관리 기간 운영, 상장폐지 요건 강화, 절차 신속성 제고를 골자로 함.</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 자본시장의 상장폐지 개혁 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 원고, 구체적인 피해 사실 및 법적 쟁점이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>[열린송현] 상장폐지 개혁은 시장 신뢰 회복 전략</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M405" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20014556?ref=naver</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:38:24.919630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>유니스왑 랩스, 헤이든 아담스</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>뉴욕 남부지방법원에서 'with prejudice'로 기각</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>뉴욕 남부지방법원이 유니스왑 랩스와 창업자를 상대로 제기된 주법 소송을 'with prejudice'로 기각했다. 법원은 원고들이 여러 차례 소장을 수정했음에도 유효한 청구를 제시하지 못했다고 판단했다. 이 결정으로 동일한 주법 청구를 다시 제기하기는 어려울 전망이다.</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>해당 소송은 이미 법원에서 'with prejudice'로 기각되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 원고들이 유효한 청구를 제시하지 못했다고 판단되어 상대방 책임이 명확하지 않습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>미 법원, 유니스왑 랩스·창업자 상대로 한 주법 소송 기각</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M406" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/335254</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:45:59.120831+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr"/>
+      <c r="D407" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E405" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>금융위원회의 관행 손질 및 소송촉진특례법 개정 논의 중</t>
+          <t>불법사금융 피해 신고 접수 및 피해 구제 서비스 논의 중</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>금융위원회가 초장기 연체 채권 285만 건과 관련된 금융회사들의 시효 연장 및 재매각 관행을 손질하고, 금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정을 추진하고 있습니다. 이는 채무자들의 권리 보호를 강화하기 위한 조치입니다.</t>
+          <t>작년 불법사금융 신고 건수가 13년 만에 최대로, 846명의 피해자가 8910건의 피해를 신고했다. 대부금융협회는 불법사금융 피해자들이 단 한 번의 신고로 모든 정부 서비스를 신청할 수 있도록 하는 방안을 모색 중이다. 이는 서민금융 공백으로 인한 불법사금융 확산의 심각성을 보여준다.</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>초장기 연체 채권 285만 건이라는 대규모 피해자가 존재하며(집단적 피해, 피해 규모 큼), 금융회사들의 시효 연장 및 재매각 관행이 문제로 지적되고 있어 상대방 책임이 명확합니다. 금융회사들은 자력이 충분하며, 금융위원회가 해당 관행을 손질하고 소송촉진특례법 개정을 추진 중이므로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>집단적 피해(846명), 공적 절차 진행 중(신고 및 피해 구제 서비스 논의), 증거 확보 가능성(피해 현황 분석 결과) 등 적합 조건이 다수 존재합니다. 그러나 기사 내용만으로는 특정 가해자(불법사금융 업체)의 책임 명확성 및 자력 여부를 파악하기 어려워 개별 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>285만건</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>초장기 연체 285만건…금융위, 시효연장·재매각 관행 손질</t>
+          <t>서민금융 공백?…작년 불법사금융 신고 13년만 최대</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=125164</t>
+          <t>http://www.metroseoul.co.kr/article/20260303500025</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>2026-02-26 12:51:00.149174+00:00</t>
+          <t>2026-03-03 00:28:49.599768+00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
-      <c r="A408" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A408" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C408" t="inlineStr"/>
-      <c r="D408" t="inlineStr"/>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>정책 논의 중</t>
+          <t>내부자 거래 및 시세조종 의혹 소송 진행 중</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>이억원 위원장이 채권자와 채무자가 빚의 실패 비용을 함께 나누는 '포용적 금융'을 강조했다. 특히 지난 12년간 금융회사가 손쉽게 독촉과 시효 연장을 할 수 있게 했던 소송촉진특례법상 공시송달 특례에 대한 개선 필요성을 언급했다. 이는 채무자 보호를 위한 법률 및 정책 방향을 제시하는 발언이다.</t>
+          <t>일론 머스크를 상대로 수십억 달러 규모의 도지코인 내부자 거래 및 시세조종 의혹 소송이 진행 중이다. 이 소송은 도지코인 투자자들에게 상당한 영향을 미치고 있으며, 시장의 주요 관심사로 부각되고 있다.</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해나 가해자를 다루는 것이 아니라, 이억원 위원장의 정책적 발언과 소송촉진특례법상 공시송달 특례에 대한 비판을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>일론 머스크라는 자력 있는 상대방이 특정되어 있고(적합 조건 2), '수십억 달러 규모'의 피해가 발생한 것으로 추정되며(적합 조건 4), 도지코인 투자자라는 다수의 피해자가 존재하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사 내용만으로는 내부자 거래 및 시세조종 의혹에 대한 책임의 명확성이나 증거 유무를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>도지코인 투자자 다수</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>이억원 “빚은 채권·채무자 공동결정…실패도 함께 나눠야 타당”</t>
+          <t>도지코인 0.09달러 붕괴하나…연중 저점 재시험 임박?</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563556&amp;class=18&amp;grp=</t>
+          <t>http://coinreaders.com/220424</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>2026-02-26 12:49:53.621472+00:00</t>
+          <t>2026-03-02 12:50:29.063265+00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C409" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C409" t="inlineStr"/>
       <c r="D409" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>금융위원회의 '개인 연체채권 관리 강화 방안' 발표 및 제도 개선 논의 중</t>
+          <t>합의 완료</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하기 위한 포용금융 대책을 발표했습니다. 기한이익 상실 전 채무조정요청권 안내 의무화, 채권 매각 시 양수인 불법행위 점검 및 보고 의무화, 소멸시효 연장 관행 개선 등이 주요 내용입니다. 이는 과거 부당한 채권 추심 및 소멸시효 연장 관행으로 피해를 입은 다수의 채무자에게 소송 기회를 제공할 수 있습니다.</t>
+          <t>이 기사는 로펌 '바른'의 28년 역사를 조명하며, 2001년 JP모건을 대리해 아르헨티나 국채 투자 손해배상 소송에서 대한투자신탁증권과의 합의를 이끌어낸 사례 등 과거 송무 성공 경험을 소개하고 있습니다. 이는 로펌의 실적을 다루는 기사로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하고 '사람 살리는 금융'을 구현하기 위한 대책을 발표했습니다. 이는 과거 부당한 채권 추심이나 소멸시효 연장 관행으로 피해를 입은 다수의 채무자가 존재할 가능성을 시사합니다. 상대방(금융기관 및 채권추심회사)의 자력이 충분하고(적합 조건 2), 다수의 피해자(채무자)가 발생할 수 있으며(적합 조건 3), 금융당국의 정책 발표 및 제도 개선 논의가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 또한, 금융사의 보고 의무화 등으로 증거 확보가 용이할 수 있습니다(적합 조건 5).</t>
+          <t>이 기사는 로펌 '바른'의 과거 소송 성공 사례를 다루고 있으며, 2001년 JP모건 대리 소송의 합의를 이끌어냈다고 명시하고 있습니다. 이는 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>다수의 채무자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>금융권 '회수 극대화' 관행 고친다…연체채권 매각시 불법행위 점검 강...</t>
+          <t>송무 강자에서 종합 로펌으로 우뚝…바른의 28년 도전 [로펌의 역사]</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003527143</t>
+          <t>https://www.hankyung.com/article/202603012349i</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
-          <t>2026-02-26 12:49:24.821829+00:00</t>
+          <t>2026-03-02 12:42:06.768006+00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C410" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C410" t="inlineStr"/>
+      <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
-          <t>금융당국 정책 발표 및 법 개정 추진 중</t>
+          <t>상호금융업감독규정 변경 예고</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>금융회사들이 연체채권의 소멸시효를 기계적으로 연장하고 반복적으로 재매각하여 취약채무자들이 장기간 추심에 시달리는 문제가 발생했습니다. 이에 금융위원회는 대통령의 지적에 따라 채권 매각 및 소멸시효 연장 관행을 개선하고, 금융회사의 자체 채무조정 및 소멸시효 완성 유인을 강화하는 방안을 발표했습니다. 이는 채무자 보호를 위한 금융권의 오랜 관행 개선을 목표로 합니다.</t>
+          <t>상호금융조합의 리스크 관리를 강화하기 위해 '상호금융업감독규정' 변경이 예고되었습니다. 이는 부실 부동산 PF 대출 관리 기준을 강화하고, 특정 업종 종사자를 공동유대로 하는 직장·단체조합에 대한 규정을 포함합니다. 기사는 규제 변경에 대한 내용으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>금융회사들의 기계적인 채권 소멸시효 연장 및 반복적인 채권 재매각 관행으로 인한 취약채무자들의 피해가 대통령 지적과 금융당국의 정책 발표로 명확히 드러났습니다 (상대방 책임 명확, 증거 확보 가능). 전 금융업권에 걸쳐 수십만 명 이상의 채무자들이 장기간 추심에 시달려 집단적 피해 규모가 매우 크며 (집단적 피해, 피해 규모 큼), 상대방인 금융회사들은 충분한 자력을 갖추고 있습니다 (상대방 자력 충분). 현재 금융당국이 관련 정책을 발표하고 법 개정을 추진하는 등 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>해당 기사는 상호금융조합의 리스크 관리 강화를 위한 감독규정 변경 예고에 대한 내용으로, 특정 피해자나 가해자, 구체적인 피해 사실이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>수십만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>대통령 쓴소리에…금융사 연체채권 매각·소멸시효 연장 까다롭게</t>
+          <t>상호금융조합 리스크 관리 강화된다...‘상호금융업감독규정’ 변경예...</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/finance/2026/02/25/0026</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563772&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:57.835046+00:00</t>
+          <t>2026-03-02 12:36:42.110696+00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C411" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D411" t="inlineStr">
+      <c r="C411" t="inlineStr"/>
+      <c r="D411" t="inlineStr"/>
+      <c r="E411" t="inlineStr"/>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>상호금융권이 장기 미정리된 부동산 PF 대출에 대해 공시지가를 적용하는 등 리스크 관리를 강화하는 방안이 추진됩니다. 다만 미연체, 연체 3개월 미만, 소송 등으로 경·공매가 불가능한 경우는 적용 대상에서 제외됩니다. 이 기사는 특정 사건이나 분쟁이 아닌 금융 정책 및 규제에 대한 내용을 다룹니다.</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>해당 기사는 상호금융의 부동산 PF 대출 리스크 관리 강화 방안에 대한 일반적인 금융 정책 및 규제 관련 내용입니다. 특정 사건, 피해자, 가해자 또는 소송 가능성이 있는 분쟁을 다루고 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>장기 미정리 PF 대출 공시지가 적용...상호금융 리스크 관리 강화</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L411" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M411" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701257</t>
+        </is>
+      </c>
+      <c r="N411" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:36:34.581062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr"/>
+      <c r="D412" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E411" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>미국 정부의 가상자산 압수 및 전략 비축 전환 정책 진행 중</t>
+          <t>카드사 신고 및 정지 조치</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>중국 보안기업 360그룹 창업자 주홍기는 미국이 범죄 사건에 연루된 가상자산을 압수하여 자국이 통제하는 전략적 금융 비축 자산으로 전환하고 있다고 비판했습니다. 그는 이러한 조치가 원래 피해자들에게 이중 손실을 야기하고 글로벌 가상자산 유통을 왜곡하며 달러 패권을 강화하려는 시도라고 주장했습니다.</t>
+          <t>창원에서 신용카드가 분실되지 않은 상태에서 1000만 원대 고액 온라인 결제에 무단 도용되는 사건이 발생했습니다. 피해자는 즉시 신고 및 카드 정지 조치를 취했으며, 관계자는 이러한 조치가 향후 책임 범위 판단에 중요하다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(미국 정부) 및 피해 규모가 클 가능성(대규모 압수 가상자산)이 있으나, 본 기사는 미국 정부의 가상자산 처리 정책에 대한 비판적 의견을 다루는 것으로, 특정 피해자들이 직접적인 손해배상을 청구할 수 있는 명확한 법적 근거를 제시하지 않습니다. 주권 국가를 상대로 한 소송의 복잡성과 관할권 문제가 커 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피해 규모가 1000만 원대로 소액이며, 집단적 피해가 아닌 단일 피해 사례로 파악됩니다. 소송금융 투자 대상으로서의 규모와 집단성이 부족합니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000만 원대</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>주홍기  미국, 사건 연루 가상자산을 전략 비축으로 전환…피해자에 이...</t>
+          <t>창원서 1000만 원대 신용카드 무단 도용…분실 아닌데도 온라인 '고액 승...</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334026</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000160</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-02-26 12:29:35.346886+00:00</t>
+          <t>2026-03-02 12:21:19.208813+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
-      <c r="A413" s="2" t="inlineStr">
+      <c r="A413" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C413" t="inlineStr"/>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
-          <t>정책 논의 단계</t>
+          <t>소송촉진특례법 개정 추진</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>주가조작 및 회계부정 신고 포상금 상한이 전면 폐지된다는 내용의 기사입니다. 해당 기금은 포상금 지급뿐만 아니라 불공정거래 피해자 구제와 연계하는 방안도 논의 중이며, 신고 경로에 따른 차별도 없앨 예정입니다.</t>
+          <t>금융위원회와 법무부가 '소송촉진특례법' 개정을 추진하여 금융회사에만 인정되던 지급명령 시 공시송달 특례를 전면 폐지할 계획입니다. 이는 연체채권 회수 관행을 개혁하고 포용적 금융을 확대하기 위한 방안의 일환입니다. 한 번의 경제적 실패가 영원한 예속으로 이어지지 않도록 하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>해당 기사는 주가조작 및 회계부정 신고 포상금 제도 개선과 불공정거래 피해자 구제 방안 논의에 대한 정책적 내용을 다루고 있습니다. 특정 사건의 피해자, 가해자, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 금융당국과 법무부가 '소송촉진특례법' 개정을 추진하는 입법 관련 내용을 다루고 있습니다. 특정 사건의 피해자나 가해자가 명확히 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 집단적 피해 발생 사실이 없습니다. (적합 조건 1, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>'주가조작·회계부정' 신고 포상금 상한 전면 폐지</t>
+          <t>[포용적 금융 대전환] 금융위, 연체채권 회수 극대화 관행 개혁</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35604</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89304</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>2026-02-26 12:21:41.829454+00:00</t>
+          <t>2026-03-02 00:30:59.869297+00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>미국 증권거래위원회(SEC)</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>지방법원 1심 판결 선고</t>
+          <t>SEC와의 소송 공식 종결</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>서울 소재 지방법원이 보이스피싱 피해를 입은 60대 김모 씨가 KB국민은행을 상대로 제기한 손해배상 소송에서 은행의 과실을 30% 인정, 약 4억 6천만 원을 배상하라고 판결했습니다. 이 판결은 시니어 보이스피싱 피해에 대한 은행의 책임을 인정한 첫 사례로, 향후 유사 피해자들의 추가 소송에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>XRP와 미국 증권거래위원회(SEC) 간의 소송이 2025년 8월 공식적으로 종결되었으며, 이후 출시된 XRP 현물 ETF가 상당한 자금을 유치하며 시장 기대를 높였다는 내용의 기사입니다. 기사는 소송 종결 이후의 XRP 가격 전망과 시장 반응에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>지방법원이 KB국민은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 은행은 충분한 자력을 갖춘 대기업입니다(적합 조건 2). 피해 금액이 4억 6천만 원으로 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 이 판결은 유사한 시니어 보이스피싱 피해자들에게 중요한 선례가 될 수 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)와의 소송이 2025년 8월 공식 종결되었다고 명시되어 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 분쟁에 투자하므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>4억 6천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>시니어 보이스피싱 피해에 은행 책임 인정…국민은행 4억6천만 원 배상...</t>
+          <t>XRP 브레이킹 포인트...지금 매도할까, 2달러 돌파까지 버틸까</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86631</t>
+          <t>http://coinreaders.com/220184</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>2026-02-26 01:07:48.738039+00:00</t>
+          <t>2026-03-01 12:41:03.240287+00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C415" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C415" t="inlineStr"/>
       <c r="D415" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 승소 취지)</t>
+          <t>정부 당국의 불법사금융 전담자 배치 및 피해 구제 지원 계획</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>KB증권이 위너스자산운용을 상대로 제기한 미수금 청구 소송에서 대법원이 KB증권의 승소 취지로 파기환송 결정을 내렸다. 이로써 KB증권은 최종 승소에 한 발 더 다가섰다. 사건은 서울고등법원으로 다시 돌아가 대법원 취지에 따라 재심리될 예정이다.</t>
+          <t>불법사금융 피해가 13년 만에 최대치를 기록하며 서민들의 피해가 심각한 상황이다. 정부 당국은 전국 8대 권역에 불법사금융 전담자를 배치하고 피해 구제까지 일대일 밀착 지원하는 방안을 구상 중이다. 정책 서민 금융 공급 확대도 함께 추진될 예정이다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>본 사건은 KB증권과 위너스자산운용 간의 미수금 청구 소송으로, 집단적 피해(조건 3)나 일반적인 '피해자'의 소송으로 보기 어렵습니다. 또한 원고인 KB증권이 대법원에서 승소 취지의 파기환송을 받아 이미 유리한 판결을 확보한 상태이므로, 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
+          <t>불법사금융으로 인한 다수의 서민 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3), 정부 당국이 불법사금융 전담자를 배치하고 피해 구제 지원을 계획하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리하다(적합 조건 5). 다만, 특정 피고를 상정하기 어렵고, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이홍구 KB증권 대표이사 사장</t>
+          <t>서민 울리는 불법사금융 13년 만 최대치 기록</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431198</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030114543323679</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-02-26 01:03:41.840703+00:00</t>
+          <t>2026-03-01 12:19:49.050685+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
-      <c r="A416" s="3" t="inlineStr">
+      <c r="A416" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr"/>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>금융당국 피해 지원 체계 가동 예정</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>지난해 불법사금융 피해 신고가 1만 7천여 건을 넘어서며 13년 만에 최대치를 기록했다. 정부의 대출 규제 강화와 내수 부진으로 중·저신용자들이 불법사금융으로 내몰린 결과로 분석된다. 금융당국은 이달 초 피해자들을 위한 원스톱 종합·전담 지원 체계를 가동할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>불법사금융 피해가 1만 7천여 건으로 집단적 피해 규모가 크고(적합 조건 3, 4), 불법 행위의 책임이 명확하며(적합 조건 1), 금융당국이 피해 지원 체계를 가동할 예정이고(적합 조건 6), 피해 신고를 통해 증거 확보가 가능함(적합 조건 5). 하지만 상대방이 불법사금융 업체 및 개인으로 특정하기 어렵고 자력 또한 불분명하여(적합 조건 2: 상대방 자력 불충분) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단.</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>1만 7천여 명</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>“13년 만에 최다” 불법사금융에 우는 서민들</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L416" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M416" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202603012084b</t>
+        </is>
+      </c>
+      <c r="N416" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:17:34.208929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B416" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>시중은행</t>
+          <t>불법사금융 업체</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>금융위원회 안건심사소위원회에서 과징금 규모 논의 중, 금감원 제재심의위원회 및 은행 자율 배상 완료</t>
+          <t>금융감독원 수사 의뢰 및 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>금융위원회가 홍콩 H지수 ELS 불완전 판매에 대한 은행들의 과징금 규모를 논의 중입니다. 금융당국은 이미 불완전 판매를 인정하고 제재 절차를 진행하고 있으며, 은행들은 1조 3천억원 규모의 자율 배상을 완료했습니다. 최종 과징금 규모는 금융위 정례회의에서 결정될 예정입니다.</t>
+          <t>지난해 불법사금융 피해 신고가 1만7천건을 넘어서며 13년 만에 최대치를 기록했다. 미등록 대부업체가 가장 많았으며, 금융감독원은 582건을 수사 의뢰하고 피해자 일대일 밀착 지원을 계획 중이다. 중·저신용자 대출 부족이 불법사금융 증가의 원인으로 지목되고 있다.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>금융당국이 은행의 ELS 불완전 판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확하며, 시중은행은 충분한 자력을 갖추고 있습니다. 이미 1조 3천억원 규모의 자율 배상이 이루어졌고 다수의 피해자가 발생하여 집단적 피해 및 큰 피해 규모가 확인됩니다. 현재 금융위원회에서 과징금 논의가 진행 중인 공적 절차 단계에 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>불법사금융 피해 신고가 1만7천건을 넘어서는 등 집단적 피해가 매우 크고(적합 조건 3, 4), 금융감독원이 582건을 수사 의뢰하고 피해자 지원을 계획하는 등 공적 절차가 진행 중이며 증거 확보가 용이함(적합 조건 5, 6). 상대방 책임이 명확하나(적합 조건 1) 개별 불법사금융 업체의 자력은 부족할 수 있다는 점이 단점이나, 대규모 집단 소송을 통해 총체적 피해액을 추구할 가치가 있음.</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>1조 3천억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1만7천명 이상</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>1조 넘나 ...금융위 안건소위, 오늘 홍콩 ELS 과징금 논의</t>
+          <t>작년 불법사금융 신고 1만7천건 재돌파…13년 만에 최대</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602260617225325</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77071</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:28.782176+00:00</t>
+          <t>2026-03-01 12:17:15.574462+00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr"/>
+      <c r="D418" t="inlineStr"/>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>시장 내 불공정 거래 관행에 대한 경고</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>일부 펀드들이 파산법에 익숙하지 않은 한국 수출기업들에게 접근하여, 소송 없이 즉시 현금 지급을 미끼로 액면가보다 훨씬 낮은 가격에 알짜 채권을 사들이는 관행이 시장에서 경고등으로 지적되고 있다. 이는 정보 비대칭을 이용한 불공정 거래로, 한국 수출기업들의 잠재적 피해가 우려된다.</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이 아닌, 파산 채권을 헐값에 매입하는 일부 펀드의 시장 내 불공정 행위에 대한 일반적인 경고이다. 특정 피고가 명확하지 않고, 구체적인 피해 규모나 피해 기업 수가 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>30%에 사서 80% 받는다? …韓수출기업 '파산 채권' 경고등 [글로벌 머니...</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L418" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M418" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202602270346i</t>
+        </is>
+      </c>
+      <c r="N418" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:32:53.965210+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B418" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D418" t="inlineStr">
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr"/>
+      <c r="D419" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E418" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A419" s="3" t="inlineStr">
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>신종 투자사기 수법 확산, 토스뱅크 금융사기 데이터 분석 및 안심보상제 운영, 경찰 추적 가능성</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>인스타그램 DM을 통해 접근하여 가짜 가상자산 거래소와 대포통장을 이용한 신종 투자사기가 횡행하고 있습니다. 2030세대의 피해가 급증하고 있으며, A씨는 20일 만에 1억 1500만원을 사기당했습니다. 토스뱅크는 금융사기 피해 데이터를 분석하고 있으며, 경찰의 추적도 언급되어 공적 절차가 진행될 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>신종 투자사기로 상대방 책임이 명확하며(적합 조건 1), 2030세대를 중심으로 다수의 피해자가 발생하고(적합 조건 3), A씨 사례만 1억 원이 넘는 등 피해 금액이 상당하여(적합 조건 4) 집단소송 가능성이 높습니다. 토스뱅크의 데이터 분석 및 경찰 추적 언급으로 증거 확보 및 공적 절차 진행 가능성도 있습니다(적합 조건 5, 6). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다는 점은 투자 회수에 있어 도전 과제입니다.</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>미상 (A씨 사례 1억 1500만원)</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>다수 (2030세대 피해 급증)</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>인스타 DM으로 온 '가상자산 대박 투자법' 눌렀더니…</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L419" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M419" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6477775?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050028</t>
+        </is>
+      </c>
+      <c r="N419" t="inlineStr">
+        <is>
+          <t>2026-03-01 00:20:03.357063+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B419" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C420" t="inlineStr"/>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회</t>
+        </is>
+      </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>한국대부금융협회 불법사금융 피해 구제 및 사법 지원 진행 중</t>
+          <t>SEC와 리플 간 소송 진행 중, SEC 위원장의 입장 변화 시사</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>가계대출 규제로 1·2금융권에서 밀려난 중저신용자들이 불법사금융으로 내몰려 법정 최고금리(연 20%)를 훨씬 웃도는 고금리(평균 546%) 피해를 입고 있음. 한국대부금융협회는 지난해 846명의 피해자로부터 8910건의 피해 현황을 분석하고, 10억 6300만원의 피해액을 구제하는 등 적극적으로 피해자 지원 및 불법사금융 근절 활동을 펼치고 있음.</t>
+          <t>미국 증권거래위원회(SEC)가 리플에 대해 제기한 소송이 전임 위원장부터 게리 겐슬러 현 위원장까지 이어져 강도 높게 진행되었습니다. 기사 제목은 겐슬러 위원장이 리플 규제 정책에 대해 사과했다는 내용을 담고 있어, SEC의 입장 변화가 새로운 법적 분쟁의 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>불법사금융의 법정 최고금리 위반은 책임이 명확하며(적합 조건 1), 846명의 피해자와 평균 546%의 고금리로 인한 피해 규모가 크고 집단적임(적합 조건 3, 4). 한국대부금융협회가 피해 현황 분석, 채무 감면, 부당이득 반환 등 구제 활동 및 사법 지원을 진행 중이므로 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 고려해야 함.</t>
+          <t>상대방인 미국 증권거래위원회(SEC)는 자력이 충분하며, 게리 겐슬러 위원장의 사과(제목 기준)는 SEC의 책임이 명확해질 가능성을 시사합니다. 리플의 XRP 토큰 보유자들은 다수에 해당하여 집단적 피해 가능성이 높고, 소송으로 인한 피해 규모 또한 클 것으로 예상됩니다. 기존 소송 절차를 통해 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>평균 대출금 1100만원, 협회 구제 불법 이득 5억 4400만원 (145건)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J420" t="inlineStr">
         <is>
-          <t>“돈 빌릴 곳이 없어요” 비명…은행들 거절에 결국 ‘여기’로 향하는...</t>
+          <t>게리 겐슬러  내가 틀렸다 ...리플 규제 정책 사과</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M420" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012795?ref=naver</t>
+          <t>http://coinreaders.com/220073</t>
         </is>
       </c>
       <c r="N420" t="inlineStr">
         <is>
-          <t>2026-02-26 00:19:45.339142+00:00</t>
+          <t>2026-02-28 12:50:22.133647+00:00</t>
         </is>
       </c>
     </row>
     <row r="421">
-      <c r="A421" s="3" t="inlineStr">
+      <c r="A421" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C421" t="inlineStr"/>
       <c r="D421" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>한국대부금융협회 구제 활동 및 사법 지원, 고발 예정</t>
+          <t>마운트곡스 채권자 배분 절차 진행 중, 비트코인 온체인 복구 하드포크 제안 논의 중</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>한국대부금융협회는 지난해 불법사금융 평균 이자율이 546%에 달하며, 846명의 피해자로부터 총 10억 6300만원의 피해액을 구제했다고 밝혔다. 협회는 피해자들의 법적 권리 행사를 위해 사법 지원을 아끼지 않고, 사안에 따라 직접 고발에 나서는 등 불법사금융 근절에 적극적으로 나설 방침이다.</t>
+          <t>마운트곡스 전 CEO가 10여 년 전 해킹으로 탈취된 비트코인 7만9956개(약 52억 달러)를 온체인에서 복구하기 위한 하드포크 제안을 내놓았다. 비트코인 불변성 원칙 훼손 논란이 있으나, 일부 채권자들은 자산 회수에 기대를 표하고 있다. 현재 마운트곡스 관재인이 채권자 배분을 감독하는 파산 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>불법사금융은 법정 최고금리 위반으로 상대방 책임이 명확하며(조건 1), 846명 이상의 다수 피해자가 존재하고(조건 3), 총 피해액이 10억 원 이상으로 규모가 크다(조건 4). 한국대부금융협회의 거래내역 확인 서비스를 통해 증거 확보가 용이하며(조건 5), 협회가 사법 지원 및 직접 고발 등 공적 절차를 진행 중이다(조건 6).</t>
+          <t>마운트곡스 해킹으로 인한 52억 달러 이상의 대규모 피해가 발생했으며, 다수의 채권자가 존재합니다. 탈취된 비트코인의 추적 및 인식이 명확하고, 마운트곡스 관재인에 의한 채권자 배분 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)을 고려할 때 소송금융 투자 적합도가 높습니다. 다만, 온체인 복구 제안의 성공 여부와 전통적인 소송 대상 특정의 어려움은 변수입니다.</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>10억 6300만원 (구제액 기준, 개별 평균 1100만원)</t>
+          <t>52억달러(약 7조 4,985억 원)</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>846명 이상</t>
+          <t>다수 (마운트곡스 고객 75만 개 비트코인 손실)</t>
         </is>
       </c>
       <c r="J421" t="inlineStr">
         <is>
-          <t>불법사금융 고금리 실태…2025년 평균 이자율 546%</t>
+          <t>마운트곡스 탈취 비트코인 온체인 복구 하드포크 제안…‘불변성 훼손...</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M421" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=263126</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/334722</t>
         </is>
       </c>
       <c r="N421" t="inlineStr">
         <is>
-          <t>2026-02-26 00:18:16.004385+00:00</t>
+          <t>2026-02-28 12:23:49.089163+00:00</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C422" t="inlineStr"/>
       <c r="D422" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>금융위가 불공정거래·회계부정 피해자 구제 연계 방안 및 기금 조성을 검토 중</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>금융위원회가 주가조작 및 회계부정 신고 포상금 상한 폐지를 검토하고, 불공정거래 행위자로부터 징수한 과징금으로 기금을 조성하여 피해자 구제와 연계하는 방안을 논의 중이다. 이는 불공정거래 피해자들의 소송 제기를 용이하게 할 수 있는 정책적 변화를 예고하며, 향후 관련 소송금융 시장 확대 가능성을 시사한다.</t>
+          <t>기사는 '민 대표 측'이 제기한 확인 소송과 주식 매매 대금 청구 소송에서 모두 승소했다는 법원 판결 결과를 보도하고 있습니다. 기사의 주된 내용은 국민의힘 장동혁 대표의 정치적 고민에 대한 것입니다.</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>본 기사는 금융위가 불공정거래 및 회계부정 행위 피해자 구제와 연계된 기금 조성 및 포상금 상한 폐지를 검토 중임을 알리고 있습니다. 이는 향후 해당 분야 소송의 적합도를 높이는 정책적 변화로, 상대방 책임이 명확하고(불공정거래 행위자), 집단적 피해(피해자 구제)가 발생하며, 증거 확보가 용이하고(금융위 관여), 공적 절차(금융위 정책 검토)가 진행 중인 사건 유형에 해당합니다. 따라서 소송금융 투자 가능성이 높습니다.</t>
+          <t>기사는 이미 법원에서 '민 대표 측'의 손을 들어준 판결 결과를 보도하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>주가조작·회계부정 신고 포상금 '상한 폐지'</t>
+          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M422" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700850</t>
+          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227084209</t>
         </is>
       </c>
       <c r="N422" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:30.880722+00:00</t>
+          <t>2026-02-28 01:16:21.246331+00:00</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>불법사금융 업체</t>
+          <t>제인스트리트</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>대부금융협회를 통한 피해액 감면 및 반환 완료</t>
+          <t>테라폼랩스 청산 관리인이 소송 제기</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>대부금융협회가 지난해 불법사금융 피해자들에게 총 10억 6300만원의 피해액을 감면하거나 반환했다고 발표했습니다. 이는 불법사금융으로 인한 피해를 구제하기 위한 협회의 노력으로 보입니다.</t>
+          <t>테라폼랩스 청산 관리인이 대형 금융 예측시장 회사인 제인스트리트를 상대로 소송을 제기했습니다. 제인스트리트가 테라 붕괴 국면에서 비공개 정보를 활용해 이익을 취했다고 주장하며, 이는 테라 붕괴로 인한 광범위한 피해와 연관된 사건입니다.</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>기사 내용은 대부금융협회가 지난해 불법사금융 피해액을 감면·반환했다는 것으로, 이미 해결이 완료되었거나 진행 중인 사건에 대한 사후 보고입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 테라폼랩스 청산 관리인이 제인스트리트의 비공개 정보 활용 및 이익 취득을 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 제인스트리트는 대형 금융 예측시장 회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 테라 붕괴는 수많은 투자자에게 영향을 미쳤으며, 제인스트리트의 행위는 이와 연관됩니다. 적합 조건 4(피해 규모 큼): 테라 붕괴의 막대한 피해 규모를 고려할 때, 관련 이익 취득 규모도 클 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 청산 관리인이 소송을 제기했다는 것은 관련 증거가 확보되었거나 확보 가능성이 높습니다. 이미 소송이 진행 중이라는 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>대부금융협회, 지난해 불법사금융 피해액 10억6300만원 감면·반환</t>
+          <t>솔라나 플랫폼 내부자 거래 의혹…고객 지갑 악용 사실일까?</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500427.html</t>
+          <t>http://coinreaders.com/219681</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
-          <t>2026-02-25 12:26:53.709795+00:00</t>
+          <t>2026-02-28 01:13:12.906966+00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C424" t="inlineStr"/>
-      <c r="D424" t="inlineStr"/>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>라임자산운용</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>금융위원회 포상금 제도 개편안 입법예고</t>
+          <t>1심 판결 후 피고 측 항소로 항소심 진행 중</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>금융위원회가 주가조작 및 회계부정 내부 고발자에 대한 포상금 지급 한도를 폐지하는 자본시장법 및 외부감사법 시행령 개정안을 입법예고했습니다. 이는 미국 SEC 사례를 참고하여 내부 고발을 활성화하고, 대규모 불공정거래 적발 시 최대 240억원까지 포상금을 지급할 수 있도록 하는 것이 핵심입니다. 정부는 징수된 과징금을 재원으로 기금을 조성하여 포상금을 안정적으로 지급하고 피해자 구제와의 연계 방안도 검토할 계획입니다.</t>
+          <t>하나은행이 라임자산운용을 상대로 제기한 손해배상 소송 1심에서 약 328억 원을 지급하라는 판결을 받으며 일부 승소했다. 그러나 피고 측의 항소로 법정 공방이 장기화될 전망이다. 이와 유사하게 우리은행과 미래에셋증권도 라임 관련 소송 1심에서 일부 승소한 바 있다.</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>이 기사는 주가조작 내부 고발자에 대한 포상금 제도 개편에 관한 것으로, 특정 피해자 집단이 소송금융을 필요로 하는 사건을 다루고 있지 않습니다. 소송금융은 주로 피해자(원고)의 소송 비용을 지원하는 것이 목적이므로, 내부 고발자 포상금 제도 자체는 직접적인 투자 대상이 아닙니다.</t>
+          <t>1심에서 원고(하나은행)가 328억 원 규모의 손해배상 청구에서 승소하여 상대방의 책임이 명확하고 피해 규모가 큼. 이미 소송이 진행 중이며 1심 판결을 통해 증거가 충분히 확보되었음을 알 수 있음. 피고 측 항소로 법정 공방이 장기화될 것으로 예상되어 소송금융의 필요성이 높음.</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>400억원 이상 (예시 사건 기준)</t>
+          <t>328억원</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기관 (하나은행)</t>
         </is>
       </c>
       <c r="J424" t="inlineStr">
         <is>
-          <t>주가조작 신고하면 '240억 포상금' 가능</t>
+          <t>하나은행, 라임 상대 손배소…피고 측 항소로 법정 공방 장기화</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M424" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942782</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655409</t>
         </is>
       </c>
       <c r="N424" t="inlineStr">
         <is>
-          <t>2026-02-25 12:26:20.416012+00:00</t>
+          <t>2026-02-28 01:11:15.654312+00:00</t>
         </is>
       </c>
     </row>
     <row r="425">
-      <c r="A425" s="3" t="inlineStr">
+      <c r="A425" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C425" t="inlineStr"/>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 판매 은행들</t>
+        </is>
+      </c>
       <c r="D425" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>협회를 통한 불법사금융 채무 감면 및 부당이득 반환 진행 중</t>
+          <t>금융당국의 과징금 부과 논의 및 은행권의 자율 배상 진행 중</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>협회가 지난해 불법사금융 피해자 208건에 대해 총 10억 6300만원의 피해를 구제했다. 평균 546%의 고금리로 대출을 받은 피해자들의 채무를 감면하고, 법정 최고금리 위반으로 확인된 부당이득을 반환했다. 이는 불법사금융 피해가 광범위하게 발생하고 있음을 보여준다.</t>
+          <t>금융당국이 홍콩 ELS 사태와 관련하여 은행권에 대한 과징금 부과를 검토 중이며, 다음 달 결론이 날 예정이다. 은행들은 피해자 대상 자율 배상 및 사후 노력을 통해 과징금 추가 감경에 기대를 걸고 있다.</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>상대방 책임이 법정 최고금리 위반으로 명확하며(조건 1), 협회를 통해 208건, 10억 6300만원 규모의 집단적 피해(조건 3, 4)가 확인되었다. 협회의 구제 활동은 공적 절차 진행(조건 6)이자 증거 확보(조건 5)에 유리하며, 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+          <t>금융당국이 은행권에 대한 과징금을 논의 중으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 은행들은 자력이 충분하며(적합 조건 2), 홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 수조 원대에 달할 것으로 예상되며(적합 조건 4), 금융당국의 조사를 통해 증거 확보가 가능하고(적합 조건 5), 현재 금융당국의 과징금 논의 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>수조 원대</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>208건</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>불법사금융, 평균 546% 금리로 1100만원 대출</t>
+          <t>금융당국 '은행 홍콩 ELS 과징금' 장고…결론은 다음달로</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224167</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78075</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>2026-02-25 12:22:43.580577+00:00</t>
+          <t>2026-02-28 00:57:06.749907+00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
-      <c r="A426" s="3" t="inlineStr">
+      <c r="A426" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C426" t="inlineStr"/>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>아이오텍스 재단</t>
+        </is>
+      </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>협회에서 피해 구제 및 수사기관 신고 지원 중</t>
+          <t>피해 보상 계획 발표 및 클레임 포털 오픈, FBI 수사 의뢰</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>불법사금융으로 인해 법정 최고금리의 27배에 달하는 평균 546%의 이자율이 부과되어 총 10억 6300만원 규모의 피해가 발생했습니다. 협회는 피해자들에게 채무 감면, 이자 반환, 수사기관 신고 등을 지원하며 피해 구제에 나서고 있습니다.</t>
+          <t>아이오텍스(IoTeX)의 ioTube 브릿지에서 보안 사고가 발생하여 사용자 자산이 도난당했습니다. 아이오텍스 재단은 사고에 대한 전적인 책임을 인정하고 피해 사용자 전원에 대한 100% 보상 계획을 발표했으며, 클레임 포털을 오픈했습니다. 현재 FBI를 포함한 글로벌 법 집행 기관에 정식 수사가 의뢰된 상태입니다.</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>불법사금융으로 인한 상대방의 책임이 명확하며(적합 조건 1), 총 피해 구제 규모가 10억 6300만원으로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 계약서, 거래내역 등 증거 확보가 가능하며(적합 조건 5), 협회에서 피해 구제 및 수사기관 신고를 지원하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 개별 불법사금융 업체의 자력은 추가 확인이 필요합니다.</t>
+          <t>아이오텍스 재단이 ioTube 브릿지 보안 사고에 대한 전적인 책임을 인정하고 100% 보상 계획을 발표하여 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며(집단적 피해), 수백만 달러 규모의 피해 금액이 발생하여 피해 규모가 큽니다. 또한 FBI 및 글로벌 법 집행 기관에 정식 수사가 의뢰되어 공적 절차가 진행 중이며, 자금 추적 및 동결로 증거 확보가 용이합니다. 다만, 티어 2 보상이 분할 지급되고 특정 주소는 보상에서 제외되어 소송금융의 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>수백만 달러 이상</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>“법정 최고금리의 27배”…불법사금융 평균 이자율 546%</t>
+          <t>아이오텍스, ioTube 브릿지 보안 사고 피해자 전원 100% 보상 확정</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250151</t>
+          <t>https://www.tokenpost.kr/news/blockchain/334441</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
-          <t>2026-02-25 12:21:27.869925+00:00</t>
+          <t>2026-02-28 00:54:35.544563+00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr"/>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>법무법인 신결, 불법사채 피해구제 전담 TF팀 구성</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 불법사채 피해가 사회 전반으로 확산되는 것에 주목하여 피해구제 전담 TF팀을 구성하고 즉각적인 대응에 나섰습니다. 신태길 변호사는 사회적 약자 보호에 힘써왔으며, 불법사채 피해자들을 위한 법적 지원을 제공할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>불법사채업자의 특정 및 자력 확보가 어려워 소송금융의 회수 가능성이 매우 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 기사 내용만으로는 구체적인 피해 규모나 증거 확보 여부가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>“불법사채, 더 이상 피해자를 만들 수 없다” 법무법인 신결, 불법사채...</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>swtvnews.com</t>
+        </is>
+      </c>
+      <c r="L427" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M427" t="inlineStr">
+        <is>
+          <t>https://swtvnews.com/news/newsview.php?ncode=1065591242619545</t>
+        </is>
+      </c>
+      <c r="N427" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:49:35.294474+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B427" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D427" t="inlineStr">
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>제인 스트리트</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E427" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>서류 조작 의혹 제기</t>
+          <t>테라폼랩스 붕괴 관련 내부 정보 활용 혐의로 소송 진행 중, 검찰 조사도 언급됨.</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>금융권에서 '서류 조작' 및 '적합성 원칙' 위반 의혹이 반복적으로 제기되고 있으며, 특히 삼성증권이 해당 사안과 관련하여 언급되었습니다. 징벌적 손해배상 등 강력한 억제 장치 부재로 금융사와 소비자 간 정보·자본의 비대칭성이 피해 구제를 어렵게 한다는 지적이 있습니다.</t>
+          <t>제인 스트리트가 2022년 테라폼랩스 붕괴 당시 내부 정보를 이용해 2억 달러 이상의 손실을 회피했다는 혐의로 소송에 휘말렸다. 검찰은 테라·루나 생태계에서 약 400억 달러 규모의 가치가 사라진 사건과 관련하여 조사 중이다.</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하며, '서류 조작' 및 '적합성 원칙' 위반 의혹은 금융사의 책임이 명확해질 가능성이 높고 다수 소비자 피해로 이어질 수 있습니다. 그러나 기사 내용이 매우 짧아 구체적인 사건 경위, 피해 규모, 진행 단계가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>상대방인 제인 스트리트는 대규모 금융기관으로 자력이 충분하며(적합 조건 2), 2억 달러 이상의 손실 회피 혐의로 소송에 휘말려 있어 책임 주체가 명확하고 피해 규모가 크다(적합 조건 1, 4). 또한, 테라·루나 생태계 붕괴라는 집단적 피해 사건과 연관되어 있고(적합 조건 3), 검찰이 관련 조사를 진행 중이므로 증거 확보 가능성 및 공적 절차 진행 중이라는 점도 적합하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 달러 이상</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>'서류 조작' 의혹 반복…'적합성 원칙' 무너진 금융권</t>
+          <t>비트코인 6만5천달러로 하락…전문가들, 제인 스트리트 음모론 일축</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812135</t>
+          <t>http://coinreaders.com/219919</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:03.825632+00:00</t>
+          <t>2026-02-28 00:43:40.496242+00:00</t>
         </is>
       </c>
     </row>
     <row r="429">
-      <c r="A429" s="3" t="inlineStr">
+      <c r="A429" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>제인스트리트, 로버트 그라니에리, 브라이스 프랫, 마이클 황</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산관리인이 제인스트리트 상대로 뉴욕 연방법원에 소송 제기</t>
+          <t>테라폼랩스가 제인 스트리트를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산관리인이 월가 퀀트 트레이딩 기업 제인스트리트를 상대로 400억 달러 규모의 테라USD 붕괴 국면에서 미공개 정보를 활용한 선행매매 의혹으로 소송을 제기했다. 파산관리인 측은 제인스트리트가 테라폼랩스의 비공개 인출 직후 대규모 UST를 인출하며 시장을 조작해 이익을 얻었다고 주장하며, 제인스트리트는 이를 전면 부인하고 있다. 이 소송은 테라 사태의 책임 소재와 암호화폐 시장 규제 논의에 영향을 미칠 것으로 보인다.</t>
+          <t>비트코인 가격이 매일 특정 시간에 폭락하는 현상에 대해 '제인 스트리트 조작설'이 제기되며 진실 공방이 벌어지고 있다. 이러한 의혹은 테라폼랩스가 제인 스트리트를 상대로 소송을 제기한 이후 확산되었다. 이는 암호화폐 시장의 불공정 거래 의혹과 관련하여 다수의 투자자에게 영향을 미칠 수 있는 사건이다.</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>상대방인 월가 퀀트 트레이딩 기업 제인스트리트는 자력이 충분하며(조건 2), 테라 사태는 400억 달러 규모의 집단적 피해를 야기했다(조건 3, 4). 파산관리인이 미공개 정보 활용 및 선행매매 의혹을 제기하며 구체적인 증거(시간차 인출, 단체 대화방)를 제시했고(조건 1, 5), 테라폼랩스 CEO 권도형의 유죄 판결 등 관련 공적 절차가 진행된 바 있다(조건 6).</t>
+          <t>테라폼랩스가 제인 스트리트를 상대로 소송을 제기하여 상대방 책임이 특정되었고(적합 조건 1), 제인 스트리트는 글로벌 대형 트레이딩 회사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 비트코인 가격 조작 의혹은 다수의 투자자에게 막대한 피해를 야기할 수 있어 집단적 피해 및 큰 피해 규모가 예상되며(적합 조건 3, 4), 소송이 진행 중이라는 점에서 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>테라폼랩스 채권자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J429" t="inlineStr">
         <is>
-          <t>400억 달러 증발 ‘테라 사태’…UST 1억5,000만개 인출 10분 뒤 8,500만개...</t>
+          <t>비트코인, 매일 10시만 되면 폭락?…'제인스트리트 조작설' 진실 공방</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M429" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/333622</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635316</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
-          <t>2026-02-25 00:36:33.829010+00:00</t>
+          <t>2026-02-28 00:29:55.838792+00:00</t>
         </is>
       </c>
     </row>
     <row r="430">
-      <c r="A430" s="3" t="inlineStr">
+      <c r="A430" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>금융회사</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회 조사 결과 발표, 내부통제 강화 TF 운영</t>
+          <t>소송촉진특례법 개정 추진 및 금융회사 감독 강화 예정</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>NH투자증권은 윤병운 현 대표 체제에서 공개매수 관련 미공개 정보가 조직적으로 유출되어 임직원이 수십억 원대 부당이득을 챙긴 내부통제 부실이 드러났다. 금융위원회 증권선물위원회 조사 결과에 따르면 전현직 임직원 2명이 상장사 3곳의 공개매수 계획을 공시 전 파악하여 주식을 선매수하거나 정보를 전달해 30억 원 이상의 부당이득을 취했다. NH투자증권은 내부통제 강화 TF를 꾸리는 등 대책을 마련 중이다.</t>
+          <t>금융당국이 금융회사에만 인정되는 특례조항을 통한 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 법무부와 함께 소송촉진특례법 개정을 추진한다. 이는 약식 독촉 절차로 인해 다수의 장기연체 피해자가 발생했을 가능성을 시사하며, 금융당국의 금융회사 감독 강화가 예정되어 있다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>NH투자증권의 공개매수 미공개 정보 유출 사건은 금융위원회 증권선물위원회 조사 결과로 책임이 명확하며(적합 조건 1, 5), 대기업인 NH투자증권의 자력이 충분합니다(적합 조건 2). 임직원의 30억 원 이상 부당이득 발생으로 피해 규모가 크고(적합 조건 4), 일반 투자자들의 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
+          <t>금융당국과 법무부가 금융회사의 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 소송촉진특례법 개정을 추진하고 있어, 금융회사의 책임이 명확하며 자력이 충분하다. 이는 다수의 장기연체 피해자를 양산했을 가능성이 높아 집단적 피해에 해당하며, 정부 기관의 개입으로 증거 확보 및 공적 절차 진행 중인 점이 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>미상 (일반 투자자 다수 예상)</t>
+          <t>다수 (장기연체 양산)</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>차기 NH투자증권 CEO, '내부통제 실패' 現 대표 vs '옵티머스 꼬리표' 前...</t>
+          <t>금융당국  소멸시효 기계적 연장, 장기연체 양산 …연체채권 관행 개선...</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/02/24/2026022403299.html</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295575</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-02-25 00:18:13.008008+00:00</t>
+          <t>2026-02-27 00:51:45.115578+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A431" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>B 시중은행</t>
+          <t>저축은행, 상호금융, 여신전문금융회사 등 금융회사</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자의 손해배상 소송 1심 또는 2심 판결 선고</t>
+          <t>금융위원회 정책 추진 중</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자 A씨가 B 시중은행을 상대로 제기한 손해배상 소송에서 법원은 은행이 보이스피싱 의심 정황에도 주의 의무를 다하지 않았다며 피해자 승소 판결을 내렸다. 이 판결은 은행의 보이스피싱 예방 책임에 대한 중요한 선례가 될 수 있으며, 향후 유사 피해 사례에 영향을 미칠 것으로 보인다.</t>
+          <t>금융위원회는 저축은행, 상호금융, 여신전문금융회사 등 금융회사들이 3천만원 이하 연체채권에 대해 소송이나 지급명령을 반복하여 소멸시효를 사실상 자동 연장해 온 관행을 개선하기 위한 정책을 추진 중이다. 이는 상각 처리된 채권에 대해서도 시효를 계속 연장해 온 문제점을 해결하고 채무자 보호를 강화하려는 목적이다.</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>법원이 은행의 책임(적합 조건 1)을 인정하며 피해자 승소 판결을 내렸고, 상대방이 시중은행으로 자력이 충분합니다(적합 조건 2). 증거 또한 법원에서 인정된 것으로 보입니다(적합 조건 5). 그러나 기사에서 집단적 피해나 구체적인 피해 규모가 명확히 드러나지 않아 적합도 등급을 Medium으로 판단했습니다.</t>
+          <t>금융기관의 소멸시효 자동 연장 관행으로 다수의 채무자가 피해를 입었을 가능성이 높으며 (집단적 피해), 상대방인 금융기관은 자력이 충분합니다 (상대방 자력 충분). 또한 금융당국(금융위)이 해당 관행을 인지하고 개선하려는 정책을 추진 중이므로 (증거 확보 가능, 공적 절차 진행 중) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 채권 3천만원 이하, 총액 미상</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J431" t="inlineStr">
         <is>
-          <t>보이스피싱 의심에도 은행  좋을 대로 하세요</t>
+          <t>[더벨][Policy Radar]  팔아도 책임 끝 아냐  금융위, 부실채권 매각 관행...</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239903</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261436458880103519</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
-          <t>2026-02-24 13:25:23.836452+00:00</t>
+          <t>2026-02-27 00:44:26.754063+00:00</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>제인스트리트</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>소송 여파로 시장에서 일시적으로 이탈</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>60대 김모 씨가 보이스피싱으로 15억 원의 피해를 입고 KB국민은행을 상대로 손해배상 소송을 제기했다. 1심 법원은 은행의 과실을 30%로 인정하여 김 씨에게 4억 6천만원을 배상하라고 판결했다.</t>
+          <t>암호화폐 시장 분석 기사에서 제인스트리트 소송으로 인해 비트코인이 급등하고 제인스트리트가 시장에서 일시적으로 이탈했다는 내용이 언급되었습니다. 소송의 구체적인 내용과 원고, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>KB국민은행이라는 대형 금융기관이 피고이며, 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확하다. 피해 금액이 15억 원으로 크고, 이미 법원 판결을 통해 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5)</t>
+          <t>기사는 제인스트리트 소송의 존재와 시장 영향만 언급할 뿐, 소송의 구체적인 내용, 원고, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>15억 원 (총 피해액), 4억 6천만원 (1심 판결 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>1명 (기사상 김모 씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J432" t="inlineStr">
         <is>
-          <t>KB국민은행,'보이스피싱 15억 확대 피해'··· 법원  30% 책임  4억6000만...</t>
+          <t>암호화페 급등, 실물자산주 주춤… 금·빅테크 강세 속 엔비디아 실적 ...</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M432" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812117</t>
+          <t>https://www.tokenpost.kr/news/market/333936</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:27.843490+00:00</t>
+          <t>2026-02-27 00:42:41.699416+00:00</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C433" t="inlineStr"/>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>제인 스트리트(Jane Street)</t>
+        </is>
+      </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>민주당 TF 자문위에서 배상구조 제언 논의 중</t>
+          <t>시장 조작 소송 진행 중</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>암호화폐 거래소의 상장 책임과 관련하여 현행 법률 체계가 손해배상 및 입증책임 전환 규정에서 불명확하다는 지적이 제기되었다. 이에 민주당 TF 자문위원회는 거래소의 심사 기준 위반으로 이용자 손해가 발생할 경우의 배상구조 마련을 제언하며 법적 명확성 확보를 추진 중이다.</t>
+          <t>글로벌 퀀트 트레이딩 기업 제인 스트리트(Jane Street)를 상대로 시장 조작 소송이 제기되었습니다. 이 소송 이후 북미 시장에서 반복되던 '10시 폭락 현상'이 사라져, 시장 조작 행위가 중단되고 가격 상승을 억누르던 요인이 해소된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>현행 법률 체계상 거래소의 손해배상 책임 및 입증책임 전환 규정이 불명확하다고 지적되어, 상대방 책임이 명확하지 않음 (적합 조건 1 미충족). 현재는 민주당 TF 자문위에서 배상구조를 제언하는 단계로, 구체적인 법적 근거가 미비하여 소송 진행의 불확실성이 매우 높음.</t>
+          <t>대기업 피고(Jane Street)가 특정되었고(적합 조건 1), 자력이 충분하며(적합 조건 2), 시장 조작으로 인한 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 이미 소송이 제기되어 진행 중이므로, 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J433" t="inlineStr">
         <is>
-          <t>'거래소 상장 책임' 어디까지…민주당 TF 자문위, '배상구조' 제언</t>
+          <t>비트코인 가격 예측: 8만 달러 스퀴즈와 5만 달러 위험 사이</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L433" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M433" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655097</t>
+          <t>http://coinreaders.com/219598</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:09.515383+00:00</t>
+          <t>2026-02-27 00:41:47.588145+00:00</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>도널드 트럼프, 월드 리버티 파이낸셜(WLFI)</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>이해상충 논란 제기, 시장 변동성 발생</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>트럼프 전 대통령의 관세 정책과 친(親)크립토 발언이 암호화폐 시장에 변동성을 야기했습니다. 특히 트럼프 일가의 크립토 프로젝트인 WLFI의 대규모 자금 조달과 관련하여 대통령의 정책 결정이 가족의 자산 가치에 영향을 미칠 수 있다는 '이해상충 논란'이 제기되었습니다.</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'은 해당되나, '상대방 책임의 명확성'과 '피해 규모의 구체성 및 인과관계'가 불분명합니다. 대통령의 정책 결정과 가족의 자산 가치 상승 간의 '이해상충 논란'은 제기되었으나, 이를 직접적인 법적 책임으로 연결하여 집단소송을 제기하고 손해배상을 입증하기 매우 어렵습니다. 또한, 관련 공적 절차(수사, 조사 등)가 진행 중이라는 언급이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>10% ‘전 세계 추가 관세’…현직 대통령 트럼프 맞대응에 비트코인 24시...</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M434" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/334272</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:34:48.063384+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B434" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A435" s="3" t="inlineStr">
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>KB국민은행, 하나은행, 신한은행, NH농협은행, SC제일은행 등 주요 시중은행</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>금융당국(금융위원회, 금융감독원)의 ELS 불완전판매 관련 과징금 확정 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>금융당국이 홍콩H지수 ELS 불완전판매 사태와 관련하여 은행권 과징금 규모를 다음 달 확정할 예정입니다. 금융감독원 제재심의위원회는 당초 약 2조원 수준이던 과징금을 1조4000억원 안팎으로 낮췄으며, 은행들은 이미 약 1조3000억원 규모의 자율 배상을 완료했습니다. 과징금 규모에 따라 은행들의 실적에 영향이 불가피할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 불완전판매 사태는 금융당국이 이미 불완전판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확합니다. KB국민은행, 하나은행 등 주요 시중은행들이 상대방으로 자력이 충분하며, 수조원대의 피해 규모와 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 또한 금융당국의 과징금 확정 절차가 진행 중인 공적 절차 진행 사건으로, 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>총 피해 규모 약 2조원 추정, 약 1조3000억원 자율 배상 완료</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>다수 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>지배구조 개편·홍콩ELS 제재…3월 은행권 운명의 분수령</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M435" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022616474127446</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:22:26.479507+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B435" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>A 은행</t>
+          <t>월가의 대형 마켓 메이커</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>60대 김모 씨가 보이스피싱 피해액 15억 6천만 원에 대해 A 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 과실을 30% 인정했다. 은행이 보이스피싱을 의심했음에도 적극적으로 대응하지 못한 점이 과실로 인정되어, 약 4억 6천만 원을 배상하라는 판결이 나왔다.</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 비트코인 시장 조작 관련 소송을 제기했습니다. 이 소송 제기 이후 비트코인 시장에서 정례적으로 나타나던 매도 압력이 사라지고 오히려 강력한 매수세가 포착되며 가격이 반등하는 현상이 나타났습니다.</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>법원에서 은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 A 은행은 금융기관으로 자력이 충분합니다(적합 조건 2). 피해 금액이 15억 6천만 원으로 규모가 크고(적합 조건 4), 이미 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송을 제기하여(적합 조건 1, 6), 상대방의 자력이 충분하고(적합 조건 2), 비트코인 시장 조작으로 인한 다수 투자자의 피해 가능성이 높으며(적합 조건 3, 4), 소송 제기 자체가 시장 변화를 가져올 만큼 증거 확보 가능성이 높다고 판단됩니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>15억 6천만 원 (배상액 4억 6천만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>법원  보이스피싱 의심했지만 적극 대응 못해 …은행 측 '30% 배상 판결'</t>
+          <t>비트코인, '오전 10시' 정례 매도 멈추니 반등...조작 세력 항복인가?</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339234</t>
+          <t>http://coinreaders.com/219451</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>2026-02-24 13:04:37.945626+00:00</t>
+          <t>2026-02-26 13:26:20.104498+00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C437" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C437" t="inlineStr"/>
       <c r="D437" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (은행 과실 인정, 4억 6천만 원 배상)</t>
+          <t>금융위원회 제도 개선 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>KB국민은행이 보이스피싱 의심 거래를 방치하여 고객 김모 씨가 15억 원의 피해를 입은 사건에서, 서울 법원 1심은 은행의 과실을 인정하고 약 4억 6천만 원을 배상하라고 판결했습니다. 이는 은행의 부주의로 인한 고객 피해에 대한 책임을 인정한 사례입니다.</t>
+          <t>금융위원회가 반복되는 빚 연장으로 발생하는 '좀비채권' 문제 해결을 위해 제도 개선에 나섭니다. 이 위원장은 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다고 언급했으며, 해외에서도 시효가 지난 채권에 대한 소송 활용을 엄격히 제한하는 추세입니다.</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>대기업 피고(KB국민은행)의 자력이 충분하며, 법원 1심에서 은행의 과실이 인정되어 책임이 명확하다는 판단이 나왔습니다. 피해 금액 또한 15억 원으로 규모가 크고, 이미 소송이 진행되어 증거가 확보된 상태입니다.</t>
+          <t>해당 기사는 '좀비채권' 관련 금융위원회 제도 개선 논의를 다루는 정책 기사로, 특정 가해자와 피해자 간의 법적 분쟁을 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방 책임, 집단적 피해, 구체적인 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>15억 원 (총 피해액), 4억 6천만 원 (1심 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>보이스피싱 의심하고도 방치한 KB국민은행, 고객 15억 피해 키웠다</t>
+          <t>반복되는 빚 연장 '좀비채권'에…금융위 제도 손질</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86622</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125579</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>2026-02-24 13:02:39.059028+00:00</t>
+          <t>2026-02-26 12:59:15.547642+00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C438" t="inlineStr"/>
-      <c r="D438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
-          <t>도널드 트럼프가 50억 달러 손해배상 소송 제기</t>
+          <t>금융당국의 정책 발표</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 자신의 계좌가 정치적 이유로 폐쇄되어 사업 운영이 중단되었다며 50억 달러 규모의 손해배상 소송을 제기했다. 이는 개인의 대규모 손해배상 청구로, 소송의 결과에 따라 상당한 파급 효과가 예상된다.</t>
+          <t>금융위원회가 연체채권 매각 시에도 원채권사의 사후관리 책임을 남기고, 소멸시효 완성 채권에 대한 기계적 소송 제기 유인을 낮추는 등 채무자 보호를 위한 관행 개선 방안을 추진합니다. 이억원 금융위원장은 대출이 채무자와 채권자의 공동 결정임을 강조하며 금융권의 자율적인 개선을 독려했습니다.</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 크고(50억 달러), 상대방은 트럼프의 계좌를 폐쇄할 수 있는 대형 금융기관으로 자력이 충분할 것으로 예상됩니다. (적합 조건: 피해 규모가 큼, 상대방에게 자력이 충분함) 다만 집단적 피해가 아닌 개별 소송이며, 정치적 배경으로 인해 소송의 복잡성이 높을 수 있습니다.</t>
+          <t>해당 기사는 금융당국이 연체채권 관리 관행 개선을 위해 새로운 정책을 발표하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>50억 달러 (약 7조2천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>[오전 주요 국제금융뉴스](24일)</t>
+          <t>연체채권 팔아도 금융사에 책임 남긴다…금융위, ‘원채권사 사후관리...</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400141</t>
+          <t>https://www.g-enews.com/view.php?ud=202602261429198083e30fcb1ba8_1</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
-          <t>2026-02-24 13:00:09.073518+00:00</t>
+          <t>2026-02-26 12:57:54.266069+00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>소송촉진특례법 개정 추진</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정이 추진됩니다. 이는 채무자의 공동결정을 강조하며 실패의 비용을 함께 나누는 것이 타당하다는 취지로, 금융회사의 연체채권 매각 및 관련 절차에 영향을 미칠 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>본 기사는 금융회사에만 인정되던 지급명령 공시송달 특례 폐지를 위한 소송촉진특례법 개정 추진에 대한 내용으로, 특정 피해 사건이나 구체적인 소송 대상이 명확하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>연체채권 매각해도 원채권 금융사에 고객보호책임 부여</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>mediapen.com</t>
+        </is>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M439" t="inlineStr">
+        <is>
+          <t>https://www.mediapen.com/news/view/1083863</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:57:27.838883+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B439" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A440" s="3" t="inlineStr">
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>금융위원회 정책 발표 및 제도 개선 추진</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>금융위원회가 개인 연체채권 관리 강화 방안을 발표했다. 이는 금융회사가 연체채권을 매각하더라도 고객 보호 책임을 유지하고, 연체 초기 채무조정 안내를 의무화하며, 기계적인 소멸시효 연장 관행에 제동을 거는 내용을 담고 있다. 매년 수십만 명의 신규 장기연체자가 발생하는 등 기존 관행으로 인한 피해가 심각하여 제도 개선이 추진되고 있다.</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>금융회사의 연체채권 관리 및 추심 관행으로 인해 매년 수십만 명의 장기연체자가 발생하는 등 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 금융위원회가 제도 개선을 추진하고 있어 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 상대방인 금융회사는 자력이 충분하며(적합 조건 2), 소멸시효 연장 관행 폐지 등 법리적 쟁점도 존재하여 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>수십만 명 이상 (매년 30만 명 신규 장기연체자 발생, 5년 이상 초장기 연체채권 285만 8천 건)</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>‘연체 채권’ 팔면 끝?…원채권 금융사에 ‘고객 보호 책임’ 묻는다</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/economy/finance/1246668.html</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:53:20.752609+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B440" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C441" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C441" t="inlineStr"/>
       <c r="D441" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>계좌 지급정지 상태</t>
+          <t>금융위원회 개인 연체채권 관리 강화 방안 발표 및 소송촉진특례법 개정 추진</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 신고로 인해 범죄 의심 계좌로 분류되어 본인의 계좌가 지급정지되는 사례가 발생하고 있습니다. 기사는 이러한 상황에서 계좌를 풀 수 있는 방법에 대해 다루고 있으며, 이는 선의의 피해자가 겪는 금융 거래 제한 문제에 해당합니다.</t>
+          <t>금융당국이 금융회사의 연체 채권 소멸시효 기계적 연장 관행을 개선하고, 채권 매각 후에도 고객 보호 책임을 강화하는 방안을 발표했습니다. 장기 연체 채무자가 93만 6천명에 달하며, 금융위는 소멸시효 연장을 위한 기계적 소송 제기를 막기 위해 소송촉진특례법 개정도 추진할 방침입니다.</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>은행 등 금융기관이 상대방이므로 자력이 충분하며, 계좌 지급정지 기록 등 증거 확보가 용이하고 이미 공적 절차(지급정지)가 진행 중인 상태입니다. 그러나 기사는 개별 사례에 대한 정보 제공에 가깝고, 집단적 피해 규모나 상대방의 명확한 책임 소재가 불분명하여 소송금융 투자 매력도가 높지 않습니다.</t>
+          <t>금융당국이 금융회사의 '소멸시효 기계적 연장' 관행과 연체 채권 매각 후 고객 보호 책임 미흡을 문제 삼아 개선 방안을 발표하고 법 개정을 추진 중입니다. 이는 금융회사의 책임이 비교적 명확하며(적합 조건 1), 상대방인 금융회사들은 자력이 충분합니다(적합 조건 2). 장기 연체 채무자가 93만 6천명에 달하는 등 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 금융당국의 발표 자체가 객관적 증거가 될 수 있으며(적합 조건 5), 이미 공적 절차(제도 개선, 법 개정 추진)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>93만 6천명 이상</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>대포통장이라고요? …묶인 내 계좌, 풀 방법은?</t>
+          <t>장기 연체 악순환 끊는다 ...금융위, 연체채권 연장 관행 제동</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000293307?division=NAVER</t>
+          <t>http://www.fnnews.com/news/202602261046124235</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
-          <t>2026-02-24 12:25:55.121726+00:00</t>
+          <t>2026-02-26 12:53:12.531134+00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr"/>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>금융위원회 정책 발표 및 제도 개선 논의</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>금융위원회가 연체자 보호 및 신속한 재기 지원을 위한 개인 연체채권 관리 강화 방안을 발표했습니다. 금융회사의 자체 채무조정 활성화, 연체채권 매각 규율 강화, 소멸시효 기계적 연장 관행 개혁 등 세 가지 주요 과제를 추진하며, 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다는 철학을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>본 기사는 금융위원회의 연체채권 관리 개선 방안 발표에 대한 것으로, 특정 금융기관의 과거 불법행위나 이로 인한 피해자 집단이 명확히 특정된 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 소송 가능성이 보이지 않습니다. (적합 조건 1, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>금융위원장  대출은 채권자와 채무자 공동결정...실패의 비용도 나눠야...</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>efnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M442" t="inlineStr">
+        <is>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=127799</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:52:15.612538+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B442" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D442" t="inlineStr">
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>다수의 금융회사</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E442" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중</t>
+          <t>금융위원회의 관행 손질 및 소송촉진특례법 개정 논의 중</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>미국에서 퇴직연금 관련 집단소송이 여러 건 진행 중이며, 특정 기업의 DC형 연금제도에서 담당자가 낮은 수수료를 선택한 것이 쟁점이 될 수 있음을 언급합니다. 이는 퇴직연금 가입자들의 잠재적 피해와 관련된 사안입니다.</t>
+          <t>금융위원회가 초장기 연체 채권 285만 건과 관련된 금융회사들의 시효 연장 및 재매각 관행을 손질하고, 금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정을 추진하고 있습니다. 이는 채무자들의 권리 보호를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>미국에서 퇴직연금 관련 집단소송이 진행 중이라는 점은 다수의 피해자(적합 조건 3)와 잠재적으로 큰 피해 규모(적합 조건 4)를 시사합니다. 특정 기업이 피고가 될 가능성이 있어 자력 있는 상대방(적합 조건 2)이 될 수 있으나, 기사 내용이 매우 일반적이어서 구체적인 사건의 적합도를 판단하기에는 정보가 부족합니다.</t>
+          <t>초장기 연체 채권 285만 건이라는 대규모 피해자가 존재하며(집단적 피해, 피해 규모 큼), 금융회사들의 시효 연장 및 재매각 관행이 문제로 지적되고 있어 상대방 책임이 명확합니다. 금융회사들은 자력이 충분하며, 금융위원회가 해당 관행을 손질하고 소송촉진특례법 개정을 추진 중이므로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>285만건</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>기금형 퇴직연금, 디폴트옵션의 경험에서 무엇을 배워야 하는가[퇴직연...</t>
+          <t>초장기 연체 285만건…금융위, 시효연장·재매각 관행 손질</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202602094245b</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=125164</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>2026-02-24 00:34:48.867197+00:00</t>
+          <t>2026-02-26 12:51:00.149174+00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr"/>
+      <c r="D444" t="inlineStr"/>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>이억원 위원장이 채권자와 채무자가 빚의 실패 비용을 함께 나누는 '포용적 금융'을 강조했다. 특히 지난 12년간 금융회사가 손쉽게 독촉과 시효 연장을 할 수 있게 했던 소송촉진특례법상 공시송달 특례에 대한 개선 필요성을 언급했다. 이는 채무자 보호를 위한 법률 및 정책 방향을 제시하는 발언이다.</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건의 피해나 가해자를 다루는 것이 아니라, 이억원 위원장의 정책적 발언과 소송촉진특례법상 공시송달 특례에 대한 비판을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>이억원 “빚은 채권·채무자 공동결정…실패도 함께 나눠야 타당”</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M444" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563556&amp;class=18&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:49:53.621472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B444" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D444" t="inlineStr">
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>금융기관 및 채권추심회사</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>금융위원회의 '개인 연체채권 관리 강화 방안' 발표 및 제도 개선 논의 중</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하기 위한 포용금융 대책을 발표했습니다. 기한이익 상실 전 채무조정요청권 안내 의무화, 채권 매각 시 양수인 불법행위 점검 및 보고 의무화, 소멸시효 연장 관행 개선 등이 주요 내용입니다. 이는 과거 부당한 채권 추심 및 소멸시효 연장 관행으로 피해를 입은 다수의 채무자에게 소송 기회를 제공할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하고 '사람 살리는 금융'을 구현하기 위한 대책을 발표했습니다. 이는 과거 부당한 채권 추심이나 소멸시효 연장 관행으로 피해를 입은 다수의 채무자가 존재할 가능성을 시사합니다. 상대방(금융기관 및 채권추심회사)의 자력이 충분하고(적합 조건 2), 다수의 피해자(채무자)가 발생할 수 있으며(적합 조건 3), 금융당국의 정책 발표 및 제도 개선 논의가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 또한, 금융사의 보고 의무화 등으로 증거 확보가 용이할 수 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>다수의 채무자</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>금융권 '회수 극대화' 관행 고친다…연체채권 매각시 불법행위 점검 강...</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M445" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260226_0003527143</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:49:24.821829+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>금융당국 정책 발표 및 법 개정 추진 중</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>금융회사들이 연체채권의 소멸시효를 기계적으로 연장하고 반복적으로 재매각하여 취약채무자들이 장기간 추심에 시달리는 문제가 발생했습니다. 이에 금융위원회는 대통령의 지적에 따라 채권 매각 및 소멸시효 연장 관행을 개선하고, 금융회사의 자체 채무조정 및 소멸시효 완성 유인을 강화하는 방안을 발표했습니다. 이는 채무자 보호를 위한 금융권의 오랜 관행 개선을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>금융회사들의 기계적인 채권 소멸시효 연장 및 반복적인 채권 재매각 관행으로 인한 취약채무자들의 피해가 대통령 지적과 금융당국의 정책 발표로 명확히 드러났습니다 (상대방 책임 명확, 증거 확보 가능). 전 금융업권에 걸쳐 수십만 명 이상의 채무자들이 장기간 추심에 시달려 집단적 피해 규모가 매우 크며 (집단적 피해, 피해 규모 큼), 상대방인 금융회사들은 충분한 자력을 갖추고 있습니다 (상대방 자력 충분). 현재 금융당국이 관련 정책을 발표하고 법 개정을 추진하는 등 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>수십만 명 이상 추정</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>대통령 쓴소리에…금융사 연체채권 매각·소멸시효 연장 까다롭게</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M446" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/finance/2026/02/25/0026</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:48:57.835046+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>은행권</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>은행권의 홍콩 ELS 불완전판매로 인해 1조 3천억원 규모의 자율배상이 진행되었으며, 금융당국은 다음 달 과징금 부과 여부를 결정할 예정입니다. 이는 대규모 금융사고로 다수의 피해자가 발생했고, 금융소비자보호법에 따른 사후 피해 회복 노력이 과징금 감경에 영향을 미칠 수 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>은행권의 홍콩 ELS 불완전판매는 상대방 책임이 명확하고(적합 조건 1), 대규모 금융기관인 은행권이 피고로 자력이 충분합니다(적합 조건 2). 이미 1조 3천억원 규모의 자율배상이 진행되었을 정도로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생했으며(적합 조건 3), 금융당국의 과징금 논의가 진행 중인 점은 공적 절차 진행 및 증거 확보 가능성을 보여줍니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>1조 3천억원 이상</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>다수 (수만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>은행권 홍콩 ELS 과징금 결론 다음달로</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/157586</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:38:01.255156+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E444" t="inlineStr">
-[...282 lines deleted...]
-      </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>형사 1심 무죄 선고, 민사 손해배상 소송에서 자산운용사 설명의무 위반 없음 판결</t>
+          <t>미국 정부의 가상자산 압수 및 전략 비축 전환 정책 진행 중</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>1800억원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여 피델리스자산운용 및 전현직 경영진이 사기 및 자본시장법 위반 혐의로 기소되었으나, 서울남부지방법원 1심에서 전원 무죄를 선고받았다. 재판부는 상품설명서의 허위·부실 기재를 인정하기 어렵고, 손실은 코로나19라는 외부적 사정에 따른 펀드 고유의 위험이 현실화된 결과라고 판단했다. 이는 동일 펀드 관련 민사 손해배상 소송에서 자산운용사의 설명의무 위반이 없다고 판단한 서울중앙지방법원 판결과도 맥을 같이 한다.</t>
+          <t>중국 보안기업 360그룹 창업자 주홍기는 미국이 범죄 사건에 연루된 가상자산을 압수하여 자국이 통제하는 전략적 금융 비축 자산으로 전환하고 있다고 비판했습니다. 그는 이러한 조치가 원래 피해자들에게 이중 손실을 야기하고 글로벌 가상자산 유통을 왜곡하며 달러 패권을 강화하려는 시도라고 주장했습니다.</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>피델리스 펀드 부실과 관련하여 자산운용사 및 경영진에 대한 사기 및 자본시장법 위반 혐의가 1심에서 무죄 선고되었으며, 동일 펀드 관련 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다고 판결되어 이미 종결된 사건에 해당합니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 피해자 측의 승소 가능성이 매우 낮습니다.</t>
+          <t>상대방에게 자력이 충분함(미국 정부) 및 피해 규모가 클 가능성(대규모 압수 가상자산)이 있으나, 본 기사는 미국 정부의 가상자산 처리 정책에 대한 비판적 의견을 다루는 것으로, 특정 피해자들이 직접적인 손해배상을 청구할 수 있는 명확한 법적 근거를 제시하지 않습니다. 주권 국가를 상대로 한 소송의 복잡성과 관할권 문제가 커 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>1800억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>법무법인 광장  피델리스펀드 사기 혐의 전 경영진 형사리스크 방어</t>
+          <t>주홍기  미국, 사건 연루 가상자산을 전략 비축으로 전환…피해자에 이...</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/23/2026022317304880545</t>
+          <t>https://www.tokenpost.kr/news/breaking/334026</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:35.695004+00:00</t>
+          <t>2026-02-26 12:29:35.346886+00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C449" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C449" t="inlineStr"/>
+      <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
-          <t>트럼프 대통령이 JP모건을 상대로 50억 달러 손해배상 소송 제기</t>
+          <t>정책 논의 단계</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>트럼프 대통령이 JP모건이 정치적 이유로 자신의 계좌를 폐쇄했다며 50억 달러(약 5조원) 손해배상 소송을 제기했다. JP모건은 디뱅킹 사실은 인정했으나 정치적 이유는 아니라고 주장하고 있으며, 트럼프 법률팀은 JP모건의 인정을 트럼프 대통령 주장을 뒷받침하는 결정적 증거로 강조하고 있다.</t>
+          <t>주가조작 및 회계부정 신고 포상금 상한이 전면 폐지된다는 내용의 기사입니다. 해당 기금은 포상금 지급뿐만 아니라 불공정거래 피해자 구제와 연계하는 방안도 논의 중이며, 신고 경로에 따른 차별도 없앨 예정입니다.</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>JP모건이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 트럼프 대통령이 청구한 손해배상액이 50억 달러로 매우 크다(적합 조건 4). JP모건이 '디뱅킹' 사실을 인정한 점은 트럼프 측 주장을 뒷받침하는 결정적 증거로 활용될 수 있어 상대방 책임 입증에 유리하다(적합 조건 1, 5).</t>
+          <t>해당 기사는 주가조작 및 회계부정 신고 포상금 제도 개선과 불공정거래 피해자 구제 방안 논의에 대한 정책적 내용을 다루고 있습니다. 특정 사건의 피해자, 가해자, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>50억달러(약 5조원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>JP모건 美 트럼프 대통령 디뱅킹 인정... 정치적 이유는 아냐</t>
+          <t>'주가조작·회계부정' 신고 포상금 상한 전면 폐지</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>junggi.co.kr</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633360</t>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35604</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>2026-02-23 13:02:35.521746+00:00</t>
+          <t>2026-02-26 12:21:41.829454+00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>KB국민은행</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>지방법원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>서울 소재 지방법원이 보이스피싱 피해를 입은 60대 김모 씨가 KB국민은행을 상대로 제기한 손해배상 소송에서 은행의 과실을 30% 인정, 약 4억 6천만 원을 배상하라고 판결했습니다. 이 판결은 시니어 보이스피싱 피해에 대한 은행의 책임을 인정한 첫 사례로, 향후 유사 피해자들의 추가 소송에 중요한 선례가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>지방법원이 KB국민은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 은행은 충분한 자력을 갖춘 대기업입니다(적합 조건 2). 피해 금액이 4억 6천만 원으로 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 이 판결은 유사한 시니어 보이스피싱 피해자들에게 중요한 선례가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>4억 6천만 원</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>시니어 보이스피싱 피해에 은행 책임 인정…국민은행 4억6천만 원 배상...</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>abcn.kr</t>
+        </is>
+      </c>
+      <c r="L450" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M450" t="inlineStr">
+        <is>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86631</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:07:48.738039+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B450" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>피델리스자산운용 (현 와이케이자산운용)</t>
+          <t>위너스자산운용</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>형사 재판 무죄 선고, 민사 손해배상 소송 설명의무 위반 없음 판결</t>
+          <t>대법원 파기환송 (원고 승소 취지)</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>1800억 원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여, 피델리스자산운용 전·현직 경영진의 사기 및 자본시장법 위반 혐의에 대해 법원이 전원 무죄를 선고했다. 또한, 동일 펀드 관련 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 내려졌다. 재판부는 펀드 손실이 코로나19라는 예측 불가능한 외부적 사정에 따른 위험 현실화로 판단했다.</t>
+          <t>KB증권이 위너스자산운용을 상대로 제기한 미수금 청구 소송에서 대법원이 KB증권의 승소 취지로 파기환송 결정을 내렸다. 이로써 KB증권은 최종 승소에 한 발 더 다가섰다. 사건은 서울고등법원으로 다시 돌아가 대법원 취지에 따라 재심리될 예정이다.</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>형사 재판에서 피델리스자산운용 전 경영진 전원 무죄가 선고되었고, 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 나왔다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'으로 보아 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+          <t>본 사건은 KB증권과 위너스자산운용 간의 미수금 청구 소송으로, 집단적 피해(조건 3)나 일반적인 '피해자'의 소송으로 보기 어렵습니다. 또한 원고인 KB증권이 대법원에서 승소 취지의 파기환송을 받아 이미 유리한 판결을 확보한 상태이므로, 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>1800억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>피델리스자산운용 前 경영진 무죄…광장, 금융권 핵심 리스크 방어 성공</t>
+          <t>[Who Is ?] 이홍구 KB증권 대표이사 사장</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022315591121174</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431198</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>2026-02-23 12:58:01.954288+00:00</t>
+          <t>2026-02-26 01:03:41.840703+00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
-      <c r="A452" s="3" t="inlineStr">
+      <c r="A452" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>B 은행</t>
+          <t>제인스트리트, 점프트레이딩</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>1심에서 은행 과실 30% 인정 판결 후, 은행과 피해자 양측 모두 항소하여 2심 진행 중</t>
+          <t>테라폼랩스 파산 관리인으로부터 40억 달러 규모의 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>60대 A씨가 보이스피싱으로 15억6000만원의 피해를 입자, 은행이 주의 의무를 다하지 않아 피해가 확대되었다며 손해배상 소송을 제기했습니다. 1심 재판부는 은행의 과실을 30% 인정하여 4억6000만원을 배상하라고 판결했으며, 현재 은행과 A씨 양측 모두 항소하여 2심이 진행 중입니다.</t>
+          <t>테라폼랩스 파산 관리인이 미국 금융사 제인스트리트와 점프트레이딩을 내부자 거래 혐의로 기소했습니다. 이 소송은 40억 달러 규모의 손해배상을 청구하는 것으로, 테라폼랩스 파산과 관련된 중요한 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>상대방인 시중 은행의 자력이 충분하며(적합 조건 2), 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확합니다(적합 조건 1). 피해 금액이 15억 6천만원으로 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 현재 항소심이 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확하며(내부자 거래 혐의 기소), 상대방에게 자력이 충분하고(미국 금융사), 피해 규모가 매우 크며(40억 달러), 증거가 확보된 상태(기소)이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>15억6000만원</t>
+          <t>40억 달러</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>보이스피싱 경고 안 믿자, 은행 직원  좋을 대로 하세요 …15억 털렸다</t>
+          <t>테라폼랩스, 미국 금융사 '내부자 거래' 혐의로 기소</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>khgames.co.kr</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/23/2026022315245052666</t>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=301763</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:56.257541+00:00</t>
+          <t>2026-02-26 00:46:28.538461+00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
-      <c r="A453" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A453" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>영양청송새마을금고</t>
+          <t>시중은행</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>피해 고객 민원 제기, 금고 측 소송 권유</t>
+          <t>금융위원회 안건심사소위원회에서 과징금 규모 논의 중, 금감원 제재심의위원회 및 은행 자율 배상 완료</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>영양청송새마을금고가 고객의 대위변제 사실을 인지하고도 업무 착오로 근저당권을 말소하여 고객이 담보권을 상실하는 재산상 피해를 입었다. 금고 측은 책임 인정 없이 고객에게 소송을 제기하라고 답변하여 무책임한 태도를 보이고 있다. 새마을금고중앙회의 단위금고에 대한 지도감독 부실에 대한 비판도 제기되고 있다.</t>
+          <t>금융위원회가 홍콩 H지수 ELS 불완전 판매에 대한 은행들의 과징금 규모를 논의 중입니다. 금융당국은 이미 불완전 판매를 인정하고 제재 절차를 진행하고 있으며, 은행들은 1조 3천억원 규모의 자율 배상을 완료했습니다. 최종 과징금 규모는 금융위 정례회의에서 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>영양청송새마을금고의 업무 착오로 인한 고객 피해가 명확하며(적합 조건 1), 상대방인 새마을금고는 금융기관으로서 자력이 충분함(적합 조건 2). 대위변제 및 근저당권 말소 관련 내부 기록 등 객관적 증거 확보 가능성이 높음(적합 조건 5). 다만, 현재까지는 개별 고객의 피해 사례로 보이며, 피해 규모가 '수억 원 이상'이라는 기준에는 미치지 못할 수 있습니다.</t>
+          <t>금융당국이 은행의 ELS 불완전 판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확하며, 시중은행은 충분한 자력을 갖추고 있습니다. 이미 1조 3천억원 규모의 자율 배상이 이루어졌고 다수의 피해자가 발생하여 집단적 피해 및 큰 피해 규모가 확인됩니다. 현재 금융위원회에서 과징금 논의가 진행 중인 공적 절차 단계에 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>7천만 원 이상 (담보권 상실로 인한 추가 피해 미상)</t>
+          <t>1조 3천억원 이상</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>영양청송새마을금고, 대위변제 사실 알면서도 근저당 말소…책임은 고...</t>
+          <t>1조 넘나 ...금융위 안건소위, 오늘 홍콩 ELS 과징금 논의</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1323845</t>
+          <t>http://www.fnnews.com/news/202602260617225325</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>2026-02-23 12:40:32.674977+00:00</t>
+          <t>2026-02-26 00:33:28.782176+00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C454" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E454" t="inlineStr"/>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>불법사금융 업체</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>한국대부금융협회 피해 구제 및 정부의 불법사금융 척결 정책 추진, 특사경 도입 논의 중</t>
+        </is>
+      </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>칼럼은 비트코인, 부동산, 주식 등 금융 시장에서 근거 없는 예측이 난무하며 투자자들에게 큰 피해를 입히는 현상을 비판한다. 래리 핑크, 로버트 기요사키 등 유명 인사들의 예측 실패 사례를 들며, 이러한 무책임한 예측으로 인한 피해는 누구도 보상해주지 않는다고 지적한다. 정부가 근거 없는 예측을 제재할 방안을 모색해야 한다고 주장한다.</t>
+          <t>한국대부금융협회 분석 결과, 지난해 불법사금융 피해자 846명이 평균 546%의 이자율로 1100만원을 대출받아 법정 최고이자율의 27배를 넘는 피해를 입었다. 협회는 10억 6300만원의 피해액을 구제했으며, 정부는 불법사금융 척결을 위해 연 이자율 60% 초과 대부계약 무효화 및 특사경 도입을 추진 중이다.</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>기사는 근거 없는 예측으로 인한 투자 피해를 지적하지만, 현재 법률 하에서 단순 예측 실패에 대한 법적 책임(특히 손해배상)을 묻기 어렵다는 점을 시사한다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 특정 사건이 아닌 일반적인 현상에 대한 논평으로 소송금융 투자 대상으로서의 구체적인 사건성이 부족하다.</t>
+          <t>불법사금융으로 인한 상대방 책임이 명확하며(적합 조건 1), 846명의 다수 피해자가 발생했고(적합 조건 3), 평균 1100만원 대출에 546% 이자율로 피해 규모가 크다(적합 조건 4). 한국대부금융협회의 거래내역 확인 서비스로 증거 확보가 용이하며(적합 조건 5), 협회 구제 및 정부의 특사경 도입 추진 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 대출금 1100만원, 평균 이자율 546% (총 구제 피해액 10억 6300만원)</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>[손성진 칼럼] 예측, 그 가벼움</t>
+          <t>불법사금융 평균 이자율 546%로 1100만원 대출</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602231914023084</t>
+          <t>https://www.segye.com/newsView/20260225516192?OutUrl=naver</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>2026-02-23 12:32:50.290285+00:00</t>
+          <t>2026-02-26 00:25:30.661346+00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
-      <c r="A455" s="3" t="inlineStr">
+      <c r="A455" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>KB라이프</t>
+          <t>불법 사금융 업자</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>민사 소송 진행 중</t>
+          <t>한국대부금융협회 피해 구제 및 고발 예정</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>KB라이프를 상대로 설계사들이 약 450억 원 규모의 민사 소송을 제기했습니다. 1인당 5천만 원에서 1억 원에 달하는 피해를 주장하며, 수백 명의 설계사가 관련된 집단 소송으로 보입니다. 장기간의 소송전으로 인해 조직 분위기 위축 및 설계사 이탈이 발생했습니다.</t>
+          <t>불법 사금융 이용자들이 연평균 546%의 초고금리와 1인당 10건 이상의 다중채무 피해를 입고 있다. 한국대부금융협회는 846명의 피해자로부터 총 10억 6300만 원의 피해액을 회수하고, 불법 고금리 대출을 감면하거나 이자를 반환하는 등 적극적인 구제 활동을 펼치고 있다. 협회는 향후 직접 고발에 나서는 등 불법 사금융 근절에 무관용 원칙을 적용할 방침이다.</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>상대방인 KB라이프는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 수백 명의 설계사가 450억 원 규모의 집단적 피해를 입어 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 민사 소송이 진행 중인 사건입니다.</t>
+          <t>본 사건은 불법 사금융 업자의 명확한 책임(적합 조건 1)과 846명에 달하는 다수의 피해자(적합 조건 3), 총 10억 원 이상의 피해 규모(적합 조건 4)를 가지고 있다. 한국대부금융협회가 거래 내역을 분석하고 피해액을 회수하는 등 공적 절차를 진행 중이며(적합 조건 5, 6), 향후 직접 고발까지 예고하고 있어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>450억원</t>
+          <t>총 10억 6300만 원 이상 (회수 및 감면액 기준), 1인당 평균 1100만 원</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>450명 이상</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>[통합 3년 KB라이프 진단]  불완전판매 원인, LTI 소송 여파? …흔들리는...</t>
+          <t>이자 546% 불법사채…피해자 1인당 대출 10건 넘어</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M455" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/156684</t>
+          <t>https://www.sedaily.com/article/20012751?ref=naver</t>
         </is>
       </c>
       <c r="N455" t="inlineStr">
         <is>
-          <t>2026-02-23 00:40:42.451628+00:00</t>
+          <t>2026-02-26 00:24:56.296211+00:00</t>
         </is>
       </c>
     </row>
     <row r="456">
-      <c r="A456" s="3" t="inlineStr">
+      <c r="A456" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C456" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C456" t="inlineStr"/>
       <c r="D456" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 항소 예정</t>
+          <t>한국대부금융협회 불법사금융 피해 구제 및 사법 지원 진행 중</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>라임 사태와 관련하여 서울남부지법이 신한투자증권을 '공동불법행위자'로 인정하며 하나은행에 327억 원을 배상하라는 1심 판결을 내렸다. 신한투자증권은 항소 계획을 밝혔으며, 이번 판결로 라임 사태 관련 민사 1심 누적 배상액은 870억 원을 넘어섰다. 1조 6천억 원대 환매 중단으로 4000명 이상의 피해자가 발생한 대규모 사건이다.</t>
+          <t>가계대출 규제로 1·2금융권에서 밀려난 중저신용자들이 불법사금융으로 내몰려 법정 최고금리(연 20%)를 훨씬 웃도는 고금리(평균 546%) 피해를 입고 있음. 한국대부금융협회는 지난해 846명의 피해자로부터 8910건의 피해 현황을 분석하고, 10억 6300만원의 피해액을 구제하는 등 적극적으로 피해자 지원 및 불법사금융 근절 활동을 펼치고 있음.</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>신한투자증권은 초대형 IB로 자력이 충분하며(적합 조건 2), 법원이 라임 사태의 '공동불법행위자'로 판단하여 책임이 명확합니다(적합 조건 1). 1조 6천억 원대 환매 중단으로 4000명 이상의 다수 피해자가 발생했으며(적합 조건 3, 4), 이미 1심 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+          <t>불법사금융의 법정 최고금리 위반은 책임이 명확하며(적합 조건 1), 846명의 피해자와 평균 546%의 고금리로 인한 피해 규모가 크고 집단적임(적합 조건 3, 4). 한국대부금융협회가 피해 현황 분석, 채무 감면, 부당이득 반환 등 구제 활동 및 사법 지원을 진행 중이므로 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 고려해야 함.</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>1조 6천억원대 (환매 중단), 누적 배상액 870억원 이상 (민사 1심)</t>
+          <t>평균 대출금 1100만원, 협회 구제 불법 이득 5억 4400만원 (145건)</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>4000명 이상</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>신한투자증권은 라임사태의 실질적 공범  하나은행에 327억 배상 판결</t>
+          <t>“돈 빌릴 곳이 없어요” 비명…은행들 거절에 결국 ‘여기’로 향하는...</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/02/20/2026022002815.html</t>
+          <t>https://www.sedaily.com/article/20012795?ref=naver</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>2026-02-23 00:32:32.378833+00:00</t>
+          <t>2026-02-26 00:19:45.339142+00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
-      <c r="A457" s="3" t="inlineStr">
+      <c r="A457" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C457" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C457" t="inlineStr"/>
       <c r="D457" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 및 감경 논의 중, 피해자들의 불만으로 추가 소송 가능성</t>
+          <t>한국대부금융협회 구제 활동 및 사법 지원, 고발 예정</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>홍콩 ELS 관련 금융기관에 대한 과징금 감경 논의가 진행되고 있으나, 피해자들이 이에 납득하지 못하고 있습니다. 금융소비자보호법에 따른 과징금 기준 및 감경 요건이 논의되고 있으며, 이는 금융기관의 위법 행위와 관련된 것으로 보입니다. 피해자들의 불만이 커 추가적인 법적 대응이 예상됩니다.</t>
+          <t>한국대부금융협회는 지난해 불법사금융 평균 이자율이 546%에 달하며, 846명의 피해자로부터 총 10억 6300만원의 피해액을 구제했다고 밝혔다. 협회는 피해자들의 법적 권리 행사를 위해 사법 지원을 아끼지 않고, 사안에 따라 직접 고발에 나서는 등 불법사금융 근절에 적극적으로 나설 방침이다.</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>홍콩 ELS 판매 금융기관의 책임이 명확하고(과징금 부과), 대형 금융기관으로 자력이 충분합니다. 다수의 피해자가 발생했으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다. 금융당국의 조사 및 과징금 부과를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 피해자들이 과징금 감경에 불만족하여 추가 소송 가능성이 높습니다.</t>
+          <t>불법사금융은 법정 최고금리 위반으로 상대방 책임이 명확하며(조건 1), 846명 이상의 다수 피해자가 존재하고(조건 3), 총 피해액이 10억 원 이상으로 규모가 크다(조건 4). 한국대부금융협회의 거래내역 확인 서비스를 통해 증거 확보가 용이하며(조건 5), 협회가 사법 지원 및 직접 고발 등 공적 절차를 진행 중이다(조건 6).</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 6300만원 (구제액 기준, 개별 평균 1100만원)</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>846명 이상</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 감경에도 노동자들  납득 안 돼</t>
+          <t>불법사금융 고금리 실태…2025년 평균 이자율 546%</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232818</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=263126</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
-          <t>2026-02-23 00:16:37.179738+00:00</t>
+          <t>2026-02-26 00:18:16.004385+00:00</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr"/>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>금융위가 불공정거래·회계부정 피해자 구제 연계 방안 및 기금 조성을 검토 중</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>금융위원회가 주가조작 및 회계부정 신고 포상금 상한 폐지를 검토하고, 불공정거래 행위자로부터 징수한 과징금으로 기금을 조성하여 피해자 구제와 연계하는 방안을 논의 중이다. 이는 불공정거래 피해자들의 소송 제기를 용이하게 할 수 있는 정책적 변화를 예고하며, 향후 관련 소송금융 시장 확대 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>본 기사는 금융위가 불공정거래 및 회계부정 행위 피해자 구제와 연계된 기금 조성 및 포상금 상한 폐지를 검토 중임을 알리고 있습니다. 이는 향후 해당 분야 소송의 적합도를 높이는 정책적 변화로, 상대방 책임이 명확하고(불공정거래 행위자), 집단적 피해(피해자 구제)가 발생하며, 증거 확보가 용이하고(금융위 관여), 공적 절차(금융위 정책 검토)가 진행 중인 사건 유형에 해당합니다. 따라서 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>주가조작·회계부정 신고 포상금 '상한 폐지'</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L458" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M458" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700850</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:27:30.880722+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B458" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>JP모건체이스</t>
+          <t>불법사금융 업체</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>플로리다주 법원에 소송 제기, 연방법원 이관 및 관할지 변경 공방 중</t>
+          <t>대부금융협회를 통한 피해액 감면 및 반환 완료</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>JP모건체이스가 2021년 1월 6일 미 의회 폭동 이후 도널드 트럼프 대통령과 그의 일부 사업체 계좌를 폐쇄한 사실을 법원 문서를 통해 처음 인정했습니다. 이에 트럼프 대통령은 JP모건체이스가 정치적 이유로 계좌를 폐쇄하여 사업 운영에 차질을 빚었다며 50억 달러 규모의 손해배상 소송을 제기했습니다. 소송의 핵심 쟁점은 은행이 특정 고객의 계좌를 폐쇄하거나 금융서비스 제공을 거부하는 '디뱅킹' 문제로, 현재 플로리다주 법원에서 진행 중이며 관할지 변경 공방이 있습니다.</t>
+          <t>대부금융협회가 지난해 불법사금융 피해자들에게 총 10억 6300만원의 피해액을 감면하거나 반환했다고 발표했습니다. 이는 불법사금융으로 인한 피해를 구제하기 위한 협회의 노력으로 보입니다.</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>JP모건체이스는 미국 최대 은행으로 자력이 충분하며, 트럼프 대통령이 제기한 손해배상 청구액이 50억 달러로 매우 큽니다. 또한, JP모건체이스가 계좌 폐쇄 사실을 법원 문서를 통해 인정하여 증거 확보 가능성이 높습니다. 다만, 은행의 책임 여부는 법적 공방을 통해 다투어질 쟁점이며, 집단적 피해가 아닌 개별 소송이라는 점에서 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>기사 내용은 대부금융협회가 지난해 불법사금융 피해액을 감면·반환했다는 것으로, 이미 해결이 완료되었거나 진행 중인 사건에 대한 사후 보고입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>50억 달러 (약 6조원)</t>
+          <t>10억 6300만원</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프 및 그의 사업체)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J459" t="inlineStr">
         <is>
-          <t>JP모건, 1·6 의회 폭동 후 트럼프 계좌 폐쇄 첫 인정</t>
+          <t>대부금융협회, 지난해 불법사금융 피해액 10억6300만원 감면·반환</t>
         </is>
       </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006312</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500427.html</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
-          <t>2026-02-22 12:39:14.635529+00:00</t>
+          <t>2026-02-25 12:26:53.709795+00:00</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C460" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C460" t="inlineStr"/>
+      <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
-          <t>집단소송 제기, 배심원 선정 진행 중</t>
+          <t>금융위원회 포상금 제도 개편안 입법예고</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>일론 머스크의 발언 직후 트위터 주가가 9.6% 급락하자, 투자자들이 머스크가 의도적으로 정보를 왜곡해 주가를 조작했다며 집단소송을 제기했습니다. 현재 재판이 진행 중이며, 머스크에 대한 적대적 여론으로 배심원 선정에 어려움을 겪고 있습니다.</t>
+          <t>금융위원회가 주가조작 및 회계부정 내부 고발자에 대한 포상금 지급 한도를 폐지하는 자본시장법 및 외부감사법 시행령 개정안을 입법예고했습니다. 이는 미국 SEC 사례를 참고하여 내부 고발을 활성화하고, 대규모 불공정거래 적발 시 최대 240억원까지 포상금을 지급할 수 있도록 하는 것이 핵심입니다. 정부는 징수된 과징금을 재원으로 기금을 조성하여 포상금을 안정적으로 지급하고 피해자 구제와의 연계 방안도 검토할 계획입니다.</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(머스크의 발언으로 인한 주가 급락), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(투자자들의 집단소송)가 발생했고, 피해 규모가 크며(주가 9.6% 급락), 증거 확보가 가능합니다(발언 내용 및 주가 데이터).</t>
+          <t>이 기사는 주가조작 내부 고발자에 대한 포상금 제도 개편에 관한 것으로, 특정 피해자 집단이 소송금융을 필요로 하는 사건을 다루고 있지 않습니다. 소송금융은 주로 피해자(원고)의 소송 비용을 지원하는 것이 목적이므로, 내부 고발자 포상금 제도 자체는 직접적인 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>미상 (트위터 주가 9.6% 급락)</t>
+          <t>400억원 이상 (예시 사건 기준)</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>머스크 혐오 여론에 배심원단 붕괴 직전 3월2일 사법부와 거물의 정면충...</t>
+          <t>주가조작 신고하면 '240억 포상금' 가능</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260222094432773f4f9a46d5b_1</t>
+          <t>http://www.inews24.com/view/1942782</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>2026-02-22 12:36:53.356982+00:00</t>
+          <t>2026-02-25 12:26:20.416012+00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
-      <c r="D461" t="inlineStr"/>
-      <c r="E461" t="inlineStr"/>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>협회를 통한 불법사금융 채무 감면 및 부당이득 반환 진행 중</t>
+        </is>
+      </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>경기도가 추진한 '경기 극저신용대출 2.0' 신청자 분석 결과, 40대가 가장 많았고 대출 용도는 생활비와 기존 채무 상환이 대부분이었습니다. 신청자의 29%가 고금리대출이나 불법사금융 이용 경험이 있다고 밝혔으며, 경기도는 금융취약계층에 대한 통합 지원을 강화할 계획입니다.</t>
+          <t>협회가 지난해 불법사금융 피해자 208건에 대해 총 10억 6300만원의 피해를 구제했다. 평균 546%의 고금리로 대출을 받은 피해자들의 채무를 감면하고, 법정 최고금리 위반으로 확인된 부당이득을 반환했다. 이는 불법사금융 피해가 광범위하게 발생하고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 지원 사업에 대한 분석으로, 특정 불법 행위자나 법적 분쟁을 다루고 있지 않습니다. 일부 신청자가 불법사금융 이용 경험이 있다고 언급되었으나, 구체적인 상대방이 특정되지 않고 피해 규모나 증거 확보 가능성도 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 법정 최고금리 위반으로 명확하며(조건 1), 협회를 통해 208건, 10억 6300만원 규모의 집단적 피해(조건 3, 4)가 확인되었다. 협회의 구제 활동은 공적 절차 진행(조건 6)이자 증거 확보(조건 5)에 유리하며, 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 6300만원</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>208건</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>경기도, 극저신용대출 2.0 신청자... 생활비·대출상환 등에 사용</t>
+          <t>불법사금융, 평균 546% 금리로 1100만원 대출</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=885180</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224167</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>2026-02-22 12:31:37.578821+00:00</t>
+          <t>2026-02-25 12:22:43.580577+00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr"/>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>협회에서 피해 구제 및 수사기관 신고 지원 중</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>불법사금융으로 인해 법정 최고금리의 27배에 달하는 평균 546%의 이자율이 부과되어 총 10억 6300만원 규모의 피해가 발생했습니다. 협회는 피해자들에게 채무 감면, 이자 반환, 수사기관 신고 등을 지원하며 피해 구제에 나서고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>불법사금융으로 인한 상대방의 책임이 명확하며(적합 조건 1), 총 피해 구제 규모가 10억 6300만원으로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 계약서, 거래내역 등 증거 확보가 가능하며(적합 조건 5), 협회에서 피해 구제 및 수사기관 신고를 지원하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 개별 불법사금융 업체의 자력은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>10억 6300만원</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>“법정 최고금리의 27배”…불법사금융 평균 이자율 546%</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202602250151</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:21:27.869925+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>제인스트리트</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>뉴욕 남부지방법원에 소송 제기, 증거개시(디스커버리) 단계 예정</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>테라폼랩스 파산 재단이 글로벌 퀀트 트레이딩 업체 제인스트리트를 상대로 뉴욕 남부지방법원에 소송을 제기했습니다. 제인스트리가 2022년 테라USD(UST) 디페그 당시 비공개 정보를 활용해 시장을 조작하고 부당이득을 챙겼다는 주장입니다. 이번 소송은 57조 원 규모의 테라 생태계 붕괴 책임 공방을 다시 법정으로 끌어올렸으며, 향후 증거개시(디스커버리) 단계로 넘어갈 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (비공개 정보 활용 및 시장 조작 주장), 상대방 자력 충분 (글로벌 퀀트 트레이딩 업체), 집단적 피해 (57조 원 규모 테라 붕괴 채권자들), 피해 규모 매우 큼, 증거 확보 가능성 (디스커버리 단계 진입) 등 여러 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>400억 달러 (약 57조 6,840억 원)</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>테라 생태계 붕괴로 손실을 본 채권자 다수</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>57조 6,840억 원 테라 붕괴 ‘책임 공방’… 테라폼랩스, 제인스트리트...</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M463" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/333652</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:40:58.144666+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>서류 조작 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>금융권에서 '서류 조작' 및 '적합성 원칙' 위반 의혹이 반복적으로 제기되고 있으며, 특히 삼성증권이 해당 사안과 관련하여 언급되었습니다. 징벌적 손해배상 등 강력한 억제 장치 부재로 금융사와 소비자 간 정보·자본의 비대칭성이 피해 구제를 어렵게 한다는 지적이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, '서류 조작' 및 '적합성 원칙' 위반 의혹은 금융사의 책임이 명확해질 가능성이 높고 다수 소비자 피해로 이어질 수 있습니다. 그러나 기사 내용이 매우 짧아 구체적인 사건 경위, 피해 규모, 진행 단계가 불분명하여 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>'서류 조작' 의혹 반복…'적합성 원칙' 무너진 금융권</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L464" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M464" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812135</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:03.825632+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>제인스트리트, 로버트 그라니에리, 브라이스 프랫, 마이클 황</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>테라폼랩스 파산관리인이 제인스트리트 상대로 뉴욕 연방법원에 소송 제기</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>테라폼랩스 파산관리인이 월가 퀀트 트레이딩 기업 제인스트리트를 상대로 400억 달러 규모의 테라USD 붕괴 국면에서 미공개 정보를 활용한 선행매매 의혹으로 소송을 제기했다. 파산관리인 측은 제인스트리트가 테라폼랩스의 비공개 인출 직후 대규모 UST를 인출하며 시장을 조작해 이익을 얻었다고 주장하며, 제인스트리트는 이를 전면 부인하고 있다. 이 소송은 테라 사태의 책임 소재와 암호화폐 시장 규제 논의에 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>상대방인 월가 퀀트 트레이딩 기업 제인스트리트는 자력이 충분하며(조건 2), 테라 사태는 400억 달러 규모의 집단적 피해를 야기했다(조건 3, 4). 파산관리인이 미공개 정보 활용 및 선행매매 의혹을 제기하며 구체적인 증거(시간차 인출, 단체 대화방)를 제시했고(조건 1, 5), 테라폼랩스 CEO 권도형의 유죄 판결 등 관련 공적 절차가 진행된 바 있다(조건 6).</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>테라폼랩스 채권자 다수</t>
+        </is>
+      </c>
+      <c r="J465" t="inlineStr">
+        <is>
+          <t>400억 달러 증발 ‘테라 사태’…UST 1억5,000만개 인출 10분 뒤 8,500만개...</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L465" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M465" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/333622</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:36:33.829010+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>금융위원회 증권선물위원회 조사 결과 발표, 내부통제 강화 TF 운영</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>NH투자증권은 윤병운 현 대표 체제에서 공개매수 관련 미공개 정보가 조직적으로 유출되어 임직원이 수십억 원대 부당이득을 챙긴 내부통제 부실이 드러났다. 금융위원회 증권선물위원회 조사 결과에 따르면 전현직 임직원 2명이 상장사 3곳의 공개매수 계획을 공시 전 파악하여 주식을 선매수하거나 정보를 전달해 30억 원 이상의 부당이득을 취했다. NH투자증권은 내부통제 강화 TF를 꾸리는 등 대책을 마련 중이다.</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>NH투자증권의 공개매수 미공개 정보 유출 사건은 금융위원회 증권선물위원회 조사 결과로 책임이 명확하며(적합 조건 1, 5), 대기업인 NH투자증권의 자력이 충분합니다(적합 조건 2). 임직원의 30억 원 이상 부당이득 발생으로 피해 규모가 크고(적합 조건 4), 일반 투자자들의 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>30억 원 이상</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>미상 (일반 투자자 다수 예상)</t>
+        </is>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>차기 NH투자증권 CEO, '내부통제 실패' 現 대표 vs '옵티머스 꼬리표' 前...</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>realty.chosun.com</t>
+        </is>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M466" t="inlineStr">
+        <is>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/02/24/2026022403299.html</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:18:13.008008+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>B 시중은행</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자의 손해배상 소송 1심 또는 2심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자 A씨가 B 시중은행을 상대로 제기한 손해배상 소송에서 법원은 은행이 보이스피싱 의심 정황에도 주의 의무를 다하지 않았다며 피해자 승소 판결을 내렸다. 이 판결은 은행의 보이스피싱 예방 책임에 대한 중요한 선례가 될 수 있으며, 향후 유사 피해 사례에 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>법원이 은행의 책임(적합 조건 1)을 인정하며 피해자 승소 판결을 내렸고, 상대방이 시중은행으로 자력이 충분합니다(적합 조건 2). 증거 또한 법원에서 인정된 것으로 보입니다(적합 조건 5). 그러나 기사에서 집단적 피해나 구체적인 피해 규모가 명확히 드러나지 않아 적합도 등급을 Medium으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>보이스피싱 의심에도 은행  좋을 대로 하세요</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L467" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M467" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239903</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:25:23.836452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>KB국민은행</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>60대 김모 씨가 보이스피싱으로 15억 원의 피해를 입고 KB국민은행을 상대로 손해배상 소송을 제기했다. 1심 법원은 은행의 과실을 30%로 인정하여 김 씨에게 4억 6천만원을 배상하라고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>KB국민은행이라는 대형 금융기관이 피고이며, 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확하다. 피해 금액이 15억 원으로 크고, 이미 법원 판결을 통해 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>15억 원 (총 피해액), 4억 6천만원 (1심 판결 배상액)</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>1명 (기사상 김모 씨)</t>
+        </is>
+      </c>
+      <c r="J468" t="inlineStr">
+        <is>
+          <t>KB국민은행,'보이스피싱 15억 확대 피해'··· 법원  30% 책임  4억6000만...</t>
+        </is>
+      </c>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L468" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M468" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812117</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:13:27.843490+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B462" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C462" t="inlineStr">
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>민주당 TF 자문위에서 배상구조 제언 논의 중</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>암호화폐 거래소의 상장 책임과 관련하여 현행 법률 체계가 손해배상 및 입증책임 전환 규정에서 불명확하다는 지적이 제기되었다. 이에 민주당 TF 자문위원회는 거래소의 심사 기준 위반으로 이용자 손해가 발생할 경우의 배상구조 마련을 제언하며 법적 명확성 확보를 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>현행 법률 체계상 거래소의 손해배상 책임 및 입증책임 전환 규정이 불명확하다고 지적되어, 상대방 책임이 명확하지 않음 (적합 조건 1 미충족). 현재는 민주당 TF 자문위에서 배상구조를 제언하는 단계로, 구체적인 법적 근거가 미비하여 소송 진행의 불확실성이 매우 높음.</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>'거래소 상장 책임' 어디까지…민주당 TF 자문위, '배상구조' 제언</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L469" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M469" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655097</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:13:09.515383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>시중 은행</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (은행 일부 책임 인정)</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자 김모 씨가 시중 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 일부 책임을 인정했다. 재판부는 전체 피해액 약 15억 6천만 원 중 30%에 해당하는 4억 6천여만 원을 은행이 배상해야 한다고 판결했다.</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 시중 은행이라는 자력 충분한 상대방에게 15억 원 이상의 큰 피해가 발생했으며, 1심에서 은행의 일부 책임이 인정되어 책임 소재 및 증거 확보 가능성이 높습니다. 보이스피싱 피해는 유사 사례가 많아 추가 피해자 발굴 가능성도 있습니다.</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>약 15억 6천만 원</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>1명 (기사상)</t>
+        </is>
+      </c>
+      <c r="J470" t="inlineStr">
+        <is>
+          <t>은행 계좌, 16억 보이스피싱..  좋을 대로 하라  끊긴 한 통의 전화… 은...</t>
+        </is>
+      </c>
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>job-post.co.kr</t>
+        </is>
+      </c>
+      <c r="L470" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M470" t="inlineStr">
+        <is>
+          <t>https://www.job-post.co.kr/news/articleView.html?idxno=208461</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:11:42.773686+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>KB국민은행</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>법원, 은행의 주의 의무 위반 인정 및 배상 판결</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>KB국민은행이 고객의 보이스피싱 피해를 의심하고도 적극적인 조치를 취하지 않아 15억 6000만원의 손해배상청구 소송을 당했다. 법원은 은행의 주의 의무 위반을 인정하며 고객에게 4억 6000만원을 배상하라고 판결했다. 이는 은행의 책임과 피해 규모가 명확한 사례이다.</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>대기업인 KB국민은행이 피고이며, 법원이 은행의 주의 의무 위반을 인정하여 배상 판결을 내린 점(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)이 소송금융 투자에 매우 적합합니다. 피해 금액 또한 수억 원대로 규모가 큽니다.</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>15억 6000만원 (청구액), 4억 6000만원 (배상액)</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J471" t="inlineStr">
+        <is>
+          <t>KB국민은행, 보이스피싱 의심하고도  좋을대로 하라 ···15억 털렸다</t>
+        </is>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>newsfreezone.co.kr</t>
+        </is>
+      </c>
+      <c r="L471" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M471" t="inlineStr">
+        <is>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676501</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:07:41.552291+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>A 은행</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>60대 김모 씨가 보이스피싱 피해액 15억 6천만 원에 대해 A 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 과실을 30% 인정했다. 은행이 보이스피싱을 의심했음에도 적극적으로 대응하지 못한 점이 과실로 인정되어, 약 4억 6천만 원을 배상하라는 판결이 나왔다.</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>법원에서 은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 A 은행은 금융기관으로 자력이 충분합니다(적합 조건 2). 피해 금액이 15억 6천만 원으로 규모가 크고(적합 조건 4), 이미 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>15억 6천만 원 (배상액 4억 6천만 원)</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J472" t="inlineStr">
+        <is>
+          <t>법원  보이스피싱 의심했지만 적극 대응 못해 …은행 측 '30% 배상 판결'</t>
+        </is>
+      </c>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>nbntv.kr</t>
+        </is>
+      </c>
+      <c r="L472" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M472" t="inlineStr">
+        <is>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339234</t>
+        </is>
+      </c>
+      <c r="N472" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:04:37.945626+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>KB국민은행</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 (은행 과실 인정, 4억 6천만 원 배상)</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>KB국민은행이 보이스피싱 의심 거래를 방치하여 고객 김모 씨가 15억 원의 피해를 입은 사건에서, 서울 법원 1심은 은행의 과실을 인정하고 약 4억 6천만 원을 배상하라고 판결했습니다. 이는 은행의 부주의로 인한 고객 피해에 대한 책임을 인정한 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>대기업 피고(KB국민은행)의 자력이 충분하며, 법원 1심에서 은행의 과실이 인정되어 책임이 명확하다는 판단이 나왔습니다. 피해 금액 또한 15억 원으로 규모가 크고, 이미 소송이 진행되어 증거가 확보된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>15억 원 (총 피해액), 4억 6천만 원 (1심 배상액)</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr">
+        <is>
+          <t>보이스피싱 의심하고도 방치한 KB국민은행, 고객 15억 피해 키웠다</t>
+        </is>
+      </c>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>abcn.kr</t>
+        </is>
+      </c>
+      <c r="L473" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M473" t="inlineStr">
+        <is>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86622</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:02:39.059028+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>도널드 트럼프가 50억 달러 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>도널드 트럼프 전 대통령이 자신의 계좌가 정치적 이유로 폐쇄되어 사업 운영이 중단되었다며 50억 달러 규모의 손해배상 소송을 제기했다. 이는 개인의 대규모 손해배상 청구로, 소송의 결과에 따라 상당한 파급 효과가 예상된다.</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>피해 규모가 매우 크고(50억 달러), 상대방은 트럼프의 계좌를 폐쇄할 수 있는 대형 금융기관으로 자력이 충분할 것으로 예상됩니다. (적합 조건: 피해 규모가 큼, 상대방에게 자력이 충분함) 다만 집단적 피해가 아닌 개별 소송이며, 정치적 배경으로 인해 소송의 복잡성이 높을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>50억 달러 (약 7조2천억 원)</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>1명 (도널드 트럼프)</t>
+        </is>
+      </c>
+      <c r="J474" t="inlineStr">
+        <is>
+          <t>[오전 주요 국제금융뉴스](24일)</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L474" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M474" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400141</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:00:09.073518+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 파산 관재인이 미국 연방법원에 제인 스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>월가의 초대형 고빈도 거래(HFT) 업체 제인 스트리트가 2022년 테라·루나 붕괴 당시 내부자 정보를 이용해 시장을 조작하고 수억 달러의 부당 이득을 취했다는 혐의로 테라폼 랩스 파산 관재인에게 피소되었습니다. 이 사건은 수십만 명의 투자자에게 40억 달러 규모의 피해를 입힌 '크립토 겨울'의 도화선이 되었으며, '브라이스의 비밀' 채팅방 등 구체적인 증거가 소장에 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>월가의 초대형 고빈도 거래(HFT) 업체인 제인 스트리트(대기업)의 자력이 충분하며, 테라·루나 붕괴로 수십만 명의 투자자가 40억 달러 규모의 피해를 입은 집단적 피해 사건입니다. 테라폼 랩스 파산 관재인이 내부자 거래 혐의로 소송을 제기하며 '브라이스의 비밀' 채팅방 등 구체적인 증거가 제시되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>수억 달러 (제인 스트리트의 부당 이득 추정), 전체 피해 40억 달러 이상</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>수십만 명 (한국 투자자 포함)</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr">
+        <is>
+          <t>제인 스트리트, 테라·루나 붕괴 가속화한 암호화폐 내부자 거래 혐의로...</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L475" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M475" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/insights/333395</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:48:27.816391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>라임자산운용, 신한투자증권</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>서울남부지방법원 민사합의15부 1심 판결</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>서울남부지방법원은 하나은행이 라임자산운용과 신한투자증권을 상대로 제기한 손해배상 청구 소송 1심에서 원고 일부 승소 판결을 내렸다. 법원은 TRS 및 운용 구조에 대한 책임을 인정하며 공동불법행위가 성립한다고 판단했다. 이에 따라 라임자산운용에 364억 원, 신한투자증권에 327억 원의 책임이 인정되었다.</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 대규모 금융기관인 신한투자증권의 책임이 인정되었고, 수백억 원대의 피해 금액이 확인된 1심 판결이 나왔습니다. 이는 라임 사태 관련 다른 피해자들의 소송에도 긍정적인 영향을 미칠 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>라임 364억, 신한투자증권 327억</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>1 (하나은행)</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr">
+        <is>
+          <t>[단독] 라임 1심, 하나銀 일부 승소… “364억 인정·신투 327억 책임”</t>
+        </is>
+      </c>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L476" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M476" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=298876</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:46:59.433523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>은행</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>계좌 지급정지 상태</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해 신고로 인해 범죄 의심 계좌로 분류되어 본인의 계좌가 지급정지되는 사례가 발생하고 있습니다. 기사는 이러한 상황에서 계좌를 풀 수 있는 방법에 대해 다루고 있으며, 이는 선의의 피해자가 겪는 금융 거래 제한 문제에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>은행 등 금융기관이 상대방이므로 자력이 충분하며, 계좌 지급정지 기록 등 증거 확보가 용이하고 이미 공적 절차(지급정지)가 진행 중인 상태입니다. 그러나 기사는 개별 사례에 대한 정보 제공에 가깝고, 집단적 피해 규모나 상대방의 명확한 책임 소재가 불분명하여 소송금융 투자 매력도가 높지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J477" t="inlineStr">
+        <is>
+          <t>대포통장이라고요? …묶인 내 계좌, 풀 방법은?</t>
+        </is>
+      </c>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L477" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M477" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000293307?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:25:55.121726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>일부 은행 (특정 불가)</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 절차 진행 중, 은행들의 행정소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태와 관련하여 금융당국이 1조 원대 과징금을 내달 최종 확정할 예정입니다. 일부 은행들은 과징금 확정 시 자율배상 노력 미반영 등을 이유로 행정소송을 제기할 의사를 밝혔습니다. 이는 ELS 투자자들의 피해 구제 소송에 대한 금융기관의 책임과 관련 절차 진행 상황을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태는 금융기관의 책임이 비교적 명확하며(적합 조건 1), 상대방인 은행들은 자력이 충분합니다(적합 조건 2). 1조 원대 과징금 규모는 집단적 피해와 막대한 피해 금액을 시사하며(적합 조건 3, 4), 금융당국의 과징금 부과 절차 진행은 공적 절차가 진행 중이며 증거 확보에 유리합니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>1조 원대 (과징금 기준, 실제 피해액은 미상)</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>미상 (다수 예상)</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 내달 최종 확정…추가 감경 가능성은</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L478" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M478" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400004</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:55:50.887406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>미국에서 퇴직연금 관련 집단소송이 여러 건 진행 중이며, 특정 기업의 DC형 연금제도에서 담당자가 낮은 수수료를 선택한 것이 쟁점이 될 수 있음을 언급합니다. 이는 퇴직연금 가입자들의 잠재적 피해와 관련된 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>미국에서 퇴직연금 관련 집단소송이 진행 중이라는 점은 다수의 피해자(적합 조건 3)와 잠재적으로 큰 피해 규모(적합 조건 4)를 시사합니다. 특정 기업이 피고가 될 가능성이 있어 자력 있는 상대방(적합 조건 2)이 될 수 있으나, 기사 내용이 매우 일반적이어서 구체적인 사건의 적합도를 판단하기에는 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J479" t="inlineStr">
+        <is>
+          <t>기금형 퇴직연금, 디폴트옵션의 경험에서 무엇을 배워야 하는가[퇴직연...</t>
+        </is>
+      </c>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L479" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M479" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202602094245b</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:34:48.867197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>블루아울</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>환매중단 사태 발생</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>블루아울의 환매중단 사태가 발생하여 투자자들이 피해를 입었을 가능성이 제기됩니다. 블루아울은 대형 금융기관으로 자력이 충분하며, 환매중단은 다수의 투자자에게 영향을 미쳤을 것으로 보입니다. 현재까지 소송이나 공적 절차 진행 여부는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>블루아울은 아폴로, 블랙스톤과 같은 동종업계로 언급되는 대형 금융기관으로 자력이 충분하며 (적합 조건 2), 환매중단 사태는 다수의 투자자에게 집단적 피해를 야기했을 가능성이 높습니다 (적합 조건 3). 또한, 금융기관의 환매중단은 관련 증거 확보가 용이하며 (적합 조건 5), 피해 규모 또한 클 것으로 예상됩니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>트럼프 관세폭탄 · 블루아울 환매중단 사태  뉴욕증시 비트코인 국채금...</t>
+        </is>
+      </c>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L480" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202602172236194064906806b77b_1</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:32:30.265298+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>금감원 소비자경보 발령, 경찰 수사 가능성</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>최근 고가 중고거래 시장에서 금 직거래를 가장한 신종 보이스피싱 자금세탁 사기가 증가하고 있다. 사기범은 보이스피싱 피해금을 금 판매자의 계좌로 이체하게 한 뒤 금을 가로채고, 금 판매자는 사기이용계좌 명의인이 되어 금융거래가 제한되는 피해를 입는다. 금융감독원이 소비자경보를 발령하며 주의를 당부했고, 관련 민원도 급증하고 있다.</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>적합 조건: 집단적 피해 (금감원 민원 급증), 증거 확보 가능 (거래 내역, 금감원 소비자경보), 공적 절차 진행 중 (금감원 소비자경보 발령 및 경찰 신고 가능). 고가 중고거래 특성상 피해 규모가 클 수 있으며, 사기범의 책임은 명확함. 다만, 사기범의 자력 확보 및 추적이 어려울 수 있고, 금 판매자 본인이 사기이용계좌 명의인이 되어 금융거래가 제한되는 복합적인 상황으로, 소송 대상 및 법리 구성에 대한 면밀한 검토가 필요함.</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>수십 명 이상 (증가 추세)</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>[이슈포커스]  거래했을 뿐인데 계좌 동결 ...고가 중고거래 신종 사기...</t>
+        </is>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>sisacast.kr</t>
+        </is>
+      </c>
+      <c r="L481" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M481" t="inlineStr">
+        <is>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=92204</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:06:34.304285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>시중은행</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>60대 A씨가 보이스피싱으로 15억 6천만원의 피해를 입었으나, 은행이 보이스피싱 의심 상황을 인지하고도 적극적인 조치를 취하지 않아 피해가 확대되었습니다. 1심 법원은 은행의 책임 30%를 인정하여 4억 6천만원을 배상하라고 판결했으며, 현재 양측 모두 항소하여 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>법원이 시중은행의 보이스피싱 피해 방지 의무 위반에 대한 책임(30%)을 인정하여 상대방 책임이 명확합니다. 피고가 대형 시중은행으로 자력이 충분하며, 피해액이 15억 6천만원에 달하는 등 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 확보된 상태이며, 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>총 15억 6천만원 (은행 책임 4억 6천만원)</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J482" t="inlineStr">
+        <is>
+          <t>보이스피싱 알렸지만 이름 대답 안 한 은행 직원… 좋을 대로 하세요  전...</t>
+        </is>
+      </c>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L482" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M482" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022318212876824</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:04:53.869489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>시중은행</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>1심 판결 후 양측 항소, 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>60대 김 모 씨가 보이스피싱으로 15억 6천만원의 피해를 입었으며, 은행이 보이스피싱을 의심하고도 적극적인 조치를 취하지 않아 피해가 커졌다고 주장하며 손해배상 소송을 제기했다. 1심 재판부는 은행 측의 30% 과실을 인정하여 4억 6천만원을 배상하라고 판결했으나, 양측 모두 항소하여 2심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>시중은행이 보이스피싱 피해 방지 의무를 다하지 않아 1심에서 30% 과실이 인정되었고, 피해액이 15억 6천만원으로 규모가 크다. 상대방(시중은행)의 자력이 충분하며, 이미 1심 판결이 나와 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>15억 6천만원 (1심 판결 4억 6천만원)</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>밀라노-코르티나 동계올림픽 총정리![어텐션 뉴스]</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L483" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M483" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475144?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260223060210</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:04:36.835957+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 (현 와이케이자산운용) 및 전현직 경영진</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>형사 1심 무죄 선고, 민사 손해배상 소송에서 자산운용사 설명의무 위반 없음 판결</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>1800억원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여 피델리스자산운용 및 전현직 경영진이 사기 및 자본시장법 위반 혐의로 기소되었으나, 서울남부지방법원 1심에서 전원 무죄를 선고받았다. 재판부는 상품설명서의 허위·부실 기재를 인정하기 어렵고, 손실은 코로나19라는 외부적 사정에 따른 펀드 고유의 위험이 현실화된 결과라고 판단했다. 이는 동일 펀드 관련 민사 손해배상 소송에서 자산운용사의 설명의무 위반이 없다고 판단한 서울중앙지방법원 판결과도 맥을 같이 한다.</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>피델리스 펀드 부실과 관련하여 자산운용사 및 경영진에 대한 사기 및 자본시장법 위반 혐의가 1심에서 무죄 선고되었으며, 동일 펀드 관련 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다고 판결되어 이미 종결된 사건에 해당합니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 피해자 측의 승소 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>1800억원</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J484" t="inlineStr">
+        <is>
+          <t>법무법인 광장  피델리스펀드 사기 혐의 전 경영진 형사리스크 방어</t>
+        </is>
+      </c>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L484" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M484" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/23/2026022317304880545</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:03:35.695004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>JP모건</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>트럼프 대통령이 JP모건을 상대로 50억 달러 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>트럼프 대통령이 JP모건이 정치적 이유로 자신의 계좌를 폐쇄했다며 50억 달러(약 5조원) 손해배상 소송을 제기했다. JP모건은 디뱅킹 사실은 인정했으나 정치적 이유는 아니라고 주장하고 있으며, 트럼프 법률팀은 JP모건의 인정을 트럼프 대통령 주장을 뒷받침하는 결정적 증거로 강조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>JP모건이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 트럼프 대통령이 청구한 손해배상액이 50억 달러로 매우 크다(적합 조건 4). JP모건이 '디뱅킹' 사실을 인정한 점은 트럼프 측 주장을 뒷받침하는 결정적 증거로 활용될 수 있어 상대방 책임 입증에 유리하다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>50억달러(약 5조원)</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>JP모건 美 트럼프 대통령 디뱅킹 인정... 정치적 이유는 아냐</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L485" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M485" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633360</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:02:35.521746+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr"/>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>본 기사는 기업 공시가 자본시장의 신뢰를 지탱하는 중요한 인프라임을 강조하며, 공시 작성의 법적 기준과 실무상 유의사항을 설명합니다. 허위 기재나 중요 사항 누락 시 행정조치, 과징금, 형사처벌 및 손해배상 책임으로 이어질 수 있음을 명시하며, 공시의 기한과 정확성이 생명임을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>이 기사는 기업 공시의 중요성과 법적 책임에 대한 일반적인 설명으로, 특정 사건이나 피해자, 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J486" t="inlineStr">
+        <is>
+          <t>[공시학개론] 공시는 무슨 기준으로 작성될까… 실무자 되어보기</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L486" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M486" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260223145813830</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:01:30.226342+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 (현 와이케이자산운용)</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>형사 재판 무죄 선고, 민사 손해배상 소송 설명의무 위반 없음 판결</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>1800억 원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여, 피델리스자산운용 전·현직 경영진의 사기 및 자본시장법 위반 혐의에 대해 법원이 전원 무죄를 선고했다. 또한, 동일 펀드 관련 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 내려졌다. 재판부는 펀드 손실이 코로나19라는 예측 불가능한 외부적 사정에 따른 위험 현실화로 판단했다.</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>형사 재판에서 피델리스자산운용 전 경영진 전원 무죄가 선고되었고, 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 나왔다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'으로 보아 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>1800억 원</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 前 경영진 무죄…광장, 금융권 핵심 리스크 방어 성공</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L487" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M487" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022315591121174</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:58:01.954288+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>B 은행</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>1심에서 은행 과실 30% 인정 판결 후, 은행과 피해자 양측 모두 항소하여 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>60대 A씨가 보이스피싱으로 15억6000만원의 피해를 입자, 은행이 주의 의무를 다하지 않아 피해가 확대되었다며 손해배상 소송을 제기했습니다. 1심 재판부는 은행의 과실을 30% 인정하여 4억6000만원을 배상하라고 판결했으며, 현재 은행과 A씨 양측 모두 항소하여 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>상대방인 시중 은행의 자력이 충분하며(적합 조건 2), 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확합니다(적합 조건 1). 피해 금액이 15억 6천만원으로 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 현재 항소심이 진행 중으로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>15억6000만원</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr">
+        <is>
+          <t>보이스피싱 경고 안 믿자, 은행 직원  좋을 대로 하세요 …15억 털렸다</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/23/2026022315245052666</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:56.257541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>피해 고객 민원 제기, 금고 측 소송 권유</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고가 고객의 대위변제 사실을 인지하고도 업무 착오로 근저당권을 말소하여 고객이 담보권을 상실하는 재산상 피해를 입었다. 금고 측은 책임 인정 없이 고객에게 소송을 제기하라고 답변하여 무책임한 태도를 보이고 있다. 새마을금고중앙회의 단위금고에 대한 지도감독 부실에 대한 비판도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고의 업무 착오로 인한 고객 피해가 명확하며(적합 조건 1), 상대방인 새마을금고는 금융기관으로서 자력이 충분함(적합 조건 2). 대위변제 및 근저당권 말소 관련 내부 기록 등 객관적 증거 확보 가능성이 높음(적합 조건 5). 다만, 현재까지는 개별 고객의 피해 사례로 보이며, 피해 규모가 '수억 원 이상'이라는 기준에는 미치지 못할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>7천만 원 이상 (담보권 상실로 인한 추가 피해 미상)</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J489" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고, 대위변제 사실 알면서도 근저당 말소…책임은 고...</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L489" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M489" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1323845</t>
+        </is>
+      </c>
+      <c r="N489" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:40:32.674977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr"/>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>칼럼은 비트코인, 부동산, 주식 등 금융 시장에서 근거 없는 예측이 난무하며 투자자들에게 큰 피해를 입히는 현상을 비판한다. 래리 핑크, 로버트 기요사키 등 유명 인사들의 예측 실패 사례를 들며, 이러한 무책임한 예측으로 인한 피해는 누구도 보상해주지 않는다고 지적한다. 정부가 근거 없는 예측을 제재할 방안을 모색해야 한다고 주장한다.</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>기사는 근거 없는 예측으로 인한 투자 피해를 지적하지만, 현재 법률 하에서 단순 예측 실패에 대한 법적 책임(특히 손해배상)을 묻기 어렵다는 점을 시사한다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 특정 사건이 아닌 일반적인 현상에 대한 논평으로 소송금융 투자 대상으로서의 구체적인 사건성이 부족하다.</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J490" t="inlineStr">
+        <is>
+          <t>[손성진 칼럼] 예측, 그 가벼움</t>
+        </is>
+      </c>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L490" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M490" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602231914023084</t>
+        </is>
+      </c>
+      <c r="N490" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:32:50.290285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>KB라이프</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>민사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>KB라이프를 상대로 설계사들이 약 450억 원 규모의 민사 소송을 제기했습니다. 1인당 5천만 원에서 1억 원에 달하는 피해를 주장하며, 수백 명의 설계사가 관련된 집단 소송으로 보입니다. 장기간의 소송전으로 인해 조직 분위기 위축 및 설계사 이탈이 발생했습니다.</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>상대방인 KB라이프는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 수백 명의 설계사가 450억 원 규모의 집단적 피해를 입어 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 민사 소송이 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>450억원</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>450명 이상</t>
+        </is>
+      </c>
+      <c r="J491" t="inlineStr">
+        <is>
+          <t>[통합 3년 KB라이프 진단]  불완전판매 원인, LTI 소송 여파? …흔들리는...</t>
+        </is>
+      </c>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L491" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M491" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/156684</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:40:42.451628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 항소 예정</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>라임 사태와 관련하여 서울남부지법이 신한투자증권을 '공동불법행위자'로 인정하며 하나은행에 327억 원을 배상하라는 1심 판결을 내렸다. 신한투자증권은 항소 계획을 밝혔으며, 이번 판결로 라임 사태 관련 민사 1심 누적 배상액은 870억 원을 넘어섰다. 1조 6천억 원대 환매 중단으로 4000명 이상의 피해자가 발생한 대규모 사건이다.</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>신한투자증권은 초대형 IB로 자력이 충분하며(적합 조건 2), 법원이 라임 사태의 '공동불법행위자'로 판단하여 책임이 명확합니다(적합 조건 1). 1조 6천억 원대 환매 중단으로 4000명 이상의 다수 피해자가 발생했으며(적합 조건 3, 4), 이미 1심 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>1조 6천억원대 (환매 중단), 누적 배상액 870억원 이상 (민사 1심)</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>4000명 이상</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>신한투자증권은 라임사태의 실질적 공범  하나은행에 327억 배상 판결</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>realty.chosun.com</t>
+        </is>
+      </c>
+      <c r="L492" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M492" t="inlineStr">
+        <is>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/02/20/2026022002815.html</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:32:32.378833+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 판매 금융기관</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 및 감경 논의 중, 피해자들의 불만으로 추가 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 관련 금융기관에 대한 과징금 감경 논의가 진행되고 있으나, 피해자들이 이에 납득하지 못하고 있습니다. 금융소비자보호법에 따른 과징금 기준 및 감경 요건이 논의되고 있으며, 이는 금융기관의 위법 행위와 관련된 것으로 보입니다. 피해자들의 불만이 커 추가적인 법적 대응이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 판매 금융기관의 책임이 명확하고(과징금 부과), 대형 금융기관으로 자력이 충분합니다. 다수의 피해자가 발생했으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다. 금융당국의 조사 및 과징금 부과를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 피해자들이 과징금 감경에 불만족하여 추가 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 감경에도 노동자들  납득 안 돼</t>
+        </is>
+      </c>
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L493" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M493" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232818</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:16:37.179738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr"/>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>예측 시장 플랫폼 칼시와 폴리마켓이 2024년 미국 대선 예측 성공 등으로 급성장하며 슈퍼볼 기간 하루 거래액 1조 4500억원을 돌파했습니다. 이 시장은 미래 사건의 확률에 돈을 거는 방식으로 운영되며, '도박'과 '투자' 사이의 논쟁 속에서 금융 상품으로의 확장 가능성이 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>해당 기사는 예측 시장의 성장과 금융 상품으로의 확장 가능성을 다루고 있으며, 특정 피해 발생이나 법적 분쟁을 묘사하고 있지 않습니다. 소송금융 투자에 적합한 상대방의 책임, 집단적 피해, 피해 규모 등의 조건이 전혀 해당되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J494" t="inlineStr">
+        <is>
+          <t>[글로벌리포트] 도박이냐 투자냐… 선거·금리·전쟁도 베팅하는 시대</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L494" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M494" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602221903374695</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:54:48.912400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>JP모건체이스</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>플로리다주 법원에 소송 제기, 연방법원 이관 및 관할지 변경 공방 중</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>JP모건체이스가 2021년 1월 6일 미 의회 폭동 이후 도널드 트럼프 대통령과 그의 일부 사업체 계좌를 폐쇄한 사실을 법원 문서를 통해 처음 인정했습니다. 이에 트럼프 대통령은 JP모건체이스가 정치적 이유로 계좌를 폐쇄하여 사업 운영에 차질을 빚었다며 50억 달러 규모의 손해배상 소송을 제기했습니다. 소송의 핵심 쟁점은 은행이 특정 고객의 계좌를 폐쇄하거나 금융서비스 제공을 거부하는 '디뱅킹' 문제로, 현재 플로리다주 법원에서 진행 중이며 관할지 변경 공방이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>JP모건체이스는 미국 최대 은행으로 자력이 충분하며, 트럼프 대통령이 제기한 손해배상 청구액이 50억 달러로 매우 큽니다. 또한, JP모건체이스가 계좌 폐쇄 사실을 법원 문서를 통해 인정하여 증거 확보 가능성이 높습니다. 다만, 은행의 책임 여부는 법적 공방을 통해 다투어질 쟁점이며, 집단적 피해가 아닌 개별 소송이라는 점에서 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>50억 달러 (약 6조원)</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>1명 (도널드 트럼프 및 그의 사업체)</t>
+        </is>
+      </c>
+      <c r="J495" t="inlineStr">
+        <is>
+          <t>JP모건, 1·6 의회 폭동 후 트럼프 계좌 폐쇄 첫 인정</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L495" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M495" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260222010006312</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:39:14.635529+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>집단소송 제기, 배심원 선정 진행 중</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>일론 머스크의 발언 직후 트위터 주가가 9.6% 급락하자, 투자자들이 머스크가 의도적으로 정보를 왜곡해 주가를 조작했다며 집단소송을 제기했습니다. 현재 재판이 진행 중이며, 머스크에 대한 적대적 여론으로 배심원 선정에 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(머스크의 발언으로 인한 주가 급락), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(투자자들의 집단소송)가 발생했고, 피해 규모가 크며(주가 9.6% 급락), 증거 확보가 가능합니다(발언 내용 및 주가 데이터).</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>미상 (트위터 주가 9.6% 급락)</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>머스크 혐오 여론에 배심원단 붕괴 직전 3월2일 사법부와 거물의 정면충...</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L496" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M496" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=20260222094432773f4f9a46d5b_1</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:36:53.356982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr"/>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>경기도가 추진한 '경기 극저신용대출 2.0' 신청자 분석 결과, 40대가 가장 많았고 대출 용도는 생활비와 기존 채무 상환이 대부분이었습니다. 신청자의 29%가 고금리대출이나 불법사금융 이용 경험이 있다고 밝혔으며, 경기도는 금융취약계층에 대한 통합 지원을 강화할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>해당 기사는 경기도의 극저신용대출 지원 사업에 대한 분석으로, 특정 불법 행위자나 법적 분쟁을 다루고 있지 않습니다. 일부 신청자가 불법사금융 이용 경험이 있다고 언급되었으나, 구체적인 상대방이 특정되지 않고 피해 규모나 증거 확보 가능성도 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J497" t="inlineStr">
+        <is>
+          <t>경기도, 극저신용대출 2.0 신청자... 생활비·대출상환 등에 사용</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>kgnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L497" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M497" t="inlineStr">
+        <is>
+          <t>https://www.kgnews.co.kr/news/article.html?no=885180</t>
+        </is>
+      </c>
+      <c r="N497" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:31:37.578821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
         <is>
           <t>미국 증권거래위원회(SEC)</t>
         </is>
       </c>
-      <c r="D462" t="inlineStr">
+      <c r="D498" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E462" t="inlineStr">
+      <c r="E498" t="inlineStr">
         <is>
           <t>SEC 소송 부분 승소</t>
         </is>
       </c>
-      <c r="F462" t="inlineStr">
+      <c r="F498" t="inlineStr">
         <is>
           <t>리플 랩스가 미국 증권거래위원회(SEC)와의 소송에서 부분 승소하여 XRP가 미국 사법부로부터 본질적으로 증권이 아니라는 해석을 받아냈습니다. 이는 XRP가 규제 압박 속에서 유일하게 증권이 아니라는 판결을 받은 디지털 자산이 되었음을 의미합니다.</t>
         </is>
       </c>
-      <c r="G462" t="inlineStr">
+      <c r="G498" t="inlineStr">
         <is>
           <t>기사는 미국 증권거래위원회(SEC)와 리플 랩스 간의 소송에서 리플이 부분 승소하여 XRP가 증권이 아니라는 판결을 받았다는, 이미 진행되어 판결이 선고된 사건의 결과를 보도하고 있습니다. 이는 '부적합 조건' 중 '이미 종결된 사건'에 해당하며, 소송금융의 대상이 되는 새로운 피해자나 손해배상 청구 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H462" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J462" t="inlineStr">
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J498" t="inlineStr">
         <is>
           <t>애널리스트가 꼽은 XRP 낙관론 17가지...비트코인·이더리움과 '이것'이...</t>
         </is>
       </c>
-      <c r="K462" t="inlineStr">
+      <c r="K498" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L462" t="inlineStr">
+      <c r="L498" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M462" t="inlineStr">
+      <c r="M498" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=202602212033118561e250e8e188_1</t>
         </is>
       </c>
-      <c r="N462" t="inlineStr">
+      <c r="N498" t="inlineStr">
         <is>
           <t>2026-02-21 18:26:04.749943+00:00</t>
         </is>
       </c>
     </row>
-    <row r="463">
-      <c r="A463" s="3" t="inlineStr">
+    <row r="499">
+      <c r="A499" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B463" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C463" t="inlineStr">
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
         <is>
           <t>밀레이 대통령</t>
         </is>
       </c>
-      <c r="D463" t="inlineStr">
+      <c r="D499" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E463" t="inlineStr">
+      <c r="E499" t="inlineStr">
         <is>
           <t>아르헨티나에서 밀레이 대통령을 상대로 집단 소송 진행 중</t>
         </is>
       </c>
-      <c r="F463" t="inlineStr">
+      <c r="F499" t="inlineStr">
         <is>
           <t>아르헨티나 밀레이 대통령의 발언을 믿고 밈코인 '리브라'에 투자한 칠레 투자자들이 손실을 입어 집단소송을 제기했다. 현재 212명의 투자자가 참여 중이며, 개별 투자자당 1만 달러의 피해를 주장하고 있다. 밀레이 대통령은 리브라 코인의 영향이 미미하다고 주장하고 있다.</t>
         </is>
       </c>
-      <c r="G463" t="inlineStr">
+      <c r="G499" t="inlineStr">
         <is>
           <t>밀레이 대통령의 발언으로 인한 투자 손실 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국가 원수로서 자력이 충분하다(적합 조건 2). 212명의 다수 투자자가 참여하는 집단소송이 이미 진행 중이며(적합 조건 3), 총 피해 규모가 200만 달러 이상으로 크다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H463" t="inlineStr">
+      <c r="H499" t="inlineStr">
         <is>
           <t>212만 달러</t>
         </is>
       </c>
-      <c r="I463" t="inlineStr">
+      <c r="I499" t="inlineStr">
         <is>
           <t>212명</t>
         </is>
       </c>
-      <c r="J463" t="inlineStr">
+      <c r="J499" t="inlineStr">
         <is>
           <t>아르헨티나 대통령 믿었다 뒤통수...칠레 개미들, 밈코인 투자 1만 달러...</t>
         </is>
       </c>
-      <c r="K463" t="inlineStr">
+      <c r="K499" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
-      <c r="L463" t="inlineStr">
+      <c r="L499" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M463" t="inlineStr">
+      <c r="M499" t="inlineStr">
         <is>
           <t>http://coinreaders.com/217549</t>
         </is>
       </c>
-      <c r="N463" t="inlineStr">
+      <c r="N499" t="inlineStr">
         <is>
           <t>2026-02-21 18:02:12.137726+00:00</t>
         </is>
       </c>
     </row>
-    <row r="464">
-      <c r="A464" s="3" t="inlineStr">
+    <row r="500">
+      <c r="A500" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B464" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C464" t="inlineStr">
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
         <is>
           <t>은행</t>
         </is>
       </c>
-      <c r="D464" t="inlineStr">
+      <c r="D500" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E464" t="inlineStr">
+      <c r="E500" t="inlineStr">
         <is>
           <t>금융당국의 불완전판매 점검 및 과징금 부과 예정, 집단 소송 및 분쟁 조정 진행 중</t>
         </is>
       </c>
-      <c r="F464" t="inlineStr">
+      <c r="F500" t="inlineStr">
         <is>
           <t>홍콩 ELS 사태와 관련하여 투자자들의 집단 소송 및 분쟁 조정이 진행 중이며, 금융당국은 은행권의 불완전판매 여부를 집중 점검해왔습니다. 금감원은 은행에 2조원대 과징금 부과를 예고했으며, 금융위원회의 최종 결정이 남아있습니다.</t>
         </is>
       </c>
-      <c r="G464" t="inlineStr">
+      <c r="G500" t="inlineStr">
         <is>
           <t>상대방(은행)의 책임이 금융당국의 불완전판매 점검 및 2조원대 과징금 부과 예정으로 명확하며(적합 조건 1, 5), 자력도 충분합니다(적합 조건 2). 이미 다수의 투자자 민원, 집단 소송 및 분쟁 조정이 진행 중이며(적합 조건 3), 피해 규모가 2조원대로 매우 큽니다(적합 조건 4). 또한, 금융당국의 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H464" t="inlineStr">
+      <c r="H500" t="inlineStr">
         <is>
           <t>2조원대</t>
         </is>
       </c>
-      <c r="I464" t="inlineStr">
+      <c r="I500" t="inlineStr">
         <is>
           <t>다수의 투자자</t>
         </is>
       </c>
-      <c r="J464" t="inlineStr">
+      <c r="J500" t="inlineStr">
         <is>
           <t>은행권 홍콩 ELS 제재, 금융위 최종 결정만 남았다...판매 재개는 '신중...</t>
         </is>
       </c>
-      <c r="K464" t="inlineStr">
+      <c r="K500" t="inlineStr">
         <is>
           <t>ttlnews.com</t>
         </is>
       </c>
-      <c r="L464" t="inlineStr">
+      <c r="L500" t="inlineStr">
         <is>
           <t>2026-02-19</t>
         </is>
       </c>
-      <c r="M464" t="inlineStr">
+      <c r="M500" t="inlineStr">
         <is>
           <t>http://www.ttlnews.com/news/articleView.html?idxno=3081335</t>
         </is>
       </c>
-      <c r="N464" t="inlineStr">
+      <c r="N500" t="inlineStr">
         <is>
           <t>2026-02-21 17:58:55.090124+00:00</t>
         </is>
       </c>
     </row>
-    <row r="465">
-      <c r="A465" s="3" t="inlineStr">
+    <row r="501">
+      <c r="A501" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B465" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C465" t="inlineStr">
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
         <is>
           <t>벤처캐피털(VC)들</t>
         </is>
       </c>
-      <c r="D465" t="inlineStr">
+      <c r="D501" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E465" t="inlineStr">
+      <c r="E501" t="inlineStr">
         <is>
           <t>벤처펀드 출자자들이 VC를 상대로 집단소송 진행 중</t>
         </is>
       </c>
-      <c r="F465" t="inlineStr">
+      <c r="F501" t="inlineStr">
         <is>
           <t>미국 AI 투자에서 400억 원의 손실이 발생하자, 벤처펀드 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기했습니다. 이 사건은 현재 소송이 진행 중인 것으로 보도되었습니다.</t>
         </is>
       </c>
-      <c r="G465" t="inlineStr">
+      <c r="G501" t="inlineStr">
         <is>
           <t>대규모 투자 손실(400억 원)이 발생했으며, 다수의 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기하는 상황입니다. 상대방인 VC는 자력이 충분한 기관으로 판단되며, 이미 소송이 진행 중이거나 임박한 상태로 적합 조건 4개 이상을 충족합니다.</t>
         </is>
       </c>
-      <c r="H465" t="inlineStr">
+      <c r="H501" t="inlineStr">
         <is>
           <t>400억 원</t>
         </is>
       </c>
-      <c r="I465" t="inlineStr">
+      <c r="I501" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J465" t="inlineStr">
+      <c r="J501" t="inlineStr">
         <is>
           <t>[Who Is ?] 김응석 미래에셋벤처투자 대표이사 부회장</t>
         </is>
       </c>
-      <c r="K465" t="inlineStr">
+      <c r="K501" t="inlineStr">
         <is>
           <t>businesspost.co.kr</t>
         </is>
       </c>
-      <c r="L465" t="inlineStr">
+      <c r="L501" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M465" t="inlineStr">
+      <c r="M501" t="inlineStr">
         <is>
           <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430247</t>
         </is>
       </c>
-      <c r="N465" t="inlineStr">
+      <c r="N501" t="inlineStr">
         <is>
           <t>2026-02-21 17:51:39.235648+00:00</t>
         </is>
       </c>
     </row>
-    <row r="466">
-      <c r="A466" s="3" t="inlineStr">
+    <row r="502">
+      <c r="A502" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B466" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C466" t="inlineStr">
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
-      <c r="D466" t="inlineStr">
+      <c r="D502" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E466" t="inlineStr">
+      <c r="E502" t="inlineStr">
         <is>
           <t>집단소송 준비 중</t>
         </is>
       </c>
-      <c r="F466" t="inlineStr">
+      <c r="F502" t="inlineStr">
         <is>
           <t>가상자산 거래소 빗썸의 비트코인 오지급 사태로 금전적 피해를 본 다수의 고객들이 빗썸을 상대로 집단소송을 준비하고 있습니다. 빗썸 또한 김앤장과 만나 소송에 대비하는 등 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
-      <c r="G466" t="inlineStr">
+      <c r="G502" t="inlineStr">
         <is>
           <t>빗썸의 비트코인 오지급으로 인한 피해자들의 집단소송 준비 중인 사건입니다. 대기업에 준하는 빗썸의 책임이 명확하고(적합 조건 1, 2), 거래 기록 등 증거 확보가 용이하며(적합 조건 5), 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
-      <c r="H466" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I466" t="inlineStr">
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J466" t="inlineStr">
+      <c r="J502" t="inlineStr">
         <is>
           <t>‘비트코인 오지급’ 빗썸, 김앤장과 만나… 소송 대비하나</t>
         </is>
       </c>
-      <c r="K466" t="inlineStr">
+      <c r="K502" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L466" t="inlineStr">
+      <c r="L502" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
-      <c r="M466" t="inlineStr">
+      <c r="M502" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/stock/finance/2026/02/12/3JZKNSB5GJDWDMORTG7TZRAFHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N466" t="inlineStr">
+      <c r="N502" t="inlineStr">
         <is>
           <t>2026-02-21 17:49:09.863253+00:00</t>
         </is>
       </c>
     </row>
-    <row r="467">
-      <c r="A467" s="3" t="inlineStr">
+    <row r="503">
+      <c r="A503" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B467" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C467" t="inlineStr">
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
         <is>
           <t>SC제일은행</t>
         </is>
       </c>
-      <c r="D467" t="inlineStr">
+      <c r="D503" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E467" t="inlineStr">
+      <c r="E503" t="inlineStr">
         <is>
           <t>피해자 공동 대응 진행 중, 금융당국 입법 논의</t>
         </is>
       </c>
-      <c r="F467" t="inlineStr">
+      <c r="F503" t="inlineStr">
         <is>
           <t>SC제일은행 VIP 고객이 대출 과정에서 9억 원의 피해를 입었으나 은행은 책임을 회피하고 있습니다. 피해자들은 공동 대응에 나서고 있으며, 금융당국은 관련 입법을 추진할 것으로 보여 소송을 통한 피해 구제 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G467" t="inlineStr">
+      <c r="G503" t="inlineStr">
         <is>
           <t>SC제일은행이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 한 피해자의 피해액이 9억 원으로 크고 '공동 대응' 언급으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3, 4). 금융당국 및 입법 논의가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H467" t="inlineStr">
+      <c r="H503" t="inlineStr">
         <is>
           <t>9억 원 이상</t>
         </is>
       </c>
-      <c r="I467" t="inlineStr">
+      <c r="I503" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J467" t="inlineStr">
+      <c r="J503" t="inlineStr">
         <is>
           <t>생애 첫 대출까지 9억 털린 SC제일 VIP…은행은 나 몰라라</t>
         </is>
       </c>
-      <c r="K467" t="inlineStr">
+      <c r="K503" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L467" t="inlineStr">
+      <c r="L503" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M467" t="inlineStr">
+      <c r="M503" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000292569?division=NAVER</t>
         </is>
       </c>
-      <c r="N467" t="inlineStr">
+      <c r="N503" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:33.076366+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N467"/>
+  <autoFilter ref="A1:N503"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>