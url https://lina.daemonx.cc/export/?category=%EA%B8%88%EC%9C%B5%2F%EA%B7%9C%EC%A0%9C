--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,68 +433,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="29" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -541,241 +541,305 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융/규제</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 통화감독청(OCC) 조건부 승인</t>
+          <t>SEC의 XRP 레저 기반 수익 상품 승인 가능성 논의</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>코인베이스가 미국 통화감독청(OCC)으로부터 디지털 자산 수탁 사업에 대한 조건부 승인을 받으며 제도권 편입에 한 걸음 다가섰습니다. 이를 통해 코인베이스는 수탁 사업을 확대하고 USDC 결제 인프라를 강화할 계획입니다. 다만, JP모건 등 전통 금융권은 OCC의 정책이 불공정 경쟁을 초래할 수 있다며 소송을 검토 중인 것으로 알려졌습니다.</t>
+          <t>미국 SEC가 XRP 레저 기반의 '수익 상품'을 공인할 가능성이 제기되며, 그동안 SEC와의 소송 리스크에 시달리던 리플이 기관용 플랫폼으로 공인받을 수 있다는 전망이 나왔습니다. 이는 새로운 의장의 친 크립토 규제 기조에 따른 것으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 코인베이스의 규제 승인에 대한 내용으로, 특정 주체가 잘못을 저질러 다수의 피해자가 발생하고 손해배상을 청구하는 전형적인 소송금융 투자 대상 사건이 아닙니다. 피해 규모나 피해자 수가 특정되지 않으며, 소송금융의 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 리플과 SEC 간의 과거/진행 중인 소송 리스크와 SEC의 XRP 레저 기반 수익 상품 승인 가능성에 대한 내용으로, 특정 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닙니다. 소송금융 투자 대상이 되는 '피해자-가해자' 구도의 분쟁이 부재합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>코인베이스, 美 OCC 조건부 승인…디지털 자산 수탁 제도권 진입 한걸음</t>
+          <t>1998년 금융 혁명 재현 '솔솔'... 美 SEC, XRP 레저 기반 '수익 상품' 공...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/346221</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=454213</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-04 00:34:57.647643+00:00</t>
+          <t>2026-06-30 09:40:15.756404+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융/규제</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>20여 건의 연방 소송 진행 중, 아리조나주 검찰 총장으로부터 형사 고발</t>
+          <t>미국 통화감독청(OCC) 조건부 승인</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>예측 시장 플랫폼 칼시(Kalshi)가 적법성을 묻는 20여 건의 연방 소송에 휘말려 있으며, 아리조나주 검찰 총장으로부터 형사 고발을 당했다. 이는 칼시의 사업 모델과 관련된 규제 및 법적 문제에 직면했음을 보여준다.</t>
+          <t>코인베이스가 미국 통화감독청(OCC)으로부터 디지털 자산 수탁 사업에 대한 조건부 승인을 받으며 제도권 편입에 한 걸음 다가섰습니다. 이를 통해 코인베이스는 수탁 사업을 확대하고 USDC 결제 인프라를 강화할 계획입니다. 다만, JP모건 등 전통 금융권은 OCC의 정책이 불공정 경쟁을 초래할 수 있다며 소송을 검토 중인 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>칼시는 20여 건의 연방 소송에 휘말려 있고 아리조나주 검찰 총장으로부터 형사 고발을 당하는 등 공적 절차(조건 6)가 진행 중이며, 이는 상대방 책임의 명확성(조건 1)과 증거 확보 가능성(조건 5)을 높인다. 또한, 다수의 연방 소송은 집단적 피해(조건 3)의 가능성을 시사한다.</t>
+          <t>이 기사는 코인베이스의 규제 승인에 대한 내용으로, 특정 주체가 잘못을 저질러 다수의 피해자가 발생하고 손해배상을 청구하는 전형적인 소송금융 투자 대상 사건이 아닙니다. 피해 규모나 피해자 수가 특정되지 않으며, 소송금융의 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'앙숙' 칼시와 폴리마켓 CEO의 기묘한 동행</t>
+          <t>코인베이스, 美 OCC 조건부 승인…디지털 자산 수탁 제도권 진입 한걸음</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51950</t>
+          <t>https://www.tokenpost.kr/news/blockchain/346221</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-24 00:46:54.093739+00:00</t>
+          <t>2026-04-04 00:34:57.647643+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>금융/규제</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>미국 연방 정부 및 아리조나주 검찰, 다수의 원고</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>20여 건의 연방 소송 진행 중, 아리조나주 검찰 총장으로부터 형사 고발</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>예측 시장 플랫폼 칼시(Kalshi)가 적법성을 묻는 20여 건의 연방 소송에 휘말려 있으며, 아리조나주 검찰 총장으로부터 형사 고발을 당했다. 이는 칼시의 사업 모델과 관련된 규제 및 법적 문제에 직면했음을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>칼시는 20여 건의 연방 소송에 휘말려 있고 아리조나주 검찰 총장으로부터 형사 고발을 당하는 등 공적 절차(조건 6)가 진행 중이며, 이는 상대방 책임의 명확성(조건 1)과 증거 확보 가능성(조건 5)을 높인다. 또한, 다수의 연방 소송은 집단적 피해(조건 3)의 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>'앙숙' 칼시와 폴리마켓 CEO의 기묘한 동행</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>fortunekorea.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51950</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:46:54.093739+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>금융/규제</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-      <c r="D4" t="inlineStr">
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>과거 SEC와 리플 간의 미등록 증권 판매 소송이 2025년 8월 최종 종결되었으며, 현재는 SEC와 CFTC의 공동 해석 발표로 XRP의 규제 불확실성이 해소된 상태입니다.</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>리플의 XRP가 미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)의 공동 해석에 따라 '디지털 상품'으로 명확히 규정되며 증권 논란에 종지부를 찍었습니다. 이는 2020년 시작되어 2025년 최종 종결된 SEC와 리플 간의 법적 분쟁 이후, 시장과 투자자들에게 규제 명확성을 제공하는 조치로 평가됩니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>기사는 XRP의 증권 논란이 SEC와 CFTC의 공동 해석으로 해소되었음을 보도하며, 과거 SEC와 리플 간의 법적 분쟁은 이미 최종 종결되었다고 명시하고 있습니다. 이는 소송금융 투자 대상으로서의 신규 분쟁 발생 가능성이 낮고, 기존의 주요 법적 다툼이 부적합 조건인 '이미 종결된 사건'에 해당하기 때문입니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>리플 법률고문, SEC·CFTC 공동 해석에  XRP 증권 논란 종지부</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/cryptocurrency/340660</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-18 12:41:50.671558+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>