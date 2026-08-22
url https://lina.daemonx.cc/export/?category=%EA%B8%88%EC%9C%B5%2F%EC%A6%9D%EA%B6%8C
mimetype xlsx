--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,69 +440,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="20" customWidth="1" min="11" max="11"/>
+    <col width="26" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -539,1654 +539,1854 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 클래리티법 협상 막바지</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>미국 클래리티법 협상이 막바지에 이르렀으며, 이해충돌 문제 해결을 위한 윤리 조항 문구 조율이 진행 중입니다. 과거 리플과 SEC 소송에서 XRP 보유자들을 대리했던 존 디턴도 이 논의에 참여하고 있습니다. 8월 시한이 임박한 가운데, 워싱턴의 부정 근절을 목표로 하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>본 기사는 미국 클래리티법 협상 진행 상황을 다루고 있으며, 과거 리플과 SEC 간의 소송을 언급할 뿐, 소송금융 투자를 검토할 만한 새로운 특정 사건이나 피해자 집단을 명확히 제시하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>美 클래리티법 협상 막바지, 윤리조항 문구조율만 남아...8월 시한 임박</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dailysportshankook.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=431498</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-07-24 08:07:04.057111+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>미국 증권법상 위험요인 공시 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>금융지주 3사가 미국 증권거래위원회(SEC)에 제출하는 위험요인 공시는 미국 증권법상 요구되는 완전한 정보공개 및 소송 리스크 대응 체계에 따른 절차라고 설명했습니다. 이는 특정 투자자에게 추가 정보를 제공하거나 국내 투자자를 차별하기 위한 것이 아니라는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>기사는 금융지주사들이 미국 증권법상 요구되는 소송 리스크 공시 절차에 대해 설명하는 내용으로, 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>금융지주 3사 “SEC 위험요인 공시는 美 제도상 절차”</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202605170709558139de3f0aa1be_7</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-07-08 07:05:41.079116+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C2" t="inlineStr">
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>리플 (Ripple)</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)와의 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>리플의 시장 가치가 미국 증권거래위원회(SEC)와의 소송 이후 6년 만에 최저치를 기록하며 투자 심리가 극도의 공포 상태에 빠졌다. 이로 인해 리플 투자자들은 상당한 유동성 손실과 대폭락을 경험하고 있다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 리플을 상대로 소송을 제기하여 리플 투자자들에게 대규모 피해가 발생한 상황입니다. (적합 조건 1, 3, 4, 5) 리플은 주요 암호화폐 기업으로 자력이 충분하며 (적합 조건 2), SEC 소송 자체가 강력한 증거 기반을 제공합니다. (적합 조건 5) 다수의 투자자들이 상당한 손실을 입었을 가능성이 높아 집단소송의 여지가 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>호가창이 텅 비었다 … 리플 유동성 6년 만에 최저, 기습 대폭락 카운...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>pinpointnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=455747</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-21 07:00:27.141451+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
         <is>
           <t>'I'증권사</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>고소장 접수 및 손해배상 청구 예정</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>삼천당제약은 'I'증권사 애널리스트의 허위 사실 유포로 인한 주가 폭락 피해를 주장하며 해당 증권사에 대한 고소장 접수 및 손해배상 청구를 예고했다. 이는 시장 교란 행위에 대한 법적 대응으로, 코스닥 대장주의 주가 급락 사태에 대한 책임 공방이 예상된다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>대기업 피고('I'증권사)는 충분한 자력을 갖추고 있으며(적합 조건 2), 애널리스트의 언론 인터뷰라는 명확한 증거가 존재한다(적합 조건 5). '주가 폭락'은 상당한 피해 규모를 시사하며(적합 조건 4), 다수의 주주에게 영향을 미쳐 집단적 피해 가능성도 높다(적합 조건 3). 회사 측은 상대방의 책임이 명확하다고 주장하고 있다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I2" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>주가 폭락에 고소전까지…'코스닥 대장주' 삼천당제약 또 급락</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>newsquest.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.newsquest.co.kr/news/articleView.html?idxno=264080</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-04-01 13:00:01.482001+00:00</t>
         </is>
       </c>
     </row>
-    <row r="3">
-      <c r="A3" s="3" t="inlineStr">
+    <row r="6">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C3" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>스트래티지</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>기존 집단소송 합의 종결, 다른 잠재적 원고들의 소송 제기 가능성 있음</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>STRK 개정안과 관련된 집단 소송이 합의로 마무리되어 무효 처리될 예정입니다. 그러나 다른 잠재적 원고들의 소송 제기 권리는 여전히 유지되고 있어, 해당 사안에 대한 추가적인 소송 가능성이 남아있습니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>기존 집단소송은 합의로 종결되어 부적합 조건에 해당하나, 기사에서 '다른 잠재적 원고들의 소송 제기 권리는 유지된다'고 명시하여 추가 소송 발굴 가능성이 있습니다. (적합 조건: 집단적 피해) 상대방 '스트래티지'는 대기업 또는 상장회사로 추정되어 자력이 충분할 가능성이 있습니다. (적합 조건: 상대방에게 자력이 충분함)</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I3" t="inlineStr">
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>비트코인 안 샀더니 올랐다 …16주 매수 멈춘 스트래티지, 주가 반등</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>newsway.co.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.newsway.co.kr/news/view?ud=2026033111402014130</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-31 12:51:12.492669+00:00</t>
         </is>
       </c>
     </row>
-    <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
         <is>
           <t>관련 임직원 및 투자자</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>서울남부지검 금융증권범죄합동수사부 수사 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>삼성전자-레인보우로보틱스 인수 과정에서 양사 임직원 등 16명이 미공개 정보를 이용해 30~40억 원대 부당이득을 얻은 정황이 포착되어 검찰이 수사 중이다. 박상인 교수는 낮은 처벌 수위와 한국 특유의 기업 지배구조를 문제의 원인으로 지적하며, 자본시장법 및 기업 지배구조 전반의 개선을 촉구했다. 이 사건은 정보 비대칭성으로 인한 개미 투자자들의 피해를 야기하는 자본시장 불공정 거래의 대표적인 사례로 언급된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>상대방 책임이 비교적 명확하며(미공개 정보 이용 의혹), 검찰 수사로 증거 확보 및 공적 절차가 진행 중이다. 부당이득 규모가 30~40억 원으로 매우 크고, 다수의 개미 투자자들이 피해를 입었을 가능성이 있어 집단적 피해 및 피해 규모가 크다. 관련자들이 부당이득을 취했으므로 자력도 충분할 것으로 예상된다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>30~40억 원 (부당이득)</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>다수의 개미 투자자</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>박상인  주가조작 패가망신? 처벌수위 높이고 규제 정비해야</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6493474?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331050014</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-31 00:35:31.609057+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+    <row r="8">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>서희건설</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>한국거래소 주식 거래 정지 및 상장 적격성 실질 심사 진행 중, 개선 기간 부여</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>서희건설이 주식 투자로 700억 원의 수익을 올린 반면, 임직원 횡령 혐의와 김건희 여사 관련 특검 사유 발생으로 한국거래소로부터 주식 거래 정지 조치를 받아 6개월째 주주들의 자금이 묶여 있습니다. 서희건설은 개선 계획서를 제출했으나 거래 재개 여부는 불확실한 상황입니다. 본업인 건설 부문 실적은 감소 추세입니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>상대방(서희건설)의 임직원 횡령 혐의 및 김건희 여사 관련 특검 사유 발생으로 인한 주식 거래 정지로 주주들의 피해 책임이 명확합니다. 서희건설은 주식 투자로 700억 원을 벌고 2980억 원 이상의 금융자산을 보유하여 자력이 충분하며, 주식 거래 정지로 다수의 주주가 집단적 피해를 입고 있습니다. 한국거래소의 거래 정지 조치 및 상장 적격성 실질 심사 등 공적 절차가 진행 중이며 관련 증거 확보가 용이합니다.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
+      <c r="J8" t="inlineStr">
         <is>
           <t>'김건희 목걸이' 서희건설, 알고보니 주식의 신…700억 벌었다</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>realty.chosun.com</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://realty.chosun.com/site/data/html_dir/2026/03/30/2026033003485.html</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-31 00:24:11.085890+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C6" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
         <is>
           <t>삼성증권</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>2심 승소</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>삼성증권 유령주식 사태와 관련하여 피해자들이 2심에서도 승소하며 손해액의 절반을 배상받게 되었습니다. 법원은 삼성증권이 내부통제 및 위험관리 기준을 제대로 갖추지 못했다고 판단했습니다. 이는 2018년 삼성증권 직원의 착오로 발생한 유령주식 배당 사고에 대한 판결입니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>적합 조건 1 (상대방 책임 명확), 2 (상대방 자력 충분), 3 (집단적 피해), 5 (증거 확보 가능)에 해당합니다. 삼성증권의 내부통제 미비로 인한 유령주식 사태로 다수의 피해자가 발생했으며, 2심에서도 피해자들이 승소하여 책임이 명확히 인정되었습니다. 대기업인 삼성증권의 배상 능력도 충분합니다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I6" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J9" t="inlineStr">
         <is>
           <t>'삼성증권 유령주식' 손해액 절반 배상해야…피해자 2심도 승소</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6117009</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-28 12:29:15.805888+00:00</t>
-        </is>
-[...202 lines deleted...]
-          <t>2026-03-23 00:39:45.631617+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>주식 시장 급락</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>국제 유가 급등과 투자자 패닉으로 뉴욕 증시가 급락하며 다우, S&amp;P500, 나스닥 지수가 조정장에 진입했습니다. '월가 공포지수' VIX가 30을 돌파했고, 엔비디아, 알파벳 등 주요 빅테크 기업들의 주가가 큰 폭으로 하락했습니다. 이는 시장 전반의 변동성으로 인한 현상입니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>기사는 국제 유가 급등과 투자자 패닉으로 인한 뉴욕 증시 급락을 다루고 있으며, 특정 기업의 불법행위나 법적 책임이 명확하게 드러나지 않습니다. 시장 변동성으로 인한 손실은 소송금융 투자 대상이 되는 법적 청구권으로 보기 어렵습니다. (적합 조건 1, 3, 5 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>뉴욕증시, 유가 급등 충격에 급락…'월가 공포지수' 30 돌파</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603280528365122</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:38:47.921989+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>샌프란시스코 연방 법원 배심원단 평결, 항소 예정</t>
+          <t>미국 연방지방법원 배심원 평결, 항소 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>일론 머스크가 2022년 트위터 인수 과정에서 주가를 고의로 떨어뜨려 주주들을 속인 것에 대해 미국 법원 배심원단이 책임을 인정했다. 주주 측 변호인은 손해배상액이 최대 26억 달러에 이를 것으로 전망했으며, 머스크 측은 항소할 뜻을 밝혔다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸 계정 주장을 통해 주가를 고의로 떨어뜨려 투자자들에게 손해를 입혔다는 미국 연방지방법원 배심원 평결이 나왔다. 이번 집단소송에서 머스크는 주당 3~8달러를 배상해야 하며, 총 배상금은 수십억 달러에 달할 것으로 예상된다. 머스크 측은 이번 평결에 대해 항소 의사를 밝혔다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>미국 법원 배심원단이 일론 머스크의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 세계 최고 부자인 머스크의 자력이 충분하고(적합 조건 2), 손해배상액이 26억 달러에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 또한, 법원 평결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
+          <t>상대방 책임이 미국 연방지방법원 배심원 평결로 일부 인정되었고(적합 조건 1), 일론 머스크라는 자력 있는 상대방을 대상으로 한 집단소송이며(적합 조건 2, 3), 예상 피해 규모가 수십억 달러에 달해 매우 크다(적합 조건 4). 또한 이미 법원 배심원 평결이 나와 증거가 명확하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>26억 달러 (약 3조 9169억 원)</t>
+          <t>수십억 달러 (주당 3~8달러)</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>트위터 주주 다수</t>
+          <t>기관투자자 및 개인투자자 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>머스크 ‘트위터 주가 조작’ 책임 인정…배상액 최대 26억달러 전망</t>
+          <t>일론 머스크, 트위터 인수 당시 '주가 조작' 혐의 일부 인정... 투자자에...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603210010</t>
+          <t>https://www.insight.co.kr/news/547339</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:41.808938+00:00</t>
+          <t>2026-03-23 12:51:42.825628+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>미국 정부의 디지털 자산 정책 변화 논의</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작하여 투자자들에게 손해를 입혔다는 배심원단 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>미국 정부가 지난 10년간 주요 코인을 미등록 증권으로 규정하며 소송을 제기했던 방어적 태도에서 벗어나, 새로운 디지털 자산 시장을 진흥하겠다는 선언을 했습니다. 이는 규제 당국의 정책 방향 전환을 시사하는 내용입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>세계 최대 부자인 일론 머스크가 피고로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자 다수가 참여한 집단소송으로 집단적 피해가 명확합니다(적합 조건 3). 배심원단 평결로 고의적인 주가 조작 책임이 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 달러 규모의 피해 금액이 예상되어 피해 규모가 큽니다(적합 조건 4). 배심원단 평결이라는 강력한 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>해당 기사는 미국 정부의 디지털 자산 정책 변화에 대한 논평으로, 과거 SEC의 '미등록 증권 판매' 소송 제기 사실을 언급할 뿐, 특정 피해자 집단이나 현재 진행 중인 구체적인 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 특정 사건을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>기관 투자자 및 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>일론 머스크, 고의로 트위터 주가 조작...배상해야  평결</t>
+          <t>[디지털자산 풍향계]  디지털 자산, 인류 문명의 보편재로 격상 … '앳킨...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603210826387749</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284773</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-21 00:45:59.529211+00:00</t>
+          <t>2026-03-23 00:39:45.631617+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>제미니</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>배심원 재판 및 손해배상 요구 소송 진행 중</t>
+          <t>애리조나주의 형사 기소 및 20건 이상의 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>나스닥 상장사 제미니가 상장 당시 허위 정보를 제공했다는 주장이 제기되며 투자자들이 배심원 재판과 손해배상을 요구하고 있습니다. 상장 후 주가가 80% 이상 폭락하여 다수의 투자자가 큰 피해를 입은 것으로 보입니다.</t>
+          <t>예측시장 플랫폼 칼시가 애리조나주로부터 불법 도박 영업 혐의로 형사 기소되었으며, 법적 지위와 관련하여 20건이 넘는 소송에 직면해 있습니다. 이와 함께 내부자거래 우려도 제기되고 있습니다. 이러한 법적 문제에도 불구하고 칼시는 220억 달러의 기업 가치를 평가받고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>나스닥 상장회사인 제미니를 상대로 다수의 투자자가 주가 하락에 따른 손해배상 소송을 제기한 사건입니다. 피고의 자력이 충분하고(적합 조건), 주가 80% 이상 하락으로 피해 규모가 클 것으로 예상됩니다(적합 조건). 다만, 상장 당시 허위 정보 제공 주장의 입증 난이도가 쟁점이 될 수 있습니다.</t>
+          <t>애리조나주가 칼시를 불법 도박 영업으로 형사 기소했고, 20건이 넘는 소송에 직면해 있어 상대방의 책임이 명확하며(적합 조건 1), 220억 달러 평가를 받는 기업으로 자력이 충분합니다(적합 조건 2). 주 정부의 기소는 증거 확보를 전제로 하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 20건 이상의 소송은 다수의 피해자가 존재함을 시사하며(적합 조건 3), 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>제미니, 상장 후 전략 변경으로 소송 직면…주가 하락 여파</t>
+          <t>예측시장 경쟁 격화… 칼시, 220억 달러 평가로 폴리마켓 추월</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51932</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:33:37.491498+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>샌프란시스코 연방 법원 배심원단 평결, 항소 예정</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>일론 머스크가 2022년 트위터 인수 과정에서 주가를 고의로 떨어뜨려 주주들을 속인 것에 대해 미국 법원 배심원단이 책임을 인정했다. 주주 측 변호인은 손해배상액이 최대 26억 달러에 이를 것으로 전망했으며, 머스크 측은 항소할 뜻을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>미국 법원 배심원단이 일론 머스크의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 세계 최고 부자인 머스크의 자력이 충분하고(적합 조건 2), 손해배상액이 26억 달러에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 또한, 법원 평결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>26억 달러 (약 3조 9169억 원)</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>트위터 주주 다수</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>머스크 ‘트위터 주가 조작’ 책임 인정…배상액 최대 26억달러 전망</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>economist.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://economist.co.kr/article/view/ecn202603210010</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-21 12:31:41.808938+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작하여 투자자들에게 손해를 입혔다는 배심원단 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>세계 최대 부자인 일론 머스크가 피고로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자 다수가 참여한 집단소송으로 집단적 피해가 명확합니다(적합 조건 3). 배심원단 평결로 고의적인 주가 조작 책임이 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 달러 규모의 피해 금액이 예상되어 피해 규모가 큽니다(적합 조건 4). 배심원단 평결이라는 강력한 객관적 증거가 존재합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>수십억 달러</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>기관 투자자 및 개인 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>일론 머스크, 고의로 트위터 주가 조작...배상해야  평결</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
           <t>2026-03-20</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223172</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603210826387749</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:55.718333+00:00</t>
+          <t>2026-03-21 00:45:59.529211+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>제미니</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>SEC 소송 종결</t>
+          <t>배심원 재판 및 손해배상 요구 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 2020년 제기한 XRP 관련 소송이 2025년 8월에 마무리되었으며, 법원은 2023년 XRP가 공개 거래소에서는 증권이 아니라고 판단했습니다. 이 기사는 소송의 결과와 XRP의 미래 가격 시나리오를 주로 다루고 있습니다.</t>
+          <t>나스닥 상장사 제미니가 상장 당시 허위 정보를 제공했다는 주장이 제기되며 투자자들이 배심원 재판과 손해배상을 요구하고 있습니다. 상장 후 주가가 80% 이상 폭락하여 다수의 투자자가 큰 피해를 입은 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사에서 언급된 미국 증권거래위원회(SEC)와 XRP(리플) 간의 소송은 '2025년 8월 사건이 마무리됐다'고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>나스닥 상장회사인 제미니를 상대로 다수의 투자자가 주가 하락에 따른 손해배상 소송을 제기한 사건입니다. 피고의 자력이 충분하고(적합 조건), 주가 80% 이상 하락으로 피해 규모가 클 것으로 예상됩니다(적합 조건). 다만, 상장 당시 허위 정보 제공 주장의 입증 난이도가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>XRP 100달러 시나리오 3가지…스위프트 거래량이 핵심</t>
+          <t>제미니, 상장 후 전략 변경으로 소송 직면…주가 하락 여파</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221988</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643592</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-07 12:40:36.731642+00:00</t>
+          <t>2026-03-20 12:55:21.285002+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>강영권 전 에디슨모터스 회장</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>강영권 전 회장 1심 선고 후 소액주주들이 불복, 재판장 고소. 민사상 손해배상 소송 준비 가능성.</t>
+        </is>
+      </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>리플의 법률책임자가 과거 미국 증권거래위원회와의 소송에서 리플에 유리한 결과를 얻었음을 언급하며, 최근 NYT 보도에 대해 비판했다. 기사는 이미 종결된 소송과 현재의 비법률적 논란을 다루고 있어, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 제시하지 않는다.</t>
+          <t>강영권 전 에디슨모터스 회장이 쌍용차 인수 관련 주가조작 등 혐의로 1심에서 징역 3년과 벌금 5억원을 선고받았다. 이로 인해 13만 명의 소액주주가 주가 급락 및 상장폐지로 막대한 피해를 입었으며, 소액주주들은 1심 판결에 불복하여 재판장을 법왜곡죄로 고소하는 등 추가적인 법적 대응을 모색 중이다. 비록 재판장 고소는 법 시행 시점 문제로 각하될 가능성이 높으나, 소액주주들의 민사상 손해배상 청구 가능성은 여전히 유효하다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 리플과 미국 증권거래위원회 간의 과거 소송이 리플에 유리하게 종결되었음을 명시하고 있으며(부적합 조건: 이미 종결된 사건), 현재 논란은 법정 다툼이 아닌 언론 보도 비판에 관한 것이다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이 존재하지 않는다.</t>
+          <t>대기업 인수 관련 주가조작으로 13만 명의 소액주주가 피해를 입었으며, 1621억 원 규모의 부당이득이 언급되는 등 집단적 피해 규모가 매우 크다 (적합 조건 3, 4). 이미 형사 재판이 진행되어 증거가 확보되어 있고(적합 조건 5), 상대방(강영권 전 회장)의 책임이 일부 인정되었다(적합 조건 1). 비록 회사는 상장폐지되었으나, 개인의 자력 및 부당이득 규모를 고려할 때 배상 가능성이 있다(적합 조건 2). 현재 1심 판결에 불복하여 추가적인 법적 대응을 모색 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1621억원 이상 추정</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13만명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>리플 XRP 법률책임자, NYT 보도 맹비난… 암호화폐는 경제 인프라</t>
+          <t>‘법왜곡죄’ 일선 판사 고소 현실화… 법관들 소신판결 위축 우려 [‘...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987433</t>
+          <t>https://www.segye.com/newsView/20260316516642?OutUrl=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-01 12:40:23.439671+00:00</t>
+          <t>2026-03-16 12:21:35.858533+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>SEC 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>리플 공동 창립자는 과거부터 '보이지 않는 부정적 세력'이 회사를 시스템적으로 공격하고 있으며, 미국 증권거래위원회(SEC)의 소송 배후에 특정 인물이 있다고 주장했다. 이는 XRP 탄압의 음모론적 시각을 제시하는 내용이다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>상대방(미국 증권거래위원회)은 공공기관으로 자력이 충분하나, 기사 내용이 리플 공동 창립자의 음모론적 주장에 가깝다. 구체적인 피해 사실이나 증거가 명확하지 않으며, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 원고가 특정되지 않아 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>리플을 짓눌렀던 '보이지 않는 손'… XRP 탄압 배후에 겐슬러와 엡스타...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/223172</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:38:55.718333+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>SEC 소송 종결</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)가 2020년 제기한 XRP 관련 소송이 2025년 8월에 마무리되었으며, 법원은 2023년 XRP가 공개 거래소에서는 증권이 아니라고 판단했습니다. 이 기사는 소송의 결과와 XRP의 미래 가격 시나리오를 주로 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 미국 증권거래위원회(SEC)와 XRP(리플) 간의 소송은 '2025년 8월 사건이 마무리됐다'고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>XRP 100달러 시나리오 3가지…스위프트 거래량이 핵심</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/221988</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:40:36.731642+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
+      <c r="E20" t="inlineStr"/>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>리플의 법률책임자가 과거 미국 증권거래위원회와의 소송에서 리플에 유리한 결과를 얻었음을 언급하며, 최근 NYT 보도에 대해 비판했다. 기사는 이미 종결된 소송과 현재의 비법률적 논란을 다루고 있어, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 제시하지 않는다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>기사는 리플과 미국 증권거래위원회 간의 과거 소송이 리플에 유리하게 종결되었음을 명시하고 있으며(부적합 조건: 이미 종결된 사건), 현재 논란은 법정 다툼이 아닌 언론 보도 비판에 관한 것이다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이 존재하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>리플 XRP 법률책임자, NYT 보도 맹비난… 암호화폐는 경제 인프라</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987433</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:40:23.439671+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C18" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
         <is>
           <t>바이낸스, 자오창펑</t>
         </is>
       </c>
-      <c r="D18" t="inlineStr">
+      <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E21" t="inlineStr">
         <is>
           <t>미국 연방법원 집단소송 본안 심리 진행 예정</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F21" t="inlineStr">
         <is>
           <t>미국 맨해튼 연방지방법원이 바이낸스의 고객 소송 중재 요청을 기각하며, 바이낸스가 미등록 토큰을 불법 판매하고 위험 경고를 제대로 하지 않았다는 고객들의 집단 소송이 법원 재판을 통해 진행될 수 있게 되었습니다. 이 소송은 2022년 기각 후 2024년 항소심에서 다시 살아났으며, 바이낸스 창립자 자오창펑도 피고로 포함되어 있습니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G21" t="inlineStr">
         <is>
           <t>바이낸스 및 창립자 자오창펑을 상대로 한 집단 소송으로, 상대방의 자력이 충분하고 미등록 토큰 판매 및 위험 고지 미흡이라는 책임이 비교적 명확합니다. 다수 고객의 투자 손실로 인한 집단적 피해 규모가 클 것으로 예상되며, 법원에서 중재 요청을 기각하고 본안 심리를 진행하기로 결정하여 소송 진행 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I18" t="inlineStr">
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
         <is>
           <t>다수 고객</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J21" t="inlineStr">
         <is>
           <t>미국 연방법원, 바이낸스 ‘고객 소송 중재 요청’ 기각</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K21" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L21" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M21" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/breaking/334475</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N21" t="inlineStr">
         <is>
           <t>2026-02-28 01:38:45.394303+00:00</t>
-        </is>
-[...202 lines deleted...]
-          <t>2026-02-26 01:05:38.328861+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기사는 김건희의 도이치모터스 주가조작 혐의 1심 무죄 판결을 비판하며, 강력한 유죄 증거(녹취, 7초 매매 등)를 법원이 외면했다고 주장한다. 이 판결은 사법부 신뢰를 추락시켰다고 지적하며, 판사에 따라 결론이 달라지는 현실을 꼬집는다.</t>
+          <t>제공된 기사 본문은 주가조작 및 회계부정 신고 포상금 상한 폐지 정책과 신한은행의 금융 라운지 운영에 대한 단편적인 정보를 담고 있습니다. 특정 사건이나 피해 사실에 대한 구체적인 내용은 없어 소송금융 투자 대상을 식별하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사에서 김건희의 주가조작 혐의에 대한 강력한 물증(녹취, 7초 매매 등)을 제시하며 법원의 무죄 판단을 비판, 책임이 명확하다고 주장합니다. 상대방(김건희)은 공인으로서 자력이 충분하며, 주가조작 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고 피해 규모도 클 것으로 추정됩니다. 현재 1심 판결에 대한 비판적 여론이 형성되어 있어 민사 소송 제기 시 유리한 환경이 조성될 수 있습니다.</t>
+          <t>제공된 기사 본문은 특정 소송 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 주가조작 및 회계부정 신고 포상금 상한 폐지라는 정책 변경에 대한 언급은 있으나, 이를 통해 발생했거나 발생할 수 있는 구체적인 소송 대상 사건이 파악되지 않아 소송금융 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>판사 따라 결론 달라진다 ... 사법부 신뢰 추락 초래한 김건희 판결</t>
+          <t>[증권소식] 주가조작·회계부정 신고 포상금 상한 없앤다/'RISE 200위클리...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209779&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.asiatime.co.kr/article/20260226500100</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-25 12:55:49.055422+00:00</t>
+          <t>2026-02-26 12:51:50.950766+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)와의 소송 종결</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>리플(XRP)이 이동평균 수렴확산 지수(MACD)의 플러스 전환과 ETF 자금 유입으로 강세를 보이고 있다는 기사입니다. 특히 미국 증권거래위원회(SEC)와의 소송이 종결되어 규제 리스크가 해소되었다고 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>기사에 명시된 미국 증권거래위원회(SEC)와의 소송이 이미 '종결'되었다고 언급되어, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>비트코인 대신 리플?  ETF 자금 유입 속 6% 강세</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514430</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:06:51.873310+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>2025년 1억 2,500만 달러 벌금 납부로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>엑스알피(XRP)는 미국 증권거래위원회(SEC)와의 소송전이 2025년 1억 2,500만 달러 벌금 납부로 종결되면서 규제 리스크를 해소했습니다. 이로 인해 XRP의 가격이 회복세를 보이며 국경 간 송금 활용도도 증가하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>기사에 따르면 미국 증권거래위원회(SEC)와의 소송전이 1억 2,500만 달러 벌금 납부로 이미 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>43% 대폭락 딛고 일어선 엑스알피, 1.57달러 고지 탈환할 수 있을까</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/219307</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:05:38.328861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>김건희</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>김건희 도이치모터스 주가조작 혐의 1심 무죄 선고 (항소심 및 민사 소송 가능성)</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>기사는 김건희의 도이치모터스 주가조작 혐의 1심 무죄 판결을 비판하며, 강력한 유죄 증거(녹취, 7초 매매 등)를 법원이 외면했다고 주장한다. 이 판결은 사법부 신뢰를 추락시켰다고 지적하며, 판사에 따라 결론이 달라지는 현실을 꼬집는다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>기사에서 김건희의 주가조작 혐의에 대한 강력한 물증(녹취, 7초 매매 등)을 제시하며 법원의 무죄 판단을 비판, 책임이 명확하다고 주장합니다. 상대방(김건희)은 공인으로서 자력이 충분하며, 주가조작 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고 피해 규모도 클 것으로 추정됩니다. 현재 1심 판결에 대한 비판적 여론이 형성되어 있어 민사 소송 제기 시 유리한 환경이 조성될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>판사 따라 결론 달라진다 ... 사법부 신뢰 추락 초래한 김건희 판결</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209779&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:55:49.055422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
         <is>
           <t>김범수 카카오 창업자</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>검찰 기소 및 형사 소송 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>김범수 카카오 창업자가 시세조종 혐의로 검찰에 기소되어 형사 소송이 진행 중입니다. 이 사건은 여의도 증권가와 투자은행 관계자들 사이에서 큰 관심을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력), 3(집단적 피해 가능성), 4(피해 규모 가능성), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당합니다. 김범수 카카오 창업자는 자력이 충분하며, 시세조종 혐의는 다수의 투자자에게 큰 피해를 야기할 수 있습니다. 검찰 기소로 증거가 확보되었고 형사 소송이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
         <is>
           <t>[딜메이커 지창배] 재계 2-3세들의 교두보…사교계의 풍운아</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>dealsite.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://dealsite.co.kr/articles/152681</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-24 00:49:04.894306+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>SEC 소송 승리</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>XRP는 미국 증권거래위원회(SEC)와의 소송에서 승리하며 법적 명확성을 확보했습니다. 분석가들은 이 승리와 더불어 기술적 우위, 금융기관 채택 확대 등을 XRP의 장기적인 강세 요인으로 꼽으며, 암호화폐 시장에서의 영향력 확대를 전망하고 있습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>해당 기사는 XRP가 SEC 소송에서 승리하여 법적 명확성을 확보했다는 내용으로, 이미 종결된 사건의 결과와 그에 따른 시장 전망을 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자를 위한 새로운 분쟁이나 피해자가 특정되지 않습니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J24" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
         <is>
           <t>XRP, 장기 강세 이유 17가지…분석가, 규제·기술·시장 요인</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>digitaltoday.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=632942</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-21 18:26:53.412798+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N24"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>