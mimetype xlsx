--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="23" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,896 +535,968 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>'I'증권사</t>
+          <t>리플 (Ripple)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>고소장 접수 및 손해배상 청구 예정</t>
+          <t>미국 증권거래위원회(SEC)와의 소송 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼천당제약은 'I'증권사 애널리스트의 허위 사실 유포로 인한 주가 폭락 피해를 주장하며 해당 증권사에 대한 고소장 접수 및 손해배상 청구를 예고했다. 이는 시장 교란 행위에 대한 법적 대응으로, 코스닥 대장주의 주가 급락 사태에 대한 책임 공방이 예상된다.</t>
+          <t>리플의 시장 가치가 미국 증권거래위원회(SEC)와의 소송 이후 6년 만에 최저치를 기록하며 투자 심리가 극도의 공포 상태에 빠졌다. 이로 인해 리플 투자자들은 상당한 유동성 손실과 대폭락을 경험하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업 피고('I'증권사)는 충분한 자력을 갖추고 있으며(적합 조건 2), 애널리스트의 언론 인터뷰라는 명확한 증거가 존재한다(적합 조건 5). '주가 폭락'은 상당한 피해 규모를 시사하며(적합 조건 4), 다수의 주주에게 영향을 미쳐 집단적 피해 가능성도 높다(적합 조건 3). 회사 측은 상대방의 책임이 명확하다고 주장하고 있다(적합 조건 1).</t>
+          <t>미국 증권거래위원회(SEC)가 리플을 상대로 소송을 제기하여 리플 투자자들에게 대규모 피해가 발생한 상황입니다. (적합 조건 1, 3, 4, 5) 리플은 주요 암호화폐 기업으로 자력이 충분하며 (적합 조건 2), SEC 소송 자체가 강력한 증거 기반을 제공합니다. (적합 조건 5) 다수의 투자자들이 상당한 손실을 입었을 가능성이 높아 집단소송의 여지가 충분합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>주가 폭락에 고소전까지…'코스닥 대장주' 삼천당제약 또 급락</t>
+          <t>호가창이 텅 비었다 … 리플 유동성 6년 만에 최저, 기습 대폭락 카운...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsquest.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=264080</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=455747</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 13:00:01.482001+00:00</t>
+          <t>2026-06-21 07:00:27.141451+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>관련 임직원 및 투자자</t>
+          <t>'I'증권사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울남부지검 금융증권범죄합동수사부 수사 진행 중</t>
+          <t>고소장 접수 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼성전자-레인보우로보틱스 인수 과정에서 양사 임직원 등 16명이 미공개 정보를 이용해 30~40억 원대 부당이득을 얻은 정황이 포착되어 검찰이 수사 중이다. 박상인 교수는 낮은 처벌 수위와 한국 특유의 기업 지배구조를 문제의 원인으로 지적하며, 자본시장법 및 기업 지배구조 전반의 개선을 촉구했다. 이 사건은 정보 비대칭성으로 인한 개미 투자자들의 피해를 야기하는 자본시장 불공정 거래의 대표적인 사례로 언급된다.</t>
+          <t>삼천당제약은 'I'증권사 애널리스트의 허위 사실 유포로 인한 주가 폭락 피해를 주장하며 해당 증권사에 대한 고소장 접수 및 손해배상 청구를 예고했다. 이는 시장 교란 행위에 대한 법적 대응으로, 코스닥 대장주의 주가 급락 사태에 대한 책임 공방이 예상된다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(미공개 정보 이용 의혹), 검찰 수사로 증거 확보 및 공적 절차가 진행 중이다. 부당이득 규모가 30~40억 원으로 매우 크고, 다수의 개미 투자자들이 피해를 입었을 가능성이 있어 집단적 피해 및 피해 규모가 크다. 관련자들이 부당이득을 취했으므로 자력도 충분할 것으로 예상된다.</t>
+          <t>대기업 피고('I'증권사)는 충분한 자력을 갖추고 있으며(적합 조건 2), 애널리스트의 언론 인터뷰라는 명확한 증거가 존재한다(적합 조건 5). '주가 폭락'은 상당한 피해 규모를 시사하며(적합 조건 4), 다수의 주주에게 영향을 미쳐 집단적 피해 가능성도 높다(적합 조건 3). 회사 측은 상대방의 책임이 명확하다고 주장하고 있다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>30~40억 원 (부당이득)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수의 개미 투자자</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>박상인  주가조작 패가망신? 처벌수위 높이고 규제 정비해야</t>
+          <t>주가 폭락에 고소전까지…'코스닥 대장주' 삼천당제약 또 급락</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6493474?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331050014</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=264080</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:35:31.609057+00:00</t>
+          <t>2026-04-01 13:00:01.482001+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>서희건설</t>
+          <t>관련 임직원 및 투자자</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>한국거래소 주식 거래 정지 및 상장 적격성 실질 심사 진행 중, 개선 기간 부여</t>
+          <t>서울남부지검 금융증권범죄합동수사부 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>서희건설이 주식 투자로 700억 원의 수익을 올린 반면, 임직원 횡령 혐의와 김건희 여사 관련 특검 사유 발생으로 한국거래소로부터 주식 거래 정지 조치를 받아 6개월째 주주들의 자금이 묶여 있습니다. 서희건설은 개선 계획서를 제출했으나 거래 재개 여부는 불확실한 상황입니다. 본업인 건설 부문 실적은 감소 추세입니다.</t>
+          <t>삼성전자-레인보우로보틱스 인수 과정에서 양사 임직원 등 16명이 미공개 정보를 이용해 30~40억 원대 부당이득을 얻은 정황이 포착되어 검찰이 수사 중이다. 박상인 교수는 낮은 처벌 수위와 한국 특유의 기업 지배구조를 문제의 원인으로 지적하며, 자본시장법 및 기업 지배구조 전반의 개선을 촉구했다. 이 사건은 정보 비대칭성으로 인한 개미 투자자들의 피해를 야기하는 자본시장 불공정 거래의 대표적인 사례로 언급된다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(서희건설)의 임직원 횡령 혐의 및 김건희 여사 관련 특검 사유 발생으로 인한 주식 거래 정지로 주주들의 피해 책임이 명확합니다. 서희건설은 주식 투자로 700억 원을 벌고 2980억 원 이상의 금융자산을 보유하여 자력이 충분하며, 주식 거래 정지로 다수의 주주가 집단적 피해를 입고 있습니다. 한국거래소의 거래 정지 조치 및 상장 적격성 실질 심사 등 공적 절차가 진행 중이며 관련 증거 확보가 용이합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(미공개 정보 이용 의혹), 검찰 수사로 증거 확보 및 공적 절차가 진행 중이다. 부당이득 규모가 30~40억 원으로 매우 크고, 다수의 개미 투자자들이 피해를 입었을 가능성이 있어 집단적 피해 및 피해 규모가 크다. 관련자들이 부당이득을 취했으므로 자력도 충분할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30~40억 원 (부당이득)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>다수의 개미 투자자</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'김건희 목걸이' 서희건설, 알고보니 주식의 신…700억 벌었다</t>
+          <t>박상인  주가조작 패가망신? 처벌수위 높이고 규제 정비해야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/30/2026033003485.html</t>
+          <t>https://www.nocutnews.co.kr/news/6493474?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331050014</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 00:24:11.085890+00:00</t>
+          <t>2026-03-31 00:35:31.609057+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>서희건설</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2심 승소</t>
+          <t>한국거래소 주식 거래 정지 및 상장 적격성 실질 심사 진행 중, 개선 기간 부여</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>삼성증권 유령주식 사태와 관련하여 피해자들이 2심에서도 승소하며 손해액의 절반을 배상받게 되었습니다. 법원은 삼성증권이 내부통제 및 위험관리 기준을 제대로 갖추지 못했다고 판단했습니다. 이는 2018년 삼성증권 직원의 착오로 발생한 유령주식 배당 사고에 대한 판결입니다.</t>
+          <t>서희건설이 주식 투자로 700억 원의 수익을 올린 반면, 임직원 횡령 혐의와 김건희 여사 관련 특검 사유 발생으로 한국거래소로부터 주식 거래 정지 조치를 받아 6개월째 주주들의 자금이 묶여 있습니다. 서희건설은 개선 계획서를 제출했으나 거래 재개 여부는 불확실한 상황입니다. 본업인 건설 부문 실적은 감소 추세입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확), 2 (상대방 자력 충분), 3 (집단적 피해), 5 (증거 확보 가능)에 해당합니다. 삼성증권의 내부통제 미비로 인한 유령주식 사태로 다수의 피해자가 발생했으며, 2심에서도 피해자들이 승소하여 책임이 명확히 인정되었습니다. 대기업인 삼성증권의 배상 능력도 충분합니다.</t>
+          <t>상대방(서희건설)의 임직원 횡령 혐의 및 김건희 여사 관련 특검 사유 발생으로 인한 주식 거래 정지로 주주들의 피해 책임이 명확합니다. 서희건설은 주식 투자로 700억 원을 벌고 2980억 원 이상의 금융자산을 보유하여 자력이 충분하며, 주식 거래 정지로 다수의 주주가 집단적 피해를 입고 있습니다. 한국거래소의 거래 정지 조치 및 상장 적격성 실질 심사 등 공적 절차가 진행 중이며 관련 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'삼성증권 유령주식' 손해액 절반 배상해야…피해자 2심도 승소</t>
+          <t>'김건희 목걸이' 서희건설, 알고보니 주식의 신…700억 벌었다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6117009</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/30/2026033003485.html</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:15.805888+00:00</t>
+          <t>2026-03-31 00:24:11.085890+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 연방지방법원 배심원 평결, 항소 예정</t>
+          <t>2심 승소</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 스팸 계정 주장을 통해 주가를 고의로 떨어뜨려 투자자들에게 손해를 입혔다는 미국 연방지방법원 배심원 평결이 나왔다. 이번 집단소송에서 머스크는 주당 3~8달러를 배상해야 하며, 총 배상금은 수십억 달러에 달할 것으로 예상된다. 머스크 측은 이번 평결에 대해 항소 의사를 밝혔다.</t>
+          <t>삼성증권 유령주식 사태와 관련하여 피해자들이 2심에서도 승소하며 손해액의 절반을 배상받게 되었습니다. 법원은 삼성증권이 내부통제 및 위험관리 기준을 제대로 갖추지 못했다고 판단했습니다. 이는 2018년 삼성증권 직원의 착오로 발생한 유령주식 배당 사고에 대한 판결입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 연방지방법원 배심원 평결로 일부 인정되었고(적합 조건 1), 일론 머스크라는 자력 있는 상대방을 대상으로 한 집단소송이며(적합 조건 2, 3), 예상 피해 규모가 수십억 달러에 달해 매우 크다(적합 조건 4). 또한 이미 법원 배심원 평결이 나와 증거가 명확하다(적합 조건 5).</t>
+          <t>적합 조건 1 (상대방 책임 명확), 2 (상대방 자력 충분), 3 (집단적 피해), 5 (증거 확보 가능)에 해당합니다. 삼성증권의 내부통제 미비로 인한 유령주식 사태로 다수의 피해자가 발생했으며, 2심에서도 피해자들이 승소하여 책임이 명확히 인정되었습니다. 대기업인 삼성증권의 배상 능력도 충분합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>수십억 달러 (주당 3~8달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>기관투자자 및 개인투자자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>일론 머스크, 트위터 인수 당시 '주가 조작' 혐의 일부 인정... 투자자에...</t>
+          <t>'삼성증권 유령주식' 손해액 절반 배상해야…피해자 2심도 승소</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/547339</t>
+          <t>https://www.news1.kr/society/general-society/6117009</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-23 12:51:42.825628+00:00</t>
+          <t>2026-03-28 12:29:15.805888+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>애리조나주의 형사 기소 및 20건 이상의 민사 소송 진행 중</t>
+          <t>미국 연방지방법원 배심원 평결, 항소 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 칼시가 애리조나주로부터 불법 도박 영업 혐의로 형사 기소되었으며, 법적 지위와 관련하여 20건이 넘는 소송에 직면해 있습니다. 이와 함께 내부자거래 우려도 제기되고 있습니다. 이러한 법적 문제에도 불구하고 칼시는 220억 달러의 기업 가치를 평가받고 있습니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸 계정 주장을 통해 주가를 고의로 떨어뜨려 투자자들에게 손해를 입혔다는 미국 연방지방법원 배심원 평결이 나왔다. 이번 집단소송에서 머스크는 주당 3~8달러를 배상해야 하며, 총 배상금은 수십억 달러에 달할 것으로 예상된다. 머스크 측은 이번 평결에 대해 항소 의사를 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>애리조나주가 칼시를 불법 도박 영업으로 형사 기소했고, 20건이 넘는 소송에 직면해 있어 상대방의 책임이 명확하며(적합 조건 1), 220억 달러 평가를 받는 기업으로 자력이 충분합니다(적합 조건 2). 주 정부의 기소는 증거 확보를 전제로 하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 20건 이상의 소송은 다수의 피해자가 존재함을 시사하며(적합 조건 3), 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>상대방 책임이 미국 연방지방법원 배심원 평결로 일부 인정되었고(적합 조건 1), 일론 머스크라는 자력 있는 상대방을 대상으로 한 집단소송이며(적합 조건 2, 3), 예상 피해 규모가 수십억 달러에 달해 매우 크다(적합 조건 4). 또한 이미 법원 배심원 평결이 나와 증거가 명확하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러 (주당 3~8달러)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>기관투자자 및 개인투자자 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>예측시장 경쟁 격화… 칼시, 220억 달러 평가로 폴리마켓 추월</t>
+          <t>일론 머스크, 트위터 인수 당시 '주가 조작' 혐의 일부 인정... 투자자에...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51932</t>
+          <t>https://www.insight.co.kr/news/547339</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-21 12:33:37.491498+00:00</t>
+          <t>2026-03-23 12:51:42.825628+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>샌프란시스코 연방 법원 배심원단 평결, 항소 예정</t>
+          <t>애리조나주의 형사 기소 및 20건 이상의 민사 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>일론 머스크가 2022년 트위터 인수 과정에서 주가를 고의로 떨어뜨려 주주들을 속인 것에 대해 미국 법원 배심원단이 책임을 인정했다. 주주 측 변호인은 손해배상액이 최대 26억 달러에 이를 것으로 전망했으며, 머스크 측은 항소할 뜻을 밝혔다.</t>
+          <t>예측시장 플랫폼 칼시가 애리조나주로부터 불법 도박 영업 혐의로 형사 기소되었으며, 법적 지위와 관련하여 20건이 넘는 소송에 직면해 있습니다. 이와 함께 내부자거래 우려도 제기되고 있습니다. 이러한 법적 문제에도 불구하고 칼시는 220억 달러의 기업 가치를 평가받고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>미국 법원 배심원단이 일론 머스크의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 세계 최고 부자인 머스크의 자력이 충분하고(적합 조건 2), 손해배상액이 26억 달러에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 또한, 법원 평결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
+          <t>애리조나주가 칼시를 불법 도박 영업으로 형사 기소했고, 20건이 넘는 소송에 직면해 있어 상대방의 책임이 명확하며(적합 조건 1), 220억 달러 평가를 받는 기업으로 자력이 충분합니다(적합 조건 2). 주 정부의 기소는 증거 확보를 전제로 하며(적합 조건 5), 이미 공적 절차가 진행 중입니다(적합 조건 6). 20건 이상의 소송은 다수의 피해자가 존재함을 시사하며(적합 조건 3), 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>26억 달러 (약 3조 9169억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>트위터 주주 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>머스크 ‘트위터 주가 조작’ 책임 인정…배상액 최대 26억달러 전망</t>
+          <t>예측시장 경쟁 격화… 칼시, 220억 달러 평가로 폴리마켓 추월</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603210010</t>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51932</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-21 12:31:41.808938+00:00</t>
+          <t>2026-03-21 12:33:37.491498+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>일론 머스크</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>샌프란시스코 연방 법원 배심원단 평결, 항소 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작하여 투자자들에게 손해를 입혔다는 배심원단 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>일론 머스크가 2022년 트위터 인수 과정에서 주가를 고의로 떨어뜨려 주주들을 속인 것에 대해 미국 법원 배심원단이 책임을 인정했다. 주주 측 변호인은 손해배상액이 최대 26억 달러에 이를 것으로 전망했으며, 머스크 측은 항소할 뜻을 밝혔다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>세계 최대 부자인 일론 머스크가 피고로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자 다수가 참여한 집단소송으로 집단적 피해가 명확합니다(적합 조건 3). 배심원단 평결로 고의적인 주가 조작 책임이 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 달러 규모의 피해 금액이 예상되어 피해 규모가 큽니다(적합 조건 4). 배심원단 평결이라는 강력한 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>미국 법원 배심원단이 일론 머스크의 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 세계 최고 부자인 머스크의 자력이 충분하고(적합 조건 2), 손해배상액이 26억 달러에 달할 것으로 추정되어 피해 규모가 매우 크다(적합 조건 4). 또한, 법원 평결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>26억 달러 (약 3조 9169억 원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>기관 투자자 및 개인 투자자 다수</t>
+          <t>트위터 주주 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>일론 머스크, 고의로 트위터 주가 조작...배상해야  평결</t>
+          <t>머스크 ‘트위터 주가 조작’ 책임 인정…배상액 최대 26억달러 전망</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202603210826387749</t>
+          <t>https://economist.co.kr/article/view/ecn202603210010</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-21 00:45:59.529211+00:00</t>
+          <t>2026-03-21 12:31:41.808938+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>강영권 전 에디슨모터스 회장</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>강영권 전 회장 1심 선고 후 소액주주들이 불복, 재판장 고소. 민사상 손해배상 소송 준비 가능성.</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>강영권 전 에디슨모터스 회장이 쌍용차 인수 관련 주가조작 등 혐의로 1심에서 징역 3년과 벌금 5억원을 선고받았다. 이로 인해 13만 명의 소액주주가 주가 급락 및 상장폐지로 막대한 피해를 입었으며, 소액주주들은 1심 판결에 불복하여 재판장을 법왜곡죄로 고소하는 등 추가적인 법적 대응을 모색 중이다. 비록 재판장 고소는 법 시행 시점 문제로 각하될 가능성이 높으나, 소액주주들의 민사상 손해배상 청구 가능성은 여전히 유효하다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작하여 투자자들에게 손해를 입혔다는 배심원단 평결이 나왔습니다. 기관 및 개인 투자자들이 제기한 집단소송으로, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 이를 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대기업 인수 관련 주가조작으로 13만 명의 소액주주가 피해를 입었으며, 1621억 원 규모의 부당이득이 언급되는 등 집단적 피해 규모가 매우 크다 (적합 조건 3, 4). 이미 형사 재판이 진행되어 증거가 확보되어 있고(적합 조건 5), 상대방(강영권 전 회장)의 책임이 일부 인정되었다(적합 조건 1). 비록 회사는 상장폐지되었으나, 개인의 자력 및 부당이득 규모를 고려할 때 배상 가능성이 있다(적합 조건 2). 현재 1심 판결에 불복하여 추가적인 법적 대응을 모색 중이다(적합 조건 6).</t>
+          <t>세계 최대 부자인 일론 머스크가 피고로 자력이 충분하며(적합 조건 2), 기관 및 개인 투자자 다수가 참여한 집단소송으로 집단적 피해가 명확합니다(적합 조건 3). 배심원단 평결로 고의적인 주가 조작 책임이 인정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 수십억 달러 규모의 피해 금액이 예상되어 피해 규모가 큽니다(적합 조건 4). 배심원단 평결이라는 강력한 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1621억원 이상 추정</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>13만명</t>
+          <t>기관 투자자 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>‘법왜곡죄’ 일선 판사 고소 현실화… 법관들 소신판결 위축 우려 [‘...</t>
+          <t>일론 머스크, 고의로 트위터 주가 조작...배상해야  평결</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260316516642?OutUrl=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202603210826387749</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-16 12:21:35.858533+00:00</t>
+          <t>2026-03-21 00:45:59.529211+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>바이낸스, 자오창펑</t>
+          <t>강영권 전 에디슨모터스 회장</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>미국 연방법원 집단소송 본안 심리 진행 예정</t>
+          <t>강영권 전 회장 1심 선고 후 소액주주들이 불복, 재판장 고소. 민사상 손해배상 소송 준비 가능성.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미국 맨해튼 연방지방법원이 바이낸스의 고객 소송 중재 요청을 기각하며, 바이낸스가 미등록 토큰을 불법 판매하고 위험 경고를 제대로 하지 않았다는 고객들의 집단 소송이 법원 재판을 통해 진행될 수 있게 되었습니다. 이 소송은 2022년 기각 후 2024년 항소심에서 다시 살아났으며, 바이낸스 창립자 자오창펑도 피고로 포함되어 있습니다.</t>
+          <t>강영권 전 에디슨모터스 회장이 쌍용차 인수 관련 주가조작 등 혐의로 1심에서 징역 3년과 벌금 5억원을 선고받았다. 이로 인해 13만 명의 소액주주가 주가 급락 및 상장폐지로 막대한 피해를 입었으며, 소액주주들은 1심 판결에 불복하여 재판장을 법왜곡죄로 고소하는 등 추가적인 법적 대응을 모색 중이다. 비록 재판장 고소는 법 시행 시점 문제로 각하될 가능성이 높으나, 소액주주들의 민사상 손해배상 청구 가능성은 여전히 유효하다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>바이낸스 및 창립자 자오창펑을 상대로 한 집단 소송으로, 상대방의 자력이 충분하고 미등록 토큰 판매 및 위험 고지 미흡이라는 책임이 비교적 명확합니다. 다수 고객의 투자 손실로 인한 집단적 피해 규모가 클 것으로 예상되며, 법원에서 중재 요청을 기각하고 본안 심리를 진행하기로 결정하여 소송 진행 가능성이 높습니다.</t>
+          <t>대기업 인수 관련 주가조작으로 13만 명의 소액주주가 피해를 입었으며, 1621억 원 규모의 부당이득이 언급되는 등 집단적 피해 규모가 매우 크다 (적합 조건 3, 4). 이미 형사 재판이 진행되어 증거가 확보되어 있고(적합 조건 5), 상대방(강영권 전 회장)의 책임이 일부 인정되었다(적합 조건 1). 비록 회사는 상장폐지되었으나, 개인의 자력 및 부당이득 규모를 고려할 때 배상 가능성이 있다(적합 조건 2). 현재 1심 판결에 불복하여 추가적인 법적 대응을 모색 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1621억원 이상 추정</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수 고객</t>
+          <t>13만명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>미국 연방법원, 바이낸스 ‘고객 소송 중재 요청’ 기각</t>
+          <t>‘법왜곡죄’ 일선 판사 고소 현실화… 법관들 소신판결 위축 우려 [‘...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334475</t>
+          <t>https://www.segye.com/newsView/20260316516642?OutUrl=naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:45.394303+00:00</t>
+          <t>2026-03-16 12:21:35.858533+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>김건희</t>
+          <t>바이낸스, 자오창펑</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>김건희 도이치모터스 주가조작 혐의 1심 무죄 선고 (항소심 및 민사 소송 가능성)</t>
+          <t>미국 연방법원 집단소송 본안 심리 진행 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>기사는 김건희의 도이치모터스 주가조작 혐의 1심 무죄 판결을 비판하며, 강력한 유죄 증거(녹취, 7초 매매 등)를 법원이 외면했다고 주장한다. 이 판결은 사법부 신뢰를 추락시켰다고 지적하며, 판사에 따라 결론이 달라지는 현실을 꼬집는다.</t>
+          <t>미국 맨해튼 연방지방법원이 바이낸스의 고객 소송 중재 요청을 기각하며, 바이낸스가 미등록 토큰을 불법 판매하고 위험 경고를 제대로 하지 않았다는 고객들의 집단 소송이 법원 재판을 통해 진행될 수 있게 되었습니다. 이 소송은 2022년 기각 후 2024년 항소심에서 다시 살아났으며, 바이낸스 창립자 자오창펑도 피고로 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>기사에서 김건희의 주가조작 혐의에 대한 강력한 물증(녹취, 7초 매매 등)을 제시하며 법원의 무죄 판단을 비판, 책임이 명확하다고 주장합니다. 상대방(김건희)은 공인으로서 자력이 충분하며, 주가조작 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고 피해 규모도 클 것으로 추정됩니다. 현재 1심 판결에 대한 비판적 여론이 형성되어 있어 민사 소송 제기 시 유리한 환경이 조성될 수 있습니다.</t>
+          <t>바이낸스 및 창립자 자오창펑을 상대로 한 집단 소송으로, 상대방의 자력이 충분하고 미등록 토큰 판매 및 위험 고지 미흡이라는 책임이 비교적 명확합니다. 다수 고객의 투자 손실로 인한 집단적 피해 규모가 클 것으로 예상되며, 법원에서 중재 요청을 기각하고 본안 심리를 진행하기로 결정하여 소송 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 고객</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>판사 따라 결론 달라진다 ... 사법부 신뢰 추락 초래한 김건희 판결</t>
+          <t>미국 연방법원, 바이낸스 ‘고객 소송 중재 요청’ 기각</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209779&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.tokenpost.kr/news/breaking/334475</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-25 12:55:49.055422+00:00</t>
+          <t>2026-02-28 01:38:45.394303+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
+          <t>김건희</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>김건희 도이치모터스 주가조작 혐의 1심 무죄 선고 (항소심 및 민사 소송 가능성)</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>기사는 김건희의 도이치모터스 주가조작 혐의 1심 무죄 판결을 비판하며, 강력한 유죄 증거(녹취, 7초 매매 등)를 법원이 외면했다고 주장한다. 이 판결은 사법부 신뢰를 추락시켰다고 지적하며, 판사에 따라 결론이 달라지는 현실을 꼬집는다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>기사에서 김건희의 주가조작 혐의에 대한 강력한 물증(녹취, 7초 매매 등)을 제시하며 법원의 무죄 판단을 비판, 책임이 명확하다고 주장합니다. 상대방(김건희)은 공인으로서 자력이 충분하며, 주가조작 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고 피해 규모도 클 것으로 추정됩니다. 현재 1심 판결에 대한 비판적 여론이 형성되어 있어 민사 소송 제기 시 유리한 환경이 조성될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>판사 따라 결론 달라진다 ... 사법부 신뢰 추락 초래한 김건희 판결</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209779&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:55:49.055422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
           <t>김범수 카카오 창업자</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E14" t="inlineStr">
         <is>
           <t>검찰 기소 및 형사 소송 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>김범수 카카오 창업자가 시세조종 혐의로 검찰에 기소되어 형사 소송이 진행 중입니다. 이 사건은 여의도 증권가와 투자은행 관계자들 사이에서 큰 관심을 받고 있습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력), 3(집단적 피해 가능성), 4(피해 규모 가능성), 5(증거 확보 가능성), 6(공적 절차 진행 중)에 해당합니다. 김범수 카카오 창업자는 자력이 충분하며, 시세조종 혐의는 다수의 투자자에게 큰 피해를 야기할 수 있습니다. 검찰 기소로 증거가 확보되었고 형사 소송이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[딜메이커 지창배] 재계 2-3세들의 교두보…사교계의 풍운아</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>dealsite.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://dealsite.co.kr/articles/152681</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-24 00:49:04.894306+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>