--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
-    <col width="20" customWidth="1" min="11" max="11"/>
+    <col width="26" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,637 +534,765 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주식 시장 급락</t>
+          <t>미국 클래리티법 협상 막바지</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국제 유가 급등과 투자자 패닉으로 뉴욕 증시가 급락하며 다우, S&amp;P500, 나스닥 지수가 조정장에 진입했습니다. '월가 공포지수' VIX가 30을 돌파했고, 엔비디아, 알파벳 등 주요 빅테크 기업들의 주가가 큰 폭으로 하락했습니다. 이는 시장 전반의 변동성으로 인한 현상입니다.</t>
+          <t>미국 클래리티법 협상이 막바지에 이르렀으며, 이해충돌 문제 해결을 위한 윤리 조항 문구 조율이 진행 중입니다. 과거 리플과 SEC 소송에서 XRP 보유자들을 대리했던 존 디턴도 이 논의에 참여하고 있습니다. 8월 시한이 임박한 가운데, 워싱턴의 부정 근절을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 국제 유가 급등과 투자자 패닉으로 인한 뉴욕 증시 급락을 다루고 있으며, 특정 기업의 불법행위나 법적 책임이 명확하게 드러나지 않습니다. 시장 변동성으로 인한 손실은 소송금융 투자 대상이 되는 법적 청구권으로 보기 어렵습니다. (적합 조건 1, 3, 5 해당 없음)</t>
+          <t>본 기사는 미국 클래리티법 협상 진행 상황을 다루고 있으며, 과거 리플과 SEC 간의 소송을 언급할 뿐, 소송금융 투자를 검토할 만한 새로운 특정 사건이나 피해자 집단을 명확히 제시하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>뉴욕증시, 유가 급등 충격에 급락…'월가 공포지수' 30 돌파</t>
+          <t>美 클래리티법 협상 막바지, 윤리조항 문구조율만 남아...8월 시한 임박</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>dailysportshankook.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603280528365122</t>
+          <t>https://www.dailysportshankook.co.kr/news/articleView.html?idxno=431498</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-28 00:38:47.921989+00:00</t>
+          <t>2026-07-24 08:07:04.057111+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>미국 정부의 디지털 자산 정책 변화 논의</t>
+          <t>미국 증권법상 위험요인 공시 절차 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 정부가 지난 10년간 주요 코인을 미등록 증권으로 규정하며 소송을 제기했던 방어적 태도에서 벗어나, 새로운 디지털 자산 시장을 진흥하겠다는 선언을 했습니다. 이는 규제 당국의 정책 방향 전환을 시사하는 내용입니다.</t>
+          <t>금융지주 3사가 미국 증권거래위원회(SEC)에 제출하는 위험요인 공시는 미국 증권법상 요구되는 완전한 정보공개 및 소송 리스크 대응 체계에 따른 절차라고 설명했습니다. 이는 특정 투자자에게 추가 정보를 제공하거나 국내 투자자를 차별하기 위한 것이 아니라는 입장입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 미국 정부의 디지털 자산 정책 변화에 대한 논평으로, 과거 SEC의 '미등록 증권 판매' 소송 제기 사실을 언급할 뿐, 특정 피해자 집단이나 현재 진행 중인 구체적인 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 특정 사건을 파악하기 어렵습니다.</t>
+          <t>기사는 금융지주사들이 미국 증권법상 요구되는 소송 리스크 공시 절차에 대해 설명하는 내용으로, 특정 피해 발생 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[디지털자산 풍향계]  디지털 자산, 인류 문명의 보편재로 격상 … '앳킨...</t>
+          <t>금융지주 3사 “SEC 위험요인 공시는 美 제도상 절차”</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>goodkyung.com</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.goodkyung.com/news/articleView.html?idxno=284773</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202605170709558139de3f0aa1be_7</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-23 00:39:45.631617+00:00</t>
+          <t>2026-07-08 07:05:41.079116+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>SEC 소송 진행 중</t>
+          <t>주식 시장 급락</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>리플 공동 창립자는 과거부터 '보이지 않는 부정적 세력'이 회사를 시스템적으로 공격하고 있으며, 미국 증권거래위원회(SEC)의 소송 배후에 특정 인물이 있다고 주장했다. 이는 XRP 탄압의 음모론적 시각을 제시하는 내용이다.</t>
+          <t>국제 유가 급등과 투자자 패닉으로 뉴욕 증시가 급락하며 다우, S&amp;P500, 나스닥 지수가 조정장에 진입했습니다. '월가 공포지수' VIX가 30을 돌파했고, 엔비디아, 알파벳 등 주요 빅테크 기업들의 주가가 큰 폭으로 하락했습니다. 이는 시장 전반의 변동성으로 인한 현상입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(미국 증권거래위원회)은 공공기관으로 자력이 충분하나, 기사 내용이 리플 공동 창립자의 음모론적 주장에 가깝다. 구체적인 피해 사실이나 증거가 명확하지 않으며, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 원고가 특정되지 않아 투자 적합도가 낮다.</t>
+          <t>기사는 국제 유가 급등과 투자자 패닉으로 인한 뉴욕 증시 급락을 다루고 있으며, 특정 기업의 불법행위나 법적 책임이 명확하게 드러나지 않습니다. 시장 변동성으로 인한 손실은 소송금융 투자 대상이 되는 법적 청구권으로 보기 어렵습니다. (적합 조건 1, 3, 5 해당 없음)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>리플을 짓눌렀던 '보이지 않는 손'… XRP 탄압 배후에 겐슬러와 엡스타...</t>
+          <t>뉴욕증시, 유가 급등 충격에 급락…'월가 공포지수' 30 돌파</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223172</t>
+          <t>http://www.fnnews.com/news/202603280528365122</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-12 12:38:55.718333+00:00</t>
+          <t>2026-03-28 00:38:47.921989+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>SEC 소송 종결</t>
+          <t>미국 정부의 디지털 자산 정책 변화 논의</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 2020년 제기한 XRP 관련 소송이 2025년 8월에 마무리되었으며, 법원은 2023년 XRP가 공개 거래소에서는 증권이 아니라고 판단했습니다. 이 기사는 소송의 결과와 XRP의 미래 가격 시나리오를 주로 다루고 있습니다.</t>
+          <t>미국 정부가 지난 10년간 주요 코인을 미등록 증권으로 규정하며 소송을 제기했던 방어적 태도에서 벗어나, 새로운 디지털 자산 시장을 진흥하겠다는 선언을 했습니다. 이는 규제 당국의 정책 방향 전환을 시사하는 내용입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사에서 언급된 미국 증권거래위원회(SEC)와 XRP(리플) 간의 소송은 '2025년 8월 사건이 마무리됐다'고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 미국 정부의 디지털 자산 정책 변화에 대한 논평으로, 과거 SEC의 '미등록 증권 판매' 소송 제기 사실을 언급할 뿐, 특정 피해자 집단이나 현재 진행 중인 구체적인 소송 사건을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 특정 사건을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>XRP 100달러 시나리오 3가지…스위프트 거래량이 핵심</t>
+          <t>[디지털자산 풍향계]  디지털 자산, 인류 문명의 보편재로 격상 … '앳킨...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>goodkyung.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221988</t>
+          <t>https://www.goodkyung.com/news/articleView.html?idxno=284773</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-07 12:40:36.731642+00:00</t>
+          <t>2026-03-23 00:39:45.631617+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>SEC 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>리플의 법률책임자가 과거 미국 증권거래위원회와의 소송에서 리플에 유리한 결과를 얻었음을 언급하며, 최근 NYT 보도에 대해 비판했다. 기사는 이미 종결된 소송과 현재의 비법률적 논란을 다루고 있어, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 제시하지 않는다.</t>
+          <t>리플 공동 창립자는 과거부터 '보이지 않는 부정적 세력'이 회사를 시스템적으로 공격하고 있으며, 미국 증권거래위원회(SEC)의 소송 배후에 특정 인물이 있다고 주장했다. 이는 XRP 탄압의 음모론적 시각을 제시하는 내용이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사는 리플과 미국 증권거래위원회 간의 과거 소송이 리플에 유리하게 종결되었음을 명시하고 있으며(부적합 조건: 이미 종결된 사건), 현재 논란은 법정 다툼이 아닌 언론 보도 비판에 관한 것이다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이 존재하지 않는다.</t>
+          <t>상대방(미국 증권거래위원회)은 공공기관으로 자력이 충분하나, 기사 내용이 리플 공동 창립자의 음모론적 주장에 가깝다. 구체적인 피해 사실이나 증거가 명확하지 않으며, 소송금융의 대상이 될 만한 집단적 피해자나 명확한 원고가 특정되지 않아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>리플 XRP 법률책임자, NYT 보도 맹비난… 암호화폐는 경제 인프라</t>
+          <t>리플을 짓눌렀던 '보이지 않는 손'… XRP 탄압 배후에 겐슬러와 엡스타...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987433</t>
+          <t>http://coinreaders.com/223172</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-01 12:40:23.439671+00:00</t>
+          <t>2026-03-12 12:38:55.718333+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>SEC 소송 종결</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 주가조작 및 회계부정 신고 포상금 상한 폐지 정책과 신한은행의 금융 라운지 운영에 대한 단편적인 정보를 담고 있습니다. 특정 사건이나 피해 사실에 대한 구체적인 내용은 없어 소송금융 투자 대상을 식별하기 어렵습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 2020년 제기한 XRP 관련 소송이 2025년 8월에 마무리되었으며, 법원은 2023년 XRP가 공개 거래소에서는 증권이 아니라고 판단했습니다. 이 기사는 소송의 결과와 XRP의 미래 가격 시나리오를 주로 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 소송 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 주가조작 및 회계부정 신고 포상금 상한 폐지라는 정책 변경에 대한 언급은 있으나, 이를 통해 발생했거나 발생할 수 있는 구체적인 소송 대상 사건이 파악되지 않아 소송금융 적합도를 판단하기 어렵습니다.</t>
+          <t>기사에서 언급된 미국 증권거래위원회(SEC)와 XRP(리플) 간의 소송은 '2025년 8월 사건이 마무리됐다'고 명시되어 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[증권소식] 주가조작·회계부정 신고 포상금 상한 없앤다/'RISE 200위클리...</t>
+          <t>XRP 100달러 시나리오 3가지…스위프트 거래량이 핵심</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260226500100</t>
+          <t>http://coinreaders.com/221988</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-26 12:51:50.950766+00:00</t>
+          <t>2026-03-07 12:40:36.731642+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>리플(XRP)이 이동평균 수렴확산 지수(MACD)의 플러스 전환과 ETF 자금 유입으로 강세를 보이고 있다는 기사입니다. 특히 미국 증권거래위원회(SEC)와의 소송이 종결되어 규제 리스크가 해소되었다고 언급하고 있습니다.</t>
+          <t>리플의 법률책임자가 과거 미국 증권거래위원회와의 소송에서 리플에 유리한 결과를 얻었음을 언급하며, 최근 NYT 보도에 대해 비판했다. 기사는 이미 종결된 소송과 현재의 비법률적 논란을 다루고 있어, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁을 제시하지 않는다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사에 명시된 미국 증권거래위원회(SEC)와의 소송이 이미 '종결'되었다고 언급되어, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 리플과 미국 증권거래위원회 간의 과거 소송이 리플에 유리하게 종결되었음을 명시하고 있으며(부적합 조건: 이미 종결된 사건), 현재 논란은 법정 다툼이 아닌 언론 보도 비판에 관한 것이다. 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>비트코인 대신 리플?  ETF 자금 유입 속 6% 강세</t>
+          <t>리플 XRP 법률책임자, NYT 보도 맹비난… 암호화폐는 경제 인프라</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514430</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15987433</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-26 01:06:51.873310+00:00</t>
+          <t>2026-03-01 12:40:23.439671+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>엑스알피(XRP)는 미국 증권거래위원회(SEC)와의 소송전이 2025년 1억 2,500만 달러 벌금 납부로 종결되면서 규제 리스크를 해소했습니다. 이로 인해 XRP의 가격이 회복세를 보이며 국경 간 송금 활용도도 증가하고 있습니다.</t>
+          <t>제공된 기사 본문은 주가조작 및 회계부정 신고 포상금 상한 폐지 정책과 신한은행의 금융 라운지 운영에 대한 단편적인 정보를 담고 있습니다. 특정 사건이나 피해 사실에 대한 구체적인 내용은 없어 소송금융 투자 대상을 식별하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사에 따르면 미국 증권거래위원회(SEC)와의 소송전이 1억 2,500만 달러 벌금 납부로 이미 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>제공된 기사 본문은 특정 소송 사건이나 피해 사실을 구체적으로 언급하고 있지 않습니다. 주가조작 및 회계부정 신고 포상금 상한 폐지라는 정책 변경에 대한 언급은 있으나, 이를 통해 발생했거나 발생할 수 있는 구체적인 소송 대상 사건이 파악되지 않아 소송금융 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>43% 대폭락 딛고 일어선 엑스알피, 1.57달러 고지 탈환할 수 있을까</t>
+          <t>[증권소식] 주가조작·회계부정 신고 포상금 상한 없앤다/'RISE 200위클리...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219307</t>
+          <t>https://www.asiatime.co.kr/article/20260226500100</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-26 01:05:38.328861+00:00</t>
+          <t>2026-02-26 12:51:50.950766+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융/증권</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회(SEC)</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
+          <t>미국 증권거래위원회(SEC)와의 소송 종결</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>리플(XRP)이 이동평균 수렴확산 지수(MACD)의 플러스 전환과 ETF 자금 유입으로 강세를 보이고 있다는 기사입니다. 특히 미국 증권거래위원회(SEC)와의 소송이 종결되어 규제 리스크가 해소되었다고 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>기사에 명시된 미국 증권거래위원회(SEC)와의 소송이 이미 '종결'되었다고 언급되어, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>비트코인 대신 리플?  ETF 자금 유입 속 6% 강세</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3514430</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:06:51.873310+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>2025년 1억 2,500만 달러 벌금 납부로 소송 종결</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>엑스알피(XRP)는 미국 증권거래위원회(SEC)와의 소송전이 2025년 1억 2,500만 달러 벌금 납부로 종결되면서 규제 리스크를 해소했습니다. 이로 인해 XRP의 가격이 회복세를 보이며 국경 간 송금 활용도도 증가하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>기사에 따르면 미국 증권거래위원회(SEC)와의 소송전이 1억 2,500만 달러 벌금 납부로 이미 종결되었습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>43% 대폭락 딛고 일어선 엑스알피, 1.57달러 고지 탈환할 수 있을까</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/219307</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:05:38.328861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>금융/증권</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>SEC 소송 승리</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>XRP는 미국 증권거래위원회(SEC)와의 소송에서 승리하며 법적 명확성을 확보했습니다. 분석가들은 이 승리와 더불어 기술적 우위, 금융기관 채택 확대 등을 XRP의 장기적인 강세 요인으로 꼽으며, 암호화폐 시장에서의 영향력 확대를 전망하고 있습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>해당 기사는 XRP가 SEC 소송에서 승리하여 법적 명확성을 확보했다는 내용으로, 이미 종결된 사건의 결과와 그에 따른 시장 전망을 다루고 있습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 소송금융 투자를 위한 새로운 분쟁이나 피해자가 특정되지 않습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>XRP, 장기 강세 이유 17가지…분석가, 규제·기술·시장 요인</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>digitaltoday.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=632942</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-21 18:26:53.412798+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>