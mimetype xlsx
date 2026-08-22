--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$31</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N29"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1966 +539,2098 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해 예방 성공</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>청주상당신협과 남청주신협 직원 2명이 각각 500만원을 인출하려던 고객을 보이스피싱 피해자로 의심해 112에 신고하여 피해를 막았다. 경찰은 이들에게 감사장과 112 신고 포상금을 수여했다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 보이스피싱 피해를 성공적으로 예방한 사례로, 실제 발생한 피해나 소송의 대상이 되는 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '피해 규모 큼', '집단적 피해' 등에 해당하지 않으며, 특정 가능한 피고나 실제 손해가 없어 투자 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>청주상당경찰서, 보이스피싱 피해 막은 신협 직원 2명에 감사장</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.dynews.co.kr/news/articleView.html?idxno=861729</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-15 07:02:36.855207+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 수사 및 범죄수익 환수 절차 진행 중, 국가의 피해금 환부 시스템 도입 논의/진행 중</t>
+          <t>경찰청의 불법사금융 범죄 척결 종합대책 수립 및 특별단속 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>불법 사금융 범죄로 인해 서민 피해가 극심했으나, 수사기관이 범죄수익을 환수해도 피해자 구제로 이어지지 않는 문제가 있었습니다. 이에 국가가 직접 불법 사채 피해금을 돌려주는 새로운 시스템을 도입하여 피해자 구제 사각지대를 해소할 예정입니다. 검찰은 대형 금융사기 수사 기법을 활용해 660억 원의 범죄수익을 동결하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>불법사금융이 나체사진 요구, 신상 박제 등 잔혹한 수법으로 급증하며 사회초년생, 청소년 등 피해층이 광범위하게 확산되고 있습니다. 경찰청은 전담 수사관 배치, 범행 수단 차단, 범죄 수익 원천 박탈 등을 골자로 한 종합 대책을 수립하고 특별단속을 통해 2천여 명을 검거하는 등 전면전을 선언했습니다. 피해자 구제를 위한 원스톱 지원체계도 가동될 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>불법 사금융 업체들의 책임이 명확하고, '660억 동결'에서 보듯 피해 규모가 매우 크며, '서민 피해가 극심'하여 다수의 피해자가 존재합니다. 검찰 수사 및 범죄수익 환수 등 공적 절차가 진행 중이며, 국가가 직접 피해금을 돌려주는 새로운 시스템이 도입될 예정이어서 피해자 구제 가능성이 높아지고 있습니다. 다만, 개별 불법 사금융 업체의 자력은 부족할 수 있습니다.</t>
+          <t>불법사금융 가해자의 책임이 비교적 명확하며(적합 조건 1), 경찰의 대대적인 수사와 단속이 진행 중으로 증거 확보 및 범죄 수익 환수 가능성이 높습니다(적합 조건 5, 6). 피해자 수가 급증하고 광범위하여 집단적 피해 성격이 강합니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최소 660억 원 이상 (동결된 범죄수익 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>660억 동결하고도 환부 '0원' 옛말…불법사채 피해금 국가가 직접 돌려...</t>
+          <t>'나체사진·박제' 악질 사금융, 경찰 전면 차단 나선다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604232334i</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=223494</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-26 07:21:19.731631+00:00</t>
+          <t>2026-07-24 07:01:53.101076+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>불법 사금융 조직</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>부패재산몰수법 개정안 통과로 불법 사금융 범죄 수익 환수 및 피해자 환수 절차 마련</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 불법 사금융 범죄 수익을 몰수하여 피해자에게 돌려주는 '부패재산몰수법' 개정안이 통과되었다. 기존에는 보이스피싱 등 일부 범죄에만 적용되었으나, 이제 대부업법 위반 범죄 수익도 환수 대상에 포함된다. 이는 고금리 사채 등 불법 사금융 피해자들이 실질적인 피해 회복을 받을 수 있는 새로운 길이 열렸음을 의미한다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>불법 사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 특히, 부패재산몰수법 개정으로 범죄 수익 몰수 및 피해자 환수가 가능해져 자력 확보 및 증거 확보(적합 조건 2, 5)가 용이해졌으며, 이는 공적 절차 진행(적합 조건 6)에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>성범죄자 24시간 감시, 사채업자 전재산 몰수 ...십년 묵은 체증 뚫린 ...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/551648</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-09 07:02:43.768993+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>불법 사금융 업체 및 관련자</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>검찰 수사 및 범죄수익 환수 절차 진행 중, 국가의 피해금 환부 시스템 도입 논의/진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>불법 사금융 범죄로 인해 서민 피해가 극심했으나, 수사기관이 범죄수익을 환수해도 피해자 구제로 이어지지 않는 문제가 있었습니다. 이에 국가가 직접 불법 사채 피해금을 돌려주는 새로운 시스템을 도입하여 피해자 구제 사각지대를 해소할 예정입니다. 검찰은 대형 금융사기 수사 기법을 활용해 660억 원의 범죄수익을 동결하는 등 적극적으로 대응하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>불법 사금융 업체들의 책임이 명확하고, '660억 동결'에서 보듯 피해 규모가 매우 크며, '서민 피해가 극심'하여 다수의 피해자가 존재합니다. 검찰 수사 및 범죄수익 환수 등 공적 절차가 진행 중이며, 국가가 직접 피해금을 돌려주는 새로운 시스템이 도입될 예정이어서 피해자 구제 가능성이 높아지고 있습니다. 다만, 개별 불법 사금융 업체의 자력은 부족할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>최소 660억 원 이상 (동결된 범죄수익 기준)</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>660억 동결하고도 환부 '0원' 옛말…불법사채 피해금 국가가 직접 돌려...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202604232334i</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-04-26 07:21:19.731631+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C4" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
         <is>
           <t>개넌 켄 반 다이크 상사</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>미 연방검찰 기소, 미 상품선물거래위원회(CFTC) 민사 소송 제기</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>미 육군 특수부대 소속 부사관이 니콜라스 마두로 전 베네수엘라 대통령 체포 작전의 군사 기밀을 이용해 예측 시장에서 40만 달러 이상의 부당 이익을 챙긴 혐의로 기소되었습니다. 그는 비밀유지서약서를 위반하고 작전 실행 직전 베팅하여 원금의 12배가 넘는 수익을 거뒀습니다. 현재 미 연방검찰은 그를 상품 사기 및 유선 사기 혐의로 기소했으며, 미 상품선물거래위원회(CFTC)도 민사 소송을 제기했습니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>피고인의 책임은 명확하고(적합 조건 1) 증거도 충분하지만(적합 조건 5), 이 사건은 주로 개인에 대한 형사 기소 및 규제 기관의 민사 소송입니다. 소송금융의 일반적인 투자 대상인 다수의 피해자나 자력 있는 대기업 피고가 존재하지 않아(적합 조건 2, 3, 4 미충족) 로앤굿 고객이 될 만한 원고 집단을 찾기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>40만 9천 달러 (약 6억 원)</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J4" t="inlineStr">
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
         <is>
           <t>5000만 원 투자해서 ‘6억’ 벌었다...기밀로 도박판 벌인 美 특수부대원</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-04-24</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20036964?ref=naver</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-04-26 07:00:17.989425+00:00</t>
         </is>
       </c>
     </row>
-    <row r="5">
-      <c r="A5" s="4" t="inlineStr">
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D5" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>공개수사 진행 중</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>'용감한 형사들5'에서 3500억 원 규모의 골프장 탈취 음모 사건이 다뤄졌다. 해당 사건은 공개수사로 전환되었으며, 뉴스 보도 후 피해자들이 탈출했다는 소식이 전해졌다. 기사 내용이 다소 혼재되어 있으나, 대규모 자산 탈취 시도라는 점에서 잠재적 소송금융 투자 대상으로 검토할 가치가 있다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>적합 조건: 피해 규모가 매우 큼 (3500억 원), 이미 공적 절차(공개수사)가 진행 중임. 그러나 상대방이 명확히 특정되지 않고 사건의 구체적인 내용이 불분명하여 투자 적합도 판단에 제약이 있음.</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>3500억 원</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>‘용감한 형사들5’ 3500억 골프장 탈취 음모</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>bntnews.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-04</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.bntnews.co.kr/article/view/bnt202604040068</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-04-04 12:18:39.197748+00:00</t>
         </is>
       </c>
     </row>
-    <row r="6">
-[...134 lines deleted...]
-    </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>집단소송법 및 부패재산몰수법 개정 논의</t>
+          <t>법무법인 금융범죄 피해자 지원 체계 확대</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>정성호 장관이 7대 민생 안전 법안 심사를 요청하며 여당과의 협력을 강조했다. 특히 소액·다수 피해자 보호를 위한 집단소송법 개정과 불법 사금융 범죄 수익을 피해자에게 직접 반환하는 부패재산몰수법 개정의 필요성을 설명했다.</t>
+          <t>법무법인 초원이 대구 분사무소를 개소하며 보이스피싱 등 금융범죄 피해자 대응 및 지원 체계를 전국 단위로 확대한다고 밝혔습니다. 교묘해지는 수법으로 자금이 다수 계좌로 분산되는 금융범죄의 특성을 고려하여 영남권 지역 피해자들에게도 접근성을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 분석이 아닌, 집단소송법 및 부패재산몰수법 개정의 필요성을 설명하는 정책 논의에 해당합니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 소송금융 투자 대상을 다루는 것이 아니라, 법무법인이 보이스피싱 등 금융범죄 피해자 지원을 위해 분사무소를 개소한다는 내용입니다. 특정 상대방(적합 조건 1, 2 불충족), 구체적인 피해 규모나 증거(적합 조건 4, 5 불충족)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>정성호 장관 7대 민생 안전 법안 심사 요청…여당과 협력 강화 강조</t>
+          <t>법무법인 초원, 대구 분사무소 개소…보이스피싱 대응 접근성 강화·특...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.e2news.com/news/articleView.html?idxno=329227</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:21:15.191306+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>메리츠증권 전 임원</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>형사 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>메리츠증권 전 임원이 1186억 원 규모의 불법대출 혐의로 1심에서 유죄를 선고받고 현재 항소심이 진행 중입니다. 항소심에서는 보석 청구에 대한 심사가 이루어지고 있으며, 이미 유죄 판단이 내려진 사건으로 구속 필요성이 엄격하게 심사될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>전 임원에 대한 1심 유죄 판단으로 상대방 책임이 명확하며(적합 조건 1), 1186억 원이라는 막대한 피해 규모(적합 조건 4)와 이미 확보된 증거(적합 조건 5)가 소송금융 투자에 유리합니다. 또한 메리츠증권이라는 대형 금융기관과 관련된 사건으로 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2). 다만, 기사만으로는 피해자가 누구인지, 집단적 피해인지 명확하지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>1186억 원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>1186억 불법대출  메리츠증권 전 임원 항소심 개시…'보석 청구' 놓고 ...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905175</t>
+          <t>https://www.hankyung.com/article/202604012529i</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:23.972164+00:00</t>
+          <t>2026-04-01 13:11:57.357650+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>은행의 금융소비자 보호 서비스 론칭</t>
+          <t>집단소송법 및 부패재산몰수법 개정 논의</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>동양저축은행이 보이스피싱과 불법사금융 등 금융 범죄로부터 고객을 보호하기 위해 태블릿 기반의 특화 지점 '스텔라 브랜치'를 론칭했습니다. 이 서비스는 안심동행 서비스를 통해 보이스피싱 예방 및 즉각적인 경찰 제보를 지원하고, 불법사금융 피해자에게는 대환대출 상품과 은행 고문 변호사를 통한 법률적 대응 지원을 제공합니다.</t>
+          <t>정성호 장관이 7대 민생 안전 법안 심사를 요청하며 여당과의 협력을 강조했다. 특히 소액·다수 피해자 보호를 위한 집단소송법 개정과 불법 사금융 범죄 수익을 피해자에게 직접 반환하는 부패재산몰수법 개정의 필요성을 설명했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 동양저축은행이 보이스피싱 및 불법사금융 피해자를 돕기 위해 새로운 서비스를 론칭했다는 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
+          <t>기사는 특정 사건에 대한 분석이 아닌, 집단소송법 및 부패재산몰수법 개정의 필요성을 설명하는 정책 논의에 해당합니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>보이스피싱 막고 불법사금융 구제… 동양저축은행, '스텔라 브랜치' 선...</t>
+          <t>정성호 장관 7대 민생 안전 법안 심사 요청…여당과 협력 강화 강조</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=862161</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:53:48.761887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>국내 송환 및 추가 수사/재판 예정</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>국내에서 150억 원대 유사수신 범행과 7억 2천만 원 카지노 투자금 편취 혐의를 받고 필리핀으로 도피했던 박왕열이 9년 만에 국내로 송환되었다. 그는 필리핀 현지에서 피해자 살해 및 탈옥 시도 혐의로 징역 60년형을 선고받은 바 있다. 국내 송환으로 관련 법적 절차가 재개될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>박왕열의 150억 원대 유사수신 및 7억 2천만 원 카지노 투자금 편취 혐의는 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 다수의 피해자가 존재한다(적합 조건 3). 필리핀에서 이미 징역 60년형을 선고받아 증거 확보가 용이하고(적합 조건 5), 국내 송환으로 추가 공적 절차가 진행될 예정(적합 조건 6)이다. 다만, 피고인 박왕열 개인의 자력 확보 가능성이 소송금융 투자에 있어 중요한 관건이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>최소 157억 2천만 원</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…李대통령  국민 해치는 자, 지구...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712463</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905175</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-21 00:18:46.886118+00:00</t>
+          <t>2026-03-25 00:29:23.972164+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>형사사건(2020고합537) 진행 중 또는 종결 후 벌금·추징금 및 손해배상 정산 예정</t>
+          <t>은행의 금융소비자 보호 서비스 론칭</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>상상인저축은행의 매각 과정에서 대출채권 및 유가증권 관련 손해배상 의무와 형사사건(2020고합537)으로 인한 벌금·추징금 정산이 논의되고 있습니다. 이러한 의무들은 은행 매각 이후 정산될 예정이며, 대주주 적격 심사도 아직 진행 중입니다.</t>
+          <t>동양저축은행이 보이스피싱과 불법사금융 등 금융 범죄로부터 고객을 보호하기 위해 태블릿 기반의 특화 지점 '스텔라 브랜치'를 론칭했습니다. 이 서비스는 안심동행 서비스를 통해 보이스피싱 예방 및 즉각적인 경찰 제보를 지원하고, 불법사금융 피해자에게는 대환대출 상품과 은행 고문 변호사를 통한 법률적 대응 지원을 제공합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상상인저축은행 관련 형사사건(2020고합537)이 진행 중이거나 종결되어 벌금·추징금 및 손해배상 의무가 발생한 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 또한, 저축은행이라는 금융기관으로 자력이 충분하며, 형사사건은 공적 절차 진행에 해당합니다. (적합 조건 1, 2, 5, 6)</t>
+          <t>이 기사는 동양저축은행이 보이스피싱 및 불법사금융 피해자를 돕기 위해 새로운 서비스를 론칭했다는 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[더벨][Policy Radar] 상상인저축 매각 언제쯤…대주주 적격 심사 '아직'</t>
+          <t>보이스피싱 막고 불법사금융 구제… 동양저축은행, '스텔라 브랜치' 선...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603191534589680108523</t>
+          <t>http://www.fnnews.com/news/202603240844408961</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:52.970804+00:00</t>
+          <t>2026-03-24 12:17:05.492411+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>불법금융 피해 예방 교육 진행 중</t>
+          <t>경기도 특사경의 불법 사금융 범죄 엄단 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>경남도와 금융감독원 경남지원이 고령층 등 취약계층을 대상으로 보이스피싱을 포함한 불법금융 피해 예방 교육을 실시합니다. 최근 지능화되는 금융범죄 수법에 대응하기 위해 올해 상반기 중 도내 13회 순회 교육을 진행하며, 도민들이 금융사기로부터 안전할 수 있도록 예방 활동을 강화할 계획입니다.</t>
+          <t>김동연 경기도지사가 3만%대 초고금리 불법 사금융 근절 의지를 밝히며, 경기도 특사경이 불법 사금융 범죄를 무관용 원칙으로 엄단하고 피해자들에게 복지서비스를 지원할 방침입니다. 이는 생활고에 시달리는 다수의 피해자를 대상으로 한 불법 행위로, 수사기관의 적극적인 개입이 예상됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불법금융 사건이나 피해자를 다루는 것이 아니라, 보이스피싱 등 불법금융 피해 예방 교육에 대한 내용입니다. 따라서 소송금융 투자에 필요한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>불법 사금융 범죄로 상대방 책임이 명확하며(적합 조건 1), '3만%대 초고금리'로 인한 피해 규모가 크고(적합 조건 4) '생활고에 시달리는 피해자들'이라는 점에서 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 경기도 특사경이 불법 사금융 범죄를 엄단하고 있어 공적 절차가 진행 중이며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>경남도-금융감독원 경남지원, 불법금융 예방교육 실시</t>
+          <t>김동연 지사, '3만%대 초고금리 불법 사금융 반드시 뿌리뽑아야'</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468822</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712463</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-17 12:22:12.496604+00:00</t>
+          <t>2026-03-21 00:18:46.886118+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>양문석</t>
+          <t>상상인저축은행</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원에서 특정경제범죄 가중처벌법상 사기 혐의 유죄 확정 판결</t>
+          <t>형사사건(2020고합537) 진행 중 또는 종결 후 벌금·추징금 및 손해배상 정산 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>양문석 의원이 딸 명의로 11억 원의 편법 대출을 받아 아파트 구매에 사용한 혐의(특정경제범죄 가중처벌법상 사기)로 대법원에서 징역 1년 6개월에 집행유예 3년이 확정되어 의원직을 상실했습니다. 이 사건은 문재인 정부의 부동산 투기 억제책 시행 중 발생했으며, 민주당의 공천 과정에서의 도덕성 논란을 키웠습니다. 공직선거법 위반 혐의는 파기환송되었습니다.</t>
+          <t>상상인저축은행의 매각 과정에서 대출채권 및 유가증권 관련 손해배상 의무와 형사사건(2020고합537)으로 인한 벌금·추징금 정산이 논의되고 있습니다. 이러한 의무들은 은행 매각 이후 정산될 예정이며, 대주주 적격 심사도 아직 진행 중입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>양문석 의원의 딸 명의 편법 대출 사기 혐의에 대한 형사 재판은 대법원에서 확정 판결이 내려져 의원직 상실에 이르렀습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 기사 내용 또한 특정 피해자가 손해배상을 청구하는 민사 소송의 가능성을 제시하지 않고, 주로 형사 처벌과 정치적 논란에 초점을 맞추고 있습니다.</t>
+          <t>상상인저축은행 관련 형사사건(2020고합537)이 진행 중이거나 종결되어 벌금·추징금 및 손해배상 의무가 발생한 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 또한, 저축은행이라는 금융기관으로 자력이 충분하며, 형사사건은 공적 절차 진행에 해당합니다. (적합 조건 1, 2, 5, 6)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>11억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[사설] 양문석 의원직 상실형 확정, 공천 강행한 민주당 사과해야</t>
+          <t>[더벨][Policy Radar] 상상인저축 매각 언제쯤…대주주 적격 심사 '아직'</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031217373819070</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603191534589680108523</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:32.554454+00:00</t>
+          <t>2026-03-20 12:47:52.970804+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>불법금융 피해 예방 교육 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>경남도와 금융감독원 경남지원이 고령층 등 취약계층을 대상으로 보이스피싱을 포함한 불법금융 피해 예방 교육을 실시합니다. 최근 지능화되는 금융범죄 수법에 대응하기 위해 올해 상반기 중 도내 13회 순회 교육을 진행하며, 도민들이 금융사기로부터 안전할 수 있도록 예방 활동을 강화할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 불법금융 사건이나 피해자를 다루는 것이 아니라, 보이스피싱 등 불법금융 피해 예방 교육에 대한 내용입니다. 따라서 소송금융 투자에 필요한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>경남도-금융감독원 경남지원, 불법금융 예방교육 실시</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468822</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:22:12.496604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>양문석</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>대법원에서 특정경제범죄 가중처벌법상 사기 혐의 유죄 확정 판결</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>양문석 의원이 딸 명의로 11억 원의 편법 대출을 받아 아파트 구매에 사용한 혐의(특정경제범죄 가중처벌법상 사기)로 대법원에서 징역 1년 6개월에 집행유예 3년이 확정되어 의원직을 상실했습니다. 이 사건은 문재인 정부의 부동산 투기 억제책 시행 중 발생했으며, 민주당의 공천 과정에서의 도덕성 논란을 키웠습니다. 공직선거법 위반 혐의는 파기환송되었습니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>양문석 의원의 딸 명의 편법 대출 사기 혐의에 대한 형사 재판은 대법원에서 확정 판결이 내려져 의원직 상실에 이르렀습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 기사 내용 또한 특정 피해자가 손해배상을 청구하는 민사 소송의 가능성을 제시하지 않고, 주로 형사 처벌과 정치적 논란에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>11억원</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>[사설] 양문석 의원직 상실형 확정, 공천 강행한 민주당 사과해야</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026031217373819070</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:37:32.554454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
-        </is>
-[...134 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융당국 불법사금융 근절 총력전, 민생 특사경 도입 및 원스톱 지원 추진</t>
+          <t>경찰 수사 및 송치, 상선 추적 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>금융당국이 불법사금융 근절을 위한 총력전에 돌입하며, 민생금융범죄 특사경에 인지수사권을 부여하고 피해자 원스톱 지원을 강화할 방침입니다. 이는 불법사금융 피해자 구제 및 범죄 근절을 위한 제도적 기반을 마련하는 조치입니다.</t>
+          <t>해외 발신 보이스피싱 전화를 010 번호로 변작해 사기를 벌인 일당 15명이 경찰에 붙잡혔습니다. 이들은 오피스텔 5곳에 변작 중계기 181대를 설치해 2억 7천여만 원을 가로챘으며, 경찰은 8명을 구속하고 7명을 불구속 송치했습니다. 현재 경찰은 상선의 행방을 쫓고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>금융당국이 불법사금융 근절을 위해 민생 특사경 도입 및 원스톱 지원을 추진하는 등 공적 절차가 진행 중이며(공적 절차 진행), 특사경의 인지수사권 부여로 증거 확보 가능성이 높습니다(증거 확보 가능). 불법사금융의 특성상 다수의 피해자가 발생할 수 있으나(집단적 피해), 특정 피고가 명확히 드러나지 않고 개별 사건의 상대방 자력은 불확실할 수 있어 적합도를 Medium으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 송치), 공적 절차(경찰 수사)가 진행 중이며, 증거 확보가 용이합니다. 또한 다수의 피해자가 발생한 집단적 피해이며, 총 피해 규모가 2억 7천여만 원으로 상당합니다. 다만, 피고의 자력 확보 및 실제 피해액 회수 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 7천여만 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>금융당국, '불법사금융 근절' 총력전…민생 특사경 도입·원스톱 지원 가...</t>
+          <t>해외 번호를 010으로…보이스피싱 가담 15명 송치</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/financial-policy/6095161</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260312061858fs1</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-10 00:23:01.803711+00:00</t>
+          <t>2026-03-12 00:18:59.821874+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>공범 A씨에 대한 형사 재판 1심 판결 선고</t>
+          <t>불법 대부조직 10명 검거, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>20대 A씨가 보이스피싱 조직의 자금세탁을 도운 혐의로 징역 1년을 선고받았다. A씨는 27명의 피해자로부터 편취된 약 17억 5천만원을 비트코인으로 환전하여 조직에 전달했으며, 법원은 A씨의 행위가 범죄 조직의 자금 세탁에 중요한 역할을 했다고 판단했다.</t>
+          <t>불법 대부조직이 인스타그램 등 소셜미디어를 통해 피해자 402명을 모집하여 연 3만6000%의 살인적인 금리로 대출한 사실이 경찰 수사로 드러나 조직원 10명이 검거되었습니다. 현재 경찰 수사가 진행 중이며, 피해자들은 고금리로 인한 막대한 피해를 입었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고 피해 규모가 약 17억 5천만원으로 크며 27명의 다수 피해자가 존재한다(적합 조건 3, 4, 5, 6). 그러나 주된 가해자인 보이스피싱 조직이 특정되지 않아 자력 확인 및 소송 진행이 어렵고(적합 조건 1, 2 미흡), 공범 A씨는 형사 처벌을 받았으나 배상 능력이 충분치 않을 가능성이 높다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보), 6(공적 절차 진행)을 충족하여 소송 가능성이 높으나, 상대방이 불법 대부조직으로 자력 부족 가능성이 있어 회수 위험이 존재하여 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>약 17억 5552만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>27명</t>
+          <t>402명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[사사건건] 비트코인 구매대행 ‘꿀알바’인 줄 알았는데…보이스피싱...</t>
+          <t>402명에 '연 3만6000%' 살인금리…불법 대부조직 10명 검거</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260306515926?OutUrl=naver</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=834466</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-08 00:15:44.332006+00:00</t>
+          <t>2026-03-10 12:27:01.976935+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A19" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>FBI 수사 및 체포 진행 중</t>
+          <t>금융당국 불법사금융 근절 총력전, 민생 특사경 도입 및 원스톱 지원 추진</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>FBI가 미 법집행기관이 압수·관리하던 4,600만 달러 상당의 비트코인 등 디지털 자산을 유용한 혐의로 전직 정부 계약업체 직원 존 다기타를 체포했다. 이번 사건은 압수자산 관리 체계의 내부자 리스크를 부각시키며 정부의 암호화폐 관리 시스템에 대한 경계심을 높이고 있다.</t>
+          <t>금융당국이 불법사금융 근절을 위한 총력전에 돌입하며, 민생금융범죄 특사경에 인지수사권을 부여하고 피해자 원스톱 지원을 강화할 방침입니다. 이는 불법사금융 피해자 구제 및 범죄 근절을 위한 제도적 기반을 마련하는 조치입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 사건은 미 법집행기관이 압수·관리하던 디지털 자산을 전직 계약업체 직원이 유용한 혐의로, 직접적인 피해자는 미국 정부이다. 소송금융의 일반적인 고객인 다수의 사적 피해자가 명확히 존재하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+          <t>금융당국이 불법사금융 근절을 위해 민생 특사경 도입 및 원스톱 지원을 추진하는 등 공적 절차가 진행 중이며(공적 절차 진행), 특사경의 인지수사권 부여로 증거 확보 가능성이 높습니다(증거 확보 가능). 불법사금융의 특성상 다수의 피해자가 발생할 수 있으나(집단적 피해), 특정 피고가 명확히 드러나지 않고 개별 사건의 상대방 자력은 불확실할 수 있어 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>4,600만 달러 (약 682억 7,000만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>FBI, 압수 비트코인 4,600만달러 유용 혐의 전직 계약업체 직원 체포…정...</t>
+          <t>금융당국, '불법사금융 근절' 총력전…민생 특사경 도입·원스톱 지원 가...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/336747</t>
+          <t>https://www.news1.kr/finance/financial-policy/6095161</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:47.210878+00:00</t>
+          <t>2026-03-10 00:23:01.803711+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>단체소송 준비 및 형사 절차 병행</t>
+          <t>공범 A씨에 대한 형사 재판 1심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기 사건은 다수 피해자를 대상으로 하는 금융범죄로, 공통된 설명 구조와 자금 흐름을 묶어 단체소송을 설계하는 전략이 활용되고 있습니다. 이는 형사 절차와 민사 손해배상 청구를 병행하여 피해 구제를 목표로 합니다.</t>
+          <t>20대 A씨가 보이스피싱 조직의 자금세탁을 도운 혐의로 징역 1년을 선고받았다. A씨는 27명의 피해자로부터 편취된 약 17억 5천만원을 비트코인으로 환전하여 조직에 전달했으며, 법원은 A씨의 행위가 범죄 조직의 자금 세탁에 중요한 역할을 했다고 판단했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기는 다수 피해자가 발생하는 집단적 피해(조건 3)이며, 금융범죄 특성상 피해 규모가 크고(조건 4) 공통된 자금 흐름을 통해 상대방 책임(조건 1) 및 증거 확보(조건 5)가 용이합니다. 또한 형사 절차(조건 6)가 병행될 가능성이 높습니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고 피해 규모가 약 17억 5천만원으로 크며 27명의 다수 피해자가 존재한다(적합 조건 3, 4, 5, 6). 그러나 주된 가해자인 보이스피싱 조직이 특정되지 않아 자력 확인 및 소송 진행이 어렵고(적합 조건 1, 2 미흡), 공범 A씨는 형사 처벌을 받았으나 배상 능력이 충분치 않을 가능성이 높다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 17억 5552만원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>27명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기, ‘코인 존재 여부’보다 ‘범행 구조 해체’가 처...</t>
+          <t>[사사건건] 비트코인 구매대행 ‘꿀알바’인 줄 알았는데…보이스피싱...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026030318275182839aeda69934_29</t>
+          <t>https://www.segye.com/newsView/20260306515926?OutUrl=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-04 01:40:21.660825+00:00</t>
+          <t>2026-03-08 00:15:44.332006+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>FBI 수사 및 체포 진행 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>FBI가 미 법집행기관이 압수·관리하던 4,600만 달러 상당의 비트코인 등 디지털 자산을 유용한 혐의로 전직 정부 계약업체 직원 존 다기타를 체포했다. 이번 사건은 압수자산 관리 체계의 내부자 리스크를 부각시키며 정부의 암호화폐 관리 시스템에 대한 경계심을 높이고 있다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>본 사건은 미 법집행기관이 압수·관리하던 디지털 자산을 전직 계약업체 직원이 유용한 혐의로, 직접적인 피해자는 미국 정부이다. 소송금융의 일반적인 고객인 다수의 사적 피해자가 명확히 존재하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>4,600만 달러 (약 682억 7,000만원)</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>FBI, 압수 비트코인 4,600만달러 유용 혐의 전직 계약업체 직원 체포…정...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/336747</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-07 00:17:47.210878+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D21" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L21" t="inlineStr">
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>단체소송 준비 및 형사 절차 병행</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>가상자산 투자 사기 사건은 다수 피해자를 대상으로 하는 금융범죄로, 공통된 설명 구조와 자금 흐름을 묶어 단체소송을 설계하는 전략이 활용되고 있습니다. 이는 형사 절차와 민사 손해배상 청구를 병행하여 피해 구제를 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>가상자산 투자 사기는 다수 피해자가 발생하는 집단적 피해(조건 3)이며, 금융범죄 특성상 피해 규모가 크고(조건 4) 공통된 자금 흐름을 통해 상대방 책임(조건 1) 및 증거 확보(조건 5)가 용이합니다. 또한 형사 절차(조건 6)가 병행될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>가상자산 투자 사기, ‘코인 존재 여부’보다 ‘범행 구조 해체’가 처...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260302.99099000484</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026030318275182839aeda69934_29</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:18.573771+00:00</t>
+          <t>2026-03-04 01:40:21.660825+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>대만 당국에 의한 자산 압류 및 경매 완료, 피해자 구제 방침 발표</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>양형위원회는 주가조작 및 자금세탁 등 범죄에 대한 새로운 양형기준안 마련을 위한 공청회를 개최했다. 경찰청 관계자는 자금세탁 범죄가 피해 회복을 어렵게 하고 범죄 재시도를 조장한다고 강조했다. 본 기사는 특정 사건이 아닌 범죄 유형에 대한 일반적인 논의를 다루고 있다.</t>
+          <t>대만 당국이 캄보디아 범죄단지 배후 '프린스그룹'의 자금세탁 범죄와 관련하여 압류한 슈퍼카 24대를 약 200억원에 경매했습니다. 대만 정부는 이 경매 대금을 국고 귀속 또는 피해자 구제에 활용할 방침을 밝혔습니다. 이는 금융 질서를 어지럽히는 자금세탁 범죄에 대한 강력한 무관용 원칙을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 기사는 주가조작 및 자금세탁 등 범죄에 대한 일반적인 양형기준안 공청회 내용을 다루고 있어, 특정 사건이나 구체적인 피해자, 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 집단적 피해, 피해 규모, 진행 단계 등)을 판단할 수 없습니다.</t>
+          <t>상대방(프린스그룹)의 자금세탁 범죄 책임이 명확하며, 대만 당국이 200억원 상당의 슈퍼카를 압류하여 자력이 충분함을 입증했습니다. 이미 공적 절차(압류 및 경매)가 진행되어 증거가 확보되었고, 피해자 구제에 활용될 예정이므로 피해 규모 또한 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원 이상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>양형위, 주가조작·자금세탁 등 범죄 새 양형기준안 공청회 개최</t>
+          <t>대만, 캄보디아 범죄단지 배후 '프린스그룹'에서 압류한 슈퍼카 24대 경...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615421/?sc=Naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12287875?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:39.289547+00:00</t>
+          <t>2026-03-04 00:54:11.671793+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>A씨 외 보험사기 공범 3명</t>
+          <t>프린스그룹</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>민사 손해배상 소송에서 공동불법행위 책임 인정 판결</t>
+          <t>보이스피싱 조직 수사 및 창립자 송환, 재판 예정. 압류 자산 매각 완료.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>A씨와 공범 3명이 4년간 70회 이상 고의 교통사고를 유발하여 6개 차량으로 총 5억 7천만원 이상의 보험금을 편취한 사건입니다. 형사적으로 유죄가 확정되었으며, 보험사가 제기한 민사 손해배상 소송에서 재판부는 공동불법행위자 각자가 피해 전부에 대해 책임져야 한다고 판결했습니다. 이 판결은 보험사기 피해 회수에 중요한 법적 근거를 제공합니다.</t>
+          <t>보이스피싱 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 200억 원에 낙찰되었다. 이 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이다. 프린스그룹 창립자 천즈는 중국으로 송환되어 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>보험사기 범행이 형사적으로 유죄 확정되었고, 민사 재판에서도 공동불법행위 책임이 명확히 인정되어 상대방 책임이 명확하고(적합 조건 1) 증거가 충분합니다(적합 조건 5). 총 편취 보험금이 5억 7천만원 이상으로 피해 규모가 크지만(적합 조건 4), 피고들이 개인들이므로 자력 확보가 관건이 될 수 있습니다. 민사 소송의 최종 확정 여부는 명시되지 않아 추가적인 회수 절차나 다른 공범에 대한 소송 가능성이 있습니다.</t>
+          <t>보이스피싱 조직 '프린스그룹'의 책임이 명확하고(적합 조건 1), 200억 원 규모의 압류 자산이 있어 배상 자력이 충분하며(적합 조건 2, 4), 수사 단계에서 증거가 확보되었고(적합 조건 5), 관련 형사 절차가 진행 중이다(적합 조건 6). 보이스피싱 특성상 다수의 피해자가 발생했을 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>5억7000만원</t>
+          <t>200억 원 이상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상 (복수의 보험사)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>“공범 있어도 전액 갚아”···책임에 N분의 1은 없다 [거짓을 청구하...</t>
+          <t>보이스피싱 '프린스그룹' 압류자산 슈퍼카 24대 200억에 낙찰</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602270829386635</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260302.99099000484</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-02-28 00:37:36.928044+00:00</t>
+          <t>2026-03-02 12:30:18.573771+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>양형위원회는 주가조작 및 자금세탁 등 범죄에 대한 새로운 양형기준안 마련을 위한 공청회를 개최했다. 경찰청 관계자는 자금세탁 범죄가 피해 회복을 어렵게 하고 범죄 재시도를 조장한다고 강조했다. 본 기사는 특정 사건이 아닌 범죄 유형에 대한 일반적인 논의를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>본 기사는 주가조작 및 자금세탁 등 범죄에 대한 일반적인 양형기준안 공청회 내용을 다루고 있어, 특정 사건이나 구체적인 피해자, 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 집단적 피해, 피해 규모, 진행 단계 등)을 판단할 수 없습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>양형위, 주가조작·자금세탁 등 범죄 새 양형기준안 공청회 개최</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1615421/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:03:39.289547+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>A씨 외 보험사기 공범 3명</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>민사 손해배상 소송에서 공동불법행위 책임 인정 판결</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>A씨와 공범 3명이 4년간 70회 이상 고의 교통사고를 유발하여 6개 차량으로 총 5억 7천만원 이상의 보험금을 편취한 사건입니다. 형사적으로 유죄가 확정되었으며, 보험사가 제기한 민사 손해배상 소송에서 재판부는 공동불법행위자 각자가 피해 전부에 대해 책임져야 한다고 판결했습니다. 이 판결은 보험사기 피해 회수에 중요한 법적 근거를 제공합니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>보험사기 범행이 형사적으로 유죄 확정되었고, 민사 재판에서도 공동불법행위 책임이 명확히 인정되어 상대방 책임이 명확하고(적합 조건 1) 증거가 충분합니다(적합 조건 5). 총 편취 보험금이 5억 7천만원 이상으로 피해 규모가 크지만(적합 조건 4), 피고들이 개인들이므로 자력 확보가 관건이 될 수 있습니다. 민사 소송의 최종 확정 여부는 명시되지 않아 추가적인 회수 절차나 다른 공범에 대한 소송 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>5억7000만원</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상 (복수의 보험사)</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>“공범 있어도 전액 갚아”···책임에 N분의 1은 없다 [거짓을 청구하...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602270829386635</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:37:36.928044+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
         <is>
           <t>중국계 초국가 범죄조직</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>미 법무부의 암호화폐 동결·압수·몰수 진행 중</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>미국 법무부가 중국계 초국가 범죄조직과 연계된 5억 8천만 달러 규모의 암호화폐를 동결·압수·몰수하며 자금줄 차단에 나섰습니다. 이는 국제 사기 및 자금세탁 범죄에 대한 포괄적 전략의 일환으로, DC 스캠 센터와 스트라이크 포스가 핵심 역할을 수행하고 있습니다. 이번 조치는 조직형 금융범죄로 진화하는 암호화폐 범죄에 대한 강력한 대응을 보여줍니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>상대방 책임이 미 법무부의 대규모 압수 조치로 명확하며(적합 조건 1), 5억 8천만 달러 규모의 자산이 동결/압수되어 피해 규모가 매우 크고(적합 조건 4) 잠재적 회수 가능성이 높습니다. 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 미 법무부의 공적 절차가 활발히 진행 중이고(적합 조건 6), 관련 증거가 충분히 확보된 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
+      <c r="H27" t="inlineStr">
         <is>
           <t>5억 8천만 달러 (약 8357억 원)</t>
         </is>
       </c>
-      <c r="I25" t="inlineStr">
+      <c r="I27" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>미 법무부, 중국계 초국가 범죄조직 연계 크립토 대규모 압수…‘동결·...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/policy/334583</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-28 00:22:05.934223+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-02-26 13:02:43.868283+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>금융감독원 특별사법경찰 수사 강화 및 즉각 수사 착수</t>
+          <t>중국 최고인민법원 사법 기준 통일 및 법원 권한 확대 추진, 인민은행 등 규제 당국 단속 강화</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>대출 규제 강화로 인해 제도권 금융에서 밀려난 중저신용자들이 불법사금융으로 이동하며 피해가 급증하고 있습니다. 지난해 불법사금융 신고 건수는 1만건에 육박하며, 최대 수만 퍼센트의 고금리 이자 요구와 불법 추심이 만연합니다. 이에 금융감독원은 민생금융범죄 특별사법경찰을 도입하고 신고 사건에 대해 즉각 수사에 착수하는 등 대응을 강화하고 있습니다.</t>
+          <t>중국 최고인민법원이 내부자거래, 시세조종 등 신종 금융 범죄와 암호화폐 범죄에 대응하기 위해 법원 권한 확대 및 사법 기준 통일을 추진합니다. 블록체인 분석업체 체이널리시스는 중국어권 자금세탁 네트워크가 지난 5년간 160억 달러의 불법 암호화폐 자금을 처리했다고 밝혔으며, 마카오에서는 한 여성이 암호화폐 사기로 16만 3천 달러를 잃는 등 관련 범죄가 증가하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높습니다. 불법사금융 업자들의 고금리 요구와 불법 추심 행위가 명확하며, 금감원의 특사경 도입 및 즉각 수사 착수는 피해자들의 증거 확보 및 법적 대응에 유리한 환경을 조성합니다. 다만 불법사금융 업자의 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>이 기사는 주로 중국 정부의 암호화폐 관련 '범죄' 단속 및 사법 기준 정비 노력을 다루며, 소송금융 투자 대상이 될 만한 특정 민사 사건을 제시하지 않습니다. 비록 불법 자금 규모가 크고(적합 조건 4) 공적 절차(정부 조사 및 법 체계 정비)가 진행 중이지만(적합 조건 6), 민사 소송의 명확한 피고(상대방 책임 불명확)와 그 자력(상대방 자력 불충분)이 특정되지 않아 투자 적합도가 낮습니다. 기사에 언급된 마카오 사기 사건 또한 특정 가능한 민사 피고가 불분명합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1만명 육박</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>불법사금융 1만건 육박…‘대출 규제 그늘’ 속 금감원 수사 강화</t>
+          <t>160억 달러 자금세탁 ‘5년간 20%’… 중국 최고인민법원, 암호화폐 범죄...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02007366645353800</t>
+          <t>https://www.tokenpost.kr/news/international/334230</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-02-24 00:20:58.466041+00:00</t>
+          <t>2026-02-27 00:17:35.388205+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>주가조작 및 회계부정 신고 포상금 상한 폐지 입법예고 및 규정변경예고 진행 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>정부가 주가조작 및 회계부정 신고 포상금 상한을 폐지하고 과징금의 최대 30%를 지급하도록 개정안을 입법예고했습니다. 이는 이론적으로 수백억 원대 포상금 지급을 가능하게 하여 내부고발을 적극 유도하려는 목적입니다. 다만, 현재 예산 부족, 내부고발자 보호 체계 미흡, 국내 과징금 규모의 한계 등이 '로또급 포상'의 현실화에 걸림돌이 될 수 있다는 지적도 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>정부의 주가조작 및 회계부정 신고 포상금 상한 폐지 정책은 고액 금융범죄 적발을 강력히 유인합니다. 이러한 사건들은 상대방 책임이 명확하고(적합 조건 1), 대기업이나 금융전문가 등 자력 있는 상대방이 연루될 가능성이 높으며(적합 조건 2), 다수 투자자에게 집단적 피해를 야기하고(적합 조건 3), 피해 규모가 수백억 원 이상으로 클 것으로 예상됩니다(적합 조건 4). 내부고발자 포상금 확대로 증거 확보 가능성이 높고(적합 조건 5), 금융당국의 조사 등 공적 절차 진행으로 이어질 것입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 고가치 사건 발굴 기회를 확대할 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>수백억 원 이상 (과징금 기준)</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>주가조작 신고로 인생역전?…금융위 포상금 예산은 36억뿐</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260226020113097</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:02:43.868283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>불법사금융 업자</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>금융감독원 특별사법경찰 수사 강화 및 즉각 수사 착수</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>대출 규제 강화로 인해 제도권 금융에서 밀려난 중저신용자들이 불법사금융으로 이동하며 피해가 급증하고 있습니다. 지난해 불법사금융 신고 건수는 1만건에 육박하며, 최대 수만 퍼센트의 고금리 이자 요구와 불법 추심이 만연합니다. 이에 금융감독원은 민생금융범죄 특별사법경찰을 도입하고 신고 사건에 대해 즉각 수사에 착수하는 등 대응을 강화하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높습니다. 불법사금융 업자들의 고금리 요구와 불법 추심 행위가 명확하며, 금감원의 특사경 도입 및 즉각 수사 착수는 피해자들의 증거 확보 및 법적 대응에 유리한 환경을 조성합니다. 다만 불법사금융 업자의 자력 확보가 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1만명 육박</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>불법사금융 1만건 육박…‘대출 규제 그늘’ 속 금감원 수사 강화</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02007366645353800</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:20:58.466041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E29" t="inlineStr">
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr"/>
+      <c r="E31" t="inlineStr">
         <is>
           <t>기사는 특정 사건의 진행 단계를 다루지 않음</t>
         </is>
       </c>
-      <c r="F29" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>김종우 광주지검장이 보완수사권의 중요성을 강조하며, 범죄 피해자 보호의 최후 안전망 역할을 한다고 밝혔습니다. 그는 2022년 상습 보험사기 일당 사건을 예시로 들며, 구속 및 공소시효 임박 사건에서 보완수사권이 필수적임을 설명했습니다.</t>
         </is>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>해당 기사는 광주지검장의 보완수사권에 대한 발언을 다루는 논평으로, 특정 사건에 대한 보도가 아닙니다. 언급된 '상습 보험사기 일당'은 2022년의 과거 사례로, 소송금융 투자 대상으로서의 신규성이 없으며, 현재 진행 중인 구체적인 피해 사건을 다루지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J29" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>김종우 광주지검장  보완수사권은 최후 안전망</t>
         </is>
       </c>
-      <c r="K29" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L29" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M29" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=902147</t>
         </is>
       </c>
-      <c r="N29" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-23 12:28:22.208508+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N29"/>
+  <autoFilter ref="A1:N31"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>