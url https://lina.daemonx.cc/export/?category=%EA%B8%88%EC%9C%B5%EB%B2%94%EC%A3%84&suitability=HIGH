--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,954 +533,1022 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>부패재산몰수법 개정안 통과로 불법 사금융 범죄 수익 환수 및 피해자 환수 절차 마련</t>
+          <t>경찰청의 불법사금융 범죄 척결 종합대책 수립 및 특별단속 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국회 본회의에서 불법 사금융 범죄 수익을 몰수하여 피해자에게 돌려주는 '부패재산몰수법' 개정안이 통과되었다. 기존에는 보이스피싱 등 일부 범죄에만 적용되었으나, 이제 대부업법 위반 범죄 수익도 환수 대상에 포함된다. 이는 고금리 사채 등 불법 사금융 피해자들이 실질적인 피해 회복을 받을 수 있는 새로운 길이 열렸음을 의미한다.</t>
+          <t>불법사금융이 나체사진 요구, 신상 박제 등 잔혹한 수법으로 급증하며 사회초년생, 청소년 등 피해층이 광범위하게 확산되고 있습니다. 경찰청은 전담 수사관 배치, 범행 수단 차단, 범죄 수익 원천 박탈 등을 골자로 한 종합 대책을 수립하고 특별단속을 통해 2천여 명을 검거하는 등 전면전을 선언했습니다. 피해자 구제를 위한 원스톱 지원체계도 가동될 예정입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>불법 사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 특히, 부패재산몰수법 개정으로 범죄 수익 몰수 및 피해자 환수가 가능해져 자력 확보 및 증거 확보(적합 조건 2, 5)가 용이해졌으며, 이는 공적 절차 진행(적합 조건 6)에 해당합니다.</t>
+          <t>불법사금융 가해자의 책임이 비교적 명확하며(적합 조건 1), 경찰의 대대적인 수사와 단속이 진행 중으로 증거 확보 및 범죄 수익 환수 가능성이 높습니다(적합 조건 5, 6). 피해자 수가 급증하고 광범위하여 집단적 피해 성격이 강합니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>성범죄자 24시간 감시, 사채업자 전재산 몰수 ...십년 묵은 체증 뚫린 ...</t>
+          <t>'나체사진·박제' 악질 사금융, 경찰 전면 차단 나선다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/551648</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=223494</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:43.768993+00:00</t>
+          <t>2026-07-24 07:01:53.101076+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>불법 사금융 업체 및 관련자</t>
+          <t>불법 사금융 조직</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 수사 및 범죄수익 환수 절차 진행 중, 국가의 피해금 환부 시스템 도입 논의/진행 중</t>
+          <t>부패재산몰수법 개정안 통과로 불법 사금융 범죄 수익 환수 및 피해자 환수 절차 마련</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>불법 사금융 범죄로 인해 서민 피해가 극심했으나, 수사기관이 범죄수익을 환수해도 피해자 구제로 이어지지 않는 문제가 있었습니다. 이에 국가가 직접 불법 사채 피해금을 돌려주는 새로운 시스템을 도입하여 피해자 구제 사각지대를 해소할 예정입니다. 검찰은 대형 금융사기 수사 기법을 활용해 660억 원의 범죄수익을 동결하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>국회 본회의에서 불법 사금융 범죄 수익을 몰수하여 피해자에게 돌려주는 '부패재산몰수법' 개정안이 통과되었다. 기존에는 보이스피싱 등 일부 범죄에만 적용되었으나, 이제 대부업법 위반 범죄 수익도 환수 대상에 포함된다. 이는 고금리 사채 등 불법 사금융 피해자들이 실질적인 피해 회복을 받을 수 있는 새로운 길이 열렸음을 의미한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>불법 사금융 업체들의 책임이 명확하고, '660억 동결'에서 보듯 피해 규모가 매우 크며, '서민 피해가 극심'하여 다수의 피해자가 존재합니다. 검찰 수사 및 범죄수익 환수 등 공적 절차가 진행 중이며, 국가가 직접 피해금을 돌려주는 새로운 시스템이 도입될 예정이어서 피해자 구제 가능성이 높아지고 있습니다. 다만, 개별 불법 사금융 업체의 자력은 부족할 수 있습니다.</t>
+          <t>불법 사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생할 가능성이 높고(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 특히, 부패재산몰수법 개정으로 범죄 수익 몰수 및 피해자 환수가 가능해져 자력 확보 및 증거 확보(적합 조건 2, 5)가 용이해졌으며, 이는 공적 절차 진행(적합 조건 6)에 해당합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>최소 660억 원 이상 (동결된 범죄수익 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>660억 동결하고도 환부 '0원' 옛말…불법사채 피해금 국가가 직접 돌려...</t>
+          <t>성범죄자 24시간 감시, 사채업자 전재산 몰수 ...십년 묵은 체증 뚫린 ...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604232334i</t>
+          <t>https://www.insight.co.kr/news/551648</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-26 07:21:19.731631+00:00</t>
+          <t>2026-05-09 07:02:43.768993+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>메리츠증권 전 임원</t>
+          <t>불법 사금융 업체 및 관련자</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중</t>
+          <t>검찰 수사 및 범죄수익 환수 절차 진행 중, 국가의 피해금 환부 시스템 도입 논의/진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>메리츠증권 전 임원이 1186억 원 규모의 불법대출 혐의로 1심에서 유죄를 선고받고 현재 항소심이 진행 중입니다. 항소심에서는 보석 청구에 대한 심사가 이루어지고 있으며, 이미 유죄 판단이 내려진 사건으로 구속 필요성이 엄격하게 심사될 예정입니다.</t>
+          <t>불법 사금융 범죄로 인해 서민 피해가 극심했으나, 수사기관이 범죄수익을 환수해도 피해자 구제로 이어지지 않는 문제가 있었습니다. 이에 국가가 직접 불법 사채 피해금을 돌려주는 새로운 시스템을 도입하여 피해자 구제 사각지대를 해소할 예정입니다. 검찰은 대형 금융사기 수사 기법을 활용해 660억 원의 범죄수익을 동결하는 등 적극적으로 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>전 임원에 대한 1심 유죄 판단으로 상대방 책임이 명확하며(적합 조건 1), 1186억 원이라는 막대한 피해 규모(적합 조건 4)와 이미 확보된 증거(적합 조건 5)가 소송금융 투자에 유리합니다. 또한 메리츠증권이라는 대형 금융기관과 관련된 사건으로 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2). 다만, 기사만으로는 피해자가 누구인지, 집단적 피해인지 명확하지 않아 추가 확인이 필요합니다.</t>
+          <t>불법 사금융 업체들의 책임이 명확하고, '660억 동결'에서 보듯 피해 규모가 매우 크며, '서민 피해가 극심'하여 다수의 피해자가 존재합니다. 검찰 수사 및 범죄수익 환수 등 공적 절차가 진행 중이며, 국가가 직접 피해금을 돌려주는 새로운 시스템이 도입될 예정이어서 피해자 구제 가능성이 높아지고 있습니다. 다만, 개별 불법 사금융 업체의 자력은 부족할 수 있습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1186억 원</t>
+          <t>최소 660억 원 이상 (동결된 범죄수익 기준)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>1186억 불법대출  메리츠증권 전 임원 항소심 개시…'보석 청구' 놓고 ...</t>
+          <t>660억 동결하고도 환부 '0원' 옛말…불법사채 피해금 국가가 직접 돌려...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604012529i</t>
+          <t>https://www.hankyung.com/article/202604232334i</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:57.357650+00:00</t>
+          <t>2026-04-26 07:21:19.731631+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>메리츠증권 전 임원</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>국내 송환 및 추가 수사/재판 예정</t>
+          <t>형사 항소심 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국내에서 150억 원대 유사수신 범행과 7억 2천만 원 카지노 투자금 편취 혐의를 받고 필리핀으로 도피했던 박왕열이 9년 만에 국내로 송환되었다. 그는 필리핀 현지에서 피해자 살해 및 탈옥 시도 혐의로 징역 60년형을 선고받은 바 있다. 국내 송환으로 관련 법적 절차가 재개될 예정이다.</t>
+          <t>메리츠증권 전 임원이 1186억 원 규모의 불법대출 혐의로 1심에서 유죄를 선고받고 현재 항소심이 진행 중입니다. 항소심에서는 보석 청구에 대한 심사가 이루어지고 있으며, 이미 유죄 판단이 내려진 사건으로 구속 필요성이 엄격하게 심사될 예정입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>박왕열의 150억 원대 유사수신 및 7억 2천만 원 카지노 투자금 편취 혐의는 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 다수의 피해자가 존재한다(적합 조건 3). 필리핀에서 이미 징역 60년형을 선고받아 증거 확보가 용이하고(적합 조건 5), 국내 송환으로 추가 공적 절차가 진행될 예정(적합 조건 6)이다. 다만, 피고인 박왕열 개인의 자력 확보 가능성이 소송금융 투자에 있어 중요한 관건이 될 수 있다.</t>
+          <t>전 임원에 대한 1심 유죄 판단으로 상대방 책임이 명확하며(적합 조건 1), 1186억 원이라는 막대한 피해 규모(적합 조건 4)와 이미 확보된 증거(적합 조건 5)가 소송금융 투자에 유리합니다. 또한 메리츠증권이라는 대형 금융기관과 관련된 사건으로 상대방의 자력도 충분할 것으로 판단됩니다(적합 조건 2). 다만, 기사만으로는 피해자가 누구인지, 집단적 피해인지 명확하지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>최소 157억 2천만 원</t>
+          <t>1186억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…李대통령  국민 해치는 자, 지구...</t>
+          <t>1186억 불법대출  메리츠증권 전 임원 항소심 개시…'보석 청구' 놓고 ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=905175</t>
+          <t>https://www.hankyung.com/article/202604012529i</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 00:29:23.972164+00:00</t>
+          <t>2026-04-01 13:11:57.357650+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경기도 특사경의 불법 사금융 범죄 엄단 및 수사 진행 중</t>
+          <t>국내 송환 및 추가 수사/재판 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>김동연 경기도지사가 3만%대 초고금리 불법 사금융 근절 의지를 밝히며, 경기도 특사경이 불법 사금융 범죄를 무관용 원칙으로 엄단하고 피해자들에게 복지서비스를 지원할 방침입니다. 이는 생활고에 시달리는 다수의 피해자를 대상으로 한 불법 행위로, 수사기관의 적극적인 개입이 예상됩니다.</t>
+          <t>국내에서 150억 원대 유사수신 범행과 7억 2천만 원 카지노 투자금 편취 혐의를 받고 필리핀으로 도피했던 박왕열이 9년 만에 국내로 송환되었다. 그는 필리핀 현지에서 피해자 살해 및 탈옥 시도 혐의로 징역 60년형을 선고받은 바 있다. 국내 송환으로 관련 법적 절차가 재개될 예정이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>불법 사금융 범죄로 상대방 책임이 명확하며(적합 조건 1), '3만%대 초고금리'로 인한 피해 규모가 크고(적합 조건 4) '생활고에 시달리는 피해자들'이라는 점에서 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 경기도 특사경이 불법 사금융 범죄를 엄단하고 있어 공적 절차가 진행 중이며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
+          <t>박왕열의 150억 원대 유사수신 및 7억 2천만 원 카지노 투자금 편취 혐의는 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 매우 크며(적합 조건 4), 다수의 피해자가 존재한다(적합 조건 3). 필리핀에서 이미 징역 60년형을 선고받아 증거 확보가 용이하고(적합 조건 5), 국내 송환으로 추가 공적 절차가 진행될 예정(적합 조건 6)이다. 다만, 피고인 박왕열 개인의 자력 확보 가능성이 소송금융 투자에 있어 중요한 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 157억 2천만 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>김동연 지사, '3만%대 초고금리 불법 사금융 반드시 뿌리뽑아야'</t>
+          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…李대통령  국민 해치는 자, 지구...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712463</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=905175</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:18:46.886118+00:00</t>
+          <t>2026-03-25 00:29:23.972164+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사사건(2020고합537) 진행 중 또는 종결 후 벌금·추징금 및 손해배상 정산 예정</t>
+          <t>경기도 특사경의 불법 사금융 범죄 엄단 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>상상인저축은행의 매각 과정에서 대출채권 및 유가증권 관련 손해배상 의무와 형사사건(2020고합537)으로 인한 벌금·추징금 정산이 논의되고 있습니다. 이러한 의무들은 은행 매각 이후 정산될 예정이며, 대주주 적격 심사도 아직 진행 중입니다.</t>
+          <t>김동연 경기도지사가 3만%대 초고금리 불법 사금융 근절 의지를 밝히며, 경기도 특사경이 불법 사금융 범죄를 무관용 원칙으로 엄단하고 피해자들에게 복지서비스를 지원할 방침입니다. 이는 생활고에 시달리는 다수의 피해자를 대상으로 한 불법 행위로, 수사기관의 적극적인 개입이 예상됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상상인저축은행 관련 형사사건(2020고합537)이 진행 중이거나 종결되어 벌금·추징금 및 손해배상 의무가 발생한 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 또한, 저축은행이라는 금융기관으로 자력이 충분하며, 형사사건은 공적 절차 진행에 해당합니다. (적합 조건 1, 2, 5, 6)</t>
+          <t>불법 사금융 범죄로 상대방 책임이 명확하며(적합 조건 1), '3만%대 초고금리'로 인한 피해 규모가 크고(적합 조건 4) '생활고에 시달리는 피해자들'이라는 점에서 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 경기도 특사경이 불법 사금융 범죄를 엄단하고 있어 공적 절차가 진행 중이며(적합 조건 6), 수사기관을 통해 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 다만, 상대방의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[더벨][Policy Radar] 상상인저축 매각 언제쯤…대주주 적격 심사 '아직'</t>
+          <t>김동연 지사, '3만%대 초고금리 불법 사금융 반드시 뿌리뽑아야'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603191534589680108523</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712463</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:52.970804+00:00</t>
+          <t>2026-03-21 00:18:46.886118+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>상상인저축은행</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 송치, 상선 추적 중</t>
+          <t>형사사건(2020고합537) 진행 중 또는 종결 후 벌금·추징금 및 손해배상 정산 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>해외 발신 보이스피싱 전화를 010 번호로 변작해 사기를 벌인 일당 15명이 경찰에 붙잡혔습니다. 이들은 오피스텔 5곳에 변작 중계기 181대를 설치해 2억 7천여만 원을 가로챘으며, 경찰은 8명을 구속하고 7명을 불구속 송치했습니다. 현재 경찰은 상선의 행방을 쫓고 있습니다.</t>
+          <t>상상인저축은행의 매각 과정에서 대출채권 및 유가증권 관련 손해배상 의무와 형사사건(2020고합537)으로 인한 벌금·추징금 정산이 논의되고 있습니다. 이러한 의무들은 은행 매각 이후 정산될 예정이며, 대주주 적격 심사도 아직 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 송치), 공적 절차(경찰 수사)가 진행 중이며, 증거 확보가 용이합니다. 또한 다수의 피해자가 발생한 집단적 피해이며, 총 피해 규모가 2억 7천여만 원으로 상당합니다. 다만, 피고의 자력 확보 및 실제 피해액 회수 가능성은 추가 확인이 필요합니다.</t>
+          <t>상상인저축은행 관련 형사사건(2020고합537)이 진행 중이거나 종결되어 벌금·추징금 및 손해배상 의무가 발생한 것으로 보아 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 또한, 저축은행이라는 금융기관으로 자력이 충분하며, 형사사건은 공적 절차 진행에 해당합니다. (적합 조건 1, 2, 5, 6)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>2억 7천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>해외 번호를 010으로…보이스피싱 가담 15명 송치</t>
+          <t>[더벨][Policy Radar] 상상인저축 매각 언제쯤…대주주 적격 심사 '아직'</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260312061858fs1</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603191534589680108523</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-12 00:18:59.821874+00:00</t>
+          <t>2026-03-20 12:47:52.970804+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>단체소송 준비 및 형사 절차 병행</t>
+          <t>경찰 수사 및 송치, 상선 추적 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기 사건은 다수 피해자를 대상으로 하는 금융범죄로, 공통된 설명 구조와 자금 흐름을 묶어 단체소송을 설계하는 전략이 활용되고 있습니다. 이는 형사 절차와 민사 손해배상 청구를 병행하여 피해 구제를 목표로 합니다.</t>
+          <t>해외 발신 보이스피싱 전화를 010 번호로 변작해 사기를 벌인 일당 15명이 경찰에 붙잡혔습니다. 이들은 오피스텔 5곳에 변작 중계기 181대를 설치해 2억 7천여만 원을 가로챘으며, 경찰은 8명을 구속하고 7명을 불구속 송치했습니다. 현재 경찰은 상선의 행방을 쫓고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기는 다수 피해자가 발생하는 집단적 피해(조건 3)이며, 금융범죄 특성상 피해 규모가 크고(조건 4) 공통된 자금 흐름을 통해 상대방 책임(조건 1) 및 증거 확보(조건 5)가 용이합니다. 또한 형사 절차(조건 6)가 병행될 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 송치), 공적 절차(경찰 수사)가 진행 중이며, 증거 확보가 용이합니다. 또한 다수의 피해자가 발생한 집단적 피해이며, 총 피해 규모가 2억 7천여만 원으로 상당합니다. 다만, 피고의 자력 확보 및 실제 피해액 회수 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
+          <t>2억 7천여만 원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>가상자산 투자 사기, ‘코인 존재 여부’보다 ‘범행 구조 해체’가 처...</t>
+          <t>해외 번호를 010으로…보이스피싱 가담 15명 송치</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026030318275182839aeda69934_29</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260312061858fs1</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-04 01:40:21.660825+00:00</t>
+          <t>2026-03-12 00:18:59.821874+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>대만 당국에 의한 자산 압류 및 경매 완료, 피해자 구제 방침 발표</t>
+          <t>단체소송 준비 및 형사 절차 병행</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>대만 당국이 캄보디아 범죄단지 배후 '프린스그룹'의 자금세탁 범죄와 관련하여 압류한 슈퍼카 24대를 약 200억원에 경매했습니다. 대만 정부는 이 경매 대금을 국고 귀속 또는 피해자 구제에 활용할 방침을 밝혔습니다. 이는 금융 질서를 어지럽히는 자금세탁 범죄에 대한 강력한 무관용 원칙을 보여주는 사례입니다.</t>
+          <t>가상자산 투자 사기 사건은 다수 피해자를 대상으로 하는 금융범죄로, 공통된 설명 구조와 자금 흐름을 묶어 단체소송을 설계하는 전략이 활용되고 있습니다. 이는 형사 절차와 민사 손해배상 청구를 병행하여 피해 구제를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방(프린스그룹)의 자금세탁 범죄 책임이 명확하며, 대만 당국이 200억원 상당의 슈퍼카를 압류하여 자력이 충분함을 입증했습니다. 이미 공적 절차(압류 및 경매)가 진행되어 증거가 확보되었고, 피해자 구제에 활용될 예정이므로 피해 규모 또한 상당할 것으로 예상됩니다.</t>
+          <t>가상자산 투자 사기는 다수 피해자가 발생하는 집단적 피해(조건 3)이며, 금융범죄 특성상 피해 규모가 크고(조건 4) 공통된 자금 흐름을 통해 상대방 책임(조건 1) 및 증거 확보(조건 5)가 용이합니다. 또한 형사 절차(조건 6)가 병행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>200억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>대만, 캄보디아 범죄단지 배후 '프린스그룹'에서 압류한 슈퍼카 24대 경...</t>
+          <t>가상자산 투자 사기, ‘코인 존재 여부’보다 ‘범행 구조 해체’가 처...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287875?influxDiv=NAVER</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026030318275182839aeda69934_29</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-04 00:54:11.671793+00:00</t>
+          <t>2026-03-04 01:40:21.660825+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>프린스그룹</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 수사 및 창립자 송환, 재판 예정. 압류 자산 매각 완료.</t>
+          <t>대만 당국에 의한 자산 압류 및 경매 완료, 피해자 구제 방침 발표</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 200억 원에 낙찰되었다. 이 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이다. 프린스그룹 창립자 천즈는 중국으로 송환되어 재판을 앞두고 있다.</t>
+          <t>대만 당국이 캄보디아 범죄단지 배후 '프린스그룹'의 자금세탁 범죄와 관련하여 압류한 슈퍼카 24대를 약 200억원에 경매했습니다. 대만 정부는 이 경매 대금을 국고 귀속 또는 피해자 구제에 활용할 방침을 밝혔습니다. 이는 금융 질서를 어지럽히는 자금세탁 범죄에 대한 강력한 무관용 원칙을 보여주는 사례입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 '프린스그룹'의 책임이 명확하고(적합 조건 1), 200억 원 규모의 압류 자산이 있어 배상 자력이 충분하며(적합 조건 2, 4), 수사 단계에서 증거가 확보되었고(적합 조건 5), 관련 형사 절차가 진행 중이다(적합 조건 6). 보이스피싱 특성상 다수의 피해자가 발생했을 가능성이 높다(적합 조건 3).</t>
+          <t>상대방(프린스그룹)의 자금세탁 범죄 책임이 명확하며, 대만 당국이 200억원 상당의 슈퍼카를 압류하여 자력이 충분함을 입증했습니다. 이미 공적 절차(압류 및 경매)가 진행되어 증거가 확보되었고, 피해자 구제에 활용될 예정이므로 피해 규모 또한 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>200억 원 이상</t>
+          <t>200억원 이상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>보이스피싱 '프린스그룹' 압류자산 슈퍼카 24대 200억에 낙찰</t>
+          <t>대만, 캄보디아 범죄단지 배후 '프린스그룹'에서 압류한 슈퍼카 24대 경...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260302.99099000484</t>
+          <t>https://news.jtbc.co.kr/article/NB12287875?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:18.573771+00:00</t>
+          <t>2026-03-04 00:54:11.671793+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>중국계 초국가 범죄조직</t>
+          <t>프린스그룹</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>미 법무부의 암호화폐 동결·압수·몰수 진행 중</t>
+          <t>보이스피싱 조직 수사 및 창립자 송환, 재판 예정. 압류 자산 매각 완료.</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미국 법무부가 중국계 초국가 범죄조직과 연계된 5억 8천만 달러 규모의 암호화폐를 동결·압수·몰수하며 자금줄 차단에 나섰습니다. 이는 국제 사기 및 자금세탁 범죄에 대한 포괄적 전략의 일환으로, DC 스캠 센터와 스트라이크 포스가 핵심 역할을 수행하고 있습니다. 이번 조치는 조직형 금융범죄로 진화하는 암호화폐 범죄에 대한 강력한 대응을 보여줍니다.</t>
+          <t>보이스피싱 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 200억 원에 낙찰되었다. 이 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이다. 프린스그룹 창립자 천즈는 중국으로 송환되어 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 미 법무부의 대규모 압수 조치로 명확하며(적합 조건 1), 5억 8천만 달러 규모의 자산이 동결/압수되어 피해 규모가 매우 크고(적합 조건 4) 잠재적 회수 가능성이 높습니다. 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 미 법무부의 공적 절차가 활발히 진행 중이고(적합 조건 6), 관련 증거가 충분히 확보된 것으로 보입니다(적합 조건 5).</t>
+          <t>보이스피싱 조직 '프린스그룹'의 책임이 명확하고(적합 조건 1), 200억 원 규모의 압류 자산이 있어 배상 자력이 충분하며(적합 조건 2, 4), 수사 단계에서 증거가 확보되었고(적합 조건 5), 관련 형사 절차가 진행 중이다(적합 조건 6). 보이스피싱 특성상 다수의 피해자가 발생했을 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>5억 8천만 달러 (약 8357억 원)</t>
+          <t>200억 원 이상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>미 법무부, 중국계 초국가 범죄조직 연계 크립토 대규모 압수…‘동결·...</t>
+          <t>보이스피싱 '프린스그룹' 압류자산 슈퍼카 24대 200억에 낙찰</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334583</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0400&amp;key=20260302.99099000484</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 00:22:05.934223+00:00</t>
+          <t>2026-03-02 12:30:18.573771+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>중국계 초국가 범죄조직</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>주가조작 및 회계부정 신고 포상금 상한 폐지 입법예고 및 규정변경예고 진행 중</t>
+          <t>미 법무부의 암호화폐 동결·압수·몰수 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정부가 주가조작 및 회계부정 신고 포상금 상한을 폐지하고 과징금의 최대 30%를 지급하도록 개정안을 입법예고했습니다. 이는 이론적으로 수백억 원대 포상금 지급을 가능하게 하여 내부고발을 적극 유도하려는 목적입니다. 다만, 현재 예산 부족, 내부고발자 보호 체계 미흡, 국내 과징금 규모의 한계 등이 '로또급 포상'의 현실화에 걸림돌이 될 수 있다는 지적도 있습니다.</t>
+          <t>미국 법무부가 중국계 초국가 범죄조직과 연계된 5억 8천만 달러 규모의 암호화폐를 동결·압수·몰수하며 자금줄 차단에 나섰습니다. 이는 국제 사기 및 자금세탁 범죄에 대한 포괄적 전략의 일환으로, DC 스캠 센터와 스트라이크 포스가 핵심 역할을 수행하고 있습니다. 이번 조치는 조직형 금융범죄로 진화하는 암호화폐 범죄에 대한 강력한 대응을 보여줍니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>정부의 주가조작 및 회계부정 신고 포상금 상한 폐지 정책은 고액 금융범죄 적발을 강력히 유인합니다. 이러한 사건들은 상대방 책임이 명확하고(적합 조건 1), 대기업이나 금융전문가 등 자력 있는 상대방이 연루될 가능성이 높으며(적합 조건 2), 다수 투자자에게 집단적 피해를 야기하고(적합 조건 3), 피해 규모가 수백억 원 이상으로 클 것으로 예상됩니다(적합 조건 4). 내부고발자 포상금 확대로 증거 확보 가능성이 높고(적합 조건 5), 금융당국의 조사 등 공적 절차 진행으로 이어질 것입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 고가치 사건 발굴 기회를 확대할 것으로 판단됩니다.</t>
+          <t>상대방 책임이 미 법무부의 대규모 압수 조치로 명확하며(적합 조건 1), 5억 8천만 달러 규모의 자산이 동결/압수되어 피해 규모가 매우 크고(적합 조건 4) 잠재적 회수 가능성이 높습니다. 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 미 법무부의 공적 절차가 활발히 진행 중이고(적합 조건 6), 관련 증거가 충분히 확보된 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>수백억 원 이상 (과징금 기준)</t>
+          <t>5억 8천만 달러 (약 8357억 원)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>주가조작 신고로 인생역전?…금융위 포상금 예산은 36억뿐</t>
+          <t>미 법무부, 중국계 초국가 범죄조직 연계 크립토 대규모 압수…‘동결·...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260226020113097</t>
+          <t>https://www.tokenpost.kr/news/policy/334583</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-26 13:02:43.868283+00:00</t>
+          <t>2026-02-28 00:22:05.934223+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>주가조작 및 회계부정 신고 포상금 상한 폐지 입법예고 및 규정변경예고 진행 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>정부가 주가조작 및 회계부정 신고 포상금 상한을 폐지하고 과징금의 최대 30%를 지급하도록 개정안을 입법예고했습니다. 이는 이론적으로 수백억 원대 포상금 지급을 가능하게 하여 내부고발을 적극 유도하려는 목적입니다. 다만, 현재 예산 부족, 내부고발자 보호 체계 미흡, 국내 과징금 규모의 한계 등이 '로또급 포상'의 현실화에 걸림돌이 될 수 있다는 지적도 있습니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>정부의 주가조작 및 회계부정 신고 포상금 상한 폐지 정책은 고액 금융범죄 적발을 강력히 유인합니다. 이러한 사건들은 상대방 책임이 명확하고(적합 조건 1), 대기업이나 금융전문가 등 자력 있는 상대방이 연루될 가능성이 높으며(적합 조건 2), 다수 투자자에게 집단적 피해를 야기하고(적합 조건 3), 피해 규모가 수백억 원 이상으로 클 것으로 예상됩니다(적합 조건 4). 내부고발자 포상금 확대로 증거 확보 가능성이 높고(적합 조건 5), 금융당국의 조사 등 공적 절차 진행으로 이어질 것입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 고가치 사건 발굴 기회를 확대할 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>수백억 원 이상 (과징금 기준)</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>주가조작 신고로 인생역전?…금융위 포상금 예산은 36억뿐</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260226020113097</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:02:43.868283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>불법사금융 업자</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>금융감독원 특별사법경찰 수사 강화 및 즉각 수사 착수</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>대출 규제 강화로 인해 제도권 금융에서 밀려난 중저신용자들이 불법사금융으로 이동하며 피해가 급증하고 있습니다. 지난해 불법사금융 신고 건수는 1만건에 육박하며, 최대 수만 퍼센트의 고금리 이자 요구와 불법 추심이 만연합니다. 이에 금융감독원은 민생금융범죄 특별사법경찰을 도입하고 신고 사건에 대해 즉각 수사에 착수하는 등 대응을 강화하고 있습니다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 투자 적합도가 높습니다. 불법사금융 업자들의 고금리 요구와 불법 추심 행위가 명확하며, 금감원의 특사경 도입 및 즉각 수사 착수는 피해자들의 증거 확보 및 법적 대응에 유리한 환경을 조성합니다. 다만 불법사금융 업자의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I15" t="inlineStr">
         <is>
           <t>1만명 육박</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J15" t="inlineStr">
         <is>
           <t>불법사금융 1만건 육박…‘대출 규제 그늘’ 속 금감원 수사 강화</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02007366645353800</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-02-24 00:20:58.466041+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N14"/>
+  <autoFilter ref="A1:N15"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>