--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="28" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,694 +533,758 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미 연방검찰 기소, 미 상품선물거래위원회(CFTC) 민사 소송 제기</t>
+          <t>보이스피싱 피해 예방 성공</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미 육군 특수부대 소속 부사관이 니콜라스 마두로 전 베네수엘라 대통령 체포 작전의 군사 기밀을 이용해 예측 시장에서 40만 달러 이상의 부당 이익을 챙긴 혐의로 기소되었습니다. 그는 비밀유지서약서를 위반하고 작전 실행 직전 베팅하여 원금의 12배가 넘는 수익을 거뒀습니다. 현재 미 연방검찰은 그를 상품 사기 및 유선 사기 혐의로 기소했으며, 미 상품선물거래위원회(CFTC)도 민사 소송을 제기했습니다.</t>
+          <t>청주상당신협과 남청주신협 직원 2명이 각각 500만원을 인출하려던 고객을 보이스피싱 피해자로 의심해 112에 신고하여 피해를 막았다. 경찰은 이들에게 감사장과 112 신고 포상금을 수여했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피고인의 책임은 명확하고(적합 조건 1) 증거도 충분하지만(적합 조건 5), 이 사건은 주로 개인에 대한 형사 기소 및 규제 기관의 민사 소송입니다. 소송금융의 일반적인 투자 대상인 다수의 피해자나 자력 있는 대기업 피고가 존재하지 않아(적합 조건 2, 3, 4 미충족) 로앤굿 고객이 될 만한 원고 집단을 찾기 어렵습니다.</t>
+          <t>기사는 보이스피싱 피해를 성공적으로 예방한 사례로, 실제 발생한 피해나 소송의 대상이 되는 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '피해 규모 큼', '집단적 피해' 등에 해당하지 않으며, 특정 가능한 피고나 실제 손해가 없어 투자 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>40만 9천 달러 (약 6억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>5000만 원 투자해서 ‘6억’ 벌었다...기밀로 도박판 벌인 美 특수부대원</t>
+          <t>청주상당경찰서, 보이스피싱 피해 막은 신협 직원 2명에 감사장</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20036964?ref=naver</t>
+          <t>https://www.dynews.co.kr/news/articleView.html?idxno=861729</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-26 07:00:17.989425+00:00</t>
+          <t>2026-08-15 07:02:36.855207+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>개넌 켄 반 다이크 상사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>법무법인 금융범죄 피해자 지원 체계 확대</t>
+          <t>미 연방검찰 기소, 미 상품선물거래위원회(CFTC) 민사 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법무법인 초원이 대구 분사무소를 개소하며 보이스피싱 등 금융범죄 피해자 대응 및 지원 체계를 전국 단위로 확대한다고 밝혔습니다. 교묘해지는 수법으로 자금이 다수 계좌로 분산되는 금융범죄의 특성을 고려하여 영남권 지역 피해자들에게도 접근성을 강화할 예정입니다.</t>
+          <t>미 육군 특수부대 소속 부사관이 니콜라스 마두로 전 베네수엘라 대통령 체포 작전의 군사 기밀을 이용해 예측 시장에서 40만 달러 이상의 부당 이익을 챙긴 혐의로 기소되었습니다. 그는 비밀유지서약서를 위반하고 작전 실행 직전 베팅하여 원금의 12배가 넘는 수익을 거뒀습니다. 현재 미 연방검찰은 그를 상품 사기 및 유선 사기 혐의로 기소했으며, 미 상품선물거래위원회(CFTC)도 민사 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 소송금융 투자 대상을 다루는 것이 아니라, 법무법인이 보이스피싱 등 금융범죄 피해자 지원을 위해 분사무소를 개소한다는 내용입니다. 특정 상대방(적합 조건 1, 2 불충족), 구체적인 피해 규모나 증거(적합 조건 4, 5 불충족)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피고인의 책임은 명확하고(적합 조건 1) 증거도 충분하지만(적합 조건 5), 이 사건은 주로 개인에 대한 형사 기소 및 규제 기관의 민사 소송입니다. 소송금융의 일반적인 투자 대상인 다수의 피해자나 자력 있는 대기업 피고가 존재하지 않아(적합 조건 2, 3, 4 미충족) 로앤굿 고객이 될 만한 원고 집단을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40만 9천 달러 (약 6억 원)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법무법인 초원, 대구 분사무소 개소…보이스피싱 대응 접근성 강화·특...</t>
+          <t>5000만 원 투자해서 ‘6억’ 벌었다...기밀로 도박판 벌인 美 특수부대원</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>e2news.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.e2news.com/news/articleView.html?idxno=329227</t>
+          <t>https://www.sedaily.com/article/20036964?ref=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:21:15.191306+00:00</t>
+          <t>2026-04-26 07:00:17.989425+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>집단소송법 및 부패재산몰수법 개정 논의</t>
+          <t>법무법인 금융범죄 피해자 지원 체계 확대</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>정성호 장관이 7대 민생 안전 법안 심사를 요청하며 여당과의 협력을 강조했다. 특히 소액·다수 피해자 보호를 위한 집단소송법 개정과 불법 사금융 범죄 수익을 피해자에게 직접 반환하는 부패재산몰수법 개정의 필요성을 설명했다.</t>
+          <t>법무법인 초원이 대구 분사무소를 개소하며 보이스피싱 등 금융범죄 피해자 대응 및 지원 체계를 전국 단위로 확대한다고 밝혔습니다. 교묘해지는 수법으로 자금이 다수 계좌로 분산되는 금융범죄의 특성을 고려하여 영남권 지역 피해자들에게도 접근성을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 분석이 아닌, 집단소송법 및 부패재산몰수법 개정의 필요성을 설명하는 정책 논의에 해당합니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 소송금융 투자 대상을 다루는 것이 아니라, 법무법인이 보이스피싱 등 금융범죄 피해자 지원을 위해 분사무소를 개소한다는 내용입니다. 특정 상대방(적합 조건 1, 2 불충족), 구체적인 피해 규모나 증거(적합 조건 4, 5 불충족)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>정성호 장관 7대 민생 안전 법안 심사 요청…여당과 협력 강화 강조</t>
+          <t>법무법인 초원, 대구 분사무소 개소…보이스피싱 대응 접근성 강화·특...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>e2news.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=862161</t>
+          <t>http://www.e2news.com/news/articleView.html?idxno=329227</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 12:53:48.761887+00:00</t>
+          <t>2026-04-02 12:21:15.191306+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>은행의 금융소비자 보호 서비스 론칭</t>
+          <t>집단소송법 및 부패재산몰수법 개정 논의</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>동양저축은행이 보이스피싱과 불법사금융 등 금융 범죄로부터 고객을 보호하기 위해 태블릿 기반의 특화 지점 '스텔라 브랜치'를 론칭했습니다. 이 서비스는 안심동행 서비스를 통해 보이스피싱 예방 및 즉각적인 경찰 제보를 지원하고, 불법사금융 피해자에게는 대환대출 상품과 은행 고문 변호사를 통한 법률적 대응 지원을 제공합니다.</t>
+          <t>정성호 장관이 7대 민생 안전 법안 심사를 요청하며 여당과의 협력을 강조했다. 특히 소액·다수 피해자 보호를 위한 집단소송법 개정과 불법 사금융 범죄 수익을 피해자에게 직접 반환하는 부패재산몰수법 개정의 필요성을 설명했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 동양저축은행이 보이스피싱 및 불법사금융 피해자를 돕기 위해 새로운 서비스를 론칭했다는 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
+          <t>기사는 특정 사건에 대한 분석이 아닌, 집단소송법 및 부패재산몰수법 개정의 필요성을 설명하는 정책 논의에 해당합니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방이 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>보이스피싱 막고 불법사금융 구제… 동양저축은행, '스텔라 브랜치' 선...</t>
+          <t>정성호 장관 7대 민생 안전 법안 심사 요청…여당과 협력 강화 강조</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603240844408961</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=862161</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 12:17:05.492411+00:00</t>
+          <t>2026-04-01 12:53:48.761887+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>불법금융 피해 예방 교육 진행 중</t>
+          <t>은행의 금융소비자 보호 서비스 론칭</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>경남도와 금융감독원 경남지원이 고령층 등 취약계층을 대상으로 보이스피싱을 포함한 불법금융 피해 예방 교육을 실시합니다. 최근 지능화되는 금융범죄 수법에 대응하기 위해 올해 상반기 중 도내 13회 순회 교육을 진행하며, 도민들이 금융사기로부터 안전할 수 있도록 예방 활동을 강화할 계획입니다.</t>
+          <t>동양저축은행이 보이스피싱과 불법사금융 등 금융 범죄로부터 고객을 보호하기 위해 태블릿 기반의 특화 지점 '스텔라 브랜치'를 론칭했습니다. 이 서비스는 안심동행 서비스를 통해 보이스피싱 예방 및 즉각적인 경찰 제보를 지원하고, 불법사금융 피해자에게는 대환대출 상품과 은행 고문 변호사를 통한 법률적 대응 지원을 제공합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불법금융 사건이나 피해자를 다루는 것이 아니라, 보이스피싱 등 불법금융 피해 예방 교육에 대한 내용입니다. 따라서 소송금융 투자에 필요한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
+          <t>이 기사는 동양저축은행이 보이스피싱 및 불법사금융 피해자를 돕기 위해 새로운 서비스를 론칭했다는 내용으로, 특정 사건이나 소송 대상을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 진행 단계 등이 명시되어 있지 않아 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경남도-금융감독원 경남지원, 불법금융 예방교육 실시</t>
+          <t>보이스피싱 막고 불법사금융 구제… 동양저축은행, '스텔라 브랜치' 선...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=468822</t>
+          <t>http://www.fnnews.com/news/202603240844408961</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-17 12:22:12.496604+00:00</t>
+          <t>2026-03-24 12:17:05.492411+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>대법원에서 특정경제범죄 가중처벌법상 사기 혐의 유죄 확정 판결</t>
+          <t>불법금융 피해 예방 교육 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>양문석 의원이 딸 명의로 11억 원의 편법 대출을 받아 아파트 구매에 사용한 혐의(특정경제범죄 가중처벌법상 사기)로 대법원에서 징역 1년 6개월에 집행유예 3년이 확정되어 의원직을 상실했습니다. 이 사건은 문재인 정부의 부동산 투기 억제책 시행 중 발생했으며, 민주당의 공천 과정에서의 도덕성 논란을 키웠습니다. 공직선거법 위반 혐의는 파기환송되었습니다.</t>
+          <t>경남도와 금융감독원 경남지원이 고령층 등 취약계층을 대상으로 보이스피싱을 포함한 불법금융 피해 예방 교육을 실시합니다. 최근 지능화되는 금융범죄 수법에 대응하기 위해 올해 상반기 중 도내 13회 순회 교육을 진행하며, 도민들이 금융사기로부터 안전할 수 있도록 예방 활동을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>양문석 의원의 딸 명의 편법 대출 사기 혐의에 대한 형사 재판은 대법원에서 확정 판결이 내려져 의원직 상실에 이르렀습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 기사 내용 또한 특정 피해자가 손해배상을 청구하는 민사 소송의 가능성을 제시하지 않고, 주로 형사 처벌과 정치적 논란에 초점을 맞추고 있습니다.</t>
+          <t>이 기사는 특정 불법금융 사건이나 피해자를 다루는 것이 아니라, 보이스피싱 등 불법금융 피해 예방 교육에 대한 내용입니다. 따라서 소송금융 투자에 필요한 특정 피고, 명확한 책임, 집단적 피해, 구체적인 피해 규모, 증거, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>11억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[사설] 양문석 의원직 상실형 확정, 공천 강행한 민주당 사과해야</t>
+          <t>경남도-금융감독원 경남지원, 불법금융 예방교육 실시</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031217373819070</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=468822</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-13 00:37:32.554454+00:00</t>
+          <t>2026-03-17 12:22:12.496604+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>양문석</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>FBI 수사 및 체포 진행 중</t>
+          <t>대법원에서 특정경제범죄 가중처벌법상 사기 혐의 유죄 확정 판결</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>FBI가 미 법집행기관이 압수·관리하던 4,600만 달러 상당의 비트코인 등 디지털 자산을 유용한 혐의로 전직 정부 계약업체 직원 존 다기타를 체포했다. 이번 사건은 압수자산 관리 체계의 내부자 리스크를 부각시키며 정부의 암호화폐 관리 시스템에 대한 경계심을 높이고 있다.</t>
+          <t>양문석 의원이 딸 명의로 11억 원의 편법 대출을 받아 아파트 구매에 사용한 혐의(특정경제범죄 가중처벌법상 사기)로 대법원에서 징역 1년 6개월에 집행유예 3년이 확정되어 의원직을 상실했습니다. 이 사건은 문재인 정부의 부동산 투기 억제책 시행 중 발생했으며, 민주당의 공천 과정에서의 도덕성 논란을 키웠습니다. 공직선거법 위반 혐의는 파기환송되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 사건은 미 법집행기관이 압수·관리하던 디지털 자산을 전직 계약업체 직원이 유용한 혐의로, 직접적인 피해자는 미국 정부이다. 소송금융의 일반적인 고객인 다수의 사적 피해자가 명확히 존재하지 않아 투자 대상으로서의 적합성이 낮다.</t>
+          <t>양문석 의원의 딸 명의 편법 대출 사기 혐의에 대한 형사 재판은 대법원에서 확정 판결이 내려져 의원직 상실에 이르렀습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 기사 내용 또한 특정 피해자가 손해배상을 청구하는 민사 소송의 가능성을 제시하지 않고, 주로 형사 처벌과 정치적 논란에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>4,600만 달러 (약 682억 7,000만원)</t>
+          <t>11억원</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>FBI, 압수 비트코인 4,600만달러 유용 혐의 전직 계약업체 직원 체포…정...</t>
+          <t>[사설] 양문석 의원직 상실형 확정, 공천 강행한 민주당 사과해야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/336747</t>
+          <t>https://www.imaeil.com/page/view/2026031217373819070</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-07 00:17:47.210878+00:00</t>
+          <t>2026-03-13 00:37:32.554454+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>FBI 수사 및 체포 진행 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>양형위원회는 주가조작 및 자금세탁 등 범죄에 대한 새로운 양형기준안 마련을 위한 공청회를 개최했다. 경찰청 관계자는 자금세탁 범죄가 피해 회복을 어렵게 하고 범죄 재시도를 조장한다고 강조했다. 본 기사는 특정 사건이 아닌 범죄 유형에 대한 일반적인 논의를 다루고 있다.</t>
+          <t>FBI가 미 법집행기관이 압수·관리하던 4,600만 달러 상당의 비트코인 등 디지털 자산을 유용한 혐의로 전직 정부 계약업체 직원 존 다기타를 체포했다. 이번 사건은 압수자산 관리 체계의 내부자 리스크를 부각시키며 정부의 암호화폐 관리 시스템에 대한 경계심을 높이고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>본 기사는 주가조작 및 자금세탁 등 범죄에 대한 일반적인 양형기준안 공청회 내용을 다루고 있어, 특정 사건이나 구체적인 피해자, 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 집단적 피해, 피해 규모, 진행 단계 등)을 판단할 수 없습니다.</t>
+          <t>본 사건은 미 법집행기관이 압수·관리하던 디지털 자산을 전직 계약업체 직원이 유용한 혐의로, 직접적인 피해자는 미국 정부이다. 소송금융의 일반적인 고객인 다수의 사적 피해자가 명확히 존재하지 않아 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,600만 달러 (약 682억 7,000만원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>양형위, 주가조작·자금세탁 등 범죄 새 양형기준안 공청회 개최</t>
+          <t>FBI, 압수 비트코인 4,600만달러 유용 혐의 전직 계약업체 직원 체포…정...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615421/?sc=Naver</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/336747</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-28 01:03:39.289547+00:00</t>
+          <t>2026-03-07 00:17:47.210878+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>중국 최고인민법원이 내부자거래, 시세조종 등 신종 금융 범죄와 암호화폐 범죄에 대응하기 위해 법원 권한 확대 및 사법 기준 통일을 추진합니다. 블록체인 분석업체 체이널리시스는 중국어권 자금세탁 네트워크가 지난 5년간 160억 달러의 불법 암호화폐 자금을 처리했다고 밝혔으며, 마카오에서는 한 여성이 암호화폐 사기로 16만 3천 달러를 잃는 등 관련 범죄가 증가하고 있습니다.</t>
+          <t>양형위원회는 주가조작 및 자금세탁 등 범죄에 대한 새로운 양형기준안 마련을 위한 공청회를 개최했다. 경찰청 관계자는 자금세탁 범죄가 피해 회복을 어렵게 하고 범죄 재시도를 조장한다고 강조했다. 본 기사는 특정 사건이 아닌 범죄 유형에 대한 일반적인 논의를 다루고 있다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 주로 중국 정부의 암호화폐 관련 '범죄' 단속 및 사법 기준 정비 노력을 다루며, 소송금융 투자 대상이 될 만한 특정 민사 사건을 제시하지 않습니다. 비록 불법 자금 규모가 크고(적합 조건 4) 공적 절차(정부 조사 및 법 체계 정비)가 진행 중이지만(적합 조건 6), 민사 소송의 명확한 피고(상대방 책임 불명확)와 그 자력(상대방 자력 불충분)이 특정되지 않아 투자 적합도가 낮습니다. 기사에 언급된 마카오 사기 사건 또한 특정 가능한 민사 피고가 불분명합니다.</t>
+          <t>본 기사는 주가조작 및 자금세탁 등 범죄에 대한 일반적인 양형기준안 공청회 내용을 다루고 있어, 특정 사건이나 구체적인 피해자, 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 집단적 피해, 피해 규모, 진행 단계 등)을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>160억 달러 자금세탁 ‘5년간 20%’… 중국 최고인민법원, 암호화폐 범죄...</t>
+          <t>양형위, 주가조작·자금세탁 등 범죄 새 양형기준안 공청회 개최</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/international/334230</t>
+          <t>https://www.dailian.co.kr/news/view/1615421/?sc=Naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:35.388205+00:00</t>
+          <t>2026-02-28 01:03:39.289547+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융범죄</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
+          <t>중국 최고인민법원 사법 기준 통일 및 법원 권한 확대 추진, 인민은행 등 규제 당국 단속 강화</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>중국 최고인민법원이 내부자거래, 시세조종 등 신종 금융 범죄와 암호화폐 범죄에 대응하기 위해 법원 권한 확대 및 사법 기준 통일을 추진합니다. 블록체인 분석업체 체이널리시스는 중국어권 자금세탁 네트워크가 지난 5년간 160억 달러의 불법 암호화폐 자금을 처리했다고 밝혔으며, 마카오에서는 한 여성이 암호화폐 사기로 16만 3천 달러를 잃는 등 관련 범죄가 증가하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>이 기사는 주로 중국 정부의 암호화폐 관련 '범죄' 단속 및 사법 기준 정비 노력을 다루며, 소송금융 투자 대상이 될 만한 특정 민사 사건을 제시하지 않습니다. 비록 불법 자금 규모가 크고(적합 조건 4) 공적 절차(정부 조사 및 법 체계 정비)가 진행 중이지만(적합 조건 6), 민사 소송의 명확한 피고(상대방 책임 불명확)와 그 자력(상대방 자력 불충분)이 특정되지 않아 투자 적합도가 낮습니다. 기사에 언급된 마카오 사기 사건 또한 특정 가능한 민사 피고가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>160억 달러 자금세탁 ‘5년간 20%’… 중국 최고인민법원, 암호화폐 범죄...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/international/334230</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:17:35.388205+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>금융범죄</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>기사는 특정 사건의 진행 단계를 다루지 않음</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>김종우 광주지검장이 보완수사권의 중요성을 강조하며, 범죄 피해자 보호의 최후 안전망 역할을 한다고 밝혔습니다. 그는 2022년 상습 보험사기 일당 사건을 예시로 들며, 구속 및 공소시효 임박 사건에서 보완수사권이 필수적임을 설명했습니다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>해당 기사는 광주지검장의 보완수사권에 대한 발언을 다루는 논평으로, 특정 사건에 대한 보도가 아닙니다. 언급된 '상습 보험사기 일당'은 2022년의 과거 사례로, 소송금융 투자 대상으로서의 신규성이 없으며, 현재 진행 중인 구체적인 피해 사건을 다루지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J11" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
         <is>
           <t>김종우 광주지검장  보완수사권은 최후 안전망</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>namdonews.com</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.namdonews.com/news/articleView.html?idxno=902147</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-23 12:28:22.208508+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>