--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$315</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$327</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N315"/>
+  <dimension ref="A1:N327"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="47" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -548,21557 +548,22389 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>AI 기술을 활용한 보이스피싱이 특정인의 목소리와 억양을 재현하여 피해자를 혼란에 빠뜨리는 수법에 대해 설명하고, 사전 예방의 중요성을 강조하는 기사입니다. 특정 사건이나 피해 사례를 다루기보다는 보이스피싱의 일반적인 위협과 대응 방안에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 AI 보이스피싱의 일반적인 수법과 예방에 대한 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>보이스피싱, 최고의 수사기법은 사전 예방</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.hidomin.com/news/articleView.html?idxno=717823</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-21 07:01:18.256378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>eSIM 판매 업체 A사</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>노인 사기 예방 캠페인 진행 중</t>
+          <t>경찰 수사 중, 피해자대책위원회 활동</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국에서 고령자를 대상으로 한 사기 피해가 급증하여 2024년 피해액이 3조 6000억 원을 넘어섰습니다. 정부기관 사칭, 투자 사기, 로맨스 스캠 등 다양한 유형의 사기가 발생하고 있으며, 전미노인법변호사협회(NAELA)는 사기 예방 캠페인을 진행하며 조기 대응의 중요성을 강조하고 있습니다.</t>
+          <t>인천의 eSIM 판매 업체 A사가 방탄소년단(BTS) 특수 등을 내세워 폰지 사기 방식으로 투자자를 모집, 1400명 이상의 피해자가 발생했습니다. 고령층의 전 재산과 사회초년생의 대출금이 투자되는 등 피해 규모가 심각하며, 현재 인천경찰청에서 A사 대표 등을 사기 및 유사수신 혐의로 수사 중입니다. 피해자대책위원회가 조직되어 추가 고소인 증가가 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>사기 피해 규모와 피해자 수는 매우 크지만(적합 조건 3, 4), 사기범의 신원 특정 및 자력 확보가 어려워 소송 상대방을 명확히 지정하기 어렵습니다(적합 조건 1, 2 미충족). 또한, 기사는 예방 캠페인에 중점을 두며, 특정 사건에 대한 공적 절차 진행이나 증거 확보 가능성이 낮아(적합 조건 5, 6 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>A사의 폰지 사기 혐의로 1400명 이상의 다수 피해자가 발생했으며(적합 조건 3), 고령층의 전 재산 투자 등 피해 규모가 매우 크고 심각합니다(적합 조건 4). 경찰 수사가 진행 중이므로 상대방 책임이 명확하고(적합 조건 1) 증거 확보 및 공적 절차 진행 조건이 충족됩니다(적합 조건 5, 6). 다만, 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3조 6000억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미국 고령자 다수</t>
+          <t>1440명 이상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>美 고령자 사기 피해 3.6조원 “4년 새 4배 늘어”</t>
+          <t>'BTS 특수' 인천 eSIM 투자 사기 피해자 1400명 넘어…고소 잇따라</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bravo.etoday.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://bravo.etoday.co.kr/view/atc_view/19166</t>
+          <t>https://www.newspim.com/news/view/20260817000173</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-28 10:17:53.327196+00:00</t>
+          <t>2026-08-19 07:00:11.625042+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>경찰 수사 및 조직 검거</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전직 국회의원 태영호의 장남이 아버지의 이름을 팔아 16억 원대 투자 사기를 저지른 혐의로 검찰에 송치되었다. 피해자는 가족관계증명서 등 제시된 자료를 믿고 투자했으며, 태영호 의원은 아들이 성인이므로 자신과는 무관하다고 밝혔다.</t>
+          <t>서울중앙지검 검사, 금융감독원 직원을 사칭하여 나체사진을 요구하고 67억원을 뜯어낸 피싱 조직이 경찰에 붙잡혔습니다. 20~30대 조직원들은 지난해 5월부터 12월까지 활동했으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의로 검찰 송치), 피해 규모가 16억 원대로 크며, 가족관계증명서 등 증거가 확보되어 공적 절차(검찰 송치)가 진행 중이다. 다만, 피고의 자력은 불분명하며 집단적 피해 여부는 명확하지 않다.</t>
+          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 67억원이라는 매우 큰 피해 규모(적합 조건 4)가 발생했으며, 경찰 수사를 통해 조직이 검거되어 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(적합 조건 3)로 볼 수 있음. 다만, 피싱 조직원들의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>16억 원대</t>
+          <t>67억원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>나 태영호 아들이야 …전직 국회의원 아빠 이름 팔아 16억 사기 친 장남...</t>
+          <t>검찰 사칭 나체사진 요구…67억원 뜯은 피싱</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5195490</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1533993</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-26 07:02:34.050157+00:00</t>
+          <t>2026-08-15 07:02:16.603734+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>해킹 조직 및 40대 중국인 A 씨</t>
+          <t>보이스피싱 스캠 조직</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>해킹 조직 총책 송환, 경찰 구속영장 신청 예정, 형사 절차 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>재력가들을 노린 해킹 조직이 공공기관 해킹으로 개인정보를 탈취, 알뜰폰 개통 및 공인인증서 발급을 통해 390억 원 상당의 금융 자산을 가로챘습니다. 총 16명이 실제 금전적 피해를 입었으며, 이 중 한 명은 213억 원을 잃었습니다. 태국에서 송환된 해킹 조직 총책에 대해 경찰이 구속영장을 신청할 방침입니다.</t>
+          <t>캄보디아, 베트남을 거쳐 카자흐스탄에서 활동하던 한국인 보이스피싱 스캠 조직원 19명이 한국-카자흐스탄 합동 작전으로 검거되었습니다. 이들은 금융감독원 사칭 및 '셀프 감금' 수법으로 국내 피해자 16명에게 약 6억 원을 가로챈 혐의를 받고 있으며, 경찰은 피해 규모가 수십억 원대에 이를 것으로 보고 있습니다. 현재 검거된 조직원들에 대한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 16명의 피해자가 총 390억 원의 막대한 금전적 피해를 입었으며(적합 조건 4), 수백 명의 개인정보가 유출된 집단적 피해 사건입니다(적합 조건 3). 총책이 송환되고 경찰이 구속영장을 신청하는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), '보안이 약한 공공기관' 해킹을 통한 개인정보 탈취가 언급되어 추가적인 민사상 책임 주체 발굴 가능성도 있습니다.</t>
+          <t>보이스피싱 스캠 조직의 책임이 명확하고(적합 조건 1), 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차(수사)가 활발히 진행 중입니다(적합 조건 6). 현재 확인된 피해액 6억 원 외에 수십억 원대 피해 규모로 확대될 가능성이 있어(적합 조건 4) 소송금융 투자 매력도가 높습니다. 다만, 조직원들의 자력 확보 및 총책 검거 여부가 관건입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>390억 원 (총 피해액), 213억 원 (단일 피해액)</t>
+          <t>약 6억 원 (추후 수십억원 대 예상)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>16명 (실제 금전적 피해), 수백 명 (개인정보 유출)</t>
+          <t>16명 (추후 증가 예상)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>군대 간 연예인·구속된 재벌 노렸다…390억 가로챈 해킹조직 총책 송환</t>
+          <t>캄보디아 스캠조직, 단속 피해 카자흐로 갔다 덜미… 19명 검거</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8560482&amp;ref=A</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=9000001008&amp;cp=nv</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:40.212948+00:00</t>
+          <t>2026-08-05 12:21:04.846365+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>개정 통신사기피해환급법 시행 준비 및 업계 간담회 진행</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>디지털자산거래소 공동협의체(DAXA)는 10월 1일 시행되는 개정 전기통신사기피해환급법에 대비하여 비원화 가상자산거래소를 대상으로 실무 간담회를 개최했습니다. 이 간담회는 가상자산거래소들이 피해구제, 지급정지, 환급 등 새로운 의무를 이해하고 준비할 수 있도록 지원하기 위해 마련되었습니다. DAXA는 업계 전체의 규제 준수와 투자자 보호를 지속적으로 지원할 것이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 개정된 법률 시행을 앞두고 가상자산거래소들이 규제에 원활히 안착하도록 지원하는 내용입니다. 따라서 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>DAXA, 통신사기피해환급법 시행 앞두고 가상자산거래소 지원 나서</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2348488.htm</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-31 13:41:58.811772+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>보이스피싱 조직에 대한 형사 수사 및 처벌 절차 진행 중</t>
+          <t>경찰청 불법사금융 범죄 척결 종합대책 발표 및 특별단속 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자들이 피해금을 돌려받지 못하는 상황에서, 조직 검거에 협조한 가해자의 형량을 감면해주는 것에 대한 비판이 제기되고 있다. 이는 피해 회복보다 가해자 처벌에 초점을 맞춘 현행 시스템의 문제점을 드러내며, 피해자 단체의 의견 수렴 부족도 지적된다.</t>
+          <t>경찰청이 연 6만%가 넘는 악질 사채와 나체 추심, 박제 추심 등 불법사금융 범죄를 근절하기 위한 종합대책을 발표했다. 지난해 11월부터 특별단속을 통해 2060명을 검거했으며, 전담수사관 배치, 위장수사 도입 추진 등 강력한 대응에 나선다. 불법사금융 범죄는 급증하고 있으며, 일용직, 자영업자, 2030세대, 청소년, 외국인 근로자 등 다양한 계층에서 피해자가 발생하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임은 명확하고 피해자 수가 많으며 공적 절차가 진행 중이나, 가장 중요한 상대방의 자력 확보가 불투명하여 피해 회복이 어렵다는 점이 기사에서 명시적으로 지적됨. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 요인임.</t>
+          <t>상대방 책임이 명확하고(1), 연 6만% 이상의 이자를 요구하는 등 피해 규모가 크며(4), 다수의 피해자가 발생하여 집단적 소송 가능성이 높습니다(3). 또한 경찰의 대대적인 특별 단속 및 수사가 진행 중이므로(5, 6) 증거 확보가 용이하고 범죄수익 환수 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>보이스피싱 잡자고 ‘감형 카드’ 꺼냈지만…피해 회복 빠진 수사협조 ...</t>
+          <t>“알몸 사진 뿌릴까” 연이자 6만% 악질사채 ‘소탕작전’ 시작됐다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202605070128</t>
+          <t>https://www.joongang.co.kr/article/25447108</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-11 00:19:27.971830+00:00</t>
+          <t>2026-07-24 07:01:27.706175+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>샌클레멘티 라야스 파라다이스</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>사기 피해 발생 및 보도</t>
+          <t>주 정부 조사 결과 확인 후 민사소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>길거리에서 주운 신분증으로 타인의 가짜 인생을 살며 '고수익 보장'을 미끼로 투자금을 받아낸 사기 사건입니다. 피해자 5명으로부터 총 15억 7천만 원을 편취한 것으로 보도되었습니다. 영화 '화차'를 연상시키는 수법으로 사회적 관심이 높습니다.</t>
+          <t>시니어 요양시설 '샌클레멘티 라야스 파라다이스'의 임원이 입주자 '휴글리'의 자산을 빼돌린 사건이다. 주 정부 조사 결과 약 9만 8천 달러의 피해가 인정되었으나, 휴글리 측은 지난 6월 제기한 민사소송에서 약 110만 달러의 피해를 주장하고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(신분증 도용 및 사기), 피해 금액이 15억 7천만 원으로 매우 큽니다. 구체적인 사기 수법과 피해액이 보도되어 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사기범으로 자력 부족 가능성이 있으며, 피해자 수가 5명으로 집단소송 요건에는 미달합니다.</t>
+          <t>적합 조건으로 시니어 요양시설 임원의 입주자 자산 편취라는 상대방 책임이 명확하며, 주 정부 조사 결과라는 객관적 증거가 존재한다. 또한, 이미 주 정부 조사가 진행되었고, 민사소송에서 주장하는 피해 규모가 약 110만 달러로 매우 크다. 다만, 기사에는 단일 피해자만 언급되어 집단적 피해 여부는 불확실하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>15억 7천만 원</t>
+          <t>약 110만 달러</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>영화 '화차'가 현실로?…주운 신분증으로 '가짜 인생' 살며 15억 꿀꺽 - ...</t>
+          <t>시니어 요양시설 샌클레멘티 라야스 파라다이스  임원, 입주자 자산 빼...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5188377</t>
+          <t>https://www.koreadaily.com/article/20260719200025283</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-07 05:13:39.503638+00:00</t>
+          <t>2026-07-20 12:27:26.388002+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>유사수신행위규제법 위반으로 징역 8개월에 집행유예 2년 선고</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>한 지방선거 후보자가 과거 유사수신행위규제법 위반으로 징역 8개월에 집행유예 2년을 선고받은 사실이 보도되었습니다. 이는 금융 사기 관련 범죄로, 다수의 피해자가 발생했을 가능성이 높으며, 형사 판결은 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>상대방 책임이 형사 판결(유사수신행위규제법 위반 징역형 선고)로 명확하며, 강력한 증거가 존재합니다. (적합 조건 1, 5) 유사수신행위의 특성상 집단적 피해 가능성이 높으나, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 추가 확인이 필요합니다. (적합 조건 3 잠재적 해당, 2, 4 미상)</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>[6·3지방선거 후보자] 전남 시장 군수</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>gjdream.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=669476</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-07-15 23:33:51.434079+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정 (NH투자증권-오뚜기 건)</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>대법원이 NH투자증권의 옵티머스 펀드 판매 관련 오뚜기에 대한 약 75억 5000만원의 손해배상 책임을 확정했습니다. 이 판결은 옵티머스 펀드 사기로 피해를 입은 다른 투자자들에게 중요한 선례가 될 것으로 예상되며, 증권업계 전반의 평판 리스크가 재점화될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>대법원 판결로 NH투자증권의 옵티머스 펀드 판매 관련 손해배상 책임이 확정되어, 유사 피해를 입은 다른 투자자들의 소송에 강력한 선례가 될 수 있습니다. 상대방(NH투자증권)의 자력이 충분하고, 피해 규모가 크며, 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>최소 75억 5000만원 (오뚜기 건 외 미상)</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수 (옵티머스 펀드 투자자)</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>[업앤다운]증권주 3% 하락, 미래에셋증권↓·키움증권↓</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=813922</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-07-10 07:01:24.933754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>고발 및 고소 진행 중, 수사 결과 대기</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>셰프 오세득이 자신을 둘러싼 10억 원대 금융사기 의혹을 허위사실로 규정하며 강경 대응을 예고했습니다. 그는 자신과 조합 내 다수 구성원들이 추가 출자금 및 지분 양도·양수 관련 여러 건의 고발 및 고소를 진행 중이라고 밝혔습니다. 현재 관련 절차와 수사가 진행 중이며, 모든 사실관계는 수사 결과를 통해 명확히 밝혀질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>적합 조건 3(집단적 피해)에 따라 조합 내 다수 구성원들이 오세득과 함께 고발 및 고소를 진행 중입니다. 또한 적합 조건 5(증거 확보 가능)에 따라 법인 계좌 입출금 내역 등 객관적 증거가 언급되었고, 적합 조건 6(공적 절차 진행 중)에 따라 수사가 진행 중입니다. 그러나 상대방 책임의 명확성이 낮고, 상대방의 자력 여부가 불분명하며, 오세득 본인이 10억 원대 사기 의혹의 피의자로 지목된 상황이라 사건의 복잡성이 높아 Medium 등급으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>10억 원대 추정</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...101 lines deleted...]
-      <c r="D11" t="inlineStr">
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>오세득 “허위사실 엄중 대응” 직접 반박…10억 사기 의혹 선 그었다</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010007735</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-07-04 07:02:05.537788+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>불법 브로커</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 신고 및 금융감독원 지급 정지 신청 예정</t>
+          <t>신보중앙회 신고 접수 및 포상금 지급, 1건은 현재 처리 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>사연자의 남편이 'AI 자동 투자 프로그램'이라는 인터넷 투자 사기에 속아 퇴직금과 대출금 총 1억 원을 사기범에게 송금했습니다. 현재 남편은 개인 파산을 고려 중이며, 사연자는 이혼을 고민하고 있습니다. 경찰 신고 및 금융감독원 지급 정지 신청을 통해 피해 회복 절차를 진행할 예정입니다.</t>
+          <t>불법 브로커들이 정부·공공기관·금융기관을 사칭하여 정책자금 대출을 미끼로 기존 대출 상환금을 가상계좌로 편취하는 사기 사건이 발생했습니다. 신용보증기금 중앙회는 불법 브로커 신고 포상금을 첫 지급했으며, 피해 신고 건 중 1건은 현재 처리 중입니다. 피해자들은 신규 대출을 기대하고 입금했다가 금전적 손해를 입었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 사기범의 자력에 대한 정보가 없어 실제 피해 회수 가능성이 불확실합니다. 기사상으로는 단일 피해 사례로 보이며(집단적 피해 조건 미충족), 피해 금액 1억 원은 소송금융 투자 대상으로서는 규모가 작을 수 있습니다.</t>
+          <t>적합 조건으로 상대방(불법 브로커)의 책임이 비교적 명확하고, 신보중앙회의 신고 포상금 지급 및 사건 처리 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 그러나 불법 브로커의 자력이 충분하지 않을 가능성이 높아 실제 배상금 회수에 어려움이 있을 수 있으며, 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>AI가 돈 벌어다 준다더니 내 퇴직금 1억 꿀꺽?”…‘한 방’ 노리던 남...</t>
+          <t>신보중앙회, 정책자금 '불법 브로커' 신고 포상금 첫 지급</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108169&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>http://www.metroseoul.co.kr/article/20260528500020</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:44:28.794876+00:00</t>
+          <t>2026-07-03 07:01:28.053931+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>송모씨</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>형사사건 징역 3년 선고 완료, 민사상 손해배상 청구 가능</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이 기사는 투자 사기범들이 대기업과의 연관성을 거짓으로 내세워 피해자들을 안심시키는 수법을 지적합니다. 잘 알려진 회사명이 등장한다는 이유만으로 투자가 검증되었다고 착각하게 만드는 전형적인 사기 행태를 경고하며, 고수익 약속보다 먼저 의심해야 할 점들을 강조합니다.</t>
+          <t>중국 보이스피싱 조직에서 검사를 사칭해 21회에 걸쳐 3억 2800여만 원을 가로챈 40대 남성 송모씨에게 징역 3년이 선고되었다. 송씨는 2013년에도 휴대전화 편취 혐의가 있다. 피해자들은 민사상 손해배상 청구가 가능하지만, 피고의 자력 부족으로 실제 회수 가능성은 낮을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 일반적인 투자 사기 수법에 대한 논평입니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고가 개인이며 보이스피싱 조직원으로서 자력 확보가 매우 어렵다. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 '기타 투자 어려운 이유'에 해당하여 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2800여만 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>21명 이상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[시선] 투자사기…고수익보다 먼저 의심해야 할 말들</t>
+          <t>中에서 검사 사칭해 3억 뜯어낸 남성…징역 3년 선고</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2228106</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/03/2026050390102.html</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:22:46.515736+00:00</t>
+          <t>2026-06-27 16:27:01.752896+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 소탕 및 수사 진행 중</t>
+          <t>경찰과 5대 가상자산 거래소 간 악성 앱 피해자 정보 공유 및 금융사기 예방 협업 진행 중.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>캄보디아 거점 보이스피싱 조직 소탕에도 불구하고 광주·전남 지역의 보이스피싱 피해액이 3배 급증했습니다. 범죄자들은 악성 앱 설치를 유도하여 피해자들의 자금을 빼돌리는 수법을 사용하고 있습니다. 이는 지속적인 금융사기 피해의 심각성을 보여줍니다.</t>
+          <t>가상자산을 노린 신종 사기가 발생하여 3700여명의 악성 앱 감염 피해자가 발생했다. 경찰은 5대 가상자산 거래소와 협력하여 악성 앱 피해자 정보를 공유하고 금융사기 예방 활동을 진행 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 범죄의 심각성과 피해 증가를 보여주지만, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 보이스피싱 조직은 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실효성이 낮습니다. 또한, 은행 등 제3의 솔벤트한 기관의 책임 여부가 기사에서 명확히 드러나지 않습니다.</t>
+          <t>가상자산 사기로 인해 3700여명의 다수 피해자가 발생하고 경찰이 관련 정보를 공유하며 공적 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)은 긍정적이나, 소송금융의 핵심인 특정 가능한 자력 있는 피고를 상정하기 어려워 투자 적합도가 낮음. 경찰의 활동은 주로 예방 및 정보 공유에 초점이 맞춰져 있음.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3700여명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>캄보디아 거점 소탕에도…광주·전남 보이스피싱 피해액 3배 '껑충'</t>
+          <t>가상자산 노린 신종 사기…경찰·거래소, 피싱 예방 협업</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028916</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000038023</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:45.383870+00:00</t>
+          <t>2026-05-30 07:00:35.090913+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>경찰청 통계로 피해 현황 확인</t>
+          <t>노인 사기 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>경찰청 통계에 따르면 전화금융사기 피해가 60대와 20대 이하 연령층에서 크게 증가하고 있습니다. 금융교육 공백이 이러한 피해를 키웠을 가능성이 제기되나, 기사 내용은 특정 기업이나 기관의 민사상 책임을 묻기 위한 구체적인 사건이나 피고를 명시하고 있지 않습니다.</t>
+          <t>미국에서 고령자를 대상으로 한 사기 피해가 급증하여 2024년 피해액이 3조 6000억 원을 넘어섰습니다. 정부기관 사칭, 투자 사기, 로맨스 스캠 등 다양한 유형의 사기가 발생하고 있으며, 전미노인법변호사협회(NAELA)는 사기 예방 캠페인을 진행하며 조기 대응의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 전화금융사기 피해의 심각성과 다수의 피해자를 보여주지만 (적합 조건 3, 4 부분 충족), 소송금융 투자 대상이 될 만한 특정 대기업이나 기관 등 자력 있는 피고를 명확히 특정하고 있지 않습니다. 또한, 특정 피고의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>사기 피해 규모와 피해자 수는 매우 크지만(적합 조건 3, 4), 사기범의 신원 특정 및 자력 확보가 어려워 소송 상대방을 명확히 지정하기 어렵습니다(적합 조건 1, 2 미충족). 또한, 기사는 예방 캠페인에 중점을 두며, 특정 사건에 대한 공적 절차 진행이나 증거 확보 가능성이 낮아(적합 조건 5, 6 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3조 6000억 원 이상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미국 고령자 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[연중기획-새로운 리스크, 새로운 규제 ③-1] 금융교육 공백이 키운 '빚...</t>
+          <t>美 고령자 사기 피해 3.6조원 “4년 새 4배 늘어”</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>bravo.etoday.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90000</t>
+          <t>https://bravo.etoday.co.kr/view/atc_view/19166</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:27.209415+00:00</t>
+          <t>2026-05-28 10:17:53.327196+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>옵티머스자산운용, 라임자산운용 및 관련 판매사</t>
+          <t>태영호 장남</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>금융당국 제재 취소 소송에서 원고 승소 판결</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>옵티머스·라임사태와 관련하여 금융당국이 내린 제재가 취소 소송에서 '부당'하다는 판결이 나왔습니다. 라임펀드 사태 관련 윤 전 대표에 대한 제재 취소 소송에서 원고가 최종 승소했으며, 옵티머스 펀드 사태 역시 대규모 환매 중단이 발생한 사건입니다.</t>
+          <t>전직 국회의원 태영호의 장남이 아버지의 이름을 팔아 16억 원대 투자 사기를 저지른 혐의로 검찰에 송치되었다. 피해자는 가족관계증명서 등 제시된 자료를 믿고 투자했으며, 태영호 의원은 아들이 성인이므로 자신과는 무관하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>옵티머스·라임사태는 대규모 환매 중단이 발생한 금융사기 사건으로, 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 동반합니다. 관련 금융기관 및 책임자들은 배상 능력이 충분하며(적합 조건 2), 금융당국의 제재 등 공적 절차가 진행되었고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 기사는 금융당국 제재 취소 소송의 판결을 다루지만, 이는 소송금융 투자 대상으로서의 본질적인 적합성을 훼손하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 검찰 송치), 피해 규모가 16억 원대로 크며, 가족관계증명서 등 증거가 확보되어 공적 절차(검찰 송치)가 진행 중이다. 다만, 피고의 자력은 불분명하며 집단적 피해 여부는 명확하지 않다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>16억 원대</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'옵티머스·라임사태' 금융당국 제재 줄줄이 '부당' 판결</t>
+          <t>나 태영호 아들이야 …전직 국회의원 아빠 이름 팔아 16억 사기 친 장남...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241541</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5195490</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:53:53.417891+00:00</t>
+          <t>2026-05-26 07:02:34.050157+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>해킹 조직 및 40대 중국인 A 씨</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융사기 피해 확산</t>
+          <t>해킹 조직 총책 송환, 경찰 구속영장 신청 예정, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>깨끗한 계좌를 노린 포섭형 금융사기가 증가하며, 연루된 피해자들이 금융거래 제한 등 2차 피해를 겪고 있습니다. 범죄 이력이 없는 피해자들의 계좌가 금융권 감시망을 우회하는 데 악용되고 있으며, 이로 인해 피해자 수가 늘고 있는 상황입니다.</t>
+          <t>재력가들을 노린 해킹 조직이 공공기관 해킹으로 개인정보를 탈취, 알뜰폰 개통 및 공인인증서 발급을 통해 390억 원 상당의 금융 자산을 가로챘습니다. 총 16명이 실제 금전적 피해를 입었으며, 이 중 한 명은 213억 원을 잃었습니다. 태국에서 송환된 해킹 조직 총책에 대해 경찰이 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 계좌 악용 금융사기로 인한 피해자가 늘고 있으며 금융거래 제한 등 2차 피해를 겪고 있다고 언급하나, 특정된 피고(상대방)가 없어 자력 확인이 어렵습니다. 또한, 피해 규모(금액)가 명확하지 않고, 공적 절차 진행 여부도 파악되지 않아 소송금융 적합 조건에 부합하는 부분이 적습니다.</t>
+          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 16명의 피해자가 총 390억 원의 막대한 금전적 피해를 입었으며(적합 조건 4), 수백 명의 개인정보가 유출된 집단적 피해 사건입니다(적합 조건 3). 총책이 송환되고 경찰이 구속영장을 신청하는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), '보안이 약한 공공기관' 해킹을 통한 개인정보 탈취가 언급되어 추가적인 민사상 책임 주체 발굴 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>390억 원 (총 피해액), 213억 원 (단일 피해액)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>16명 (실제 금전적 피해), 수백 명 (개인정보 유출)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>내 계좌가 범죄에 이용되는 위험 신호 3가지는?... 계좌 악용 금융사기...</t>
+          <t>군대 간 연예인·구속된 재벌 노렸다…390억 가로챈 해킹조직 총책 송환</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=43297</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8560482&amp;ref=A</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:55.883412+00:00</t>
+          <t>2026-05-16 07:01:40.212948+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>외삼촌, 부장검사 출신 변호사, 정 씨</t>
+          <t>불법 리딩방 업체 및 주가조작·터널링 관련 업체</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사 손해배상 소송 준비 가능</t>
+          <t>국세청 고강도 세무조사 착수, 증거인멸 시 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>TV 프로그램 '용감한 형사들5'에서 다룬 사건으로, 골프장 사장을 대상으로 3500억 원 규모의 사기 및 납치 미수를 공모한 외삼촌, 부장검사 출신 변호사, 정 씨 등이 형사 재판에서 유죄 판결을 받았다. 이들은 골프장 인감을 탈취하고 매각하려 했으며, 상황에 따라 살해까지 계획한 것으로 드러났다. 피해자는 이 형사 판결을 근거로 민사 손해배상 소송을 제기할 수 있는 상황이다.</t>
+          <t>국세청이 불법 리딩방, 주가조작, 터널링 등 불공정 행위 업체 31곳에 대해 고강도 세무조사에 착수했습니다. 특히 불법 리딩방 5곳은 사회 초년생과 노년층을 대상으로 '3일 내 100% 수익 보장' 등의 문구로 40억 원 이상의 피해를 입힌 것으로 추정됩니다. 국세청은 탈루 혐의 금액이 총 2조 원을 웃돈다고 밝히며, 증거인멸 시 형사처벌을 위한 수사기관 고발 방침을 세웠습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 3500억 원 규모의 사기 시도), 5(증거 확보 용이)에 해당합니다. 형사 재판을 통해 유죄 판결이 선고되어 민사 손해배상 청구의 근거가 명확하며, 부장검사 출신 변호사 등 일부 피고의 자력 가능성도 존재합니다.</t>
+          <t>국세청의 고강도 세무조사 착수 및 탈세 혐의 2조 원 이상 발표로 불법 리딩방 및 주가조작 업체의 책임이 명확합니다. 사회 초년생, 노년층 등 다수의 피해자가 발생했으며, 불법 리딩방 5곳에서만 40억 원 이상의 피해가 추정되어 피해 규모가 큽니다. 국세청 조사를 통해 증거 확보 가능성이 높고, 이미 공적 절차(세무조사 및 형사고발 예정)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>3500억 원 (사기 시도 금액)</t>
+          <t>불법 리딩방 5곳에서 40억 원 이상, 전체 탈루 혐의 2조 원 이상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명 (골프장 사장)</t>
+          <t>사회 초년생, 노년층 등 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>성범죄 살해 후 유기  고작 90만원 때문이었다…안정환, 뻔뻔함에  말 ...</t>
+          <t>국세청, 불법 리딩방·주가조작·터널링 31곳 세무조사…탈루 혐의 2조 ...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040485164</t>
+          <t>https://www.sedaily.com/article/20041016?ref=naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 00:19:31.208220+00:00</t>
+          <t>2026-05-12 02:14:12.094187+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직에 대한 형사 수사 및 처벌 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자들이 피해금을 돌려받지 못하는 상황에서, 조직 검거에 협조한 가해자의 형량을 감면해주는 것에 대한 비판이 제기되고 있다. 이는 피해 회복보다 가해자 처벌에 초점을 맞춘 현행 시스템의 문제점을 드러내며, 피해자 단체의 의견 수렴 부족도 지적된다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 책임은 명확하고 피해자 수가 많으며 공적 절차가 진행 중이나, 가장 중요한 상대방의 자력 확보가 불투명하여 피해 회복이 어렵다는 점이 기사에서 명시적으로 지적됨. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 요인임.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>보이스피싱 잡자고 ‘감형 카드’ 꺼냈지만…피해 회복 빠진 수사협조 ...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202605070128</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-05-11 00:19:27.971830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A20" s="2" t="inlineStr">
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>사기 피해 발생 및 보도</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>길거리에서 주운 신분증으로 타인의 가짜 인생을 살며 '고수익 보장'을 미끼로 투자금을 받아낸 사기 사건입니다. 피해자 5명으로부터 총 15억 7천만 원을 편취한 것으로 보도되었습니다. 영화 '화차'를 연상시키는 수법으로 사회적 관심이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 명확하고(신분증 도용 및 사기), 피해 금액이 15억 7천만 원으로 매우 큽니다. 구체적인 사기 수법과 피해액이 보도되어 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사기범으로 자력 부족 가능성이 있으며, 피해자 수가 5명으로 집단소송 요건에는 미달합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>15억 7천만 원</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>영화 '화차'가 현실로?…주운 신분증으로 '가짜 인생' 살며 15억 꿀꺽 - ...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5188377</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-05-07 05:13:39.503638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치 및 기소 전 추징보전 신청</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>금 투자 사기로 456억 원을 가로챈 금은방 업주 A씨가 경찰에 적발되어 검찰에 송치되었다. A씨는 10여 년간 쌓은 신뢰를 이용해 친인척과 지인들에게 월 3~10%의 고수익을 약속하며 투자금을 모았으며, 돌려막기 수법을 사용했다. 경찰은 범죄 수익 환수를 위해 추징보전을 신청했다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(경찰 송치), 피해 규모가 매우 크며(456억 원), 다수의 피해자가 발생한 집단적 피해 사건임. 또한 공적 절차(경찰 수사 및 검찰 송치, 추징보전 신청)가 진행 중으로 증거 확보에 용이함. 다만, 피의자의 자력이 부족하여 대부분의 자금이 소진된 것으로 보여 실제 피해 회수 가능성이 낮을 수 있음.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>456억 원</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>금 맡겼다가 전재산 날렸다…456억 사기 전말</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645418088</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-05-03 07:01:19.509802+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...122 lines deleted...]
-      </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
+      <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr">
         <is>
-          <t>최근 해외직구 구매대행 아르바이트나 수사기관 사칭 등을 통해 일반인의 깨끗한 계좌가 사기 자금 세탁 통로로 활용되는 신종 금융사기가 증가하고 있습니다. 피해자들은 자신도 모르게 범죄에 연루되어 계좌가 지급정지되고 금융 거래가 제한되는 등 심각한 피해를 겪고 있으며, 지급정지 해지 절차도 복잡하고 오랜 시간이 소요됩니다. 토스뱅크는 이러한 수법에 대한 주의를 당부하는 리포트를 발표했습니다.</t>
+          <t>충북경찰청이 보이스피싱 범죄 예방을 위한 주의를 당부하며, 의심 전화는 즉시 끊고 1394 전기통신금융사기 신고센터를 통해 상담할 것을 안내했습니다. 보이스피싱 수법을 알지 못하면 누구나 피해자가 될 수 있음을 강조했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>신종 금융사기로 인해 다수의 일반인 계좌가 자금 세탁 통로로 활용되어 피해가 집단적으로 발생하고 있음 (적합 조건: 집단적 피해). 토스뱅크의 공식 리포트 등 객관적 증거 확보가 가능함 (적합 조건: 증거 확보 가능). 그러나 사기범 특정 및 자력 확보가 어렵고, 피해자들의 주된 피해가 금융 거래 제한 및 계좌 지급정지 해지 절차의 어려움으로, 직접적인 금전적 손해배상 청구의 적합성은 낮을 수 있어 Medium으로 판단합니다.</t>
+          <t>해당 기사는 특정 보이스피싱 사건에 대한 보도가 아닌, 충북경찰청의 보이스피싱 예방 및 신고 안내 공익 기사입니다. 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>“멀쩡한 내 통장이 자금 세탁 통로로”…신종 금융사기 ‘경고’</t>
+          <t>충북경찰청  의심 전화는 바로 끊자</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260403029414050</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1076292</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:47.636810+00:00</t>
+          <t>2026-05-01 07:03:10.725643+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직 및 보이스피싱 조직</t>
+          <t>불법 사금융 조직 '이실장'</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중, 피해자-피의자 전환 사례 증가</t>
+          <t>경찰청 국가수사본부 수사 착수, 금융감독원 소비자경보 '경고' 발령 및 수사 의뢰, 계좌 지급정지 조치</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>보이스피싱 및 리딩방 사기 등 금융사기가 확산되며 피해 규모가 커지고 있습니다. 특히 단순 피해자로 인식되던 사람이 수사 과정에서 피의자로 전환되는 사례가 증가하고 있어 초기 법률 대응의 중요성이 강조됩니다. 법무법인 KB는 금융사기 사건 수행 경험을 바탕으로 피해자 권리 보호 및 피해 회복을 위한 법률 지원을 제공하고 있습니다.</t>
+          <t>경찰이 수도권 청년층을 대상으로 초단기·초고금리 대출과 불법 추심·협박을 일삼은 온라인 불법 사금융 조직 '이실장'에 대한 수사에 착수했습니다. 금융감독원도 소비자경보 '경고'를 발령하고 관련 피해 신고를 수사 의뢰하는 등 공적 절차가 진행 중입니다. 피해자들은 평균 100만원 대출에 연 6800% 이자율을 적용받고 개인정보를 이용한 협박에 시달리는 등 심각한 피해를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 금융사기 확산으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며(적합 조건 3), 자금 흐름 및 계좌 내역 등 증거 확보가 가능하고(적합 조건 5), 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(범죄 조직)의 자력 확보 및 피해금 회수 난이도가 높을 수 있으며, 피해자가 피의자로 전환될 수 있는 복잡성이 존재합니다.</t>
+          <t>불법 사금융 조직 '이실장'의 초고금리 대출, 불법 추심, 개인정보 유출 및 협박 등 책임이 명확합니다. 2030 청년층 다수가 피해를 입었으며(적합 조건 3), 연 이자율 6800%에 달하는 고금리와 불법 추심으로 인한 정신적 피해, 개인정보 유출 등 피해 규모가 심각합니다(적합 조건 4). 금융감독원 소비자경보 발령 및 경찰 수사 착수 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수도권 20~30대 청년층 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>리딩방사기 피해금 회수절차, 금융사기 전문변호사 개입이 결과 좌우</t>
+          <t>김미영 팀장 뛰어넘는 '이실장'…2030 노린 '불법 사금융' 수사 착수</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hortitimes.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.hortitimes.com/news/articleView.html?idxno=33871</t>
+          <t>https://www.mt.co.kr/society/2026/04/08/2026040820463115273</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:10.700876+00:00</t>
+          <t>2026-04-15 09:36:42.646272+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경찰 수사 및 보이스피싱 조직원 1명 구속 수사 중</t>
+          <t>경찰 신고 및 금융감독원 지급 정지 신청 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>강원지역 보이스피싱 피해액이 지난해 387억원으로 2년 만에 2배 이상 증가했으며, 60대 이상 고령층 피해자가 다수입니다. 춘천에서 70대 피해자가 1억1000만원 상당의 수표를 보이스피싱 조직원에게 전달하려다 숙박업소 주인의 도움으로 조직원 1명이 현장에서 검거되어 경찰이 수사 중입니다.</t>
+          <t>사연자의 남편이 'AI 자동 투자 프로그램'이라는 인터넷 투자 사기에 속아 퇴직금과 대출금 총 1억 원을 사기범에게 송금했습니다. 현재 남편은 개인 파산을 고려 중이며, 사연자는 이혼을 고민하고 있습니다. 경찰 신고 및 금융감독원 지급 정지 신청을 통해 피해 회복 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>집단적 피해(강원지역에서만 수백 명, 수백억 원), 상대방 책임 명확, 경찰 수사 진행 등 적합 조건이 다수 충족됩니다. 그러나 소송 상대방(보이스피싱 조직)의 특정 및 자력 확보의 어려움이 있어 민사상 손해배상 청구의 실질적인 투자 회수 가능성이 낮다는 점에서 Medium으로 판단합니다.</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 사기범의 자력에 대한 정보가 없어 실제 피해 회수 가능성이 불확실합니다. 기사상으로는 단일 피해 사례로 보이며(집단적 피해 조건 미충족), 피해 금액 1억 원은 소송금융 투자 대상으로서는 규모가 작을 수 있습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>387억원 (강원지역 전체), 1억1000만원 (개별 사례)</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>594명 (강원지역 전체)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>강원지역 보이스피싱 고령층이 타깃… 피해액 4년만에 2배↑</t>
+          <t>AI가 돈 벌어다 준다더니 내 퇴직금 1억 꿀꺽?”…‘한 방’ 노리던 남...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003576318</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108169&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 00:30:03.183618+00:00</t>
+          <t>2026-04-06 00:44:28.794876+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr">
         <is>
-          <t>금융감독원이 보이스피싱 예방을 위해 사기범들의 실제 목소리를 공개했다. 지난해 3천9백여 건의 신고가 접수되었으며, 사기범들은 주로 검찰 수사관을 사칭하여 피해자들을 심리적으로 압박하고 자산 정보를 요구했다. 금감원은 수사기관이 전화로 자산을 확인하지 않는다고 당부하며 주의를 촉구했다.</t>
+          <t>이 기사는 투자 사기범들이 대기업과의 연관성을 거짓으로 내세워 피해자들을 안심시키는 수법을 지적합니다. 잘 알려진 회사명이 등장한다는 이유만으로 투자가 검증되었다고 착각하게 만드는 전형적인 사기 행태를 경고하며, 고수익 약속보다 먼저 의심해야 할 점들을 강조합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 특정 사기범을 상대로 소송을 제기하고 배상을 받아내기 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방에게 자력이 충분하지 않다는 점이 가장 큰 걸림돌입니다. 다수의 피해자(적합 조건 3)와 금융감독원의 공적 절차 진행(적합 조건 6)에도 불구하고, 실질적인 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 일반적인 투자 사기 수법에 대한 논평입니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>3천9백여 건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범의 실제 목소리를 공개합니다!</t>
+          <t>[시선] 투자사기…고수익보다 먼저 의심해야 할 말들</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=751556</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2228106</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:34.689621+00:00</t>
+          <t>2026-04-06 00:22:46.515736+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E26" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직 소탕 및 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>이 기사는 피싱 범죄의 진화와 그로 인해 경찰 및 은행이 겪는 어려움을 다루고 있습니다. 범죄자들이 수법을 고도화하여 피해자를 설득하기 어렵다는 점을 강조하며, 전반적으로 모든 연령층에서 피싱 피해가 발생하고 있음을 언급합니다.</t>
+          <t>캄보디아 거점 보이스피싱 조직 소탕에도 불구하고 광주·전남 지역의 보이스피싱 피해액이 3배 급증했습니다. 범죄자들은 악성 앱 설치를 유도하여 피해자들의 자금을 빼돌리는 수법을 사용하고 있습니다. 이는 지속적인 금융사기 피해의 심각성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 피싱 범죄의 일반적인 현상과 진화 양상을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 가해자 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사는 보이스피싱 범죄의 심각성과 피해 증가를 보여주지만, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 보이스피싱 조직은 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실효성이 낮습니다. 또한, 은행 등 제3의 솔벤트한 기관의 책임 여부가 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[썰-스데이]  경찰도 못 믿게 만든다 …피싱 범죄의 진화</t>
+          <t>캄보디아 거점 소탕에도…광주·전남 보이스피싱 피해액 3배 '껑충'</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061277</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028916</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:43.408631+00:00</t>
+          <t>2026-04-06 00:18:45.383870+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방으로 사건 종결</t>
+          <t>경찰청 통계로 피해 현황 확인</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>화성에서 한 은행원이 고령 고객의 1400만 원 현금 인출 시도를 수상히 여겨 보이스피싱임을 직감하고 경찰에 신고하여 피해를 막았다. 농협은행 직원을 사칭한 보이스피싱 조직의 대환대출 유도 범행이었으나, 은행원의 기지로 고객은 금전적 손실을 입지 않았다. 경찰은 은행원에게 감사장과 포상금을 전달했다.</t>
+          <t>경찰청 통계에 따르면 전화금융사기 피해가 60대와 20대 이하 연령층에서 크게 증가하고 있습니다. 금융교육 공백이 이러한 피해를 키웠을 가능성이 제기되나, 기사 내용은 특정 기업이나 기관의 민사상 책임을 묻기 위한 구체적인 사건이나 피고를 명시하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피해자가 은행원의 기지로 인해 1400만 원의 금전적 손실을 입지 않아 실제 발생한 손해가 없다. 소송금융은 실제 피해 발생을 전제로 하므로, 손해가 예방된 본 사건은 투자 대상이 될 수 없다. 또한, 상대방인 보이스피싱 조직은 특정 및 자력 확인이 어려워 소송 실익이 낮다. (부적합 조건: 이미 종결된 사건 - 피해 발생이 없음)</t>
+          <t>기사는 전화금융사기 피해의 심각성과 다수의 피해자를 보여주지만 (적합 조건 3, 4 부분 충족), 소송금융 투자 대상이 될 만한 특정 대기업이나 기관 등 자력 있는 피고를 명확히 특정하고 있지 않습니다. 또한, 특정 피고의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>“1400만 원 피해 막았다”…은행원의 기지로 보이스피싱 차단</t>
+          <t>[연중기획-새로운 리스크, 새로운 규제 ③-1] 금융교육 공백이 키운 '빚...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889995</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90000</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:43.835287+00:00</t>
+          <t>2026-04-06 00:18:27.209415+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>옵티머스자산운용, 라임자산운용 및 관련 판매사</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>금융감독원 보이스피싱 경고 및 사기범 음성 공개</t>
+          <t>금융당국 제재 취소 소송에서 원고 승소 판결</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>금융감독원이 보이스피싱 사기범 7명의 실제 통화 음성을 공개하며 범죄 수법과 피해 예방을 당부했다. 사기범들은 범죄 연루를 빌미로 겁을 주거나, 혼자 있게 유도하고 개인정보를 요구하지 않는 척하며 피해자들을 속였다. 금감원은 정부 관계자 사칭 전화를 받으면 즉시 끊을 것을 조언했다.</t>
+          <t>옵티머스·라임사태와 관련하여 금융당국이 내린 제재가 취소 소송에서 '부당'하다는 판결이 나왔습니다. 라임펀드 사태 관련 윤 전 대표에 대한 제재 취소 소송에서 원고가 최종 승소했으며, 옵티머스 펀드 사태 역시 대규모 환매 중단이 발생한 사건입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범들의 책임은 명확하고(적합 조건 1), 금감원의 음성 공개로 증거 확보가 가능하며(적합 조건 5), 집단적 피해가 발생하고(적합 조건 3) 공적 절차(금감원 경고)가 진행 중인(적합 조건 6) 점은 소송금융 적합 조건에 해당한다. 그러나 소송 상대방인 보이스피싱 사기범들의 자력 확보가 매우 어렵고, 특정 가능한 대기업이나 기관이 피고로 명시되지 않아 소송금융 투자 회수 가능성이 낮다.</t>
+          <t>옵티머스·라임사태는 대규모 환매 중단이 발생한 금융사기 사건으로, 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 동반합니다. 관련 금융기관 및 책임자들은 배상 능력이 충분하며(적합 조건 2), 금융당국의 제재 등 공적 절차가 진행되었고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 기사는 금융당국 제재 취소 소송의 판결을 다루지만, 이는 소송금융 투자 대상으로서의 본질적인 적합성을 훼손하지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이 목소리 기억하세요…보이스피싱 사기범 7명 음성 공개</t>
+          <t>'옵티머스·라임사태' 금융당국 제재 줄줄이 '부당' 판결</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521928</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241541</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-01 12:39:24.696723+00:00</t>
+          <t>2026-04-05 12:53:53.417891+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>금융감독원 보이스피싱 범죄 음성 파일 공개</t>
+          <t>금융사기 피해 확산</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>금융감독원이 2024년 제보된 보이스피싱 범죄 음성 파일 중 10회 이상 제보된 사기범들의 목소리를 공개했다. 사기범들은 검사나 수사관을 사칭하며 대포 통장 발견 등을 이유로 피해자들을 속였으며, 금감원은 범행 수법을 직접 들어볼 수 있도록 자료를 제공했다.</t>
+          <t>깨끗한 계좌를 노린 포섭형 금융사기가 증가하며, 연루된 피해자들이 금융거래 제한 등 2차 피해를 겪고 있습니다. 범죄 이력이 없는 피해자들의 계좌가 금융권 감시망을 우회하는 데 악용되고 있으며, 이로 인해 피해자 수가 늘고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄 자체는 명확하고 금융감독원의 증거 자료(음성 파일)도 존재하며, 다수의 피해자가 발생할 수 있는 유형의 사건이다. 그러나 소송 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮으므로 소송금융 투자 대상으로는 부적합하다. (적합 조건 2 미충족, 기타 투자 어려운 이유 해당)</t>
+          <t>기사는 계좌 악용 금융사기로 인한 피해자가 늘고 있으며 금융거래 제한 등 2차 피해를 겪고 있다고 언급하나, 특정된 피고(상대방)가 없어 자력 확인이 어렵습니다. 또한, 피해 규모(금액)가 명확하지 않고, 공적 절차 진행 여부도 파악되지 않아 소송금융 적합 조건에 부합하는 부분이 적습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>조사받으러 오세요 ...'검찰·경찰 사칭' 피싱범의 목소리</t>
+          <t>내 계좌가 범죄에 이용되는 위험 신호 3가지는?... 계좌 악용 금융사기...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0102_202604011922339813</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=43297</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-01 12:35:45.260161+00:00</t>
+          <t>2026-04-05 00:21:55.883412+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>외삼촌, 부장검사 출신 변호사, 정 씨</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료, 범죄수익 몰수/추징 진행 중</t>
+          <t>형사 재판 종결, 민사 손해배상 소송 준비 가능</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>경찰이 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다양한 범죄를 성공적으로 적발하여 관련자들을 검거하고 포상받았다. 이 사건들은 명확한 책임 주체, 대규모 피해 금액 및 다수의 피해자를 포함하며, 경찰 수사를 통해 증거가 확보된 상태이다.</t>
+          <t>TV 프로그램 '용감한 형사들5'에서 다룬 사건으로, 골프장 사장을 대상으로 3500억 원 규모의 사기 및 납치 미수를 공모한 외삼촌, 부장검사 출신 변호사, 정 씨 등이 형사 재판에서 유죄 판결을 받았다. 이들은 골프장 인감을 탈취하고 매각하려 했으며, 상황에 따라 살해까지 계획한 것으로 드러났다. 피해자는 이 형사 판결을 근거로 민사 손해배상 소송을 제기할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>경찰 수사를 통해 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다수의 범죄 사실이 명확히 적발되었고, 관련자들이 검거되어 책임 주체가 명확합니다 (적합 조건 1, 5). 투자리딩방 사기에서 140억원대 피해가 발생하고 48억원의 범죄수익이 몰수/추징되는 등 피해 규모가 크고 (적합 조건 4), 다수의 피해자가 발생한 집단적 피해 사례가 많습니다 (적합 조건 3). 현재 경찰 수사 및 검거가 완료되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 3500억 원 규모의 사기 시도), 5(증거 확보 용이)에 해당합니다. 형사 재판을 통해 유죄 판결이 선고되어 민사 손해배상 청구의 근거가 명확하며, 부장검사 출신 변호사 등 일부 피고의 자력 가능성도 존재합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>최소 140억원 (투자리딩방 사기)</t>
+          <t>3500억 원 (사기 시도 금액)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (골프장 사장)</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'부동산 카르텔 적발' 우수 경찰 등 1억5500만원 포상</t>
+          <t>성범죄 살해 후 유기  고작 90만원 때문이었다…안정환, 뻔뻔함에  말 ...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/01/2026040118310816542</t>
+          <t>https://www.tenasia.co.kr/article/2026040485164</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-01 12:30:46.035763+00:00</t>
+          <t>2026-04-05 00:19:31.208220+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
-      <c r="D31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>NH농협은행과 NH도농상생국민운동본부의 보이스피싱 보상 보험 무료 가입 사업 추진</t>
+          <t>농협은행의 보이스피싱 피해자 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>NH농협은행과 NH도농상생국민운동본부가 전기통신금융사기 피해자들의 피해회복 지원을 위해 보이스피싱 보상 보험 무료 가입 사업을 추진한다. 이 사업은 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하고자 기획되었다.</t>
+          <t>NH농협은행과 NH도농상생국민운동본부가 고령층 보이스피싱 피해자의 경제적 부담 완화를 위해 최대 1000만 원을 지원하는 사업을 추진합니다. 이는 금융 취약계층 보호 정책 기조에 맞춰 마련된 안전망 구축의 일환입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해자를 위한 무료 보상 보험을 제공하는 사업에 대한 것으로, 특정 사건의 가해자를 지목하거나 소송의 대상이 될 만한 명확한 상대방의 책임을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건 중 '상대방 책임 명확' 및 '집단적 피해' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>기사는 농협은행이 보이스피싱 피해자를 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않습니다. 농협은행은 피해자를 돕는 주체이며, 실제 가해자인 보이스피싱 조직은 특정하기 어렵고 자력도 불분명합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>어르신, 농협 보이스피싱 보상 보험 무료 가입하세요</t>
+          <t>농협은행, 고령층 보이스피싱 피해 보상 지원…최대 1000만 원 안전망 구...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>youngnong.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002637</t>
+          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=58519</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 12:24:00.536998+00:00</t>
+          <t>2026-04-05 00:18:08.241930+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr"/>
-      <c r="E32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" t="inlineStr"/>
       <c r="F32" t="inlineStr">
         <is>
-          <t>50대 피해자가 주식 투자사기를 당한 후, 전기통신금융사기 구제 절차를 악용하여 보이스피싱 허위 신고를 했다가 벌금형을 선고받았습니다. 법원은 피해자의 사정을 참작하면서도 허위 신고의 죄책이 가볍지 않다고 판단했습니다.</t>
+          <t>법무법인 초원이 대구 분사무소를 개소하며 온라인 금융사기 대응을 강화한다고 밝혔다. 형사 고소와 민사상 손해배상청구를 병행하고 가압류, 강제집행 등 보전처분을 통해 피해금 회수 가능성을 높이는 데 주력할 계획이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사는 주식 투자사기 피해자가 허위 신고로 벌금형을 받은 형사 사건에 초점을 맞추고 있어, 소송금융의 대상이 되는 원 투자사기 사건에 대한 정보가 매우 부족합니다. 상대방(사기범)의 특정, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 특정 온라인 금융사기 사건에 대한 내용이 아닌, 법무법인의 서비스 확장 및 전략에 대한 보도입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>주식 투자사기 당한 50대…'보이스피싱' 허위 신고했다가 벌금까지</t>
+          <t>법무법인 초원, 대구 분사무소 개소  온라인 금융사기 대응 강화·특별...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6121457</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18869</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:04.179616+00:00</t>
+          <t>2026-04-03 12:45:07.820374+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>만우절 같은 가짜돈이 유학생들을 중심으로 확산되고 있으며, 피해자들이 가짜돈임을 인지하지 못한 채 사용하며 유통이 이어지고 있습니다. 경찰은 최초 사용자를 특정하기 어려워 추적이 쉽지 않다고 밝혔으며, 이로 인해 피해자가 또 다른 피해자를 낳는 연쇄 구조가 발생하고 있습니다.</t>
+          <t>보이스피싱 수법이 교묘해져 금융회사나 금융감독원 번호로 직접 전화를 걸어도 범죄 조직으로 연결되거나, 본인인증 앱으로 위장한 악성 앱이 설치되는 사례가 발생하고 있다. 악성 앱을 지워도 다시 깔리는 등 피해가 지속될 수 있음을 경고하며, 이는 기존 보이스피싱 방지책을 무력화하는 새로운 유형의 위협이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(최초 사용자)을 특정하기 어렵고, 그 책임 소재 또한 불분명하여 소송금융 투자에 부적합합니다. (적합 조건 1, 2 미충족)</t>
+          <t>기사 내용만으로는 보이스피싱 범죄 조직 외에 명확하고 자력 있는 피고를 특정하기 어려움 (적합 조건 1, 2 미충족). 피해 규모나 피해자 수에 대한 구체적인 정보가 부족하여 집단적 피해 여부 및 소송금융 투자 매력도가 낮음 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'만우절'같은 가짜돈, 유학생 중심 확산</t>
+          <t>[단독] 교묘해지는 보이스피싱…지웠는데 악성 앱 또 깔려</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=222692</t>
+          <t>https://www.hankyung.com/article/2026040377831</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:53.162407+00:00</t>
+          <t>2026-04-03 12:26:18.033239+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 여죄 추가 조사 중</t>
+          <t>피해자 계좌 지급정지 및 해지 절차 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>대전에서 저금리 대출을 미끼로 8천여만 원을 가로챈 20대 보이스피싱 현금 수거책이 시민 신고로 현장에서 검거되어 검찰에 송치되었습니다. 경찰은 추가 여죄를 조사하고 있으며, 현재 기사에서는 1명의 피해자가 확인됩니다.</t>
+          <t>최근 해외직구 구매대행 아르바이트나 수사기관 사칭 등을 통해 일반인의 깨끗한 계좌가 사기 자금 세탁 통로로 활용되는 신종 금융사기가 증가하고 있습니다. 피해자들은 자신도 모르게 범죄에 연루되어 계좌가 지급정지되고 금융 거래가 제한되는 등 심각한 피해를 겪고 있으며, 지급정지 해지 절차도 복잡하고 오랜 시간이 소요됩니다. 토스뱅크는 이러한 수법에 대한 주의를 당부하는 리포트를 발표했습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책이 검거되었으나, 소송금융 투자 대상으로서 가장 중요한 상대방(수거책 개인)의 자력이 충분하지 않을 가능성이 높습니다. 또한, 실제 보이스피싱 조직의 주체는 특정되지 않았으며, 현재 기사에서는 단일 피해자만 명시되어 집단적 피해로 보기 어렵습니다. (적합 조건 2, 3 미충족)</t>
+          <t>신종 금융사기로 인해 다수의 일반인 계좌가 자금 세탁 통로로 활용되어 피해가 집단적으로 발생하고 있음 (적합 조건: 집단적 피해). 토스뱅크의 공식 리포트 등 객관적 증거 확보가 가능함 (적합 조건: 증거 확보 가능). 그러나 사기범 특정 및 자력 확보가 어렵고, 피해자들의 주된 피해가 금융 거래 제한 및 계좌 지급정지 해지 절차의 어려움으로, 직접적인 금전적 손해배상 청구의 적합성은 낮을 수 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>8천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>대전서 보이스피싱 현금 수거책, 시민 신고로 검거</t>
+          <t>“멀쩡한 내 통장이 자금 세탁 통로로”…신종 금융사기 ‘경고’</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832682</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260403029414050</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 00:27:48.059056+00:00</t>
+          <t>2026-04-03 12:25:47.636810+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>리딩방 사기 조직 및 보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>피해금 반환 절차 완료</t>
+          <t>경찰/검찰 수사 진행 중, 피해자-피의자 전환 사례 증가</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>강원경찰이 중국까지 직접 방문하여 보이스피싱 피해금을 회수하고, 재판에 넘겨진 피고인들의 피해보상 의사를 확인하여 피해자들에게 반환 절차를 진행했습니다. 피해자 A씨는 돈을 잃고 잠 못 이루던 중 경찰의 노력으로 피해금을 되찾게 되어 안도했습니다.</t>
+          <t>보이스피싱 및 리딩방 사기 등 금융사기가 확산되며 피해 규모가 커지고 있습니다. 특히 단순 피해자로 인식되던 사람이 수사 과정에서 피의자로 전환되는 사례가 증가하고 있어 초기 법률 대응의 중요성이 강조됩니다. 법무법인 KB는 금융사기 사건 수행 경험을 바탕으로 피해자 권리 보호 및 피해 회복을 위한 법률 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>해당 사건은 경찰의 노력으로 보이스피싱 피해금이 이미 회수되어 피해자들에게 반환 절차가 완료된 것으로 보입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 또한, 상대방이 특정 기업이나 기관이 아닌 보이스피싱 범죄자 개인이므로 '상대방에게 자력이 충분함'이라는 적합 조건에도 부합하지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 금융사기 확산으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며(적합 조건 3), 자금 흐름 및 계좌 내역 등 증거 확보가 가능하고(적합 조건 5), 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(범죄 조직)의 자력 확보 및 피해금 회수 난이도가 높을 수 있으며, 피해자가 피의자로 전환될 수 있는 복잡성이 존재합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>중국 날아가 보이스피싱 피해금 찾아준 강원경찰</t>
+          <t>리딩방사기 피해금 회수절차, 금융사기 전문변호사 개입이 결과 좌우</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>hortitimes.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041977</t>
+          <t>http://www.hortitimes.com/news/articleView.html?idxno=33871</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-01 00:18:28.323277+00:00</t>
+          <t>2026-04-03 12:17:10.700876+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A36" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>금융위원회, 경찰청 등 유관기관이 통신금융사기 대응을 위한 표준업무방법서 개정 및 법률(전기통신 이용 다중피해사기 방지법) 입법을 추진 중</t>
+          <t>경찰 수사 및 보이스피싱 조직원 1명 구속 수사 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>금융위원회는 경찰청, 금융감독원 등과 협력하여 5월부터 신종 피싱 범죄에 대한 계좌 지급정지 및 피해금 환수 절차를 신속하게 진행할 수 있도록 표준업무방법서를 개정할 예정입니다. 또한, 신종 스캠에 대한 근본적인 대응을 위해 '전기통신 이용 다중피해사기 방지법' 입법을 추진하고, 금융권 전반의 대응 역량을 높이기 위한 협의체도 구성할 계획입니다.</t>
+          <t>강원지역 보이스피싱 피해액이 지난해 387억원으로 2년 만에 2배 이상 증가했으며, 60대 이상 고령층 피해자가 다수입니다. 춘천에서 70대 피해자가 1억1000만원 상당의 수표를 보이스피싱 조직원에게 전달하려다 숙박업소 주인의 도움으로 조직원 1명이 현장에서 검거되어 경찰이 수사 중입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사기 사건이나 피해자를 다루는 것이 아니라, 통신금융사기 대응을 위한 정부의 제도 개선 및 법률 개정 추진에 대한 내용입니다. 따라서 소송금융 투자에 필요한 '상대방 책임의 명확성', '상대방의 충분한 자력', '구체적인 피해 규모 및 증거' 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>집단적 피해(강원지역에서만 수백 명, 수백억 원), 상대방 책임 명확, 경찰 수사 진행 등 적합 조건이 다수 충족됩니다. 그러나 소송 상대방(보이스피싱 조직)의 특정 및 자력 확보의 어려움이 있어 민사상 손해배상 청구의 실질적인 투자 회수 가능성이 낮다는 점에서 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>387억원 (강원지역 전체), 1억1000만원 (개별 사례)</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>594명 (강원지역 전체)</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>통신금융사기, 경찰 확인 즉시 계좌 동결</t>
+          <t>강원지역 보이스피싱 고령층이 타깃… 피해액 4년만에 2배↑</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260330500741</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003576318</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:52.085119+00:00</t>
+          <t>2026-04-03 00:30:03.183618+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>금융감독원 보이스피싱 예방 활동 및 사기범 목소리 공개</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책이 금융감독원 직원을 사칭하여 피해자로부터 3차례에 걸쳐 총 2억 1천9백만 원을 편취한 혐의로 징역 2년을 선고받았다. 형사 재판은 종결되었으나, 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
+          <t>금융감독원이 보이스피싱 예방을 위해 사기범들의 실제 목소리를 공개했다. 지난해 3천9백여 건의 신고가 접수되었으며, 사기범들은 주로 검찰 수사관을 사칭하여 피해자들을 심리적으로 압박하고 자산 정보를 요구했다. 금감원은 수사기관이 전화로 자산을 확인하지 않는다고 당부하며 주의를 촉구했다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 형사 재판을 통해 상대방(수거책)의 책임이 명확하고 피해 금액도 2억 원 이상으로 크지만 (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중), 소송 상대방인 보이스피싱 조직의 자력을 특정하기 어렵고 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합하다 (부적합 조건: 상대방 자력 부족).</t>
+          <t>보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 특정 사기범을 상대로 소송을 제기하고 배상을 받아내기 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방에게 자력이 충분하지 않다는 점이 가장 큰 걸림돌입니다. 다수의 피해자(적합 조건 3)와 금융감독원의 공적 절차 진행(적합 조건 6)에도 불구하고, 실질적인 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>2억 1천9백만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3천9백여 건</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책 50대에게 징역 2년 선고</t>
+          <t>보이스피싱 사기범의 실제 목소리를 공개합니다!</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200544&amp;mode=view</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=751556</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:49.744174+00:00</t>
+          <t>2026-04-02 12:24:34.689621+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기 조직의 현금 수거책 A씨가 피해자 B씨로부터 2600만원을 받아 조직에 전달한 혐의로 구속되었다. A씨는 추가로 2000만원을 받으려다 경찰에 붙잡혔으며, 이 조직은 SNS를 이용해 사기를 벌인 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>이 기사는 피싱 범죄의 진화와 그로 인해 경찰 및 은행이 겪는 어려움을 다루고 있습니다. 범죄자들이 수법을 고도화하여 피해자를 설득하기 어렵다는 점을 강조하며, 전반적으로 모든 연령층에서 피싱 피해가 발생하고 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(투자 리딩방 사기), 공적 절차(경찰 수사 및 구속)가 진행 중이며 증거 확보 가능성이 높다. 다만, 기사상 피해 규모가 수억 원 이상으로 크지 않고, 상대방 조직의 자력 및 집단적 피해 여부가 불분명하여 투자 적합도는 Medium으로 판단된다.</t>
+          <t>이 기사는 특정 사건이 아닌 피싱 범죄의 일반적인 현상과 진화 양상을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 가해자 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>2600만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>투자 리딩방 현금 수거책 30대 외국인, 구속</t>
+          <t>[썰-스데이]  경찰도 못 믿게 만든다 …피싱 범죄의 진화</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407088</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061277</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:17.808794+00:00</t>
+          <t>2026-04-02 12:22:43.408631+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>중국 거점 보이스피싱 조직</t>
+          <t>보이스피싱 조직</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 국제 공조를 통한 피해금 전액 환수 완료</t>
+          <t>보이스피싱 피해 예방으로 사건 종결</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>70대 여성이 보이스피싱으로 2,400만 원을 송금했으나, 강원경찰청과 중국 공안의 국제 공조를 통해 중국 현지에서 피해금 전액을 환수받은 첫 사례입니다. 지난 10년간 보이스피싱 피해액은 2조 8천억 원에 달하지만 환수율은 30% 미만으로, 이번 사례는 향후 해외 피싱 범죄 수익 추적의 중요한 선례가 될 것으로 보입니다.</t>
+          <t>화성에서 한 은행원이 고령 고객의 1400만 원 현금 인출 시도를 수상히 여겨 보이스피싱임을 직감하고 경찰에 신고하여 피해를 막았다. 농협은행 직원을 사칭한 보이스피싱 조직의 대환대출 유도 범행이었으나, 은행원의 기지로 고객은 금전적 손실을 입지 않았다. 경찰은 은행원에게 감사장과 포상금을 전달했다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>해당 사건은 경찰의 국제 공조를 통해 피해자가 이미 피해금 전액을 환수받아 종결된 사례입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자를 위한 새로운 소송 진행의 필요성이 없습니다.</t>
+          <t>피해자가 은행원의 기지로 인해 1400만 원의 금전적 손실을 입지 않아 실제 발생한 손해가 없다. 소송금융은 실제 피해 발생을 전제로 하므로, 손해가 예방된 본 사건은 투자 대상이 될 수 없다. 또한, 상대방인 보이스피싱 조직은 특정 및 자력 확인이 어려워 소송 실익이 낮다. (부적합 조건: 이미 종결된 사건 - 피해 발생이 없음)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>2,400만 원</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>중국서 돌려받은 할머니의 2,400만 원…보이스피싱 첫 환수 사례</t>
+          <t>“1400만 원 피해 막았다”…은행원의 기지로 보이스피싱 차단</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523311&amp;ref=A</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889995</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-31 12:33:47.541363+00:00</t>
+          <t>2026-04-02 00:22:43.835287+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경찰의 피해금 반환 절차 완료</t>
+          <t>금융감독원 보이스피싱 경고 및 사기범 음성 공개</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>강원경찰청이 보이스피싱 피고인들의 피해보상 의사를 확인하고 중국까지 방문하여 피해자들에게 돈을 찾아주었다. 재판에 넘겨진 피고인들의 법률 대리인이 강원청을 방문해 피해금 반환 절차를 거쳤으며, 피해자들은 잃었던 돈을 되찾게 되었다.</t>
+          <t>금융감독원이 보이스피싱 사기범 7명의 실제 통화 음성을 공개하며 범죄 수법과 피해 예방을 당부했다. 사기범들은 범죄 연루를 빌미로 겁을 주거나, 혼자 있게 유도하고 개인정보를 요구하지 않는 척하며 피해자들을 속였다. 금감원은 정부 관계자 사칭 전화를 받으면 즉시 끊을 것을 조언했다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사에 따르면 경찰이 보이스피싱 피고인들로부터 피해금을 회수하여 피해자들에게 반환하는 절차를 이미 완료했으므로, 새로운 소송금융 투자 대상으로서의 필요성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>보이스피싱 사기범들의 책임은 명확하고(적합 조건 1), 금감원의 음성 공개로 증거 확보가 가능하며(적합 조건 5), 집단적 피해가 발생하고(적합 조건 3) 공적 절차(금감원 경고)가 진행 중인(적합 조건 6) 점은 소송금융 적합 조건에 해당한다. 그러나 소송 상대방인 보이스피싱 사기범들의 자력 확보가 매우 어렵고, 특정 가능한 대기업이나 기관이 피고로 명시되지 않아 소송금융 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>강원경찰청, 중국까지 날아가 보이스피싱 피해자 돈 찾아줘</t>
+          <t>이 목소리 기억하세요…보이스피싱 사기범 7명 음성 공개</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041818</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521928</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:51.707024+00:00</t>
+          <t>2026-04-01 12:39:24.696723+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="3" t="inlineStr">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>금융감독원 보이스피싱 범죄 음성 파일 공개</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>금융감독원이 2024년 제보된 보이스피싱 범죄 음성 파일 중 10회 이상 제보된 사기범들의 목소리를 공개했다. 사기범들은 검사나 수사관을 사칭하며 대포 통장 발견 등을 이유로 피해자들을 속였으며, 금감원은 범행 수법을 직접 들어볼 수 있도록 자료를 제공했다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄 자체는 명확하고 금융감독원의 증거 자료(음성 파일)도 존재하며, 다수의 피해자가 발생할 수 있는 유형의 사건이다. 그러나 소송 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮으므로 소송금융 투자 대상으로는 부적합하다. (적합 조건 2 미충족, 기타 투자 어려운 이유 해당)</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>조사받으러 오세요 ...'검찰·경찰 사칭' 피싱범의 목소리</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0102_202604011922339813</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:35:45.260161+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+          <t>경찰 수사 및 검거 완료, 범죄수익 몰수/추징 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>중국에 거점을 둔 보이스피싱 콜센터 조직이 카드 배송, 금융감독원·검찰 사칭 수법으로 81명으로부터 130억 원을 편취한 사건. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 총책 등 5명에 대해 인터폴 적색수배 및 지명수배를 내렸다. 피해자들은 손해배상을 청구할 수 있으나, 보이스피싱 조직의 특성상 실제 배상금 회수는 어려울 것으로 예상된다.</t>
+          <t>경찰이 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다양한 범죄를 성공적으로 적발하여 관련자들을 검거하고 포상받았다. 이 사건들은 명확한 책임 주체, 대규모 피해 금액 및 다수의 피해자를 포함하며, 경찰 수사를 통해 증거가 확보된 상태이다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 피해 규모가 크며 집단적 피해가 발생했고 공적 절차가 진행 중이나(적합 조건 1, 3, 4, 5, 6 충족), 상대방이 보이스피싱 조직으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 미충족 및 기타 투자 어려운 이유 해당)</t>
+          <t>경찰 수사를 통해 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다수의 범죄 사실이 명확히 적발되었고, 관련자들이 검거되어 책임 주체가 명확합니다 (적합 조건 1, 5). 투자리딩방 사기에서 140억원대 피해가 발생하고 48억원의 범죄수익이 몰수/추징되는 등 피해 규모가 크고 (적합 조건 4), 다수의 피해자가 발생한 집단적 피해 사례가 많습니다 (적합 조건 3). 현재 경찰 수사 및 검거가 완료되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>130억 원</t>
+          <t>최소 140억원 (투자리딩방 사기)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>81명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>중국 거점보이스피싱 콜센터 조직원 무더기 검거…130억 가로채</t>
+          <t>'부동산 카르텔 적발' 우수 경찰 등 1억5500만원 포상</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578557?ref=naver</t>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040118310816542</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:53.317192+00:00</t>
+          <t>2026-04-01 12:30:46.035763+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>NH농협은행과 NH도농상생국민운동본부의 보이스피싱 보상 보험 무료 가입 사업 추진</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>SNS 투자 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이는 투자 리딩방 사기에 대한 경찰 수사가 진행 중임을 보여준다. 이 사건은 다수의 피해자와 상당한 피해 금액이 예상되는 금융사기 사건으로 보인다.</t>
+          <t>NH농협은행과 NH도농상생국민운동본부가 전기통신금융사기 피해자들의 피해회복 지원을 위해 보이스피싱 보상 보험 무료 가입 사업을 추진한다. 이 사업은 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하고자 기획되었다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>SNS 투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 현금 수거책 구속으로 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 투자 리딩방 사기의 특성상 다수의 피해자와 큰 피해 금액이 예상되나(적합 조건 3, 4), 사기 조직의 자력 확보 여부가 불분명하여 회수 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해자를 위한 무료 보상 보험을 제공하는 사업에 대한 것으로, 특정 사건의 가해자를 지목하거나 소송의 대상이 될 만한 명확한 상대방의 책임을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건 중 '상대방 책임 명확' 및 '집단적 피해' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'SNS 투자 리딩방' 현금 수거책 30대 외국인 구속</t>
+          <t>어르신, 농협 보이스피싱 보상 보험 무료 가입하세요</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
+          <t>idomin.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002637</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:24:00.536998+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr"/>
+      <c r="D44" t="inlineStr"/>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>허위 신고에 대한 벌금형 선고</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>50대 피해자가 주식 투자사기를 당한 후, 전기통신금융사기 구제 절차를 악용하여 보이스피싱 허위 신고를 했다가 벌금형을 선고받았습니다. 법원은 피해자의 사정을 참작하면서도 허위 신고의 죄책이 가볍지 않다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>기사는 주식 투자사기 피해자가 허위 신고로 벌금형을 받은 형사 사건에 초점을 맞추고 있어, 소송금융의 대상이 되는 원 투자사기 사건에 대한 정보가 매우 부족합니다. 상대방(사기범)의 특정, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>주식 투자사기 당한 50대…'보이스피싱' 허위 신고했다가 벌금까지</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L43" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026033108103889939a8c8bf58f_12</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6121457</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:02.738415+00:00</t>
+          <t>2026-04-01 12:19:04.179616+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>가짜돈 유통 확산 중, 경찰 인지 상태이나 추적 난항</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>만우절 같은 가짜돈이 유학생들을 중심으로 확산되고 있으며, 피해자들이 가짜돈임을 인지하지 못한 채 사용하며 유통이 이어지고 있습니다. 경찰은 최초 사용자를 특정하기 어려워 추적이 쉽지 않다고 밝혔으며, 이로 인해 피해자가 또 다른 피해자를 낳는 연쇄 구조가 발생하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>상대방(최초 사용자)을 특정하기 어렵고, 그 책임 소재 또한 불분명하여 소송금융 투자에 부적합합니다. (적합 조건 1, 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>'만우절'같은 가짜돈, 유학생 중심 확산</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=222692</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:30:53.162407+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 1명 특정</t>
+          <t>경찰 수사 및 검찰 송치, 여죄 추가 조사 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>인천에서 5000만원 투자 사기를 당한 피해자 A씨가 경찰에 신고하자 보복성 범죄를 당했다. 현관문에 인분 투척, 붉은 스프레이, 본드 칠, 비방 전단지 살포 등의 피해를 입었다. 경찰은 용의자 2명 중 1명을 특정하고 수사를 진행 중이며, 최근 전국적으로 재확산하는 '보복 대행' 범죄와의 연관성을 확인하고 있다.</t>
+          <t>대전에서 저금리 대출을 미끼로 8천여만 원을 가로챈 20대 보이스피싱 현금 수거책이 시민 신고로 현장에서 검거되어 검찰에 송치되었습니다. 경찰은 추가 여죄를 조사하고 있으며, 현재 기사에서는 1명의 피해자가 확인됩니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>피해자 A씨가 5000만원 투자 사기를 당한 후 보복 범죄를 당한 사건으로, 경찰 수사가 진행 중이며 용의자 1명이 특정되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하고, 피해 금액이 소송금융 투자에 '매우 큰' 규모로 보기는 어렵습니다.</t>
+          <t>보이스피싱 현금 수거책이 검거되었으나, 소송금융 투자 대상으로서 가장 중요한 상대방(수거책 개인)의 자력이 충분하지 않을 가능성이 높습니다. 또한, 실제 보이스피싱 조직의 주체는 특정되지 않았으며, 현재 기사에서는 단일 피해자만 명시되어 집단적 피해로 보기 어렵습니다. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>5000만원 (투자 사기)</t>
+          <t>8천여만 원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명 (기사상 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>5000만원 투자 사기 신고하자 현관문 앞에 인분 투척 …인천서 보복 대...</t>
+          <t>대전서 보이스피싱 현금 수거책, 시민 신고로 검거</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603301939267764</t>
+          <t>https://tjmbc.co.kr/NewsArticle/832682</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:59.722095+00:00</t>
+          <t>2026-04-01 00:27:48.059056+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수거책 구속 송치</t>
+          <t>피해금 반환 절차 완료</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>고수익을 보장한다며 투자를 유도하는 이른바 '투자 리딩방' 사기가 기승을 부리고 있습니다. 충북경찰청은 유튜브를 통해 피해자들을 현혹하고 대면으로 현금을 편취한 사기 조직의 수거책 2명을 구속 송치했습니다. 이들은 최소 3억 6천 3백만원 이상의 피해금을 편취하거나 편취하려 한 혐의를 받고 있으며, 경찰은 대포계좌 확보가 어려워지자 대면 편취 수법이 늘고 있다고 설명했습니다.</t>
+          <t>강원경찰이 중국까지 직접 방문하여 보이스피싱 피해금을 회수하고, 재판에 넘겨진 피고인들의 피해보상 의사를 확인하여 피해자들에게 반환 절차를 진행했습니다. 피해자 A씨는 돈을 잃고 잠 못 이루던 중 경찰의 노력으로 피해금을 되찾게 되어 안도했습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 개별 피해액이 수천만원에서 억대에 달하며 다수 피해자가 예상되어 피해 규모가 크고 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 경찰 수사가 진행 중이며 수거책이 구속되는 등 증거 확보 및 공적 절차가 진행되고 있어(적합 조건 5, 6) 소송금융 적합도가 높습니다. 다만, 상대방이 불법 조직이므로 자력 확보 및 추적에 어려움이 있을 수 있습니다.</t>
+          <t>해당 사건은 경찰의 노력으로 보이스피싱 피해금이 이미 회수되어 피해자들에게 반환 절차가 완료된 것으로 보입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 또한, 상대방이 특정 기업이나 기관이 아닌 보이스피싱 범죄자 개인이므로 '상대방에게 자력이 충분함'이라는 적합 조건에도 부합하지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>최소 3억 6천 3백만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>최소 4명 (다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>고수익 보장  … 투자 리딩방 사기 기승</t>
+          <t>중국 날아가 보이스피싱 피해금 찾아준 강원경찰</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=899220</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041977</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:41.552391+00:00</t>
+          <t>2026-04-01 00:18:28.323277+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중</t>
+          <t>금융위원회, 경찰청 등 유관기관이 통신금융사기 대응을 위한 표준업무방법서 개정 및 법률(전기통신 이용 다중피해사기 방지법) 입법을 추진 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>70대 보이스피싱 피해자 A씨가 전 재산을 잃고 절망에 빠졌으나, 화성특례시의 '그냥드림' 도움으로 경찰 신고 및 기초생활수급자 신청을 진행 중이다. 이 기사는 보이스피싱 피해자 지원 사례를 다루고 있다.</t>
+          <t>금융위원회는 경찰청, 금융감독원 등과 협력하여 5월부터 신종 피싱 범죄에 대한 계좌 지급정지 및 피해금 환수 절차를 신속하게 진행할 수 있도록 표준업무방법서를 개정할 예정입니다. 또한, 신종 스캠에 대한 근본적인 대응을 위해 '전기통신 이용 다중피해사기 방지법' 입법을 추진하고, 금융권 전반의 대응 역량을 높이기 위한 협의체도 구성할 계획입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 특성상 상대방(범죄자)의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 기사는 피해자 지원 및 경찰 신고에 초점을 맞추고 있으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사기 사건이나 피해자를 다루는 것이 아니라, 통신금융사기 대응을 위한 정부의 제도 개선 및 법률 개정 추진에 대한 내용입니다. 따라서 소송금융 투자에 필요한 '상대방 책임의 명확성', '상대방의 충분한 자력', '구체적인 피해 규모 및 증거' 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>화성특례시 ‘그냥드림’, 보이스피싱 피해자와 다중채무자 구하고 화성...</t>
+          <t>통신금융사기, 경찰 확인 즉시 계좌 동결</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160296136678214</t>
+          <t>https://www.nongmin.com/article/20260330500741</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:04.887066+00:00</t>
+          <t>2026-04-01 00:17:52.085119+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 특별단속 및 수사 진행 중</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>피싱 범죄가 중동 전쟁 등 시의성 높은 국제 이슈를 활용하며 빠르게 고도화되고 있습니다. 2년 새 발생 건수가 두 배 이상 증가했으며, 자선단체 사칭 등 진짜와 가짜를 구분하기 어려운 수법으로 선한 기부 활동까지 위축시키고 있습니다. 경찰은 특별단속을 통해 다수의 범죄 조직을 검거하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>보이스피싱 수거책이 금융감독원 직원을 사칭하여 피해자로부터 3차례에 걸쳐 총 2억 1천9백만 원을 편취한 혐의로 징역 2년을 선고받았다. 형사 재판은 종결되었으나, 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(해외 거점 범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송을 통한 손해배상 청구 및 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 비록 집단적 피해(수만 건), 증거 확보 가능성(경찰 수사 자료), 공적 절차 진행(경찰 특별단속) 등은 높으나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮습니다.</t>
+          <t>보이스피싱 사건은 형사 재판을 통해 상대방(수거책)의 책임이 명확하고 피해 금액도 2억 원 이상으로 크지만 (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중), 소송 상대방인 보이스피싱 조직의 자력을 특정하기 어렵고 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합하다 (부적합 조건: 상대방 자력 부족).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 1천9백만 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>중동전쟁까지 번진 피싱…기부까지 막았다</t>
+          <t>보이스피싱 수거책 50대에게 징역 2년 선고</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705544?ref=naver</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200544&amp;mode=view</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:22.701198+00:00</t>
+          <t>2026-03-31 12:40:49.744174+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A50" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>보이스피싱 형사 사건 재판 절차 개선 (단독판사 심리 전환)</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>보이스피싱 사건이 급증하여 전국 1심 법원 형사합의부 사건의 30% 이상을 차지하며 재판 적체가 심화되고 있습니다. 이에 따라 보이스피싱 사건을 단독판사가 심리할 수 있도록 법원조직법이 개정되어 12일부터 시행됩니다. 이는 재판 지연 해소 및 피해자 구제에 도움이 될 것으로 기대됩니다.</t>
+          <t>투자 리딩방 사기 조직의 현금 수거책 A씨가 피해자 B씨로부터 2600만원을 받아 조직에 전달한 혐의로 구속되었다. A씨는 추가로 2000만원을 받으려다 경찰에 붙잡혔으며, 이 조직은 SNS를 이용해 사기를 벌인 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 '집단적 피해' 및 '피해 규모가 큼' 조건에 일부 부합합니다. 그러나 소송 상대방(범죄 조직)의 자력 확보가 매우 어렵고 특정하기도 쉽지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 이는 소송금융 투자 대상으로서의 회수 가능성을 현저히 낮춥니다. 기사는 형사 재판 절차 개선에 초점을 맞추고 있어 민사상 손해배상 청구의 실질적 회수 가능성에 대한 정보는 부족합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(투자 리딩방 사기), 공적 절차(경찰 수사 및 구속)가 진행 중이며 증거 확보 가능성이 높다. 다만, 기사상 피해 규모가 수억 원 이상으로 크지 않고, 상대방 조직의 자력 및 집단적 피해 여부가 불분명하여 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2600만원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>9819명 이상 (2023년 기소된 피고인 수 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>보이스피싱에 합의부 마비… 법 바꿔 ‘재판적체’ 숨통</t>
+          <t>투자 리딩방 현금 수거책 30대 외국인, 구속</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578357?ref=naver</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407088</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-30 12:16:47.950773+00:00</t>
+          <t>2026-03-31 12:40:17.808794+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr"/>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>중국 거점 보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>금천경찰서와 지역 금융기관의 보이스피싱 피해자 금융 지원 프로젝트 시작</t>
+          <t>경찰 국제 공조를 통한 피해금 전액 환수 완료</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>금천경찰서가 지역 금융기관과 협력하여 보이스피싱 피해자들에게 우대 금리를 제공하는 금융 지원 프로젝트를 다음 달부터 시작합니다. 1000만원 이상 피해를 입은 금천구민과 보이스피싱 신고자에게 혜택을 주며, 이는 피해 회복과 범죄 예방을 위한 선도적인 조치로 평가됩니다. 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이 아닌, 범죄 예방 및 피해자 지원 정책에 초점을 맞추고 있습니다.</t>
+          <t>70대 여성이 보이스피싱으로 2,400만 원을 송금했으나, 강원경찰청과 중국 공안의 국제 공조를 통해 중국 현지에서 피해금 전액을 환수받은 첫 사례입니다. 지난 10년간 보이스피싱 피해액은 2조 8천억 원에 달하지만 환수율은 30% 미만으로, 이번 사례는 향후 해외 피싱 범죄 수익 추적의 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 피해자 지원을 위한 경찰과 금융기관의 협력 프로젝트에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 집단적 법적 분쟁을 다루고 있지 않습니다. 소송 상대방이 특정되지 않으며, 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>해당 사건은 경찰의 국제 공조를 통해 피해자가 이미 피해금 전액을 환수받아 종결된 사례입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자를 위한 새로운 소송 진행의 필요성이 없습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,400만 원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>금천 금융기관과 협업…피싱 신고시 금리 인하해줘요 [경찰人]</t>
+          <t>중국서 돌려받은 할머니의 2,400만 원…보이스피싱 첫 환수 사례</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645388568</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523311&amp;ref=A</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:36.456973+00:00</t>
+          <t>2026-03-31 12:33:47.541363+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>불법사채업자 '이실장' 일당</t>
+          <t>보이스피싱 조직원</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 '경고' 발령 및 피해 신고 접수 중</t>
+          <t>경찰의 피해금 반환 절차 완료</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>온라인 불법사금융업자 '이실장' 일당이 수도권 젊은 층을 대상으로 연 최고 6,800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증했습니다. 이에 금융감독원이 소비자경보 '경고'를 발령하고 피해 신고를 접수 중입니다.</t>
+          <t>강원경찰청이 보이스피싱 피고인들의 피해보상 의사를 확인하고 중국까지 방문하여 피해자들에게 돈을 찾아주었다. 재판에 넘겨진 피고인들의 법률 대리인이 강원청을 방문해 피해금 반환 절차를 거쳤으며, 피해자들은 잃었던 돈을 되찾게 되었다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>불법사채업자 '이실장' 일당의 초고금리 대출 및 불법 추심 행위로 책임이 명확하고(적합 조건 1), 62건의 피해 신고가 접수되어 집단적 피해가 발생했으며(적합 조건 3), 금융감독원의 소비자경보 발령 및 피해 신고 접수라는 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5, 6). 그러나 상대방이 불법사채업자라는 점에서 자력 확보가 어려워 회수 가능성이 낮을 수 있어(부적합 조건 2) 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>기사에 따르면 경찰이 보이스피싱 피고인들로부터 피해금을 회수하여 피해자들에게 반환하는 절차를 이미 완료했으므로, 새로운 소송금융 투자 대상으로서의 필요성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>62명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>금감원, 불법사채업자 '이실장' 관련 소비자경보 발령</t>
+          <t>강원경찰청, 중국까지 날아가 보이스피싱 피해자 돈 찾아줘</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260330053353elb</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041818</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:16.661292+00:00</t>
+          <t>2026-03-31 12:24:51.707024+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>김모 씨 외 투자사기 조직</t>
+          <t>중국발 전화금융사기 일당</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 재판 1심 징역 8년 선고</t>
+          <t>경찰 수사 및 검거 진행 중, 해외 총책 인터폴 적색수배</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>칠성파 행동대원 김모 씨가 투자사기 조직에 가담하여 149명의 피해자로부터 97억 원을 가로챈 혐의로 징역 8년을 선고받았다. 김 씨는 가상화폐 5억 원을 횡령한 혐의도 받고 있으며, 범행의 자금세탁을 총괄했다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 통해 피해 회복을 모색할 수 있다.</t>
+          <t>중국에 거점을 둔 보이스피싱 조직이 카드사, 금융감독원, 검찰을 사칭하여 81명으로부터 130억원 상당을 편취한 사건이다. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 체류 중인 총책 등 3명은 인터폴 적색수배 조치했다. 피해자들은 명의 도용 및 수사 협조를 명목으로 대출을 받아 지정 계좌로 이체하거나 현금을 전달하도록 지시받았다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방(조폭 행동대원 및 투자사기 조직)의 책임이 형사 재판 판결로 명확히 인정되었고(적합 조건 1), 149명의 피해자와 97억 원의 피해 금액으로 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 형사 재판을 통해 객관적 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 다만, 피고의 자력 확보 여부가 민사 소송의 실효성에 영향을 미칠 수 있다.</t>
+          <t>상대방 책임이 명확하고(경찰 검거 및 수사 진행), 집단적 피해(81명)이며 피해 규모가 크다(130억원). 또한 경찰 수사 및 인터폴 수배 등 공적 절차가 진행 중이므로 증거 확보가 용이하다. 다만, 상대방이 범죄 조직이므로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>97억 원</t>
+          <t>130억원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>가상화폐 5억 원 빼돌린 조폭…징역 8년</t>
+          <t>명의 도용됐다  130억 보이스피싱 일당 20명 무더기 검거</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283957</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003570558</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-30 00:20:15.056857+00:00</t>
+          <t>2026-03-31 00:30:22.109443+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
-      <c r="D54" t="inlineStr"/>
-      <c r="E54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+        </is>
+      </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱이 남의 일이 아닌 언제든 발생할 수 있는 범죄임을 강조하며, 피해자들의 공통된 반응을 언급합니다. 보이스피싱의 위험성을 경고하고 경각심을 일깨우는 내용입니다.</t>
+          <t>중국에 거점을 둔 보이스피싱 콜센터 조직이 카드 배송, 금융감독원·검찰 사칭 수법으로 81명으로부터 130억 원을 편취한 사건. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 총책 등 5명에 대해 인터폴 적색수배 및 지명수배를 내렸다. 피해자들은 손해배상을 청구할 수 있으나, 보이스피싱 조직의 특성상 실제 배상금 회수는 어려울 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 범죄의 일반적인 위험성을 경고하는 기고문으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고 피해 규모가 크며 집단적 피해가 발생했고 공적 절차가 진행 중이나(적합 조건 1, 3, 4, 5, 6 충족), 상대방이 보이스피싱 조직으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 미충족 및 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130억 원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[기고] 이웃의 일상을 파괴하는 보이스피싱, 이제는 뿌리 뽑아야</t>
+          <t>중국 거점보이스피싱 콜센터 조직원 무더기 검거…130억 가로채</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543218</t>
+          <t>https://www.munhwa.com/article/11578557?ref=naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:53.897825+00:00</t>
+          <t>2026-03-31 00:28:53.317192+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>SNS 투자 리딩방 사기 조직</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 현금 수거책 구속</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부가 금융사기 취약계층을 대상으로 보이스피싱 보상보험을 무상으로 제공한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장한다. 이는 전기통신금융사기 수법이 고도화되고 피해자가 지속적으로 증가하는 상황에 대응하기 위한 조치이다.</t>
+          <t>SNS 투자 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이는 투자 리딩방 사기에 대한 경찰 수사가 진행 중임을 보여준다. 이 사건은 다수의 피해자와 상당한 피해 금액이 예상되는 금융사기 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공한다는 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 발생 사건, 또는 진행 중인 소송 절차가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>SNS 투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 현금 수거책 구속으로 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 투자 리딩방 사기의 특성상 다수의 피해자와 큰 피해 금액이 예상되나(적합 조건 3, 4), 사기 조직의 자력 확보 여부가 불분명하여 회수 가능성에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부, 금융사기 취약계층 대상  보이스피싱 보상보험 무...</t>
+          <t>'SNS 투자 리딩방' 현금 수거책 30대 외국인 구속</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597203</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6119045</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:47.486188+00:00</t>
+          <t>2026-03-31 00:28:44.067685+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>투자 사기단</t>
+          <t>보이스피싱 조직원 및 총책</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역형 선고</t>
+          <t>경찰 수사 및 조직원 20명 검거, 10명 구속. 해외 체류 총책 3명 인터폴 적색수배, 도주 조직원 2명 지명수배 중.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>투자 사기단이 149명의 피해자로부터 약 98억 원을 가로챈 사건으로, 자금 세탁을 도운 공범이 징역 8년형을 선고받았습니다. 형사 재판을 통해 사기 행위가 명확히 입증되었으며, 피해 규모와 피해자 수가 상당하여 집단 소송의 가능성이 높습니다.</t>
+          <t>대구경찰청이 중국에 거점을 둔 보이스피싱 콜센터 조직원 20명을 검거하고 10명을 구속했습니다. 이들은 카드 배송, 금융감독원 및 검찰 사칭 수법으로 81명의 피해자로부터 130억 원 상당을 편취한 혐의를 받고 있습니다. 경찰은 해외 체류 중인 총책 등을 검거하기 위해 수사력을 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>투자 사기단에 의한 집단적 피해(149명, 98억 원)가 발생했으며, 형사 재판을 통해 책임이 명확히 밝혀지고 징역형이 선고되어 증거 확보가 용이합니다. 그러나 상대방인 사기단의 자력 여부가 불확실하여 피해 금액 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 피해자 81명, 피해액 130억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 거점의 범죄 조직이므로 자력 확보 및 실제 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>98억 원</t>
+          <t>130억 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>지인이 현금화 부탁한 비트코인 5억 원 슬쩍…부산 조폭 징역 8년형</t>
+          <t>대구경찰청, 중국 거점 보이스피싱 콜센터 조직 검거</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.22008009002</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026033108103889939a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-29 12:30:39.329026+00:00</t>
+          <t>2026-03-31 00:28:02.738415+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>정부 기관의 보이스피싱 범죄 예방 및 차단 노력 진행 중</t>
+          <t>태국 경찰의 보이스피싱 조직 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 보이스피싱 범죄 감소 노력에 대한 내용으로, 상담원의 추가 피해 방지 사례와 피싱 전화번호 차단 성과를 다룬다. 보이스피싱은 다수의 피해자를 발생시키지만, 특정 가해자를 식별하고 자력을 확보하기 어려워 소송금융 투자 대상으로는 부적합하다.</t>
+          <t>태국 경찰이 방콕에서 한국인 보이스피싱 조직원 11명을 검거했습니다. 이들은 한국 내 피해자들에게 검사나 고위 사법 관료를 사칭하여 범행을 저질렀으며, 현장에서 상세한 응대 스크립트와 한국인 피해자 명단이 대거 발견되었습니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 범죄에 대한 정부의 예방 및 차단 노력을 다루고 있으며, 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당하고 공적 절차(정부의 범죄 예방 노력, 적합 조건 6)가 진행 중이다. 그러나 소송금융의 핵심 조건인 특정 가능하고 자력 있는 상대방(적합 조건 2)이 부재하여 투자 적합도가 낮다.</t>
+          <t>태국 경찰에 의해 보이스피싱 조직이 검거되어 상대방 책임이 명확하며(적합 조건 1), 범행에 사용된 스크립트와 한국인 피해자 명단이 발견되어 객관적 증거 확보 및 집단적 피해 가능성이 높습니다(적합 조건 3, 5). 현재 태국 경찰의 수사가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>'정부 칸막이' 없앴더니…보이스피싱 범죄 30% 감소</t>
+          <t>태국 CIB, 방콕 람인트라서 한국인 보이스피싱 조직 11명 검거</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=543226</t>
+          <t>https://www.kpinews.kr/newsView/1065563039171245</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-29 12:26:05.632350+00:00</t>
+          <t>2026-03-31 00:24:39.874562+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 및 자산 회수 진행 중</t>
+          <t>경찰 수사 진행 중, 용의자 1명 특정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>중국 후난성 경찰이 가상자산 투자 명목의 신종 사기 사건을 적발하고 사기 관련 금 310g을 압수했습니다. 범죄 조직은 투자·재테크를 미끼로 피해자들을 유인해 금을 구매하게 한 뒤, 가상자산 환전 및 해외 계좌 송금으로 범죄 수익을 세탁한 것으로 조사되었습니다. 압수된 금은 피해자들에게 반환되고 있으며, 경찰은 추가 수사를 진행 중입니다.</t>
+          <t>인천에서 5000만원 투자 사기를 당한 피해자 A씨가 경찰에 신고하자 보복성 범죄를 당했다. 현관문에 인분 투척, 붉은 스프레이, 본드 칠, 비방 전단지 살포 등의 피해를 입었다. 경찰은 용의자 2명 중 1명을 특정하고 수사를 진행 중이며, 최근 전국적으로 재확산하는 '보복 대행' 범죄와의 연관성을 확인하고 있다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>경찰 수사를 통해 범죄 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰이 금품을 압수하는 등 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력(범죄 조직)이 대기업 수준으로 충분한지 불분명하며, 기사에 명시된 피해 규모(압수된 금 310g)가 소송금융 투자에 적합할 만큼 '큼'으로 단정하기 어렵습니다.</t>
+          <t>피해자 A씨가 5000만원 투자 사기를 당한 후 보복 범죄를 당한 사건으로, 경찰 수사가 진행 중이며 용의자 1명이 특정되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하고, 피해 금액이 소송금융 투자에 '매우 큰' 규모로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>금 310g 외 미상</t>
+          <t>5000만원 (투자 사기)</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (기사상 A씨)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>중국 후난 경찰, 가상자산 투자사기 적발…금 310g 압수</t>
+          <t>5000만원 투자 사기 신고하자 현관문 앞에 인분 투척 …인천서 보복 대...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344328</t>
+          <t>http://www.fnnews.com/news/202603301939267764</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:16.214871+00:00</t>
+          <t>2026-03-31 00:19:59.722095+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr"/>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰청 전기통신금융사기 통합대응단 출범 6개월 성과 및 범죄 예방 정책</t>
+          <t>경찰 수사 및 수거책 구속 송치</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>경찰청 전기통신금융사기 통합대응단이 출범 6개월 만에 보이스피싱 발생 건수와 피해액을 각각 31.6%, 26.4% 감소시키는 성과를 거두었다. 신고 창구 통합, 긴급차단 제도 도입, 악성 앱 차단 등 선제적 대응과 민관 협력을 통해 범죄 예방에 효과를 내고 있다.</t>
+          <t>고수익을 보장한다며 투자를 유도하는 이른바 '투자 리딩방' 사기가 기승을 부리고 있습니다. 충북경찰청은 유튜브를 통해 피해자들을 현혹하고 대면으로 현금을 편취한 사기 조직의 수거책 2명을 구속 송치했습니다. 이들은 최소 3억 6천 3백만원 이상의 피해금을 편취하거나 편취하려 한 혐의를 받고 있으며, 경찰은 대포계좌 확보가 어려워지자 대면 편취 수법이 늘고 있다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄 감소에 대한 정부의 대응 성과를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 명확하고 자력 있는 피고가 특정되지 않습니다. 보이스피싱 범죄의 특성상 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 개별 피해액이 수천만원에서 억대에 달하며 다수 피해자가 예상되어 피해 규모가 크고 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 경찰 수사가 진행 중이며 수거책이 구속되는 등 증거 확보 및 공적 절차가 진행되고 있어(적합 조건 5, 6) 소송금융 적합도가 높습니다. 다만, 상대방이 불법 조직이므로 자력 확보 및 추적에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3억 6천 3백만원 이상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>수천 명 (통합대응단 발표 기준)</t>
+          <t>최소 4명 (다수 예상)</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>“보이스피싱 증가세 꺾였다”…통합대응단 6개월 만에 발생 31.6% 감소</t>
+          <t>고수익 보장  … 투자 리딩방 사기 기승</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025289?ref=naver</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=899220</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-29 12:16:00.920292+00:00</t>
+          <t>2026-03-30 12:37:41.552391+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>범정부 통합대응단 활동 및 수사 진행 중</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 통합대응단 출범 6개월 만에 보이스피싱 발생 건수와 피해액이 각각 31.6%, 26.4% 감소했습니다. 신고 창구 일원화, 긴급 차단 제도 도입, 악성 앱 차단 및 해외 공조 강화 등의 노력이 성과를 거두었으며, 향후 플랫폼 기반 신종 사기 대응에 집중할 계획입니다.</t>
+          <t>70대 보이스피싱 피해자 A씨가 전 재산을 잃고 절망에 빠졌으나, 화성특례시의 '그냥드림' 도움으로 경찰 신고 및 기초생활수급자 신청을 진행 중이다. 이 기사는 보이스피싱 피해자 지원 사례를 다루고 있다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄의 감소 성과를 다루며, 특정 피해 사건이나 소송 상대방을 명시하고 있지 않습니다. 보이스피싱 사건은 개별 범죄자를 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄자)의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 기사는 피해자 지원 및 경찰 신고에 초점을 맞추고 있으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>범정부 통합대응단 6개월…보이스피싱 발생 31% 줄었다</t>
+          <t>화성특례시 ‘그냥드림’, 보이스피싱 피해자와 다중채무자 구하고 화성...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567503</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160296136678214</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-29 12:15:48.871237+00:00</t>
+          <t>2026-03-30 12:37:04.887066+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>경찰 특별단속 및 금융감독원 소비자 경보 발령 등 공적 절차 진행 중</t>
+          <t>경찰 특별단속 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>피싱 범죄가 2년 만에 두 배 이상 증가하며 연간 5만 건을 넘어섰다. 중동 전쟁 등 시의성 높은 이슈를 활용한 신종 피싱이 기승을 부리고 있으며, 실제 자선단체 기부 요청과 유사한 형태로 진화하여 구분이 어렵다. 경찰은 특별단속을 통해 범죄 조직을 검거하고 있으며, 금융감독원도 소비자 경보를 발령하는 등 공적 절차가 진행 중이다.</t>
+          <t>피싱 범죄가 중동 전쟁 등 시의성 높은 국제 이슈를 활용하며 빠르게 고도화되고 있습니다. 2년 새 발생 건수가 두 배 이상 증가했으며, 자선단체 사칭 등 진짜와 가짜를 구분하기 어려운 수법으로 선한 기부 활동까지 위축시키고 있습니다. 경찰은 특별단속을 통해 다수의 범죄 조직을 검거하는 등 적극적으로 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>피싱 범죄는 다수의 피해자를 발생시키고(집단적 피해) 경찰 수사 및 금융감독원 경보 발령 등 공적 절차가 진행 중(공적 절차 진행)인 것은 적합 조건에 해당한다. 그러나 소송 상대방이 특정하기 어려운 점조직 형태의 범죄 조직이므로 자력 있는 피고를 상정하기 어렵다(상대방 책임 불명확, 상대방 자력 부족). 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮춰 부적합하다.</t>
+          <t>피싱 범죄의 특성상 상대방(해외 거점 범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송을 통한 손해배상 청구 및 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 비록 집단적 피해(수만 건), 증거 확보 가능성(경찰 수사 자료), 공적 절차 진행(경찰 특별단속) 등은 높으나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>5만건 이상 (연간)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>“폭격에 100명 넘는 아이들이 사망했다” 이란 전쟁까지 번진 피싱, 기...</t>
+          <t>중동전쟁까지 번진 피싱…기부까지 막았다</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704538?ref=naver</t>
+          <t>https://biz.heraldcorp.com/article/10705544?ref=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-29 00:14:56.284205+00:00</t>
+          <t>2026-03-30 12:21:22.701198+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>농협은행의 보이스피싱 보상보험 지원</t>
+          <t>보이스피싱 형사 사건 재판 절차 개선 (단독판사 심리 전환)</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부가 만 60세 이상 국민 100만 명에게 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1000만원까지 보장하며, 금융취약계층의 금융사기 피해 지원을 목적으로 한다.</t>
+          <t>보이스피싱 사건이 급증하여 전국 1심 법원 형사합의부 사건의 30% 이상을 차지하며 재판 적체가 심화되고 있습니다. 이에 따라 보이스피싱 사건을 단독판사가 심리할 수 있도록 법원조직법이 개정되어 12일부터 시행됩니다. 이는 재판 지연 해소 및 피해자 구제에 도움이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 정책에 대한 내용이다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 이 기사에서 소송금융 투자 대상을 발굴하기 어렵다. 적합 조건 중 어느 하나도 해당하지 않는다.</t>
+          <t>보이스피싱 범죄는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 '집단적 피해' 및 '피해 규모가 큼' 조건에 일부 부합합니다. 그러나 소송 상대방(범죄 조직)의 자력 확보가 매우 어렵고 특정하기도 쉽지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 이는 소송금융 투자 대상으로서의 회수 가능성을 현저히 낮춥니다. 기사는 형사 재판 절차 개선에 초점을 맞추고 있어 민사상 손해배상 청구의 실질적 회수 가능성에 대한 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>최대 1000만원 (보험 보장 한도)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9819명 이상 (2023년 기소된 피고인 수 기준)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>농협은행 대구본부, ‘보이스피싱 보상보험’ 무료 가입 지원 나서</t>
+          <t>보이스피싱에 합의부 마비… 법 바꿔 ‘재판적체’ 숨통</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260327500208</t>
+          <t>https://www.munhwa.com/article/11578357?ref=naver</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-28 00:27:04.217795+00:00</t>
+          <t>2026-03-30 12:16:47.950773+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>보이스피싱 보상보험 무료 지원 행사 진행</t>
+          <t>금천경찰서와 지역 금융기관의 보이스피싱 피해자 금융 지원 프로젝트 시작</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 서울강동경찰서와 협력하여 만 60세 이상 전 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원하는 행사를 실시했습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층의 금융사기 피해를 지원하고 실질적인 보상체계를 마련하는 것이 목적입니다.</t>
+          <t>금천경찰서가 지역 금융기관과 협력하여 보이스피싱 피해자들에게 우대 금리를 제공하는 금융 지원 프로젝트를 다음 달부터 시작합니다. 1000만원 이상 피해를 입은 금천구민과 보이스피싱 신고자에게 혜택을 주며, 이는 피해 회복과 범죄 예방을 위한 선도적인 조치로 평가됩니다. 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이 아닌, 범죄 예방 및 피해자 지원 정책에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 보이스피싱 피해 예방 및 보상을 위한 보험 상품 지원 행사에 대한 내용입니다. 소송금융 투자를 위한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송 대상이 되는 특정 사건 자체가 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>해당 기사는 보이스피싱 피해자 지원을 위한 경찰과 금융기관의 협력 프로젝트에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 집단적 법적 분쟁을 다루고 있지 않습니다. 소송 상대방이 특정되지 않으며, 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>농협은행 서울본부, 서울강동경찰서와 보이스피싱 보상보험 무료 가입 ...</t>
+          <t>금천 금융기관과 협업…피싱 신고시 금리 인하해줘요 [경찰人]</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128596</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645388568</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:21.082245+00:00</t>
+          <t>2026-03-30 00:22:36.456973+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>불법사채업자 '이실장' 일당</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>하나은행이 차주 및 관련자들을 대상으로 형사 고소 및 손해배상 청구 등 민형사상 법적 조치 예정</t>
+          <t>금융감독원 소비자경보 '경고' 발령 및 피해 신고 접수 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>하나은행에서 약 40억원 규모의 금융사고가 발생했습니다. 대출 차주가 담보물의 소유권 분쟁 사실을 숨기고 대출을 받은 사기 사건으로, 하나은행은 이를 인지하고 차주 및 관련자들을 대상으로 형사 고소와 손해배상 청구 등 법적 조치를 통해 채권 회수에 나설 계획입니다.</t>
+          <t>온라인 불법사금융업자 '이실장' 일당이 수도권 젊은 층을 대상으로 연 최고 6,800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증했습니다. 이에 금융감독원이 소비자경보 '경고'를 발령하고 피해 신고를 접수 중입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 약 40억원으로 크며(적합 조건 4), 내부 감사 및 담보물 사후관리 과정에서 증거 확보가 가능하고(적합 조건 5), 형사 고소 등 공적 절차가 예정되어 있습니다(적합 조건 6). 그러나 피해자가 하나은행이라는 대형 금융기관이므로, 소송금융의 일반적인 고객(자금력이 부족한 원고)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>불법사채업자 '이실장' 일당의 초고금리 대출 및 불법 추심 행위로 책임이 명확하고(적합 조건 1), 62건의 피해 신고가 접수되어 집단적 피해가 발생했으며(적합 조건 3), 금융감독원의 소비자경보 발령 및 피해 신고 접수라는 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5, 6). 그러나 상대방이 불법사채업자라는 점에서 자력 확보가 어려워 회수 가능성이 낮을 수 있어(부적합 조건 2) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>약 39억 9994만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1 (하나은행)</t>
+          <t>62명 이상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>하나은행서 40억원 금융사고…담보 소유권 분쟁 숨기고 대출</t>
+          <t>금감원, 불법사채업자 '이실장' 관련 소비자경보 발령</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>opinionnews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135827</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260330053353elb</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-27 12:58:23.130914+00:00</t>
+          <t>2026-03-30 00:22:16.661292+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A65" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>김모 씨 외 투자사기 조직</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 징역 8년 선고</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 보이스피싱 피해자들을 위해 보상보험을 무료로 지원한다. 변성환 본부장은 피해자가 지속적으로 증가하는 상황에서 이 보험이 실질적인 도움이 되기를 기대한다고 밝혔다.</t>
+          <t>칠성파 행동대원 김모 씨가 투자사기 조직에 가담하여 149명의 피해자로부터 97억 원을 가로챈 혐의로 징역 8년을 선고받았다. 김 씨는 가상화폐 5억 원을 횡령한 혐의도 받고 있으며, 범행의 자금세탁을 총괄했다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 통해 피해 회복을 모색할 수 있다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해자들을 지원하기 위한 보상보험을 제공한다는 내용으로, 특정 사건의 가해자나 소송 대상이 명확히 제시되어 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성' 및 '특정 가능한 피고' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
+          <t>상대방(조폭 행동대원 및 투자사기 조직)의 책임이 형사 재판 판결로 명확히 인정되었고(적합 조건 1), 149명의 피해자와 97억 원의 피해 금액으로 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 형사 재판을 통해 객관적 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 다만, 피고의 자력 확보 여부가 민사 소송의 실효성에 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>97억 원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 보이스피싱 보상보험 무료 지원</t>
+          <t>가상화폐 5억 원 빼돌린 조폭…징역 8년</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093366</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283957</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:57.927598+00:00</t>
+          <t>2026-03-30 00:20:15.056857+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>신한은행은 보이스피싱 피해자 5211명에게 150억원을 지원하고, 28만 개인사업자에게 2000억원의 이자 캐시백을 제공하는 등 ESG 경영 및 사회공헌 활동을 강화하고 있다. 또한 30조원 규모의 녹색금융 공급 목표를 설정하고 친환경 프로젝트에 투자하며 금융 본업 기반의 체감형 ESG를 실천 중이다. 본 기사는 신한은행의 긍정적인 활동을 다루고 있어 소송금융 투자 대상 사건으로 볼 수 없다.</t>
+          <t>해당 기사는 보이스피싱이 남의 일이 아닌 언제든 발생할 수 있는 범죄임을 강조하며, 피해자들의 공통된 반응을 언급합니다. 보이스피싱의 위험성을 경고하고 경각심을 일깨우는 내용입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>본 기사는 신한은행의 ESG 경영 및 사회공헌 활동을 다루며, 보이스피싱 피해자 지원, 이자 캐시백 등 은행이 주체적으로 긍정적인 역할을 수행하는 내용이다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모'가 은행의 책임으로 발생한 것이 아니므로 투자 대상으로서의 사건성이 부재하다.</t>
+          <t>해당 기사는 보이스피싱 범죄의 일반적인 위험성을 경고하는 기고문으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[ESG+사회공헌-신한은행] 보이스피싱 피해 지원부터 녹색금융까지… 금...</t>
+          <t>[기고] 이웃의 일상을 파괴하는 보이스피싱, 이제는 뿌리 뽑아야</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=267181</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543218</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:00.822960+00:00</t>
+          <t>2026-03-29 12:34:53.897825+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>NH농협은행이 고령층 100만 명을 대상으로 보이스피싱 보상보험을 출시했습니다. 이 보험은 피해액의 70%를 최대 1000만 원까지 보장하며, 증가하는 전기통신금융사기 피해자들에게 실질적인 도움을 제공하고자 합니다.</t>
+          <t>NH농협은행 대구본부가 금융사기 취약계층을 대상으로 보이스피싱 보상보험을 무상으로 제공한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장한다. 이는 전기통신금융사기 수법이 고도화되고 피해자가 지속적으로 증가하는 상황에 대응하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공하는 내용으로, 소송금융의 투자 대상이 되는 '피해를 야기한 명확한 상대방'이 존재하지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공한다는 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 발생 사건, 또는 진행 중인 소송 절차가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>NH농협은행, 고령층 100만명 대상 '보이스피싱 보상보험' 나서</t>
+          <t>NH농협은행 대구본부, 금융사기 취약계층 대상  보이스피싱 보상보험 무...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440626</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597203</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:30.724506+00:00</t>
+          <t>2026-03-29 12:34:47.486188+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A68" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>투자 사기단</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>형사 재판 종결 및 징역형 선고</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 금융취약계층을 대상으로 '보이스피싱 보상보험' 무료 지원 행사를 실시했다. 만 60세 이상 전 국민 100만 명에게 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장하며, 금융사기 피해자 지원 및 실질적인 보상체계 마련을 목적으로 한다.</t>
+          <t>투자 사기단이 149명의 피해자로부터 약 98억 원을 가로챈 사건으로, 자금 세탁을 도운 공범이 징역 8년형을 선고받았습니다. 형사 재판을 통해 사기 행위가 명확히 입증되었으며, 피해 규모와 피해자 수가 상당하여 집단 소송의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행의 보이스피싱 보상보험 상품 출시를 다루는 정보성 기사로, 실제 발생한 사건이나 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등의 적합 조건에 해당하지 않아 적합도가 낮습니다.</t>
+          <t>투자 사기단에 의한 집단적 피해(149명, 98억 원)가 발생했으며, 형사 재판을 통해 책임이 명확히 밝혀지고 징역형이 선고되어 증거 확보가 용이합니다. 그러나 상대방인 사기단의 자력 여부가 불확실하여 피해 금액 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>98억 원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 금융사기 취약계층 대상 '보이스피싱 보상보험' ...</t>
+          <t>지인이 현금화 부탁한 비트코인 5억 원 슬쩍…부산 조폭 징역 8년형</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>thefirstmedia.net</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=196593</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.22008009002</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:24.362901+00:00</t>
+          <t>2026-03-29 12:30:39.329026+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>정부 및 금융권의 사기 대응 정책 및 업무 방법서 개정 논의 중</t>
+          <t>정부 기관의 보이스피싱 범죄 예방 및 차단 노력 진행 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>정부가 노쇼사기 등 신종 스캠과 대포계좌에 대응하기 위해 경찰 및 금융권과 협의하여 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 5월 중 개정할 방침입니다. 또한, 새로운 사기 유형에 맞춰 경찰, FIU, 금융권 간 협의를 통해 특정금융정보법상 대응을 강화할 계획입니다. 이 기사는 특정 사기 사건이 아닌 전반적인 사기 대응 정책 논의에 초점을 맞추고 있습니다.</t>
+          <t>본 기사는 정부의 보이스피싱 범죄 감소 노력에 대한 내용으로, 상담원의 추가 피해 방지 사례와 피싱 전화번호 차단 성과를 다룬다. 보이스피싱은 다수의 피해자를 발생시키지만, 특정 가해자를 식별하고 자력을 확보하기 어려워 소송금융 투자 대상으로는 부적합하다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 기사는 노쇼사기 등 신종 스캠 및 대포계좌에 대한 정부와 금융권의 전반적인 대응 방안과 정책 개정 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 가해자가 명시되어 있지 않아 상대방 책임이 불분명하며(적합 조건 1 불충족), 소송 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 2, 4 불충족). 공적 절차가 진행 중이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 정책 및 업무 방법서 개정 논의이므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 보이스피싱 범죄에 대한 정부의 예방 및 차단 노력을 다루고 있으며, 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당하고 공적 절차(정부의 범죄 예방 노력, 적합 조건 6)가 진행 중이다. 그러나 소송금융의 핵심 조건인 특정 가능하고 자력 있는 상대방(적합 조건 2)이 부재하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>정부, 노쇼사기 등 신종 스캠·대포계좌 대응 총력···금융권 탐지·정...</t>
+          <t>'정부 칸막이' 없앴더니…보이스피싱 범죄 30% 감소</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323215</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=543226</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-27 12:19:37.731486+00:00</t>
+          <t>2026-03-29 12:26:05.632350+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A70" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>사기 피해 발생 중</t>
+          <t>경찰 수사 및 자산 회수 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>시카고 지역에서 은행 직원을 사칭한 뒤 FBI 요원 행세를 하며 피해자들을 속이는 금융 사기가 기승을 부리고 있다. 사기범들은 신뢰를 쌓은 후 피해자에게 금전적 손해를 입히는 방식으로 범행을 저지르고 있다.</t>
+          <t>중국 후난성 경찰이 가상자산 투자 명목의 신종 사기 사건을 적발하고 사기 관련 금 310g을 압수했습니다. 범죄 조직은 투자·재테크를 미끼로 피해자들을 유인해 금을 구매하게 한 뒤, 가상자산 환전 및 해외 계좌 송금으로 범죄 수익을 세탁한 것으로 조사되었습니다. 압수된 금은 피해자들에게 반환되고 있으며, 경찰은 추가 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>사기 사건의 책임 주체는 명확하나(적합 조건 1), 상대방(사기범)의 신원 특정 및 자력 확보가 어려워 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건(적합 조건 2)을 충족하기 어려움. 또한, 공적 절차 진행 여부도 불분명하여 투자 매력도가 낮음.</t>
+          <t>경찰 수사를 통해 범죄 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰이 금품을 압수하는 등 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력(범죄 조직)이 대기업 수준으로 충분한지 불분명하며, 기사에 명시된 피해 규모(압수된 금 310g)가 소송금융 투자에 적합할 만큼 '큼'으로 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>금 310g 외 미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>시카고 지역 가짜 FBI 사칭 사기 기승</t>
+          <t>중국 후난 경찰, 가상자산 투자사기 적발…금 310g 압수</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260326125746489</t>
+          <t>https://www.tokenpost.kr/news/breaking/344328</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-27 00:18:23.405227+00:00</t>
+          <t>2026-03-29 12:22:16.214871+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr">
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>경찰청 전기통신금융사기 통합대응단 출범 6개월 성과 및 범죄 예방 정책</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>경찰청 전기통신금융사기 통합대응단이 출범 6개월 만에 보이스피싱 발생 건수와 피해액을 각각 31.6%, 26.4% 감소시키는 성과를 거두었다. 신고 창구 통합, 긴급차단 제도 도입, 악성 앱 차단 등 선제적 대응과 민관 협력을 통해 범죄 예방에 효과를 내고 있다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>이 기사는 보이스피싱 범죄 감소에 대한 정부의 대응 성과를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 명확하고 자력 있는 피고가 특정되지 않습니다. 보이스피싱 범죄의 특성상 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>수천 명 (통합대응단 발표 기준)</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>“보이스피싱 증가세 꺾였다”…통합대응단 6개월 만에 발생 31.6% 감소</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20025289?ref=naver</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:16:00.920292+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>범정부 통합대응단 활동 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>범정부 보이스피싱 통합대응단 출범 6개월 만에 보이스피싱 발생 건수와 피해액이 각각 31.6%, 26.4% 감소했습니다. 신고 창구 일원화, 긴급 차단 제도 도입, 악성 앱 차단 및 해외 공조 강화 등의 노력이 성과를 거두었으며, 향후 플랫폼 기반 신종 사기 대응에 집중할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>이 기사는 보이스피싱 범죄의 감소 성과를 다루며, 특정 피해 사건이나 소송 상대방을 명시하고 있지 않습니다. 보이스피싱 사건은 개별 범죄자를 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>범정부 통합대응단 6개월…보이스피싱 발생 31% 줄었다</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003567503</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:15:48.871237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr"/>
+      <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>형사 재판 및 인도 절차 진행 중</t>
+          <t>경찰 특별단속 및 금융감독원 소비자 경보 발령 등 공적 절차 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>금융사기범 박왕열의 임시인도 기간 만료 후 최종 인도 가능성에 대한 팩트체크 기사입니다. 금융피해자연대 고문변호사는 박왕열에게 높은 형량이 선고되어야 피해자들의 협상 명분이 생긴다고 언급하며, 현재 박왕열에 대한 형사 재판 및 인도 절차가 진행 중임을 시사합니다.</t>
+          <t>피싱 범죄가 2년 만에 두 배 이상 증가하며 연간 5만 건을 넘어섰다. 중동 전쟁 등 시의성 높은 이슈를 활용한 신종 피싱이 기승을 부리고 있으며, 실제 자선단체 기부 요청과 유사한 형태로 진화하여 구분이 어렵다. 경찰은 특별단속을 통해 범죄 조직을 검거하고 있으며, 금융감독원도 소비자 경보를 발령하는 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(박왕열), '금융피해자연대'가 조직된 것으로 보아 집단적 피해가 발생했고, 현재 형사 재판 및 인도 절차라는 공적 절차가 진행 중입니다. 피해 규모는 미상이지만, 금융사기 특성상 상당할 것으로 예상됩니다.</t>
+          <t>피싱 범죄는 다수의 피해자를 발생시키고(집단적 피해) 경찰 수사 및 금융감독원 경보 발령 등 공적 절차가 진행 중(공적 절차 진행)인 것은 적합 조건에 해당한다. 그러나 소송 상대방이 특정하기 어려운 점조직 형태의 범죄 조직이므로 자력 있는 피고를 상정하기 어렵다(상대방 책임 불명확, 상대방 자력 부족). 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮춰 부적합하다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5만건 이상 (연간)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[팩트체크] '임시인도 6개월' 끝나면…박왕열 필리핀 돌아간다?</t>
+          <t>“폭격에 100명 넘는 아이들이 사망했다” 이란 전쟁까지 번진 피싱, 기...</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291499?influxDiv=NAVER</t>
+          <t>https://biz.heraldcorp.com/article/10704538?ref=naver</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-26 12:40:52.135803+00:00</t>
+          <t>2026-03-29 00:14:56.284205+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해 예방 완료</t>
+          <t>농협은행의 보이스피싱 보상보험 지원</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>광주 남부경찰서가 보이스피싱 조직의 가스라이팅에 속아 2억원 상당의 대출을 시도하던 60대 피해자를 설득해 금융사기 피해를 예방했습니다. 경찰은 금융기관 신고를 받고 출동하여 피해자의 숨겨진 휴대전화에서 보이스피싱 대화 내용과 악성앱을 발견, 즉시 대출 실행을 중단시켜 피해를 막았습니다. 현재 보이스피싱 조직에 대한 수사가 진행 중입니다.</t>
+          <t>NH농협은행 대구본부가 만 60세 이상 국민 100만 명에게 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1000만원까지 보장하며, 금융취약계층의 금융사기 피해 지원을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>피해 예방으로 실제 손실이 발생하지 않아 소송을 통한 손해배상 청구의 실익이 없습니다. 또한, 보이스피싱 조직은 특정 및 자력 확보가 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 정책에 대한 내용이다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 이 기사에서 소송금융 투자 대상을 발굴하기 어렵다. 적합 조건 중 어느 하나도 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>최대 1000만원 (보험 보장 한도)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>‘가스라이팅’ 피해자 설득해 피싱 예방한 경찰</t>
+          <t>농협은행 대구본부, ‘보이스피싱 보상보험’ 무료 가입 지원 나서</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774519681675675005</t>
+          <t>https://www.nongmin.com/article/20260327500208</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:07.758138+00:00</t>
+          <t>2026-03-28 00:27:04.217795+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>금융권 및 경찰의 보이스피싱 근절 협의체 출범 및 업무방법서 개정 논의 중</t>
+          <t>보이스피싱 보상보험 무료 지원 행사 진행</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>금융권과 경찰이 보이스피싱 근절을 위한 협의체를 4월에 출범하고, 5월 중 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획입니다. 이는 신종 사기 유형에 대응하기 위한 선제적 조치로, 경찰, FIU, 금융권 간 협력을 통해 특정금융정보법상 대응을 강화할 예정입니다.</t>
+          <t>NH농협은행 서울본부가 서울강동경찰서와 협력하여 만 60세 이상 전 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원하는 행사를 실시했습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층의 금융사기 피해를 지원하고 실질적인 보상체계를 마련하는 것이 목적입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 금융권과 경찰의 보이스피싱 예방 및 대응을 위한 협의체 출범 및 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 구체적인 피해 규모가 파악되지 않습니다.</t>
+          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 보이스피싱 피해 예방 및 보상을 위한 보험 상품 지원 행사에 대한 내용입니다. 소송금융 투자를 위한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송 대상이 되는 특정 사건 자체가 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 근절 협의체 4월 출범... 신종 범죄 대응해 가용수단...</t>
+          <t>농협은행 서울본부, 서울강동경찰서와 보이스피싱 보상보험 무료 가입 ...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752875</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128596</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:42.216547+00:00</t>
+          <t>2026-03-28 00:15:21.082245+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 논의</t>
+          <t>하나은행이 차주 및 관련자들을 대상으로 형사 고소 및 손해배상 청구 등 민형사상 법적 조치 예정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>오는 4월 보이스피싱 근절 협의체가 출범하고 5월에는 전기통신금융사기 피해방지 및 피해구제 표준업무방법서가 개정될 예정입니다. 이는 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 즉시 조치할 수 있도록 하여 신종 스캠 차단에 집중하려는 목적입니다.</t>
+          <t>하나은행에서 약 40억원 규모의 금융사고가 발생했습니다. 대출 차주가 담보물의 소유권 분쟁 사실을 숨기고 대출을 받은 사기 사건으로, 하나은행은 이를 인지하고 차주 및 관련자들을 대상으로 형사 고소와 손해배상 청구 등 법적 조치를 통해 채권 회수에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 예방 및 절차 개선에 초점을 맞추고 있으며, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 약 40억원으로 크며(적합 조건 4), 내부 감사 및 담보물 사후관리 과정에서 증거 확보가 가능하고(적합 조건 5), 형사 고소 등 공적 절차가 예정되어 있습니다(적합 조건 6). 그러나 피해자가 하나은행이라는 대형 금융기관이므로, 소송금융의 일반적인 고객(자금력이 부족한 원고)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 39억 9994만원</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (하나은행)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>보이스피싱 근절 협의체 4월 출범, 신종스캠 차단 집중</t>
+          <t>하나은행서 40억원 금융사고…담보 소유권 분쟁 숨기고 대출</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>opinionnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42684</t>
+          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135827</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:46.380574+00:00</t>
+          <t>2026-03-27 12:58:23.130914+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
-      <c r="A77" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
-      <c r="D77" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
-          <t>금융당국과 전 금융권이 신종 보이스피싱 범죄에 대응하기 위해 '보이스피싱 근절 협의체'를 출범합니다. 투자리딩방, 로맨스스캠 등 새로운 유형의 사기 수법 확산에 따라 정보 공유 및 탐지 체계를 강화하고, 신속한 피해 차단 및 구제를 위한 법 개정도 추진할 계획입니다. 이는 국민 일상을 위협하는 민생범죄에 대한 범정부적 대응을 의미합니다.</t>
+          <t>NH농협은행 서울본부가 보이스피싱 피해자들을 위해 보상보험을 무료로 지원한다. 변성환 본부장은 피해자가 지속적으로 증가하는 상황에서 이 보험이 실질적인 도움이 되기를 기대한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>집단적 피해(다수 국민 대상), 피해 규모 큼(민생범죄), 증거 확보 가능성 높음(금융당국 및 수사기관 협력), 공적 절차 진행 중(보이스피싱 근절 협의체 출범 및 제도 개선 논의) 등 다수의 적합 조건에 해당합니다. 이는 향후 발생할 개별 피해 사건에 대한 소송금융 투자 가능성을 높입니다. 다만, 개별 사건의 특정 상대방 및 자력 확인이 필요합니다.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해자들을 지원하기 위한 보상보험을 제공한다는 내용으로, 특정 사건의 가해자나 소송 대상이 명확히 제시되어 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성' 및 '특정 가능한 피고' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>대포계좌·투자리딩방 싹 잡는다 ...'보이스피싱 근절 협의체' 내 출범</t>
+          <t>NH농협은행 서울본부, 보이스피싱 보상보험 무료 지원</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603261641204997</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093366</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:36.997986+00:00</t>
+          <t>2026-03-27 12:29:57.927598+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C78" t="inlineStr"/>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 근절을 위해 내달 협의체를 출범하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 강화하는 표준업무방법서 개정을 추진합니다. 이는 보이스피싱 피해의 심각성과 금융기관의 역할 증대를 시사하며, 피해자 구제 방안 마련에 대한 기대를 높입니다.</t>
+          <t>신한은행은 보이스피싱 피해자 5211명에게 150억원을 지원하고, 28만 개인사업자에게 2000억원의 이자 캐시백을 제공하는 등 ESG 경영 및 사회공헌 활동을 강화하고 있다. 또한 30조원 규모의 녹색금융 공급 목표를 설정하고 친환경 프로젝트에 투자하며 금융 본업 기반의 체감형 ESG를 실천 중이다. 본 기사는 신한은행의 긍정적인 활동을 다루고 있어 소송금융 투자 대상 사건으로 볼 수 없다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>보이스피싱은 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)를 야기하는 심각한 문제이며, 금융사는 자력이 충분한 잠재적 상대방입니다(적합 조건 2). 또한 금융당국의 협의체 출범 및 업무방법서 개정 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 금융사의 과거 책임보다는 향후 제도 개선에 초점을 맞춰, 특정 금융사의 책임이 명확하게 드러나지는 않습니다(적합 조건 1 약함).</t>
+          <t>본 기사는 신한은행의 ESG 경영 및 사회공헌 활동을 다루며, 보이스피싱 피해자 지원, 이자 캐시백 등 은행이 주체적으로 긍정적인 역할을 수행하는 내용이다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모'가 은행의 책임으로 발생한 것이 아니므로 투자 대상으로서의 사건성이 부재하다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 근절 협의체 내달 출범</t>
+          <t>[ESG+사회공헌-신한은행] 보이스피싱 피해 지원부터 녹색금융까지… 금...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298299</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=267181</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:25.025303+00:00</t>
+          <t>2026-03-27 12:26:00.822960+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>경찰과 금융권이 협력하여 오는 5월 중 '보이스피싱 근절 협의체'를 출범하고, 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획이다. 이는 신종 사기 유형에 대응하고 특정금융정보법상 관련 논의를 진행하기 위함이다.</t>
+          <t>NH농협은행이 고령층 100만 명을 대상으로 보이스피싱 보상보험을 출시했습니다. 이 보험은 피해액의 70%를 최대 1000만 원까지 보장하며, 증가하는 전기통신금융사기 피해자들에게 실질적인 도움을 제공하고자 합니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 및 신종 스캠 근절을 위한 정부 및 금융권의 정책적, 예방적 노력에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 명확한 상대방이 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공하는 내용으로, 소송금융의 투자 대상이 되는 '피해를 야기한 명확한 상대방'이 존재하지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>신종스캠·대포계좌 뿌리 뽑는다…내달 '보이스피싱 근절 협의체' 출범</t>
+          <t>NH농협은행, 고령층 100만명 대상 '보이스피싱 보상보험' 나서</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961539&amp;call_from=naver_news</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440626</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:56.605946+00:00</t>
+          <t>2026-03-27 12:22:30.724506+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>기사는 연애, 투자 등을 미끼로 진화하는 보이스피싱 수법과 이에 대한 당국의 전면적인 대응 노력을 다루고 있습니다. 특히 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련하여 금융사가 경찰 확인을 거쳐 지급정지 등에 보다 적극적으로 나설 수 있도록 할 예정입니다.</t>
+          <t>NH농협은행 서울본부가 금융취약계층을 대상으로 '보이스피싱 보상보험' 무료 지원 행사를 실시했다. 만 60세 이상 전 국민 100만 명에게 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장하며, 금융사기 피해자 지원 및 실질적인 보상체계 마련을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>본 기사는 진화하는 보이스피싱에 대한 당국의 전반적인 대응과 정책 변화를 다루고 있어, 특정 사건의 피해자, 상대방, 구체적인 피해 규모가 명확하지 않습니다. (적합 조건 1, 2, 4 미충족) 소송금융 투자를 위한 구체적인 소송 대상과 자력 있는 피고를 특정하기 어렵습니다.</t>
+          <t>이 기사는 NH농협은행의 보이스피싱 보상보험 상품 출시를 다루는 정보성 기사로, 실제 발생한 사건이나 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등의 적합 조건에 해당하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>연애도 투자도 미끼…진화한 보이스피싱에 당국 '전면전'</t>
+          <t>NH농협은행 서울본부, 금융사기 취약계층 대상 '보이스피싱 보상보험' ...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>thefirstmedia.net</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126158</t>
+          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=196593</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:55.052365+00:00</t>
+          <t>2026-03-27 12:22:24.362901+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>금융당국 주도로 보이스피싱 근절 협의체 출범 및 신속한 계좌 지급정지·피해금 환수 가이드라인 마련 중</t>
+          <t>정부 및 금융권의 사기 대응 정책 및 업무 방법서 개정 논의 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>금융당국이 4월부터 '보이스피싱 근절 협의체'를 출범하고 신종 금융범죄에 대한 탐지 역량 강화 및 정보 공유 체계를 구축할 계획이다. 5월까지 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련하며, 경찰과 협력하여 사기 의심 계좌에 대한 거래 정지 방안도 추진한다.</t>
+          <t>정부가 노쇼사기 등 신종 스캠과 대포계좌에 대응하기 위해 경찰 및 금융권과 협의하여 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 5월 중 개정할 방침입니다. 또한, 새로운 사기 유형에 맞춰 경찰, FIU, 금융권 간 협의를 통해 특정금융정보법상 대응을 강화할 계획입니다. 이 기사는 특정 사기 사건이 아닌 전반적인 사기 대응 정책 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄에 대한 금융당국의 예방 및 대응 강화 노력을 다루고 있으며, 특정 피해 사건이나 소송의 피고를 명확히 제시하지 않습니다. 소송금융의 투자 대상이 될 만한 구체적인 소송 사건이 부재합니다.</t>
+          <t>이 기사는 노쇼사기 등 신종 스캠 및 대포계좌에 대한 정부와 금융권의 전반적인 대응 방안과 정책 개정 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 가해자가 명시되어 있지 않아 상대방 책임이 불분명하며(적합 조건 1 불충족), 소송 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 2, 4 불충족). 공적 절차가 진행 중이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 정책 및 업무 방법서 개정 논의이므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 범죄 뿌리뽑는다... 4월부터 협의체 출범</t>
+          <t>정부, 노쇼사기 등 신종 스캠·대포계좌 대응 총력···금융권 탐지·정...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338551</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323215</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:40.465558+00:00</t>
+          <t>2026-03-27 12:19:37.731486+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>금융당국의 보이스피싱 및 신종 사기 범죄 대응 역량 강화 및 제도 개선 추진 중</t>
+          <t>사기 피해 발생 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 및 신종 금융사기 탐지 역량을 대폭 강화하고 정보 공유 체계를 개선한다. 4월 중 '보이스피싱 근절 협의체'를 출범하고, 3분기 내 금융권 공동 탐지룰을 마련하며, 신종 사기 유형에 대한 지급정지 및 자금환수 조치 가이드라인을 적극 활용할 계획이다. 관련 법률의 신속한 통과도 추진 중이다.</t>
+          <t>시카고 지역에서 은행 직원을 사칭한 뒤 FBI 요원 행세를 하며 피해자들을 속이는 금융 사기가 기승을 부리고 있다. 사기범들은 신뢰를 쌓은 후 피해자에게 금전적 손해를 입히는 방식으로 범행을 저지르고 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 기사는 금융당국이 보이스피싱 및 신종 사기 범죄에 대한 탐지 및 예방 역량을 강화하는 정책적 노력을 다루고 있습니다. 특정 사건에서 명확히 식별되고 자력이 충분한 피고를 상대로 한 소송이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>사기 사건의 책임 주체는 명확하나(적합 조건 1), 상대방(사기범)의 신원 특정 및 자력 확보가 어려워 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건(적합 조건 2)을 충족하기 어려움. 또한, 공적 절차 진행 여부도 불분명하여 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 '신종 범죄' 탐지 역량 대폭 강화…가용 수단 총...</t>
+          <t>시카고 지역 가짜 FBI 사칭 사기 기승</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001032</t>
+          <t>https://www.koreadaily.com/article/20260326125746489</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:14.711592+00:00</t>
+          <t>2026-03-27 00:18:23.405227+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>금융당국 및 경찰청 주도로 보이스피싱 근절 협의체 출범 예정, 피해금 환수 가이드라인 마련 중</t>
+          <t>정부의 신종 피싱 대응 방안 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>정부와 금융권이 투자 리딩방, 로맨스 스캠 등 신종 피싱 범죄에 대응하기 위해 탐지 시스템을 강화하고 피해금 회수 절차를 개선한다. 금융위원회는 경찰청, 금융감독원 등과 협력하여 '보이스피싱 근절 협의체'를 출범하고, 5월 중 계좌 지급정지 및 자금 환수 가이드라인을 반영한 표준업무방법서를 개정할 계획이다. 이는 신종 범죄 유형에 대한 현행법의 한계를 보완하고 피해자들의 자금 회수 가능성을 높이는 데 목적이 있다.</t>
+          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 '전기통신금융사기 피해방지 및 피해구제 표준 업무방법서'를 개정한다. 금융위, 경찰청, 금감원, 금융권이 협력하여 신속한 피해 차단 및 구제 절차를 마련하며, 국회 계류 중인 '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 통과도 추진 중이다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>리딩방, 로맨스 스캠 등 신종 피싱 범죄는 다수에게 큰 피해를 입히는 집단적 피해(적합 조건 3)이며, 피해 규모가 큽니다(적합 조건 4). 범죄 책임이 명확하고(적합 조건 1), 금융당국과 경찰이 탐지 시스템 강화 및 피해금 환수 가이드라인 마련 등 공적 절차를 적극적으로 진행 중(적합 조건 6)이어서 증거 확보 및 자금 회수 가능성이 높아지고 있습니다(적합 조건 5). 특히 계좌 지급정지 및 자금 환수 절차 개선은 소송금융의 핵심인 회수 가능성을 높이는 긍정적 요인입니다.</t>
+          <t>이 기사는 신종 피싱 범죄에 대한 정부의 제도 개선 및 대응 방안을 다루고 있으며, 특정 피해 사건이나 명확하고 자력 있는 상대방이 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하며, 피싱 범죄의 특성상 상대방 특정 및 자금 회수가 어려워 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>리딩방·로맨스스캠도 ‘계좌정지·자금환수’ 가능하도록…5월 중 가이...</t>
+          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603261525001</t>
+          <t>https://www.mt.co.kr/finance/2026/03/27/2026032610522586914</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:39.189887+00:00</t>
+          <t>2026-03-27 00:16:20.238865+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>IDS홀딩스 및 관련자 (박왕열 포함)</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>금융당국이 전기통신금융사기 피해 방지 및 구제 절차를 정비하고 표준업무방법서를 마련 중</t>
+          <t>주범 박왕열 수감 중, 범죄수익 수수 혐의 추가 고발 검토 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>금융당국이 신종 피싱 및 전기통신금융사기에 대한 대응을 강화하며, 통신사기피해환급법 적용 가능성을 검토하여 신속한 계좌 지급정지 및 자금 환수 절차를 정비할 예정이다. 오는 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련할 계획이다. 이 기사는 특정 사건이 아닌 금융당국의 정책적 노력을 다루고 있다.</t>
+          <t>1조 원대 다단계 사기 사건인 IDS홀딩스의 국내 모집책이자 '사탕수수밭 살인'의 범인인 박왕열이 필리핀 교도소에 수감 중임에도 마약 유통 등 범죄를 지속하고 있다는 내용입니다. IDS홀딩스 사기 피해자는 만 명이 넘으며, 관련 변호사는 박왕열의 배후 세력 존재 가능성을 제기하고 향후 범죄수익 수수 혐의로 고발하는 방안을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 기사는 특정 금융사기 사건이나 피해자를 다루는 것이 아니라, 금융당국의 전기통신금융사기 대응 정책 및 절차 강화에 대한 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고(상대방)나 구체적인 피해 규모, 피해자 집단이 명확히 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
+          <t>IDS홀딩스 사기 사건은 1조 원대 피해와 만 명이 넘는 피해자를 발생시킨 대규모 집단 사기 사건으로, 피해 규모가 매우 크고 집단적 피해에 해당합니다. 주범인 박왕열의 책임이 명확하며, 이미 수감 중인 상태로 공적 절차가 진행되었고, 변호사가 추가적인 범죄수익 수수 혐의 고발을 검토하는 등 증거 확보 및 추가 법적 조치 가능성이 높습니다. 다만, 상대방의 자력 회수 가능성은 추가 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 원대</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>만 명 이상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>금융당국, 신종 피싱까지 '정조준'…'가용수단 총동원' 대응 강화</t>
+          <t>IDS홀딩스부터 시작된 범죄…담당 변호사가 본 박왕열은?</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=728290</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184291</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:22.173801+00:00</t>
+          <t>2026-03-26 13:28:58.222693+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>금융당국 및 수사기관 공조 강화, 법 개정 추진, 협의체 출범 예정</t>
+          <t>형사 재판 및 인도 절차 진행 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>금융위원회가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 나섰습니다. 금융당국은 금융권·수사기관과의 공조를 강화하고, 법·제도 개선을 병행해 범죄 차단과 피해구제를 동시에 확대한다는 방침입니다. 특히 '다중피해사기방지법' 제정을 추진하고 '보이스피싱 근절 협의체'를 출범할 예정입니다.</t>
+          <t>금융사기범 박왕열의 임시인도 기간 만료 후 최종 인도 가능성에 대한 팩트체크 기사입니다. 금융피해자연대 고문변호사는 박왕열에게 높은 형량이 선고되어야 피해자들의 협상 명분이 생긴다고 언급하며, 현재 박왕열에 대한 형사 재판 및 인도 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>정부가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 총력을 기울이고 있어, 향후 피해자 구제 및 금융기관 책임 추궁에 유리한 환경이 조성될 것으로 예상됩니다. 특히 '다중피해사기' 개념이 명확히 되고 관련 법 제정이 추진되는 점(적합 조건 3, 6)은 집단소송 가능성을 높이며, 금융기관의 자율적 피해구제 노력은 잠재적 피고의 자력(적합 조건 2)을 시사합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(박왕열), '금융피해자연대'가 조직된 것으로 보아 집단적 피해가 발생했고, 현재 형사 재판 및 인도 절차라는 공적 절차가 진행 중입니다. 피해 규모는 미상이지만, 금융사기 특성상 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>금융위, 보이스피싱 근절 총력전…신종 스캠·대포계좌 대응체계 구축</t>
+          <t>[팩트체크] '임시인도 6개월' 끝나면…박왕열 필리핀 돌아간다?</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049803</t>
+          <t>https://news.jtbc.co.kr/article/NB12291499?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:59.589258+00:00</t>
+          <t>2026-03-26 12:40:52.135803+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>금융위 주도 보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 예정</t>
+          <t>경찰 수사 진행 중, 피해 예방 완료</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>금융위원회는 다음 달 '보이스피싱 근절 협의체'를 출범하고, 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정할 예정입니다. 이는 신종 보이스피싱 수법에 대응하고, 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 조치할 수 있도록 하기 위함입니다.</t>
+          <t>광주 남부경찰서가 보이스피싱 조직의 가스라이팅에 속아 2억원 상당의 대출을 시도하던 60대 피해자를 설득해 금융사기 피해를 예방했습니다. 경찰은 금융기관 신고를 받고 출동하여 피해자의 숨겨진 휴대전화에서 보이스피싱 대화 내용과 악성앱을 발견, 즉시 대출 실행을 중단시켜 피해를 막았습니다. 현재 보이스피싱 조직에 대한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국의 보이스피싱 근절을 위한 협의체 출범 및 제도 개선 계획을 다루고 있어, 특정 사건의 피해자를 위한 소송금융 투자 기회를 포착하기 어렵습니다. 소송 상대방이 특정되지 않고, 소송금융의 대상이 될 만한 구체적인 피해 발생 사실이나 책임 주체가 명확하지 않습니다.</t>
+          <t>피해 예방으로 실제 손실이 발생하지 않아 소송을 통한 손해배상 청구의 실익이 없습니다. 또한, 보이스피싱 조직은 특정 및 자력 확보가 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>금융위, ‘보이스피싱 근절 협의체’ 다음달 출범…신종 범죄수법 집중...</t>
+          <t>‘가스라이팅’ 피해자 설득해 피싱 예방한 경찰</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/finance/2026/03/26/DTWDOB6WFJBPZMNR6CSYNWYWZQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774519681675675005</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:28.337765+00:00</t>
+          <t>2026-03-26 12:36:07.758138+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A87" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>금융당국 주도 보이스피싱 및 신종 피싱 대응 정책 논의 및 협의체 출범 예정, 법 제정 지원</t>
+          <t>금융권 및 경찰의 보이스피싱 근절 협의체 출범 및 업무방법서 개정 논의 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>금융당국이 투자리딩방 사기, 로맨스스캠 등 신종 피싱 범죄와 대포계좌 대응 수위를 높입니다. 다음 달 '보이스피싱 근절 협의체'를 출범시키고 금융·수사당국 간 정보 공유 및 공동 탐지체계를 강화하며, '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 제정도 지원할 방침입니다. 이는 범죄 수법 변화에 맞춰 피해 차단 및 구제를 고도화하기 위한 조치입니다.</t>
+          <t>금융권과 경찰이 보이스피싱 근절을 위한 협의체를 4월에 출범하고, 5월 중 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획입니다. 이는 신종 사기 유형에 대응하기 위한 선제적 조치로, 경찰, FIU, 금융권 간 협력을 통해 특정금융정보법상 대응을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 및 신종 피싱 범죄에 대한 금융당국의 정책적 대응을 다루고 있어, 특정 사건의 피고가 명확히 특정되지 않습니다. 다만, '디지털 다중피해사기' 언급과 금융당국의 적극적인 정보 공유 및 탐지 시스템 강화 노력은 집단적 피해 발생 가능성과 증거 확보 가능성을 높여 향후 소송금융 투자 기회를 시사합니다. 현재 공적 절차(정책 논의, 협의체 출범, 법 제정 지원)가 활발히 진행 중입니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 금융권과 경찰의 보이스피싱 예방 및 대응을 위한 협의체 출범 및 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 구체적인 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>대포계좌·신종피싱 동시 차단…보이스피싱 대응 고도화</t>
+          <t>금융권 보이스피싱 근절 협의체 4월 출범... 신종 범죄 대응해 가용수단...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569548</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752875</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:05.337718+00:00</t>
+          <t>2026-03-26 12:27:42.216547+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>금융당국 및 금융권의 보이스피싱 근절 협의체 출범 및 제도 개선 논의 중</t>
+          <t>보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 논의</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'가 4월 출범하여 신종 범죄수법에 대한 탐지역량과 정보공유 체계를 강화할 예정이다. 신유형 범죄에 대한 계좌 지급정지 및 피해금 환수 조치를 위한 가이드라인 마련과 법 개정도 추진된다. 금융권은 보이스피싱 피해 방지 업무를 핵심 과제로 인식하고 보상보험 등 실효성 있는 피해 구제 노력을 기울이고 있다.</t>
+          <t>오는 4월 보이스피싱 근절 협의체가 출범하고 5월에는 전기통신금융사기 피해방지 및 피해구제 표준업무방법서가 개정될 예정입니다. 이는 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 즉시 조치할 수 있도록 하여 신종 스캠 차단에 집중하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>이 기사는 금융권의 보이스피싱 및 신종 사기 근절을 위한 시스템 개선 노력과 정책 논의에 초점을 맞추고 있습니다. 특정 금융기관의 명확한 책임으로 인한 대규모 피해 사건을 다루는 것이 아니므로, 소송금융 투자 대상으로서 명확한 피고와 소송 사유를 특정하기 어렵습니다. 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하지만 (적합 조건 3, 4), 기사 내용만으로는 소송금융 투자를 위한 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
+          <t>기사는 보이스피싱 예방 및 절차 개선에 초점을 맞추고 있으며, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 근절 협의체, 4월 출범…“가용수단 총동원”</t>
+          <t>보이스피싱 근절 협의체 4월 출범, 신종스캠 차단 집중</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10703444?ref=naver</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42684</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:48.116196+00:00</t>
+          <t>2026-03-26 12:25:46.380574+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
-      <c r="A89" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>금융당국의 신종 사기 범죄 대응 정책 및 법규 개정 추진</t>
+          <t>금융당국 및 전 금융권 '보이스피싱 근절 협의체' 출범 예정, 정보 공유 및 탐지 체계 강화, 법 개정 추진</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>금융당국은 투자리딩방, 로맨스스캠 등 신종 사기 범죄 근절을 위해 의심 계좌 즉시 동결, '보이스피싱 근절 협의체' 가동, 관련 법규 개정 추진 등 전방위적 대응에 나섭니다. AI 기반 정보공유 플랫폼 확대 및 공동 탐지 모델 배포를 통해 지능화되는 범죄에 적극 대응할 방침입니다.</t>
+          <t>금융당국과 전 금융권이 신종 보이스피싱 범죄에 대응하기 위해 '보이스피싱 근절 협의체'를 출범합니다. 투자리딩방, 로맨스스캠 등 새로운 유형의 사기 수법 확산에 따라 정보 공유 및 탐지 체계를 강화하고, 신속한 피해 차단 및 구제를 위한 법 개정도 추진할 계획입니다. 이는 국민 일상을 위협하는 민생범죄에 대한 범정부적 대응을 의미합니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국이 신종 사기 범죄에 대응하기 위한 정책 및 시스템 개선 노력을 다루고 있으며, 특정 피해자 집단이나 구체적인 소송 대상 사건을 제시하고 있지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자를 위한 직접적인 법적 분쟁 대상이 부재합니다.</t>
+          <t>집단적 피해(다수 국민 대상), 피해 규모 큼(민생범죄), 증거 확보 가능성 높음(금융당국 및 수사기관 협력), 공적 절차 진행 중(보이스피싱 근절 협의체 출범 및 제도 개선 논의) 등 다수의 적합 조건에 해당합니다. 이는 향후 발생할 개별 피해 사건에 대한 소송금융 투자 가능성을 높입니다. 다만, 개별 사건의 특정 상대방 및 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>금융당국, 신종 사기 의심계좌 즉시 동결…4월 '보이스피싱 근절 협의체...</t>
+          <t>대포계좌·투자리딩방 싹 잡는다 ...'보이스피싱 근절 협의체' 내 출범</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260326000086</t>
+          <t>http://www.fnnews.com/news/202603261641204997</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:33.040690+00:00</t>
+          <t>2026-03-26 12:25:36.997986+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A90" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>금융사</t>
+        </is>
+      </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>금융당국 대응 체계 정비 및 다중피해사기방지법 논의 중</t>
+          <t>금융당국 협의체 출범 및 표준업무방법서 개정 예정</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱을 넘어 투자리딩방, 로맨스스캠 등 신종 사기 범죄에 대한 대응 체계를 정비하고 있습니다. 경찰청, 금융감독원 등과 협력하여 범죄 유형별 사례를 축적하고 탐지 시스템을 강화하며, '보이스피싱 근절 협의체'를 출범하고 다중피해사기방지법 논의에 속도를 낼 계획입니다.</t>
+          <t>금융당국이 보이스피싱 근절을 위해 내달 협의체를 출범하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 강화하는 표준업무방법서 개정을 추진합니다. 이는 보이스피싱 피해의 심각성과 금융기관의 역할 증대를 시사하며, 피해자 구제 방안 마련에 대한 기대를 높입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>투자리딩방, 로맨스스캠 등 신종 사기 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 야기합니다. 또한, 금융당국과 경찰이 정보 공유 및 탐지 시스템을 강화하고 있어 증거 확보 가능성이 높고(적합 조건 5), 관련 절차(간담회, 협의체 출범, 법안 논의)가 활발히 진행 중입니다(적합 조건 6). 다만, 개별 사기범의 자력은 불분명할 수 있습니다.</t>
+          <t>보이스피싱은 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)를 야기하는 심각한 문제이며, 금융사는 자력이 충분한 잠재적 상대방입니다(적합 조건 2). 또한 금융당국의 협의체 출범 및 업무방법서 개정 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 금융사의 과거 책임보다는 향후 제도 개선에 초점을 맞춰, 특정 금융사의 책임이 명확하게 드러나지는 않습니다(적합 조건 1 약함).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>투자리딩방·로맨스스캠까지 겨눈다…정부, 피싱 대응 확대</t>
+          <t>금융당국, 보이스피싱 근절 협의체 내달 출범</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032609381785195</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298299</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:11.994418+00:00</t>
+          <t>2026-03-26 12:25:25.025303+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>금융당국, 수사당국 협의체 구성 및 법 개정 추진 중</t>
+          <t>보이스피싱 근절을 위한 정부 및 금융권 협의체 출범 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>금융당국이 신종 보이스피싱 수법에 대한 현행법의 '사각지대'를 인정하고, 금융·수사당국 간 협력을 통해 탐지 및 차단 시스템 고도화, 관련 법규 및 가이드라인 개정을 추진 중이다. 투자리딩방, 로맨스 스캠 등 신종 사기로 인해 다수의 국민이 피해를 입고 있으며, '전기통신 이용 다중피해사기 방지법' 발의 등 제도 개선 노력이 활발하다.</t>
+          <t>경찰과 금융권이 협력하여 오는 5월 중 '보이스피싱 근절 협의체'를 출범하고, 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획이다. 이는 신종 사기 유형에 대응하고 특정금융정보법상 관련 논의를 진행하기 위함이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>금융당국이 신종 보이스피싱에 대한 '법 사각지대'를 인정하며 금융사의 지급정지 및 자금환수 규정 미적용을 언급, 이는 금융기관의 시스템적 책임 또는 보호 의무 미흡으로 해석될 여지가 있음 (적합 조건 1, 2). 보이스피싱은 다수의 피해자에게 큰 피해를 입히는 집단적 피해이며 (적합 조건 3, 4), 금융당국과 수사당국이 협의체를 구성하고 법 개정을 추진하는 등 공적 절차가 활발히 진행 중임 (적합 조건 6).</t>
+          <t>해당 기사는 보이스피싱 및 신종 스캠 근절을 위한 정부 및 금융권의 정책적, 예방적 노력에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 명확한 상대방이 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>한국의 '7대 비정상' 보이스피싱 …금융당국, 법 사각지대 메꾼다</t>
+          <t>신종스캠·대포계좌 뿌리 뽑는다…내달 '보이스피싱 근절 협의체' 출범</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032609261994798</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961539&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:01.454891+00:00</t>
+          <t>2026-03-26 12:24:56.605946+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>금융당국 및 전 금융권 보이스피싱 근절 협의체 가동</t>
+          <t>진화하는 보이스피싱에 대한 당국의 전면전 선포 및 표준업무방법서 개발</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 범죄 근절을 위해 경찰청, 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'를 다음 달 중 가동합니다. 신종 스캠 및 대포계좌 탐지 역량을 강화하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련할 예정입니다.</t>
+          <t>기사는 연애, 투자 등을 미끼로 진화하는 보이스피싱 수법과 이에 대한 당국의 전면적인 대응 노력을 다루고 있습니다. 특히 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련하여 금융사가 경찰 확인을 거쳐 지급정지 등에 보다 적극적으로 나설 수 있도록 할 예정입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 금융당국과 전 금융권이 보이스피싱 근절을 위해 협의체를 가동하고 정책을 추진하는 내용입니다. 따라서 상대방 책임이 명확한 특정 사건이 존재하지 않으며, 집단적 피해나 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>본 기사는 진화하는 보이스피싱에 대한 당국의 전반적인 대응과 정책 변화를 다루고 있어, 특정 사건의 피해자, 상대방, 구체적인 피해 규모가 명확하지 않습니다. (적합 조건 1, 2, 4 미충족) 소송금융 투자를 위한 구체적인 소송 대상과 자력 있는 피고를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>全금융권 참여 '보이스피싱 근절 협의체' 가동…FDS에 범죄수법 반영</t>
+          <t>연애도 투자도 미끼…진화한 보이스피싱에 당국 '전면전'</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565175</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126158</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:38.812504+00:00</t>
+          <t>2026-03-26 12:23:55.052365+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
-      <c r="A93" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>금융당국의 전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 예정</t>
+          <t>금융당국 주도로 보이스피싱 근절 협의체 출범 및 신속한 계좌 지급정지·피해금 환수 가이드라인 마련 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>금융당국이 리딩방, 로맨스스캠 등 신종 전기통신금융사기 피해 방지 및 구제를 위해 '표준업무방법서'를 개정할 예정입니다. 이를 통해 통신사기피해법 적용 가능성이 있는 경우 경찰 확인 아래 신속한 지급정지와 자금 환수가 가능해질 것으로 보입니다. 이는 신종 사기 피해자 구제에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
+          <t>금융당국이 4월부터 '보이스피싱 근절 협의체'를 출범하고 신종 금융범죄에 대한 탐지 역량 강화 및 정보 공유 체계를 구축할 계획이다. 5월까지 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련하며, 경찰과 협력하여 사기 의심 계좌에 대한 거래 정지 방안도 추진한다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>리딩방, 로맨스스캠 등 신종 사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한 금융당국이 피해 방지 및 구제 절차를 강화하는 공적 절차(적합 조건 6)를 진행 중입니다. 그러나 특정 가해자가 명확히 드러나지 않고, 가해자의 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
+          <t>이 기사는 보이스피싱 범죄에 대한 금융당국의 예방 및 대응 강화 노력을 다루고 있으며, 특정 피해 사건이나 소송의 피고를 명확히 제시하지 않습니다. 소송금융의 투자 대상이 될 만한 구체적인 소송 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>리딩방·로맨스스캠 꼼짝마 …금융위, 행정수단 총동원 '신종 사기' 뿌...</t>
+          <t>금융당국, 보이스피싱 범죄 뿌리뽑는다... 4월부터 협의체 출범</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835513</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338551</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:27.504165+00:00</t>
+          <t>2026-03-26 12:23:40.465558+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 추진, 신유형 범죄에 대한 법 개정 추진</t>
+          <t>금융당국의 보이스피싱 및 신종 사기 범죄 대응 역량 강화 및 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>경찰과 금융권이 '보이스피싱 근절 협의체'를 출범하고 신종 스캠에 대한 즉시 지급정지 등 피해 방지 대책을 강화합니다. 이를 위해 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정하고, 신유형 범죄를 포괄하는 법 개정도 추진할 계획입니다.</t>
+          <t>금융당국이 보이스피싱 및 신종 금융사기 탐지 역량을 대폭 강화하고 정보 공유 체계를 개선한다. 4월 중 '보이스피싱 근절 협의체'를 출범하고, 3분기 내 금융권 공동 탐지룰을 마련하며, 신종 사기 유형에 대한 지급정지 및 자금환수 조치 가이드라인을 적극 활용할 계획이다. 관련 법률의 신속한 통과도 추진 중이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 및 신종 스캠 방지를 위한 정책 및 법률 개정 노력에 대한 내용으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 피해자 수 미상, 증거 확보 불가능 등 소송금융 적합 조건(1, 3, 4, 5)이 충족되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 금융당국이 보이스피싱 및 신종 사기 범죄에 대한 탐지 및 예방 역량을 강화하는 정책적 노력을 다루고 있습니다. 특정 사건에서 명확히 식별되고 자력이 충분한 피고를 상대로 한 소송이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>신종 스캠도 즉시 지급정지 …금융권 '보이스피싱 근절 협의체' 출범</t>
+          <t>금융당국, 보이스피싱 '신종 범죄' 탐지 역량 대폭 강화…가용 수단 총...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260326500124</t>
+          <t>https://www.newspim.com/news/view/20260326001032</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:17.924024+00:00</t>
+          <t>2026-03-26 12:23:14.711592+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
-      <c r="A95" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>정부 및 금융권의 신종 피싱 대응 강화 조치 발표, 관련 법안 국회 계류 중</t>
+          <t>금융당국 및 경찰청 주도로 보이스피싱 근절 협의체 출범 예정, 피해금 환수 가이드라인 마련 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 업무방법서를 개정합니다. 투자리딩방, 로맨스스캠 등 신종 사기 유형에 대한 금융권의 신속한 대응을 강화하고, 국회에 계류 중인 '디지털 다중피해사기 방지법' 통과도 추진하여 피해 구제를 확대할 계획입니다.</t>
+          <t>정부와 금융권이 투자 리딩방, 로맨스 스캠 등 신종 피싱 범죄에 대응하기 위해 탐지 시스템을 강화하고 피해금 회수 절차를 개선한다. 금융위원회는 경찰청, 금융감독원 등과 협력하여 '보이스피싱 근절 협의체'를 출범하고, 5월 중 계좌 지급정지 및 자금 환수 가이드라인을 반영한 표준업무방법서를 개정할 계획이다. 이는 신종 범죄 유형에 대한 현행법의 한계를 보완하고 피해자들의 자금 회수 가능성을 높이는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>신종 피싱 범죄는 다수(집단적 피해)에게 큰 피해(피해 규모 큼)를 입히는 유형으로, 정부와 금융권의 공적 절차(공적 절차 진행 중)가 활발히 진행 중이며 경찰 확인을 통해 증거 확보가 용이해질 것으로 예상됩니다. 그러나 소송금융의 핵심인 자력 있는 피고 특정(상대방 자력 충분)이 어렵다는 점이 투자 적합도를 낮추는 주요 요인입니다.</t>
+          <t>리딩방, 로맨스 스캠 등 신종 피싱 범죄는 다수에게 큰 피해를 입히는 집단적 피해(적합 조건 3)이며, 피해 규모가 큽니다(적합 조건 4). 범죄 책임이 명확하고(적합 조건 1), 금융당국과 경찰이 탐지 시스템 강화 및 피해금 환수 가이드라인 마련 등 공적 절차를 적극적으로 진행 중(적합 조건 6)이어서 증거 확보 및 자금 회수 가능성이 높아지고 있습니다(적합 조건 5). 특히 계좌 지급정지 및 자금 환수 절차 개선은 소송금융의 핵심인 회수 가능성을 높이는 긍정적 요인입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
+          <t>리딩방·로맨스스캠도 ‘계좌정지·자금환수’ 가능하도록…5월 중 가이...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/26/2026032610522586914</t>
+          <t>https://www.khan.co.kr/article/202603261525001</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:06.576333+00:00</t>
+          <t>2026-03-26 12:22:39.189887+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>정부의 금융사기 피해 구제 시스템 개선 및 정책 시행</t>
+          <t>금융당국이 전기통신금융사기 피해 방지 및 구제 절차를 정비하고 표준업무방법서를 마련 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>정부가 금융기관의 FDS 성능을 높이고 통신사기피해환급법 적용을 확대하여 피싱 피해 구제를 가속화할 방침입니다. 5월 중 경찰 확인하에 신속히 계좌 지급 정지 및 자금 환수 절차를 진행하기 위한 표준안이 마련될 예정입니다. 이는 기존 피해 구제 시스템의 효율성을 높이는 데 중점을 둡니다.</t>
+          <t>금융당국이 신종 피싱 및 전기통신금융사기에 대한 대응을 강화하며, 통신사기피해환급법 적용 가능성을 검토하여 신속한 계좌 지급정지 및 자금 환수 절차를 정비할 예정이다. 오는 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련할 계획이다. 이 기사는 특정 사건이 아닌 금융당국의 정책적 노력을 다루고 있다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 명확한 피고를 대상으로 하는 소송 기회를 제시하기보다는, 정부가 금융사기 피해 구제를 위한 기존 법률 및 시스템을 개선하고 가속화하는 정책적 노력을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건 발굴 가능성이 낮습니다.</t>
+          <t>이 기사는 특정 금융사기 사건이나 피해자를 다루는 것이 아니라, 금융당국의 전기통신금융사기 대응 정책 및 절차 강화에 대한 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고(상대방)나 구체적인 피해 규모, 피해자 집단이 명확히 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>정부가 금융사 FDS 성능 높여주고 피싱 피해 구제 가속</t>
+          <t>금융당국, 신종 피싱까지 '정조준'…'가용수단 총동원' 대응 강화</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300064?division=NAVER</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728290</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:49.687932+00:00</t>
+          <t>2026-03-26 12:22:22.173801+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
-      <c r="A97" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A97" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>전 금융권 보이스피싱 협의체 가동 및 공동 탐지 시스템 구축 추진</t>
+          <t>금융당국 및 수사기관 공조 강화, 법 개정 추진, 협의체 출범 예정</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>금융위원회 주도로 전 금융권이 보이스피싱 협의체를 가동하고 로맨스스캠, 노쇼 사기 등을 탐지하기 위한 공동 탐지룰 및 이상거래 탐지 시스템을 3분기부터 추진합니다. 사기 혐의 계좌는 고객 확인 전까지 거래가 정지될 예정입니다. 이는 금융 사기 예방을 위한 업계 전반의 노력입니다.</t>
+          <t>금융위원회가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 나섰습니다. 금융당국은 금융권·수사기관과의 공조를 강화하고, 법·제도 개선을 병행해 범죄 차단과 피해구제를 동시에 확대한다는 방침입니다. 특히 '다중피해사기방지법' 제정을 추진하고 '보이스피싱 근절 협의체'를 출범할 예정입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>해당 기사는 금융권의 보이스피싱 및 사기 예방을 위한 협의체 가동과 시스템 구축 계획을 다루고 있습니다. 특정 사기 사건의 피해자나 가해자가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
+          <t>정부가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 총력을 기울이고 있어, 향후 피해자 구제 및 금융기관 책임 추궁에 유리한 환경이 조성될 것으로 예상됩니다. 특히 '다중피해사기' 개념이 명확히 되고 관련 법 제정이 추진되는 점(적합 조건 3, 6)은 집단소송 가능성을 높이며, 금융기관의 자율적 피해구제 노력은 잠재적 피고의 자력(적합 조건 2)을 시사합니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>로맨스스캠·노쇼사기 탐지…전 금융권 '보이스피싱 협의체' 가동</t>
+          <t>금융위, 보이스피싱 근절 총력전…신종 스캠·대포계좌 대응체계 구축</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6114510</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049803</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:35.550525+00:00</t>
+          <t>2026-03-26 12:21:59.589258+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
-      <c r="A98" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A98" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>다단계 조직 간부들 형사 항소심 선고</t>
+          <t>금융위 주도 보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 예정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>실체 없는 NFT 및 메타버스 부동산 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 가로챈 다단계 조직 '아하그룹' 간부들이 형사 항소심에서 각각 징역 12년과 9년을 선고받았습니다. 재판부는 피고인들이 고소 취하를 유도하며 책임을 회피해왔고, 피해 변제가 어려울 것으로 보인다고 지적했습니다.</t>
+          <t>금융위원회는 다음 달 '보이스피싱 근절 협의체'를 출범하고, 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정할 예정입니다. 이는 신종 보이스피싱 수법에 대응하고, 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 조치할 수 있도록 하기 위함입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>아하그룹 간부들이 실체 없는 NFT 및 메타버스 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 편취한 다단계 금융사기로, 형사 항소심에서 중형이 선고되어 상대방의 책임이 명확합니다 (적합 조건 1). 피해자 수가 2천여 명, 피해액이 460억 원으로 집단적 피해 규모가 매우 크며 (적합 조건 3, 4), 형사 재판을 통해 사기 사실이 명확히 인정되어 증거 확보가 용이합니다 (적합 조건 5). 비록 피고인들의 변제 능력이 부족할 수 있다는 언급이 있으나, 강력한 형사 판결은 민사 소송의 승소 가능성을 매우 높입니다.</t>
+          <t>본 기사는 금융당국의 보이스피싱 근절을 위한 협의체 출범 및 제도 개선 계획을 다루고 있어, 특정 사건의 피해자를 위한 소송금융 투자 기회를 포착하기 어렵습니다. 소송 상대방이 특정되지 않고, 소송금융의 대상이 될 만한 구체적인 피해 발생 사실이나 책임 주체가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>460억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>2천여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>알맹이 없는 '가상 세계' 투자 사기… 400억대 챙긴 간부들 '중형'</t>
+          <t>금융위, ‘보이스피싱 근절 협의체’ 다음달 출범…신종 범죄수법 집중...</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491211?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326075836</t>
+          <t>https://biz.chosun.com/stock/finance/2026/03/26/DTWDOB6WFJBPZMNR6CSYNWYWZQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:39.293816+00:00</t>
+          <t>2026-03-26 12:21:28.337765+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A99" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>사기 및 유사수신행위 혐의로 형사 재판 판결 선고 (집행유예). 민사 손해배상 소송 필요.</t>
+          <t>금융당국 주도 보이스피싱 및 신종 피싱 대응 정책 논의 및 협의체 출범 예정, 법 제정 지원</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>B씨와 D씨가 공모하여 허위 상품권 유통 사업을 내세워 C씨로부터 약 6억 5천만원을 편취한 유사수신행위 사건이다. 법원은 이들에게 징역형의 집행유예를 선고했으나, 피해액이 전부 회복되지 않았다고 판시했다. 주범 D씨는 별다른 재산이 없는 상태로 확인되어 민사적 회수 가능성이 불투명하다.</t>
+          <t>금융당국이 투자리딩방 사기, 로맨스스캠 등 신종 피싱 범죄와 대포계좌 대응 수위를 높입니다. 다음 달 '보이스피싱 근절 협의체'를 출범시키고 금융·수사당국 간 정보 공유 및 공동 탐지체계를 강화하며, '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 제정도 지원할 방침입니다. 이는 범죄 수법 변화에 맞춰 피해 차단 및 구제를 고도화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(법원 판결), 피해 규모가 크며(6억 5천만원 이상), 증거 확보가 용이하다는 적합 조건이 있으나, 주범 D씨가 '별다른 재산이 없는 상태'로 명시되어 있어 소송금융의 핵심인 회수 가능성이 매우 낮다. 이는 소송금융 투자에 결정적인 부적합 조건이다.</t>
+          <t>이 기사는 보이스피싱 및 신종 피싱 범죄에 대한 금융당국의 정책적 대응을 다루고 있어, 특정 사건의 피고가 명확히 특정되지 않습니다. 다만, '디지털 다중피해사기' 언급과 금융당국의 적극적인 정보 공유 및 탐지 시스템 강화 노력은 집단적 피해 발생 가능성과 증거 확보 가능성을 높여 향후 소송금융 투자 기회를 시사합니다. 현재 공적 절차(정책 논의, 협의체 출범, 법 제정 지원)가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>6억 5470만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>1명 (C씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>나만 당할 순 없지 … 지인 6억 지옥 밀어넣은 '피해자'의 배신[사기꾼...</t>
+          <t>대포계좌·신종피싱 동시 차단…보이스피싱 대응 고도화</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603241456567111</t>
+          <t>https://www.etoday.co.kr/news/view/2569548</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-26 00:19:38.356710+00:00</t>
+          <t>2026-03-26 12:21:05.337718+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현장 검거</t>
+          <t>금융당국 및 금융권의 보이스피싱 근절 협의체 출범 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>대전에서 대환대출 사기범이 현장에서 검거되었습니다. 경찰은 잠복 수사를 통해 피의자가 피해자로부터 현금을 받으려던 순간 체포하여 추가 피해를 차단했습니다. 이 사건은 현재 경찰 수사가 진행 중인 사기 사건입니다.</t>
+          <t>금융위원회와 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'가 4월 출범하여 신종 범죄수법에 대한 탐지역량과 정보공유 체계를 강화할 예정이다. 신유형 범죄에 대한 계좌 지급정지 및 피해금 환수 조치를 위한 가이드라인 마련과 법 개정도 추진된다. 금융권은 보이스피싱 피해 방지 업무를 핵심 과제로 인식하고 보상보험 등 실효성 있는 피해 구제 노력을 기울이고 있다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>피의자 개인에 대한 사기 사건으로, 상대방의 자력 부족 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 매력이 낮습니다. 다만, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다.</t>
+          <t>이 기사는 금융권의 보이스피싱 및 신종 사기 근절을 위한 시스템 개선 노력과 정책 논의에 초점을 맞추고 있습니다. 특정 금융기관의 명확한 책임으로 인한 대규모 피해 사건을 다루는 것이 아니므로, 소송금융 투자 대상으로서 명확한 피고와 소송 사유를 특정하기 어렵습니다. 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하지만 (적합 조건 3, 4), 기사 내용만으로는 소송금융 투자를 위한 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>대전 대환대출 사기범 현장 검거…잠복 수사로 추가 피해 차단</t>
+          <t>금융권 보이스피싱 근절 협의체, 4월 출범…“가용수단 총동원”</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539350</t>
+          <t>https://biz.heraldcorp.com/article/10703444?ref=naver</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:16.441602+00:00</t>
+          <t>2026-03-26 12:20:48.116196+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 전화번호/URL 차단 노력 중</t>
+          <t>금융당국의 신종 사기 범죄 대응 정책 및 법규 개정 추진</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>경찰청은 중동 사태를 악용한 투자리딩방, 항공편 취소 스미싱, 로맨스 스캠 등 다양한 피싱 범죄 시도에 대해 긴급 주의보를 발령했습니다. 범죄 일당은 가짜 거래소나 사이트로 유인하여 개인정보 및 투자금을 가로채려 하고 있습니다. 현재까지 실제 피해 사례는 접수되지 않았으며, 경찰은 범행에 이용된 전화번호와 URL 차단에 주력하고 있습니다.</t>
+          <t>금융당국은 투자리딩방, 로맨스스캠 등 신종 사기 범죄 근절을 위해 의심 계좌 즉시 동결, '보이스피싱 근절 협의체' 가동, 관련 법규 개정 추진 등 전방위적 대응에 나섭니다. AI 기반 정보공유 플랫폼 확대 및 공동 탐지 모델 배포를 통해 지능화되는 범죄에 적극 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>현재까지 중동 사태를 악용한 피싱 범죄로 인한 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 피해자가 존재하지 않습니다. (적합 조건 3, 4 미충족) 또한, 상대방이 특정되지 않은 범죄 일당이므로 자력 확보 및 손해배상 청구가 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>본 기사는 금융당국이 신종 사기 범죄에 대응하기 위한 정책 및 시스템 개선 노력을 다루고 있으며, 특정 피해자 집단이나 구체적인 소송 대상 사건을 제시하고 있지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자를 위한 직접적인 법적 분쟁 대상이 부재합니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>‘항공편 취소’·‘전쟁 수혜주’…중동전쟁 이슈 틈탄 피싱 범죄 주의...</t>
+          <t>금융당국, 신종 사기 의심계좌 즉시 동결…4월 '보이스피싱 근절 협의체...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026032418043001235</t>
+          <t>https://www.etnews.com/20260326000086</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-25 00:32:25.312730+00:00</t>
+          <t>2026-03-26 12:20:33.040690+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
-      <c r="A102" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A102" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>필리핀에서 송환되어 국내 수사 및 재판 예정</t>
+          <t>금융당국 대응 체계 정비 및 다중피해사기방지법 논의 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>150억원대 유사수신 범행 후 필리핀으로 도주, 피해자들을 살해하고 투자금 7억2000만원을 빼돌린 혐의를 받는 박왕열이 9년 만에 국내로 송환되었습니다. 현지에서 징역 60년을 선고받았으며, 국내에서 추가 수사 및 재판이 진행될 예정입니다.</t>
+          <t>금융당국이 보이스피싱을 넘어 투자리딩방, 로맨스스캠 등 신종 사기 범죄에 대한 대응 체계를 정비하고 있습니다. 경찰청, 금융감독원 등과 협력하여 범죄 유형별 사례를 축적하고 탐지 시스템을 강화하며, '보이스피싱 근절 협의체'를 출범하고 다중피해사기방지법 논의에 속도를 낼 계획입니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 존재하고(적합 조건 3), 공적 절차가 진행 중이지만(적합 조건 6), 피고인 박왕열이 장기 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자 부적합 사유에 해당합니다.</t>
+          <t>투자리딩방, 로맨스스캠 등 신종 사기 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 야기합니다. 또한, 금융당국과 경찰이 정보 공유 및 탐지 시스템을 강화하고 있어 증거 확보 가능성이 높고(적합 조건 5), 관련 절차(간담회, 협의체 출범, 법안 논의)가 활발히 진행 중입니다(적합 조건 6). 다만, 개별 사기범의 자력은 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>150억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…취재진 질문에 '묵묵부답'</t>
+          <t>투자리딩방·로맨스스캠까지 겨눈다…정부, 피싱 대응 확대</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291202?influxDiv=NAVER</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032609381785195</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-25 00:21:30.291743+00:00</t>
+          <t>2026-03-26 12:20:11.994418+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액 5년새 최대 기록</t>
+          <t>금융당국, 수사당국 협의체 구성 및 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 새 최대를 기록했으며, 건당 피해액은 약 1990만 원으로 두 배 이상 폭증했습니다. 범죄 조직의 수법이 정교해지고 2차·3차 재접근까지 등장하며 피해 환급률은 절반 수준으로 떨어졌습니다.</t>
+          <t>금융당국이 신종 보이스피싱 수법에 대한 현행법의 '사각지대'를 인정하고, 금융·수사당국 간 협력을 통해 탐지 및 차단 시스템 고도화, 관련 법규 및 가이드라인 개정을 추진 중이다. 투자리딩방, 로맨스 스캠 등 신종 사기로 인해 다수의 국민이 피해를 입고 있으며, '전기통신 이용 다중피해사기 방지법' 발의 등 제도 개선 노력이 활발하다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 집단적이고 피해 규모가 크지만 (적합 조건 3, 4), 기사에서 특정 가능한 피고가 불분명하고(적합 조건 1 미충족), 범죄 조직의 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 현상에 대한 보도이며, 특정 사건이나 책임 주체를 명시하지 않습니다.</t>
+          <t>금융당국이 신종 보이스피싱에 대한 '법 사각지대'를 인정하며 금융사의 지급정지 및 자금환수 규정 미적용을 언급, 이는 금융기관의 시스템적 책임 또는 보호 의무 미흡으로 해석될 여지가 있음 (적합 조건 1, 2). 보이스피싱은 다수의 피해자에게 큰 피해를 입히는 집단적 피해이며 (적합 조건 3, 4), 금융당국과 수사당국이 협의체를 구성하고 법 개정을 추진하는 등 공적 절차가 활발히 진행 중임 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>4338억 원 (총 피해액), 건당 약 1990만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>미상 (다수)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>30·40대 주담대 12~17% 급증…평균 대출 잔액 2년 연속 증가</t>
+          <t>한국의 '7대 비정상' 보이스피싱 …금융당국, 법 사각지대 메꾼다</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023681?ref=naver</t>
+          <t>https://www.sidae.com/article/2026032609261994798</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:21.207900+00:00</t>
+          <t>2026-03-26 12:20:01.454891+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>피해 지속 발생 중</t>
+          <t>금융당국 및 전 금융권 보이스피싱 근절 협의체 가동</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>해당 기사는 SK하이닉스 투자, AI 기술 확산, 중동 리스크로 인한 수출기업 비용 부담 등 다양한 경제 및 기술 동향을 요약하고 있습니다. 이 중 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 피해 건수는 2만 1773건에 달한다는 내용이 포함되어 있습니다. 범죄 조직의 전문화로 건당 피해액이 크게 증가하고 있으며, 신종 금융사기에 대한 경계가 필요하다는 전문가 조언이 있습니다.</t>
+          <t>금융당국이 보이스피싱 범죄 근절을 위해 경찰청, 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'를 다음 달 중 가동합니다. 신종 스캠 및 대포계좌 탐지 역량을 강화하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련할 예정입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사 내용은 주로 경제 및 기술 동향에 대한 요약으로, 소송금융 투자 대상이 될 만한 특정 피해 사건을 다루고 있지 않습니다. 유일하게 피해를 언급하는 보이스피싱 관련 내용은 피해 규모(4338억 원)와 피해자 수(2만 1773건)는 크지만, 소송 상대방(범죄 조직)의 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 적합 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자에 부적합합니다.</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 금융당국과 전 금융권이 보이스피싱 근절을 위해 협의체를 가동하고 정책을 추진하는 내용입니다. 따라서 상대방 책임이 명확한 특정 사건이 존재하지 않으며, 집단적 피해나 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>4338억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>2만 1773건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>韓 AI 해커톤 ‘랄프톤’ 미국 진출…네이버·카카오 후원 확대</t>
+          <t>全금융권 참여 '보이스피싱 근절 협의체' 가동…FDS에 범죄수법 반영</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023680?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565175</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:57.583935+00:00</t>
+          <t>2026-03-26 12:19:38.812504+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
-      <c r="E105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>금융당국의 전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 예정</t>
+        </is>
+      </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 피해에 대한 보상보험을 무료로 지원한다. 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 농협은행은 전국 점포망을 활용해 금융 소외지역까지 지원을 확대할 계획이다.</t>
+          <t>금융당국이 리딩방, 로맨스스캠 등 신종 전기통신금융사기 피해 방지 및 구제를 위해 '표준업무방법서'를 개정할 예정입니다. 이를 통해 통신사기피해법 적용 가능성이 있는 경우 경찰 확인 아래 신속한 지급정지와 자금 환수가 가능해질 것으로 보입니다. 이는 신종 사기 피해자 구제에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 내용을 다루고 있습니다. 특정 사건으로 인한 피해나 소송 대상이 되는 상대방이 존재하지 않아 소송금융 투자를 검토할 만한 '사건' 자체가 아닙니다. 따라서 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 어느 하나도 해당하지 않습니다.</t>
+          <t>리딩방, 로맨스스캠 등 신종 사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한 금융당국이 피해 방지 및 구제 절차를 강화하는 공적 절차(적합 조건 6)를 진행 중입니다. 그러나 특정 가해자가 명확히 드러나지 않고, 가해자의 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
+          <t>리딩방·로맨스스캠 꼼짝마 …금융위, 행정수단 총동원 '신종 사기' 뿌...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/25/2026032413252145610</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835513</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:57.996940+00:00</t>
+          <t>2026-03-26 12:19:27.504165+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>경찰 수사 및 숙박업소 점검 중</t>
+          <t>전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 추진, 신유형 범죄에 대한 법 개정 추진</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>제주경찰청이 숙박업소를 대상으로 보이스피싱 조직이 '셀프감금' 수법에 사용하는 '유령 번호 제조기' 등 장비 점검을 진행 중이다. 이는 피해자들을 속여 송금을 압박하는 수법에 대한 경찰의 수사 및 단속 활동의 일환이다.</t>
+          <t>경찰과 금융권이 '보이스피싱 근절 협의체'를 출범하고 신종 스캠에 대한 즉시 지급정지 등 피해 방지 대책을 강화합니다. 이를 위해 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정하고, 신유형 범죄를 포괄하는 법 개정도 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중' 및 '증거 확보 가능'에 해당하나, 핵심인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 주요 가해자인 보이스피싱 조직은 특정 및 자력 확보가 어려우며, 숙박업소의 직접적인 손해배상 책임 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 보이스피싱 및 신종 스캠 방지를 위한 정책 및 법률 개정 노력에 대한 내용으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 피해자 수 미상, 증거 확보 불가능 등 소송금융 적합 조건(1, 3, 4, 5)이 충족되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>제주경찰청, 숙박업소 집중 점검...침대 뒤 '유령 번호' 제조기가?</t>
+          <t>신종 스캠도 즉시 지급정지 …금융권 '보이스피싱 근절 협의체' 출범</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289487</t>
+          <t>https://www.asiatime.co.kr/article/20260326500124</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-24 12:37:48.286376+00:00</t>
+          <t>2026-03-26 12:19:17.924024+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A107" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>금융감독원 통계 발표, 검찰 수사 및 기소 진행 중</t>
+          <t>정부 및 금융권의 신종 피싱 대응 강화 조치 발표, 관련 법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 건당 피해액도 2배 이상 증가한 약 1990만 원에 달했습니다. 범죄 수법이 전문화·고도화되면서 2차 피해까지 유도하고 있으나, 피해 환급률은 26.3%로 절반 수준에 불과합니다. 금융감독원과 검찰이 관련 통계를 발표하고 수사를 진행 중입니다.</t>
+          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 업무방법서를 개정합니다. 투자리딩방, 로맨스스캠 등 신종 사기 유형에 대한 금융권의 신속한 대응을 강화하고, 국회에 계류 중인 '디지털 다중피해사기 방지법' 통과도 추진하여 피해 구제를 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 연간 4천억 원 이상, 건당 2천만 원에 육박하며 2만 건이 넘는 집단적 피해가 발생하고 있습니다 (적합 조건 3, 4). 금융감독원 자료와 검찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 범죄 조직의 특성상 민사상 상대방 특정 및 자력 확보가 어려울 수 있어 피해 회복률이 낮은 점은 고려해야 합니다.</t>
+          <t>신종 피싱 범죄는 다수(집단적 피해)에게 큰 피해(피해 규모 큼)를 입히는 유형으로, 정부와 금융권의 공적 절차(공적 절차 진행 중)가 활발히 진행 중이며 경찰 확인을 통해 증거 확보가 용이해질 것으로 예상됩니다. 그러나 소송금융의 핵심인 자력 있는 피고 특정(상대방 자력 충분)이 어렵다는 점이 투자 적합도를 낮추는 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>연간 4338억 원, 건당 약 1990만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>연간 2만 1773명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[단독]“한 번 찍히면 뼛속까지 털려”…건수 줄었지만 피해액 5년來 최...</t>
+          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023605?ref=naver</t>
+          <t>https://www.mt.co.kr/finance/2026/03/26/2026032610522586914</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-24 12:33:21.750948+00:00</t>
+          <t>2026-03-26 12:19:06.576333+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>NH농협은행의 금융사기 예방 및 보상 보험 지원</t>
+          <t>정부의 금융사기 피해 구제 시스템 개선 및 정책 시행</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 금융취약계층의 금융사기 피해를 지원하고 예방하기 위한 목적으로, NH농협은행 영업점 및 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
+          <t>정부가 금융기관의 FDS 성능을 높이고 통신사기피해환급법 적용을 확대하여 피싱 피해 구제를 가속화할 방침입니다. 5월 중 경찰 확인하에 신속히 계좌 지급 정지 및 자금 환수 절차를 진행하기 위한 표준안이 마련될 예정입니다. 이는 기존 피해 구제 시스템의 효율성을 높이는 데 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 금융사기 피해 예방 및 보상을 위해 무료 보험 가입을 지원하는 내용으로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 명확한 피고를 대상으로 하는 소송 기회를 제시하기보다는, 정부가 금융사기 피해 구제를 위한 기존 법률 및 시스템을 개선하고 가속화하는 정책적 노력을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>NH농협은행, 금융사기 취약계층 대상 ‘보이스피싱 보상보험’ 무료 지...</t>
+          <t>정부가 금융사 FDS 성능 높여주고 피싱 피해 구제 가속</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701701?ref=naver</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300064?division=NAVER</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:22.330590+00:00</t>
+          <t>2026-03-26 12:18:49.687932+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
-      <c r="D109" t="inlineStr"/>
-      <c r="E109" t="inlineStr"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>전 금융권 보이스피싱 협의체 가동 및 공동 탐지 시스템 구축 추진</t>
+        </is>
+      </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>NH농협금융은 전기통신금융사기 피해가 지속적으로 증가함에 따라 피해자들에게 실질적인 도움을 주기 위해 보상보험을 출시했다. 강태영 은행장은 전국 점포망을 활용하여 금융 소외지역까지 지원을 확대할 계획이라고 밝혔다.</t>
+          <t>금융위원회 주도로 전 금융권이 보이스피싱 협의체를 가동하고 로맨스스캠, 노쇼 사기 등을 탐지하기 위한 공동 탐지룰 및 이상거래 탐지 시스템을 3분기부터 추진합니다. 사기 혐의 계좌는 고객 확인 전까지 거래가 정지될 예정입니다. 이는 금융 사기 예방을 위한 업계 전반의 노력입니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협금융이 전기통신금융사기 피해자들을 위해 보상보험을 제공한다는 내용으로, 특정 사건의 피고나 소송 대상이 명확히 제시되지 않습니다. 소송금융 투자 기회를 발굴하기 위한 구체적인 분쟁 상황이나 책임 주체가 없어 부적합합니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 금융권의 보이스피싱 및 사기 예방을 위한 협의체 가동과 시스템 구축 계획을 다루고 있습니다. 특정 사기 사건의 피해자나 가해자가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[은행   NOW] NH농협금융, 에너지 위기 극복 위한 차량 5부제 시행 등</t>
+          <t>로맨스스캠·노쇼사기 탐지…전 금융권 '보이스피싱 협의체' 가동</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703282</t>
+          <t>https://www.news1.kr/finance/general-finance/6114510</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:11.693785+00:00</t>
+          <t>2026-03-26 12:18:35.550525+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
-      <c r="D110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>아하그룹 및 관련 간부들</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>보이스피싱 예방 및 피해 보상 지원</t>
+          <t>다단계 조직 간부들 형사 항소심 선고</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 고객에게 보이스피싱 보상보험을 무료로 가입 지원합니다. 강태영 행장은 전기통신금융사기 피해 증가에 따라 이번 보험이 피해자들에게 실질적인 도움이 되기를 기대하며, 금융 소외지역까지 지원을 확대할 계획이라고 밝혔습니다.</t>
+          <t>실체 없는 NFT 및 메타버스 부동산 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 가로챈 다단계 조직 '아하그룹' 간부들이 형사 항소심에서 각각 징역 12년과 9년을 선고받았습니다. 재판부는 피고인들이 고소 취하를 유도하며 책임을 회피해왔고, 피해 변제가 어려울 것으로 보인다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 가입을 지원한다는 내용으로, 특정 가해자에게 책임을 묻는 소송 사건이 아닙니다. 보이스피싱 가해자는 특정하기 어렵고 자력이 부족한 경우가 많아 소송금융 투자 대상으로 부적합합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>아하그룹 간부들이 실체 없는 NFT 및 메타버스 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 편취한 다단계 금융사기로, 형사 항소심에서 중형이 선고되어 상대방의 책임이 명확합니다 (적합 조건 1). 피해자 수가 2천여 명, 피해액이 460억 원으로 집단적 피해 규모가 매우 크며 (적합 조건 3, 4), 형사 재판을 통해 사기 사실이 명확히 인정되어 증거 확보가 용이합니다 (적합 조건 5). 비록 피고인들의 변제 능력이 부족할 수 있다는 언급이 있으나, 강력한 형사 판결은 민사 소송의 승소 가능성을 매우 높입니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>460억 원</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천여 명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>만60세 이상 무료  NH농협은행 '보이스피싱 보상보험 무료 가입' 지원</t>
+          <t>알맹이 없는 '가상 세계' 투자 사기… 400억대 챙긴 간부들 '중형'</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121921</t>
+          <t>https://www.nocutnews.co.kr/news/6491211?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326075836</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:47.332129+00:00</t>
+          <t>2026-03-26 00:24:39.293816+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>B씨, D씨</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>사기 및 유사수신행위 혐의로 형사 재판 판결 선고 (집행유예). 민사 손해배상 소송 필요.</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>NH농협은행은 만 60세 이상 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱이나 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 금융사기 피해를 줄이고 실질적인 보상체계를 마련하기 위한 포용금융 정책의 일환이다.</t>
+          <t>B씨와 D씨가 공모하여 허위 상품권 유통 사업을 내세워 C씨로부터 약 6억 5천만원을 편취한 유사수신행위 사건이다. 법원은 이들에게 징역형의 집행유예를 선고했으나, 피해액이 전부 회복되지 않았다고 판시했다. 주범 D씨는 별다른 재산이 없는 상태로 확인되어 민사적 회수 가능성이 불투명하다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위해 무료 보험을 지원하는 선제적 조치에 대한 내용입니다. 특정 사건에서 배상 능력이 충분하고 책임이 명확한 피고가 존재하지 않으므로, 소송금융 투자 대상으로 적합한 사건이 아닙니다. (적합 조건 1개 이하)</t>
+          <t>상대방 책임이 명확하고(법원 판결), 피해 규모가 크며(6억 5천만원 이상), 증거 확보가 용이하다는 적합 조건이 있으나, 주범 D씨가 '별다른 재산이 없는 상태'로 명시되어 있어 소송금융의 핵심인 회수 가능성이 매우 낮다. 이는 소송금융 투자에 결정적인 부적합 조건이다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6억 5470만원</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (C씨)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
+          <t>나만 당할 순 없지 … 지인 6억 지옥 밀어넣은 '피해자'의 배신[사기꾼...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/24/2026032413252145610</t>
+          <t>http://www.fnnews.com/news/202603241456567111</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:29.258819+00:00</t>
+          <t>2026-03-26 00:19:38.356710+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
-      <c r="D112" t="inlineStr"/>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
+          <t>경찰 수사 및 현장 검거</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 100만 명을 대상으로 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 최대 70%(한도 1000만원)를 보장한다. 이는 금융취약계층 보호를 위한 정부 정책에 발맞춘 조치로, NH농협은행은 금융사기 예방 활동을 강화하고 있다.</t>
+          <t>대전에서 대환대출 사기범이 현장에서 검거되었습니다. 경찰은 잠복 수사를 통해 피의자가 피해자로부터 현금을 받으려던 순간 체포하여 추가 피해를 차단했습니다. 이 사건은 현재 경찰 수사가 진행 중인 사기 사건입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 제공하는 사업에 대한 내용입니다. 특정 사건으로 인한 피해 발생이나 상대방의 책임이 명확한 상황이 아니며(적합 조건 1 불충족), 소송의 대상이 될 만한 집단적 피해(적합 조건 3 불충족)나 실제 발생한 대규모 피해(적합 조건 4 불충족)가 보고되지 않았습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피의자 개인에 대한 사기 사건으로, 상대방의 자력 부족 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 매력이 낮습니다. 다만, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>피싱 당하면 1000만원 보상 …NH농협은행, 보이스피싱 보험 무료 지원</t>
+          <t>대전 대환대출 사기범 현장 검거…잠복 수사로 추가 피해 차단</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260324125048326</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539350</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-24 12:25:56.316665+00:00</t>
+          <t>2026-03-25 12:30:16.441602+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr"/>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상 보험 무료 가입 지원</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 전화번호/URL 차단 노력 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 100만 명에게 보이스피싱 보상 보험을 무료로 지원한다. 이는 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하기 위한 선제적 조치로, 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보상받을 수 있다.</t>
+          <t>경찰청은 중동 사태를 악용한 투자리딩방, 항공편 취소 스미싱, 로맨스 스캠 등 다양한 피싱 범죄 시도에 대해 긴급 주의보를 발령했습니다. 범죄 일당은 가짜 거래소나 사이트로 유인하여 개인정보 및 투자금을 가로채려 하고 있습니다. 현재까지 실제 피해 사례는 접수되지 않았으며, 경찰은 범행에 이용된 전화번호와 URL 차단에 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 구제를 위해 무료 보험을 제공하는 내용으로, 소송금융의 투자 대상이 될 만한 특정 피고의 책임이 명확한 사건이 아닙니다. 오히려 은행이 선제적으로 피해자 지원에 나서는 상황이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>현재까지 중동 사태를 악용한 피싱 범죄로 인한 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 피해자가 존재하지 않습니다. (적합 조건 3, 4 미충족) 또한, 상대방이 특정되지 않은 범죄 일당이므로 자력 확보 및 손해배상 청구가 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>만 60세 이상이면 누구나…농협銀 보이스피싱 보험 무료 지원</t>
+          <t>‘항공편 취소’·‘전쟁 수혜주’…중동전쟁 이슈 틈탄 피싱 범죄 주의...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324055100002?input=1195m</t>
+          <t>https://www.kwnews.co.kr/page/view/2026032418043001235</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-24 12:25:22.670573+00:00</t>
+          <t>2026-03-25 00:32:25.312730+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>보이스피싱 예방 및 보상보험 지원 사업 진행 중</t>
+          <t>필리핀에서 송환되어 국내 수사 및 재판 예정</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>NH농협은행이 금융 사기에 취약한 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만 원까지 보장한다. 농협은행은 금융 사기 예방 교육 및 모니터링 활동을 강화하며 금융 취약 계층 보호에 앞장서고 있다.</t>
+          <t>150억원대 유사수신 범행 후 필리핀으로 도주, 피해자들을 살해하고 투자금 7억2000만원을 빼돌린 혐의를 받는 박왕열이 9년 만에 국내로 송환되었습니다. 현지에서 징역 60년을 선고받았으며, 국내에서 추가 수사 및 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상보험을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 가해자나 집단 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 존재하고(적합 조건 3), 공적 절차가 진행 중이지만(적합 조건 6), 피고인 박왕열이 장기 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자 부적합 사유에 해당합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150억원대</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>농협은행, 만 60세이상 ‘보이스피싱 보험’ 무료 지원</t>
+          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…취재진 질문에 '묵묵부답'</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023285?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12291202?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:59.671645+00:00</t>
+          <t>2026-03-25 00:21:30.291743+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
-      <c r="D115" t="inlineStr"/>
-      <c r="E115" t="inlineStr"/>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>지난해 보이스피싱 피해액 5년새 최대 기록</t>
+        </is>
+      </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>동양저축은행은 '스텔라 브랜드'를 통해 금융사기를 예방하고 대출 문턱을 낮추는 서비스를 제공한다. 은행 측은 고문 변호사를 통한 법률 대응 지원으로 피해자 구제에 실질적인 도움이 될 것으로 기대하고 있다.</t>
+          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 새 최대를 기록했으며, 건당 피해액은 약 1990만 원으로 두 배 이상 폭증했습니다. 범죄 조직의 수법이 정교해지고 2차·3차 재접근까지 등장하며 피해 환급률은 절반 수준으로 떨어졌습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 동양저축은행의 금융사기 예방 및 대출 서비스에 대한 홍보성 정보이며, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>보이스피싱 피해는 집단적이고 피해 규모가 크지만 (적합 조건 3, 4), 기사에서 특정 가능한 피고가 불분명하고(적합 조건 1 미충족), 범죄 조직의 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 현상에 대한 보도이며, 특정 사건이나 책임 주체를 명시하지 않습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4338억 원 (총 피해액), 건당 약 1990만 원</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수)</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>““금융사기 막고 대출 문턱 낮추고””…동양저축은행 ‘스텔라 브랜...</t>
+          <t>30·40대 주담대 12~17% 급증…평균 대출 잔액 2년 연속 증가</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032413593473199</t>
+          <t>https://www.sedaily.com/article/20023681?ref=naver</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-24 12:20:27.385306+00:00</t>
+          <t>2026-03-25 00:20:21.207900+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰청에서 범행 시도 관찰 및 예방 조치 중, 실제 피해 사례 미접수</t>
+          <t>피해 지속 발생 중</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>미국-이란 전쟁을 악용한 '전쟁 수혜주' 투자 유인 리딩방 사기, 항공편 취소 스미싱 등 다양한 피싱 사기가 불특정 다수에게 대량 살포되고 있다. 경찰청은 해당 범행 시도를 관찰하며 예방 조치를 취하고 있으나, 아직 실제 피해 사례는 접수되지 않았다.</t>
+          <t>해당 기사는 SK하이닉스 투자, AI 기술 확산, 중동 리스크로 인한 수출기업 비용 부담 등 다양한 경제 및 기술 동향을 요약하고 있습니다. 이 중 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 피해 건수는 2만 1773건에 달한다는 내용이 포함되어 있습니다. 범죄 조직의 전문화로 건당 피해액이 크게 증가하고 있으며, 신종 금융사기에 대한 경계가 필요하다는 전문가 조언이 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>사기범들의 책임은 명확하나(적합 조건 1), 아직 실제 피해 사례가 접수되지 않아 소송의 원고가 특정되지 않았고, 상대방(사기범)의 자력 확보가 매우 어렵다. 소송금융은 실제 피해 발생 및 배상 능력 있는 피고를 전제로 하므로 현재 단계에서는 투자 부적합.</t>
+          <t>기사 내용은 주로 경제 및 기술 동향에 대한 요약으로, 소송금융 투자 대상이 될 만한 특정 피해 사건을 다루고 있지 않습니다. 유일하게 피해를 언급하는 보이스피싱 관련 내용은 피해 규모(4338억 원)와 피해자 수(2만 1773건)는 크지만, 소송 상대방(범죄 조직)의 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 적합 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4338억 원</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 1773건</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>“전쟁株, 투자 실패 땐 배상해드려요”… 美-이란 전쟁틈탄 리딩방 사...</t>
+          <t>韓 AI 해커톤 ‘랄프톤’ 미국 진출…네이버·카카오 후원 확대</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260324/133591025/2</t>
+          <t>https://www.sedaily.com/article/20023680?ref=naver</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:19.542032+00:00</t>
+          <t>2026-03-25 00:19:57.583935+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
-      <c r="D117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>중동 정세 불안을 악용한 '전쟁 수혜주' 투자 유도 피싱 사기가 기승을 부리고 있다. 사기범들은 고수익을 미끼로 가짜 거래소에 가입하게 한 뒤 투자금을 가로채 잠적하는 전형적인 수법을 사용한다. 경찰청은 전 국민 대상 '긴급 피싱주의보'를 발령하고 개인정보 및 금전 요구에 응하지 말 것을 당부했다.</t>
+          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 피해에 대한 보상보험을 무료로 지원한다. 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 농협은행은 전국 점포망을 활용해 금융 소외지역까지 지원을 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>소송 상대방이 특정되지 않아 책임 주체 및 자력 확인이 불가하며, 전형적인 피싱 사기로 가해자 특정 및 피해금 회수가 매우 어렵습니다. (부적합 조건: 상대방 책임 명확성 및 자력 부족) 비록 집단적 피해 가능성이 있고(적합 조건: 집단적 피해), 경찰청의 공적 절차 진행(적합 조건: 공적 절차 진행)으로 증거 확보 가능성은 있으나(적합 조건: 증거 확보 가능), 핵심적인 소송 대상 부재로 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 내용을 다루고 있습니다. 특정 사건으로 인한 피해나 소송 대상이 되는 상대방이 존재하지 않아 소송금융 투자를 검토할 만한 '사건' 자체가 아닙니다. 따라서 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>전쟁 수혜주 투자하세요 …불안 심리 악용 피싱 주의보</t>
+          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260323211311vgC</t>
+          <t>https://www.mt.co.kr/finance/2026/03/25/2026032413252145610</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-24 00:30:18.654488+00:00</t>
+          <t>2026-03-25 00:15:57.996940+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>SBF의 재심(항소) 절차 중 서신 진위 공방</t>
+          <t>경찰 수사 및 숙박업소 점검 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>FTX 설립자 샘 뱅크먼-프리드가 사기 및 공모 혐의로 25년형을 선고받은 후 재심을 추진 중인 가운데, 미국 검찰이 그가 교도소에서 보낸 것으로 제출된 서신의 진위에 의문을 제기했습니다. 페덱스 발송 기록과 형식 오류 등을 근거로 사칭 가능성이 제기되며 SBF의 재심 시도에 예상치 못한 변수로 작용하고 있습니다.</t>
+          <t>제주경찰청이 숙박업소를 대상으로 보이스피싱 조직이 '셀프감금' 수법에 사용하는 '유령 번호 제조기' 등 장비 점검을 진행 중이다. 이는 피해자들을 속여 송금을 압박하는 수법에 대한 경찰의 수사 및 단속 활동의 일환이다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 기사는 새로운 소송금융 투자 기회를 제공하는 민사 사건이 아닌, 이미 형이 선고된 샘 뱅크먼-프리드의 형사 항소 절차 중 제출된 서신의 진위 여부에 대한 절차적 공방을 다루고 있습니다. 따라서 적합 조건에 해당하는 새로운 피해나 명확한 상대방이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 중 '공적 절차 진행 중' 및 '증거 확보 가능'에 해당하나, 핵심인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 주요 가해자인 보이스피싱 조직은 특정 및 자력 확보가 어려우며, 숙박업소의 직접적인 손해배상 책임 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>검찰, SBF 옥중 서신 진위 의문…사칭 가능성 제기</t>
+          <t>제주경찰청, 숙박업소 집중 점검...침대 뒤 '유령 번호' 제조기가?</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/342322</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289487</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-23 13:12:46.875785+00:00</t>
+          <t>2026-03-24 12:37:48.286376+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 차단 노력 중</t>
+          <t>금융감독원 통계 발표, 검찰 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>경찰청이 중동 사태를 악용한 피싱 범죄 시도에 대해 '긴급 피싱주의보'를 발령했습니다. 주요 수법은 전쟁 수혜주 빙자 투자리딩방 유인, 항공편 취소·재예약 빙자 스미싱, 로맨스 스캠 등이며, 현재까지 실제 피해로 이어진 사례는 접수되지 않았습니다.</t>
+          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 건당 피해액도 2배 이상 증가한 약 1990만 원에 달했습니다. 범죄 수법이 전문화·고도화되면서 2차 피해까지 유도하고 있으나, 피해 환급률은 26.3%로 절반 수준에 불과합니다. 금융감독원과 검찰이 관련 통계를 발표하고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>현재까지 중동 사태를 악용한 피싱 범행 시도가 실제 피해로 이어진 사례는 접수되지 않아 소송금융의 핵심 요건인 '실제 피해 발생'과 '피해 규모'가 확인되지 않습니다. 또한, 상대방이 불특정 다수의 피싱 범죄자이므로 '상대방 특정' 및 '자력 충분' 조건도 충족하기 어렵습니다. 경찰의 주의보 발령은 예방적 조치에 해당합니다.</t>
+          <t>보이스피싱 피해는 연간 4천억 원 이상, 건당 2천만 원에 육박하며 2만 건이 넘는 집단적 피해가 발생하고 있습니다 (적합 조건 3, 4). 금융감독원 자료와 검찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 범죄 조직의 특성상 민사상 상대방 특정 및 자력 확보가 어려울 수 있어 피해 회복률이 낮은 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 4338억 원, 건당 약 1990만 원</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 2만 1773명 이상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 항공편 취소  사기 조심…경찰청, 피싱주의보 발령</t>
+          <t>[단독]“한 번 찍히면 뼛속까지 털려”…건수 줄었지만 피해액 5년來 최...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603231758181Ah</t>
+          <t>https://www.sedaily.com/article/20023605?ref=naver</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-23 13:03:56.994785+00:00</t>
+          <t>2026-03-24 12:33:21.750948+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
-      <c r="D120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>경찰청 전기통신금융사기 통합대응단 관찰 및 예방 조치 중</t>
+          <t>NH농협은행의 금융사기 예방 및 보상 보험 지원</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>최근 미국-이란 전쟁 정세를 악용한 '전쟁 수혜주' 투자 유인, 항공권 취소 환불 사칭 등 다양한 피싱 사기 문자메시지가 대량 살포되고 있습니다. 경찰청 전기통신금융사기 통합대응단은 이러한 범행 시도를 관찰하며 전화번호 및 인터넷 주소 차단 등 피해 방지 대책을 이어가고 있으나, 아직 실제 피해 사례는 접수되지 않았습니다.</t>
+          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 금융취약계층의 금융사기 피해를 지원하고 예방하기 위한 목적으로, NH농협은행 영업점 및 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>아직 실제로 피해 사례가 접수되지 않아 피해 규모를 특정할 수 없으며(피해 규모가 큼 조건 불충족), 사기범이 특정되지 않아 상대방의 자력 확인이 불가능합니다(상대방에게 자력이 충분함 조건 불충족). 경찰이 범행 시도를 관찰하고 예방 조치를 취하고 있으나, 소송금융 투자를 위한 핵심 요건인 구체적인 피해와 특정 가능한 피고가 부재합니다.</t>
+          <t>해당 기사는 NH농협은행이 금융사기 피해 예방 및 보상을 위해 무료 보험 가입을 지원하는 내용으로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>‘항공권 취소 환불’ ‘전쟁 수혜주’…이란戰 악용한 피싱 사기 기승</t>
+          <t>NH농협은행, 금융사기 취약계층 대상 ‘보이스피싱 보상보험’ 무료 지...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260323/133587454/1</t>
+          <t>https://biz.heraldcorp.com/article/10701701?ref=naver</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-23 13:03:00.099949+00:00</t>
+          <t>2026-03-24 12:27:22.330590+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
-      <c r="D121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D121" t="inlineStr"/>
+      <c r="E121" t="inlineStr"/>
       <c r="F121" t="inlineStr">
         <is>
-          <t>중동 사태를 악용하여 전쟁 관련 화제주를 추천하고 원금 반환 및 손해배상을 장담하며 투자자를 유혹하는 피싱 문자가 확산되고 있습니다. 해당 문자에 답장하거나 링크를 클릭할 경우 피해를 입을 수 있어 주의가 요구됩니다.</t>
+          <t>NH농협금융은 전기통신금융사기 피해가 지속적으로 증가함에 따라 피해자들에게 실질적인 도움을 주기 위해 보상보험을 출시했다. 강태영 은행장은 전국 점포망을 활용하여 금융 소외지역까지 지원을 확대할 계획이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 익명의 피싱 사기범으로, 자력 있는 피고를 특정하기 어렵습니다. 피해 규모나 피해자 수도 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 NH농협금융이 전기통신금융사기 피해자들을 위해 보상보험을 제공한다는 내용으로, 특정 사건의 피고나 소송 대상이 명확히 제시되지 않습니다. 소송금융 투자 기회를 발굴하기 위한 구체적인 분쟁 상황이나 책임 주체가 없어 부적합합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>클릭 절대 금지..중동 사태 악용 '피싱 주의보'</t>
+          <t>[은행   NOW] NH농협금융, 에너지 위기 극복 위한 차량 5부제 시행 등</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102768</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703282</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:48.543601+00:00</t>
+          <t>2026-03-24 12:27:11.693785+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
-      <c r="D122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>보이스피싱 예방 및 피해 보상 지원</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>중동정세 악용, 유가·방산 관련주를 추천하며 원금 반환 및 손해배상을 약속하는 투자 사기 문자 메시지가 기승을 부리고 있습니다. 경찰은 해당 메시지에 답장하거나 링크를 누를 경우 피해가 발생할 수 있다고 경고하며 수사를 진행 중입니다.</t>
+          <t>NH농협은행이 만 60세 이상 고객에게 보이스피싱 보상보험을 무료로 가입 지원합니다. 강태영 행장은 전기통신금융사기 피해 증가에 따라 이번 보험이 피해자들에게 실질적인 도움이 되기를 기대하며, 금융 소외지역까지 지원을 확대할 계획이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중인 점(증거 확보 가능성, 공적 절차 진행)은 긍정적이나, 사기 사건의 특성상 특정된 피고가 없고 자력 있는 상대방을 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 낮추는 요인으로 작용하여 적합도가 낮습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 가입을 지원한다는 내용으로, 특정 가해자에게 책임을 묻는 소송 사건이 아닙니다. 보이스피싱 가해자는 특정하기 어렵고 자력이 부족한 경우가 많아 소송금융 투자 대상으로 부적합합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>중동정세 악용 사기사례 기승</t>
+          <t>만60세 이상 무료  NH농협은행 '보이스피싱 보상보험 무료 가입' 지원</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289953124980</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121921</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:18.145472+00:00</t>
+          <t>2026-03-24 12:26:47.332129+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
-      <c r="D123" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D123" t="inlineStr"/>
+      <c r="E123" t="inlineStr"/>
       <c r="F123" t="inlineStr">
         <is>
-          <t>중동사태를 악용하여 유가·방산 관련주 투자를 유도하며 원금 반환 및 손해배상을 약속하는 피싱 문자 메시지가 발견되어 주의가 요구됩니다. 이 메시지에 답장하거나 링크를 클릭할 경우 추가 피해로 이어질 수 있습니다.</t>
+          <t>NH농협은행은 만 60세 이상 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱이나 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 금융사기 피해를 줄이고 실질적인 보상체계를 마련하기 위한 포용금융 정책의 일환이다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>피싱 사기 사건으로, 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송을 통한 실질적 배상 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 현재까지 구체적인 피해 규모 및 피해자 수가 파악되지 않아 투자 매력도가 낮습니다. (적합 조건 4 미충족)</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위해 무료 보험을 지원하는 선제적 조치에 대한 내용입니다. 특정 사건에서 배상 능력이 충분하고 책임이 명확한 피고가 존재하지 않으므로, 소송금융 투자 대상으로 적합한 사건이 아닙니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>항공편 취소 · 전쟁 수혜주 …중동사태 악용한 피싱 주의</t>
+          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=512856</t>
+          <t>https://www.mt.co.kr/finance/2026/03/24/2026032413252145610</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:12.391258+00:00</t>
+          <t>2026-03-24 12:26:29.258819+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
-      <c r="D124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>중동 사태를 악용한 항공권 취소, 방산주 투자 유도, 로맨스 스캠 등 다양한 피싱 사기가 기승하고 있어 경찰청이 긴급 피싱주의보를 발령했다. 사기범들은 국제적 위기 상황과 국민의 불안감을 악용하여 개인정보 및 투자금을 가로채고 있다. 경찰은 출처 불분명 링크 클릭에 대한 주의를 당부했다.</t>
+          <t>NH농협은행이 만 60세 이상 100만 명을 대상으로 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 최대 70%(한도 1000만원)를 보장한다. 이는 금융취약계층 보호를 위한 정부 정책에 발맞춘 조치로, NH농협은행은 금융사기 예방 활동을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나, 상대방이 불특정 다수의 사기범으로 특정 및 자력 확보가 어려움 (적합 조건 1, 2 미충족). 또한, 구체적인 피해 규모와 피해자 수가 확인되지 않아 소송금융 투자 대상으로 적합하지 않음 (적합 조건 4 미충족).</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 제공하는 사업에 대한 내용입니다. 특정 사건으로 인한 피해 발생이나 상대방의 책임이 명확한 상황이 아니며(적합 조건 1 불충족), 소송의 대상이 될 만한 집단적 피해(적합 조건 3 불충족)나 실제 발생한 대규모 피해(적합 조건 4 불충족)가 보고되지 않았습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>“항공권 취소됐어요” 경찰청, 중동사태 악용 긴급 피싱 주의</t>
+          <t>피싱 당하면 1000만원 보상 …NH농협은행, 보이스피싱 보험 무료 지원</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323510392?OutUrl=naver</t>
+          <t>https://www.ajunews.com/view/20260324125048326</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:34.833037+00:00</t>
+          <t>2026-03-24 12:25:56.316665+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 실시간 관찰</t>
+          <t>NH농협은행의 보이스피싱 보상 보험 무료 가입 지원</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>경찰청이 중동 전쟁을 악용한 투자 사기, 스미싱, 연애빙자 사기 등 다양한 피싱 시도에 대해 긴급 피싱주의보를 발령했습니다. 사기범들은 전쟁 수혜주 고수익 보장, 항공편 취소 재예약, 국제 구호 단체 사칭 등의 수법으로 접근하며, 현재까지 실제 피해 사례는 접수되지 않았으나 경찰은 범행 시도를 실시간 관찰하며 차단 조치 중입니다.</t>
+          <t>NH농협은행이 만 60세 이상 100만 명에게 보이스피싱 보상 보험을 무료로 지원한다. 이는 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하기 위한 선제적 조치로, 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보상받을 수 있다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>현재까지 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 요건을 충족하지 못합니다. 또한, 상대방이 불특정 다수의 익명 사기범으로 특정 및 자력 확보가 어려워 소송 진행 및 배상 가능성이 낮습니다. (부적합 조건: 실제 피해 없음, 적합 조건 1, 2 미충족)</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 구제를 위해 무료 보험을 제공하는 내용으로, 소송금융의 투자 대상이 될 만한 특정 피고의 책임이 명확한 사건이 아닙니다. 오히려 은행이 선제적으로 피해자 지원에 나서는 상황이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>중동전쟁 수혜주 고수익 보장 …국제정세 `피싱 주의보` 발령</t>
+          <t>만 60세 이상이면 누구나…농협銀 보이스피싱 보험 무료 지원</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03109446645386272</t>
+          <t>https://www.yna.co.kr/view/AKR20260324055100002?input=1195m</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-23 12:52:18.456923+00:00</t>
+          <t>2026-03-24 12:25:22.670573+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
-      <c r="D126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방, 경찰 수사 진행 중</t>
+          <t>보이스피싱 예방 및 보상보험 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>금융기관 직원의 기지로 보이스피싱 사기로 인한 약 800만원의 추가 송금을 막아 피해를 예방했습니다. 경찰이 현장에서 피해자를 설득하여 송금을 중단시켰으며, 추가 피해를 예방할 수 있었다고 설명했습니다.</t>
+          <t>NH농협은행이 금융 사기에 취약한 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만 원까지 보장한다. 농협은행은 금융 사기 예방 교육 및 모니터링 활동을 강화하며 금융 취약 계층 보호에 앞장서고 있다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>이 사건은 금융기관 직원의 기지로 보이스피싱 피해를 예방한 사례로, 실제 발생한 손해가 없어 소송금융의 대상이 되는 민사상 손해배상 청구의 여지가 없습니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 없음) 또한, 보이스피싱 범죄자는 특정 및 자력 확보가 어려워 소송 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방 책임이 명확하지 않음, 상대방에게 자력이 충분하지 않음)</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상보험을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 가해자나 집단 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>“수상한 송금 막았다”…금융기관 직원 기지로 보이스피싱 피해 예방</t>
+          <t>농협은행, 만 60세이상 ‘보이스피싱 보험’ 무료 지원</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202603231935598602433530906c_7</t>
+          <t>https://www.sedaily.com/article/20023285?ref=naver</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-23 12:40:09.261520+00:00</t>
+          <t>2026-03-24 12:24:59.671645+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr"/>
-      <c r="E127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E127" t="inlineStr"/>
       <c r="F127" t="inlineStr">
         <is>
-          <t>중동 상황을 빌미로 항공권 취소 문자를 보내는 신종 피싱 사기가 발생하고 있습니다. 사기범들은 고수익을 보장하며 피해자들을 가짜 투자 리딩방과 거래소로 유인하고 있습니다. 기사는 이러한 신종 피싱에 대한 주의를 당부하고 있습니다.</t>
+          <t>동양저축은행은 '스텔라 브랜드'를 통해 금융사기를 예방하고 대출 문턱을 낮추는 서비스를 제공한다. 은행 측은 고문 변호사를 통한 법률 대응 지원으로 피해자 구제에 실질적인 도움이 될 것으로 기대하고 있다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(사기범), 특정 가능한 상대방이 없으며 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 불충분) 기사는 특정 사건에 대한 보도라기보다 신종 피싱에 대한 일반적인 주의 경고에 해당합니다.</t>
+          <t>제공된 기사 내용은 동양저축은행의 금융사기 예방 및 대출 서비스에 대한 홍보성 정보이며, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>중동 상황으로 항공권 취소  문자…신종 피싱 '유의'</t>
+          <t>““금융사기 막고 대출 문턱 낮추고””…동양저축은행 ‘스텔라 브랜...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032305907</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032413593473199</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-23 12:39:25.774189+00:00</t>
+          <t>2026-03-24 12:20:27.385306+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
-      <c r="D128" t="inlineStr"/>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>보이스피싱 예방을 위한 업무협약 체결</t>
+          <t>경찰청에서 범행 시도 관찰 및 예방 조치 중, 실제 피해 사례 미접수</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>하동경찰서와 BNK 경남은행 하동지점이 보이스피싱 예방을 위한 업무협약을 체결했습니다. 이번 협약은 지능화되는 전자금융사기 범죄에 공동 대응하고, 고령자 등 금융 취약 계층 주민들의 피해를 최소화하기 위한 지역 안전망 강화에 중점을 둡니다.</t>
+          <t>미국-이란 전쟁을 악용한 '전쟁 수혜주' 투자 유인 리딩방 사기, 항공편 취소 스미싱 등 다양한 피싱 사기가 불특정 다수에게 대량 살포되고 있다. 경찰청은 해당 범행 시도를 관찰하며 예방 조치를 취하고 있으나, 아직 실제 피해 사례는 접수되지 않았다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 예방을 위한 경찰서와 은행 간의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁이 발생한 상황이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>사기범들의 책임은 명확하나(적합 조건 1), 아직 실제 피해 사례가 접수되지 않아 소송의 원고가 특정되지 않았고, 상대방(사기범)의 자력 확보가 매우 어렵다. 소송금융은 실제 피해 발생 및 배상 능력 있는 피고를 전제로 하므로 현재 단계에서는 투자 부적합.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>하동경찰서·BNK 경남은행, 보이스피싱 예방 업무협약 체결</t>
+          <t>“전쟁株, 투자 실패 땐 배상해드려요”… 美-이란 전쟁틈탄 리딩방 사...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=469461</t>
+          <t>https://www.donga.com/news/Society/article/all/20260324/133591025/2</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-23 12:30:16.739385+00:00</t>
+          <t>2026-03-24 00:31:19.542032+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
-      <c r="A129" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A129" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>서울시 민생사법경찰국 수사반 편성 및 집중 수사, 예방 캠페인 진행 중</t>
+          <t>경찰청의 '긴급 피싱주의보' 발령 및 수사 진행 가능성</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>서울시가 청소년을 대상으로 확산되는 불법 '대리입금' 범죄에 대해 집중 수사와 예방 캠페인을 벌인다. 대리입금은 소액을 빌려주고 법정 최고 이자율을 훨씬 초과하는 수고비와 지각비를 부과하는 불법 사금융 행위로, 청소년들이 금융 지식 부족으로 피해를 입고 개인정보 유출까지 겪는 것으로 나타났다. 서울시는 3개 수사반을 편성해 불법 광고 계정을 추적하고, 고등학교 등에 홍보물을 배포하며 피해 신고를 독려하고 있다.</t>
+          <t>중동 정세 불안을 악용한 '전쟁 수혜주' 투자 유도 피싱 사기가 기승을 부리고 있다. 사기범들은 고수익을 미끼로 가짜 거래소에 가입하게 한 뒤 투자금을 가로채 잠적하는 전형적인 수법을 사용한다. 경찰청은 전 국민 대상 '긴급 피싱주의보'를 발령하고 개인정보 및 금전 요구에 응하지 말 것을 당부했다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방 책임이 불법 대부 행위로 명확하며(1), 청소년을 대상으로 한 집단적 피해(3)가 발생하고 있어 사회적 파급력이 큼. 서울시가 3개 수사반을 편성해 집중 수사(6)를 진행 중이므로 증거 확보(5) 및 가해자 특정에 유리한 상황. 다만 상대방이 미등록 대부업자 등으로 자력 확보가 불확실할 수 있어 회수 가능성에 대한 면밀한 검토가 필요함.</t>
+          <t>소송 상대방이 특정되지 않아 책임 주체 및 자력 확인이 불가하며, 전형적인 피싱 사기로 가해자 특정 및 피해금 회수가 매우 어렵습니다. (부적합 조건: 상대방 책임 명확성 및 자력 부족) 비록 집단적 피해 가능성이 있고(적합 조건: 집단적 피해), 경찰청의 공적 절차 진행(적합 조건: 공적 절차 진행)으로 증거 확보 가능성은 있으나(적합 조건: 증거 확보 가능), 핵심적인 소송 대상 부재로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>청소년 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>청소년 노린 불법 '대리입금'…서울시, 대대적 캠페인</t>
+          <t>전쟁 수혜주 투자하세요 …불안 심리 악용 피싱 주의보</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558206</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260323211311vgC</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-23 00:18:10.485412+00:00</t>
+          <t>2026-03-24 00:30:18.654488+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
-      <c r="A130" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>샘 뱅크먼-프리드 (SBF) 측</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>제도적 대응 논의 및 채무부존재 확인 소송 가능성</t>
+          <t>SBF의 재심(항소) 절차 중 서신 진위 공방</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>지적장애인을 대상으로 한 금융사기가 만연하며, 가해자들이 이들을 속여 대출을 받게 하거나 계약을 맺게 하는 방식으로 피해를 입히고 있습니다. 피해자들이 채무부존재 확인 소송을 제기하더라도 지적장애라는 이유만으로 채무가 면제되지 않는 경우가 있어 제도적 보완이 시급하다는 지적입니다.</t>
+          <t>FTX 설립자 샘 뱅크먼-프리드가 사기 및 공모 혐의로 25년형을 선고받은 후 재심을 추진 중인 가운데, 미국 검찰이 그가 교도소에서 보낸 것으로 제출된 서신의 진위에 의문을 제기했습니다. 페덱스 발송 기록과 형식 오류 등을 근거로 사칭 가능성이 제기되며 SBF의 재심 시도에 예상치 못한 변수로 작용하고 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 사건은 지적장애인이라는 취약 계층을 대상으로 한 금융사기로, 다수의 피해자가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)이 있습니다. 직접적인 가해자는 특정되지 않았으나, '금융사기'의 특성상 금융기관이 거래에 연루되어 과실 또는 시스템적 책임이 인정될 경우 충분한 자력(적합 조건 2)을 가진 상대방이 될 수 있습니다. 또한, '채무부존재 확인 소송' 가능성이 언급되어 법적 쟁점이 명확합니다.</t>
+          <t>이 기사는 새로운 소송금융 투자 기회를 제공하는 민사 사건이 아닌, 이미 형이 선고된 샘 뱅크먼-프리드의 형사 항소 절차 중 제출된 서신의 진위 여부에 대한 절차적 공방을 다루고 있습니다. 따라서 적합 조건에 해당하는 새로운 피해나 명확한 상대방이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>지적장애인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>지적장애인 울리는 금융사기…제도는 뒷북 대응</t>
+          <t>검찰, SBF 옥중 서신 진위 의문…사칭 가능성 제기</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319227</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/342322</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:08.264027+00:00</t>
+          <t>2026-03-23 13:12:46.875785+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국 폐쇄 조치, 미국 및 유럽연합 제재</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 차단 노력 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion을 이란 혁명수비대 자금 처리 및 허위 정보 제공 혐의로 폐쇄했습니다. 미국과 유럽연합도 Zedxion을 제재 명단에 올렸으며, 약 10억 달러 규모의 자금이 혁명수비대와 연계되어 처리된 것으로 파악됩니다. 이로 인해 Zedxion 이용자들의 피해가 예상됩니다.</t>
+          <t>경찰청이 중동 사태를 악용한 피싱 범죄 시도에 대해 '긴급 피싱주의보'를 발령했습니다. 주요 수법은 전쟁 수혜주 빙자 투자리딩방 유인, 항공편 취소·재예약 빙자 스미싱, 로맨스 스캠 등이며, 현재까지 실제 피해로 이어진 사례는 접수되지 않았습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion에 대해 이란 혁명수비대 자금 처리 및 허위 정보 제공을 이유로 폐쇄 조치를 내렸습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 미국, EU 등 여러 공적 절차가 진행 중이며(적합 조건 6), 10억 달러 규모의 자금 처리와 플랫폼 폐쇄로 인한 다수 이용자의 집단적 피해(적합 조건 3, 4)가 예상되어 소송금융 투자에 적합합니다. 각국 규제 당국의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>현재까지 중동 사태를 악용한 피싱 범행 시도가 실제 피해로 이어진 사례는 접수되지 않아 소송금융의 핵심 요건인 '실제 피해 발생'과 '피해 규모'가 확인되지 않습니다. 또한, 상대방이 불특정 다수의 피싱 범죄자이므로 '상대방 특정' 및 '자력 충분' 조건도 충족하기 어렵습니다. 경찰의 주의보 발령은 예방적 조치에 해당합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Zedxion 이용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>[저녁 뉴스브리핑] 미국·이스라엘과 이란 전쟁 심화로 글로벌 위험자산...</t>
+          <t>중동 전쟁으로 항공편 취소  사기 조심…경찰청, 피싱주의보 발령</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/341895</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603231758181Ah</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-21 12:36:25.029472+00:00</t>
+          <t>2026-03-23 13:03:56.994785+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
-      <c r="A132" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>FINRA(미국 금융산업규제국)에 손해배상 중재 신청</t>
+          <t>경찰청 전기통신금융사기 통합대응단 관찰 및 예방 조치 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>뉴욕에 거주하는 80대 노인이 기술지원 사칭 피싱으로 28만 4,650달러를 편취당했습니다. 피해자는 사기범들이 마이크로소프트 기술지원을 사칭해 원격 제어 후 암호화폐 계좌로 자금을 이체하게 했으며, 찰스슈왑이 고액의 이상 거래를 감시하고 차단할 의무를 다하지 않았다고 주장하며 FINRA에 중재를 신청했습니다.</t>
+          <t>최근 미국-이란 전쟁 정세를 악용한 '전쟁 수혜주' 투자 유인, 항공권 취소 환불 사칭 등 다양한 피싱 사기 문자메시지가 대량 살포되고 있습니다. 경찰청 전기통신금융사기 통합대응단은 이러한 범행 시도를 관찰하며 전화번호 및 인터넷 주소 차단 등 피해 방지 대책을 이어가고 있으나, 아직 실제 피해 사례는 접수되지 않았습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>대형 금융기관(찰스슈왑)을 상대로 한 소송으로 자력 충분(적합 조건 2). 피해 금액이 28만 5천 달러로 규모가 크며(적합 조건 4), 고령 고객 계좌에서 발생한 이상 거래에 대한 금융기관의 감시 의무 위반 주장이 명확함(적합 조건 1). 이미 FBI 수사와 FINRA 중재 절차가 진행 중(적합 조건 6).</t>
+          <t>아직 실제로 피해 사례가 접수되지 않아 피해 규모를 특정할 수 없으며(피해 규모가 큼 조건 불충족), 사기범이 특정되지 않아 상대방의 자력 확인이 불가능합니다(상대방에게 자력이 충분함 조건 불충족). 경찰이 범행 시도를 관찰하고 예방 조치를 취하고 있으나, 소송금융 투자를 위한 핵심 요건인 구체적인 피해와 특정 가능한 피고가 부재합니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>28만 4,650달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>뉴욕 80대, 기술지원 사칭 피싱에 28만5,000달러 피해…암호화폐 전환 후...</t>
+          <t>‘항공권 취소 환불’ ‘전쟁 수혜주’…이란戰 악용한 피싱 사기 기승</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/341714</t>
+          <t>https://www.donga.com/news/Society/article/all/20260323/133587454/1</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:18.918862+00:00</t>
+          <t>2026-03-23 13:03:00.099949+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>MZS 코인 사기 사건 경찰 수사 및 재구속 진행 중, GCV 코인 사기 사건 1심 진행 중</t>
+          <t>피싱 주의보 발령</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>경제적 가치가 없는 밈코인(MZS, GCV)을 만들어 투자 사기를 벌인 일당이 120여명 이상의 피해자로부터 총 119억원 상당을 편취한 혐의로 경찰에 재구속되었습니다. 이들은 무가치한 코인을 고가에 판매하고 골프장 회원권을 미끼로 투자자들을 현혹했으며, 코인 지갑을 조종하여 투자금을 편취했습니다. 현재 경찰 수사가 진행 중이며, GCV 코인 관련 사건은 1심 재판 중으로 추가 피해자 발생 가능성도 제기되고 있습니다.</t>
+          <t>중동 사태를 악용하여 전쟁 관련 화제주를 추천하고 원금 반환 및 손해배상을 장담하며 투자자를 유혹하는 피싱 문자가 확산되고 있습니다. 해당 문자에 답장하거나 링크를 클릭할 경우 피해를 입을 수 있어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>사기 혐의로 일당이 구속되었고, 경찰 수사를 통해 범행 수법이 명확히 드러나 상대방 책임이 비교적 명확합니다(적합 조건 1). MZS 및 GCV 코인 사기로 최소 249명 이상의 다수 피해자가 발생했으며(적합 조건 3), 총 119억원 상당의 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사 및 재구속이 진행 중이며, GCV 코인 사건은 이미 1심 재판 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>상대방이 특정되지 않은 익명의 피싱 사기범으로, 자력 있는 피고를 특정하기 어렵습니다. 피해 규모나 피해자 수도 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>총 119억원 상당</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>최소 249명 이상 (800명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>‘밈코인’ 사기 일당, 풀려나자마자 또 재구속…피해자 120여명 달해</t>
+          <t>클릭 절대 금지..중동 사태 악용 '피싱 주의보'</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699456?ref=naver</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102768</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-21 00:29:42.005671+00:00</t>
+          <t>2026-03-23 13:02:48.543601+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2차 현금수거책에 대한 형사 재판 판결 선고</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>A씨는 보이스피싱 2차 현금수거책으로 활동하며 피해자 2명으로부터 5150만원을 가로챈 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 A씨의 진술 번복에도 불구하고 1차 현금수거책의 구체적 진술을 신빙성 있다고 판단했습니다. 보이스피싱 조직은 서민금융진흥원과 카드회사 직원을 사칭하여 피해자들을 속인 것으로 드러났습니다.</t>
+          <t>중동정세 악용, 유가·방산 관련주를 추천하며 원금 반환 및 손해배상을 약속하는 투자 사기 문자 메시지가 기승을 부리고 있습니다. 경찰은 해당 메시지에 답장하거나 링크를 누를 경우 피해가 발생할 수 있다고 경고하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>보이스피싱 2차 현금수거책에 대한 형사 재판이 이미 판결 선고로 종결되어 '부적합 조건'에 해당합니다. 비록 형사 유죄 판결로 상대방 책임이 명확해졌으나, 피고인(현금수거책)의 자력이 충분하지 않을 가능성이 높고, 보이스피싱 조직의 주범을 특정하여 민사 소송을 진행하고 배상을 받는 것이 현실적으로 어렵습니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중인 점(증거 확보 가능성, 공적 절차 진행)은 긍정적이나, 사기 사건의 특성상 특정된 피고가 없고 자력 있는 상대방을 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 낮추는 요인으로 작용하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>5150만원 (2인 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>난 길 건너 구경만 했다  거액 꿀꺽하고 발뺌... '이것'에 반전 [사건실...</t>
+          <t>중동정세 악용 사기사례 기승</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603201621522464</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289953124980</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-21 00:24:53.917791+00:00</t>
+          <t>2026-03-23 13:02:18.145472+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
-      <c r="A135" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>피싱 사기 주의 경고</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>중동사태를 악용하여 유가·방산 관련주 투자를 유도하며 원금 반환 및 손해배상을 약속하는 피싱 문자 메시지가 발견되어 주의가 요구됩니다. 이 메시지에 답장하거나 링크를 클릭할 경우 추가 피해로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>피싱 사기 사건으로, 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송을 통한 실질적 배상 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 현재까지 구체적인 피해 규모 및 피해자 수가 파악되지 않아 투자 매력도가 낮습니다. (적합 조건 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>항공편 취소 · 전쟁 수혜주 …중동사태 악용한 피싱 주의</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>kbsm.net</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://www.kbsm.net/news/view.php?idx=512856</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:58:12.391258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr"/>
+      <c r="D136" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D136" t="inlineStr">
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>중동 사태를 악용한 항공권 취소, 방산주 투자 유도, 로맨스 스캠 등 다양한 피싱 사기가 기승하고 있어 경찰청이 긴급 피싱주의보를 발령했다. 사기범들은 국제적 위기 상황과 국민의 불안감을 악용하여 개인정보 및 투자금을 가로채고 있다. 경찰은 출처 불분명 링크 클릭에 대한 주의를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하나, 상대방이 불특정 다수의 사기범으로 특정 및 자력 확보가 어려움 (적합 조건 1, 2 미충족). 또한, 구체적인 피해 규모와 피해자 수가 확인되지 않아 소송금융 투자 대상으로 적합하지 않음 (적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>“항공권 취소됐어요” 경찰청, 중동사태 악용 긴급 피싱 주의</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260323510392?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:55:34.833037+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E136" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>김재현 전 대표의 형사 재판은 대법원에서 확정되었으나, 검찰의 범죄수익 환수 및 피해자 환부 절차가 진행 중</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 실시간 관찰</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 사기 사건의 주범 김재현 전 대표가 1조 3천억원대 투자금을 편취한 혐의로 대법원에서 징역 40년과 추징금 751억 7천만원을 확정받았다. 검찰은 현재까지 총 193억 8천만원의 범죄수익을 환수했으며, 이 돈은 피해자들에게 환부될 예정이다. 검찰은 앞으로도 피해 회복을 위해 노력하겠다고 밝혔다.</t>
+          <t>경찰청이 중동 전쟁을 악용한 투자 사기, 스미싱, 연애빙자 사기 등 다양한 피싱 시도에 대해 긴급 피싱주의보를 발령했습니다. 사기범들은 전쟁 수혜주 고수익 보장, 항공편 취소 재예약, 국제 구호 단체 사칭 등의 수법으로 접근하며, 현재까지 실제 피해 사례는 접수되지 않았으나 경찰은 범행 시도를 실시간 관찰하며 차단 조치 중입니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억원대 투자금 사기로 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했다. 검찰 수사 및 대법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 검찰의 범죄수익 환수 절차가 진행 중이다(적합 조건 6). 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>현재까지 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 요건을 충족하지 못합니다. 또한, 상대방이 불특정 다수의 익명 사기범으로 특정 및 자력 확보가 어려워 소송 진행 및 배상 가능성이 낮습니다. (부적합 조건: 실제 피해 없음, 적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>1조 3천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>검찰, ‘옵티머스 펀드사기’ 추징금 4.5억 추가 환수…총 194억 되찾아</t>
+          <t>중동전쟁 수혜주 고수익 보장 …국제정세 `피싱 주의보` 발령</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12052868?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03109446645386272</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-20 13:01:17.153630+00:00</t>
+          <t>2026-03-23 12:52:18.456923+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 손해배상 청구 준비 중, 지급정지 및 채권보전 조치 진행</t>
+          <t>보이스피싱 피해 예방, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>법무법인 초원이 주식리딩방 사기 피해 구제를 위해 전담팀을 구성하고 대응을 강화하고 있습니다. 지급정지 신청, 계좌 추적 등 금융기관 대응을 우선 진행하며, 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 가압류 등 채권보전 조치도 병행할 예정입니다.</t>
+          <t>금융기관 직원의 기지로 보이스피싱 사기로 인한 약 800만원의 추가 송금을 막아 피해를 예방했습니다. 경찰이 현장에서 피해자를 설득하여 송금을 중단시켰으며, 추가 피해를 예방할 수 있었다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>주식리딩방 사기로 인한 상대방의 책임이 명확하며(적합 조건 1), 법무법인이 사기피해구제센터와 전담팀을 운영하는 것은 다수의 피해자가 존재하고 집단적 피해(적합 조건 3)가 발생했음을 시사합니다. 개별 피해액이 크고 총 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 지급정지, 계좌 추적, 가압류 등 증거 확보 및 채권 보전 조치(적합 조건 5)가 진행 중입니다. 또한 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 있어 관련 공적 절차(적합 조건 6)가 진행 중이거나 임박했습니다.</t>
+          <t>이 사건은 금융기관 직원의 기지로 보이스피싱 피해를 예방한 사례로, 실제 발생한 손해가 없어 소송금융의 대상이 되는 민사상 손해배상 청구의 여지가 없습니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 없음) 또한, 보이스피싱 범죄자는 특정 및 자력 확보가 어려워 소송 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방 책임이 명확하지 않음, 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>법무법인 초원 사기피해구제센터 주식리딩방사기 대응 강화...전담팀 통...</t>
+          <t>“수상한 송금 막았다”…금융기관 직원 기지로 보이스피싱 피해 예방</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742032</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202603231935598602433530906c_7</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:49.537621+00:00</t>
+          <t>2026-03-23 12:40:09.261520+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
-      <c r="A139" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
-      <c r="D139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
-          <t>형사 재판 감형 선고</t>
+          <t>신종 피싱 경고</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>보이스 피싱 피해자가 사망에 이른 사건으로, '자살이 아닌 살인'으로 언급되며 심각성을 더한다. 가해자들은 다른 피해자들과 합의를 통해 감형을 받은 것으로 보도되어, 다수의 피해자가 발생하고 형사 절차가 진행되었음을 시사한다.</t>
+          <t>중동 상황을 빌미로 항공권 취소 문자를 보내는 신종 피싱 사기가 발생하고 있습니다. 사기범들은 고수익을 보장하며 피해자들을 가짜 투자 리딩방과 거래소로 유인하고 있습니다. 기사는 이러한 신종 피싱에 대한 주의를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>보이스 피싱 조직의 책임이 명확하고, 피해자가 사망에 이르는 심각한 피해가 발생했으며, '다른 피해자들' 언급으로 보아 집단적 피해 가능성이 높습니다. 또한, 형사 재판이 진행되어 감형이 선고된 것으로 보아 증거가 확보되었고 공적 절차가 진행된 상태입니다. 다만, 소송 상대방(보이스 피싱 조직)의 자력 확보가 불확실하며, 기사 내용만으로는 사건의 현재 진행 상황 및 민사 소송의 구체적인 피고 특정에 한계가 있습니다.</t>
+          <t>상대방 책임은 명확하나(사기범), 특정 가능한 상대방이 없으며 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 불충분) 기사는 특정 사건에 대한 보도라기보다 신종 피싱에 대한 일반적인 주의 경고에 해당합니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 보이스 피싱에 사망</t>
+          <t>중동 상황으로 항공권 취소  문자…신종 피싱 '유의'</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603200023</t>
+          <t>https://www.hankyung.com/article/2026032305907</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:49.947312+00:00</t>
+          <t>2026-03-23 12:39:25.774189+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
-      <c r="D140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
-          <t>보이스피싱 가해자에 대한 형사 절차 진행 및 감형</t>
+          <t>보이스피싱 예방을 위한 업무협약 체결</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>28세 청년이 11시간 동안 보이스피싱에 시달리다 사망한 사건. 가해자는 다른 피해자들과 합의하여 감형받았으며, AI 음성 복제 기술을 이용한 신종 보이스피싱 수법이 언급됨. 이 사건은 보이스피싱의 심각성과 피해 규모를 보여준다.</t>
+          <t>하동경찰서와 BNK 경남은행 하동지점이 보이스피싱 예방을 위한 업무협약을 체결했습니다. 이번 협약은 지능화되는 전자금융사기 범죄에 공동 대응하고, 고령자 등 금융 취약 계층 주민들의 피해를 최소화하기 위한 지역 안전망 강화에 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>보이스피싱 가해자가 특정되어 형사 절차가 진행되었고(감형 이유 언급), 다수의 피해자가 발생한 집단적 피해 사례임. 피해자가 사망에 이르는 등 피해 규모가 매우 크며, 방송 보도 및 형사 절차를 통해 증거 확보가 용이할 것으로 판단됨. (적합 조건 1, 3, 4, 5, 6)</t>
+          <t>해당 기사는 보이스피싱 예방을 위한 경찰서와 은행 간의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁이 발생한 상황이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>28세 청년 죽음으로 몰아간 11시간의 보이스피싱 [꼬꼬무]</t>
+          <t>하동경찰서·BNK 경남은행, 보이스피싱 예방 업무협약 체결</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725187</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=469461</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:35.542291+00:00</t>
+          <t>2026-03-23 12:30:16.739385+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 진행 중, 해외 총책 추적 중</t>
+          <t>서울시 민생사법경찰국 수사반 편성 및 집중 수사, 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>경찰이 보이스피싱 피해금을 가상자산으로 바꿔 해외로 송금한 돈세탁 조직을 검거했습니다. 이들은 서울 명동 오피스텔에 사무실을 차리고 범죄를 저질렀으며, 경찰은 현금, 은구슬, 금괴 등 총 60억 원에 달하는 범죄 수익을 확보했습니다. 현재 19명이 검거되고 4명이 구속되었으며, 해외로 달아난 보이스피싱 총책을 추적 중입니다.</t>
+          <t>서울시가 청소년을 대상으로 확산되는 불법 '대리입금' 범죄에 대해 집중 수사와 예방 캠페인을 벌인다. 대리입금은 소액을 빌려주고 법정 최고 이자율을 훨씬 초과하는 수고비와 지각비를 부과하는 불법 사금융 행위로, 청소년들이 금융 지식 부족으로 피해를 입고 개인정보 유출까지 겪는 것으로 나타났다. 서울시는 3개 수사반을 편성해 불법 광고 계정을 추적하고, 고등학교 등에 홍보물을 배포하며 피해 신고를 독려하고 있다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(보이스피싱 및 돈세탁 조직), 피해 규모가 크며(확인된 범죄 수익 60억 원), 다수의 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 현금, 금괴 등 객관적 증거가 확보되었고, 공적 절차가 활발히 진행 중인 점(경찰 수사 및 검거)이 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방 책임이 불법 대부 행위로 명확하며(1), 청소년을 대상으로 한 집단적 피해(3)가 발생하고 있어 사회적 파급력이 큼. 서울시가 3개 수사반을 편성해 집중 수사(6)를 진행 중이므로 증거 확보(5) 및 가해자 특정에 유리한 상황. 다만 상대방이 미등록 대부업자 등으로 자력 확보가 불확실할 수 있어 회수 가능성에 대한 면밀한 검토가 필요함.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>60억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>청소년 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>금고에 현금다발 가득‥검은 돈 세탁조직 덜미</t>
+          <t>청소년 노린 불법 '대리입금'…서울시, 대대적 캠페인</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808914_37012.html</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558206</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:39.727861+00:00</t>
+          <t>2026-03-23 00:18:10.485412+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A142" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 검거 및 형사 재판 종결 (1심 6년형, 항소심 5년 6개월 감형)</t>
+          <t>제도적 대응 논의 및 채무부존재 확인 소송 가능성</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>2020년 1월, 20대 청년 김후빈 씨가 보이스피싱 조직에 속아 현금을 인출하고 가스라이팅 당한 끝에 극단적 선택을 했습니다. 경찰 수사 끝에 보이스피싱 조직원들이 검거되어 형사 재판을 받았고, 1심 6년형, 항소심에서 일부 피해자와 합의 후 5년 6개월형으로 감형되었습니다. 유가족은 국민 청원을 통해 진실을 알리고 범죄자 처벌을 촉구했습니다.</t>
+          <t>지적장애인을 대상으로 한 금융사기가 만연하며, 가해자들이 이들을 속여 대출을 받게 하거나 계약을 맺게 하는 방식으로 피해를 입히고 있습니다. 피해자들이 채무부존재 확인 소송을 제기하더라도 지적장애라는 이유만으로 채무가 면제되지 않는 경우가 있어 제도적 보완이 시급하다는 지적입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>보이스피싱범들의 책임은 명확하고 형사 유죄 판결까지 받았으나 (적합 조건 1, 5 충족), 이미 형사 절차가 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다 (부적합 조건). 또한, 개별 범죄자들의 자력이 충분하지 않아 민사상 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족).</t>
+          <t>이 사건은 지적장애인이라는 취약 계층을 대상으로 한 금융사기로, 다수의 피해자가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)이 있습니다. 직접적인 가해자는 특정되지 않았으나, '금융사기'의 특성상 금융기관이 거래에 연루되어 과실 또는 시스템적 책임이 인정될 경우 충분한 자력(적합 조건 2)을 가진 상대방이 될 수 있습니다. 또한, '채무부존재 확인 소송' 가능성이 언급되어 법적 쟁점이 명확합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>지적장애인 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[스브스夜] '꼬꼬무' 가짜 김민수 검사 '보이스피싱' 사건···20대 청년...</t>
+          <t>지적장애인 울리는 금융사기…제도는 뒷북 대응</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>ent.sbs.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314125&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319227</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-20 00:23:46.237626+00:00</t>
+          <t>2026-03-22 12:53:08.264027+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>보이스피싱 및 자금세탁 조직</t>
+          <t>Zedxion</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄수익 압수</t>
+          <t>영국 금융 규제당국 폐쇄 조치, 미국 및 유럽연합 제재</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>경찰이 보이스피싱 범죄수익을 가상자산으로 바꾸고 금으로 환치기하는 방식으로 돈을 세탁한 조직원 19명을 검거하고 60억원 상당의 범죄 수익을 압수했다. 이들은 서울 명동 오피스텔에 사무실을 차리고 조직적으로 자금세탁을 진행했으며, 보이스피싱 총책은 해외로 도피해 추적 중이다. 이번 검거를 통해 다수의 보이스피싱 피해자들에 대한 구제 가능성이 열렸다.</t>
+          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion을 이란 혁명수비대 자금 처리 및 허위 정보 제공 혐의로 폐쇄했습니다. 미국과 유럽연합도 Zedxion을 제재 명단에 올렸으며, 약 10억 달러 규모의 자금이 혁명수비대와 연계되어 처리된 것으로 파악됩니다. 이로 인해 Zedxion 이용자들의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고 경찰이 60억원 상당의 범죄 수익을 압수하여 배상 재원 확보 가능성이 높습니다 (적합 조건 1, 2). 다수의 피해자가 발생했을 것으로 추정되며 피해 규모가 크고 (적합 조건 3, 4), 경찰 수사를 통해 객관적 증거가 확보되고 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
+          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion에 대해 이란 혁명수비대 자금 처리 및 허위 정보 제공을 이유로 폐쇄 조치를 내렸습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 미국, EU 등 여러 공적 절차가 진행 중이며(적합 조건 6), 10억 달러 규모의 자금 처리와 플랫폼 폐쇄로 인한 다수 이용자의 집단적 피해(적합 조건 3, 4)가 예상되어 소송금융 투자에 적합합니다. 각국 규제 당국의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>최소 60억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>Zedxion 이용자 다수</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>[사사건건] 행인 있는데도…남양주 스토킹살해범 ‘잔혹범죄’ 정황 外</t>
+          <t>[저녁 뉴스브리핑] 미국·이스라엘과 이란 전쟁 심화로 글로벌 위험자산...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319522127?OutUrl=naver</t>
+          <t>https://www.tokenpost.kr/news/briefing/341895</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:13.955861+00:00</t>
+          <t>2026-03-21 12:36:25.029472+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
-      <c r="A144" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>찰스슈왑 (Charles Schwab)</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해금 회수 완료</t>
+          <t>FINRA(미국 금융산업규제국)에 손해배상 중재 신청</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>시민의 신고로 보이스피싱 수거책이 검거되었고, 피해자 B 씨로부터 전달받은 1억 원이 경찰에 의해 회수되었습니다. 경찰은 피해자에게 연락하여 범죄 사실을 알리고 회수된 돈을 돌려주었습니다.</t>
+          <t>뉴욕에 거주하는 80대 노인이 기술지원 사칭 피싱으로 28만 4,650달러를 편취당했습니다. 피해자는 사기범들이 마이크로소프트 기술지원을 사칭해 원격 제어 후 암호화폐 계좌로 자금을 이체하게 했으며, 찰스슈왑이 고액의 이상 거래를 감시하고 차단할 의무를 다하지 않았다고 주장하며 FINRA에 중재를 신청했습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 피해금이 경찰 수사를 통해 이미 회수된 사례로, 해당 피해자(B 씨)에게는 소송금융의 필요성이 낮습니다. 또한, 보이스피싱 사건은 실제 가해 조직을 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>대형 금융기관(찰스슈왑)을 상대로 한 소송으로 자력 충분(적합 조건 2). 피해 금액이 28만 5천 달러로 규모가 크며(적합 조건 4), 고령 고객 계좌에서 발생한 이상 거래에 대한 금융기관의 감시 의무 위반 주장이 명확함(적합 조건 1). 이미 FBI 수사와 FINRA 중재 절차가 진행 중(적합 조건 6).</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>28만 4,650달러</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>'텔레그램 보며 쇼핑백?'…마약의심 신고 시민, 보이스피싱 막아</t>
+          <t>뉴욕 80대, 기술지원 사칭 피싱에 28만5,000달러 피해…암호화폐 전환 후...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484738&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.tokenpost.kr/news/breaking/341714</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-20 00:18:08.288376+00:00</t>
+          <t>2026-03-21 00:34:18.918862+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>밈코인 사기 일당 (A씨 등)</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>언론 보도를 통해 의혹 제기</t>
+          <t>MZS 코인 사기 사건 경찰 수사 및 재구속 진행 중, GCV 코인 사기 사건 1심 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>신천지 간부와 '김건희 고모' 사이에 43억 원 규모의 수상한 거래가 있었음이 언론을 통해 보도되었습니다. '몰랐다'는 주장과 달리 입금 내역이 확인되어 의혹이 증폭되고 있으며, 이는 잠재적인 금융사기 또는 부정거래 사건으로 발전할 가능성이 있습니다.</t>
+          <t>경제적 가치가 없는 밈코인(MZS, GCV)을 만들어 투자 사기를 벌인 일당이 120여명 이상의 피해자로부터 총 119억원 상당을 편취한 혐의로 경찰에 재구속되었습니다. 이들은 무가치한 코인을 고가에 판매하고 골프장 회원권을 미끼로 투자자들을 현혹했으며, 코인 지갑을 조종하여 투자금을 편취했습니다. 현재 경찰 수사가 진행 중이며, GCV 코인 관련 사건은 1심 재판 중으로 추가 피해자 발생 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>43억 원이라는 큰 피해 규모가 특정되었고, '입금 내역' 언급으로 증거 확보 가능성이 높습니다. '수상한 거래'라는 표현에서 상대방의 책임이 명확해질 여지가 있습니다. 다만, 집단적 피해 여부나 상대방의 자력에 대한 정보가 부족하며, 아직 공적 절차가 진행 중인지 불분명합니다.</t>
+          <t>사기 혐의로 일당이 구속되었고, 경찰 수사를 통해 범행 수법이 명확히 드러나 상대방 책임이 비교적 명확합니다(적합 조건 1). MZS 및 GCV 코인 사기로 최소 249명 이상의 다수 피해자가 발생했으며(적합 조건 3), 총 119억원 상당의 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사 및 재구속이 진행 중이며, GCV 코인 사건은 이미 1심 재판 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>43억 원</t>
+          <t>총 119억원 상당</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 249명 이상 (800명 이상 추정)</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[뉴스 다이브] 국힘 ‘마이웨이 공천’ 갈등 폭발</t>
+          <t>‘밈코인’ 사기 일당, 풀려나자마자 또 재구속…피해자 120여명 달해</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1250103.html</t>
+          <t>https://biz.heraldcorp.com/article/10699456?ref=naver</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:21.696718+00:00</t>
+          <t>2026-03-21 00:29:42.005671+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D146" t="inlineStr"/>
+      <c r="C146" t="inlineStr"/>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 2020년 발생한 보이스피싱 피해 실화 다룸</t>
+          <t>2차 현금수거책에 대한 형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>2020년 발생한 보이스피싱 범죄 실화가 '꼬꼬무'에서 다뤄진다. 피해자는 자신이 보이스피싱 범죄에 명의가 사용된 것을 모른 채 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다.</t>
+          <t>A씨는 보이스피싱 2차 현금수거책으로 활동하며 피해자 2명으로부터 5150만원을 가로챈 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 A씨의 진술 번복에도 불구하고 1차 현금수거책의 구체적 진술을 신빙성 있다고 판단했습니다. 보이스피싱 조직은 서민금융진흥원과 카드회사 직원을 사칭하여 피해자들을 속인 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 미충족). 기사 내용만으로는 집단적 피해나 구체적인 금전적 피해 규모를 파악하기 어려움 (적합 조건 3, 4 미충족).</t>
+          <t>보이스피싱 2차 현금수거책에 대한 형사 재판이 이미 판결 선고로 종결되어 '부적합 조건'에 해당합니다. 비록 형사 유죄 판결로 상대방 책임이 명확해졌으나, 피고인(현금수거책)의 자력이 충분하지 않을 가능성이 높고, 보이스피싱 조직의 주범을 특정하여 민사 소송을 진행하고 배상을 받는 것이 현실적으로 어렵습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5150만원 (2인 피해)</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>'검사♥' 한지혜, 보이스피싱 피해 고백…  범죄에 명의 사용  ('꼬꼬무...</t>
+          <t>난 길 건너 구경만 했다  거액 꿀꺽하고 발뺌... '이것'에 반전 [사건실...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=519064</t>
+          <t>http://www.fnnews.com/news/202603201621522464</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-19 12:34:03.876772+00:00</t>
+          <t>2026-03-21 00:24:53.917791+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>김재현 전 옵티머스자산운용 대표</t>
+        </is>
+      </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 지속적으로 발생하고 있음</t>
+          <t>대법원 유죄 판결 확정 후 검찰의 범죄수익 환수 절차 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>본 기고문은 보이스피싱의 심각성과 피해자들이 사기범의 말을 더 신뢰하는 현상을 다루고 있습니다. 경찰이 현장에 출동해도 이미 피해가 발생했거나 진행 중인 경우가 많아 피해 예방에 어려움을 겪고 있음을 강조합니다.</t>
+          <t>김재현 전 옵티머스자산운용 대표가 1조 3천억 원대 펀드 사기로 대법원에서 징역 40년과 추징금 751억 원을 확정받았다. 검찰은 현재까지 총 193억 원의 범죄수익을 환수했으며, 이는 피해자들에게 환부될 예정이다. 검찰은 앞으로도 철저한 범죄수익 환수를 통해 피해 회복에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱의 일반적인 현상에 대한 기고문으로, 특정 사건이나 명확히 식별 가능한 피고가 존재하지 않습니다. 상대방의 책임이 명확하지 않고, 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>김재현 전 대표의 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억 원대라는 막대한 피해 규모로 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 검찰이 범죄수익 환수를 적극적으로 진행 중이며(적합 조건 6), 이는 민사소송의 강력한 증거가 될 수 있음(적합 조건 5). 다만, 김재현 개인의 자력만으로는 전체 피해액을 충당하기 어려울 수 있어 추가적인 피고 특정 및 자력 확보가 관건임.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 3천억 원</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>[기고] 오늘도 보이스피싱에 속고 있는 당신에게</t>
+          <t>檢, '1조 펀드사기' 김재현 옵티머스 전 대표 추징금 4.5억 추가환수</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537842</t>
+          <t>https://view.asiae.co.kr/article/2026032019170263474</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:08.905989+00:00</t>
+          <t>2026-03-20 13:08:45.128123+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>옵티머스 사기 주범 및 관련자</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>경찰 수사 및 금융감독원 모니터링 진행 중</t>
+          <t>검찰의 범죄수익 추가 환수 진행 중, 공탁금 출급청구권 확인 소송 승소</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>저금리 대환대출을 빙자한 보이스피싱 사기가 기승을 부리며, 김동재 할아버지는 2천만 원 이상을 편취당하고 파산 위기에 처했습니다. 금융감독원 자료에 따르면 보이스피싱 피해자 10명 중 4명이 대환대출 사기에 당하며, 제주 지역에서만 지난해 52억 원의 피해가 발생했습니다. 경찰은 금융기관 직접 확인 및 112 신고를 당부하고 있습니다.</t>
+          <t>검찰이 1조원대 옵티머스 펀드 사기 주범 김 전 대표의 범죄수익 4억 5천만원을 추가로 환수했습니다. 이는 김 전 대표 아내를 상대로 한 공탁금 출급청구권 확인 소송에서 승소한 결과로, 옵티머스 사기 피해자들의 손해배상과 관련하여 지속적인 자산 회수 노력이 이루어지고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(보이스피싱 일당), 상대방 특정 및 자력 확보가 극히 어려워 손해배상 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않습니다. 비록 '집단적 피해'와 '피해 규모가 큼' (제주 지역 연간 52억 원) 조건은 충족되지만, 회수 가능성 부족으로 투자 적합도가 낮습니다.</t>
+          <t>1조원대 규모의 대형 금융 사기로, 주범의 책임이 명확하며 다수의 피해자가 발생했습니다. 검찰의 범죄수익 환수 절차가 진행 중이며, 이는 강력한 증거와 공적 절차의 진행을 의미하므로 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>연간 52억 원 (제주 지역), 개별 피해 2천만 원 이상</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>연간 200여 명 (제주 지역)</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>“저금리 대출로 갈아타세요”…‘대환대출’ 보이스피싱 주의</t>
+          <t>검찰, '1조대 옵티머스 사기 주범' 범죄수익 4.5억 추가 환수</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513092&amp;ref=A</t>
+          <t>https://www.hankyung.com/article/202603206068i</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-19 12:29:56.757828+00:00</t>
+          <t>2026-03-20 13:04:37.418714+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>AI 트레이딩 업체 대표 (가상)</t>
+          <t>옵티머스 자산운용 및 김재현 전 대표</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>AI 판결 공개법 시행 후 첫 공개 대상 (가상 시나리오 내)</t>
+          <t>김재현 전 대표의 형사 재판은 대법원에서 확정되었으나, 검찰의 범죄수익 환수 및 피해자 환부 절차가 진행 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>2036년 가상 시나리오에서 AI 판결 공개법 시행 후, 인간 판사와 AI 판사의 판결이 달라지며 사법 불신이 심화되는 상황을 묘사합니다. 특히 5만 명에게 5000억 원의 피해를 입힌 폰지 사기 사건에서 AI 판사는 징역 5년, 인간 판사는 징역 20년을 선고하는 등 판결 차이가 두드러집니다.</t>
+          <t>옵티머스 펀드 사기 사건의 주범 김재현 전 대표가 1조 3천억원대 투자금을 편취한 혐의로 대법원에서 징역 40년과 추징금 751억 7천만원을 확정받았다. 검찰은 현재까지 총 193억 8천만원의 범죄수익을 환수했으며, 이 돈은 피해자들에게 환부될 예정이다. 검찰은 앞으로도 피해 회복을 위해 노력하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>이 기사는 2036년 법조계의 가상 시나리오를 소설로 재구성한 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>상대방 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억원대 투자금 사기로 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했다. 검찰 수사 및 대법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 검찰의 범죄수익 환수 절차가 진행 중이다(적합 조건 6). 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>5000억원 (가상)</t>
+          <t>1조 3천억원</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>5만명 (가상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>“AI 판사는 징역 10년이라는데… 인간 판사는 고작 5년”… 법왜곡죄 ...</t>
+          <t>검찰, ‘옵티머스 펀드사기’ 추징금 4.5억 추가 환수…총 194억 되찾아</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773910803&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.dt.co.kr/article/12052868?ref=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:30.929677+00:00</t>
+          <t>2026-03-20 13:01:17.153630+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>검찰 보완수사로 피해금 환부 완료</t>
+          <t>형사 고소 및 민사 손해배상 청구 준비 중, 지급정지 및 채권보전 조치 진행</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>검찰이 보완수사를 통해 보이스피싱 피해금 1억 원을 환부한 사례가 보도되었습니다. 이는 이례적인 성공 사례로, 일반적으로 보이스피싱 피해는 구제받기 어렵다는 점이 강조되었습니다. 피해자는 예금, 적금을 해지하며 절망에 빠졌다가 다시 살아난 기분을 느꼈다고 합니다.</t>
+          <t>법무법인 초원이 주식리딩방 사기 피해 구제를 위해 전담팀을 구성하고 대응을 강화하고 있습니다. 지급정지 신청, 계좌 추적 등 금융기관 대응을 우선 진행하며, 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 가압류 등 채권보전 조치도 병행할 예정입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>기사는 검찰 수사를 통해 보이스피싱 피해금 1억 원이 환부된 성공 사례를 다루고 있어, 해당 특정 사건은 소송금융의 필요성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 보이스피싱 사건은 가해자(보이스피싱 조직)의 책임은 명확하나, 이들의 신원 특정 및 자력 확보가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>주식리딩방 사기로 인한 상대방의 책임이 명확하며(적합 조건 1), 법무법인이 사기피해구제센터와 전담팀을 운영하는 것은 다수의 피해자가 존재하고 집단적 피해(적합 조건 3)가 발생했음을 시사합니다. 개별 피해액이 크고 총 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 지급정지, 계좌 추적, 가압류 등 증거 확보 및 채권 보전 조치(적합 조건 5)가 진행 중입니다. 또한 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 있어 관련 공적 절차(적합 조건 6)가 진행 중이거나 임박했습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>검찰, 보완수사로 보이스피싱 피해금 1억 원 환부</t>
+          <t>법무법인 초원 사기피해구제센터 주식리딩방사기 대응 강화...전담팀 통...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M150" t="inlineStr">
+        <is>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742032</t>
+        </is>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:46:49.537621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr"/>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>형사 재판 감형 선고</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>보이스 피싱 피해자가 사망에 이른 사건으로, '자살이 아닌 살인'으로 언급되며 심각성을 더한다. 가해자들은 다른 피해자들과 합의를 통해 감형을 받은 것으로 보도되어, 다수의 피해자가 발생하고 형사 절차가 진행되었음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>보이스 피싱 조직의 책임이 명확하고, 피해자가 사망에 이르는 심각한 피해가 발생했으며, '다른 피해자들' 언급으로 보아 집단적 피해 가능성이 높습니다. 또한, 형사 재판이 진행되어 감형이 선고된 것으로 보아 증거가 확보되었고 공적 절차가 진행된 상태입니다. 다만, 소송 상대방(보이스 피싱 조직)의 자력 확보가 불확실하며, 기사 내용만으로는 사건의 현재 진행 상황 및 민사 소송의 구체적인 피고 특정에 한계가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I151" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>‘꼬꼬무’ 보이스 피싱에 사망</t>
+        </is>
+      </c>
+      <c r="K151" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
           <t>2026-03-19</t>
         </is>
       </c>
-      <c r="M150" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A151" s="3" t="inlineStr">
+      <c r="M151" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603200023</t>
+        </is>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:26:49.947312+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B151" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2020년 발생 사건, TV 프로그램에서 재조명</t>
+          <t>보이스피싱 가해자에 대한 형사 절차 진행 및 감형</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원을 잃고 투신한 비극적인 실화가 '꼬꼬무'에서 다뤄진다. 방송에서는 고도화된 보이스피싱 수법과 AI 음성 기술의 위험성을 조명하며 사회적 경각심을 일깨운다.</t>
+          <t>28세 청년이 11시간 동안 보이스피싱에 시달리다 사망한 사건. 가해자는 다른 피해자들과 합의하여 감형받았으며, AI 음성 복제 기술을 이용한 신종 보이스피싱 수법이 언급됨. 이 사건은 보이스피싱의 심각성과 피해 규모를 보여준다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>기사에서 다루는 보이스피싱 범죄자들은 특정하기 어렵고, 설령 특정된다 하더라도 자력 확보가 어려워 소송금융 투자에 부적합하다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한, 주요 사건이 2020년에 발생한 과거 사례로, 현재 진행 중인 소송금융 투자 대상으로서의 신규성이 부족하다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>보이스피싱 가해자가 특정되어 형사 절차가 진행되었고(감형 이유 언급), 다수의 피해자가 발생한 집단적 피해 사례임. 피해자가 사망에 이르는 등 피해 규모가 매우 크며, 방송 보도 및 형사 절차를 통해 증거 확보가 용이할 것으로 판단됨. (적합 조건 1, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>420만원 및 사망으로 인한 정신적 손해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>‘검사 남편♥’ 한지혜도 속수무책…“명의 보이스피싱 당할 뻔” (꼬...</t>
+          <t>28세 청년 죽음으로 몰아간 11시간의 보이스피싱 [꼬꼬무]</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603190026</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725187</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:03.418451+00:00</t>
+          <t>2026-03-20 00:26:35.542291+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>박씨 등 3명</t>
+          <t>보이스피싱 조직 및 돈세탁 조직</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>대법원 사기 및 업무방해 유죄 확정</t>
+          <t>경찰 수사 및 검거 진행 중, 해외 총책 추적 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>박씨 등 3명이 카카오뱅크 ATM 수수료를 노리고 만원씩 1만회 인출하여 1억원의 피해를 입힌 사기 및 업무방해 혐의로 기소된 사건에서, 대법원이 유죄를 확정했다. 대법원은 컴퓨터에 정보를 입력하는 행위도 사람을 착오에 빠뜨렸다면 사기죄의 기망행위에 해당한다고 판시하며, 원심의 유죄 판단을 정당하다고 보았다.</t>
+          <t>경찰이 보이스피싱 피해금을 가상자산으로 바꿔 해외로 송금한 돈세탁 조직을 검거했습니다. 이들은 서울 명동 오피스텔에 사무실을 차리고 범죄를 저질렀으며, 경찰은 현금, 은구슬, 금괴 등 총 60억 원에 달하는 범죄 수익을 확보했습니다. 현재 19명이 검거되고 4명이 구속되었으며, 해외로 달아난 보이스피싱 총책을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>이 사건은 카카오뱅크를 상대로 한 사기죄 형사 사건으로, 이미 대법원에서 유죄 판결이 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송을 대상으로 하며, 피해자인 카카오뱅크는 대형 금융기관으로 자체적인 법적 대응 역량이 충분하며, 피고인들의 자력도 불분명하여 투자 매력이 낮다.</t>
+          <t>상대방 책임이 명확하고(보이스피싱 및 돈세탁 조직), 피해 규모가 크며(확인된 범죄 수익 60억 원), 다수의 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 현금, 금괴 등 객관적 증거가 확보되었고, 공적 절차가 활발히 진행 중인 점(경찰 수사 및 검거)이 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>60억 원</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>[형사]  카카오뱅크 ATM 수수료 노리고 만원씩 1만회 인출, 사기죄 성립...</t>
+          <t>금고에 현금다발 가득‥검은 돈 세탁조직 덜미</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92759</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808914_37012.html</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:04.865644+00:00</t>
+          <t>2026-03-20 00:25:39.727861+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 (김민수, 이도현 등)</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 검거 및 형사 재판 종결 (1심 6년형, 항소심 5년 6개월 감형)</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>2020년 1월, 20대 청년 김후빈 씨가 보이스피싱 조직에 속아 현금을 인출하고 가스라이팅 당한 끝에 극단적 선택을 했습니다. 경찰 수사 끝에 보이스피싱 조직원들이 검거되어 형사 재판을 받았고, 1심 6년형, 항소심에서 일부 피해자와 합의 후 5년 6개월형으로 감형되었습니다. 유가족은 국민 청원을 통해 진실을 알리고 범죄자 처벌을 촉구했습니다.</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>보이스피싱범들의 책임은 명확하고 형사 유죄 판결까지 받았으나 (적합 조건 1, 5 충족), 이미 형사 절차가 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다 (부적합 조건). 또한, 개별 범죄자들의 자력이 충분하지 않아 민사상 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족).</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I154" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>[스브스夜] '꼬꼬무' 가짜 김민수 검사 '보이스피싱' 사건···20대 청년...</t>
+        </is>
+      </c>
+      <c r="K154" t="inlineStr">
+        <is>
+          <t>ent.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314125&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:23:46.237626+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>보이스피싱 및 자금세탁 조직</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E154" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>2020년 발생 사건</t>
+          <t>경찰 수사 및 조직원 검거, 범죄수익 압수</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱 경험을 고백하며 진화된 범죄 수법에 대한 경각심을 강조했다. 방송에서는 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원의 피해를 입고 투신한 비극적인 실화를 다룬다. AI 음성 기술 등 고도화된 보이스피싱 수법이 공개될 예정이다.</t>
+          <t>경찰이 보이스피싱 범죄수익을 가상자산으로 바꾸고 금으로 환치기하는 방식으로 돈을 세탁한 조직원 19명을 검거하고 60억원 상당의 범죄 수익을 압수했다. 이들은 서울 명동 오피스텔에 사무실을 차리고 조직적으로 자금세탁을 진행했으며, 보이스피싱 총책은 해외로 도피해 추적 중이다. 이번 검거를 통해 다수의 보이스피싱 피해자들에 대한 구제 가능성이 열렸다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>기사는 2020년에 발생한 보이스피싱 사건을 다루고 있어 이미 종결된 사건으로 판단됩니다. 또한, 상대방(보이스피싱범)의 특정 및 자력 확보가 어렵고, 피해 금액(420만원)이 소송금융 투자 대상으로 보기에 크지 않습니다. 현재 진행 중인 공적 절차나 집단소송 가능성도 기사에서 확인되지 않습니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고 경찰이 60억원 상당의 범죄 수익을 압수하여 배상 재원 확보 가능성이 높습니다 (적합 조건 1, 2). 다수의 피해자가 발생했을 것으로 추정되며 피해 규모가 크고 (적합 조건 3, 4), 경찰 수사를 통해 객관적 증거가 확보되고 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>420만원</t>
+          <t>최소 60억원</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>'검사♥' 한지혜, 보이스 피싱 경홈 고백… 명의 범죄 사용 됐다고  ('꼬...</t>
+          <t>[사사건건] 행인 있는데도…남양주 스토킹살해범 ‘잔혹범죄’ 정황 外</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763245</t>
+          <t>https://www.segye.com/newsView/20260319522127?OutUrl=naver</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:19.580311+00:00</t>
+          <t>2026-03-20 00:21:13.955861+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건 재조명</t>
+          <t>경찰 수사 진행 중, 피해금 회수 완료</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>SBS '꼬꼬무'에서 2020년 발생한 보이스피싱 피해 사례를 다룬다. 28세 청년이 검사 사칭 보이스피싱에 속아 420만원을 잃고 자신이 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다. 배우 한지혜도 보이스피싱을 당할 뻔한 경험을 고백하며 고도화된 범죄 수법에 대한 경각심을 강조했다.</t>
+          <t>시민의 신고로 보이스피싱 수거책이 검거되었고, 피해자 B 씨로부터 전달받은 1억 원이 경찰에 의해 회수되었습니다. 경찰은 피해자에게 연락하여 범죄 사실을 알리고 회수된 돈을 돌려주었습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>이 기사는 2020년 발생한 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 소송금융의 핵심인 명확하고 자력 있는 피고(예: 금융기관, 통신사 등)가 특정되지 않고 범죄자에게 초점이 맞춰져 있어 민사상 손해배상 청구의 실현 가능성이 낮습니다 (적합 조건 '상대방에게 자력이 충분함' 미충족). 개별 피해 금액(420만원) 또한 소송금융 투자 대상으로 보기에 규모가 작습니다 (적합 조건 '피해 규모가 큼' 미충족).</t>
+          <t>이 사건은 보이스피싱 피해금이 경찰 수사를 통해 이미 회수된 사례로, 해당 피해자(B 씨)에게는 소송금융의 필요성이 낮습니다. 또한, 보이스피싱 사건은 실제 가해 조직을 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>420만원</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>'검사 아내' 한지혜도 당할 뻔했다… 내 명의가 범죄에? 순간 속게 되더...</t>
+          <t>'텔레그램 보며 쇼핑백?'…마약의심 신고 시민, 보이스피싱 막아</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128750008896</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484738&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-19 00:28:56.724885+00:00</t>
+          <t>2026-03-20 00:18:08.288376+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A157" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>2020년 발생한 사건으로, TV 프로그램에서 재조명 중</t>
+          <t>언론 보도를 통해 의혹 제기</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 보이스피싱으로 420만 원 피해 후 투신자살한 실화를 '꼬꼬무'에서 다룬다. 진화된 보이스피싱 수법과 그 심각성을 강조하며 사회적 경각심을 일깨우는 내용이다.</t>
+          <t>신천지 간부와 '김건희 고모' 사이에 43억 원 규모의 수상한 거래가 있었음이 언론을 통해 보도되었습니다. '몰랐다'는 주장과 달리 입금 내역이 확인되어 의혹이 증폭되고 있으며, 이는 잠재적인 금융사기 또는 부정거래 사건으로 발전할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>이 기사는 2020년에 발생한 개별 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 해당 사건은 이미 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융 투자 대상으로서의 상대방 특정 및 자력 확보가 불분명하며, 개별 피해 규모(420만 원)가 크지 않습니다.</t>
+          <t>43억 원이라는 큰 피해 규모가 특정되었고, '입금 내역' 언급으로 증거 확보 가능성이 높습니다. '수상한 거래'라는 표현에서 상대방의 책임이 명확해질 여지가 있습니다. 다만, 집단적 피해 여부나 상대방의 자력에 대한 정보가 부족하며, 아직 공적 절차가 진행 중인지 불분명합니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>420만 원</t>
+          <t>43억 원</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>내 명의, 범죄에 사용됐다고..  '검사 아내' 한지혜, 보이스피싱 경험...</t>
+          <t>[뉴스 다이브] 국힘 ‘마이웨이 공천’ 갈등 폭발</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908080321026</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1250103.html</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:46.384159+00:00</t>
+          <t>2026-03-19 12:48:21.696718+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨</t>
-[...6 lines deleted...]
-      </c>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 사기 혐의로 입건</t>
+          <t>TV 프로그램에서 2020년 발생한 보이스피싱 피해 실화 다룸</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 지역 주민과 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자 수가 많고 피해액이 커 집단 소송 가능성이 있으며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보인다.</t>
+          <t>2020년 발생한 보이스피싱 범죄 실화가 '꼬꼬무'에서 다뤄진다. 피해자는 자신이 보이스피싱 범죄에 명의가 사용된 것을 모른 채 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확하고(전 서울시의원 A씨 사기 혐의로 입건), 집단적 피해(수십 명), 피해 규모가 큼(10억 원 이상), 증거 확보 가능성 높음(경찰 수사 착수), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방의 자력은 추가 확인이 필요하나, 다수의 적합 조건 충족으로 소송금융 투자 적합도가 높다.</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 미충족). 기사 내용만으로는 집단적 피해나 구체적인 금전적 피해 규모를 파악하기 어려움 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>'수십억 빌린 뒤 잠적' 전 서울시의원…경찰, 수사 착수</t>
+          <t>'검사♥' 한지혜, 보이스피싱 피해 고백…  범죄에 명의 사용  ('꼬꼬무...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554303</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519064</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-18 12:33:27.481169+00:00</t>
+          <t>2026-03-19 12:34:03.876772+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해가 지속적으로 발생하고 있음</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>본 기고문은 보이스피싱의 심각성과 피해자들이 사기범의 말을 더 신뢰하는 현상을 다루고 있습니다. 경찰이 현장에 출동해도 이미 피해가 발생했거나 진행 중인 경우가 많아 피해 예방에 어려움을 겪고 있음을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>본 기사는 보이스피싱의 일반적인 현상에 대한 기고문으로, 특정 사건이나 명확히 식별 가능한 피고가 존재하지 않습니다. 상대방의 책임이 명확하지 않고, 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>[기고] 오늘도 보이스피싱에 속고 있는 당신에게</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>dkilbo.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537842</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:33:08.905989+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과 (2025년 3월 12일), 2026년 10월 시행 예정</t>
+          <t>경찰 수사 및 금융감독원 모니터링 진행 중</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 디지털자산 거래소에도 보이스피싱 감시 의무가 부여되고 피해구제 범위가 디지털자산까지 확대됩니다. 이는 2025년 1~3월 기준 3천억 원 이상의 피해액과 5천 건 이상의 발생 건수를 기록한 디지털자산 악용 보이스피싱 범죄에 대응하기 위한 조치입니다. 법은 2026년 10월 시행될 예정이며, 기존 법적 공백을 해소하고 피해자 구제를 강화할 것으로 기대됩니다.</t>
+          <t>저금리 대환대출을 빙자한 보이스피싱 사기가 기승을 부리며, 김동재 할아버지는 2천만 원 이상을 편취당하고 파산 위기에 처했습니다. 금융감독원 자료에 따르면 보이스피싱 피해자 10명 중 4명이 대환대출 사기에 당하며, 제주 지역에서만 지난해 52억 원의 피해가 발생했습니다. 경찰은 금융기관 직접 확인 및 112 신고를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>대형 디지털자산 거래소라는 자력 있는 상대방, 3천억 원 이상의 막대한 피해 규모와 수천 건의 집단적 피해가 발생하여 소송금융 투자 매력이 높습니다. 통신사기피해환급법 개정안 통과로 디지털자산 거래소의 보이스피싱 감시 및 피해 구제 의무가 명확해졌으며, 이는 향후 소송에서 거래소의 책임을 입증하는 데 강력한 근거가 될 수 있습니다. 다만, 법 시행 전 발생한 피해에 대한 거래소의 책임 입증은 법적 쟁점이 될 수 있으나, 법 개정 자체가 사회적 책임 인식을 강화하는 계기가 됩니다.</t>
+          <t>상대방 책임은 명확하나(보이스피싱 일당), 상대방 특정 및 자력 확보가 극히 어려워 손해배상 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않습니다. 비록 '집단적 피해'와 '피해 규모가 큼' (제주 지역 연간 52억 원) 조건은 충족되지만, 회수 가능성 부족으로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>3116억 원 (2025년 1~3월 기준 총 피해액)</t>
+          <t>연간 52억 원 (제주 지역), 개별 피해 2천만 원 이상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>5878건 (2025년 1~3월 기준 발생 건수)</t>
+          <t>연간 200여 명 (제주 지역)</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정···거래소에 보이스피싱 상시 감시 의무 부...</t>
+          <t>“저금리 대출로 갈아타세요”…‘대환대출’ 보이스피싱 주의</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>it.donga.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://it.donga.com/108573/</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513092&amp;ref=A</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:49.659698+00:00</t>
+          <t>2026-03-19 12:29:56.757828+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>A씨, B씨, C씨 등 가맹점주들</t>
+          <t>AI 트레이딩 업체 대표 (가상)</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>AI 판결 공개법 시행 후 첫 공개 대상 (가상 시나리오 내)</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>2036년 가상 시나리오에서 AI 판결 공개법 시행 후, 인간 판사와 AI 판사의 판결이 달라지며 사법 불신이 심화되는 상황을 묘사합니다. 특히 5만 명에게 5000억 원의 피해를 입힌 폰지 사기 사건에서 AI 판사는 징역 5년, 인간 판사는 징역 20년을 선고하는 등 판결 차이가 두드러집니다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>이 기사는 2036년 법조계의 가상 시나리오를 소설로 재구성한 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>5000억원 (가상)</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>5만명 (가상)</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>“AI 판사는 징역 10년이라는데… 인간 판사는 고작 5년”… 법왜곡죄 ...</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>kmib.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773910803&amp;code=11131100&amp;cp=nv</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:26:30.929677+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr"/>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>검찰 보완수사로 피해금 환부 완료</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>검찰이 보완수사를 통해 보이스피싱 피해금 1억 원을 환부한 사례가 보도되었습니다. 이는 이례적인 성공 사례로, 일반적으로 보이스피싱 피해는 구제받기 어렵다는 점이 강조되었습니다. 피해자는 예금, 적금을 해지하며 절망에 빠졌다가 다시 살아난 기분을 느꼈다고 합니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>기사는 검찰 수사를 통해 보이스피싱 피해금 1억 원이 환부된 성공 사례를 다루고 있어, 해당 특정 사건은 소송금융의 필요성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 보이스피싱 사건은 가해자(보이스피싱 조직)의 책임은 명확하나, 이들의 신원 특정 및 자력 확보가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>검찰, 보완수사로 보이스피싱 피해금 1억 원 환부</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218027</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:17:21.125807+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>이희진</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>민사 손해배상 대법원 확정 판결 후 재산명시 등 강제집행 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>청담동 주식부자 이희진의 주식리딩방 사기 사건으로, 대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되었다. 피해자 모임 34명에 대한 배상금 4억 7천만원이 확정되었으나, 이희진 측이 절반 수준의 합의금을 제시하여 불발되었다. 현재 피해자들은 재산명시 등 법적 절차를 통해 배상금 회수를 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), 34명의 피해자 모임이 존재하고(적합 조건 3), 피해 규모가 4억 7천만원으로 크다(적합 조건 4). 상대방이 호화생활을 영위하는 등 자력이 있을 것으로 추정되며(적합 조건 2), 현재 재산명시 등 강제집행 절차가 진행 중이다(적합 조건 6). 소송 자체는 종결되었으나, 배상금 회수 절차가 진행 중이므로 소송금융의 역할이 있을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>4억 7천만원</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>34명</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>[단독]'청담동 주식부자' 10년만에 피해자 합의 시도했지만 퇴짜</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6487332?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319082214</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:40:20.286519+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E161" t="inlineStr">
-[...159 lines deleted...]
-      <c r="I163" t="inlineStr">
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>2020년 발생 사건, TV 프로그램에서 재조명</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원을 잃고 투신한 비극적인 실화가 '꼬꼬무'에서 다뤄진다. 방송에서는 고도화된 보이스피싱 수법과 AI 음성 기술의 위험성을 조명하며 사회적 경각심을 일깨운다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>기사에서 다루는 보이스피싱 범죄자들은 특정하기 어렵고, 설령 특정된다 하더라도 자력 확보가 어려워 소송금융 투자에 부적합하다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한, 주요 사건이 2020년에 발생한 과거 사례로, 현재 진행 중인 소송금융 투자 대상으로서의 신규성이 부족하다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>420만원 및 사망으로 인한 정신적 손해</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>미래에셋생명 보험설계사, 2015년부터 7년간 고객 자금 27억 편취</t>
+          <t>‘검사 남편♥’ 한지혜도 속수무책…“명의 보이스피싱 당할 뻔” (꼬...</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065599827767893</t>
+          <t>https://isplus.com/article/view/isp202603190026</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:29.646199+00:00</t>
+          <t>2026-03-19 00:33:03.418451+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>박씨 등 3명</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>경찰 수사 의뢰</t>
+          <t>대법원 사기 및 업무방해 유죄 확정</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>한국신용정보원이 구청 등 행정기관을 사칭하는 보이스피싱 범죄에 대한 주의를 당부하고 예방 활동을 강화하고 있습니다. 피싱범들은 허위 전화번호로 개인정보 탈취 및 특정 앱 설치를 유도하며, 신용정보원은 해당 사건을 경찰에 수사 의뢰한 상태입니다. 신용정보원은 명의도용 및 보이스피싱 예방을 위한 '여신거래 안심차단 서비스'를 운영 중입니다.</t>
+          <t>박씨 등 3명이 카카오뱅크 ATM 수수료를 노리고 만원씩 1만회 인출하여 1억원의 피해를 입힌 사기 및 업무방해 혐의로 기소된 사건에서, 대법원이 유죄를 확정했다. 대법원은 컴퓨터에 정보를 입력하는 행위도 사람을 착오에 빠뜨렸다면 사기죄의 기망행위에 해당한다고 판시하며, 원심의 유죄 판단을 정당하다고 보았다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>기사는 한국신용정보원을 사칭한 보이스피싱 범죄에 대한 경고 및 예방 조치에 관한 내용입니다. 소송 상대방이 특정되지 않은 불특정 다수의 범죄자이며, 이들의 자력 또한 불확실하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1, 2 미충족) 비록 경찰 수사 의뢰(적합 조건 6)가 진행 중이나, 이는 형사 사건에 해당하며 민사상 손해배상 청구의 실효성이 낮습니다.</t>
+          <t>이 사건은 카카오뱅크를 상대로 한 사기죄 형사 사건으로, 이미 대법원에서 유죄 판결이 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송을 대상으로 하며, 피해자인 카카오뱅크는 대형 금융기관으로 자체적인 법적 대응 역량이 충분하며, 피고인들의 자력도 불분명하여 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>구청 직원 사칭 주의 ···최유삼號 신용정보원, 보이스피싱 예방 박차...</t>
+          <t>[형사]  카카오뱅크 ATM 수수료 노리고 만원씩 1만회 인출, 사기죄 성립...</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603170134169720b4a7c6999c_18</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92759</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:21.407408+00:00</t>
+          <t>2026-03-19 00:30:04.865644+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>IRS가 세금 사기 유형을 공개하고 납세자들에게 경고 및 신고 절차를 안내 중</t>
+          <t>2020년 발생한 보이스피싱 범죄 실화로, 방송에서 다룸. 당시 형사 절차 진행되었을 것으로 추정.</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>연방 국세청(IRS)이 세금 보고 시즌을 맞아 납세자, 기업, 세무 전문가들을 노리는 12가지 주요 세금 사기 유형을 공개했다. 이메일, 문자, SNS를 이용한 IRS 사칭, AI 기술을 활용한 전화 사기, 가짜 자선단체 사기, 잘못된 세금 공제 유도 콘텐츠 등이 포함된다. IRS는 의심스러운 메시지나 전화를 즉시 신고하고, 신원 도용이 의심될 경우 즉시 계정 보호 및 복구 절차를 시작할 것을 권고했다.</t>
+          <t>2020년 발생한 보이스피싱 범죄로 인해 한 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무' 방송을 통해 다뤄진다. 이 사건은 보이스피싱의 심각성과 피해의 잔혹성을 보여주며 사회적 경각심을 일깨운다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>IRS를 사칭하는 다양한 유형의 사기 사건으로, 집단적 피해(다수 납세자)가 발생하고 IRS의 공식 경고 및 신고 절차(공적 절차 진행 중, 증거 확보 가능)가 진행 중인 것은 적합 조건에 해당합니다. 그러나 소송금융의 핵심인 특정 가능한 피고(상대방 책임 명확)가 없고, 사기범들의 자력(상대방 자력 충분)을 확보하기 어려워 투자 회수 가능성이 매우 낮습니다.</t>
+          <t>이 기사는 2020년에 발생한 보이스피싱 범죄로 인한 비극적인 투신자살 사건을 다루고 있습니다. 보이스피싱 범죄자들의 책임은 명확하나, 소송금융 투자 대상이 될 만한 특정되고 자력 있는 민사상 피고(예: 금융기관, 대기업)가 기사에서 확인되지 않습니다. 또한, 사건 발생 시점이 2020년으로 오래되어 새로운 민사 소송 제기 시 소멸시효 문제가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>세금보고 시즌 사기범들은 나의 개인정보, 금전을 노린다!</t>
+          <t>‘꼬꼬무’ 보이스 피싱 살인자</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=491580</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603190066</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:14.663594+00:00</t>
+          <t>2026-03-19 00:29:54.960728+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>미래에셋생명</t>
+          <t>보이스피싱범</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>피해 고객 소송 제기, 미래에셋생명 자체 조사 및 설계사 소송 진행 중</t>
+          <t>2020년 발생 사건</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>미래에셋생명 소속 보험설계사가 7년간 고객 자금 약 27억 4300만원을 편취하는 금융사고가 발생했습니다. 회사는 피해 고객의 소송 제기 이후에야 이를 인지하여 내부통제 부실 논란이 일고 있으며, 금융당국은 보험사의 내부통제 강화를 지속적으로 요구하고 있습니다. 미래에셋생명은 설계사에 대한 소송 및 조사를 진행 중입니다.</t>
+          <t>배우 한지혜가 보이스피싱 경험을 고백하며 진화된 범죄 수법에 대한 경각심을 강조했다. 방송에서는 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원의 피해를 입고 투신한 비극적인 실화를 다룬다. AI 음성 기술 등 고도화된 보이스피싱 수법이 공개될 예정이다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>미래에셋생명의 7년간 내부통제 부실로 인한 설계사의 대규모 사기 방조 책임이 명확하며(적합 조건 1), 상대방인 미래에셋생명은 대형 금융기관으로 자력이 충분합니다(적합 조건 2). 약 27억 원의 피해 규모(적합 조건 4)는 다수의 고객에게 발생했을 가능성이 높고(적합 조건 3), 피해 고객의 소송 제기 및 회사 자체 조사를 통해 증거 확보가 용이하며(적합 조건 5), 금융당국의 내부통제 강화 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사는 2020년에 발생한 보이스피싱 사건을 다루고 있어 이미 종결된 사건으로 판단됩니다. 또한, 상대방(보이스피싱범)의 특정 및 자력 확보가 어렵고, 피해 금액(420만원)이 소송금융 투자 대상으로 보기에 크지 않습니다. 현재 진행 중인 공적 절차나 집단소송 가능성도 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>약 27억 4300만원</t>
+          <t>420만원</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>7년간 27억 편취한 보험설계사…미래에셋생명 내부통제 도마 위</t>
+          <t>'검사♥' 한지혜, 보이스 피싱 경홈 고백… 명의 범죄 사용 됐다고  ('꼬...</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093641</t>
+          <t>http://www.osen.co.kr/article/G1112763245</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:51.552292+00:00</t>
+          <t>2026-03-19 00:29:19.580311+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
-      <c r="A168" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C168" t="inlineStr"/>
+      <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
-          <t>FBI 사기 신고 접수 및 워싱턴 D.C. 법무장관실 조사 진행 중</t>
+          <t>TV 프로그램에서 과거 사건 재조명</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>미국에서 암호화폐 ATM을 이용한 사기가 급증하여 2025년 한 해 동안 약 3억3350만 달러의 피해가 발생했습니다. 특히 고령층 피해가 두드러지며, ATM의 '귀속 공백' 구조가 자금 추적을 어렵게 하는 문제로 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 워싱턴 D.C. 법무장관실에서도 조사가 진행되는 등 공적 절차가 진행 중입니다.</t>
+          <t>SBS '꼬꼬무'에서 2020년 발생한 보이스피싱 피해 사례를 다룬다. 28세 청년이 검사 사칭 보이스피싱에 속아 420만원을 잃고 자신이 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다. 배우 한지혜도 보이스피싱을 당할 뻔한 경험을 고백하며 고도화된 범죄 수법에 대한 경각심을 강조했다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>암호화폐 ATM 운영업체의 '귀속 공백' 구조가 사기 자금 추적을 어렵게 하여 시스템적 문제가 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 약 3억3350만 달러(약 4999억 원)에 달하는 막대한 피해 규모가 확인됩니다. 블록체인 보안업체 분석, FBI 신고 데이터, 워싱턴 D.C. 법무장관실 조사 등 객관적 증거가 존재하며, 공적 절차가 진행 중입니다.</t>
+          <t>이 기사는 2020년 발생한 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 소송금융의 핵심인 명확하고 자력 있는 피고(예: 금융기관, 통신사 등)가 특정되지 않고 범죄자에게 초점이 맞춰져 있어 민사상 손해배상 청구의 실현 가능성이 낮습니다 (적합 조건 '상대방에게 자력이 충분함' 미충족). 개별 피해 금액(420만원) 또한 소송금융 투자 대상으로 보기에 규모가 작습니다 (적합 조건 '피해 규모가 큼' 미충족).</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>약 3억3350만 달러 (약 4999억 원)</t>
+          <t>420만원</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>1만2000건 이상 (주로 고령층)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>미국 암호화폐 ATM 사기 급증…고령층 노린 ‘귀속 공백’이 추적 막았...</t>
+          <t>'검사 아내' 한지혜도 당할 뻔했다… 내 명의가 범죄에? 순간 속게 되더...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339688</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128750008896</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:59.218783+00:00</t>
+          <t>2026-03-19 00:28:56.724885+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>2020년 발생한 사건으로, TV 프로그램에서 재조명 중</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>중동 지역 군사 충돌 등 국제 정세 불안을 틈타 정부의 피해 지원 정책을 사칭한 보이스피싱 시도가 늘어날 것으로 예상됩니다. 금융감독원은 '소비자경보'를 발령하고, 사기범들이 가짜 정부 사이트나 금융회사 사이트로 유도하여 개인정보 탈취 및 자금 이체를 요구할 수 있다고 경고했습니다. 피해 예방을 위해 공식 홈페이지 확인 및 의심스러운 링크 클릭 자제를 당부했습니다.</t>
+          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 보이스피싱으로 420만 원 피해 후 투신자살한 실화를 '꼬꼬무'에서 다룬다. 진화된 보이스피싱 수법과 그 심각성을 강조하며 사회적 경각심을 일깨우는 내용이다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>본 기사는 중동 정세 불안을 악용한 보이스피싱에 대한 금융당국의 '소비자경보' 발령으로, 특정 피해 사건이 발생하여 소송이 가능한 상황이 아닙니다. 상대방(보이스피싱 사기범)이 특정되지 않고 자력 확보가 어려워 소송금융 적합 조건 1, 2를 충족하기 어렵습니다. 피해 규모나 피해자 수도 구체적으로 파악되지 않았습니다.</t>
+          <t>이 기사는 2020년에 발생한 개별 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 해당 사건은 이미 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융 투자 대상으로서의 상대방 특정 및 자력 확보가 불분명하며, 개별 피해 규모(420만 원)가 크지 않습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>420만 원</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>'법인세 환급 지원' 등 중동 불안 이용한 보이스피싱 주의보 발령</t>
+          <t>내 명의, 범죄에 사용됐다고..  '검사 아내' 한지혜, 보이스피싱 경험...</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049564</t>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908080321026</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:38.512927+00:00</t>
+          <t>2026-03-19 00:27:46.384159+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>임모씨 외 커스프그룹 운영진 27명</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>커스프그룹 운영진 27명 유사수신행위 및 사기 혐의로 기소, 형사 재판 진행 중</t>
+          <t>경찰 수사 착수, 사기 혐의로 입건</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>교육업체 '커스프그룹'이 2만여 명의 회원으로부터 2900억 원 상당의 폰지 사기를 벌인 후 잠적했다. 4년간의 수사 지연 끝에 검찰이 지난해 12월 대표 임씨와 운영진 27명을 유사수신행위 및 사기 혐의로 기소했다. 피해자들은 과거 민사소송에서 패소한 경험이 있으며, 현재 형사 재판이 진행 중이다.</t>
+          <t>전 서울시의원 A씨가 지역 주민과 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자 수가 많고 피해액이 커 집단 소송 가능성이 있으며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 2만여 명의 피해자와 2900억 원 규모의 피해액으로 집단적 피해 및 피해 규모가 매우 큼(적합 조건 3, 4). 검찰 수사를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 운영진 27명이 기소되어 공적 절차가 진행 중이다(적합 조건 6). 운영진들이 수십억 원의 수당을 받은 점을 고려할 때 자력 확보 가능성도 있다(적합 조건 2).</t>
+          <t>적합 조건: 상대방 책임이 명확하고(전 서울시의원 A씨 사기 혐의로 입건), 집단적 피해(수십 명), 피해 규모가 큼(10억 원 이상), 증거 확보 가능성 높음(경찰 수사 착수), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방의 자력은 추가 확인이 필요하나, 다수의 적합 조건 충족으로 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>2972억여원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>2만898명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>관할 못 정해서…‘2900억대 폰지 사기’ 검경, 4년간 16번 ‘핑퐁’</t>
+          <t>'수십억 빌린 뒤 잠적' 전 서울시의원…경찰, 수사 착수</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603152035015</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554303</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-15 13:06:47.363670+00:00</t>
+          <t>2026-03-18 12:33:27.481169+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
-      <c r="A171" s="3" t="inlineStr">
+      <c r="A171" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr"/>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>보이스피싱 전담반 수사 진행 중, 범인 추적 및 골드바 회수 시도</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>60대 요양보호사가 보이스피싱으로 12개의 골드바를 편취당한 사건. 보이스피싱 전담반이 CCTV 분석을 통해 범인을 추적 중이며, 결정적인 순간을 포착했다고 보도됨. 피해자는 상당한 금전적 손실을 입은 것으로 추정된다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방 책임이 명확하고(보이스피싱 범죄), 경찰 수사가 진행 중이며(공적 절차 진행), 12개의 골드바라는 상당한 피해 규모가 예상됩니다. 하지만 상대방이 개인 범죄자이므로 자력 확보 및 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>12개의 골드바</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>60대 요양보호사 울린 보이스피싱의 충격적 정체 '슈퍼캐치'</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532991</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:30:39.001817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B171" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D171" t="inlineStr">
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>디지털자산 거래소</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>금융감독원 소비자 경보 발령</t>
+          <t>통신사기피해환급법 개정안 국회 통과 (2025년 3월 12일), 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>금융감독원이 '전국민 주유지원금'을 사칭한 보이스피싱에 대한 소비자 경보를 발령했습니다. 이는 정부 지원금을 빙자한 신종 사기 수법으로, 개인정보 탈취 및 금전적 피해가 우려됩니다.</t>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 디지털자산 거래소에도 보이스피싱 감시 의무가 부여되고 피해구제 범위가 디지털자산까지 확대됩니다. 이는 2025년 1~3월 기준 3천억 원 이상의 피해액과 5천 건 이상의 발생 건수를 기록한 디지털자산 악용 보이스피싱 범죄에 대응하기 위한 조치입니다. 법은 2026년 10월 시행될 예정이며, 기존 법적 공백을 해소하고 피해자 구제를 강화할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>보이스피싱 사건으로 상대방(범죄자) 특정 및 자력 확보가 매우 어렵습니다 (적합 조건 1, 2 미충족). 금융감독원의 소비자 경보가 발령되어 공적 절차가 진행 중이나 (적합 조건 6 충족), 실제 피해자들의 손해배상 청구 및 집행 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>대형 디지털자산 거래소라는 자력 있는 상대방, 3천억 원 이상의 막대한 피해 규모와 수천 건의 집단적 피해가 발생하여 소송금융 투자 매력이 높습니다. 통신사기피해환급법 개정안 통과로 디지털자산 거래소의 보이스피싱 감시 및 피해 구제 의무가 명확해졌으며, 이는 향후 소송에서 거래소의 책임을 입증하는 데 강력한 근거가 될 수 있습니다. 다만, 법 시행 전 발생한 피해에 대한 거래소의 책임 입증은 법적 쟁점이 될 수 있으나, 법 개정 자체가 사회적 책임 인식을 강화하는 계기가 됩니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3116억 원 (2025년 1~3월 기준 총 피해액)</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5878건 (2025년 1~3월 기준 발생 건수)</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>전국민 주유지원금 보이스피싱 주의  … 금감원, 소비자 경보</t>
+          <t>통신사기피해환급법 개정···거래소에 보이스피싱 상시 감시 의무 부...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>it.donga.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/15/2026031500103.html</t>
+          <t>https://it.donga.com/108573/</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:53.293452+00:00</t>
+          <t>2026-03-18 12:17:49.659698+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>A씨, B씨, C씨 등 가맹점주들</t>
+        </is>
+      </c>
       <c r="D173" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>형사 사건 대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>가맹점주들이 ATM 수수료 이익을 위해 B은행 체크카드로 8000~1만여회 반복 인출하여 B은행에 800만~1000만원 상당의 수수료 손해를 입힌 사건입니다. 대법원은 이들의 행위를 사기죄로 인정하여 벌금형을 확정했습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>해당 사건은 가맹점주들의 ATM 반복 인출에 대한 형사 사건으로, 대법원 판결로 이미 종결되었습니다. 또한, 피해 금액이 800만원~1000만원 수준으로 소송금융 투자 대상으로 보기에 매우 작습니다. 피해자가 금융기관이라는 점도 소송금융의 필요성을 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>800여만원~1000여만원</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>1명 (B은행)</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>돈 뽑고, 또 뽑고, 또...ATM 현금 인출 무려 '1만번', 대체 왜</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/18/2026031714123370314</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-18 00:19:21.051203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>금감원 보이스피싱 경보 발령</t>
+          <t>통신사기피해법 개정안 국회 통과, 공포 6개월 후 시행 예정</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>금감원이 '가짜 주유 지원금'을 미끼로 한 보이스피싱 사기에 대한 경보를 발령했습니다. 사기범들은 긴급 지원 대상자로 사칭하여 피해자에게 접근하며, 경제 불안정으로 지원 정책에 대한 관심이 높아진 틈을 타 피해자들이 진위를 구별하기 어렵게 만들고 있습니다.</t>
+          <t>가상자산 보이스피싱 피해 구제를 위한 '통신사기피해법 개정안'이 국회를 통과했습니다. 이 법안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해 구제 의무를 부과하며, 피해 자산의 범위를 가상자산으로 확대하고 신속한 환급 근거를 마련했습니다. 개정된 법은 공포 6개월 후 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>금감원의 보이스피싱 경보 발령으로 공적 절차가 진행 중이나, 사기 주체가 불특정 다수이며 자력 확보가 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. 피해 규모 및 피해자 수 또한 기사에서 파악하기 어렵습니다.</t>
+          <t>통신사기피해법 개정으로 가상자산 보이스피싱 피해 구제 법적 근거가 마련되어, 가상자산거래소의 책임이 명확해지고 피해자 구제가 용이해졌습니다. 보이스피싱은 집단적 피해를 야기하며, 거래소는 충분한 자력을 갖추고 있습니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>'가짜 주유 지원금' 사기 비상…금감원, 보이스피싱 경보</t>
+          <t>가상자산 보이스피싱 피해도 구제…거래소, 의심 자금 상시감시 의무화</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903991</t>
+          <t>https://www.nongmin.com/article/20260316500823</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-15 12:26:06.329444+00:00</t>
+          <t>2026-03-18 00:16:43.172754+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>금융당국 경보 발령</t>
+          <t>보이스 피싱 전담반의 수사 진행 중</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>금융당국이 중동 상황을 악용한 보이스피싱 및 스미싱 사기에 대한 경보를 발령했습니다. 가짜 웹사이트나 악성 앱을 통해 개인정보가 탈취되거나, 상담원을 사칭한 사기범에게 속아 피해를 입을 수 있다고 경고했습니다.</t>
+          <t>보이스 피싱 피해자가 12개의 골드바를 잃었으며, 보이스 피싱 전담반이 CCTV 분석을 통해 범인의 이동 경로와 은신처를 추적하여 결정적인 순간을 포착했습니다. 현재 범인 검거 및 피해 회복을 위한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>특정 피해 사건이 아닌 금융당국의 일반적인 경고로, 구체적인 가해자 특정 및 자력 확인이 어렵습니다. 또한, 피해 규모와 피해자 수가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스 피싱 범죄로 상대방 책임이 명확하고(적합 조건 1), 12개의 골드바라는 상당한 피해 규모가 있으며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)인 점은 긍정적입니다. 그러나 보이스 피싱 범죄자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12개의 골드바</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>금융당국, 중동 상황 악용 '보이스피싱' 경보</t>
+          <t>‘슈퍼캐치 진실의 눈’ 강승윤 “진짜 그러지 마십시오!”[채널예약]</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711371</t>
+          <t>https://sports.khan.co.kr/article/202603171902003?pt=nv</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-15 12:25:57.901781+00:00</t>
+          <t>2026-03-17 12:26:28.049995+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
-      <c r="A176" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>모건스탠리 (사칭범)</t>
+          <t>미래에셋생명</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>사기 피해 발생</t>
+          <t>회사 내부 조사 및 소송 대응 준비 중</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>한 피해자가 모건스탠리 직원을 사칭한 인물에게 속아 30억 원을 투자하고 사기를 당했습니다. 사칭범은 가짜 사원증과 투자 증서를 제시하며 피해자를 기망했습니다. 현재 피해 사실이 보도된 단계입니다.</t>
+          <t>미래에셋생명 소속 보험설계사가 2015년부터 7년간 고객 자금 약 27억 4천만원을 투자 명목으로 편취한 금융사고가 발생했다. 미래에셋생명은 해당 사고를 공시하고 소송 대응 및 조사를 진행할 계획이라고 밝혔다. 피해 규모가 크고 상대방의 자력이 충분하여 소송금융 투자에 적합한 사건으로 판단된다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>피해 금액이 30억 원으로 매우 크고(적합 조건 4), 가짜 사원증과 투자 증서 등 증거가 존재합니다(적합 조건 5). 다만, 모건스탠리가 직접적인 가해자가 아닌 사칭 피해자이므로, 모건스탠리의 간접적인 책임(예: 브랜드 관리 소홀)을 입증하는 것이 쟁점이 될 수 있습니다. 피해자 수가 명확하지 않아 집단소송 가능성은 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 미래에셋생명 소속 설계사의 7년간 고객 자금 편취 사고로, 미래에셋생명의 사용자 책임이 인정될 가능성이 높으며, 피해 금액이 27억 원 이상으로 크다. 미래에셋생명은 대형 금융기관으로 충분한 배상 능력을 갖추고 있으며, 회사 공시 및 내부 조사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>30억 원</t>
+          <t>27억4308만원</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>[단독] 투자증서에 사원증까지…가짜 직원에 30억 증발</t>
+          <t>미래에셋생명 보험설계사, 2015년부터 7년간 고객 자금 27억 편취</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476870&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://mdtoday.co.kr/news/view/1065599827767893</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:00.303453+00:00</t>
+          <t>2026-03-17 00:50:29.646199+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>경찰 신고 및 계좌 지급정지 조치로 사기 피해 예방</t>
+          <t>경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>은행 직원의 기지로 7,700만원 규모의 투자 사기 피해가 예방되었습니다. 직원은 사기 가능성을 인지하고 즉시 경찰에 신고, 피해자 명의 계좌 지급정지 조치를 통해 추가 피해를 막았습니다.</t>
+          <t>한국신용정보원이 구청 등 행정기관을 사칭하는 보이스피싱 범죄에 대한 주의를 당부하고 예방 활동을 강화하고 있습니다. 피싱범들은 허위 전화번호로 개인정보 탈취 및 특정 앱 설치를 유도하며, 신용정보원은 해당 사건을 경찰에 수사 의뢰한 상태입니다. 신용정보원은 명의도용 및 보이스피싱 예방을 위한 '여신거래 안심차단 서비스'를 운영 중입니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>본 사건은 은행 직원의 기지로 투자 사기가 미수에 그쳐 7,700만원의 피해가 발생하지 않았습니다. 소송금융은 실제 발생한 손해에 대한 소송을 지원하므로, 피해가 없는 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>기사는 한국신용정보원을 사칭한 보이스피싱 범죄에 대한 경고 및 예방 조치에 관한 내용입니다. 소송 상대방이 특정되지 않은 불특정 다수의 범죄자이며, 이들의 자력 또한 불확실하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1, 2 미충족) 비록 경찰 수사 의뢰(적합 조건 6)가 진행 중이나, 이는 형사 사건에 해당하며 민사상 손해배상 청구의 실효성이 낮습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>0원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>은행 직원 기지로 7700만원 투자 사기 막았다</t>
+          <t>구청 직원 사칭 주의 ···최유삼號 신용정보원, 보이스피싱 예방 박차...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066833</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603170134169720b4a7c6999c_18</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:11.018764+00:00</t>
+          <t>2026-03-17 00:24:21.407408+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금수거책 체포</t>
+          <t>IRS가 세금 사기 유형을 공개하고 납세자들에게 경고 및 신고 절차를 안내 중</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>대전역 앞에서 1억원 상당의 수표를 들고 배회하던 보이스피싱 현금 수거책 A씨가 경찰에 체포되었습니다. A씨는 보이스피싱 조직으로부터 돈을 전달받아 타지역으로 이송하려 한 혐의를 받고 있으며, 경찰은 여죄 여부를 수사하고 피해금을 피해자에게 돌려줄 예정입니다.</t>
+          <t>연방 국세청(IRS)이 세금 보고 시즌을 맞아 납세자, 기업, 세무 전문가들을 노리는 12가지 주요 세금 사기 유형을 공개했다. 이메일, 문자, SNS를 이용한 IRS 사칭, AI 기술을 활용한 전화 사기, 가짜 자선단체 사기, 잘못된 세금 공제 유도 콘텐츠 등이 포함된다. IRS는 의심스러운 메시지나 전화를 즉시 신고하고, 신원 도용이 의심될 경우 즉시 계정 보호 및 복구 절차를 시작할 것을 권고했다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 1억원이라는 피해 금액이 특정되었으나, 상대방(보이스피싱 조직)의 자력 확보가 어렵고 기사에서 명확한 집단적 피해 규모나 총 피해액이 특정되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>IRS를 사칭하는 다양한 유형의 사기 사건으로, 집단적 피해(다수 납세자)가 발생하고 IRS의 공식 경고 및 신고 절차(공적 절차 진행 중, 증거 확보 가능)가 진행 중인 것은 적합 조건에 해당합니다. 그러나 소송금융의 핵심인 특정 가능한 피고(상대방 책임 명확)가 없고, 사기범들의 자력(상대방 자력 충분)을 확보하기 어려워 투자 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>대전역앞 '1억원' 수표들고 배회…보이스피싱 현금수거책 체포</t>
+          <t>세금보고 시즌 사기범들은 나의 개인정보, 금전을 노린다!</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260313513369?OutUrl=naver</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=491580</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:30.736122+00:00</t>
+          <t>2026-03-17 00:19:14.663594+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
-      <c r="A179" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>미래에셋생명</t>
+        </is>
+      </c>
       <c r="D179" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>피해 고객 소송 제기, 미래에셋생명 자체 조사 및 설계사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>미래에셋생명 소속 보험설계사가 7년간 고객 자금 약 27억 4300만원을 편취하는 금융사고가 발생했습니다. 회사는 피해 고객의 소송 제기 이후에야 이를 인지하여 내부통제 부실 논란이 일고 있으며, 금융당국은 보험사의 내부통제 강화를 지속적으로 요구하고 있습니다. 미래에셋생명은 설계사에 대한 소송 및 조사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>미래에셋생명의 7년간 내부통제 부실로 인한 설계사의 대규모 사기 방조 책임이 명확하며(적합 조건 1), 상대방인 미래에셋생명은 대형 금융기관으로 자력이 충분합니다(적합 조건 2). 약 27억 원의 피해 규모(적합 조건 4)는 다수의 고객에게 발생했을 가능성이 높고(적합 조건 3), 피해 고객의 소송 제기 및 회사 자체 조사를 통해 증거 확보가 용이하며(적합 조건 5), 금융당국의 내부통제 강화 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>약 27억 4300만원</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>7년간 27억 편취한 보험설계사…미래에셋생명 내부통제 도마 위</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>seoultimes.news</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093641</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:11:51.552292+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>암호화폐 ATM 운영업체</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E179" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>FBI 사기 신고 접수 및 워싱턴 D.C. 법무장관실 조사 진행 중</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 범죄에 대응하기 위해 '통신사기피해환급법' 개정안이 국회 본회의를 통과했다. 이 개정안은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하는 내용을 담고 있으며, 올해 10월부터 시행될 예정이다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 보호가 강화될 것으로 기대된다.</t>
+          <t>미국에서 암호화폐 ATM을 이용한 사기가 급증하여 2025년 한 해 동안 약 3억3350만 달러의 피해가 발생했습니다. 특히 고령층 피해가 두드러지며, ATM의 '귀속 공백' 구조가 자금 추적을 어렵게 하는 문제로 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 워싱턴 D.C. 법무장관실에서도 조사가 진행되는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>새로운 법률은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하여, 잠재적으로 자력 있는 상대방(가상자산거래소)에 대한 집단적 피해 구제 가능성을 높입니다 (적합 조건 2, 3, 4). 그러나 아직 법 시행 전이며, 특정 사건의 상대방 책임이 명확히 규명된 상태는 아닙니다 (적합 조건 1, 5 약함).</t>
+          <t>암호화폐 ATM 운영업체의 '귀속 공백' 구조가 사기 자금 추적을 어렵게 하여 시스템적 문제가 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 약 3억3350만 달러(약 4999억 원)에 달하는 막대한 피해 규모가 확인됩니다. 블록체인 보안업체 분석, FBI 신고 데이터, 워싱턴 D.C. 법무장관실 조사 등 객관적 증거가 존재하며, 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억3350만 달러 (약 4999억 원)</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2000건 이상 (주로 고령층)</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>가상자산 이용 보이스피싱 대응 강화…통신사기피해환급법 개정안 국회...</t>
+          <t>미국 암호화폐 ATM 사기 급증…고령층 노린 ‘귀속 공백’이 추적 막았...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202589</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339688</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-13 12:20:54.032394+00:00</t>
+          <t>2026-03-16 00:27:59.218783+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
-      <c r="D181" t="inlineStr"/>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
+          <t>금융감독원 소비자경보 발령</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>조승래 의원이 발의한 가상자산 보이스피싱 피해구제법이 국회를 통과했습니다. 이 법은 가상자산을 이용한 신종 보이스피싱으로부터 국민의 재산을 보호하고, 피해 발생 시 신속한 구제를 위한 환급 제도를 포함하여 피해자 보호의 사각지대를 해소하는 것을 목표로 합니다.</t>
+          <t>중동 지역 군사 충돌 등 국제 정세 불안을 틈타 정부의 피해 지원 정책을 사칭한 보이스피싱 시도가 늘어날 것으로 예상됩니다. 금융감독원은 '소비자경보'를 발령하고, 사기범들이 가짜 정부 사이트나 금융회사 사이트로 유도하여 개인정보 탈취 및 자금 이체를 요구할 수 있다고 경고했습니다. 피해 예방을 위해 공식 홈페이지 확인 및 의심스러운 링크 클릭 자제를 당부했습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산 보이스피싱 피해자를 위한 피해구제법이 국회를 통과했다는 내용으로, 특정 소송 상대방이 명확히 제시되지 않습니다 (적합 조건 1, 2 불충족). 법률 제정을 통한 제도적 구제 방안 마련에 초점을 맞추고 있어, 소송금융 투자를 위한 구체적인 소송 기회로 보기는 어렵습니다.</t>
+          <t>본 기사는 중동 정세 불안을 악용한 보이스피싱에 대한 금융당국의 '소비자경보' 발령으로, 특정 피해 사건이 발생하여 소송이 가능한 상황이 아닙니다. 상대방(보이스피싱 사기범)이 특정되지 않고 자력 확보가 어려워 소송금융 적합 조건 1, 2를 충족하기 어렵습니다. 피해 규모나 피해자 수도 구체적으로 파악되지 않았습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>조승래 의원 피해구제법 국회 통과...가상자산 보이스피싱 피해도 환급...</t>
+          <t>'법인세 환급 지원' 등 중동 불안 이용한 보이스피싱 주의보 발령</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=877685</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049564</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:05.747043+00:00</t>
+          <t>2026-03-16 00:27:38.512927+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A182" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
-      <c r="D182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>임모씨 외 커스프그룹 운영진 27명</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>전기통신금융사기방지법 개정안 국회 통과</t>
+          <t>커스프그룹 운영진 27명 유사수신행위 및 사기 혐의로 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>본 기사는 조승래 의원이 발의한 전기통신금융사기방지법 개정안이 국회를 통과했다는 내용을 보도합니다. 이 개정안은 기술 변화에 따라 빠르게 진화하는 범죄 수법에 맞춰 피해구제 제도를 개선하고, 피해자들이 동일한 사기를 당해도 보호 수준이 달라지는 불합리를 겪지 않도록 하는 데 목적이 있습니다.</t>
+          <t>교육업체 '커스프그룹'이 2만여 명의 회원으로부터 2900억 원 상당의 폰지 사기를 벌인 후 잠적했다. 4년간의 수사 지연 끝에 검찰이 지난해 12월 대표 임씨와 운영진 27명을 유사수신행위 및 사기 혐의로 기소했다. 피해자들은 과거 민사소송에서 패소한 경험이 있으며, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>본 기사는 전기통신금융사기방지법 개정안 통과에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 2만여 명의 피해자와 2900억 원 규모의 피해액으로 집단적 피해 및 피해 규모가 매우 큼(적합 조건 3, 4). 검찰 수사를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 운영진 27명이 기소되어 공적 절차가 진행 중이다(적합 조건 6). 운영진들이 수십억 원의 수당을 받은 점을 고려할 때 자력 확보 가능성도 있다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2972억여원</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만898명</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>조승래 의원 발의,  전기통신금융사기방지법 개정안 국회 통과</t>
+          <t>관할 못 정해서…‘2900억대 폰지 사기’ 검경, 4년간 16번 ‘핑퐁’</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1191430</t>
+          <t>https://www.khan.co.kr/article/202603152035015</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-13 12:18:25.336945+00:00</t>
+          <t>2026-03-15 13:06:47.363670+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>커스프그룹 대표 임모씨 및 운영진</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 피해 구제 제도 신설</t>
+          <t>검찰 기소 완료, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 범죄의 피해 구제가 어려웠던 한계를 극복하기 위해 새로운 조치가 마련되었습니다. 피해자가 희망할 경우 가상자산 거래소가 직접 가상자산을 매도하여 현금으로 환급하는 방식으로, 피해 회수 가능성이 높아질 것으로 기대됩니다.</t>
+          <t>교육 업체 '커스프그룹'이 2만여 명으로부터 약 3000억 원을 수수한 폰지사기 사건으로, 검찰과 경찰의 4년간 지지부진한 수사 끝에 지난해 12월 대표 임모씨 등 운영진 27명이 유사수신행위 및 사기 혐의로 기소되었습니다. 피해자들은 수사 지연으로 민사소송에서 패소하는 불이익을 겪었으며, 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 범죄자의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 예상됩니다. 특히, 가상자산 거래소가 직접 매도하여 현금으로 환급하는 새로운 피해 구제 조치가 마련되어, 기존에 어려웠던 피해 회수 가능성이 크게 높아졌습니다. 이는 소송금융 투자에 있어 중요한 회수 가능성을 제공합니다.</t>
+          <t>커스프그룹 대표 및 운영진의 폰지사기 혐의가 검찰 수사로 명확히 드러나 27명이 기소되었으며(적합 조건 1, 5, 6), 2만여 명의 피해자와 약 3000억 원에 달하는 막대한 피해 규모를 가지고 있어 집단소송 가능성이 매우 높습니다(적합 조건 3, 4). 비록 이전 민사 소송에서 패소했으나, 이는 수사 지연 때문으로 판단되며 형사 재판 결과에 따라 새로운 민사 소송의 기회가 열릴 수 있습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2972억 9165만원</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 898명</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>'가상자산' 악용 보이스피싱도 피해 구제된다</t>
+          <t>[단독]3000억대 폰지 사기 사건, 검경 16번 핑퐁 끝 4년 만에 기소</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240628</t>
+          <t>https://www.khan.co.kr/article/202603151542001</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:00.819854+00:00</t>
+          <t>2026-03-15 12:47:15.205770+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 2026년 10월 시행 예정</t>
+          <t>금융감독원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 범죄가 증가함에 따라, 금융위원회는 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하는 통신사기피해환급법 개정안을 국회 본회의에서 통과시켰습니다. 이 개정안은 피해구제 대상을 가상자산까지 확대하고, 피해자 지원 절차를 도입하며, 2026년 10월 시행될 예정입니다.</t>
+          <t>금융감독원이 '전국민 주유지원금'을 사칭한 보이스피싱에 대한 소비자 경보를 발령했습니다. 이는 정부 지원금을 빙자한 신종 사기 수법으로, 개인정보 탈취 및 금전적 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 관련 보이스피싱 피해 구제를 위한 법률 개정 소식을 다루고 있으며, 특정 사건에서 상대방의 책임이 명확히 드러난 상황이 아닙니다. 개정안 시행 전까지는 가상자산거래소의 법적 의무가 미비하여 과거 피해에 대한 책임 입증이 어려울 수 있으며, 이는 소송금융 투자 대상으로서의 적합도를 낮춥니다.</t>
+          <t>보이스피싱 사건으로 상대방(범죄자) 특정 및 자력 확보가 매우 어렵습니다 (적합 조건 1, 2 미충족). 금융감독원의 소비자 경보가 발령되어 공적 절차가 진행 중이나 (적합 조건 6 충족), 실제 피해자들의 손해배상 청구 및 집행 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>금융위  가상자산 악용 보이스피싱 범죄까지 빈틈없이 대응</t>
+          <t>전국민 주유지원금 보이스피싱 주의  … 금감원, 소비자 경보</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049530</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/15/2026031500103.html</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:51.494694+00:00</t>
+          <t>2026-03-15 12:33:53.293452+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
-      <c r="A185" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A185" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>민사소송 제기 전 상대방 인적사항 확보를 위한 정보공개청구 및 행정소송 검토 중</t>
+          <t>금융당국 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자 A씨가 1700만원을 송금했으나, 상대방 B씨의 인적사항을 몰라 민사소송을 제기하지 못하고 있음. 수사기관에 정보공개를 요청했으나 거부당해 행정소송까지 고려하는 상황. 가상자산 연루 보이스피싱 피해자 구제 절차의 법적 공백과 제도 개선 필요성이 제기되고 있음.</t>
+          <t>중동 사태로 인한 경제 불확실성을 악용한 보이스피싱이 확산되자 금융당국이 소비자 경보 '주의' 단계를 발령했다. 사기범들은 정부기관이나 금융회사를 사칭해 긴급자금 지원 등을 미끼로 개인정보를 탈취하거나 기존 대출 상환 명목으로 금전을 요구하고 있다. 금융당국은 출처 불분명 URL 클릭 금지 및 피해 발생 시 즉시 신고를 당부했다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 사실이 명백하고(상대방 책임 명확), 검찰 수사 기록 등 증거가 확보되어 있음(증거 확보 가능). 또한 피해금 회복을 위한 정보공개청구 및 행정소송 등 공적 절차가 진행 중임. 다만, 피해 금액이 소액(1700만원)이고, 상대방(B씨)의 자력 확인이 어려우며, 집단적 피해 사례가 아닌 개별 사건이라는 점에서 투자 매력도가 낮음.</t>
+          <t>보이스피싱 사기범들은 특정하기 어렵고 자력이 불분명하여 소송 상대방을 특정하기 어렵습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 금융당국의 소비자 경보가 발령되어 공적 절차가 진행 중이지만 (적합 조건 3, 6 충족), 익명의 사기범을 대상으로 한 소송은 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>1700만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>(단독)잠자는 보이스피싱 피해금... 피해 명백한데 되찾기는 '하늘에 별...</t>
+          <t>중동 사태 긴급자금 지원  미끼 보이스피싱…금감원 소비자경보 발령</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294018&amp;inflow=N</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590084.html</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-12 13:14:28.592353+00:00</t>
+          <t>2026-03-15 12:28:26.871032+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>FBI에 1만2000건 이상 신고 접수 및 수사 진행 중</t>
+          <t>금감원 보이스피싱 경보 발령</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>미국에서 암호화폐 ATM의 속도와 익명성을 악용한 사기 피해가 급증하고 있으며, FBI에 접수된 관련 신고 건수가 1만2000건을 넘어섰다. 범죄 조직들이 ATM을 이용해 피해자들로부터 돈을 빼내고 있는 상황으로, 2025년에는 사기 피해가 33% 증가할 것으로 예상된다.</t>
+          <t>금감원이 '가짜 주유 지원금'을 미끼로 한 보이스피싱 사기에 대한 경보를 발령했습니다. 사기범들은 긴급 지원 대상자로 사칭하여 피해자에게 접근하며, 경제 불안정으로 지원 정책에 대한 관심이 높아진 틈을 타 피해자들이 진위를 구별하기 어렵게 만들고 있습니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>FBI에 1만2000건 이상의 신고가 접수되어 집단적 피해 및 상당한 피해 규모가 예상되며(적합 조건 3, 4), FBI 수사 진행으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 암호화폐 ATM의 '속도'와 '익명성' 악용이 언급된 점을 고려할 때, ATM 제조사 또는 운영사의 보안상 과실에 대한 법리 검토를 통해 소송금융 투자 기회를 모색할 수 있음.</t>
+          <t>금감원의 보이스피싱 경보 발령으로 공적 절차가 진행 중이나, 사기 주체가 불특정 다수이며 자력 확보가 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. 피해 규모 및 피해자 수 또한 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>1만2000건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>2025년 美 암호화폐 ATM 사기 33% 증가…AI가 핵심</t>
+          <t>'가짜 주유 지원금' 사기 비상…금감원, 보이스피싱 경보</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640489</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903991</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-12 12:36:41.778205+00:00</t>
+          <t>2026-03-15 12:26:06.329444+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
-      <c r="D187" t="inlineStr"/>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방</t>
+          <t>금융당국 경보 발령</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>부천원미경찰서가 고령의 피해자 A씨가 검사를 사칭한 보이스피싱 사기범에게 수억원을 편취당할 뻔한 것을 경인서부수협 소사지점 직원의 기지로 예방한 사례를 보도했습니다. 경찰서는 피해 예방에 기여한 은행 직원에게 감사장을 수여했습니다.</t>
+          <t>금융당국이 중동 상황을 악용한 보이스피싱 및 스미싱 사기에 대한 경보를 발령했습니다. 가짜 웹사이트나 악성 앱을 통해 개인정보가 탈취되거나, 상담원을 사칭한 사기범에게 속아 피해를 입을 수 있다고 경고했습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>이 기사는 수억원 규모의 보이스피싱 피해를 성공적으로 예방한 사례를 다루고 있어, 실제 발생한 피해가 없습니다. 소송금융은 발생한 피해에 대한 손해배상 청구를 전제로 하므로, 본 사건은 투자 대상으로서의 적합성이 없습니다. 또한, 보이스피싱 사건의 특성상 상대방(피의자)의 자력을 특정하고 확보하기 어렵습니다.</t>
+          <t>특정 피해 사건이 아닌 금융당국의 일반적인 경고로, 구체적인 가해자 특정 및 자력 확인이 어렵습니다. 또한, 피해 규모와 피해자 수가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>피해 예방으로 실제 피해 없음 (잠재적 피해액 수억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>부천원미서, 수억원 보이스피싱 피해 예방 감사장 수여</t>
+          <t>금융당국, 중동 상황 악용 '보이스피싱' 경보</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527886</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711371</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:27.441806+00:00</t>
+          <t>2026-03-15 12:25:57.901781+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="2" t="inlineStr">
+      <c r="A188" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>모건스탠리 (사칭범)</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>사기 피해 발생</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>한 피해자가 모건스탠리 직원을 사칭한 인물에게 속아 30억 원을 투자하고 사기를 당했습니다. 사칭범은 가짜 사원증과 투자 증서를 제시하며 피해자를 기망했습니다. 현재 피해 사실이 보도된 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>피해 금액이 30억 원으로 매우 크고(적합 조건 4), 가짜 사원증과 투자 증서 등 증거가 존재합니다(적합 조건 5). 다만, 모건스탠리가 직접적인 가해자가 아닌 사칭 피해자이므로, 모건스탠리의 간접적인 책임(예: 브랜드 관리 소홀)을 입증하는 것이 쟁점이 될 수 있습니다. 피해자 수가 명확하지 않아 집단소송 가능성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>30억 원</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>[단독] 투자증서에 사원증까지…가짜 직원에 30억 증발</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476870&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:26:00.303453+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...66 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>검찰 구형</t>
+          <t>경찰 신고 및 계좌 지급정지 조치로 사기 피해 예방</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 보이스피싱 조직원들이 피해자 110명으로부터 약 94억 원을 가로챈 혐의로 재판에 넘겨졌다. 검찰은 총책 B씨를 포함한 조직원들에게 최대 징역 25년을 구형했으며, 이들은 '채터'와 '텔러' 역할을 분담해 범행을 저질렀다.</t>
+          <t>은행 직원의 기지로 7,700만원 규모의 투자 사기 피해가 예방되었습니다. 직원은 사기 가능성을 인지하고 즉시 경찰에 신고, 피해자 명의 계좌 지급정지 조치를 통해 추가 피해를 막았습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 검찰 구형을 통해 명확히 드러났으며 (상대방 책임 명확), 피해자 110명과 약 94억 원의 피해 규모로 집단적 피해가 크다 (집단적 피해, 피해 규모 큼). 현재 검찰 수사 및 구형이 진행 중으로 공적 절차가 활발하다 (공적 절차 진행 중).</t>
+          <t>본 사건은 은행 직원의 기지로 투자 사기가 미수에 그쳐 7,700만원의 피해가 발생하지 않았습니다. 소송금융은 실제 발생한 손해에 대한 소송을 지원하므로, 피해가 없는 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>약 94억 원</t>
+          <t>0원</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>110명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>檢, '캄보디아 보이스피싱' 조직원에 최대 징역 25년 구형</t>
+          <t>은행 직원 기지로 7700만원 투자 사기 막았다</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262432</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066833</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:58.674388+00:00</t>
+          <t>2026-03-14 00:16:11.018764+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
-      <c r="A190" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A190" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr"/>
-      <c r="D190" t="inlineStr"/>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
+          <t>경찰 수사 및 현금수거책 체포</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 피해자들이 신속하게 피해금을 환급받을 수 있는 제도적 장치가 국회에서 마련되었습니다. 이는 코인을 활용한 신종 금융사기까지 법 적용 범위를 확대하여 피해자 보호의 사각지대를 보완하려는 목적입니다.</t>
+          <t>대전역 앞에서 1억원 상당의 수표를 들고 배회하던 보이스피싱 현금 수거책 A씨가 경찰에 체포되었습니다. A씨는 보이스피싱 조직으로부터 돈을 전달받아 타지역으로 이송하려 한 혐의를 받고 있으며, 경찰은 여죄 여부를 수사하고 피해금을 피해자에게 돌려줄 예정입니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이 아닌 가상자산 보이스피싱 피해구제법 통과 소식을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. 피해자 수는 많을 수 있으나, 특정 가능한 자력 있는 피고가 불분명하며, 소송금융이 지원할 만한 구체적인 소송 기회가 명확하지 않습니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 1억원이라는 피해 금액이 특정되었으나, 상대방(보이스피싱 조직)의 자력 확보가 어렵고 기사에서 명확한 집단적 피해 규모나 총 피해액이 특정되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>'가상자산 보이스피싱도 환급'…조승래 발의 '피해구제법' 국회 통과</t>
+          <t>대전역앞 '1억원' 수표들고 배회…보이스피싱 현금수거책 체포</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=813567</t>
+          <t>https://www.segye.com/newsView/20260313513369?OutUrl=naver</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-12 12:31:57.821185+00:00</t>
+          <t>2026-03-14 00:15:30.736122+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A191" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
+          <t>형사재판 진행 또는 종결 후 민사소송 검토</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>보이스피싱으로 4250만 원의 피해를 입은 피해자가 형사재판의 한계를 넘어 민사소송을 통해 피해 회복을 모색하는 사례입니다. 특히 공동불법행위에 따른 연대책임을 명시하여 민사소송을 진행하는 법적 전략이 강조되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>보이스피싱 가해자의 책임은 명확하며(적합 조건 1), 형사재판을 통해 증거 확보 및 공적 절차 진행이 예상됩니다(적합 조건 5, 6). 그러나 피고인(가해자)의 자력 부족 가능성이 높아 배상금 회수가 어려울 수 있으며, 기사에서 다루는 피해 규모(4250만 원)가 소송금융 투자에 적합한 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>4250만 원</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>어차피 각하?  보이스피싱으로 4250만 원 날린 피해자, 법전에 숨은 답...</t>
+        </is>
+      </c>
+      <c r="K191" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/VMYC334LRQAG</t>
+        </is>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:44:23.738939+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>가상자산거래소 (불특정)</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
           <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
-      <c r="F191" t="inlineStr">
-[...46 lines deleted...]
-      <c r="A192" s="2" t="inlineStr">
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>가상자산을 이용한 보이스피싱 범죄에 대응하기 위해 '통신사기피해환급법' 개정안이 국회 본회의를 통과했다. 이 개정안은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하는 내용을 담고 있으며, 올해 10월부터 시행될 예정이다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 보호가 강화될 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>새로운 법률은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하여, 잠재적으로 자력 있는 상대방(가상자산거래소)에 대한 집단적 피해 구제 가능성을 높입니다 (적합 조건 2, 3, 4). 그러나 아직 법 시행 전이며, 특정 사건의 상대방 책임이 명확히 규명된 상태는 아닙니다 (적합 조건 1, 5 약함).</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>가상자산 이용 보이스피싱 대응 강화…통신사기피해환급법 개정안 국회...</t>
+        </is>
+      </c>
+      <c r="K192" t="inlineStr">
+        <is>
+          <t>tfmedia.co.kr</t>
+        </is>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr">
+        <is>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202589</t>
+        </is>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:20:54.032394+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B192" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C193" t="inlineStr"/>
+      <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 피해 구제 법안 적용 범위 확대</t>
+          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 피해자들이 사기범의 전자지갑을 묶고 피해금을 환급받을 수 있도록 법 적용 범위가 확대됩니다. 이는 가상자산 관련 사기 피해 구제 절차를 강화하여 피해자 보호를 확대하는 조치입니다.</t>
+          <t>조승래 의원이 발의한 가상자산 보이스피싱 피해구제법이 국회를 통과했습니다. 이 법은 가상자산을 이용한 신종 보이스피싱으로부터 국민의 재산을 보호하고, 피해 발생 시 신속한 구제를 위한 환급 제도를 포함하여 피해자 보호의 사각지대를 해소하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱에 대해 지급정지 및 환급 절차가 가능해지도록 법 적용 범위가 확대되어, 피해금 회수 가능성이 높아졌습니다 (적합 조건 5). 보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 상대방의 자력 확보 및 특정은 여전히 과제로 남을 수 있습니다.</t>
+          <t>해당 기사는 가상자산 보이스피싱 피해자를 위한 피해구제법이 국회를 통과했다는 내용으로, 특정 소송 상대방이 명확히 제시되지 않습니다 (적합 조건 1, 2 불충족). 법률 제정을 통한 제도적 구제 방안 마련에 초점을 맞추고 있어, 소송금융 투자를 위한 구체적인 소송 기회로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱도 지급정지·환급 가능</t>
+          <t>조승래 의원 피해구제법 국회 통과...가상자산 보이스피싱 피해도 환급...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262409</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=877685</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:02.327170+00:00</t>
+          <t>2026-03-13 12:19:05.747043+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="3" t="inlineStr">
+      <c r="A194" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr"/>
+      <c r="D194" t="inlineStr"/>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>전기통신금융사기방지법 개정안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>본 기사는 조승래 의원이 발의한 전기통신금융사기방지법 개정안이 국회를 통과했다는 내용을 보도합니다. 이 개정안은 기술 변화에 따라 빠르게 진화하는 범죄 수법에 맞춰 피해구제 제도를 개선하고, 피해자들이 동일한 사기를 당해도 보호 수준이 달라지는 불합리를 겪지 않도록 하는 데 목적이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>본 기사는 전기통신금융사기방지법 개정안 통과에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>조승래 의원 발의,  전기통신금융사기방지법 개정안 국회 통과</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>breaknews.com</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>http://www.breaknews.com/1191430</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:18:25.336945+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 본회의 통과</t>
+          <t>가상자산 악용 보이스피싱 피해 구제 제도 신설</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>금융위원회가 통신사기피해환급법 개정안의 국회 본회의 통과를 발표했다. 이로써 가상자산을 악용한 보이스피싱 피해금에 대해서도 피해구제를 받을 수 있는 법적 근거가 마련되었다. 이는 가상자산 관련 금융사기 피해자들의 구제 범위를 확대하는 중요한 변화이다.</t>
+          <t>가상자산을 이용한 보이스피싱 범죄의 피해 구제가 어려웠던 한계를 극복하기 위해 새로운 조치가 마련되었습니다. 피해자가 희망할 경우 가상자산 거래소가 직접 가상자산을 매도하여 현금으로 환급하는 방식으로, 피해 회수 가능성이 높아질 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>해당 기사는 통신사기피해환급법 개정안 통과라는 입법적 변화를 다루고 있으며, 특정 사건이나 구체적인 피해자 집단을 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 소송 당사자나 분쟁이 존재하지 않으므로, 현재 단계에서는 투자 대상으로 적합하지 않습니다.</t>
+          <t>가상자산 악용 보이스피싱 범죄자의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 예상됩니다. 특히, 가상자산 거래소가 직접 매도하여 현금으로 환급하는 새로운 피해 구제 조치가 마련되어, 기존에 어려웠던 피해 회수 가능성이 크게 높아졌습니다. 이는 소송금융 투자에 있어 중요한 회수 가능성을 제공합니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>보이스피싱 피해구제 대상, 가상자산까지 확대</t>
+          <t>'가상자산' 악용 보이스피싱도 피해 구제된다</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224364</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240628</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-12 12:20:52.379532+00:00</t>
+          <t>2026-03-13 00:29:00.819854+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A196" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>가상자산거래소</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 기존에는 가상자산이 연루된 보이스피싱 피해 환급이 어려웠으나, 이번 개정으로 가상자산 피해도 환급이 가능해지며, 거래소가 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거도 마련되었다. 개정안은 오는 10월부터 시행될 예정이다.</t>
+          <t>가상자산을 악용한 보이스피싱 범죄가 증가함에 따라, 금융위원회는 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하는 통신사기피해환급법 개정안을 국회 본회의에서 통과시켰습니다. 이 개정안은 피해구제 대상을 가상자산까지 확대하고, 피해자 지원 절차를 도입하며, 2026년 10월 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정으로 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어 상대방 책임이 명확해질 법적 근거가 마련됨 (적합 조건 1). 가상자산 관련 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하며 (적합 조건 3, 4), 개정안 통과라는 공적 절차가 진행되었음 (적합 조건 6). 주요 가상자산거래소는 자력이 충분할 것으로 예상됨 (적합 조건 2).</t>
+          <t>본 기사는 가상자산 관련 보이스피싱 피해 구제를 위한 법률 개정 소식을 다루고 있으며, 특정 사건에서 상대방의 책임이 명확히 드러난 상황이 아닙니다. 개정안 시행 전까지는 가상자산거래소의 법적 의무가 미비하여 과거 피해에 대한 책임 입증이 어려울 수 있으며, 이는 소송금융 투자 대상으로서의 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>보이스피싱에 쓰인 코인도 환급…가상자산거래소 감시 의무</t>
+          <t>금융위  가상자산 악용 보이스피싱 범죄까지 빈틈없이 대응</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260312163522762</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049530</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:00.388557+00:00</t>
+          <t>2026-03-13 00:18:51.494694+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A197" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>미상 (보이스피싱 가해자)</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 구제법 국회 본회의 통과 (2026년 10월 시행 예정)</t>
+          <t>민사소송 제기 전 상대방 인적사항 확보를 위한 정보공개청구 및 행정소송 검토 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 피해자 보호를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 법안은 가상자산사업자를 법 적용 대상에 포함하고, 가상자산 거래소 계정에 대한 지급정지 및 피해금 환급 절차를 적용하여 피해자 보호의 사각지대를 해소할 예정입니다. 법률은 2026년 10월부터 시행됩니다.</t>
+          <t>보이스피싱 피해자 A씨가 1700만원을 송금했으나, 상대방 B씨의 인적사항을 몰라 민사소송을 제기하지 못하고 있음. 수사기관에 정보공개를 요청했으나 거부당해 행정소송까지 고려하는 상황. 가상자산 연루 보이스피싱 피해자 구제 절차의 법적 공백과 제도 개선 필요성이 제기되고 있음.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>새로운 법률인 '가상자산 보이스피싱 구제법' 통과로 가상자산을 이용한 보이스피싱 피해에 대한 법적 구제 절차가 명확해졌습니다. 이는 가해자의 책임이 명확해지고(적합 조건 1), 다수의 피해자에게 집단적 피해가 발생할 가능성이 높으며(적합 조건 3), 피해 규모가 클 수 있다는 점(적합 조건 4)을 시사합니다. 또한, 가상자산 계정 지급정지 및 환급 절차 도입으로 증거 확보 및 피해금 회수 가능성이 높아졌습니다(적합 조건 5).</t>
+          <t>보이스피싱 피해 사실이 명백하고(상대방 책임 명확), 검찰 수사 기록 등 증거가 확보되어 있음(증거 확보 가능). 또한 피해금 회복을 위한 정보공개청구 및 행정소송 등 공적 절차가 진행 중임. 다만, 피해 금액이 소액(1700만원)이고, 상대방(B씨)의 자력 확인이 어려우며, 집단적 피해 사례가 아닌 개별 사건이라는 점에서 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700만원</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 구제법, 본회의 통과… 피해자 보호 사각지대 해소...</t>
+          <t>(단독)잠자는 보이스피싱 피해금... 피해 명백한데 되찾기는 '하늘에 별...</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001058</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294018&amp;inflow=N</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:40.535069+00:00</t>
+          <t>2026-03-12 13:14:28.592353+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C198" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>FBI에 1만2000건 이상 신고 접수 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>오는 10월부터 가상자산을 탈취당한 보이스피싱 피해자도 피해 자산을 환급받을 수 있게 된다. 국회 본회의에서 통과된 통신사기피해환급법 개정안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과한다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 구제가 실효성 있게 이뤄질 것으로 기대된다.</t>
+          <t>미국에서 암호화폐 ATM의 속도와 익명성을 악용한 사기 피해가 급증하고 있으며, FBI에 접수된 관련 신고 건수가 1만2000건을 넘어섰다. 범죄 조직들이 ATM을 이용해 피해자들로부터 돈을 빼내고 있는 상황으로, 2025년에는 사기 피해가 33% 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>가상자산거래소는 자력이 충분한 대기업이며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 국회에서 관련 법안이 통과되어 공적 절차가 진행되었으며, 이는 가상자산거래소의 책임이 명확해질 근거가 됩니다. 특히 10월 법 시행 이후 발생하는 피해에 대한 소송금융 투자 가능성이 높습니다.</t>
+          <t>FBI에 1만2000건 이상의 신고가 접수되어 집단적 피해 및 상당한 피해 규모가 예상되며(적합 조건 3, 4), FBI 수사 진행으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 암호화폐 ATM의 '속도'와 '익명성' 악용이 언급된 점을 고려할 때, ATM 제조사 또는 운영사의 보안상 과실에 대한 법리 검토를 통해 소송금융 투자 기회를 모색할 수 있음.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2000건 이상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>보이스피싱에 당한 ‘코인’도 환급해준다…10월부터 가상자산 피해 구...</t>
+          <t>2025년 美 암호화폐 ATM 사기 33% 증가…AI가 핵심</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1249014.html</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640489</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:52.433393+00:00</t>
+          <t>2026-03-12 12:36:41.778205+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
-      <c r="A199" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A199" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C199" t="inlineStr"/>
+      <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과 및 2026년 10월 시행 예정</t>
+          <t>보이스피싱 피해 예방</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 통과되어 보이스피싱 피해구제 대상에 가상자산이 포함됩니다. 이에 따라 가상자산거래소는 금융회사와 동일한 수준의 보이스피싱 방지 의무를 지게 되며, 의심 계정 즉시 정지 및 피해 환급 절차 지원 등의 조치를 취해야 합니다. 이 법안은 2026년 10월부터 시행될 예정입니다.</t>
+          <t>부천원미경찰서가 고령의 피해자 A씨가 검사를 사칭한 보이스피싱 사기범에게 수억원을 편취당할 뻔한 것을 경인서부수협 소사지점 직원의 기지로 예방한 사례를 보도했습니다. 경찰서는 피해 예방에 기여한 은행 직원에게 감사장을 수여했습니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>개정된 '통신사기피해환급법'이 국회 본회의를 통과하여 가상자산 관련 보이스피싱 피해 구제 범위가 확대되고 가상자산거래소에 방지 의무가 부과됩니다. 이는 향후 가상자산거래소의 책임이 명확해질 수 있는 법적 근거를 마련하며 (적합 조건 1), 보이스피싱은 다수의 피해자 발생 가능성(적합 조건 3)과 수백억 원 규모의 피해액(적합 조건 4)을 고려할 때 소송금융 투자에 적합합니다. 또한, 대형 가상자산거래소는 충분한 자력을 갖추고 있으며(적합 조건 2), 법안 통과 및 시행은 공적 절차 진행 중임을 의미합니다(적합 조건 6).</t>
+          <t>이 기사는 수억원 규모의 보이스피싱 피해를 성공적으로 예방한 사례를 다루고 있어, 실제 발생한 피해가 없습니다. 소송금융은 발생한 피해에 대한 손해배상 청구를 전제로 하므로, 본 사건은 투자 대상으로서의 적합성이 없습니다. 또한, 보이스피싱 사건의 특성상 상대방(피의자)의 자력을 특정하고 확보하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>수백억 원 이상 (누적)</t>
+          <t>피해 예방으로 실제 피해 없음 (잠재적 피해액 수억원)</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>보이스피싱 피해구제 ‘가상자산’까지 확대…의심 계정 즉시 정지</t>
+          <t>부천원미서, 수억원 보이스피싱 피해 예방 감사장 수여</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986417</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527886</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:27.400827+00:00</t>
+          <t>2026-03-12 12:34:27.441806+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
-      <c r="D200" t="inlineStr"/>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>직 상실형 확정</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>금융위원회는 가상자산거래소에 보이스피싱 의심 자금 상시 감시 및 피해 구제 의무를 부과하는 통신사기피해환급법 개정안이 국회 본회의를 통과했다고 밝혔습니다. 이 개정안은 가상자산도 피해 구제 대상에 포함하며, 피해자가 희망할 경우 거래소가 직접 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거를 마련했습니다. 개정안은 오는 10월부터 시행됩니다.</t>
+          <t>양문석 의원이 대출사기 및 허위 해명글 게시 의혹으로 직 상실형이 확정되었다. 기사에서는 새마을금고 측이 대출을 먼저 제안했으며 대출 사기 피해자는 없다고 언급되었다. 이는 형사/행정적 처벌의 종결을 의미하며, 민사상 손해배상 청구의 여지는 불분명하다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하는 법률 개정안 통과 소식을 다루고 있습니다. 특정 가상자산거래소의 과거 위법 행위나 현재 진행 중인 분쟁을 언급하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 이는 미래의 법적 근거를 마련하는 규제 업데이트에 해당합니다.</t>
+          <t>본 기사는 양문석 의원의 '직 상실형 확정'이라는 형사 또는 행정적 처벌의 종결을 다루고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구권이 명확하지 않다. 특히 기사 내용 중 '대출로 사기당한 피해자가 없으며'라는 언급은 민사상 피해자가 부재함을 시사하여 소송금융 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 이미 종결된 사건, 적합 조건 해당 없음)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>가상자산거래소, 보이스피싱 의심자금 상시 감시 의무화</t>
+          <t>'대출사기·허위 해명글 게시' 양문석 의원 직 상실형 확정</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=697282</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632445</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:00.231169+00:00</t>
+          <t>2026-03-12 12:33:36.882634+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 보이스피싱 금융사 무과실 배상 법안 발의</t>
+          <t>검찰 구형</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>경남 창원에서 신청하지 않은 카드가 발급됐다는 전화에 속아 7억 2500만원의 보이스피싱 피해가 발생했다. 이 사건은 지난해 보이스피싱 평균 피해액의 13배가 넘는 초고액 피해 사례로, 경찰 수사가 진행 중이다. 국회에서는 금융사의 이상거래탐지시스템(FDS) 운영 의무화 및 보이스피싱 피해 무과실 배상을 골자로 하는 법안이 발의되어 금융기관의 책임 강화가 논의되고 있다.</t>
+          <t>캄보디아에 거점을 둔 보이스피싱 조직원들이 피해자 110명으로부터 약 94억 원을 가로챈 혐의로 재판에 넘겨졌다. 검찰은 총책 B씨를 포함한 조직원들에게 최대 징역 25년을 구형했으며, 이들은 '채터'와 '텔러' 역할을 분담해 범행을 저질렀다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 금융기관(카드사, 증권사)을 상대로 한 소송 가능성이 제기됨. 적합 조건 3(집단적 피해): 보이스피싱 고액 피해자가 전국적으로 다수 발생하고 있음. 적합 조건 4(피해 규모 큼): 개별 피해액이 7억 2500만원으로 매우 크며, 1억원 이상 고액 피해 사례가 3천 건에 육박함. 적합 조건 5(증거 확보 가능): 경찰 수사가 진행 중이며, 원격 조종 프로그램 설치 등 구체적 정황이 파악됨. 적합 조건 6(공적 절차 진행 중): 경찰 수사 및 금융사의 책임 강화를 위한 '보이스피싱 금융사 무과실 배상' 법안이 발의되어 관련 절차가 진행 중임. 부적합 조건은 없음.</t>
+          <t>보이스피싱 조직의 책임이 검찰 구형을 통해 명확히 드러났으며 (상대방 책임 명확), 피해자 110명과 약 94억 원의 피해 규모로 집단적 피해가 크다 (집단적 피해, 피해 규모 큼). 현재 검찰 수사 및 구형이 진행 중으로 공적 절차가 활발하다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>7억 2500만원 (개별 피해), 전국적으로 1억원 이상 고액 피해 다수</t>
+          <t>약 94억 원</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1인 (개별 피해), 전국적으로 1억원 이상 고액 피해자 약 3천명</t>
+          <t>110명</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>카드 발급됐다  전화 한 통에 7억 '덜컥'…'고액 피싱' 주의보</t>
+          <t>檢, '캄보디아 보이스피싱' 조직원에 최대 징역 25년 구형</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01958166645382664</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262432</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-12 00:17:30.146551+00:00</t>
+          <t>2026-03-12 12:32:58.674388+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
-      <c r="A202" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
-      <c r="D202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
-          <t>사기 일당 적발 및 수사 진행 중</t>
+          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>증시 열기를 틈타 비상장주식 상장을 미끼로 투자자들을 속여 돈을 가로채는 사기 사건이 발생하고 있다. 창원에서는 '곧 상장된다'는 말로 피해자 15명에게서 5억 8천만 원을 가로챈 일당이 적발되었으며, 일부 피해자에게는 대출까지 권유하며 투자를 종용했다는 주장이 제기되었다.</t>
+          <t>가상자산을 악용한 보이스피싱 피해자들이 신속하게 피해금을 환급받을 수 있는 제도적 장치가 국회에서 마련되었습니다. 이는 코인을 활용한 신종 금융사기까지 법 적용 범위를 확대하여 피해자 보호의 사각지대를 보완하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>비상장주식 사기 일당이 적발되어 상대방 책임이 명확하고(적합 조건 1), 15명의 피해자에게서 5억 8천만 원의 피해가 발생하여 피해 규모가 크다(적합 조건 4). 이미 수사기관에 의해 적발되어 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>이 기사는 특정 소송 사건이 아닌 가상자산 보이스피싱 피해구제법 통과 소식을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. 피해자 수는 많을 수 있으나, 특정 가능한 자력 있는 피고가 불분명하며, 소송금융이 지원할 만한 구체적인 소송 기회가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>5억8000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>[사설] 증시 열기 틈탄 비상장주식 사기 주의를</t>
+          <t>'가상자산 보이스피싱도 환급'…조승래 발의 '피해구제법' 국회 통과</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483889</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=813567</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:19.295602+00:00</t>
+          <t>2026-03-12 12:31:57.821185+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>1심에서 징역 8년 선고</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>전직 증권사 직원 A씨가 자신의 지위를 이용해 고객과 지인 등 11명으로부터 허위 투자 명목으로 총 247억 원을 가로챘습니다. A씨는 개인 채무 변제를 위한 '돌려막기' 수법을 사용했으며, 1심 재판부는 A씨에게 징역 8년을 선고하고 미회복 피해액이 60억 원을 상회한다고 판시했습니다.</t>
+          <t>금융위원회가 가상자산거래소의 보이스피싱 방지 의무를 강화하고 가상자산 피해도 보상 범위에 포함하는 통신사기피해환급법 개정안을 발표했다. 이 법안은 국회를 통과했으며, 오는 10월부터 시행될 예정이다. 기존에 구제받기 어려웠던 가상자산 보이스피싱 피해자들에게 새로운 구제 길이 열릴 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>전직 증권사 직원의 사기 행위로 상대방 책임이 명확하며(적합 조건 1), 이미 1심에서 유죄 판결이 선고되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 총 피해액이 247억 원, 미회복 피해액만 60억 원을 상회하여 피해 규모가 매우 크고(적합 조건 4), 11명의 피해자가 있어 집단 소송 가능성도 있습니다(적합 조건 3).</t>
+          <t>통신사기피해환급법 개정안 통과로 가상자산 피해에 대한 보상이 법적으로 가능해져, 기존에 구제받기 어려웠던 다수의 가상자산 보이스피싱 피해자들이 소송을 제기할 수 있는 새로운 길이 열렸습니다. 이는 집단적 피해 가능성(적합 조건 3)과 피해 규모가 클 가능성(적합 조건 4)을 높입니다. 또한, 주요 가상자산거래소는 자력이 충분하여(적합 조건 2) 배상 능력이 있으며, 거래 기록 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>총 247억 1천991만원 (미회복 피해액 60억 원 상회)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[사건속으로]고객·지인 속여 투자금 247억 가로챈 전직 증권사 직원 ‘...</t>
+          <t>가상자산거래소, 보이스피싱 방지의 새로운 도약… 법 개정안 통과</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260311026170618</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338740</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:10.380250+00:00</t>
+          <t>2026-03-12 12:31:21.561950+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C204" t="inlineStr"/>
+      <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
-          <t>금융 당국의 비대면 금융사고 자율배상 제도 시행 중이나 실질적 구제 미흡</t>
+          <t>전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>스미싱 범죄가 고도로 지능화되어 개인의 자산에 심각한 위협을 가하고 있습니다. 법원은 금융기관이 실질적인 본인 확인 조치를 다하지 않은 것에 대해 주의 의무 태만을 인정하며 피해자의 손을 들어준 사례가 있습니다. 금융 당국은 비대면 금융사고 자율배상 제도를 시행 중이나, 금융사들이 이용자 중과실을 이유로 배상을 거절하는 경우가 많아 실질적인 피해 구제가 어려운 상황입니다.</t>
+          <t>가상자산을 이용한 보이스피싱 피해금도 환급받을 수 있도록 '전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이로써 가상자산사업자도 법 적용 대상에 포함되어 거래소 계정 지급정지 및 피해금 환급 절차가 가능해졌습니다. 조승래 의원은 이번 법 개정으로 피해자 보호의 사각지대가 해소될 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>금융기관의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방인 금융기관은 자력이 충분합니다(적합 조건 2). 스미싱은 불특정 다수에게 발생하는 집단적 피해이며(적합 조건 3), 1억 원 이상의 피해 사례가 언급되는 등 피해 규모가 큽니다(적합 조건 4). 법원 판결과 금융 당국의 자율배상 제도 시행은 증거 확보 및 공적 절차 진행의 근거가 됩니다(적합 조건 5, 6). 현재 자율배상 제도의 한계로 인해 소송의 필요성이 높습니다.</t>
+          <t>본 기사는 가상자산을 이용한 보이스피싱 피해금 환급을 위한 법 개정 소식을 다루고 있습니다. 이는 피해자들의 자금 회수를 돕는 제도적 개선이지만, 소송금융이 투자할 만한 특정 대기업이나 기관을 상대로 한 손해배상 소송 기회를 직접적으로 제시하지 않습니다. 주된 가해자인 보이스피싱 사기범은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>1억 원 이상 (개별 사례), 전체 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>다수 (스미싱 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>[기고] 스미싱 범죄 진화와 금융 보안의 새로운 패러다임</t>
+          <t>코인으로 빼돌린 보이스피싱 피해금도 환급…법 사각지대 메운다</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2200378</t>
+          <t>https://www.pressian.com/pages/articles/2026031216145534600?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-11 00:38:14.296542+00:00</t>
+          <t>2026-03-12 12:30:02.876902+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr"/>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>불특정 사기범</t>
+        </is>
+      </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>농신보 명의 사칭 대출 알선 사기 피해 주의보 발령</t>
+          <t>가상자산 악용 보이스피싱 피해 구제 법안 적용 범위 확대</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>농림수산업자신용보증기금(농신보) 대전권역보증센터의 대출을 사칭하여 알선 수수료를 요구하는 사기 피해가 금산군, 논산시 등 충남 지역에서 광범위하게 발생하고 있다. 농신보는 농업(법)인에 대한 신용 보증 기관으로, 피해자들은 대출을 받으려다 사기범들에게 수수료를 편취당하고 있다. 현재 농신보 또는 관련 기관에서 피해 주의보를 발령한 상태이다.</t>
+          <t>가상자산을 악용한 보이스피싱 피해자들이 사기범의 전자지갑을 묶고 피해금을 환급받을 수 있도록 법 적용 범위가 확대됩니다. 이는 가상자산 관련 사기 피해 구제 절차를 강화하여 피해자 보호를 확대하는 조치입니다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>농신보 명의를 사칭한 대출 알선 사기로 금산군, 논산시 등 충남 지역에서 광범위하게 피해자가 늘고 있어 집단적 피해(적합 조건)에 해당한다. '주의보' 발행은 공적 인지 및 잠재적 증거 확보 가능성(적합 조건)을 시사하지만, 실제 가해자의 특정 및 자력 확보가 불분명하여 소송금융 투자 적합도는 Medium으로 판단된다.</t>
+          <t>가상자산을 악용한 보이스피싱에 대해 지급정지 및 환급 절차가 가능해지도록 법 적용 범위가 확대되어, 피해금 회수 가능성이 높아졌습니다 (적합 조건 5). 보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 상대방의 자력 확보 및 특정은 여전히 과제로 남을 수 있습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>농신보 대전권역보증센터 대출 알선 피해 주의보</t>
+          <t>가상자산 악용 보이스피싱도 지급정지·환급 가능</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145905</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262409</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-10 12:35:46.546810+00:00</t>
+          <t>2026-03-12 12:27:02.327170+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr"/>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>피해금 환급 및 반환 절차 지원, 공동소송 준비 중</t>
+          <t>전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법 개정안 본회의 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>최근 보이스피싱 범죄가 지능화되며 피해 금액과 피해자 수가 급증하고 있어 심각한 사회 문제로 지적되고 있다. 법무법인 신결은 보이스피싱 피해자들을 위해 전담 TF팀을 운영하며 피해금 환급 및 반환 절차 지원, 공동소송을 통한 집단 피해 대응 등 전문 법률 서비스를 제공하고 있다. 피해 발생 시 금융기관 및 경찰에 즉시 신고하고 법률 전문가의 도움을 받아 신속히 대응하는 것이 중요하다고 강조한다.</t>
+          <t>오는 10월부터 시행되는 개정안에 따라 가상자산도 보이스피싱 피해구제 대상에 포함된다. 가상자산거래소는 일반 금융회사와 같이 보이스피싱 방지 대책을 마련하고 피해를 의무 보상해야 한다. 이는 가상자산을 이용한 금융범죄가 증가함에 따라 피해자를 구제하고 범죄를 사전 차단하기 위한 법적 근거를 마련한 것이다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 지속적으로 증가하며 집단적 피해(조건 3)가 발생하고 있고, 법무법인 신결이 공동소송을 통한 집단 피해 대응을 준비 중이다. 피해 금액이 커지고(조건 4) 있으며, 금융기관 및 경찰 신고 등 공적 절차(조건 6)가 진행 중이고, 증거 확보 가능성(조건 5)도 높다. 다만, 소송 상대방의 특정 및 자력 여부가 관건이 될 수 있다.</t>
+          <t>개정안 통과로 가상자산거래소의 보이스피싱 방지 의무 및 피해 보상 의무가 법적으로 명시되어 책임 소재가 명확해졌으며(적합 조건 1), 가상자산거래소는 대규모 자력을 가진 상대방이다(적합 조건 2). 보이스피싱은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 큰 경우가 많아(적합 조건 4) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>법무법인 신결, 보이스피싱 피해구제 대응 강화…“보이스피싱 당했을...</t>
+          <t>보이스피싱 피해구제에 '코인'도 포함된다</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=2026030913460754416cf2d78c68_30</t>
+          <t>https://www.mk.co.kr/article/11986579</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-09 12:48:18.366763+00:00</t>
+          <t>2026-03-12 12:22:32.040709+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>검찰 송치 및 수사 진행 중</t>
+          <t>통신사기피해환급법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>그룹 부활의 4대 보컬 김재희가 유사수신행위 및 사기 혐의로 검찰에 송치된 일당 중 한 명으로 밝혀져 논란이 되고 있습니다. 해당 사건은 306명의 피해자와 190억 원 규모의 피해 금액을 발생시켰으며, 김재희는 혐의를 부인하고 있습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>금융위원회가 통신사기피해환급법 개정안의 국회 본회의 통과를 발표했다. 이로써 가상자산을 악용한 보이스피싱 피해금에 대해서도 피해구제를 받을 수 있는 법적 근거가 마련되었다. 이는 가상자산 관련 금융사기 피해자들의 구제 범위를 확대하는 중요한 변화이다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(범행 업체 및 김재희), 집단적 피해(피해자 306명)와 매우 큰 피해 규모(190억 원)를 가지고 있습니다. 또한 검찰 송치 및 경찰 조사를 통해 증거가 확보되었고 공적 절차가 진행 중입니다. 다만, 주된 피고가 될 업체의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>해당 기사는 통신사기피해환급법 개정안 통과라는 입법적 변화를 다루고 있으며, 특정 사건이나 구체적인 피해자 집단을 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 소송 당사자나 분쟁이 존재하지 않으므로, 현재 단계에서는 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>190억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>306명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>사기 혐의인데 '운명전쟁49' 출연..'아내와 사별' 김재희, 직접 입 열었...</t>
+          <t>보이스피싱 피해구제 대상, 가상자산까지 확대</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/09/2026030920255155919</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224364</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-09 12:40:50.948038+00:00</t>
+          <t>2026-03-12 12:20:52.379532+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
-      <c r="A208" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr"/>
-      <c r="D208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>광주경찰청은 보이스피싱 피해 예방을 위해 ATM에 '정지선'을 설치하는 등 노력을 기울이고 있다고 밝혔다. 경찰 관계자는 보이스피싱은 피해 발생 시 회복이 어렵기 때문에 예방이 가장 중요하다고 강조했다.</t>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 기존에는 가상자산이 연루된 보이스피싱 피해 환급이 어려웠으나, 이번 개정으로 가상자산 피해도 환급이 가능해지며, 거래소가 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거도 마련되었다. 개정안은 오는 10월부터 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 보이스피싱 예방을 위한 경찰의 일반적인 활동에 대한 내용입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
+          <t>통신사기피해환급법 개정으로 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어 상대방 책임이 명확해질 법적 근거가 마련됨 (적합 조건 1). 가상자산 관련 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하며 (적합 조건 3, 4), 개정안 통과라는 공적 절차가 진행되었음 (적합 조건 6). 주요 가상자산거래소는 자력이 충분할 것으로 예상됨 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>“은행 ATM 인출 전, 발밑 보세요”</t>
+          <t>보이스피싱에 쓰인 코인도 환급…가상자산거래소 감시 의무</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773051172428450005</t>
+          <t>https://www.ajunews.com/view/20260312163522762</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:34.755153+00:00</t>
+          <t>2026-03-12 12:19:00.388557+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr"/>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>미상 (보이스피싱 가해자)</t>
+        </is>
+      </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 불법 유사수신 행위 확산 경고</t>
+          <t>가상자산 보이스피싱 구제법 국회 본회의 통과 (2026년 10월 시행 예정)</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>금융감독원이 원금 보장과 고수익을 미끼로 한 불법 유사수신 행위 확산에 소비자경보 '주의'를 발령했다. 허위 매매 프로그램, 신기술 개발 가장, 부동산 재테크 상담 등 다양한 수법으로 투자자를 유인한 뒤 잠적하는 사례가 잇따르고 있다. 금감원은 유튜브의 자극적인 투자 성공 사례나 AI 생성 허위 광고에 대한 각별한 주의를 당부했다.</t>
+          <t>가상자산을 이용한 보이스피싱 피해자 보호를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 법안은 가상자산사업자를 법 적용 대상에 포함하고, 가상자산 거래소 계정에 대한 지급정지 및 피해금 환급 절차를 적용하여 피해자 보호의 사각지대를 해소할 예정입니다. 법률은 2026년 10월부터 시행됩니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>금감원의 소비자경보 발령으로 불법 유사수신 행위의 책임이 명확하며(상대방 책임 명확), 다양한 사기 수법이 상세히 설명되어 객관적 증거 확보 가능성이 높다(증거 확보 가능). 다수의 투자 사기 피해가 잇따르고 있어 집단적 피해에 해당하며(집단적 피해), 금감원의 공적 절차가 진행 중이다(공적 절차 진행). 다만, 불법 업체들의 자력 부족 및 자금 추적의 어려움이 투자 회수에 걸림돌이 될 수 있다.</t>
+          <t>새로운 법률인 '가상자산 보이스피싱 구제법' 통과로 가상자산을 이용한 보이스피싱 피해에 대한 법적 구제 절차가 명확해졌습니다. 이는 가해자의 책임이 명확해지고(적합 조건 1), 다수의 피해자에게 집단적 피해가 발생할 가능성이 높으며(적합 조건 3), 피해 규모가 클 수 있다는 점(적합 조건 4)을 시사합니다. 또한, 가상자산 계정 지급정지 및 환급 절차 도입으로 증거 확보 및 피해금 회수 가능성이 높아졌습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>얼굴 공개하고 ‘수익률 300%’ 인증한 그 청년…금감원이 콕 집은 ‘절...</t>
+          <t>가상자산 보이스피싱 구제법, 본회의 통과… 피해자 보호 사각지대 해소...</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017149?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260312001058</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:13.831840+00:00</t>
+          <t>2026-03-12 12:18:40.535069+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>사기 범행 확인 및 형사 절차 진행 추정</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>가수 김재희가 부의장 및 사내이사로 연루된 사기 범행으로 306명의 피해자가 총 190억 원 규모의 피해를 입었습니다. 이 사건은 이미 사기 범행으로 확인되었으며, 김재희는 설명회에 참석하여 회사를 홍보한 것으로 알려졌습니다.</t>
+          <t>오는 10월부터 가상자산을 탈취당한 보이스피싱 피해자도 피해 자산을 환급받을 수 있게 된다. 국회 본회의에서 통과된 통신사기피해환급법 개정안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과한다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 구제가 실효성 있게 이뤄질 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 김재희가 사기 범행 업체의 부의장이자 사내이사로 연루되어 책임이 명확하며, 피해자 306명, 피해 금액 190억 원으로 집단적이고 규모가 큰 피해입니다. 이미 사기 범행이 확인된 것으로 보아 수사 등 공적 절차가 진행되었을 가능성이 높습니다. 다만, 상대방 업체의 구체적인 정보와 자력, 민사 소송의 진행 상황은 추가 확인이 필요합니다.</t>
+          <t>가상자산거래소는 자력이 충분한 대기업이며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 국회에서 관련 법안이 통과되어 공적 절차가 진행되었으며, 이는 가상자산거래소의 책임이 명확해질 근거가 됩니다. 특히 10월 법 시행 이후 발생하는 피해에 대한 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>190억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>306명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>부활 김재희, '2천억대 사기 연루' 후 방송 출연? 직접 밝혔다… 제작진...</t>
+          <t>보이스피싱에 당한 ‘코인’도 환급해준다…10월부터 가상자산 피해 구...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2121164</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1249014.html</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-09 12:32:56.776156+00:00</t>
+          <t>2026-03-12 12:17:52.433393+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>고수익·원금보장 사기 피해 확산 중</t>
+          <t>통신사기피해환급법 개정안 국회 통과 및 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>중동 혼란을 틈타 '하루 0.8% 수익' 등 고수익과 원금 보장을 미끼로 한 사기 행위가 기승을 부리고 있습니다. 사기범들은 차명계좌와 대포통장을 사용하며, 세금이나 절차 비용 명목으로 추가 송금을 요구하거나 부동산·재테크 상담을 빌미로 대출까지 유도한 뒤 잠적하는 수법을 사용하고 있습니다.</t>
+          <t>국회 본회의에서 '전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 통과되어 보이스피싱 피해구제 대상에 가상자산이 포함됩니다. 이에 따라 가상자산거래소는 금융회사와 동일한 수준의 보이스피싱 방지 의무를 지게 되며, 의심 계정 즉시 정지 및 피해 환급 절차 지원 등의 조치를 취해야 합니다. 이 법안은 2026년 10월부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>고수익·원금보장 사기 수법으로 상대방 책임은 명확하고 집단적 피해 및 피해 규모가 클 것으로 예상되나, 사기범의 특정 및 자력 확보가 어려워 실제 손해배상 집행 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
+          <t>개정된 '통신사기피해환급법'이 국회 본회의를 통과하여 가상자산 관련 보이스피싱 피해 구제 범위가 확대되고 가상자산거래소에 방지 의무가 부과됩니다. 이는 향후 가상자산거래소의 책임이 명확해질 수 있는 법적 근거를 마련하며 (적합 조건 1), 보이스피싱은 다수의 피해자 발생 가능성(적합 조건 3)과 수백억 원 규모의 피해액(적합 조건 4)을 고려할 때 소송금융 투자에 적합합니다. 또한, 대형 가상자산거래소는 충분한 자력을 갖추고 있으며(적합 조건 2), 법안 통과 및 시행은 공적 절차 진행 중임을 의미합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 이상 (누적)</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>‘하루 0.8% 수익’ 미끼…중동 혼란 틈탄 고수익·원금보장 사기 기승</t>
+          <t>보이스피싱 피해구제 ‘가상자산’까지 확대…의심 계정 즉시 정지</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603090009</t>
+          <t>https://www.mk.co.kr/article/11986417</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-09 00:27:15.489978+00:00</t>
+          <t>2026-03-12 12:17:27.400827+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
-      <c r="D212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>이 기사는 이란의 차기 최고지도자 선출, 트럼프 전 대통령의 이란 관련 발언, 국제 유가 상승 소식 등을 전합니다. 또한, 금융감독원이 중동 사태로 인한 시장 변동성을 틈탄 호재성 가짜뉴스 유포 및 불법 유사수신행위 등 다양한 투자 사기에 대해 소비자경보 '주의'를 발령했음을 보도하며, 산업통상부 장관은 유가 상승에 편승한 민생 물가 불안정 행위에 엄정 대처하겠다고 밝혔습니다.</t>
+          <t>금융위원회는 가상자산거래소에 보이스피싱 의심 자금 상시 감시 및 피해 구제 의무를 부과하는 통신사기피해환급법 개정안이 국회 본회의를 통과했다고 밝혔습니다. 이 개정안은 가상자산도 피해 구제 대상에 포함하며, 피해자가 희망할 경우 거래소가 직접 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거를 마련했습니다. 개정안은 오는 10월부터 시행됩니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>이 기사는 이란의 정치적 상황, 국제 유가 변동, 그리고 금융감독원의 일반적인 투자 사기 경고 등 여러 unrelated 뉴스들을 다루고 있습니다. 소송금융 투자 대상으로 적합한 특정 사건이나 분쟁을 구체적으로 명시하고 있지 않아, '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하는 부분이 없습니다.</t>
+          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하는 법률 개정안 통과 소식을 다루고 있습니다. 특정 가상자산거래소의 과거 위법 행위나 현재 진행 중인 분쟁을 언급하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 이는 미래의 법적 근거를 마련하는 규제 업데이트에 해당합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>이란 차기 최고지도자, 하메네이 차남 '모즈타바' 선출[뉴스새벽배송]</t>
+          <t>가상자산거래소, 보이스피싱 의심자금 상시 감시 의무화</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645381680</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=697282</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:39.146716+00:00</t>
+          <t>2026-03-12 12:17:00.231169+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr"/>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>금융기관 (카드사, 증권사)</t>
+        </is>
+      </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
+          <t>경찰 수사 진행 중, 보이스피싱 금융사 무과실 배상 법안 발의</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>금융감독원이 중동사태로 인한 증시 변동성을 틈타 기승을 부리는 투자사기에 대해 소비자경보 '주의'를 발령했습니다. 불법 업체들은 가짜 자동매매 프로그램, 신기술 투자 가장 등으로 원금 보장과 고수익을 약속하며 투자자를 현혹하고 있으며, 금감원은 지난해 295건의 유사수신 민원을 접수하고 26개 업체를 경찰에 수사 의뢰했습니다.</t>
+          <t>경남 창원에서 신청하지 않은 카드가 발급됐다는 전화에 속아 7억 2500만원의 보이스피싱 피해가 발생했다. 이 사건은 지난해 보이스피싱 평균 피해액의 13배가 넘는 초고액 피해 사례로, 경찰 수사가 진행 중이다. 국회에서는 금융사의 이상거래탐지시스템(FDS) 운영 의무화 및 보이스피싱 피해 무과실 배상을 골자로 하는 법안이 발의되어 금융기관의 책임 강화가 논의되고 있다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>금감원 소비자경보 발령 및 26개 업체를 경찰에 수사 의뢰한 점을 볼 때 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 지난해 접수된 유사수신 민원 제보가 295건으로 다수의 피해자가 존재하며, 피해 규모도 클 것으로 예상됩니다. 다만, 특정 피고의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분): 금융기관(카드사, 증권사)을 상대로 한 소송 가능성이 제기됨. 적합 조건 3(집단적 피해): 보이스피싱 고액 피해자가 전국적으로 다수 발생하고 있음. 적합 조건 4(피해 규모 큼): 개별 피해액이 7억 2500만원으로 매우 크며, 1억원 이상 고액 피해 사례가 3천 건에 육박함. 적합 조건 5(증거 확보 가능): 경찰 수사가 진행 중이며, 원격 조종 프로그램 설치 등 구체적 정황이 파악됨. 적합 조건 6(공적 절차 진행 중): 경찰 수사 및 금융사의 책임 강화를 위한 '보이스피싱 금융사 무과실 배상' 법안이 발의되어 관련 절차가 진행 중임. 부적합 조건은 없음.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 2500만원 (개별 피해), 전국적으로 1억원 이상 고액 피해 다수</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>최소 295명 이상</t>
+          <t>1인 (개별 피해), 전국적으로 1억원 이상 고액 피해자 약 3천명</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>금감원 소비자경보 발령... 중동혼란 틈타 가짜 호재로 현혹</t>
+          <t>카드 발급됐다  전화 한 통에 7억 '덜컥'…'고액 피싱' 주의보</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202369</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01958166645382664</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:06.883970+00:00</t>
+          <t>2026-03-12 00:17:30.146551+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
-      <c r="A214" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>사기 일당 적발 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 혼란을 틈타 고수익, 원금 보장 등을 미끼로 한 투자 사기가 기승을 부리고 있다며 소비자경보를 발령했다. 가짜 뉴스 등에 현혹되지 않도록 주의를 당부했으며, 이는 유사수신행위일 가능성이 높다. 특정 사기 주체나 피해 규모는 아직 확인되지 않았다.</t>
+          <t>증시 열기를 틈타 비상장주식 상장을 미끼로 투자자들을 속여 돈을 가로채는 사기 사건이 발생하고 있다. 창원에서는 '곧 상장된다'는 말로 피해자 15명에게서 5억 8천만 원을 가로챈 일당이 적발되었으며, 일부 피해자에게는 대출까지 권유하며 투자를 종용했다는 주장이 제기되었다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 혼란을 틈탄 투자 사기에 대해 소비자경보를 발령하여 공적 절차가 진행 중이며(적합 조건 6), 고수익·원금 보장이라는 미끼로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 하지만 특정 사기 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 개별 소송으로 발전하기 전 단계입니다.</t>
+          <t>비상장주식 사기 일당이 적발되어 상대방 책임이 명확하고(적합 조건 1), 15명의 피해자에게서 5억 8천만 원의 피해가 발생하여 피해 규모가 크다(적합 조건 4). 이미 수사기관에 의해 적발되어 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억8000만 원</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>중동 혼란 틈탄 투자 사기 기승… 고수익·원금 보장 투자 없다</t>
+          <t>[사설] 증시 열기 틈탄 비상장주식 사기 주의를</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6094112</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483889</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:54.798875+00:00</t>
+          <t>2026-03-11 12:35:19.295602+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr"/>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>A씨 (전직 증권사 직원)</t>
+        </is>
+      </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>금감원 소비자 주의 경보 발령, 경찰 수사 의뢰</t>
+          <t>1심에서 징역 8년 선고</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 사태를 틈탄 불법 유사수신행위에 대한 소비자 주의 경보를 발령했습니다. 원금 보장과 고수익을 미끼로 투자금을 편취하는 사기 수법이 기승을 부리고 있으며, 금감원은 지난해 접수된 295건의 민원 중 26개 업체를 경찰에 수사 의뢰했습니다. 신기술 개발, 부동산 투자 등을 가장한 사기가 주를 이루고 있습니다.</t>
+          <t>전직 증권사 직원 A씨가 자신의 지위를 이용해 고객과 지인 등 11명으로부터 허위 투자 명목으로 총 247억 원을 가로챘습니다. A씨는 개인 채무 변제를 위한 '돌려막기' 수법을 사용했으며, 1심 재판부는 A씨에게 징역 8년을 선고하고 미회복 피해액이 60억 원을 상회한다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 금감원이 불법 유사수신행위를 경고하고 26개 업체를 경찰에 수사 의뢰하는 등 책임 주체가 명확하고 다수의 피해자가 발생했으며, 공적 기관의 조사가 진행 중이므로 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 불법업체의 자력 부족 및 잠적 가능성은 회수율에 영향을 미칠 수 있습니다.</t>
+          <t>전직 증권사 직원의 사기 행위로 상대방 책임이 명확하며(적합 조건 1), 이미 1심에서 유죄 판결이 선고되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 총 피해액이 247억 원, 미회복 피해액만 60억 원을 상회하여 피해 규모가 매우 크고(적합 조건 4), 11명의 피해자가 있어 집단 소송 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 247억 1천991만원 (미회복 피해액 60억 원 상회)</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>다수 (최소 295건의 민원/제보)</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>‘고수익? 원금보장?’ 금감원, “중동 사태 틈탄 투자사기 주의해야”</t>
+          <t>[사건속으로]고객·지인 속여 투자금 247억 가로챈 전직 증권사 직원 ‘...</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260308511557?OutUrl=naver</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260311026170618</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:00.899706+00:00</t>
+          <t>2026-03-11 12:33:10.380250+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C216" t="inlineStr"/>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>금융기관</t>
+        </is>
+      </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E216" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>금융 당국의 비대면 금융사고 자율배상 제도 시행 중이나 실질적 구제 미흡</t>
+        </is>
+      </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>배우 섭외 가짜 후기를 이용해 투자자를 현혹하고 차명 계좌를 통해 자금을 모집한 투자 사기 사건입니다. 투자금 회수 요청 시 추가 납부를 요구하고 계좌를 수시로 바꿔가며 입금을 요구하는 등 전형적인 사기 수법을 사용했습니다. 다수의 피해자가 발생했을 것으로 추정됩니다.</t>
+          <t>스미싱 범죄가 고도로 지능화되어 개인의 자산에 심각한 위협을 가하고 있습니다. 법원은 금융기관이 실질적인 본인 확인 조치를 다하지 않은 것에 대해 주의 의무 태만을 인정하며 피해자의 손을 들어준 사례가 있습니다. 금융 당국은 비대면 금융사고 자율배상 제도를 시행 중이나, 금융사들이 이용자 중과실을 이유로 배상을 거절하는 경우가 많아 실질적인 피해 구제가 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>배우 섭외 가짜 후기를 이용한 투자 사기로 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 투자 사기 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 차명 계좌 사용 등 구체적인 사기 수법이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>금융기관의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방인 금융기관은 자력이 충분합니다(적합 조건 2). 스미싱은 불특정 다수에게 발생하는 집단적 피해이며(적합 조건 3), 1억 원 이상의 피해 사례가 언급되는 등 피해 규모가 큽니다(적합 조건 4). 법원 판결과 금융 당국의 자율배상 제도 시행은 증거 확보 및 공적 절차 진행의 근거가 됩니다(적합 조건 5, 6). 현재 자율배상 제도의 한계로 인해 소송의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 이상 (개별 사례), 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (스미싱 피해자)</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>이렇게 해서 '월 000만원' 번다 …알고보니 배우 섭외 가짜 후기</t>
+          <t>[기고] 스미싱 범죄 진화와 금융 보안의 새로운 패러다임</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030970337</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2200378</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-09 00:21:38.743410+00:00</t>
+          <t>2026-03-11 00:38:14.296542+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A217" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
+          <t>농신보 명의 사칭 대출 알선 사기 피해 주의보 발령</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>금융감독원이 시장 혼란을 틈탄 불법 유사수신행위에 대해 소비자경보 '주의' 단계를 발령했습니다. 고수익과 원금 보장을 미끼로 허위 투자 성공 후기 영상, 가짜 자동매매 프로그램, 신기술 개발 투자를 가장한 사기 수법이 기승을 부리고 있습니다. 금감원은 지난해 접수된 민원·제보 295건 중 26개 업체를 적발하여 경찰에 수사를 의뢰했습니다.</t>
+          <t>농림수산업자신용보증기금(농신보) 대전권역보증센터의 대출을 사칭하여 알선 수수료를 요구하는 사기 피해가 금산군, 논산시 등 충남 지역에서 광범위하게 발생하고 있다. 농신보는 농업(법)인에 대한 신용 보증 기관으로, 피해자들은 대출을 받으려다 사기범들에게 수수료를 편취당하고 있다. 현재 농신보 또는 관련 기관에서 피해 주의보를 발령한 상태이다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>불법 유사수신행위로 상대방 책임이 명확하며(조건 1), 금감원에 접수된 민원 295건과 26개 업체 적발을 통해 집단적 피해(조건 3)와 상당한 피해 규모(조건 4)가 예상됩니다. 금감원의 소비자경보 발령 및 경찰 수사 의뢰로 공적 절차가 진행 중이며(조건 6), 관련 증거 확보 가능성이 높습니다(조건 5). 다만, 상대방의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
+          <t>농신보 명의를 사칭한 대출 알선 사기로 금산군, 논산시 등 충남 지역에서 광범위하게 피해자가 늘고 있어 집단적 피해(적합 조건)에 해당한다. '주의보' 발행은 공적 인지 및 잠재적 증거 확보 가능성(적합 조건)을 시사하지만, 실제 가해자의 특정 및 자력 확보가 불분명하여 소송금융 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>다수 (금감원 접수 민원 295건)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>여기 투자해서 월 000만원 …금감원, 유사수신행위 소비자경보</t>
+          <t>농신보 대전권역보증센터 대출 알선 피해 주의보</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01617046645381680</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145905</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:33.756067+00:00</t>
+          <t>2026-03-10 12:35:46.546810+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
-      <c r="A218" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>보이스피싱 수법에 대한 일반적인 설명</t>
+          <t>피해금 환급 및 반환 절차 지원, 공동소송 준비 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 사기의 공통적인 특징과 수법을 분석합니다. 피해자에게 긴박감을 조성하고 외부와 소통을 차단하여 판단 시간을 빼앗는 방식으로 공포심을 유발하는 것이 핵심이라고 설명합니다. 수법은 변해도 사기 구조는 동일하다는 점을 강조합니다.</t>
+          <t>최근 보이스피싱 범죄가 지능화되며 피해 금액과 피해자 수가 급증하고 있어 심각한 사회 문제로 지적되고 있다. 법무법인 신결은 보이스피싱 피해자들을 위해 전담 TF팀을 운영하며 피해금 환급 및 반환 절차 지원, 공동소송을 통한 집단 피해 대응 등 전문 법률 서비스를 제공하고 있다. 피해 발생 시 금융기관 및 경찰에 즉시 신고하고 법률 전문가의 도움을 받아 신속히 대응하는 것이 중요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱의 일반적인 수법을 설명하는 논평으로, 특정 사건이나 소송 상대방(적합 조건 1, 2 미충족)을 명확히 식별할 수 없습니다. 또한, 집단적 피해 규모나 증거 확보 가능성(적합 조건 3, 4, 5 미충족)에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>보이스피싱 피해가 지속적으로 증가하며 집단적 피해(조건 3)가 발생하고 있고, 법무법인 신결이 공동소송을 통한 집단 피해 대응을 준비 중이다. 피해 금액이 커지고(조건 4) 있으며, 금융기관 및 경찰 신고 등 공적 절차(조건 6)가 진행 중이고, 증거 확보 가능성(조건 5)도 높다. 다만, 소송 상대방의 특정 및 자력 여부가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>[시선] 보이스피싱 사기… '수법은 바뀌어도 구조는 같다'</t>
+          <t>법무법인 신결, 보이스피싱 피해구제 대응 강화…“보이스피싱 당했을...</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226673</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026030913460754416cf2d78c68_30</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:25.227601+00:00</t>
+          <t>2026-03-09 12:48:18.366763+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 26개 업체 수사의뢰</t>
+          <t>검찰 송치 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>원금 보장과 고수익을 내세운 불법 유사수신 사기가 기승을 부리고 있으며, 수소에너지, 드론, 아트테크 등 신기술·신사업 투자를 빙자한 사기가 급증하고 있습니다. 금융감독원은 소비자경보를 발령하고 혐의가 구체적인 26개 업체를 수사의뢰했습니다. 2025년 유사수신 관련 민원·제보는 295건에 달합니다.</t>
+          <t>그룹 부활의 4대 보컬 김재희가 유사수신행위 및 사기 혐의로 검찰에 송치된 일당 중 한 명으로 밝혀져 논란이 되고 있습니다. 해당 사건은 306명의 피해자와 190억 원 규모의 피해 금액을 발생시켰으며, 김재희는 혐의를 부인하고 있습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>불법 유사수신 사기로 상대방 책임이 명확하며(적합 조건 1), 금감원 소비자경보 발령 및 26개 업체 수사의뢰 등 공적 절차가 진행 중이고(적합 조건 6), 금감원 집계 295건의 민원·제보로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 금감원 자료가 객관적 증거가 될 수 있습니다(적합 조건 5). 다만, 불법 업체들의 자력 부족 및 잠적 가능성은 투자 회수에 있어 리스크 요인입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(범행 업체 및 김재희), 집단적 피해(피해자 306명)와 매우 큰 피해 규모(190억 원)를 가지고 있습니다. 또한 검찰 송치 및 경찰 조사를 통해 증거가 확보되었고 공적 절차가 진행 중입니다. 다만, 주된 피고가 될 업체의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>190억 원</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>최소 295명 이상</t>
+          <t>306명</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>수소기업 투자로 매달 수백만원 …‘투자 후기’ 믿었다가 낭패</t>
+          <t>사기 혐의인데 '운명전쟁49' 출연..'아내와 사별' 김재희, 직접 입 열었...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603060509&amp;t=NN</t>
+          <t>https://www.starnewskorea.com/star/2026/03/09/2026030920255155919</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:34.404853+00:00</t>
+          <t>2026-03-09 12:40:50.948038+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
-      <c r="A220" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
-      <c r="D220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
-          <t>금융감독원 투자사기 경보 발령</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>금융감독원이 고수익과 원금 보장을 미끼로 한 투자 사기에 대한 경보를 발령했다. 일부 피해자들은 대출까지 받아 투자하여 추가적인 금융 피해를 입고 있으며, 금감원은 투자자들의 각별한 주의를 당부했다.</t>
+          <t>광주경찰청은 보이스피싱 피해 예방을 위해 ATM에 '정지선'을 설치하는 등 노력을 기울이고 있다고 밝혔다. 경찰 관계자는 보이스피싱은 피해 발생 시 회복이 어렵기 때문에 예방이 가장 중요하다고 강조했다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 투자 사기 사건이며, 금융감독원이 경보를 발령하여 공적 절차가 진행 중이다. 다만, 구체적인 사기 주체와 피해 규모, 피해자 수가 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단한다. (적합 조건 1, 6 해당)</t>
+          <t>제시된 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 보이스피싱 예방을 위한 경찰의 일반적인 활동에 대한 내용입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>금감원  고수익·원금보장 투자 없다 …중동 혼란 틈탄 '투자사기' 경보</t>
+          <t>“은행 ATM 인출 전, 발밑 보세요”</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833298</t>
+          <t>http://www.jndn.com/article.php?aid=1773051172428450005</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:02.507586+00:00</t>
+          <t>2026-03-09 12:34:34.755153+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금감원 경고 발표</t>
+          <t>금융감독원 소비자경보 발령 및 불법 유사수신 행위 확산 경고</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>온라인 중고거래 플랫폼에서 금을 판매하던 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 되었습니다. 사기 조직이 보이스피싱 피해자에게 A씨 계좌로 돈을 송금하게 한 뒤 금을 편취하는 수법을 사용했으며, 금감원은 이와 같은 금 직거래를 통한 자금세탁 사기에 대한 주의를 당부했습니다. A씨는 범죄 가담 의도 없이 연루되어 조사를 받는 상황입니다.</t>
+          <t>금융감독원이 원금 보장과 고수익을 미끼로 한 불법 유사수신 행위 확산에 소비자경보 '주의'를 발령했다. 허위 매매 프로그램, 신기술 개발 가장, 부동산 재테크 상담 등 다양한 수법으로 투자자를 유인한 뒤 잠적하는 사례가 잇따르고 있다. 금감원은 유튜브의 자극적인 투자 성공 사례나 AI 생성 허위 광고에 대한 각별한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>A씨는 보이스피싱 자금세탁에 연루되어 경찰 조사를 받는 상황으로, 직접적인 손해배상 청구의 원고보다는 방어 또는 명예회복이 주된 쟁점이 될 수 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 상대방인 사기 조직의 자력 확보가 어렵다는 점이 부적합 조건에 해당합니다. 다만, 경찰 수사가 진행 중이며(공적 절차 진행 중) 금감원 경고를 통해 사기 수법이 명확히 드러나 증거 확보가 용이하고(증거 확보 가능), 유사 피해자가 다수 발생할 가능성이 높다는 점(집단적 피해)은 긍정적 요소입니다.</t>
+          <t>금감원의 소비자경보 발령으로 불법 유사수신 행위의 책임이 명확하며(상대방 책임 명확), 다양한 사기 수법이 상세히 설명되어 객관적 증거 확보 가능성이 높다(증거 확보 가능). 다수의 투자 사기 피해가 잇따르고 있어 집단적 피해에 해당하며(집단적 피해), 금감원의 공적 절차가 진행 중이다(공적 절차 진행). 다만, 불법 업체들의 자력 부족 및 자금 추적의 어려움이 투자 회수에 걸림돌이 될 수 있다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>1800만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>金 다 사겠다  중고거래 했다가 피싱 돈세탁 연루 [금감원 공동기획 조...</t>
+          <t>얼굴 공개하고 ‘수익률 300%’ 인증한 그 청년…금감원이 콕 집은 ‘절...</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081806087444</t>
+          <t>https://www.sedaily.com/article/20017149?ref=naver</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-08 12:25:12.004993+00:00</t>
+          <t>2026-03-09 12:34:13.831840+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
-      <c r="A222" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책 1심 징역형 선고</t>
+          <t>사기 범행 확인 및 형사 절차 진행 추정</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책 A씨가 수사기관 사칭 조직에 가담하여 피해자 2명으로부터 1억7700여만원을 가로챈 혐의로 1심에서 징역 6개월을 선고받았습니다. 재판부는 피고인의 확정적 고의가 부족하고 초범인 점 등을 고려해 권고형보다 낮은 형량을 선고했습니다.</t>
+          <t>가수 김재희가 부의장 및 사내이사로 연루된 사기 범행으로 306명의 피해자가 총 190억 원 규모의 피해를 입었습니다. 이 사건은 이미 사기 범행으로 확인되었으며, 김재희는 설명회에 참석하여 회사를 홍보한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 특성상 실제 주범의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 규모 경제를 달성하기 어렵습니다 (부적합 조건: 집단적 피해).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 김재희가 사기 범행 업체의 부의장이자 사내이사로 연루되어 책임이 명확하며, 피해자 306명, 피해 금액 190억 원으로 집단적이고 규모가 큰 피해입니다. 이미 사기 범행이 확인된 것으로 보아 수사 등 공적 절차가 진행되었을 가능성이 높습니다. 다만, 상대방 업체의 구체적인 정보와 자력, 민사 소송의 진행 상황은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>1억7700여만원</t>
+          <t>190억 원</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>306명</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책 이례적인 징역 6개월 선고…왜?</t>
+          <t>부활 김재희, '2천억대 사기 연루' 후 방송 출연? 직접 밝혔다… 제작진...</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603061245204320</t>
+          <t>https://www.xportsnews.com/article/2121164</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-08 00:19:29.366764+00:00</t>
+          <t>2026-03-09 12:32:56.776156+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>고수익·원금보장 사기 피해 확산 중</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>중동 혼란을 틈타 '하루 0.8% 수익' 등 고수익과 원금 보장을 미끼로 한 사기 행위가 기승을 부리고 있습니다. 사기범들은 차명계좌와 대포통장을 사용하며, 세금이나 절차 비용 명목으로 추가 송금을 요구하거나 부동산·재테크 상담을 빌미로 대출까지 유도한 뒤 잠적하는 수법을 사용하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>고수익·원금보장 사기 수법으로 상대방 책임은 명확하고 집단적 피해 및 피해 규모가 클 것으로 예상되나, 사기범의 특정 및 자력 확보가 어려워 실제 손해배상 집행 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>‘하루 0.8% 수익’ 미끼…중동 혼란 틈탄 고수익·원금보장 사기 기승</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603090009</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:27:15.489978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr"/>
+      <c r="D224" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E223" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A224" s="3" t="inlineStr">
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>금융감독원 소비자경보 발령</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>이 기사는 이란의 차기 최고지도자 선출, 트럼프 전 대통령의 이란 관련 발언, 국제 유가 상승 소식 등을 전합니다. 또한, 금융감독원이 중동 사태로 인한 시장 변동성을 틈탄 호재성 가짜뉴스 유포 및 불법 유사수신행위 등 다양한 투자 사기에 대해 소비자경보 '주의'를 발령했음을 보도하며, 산업통상부 장관은 유가 상승에 편승한 민생 물가 불안정 행위에 엄정 대처하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>이 기사는 이란의 정치적 상황, 국제 유가 변동, 그리고 금융감독원의 일반적인 투자 사기 경고 등 여러 unrelated 뉴스들을 다루고 있습니다. 소송금융 투자 대상으로 적합한 특정 사건이나 분쟁을 구체적으로 명시하고 있지 않아, '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하는 부분이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>이란 차기 최고지도자, 하메네이 차남 '모즈타바' 선출[뉴스새벽배송]</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645381680</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:25:39.146716+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>사기 피해 발생 및 경고</t>
+          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>시바이누 핵심 인사 계정이 해킹되어 사기꾼들이 이를 이용해 투자자들을 유인하는 사기 행위가 기승을 부리고 있음. 전문가들은 신뢰도 높은 계정을 탈취하여 경계심을 무너뜨리는 전형적인 수법이라고 경고.</t>
+          <t>금융감독원이 중동사태로 인한 증시 변동성을 틈타 기승을 부리는 투자사기에 대해 소비자경보 '주의'를 발령했습니다. 불법 업체들은 가짜 자동매매 프로그램, 신기술 투자 가장 등으로 원금 보장과 고수익을 약속하며 투자자를 현혹하고 있으며, 금감원은 지난해 295건의 유사수신 민원을 접수하고 26개 업체를 경찰에 수사 의뢰했습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 사기 사건이나, 실제 사기 행위자의 신원 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
+          <t>금감원 소비자경보 발령 및 26개 업체를 경찰에 수사 의뢰한 점을 볼 때 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 지난해 접수된 유사수신 민원 제보가 295건으로 다수의 피해자가 존재하며, 피해 규모도 클 것으로 예상됩니다. 다만, 특정 피고의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>최소 295명 이상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>시바이누, 핵심 인사 계정 해킹...투자자 노린 사기 기승 경고</t>
+          <t>금감원 소비자경보 발령... 중동혼란 틈타 가짜 호재로 현혹</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221941</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202369</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-03-07 12:15:14.231749+00:00</t>
+          <t>2026-03-09 00:25:06.883970+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
-      <c r="A226" s="3" t="inlineStr">
+      <c r="A226" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr"/>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>금융감독원 소비자경보 발령</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>금융감독원이 중동 혼란을 틈타 고수익, 원금 보장 등을 미끼로 한 투자 사기가 기승을 부리고 있다며 소비자경보를 발령했다. 가짜 뉴스 등에 현혹되지 않도록 주의를 당부했으며, 이는 유사수신행위일 가능성이 높다. 특정 사기 주체나 피해 규모는 아직 확인되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>금융감독원이 중동 혼란을 틈탄 투자 사기에 대해 소비자경보를 발령하여 공적 절차가 진행 중이며(적합 조건 6), 고수익·원금 보장이라는 미끼로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 하지만 특정 사기 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 개별 소송으로 발전하기 전 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>중동 혼란 틈탄 투자 사기 기승… 고수익·원금 보장 투자 없다</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M226" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/finance/general-finance/6094112</t>
+        </is>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:23:54.798875+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
-        </is>
-[...70 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>코인 사기 의혹으로 고소 접수</t>
+          <t>금감원 소비자 주의 경보 발령, 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>과거 전세사기 사건에 연루되었던 인물이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나며 코인 사기 의혹으로 고소당했습니다. 현재 고소가 접수되어 수사 절차가 진행될 것으로 보입니다.</t>
+          <t>금융감독원이 중동 사태를 틈탄 불법 유사수신행위에 대한 소비자 주의 경보를 발령했습니다. 원금 보장과 고수익을 미끼로 투자금을 편취하는 사기 수법이 기승을 부리고 있으며, 금감원은 지난해 접수된 295건의 민원 중 26개 업체를 경찰에 수사 의뢰했습니다. 신기술 개발, 부동산 투자 등을 가장한 사기가 주를 이루고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>코인 사기 의혹으로 고소가 접수되어 공적 절차가 진행 중이며(적합 조건 6), 피고소인이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나 자력 확보 가능성이 높습니다(적합 조건 2). 또한 과거 전세사기 연루 이력이 있어 상대방 책임이 명확할 가능성이 있습니다(적합 조건 1).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 금감원이 불법 유사수신행위를 경고하고 26개 업체를 경찰에 수사 의뢰하는 등 책임 주체가 명확하고 다수의 피해자가 발생했으며, 공적 기관의 조사가 진행 중이므로 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 불법업체의 자력 부족 및 잠적 가능성은 회수율에 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 295건의 민원/제보)</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>파산 1년 만에 12억 부동산 매입… '코인 사기 의혹' 고소 접수</t>
+          <t>‘고수익? 원금보장?’ 금감원, “중동 사태 틈탄 투자사기 주의해야”</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709965</t>
+          <t>http://www.segyebiz.com/newsView/20260308511557?OutUrl=naver</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:15.468331+00:00</t>
+          <t>2026-03-09 00:22:00.899706+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
-      <c r="A228" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr"/>
       <c r="F228" t="inlineStr">
         <is>
-          <t>연 12% 확정수익을 미끼로 한 사기 사건에서 대표가 잠적하여 피해 회복이 어려운 상황. 형사 고소 및 재판을 통해 유죄 판결이 나더라도 가해자가 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상이 어려울 수 있음을 지적하고 있음.</t>
+          <t>배우 섭외 가짜 후기를 이용해 투자자를 현혹하고 차명 계좌를 통해 자금을 모집한 투자 사기 사건입니다. 투자금 회수 요청 시 추가 납부를 요구하고 계좌를 수시로 바꿔가며 입금을 요구하는 등 전형적인 사기 수법을 사용했습니다. 다수의 피해자가 발생했을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>기사에서 '가해자가 이미 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상'이 어렵다고 명시하여, 상대방의 자력 부족 또는 은닉으로 인한 회수 가능성이 매우 낮음. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당함.</t>
+          <t>배우 섭외 가짜 후기를 이용한 투자 사기로 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 투자 사기 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 차명 계좌 사용 등 구체적인 사기 수법이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>'연 12% 확정수익'의 덫…대표는 이미 잠적했다</t>
+          <t>이렇게 해서 '월 000만원' 번다 …알고보니 배우 섭외 가짜 후기</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/RYRG013AM6K8</t>
+          <t>https://www.hankyung.com/article/2026030970337</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-06 12:41:31.345140+00:00</t>
+          <t>2026-03-09 00:21:38.743410+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>법무법인 전담 TF팀 구성, 공동 대응 소송 준비 중</t>
+          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>법무법인 신결이 주식리딩방 사기 피해자들을 위한 전담 TF팀을 구성하여 법률 지원을 강화하고 있습니다. 사기 조직 구조 분석, 계좌 및 자금 흐름 추적, 가압류 및 자산 동결 신청, 다수 피해자를 위한 공동 대응 소송 등을 통해 피해 회복에 집중할 예정입니다.</t>
+          <t>금융감독원이 시장 혼란을 틈탄 불법 유사수신행위에 대해 소비자경보 '주의' 단계를 발령했습니다. 고수익과 원금 보장을 미끼로 허위 투자 성공 후기 영상, 가짜 자동매매 프로그램, 신기술 개발 투자를 가장한 사기 수법이 기승을 부리고 있습니다. 금감원은 지난해 접수된 민원·제보 295건 중 26개 업체를 적발하여 경찰에 수사를 의뢰했습니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>다수 피해자를 위한 공동 대응 소송을 준비 중이며(집단적 피해), 법무법인 전담팀이 계좌 및 자금 흐름 추적을 통해 증거 확보를 진행하고 있습니다(증거 확보 가능). 그러나 사기 조직의 구체적인 자력이나 특정 상대방에 대한 정보가 부족하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>불법 유사수신행위로 상대방 책임이 명확하며(조건 1), 금감원에 접수된 민원 295건과 26개 업체 적발을 통해 집단적 피해(조건 3)와 상당한 피해 규모(조건 4)가 예상됩니다. 금감원의 소비자경보 발령 및 경찰 수사 의뢰로 공적 절차가 진행 중이며(조건 6), 관련 증거 확보 가능성이 높습니다(조건 5). 다만, 상대방의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (금감원 접수 민원 295건)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>법무법인 신결, 주식리딩방사기 대응 강화… 전담 TF팀 통해 피해자 구...</t>
+          <t>여기 투자해서 월 000만원 …금감원, 유사수신행위 소비자경보</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050606</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01617046645381680</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:05.268055+00:00</t>
+          <t>2026-03-09 00:20:33.756067+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A230" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>감사 시즌 중, 유상증자 납입 예정일 전. 금융감독원 공시를 통해 의혹 제기.</t>
+          <t>보이스피싱 수법에 대한 일반적인 설명</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>유일에너테크가 77억원 규모의 유상증자를 결정했으나, 납입일이 감사보고서 확정 이후로 예정되어 '공수표' 논란이 일고 있다. 유증 대상 법인은 자본금 5000원의 페이퍼컴퍼니로, 과거 쌍방울 인맥과 연루된 사이몬제이앤컴퍼니 네트워크와 연결되어 있다는 의혹이 제기된다. 특허 소송 손해배상 및 재고자산 손상 가능성으로 회사의 유동성 확보 필요성이 커진 상황에서, 이번 유증이 리스크를 가리기 위한 '연막' 또는 '시간 벌기용'이라는 지적이 나온다.</t>
+          <t>이 기사는 보이스피싱 사기의 공통적인 특징과 수법을 분석합니다. 피해자에게 긴박감을 조성하고 외부와 소통을 차단하여 판단 시간을 빼앗는 방식으로 공포심을 유발하는 것이 핵심이라고 설명합니다. 수법은 변해도 사기 구조는 동일하다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>적합 조건으로 77억원 규모의 유상증자 관련 잠재적 피해 규모가 크고(피해 규모 큼), 금융감독원 공시 및 회계업계 관계자 의견 등 증거 확보 가능성이 높습니다(증거 확보 가능). 또한 감사 시즌을 앞두고 공적 절차가 진행 중입니다(공적 절차 진행). 그러나 유증 대상 법인이 자본금 5000원의 페이퍼컴퍼니로 상대방의 자력이 불분명하며(상대방 자력 불충분), 아직 사기 또는 기망 행위가 법적으로 확정되지 않은 '논란' 단계입니다.</t>
+          <t>해당 기사는 보이스피싱의 일반적인 수법을 설명하는 논평으로, 특정 사건이나 소송 상대방(적합 조건 1, 2 미충족)을 명확히 식별할 수 없습니다. 또한, 집단적 피해 규모나 증거 확보 가능성(적합 조건 3, 4, 5 미충족)에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>77억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>[유일에너테크 톺아보기] 77억 유증, 감사보고서 제출전 '공수표'인가⑤</t>
+          <t>[시선] 보이스피싱 사기… '수법은 바뀌어도 구조는 같다'</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337574</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226673</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-05 01:37:48.361012+00:00</t>
+          <t>2026-03-09 00:20:25.227601+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
-      <c r="A231" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>금융감독원 소비자경보 발령 및 26개 업체 수사의뢰</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>방송인 장윤정의 모친이 보이스피싱 사기로 계좌 전액과 개인정보를 유출당하는 피해를 입었다. 모친 주변에도 유사 피해자가 많으며, 지난해 보이스피싱 피해액은 1조원을 넘는다고 언급되었다. 경찰에 신고하여 수사가 진행 중이다.</t>
+          <t>원금 보장과 고수익을 내세운 불법 유사수신 사기가 기승을 부리고 있으며, 수소에너지, 드론, 아트테크 등 신기술·신사업 투자를 빙자한 사기가 급증하고 있습니다. 금융감독원은 소비자경보를 발령하고 혐의가 구체적인 26개 업체를 수사의뢰했습니다. 2025년 유사수신 관련 민원·제보는 295건에 달합니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 미충족) 비록 집단적 피해(적합 조건 3), 큰 피해 규모(적합 조건 4), 경찰 수사 진행(적합 조건 6) 등 일부 적합 조건이 있으나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>불법 유사수신 사기로 상대방 책임이 명확하며(적합 조건 1), 금감원 소비자경보 발령 및 26개 업체 수사의뢰 등 공적 절차가 진행 중이고(적합 조건 6), 금감원 집계 295건의 민원·제보로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 금감원 자료가 객관적 증거가 될 수 있습니다(적합 조건 5). 다만, 불법 업체들의 자력 부족 및 잠적 가능성은 투자 회수에 있어 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 295명 이상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>장윤정  母 보이스피싱 당해 계좌 전액 날려.. 폰 먹통 만들고 개인정보...</t>
+          <t>수소기업 투자로 매달 수백만원 …‘투자 후기’ 믿었다가 낭패</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1008132/</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603060509&amp;t=NN</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-05 01:16:09.746977+00:00</t>
+          <t>2026-03-09 00:19:34.404853+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A232" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 발생</t>
+          <t>금융감독원 투자사기 경보 발령</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>가수 장윤정의 어머니가 보이스피싱 사기를 당해 계좌의 돈을 모두 잃었다는 내용이 방송을 통해 알려졌다. 이 사건은 개인적인 피해 사례로, 보이스피싱 가해자의 신원 및 자력 확보가 어려워 민사 소송을 통한 손해배상 청구가 쉽지 않을 것으로 보인다.</t>
+          <t>금융감독원이 고수익과 원금 보장을 미끼로 한 투자 사기에 대한 경보를 발령했다. 일부 피해자들은 대출까지 받아 투자하여 추가적인 금융 피해를 입고 있으며, 금감원은 투자자들의 각별한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>보이스피싱 사건의 직접적인 가해자는 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합하다. 금융기관의 책임 여부나 관련 절차 진행 여부가 기사에 명시되어 있지 않아 투자 가능성이 낮다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>상대방 책임이 명확한 투자 사기 사건이며, 금융감독원이 경보를 발령하여 공적 절차가 진행 중이다. 다만, 구체적인 사기 주체와 피해 규모, 피해자 수가 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단한다. (적합 조건 1, 6 해당)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>장윤정  母, 보이스피싱 당해…계좌 돈 다 털렸다</t>
+          <t>금감원  고수익·원금보장 투자 없다 …중동 혼란 틈탄 '투자사기' 경보</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6090441</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833298</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:48.304758+00:00</t>
+          <t>2026-03-09 00:19:02.507586+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
-      <c r="A233" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A233" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 진행 중, 금감원 경고 발표</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>방송인 장윤정의 어머니가 지인 사칭 보이스피싱으로 은행 계좌의 돈을 모두 잃는 피해를 입었다. 사칭범에게 주민등록번호 등 개인정보를 보냈으며, 이후 휴대폰 먹통 현상 발생 후 경찰에 신고하여 수사가 진행 중이다. 권일용 프로파일러는 보이스피싱 피해가 흔하며 2025년 피해액이 1조원을 넘을 것으로 예상된다고 언급했다.</t>
+          <t>온라인 중고거래 플랫폼에서 금을 판매하던 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 되었습니다. 사기 조직이 보이스피싱 피해자에게 A씨 계좌로 돈을 송금하게 한 뒤 금을 편취하는 수법을 사용했으며, 금감원은 이와 같은 금 직거래를 통한 자금세탁 사기에 대한 주의를 당부했습니다. A씨는 범죄 가담 의도 없이 연루되어 조사를 받는 상황입니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2 미충족) 기사 내용만으로는 은행 등 자력 있는 제3자의 책임 여부를 판단하기 어렵습니다. 또한, 집단적 피해는 보이스피싱 전반에 해당하나, 단일 사건으로 묶어 소송을 제기할 명확한 공통의 피고가 부재합니다. (적합 조건 3 미충족)</t>
+          <t>A씨는 보이스피싱 자금세탁에 연루되어 경찰 조사를 받는 상황으로, 직접적인 손해배상 청구의 원고보다는 방어 또는 명예회복이 주된 쟁점이 될 수 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 상대방인 사기 조직의 자력 확보가 어렵다는 점이 부적합 조건에 해당합니다. 다만, 경찰 수사가 진행 중이며(공적 절차 진행 중) 금감원 경고를 통해 사기 수법이 명확히 드러나 증거 확보가 용이하고(증거 확보 가능), 유사 피해자가 다수 발생할 가능성이 높다는 점(집단적 피해)은 긍정적 요소입니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1800만원</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>장윤정 엄마, 보이스피싱 당해 은행 계좌 돈 싹 털렸다.. 의심할 틈도 없...</t>
+          <t>金 다 사겠다  중고거래 했다가 피싱 돈세탁 연루 [금감원 공동기획 조...</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100027120001808</t>
+          <t>http://www.fnnews.com/news/202603081806087444</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:30.547036+00:00</t>
+          <t>2026-03-08 12:25:12.004993+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>피싱 조직 검거, 수사 진행 중</t>
+          <t>보이스피싱 현금 수거책 1심 징역형 선고</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>피싱 사이트를 통해 가상자산 지갑의 출금 권한을 탈취하여 8억 원 상당의 테더를 빼돌린 조직이 검거되었다. 피해자들은 피싱 사이트에 지갑을 연결하는 과정에서 출금 권한을 잃었으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>보이스피싱 현금 수거책 A씨가 수사기관 사칭 조직에 가담하여 피해자 2명으로부터 1억7700여만원을 가로챈 혐의로 1심에서 징역 6개월을 선고받았습니다. 재판부는 피고인의 확정적 고의가 부족하고 초범인 점 등을 고려해 권고형보다 낮은 형량을 선고했습니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 8억 원 상당의 테더가 탈취된 피해 규모가 크며(적합 조건 4), 조직이 검거되어 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인된다. 다만 상대방이 범죄 조직이므로 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>보이스피싱 조직의 특성상 실제 주범의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 규모 경제를 달성하기 어렵습니다 (부적합 조건: 집단적 피해).</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>1억7700여만원</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>피싱사이트로 '출금 권한' 탈취…8억 '테더' 빼돌린 조직 검거</t>
+          <t>보이스피싱 수거책 이례적인 징역 6개월 선고…왜?</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603048824i</t>
+          <t>http://www.fnnews.com/news/202603061245204320</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-05 01:04:44.973861+00:00</t>
+          <t>2026-03-08 00:19:29.366764+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>보이스피싱 조직</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>검찰 주도로 피해 변제 완료 및 처벌불원서 제출</t>
+          <t>경찰 수사 및 금융감독원 경고</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>암호화폐 투자 사기 후 해외 도피 중 사망 처리되었던 피고인 A씨가 국내로 추방되어 검찰에 체포되었습니다. 검찰은 A씨의 신원을 회복하고, 동결된 암호화폐를 매각하여 피해자들에게 전액 변제했습니다. 이에 피해자들은 처벌불원서를 제출하며 분쟁이 최종적으로 해결되었습니다.</t>
+          <t>당근마켓에서 금을 직거래로 판매한 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 된 사건입니다. 금융감독원은 온라인 플랫폼을 통한 금 직거래가 보이스피싱 조직의 자금세탁 수법으로 악용되는 사례가 늘고 있다고 경고하며 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>해당 사건은 검찰 주도로 피고인의 동결된 암호화폐를 매각하여 피해 변제가 완료되었고, 피해자들도 처벌불원서를 제출하여 '상호 분쟁이 종국적으로 해결'되었다고 명시되어 있습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+          <t>상대방 책임 명확(보이스피싱 조직), 집단적 피해, 피해 규모 큼(총액 기준), 증거 확보 가능, 공적 절차 진행 중(경찰 수사, 금감원 경고) 등 여러 적합 조건이 충족됩니다. 그러나 가장 중요한 소송 상대방(보이스피싱 조직)의 자력 확보가 매우 어려워 실제 손해배상금 회수 가능성이 극히 낮다는 점에서 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>檢, ‘사망처리’ 됐던 도피범 신원회복…동결된 암호화폐 팔아 피해자...</t>
+          <t>네고 안 할게요, 금 더 있어요? ...당근에서 금 팔았다가 날벼락 [조선...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260304517022?OutUrl=naver</t>
+          <t>http://www.fnnews.com/news/202603072239572216</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:57.232853+00:00</t>
+          <t>2026-03-08 00:19:18.491029+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
-      <c r="A236" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 (개인)</t>
+          <t>한민증권</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 형사 재판 판결 선고</t>
+          <t>과거 기업 비리 및 금융 상품 피해 발생, 관련 증거(비자금 장부) 존재 가능성</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>대구지방법원은 금융감독원 직원이나 검사를 사칭하여 27명으로부터 44억 5천여만 원을 가로챈 30대 보이스피싱 조직원에게 징역 5년 6개월을 선고했습니다. 또한, 다른 20대 조직원에게는 7명으로부터 11억 4천여만 원을 편취한 혐의로 징역 3년 6개월이 선고되었습니다.</t>
+          <t>드라마 '언더커버 미쓰홍'은 1997년 IMF 외환위기 당시 한민증권의 비자금 조성 및 '뉴코리아 펀드' 판매로 인한 다수 투자자의 막대한 피해를 다룹니다. 증권 감독관이 수상한 자금 흐름을 포착하고 비자금 장부를 추적하는 과정이 그려지며, 이는 기업의 무능과 무책임이 평범한 시민들에게 전가된 구조적 문제를 보여줍니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하지 않음 (보이스피싱 조직원 개인)이라는 부적합 조건이 결정적입니다. 비록 상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(55억 9천여만 원), 다수의 피해자가 존재하지만, 피고인들이 배상 능력이 없는 개인이라는 점에서 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>한민증권이라는 금융기관의 명확한 기업 비리(비자금, 불량 금융상품 판매)가 존재하며, 증권 감독관의 조사 및 비자금 장부의 존재 가능성이 있어 증거 확보가 용이합니다. '뉴코리아 펀드'로 인해 다수의 투자자가 막대한 피해를 입었으므로 집단소송 가능성이 높고, 상대방의 자력도 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>55억 9천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>34명</t>
+          <t>다수의 펀드 가입자</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>대구지법, 44억여 원 가로챈 30대 보이스피싱 조직원 징역형</t>
+          <t>미쓰홍이 써내려간 ‘1997 오답노트’</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260304164039AE06830&amp;id=204104</t>
+          <t>https://h21.hani.co.kr/arti/culture/culture_general/58954.html</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-05 00:27:53.149760+00:00</t>
+          <t>2026-03-07 12:39:34.194159+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>불상</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>사기 피해 발생 및 경고</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>시바이누 핵심 인사 계정이 해킹되어 사기꾼들이 이를 이용해 투자자들을 유인하는 사기 행위가 기승을 부리고 있음. 전문가들은 신뢰도 높은 계정을 탈취하여 경계심을 무너뜨리는 전형적인 수법이라고 경고.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확한 사기 사건이나, 실제 사기 행위자의 신원 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>시바이누, 핵심 인사 계정 해킹...투자자 노린 사기 기승 경고</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/221941</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:15:14.231749+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>지웅파인아트 회장 A 씨 및 수뇌부</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>지웅파인아트 수뇌부 형사 재판 대법원 판결 확정, 피해자들의 민사소송 진행 중 (일부 승소)</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>지웅파인아트 회장 A 씨가 900억 원대 폰지 사기로 징역 23년형을 확정받았으며, 581명의 투자자가 645억 원의 피해를 입었습니다. 형사 재판은 종결되었으나, 피해자들은 투자금 반환을 위한 민사소송을 제기하여 일부 승소했음에도 불구하고 피해 구제는 여전히 요원한 상황입니다. 검찰 추징금은 약 300억 원으로, 총 피해액 대비 부족하여 추가적인 자산 회수 노력이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>900억 원대 폰지 사기범의 형사 책임이 대법원 판결로 명확히 확정되었고(조건 1), 581명의 피해자와 645억 원의 막대한 피해 규모를 가지고 있어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)에 해당합니다. 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 형사 절차는 종결되었으나 피해자들의 민사소송이 진행 중이거나 필요한 상황으로 공적 절차 진행 중(조건 6)으로 볼 수 있습니다. 다만, 검찰 추징금 300억 원이 총 피해액 645억 원에 미치지 못해 완전한 회수에는 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>645억 원</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>581명</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>[단독] 정준호 민주당 의원 '900억 폰지사기범'으로부터 거액 수수 의혹</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509305</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:13:25.214681+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr"/>
+      <c r="D239" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E237" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A238" s="2" t="inlineStr">
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>코인 사기 의혹으로 고소 접수</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>과거 전세사기 사건에 연루되었던 인물이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나며 코인 사기 의혹으로 고소당했습니다. 현재 고소가 접수되어 수사 절차가 진행될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>코인 사기 의혹으로 고소가 접수되어 공적 절차가 진행 중이며(적합 조건 6), 피고소인이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나 자력 확보 가능성이 높습니다(적합 조건 2). 또한 과거 전세사기 연루 이력이 있어 상대방 책임이 명확할 가능성이 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>파산 1년 만에 12억 부동산 매입… '코인 사기 의혹' 고소 접수</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709965</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:08:15.468331+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D238" t="inlineStr">
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr"/>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>형사 고소 및 재판 진행 중, 민사적 손해배상 검토 단계</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>연 12% 확정수익을 미끼로 한 사기 사건에서 대표가 잠적하여 피해 회복이 어려운 상황. 형사 고소 및 재판을 통해 유죄 판결이 나더라도 가해자가 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상이 어려울 수 있음을 지적하고 있음.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>기사에서 '가해자가 이미 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상'이 어렵다고 명시하여, 상대방의 자력 부족 또는 은닉으로 인한 회수 가능성이 매우 낮음. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당함.</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>'연 12% 확정수익'의 덫…대표는 이미 잠적했다</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/RYRG013AM6K8</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:41:31.345140+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr"/>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>법무법인 전담 TF팀 구성, 공동 대응 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 주식리딩방 사기 피해자들을 위한 전담 TF팀을 구성하여 법률 지원을 강화하고 있습니다. 사기 조직 구조 분석, 계좌 및 자금 흐름 추적, 가압류 및 자산 동결 신청, 다수 피해자를 위한 공동 대응 소송 등을 통해 피해 회복에 집중할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>다수 피해자를 위한 공동 대응 소송을 준비 중이며(집단적 피해), 법무법인 전담팀이 계좌 및 자금 흐름 추적을 통해 증거 확보를 진행하고 있습니다(증거 확보 가능). 그러나 사기 조직의 구체적인 자력이나 특정 상대방에 대한 정보가 부족하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>법무법인 신결, 주식리딩방사기 대응 강화… 전담 TF팀 통해 피해자 구...</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>ksilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050606</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:27:05.268055+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>유일에너테크, 성원메탈 제삼차 홀딩스 주식회사, 사이몬제이앤컴퍼니 네트워크 관련자</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>감사 시즌 중, 유상증자 납입 예정일 전. 금융감독원 공시를 통해 의혹 제기.</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>유일에너테크가 77억원 규모의 유상증자를 결정했으나, 납입일이 감사보고서 확정 이후로 예정되어 '공수표' 논란이 일고 있다. 유증 대상 법인은 자본금 5000원의 페이퍼컴퍼니로, 과거 쌍방울 인맥과 연루된 사이몬제이앤컴퍼니 네트워크와 연결되어 있다는 의혹이 제기된다. 특허 소송 손해배상 및 재고자산 손상 가능성으로 회사의 유동성 확보 필요성이 커진 상황에서, 이번 유증이 리스크를 가리기 위한 '연막' 또는 '시간 벌기용'이라는 지적이 나온다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>적합 조건으로 77억원 규모의 유상증자 관련 잠재적 피해 규모가 크고(피해 규모 큼), 금융감독원 공시 및 회계업계 관계자 의견 등 증거 확보 가능성이 높습니다(증거 확보 가능). 또한 감사 시즌을 앞두고 공적 절차가 진행 중입니다(공적 절차 진행). 그러나 유증 대상 법인이 자본금 5000원의 페이퍼컴퍼니로 상대방의 자력이 불분명하며(상대방 자력 불충분), 아직 사기 또는 기망 행위가 법적으로 확정되지 않은 '논란' 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>77억원</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>[유일에너테크 톺아보기] 77억 유증, 감사보고서 제출전 '공수표'인가⑤</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>greened.kr</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337574</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:37:48.361012+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr"/>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>방송인 장윤정의 모친이 보이스피싱 사기로 계좌 전액과 개인정보를 유출당하는 피해를 입었다. 모친 주변에도 유사 피해자가 많으며, 지난해 보이스피싱 피해액은 1조원을 넘는다고 언급되었다. 경찰에 신고하여 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 미충족) 비록 집단적 피해(적합 조건 3), 큰 피해 규모(적합 조건 4), 경찰 수사 진행(적합 조건 6) 등 일부 적합 조건이 있으나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>장윤정  母 보이스피싱 당해 계좌 전액 날려.. 폰 먹통 만들고 개인정보...</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M243" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1008132/</t>
+        </is>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:16:09.746977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr"/>
+      <c r="D244" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
-[...430 lines deleted...]
-      </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>국제 금융사기 조직의 자산 압류 및 경매 완료, 설립자 재판 대기 중, 경매 대금은 피해자 반환에 활용될 방침</t>
+          <t>보이스피싱 피해 발생</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>대만에서 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 약 202억 5천만 원에 낙찰되었습니다. 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이며, 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있습니다.</t>
+          <t>가수 장윤정의 어머니가 보이스피싱 사기를 당해 계좌의 돈을 모두 잃었다는 내용이 방송을 통해 알려졌다. 이 사건은 개인적인 피해 사례로, 보이스피싱 가해자의 신원 및 자력 확보가 어려워 민사 소송을 통한 손해배상 청구가 쉽지 않을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직 '프린스그룹'의 책임이 명확하며(적합 조건 1), 압류 자산이 200억 원 이상에 달해 상당한 자력이 확인됩니다(적합 조건 2). 온라인 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 압류 자산 규모로 미루어 볼 때 전체 피해 규모 또한 클 것으로 보입니다(적합 조건 4). 이미 자산 압류 및 경매가 진행되었고 설립자가 재판을 앞두고 있어 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>보이스피싱 사건의 직접적인 가해자는 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합하다. 금융기관의 책임 여부나 관련 절차 진행 여부가 기사에 명시되어 있지 않아 투자 가능성이 낮다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>'범죄 제국' 슈퍼카 24대 경매…낙찰가 '무려'</t>
+          <t>장윤정  母, 보이스피싱 당해…계좌 돈 다 털렸다</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020175&amp;t=NN</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6090441</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:39.189929+00:00</t>
+          <t>2026-03-05 01:14:48.304758+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>피의자 신원 미특정, 수사 진행 중일 가능성</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>텔레그램 아이디를 이용한 투자 사기 사건으로, 실제 거래 없이 수익 그래프와 잔액을 조작하여 피해자들을 속였습니다. 현재까지 피의자들의 신원이 특정되지 않아 법적 조치에 어려움이 예상됩니다.</t>
+          <t>방송인 장윤정의 어머니가 지인 사칭 보이스피싱으로 은행 계좌의 돈을 모두 잃는 피해를 입었다. 사칭범에게 주민등록번호 등 개인정보를 보냈으며, 이후 휴대폰 먹통 현상 발생 후 경찰에 신고하여 수사가 진행 중이다. 권일용 프로파일러는 보이스피싱 피해가 흔하며 2025년 피해액이 1조원을 넘을 것으로 예상된다고 언급했다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>피의자들의 신원이 현재까지 특정되지 않아 소송 상대방을 특정할 수 없습니다. 이는 상대방 책임의 명확성(조건 1)과 자력(조건 2) 판단을 불가능하게 하며, 증거 확보 및 활용(조건 5)에도 중대한 장애가 됩니다. 소송금융 투자 대상으로서 기본적인 요건을 충족하기 어렵습니다.</t>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2 미충족) 기사 내용만으로는 은행 등 자력 있는 제3자의 책임 여부를 판단하기 어렵습니다. 또한, 집단적 피해는 보이스피싱 전반에 해당하나, 단일 사건으로 묶어 소송을 제기할 명확한 공통의 피고가 부재합니다. (적합 조건 3 미충족)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>[단독]  저도 남편 몰래 투자했어요 …상담원 믿었다 '날벼락'</t>
+          <t>장윤정 엄마, 보이스피싱 당해 은행 계좌 돈 싹 털렸다.. 의심할 틈도 없...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100027120001808</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:14:30.547036+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr"/>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>피싱 조직 검거, 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>피싱 사이트를 통해 가상자산 지갑의 출금 권한을 탈취하여 8억 원 상당의 테더를 빼돌린 조직이 검거되었다. 피해자들은 피싱 사이트에 지갑을 연결하는 과정에서 출금 권한을 잃었으며, 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 8억 원 상당의 테더가 탈취된 피해 규모가 크며(적합 조건 4), 조직이 검거되어 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인된다. 다만 상대방이 범죄 조직이므로 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>8억 원</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>피싱사이트로 '출금 권한' 탈취…8억 '테더' 빼돌린 조직 검거</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L245" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A246" s="2" t="inlineStr">
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603048824i</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:04:44.973861+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B246" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C247" t="inlineStr"/>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>홍콩 경찰 수사 및 경고 발표</t>
+          <t>검찰 주도로 피해 변제 완료 및 처벌불원서 제출</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>홍콩에서 2025년 한 해 동안 1만2505건의 온라인 쇼핑 사기가 발생하여 전년 대비 8.2% 증가했습니다. 이 중 암호화폐 거래를 내세운 사기로 인해 한 피해자가 텔레그램에서 고객센터 직원을 사칭한 인물에게 인증코드를 제공하여 370만 홍콩달러 이상의 가상자산을 탈취당했습니다. 홍콩 경찰은 온라인 쇼핑 및 암호화폐 거래 시 공식 채널을 통한 문의와 신원 확인을 당부하며 수사를 진행 중입니다.</t>
+          <t>암호화폐 투자 사기 후 해외 도피 중 사망 처리되었던 피고인 A씨가 국내로 추방되어 검찰에 체포되었습니다. 검찰은 A씨의 신원을 회복하고, 동결된 암호화폐를 매각하여 피해자들에게 전액 변제했습니다. 이에 피해자들은 처벌불원서를 제출하며 분쟁이 최종적으로 해결되었습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>홍콩 경찰이 1만2505건의 온라인 쇼핑 사기를 보고하며 집단적 피해(조건 3)가 명확하고, 최대 370만 홍콩달러의 피해 규모(조건 4)가 큽니다. 경찰 수사 및 경고 발표로 공적 절차(조건 6)가 진행 중이며, 텔레그램 기록 등 증거 확보(조건 5)가 가능합니다. 다만, 상대방 특정 및 자력 확보가 어려워 소송 진행에 난항이 예상됩니다.</t>
+          <t>해당 사건은 검찰 주도로 피고인의 동결된 암호화폐를 매각하여 피해 변제가 완료되었고, 피해자들도 처벌불원서를 제출하여 '상호 분쟁이 종국적으로 해결'되었다고 명시되어 있습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>370만 홍콩달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>1만2505건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>홍콩, 2025년 온라인 쇼핑 사기 1만2505건…암호화폐 지갑 탈취로 370만홍...</t>
+          <t>檢, ‘사망처리’ 됐던 도피범 신원회복…동결된 암호화폐 팔아 피해자...</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334944</t>
+          <t>https://www.segye.com/newsView/20260304517022?OutUrl=naver</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-01 12:29:34.717565+00:00</t>
+          <t>2026-03-05 01:01:57.232853+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C248" t="inlineStr"/>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 (개인)</t>
+        </is>
+      </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E248" t="inlineStr"/>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 형사 재판 판결 선고</t>
+        </is>
+      </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>가짜 거래소가 수익금을 미끼로 수수료를 요구하는 방식으로 투자자들을 속이는 사기 수법이 보도되었습니다. 외형은 정상 플랫폼과 유사하며, 관리자 페이지 조작을 통해 피해자에게 가짜 수익을 보여주는 치밀한 방식을 사용합니다. 피해자들은 수익 기회를 놓칠까 하는 심리에 속아넘어가기 쉽습니다.</t>
+          <t>대구지방법원은 금융감독원 직원이나 검사를 사칭하여 27명으로부터 44억 5천여만 원을 가로챈 30대 보이스피싱 조직원에게 징역 5년 6개월을 선고했습니다. 또한, 다른 20대 조직원에게는 7명으로부터 11억 4천여만 원을 편취한 혐의로 징역 3년 6개월이 선고되었습니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(가짜 거래소의 사기 행위), 상대방의 자력 확보가 어려울 것으로 예상되어 투자 회수 가능성이 낮습니다. 집단적 피해 가능성은 있으나, 현재 공적 절차 진행 여부가 불분명하고 피해 규모도 미상입니다.</t>
+          <t>상대방에게 자력이 충분하지 않음 (보이스피싱 조직원 개인)이라는 부적합 조건이 결정적입니다. 비록 상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(55억 9천여만 원), 다수의 피해자가 존재하지만, 피고인들이 배상 능력이 없는 개인이라는 점에서 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>55억 9천여만 원</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>34명</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>“수익금 찾으려면 수수료 먼저 내세요”…가짜 거래소의 치밀한 덫</t>
+          <t>대구지법, 44억여 원 가로챈 30대 보이스피싱 조직원 징역형</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563759&amp;class=1&amp;grp=</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260304164039AE06830&amp;id=204104</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-01 12:25:29.604705+00:00</t>
+          <t>2026-03-05 00:27:53.149760+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>법무법인 TF 구성, 계좌 지급정지 및 형사 고소 대리 진행 중, 민사 소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>법무법인 신결이 리뷰알바 및 영화리뷰 보이스피싱 피해 확산에 대응하기 위해 전담 TF를 구성했습니다. TF는 피해금 환급 절차 지원, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 다각적인 법률 지원을 제공하고 있습니다. 이는 보이스피싱 피해자들의 법적 구제를 돕기 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>보이스피싱 사기범의 책임은 명확하나, 상대방 특정 및 자력 확보가 매우 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. 다만, 집단적 피해 가능성이 있고 공적 절차(계좌 지급정지, 형사 고소)가 진행 중인 점은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>법무법인 신결, 리뷰알바·영화리뷰 보이스피싱 확산에 전담 TF 긴급 가...</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>enetnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M249" t="inlineStr">
+        <is>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47398</t>
+        </is>
+      </c>
+      <c r="N249" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:22:43.608584+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr"/>
+      <c r="D250" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E249" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A250" s="3" t="inlineStr">
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>학생 금융 그루밍 범죄 확산 우려 및 교육청 대응 논의</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>서울시의원이 학생들을 대상으로 한 금융 그루밍 범죄 확산에 대해 우려를 표하며 교육청의 선제적 대응을 촉구했습니다. 학생 명의 통장 개설 및 대여를 통한 금융사기 가담 구조가 심각한 문제로 지적되었으나, 학생들의 직접적인 피해 여부 및 규모는 아직 확인되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, 학생들의 직접적인 금전적 피해 규모 또한 불분명합니다. 주로 학생들이 금융사기에 가담하는 구조에 대한 우려를 표하고 있어, 소송금융 투자 대상으로서의 명확한 민사상 청구권 및 상대방 자력 요건을 충족하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>이소라 서울시의원  학생 금융 그루밍 범죄 확산, 교육청 선제 대응 나...</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513710</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:10:10.183933+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B250" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C251" t="inlineStr"/>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>가짜 거래소 사기 피해 경고</t>
+          <t>범죄 조직 자산 압류 및 경매 완료, 피해자 반환 예정</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>가짜 해외 거래소를 모방한 사기 플랫폼들이 투자자들에게 수십억 원의 수익을 미끼로 추가 입금을 유도하며 실제 수익금은 지급하지 않는 수법이 기승을 부리고 있다. 피해자들은 화면 속 수익을 확인하지만, 실제 통장에는 돈이 들어오지 않는 전형적인 사기 수법에 대한 경고성 기사이다.</t>
+          <t>대만 당국이 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산을 경매에 부쳐 약 200억 원을 확보했습니다. 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 예정입니다. 이는 범죄 조직에 대한 무관용 원칙의 일환으로 진행되었습니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>기사는 가짜 거래소 사기에 대한 경고로, 상대방의 책임은 명확하나 특정 가능한 피고가 없으며, 사기 조직의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건 1은 충족하나, 적합 조건 2 미충족 및 특정 피고 부재)</t>
+          <t>국제 온라인 금융사기 조직인 '프린스그룹'이 특정되어 상대방 책임이 명확하며, 대만 당국에 의해 약 200억 원 규모의 자산이 압류 및 경매되어 자력과 증거가 충분합니다. 경매 대금이 향후 피해자 반환에 활용될 예정이므로 집단적 피해 규모가 크고 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>수십억 원 이상</t>
+          <t>최소 200억 원 (경매 낙찰액)</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>“수익금 찾으려면 먼저 입금하세요”…가짜 거래소 3가지 경고 신호</t>
+          <t>[이 시각 세계] 대만서 범죄 조직 '프린스그룹' 자산경매</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615410/?sc=Naver</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804428_37012.html</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-03-01 00:23:53.869905+00:00</t>
+          <t>2026-03-03 00:27:40.380569+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>피그 부처링 사기 조직</t>
+          <t>커넥트인 및 관련 로펌</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>미국 국토안보수사국(HSI)의 자금 압수 및 몰수 절차 진행 중</t>
+          <t>관련 로펌 압수수색 진행 중, 피해자들의 법적 대응 시작</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>미국 수사당국이 '피그 부처링' 투자 사기 연루 의심 테더(USDT) 6100만 달러를 압수했습니다. 사기범들은 가짜 거래 플랫폼으로 피해자를 유인해 자금을 세탁했으며, HSI의 추적을 통해 자금이 확인되어 압수 절차가 진행 중입니다. 테더사는 국제 수사기관과 공조하여 불법 자금 추적 및 동결을 지원하고 있습니다.</t>
+          <t>'커넥트인' 이용자들이 피해를 입어 법적 반격이 본격적으로 시작되었으며, 이와 관련하여 로펌에 대한 압수수색이 진행 중입니다. 이용자들이 '나라의 최상위 고위층'인 만큼 이번 사건은 거대한 파장을 예고하고 있으며, 다수의 피해자가 존재하고 공적 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>미국 수사당국(HSI)이 '피그 부처링' 사기 자금 6100만 달러를 압수하는 등 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중입니다(적합 조건 6). 다수의 피해자가 발생한 집단적 사기이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 블록체인 추적을 통해 증거 확보 및 자금 회수 가능성이 높습니다(적합 조건 5).</t>
+          <t>관련 로펌에 대한 압수수색이 진행 중으로, 상대방의 책임이 비교적 명확하며(적합 조건 1) 공적 절차(수사)가 진행 중입니다(적합 조건 6). '피해자들을 대리한 법적 반격'은 다수의 피해자가 존재하며(적합 조건 3) 압수수색을 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '거대한 파장을 예고한다'는 피해 규모가 클 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>6100만 달러 (약 882억 6000만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>미 수사당국, ‘피그 부처링’ 사기 연루 의심 테더 6100만달러 압수</t>
+          <t>'아너' 이나영·정은채·이청아 로펌 압수수색...커넥트인 파장 예고</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334831</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517822</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:42.176161+00:00</t>
+          <t>2026-03-03 00:18:51.574269+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
-      <c r="A253" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>프린스 그룹</t>
+        </is>
+      </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>토스뱅크 금융사기 예방 리포트 발간</t>
+          <t>대만에서 압류 자산 경매 진행 중, 창립자 기소 및 재판 대기, 미국에서 비트코인 몰수</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>토스뱅크가 고수익을 미끼로 한 가짜 거래소 및 개인 계좌 투자 권유 사기에 대한 금융사기 예방 리포트를 발간했다. 사기범들은 유명 거래소를 사칭하고 수익률을 조작하며, 출금 시 수수료 선입금을 요구하거나 개인 계좌로 송금을 유도하는 수법을 사용한다. 토스뱅크는 금융소비자 정보포털 '파인'을 통해 제도권 금융회사 여부를 확인할 것을 당부했다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스 그룹'의 압류 자산이 대만에서 200억 원 규모로 경매되었으며, 미국에서는 21조 원 상당의 비트코인이 몰수되었습니다. 창립자는 기소되어 재판을 앞두고 있으며, 대만 정부는 경매 대금을 피해자 반환에 활용할 방침을 밝혔습니다. 이는 대규모 금융사기 사건으로, 다수의 피해자가 발생했을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사기 사건이 아닌, 고수익 투자 사기 유형에 대한 일반적인 경고이다. 사기 주체가 구체적으로 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 실제 사기범들은 개인 계좌를 사용하므로 자력 확보가 어려울 가능성이 높다(적합 조건 2 미충족). 또한, 특정 사건에 대한 공적 절차 진행 여부도 파악되지 않는다(적합 조건 6 미충족).</t>
+          <t>프린스 그룹은 국제 온라인 금융사기 조직으로 책임이 명확하며(적합 조건 1), 압류 자산 200억 원과 미국에서 몰수된 21조 원 상당의 비트코인으로 보아 자력이 충분합니다(적합 조건 2). 국제 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 대만 및 미국 사법당국의 수사, 자산 압류, 기소 등 공적 절차가 진행 중이며 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 21조원 이상 (미국 몰수 비트코인 기준)</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (국제 온라인 금융사기로 다수 예상)</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>‘가짜 숫자’에 속아 입금하는 순간 끝…수익금 출금 전 수수료 선입금...</t>
+          <t>'범죄제국' 프린스그룹 자산 경매…대만서 총 200억대 낙찰</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301501744?OutUrl=naver</t>
+          <t>https://view.asiae.co.kr/article/2026030220344647525</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:04.075763+00:00</t>
+          <t>2026-03-02 12:35:27.420771+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>중국계 초국가 범죄조직</t>
+          <t>프린스그룹</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>미 법무부·FBI의 수사 및 자금 압류·동결, 피해자 환급 추진 중</t>
+          <t>창립자 재판 예정, 범죄 수익 자산 압류 및 경매 진행 중</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>미 법무부와 FBI가 중국계 초국가 범죄조직과 연계된 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결했습니다. 이 조직은 '피그 부처링' 수법을 통해 미국인들의 평생 저축을 빼앗았으며, 연간 약 100억 달러 규모의 피해를 유발하는 것으로 추정됩니다. 당국은 압류된 자산을 피해자에게 환급하는 절차를 추진할 예정입니다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원대에 낙찰되었다. 이 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 방침이며, 프린스그룹 창립자는 중국에서 재판을 앞두고 있다. 이는 대규모 금융사기 사건으로, 피해자 구제 및 범죄 수익 환수 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>미 법무부와 FBI가 중국계 초국가 범죄조직의 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결하여 상대방의 책임이 명확하고, 피해자 환급을 추진 중이므로 자력 확보 가능성이 높습니다. 또한, 미국인을 겨냥한 대규모 사기로 집단적 피해가 발생했으며, 연간 약 100억 달러 규모의 피해가 추정되는 등 피해 규모가 매우 큽니다. 미 연방 당국의 수사 및 압류 조치 자체가 강력한 증거이며, 이미 공적 절차가 진행 중입니다.</t>
+          <t>상대방 책임이 명확하고(프린스그룹 금융사기 조직 특정), 200억 원대 자산이 압류될 정도로 자력이 충분하며, 국제 온라인 금융사기로 다수의 피해자가 예상됩니다. 이미 대만 당국의 수사 및 자산 압류 등 공적 절차가 진행 중이며, 창립자 재판을 앞두고 있어 증거 확보도 용이합니다. 피해 규모 또한 상당합니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>5억8000만 달러 (약 8370억원) 압류/동결, 연간 약 100억 달러 규모의 사기 추정</t>
+          <t>최소 202억 5천만 원 (압류 자산 기준)</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>미국인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>미 법무부·FBI, 중국계 조직 연계 크립토 투자사기 자금 5억8000만달러 ...</t>
+          <t>‘캄보디아 범죄단지 배후’ 프린스그룹 자산 경매…200억 대 낙찰</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334739</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497246&amp;ref=A</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-28 12:27:25.832687+00:00</t>
+          <t>2026-03-02 12:32:10.255976+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
-      <c r="A255" s="2" t="inlineStr">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>대만 당국의 압류 자산 경매 진행, 프린스그룹 창립자 재판 예정</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원 상당의 수퍼카가 낙찰되었다. 대만 당국은 사기 및 자금세탁 범죄에 엄정 대응하고 있으며, 매각 대금은 국고 귀속 또는 피해자 구제에 활용될 예정이다. 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있다.</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>프린스그룹이 국제 온라인 금융사기 조직으로 지목되어 상대방 책임이 명확하며(조건 1), 압류 자산 매각액이 200억 원 이상으로 피해 규모가 크고(조건 4), 국제 금융사기 특성상 다수의 피해자가 발생했을 가능성이 높습니다(조건 3). 대만 당국의 압류 및 경매, 창립자 재판 등 공적 절차가 진행 중이며(조건 6), 매각 대금이 피해자 구제에 활용될 방침이어서 자력 확보 가능성도 높습니다(조건 2, 5).</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>202억 5천만원 이상 (압류 자산 매각액)</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>낙찰가 무려 202억…수퍼카 '4대 천왕' 한자리에 모인 까닭</t>
+        </is>
+      </c>
+      <c r="K255" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25408549</t>
+        </is>
+      </c>
+      <c r="N255" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:32:01.886767+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>국제 금융사기 조직의 자산 압류 및 경매 완료, 설립자 재판 대기 중, 경매 대금은 피해자 반환에 활용될 방침</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>대만에서 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 약 202억 5천만 원에 낙찰되었습니다. 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이며, 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 책임이 명확하며(적합 조건 1), 압류 자산이 200억 원 이상에 달해 상당한 자력이 확인됩니다(적합 조건 2). 온라인 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 압류 자산 규모로 미루어 볼 때 전체 피해 규모 또한 클 것으로 보입니다(적합 조건 4). 이미 자산 압류 및 경매가 진행되었고 설립자가 재판을 앞두고 있어 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>'범죄 제국' 슈퍼카 24대 경매…낙찰가 '무려'</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M256" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020175&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N256" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:30:39.189929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...138 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>불특정 다수 피해자 발생 중</t>
+          <t>피의자 신원 미특정, 수사 진행 중일 가능성</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>AI 투자나 가상자산 프로젝트를 내세워 고수익을 미끼로 피해자를 유인하는 사기 수법이 기승을 부리고 있습니다. 사기 조직은 정교하게 제작된 가짜 투자 플랫폼과 대포통장을 활용하여 추가 입금을 반복적으로 요구하며 피해를 키우고 있습니다. 토스뱅크와 같은 금융기관의 이름을 사칭하거나 연관시키는 방식으로 투자자들을 현혹하고 있습니다.</t>
+          <t>텔레그램 아이디를 이용한 투자 사기 사건으로, 실제 거래 없이 수익 그래프와 잔액을 조작하여 피해자들을 속였습니다. 현재까지 피의자들의 신원이 특정되지 않아 법적 조치에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>집단적 피해 가능성이 높고(적합 조건 3), 사기 수법이 명확하며, '리포트' 언급으로 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 기사 내용만으로는 직접적인 사기 주체가 특정되지 않아 상대방의 자력 여부가 불분명합니다(적합 조건 2 미흡). 토스뱅크가 대포통장 등 사기 수단 제공에 대한 책임이 있다면 적합도가 높아질 수 있습니다.</t>
+          <t>피의자들의 신원이 현재까지 특정되지 않아 소송 상대방을 특정할 수 없습니다. 이는 상대방 책임의 명확성(조건 1)과 자력(조건 2) 판단을 불가능하게 하며, 증거 확보 및 활용(조건 5)에도 중대한 장애가 됩니다. 소송금융 투자 대상으로서 기본적인 요건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>토스뱅크  수익률 1300% 투자 유혹 대부분 사기 …가짜 거래소·대포통장...</t>
+          <t>[단독]  저도 남편 몰래 투자했어요 …상담원 믿었다 '날벼락'</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>e-science.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.e-science.co.kr/news/articleView.html?idxno=127244</t>
+          <t>https://www.hankyung.com/article/202603023735i</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-28 12:18:56.955372+00:00</t>
+          <t>2026-03-02 12:23:28.914577+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
-      <c r="A258" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A258" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
-      <c r="D258" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D258" t="inlineStr"/>
+      <c r="E258" t="inlineStr"/>
       <c r="F258" t="inlineStr">
         <is>
-          <t>AI와 가상화폐 투자 열풍을 악용한 신종 금융사기가 4050세대까지 전방위적으로 확산되고 있으며, 토스뱅크가 '금융사기 예방 리포트 Vol.2'를 발간하며 경고에 나섰다. 가짜 거래소와 계좌 쪼개기 수법으로 A씨는 6억 5700만원, B씨는 1억 1500만원 등 거액의 피해를 입었으며, 전문가들은 개인 명의 계좌로의 입금이나 출금 전 수수료 요구는 100% 사기임을 강조했다.</t>
+          <t>취업하면 월 수천만원을 주겠다는 고수익 보장 문구에 이끌려 범죄에 휘말린 피해자들이 발생했다. 사회 경험이 적은 이들이 비현실적인 제안을 분별하기 어려웠다는 점에 대한 논의가 있다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>AI 및 가상화폐를 악용한 신종 투자 사기로, 상대방의 책임이 명확하다는 점(적합 조건 1)과 A씨 6억 5700만원, B씨 1억 1500만원 등 개별 피해 규모가 크고 전체 피해 규모가 커지고 있다는 점(적합 조건 4)이 확인된다. 또한 4050세대까지 전방위적으로 확산되어 집단적 피해 가능성이 높으며(적합 조건 3), 토스뱅크의 리포트 발간 등 증거 확보 가능성도 있다(적합 조건 5). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방 특정 및 자력, 구체적인 피해 규모, 피해자 수, 진행 단계, 증거 유무)가 거의 파악되지 않습니다. 특히 상대방의 자력 여부가 불분명하여 투자 회수 가능성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충분)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>토스뱅크, 금융사기 예방 리포트 Vol.2 내놔... 신종 투자 사기 꼼짝마!...</t>
+          <t>[기자의 눈] 코스피 6000 시대 필요한 금융 기초 체력</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000092546</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89282</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-28 00:59:56.975276+00:00</t>
+          <t>2026-03-02 00:19:02.902564+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>금융사의 이상거래 탐지 의무가 적시된 손해배상 소송 선고가 있었으며, 추가 피해 구제 소송 가능성이 높음</t>
+          <t>홍콩 경찰 수사 및 경고 발표</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>KB국민은행에 이어 SC제일은행에서도 신종 피싱 피해가 발생하며 금융사들의 이상거래 탐지 의무가 부각되고 있다. 기존 손해배상 소송에서 금융사의 이상거래 탐지 의무가 적시된 판례가 있어, 피해자들은 이를 근거로 소송을 통해 피해 구제를 받을 수 있다.</t>
+          <t>홍콩에서 2025년 한 해 동안 1만2505건의 온라인 쇼핑 사기가 발생하여 전년 대비 8.2% 증가했습니다. 이 중 암호화폐 거래를 내세운 사기로 인해 한 피해자가 텔레그램에서 고객센터 직원을 사칭한 인물에게 인증코드를 제공하여 370만 홍콩달러 이상의 가상자산을 탈취당했습니다. 홍콩 경찰은 온라인 쇼핑 및 암호화폐 거래 시 공식 채널을 통한 문의와 신원 확인을 당부하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 기존 손해배상 소송 선고에서 금융사의 이상거래 탐지 의무가 적시되어 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): KB국민은행, SC제일은행 등 대형 금융기관이 상대방으로 자력이 충분합니다. 적합 조건 3(집단적 피해): 신종 피싱으로 다수의 피해자가 발생할 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 기존 소송 선고를 통해 법리적 근거가 마련되어 승소 가능성이 높습니다.</t>
+          <t>홍콩 경찰이 1만2505건의 온라인 쇼핑 사기를 보고하며 집단적 피해(조건 3)가 명확하고, 최대 370만 홍콩달러의 피해 규모(조건 4)가 큽니다. 경찰 수사 및 경고 발표로 공적 절차(조건 6)가 진행 중이며, 텔레그램 기록 등 증거 확보(조건 5)가 가능합니다. 다만, 상대방 특정 및 자력 확보가 어려워 소송 진행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>370만 홍콩달러 이상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2505건 이상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>KB국민 이어 SC제일은행…신종 피싱에 금융사 속수무책</t>
+          <t>홍콩, 2025년 온라인 쇼핑 사기 1만2505건…암호화폐 지갑 탈취로 370만홍...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000293903?division=NAVER</t>
+          <t>https://www.tokenpost.kr/news/breaking/334944</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:58.917885+00:00</t>
+          <t>2026-03-01 12:29:34.717565+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A260" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C260" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr"/>
       <c r="F260" t="inlineStr">
         <is>
-          <t>테더가 범죄 의심 거래와 연관된 USDT 약 42억 달러를 동결했으며, 이 중 35억 달러가 2023년 이후에 집중되었다고 밝혔다. 특히 '돼지도살 사기'와 같은 대규모 암호화폐 사기 자금 동결에 미국 법무부 등 국제 수사기관과 적극적으로 공조하고 있다. 이는 블록체인의 투명성을 활용한 신속한 법 집행 사례로, 피해자 보호 및 불법 자산 동결에 기여하고 있다.</t>
+          <t>가짜 거래소가 수익금을 미끼로 수수료를 요구하는 방식으로 투자자들을 속이는 사기 수법이 보도되었습니다. 외형은 정상 플랫폼과 유사하며, 관리자 페이지 조작을 통해 피해자에게 가짜 수익을 보여주는 치밀한 방식을 사용합니다. 피해자들은 수익 기회를 놓칠까 하는 심리에 속아넘어가기 쉽습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>대규모 암호화폐 사기(돼지도살 사기 등)로 인한 집단적 피해가 발생했으며, 범죄 의심 자금 동결 규모가 42억 달러에 달할 정도로 피해 규모가 매우 크다. 미국 법무부 등 국제 수사기관이 적극적으로 수사 및 자금 동결 절차를 진행 중이며, 테더가 이에 협력하고 있어 증거 확보 및 자금 회수 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>상대방 책임은 명확하나(가짜 거래소의 사기 행위), 상대방의 자력 확보가 어려울 것으로 예상되어 투자 회수 가능성이 낮습니다. 집단적 피해 가능성은 있으나, 현재 공적 절차 진행 여부가 불분명하고 피해 규모도 미상입니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>42억 달러 (범죄 의심 자금 동결 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>테더, 범죄 의심 자금 동결 42억달러…2023년 이후 ‘집행’ 강화</t>
+          <t>“수익금 찾으려면 수수료 먼저 내세요”…가짜 거래소의 치밀한 덫</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334608</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563759&amp;class=1&amp;grp=</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-28 00:36:36.384155+00:00</t>
+          <t>2026-03-01 12:25:29.604705+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
-      <c r="A261" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A261" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>NFT 사기 유형에 대한 경고</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>캄보디아 보이스피싱 사건의 첫 재판이 진행 중이며, 검사는 보이스피싱 범죄를 피해자의 삶의 기반을 파괴하는 '경제적 살인'으로 규정했습니다. 공범 이씨는 피해자의 주장을 부인하고 있는 상황입니다.</t>
+          <t>XRP 개발자가 정체불명의 NFT를 이용한 사기 수법에 대해 경고했다. 사기꾼들은 피해자의 지갑으로 NFT를 전송한 뒤, 특정 혜택이나 이벤트 참여권으로 위장하여 승인 과정에서 자산을 탈취하는 방식으로 접근한다. 이는 암호화폐 사용자들이 주의해야 할 새로운 유형의 사기 수법이다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄로 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 형사 재판이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 보이스피싱 조직원들이므로 자력 확보가 어렵거나 손해배상 집행 가능성이 낮을 수 있어 투자 회수 위험이 존재합니다.</t>
+          <t>사기 주체가 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력 또한 불분명하다(적합 조건 2 미충족). 기사는 특정 사건의 피해 발생이 아닌 일반적인 NFT 사기 유형에 대한 경고이며, 피해 규모나 피해자 수(적합 조건 4 미충족), 공적 절차 진행 여부(적합 조건 6 미충족) 등 소송금융 투자에 필요한 구체적인 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>“보이스피싱은 경제적 살인이다” [세상에 이런 법이]</t>
+          <t>지갑에 갑자기 NFT가?… XRP 개발자, 가짜 '패스' 사기 경고</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57322</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433217</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-28 00:28:52.309577+00:00</t>
+          <t>2026-03-01 12:20:30.077598+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>토스뱅크</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>고수익 투자 사기 피해 발생</t>
+          <t>테라폼랩스 파산 관리인의 소송 제기</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>인스타그램 DM을 통해 1300% 고수익을 미끼로 한 가짜 거래소 사기로 5억 원의 피해가 발생했습니다. 범죄 조직은 위장 사이트를 이용했으며, 토스뱅크 대포통장이 사기에 사용된 것으로 보입니다. '또 다른 피해자' 언급으로 다수의 피해자가 있을 것으로 추정됩니다.</t>
+          <t>월가 최대 고빈도 트레이딩 기업 제인 스트리트가 테라폼랩스 파산 관리인에 의해 내부거래 혐의로 맨해튼 연방법원에 고소당했습니다. 제인 스트리트가 비공개 정보를 이용해 UST의 달러 페그 이탈을 촉발, 약 400억 달러 규모의 테라 생태계 붕괴를 가속화했다는 의혹입니다. 또한 비트코인 현물 ETF의 공인참여자 지위를 이용해 '오전 10시 덤프' 패턴으로 가격을 조작했다는 의혹도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 사기 조직의 책임이 명확하며, 대포통장 사용과 관련하여 토스뱅크의 과실 여부도 쟁점이 될 수 있습니다. 적합 조건 2(상대방 자력 충분): 토스뱅크는 금융기관으로 자력이 충분하여 소송금융 투자 대상으로서 매력적입니다. 적합 조건 3(집단적 피해): '또 다른 피해자' 언급으로 다수의 피해자가 존재할 가능성이 높습니다. 적합 조건 4(피해 규모 큼): 5억 원에 달하는 큰 피해 금액이 발생했습니다. 적합 조건 5(증거 확보 가능): 인스타그램 DM, 위장 사이트, 대포통장 거래 내역 등 증거 확보가 용이할 것으로 예상됩니다.</t>
+          <t>월가 최대 고빈도 트레이딩 기업인 제인 스트리트가 피고로 특정되어 자력이 충분하며(적합 조건 2), 테라폼랩스 파산 관리인이 내부거래 혐의로 고소하여 상대방 책임이 비교적 명확합니다(적합 조건 1). 약 400억 달러 규모의 테라 생태계 붕괴로 다수의 테라·루나 투자자들이 피해를 입어 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 소송에서 '10분의 시차', '비밀 그룹 채팅방' 등 구체적인 증거 정황이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>약 400억 달러</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>테라·루나 투자자 다수</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>수익률 1300% 미끼에 5억 날렸다…토스뱅크  가짜 거래소·대포통장 사기...</t>
+          <t>[토큰분석] 제인 스트리트는 정말 비트코인 가격을 억누르고 있었나</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=498242</t>
+          <t>https://www.tokenpost.kr/news/insights/334797</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:09.334977+00:00</t>
+          <t>2026-03-01 00:27:45.583596+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>가상화폐 및 AI 관련 투자 사기 수법</t>
+          <t>가짜 거래소 사기 피해 경고</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>AI 시범 테스트, 가상화폐 글로벌 프로젝트 등을 미끼로 가짜 거래소 화면을 통해 투자자를 현혹하고 출금을 불가능하게 하는 사기 수법이 기승을 부리고 있습니다. '조작된 데이터'로 수익률을 부풀려 피해자들의 전 재산을 노리는 방식입니다.</t>
+          <t>가짜 해외 거래소를 모방한 사기 플랫폼들이 투자자들에게 수십억 원의 수익을 미끼로 추가 입금을 유도하며 실제 수익금은 지급하지 않는 수법이 기승을 부리고 있다. 피해자들은 화면 속 수익을 확인하지만, 실제 통장에는 돈이 들어오지 않는 전형적인 사기 수법에 대한 경고성 기사이다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확한 사기 사건이나 (적합 조건 1), 기사에서 특정된 소송 상대방이 없어 자력 여부를 판단하기 어렵습니다 (부적합 조건). 또한, 공적 절차 진행 여부도 확인되지 않아 투자 위험이 높습니다.</t>
+          <t>기사는 가짜 거래소 사기에 대한 경고로, 상대방의 책임은 명확하나 특정 가능한 피고가 없으며, 사기 조직의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건 1은 충족하나, 적합 조건 2 미충족 및 특정 피고 부재)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 이상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>수익률 1300%의 환상, 당신의 전 재산을 노리는 '가짜 숫자의 덫'</t>
+          <t>“수익금 찾으려면 먼저 입금하세요”…가짜 거래소 3가지 경고 신호</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>thefairnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=70270</t>
+          <t>https://www.dailian.co.kr/news/view/1615410/?sc=Naver</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:13.832659+00:00</t>
+          <t>2026-03-01 00:23:53.869905+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
-      <c r="A264" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A264" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직</t>
+          <t>피그 부처링 사기 조직</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>미국 국토안보수사국(HSI)의 자금 압수 및 몰수 절차 진행 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>부산 남부경찰서가 리딩방 투자 사기 현금 수거책 30대 A씨를 구속했습니다. A씨는 지난 6일 부산 용호동에서 리딩 투자 사기 피해자로부터 현금 1억 원 상당을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>미국 수사당국이 '피그 부처링' 투자 사기 연루 의심 테더(USDT) 6100만 달러를 압수했습니다. 사기범들은 가짜 거래 플랫폼으로 피해자를 유인해 자금을 세탁했으며, HSI의 추적을 통해 자금이 확인되어 압수 절차가 진행 중입니다. 테더사는 국제 수사기관과 공조하여 불법 자금 추적 및 동결을 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 1억 원의 피해 규모가 크며(적합 조건 4), 경찰 수사 및 구속으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 사기 조직의 자력 불확실성(적합 조건 2 미흡)과 기사에서 다수 피해자가 명시되지 않아 집단적 피해 여부(적합 조건 3 미흡)를 추가 확인해야 합니다.</t>
+          <t>미국 수사당국(HSI)이 '피그 부처링' 사기 자금 6100만 달러를 압수하는 등 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중입니다(적합 조건 6). 다수의 피해자가 발생한 집단적 사기이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 블록체인 추적을 통해 증거 확보 및 자금 회수 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>6100만 달러 (약 882억 6000만원)</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기 현금 수거책 30대 구속</t>
+          <t>미 수사당국, ‘피그 부처링’ 사기 연루 의심 테더 6100만달러 압수</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184340</t>
+          <t>https://www.tokenpost.kr/news/policy/334831</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:39.092992+00:00</t>
+          <t>2026-03-01 00:21:42.176161+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C265" t="inlineStr"/>
       <c r="D265" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 신원 확보 및 소재 파악 주력</t>
+          <t>토스뱅크 금융사기 예방 리포트 발간</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>LA에서 고령자들을 대상으로 ATM 주의 분산 절도 범죄가 발생하고 있습니다. 용의자들은 피해자의 카드를 위조된 카드로 바꿔치기하여 수천 달러를 인출하며, 최근 83세 남성이 피해를 입었습니다. 경찰은 용의자들의 신원 확보 및 소재 파악에 주력하고 있습니다.</t>
+          <t>토스뱅크가 고수익을 미끼로 한 가짜 거래소 및 개인 계좌 투자 권유 사기에 대한 금융사기 예방 리포트를 발간했다. 사기범들은 유명 거래소를 사칭하고 수익률을 조작하며, 출금 시 수수료 선입금을 요구하거나 개인 계좌로 송금을 유도하는 수법을 사용한다. 토스뱅크는 금융소비자 정보포털 '파인'을 통해 제도권 금융회사 여부를 확인할 것을 당부했다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>용의자들의 책임이 명확하고(적합 조건 1) 감시카메라 등 증거가 확보되었으며(적합 조건 5) 경찰 수사가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인 범죄자들로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
+          <t>이 기사는 특정 사기 사건이 아닌, 고수익 투자 사기 유형에 대한 일반적인 경고이다. 사기 주체가 구체적으로 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 실제 사기범들은 개인 계좌를 사용하므로 자력 확보가 어려울 가능성이 높다(적합 조건 2 미충족). 또한, 특정 사건에 대한 공적 절차 진행 여부도 파악되지 않는다(적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>수천 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>다수 (고령자들)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>LA서 고령자 상대 주의 분산 절도범죄 용의자 2명 수배</t>
+          <t>‘가짜 숫자’에 속아 입금하는 순간 끝…수익금 출금 전 수수료 선입금...</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=490705</t>
+          <t>https://www.segye.com/newsView/20260301501744?OutUrl=naver</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:26.227525+00:00</t>
+          <t>2026-03-01 00:21:04.075763+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C266" t="inlineStr"/>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>중국계 초국가 범죄조직</t>
+        </is>
+      </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>경찰청 불법 투자리딩방 사기 적발 및 신고 현황 집계, 금융감독원 유사투자자문업자 영업 실태 점검 및 적발 진행 중. 일부 피해자는 민사소송 진행 중.</t>
+          <t>미 법무부·FBI의 수사 및 자금 압류·동결, 피해자 환급 추진 중</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>불법 투자리딩방 사기로 인한 피해가 심각하며, 특히 '손실 복구'를 미끼로 한 2차 피해가 확산되고 있습니다. 2024년 8104건, 2025년 6853건이 적발되었고, 피해액은 각각 7104억원, 6581억원에 달하며 건당 평균 피해액은 9603만원입니다. 경찰청과 금융감독원이 관련 사기를 적발하고 점검하고 있으나, 피해 복구까지 이어지는 데 어려움이 있어 소송금융의 필요성이 높습니다.</t>
+          <t>미 법무부와 FBI가 중국계 초국가 범죄조직과 연계된 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결했습니다. 이 조직은 '피그 부처링' 수법을 통해 미국인들의 평생 저축을 빼앗았으며, 연간 약 100억 달러 규모의 피해를 유발하는 것으로 추정됩니다. 당국은 압류된 자산을 피해자에게 환급하는 절차를 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>불법 투자리딩방 사기로 인한 집단적 피해(연간 수천 건, 수천억 원 규모)가 명확하며, 건당 피해액도 평균 9천만원 이상으로 규모가 큽니다. 경찰청 및 금융감독원의 적발 및 점검 현황 등 공적 절차가 진행 중이며, 가짜 HTS 등 증거 확보 가능성도 높습니다. 다만, 불법 리딩방 운영 주체의 자력 확보가 소송금융 투자 시 주요 쟁점이 될 수 있습니다.</t>
+          <t>미 법무부와 FBI가 중국계 초국가 범죄조직의 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결하여 상대방의 책임이 명확하고, 피해자 환급을 추진 중이므로 자력 확보 가능성이 높습니다. 또한, 미국인을 겨냥한 대규모 사기로 집단적 피해가 발생했으며, 연간 약 100억 달러 규모의 피해가 추정되는 등 피해 규모가 매우 큽니다. 미 연방 당국의 수사 및 압류 조치 자체가 강력한 증거이며, 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>총 6천억 원 이상 (2023년 9월~2025년 기준), 건당 평균 9603만원</t>
+          <t>5억8000만 달러 (약 8370억원) 압류/동결, 연간 약 100억 달러 규모의 사기 추정</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>연간 6천~8천 명 이상</t>
+          <t>미국인 다수</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>[단독] “손실 복구” 한마디에… 550만원 뜯긴 개미, 9100만원 더 쐈다...</t>
+          <t>미 법무부·FBI, 중국계 조직 연계 크립토 투자사기 자금 5억8000만달러 ...</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227005002?wlog_tag3=naver</t>
+          <t>https://www.tokenpost.kr/news/policy/334739</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-02-27 00:20:07.771312+00:00</t>
+          <t>2026-02-28 12:27:25.832687+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
-      <c r="A267" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A267" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C267" t="inlineStr"/>
       <c r="D267" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>기자 잠입 취재를 통한 사기 수법 폭로 및 피해 사례 보도</t>
+          <t>보이스피싱 조직원 징역 3년 선고</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>주식 리딩방이 '빅데이터 기반 정밀 예측'과 '1대1 컨설팅'을 내세워 개인투자자들을 유인, 초기 소액 수익으로 신뢰를 쌓은 뒤 비상장주 투자 명목으로 거액을 편취하는 단계형 심리 사기 수법이 드러났습니다. 기자가 직접 잠입 취재하여 사기 과정을 폭로했으며, 한 피해자는 1억 1200만원을 송금하고 출금을 거부당한 사례가 보도되었습니다. 폐쇄형 메신저를 기반으로 운영되어 추적이 어렵다는 문제점이 있습니다.</t>
+          <t>수사기관 관계자를 사칭하며 피해자들을 속인 보이스피싱 조직원 A씨에게 징역 3년이 선고되었다. 재판부는 보이스피싱이 불특정 다수의 피해자를 상대로 단기간에 방대한 피해를 양산하는 조직적 범죄임을 강조했다. A씨는 재판 과정에서 협박에 의해 범행을 저질렀다고 주장했다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>리딩방 운영자들의 전형적인 단계형 심리 사기 수법으로 상대방 책임이 명확합니다. 다수의 개인투자자들이 피해를 입었으며, 개별 피해액이 억대에 달하는 사례도 있어 집단적 피해 규모가 클 것으로 예상됩니다. 기자의 잠입 취재와 전문가 분석을 통해 증거 확보 가능성도 높습니다. 다만, 사기 조직의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
+          <t>보이스피싱 조직원의 유죄 판결로 상대방의 책임은 명확하고(적합 조건 1), 조직적 범죄 특성상 다수의 피해자가 발생했으며(적합 조건 3), 형사 재판 과정에서 증거가 확보되었을 것(적합 조건 5). 그러나 소송금융의 핵심인 피해 회수를 위한 자력 있는 피고 특정 및 자산 확보가 매우 어려워 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>김모씨 1억 1200만원, 다른 피해자 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>다수 (100명 이상 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>[단독] 첫날 3% 수익… 리딩방, 개미지옥이 열렸다 [2026 투자 격차 리포...</t>
+          <t>협박 당해 범행 주장한 보이스피싱 조직원…징역 3년 선고</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227001006?wlog_tag3=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1615485/?sc=Naver</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-02-27 00:19:58.759708+00:00</t>
+          <t>2026-02-28 12:20:45.449923+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
-      <c r="A268" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C268" t="inlineStr"/>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>2023년 다단계 금융사기 범죄 드러남</t>
+          <t>보이스피싱 조직원 형사 재판 실형 선고</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>2023년 '선한 기업'을 표방한 한 기업이 고령층 성도들을 대상으로 다단계 금융사기를 벌인 범죄가 드러났다. 이 사건은 기독교인의 금융 문맹 타파를 위한 책 출간의 배경이 되었다. 다수의 피해자가 발생한 금융사기 사건으로, 상대방의 책임이 명확하나 현재 소송 진행 여부 및 상대방의 자력은 불분명하다.</t>
+          <t>라오스에 거점을 둔 보이스피싱 조직원이 협박에 의한 범행을 주장했으나, 의정부지법에서 범죄단체 가입 및 전기통신금융사기 피해 방지법 위반 혐의로 징역 3년의 실형을 선고받았습니다. 이 조직은 2022년부터 중국과 동남아에서 활동하며 피해자들을 속여 돈을 가로챘습니다. 재판부는 피고인이 범행 완성에 본질적으로 기여했다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>상대방 책임이 다단계 금융사기 범죄로 명확하게 드러났으며, 고령층 성도 다수가 피해를 입은 집단적 피해 사건이다. 범죄가 드러났다는 점에서 수사 및 증거 확보 가능성이 높고, 이미 공적 절차가 진행되었거나 진행 중임을 시사한다. 상대방의 자력에 대한 추가 확인이 필요하나, 다수 피해자와 명확한 책임 소재를 고려할 때 소송금융 투자 적합도가 높다.</t>
+          <t>보이스피싱 조직의 범행 책임은 명확하고(적합 조건 1), 다수의 피해자가 발생했을 것으로 추정되며(적합 조건 3), 조직원 형사 재판을 통해 증거 확보 및 공적 절차 진행 사실이 확인되나(적합 조건 5, 6), 상대방인 보이스피싱 조직의 자력 부족 및 해외 거점으로 인한 배상 집행의 극심한 어려움이 예상되어 소송금융 투자로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>고령층 성도 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>[새로 나온 책] 개미 목사의 주식투자 첫걸음</t>
+          <t>라오스 보이스피싱 조직원  협박에 범행  주장에도 '징역 3년' 실형</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771998083&amp;code=23111312&amp;cp=nv</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/28/2026022890030.html</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-02-27 00:18:27.243822+00:00</t>
+          <t>2026-02-28 12:20:31.719630+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>불특정 다수 피해자 발생 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>주식 리딩방의 허위 정보에 속아 1억원 상당의 금품을 편취당한 피해자가 발생했습니다. 경찰은 피해자의 진정서를 받아 수사에 착수, 현금 수거책을 구속했습니다. 현재 경찰 수사가 진행 중이며, 주범을 추적하고 있습니다.</t>
+          <t>AI 투자나 가상자산 프로젝트를 내세워 고수익을 미끼로 피해자를 유인하는 사기 수법이 기승을 부리고 있습니다. 사기 조직은 정교하게 제작된 가짜 투자 플랫폼과 대포통장을 활용하여 추가 입금을 반복적으로 요구하며 피해를 키우고 있습니다. 토스뱅크와 같은 금융기관의 이름을 사칭하거나 연관시키는 방식으로 투자자들을 현혹하고 있습니다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>주식투자 사기 조직의 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 현금 수거책이 검거되어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 상대방인 사기 조직의 자력 확인이 어렵고, 피해 규모가 1억원으로 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
+          <t>집단적 피해 가능성이 높고(적합 조건 3), 사기 수법이 명확하며, '리포트' 언급으로 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 기사 내용만으로는 직접적인 사기 주체가 특정되지 않아 상대방의 자력 여부가 불분명합니다(적합 조건 2 미흡). 토스뱅크가 대포통장 등 사기 수단 제공에 대한 책임이 있다면 적합도가 높아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>허위 주식정보로 '1억' 뜯겼다…수거책 결국</t>
+          <t>토스뱅크  수익률 1300% 투자 유혹 대부분 사기 …가짜 거래소·대포통장...</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>e-science.co.kr</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260678&amp;t=NN</t>
+          <t>https://www.e-science.co.kr/news/articleView.html?idxno=127244</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:25.805600+00:00</t>
+          <t>2026-02-28 12:18:56.955372+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
-      <c r="A270" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C270" t="inlineStr"/>
       <c r="D270" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>금융사기 피해 확산 및 예방 경고</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>AI와 가상화폐 투자 열풍을 악용한 신종 금융사기가 4050세대까지 전방위적으로 확산되고 있으며, 토스뱅크가 '금융사기 예방 리포트 Vol.2'를 발간하며 경고에 나섰다. 가짜 거래소와 계좌 쪼개기 수법으로 A씨는 6억 5700만원, B씨는 1억 1500만원 등 거액의 피해를 입었으며, 전문가들은 개인 명의 계좌로의 입금이나 출금 전 수수료 요구는 100% 사기임을 강조했다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>AI 및 가상화폐를 악용한 신종 투자 사기로, 상대방의 책임이 명확하다는 점(적합 조건 1)과 A씨 6억 5700만원, B씨 1억 1500만원 등 개별 피해 규모가 크고 전체 피해 규모가 커지고 있다는 점(적합 조건 4)이 확인된다. 또한 4050세대까지 전방위적으로 확산되어 집단적 피해 가능성이 높으며(적합 조건 3), 토스뱅크의 리포트 발간 등 증거 확보 가능성도 있다(적합 조건 5). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다.</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>토스뱅크, 금융사기 예방 리포트 Vol.2 내놔... 신종 투자 사기 꼼짝마!...</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>seoultimes.news</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092546</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:59:56.975276+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>KB국민은행, SC제일은행</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E270" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>범정부 TF 활동 및 입법 추진</t>
+          <t>금융사의 이상거래 탐지 의무가 적시된 손해배상 소송 선고가 있었으며, 추가 피해 구제 소송 가능성이 높음</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>보이스피싱 발생 및 피해액이 최근 4개월간 전년 동기 대비 25% 감소했다는 소식입니다. 정부는 보이스피싱 범죄 예방과 피해 구제 실효성 확보를 위해 범정부 TF를 통해 입법에 속도를 내고 있으며, 신종 스캠 등에서도 국민들이 성과를 체감할 수 있도록 노력할 계획입니다.</t>
+          <t>KB국민은행에 이어 SC제일은행에서도 신종 피싱 피해가 발생하며 금융사들의 이상거래 탐지 의무가 부각되고 있다. 기존 손해배상 소송에서 금융사의 이상거래 탐지 의무가 적시된 판례가 있어, 피해자들은 이를 근거로 소송을 통해 피해 구제를 받을 수 있다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 범죄의 전반적인 발생 및 피해액 감소 추세와 정부의 예방 및 피해 구제 노력(범정부 TF, 입법 추진)에 대한 일반적인 보도입니다. 특정 사건이나 소송 대상이 되는 피고가 명확하지 않으며, 구체적인 피해자 집단이나 손해배상 청구의 근거가 될 만한 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 기존 손해배상 소송 선고에서 금융사의 이상거래 탐지 의무가 적시되어 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): KB국민은행, SC제일은행 등 대형 금융기관이 상대방으로 자력이 충분합니다. 적합 조건 3(집단적 피해): 신종 피싱으로 다수의 피해자가 발생할 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 기존 소송 선고를 통해 법리적 근거가 마련되어 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>보이스피싱 발생·피해액 감소... 최근 4개월 전년 동기대비 25%↓</t>
+          <t>KB국민 이어 SC제일은행…신종 피싱에 금융사 속수무책</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381777</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000293903?division=NAVER</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-02-26 12:28:31.977379+00:00</t>
+          <t>2026-02-28 00:45:58.917885+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A272" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C272" t="inlineStr"/>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>사기 조직 및 범죄자</t>
+        </is>
+      </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 대응 TF 운영, 경찰청 통합대응단 활동, 특별단속, 국제공조 강화, 입법 추진 등</t>
+          <t>미국 법무부, 브라질 당국, 미국 시크릿서비스 등 국제 수사기관의 수사 및 자금 동결 절차 진행 중, 민사 몰수 소송 지원</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>정부의 강력한 대응으로 2025년 10월부터 2026년 1월까지 4개월 연속 보이스피싱 피해가 감소했다. 범정부 보이스피싱 대응 TF는 기존 대응체계를 보완하고 신종 스캠범죄에 특화된 방안을 논의 중이며, 경찰청, 금융위, 법무부, 검찰청 등 관계기관이 협력하여 예방, 단속, 처벌, 피해 환수 노력을 지속하고 있다.</t>
+          <t>테더가 범죄 의심 거래와 연관된 USDT 약 42억 달러를 동결했으며, 이 중 35억 달러가 2023년 이후에 집중되었다고 밝혔다. 특히 '돼지도살 사기'와 같은 대규모 암호화폐 사기 자금 동결에 미국 법무부 등 국제 수사기관과 적극적으로 공조하고 있다. 이는 블록체인의 투명성을 활용한 신속한 법 집행 사례로, 피해자 보호 및 불법 자산 동결에 기여하고 있다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 집단적이고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 정부의 강력한 공적 절차가 진행 중이지만(적합 조건 6), 기사 내용만으로는 피해자들이 손해배상을 청구할 명확하고 자력 있는 상대방(피고)을 특정하기 어렵다(적합 조건 1, 2 미충족). 소송금융은 회수 가능성이 높은 피고를 전제로 하므로, 본 사건은 투자 대상으로 적합성이 낮다.</t>
+          <t>대규모 암호화폐 사기(돼지도살 사기 등)로 인한 집단적 피해가 발생했으며, 범죄 의심 자금 동결 규모가 42억 달러에 달할 정도로 피해 규모가 매우 크다. 미국 법무부 등 국제 수사기관이 적극적으로 수사 및 자금 동결 절차를 진행 중이며, 테더가 이에 협력하고 있어 증거 확보 및 자금 회수 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>4개월간 3,508억원 (2025년 10월~2026년 1월)</t>
+          <t>42억 달러 (범죄 의심 자금 동결 규모)</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>4개월간 6,108건 (2025년 10월~2026년 1월)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>보이스피싱 피해, 4개월 연속 감소세... “정부 강력 대응 결과”</t>
+          <t>테더, 범죄 의심 자금 동결 42억달러…2023년 이후 ‘집행’ 강화</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>boannews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>http://www.boannews.com/media/view.asp?idx=142386&amp;kind=2</t>
+          <t>https://www.tokenpost.kr/news/policy/334608</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:20.817720+00:00</t>
+          <t>2026-02-28 00:36:36.384155+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr"/>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원</t>
+        </is>
+      </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>경찰이 리딩방 사기 피해 주장에 대해 수사 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 컴퓨터 부품 판매점에서 GPU 3대를 훔친 혐의로 구속되었습니다. A 씨는 챗GPT 조언을 듣고 리딩방 투자 사기 피해금을 회수하기 위해 범행했다고 주장하며, 훔친 돈 일부를 리딩방 계좌에 입금했다고 진술했습니다. 경찰은 A 씨가 리딩방 사기 피해로 고소장을 접수한 사실은 확인했으나, 정확한 내용은 추가 수사가 필요하다고 밝혔습니다.</t>
+          <t>캄보디아 보이스피싱 사건의 첫 재판이 진행 중이며, 검사는 보이스피싱 범죄를 피해자의 삶의 기반을 파괴하는 '경제적 살인'으로 규정했습니다. 공범 이씨는 피해자의 주장을 부인하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>A 씨가 리딩방 투자 사기 피해로 고소장을 접수했고 경찰이 이를 확인하여 수사 중인 점(적합 조건 5, 6)은 소송금융 투자 검토의 단초가 될 수 있습니다. 리딩방 사기는 상대방 책임이 명확한 경우가 많으나(적합 조건 1), 기사에서 상대방이 특정되지 않았고 자력 여부 및 피해 규모, 집단성 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>보이스피싱 범죄로 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 형사 재판이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 보이스피싱 조직원들이므로 자력 확보가 어렵거나 손해배상 집행 가능성이 낮을 수 있어 투자 회수 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>챗GPT 조언 들었다 ...GPU 절도범의 진술 [지금이뉴스]</t>
+          <t>“보이스피싱은 경제적 살인이다” [세상에 이런 법이]</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602260840168250</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57322</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-02-26 00:41:04.461498+00:00</t>
+          <t>2026-02-28 00:28:52.309577+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>피싱 조직원</t>
+          <t>토스뱅크</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속 송치, 해외 체류 조직원 추적 중</t>
+          <t>고수익 투자 사기 피해 발생</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>경찰이 연애 빙자 사기, 노쇼 사기, 금융기관 사칭 등 다양한 수법으로 총 68명에게 105억 원을 가로챈 피싱 조직원 49명을 검거하고 37명을 구속 송치했다. 이들은 SNS를 통해 호감을 쌓거나 스님, 교직원 등으로 신분을 속여 가상자산 투자 및 노쇼 사기를 벌였으며, 현재 해외 체류 조직원들에 대한 추적도 이어지고 있다. 피해 규모가 크고 조직적인 범죄로 다수의 피해자가 발생한 사건이다.</t>
+          <t>인스타그램 DM을 통해 1300% 고수익을 미끼로 한 가짜 거래소 사기로 5억 원의 피해가 발생했습니다. 범죄 조직은 위장 사이트를 이용했으며, 토스뱅크 대포통장이 사기에 사용된 것으로 보입니다. '또 다른 피해자' 언급으로 다수의 피해자가 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 68명의 다수 피해자와 총 105억 원의 큰 피해 규모를 가진 집단적 피해 사건입니다(조건 3, 4). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 경찰 수사 및 검거, 구속 송치 등 공적 절차가 활발히 진행 중입니다(조건 6). 다만, 피의자들이 조직원 개인이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 사기 조직의 책임이 명확하며, 대포통장 사용과 관련하여 토스뱅크의 과실 여부도 쟁점이 될 수 있습니다. 적합 조건 2(상대방 자력 충분): 토스뱅크는 금융기관으로 자력이 충분하여 소송금융 투자 대상으로서 매력적입니다. 적합 조건 3(집단적 피해): '또 다른 피해자' 언급으로 다수의 피해자가 존재할 가능성이 높습니다. 적합 조건 4(피해 규모 큼): 5억 원에 달하는 큰 피해 금액이 발생했습니다. 적합 조건 5(증거 확보 가능): 인스타그램 DM, 위장 사이트, 대포통장 거래 내역 등 증거 확보가 용이할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>총 105억 원</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>[자막뉴스]  오빠, 걱정이 너무 많아 ...연애 적금 들자던 여친 정체</t>
+          <t>수익률 1300% 미끼에 5억 날렸다…토스뱅크  가짜 거래소·대포통장 사기...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602260801141133</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=498242</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-02-26 00:35:25.983175+00:00</t>
+          <t>2026-02-27 00:33:09.334977+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
-      <c r="A275" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A275" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄수익금 몰수/추징 보전 진행 중, 국제 공조 수사 중</t>
+          <t>가상화폐 및 AI 관련 투자 사기 수법</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>캄보디아를 거점으로 활동한 피싱 조직이 로맨스스캠, 기관 사칭 등 다양한 수법으로 68명에게 약 105억원을 가로챈 사건입니다. 경찰이 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익금 10억원 상당을 몰수/추징 보전 조치했습니다. 아직 검거되지 않은 해외 체류 조직원에 대한 국제 공조 수사가 진행 중입니다.</t>
+          <t>AI 시범 테스트, 가상화폐 글로벌 프로젝트 등을 미끼로 가짜 거래소 화면을 통해 투자자를 현혹하고 출금을 불가능하게 하는 사기 수법이 기승을 부리고 있습니다. '조작된 데이터'로 수익률을 부풀려 피해자들의 전 재산을 노리는 방식입니다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 검거), 집단적 피해(68명)이며 피해 규모가 크고(105억원), 증거 확보가 가능하며(경찰 수사), 공적 절차(경찰 수사 및 자산 몰수/추징 보전)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 범죄 조직으로 자력이 불충분할 가능성이 높고, 피해액 105억원 중 현재 10억원만 몰수/추징 보전되어 실제 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다.</t>
+          <t>상대방 책임이 비교적 명확한 사기 사건이나 (적합 조건 1), 기사에서 특정된 소송 상대방이 없어 자력 여부를 판단하기 어렵습니다 (부적합 조건). 또한, 공적 절차 진행 여부도 확인되지 않아 투자 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>105억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>♥오빠, 코인 적금 들자 …105억 가로챈 캄보디아 조직원, 결국</t>
+          <t>수익률 1300%의 환상, 당신의 전 재산을 노리는 '가짜 숫자의 덫'</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>thefairnews.co.kr</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022607092711515</t>
+          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=70270</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-02-26 00:30:33.810066+00:00</t>
+          <t>2026-02-27 00:32:13.832659+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr"/>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>리딩방 사기 조직</t>
+        </is>
+      </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>미국 법무부(DOJ) 수사 진행 중, 사기 수익금 회수 완료</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>미국 법무부(DOJ)가 '돼지 도살(Pig Butchering)' 수법의 가상자산 사기 사건에서 피해자 신고를 접수하고 범죄 수익금을 추적했습니다. 테더의 협조를 받아 6100만 USDT(약 6100만 달러)의 사기 수익금을 회수하는 데 성공했습니다. 이는 대규모 가상자산 사기 사건에 대한 공적 기관의 적극적인 대응 사례입니다.</t>
+          <t>부산 남부경찰서가 리딩방 투자 사기 현금 수거책 30대 A씨를 구속했습니다. A씨는 지난 6일 부산 용호동에서 리딩 투자 사기 피해자로부터 현금 1억 원 상당을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(다수 피해자 신고), 대규모 피해 금액(6100만 USDT), 미국 법무부(DOJ)의 수사를 통한 증거 확보 가능성, 공적 절차(DOJ 수사) 진행 중인 점이 확인됩니다. 그러나 소송 상대방인 사기범들의 특정 및 자력 확보가 어려울 수 있으며, 이미 상당 금액이 회수되어 소송금융의 필요성이 감소했을 가능성도 있어 적합도는 Medium으로 판단합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 1억 원의 피해 규모가 크며(적합 조건 4), 경찰 수사 및 구속으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 사기 조직의 자력 불확실성(적합 조건 2 미흡)과 기사에서 다수 피해자가 명시되지 않아 집단적 피해 여부(적합 조건 3 미흡)를 추가 확인해야 합니다.</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>6100만 USDT</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>테더, 사기 수익 6100만달러 회수</t>
+          <t>리딩방 투자 사기 현금 수거책 30대 구속</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819699</t>
+          <t>https://news.knn.co.kr/news/article/184340</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-02-26 00:30:23.333824+00:00</t>
+          <t>2026-02-27 00:28:39.092992+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>GPU 절도 사건에 대한 경찰 수사 및 구속 진행 중이며, 절도범은 리딩방 투자사기 피해자로 고소장을 제출하여 관련 절차가 진행 중입니다.</t>
+          <t>경찰 수사 진행 중, 용의자 신원 확보 및 소재 파악 주력</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>40대 남성이 컴퓨터 부품점에서 1,700만원 상당의 고가 GPU를 훔쳐 구속되었습니다. 이 남성은 챗GPT의 조언을 받아 리딩방 투자사기 피해 계좌에 훔친 돈을 입금했다고 주장했으며, 실제 사기 피해자로 확인되었습니다. 경찰은 남성의 진술 신빙성을 확인하며 수사를 진행 중입니다.</t>
+          <t>LA에서 고령자들을 대상으로 ATM 주의 분산 절도 범죄가 발생하고 있습니다. 용의자들은 피해자의 카드를 위조된 카드로 바꿔치기하여 수천 달러를 인출하며, 최근 83세 남성이 피해를 입었습니다. 경찰은 용의자들의 신원 확보 및 소재 파악에 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>주요 사건인 GPU 절도는 형사 사건이며, 피고인(절도범)의 자력(상대방에게 자력이 충분함 조건 미충족)이 불충분하여 소송금융 투자 대상으로 부적합합니다. 또한 피해 규모(피해 규모가 큼 조건 미충족)도 소송금융 투자 기준에 미치지 못합니다. 절도범이 주장하는 리딩방 투자사기 사건은 상대방의 책임 및 자력, 전체 피해 규모에 대한 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
+          <t>용의자들의 책임이 명확하고(적합 조건 1) 감시카메라 등 증거가 확보되었으며(적합 조건 5) 경찰 수사가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인 범죄자들로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>1,700만원</t>
+          <t>수천 달러</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>1명 (상점)</t>
+          <t>다수 (고령자들)</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>GPU 절도범의 황당한 변명… 챗GPT가 조언해줘서</t>
+          <t>LA서 고령자 상대 주의 분산 절도범죄 용의자 2명 수배</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH2026022606482981y</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=490705</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-02-26 00:28:41.825105+00:00</t>
+          <t>2026-02-27 00:28:26.227525+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
-      <c r="A278" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C278" t="inlineStr"/>
       <c r="D278" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (절도 사건과 연계하여 사기 피해 주장 확인 중)</t>
+          <t>경찰청 불법 투자리딩방 사기 적발 및 신고 현황 집계, 금융감독원 유사투자자문업자 영업 실태 점검 및 적발 진행 중. 일부 피해자는 민사소송 진행 중.</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기 피해를 주장하는 40대 남성이 챗GPT 조언에 따라 1700만 원 상당의 GPU를 훔쳐 구속되었다. 그는 훔친 물품을 처분한 돈을 사기 피해 계좌에 입금했다고 진술했으며, 경찰은 그의 주장을 확인하며 장물 행방을 추적 중이다.</t>
+          <t>불법 투자리딩방 사기로 인한 피해가 심각하며, 특히 '손실 복구'를 미끼로 한 2차 피해가 확산되고 있습니다. 2024년 8104건, 2025년 6853건이 적발되었고, 피해액은 각각 7104억원, 6581억원에 달하며 건당 평균 피해액은 9603만원입니다. 경찰청과 금융감독원이 관련 사기를 적발하고 점검하고 있으나, 피해 복구까지 이어지는 데 어려움이 있어 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>피해자(A씨)가 주장하는 '리딩방 투자 사기' 사건의 경우, 상대방의 책임 명확성, 자력, 피해 규모(수억 원 이상)에 대한 정보가 기사에 부족하여 소송금융 적합 조건에 부합하지 않습니다 (적합 조건 1, 2, 4 미충족). 또한, 피해자가 절도 범행을 저질러 구속된 특이한 상황으로, 소송 진행의 복잡성과 투자 리스크가 매우 높습니다.</t>
+          <t>불법 투자리딩방 사기로 인한 집단적 피해(연간 수천 건, 수천억 원 규모)가 명확하며, 건당 피해액도 평균 9천만원 이상으로 규모가 큽니다. 경찰청 및 금융감독원의 적발 및 점검 현황 등 공적 절차가 진행 중이며, 가짜 HTS 등 증거 확보 가능성도 높습니다. 다만, 불법 리딩방 운영 주체의 자력 확보가 소송금융 투자 시 주요 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 6천억 원 이상 (2023년 9월~2025년 기준), 건당 평균 9603만원</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 6천~8천 명 이상</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>1700만원 상당 GPU 훔친 40대  챗GPT 조언에 따랐다  무슨 일</t>
+          <t>[단독] “손실 복구” 한마디에… 550만원 뜯긴 개미, 9100만원 더 쐈다...</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407364</t>
+          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227005002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-02-25 12:50:48.267443+00:00</t>
+          <t>2026-02-27 00:20:07.771312+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
-      <c r="A279" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C279" t="inlineStr"/>
       <c r="D279" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+          <t>기자 잠입 취재를 통한 사기 수법 폭로 및 피해 사례 보도</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 사기 조직이 SNS에서 미모의 여성을 가장해 한국 남성들에게 접근, 가짜 쇼핑몰 투자 및 코인 적금 가입을 유도해 105억여원을 가로챘습니다. 또한 검찰·금감원을 사칭한 보이스피싱 조직도 활동했으며, 경찰이 총 49명을 검거하고 37명을 구속하는 등 수사를 진행 중입니다.</t>
+          <t>주식 리딩방이 '빅데이터 기반 정밀 예측'과 '1대1 컨설팅'을 내세워 개인투자자들을 유인, 초기 소액 수익으로 신뢰를 쌓은 뒤 비상장주 투자 명목으로 거액을 편취하는 단계형 심리 사기 수법이 드러났습니다. 기자가 직접 잠입 취재하여 사기 과정을 폭로했으며, 한 피해자는 1억 1200만원을 송금하고 출금을 거부당한 사례가 보도되었습니다. 폐쇄형 메신저를 기반으로 운영되어 추적이 어렵다는 문제점이 있습니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 검거 및 구속), 총 105억여원의 집단적 피해가 발생했으며(최소 28명 이상), 피해 규모가 크고(개별 최대 4억원), 경찰 수사를 통해 증거가 확보되었으며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 상대방이 해외 거점 사기 조직으로 자력 확보가 어려워 전체 피해액 대비 회수 가능 금액이 적을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>리딩방 운영자들의 전형적인 단계형 심리 사기 수법으로 상대방 책임이 명확합니다. 다수의 개인투자자들이 피해를 입었으며, 개별 피해액이 억대에 달하는 사례도 있어 집단적 피해 규모가 클 것으로 예상됩니다. 기자의 잠입 취재와 전문가 분석을 통해 증거 확보 가능성도 높습니다. 다만, 사기 조직의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>총 105억여원</t>
+          <t>김모씨 1억 1200만원, 다른 피해자 미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>다수 (최소 28명 이상)</t>
+          <t>다수 (100명 이상 추정)</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>“커플 적금 들고 결혼하자” 미모의 일본 여성 속삭임에 1억을 뜯겼다...</t>
+          <t>[단독] 첫날 3% 수익… 리딩방, 개미지옥이 열렸다 [2026 투자 격차 리포...</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682403?ref=naver</t>
+          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227001006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:04.566762+00:00</t>
+          <t>2026-02-27 00:19:58.759708+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C280" t="inlineStr"/>
       <c r="D280" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>1심 징역 7년 선고 (형사 재판)</t>
+          <t>2023년 다단계 금융사기 범죄 드러남</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단체 모집책 A 씨가 한국인들을 사기 조직으로 끌어들여, 60여 명에게 80억 원 상당의 주식 투자 사기를 벌인 혐의로 1심에서 징역 7년을 선고받았다. 이 조직은 투자 전문가를 사칭하여 고수익을 미끼로 피해자들을 유인했으며, 재판부는 조직적이고 계획적인 범행으로 사회적 폐해가 크다고 판단했다.</t>
+          <t>2023년 '선한 기업'을 표방한 한 기업이 고령층 성도들을 대상으로 다단계 금융사기를 벌인 범죄가 드러났다. 이 사건은 기독교인의 금융 문맹 타파를 위한 책 출간의 배경이 되었다. 다수의 피해자가 발생한 금융사기 사건으로, 상대방의 책임이 명확하나 현재 소송 진행 여부 및 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 60여 명의 다수 피해자(적합 조건 3)에게 80억 원이라는 큰 피해 규모(적합 조건 4)가 발생했다. 이미 형사 재판을 통해 증거가 확보되었고(적합 조건 5), 1심 판결이 선고되어 관련 공적 절차가 진행 중이다(적합 조건 6). 다만, 범죄 조직의 자력 확보 여부가 관건이 될 수 있다.</t>
+          <t>상대방 책임이 다단계 금융사기 범죄로 명확하게 드러났으며, 고령층 성도 다수가 피해를 입은 집단적 피해 사건이다. 범죄가 드러났다는 점에서 수사 및 증거 확보 가능성이 높고, 이미 공적 절차가 진행되었거나 진행 중임을 시사한다. 상대방의 자력에 대한 추가 확인이 필요하나, 다수 피해자와 명확한 책임 소재를 고려할 때 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>80억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>60여 명</t>
+          <t>고령층 성도 다수</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>한국인 끌어들인 캄보디아 범죄단체 모집책, 1심 징역 7년</t>
+          <t>[새로 나온 책] 개미 목사의 주식투자 첫걸음</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602251936549144</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771998083&amp;code=23111312&amp;cp=nv</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-02-25 12:42:39.646734+00:00</t>
+          <t>2026-02-27 00:18:27.243822+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A281" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C281" t="inlineStr"/>
       <c r="D281" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사기 조직원 49명 검거, 37명 구속</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 한국인 사기 조직이 '로맨스 스캠', '노쇼 사기' 등으로 약 70명으로부터 105억 원을 가로챈 혐의로 경찰에 검거되었습니다. 총책 등 49명이 붙잡혔고 이 중 37명이 구속되었으며, 이들은 SNS에서 여성을 사칭하거나 대학 교직원 등을 사칭하는 등 치밀하게 범행했습니다.</t>
+          <t>주식 리딩방의 허위 정보에 속아 1억원 상당의 금품을 편취당한 피해자가 발생했습니다. 경찰은 피해자의 진정서를 받아 수사에 착수, 현금 수거책을 구속했습니다. 현재 경찰 수사가 진행 중이며, 주범을 추적하고 있습니다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>캄보디아 거점 사기 조직이 검거되어 상대방 책임이 명확하고(적합 조건 1), 피해자 약 70명, 피해액 105억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 사기 조직원들의 자력 확보 및 피해금 회수 가능성에 대한 추가적인 검토가 필요합니다.</t>
+          <t>주식투자 사기 조직의 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 현금 수거책이 검거되어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 상대방인 사기 조직의 자력 확인이 어렵고, 피해 규모가 1억원으로 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>105억 원</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>약 70명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>캄보디아 거점 사기 조직 검거…‘로맨스 스캠’·’노쇼사기’ 100억 원...</t>
+          <t>허위 주식정보로 '1억' 뜯겼다…수거책 결국</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493601&amp;ref=A</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260678&amp;t=NN</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-02-25 12:41:26.907638+00:00</t>
+          <t>2026-02-26 12:45:25.805600+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A282" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속, 국제 공조 수사 진행 중</t>
+          <t>경찰 수사 중, 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 국제 로맨스스캠 및 사기 조직원 49명이 경찰에 검거되었습니다. 이들은 일본인 여성을 사칭하거나 금융기관을 사칭하는 등 다양한 수법으로 68명의 피해자에게 총 100억원이 넘는 금품을 갈취했습니다. 경찰은 추가 조직원 26명을 특정하고 국제 공조 수사를 진행 중입니다.</t>
+          <t>부산 남부경찰서가 주식 리딩방 사기 조직의 현금 수거책 A씨를 사기 혐의로 구속했다. A씨는 허위 정보에 속은 피해자 1명으로부터 1억원 상당을 가로채 주범에게 전달한 혐의를 받고 있다. 경찰은 피해자 진정서를 받아 수사에 착수했으며, 현재 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>본 사건은 캄보디아 기반 국제 사기 조직에 의한 100억원 이상의 대규모 피해이며, 68명의 피해자가 발생하여 집단적 피해 조건에 부합합니다. 경찰 수사를 통해 조직원들이 검거되고 국제 공조가 진행 중이므로 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 조건도 충족합니다. 다만, 상대방이 국제 사기 조직으로 자산 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 주범의 자력 여부가 불분명하여 회수 가능성이 낮다. 또한 피해자가 1명에 불과하고 피해 금액도 소송금융 투자 대상으로 '크다'고 보기 어려워 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>100억원 이상</t>
+          <t>1억원 상당</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>오빠, 연애적금 들자 …캄보디아 스캠조직 또 덜미</t>
+          <t>허위 정보 주고 1억원 가로챈 주식투자 사기…현금 수거책 구속</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602251902425jW</t>
+          <t>https://www.yna.co.kr/view/AKR20260226187300051?input=1195m</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-02-25 12:38:28.746160+00:00</t>
+          <t>2026-02-26 12:38:20.459050+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
-      <c r="A283" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A283" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C283" t="inlineStr"/>
-      <c r="D283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>범정부 TF 활동 및 입법 추진</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>GPU 절도 혐의로 구속된 A씨는 자신이 리딩방 투자사기 피해자라고 주장하며 경찰에 고소장을 제출했다. 경찰은 A씨를 사기 피해자로 확인하고 수사를 진행 중이다. 이 사건은 잠재적인 소송금융 투자 대상이나, 기사 내용만으로는 사기 주체의 자력이나 구체적인 피해 규모 등 핵심 정보가 불충분하다.</t>
+          <t>보이스피싱 발생 및 피해액이 최근 4개월간 전년 동기 대비 25% 감소했다는 소식입니다. 정부는 보이스피싱 범죄 예방과 피해 구제 실효성 확보를 위해 범정부 TF를 통해 입법에 속도를 내고 있으며, 신종 스캠 등에서도 국민들이 성과를 체감할 수 있도록 노력할 계획입니다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>A씨가 리딩방 투자사기 피해자로 경찰에 고소장을 제출하여 수사가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사기 주체의 자력, 구체적인 피해 규모, 집단 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 추가 조사가 필요합니다.</t>
+          <t>해당 기사는 보이스피싱 범죄의 전반적인 발생 및 피해액 감소 추세와 정부의 예방 및 피해 구제 노력(범정부 TF, 입법 추진)에 대한 일반적인 보도입니다. 특정 사건이나 소송 대상이 되는 피고가 명확하지 않으며, 구체적인 피해자 집단이나 손해배상 청구의 근거가 될 만한 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>구속된 GPU 절도범… 나는 사기 피해자, 챗GPT 조언으로 범행</t>
+          <t>보이스피싱 발생·피해액 감소... 최근 4개월 전년 동기대비 25%↓</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022550057</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381777</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:35.615030+00:00</t>
+          <t>2026-02-26 12:28:31.977379+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>정부의 범정부 보이스피싱 대응 TF 운영 및 특별단속 진행 중</t>
+          <t>범정부 보이스피싱 대응 TF 운영, 경찰청 통합대응단 활동, 특별단속, 국제공조 강화, 입법 추진 등</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>정부는 지난해 10월부터 올해 1월까지 4개월 연속 보이스피싱 발생 건수와 피해액이 각각 25%, 22.4% 감소했다고 발표했습니다. 이는 경찰청 통합대응단 운영, 불법 전화번호 긴급차단, 특별단속 등 범정부적 대응의 결과로 분석됩니다. 다만, 신종 스캠 범죄 확산 우려에 따라 추가 대응 방안을 논의하고 법인계좌 및 대포폰 관리 강화, 피해구제 입법 가속화를 추진할 예정입니다.</t>
+          <t>정부의 강력한 대응으로 2025년 10월부터 2026년 1월까지 4개월 연속 보이스피싱 피해가 감소했다. 범정부 보이스피싱 대응 TF는 기존 대응체계를 보완하고 신종 스캠범죄에 특화된 방안을 논의 중이며, 경찰청, 금융위, 법무부, 검찰청 등 관계기관이 협력하여 예방, 단속, 처벌, 피해 환수 노력을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱이라는 일반적인 범죄 현황과 정부의 대응 노력을 다루고 있습니다. 소송금융의 핵심인 특정하고 자력 있는 피고를 상대로 한 소송 기회를 포착하기 어렵습니다. 피해자 수는 많고(적합 조건 3) 총 피해액도 크지만(적합 조건 4), 실제 가해자인 보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 피해는 집단적이고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 정부의 강력한 공적 절차가 진행 중이지만(적합 조건 6), 기사 내용만으로는 피해자들이 손해배상을 청구할 명확하고 자력 있는 상대방(피고)을 특정하기 어렵다(적합 조건 1, 2 미충족). 소송금융은 회수 가능성이 높은 피고를 전제로 하므로, 본 사건은 투자 대상으로 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>3,508억 원 (4개월간 총 피해액)</t>
+          <t>4개월간 3,508억원 (2025년 10월~2026년 1월)</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>6,108건 (4개월간 총 발생 건수)</t>
+          <t>4개월간 6,108건 (2025년 10월~2026년 1월)</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>정부 “보이스피싱 피해 4개월 연속 감소…전년 대비 25% 줄어”</t>
+          <t>보이스피싱 피해, 4개월 연속 감소세... “정부 강력 대응 결과”</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>boannews.com</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493505&amp;ref=A</t>
+          <t>http://www.boannews.com/media/view.asp?idx=142386&amp;kind=2</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:03.928202+00:00</t>
+          <t>2026-02-26 12:22:20.817720+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
-      <c r="A285" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A285" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
       <c r="D285" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 대응 TF 운영, 수사 및 입법 절차 진행 중</t>
+          <t>경찰이 리딩방 사기 피해 주장에 대해 수사 중</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>국내 보이스피싱 범죄 발생 건수와 피해액이 4개월 연속 감소했으며, 정부는 범정부 보이스피싱 대응 TF를 통해 신종 스캠 범죄에 대한 특화된 대응 방안을 논의했습니다. 경찰청, 금융위원회, 법무부, 검찰청 등 관계 기관이 협력하여 불법 전화번호 차단, 특별 단속, 국제 공조 강화 및 피해 구제 시스템 구축에 힘쓰고 있습니다.</t>
+          <t>40대 남성 A 씨가 컴퓨터 부품 판매점에서 GPU 3대를 훔친 혐의로 구속되었습니다. A 씨는 챗GPT 조언을 듣고 리딩방 투자 사기 피해금을 회수하기 위해 범행했다고 주장하며, 훔친 돈 일부를 리딩방 계좌에 입금했다고 진술했습니다. 경찰은 A 씨가 리딩방 사기 피해로 고소장을 접수한 사실은 확인했으나, 정확한 내용은 추가 수사가 필요하다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하지만, 소송 상대방이 특정되지 않은 범죄 조직이므로 자력이 충분한 피고를 특정하기 어렵습니다(적합 조건 1, 2 미충족). 기사는 정부의 범죄 대응 및 예방 노력에 초점을 맞추고 있어, 피해자들이 소송을 통해 배상을 받을 수 있는 명확한 대상이나 경로를 제시하지 않습니다.</t>
+          <t>A 씨가 리딩방 투자 사기 피해로 고소장을 접수했고 경찰이 이를 확인하여 수사 중인 점(적합 조건 5, 6)은 소송금융 투자 검토의 단초가 될 수 있습니다. 리딩방 사기는 상대방 책임이 명확한 경우가 많으나(적합 조건 1), 기사에서 상대방이 특정되지 않았고 자력 여부 및 피해 규모, 집단성 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>3508억원 (4개월간)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>6108건 (4개월간)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>국내 보이스피싱 범죄 4개월 연속 감소…신종 스캠, 대응 강화</t>
+          <t>챗GPT 조언 들었다 ...GPU 절도범의 진술 [지금이뉴스]</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M285" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526617</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602260840168250</t>
         </is>
       </c>
       <c r="N285" t="inlineStr">
         <is>
-          <t>2026-02-25 12:28:24.871667+00:00</t>
+          <t>2026-02-26 00:41:04.461498+00:00</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>캄보디아 기반 피싱 조직원</t>
+          <t>피싱 조직원</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 조직원 구속</t>
+          <t>경찰 수사 및 조직원 검거, 구속 송치, 해외 체류 조직원 추적 중</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>캄보디아 기반 피싱 조직이 로맨스스캠과 금융감독원·검찰 사칭 수법으로 68명에게 약 105억 원의 피해를 입혔다. 서울경찰청 금융범죄수사대가 조직원 49명을 검거하고 37명을 구속, 검찰에 송치했다. 이들은 가짜 쇼핑몰이나 코인 투자 사이트를 이용해 피해자들을 속였으며, 치밀하게 범행을 계획하고 실행했다.</t>
+          <t>경찰이 연애 빙자 사기, 노쇼 사기, 금융기관 사칭 등 다양한 수법으로 총 68명에게 105억 원을 가로챈 피싱 조직원 49명을 검거하고 37명을 구속 송치했다. 이들은 SNS를 통해 호감을 쌓거나 스님, 교직원 등으로 신분을 속여 가상자산 투자 및 노쇼 사기를 벌였으며, 현재 해외 체류 조직원들에 대한 추적도 이어지고 있다. 피해 규모가 크고 조직적인 범죄로 다수의 피해자가 발생한 사건이다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 집단적 피해(68명)와 큰 피해 규모(약 105억 원)가 확인됨. 경찰 수사를 통해 객관적 증거가 확보되었으며, 현재 형사 절차가 진행 중임 (적합 조건 1, 3, 4, 5, 6 해당). 다만, 피싱 조직원들의 자력 확보가 관건이 될 수 있음.</t>
+          <t>상대방 책임이 명확하고(조건 1), 68명의 다수 피해자와 총 105억 원의 큰 피해 규모를 가진 집단적 피해 사건입니다(조건 3, 4). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 경찰 수사 및 검거, 구속 송치 등 공적 절차가 활발히 진행 중입니다(조건 6). 다만, 피의자들이 조직원 개인이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>약 105억 원</t>
+          <t>총 105억 원</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>68명</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>오빠, 코인 연애 적금 들자  일본인 여친, 잡고 보니 '그놈들'</t>
+          <t>[자막뉴스]  오빠, 걱정이 너무 많아 ...연애 적금 들자던 여친 정체</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177992</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602260801141133</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:04.776004+00:00</t>
+          <t>2026-02-26 00:35:25.983175+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A287" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중일 가능성 높음</t>
+          <t>경찰 수사 및 조직원 검거, 범죄수익금 몰수/추징 보전 진행 중, 국제 공조 수사 중</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>명의도용 구제를 명목으로 원격제어 앱을 설치하게 하고 검찰 직원을 사칭하여 피해자들의 전 재산을 편취한 대규모 금융사기 사건입니다. '일본 여성'을 이용한 유인책으로 한국 남성들이 100억 원 상당의 피해를 입은 것으로 보도되었습니다.</t>
+          <t>캄보디아를 거점으로 활동한 피싱 조직이 로맨스스캠, 기관 사칭 등 다양한 수법으로 68명에게 약 105억원을 가로챈 사건입니다. 경찰이 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익금 10억원 상당을 몰수/추징 보전 조치했습니다. 아직 검거되지 않은 해외 체류 조직원에 대한 국제 공조 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)로 보이나, 상대방이 특정 기업이나 기관이 아닌 사기 일당으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 조건인 상대방의 자력 충분(적합 조건 2)에 부합하지 않습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 검거), 집단적 피해(68명)이며 피해 규모가 크고(105억원), 증거 확보가 가능하며(경찰 수사), 공적 절차(경찰 수사 및 자산 몰수/추징 보전)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 범죄 조직으로 자력이 불충분할 가능성이 높고, 피해액 105억원 중 현재 10억원만 몰수/추징 보전되어 실제 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>100억 원</t>
+          <t>105억원</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
+          <t>68명</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>♥오빠, 코인 적금 들자 …105억 가로챈 캄보디아 조직원, 결국</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M287" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026022607092711515</t>
+        </is>
+      </c>
+      <c r="N287" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:30:33.810066+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr"/>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>미국 법무부(DOJ) 수사 진행 중, 사기 수익금 회수 완료</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>미국 법무부(DOJ)가 '돼지 도살(Pig Butchering)' 수법의 가상자산 사기 사건에서 피해자 신고를 접수하고 범죄 수익금을 추적했습니다. 테더의 협조를 받아 6100만 USDT(약 6100만 달러)의 사기 수익금을 회수하는 데 성공했습니다. 이는 대규모 가상자산 사기 사건에 대한 공적 기관의 적극적인 대응 사례입니다.</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>적합 조건으로 집단적 피해(다수 피해자 신고), 대규모 피해 금액(6100만 USDT), 미국 법무부(DOJ)의 수사를 통한 증거 확보 가능성, 공적 절차(DOJ 수사) 진행 중인 점이 확인됩니다. 그러나 소송 상대방인 사기범들의 특정 및 자력 확보가 어려울 수 있으며, 이미 상당 금액이 회수되어 소송금융의 필요성이 감소했을 가능성도 있어 적합도는 Medium으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>6100만 USDT</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L287" t="inlineStr">
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>테더, 사기 수익 6100만달러 회수</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L288" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M287" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A288" s="2" t="inlineStr">
+      <c r="M288" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819699</t>
+        </is>
+      </c>
+      <c r="N288" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:30:23.333824+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B288" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>테라가 제인스트리트를 상대로 소송 제기</t>
+          <t>GPU 절도 사건에 대한 경찰 수사 및 구속 진행 중이며, 절도범은 리딩방 투자사기 피해자로 고소장을 제출하여 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장하고 있습니다. 이 사건은 전 세계 암호화폐 시장에 막대한 피해를 입힌 대규모 금융 사건입니다.</t>
+          <t>40대 남성이 컴퓨터 부품점에서 1,700만원 상당의 고가 GPU를 훔쳐 구속되었습니다. 이 남성은 챗GPT의 조언을 받아 리딩방 투자사기 피해 계좌에 훔친 돈을 입금했다고 주장했으며, 실제 사기 피해자로 확인되었습니다. 경찰은 남성의 진술 신빙성을 확인하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 촉발했다고 주장하며 책임이 명확하다고 보고 있습니다. (적합 조건 1) 상대방인 제인스트리트는 미국 트레이딩 회사로 충분한 자력을 가질 것으로 예상됩니다. (적합 조건 2) UST와 LUNA 폭락은 전 세계 수많은 투자자에게 수십조 원 규모의 막대한 피해를 입힌 집단적 피해 사건입니다. (적합 조건 3, 4) 테라가 소송을 제기했으므로 관련 증거가 확보되었거나 확보 가능성이 높습니다. (적합 조건 5) 이미 테라-루나 사태는 권도형 대표 수사 등 공적 절차가 진행 중이었습니다. (적합 조건 6)</t>
+          <t>주요 사건인 GPU 절도는 형사 사건이며, 피고인(절도범)의 자력(상대방에게 자력이 충분함 조건 미충족)이 불충분하여 소송금융 투자 대상으로 부적합합니다. 또한 피해 규모(피해 규모가 큼 조건 미충족)도 소송금융 투자 기준에 미치지 못합니다. 절도범이 주장하는 리딩방 투자사기 사건은 상대방의 책임 및 자력, 전체 피해 규모에 대한 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>수십조 원</t>
+          <t>1,700만원</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>수백만 명</t>
+          <t>1명 (상점)</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>[자정 뉴스브리핑] 미국 암호화폐 거래소 크립토닷컴, 국가 암호화폐 은...</t>
+          <t>GPU 절도범의 황당한 변명… 챗GPT가 조언해줘서</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/333575</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH2026022606482981y</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-02-25 00:35:55.973921+00:00</t>
+          <t>2026-02-26 00:28:41.825105+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C290" t="inlineStr"/>
-      <c r="D290" t="inlineStr"/>
-      <c r="E290" t="inlineStr"/>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (절도 사건과 연계하여 사기 피해 주장 확인 중)</t>
+        </is>
+      </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>농협은행 인천본부가 교육공무직원 120여 명을 대상으로 보이스피싱 예방 교육을 실시했습니다. 금융사기 주요 유형과 실제 사례, 피해 대처 요령 등을 소개하며 지역사회 금융사기 피해 감소에 기여하고자 합니다. 앞으로도 지역 기관과 협력하여 예방 교육을 지속할 계획입니다.</t>
+          <t>리딩방 투자 사기 피해를 주장하는 40대 남성이 챗GPT 조언에 따라 1700만 원 상당의 GPU를 훔쳐 구속되었다. 그는 훔친 물품을 처분한 돈을 사기 피해 계좌에 입금했다고 진술했으며, 경찰은 그의 주장을 확인하며 장물 행방을 추적 중이다.</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 보도가 아닌, 보이스피싱 예방 교육 실시 소식입니다. 따라서 소송의 대상이 되는 특정 상대방, 피해 사실, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피해자(A씨)가 주장하는 '리딩방 투자 사기' 사건의 경우, 상대방의 책임 명확성, 자력, 피해 규모(수억 원 이상)에 대한 정보가 기사에 부족하여 소송금융 적합 조건에 부합하지 않습니다 (적합 조건 1, 2, 4 미충족). 또한, 피해자가 절도 범행을 저질러 구속된 특이한 상황으로, 소송 진행의 복잡성과 투자 리스크가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
-          <t>농협은행 인천본부, 교육공무직원 대상 보이스피싱 예방 교육</t>
+          <t>1700만원 상당 GPU 훔친 40대  챗GPT 조언에 따랐다  무슨 일</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M290" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260224500537</t>
+          <t>https://www.joongang.co.kr/article/25407364</t>
         </is>
       </c>
       <c r="N290" t="inlineStr">
         <is>
-          <t>2026-02-24 12:28:42.293629+00:00</t>
+          <t>2026-02-25 12:50:48.267443+00:00</t>
         </is>
       </c>
     </row>
     <row r="291">
-      <c r="A291" s="3" t="inlineStr">
+      <c r="A291" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 스캠·보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>캄보디아에 거점을 둔 사기 조직이 SNS에서 미모의 여성을 가장해 한국 남성들에게 접근, 가짜 쇼핑몰 투자 및 코인 적금 가입을 유도해 105억여원을 가로챘습니다. 또한 검찰·금감원을 사칭한 보이스피싱 조직도 활동했으며, 경찰이 총 49명을 검거하고 37명을 구속하는 등 수사를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(경찰 검거 및 구속), 총 105억여원의 집단적 피해가 발생했으며(최소 28명 이상), 피해 규모가 크고(개별 최대 4억원), 경찰 수사를 통해 증거가 확보되었으며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 상대방이 해외 거점 사기 조직으로 자력 확보가 어려워 전체 피해액 대비 회수 가능 금액이 적을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>총 105억여원</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>다수 (최소 28명 이상)</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>“커플 적금 들고 결혼하자” 미모의 일본 여성 속삭임에 1억을 뜯겼다...</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10682403?ref=naver</t>
+        </is>
+      </c>
+      <c r="N291" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:45:04.566762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B291" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D291" t="inlineStr">
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단체</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>1심 징역 7년 선고 (형사 재판)</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>캄보디아 범죄단체 모집책 A 씨가 한국인들을 사기 조직으로 끌어들여, 60여 명에게 80억 원 상당의 주식 투자 사기를 벌인 혐의로 1심에서 징역 7년을 선고받았다. 이 조직은 투자 전문가를 사칭하여 고수익을 미끼로 피해자들을 유인했으며, 재판부는 조직적이고 계획적인 범행으로 사회적 폐해가 크다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 60여 명의 다수 피해자(적합 조건 3)에게 80억 원이라는 큰 피해 규모(적합 조건 4)가 발생했다. 이미 형사 재판을 통해 증거가 확보되었고(적합 조건 5), 1심 판결이 선고되어 관련 공적 절차가 진행 중이다(적합 조건 6). 다만, 범죄 조직의 자력 확보 여부가 관건이 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>80억 원</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>60여 명</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>한국인 끌어들인 캄보디아 범죄단체 모집책, 1심 징역 7년</t>
+        </is>
+      </c>
+      <c r="K292" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602251936549144</t>
+        </is>
+      </c>
+      <c r="N292" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:42:39.646734+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>사기 조직원들</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E291" t="inlineStr">
-[...115 lines deleted...]
-      <c r="A293" s="4" t="inlineStr">
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 사기 조직원 49명 검거, 37명 구속</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>캄보디아에 거점을 둔 한국인 사기 조직이 '로맨스 스캠', '노쇼 사기' 등으로 약 70명으로부터 105억 원을 가로챈 혐의로 경찰에 검거되었습니다. 총책 등 49명이 붙잡혔고 이 중 37명이 구속되었으며, 이들은 SNS에서 여성을 사칭하거나 대학 교직원 등을 사칭하는 등 치밀하게 범행했습니다.</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 사기 조직이 검거되어 상대방 책임이 명확하고(적합 조건 1), 피해자 약 70명, 피해액 105억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 사기 조직원들의 자력 확보 및 피해금 회수 가능성에 대한 추가적인 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>105억 원</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>약 70명</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>캄보디아 거점 사기 조직 검거…‘로맨스 스캠’·’노쇼사기’ 100억 원...</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L293" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M293" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493601&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N293" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:41:26.907638+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B293" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D293" t="inlineStr">
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>국제 사기 조직 및 조직원</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E293" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 등 76명 검거 및 56억 원 범죄 수익 몰수보전</t>
+          <t>경찰 수사 및 조직원 검거, 구속, 국제 공조 수사 진행 중</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>필리핀과 중국에 콜센터를 차려놓고 은행 직원을 사칭해 47억 원을 가로채고, 빚을 갚기 어려운 채무자들을 해외로 유인해 감금 후 보이스피싱 범행에 가담시킨 일당이 경찰에 붙잡혔습니다. 경찰은 총책 등 76명을 검거하고 56억 원의 범죄 수익을 몰수보전했으며, 추가 수사를 확대하고 있습니다.</t>
+          <t>캄보디아에 거점을 둔 국제 로맨스스캠 및 사기 조직원 49명이 경찰에 검거되었습니다. 이들은 일본인 여성을 사칭하거나 금융기관을 사칭하는 등 다양한 수법으로 68명의 피해자에게 총 100억원이 넘는 금품을 갈취했습니다. 경찰은 추가 조직원 26명을 특정하고 국제 공조 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>보이스피싱 일당의 책임이 명확하며(적합 조건 1), 확인된 피해 금액이 47억 원으로 매우 크고(적합 조건 4), 피해자도 60명 이상으로 집단적 피해에 해당합니다(적합 조건 3). 경찰 수사를 통해 76명이 검거되고 56억 원의 범죄 수익이 몰수보전되는 등 공적 절차가 진행 중이며(적합 조건 5, 6), 상대방의 자력(몰수보전된 범죄 수익)도 상당합니다(적합 조건 2).</t>
+          <t>본 사건은 캄보디아 기반 국제 사기 조직에 의한 100억원 이상의 대규모 피해이며, 68명의 피해자가 발생하여 집단적 피해 조건에 부합합니다. 경찰 수사를 통해 조직원들이 검거되고 국제 공조가 진행 중이므로 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 조건도 충족합니다. 다만, 상대방이 국제 사기 조직으로 자산 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>100억원 이상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>60명 이상</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>“취업 사기로 감금”…47억 가로챈 보이스피싱 일당 적발</t>
+          <t>오빠, 연애적금 들자 …캄보디아 스캠조직 또 덜미</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491754&amp;ref=A</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602251902425jW</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:35.301948+00:00</t>
+          <t>2026-02-25 12:38:28.746160+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A295" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C295" t="inlineStr"/>
       <c r="D295" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>한 시민이 카페에서 보이스피싱 현장을 목격하고 경찰에 신고하여 수사가 시작되었습니다. 피해자가 현금다발을 수거책에게 전달하려던 상황이었으며, 경찰이 현장에 출동했습니다.</t>
+          <t>GPU 절도 혐의로 구속된 A씨는 자신이 리딩방 투자사기 피해자라고 주장하며 경찰에 고소장을 제출했다. 경찰은 A씨를 사기 피해자로 확인하고 수사를 진행 중이다. 이 사건은 잠재적인 소송금융 투자 대상이나, 기사 내용만으로는 사기 주체의 자력이나 구체적인 피해 규모 등 핵심 정보가 불충분하다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>보이스피싱 사건으로 상대방의 책임은 명확하나 (적합 조건 1번), 소송금융의 핵심 조건인 자력 있는 피고 특정 및 민사상 손해배상 청구의 실현 가능성이 매우 낮습니다 (적합 조건 2번 미충족). 주로 형사 처벌에 중점을 두는 사건으로, 민사적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>A씨가 리딩방 투자사기 피해자로 경찰에 고소장을 제출하여 수사가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사기 주체의 자력, 구체적인 피해 규모, 집단 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>카페서 들린 수상한 대화… 이거 설마  딱 걸렸다</t>
+          <t>구속된 GPU 절도범… 나는 사기 피해자, 챗GPT 조언으로 범행</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452513&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankyung.com/article/2026022550057</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:15.924719+00:00</t>
+          <t>2026-02-25 12:37:35.615030+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
-      <c r="A296" s="3" t="inlineStr">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr"/>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>정부의 범정부 보이스피싱 대응 TF 운영 및 특별단속 진행 중</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>정부는 지난해 10월부터 올해 1월까지 4개월 연속 보이스피싱 발생 건수와 피해액이 각각 25%, 22.4% 감소했다고 발표했습니다. 이는 경찰청 통합대응단 운영, 불법 전화번호 긴급차단, 특별단속 등 범정부적 대응의 결과로 분석됩니다. 다만, 신종 스캠 범죄 확산 우려에 따라 추가 대응 방안을 논의하고 법인계좌 및 대포폰 관리 강화, 피해구제 입법 가속화를 추진할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>본 기사는 보이스피싱이라는 일반적인 범죄 현황과 정부의 대응 노력을 다루고 있습니다. 소송금융의 핵심인 특정하고 자력 있는 피고를 상대로 한 소송 기회를 포착하기 어렵습니다. 피해자 수는 많고(적합 조건 3) 총 피해액도 크지만(적합 조건 4), 실제 가해자인 보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>3,508억 원 (4개월간 총 피해액)</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>6,108건 (4개월간 총 발생 건수)</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>정부 “보이스피싱 피해 4개월 연속 감소…전년 대비 25% 줄어”</t>
+        </is>
+      </c>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493505&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N296" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:29:03.928202+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr"/>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>범정부 보이스피싱 대응 TF 운영, 수사 및 입법 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>국내 보이스피싱 범죄 발생 건수와 피해액이 4개월 연속 감소했으며, 정부는 범정부 보이스피싱 대응 TF를 통해 신종 스캠 범죄에 대한 특화된 대응 방안을 논의했습니다. 경찰청, 금융위원회, 법무부, 검찰청 등 관계 기관이 협력하여 불법 전화번호 차단, 특별 단속, 국제 공조 강화 및 피해 구제 시스템 구축에 힘쓰고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하지만, 소송 상대방이 특정되지 않은 범죄 조직이므로 자력이 충분한 피고를 특정하기 어렵습니다(적합 조건 1, 2 미충족). 기사는 정부의 범죄 대응 및 예방 노력에 초점을 맞추고 있어, 피해자들이 소송을 통해 배상을 받을 수 있는 명확한 대상이나 경로를 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>3508억원 (4개월간)</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>6108건 (4개월간)</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>국내 보이스피싱 범죄 4개월 연속 감소…신종 스캠, 대응 강화</t>
+        </is>
+      </c>
+      <c r="K297" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L297" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260225_0003526617</t>
+        </is>
+      </c>
+      <c r="N297" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:28:24.871667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B296" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D296" t="inlineStr">
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>캄보디아 기반 피싱 조직원</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E296" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 은행 직원의 기지로 예방되어 실제 금전적 손실은 발생하지 않았습니다.</t>
+          <t>경찰 수사 및 검찰 송치, 조직원 구속</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>MG새마을금고 직원들이 5000만원 상당의 보이스피싱 피해를 예방하여 고객의 재산을 보호했습니다. 피해자가 불상의 인물과 통화하며 계좌 해지를 요청하고 현금을 인출하려던 것을 수상히 여겨 범죄를 직감하고 신고했습니다.</t>
+          <t>캄보디아 기반 피싱 조직이 로맨스스캠과 금융감독원·검찰 사칭 수법으로 68명에게 약 105억 원의 피해를 입혔다. 서울경찰청 금융범죄수사대가 조직원 49명을 검거하고 37명을 구속, 검찰에 송치했다. 이들은 가짜 쇼핑몰이나 코인 투자 사이트를 이용해 피해자들을 속였으며, 치밀하게 범행을 계획하고 실행했다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 피해를 예방한 사례로, 실제 금전적 손실이 발생하지 않아 소송금융 투자의 핵심 전제인 '피해 규모' (적합 조건 4)가 존재하지 않습니다. 또한, 소송 상대방이 특정되지 않고 자력도 불분명하여 (적합 조건 1, 2) 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 집단적 피해(68명)와 큰 피해 규모(약 105억 원)가 확인됨. 경찰 수사를 통해 객관적 증거가 확보되었으며, 현재 형사 절차가 진행 중임 (적합 조건 1, 3, 4, 5, 6 해당). 다만, 피싱 조직원들의 자력 확보가 관건이 될 수 있음.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>약 105억 원</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>0명 (피해 예방)</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>마산중부경찰서, 보이스피싱 예방 MG새마을금고 직원 2명 포상</t>
+          <t>오빠, 코인 연애 적금 들자  일본인 여친, 잡고 보니 '그놈들'</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630991</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177992</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-02-23 12:33:37.861634+00:00</t>
+          <t>2026-02-25 12:23:04.776004+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
       <c r="D299" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>경찰청 분석 및 수사 진행 중</t>
+          <t>경찰/검찰 수사 진행 중일 가능성 높음</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>최근 10년간 보이스피싱 피해가 꾸준히 증가했으며, 특히 60대 이상 고령층의 피해가 약 5배 급증했습니다. 과거 대출 사기에서 기관 사칭 범죄로 수법이 진화했으며, 고령층의 권위 순응 경향, 사회적 고립, 디지털 격차 등이 피해를 키우는 요인으로 분석됩니다. 경찰청은 관련 수사를 진행 중이며, 피해 예방 교육 및 제도적 지원의 중요성이 강조되고 있습니다.</t>
+          <t>명의도용 구제를 명목으로 원격제어 앱을 설치하게 하고 검찰 직원을 사칭하여 피해자들의 전 재산을 편취한 대규모 금융사기 사건입니다. '일본 여성'을 이용한 유인책으로 한국 남성들이 100억 원 상당의 피해를 입은 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(범죄자)의 신원 특정 및 자력 확보가 매우 어렵습니다. 이는 소송금융의 핵심 적합 조건인 '상대방 책임 명확' 및 '상대방 자력 충분'을 충족하기 어렵게 만듭니다. 비록 다수의 피해자와 경찰 수사가 진행 중이지만, 민사상 손해배상 청구 및 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)로 보이나, 상대방이 특정 기업이나 기관이 아닌 사기 일당으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 조건인 상대방의 자력 충분(적합 조건 2)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>진화한 피싱범죄, 노년층 노린다...60대 피해 10년새 5배 급증</t>
+          <t>'日 여성' 유혹에 홀라당 넘어간 한국 남자들…100억 털렸다</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L299" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M299" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202602253311i</t>
+        </is>
+      </c>
+      <c r="N299" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:16:25.952911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr"/>
+      <c r="D300" t="inlineStr"/>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>금융기관의 보이스피싱 예방 시스템 고도화 및 협력 강화 노력 진행 중</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>KB국민은행, 카카오뱅크, 우리은행 등 금융권이 AI 기반 이상거래 탐지 시스템 고도화, 통신사 및 경찰과의 협업을 통해 보이스피싱 등 비대면 금융사기 예방에 나서고 있습니다. 이를 통해 지난해 수천억 원 규모의 금융 피해를 예방하는 성과를 거두었으며, 사전 예방에 중점을 둔 보안 인프라를 구축하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>본 기사는 금융기관의 보이스피싱 예방 노력에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 될 만한 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>[비바100] AI에 업무협약까지…금융권, 보이스피싱 예방도 가지각색</t>
+        </is>
+      </c>
+      <c r="K300" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L300" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M300" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260224500035</t>
+        </is>
+      </c>
+      <c r="N300" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:30.498560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>제인스트리트</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>테라가 제인스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장하고 있습니다. 이 사건은 전 세계 암호화폐 시장에 막대한 피해를 입힌 대규모 금융 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 촉발했다고 주장하며 책임이 명확하다고 보고 있습니다. (적합 조건 1) 상대방인 제인스트리트는 미국 트레이딩 회사로 충분한 자력을 가질 것으로 예상됩니다. (적합 조건 2) UST와 LUNA 폭락은 전 세계 수많은 투자자에게 수십조 원 규모의 막대한 피해를 입힌 집단적 피해 사건입니다. (적합 조건 3, 4) 테라가 소송을 제기했으므로 관련 증거가 확보되었거나 확보 가능성이 높습니다. (적합 조건 5) 이미 테라-루나 사태는 권도형 대표 수사 등 공적 절차가 진행 중이었습니다. (적합 조건 6)</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>수십조 원</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>수백만 명</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>[자정 뉴스브리핑] 미국 암호화폐 거래소 크립토닷컴, 국가 암호화폐 은...</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L301" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M301" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/briefing/333575</t>
+        </is>
+      </c>
+      <c r="N301" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:35:55.973921+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr"/>
+      <c r="D302" t="inlineStr"/>
+      <c r="E302" t="inlineStr"/>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>농협은행 인천본부가 교육공무직원 120여 명을 대상으로 보이스피싱 예방 교육을 실시했습니다. 금융사기 주요 유형과 실제 사례, 피해 대처 요령 등을 소개하며 지역사회 금융사기 피해 감소에 기여하고자 합니다. 앞으로도 지역 기관과 협력하여 예방 교육을 지속할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 보도가 아닌, 보이스피싱 예방 교육 실시 소식입니다. 따라서 소송의 대상이 되는 특정 상대방, 피해 사실, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>농협은행 인천본부, 교육공무직원 대상 보이스피싱 예방 교육</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
           <t>nongmin.com</t>
         </is>
       </c>
-      <c r="L299" t="inlineStr">
+      <c r="L302" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr">
+        <is>
+          <t>https://www.nongmin.com/article/20260224500537</t>
+        </is>
+      </c>
+      <c r="N302" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:28:42.293629+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr"/>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 검거 및 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>대전중부경찰서가 중국과 필리핀 거점 보이스피싱 조직원들을 검거했습니다. 이들은 은행 직원을 사칭해 대환 대출을 미끼로 주로 30대 피해자들을 속였으며, 보이스피싱 피해는 10년 새 9배 증가한 것으로 나타났습니다.</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>상대방의 책임이 경찰 검거로 명확하며, 보이스피싱은 집단적 피해를 유발하고 경찰 수사를 통해 객관적 증거 확보가 가능합니다. 또한 이미 공적 절차(경찰 수사)가 진행 중이므로 소송금융 적합 조건 4가지에 해당합니다. 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 부분입니다.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>남 일 아닌 보이스피싱 '10년 새 피해 9배'</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143344</t>
+        </is>
+      </c>
+      <c r="N303" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:26:55.362548+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr"/>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>금융사기 예방을 위한 기관 협력</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>BNK경남은행 양산금융센터와 양산경찰서가 전기통신 금융사기 피해 예방 및 확산 방지를 위한 업무 협약을 체결했다. 양 기관은 고액 인출·이체 고객 선제적 확인 및 의심 고객 신고, 신속 출동 및 범인 검거 협력 등을 통해 지역민의 재산을 보호하고 금융사기 범죄 근절에 공동의 노력을 기울이기로 했다.</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>해당 기사는 BNK경남은행과 양산경찰서가 전기통신 금융사기 피해 예방을 위해 업무 협약을 체결했다는 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>BNK경남은행-양산경찰서, 전기통신 금융사기 피해 예방 업무 협력</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>sisacast.kr</t>
+        </is>
+      </c>
+      <c r="L304" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M304" t="inlineStr">
+        <is>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=92166</t>
+        </is>
+      </c>
+      <c r="N304" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:23:20.565987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>보이스피싱 총책 및 조직원 검거 등 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>보이스피싱 수법이 주식투자를 가장한 대면 편취 방식으로 진화하고 있으며, 국내 총책 및 해외 캄보디아 조직원 검거 등 수사기관의 성과가 보도되었습니다. 법무법인 케이비는 보이스피싱 및 리딩사기 등 금융사기 분야에서 피해구제에 적극적으로 힘쓰고 있다고 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>보이스피싱은 명백한 범죄 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 개별 및 전체 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 총책 및 조직원 검거 등 수사기관의 활동으로 증거 확보 가능성이 높고(적합 조건 5), 관련 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(보이스피싱 조직)의 자력 확보가 어렵고 은닉 재산 추적이 복잡하여 실제 손해배상금 회수에 대한 불확실성이 높아 투자 적합도를 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>보이스피싱 수법 진화…주식투자 가장해 금·현금 수거하는 대면 편취 ...</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L305" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M305" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022415010556066cf2d78c68_29</t>
+        </is>
+      </c>
+      <c r="N305" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:18:04.271458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>보이스피싱 일당</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중, 총책 등 76명 검거 및 56억 원 범죄 수익 몰수보전</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>필리핀과 중국에 콜센터를 차려놓고 은행 직원을 사칭해 47억 원을 가로채고, 빚을 갚기 어려운 채무자들을 해외로 유인해 감금 후 보이스피싱 범행에 가담시킨 일당이 경찰에 붙잡혔습니다. 경찰은 총책 등 76명을 검거하고 56억 원의 범죄 수익을 몰수보전했으며, 추가 수사를 확대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>보이스피싱 일당의 책임이 명확하며(적합 조건 1), 확인된 피해 금액이 47억 원으로 매우 크고(적합 조건 4), 피해자도 60명 이상으로 집단적 피해에 해당합니다(적합 조건 3). 경찰 수사를 통해 76명이 검거되고 56억 원의 범죄 수익이 몰수보전되는 등 공적 절차가 진행 중이며(적합 조건 5, 6), 상대방의 자력(몰수보전된 범죄 수익)도 상당합니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>47억 원</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>60명 이상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>“취업 사기로 감금”…47억 가로챈 보이스피싱 일당 적발</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M299" t="inlineStr">
-[...79 lines deleted...]
-      <c r="A301" s="2" t="inlineStr">
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491754&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:23:35.301948+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...418 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>보이스피싱 자금 세탁책 A씨 징역 3년 선고</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 자금 세탁책 A씨가 피해자 5명으로부터 13억 원을 인출해 돈 세탁한 혐의로 징역 3년을 선고받았습니다. 재판부는 A씨의 행위로 다수 피해자가 발생하고 범죄 수익금 환수에 큰 지장을 초래했다고 밝혔습니다. 피해자들은 금융·수사기관 사칭 또는 저금리 대환 대출 명목으로 사기를 당했습니다.</t>
+          <t>한 시민이 카페에서 보이스피싱 현장을 목격하고 경찰에 신고하여 수사가 시작되었습니다. 피해자가 현금다발을 수거책에게 전달하려던 상황이었으며, 경찰이 현장에 출동했습니다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 사기 및 A씨의 범죄수익 은닉 혐의가 형사 재판을 통해 명확히 인정되어 징역형이 선고되었으므로 상대방 책임이 명확하고(적합 조건 1), 형사 판결을 통해 증거 확보가 충분하며(적합 조건 5), 관련 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한 5명의 피해자가 발생했고(적합 조건 3), 총 피해액이 13억 원으로 피해 규모가 큽니다(적합 조건 4). 다만, A씨 개인 및 보이스피싱 조직의 특성상 자력 확보가 어려워 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>보이스피싱 사건으로 상대방의 책임은 명확하나 (적합 조건 1번), 소송금융의 핵심 조건인 자력 있는 피고 특정 및 민사상 손해배상 청구의 실현 가능성이 매우 낮습니다 (적합 조건 2번 미충족). 주로 형사 처벌에 중점을 두는 사건으로, 민사적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+          <t>카페서 들린 수상한 대화… 이거 설마  딱 걸렸다</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=465930</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452513&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:04.187850+00:00</t>
+          <t>2026-02-24 00:19:15.924719+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr"/>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인출책 검거</t>
+          <t>보이스피싱 조직 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>충남경찰청이 보이스피싱 인출책을 검거했으며, 이 인출책은 전국을 돌며 다수의 보이스피싱 피해자들로부터 수억 원을 인출한 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>보이스피싱 조직이 은행 직원을 사칭하여 원격제어 앱 설치를 유도, 62명의 피해자로부터 총 47억 원을 편취했습니다. 해당 조직은 검거되었으며, 감금 및 국외이송유인 피해 사례도 확인되었습니다. 현재 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 수억 원 규모의 피해를 입었으며(적합 조건 3, 4), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>상대방 책임이 비교적 명확하며(보이스피싱 조직의 사기), 집단적 피해(62명)와 큰 피해 규모(47억 원)가 확인됩니다. 보이스피싱 조직이 검거되어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력 확보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>62명</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>충남경찰청 보이스피싱 인출책 검거</t>
+          <t>(R) 감금 피해자 제보가 단서 ..보이스피싱 조직 검거</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064148</t>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/95664</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-02-22 12:23:14.961242+00:00</t>
+          <t>2026-02-23 12:39:27.074796+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
-      <c r="A309" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A309" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr"/>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 일당</t>
+        </is>
+      </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 형사 재판 1심 판결 선고</t>
+          <t>경찰 수사 및 검찰 송치</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억 원을 인출, 자금 세탁한 혐의로 징역 3년을 선고받았다. 재판부는 A씨의 행위로 범죄 수익금 환수에 큰 지장이 초래되었다고 밝혔다. 피해자들은 금융·수사기관 사칭 수법에 속아 돈을 전달했다.</t>
+          <t>중국과 필리핀에 거점을 둔 보이스피싱 일당이 은행 직원을 사칭해 62명으로부터 47억 원을 가로챘다. 이들은 사채업자와 연계하여 돈을 못 갚는 채무자들을 감금하고 보이스피싱 범행에 가담시켰다. 경찰은 총책 등 11명을 구속하고 65명을 불구속 입건하여 검찰에 송치했으며, 범죄 수익 8.3억 원을 압수했다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>피고의 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1, 5, 6 충족), 법원에서 '범죄 수익금 환수에 큰 지장을 초래했다'고 명시하여 실제 피해 회복 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성(적합 조건 2)이 결여되고 '기타 투자 어려운 이유'에 해당하여 부적합하다. 또한, 피해자 수가 5명으로 집단적 피해(적합 조건 3)로 보기 어렵다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 62명의 피해자가 총 47억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사를 통해 조직원들이 구속되고 검찰에 송치되었으며(적합 조건 5, 6), 범죄 수익 440억 원 중 8.3억 원이 압수되어 상대방의 자력도 충분하다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>62명</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+          <t>사채 빌려주고 채무자 감금…47억 원 가로챈 보이스피싱 일당 체포</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260220131000052?input=1195m</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177499</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-02-22 00:38:45.753789+00:00</t>
+          <t>2026-02-23 12:34:20.578025+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄자들에 대한 형사 절차 진행 및 수감</t>
+          <t>보이스피싱 피해가 은행 직원의 기지로 예방되어 실제 금전적 손실은 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>수용자 문예지 심사 과정에서 보이스피싱 피해자가 매우 많다는 사실이 확인되었습니다. 구치소와 교도소에 수감되는 보이스피싱 범죄자들이 늘고 있어 사회적 문제로 인식되고 있습니다.</t>
+          <t>MG새마을금고 직원들이 5000만원 상당의 보이스피싱 피해를 예방하여 고객의 재산을 보호했습니다. 피해자가 불상의 인물과 통화하며 계좌 해지를 요청하고 현금을 인출하려던 것을 수상히 여겨 범죄를 직감하고 신고했습니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>다수의 피해자와 범죄자들에 대한 형사 절차 진행 등 적합 조건이 일부 존재하나, 소송금융의 핵심인 상대방(개별 보이스피싱 범죄자)의 자력 확보가 어려워 투자 회수 가능성이 낮습니다. 특정 대기업이나 기관을 상대로 한 집단소송 형태가 아니므로 투자 매력이 떨어집니다.</t>
+          <t>본 기사는 보이스피싱 피해를 예방한 사례로, 실제 금전적 손실이 발생하지 않아 소송금융 투자의 핵심 전제인 '피해 규모' (적합 조건 4)가 존재하지 않습니다. 또한, 소송 상대방이 특정되지 않고 자력도 불분명하여 (적합 조건 1, 2) 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>0명 (피해 예방)</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>눈 뜨고 코 베어 갈 세상, 친구 따라 강남 갔다가는…[일요일 새벽詩]</t>
+          <t>마산중부경찰서, 보이스피싱 예방 MG새마을금고 직원 2명 포상</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309273</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630991</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-02-22 00:37:22.302141+00:00</t>
+          <t>2026-02-23 12:33:37.861634+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C311" t="inlineStr"/>
       <c r="D311" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>경찰 수사 및 전달책 구속 송치</t>
+          <t>경찰청 분석 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>경찰이 약 2개월간의 추적 끝에 보이스피싱 전달책 A씨를 검거했다. A씨는 전국을 돌며 피해자들의 체크카드를 수거하고 현금 3억 9천만원을 인출하여 조직에 전달한 혐의를 받고 있으며, 현재 구속 송치되었다. 이 사건은 보이스피싱 조직에 의한 다수의 피해와 상당한 피해 금액을 포함한다.</t>
+          <t>최근 10년간 보이스피싱 피해가 꾸준히 증가했으며, 특히 60대 이상 고령층의 피해가 약 5배 급증했습니다. 과거 대출 사기에서 기관 사칭 범죄로 수법이 진화했으며, 고령층의 권위 순응 경향, 사회적 고립, 디지털 격차 등이 피해를 키우는 요인으로 분석됩니다. 경찰청은 관련 수사를 진행 중이며, 피해 예방 교육 및 제도적 지원의 중요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>보이스피싱 사건으로 상대방 책임은 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 다수의 피해자가 존재하고(적합 조건 3) 경찰 수사를 통해 증거가 확보되었으나(적합 조건 5), 주된 가해자인 보이스피싱 조직의 특정 및 자력 확보가 매우 어려워(소송금융 투자 부적합 요인) 실질적인 손해배상금 회수가 불투명함. 전달책 개인의 자력도 미지수.</t>
+          <t>피싱 범죄의 특성상 상대방(범죄자)의 신원 특정 및 자력 확보가 매우 어렵습니다. 이는 소송금융의 핵심 적합 조건인 '상대방 책임 명확' 및 '상대방 자력 충분'을 충족하기 어렵게 만듭니다. 비록 다수의 피해자와 경찰 수사가 진행 중이지만, 민사상 손해배상 청구 및 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>3억 9천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>전국 돌며 '3억9000만원' 수거한 보이스피싱 전달책…2개월 추적 검거</t>
+          <t>진화한 피싱범죄, 노년층 노린다...60대 피해 10년새 5배 급증</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M311" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521074</t>
+          <t>https://www.nongmin.com/article/20260223500397</t>
         </is>
       </c>
       <c r="N311" t="inlineStr">
         <is>
-          <t>2026-02-22 00:35:15.484337+00:00</t>
+          <t>2026-02-23 12:30:49.831901+00:00</t>
         </is>
       </c>
     </row>
     <row r="312">
-      <c r="A312" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A312" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C312" t="inlineStr"/>
       <c r="D312" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>사기 조직의 자금 세탁책에 대한 형사 재판이 진행되어 징역형이 선고됨. 피해자들의 민사 소송은 아직 진행되지 않은 것으로 보임.</t>
+          <t>경찰 수사 중</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>30대 A씨가 재테크 리딩 투자 사기 조직의 범죄 수익 약 9억 원을 자금 세탁한 혐의로 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 피해자들을 유인하여 투자금을 편취한 것으로 드러났다. 이 사건은 사기 조직에 대한 피해자들의 민사상 손해배상 청구 가능성을 시사하며, 형사 판결로 범죄 사실이 입증되었다.</t>
+          <t>제주에서 40대 A씨가 택배, 농협, 금감원, 검찰을 사칭한 보이스피싱 조직에 속아 1억 2천만원을 편취당한 사건이 발생했다. 악성앱 설치를 통해 휴대폰을 원격 조종당하고, 금융기관 대출까지 받아 송금한 것으로 확인됐다. 제주 경찰은 고소장을 접수받아 수사 중이며, 제주 지역에서만 3년간 1000여건, 300억 이상의 보이스피싱 피해가 발생한 것으로 나타났다.</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>재테크 리딩 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원의 피해 규모는 다수의 피해자를 포함할 가능성이 높다(적합 조건 3, 4). 자금 세탁책에 대한 형사 재판을 통해 범죄 사실이 입증되고 공적 절차가 진행되었으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
+          <t>적합 조건인 집단적 피해(제주에서만 3년간 1000여건, 300억 이상), 피해 규모 큼(개별 피해 1억 2천만원), 경찰 수사 진행 중, 증거 확보 가능성 등은 충족한다. 그러나 직접적인 소송 상대방(보이스피싱 조직)의 자력 확보가 어렵고, 금융기관 등 제3자에 대한 책임 입증이 쉽지 않아 소송금융 투자 회수 가능성이 불확실하다.</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>9억원</t>
+          <t>1억 2천만원 (개별), 300억 이상 (제주 전체)</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000여건 (제주 전체), 다수 (집단적 피해)</t>
         </is>
       </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>'고수익 보장' 사기범죄 수익 세탁…30대 실형</t>
+          <t>택배·농협·금감원·검찰 다 가짜 …1억원 피싱에 당했다</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260221192403cJx</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003522920</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-02-22 00:29:02.582187+00:00</t>
+          <t>2026-02-23 12:18:42.657911+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
-      <c r="A313" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A313" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C313" t="inlineStr"/>
       <c r="D313" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>돈세탁범에 대한 형사 재판 판결 선고</t>
+          <t>보이스피싱 자금 세탁 혐의로 30대 A씨 징역 3년 선고</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>리딩 사기 피해자들의 돈 9억 원을 세탁한 30대 남성이 징역 3년을 선고받았다. 재판부는 다수 가담자가 역할을 분담하는 범죄의 중대성을 강조했으며, 피해자들에게 용서받지 못했고 피해 보상도 이루어지지 않은 상태이다. 이 사건은 리딩 사기 피해자들의 민사상 손해배상 청구를 위한 중요한 근거가 될 수 있다.</t>
+          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억원의 사기 피해금을 세탁한 혐의로 징역 3년을 선고받았다. 이 사건은 보이스피싱 범죄의 전형적인 형태로, 피해자들의 손해배상 청구 가능성은 있으나 실제 피해금 회수에는 어려움이 예상된다.</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>리딩 사기로 인한 9억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 돈세탁범에 대한 형사 재판 판결 선고로 범죄 사실 및 증거가 명확히 확보된 상태이다(적합 조건 1, 5, 6). 다만, 민사상 손해배상 책임 주체인 리딩 사기 조직의 특정 및 자력 확인이 추가로 필요하다.</t>
+          <t>피고인 A씨는 유죄 판결을 받았고 피해 규모가 크지만 (적합 조건 1, 4, 5, 6 충족), 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>9억 원</t>
+          <t>13억원</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
-          <t>리딩 사기 피해자 돈 9억 세탁한 30대…징역 3년 선고</t>
+          <t>보이스피싱 자금 세탁 30대 징역 3년 선고</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M313" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612552/?sc=Naver</t>
+          <t>https://news.knn.co.kr/news/article/184102</t>
         </is>
       </c>
       <c r="N313" t="inlineStr">
         <is>
-          <t>2026-02-22 00:25:44.652610+00:00</t>
+          <t>2026-02-23 00:27:36.193662+00:00</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C314" t="inlineStr"/>
       <c r="D314" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>돈 세탁 조직원 형사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>리딩방 사기 피해자들의 돈 9억 원을 세탁하여 조직원에게 전달한 30대가 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 불특정 다수의 피해자를 모집한 것으로 드러났다. 이번 형사 판결은 원 사기 사건의 범죄 사실을 입증하는 중요한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>리딩방 사기는 상대방 책임이 명확하고(적합 조건 1), '수익금 9억 세탁'으로 보아 피해 규모가 최소 9억 원 이상으로 크며(적합 조건 4), '불특정 피해자들'을 모았다는 점에서 집단적 피해 가능성이 높다(적합 조건 3). 돈 세탁 조직원에 대한 형사 판결이 선고되어 범죄 사실에 대한 공적 증거가 확보되었을 가능성이 높으므로(적합 조건 5, 6), 피해자들의 민사 소송에 유리한 근거가 될 수 있다. 다만, 기사만으로는 사기 조직의 자력이나 피해자들의 민사 소송 진행 여부는 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>9억 원 이상</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>리딩 투자 사기 수익금 9억 세탁 30대 징역 3년</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L314" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M314" t="inlineStr">
+        <is>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1482504</t>
+        </is>
+      </c>
+      <c r="N314" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:18:30.572328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>NH투자증권의 피해보상 완료</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>옵티머스 펀드는 공공기관 매출채권에 투자한다고 속여 자금을 모은 사기 사건으로, 최대 판매사인 NH투자증권이 개인 투자자들에게 약 3천억원을 피해보상했습니다. 이 사건은 현재 강호동 농협회장의 NH투자증권 대표 내정설과 관련하여 과거 임원이었던 인물의 책임론이 재조명되는 계기가 되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>옵티머스 펀드 사태는 상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 여러 적합 조건을 충족했으나, 기사 내용상 NH투자증권이 이미 개인 투자자들에게 약 3천억원을 피해보상한 것으로 보아 사건의 주요 부분이 이미 해결되었거나 종결 단계에 있을 가능성이 높습니다. 따라서 새로운 소송금융 투자 기회를 발굴하기에는 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>약 3천억원</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>개인 투자자 다수</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>강호동 농협회장의 '개혁 의지' 의심받는 NH투자증권 대표 내정설</t>
+        </is>
+      </c>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L315" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M315" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=224798</t>
+        </is>
+      </c>
+      <c r="N315" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:16:52.260351+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>명의 도용 피해 대기업</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>탑솔라 측에서 법적 조치를 언급하며 분쟁 초기 단계</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>탑솔라가 대기업 명의를 도용하여 20억 원 규모의 대출을 시도했다는 의혹이 제기되었습니다. 탑솔라 측은 관련 주장에 대해 손해배상 청구 등 법적 조치를 예고하며 K증권 측 메일 등 증거를 가지고 있다고 주장하고 있습니다. 이는 명의 도용 및 대출 사기 미수 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>탑솔라의 대기업 명의 도용 및 20억 원 대출 시도라는 점에서 상대방 책임이 비교적 명확하고(적합 조건), 피해 규모가 20억 원으로 큰 편이며(적합 조건), 관련 증거(K증권 메일 등)가 존재할 가능성이 높습니다(적합 조건). 다만, 피해를 입은 대기업의 자력은 충분하겠으나, 탑솔라의 자력은 불확실하며, 집단적 피해가 아닌 특정 대기업에 대한 피해로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>20억 원</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>[단독 기획]탑솔라, 대기업 명의 도용 20억 원 대출 시도</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L316" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M316" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=901998</t>
+        </is>
+      </c>
+      <c r="N316" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:44:36.713776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr"/>
+      <c r="D317" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E314" t="inlineStr">
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>수사기관의 공식적인 피해 파악 및 수사 진행 중, 계좌 지급정지 제도 악용 사례 발생</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>지난해 보이스피싱 피해액이 1조2578억원으로 폭증하며 금융사기가 심각한 사회 문제로 부상했습니다. 금융상품의 복잡성, 정보 격차, 모바일 뱅킹 발달, AI 딥페이크 기술 악용 등이 복합적으로 작용하며 피해가 확산되고 있습니다. 사기범들은 심리적 가스라이팅과 계좌 지급정지 제도 악용 등 치밀한 수법으로 피해자들을 노리고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>금융사기 피해 규모가 연간 1조원 이상으로 매우 크고(적합 조건 4), 다수의 피해자가 발생하며(적합 조건 3), 수사기관의 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 소송 상대방인 금융사기범들이 특정하기 어렵고 자력 또한 불분명하여(적합 조건 1, 2 미충족) 실제 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 위험 요소입니다.</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>연간 1조2578억원 (총 피해액)</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>‘포모’의 빈틈을 노리는 것 [뉴노멀-2030 빅데이터]</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L317" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/opinion/column/1245970.html</t>
+        </is>
+      </c>
+      <c r="N317" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:31:57.510531+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해 예방 완료</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>마산중부경찰서가 MG새마을금고 은행원 2명에게 보이스피싱 피해 예방에 기여한 공로로 감사장을 전달했다. 은행원들은 5천만원 상당의 현금 인출을 시도하는 피해자를 수상히 여겨 경찰에 신고, 피해를 막았다. 경찰은 금융기관과의 긴밀한 협조를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>해당 기사는 보이스피싱 피해를 성공적으로 예방한 사례로, 실제 피해 금액이 발생하지 않았습니다. 따라서 소송금융의 핵심 대상인 손해배상 청구권이 존재하지 않으며, 특정 가능한 피고(상대방)도 없습니다. (적합 조건 1, 2, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>0원 (5천만원 피해 예방)</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>0명 (1명 피해 예방)</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>마산중부서, 고액 보이스피싱 피해 예방 은행원 2명에 감사장 전달</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L318" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M318" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465935</t>
+        </is>
+      </c>
+      <c r="N318" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:24.963803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr"/>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>보이스피싱 자금 세탁책 A씨 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 자금 세탁책 A씨가 피해자 5명으로부터 13억 원을 인출해 돈 세탁한 혐의로 징역 3년을 선고받았습니다. 재판부는 A씨의 행위로 다수 피해자가 발생하고 범죄 수익금 환수에 큰 지장을 초래했다고 밝혔습니다. 피해자들은 금융·수사기관 사칭 또는 저금리 대환 대출 명목으로 사기를 당했습니다.</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 사기 및 A씨의 범죄수익 은닉 혐의가 형사 재판을 통해 명확히 인정되어 징역형이 선고되었으므로 상대방 책임이 명확하고(적합 조건 1), 형사 판결을 통해 증거 확보가 충분하며(적합 조건 5), 관련 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한 5명의 피해자가 발생했고(적합 조건 3), 총 피해액이 13억 원으로 피해 규모가 큽니다(적합 조건 4). 다만, A씨 개인 및 보이스피싱 조직의 특성상 자력 확보가 어려워 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>13억 원</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L319" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M319" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465930</t>
+        </is>
+      </c>
+      <c r="N319" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:04.187850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr"/>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 인출책 검거</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>충남경찰청이 보이스피싱 인출책을 검거했으며, 이 인출책은 전국을 돌며 다수의 보이스피싱 피해자들로부터 수억 원을 인출한 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 수억 원 규모의 피해를 입었으며(적합 조건 3, 4), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>수억 원</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>충남경찰청 보이스피싱 인출책 검거</t>
+        </is>
+      </c>
+      <c r="K320" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064148</t>
+        </is>
+      </c>
+      <c r="N320" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:23:14.961242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr"/>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억 원을 인출, 자금 세탁한 혐의로 징역 3년을 선고받았다. 재판부는 A씨의 행위로 범죄 수익금 환수에 큰 지장이 초래되었다고 밝혔다. 피해자들은 금융·수사기관 사칭 수법에 속아 돈을 전달했다.</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>피고의 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1, 5, 6 충족), 법원에서 '범죄 수익금 환수에 큰 지장을 초래했다'고 명시하여 실제 피해 회복 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성(적합 조건 2)이 결여되고 '기타 투자 어려운 이유'에 해당하여 부적합하다. 또한, 피해자 수가 5명으로 집단적 피해(적합 조건 3)로 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>13억 원</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K321" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L321" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M321" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260220131000052?input=1195m</t>
+        </is>
+      </c>
+      <c r="N321" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:38:45.753789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr"/>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄자들에 대한 형사 절차 진행 및 수감</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>수용자 문예지 심사 과정에서 보이스피싱 피해자가 매우 많다는 사실이 확인되었습니다. 구치소와 교도소에 수감되는 보이스피싱 범죄자들이 늘고 있어 사회적 문제로 인식되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>다수의 피해자와 범죄자들에 대한 형사 절차 진행 등 적합 조건이 일부 존재하나, 소송금융의 핵심인 상대방(개별 보이스피싱 범죄자)의 자력 확보가 어려워 투자 회수 가능성이 낮습니다. 특정 대기업이나 기관을 상대로 한 집단소송 형태가 아니므로 투자 매력이 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>눈 뜨고 코 베어 갈 세상, 친구 따라 강남 갔다가는…[일요일 새벽詩]</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>thescoop.co.kr</t>
+        </is>
+      </c>
+      <c r="L322" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M322" t="inlineStr">
+        <is>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309273</t>
+        </is>
+      </c>
+      <c r="N322" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:37:22.302141+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr"/>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 전달책 구속 송치</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>경찰이 약 2개월간의 추적 끝에 보이스피싱 전달책 A씨를 검거했다. A씨는 전국을 돌며 피해자들의 체크카드를 수거하고 현금 3억 9천만원을 인출하여 조직에 전달한 혐의를 받고 있으며, 현재 구속 송치되었다. 이 사건은 보이스피싱 조직에 의한 다수의 피해와 상당한 피해 금액을 포함한다.</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>보이스피싱 사건으로 상대방 책임은 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 다수의 피해자가 존재하고(적합 조건 3) 경찰 수사를 통해 증거가 확보되었으나(적합 조건 5), 주된 가해자인 보이스피싱 조직의 특정 및 자력 확보가 매우 어려워(소송금융 투자 부적합 요인) 실질적인 손해배상금 회수가 불투명함. 전달책 개인의 자력도 미지수.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>3억 9천만원</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>전국 돌며 '3억9000만원' 수거한 보이스피싱 전달책…2개월 추적 검거</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L323" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M323" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521074</t>
+        </is>
+      </c>
+      <c r="N323" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:35:15.484337+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr"/>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>사기 조직의 자금 세탁책에 대한 형사 재판이 진행되어 징역형이 선고됨. 피해자들의 민사 소송은 아직 진행되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>30대 A씨가 재테크 리딩 투자 사기 조직의 범죄 수익 약 9억 원을 자금 세탁한 혐의로 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 피해자들을 유인하여 투자금을 편취한 것으로 드러났다. 이 사건은 사기 조직에 대한 피해자들의 민사상 손해배상 청구 가능성을 시사하며, 형사 판결로 범죄 사실이 입증되었다.</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>재테크 리딩 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원의 피해 규모는 다수의 피해자를 포함할 가능성이 높다(적합 조건 3, 4). 자금 세탁책에 대한 형사 재판을 통해 범죄 사실이 입증되고 공적 절차가 진행되었으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>9억원</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>'고수익 보장' 사기범죄 수익 세탁…30대 실형</t>
+        </is>
+      </c>
+      <c r="K324" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L324" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M324" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260221192403cJx</t>
+        </is>
+      </c>
+      <c r="N324" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:29:02.582187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>돈세탁범에 대한 형사 재판 판결 선고</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>리딩 사기 피해자들의 돈 9억 원을 세탁한 30대 남성이 징역 3년을 선고받았다. 재판부는 다수 가담자가 역할을 분담하는 범죄의 중대성을 강조했으며, 피해자들에게 용서받지 못했고 피해 보상도 이루어지지 않은 상태이다. 이 사건은 리딩 사기 피해자들의 민사상 손해배상 청구를 위한 중요한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>리딩 사기로 인한 9억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 돈세탁범에 대한 형사 재판 판결 선고로 범죄 사실 및 증거가 명확히 확보된 상태이다(적합 조건 1, 5, 6). 다만, 민사상 손해배상 책임 주체인 리딩 사기 조직의 특정 및 자력 확인이 추가로 필요하다.</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>9억 원</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>리딩 사기 피해자 돈 9억 세탁한 30대…징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L325" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M325" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612552/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N325" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:25:44.652610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr"/>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
         <is>
           <t>사기 조직원 1인에 대한 형사 재판 판결 선고 완료</t>
         </is>
       </c>
-      <c r="F314" t="inlineStr">
+      <c r="F326" t="inlineStr">
         <is>
           <t>재테크 투자 사기 조직으로부터 약 9억 원을 돈세탁한 30대 남성이 징역 3년을 선고받았다. 이 사기 조직은 전문가 리딩을 가장해 불특정 다수의 피해자를 모집했으며, 법원은 범죄의 심각성을 강조했다. 피해자들은 아직 보상을 받지 못한 상태이다.</t>
         </is>
       </c>
-      <c r="G314" t="inlineStr">
+      <c r="G326" t="inlineStr">
         <is>
           <t>재테크 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원 규모의 피해 금액과 불특정 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 이미 형사 재판을 통해 범죄 사실이 인정되어 증거 확보가 용이하며(적합 조건 5), 관련 공적 절차가 진행된 바 있음(적합 조건 6). 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H314" t="inlineStr">
+      <c r="H326" t="inlineStr">
         <is>
           <t>약 9억 원</t>
         </is>
       </c>
-      <c r="I314" t="inlineStr">
+      <c r="I326" t="inlineStr">
         <is>
           <t>불특정 다수</t>
         </is>
       </c>
-      <c r="J314" t="inlineStr">
+      <c r="J326" t="inlineStr">
         <is>
           <t>재테크 투자 사기 후 9억대 돈세탁…30대 징역 3년 선고</t>
         </is>
       </c>
-      <c r="K314" t="inlineStr">
+      <c r="K326" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L314" t="inlineStr">
+      <c r="L326" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M314" t="inlineStr">
+      <c r="M326" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12047555?ref=naver</t>
         </is>
       </c>
-      <c r="N314" t="inlineStr">
+      <c r="N326" t="inlineStr">
         <is>
           <t>2026-02-22 00:25:23.420509+00:00</t>
         </is>
       </c>
     </row>
-    <row r="315">
-      <c r="A315" s="4" t="inlineStr">
+    <row r="327">
+      <c r="A327" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B315" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D315" t="inlineStr">
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr"/>
+      <c r="D327" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E315" t="inlineStr">
+      <c r="E327" t="inlineStr">
         <is>
           <t>경찰 수사 및 금융기관 지급정지, 피해구제 제도 활용 단계</t>
         </is>
       </c>
-      <c r="F315" t="inlineStr">
+      <c r="F327" t="inlineStr">
         <is>
           <t>최근 60대 이상 노년층을 중심으로 보이스피싱 피해가 급증하고 있으며, 공공기관이나 금융기관 사칭 등 수법이 반복되고 있습니다. 피해 발생 시 신속한 금융기관 지급정지 및 경찰 신고가 중요하며, 보이스피싱 피해구제 제도를 통해 환급을 신청할 수 있습니다. 법무법인 케이비 등 전문 변호사들이 피해자들의 구제 절차를 돕고 있습니다.</t>
         </is>
       </c>
-      <c r="G315" t="inlineStr">
+      <c r="G327" t="inlineStr">
         <is>
           <t>노년층을 중심으로 한 집단적 피해가 발생하고 있으며, 경찰 수사 및 금융기관 지급정지 등 공적 절차가 진행 중이고 피해구제 제도를 통한 환급 가능성이 있어 적합 조건에 일부 부합합니다. 그러나 소송 상대방인 보이스피싱 조직의 특정 및 자력 확보가 어려워 직접적인 민사 소송을 통한 피해금 회수에는 한계가 있습니다. 피해구제 절차 지원에 초점을 맞춘다면 기회는 있습니다.</t>
         </is>
       </c>
-      <c r="H315" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I315" t="inlineStr">
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
         <is>
           <t>노년층 다수</t>
         </is>
       </c>
-      <c r="J315" t="inlineStr">
+      <c r="J327" t="inlineStr">
         <is>
           <t>노년층 보이스피싱 피해 급증…피해 발생 시 신속한 구제 절차 중요</t>
         </is>
       </c>
-      <c r="K315" t="inlineStr">
+      <c r="K327" t="inlineStr">
         <is>
           <t>livesnews.com</t>
         </is>
       </c>
-      <c r="L315" t="inlineStr">
+      <c r="L327" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M315" t="inlineStr">
+      <c r="M327" t="inlineStr">
         <is>
           <t>https://www.livesnews.com/news/article.html?no=59664</t>
         </is>
       </c>
-      <c r="N315" t="inlineStr">
+      <c r="N327" t="inlineStr">
         <is>
           <t>2026-02-22 00:19:52.560188+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N315"/>
+  <autoFilter ref="A1:N327"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>