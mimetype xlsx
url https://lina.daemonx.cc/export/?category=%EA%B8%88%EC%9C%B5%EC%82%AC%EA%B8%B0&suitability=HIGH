--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$99</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$105</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N99"/>
+  <dimension ref="A1:N105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6928 +535,7352 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>태영호 장남</t>
+          <t>eSIM 판매 업체 A사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰 송치</t>
+          <t>경찰 수사 중, 피해자대책위원회 활동</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>전직 국회의원 태영호의 장남이 아버지의 이름을 팔아 16억 원대 투자 사기를 저지른 혐의로 검찰에 송치되었다. 피해자는 가족관계증명서 등 제시된 자료를 믿고 투자했으며, 태영호 의원은 아들이 성인이므로 자신과는 무관하다고 밝혔다.</t>
+          <t>인천의 eSIM 판매 업체 A사가 방탄소년단(BTS) 특수 등을 내세워 폰지 사기 방식으로 투자자를 모집, 1400명 이상의 피해자가 발생했습니다. 고령층의 전 재산과 사회초년생의 대출금이 투자되는 등 피해 규모가 심각하며, 현재 인천경찰청에서 A사 대표 등을 사기 및 유사수신 혐의로 수사 중입니다. 피해자대책위원회가 조직되어 추가 고소인 증가가 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(사기 혐의로 검찰 송치), 피해 규모가 16억 원대로 크며, 가족관계증명서 등 증거가 확보되어 공적 절차(검찰 송치)가 진행 중이다. 다만, 피고의 자력은 불분명하며 집단적 피해 여부는 명확하지 않다.</t>
+          <t>A사의 폰지 사기 혐의로 1400명 이상의 다수 피해자가 발생했으며(적합 조건 3), 고령층의 전 재산 투자 등 피해 규모가 매우 크고 심각합니다(적합 조건 4). 경찰 수사가 진행 중이므로 상대방 책임이 명확하고(적합 조건 1) 증거 확보 및 공적 절차 진행 조건이 충족됩니다(적합 조건 5, 6). 다만, 상대방의 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>16억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1440명 이상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>나 태영호 아들이야 …전직 국회의원 아빠 이름 팔아 16억 사기 친 장남...</t>
+          <t>'BTS 특수' 인천 eSIM 투자 사기 피해자 1400명 넘어…고소 잇따라</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5195490</t>
+          <t>https://www.newspim.com/news/view/20260817000173</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-26 07:02:34.050157+00:00</t>
+          <t>2026-08-19 07:00:11.625042+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>해킹 조직 총책 송환, 경찰 구속영장 신청 예정, 형사 절차 진행 중</t>
+          <t>경찰 수사 및 조직 검거</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>재력가들을 노린 해킹 조직이 공공기관 해킹으로 개인정보를 탈취, 알뜰폰 개통 및 공인인증서 발급을 통해 390억 원 상당의 금융 자산을 가로챘습니다. 총 16명이 실제 금전적 피해를 입었으며, 이 중 한 명은 213억 원을 잃었습니다. 태국에서 송환된 해킹 조직 총책에 대해 경찰이 구속영장을 신청할 방침입니다.</t>
+          <t>서울중앙지검 검사, 금융감독원 직원을 사칭하여 나체사진을 요구하고 67억원을 뜯어낸 피싱 조직이 경찰에 붙잡혔습니다. 20~30대 조직원들은 지난해 5월부터 12월까지 활동했으며, 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 16명의 피해자가 총 390억 원의 막대한 금전적 피해를 입었으며(적합 조건 4), 수백 명의 개인정보가 유출된 집단적 피해 사건입니다(적합 조건 3). 총책이 송환되고 경찰이 구속영장을 신청하는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), '보안이 약한 공공기관' 해킹을 통한 개인정보 탈취가 언급되어 추가적인 민사상 책임 주체 발굴 가능성도 있습니다.</t>
+          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 67억원이라는 매우 큰 피해 규모(적합 조건 4)가 발생했으며, 경찰 수사를 통해 조직이 검거되어 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6). 다수의 피해자가 발생했을 가능성이 높아 집단적 피해(적합 조건 3)로 볼 수 있음. 다만, 피싱 조직원들의 자력은 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>390억 원 (총 피해액), 213억 원 (단일 피해액)</t>
+          <t>67억원</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>16명 (실제 금전적 피해), 수백 명 (개인정보 유출)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>군대 간 연예인·구속된 재벌 노렸다…390억 가로챈 해킹조직 총책 송환</t>
+          <t>검찰 사칭 나체사진 요구…67억원 뜯은 피싱</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>obsnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8560482&amp;ref=A</t>
+          <t>https://www.obsnews.co.kr/news/articleView.html?idxno=1533993</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:40.212948+00:00</t>
+          <t>2026-08-15 07:02:16.603734+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>불법 리딩방 업체 및 주가조작·터널링 관련 업체</t>
+          <t>보이스피싱 스캠 조직</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국세청 고강도 세무조사 착수, 증거인멸 시 수사기관 고발 예정</t>
+          <t>경찰 수사 및 조직원 검거, 구속 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국세청이 불법 리딩방, 주가조작, 터널링 등 불공정 행위 업체 31곳에 대해 고강도 세무조사에 착수했습니다. 특히 불법 리딩방 5곳은 사회 초년생과 노년층을 대상으로 '3일 내 100% 수익 보장' 등의 문구로 40억 원 이상의 피해를 입힌 것으로 추정됩니다. 국세청은 탈루 혐의 금액이 총 2조 원을 웃돈다고 밝히며, 증거인멸 시 형사처벌을 위한 수사기관 고발 방침을 세웠습니다.</t>
+          <t>캄보디아, 베트남을 거쳐 카자흐스탄에서 활동하던 한국인 보이스피싱 스캠 조직원 19명이 한국-카자흐스탄 합동 작전으로 검거되었습니다. 이들은 금융감독원 사칭 및 '셀프 감금' 수법으로 국내 피해자 16명에게 약 6억 원을 가로챈 혐의를 받고 있으며, 경찰은 피해 규모가 수십억 원대에 이를 것으로 보고 있습니다. 현재 검거된 조직원들에 대한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국세청의 고강도 세무조사 착수 및 탈세 혐의 2조 원 이상 발표로 불법 리딩방 및 주가조작 업체의 책임이 명확합니다. 사회 초년생, 노년층 등 다수의 피해자가 발생했으며, 불법 리딩방 5곳에서만 40억 원 이상의 피해가 추정되어 피해 규모가 큽니다. 국세청 조사를 통해 증거 확보 가능성이 높고, 이미 공적 절차(세무조사 및 형사고발 예정)가 진행 중입니다.</t>
+          <t>보이스피싱 스캠 조직의 책임이 명확하고(적합 조건 1), 경찰 수사 및 검거를 통해 객관적 증거가 확보되었으며(적합 조건 5), 공적 절차(수사)가 활발히 진행 중입니다(적합 조건 6). 현재 확인된 피해액 6억 원 외에 수십억 원대 피해 규모로 확대될 가능성이 있어(적합 조건 4) 소송금융 투자 매력도가 높습니다. 다만, 조직원들의 자력 확보 및 총책 검거 여부가 관건입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>불법 리딩방 5곳에서 40억 원 이상, 전체 탈루 혐의 2조 원 이상</t>
+          <t>약 6억 원 (추후 수십억원 대 예상)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>사회 초년생, 노년층 등 다수</t>
+          <t>16명 (추후 증가 예상)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국세청, 불법 리딩방·주가조작·터널링 31곳 세무조사…탈루 혐의 2조 ...</t>
+          <t>캄보디아 스캠조직, 단속 피해 카자흐로 갔다 덜미… 19명 검거</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20041016?ref=naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=9000001008&amp;cp=nv</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-12 02:14:12.094187+00:00</t>
+          <t>2026-08-05 12:21:04.846365+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰청 국가수사본부 수사 착수, 금융감독원 소비자경보 '경고' 발령 및 수사 의뢰, 계좌 지급정지 조치</t>
+          <t>경찰청 불법사금융 범죄 척결 종합대책 발표 및 특별단속 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>경찰이 수도권 청년층을 대상으로 초단기·초고금리 대출과 불법 추심·협박을 일삼은 온라인 불법 사금융 조직 '이실장'에 대한 수사에 착수했습니다. 금융감독원도 소비자경보 '경고'를 발령하고 관련 피해 신고를 수사 의뢰하는 등 공적 절차가 진행 중입니다. 피해자들은 평균 100만원 대출에 연 6800% 이자율을 적용받고 개인정보를 이용한 협박에 시달리는 등 심각한 피해를 호소하고 있습니다.</t>
+          <t>경찰청이 연 6만%가 넘는 악질 사채와 나체 추심, 박제 추심 등 불법사금융 범죄를 근절하기 위한 종합대책을 발표했다. 지난해 11월부터 특별단속을 통해 2060명을 검거했으며, 전담수사관 배치, 위장수사 도입 추진 등 강력한 대응에 나선다. 불법사금융 범죄는 급증하고 있으며, 일용직, 자영업자, 2030세대, 청소년, 외국인 근로자 등 다양한 계층에서 피해자가 발생하고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>불법 사금융 조직 '이실장'의 초고금리 대출, 불법 추심, 개인정보 유출 및 협박 등 책임이 명확합니다. 2030 청년층 다수가 피해를 입었으며(적합 조건 3), 연 이자율 6800%에 달하는 고금리와 불법 추심으로 인한 정신적 피해, 개인정보 유출 등 피해 규모가 심각합니다(적합 조건 4). 금융감독원 소비자경보 발령 및 경찰 수사 착수 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 명확하고(1), 연 6만% 이상의 이자를 요구하는 등 피해 규모가 크며(4), 다수의 피해자가 발생하여 집단적 소송 가능성이 높습니다(3). 또한 경찰의 대대적인 특별 단속 및 수사가 진행 중이므로(5, 6) 증거 확보가 용이하고 범죄수익 환수 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>수도권 20~30대 청년층 다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>김미영 팀장 뛰어넘는 '이실장'…2030 노린 '불법 사금융' 수사 착수</t>
+          <t>“알몸 사진 뿌릴까” 연이자 6만% 악질사채 ‘소탕작전’ 시작됐다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/08/2026040820463115273</t>
+          <t>https://www.joongang.co.kr/article/25447108</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-15 09:36:42.646272+00:00</t>
+          <t>2026-07-24 07:01:27.706175+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>옵티머스자산운용, 라임자산운용 및 관련 판매사</t>
+          <t>샌클레멘티 라야스 파라다이스</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>금융당국 제재 취소 소송에서 원고 승소 판결</t>
+          <t>주 정부 조사 결과 확인 후 민사소송 제기</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>옵티머스·라임사태와 관련하여 금융당국이 내린 제재가 취소 소송에서 '부당'하다는 판결이 나왔습니다. 라임펀드 사태 관련 윤 전 대표에 대한 제재 취소 소송에서 원고가 최종 승소했으며, 옵티머스 펀드 사태 역시 대규모 환매 중단이 발생한 사건입니다.</t>
+          <t>시니어 요양시설 '샌클레멘티 라야스 파라다이스'의 임원이 입주자 '휴글리'의 자산을 빼돌린 사건이다. 주 정부 조사 결과 약 9만 8천 달러의 피해가 인정되었으나, 휴글리 측은 지난 6월 제기한 민사소송에서 약 110만 달러의 피해를 주장하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>옵티머스·라임사태는 대규모 환매 중단이 발생한 금융사기 사건으로, 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 동반합니다. 관련 금융기관 및 책임자들은 배상 능력이 충분하며(적합 조건 2), 금융당국의 제재 등 공적 절차가 진행되었고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 기사는 금융당국 제재 취소 소송의 판결을 다루지만, 이는 소송금융 투자 대상으로서의 본질적인 적합성을 훼손하지 않습니다.</t>
+          <t>적합 조건으로 시니어 요양시설 임원의 입주자 자산 편취라는 상대방 책임이 명확하며, 주 정부 조사 결과라는 객관적 증거가 존재한다. 또한, 이미 주 정부 조사가 진행되었고, 민사소송에서 주장하는 피해 규모가 약 110만 달러로 매우 크다. 다만, 기사에는 단일 피해자만 언급되어 집단적 피해 여부는 불확실하다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 110만 달러</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'옵티머스·라임사태' 금융당국 제재 줄줄이 '부당' 판결</t>
+          <t>시니어 요양시설 샌클레멘티 라야스 파라다이스  임원, 입주자 자산 빼...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241541</t>
+          <t>https://www.koreadaily.com/article/20260719200025283</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:53:53.417891+00:00</t>
+          <t>2026-07-20 12:27:26.388002+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>외삼촌, 부장검사 출신 변호사, 정 씨</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 민사 손해배상 소송 준비 가능</t>
+          <t>대법원 판결 확정 (NH투자증권-오뚜기 건)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>TV 프로그램 '용감한 형사들5'에서 다룬 사건으로, 골프장 사장을 대상으로 3500억 원 규모의 사기 및 납치 미수를 공모한 외삼촌, 부장검사 출신 변호사, 정 씨 등이 형사 재판에서 유죄 판결을 받았다. 이들은 골프장 인감을 탈취하고 매각하려 했으며, 상황에 따라 살해까지 계획한 것으로 드러났다. 피해자는 이 형사 판결을 근거로 민사 손해배상 소송을 제기할 수 있는 상황이다.</t>
+          <t>대법원이 NH투자증권의 옵티머스 펀드 판매 관련 오뚜기에 대한 약 75억 5000만원의 손해배상 책임을 확정했습니다. 이 판결은 옵티머스 펀드 사기로 피해를 입은 다른 투자자들에게 중요한 선례가 될 것으로 예상되며, 증권업계 전반의 평판 리스크가 재점화될 수 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 3500억 원 규모의 사기 시도), 5(증거 확보 용이)에 해당합니다. 형사 재판을 통해 유죄 판결이 선고되어 민사 손해배상 청구의 근거가 명확하며, 부장검사 출신 변호사 등 일부 피고의 자력 가능성도 존재합니다.</t>
+          <t>대법원 판결로 NH투자증권의 옵티머스 펀드 판매 관련 손해배상 책임이 확정되어, 유사 피해를 입은 다른 투자자들의 소송에 강력한 선례가 될 수 있습니다. 상대방(NH투자증권)의 자력이 충분하고, 피해 규모가 크며, 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>3500억 원 (사기 시도 금액)</t>
+          <t>최소 75억 5000만원 (오뚜기 건 외 미상)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (골프장 사장)</t>
+          <t>다수 (옵티머스 펀드 투자자)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>성범죄 살해 후 유기  고작 90만원 때문이었다…안정환, 뻔뻔함에  말 ...</t>
+          <t>[업앤다운]증권주 3% 하락, 미래에셋증권↓·키움증권↓</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026040485164</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=813922</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 00:19:31.208220+00:00</t>
+          <t>2026-07-10 07:01:24.933754+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직 및 보이스피싱 조직</t>
+          <t>태영호 장남</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중, 피해자-피의자 전환 사례 증가</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>보이스피싱 및 리딩방 사기 등 금융사기가 확산되며 피해 규모가 커지고 있습니다. 특히 단순 피해자로 인식되던 사람이 수사 과정에서 피의자로 전환되는 사례가 증가하고 있어 초기 법률 대응의 중요성이 강조됩니다. 법무법인 KB는 금융사기 사건 수행 경험을 바탕으로 피해자 권리 보호 및 피해 회복을 위한 법률 지원을 제공하고 있습니다.</t>
+          <t>전직 국회의원 태영호의 장남이 아버지의 이름을 팔아 16억 원대 투자 사기를 저지른 혐의로 검찰에 송치되었다. 피해자는 가족관계증명서 등 제시된 자료를 믿고 투자했으며, 태영호 의원은 아들이 성인이므로 자신과는 무관하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 금융사기 확산으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며(적합 조건 3), 자금 흐름 및 계좌 내역 등 증거 확보가 가능하고(적합 조건 5), 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(범죄 조직)의 자력 확보 및 피해금 회수 난이도가 높을 수 있으며, 피해자가 피의자로 전환될 수 있는 복잡성이 존재합니다.</t>
+          <t>상대방 책임이 명확하고(사기 혐의로 검찰 송치), 피해 규모가 16억 원대로 크며, 가족관계증명서 등 증거가 확보되어 공적 절차(검찰 송치)가 진행 중이다. 다만, 피고의 자력은 불분명하며 집단적 피해 여부는 명확하지 않다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
+          <t>16억 원대</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>리딩방사기 피해금 회수절차, 금융사기 전문변호사 개입이 결과 좌우</t>
+          <t>나 태영호 아들이야 …전직 국회의원 아빠 이름 팔아 16억 사기 친 장남...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hortitimes.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.hortitimes.com/news/articleView.html?idxno=33871</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5195490</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:10.700876+00:00</t>
+          <t>2026-05-26 07:02:34.050157+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>해킹 조직 및 40대 중국인 A 씨</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 완료, 범죄수익 몰수/추징 진행 중</t>
+          <t>해킹 조직 총책 송환, 경찰 구속영장 신청 예정, 형사 절차 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경찰이 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다양한 범죄를 성공적으로 적발하여 관련자들을 검거하고 포상받았다. 이 사건들은 명확한 책임 주체, 대규모 피해 금액 및 다수의 피해자를 포함하며, 경찰 수사를 통해 증거가 확보된 상태이다.</t>
+          <t>재력가들을 노린 해킹 조직이 공공기관 해킹으로 개인정보를 탈취, 알뜰폰 개통 및 공인인증서 발급을 통해 390억 원 상당의 금융 자산을 가로챘습니다. 총 16명이 실제 금전적 피해를 입었으며, 이 중 한 명은 213억 원을 잃었습니다. 태국에서 송환된 해킹 조직 총책에 대해 경찰이 구속영장을 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>경찰 수사를 통해 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다수의 범죄 사실이 명확히 적발되었고, 관련자들이 검거되어 책임 주체가 명확합니다 (적합 조건 1, 5). 투자리딩방 사기에서 140억원대 피해가 발생하고 48억원의 범죄수익이 몰수/추징되는 등 피해 규모가 크고 (적합 조건 4), 다수의 피해자가 발생한 집단적 피해 사례가 많습니다 (적합 조건 3). 현재 경찰 수사 및 검거가 완료되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>해킹 조직의 책임이 명확하고(적합 조건 1), 16명의 피해자가 총 390억 원의 막대한 금전적 피해를 입었으며(적합 조건 4), 수백 명의 개인정보가 유출된 집단적 피해 사건입니다(적합 조건 3). 총책이 송환되고 경찰이 구속영장을 신청하는 등 공적 절차가 활발히 진행 중이며(적합 조건 5, 6), '보안이 약한 공공기관' 해킹을 통한 개인정보 탈취가 언급되어 추가적인 민사상 책임 주체 발굴 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>최소 140억원 (투자리딩방 사기)</t>
+          <t>390억 원 (총 피해액), 213억 원 (단일 피해액)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>16명 (실제 금전적 피해), 수백 명 (개인정보 유출)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>'부동산 카르텔 적발' 우수 경찰 등 1억5500만원 포상</t>
+          <t>군대 간 연예인·구속된 재벌 노렸다…390억 가로챈 해킹조직 총책 송환</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/04/01/2026040118310816542</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8560482&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-01 12:30:46.035763+00:00</t>
+          <t>2026-05-16 07:01:40.212948+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>중국발 전화금융사기 일당</t>
+          <t>불법 리딩방 업체 및 주가조작·터널링 관련 업체</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 진행 중, 해외 총책 인터폴 적색수배</t>
+          <t>국세청 고강도 세무조사 착수, 증거인멸 시 수사기관 고발 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>중국에 거점을 둔 보이스피싱 조직이 카드사, 금융감독원, 검찰을 사칭하여 81명으로부터 130억원 상당을 편취한 사건이다. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 체류 중인 총책 등 3명은 인터폴 적색수배 조치했다. 피해자들은 명의 도용 및 수사 협조를 명목으로 대출을 받아 지정 계좌로 이체하거나 현금을 전달하도록 지시받았다.</t>
+          <t>국세청이 불법 리딩방, 주가조작, 터널링 등 불공정 행위 업체 31곳에 대해 고강도 세무조사에 착수했습니다. 특히 불법 리딩방 5곳은 사회 초년생과 노년층을 대상으로 '3일 내 100% 수익 보장' 등의 문구로 40억 원 이상의 피해를 입힌 것으로 추정됩니다. 국세청은 탈루 혐의 금액이 총 2조 원을 웃돈다고 밝히며, 증거인멸 시 형사처벌을 위한 수사기관 고발 방침을 세웠습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 검거 및 수사 진행), 집단적 피해(81명)이며 피해 규모가 크다(130억원). 또한 경찰 수사 및 인터폴 수배 등 공적 절차가 진행 중이므로 증거 확보가 용이하다. 다만, 상대방이 범죄 조직이므로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>국세청의 고강도 세무조사 착수 및 탈세 혐의 2조 원 이상 발표로 불법 리딩방 및 주가조작 업체의 책임이 명확합니다. 사회 초년생, 노년층 등 다수의 피해자가 발생했으며, 불법 리딩방 5곳에서만 40억 원 이상의 피해가 추정되어 피해 규모가 큽니다. 국세청 조사를 통해 증거 확보 가능성이 높고, 이미 공적 절차(세무조사 및 형사고발 예정)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>130억원</t>
+          <t>불법 리딩방 5곳에서 40억 원 이상, 전체 탈루 혐의 2조 원 이상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>81명</t>
+          <t>사회 초년생, 노년층 등 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>명의 도용됐다  130억 보이스피싱 일당 20명 무더기 검거</t>
+          <t>국세청, 불법 리딩방·주가조작·터널링 31곳 세무조사…탈루 혐의 2조 ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003570558</t>
+          <t>https://www.sedaily.com/article/20041016?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 00:30:22.109443+00:00</t>
+          <t>2026-05-12 02:14:12.094187+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>불법 사금융 조직 '이실장'</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>태국 경찰의 보이스피싱 조직 검거 및 수사 진행 중</t>
+          <t>경찰청 국가수사본부 수사 착수, 금융감독원 소비자경보 '경고' 발령 및 수사 의뢰, 계좌 지급정지 조치</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>태국 경찰이 방콕에서 한국인 보이스피싱 조직원 11명을 검거했습니다. 이들은 한국 내 피해자들에게 검사나 고위 사법 관료를 사칭하여 범행을 저질렀으며, 현장에서 상세한 응대 스크립트와 한국인 피해자 명단이 대거 발견되었습니다.</t>
+          <t>경찰이 수도권 청년층을 대상으로 초단기·초고금리 대출과 불법 추심·협박을 일삼은 온라인 불법 사금융 조직 '이실장'에 대한 수사에 착수했습니다. 금융감독원도 소비자경보 '경고'를 발령하고 관련 피해 신고를 수사 의뢰하는 등 공적 절차가 진행 중입니다. 피해자들은 평균 100만원 대출에 연 6800% 이자율을 적용받고 개인정보를 이용한 협박에 시달리는 등 심각한 피해를 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>태국 경찰에 의해 보이스피싱 조직이 검거되어 상대방 책임이 명확하며(적합 조건 1), 범행에 사용된 스크립트와 한국인 피해자 명단이 발견되어 객관적 증거 확보 및 집단적 피해 가능성이 높습니다(적합 조건 3, 5). 현재 태국 경찰의 수사가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력 확보가 쟁점이 될 수 있습니다.</t>
+          <t>불법 사금융 조직 '이실장'의 초고금리 대출, 불법 추심, 개인정보 유출 및 협박 등 책임이 명확합니다. 2030 청년층 다수가 피해를 입었으며(적합 조건 3), 연 이자율 6800%에 달하는 고금리와 불법 추심으로 인한 정신적 피해, 개인정보 유출 등 피해 규모가 심각합니다(적합 조건 4). 금융감독원 소비자경보 발령 및 경찰 수사 착수 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수도권 20~30대 청년층 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>태국 CIB, 방콕 람인트라서 한국인 보이스피싱 조직 11명 검거</t>
+          <t>김미영 팀장 뛰어넘는 '이실장'…2030 노린 '불법 사금융' 수사 착수</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065563039171245</t>
+          <t>https://www.mt.co.kr/society/2026/04/08/2026040820463115273</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-31 00:24:39.874562+00:00</t>
+          <t>2026-04-15 09:36:42.646272+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>옵티머스자산운용, 라임자산운용 및 관련 판매사</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 수거책 구속 송치</t>
+          <t>금융당국 제재 취소 소송에서 원고 승소 판결</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고수익을 보장한다며 투자를 유도하는 이른바 '투자 리딩방' 사기가 기승을 부리고 있습니다. 충북경찰청은 유튜브를 통해 피해자들을 현혹하고 대면으로 현금을 편취한 사기 조직의 수거책 2명을 구속 송치했습니다. 이들은 최소 3억 6천 3백만원 이상의 피해금을 편취하거나 편취하려 한 혐의를 받고 있으며, 경찰은 대포계좌 확보가 어려워지자 대면 편취 수법이 늘고 있다고 설명했습니다.</t>
+          <t>옵티머스·라임사태와 관련하여 금융당국이 내린 제재가 취소 소송에서 '부당'하다는 판결이 나왔습니다. 라임펀드 사태 관련 윤 전 대표에 대한 제재 취소 소송에서 원고가 최종 승소했으며, 옵티머스 펀드 사태 역시 대규모 환매 중단이 발생한 사건입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 개별 피해액이 수천만원에서 억대에 달하며 다수 피해자가 예상되어 피해 규모가 크고 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 경찰 수사가 진행 중이며 수거책이 구속되는 등 증거 확보 및 공적 절차가 진행되고 있어(적합 조건 5, 6) 소송금융 적합도가 높습니다. 다만, 상대방이 불법 조직이므로 자력 확보 및 추적에 어려움이 있을 수 있습니다.</t>
+          <t>옵티머스·라임사태는 대규모 환매 중단이 발생한 금융사기 사건으로, 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 동반합니다. 관련 금융기관 및 책임자들은 배상 능력이 충분하며(적합 조건 2), 금융당국의 제재 등 공적 절차가 진행되었고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 기사는 금융당국 제재 취소 소송의 판결을 다루지만, 이는 소송금융 투자 대상으로서의 본질적인 적합성을 훼손하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>최소 3억 6천 3백만원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>최소 4명 (다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>고수익 보장  … 투자 리딩방 사기 기승</t>
+          <t>'옵티머스·라임사태' 금융당국 제재 줄줄이 '부당' 판결</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=899220</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241541</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:41.552391+00:00</t>
+          <t>2026-04-05 12:53:53.417891+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>김모 씨 외 투자사기 조직</t>
+          <t>외삼촌, 부장검사 출신 변호사, 정 씨</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>형사 재판 1심 징역 8년 선고</t>
+          <t>형사 재판 종결, 민사 손해배상 소송 준비 가능</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>칠성파 행동대원 김모 씨가 투자사기 조직에 가담하여 149명의 피해자로부터 97억 원을 가로챈 혐의로 징역 8년을 선고받았다. 김 씨는 가상화폐 5억 원을 횡령한 혐의도 받고 있으며, 범행의 자금세탁을 총괄했다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 통해 피해 회복을 모색할 수 있다.</t>
+          <t>TV 프로그램 '용감한 형사들5'에서 다룬 사건으로, 골프장 사장을 대상으로 3500억 원 규모의 사기 및 납치 미수를 공모한 외삼촌, 부장검사 출신 변호사, 정 씨 등이 형사 재판에서 유죄 판결을 받았다. 이들은 골프장 인감을 탈취하고 매각하려 했으며, 상황에 따라 살해까지 계획한 것으로 드러났다. 피해자는 이 형사 판결을 근거로 민사 손해배상 소송을 제기할 수 있는 상황이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방(조폭 행동대원 및 투자사기 조직)의 책임이 형사 재판 판결로 명확히 인정되었고(적합 조건 1), 149명의 피해자와 97억 원의 피해 금액으로 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 형사 재판을 통해 객관적 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 다만, 피고의 자력 확보 여부가 민사 소송의 실효성에 영향을 미칠 수 있다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼 - 3500억 원 규모의 사기 시도), 5(증거 확보 용이)에 해당합니다. 형사 재판을 통해 유죄 판결이 선고되어 민사 손해배상 청구의 근거가 명확하며, 부장검사 출신 변호사 등 일부 피고의 자력 가능성도 존재합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>97억 원</t>
+          <t>3500억 원 (사기 시도 금액)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>1명 (골프장 사장)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>가상화폐 5억 원 빼돌린 조폭…징역 8년</t>
+          <t>성범죄 살해 후 유기  고작 90만원 때문이었다…안정환, 뻔뻔함에  말 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283957</t>
+          <t>https://www.tenasia.co.kr/article/2026040485164</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-30 00:20:15.056857+00:00</t>
+          <t>2026-04-05 00:19:31.208220+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>IDS홀딩스 및 관련자 (박왕열 포함)</t>
+          <t>리딩방 사기 조직 및 보이스피싱 조직</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주범 박왕열 수감 중, 범죄수익 수수 혐의 추가 고발 검토 중</t>
+          <t>경찰/검찰 수사 진행 중, 피해자-피의자 전환 사례 증가</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>1조 원대 다단계 사기 사건인 IDS홀딩스의 국내 모집책이자 '사탕수수밭 살인'의 범인인 박왕열이 필리핀 교도소에 수감 중임에도 마약 유통 등 범죄를 지속하고 있다는 내용입니다. IDS홀딩스 사기 피해자는 만 명이 넘으며, 관련 변호사는 박왕열의 배후 세력 존재 가능성을 제기하고 향후 범죄수익 수수 혐의로 고발하는 방안을 검토하고 있습니다.</t>
+          <t>보이스피싱 및 리딩방 사기 등 금융사기가 확산되며 피해 규모가 커지고 있습니다. 특히 단순 피해자로 인식되던 사람이 수사 과정에서 피의자로 전환되는 사례가 증가하고 있어 초기 법률 대응의 중요성이 강조됩니다. 법무법인 KB는 금융사기 사건 수행 경험을 바탕으로 피해자 권리 보호 및 피해 회복을 위한 법률 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>IDS홀딩스 사기 사건은 1조 원대 피해와 만 명이 넘는 피해자를 발생시킨 대규모 집단 사기 사건으로, 피해 규모가 매우 크고 집단적 피해에 해당합니다. 주범인 박왕열의 책임이 명확하며, 이미 수감 중인 상태로 공적 절차가 진행되었고, 변호사가 추가적인 범죄수익 수수 혐의 고발을 검토하는 등 증거 확보 및 추가 법적 조치 가능성이 높습니다. 다만, 상대방의 자력 회수 가능성은 추가 확인이 필요할 수 있습니다.</t>
+          <t>리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 금융사기 확산으로 다수의 피해자가 발생하여 집단적 피해 가능성이 높으며(적합 조건 3), 자금 흐름 및 계좌 내역 등 증거 확보가 가능하고(적합 조건 5), 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방(범죄 조직)의 자력 확보 및 피해금 회수 난이도가 높을 수 있으며, 피해자가 피의자로 전환될 수 있는 복잡성이 존재합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>IDS홀딩스부터 시작된 범죄…담당 변호사가 본 박왕열은?</t>
+          <t>리딩방사기 피해금 회수절차, 금융사기 전문변호사 개입이 결과 좌우</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>hortitimes.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184291</t>
+          <t>http://www.hortitimes.com/news/articleView.html?idxno=33871</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 13:28:58.222693+00:00</t>
+          <t>2026-04-03 12:17:10.700876+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사 재판 및 인도 절차 진행 중</t>
+          <t>경찰 수사 및 검거 완료, 범죄수익 몰수/추징 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>금융사기범 박왕열의 임시인도 기간 만료 후 최종 인도 가능성에 대한 팩트체크 기사입니다. 금융피해자연대 고문변호사는 박왕열에게 높은 형량이 선고되어야 피해자들의 협상 명분이 생긴다고 언급하며, 현재 박왕열에 대한 형사 재판 및 인도 절차가 진행 중임을 시사합니다.</t>
+          <t>경찰이 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다양한 범죄를 성공적으로 적발하여 관련자들을 검거하고 포상받았다. 이 사건들은 명확한 책임 주체, 대규모 피해 금액 및 다수의 피해자를 포함하며, 경찰 수사를 통해 증거가 확보된 상태이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(박왕열), '금융피해자연대'가 조직된 것으로 보아 집단적 피해가 발생했고, 현재 형사 재판 및 인도 절차라는 공적 절차가 진행 중입니다. 피해 규모는 미상이지만, 금융사기 특성상 상당할 것으로 예상됩니다.</t>
+          <t>경찰 수사를 통해 부동산 카르텔, 140억원대 투자리딩방 사기, 2만4천여 장 암표 판매 등 다수의 범죄 사실이 명확히 적발되었고, 관련자들이 검거되어 책임 주체가 명확합니다 (적합 조건 1, 5). 투자리딩방 사기에서 140억원대 피해가 발생하고 48억원의 범죄수익이 몰수/추징되는 등 피해 규모가 크고 (적합 조건 4), 다수의 피해자가 발생한 집단적 피해 사례가 많습니다 (적합 조건 3). 현재 경찰 수사 및 검거가 완료되어 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 140억원 (투자리딩방 사기)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[팩트체크] '임시인도 6개월' 끝나면…박왕열 필리핀 돌아간다?</t>
+          <t>'부동산 카르텔 적발' 우수 경찰 등 1억5500만원 포상</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291499?influxDiv=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040118310816542</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 12:40:52.135803+00:00</t>
+          <t>2026-04-01 12:30:46.035763+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>중국발 전화금융사기 일당</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>금융당국 및 전 금융권 '보이스피싱 근절 협의체' 출범 예정, 정보 공유 및 탐지 체계 강화, 법 개정 추진</t>
+          <t>경찰 수사 및 검거 진행 중, 해외 총책 인터폴 적색수배</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>금융당국과 전 금융권이 신종 보이스피싱 범죄에 대응하기 위해 '보이스피싱 근절 협의체'를 출범합니다. 투자리딩방, 로맨스스캠 등 새로운 유형의 사기 수법 확산에 따라 정보 공유 및 탐지 체계를 강화하고, 신속한 피해 차단 및 구제를 위한 법 개정도 추진할 계획입니다. 이는 국민 일상을 위협하는 민생범죄에 대한 범정부적 대응을 의미합니다.</t>
+          <t>중국에 거점을 둔 보이스피싱 조직이 카드사, 금융감독원, 검찰을 사칭하여 81명으로부터 130억원 상당을 편취한 사건이다. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 체류 중인 총책 등 3명은 인터폴 적색수배 조치했다. 피해자들은 명의 도용 및 수사 협조를 명목으로 대출을 받아 지정 계좌로 이체하거나 현금을 전달하도록 지시받았다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>집단적 피해(다수 국민 대상), 피해 규모 큼(민생범죄), 증거 확보 가능성 높음(금융당국 및 수사기관 협력), 공적 절차 진행 중(보이스피싱 근절 협의체 출범 및 제도 개선 논의) 등 다수의 적합 조건에 해당합니다. 이는 향후 발생할 개별 피해 사건에 대한 소송금융 투자 가능성을 높입니다. 다만, 개별 사건의 특정 상대방 및 자력 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(경찰 검거 및 수사 진행), 집단적 피해(81명)이며 피해 규모가 크다(130억원). 또한 경찰 수사 및 인터폴 수배 등 공적 절차가 진행 중이므로 증거 확보가 용이하다. 다만, 상대방이 범죄 조직이므로 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130억원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>대포계좌·투자리딩방 싹 잡는다 ...'보이스피싱 근절 협의체' 내 출범</t>
+          <t>명의 도용됐다  130억 보이스피싱 일당 20명 무더기 검거</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603261641204997</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003570558</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:36.997986+00:00</t>
+          <t>2026-03-31 00:30:22.109443+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융당국 및 경찰청 주도로 보이스피싱 근절 협의체 출범 예정, 피해금 환수 가이드라인 마련 중</t>
+          <t>태국 경찰의 보이스피싱 조직 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>정부와 금융권이 투자 리딩방, 로맨스 스캠 등 신종 피싱 범죄에 대응하기 위해 탐지 시스템을 강화하고 피해금 회수 절차를 개선한다. 금융위원회는 경찰청, 금융감독원 등과 협력하여 '보이스피싱 근절 협의체'를 출범하고, 5월 중 계좌 지급정지 및 자금 환수 가이드라인을 반영한 표준업무방법서를 개정할 계획이다. 이는 신종 범죄 유형에 대한 현행법의 한계를 보완하고 피해자들의 자금 회수 가능성을 높이는 데 목적이 있다.</t>
+          <t>태국 경찰이 방콕에서 한국인 보이스피싱 조직원 11명을 검거했습니다. 이들은 한국 내 피해자들에게 검사나 고위 사법 관료를 사칭하여 범행을 저질렀으며, 현장에서 상세한 응대 스크립트와 한국인 피해자 명단이 대거 발견되었습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>리딩방, 로맨스 스캠 등 신종 피싱 범죄는 다수에게 큰 피해를 입히는 집단적 피해(적합 조건 3)이며, 피해 규모가 큽니다(적합 조건 4). 범죄 책임이 명확하고(적합 조건 1), 금융당국과 경찰이 탐지 시스템 강화 및 피해금 환수 가이드라인 마련 등 공적 절차를 적극적으로 진행 중(적합 조건 6)이어서 증거 확보 및 자금 회수 가능성이 높아지고 있습니다(적합 조건 5). 특히 계좌 지급정지 및 자금 환수 절차 개선은 소송금융의 핵심인 회수 가능성을 높이는 긍정적 요인입니다.</t>
+          <t>태국 경찰에 의해 보이스피싱 조직이 검거되어 상대방 책임이 명확하며(적합 조건 1), 범행에 사용된 스크립트와 한국인 피해자 명단이 발견되어 객관적 증거 확보 및 집단적 피해 가능성이 높습니다(적합 조건 3, 5). 현재 태국 경찰의 수사가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>리딩방·로맨스스캠도 ‘계좌정지·자금환수’ 가능하도록…5월 중 가이...</t>
+          <t>태국 CIB, 방콕 람인트라서 한국인 보이스피싱 조직 11명 검거</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603261525001</t>
+          <t>https://www.kpinews.kr/newsView/1065563039171245</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:39.189887+00:00</t>
+          <t>2026-03-31 00:24:39.874562+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>금융당국 및 수사기관 공조 강화, 법 개정 추진, 협의체 출범 예정</t>
+          <t>경찰 수사 및 수거책 구속 송치</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>금융위원회가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 나섰습니다. 금융당국은 금융권·수사기관과의 공조를 강화하고, 법·제도 개선을 병행해 범죄 차단과 피해구제를 동시에 확대한다는 방침입니다. 특히 '다중피해사기방지법' 제정을 추진하고 '보이스피싱 근절 협의체'를 출범할 예정입니다.</t>
+          <t>고수익을 보장한다며 투자를 유도하는 이른바 '투자 리딩방' 사기가 기승을 부리고 있습니다. 충북경찰청은 유튜브를 통해 피해자들을 현혹하고 대면으로 현금을 편취한 사기 조직의 수거책 2명을 구속 송치했습니다. 이들은 최소 3억 6천 3백만원 이상의 피해금을 편취하거나 편취하려 한 혐의를 받고 있으며, 경찰은 대포계좌 확보가 어려워지자 대면 편취 수법이 늘고 있다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>정부가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 총력을 기울이고 있어, 향후 피해자 구제 및 금융기관 책임 추궁에 유리한 환경이 조성될 것으로 예상됩니다. 특히 '다중피해사기' 개념이 명확히 되고 관련 법 제정이 추진되는 점(적합 조건 3, 6)은 집단소송 가능성을 높이며, 금융기관의 자율적 피해구제 노력은 잠재적 피고의 자력(적합 조건 2)을 시사합니다.</t>
+          <t>투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 개별 피해액이 수천만원에서 억대에 달하며 다수 피해자가 예상되어 피해 규모가 크고 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 경찰 수사가 진행 중이며 수거책이 구속되는 등 증거 확보 및 공적 절차가 진행되고 있어(적합 조건 5, 6) 소송금융 적합도가 높습니다. 다만, 상대방이 불법 조직이므로 자력 확보 및 추적에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 3억 6천 3백만원 이상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>최소 4명 (다수 예상)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>금융위, 보이스피싱 근절 총력전…신종 스캠·대포계좌 대응체계 구축</t>
+          <t>고수익 보장  … 투자 리딩방 사기 기승</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049803</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=899220</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:59.589258+00:00</t>
+          <t>2026-03-30 12:37:41.552391+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>김모 씨 외 투자사기 조직</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>금융당국 대응 체계 정비 및 다중피해사기방지법 논의 중</t>
+          <t>형사 재판 1심 징역 8년 선고</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱을 넘어 투자리딩방, 로맨스스캠 등 신종 사기 범죄에 대한 대응 체계를 정비하고 있습니다. 경찰청, 금융감독원 등과 협력하여 범죄 유형별 사례를 축적하고 탐지 시스템을 강화하며, '보이스피싱 근절 협의체'를 출범하고 다중피해사기방지법 논의에 속도를 낼 계획입니다.</t>
+          <t>칠성파 행동대원 김모 씨가 투자사기 조직에 가담하여 149명의 피해자로부터 97억 원을 가로챈 혐의로 징역 8년을 선고받았다. 김 씨는 가상화폐 5억 원을 횡령한 혐의도 받고 있으며, 범행의 자금세탁을 총괄했다. 피해자들은 형사 판결을 바탕으로 민사상 손해배상 청구를 통해 피해 회복을 모색할 수 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>투자리딩방, 로맨스스캠 등 신종 사기 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 야기합니다. 또한, 금융당국과 경찰이 정보 공유 및 탐지 시스템을 강화하고 있어 증거 확보 가능성이 높고(적합 조건 5), 관련 절차(간담회, 협의체 출범, 법안 논의)가 활발히 진행 중입니다(적합 조건 6). 다만, 개별 사기범의 자력은 불분명할 수 있습니다.</t>
+          <t>상대방(조폭 행동대원 및 투자사기 조직)의 책임이 형사 재판 판결로 명확히 인정되었고(적합 조건 1), 149명의 피해자와 97억 원의 피해 금액으로 집단적 피해 규모가 크다(적합 조건 3, 4). 또한 형사 재판을 통해 객관적 증거가 충분히 확보되었을 것으로 판단된다(적합 조건 5). 다만, 피고의 자력 확보 여부가 민사 소송의 실효성에 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>97억 원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>투자리딩방·로맨스스캠까지 겨눈다…정부, 피싱 대응 확대</t>
+          <t>가상화폐 5억 원 빼돌린 조폭…징역 8년</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>busanmbc.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032609381785195</t>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283957</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:11.994418+00:00</t>
+          <t>2026-03-30 00:20:15.056857+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr"/>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>IDS홀딩스 및 관련자 (박왕열 포함)</t>
+        </is>
+      </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>금융당국, 수사당국 협의체 구성 및 법 개정 추진 중</t>
+          <t>주범 박왕열 수감 중, 범죄수익 수수 혐의 추가 고발 검토 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>금융당국이 신종 보이스피싱 수법에 대한 현행법의 '사각지대'를 인정하고, 금융·수사당국 간 협력을 통해 탐지 및 차단 시스템 고도화, 관련 법규 및 가이드라인 개정을 추진 중이다. 투자리딩방, 로맨스 스캠 등 신종 사기로 인해 다수의 국민이 피해를 입고 있으며, '전기통신 이용 다중피해사기 방지법' 발의 등 제도 개선 노력이 활발하다.</t>
+          <t>1조 원대 다단계 사기 사건인 IDS홀딩스의 국내 모집책이자 '사탕수수밭 살인'의 범인인 박왕열이 필리핀 교도소에 수감 중임에도 마약 유통 등 범죄를 지속하고 있다는 내용입니다. IDS홀딩스 사기 피해자는 만 명이 넘으며, 관련 변호사는 박왕열의 배후 세력 존재 가능성을 제기하고 향후 범죄수익 수수 혐의로 고발하는 방안을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>금융당국이 신종 보이스피싱에 대한 '법 사각지대'를 인정하며 금융사의 지급정지 및 자금환수 규정 미적용을 언급, 이는 금융기관의 시스템적 책임 또는 보호 의무 미흡으로 해석될 여지가 있음 (적합 조건 1, 2). 보이스피싱은 다수의 피해자에게 큰 피해를 입히는 집단적 피해이며 (적합 조건 3, 4), 금융당국과 수사당국이 협의체를 구성하고 법 개정을 추진하는 등 공적 절차가 활발히 진행 중임 (적합 조건 6).</t>
+          <t>IDS홀딩스 사기 사건은 1조 원대 피해와 만 명이 넘는 피해자를 발생시킨 대규모 집단 사기 사건으로, 피해 규모가 매우 크고 집단적 피해에 해당합니다. 주범인 박왕열의 책임이 명확하며, 이미 수감 중인 상태로 공적 절차가 진행되었고, 변호사가 추가적인 범죄수익 수수 혐의 고발을 검토하는 등 증거 확보 및 추가 법적 조치 가능성이 높습니다. 다만, 상대방의 자력 회수 가능성은 추가 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 원대</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>만 명 이상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>한국의 '7대 비정상' 보이스피싱 …금융당국, 법 사각지대 메꾼다</t>
+          <t>IDS홀딩스부터 시작된 범죄…담당 변호사가 본 박왕열은?</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026032609261994798</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184291</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:01.454891+00:00</t>
+          <t>2026-03-26 13:28:58.222693+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>아하그룹 및 관련 간부들</t>
+          <t>박왕열</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>다단계 조직 간부들 형사 항소심 선고</t>
+          <t>형사 재판 및 인도 절차 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>실체 없는 NFT 및 메타버스 부동산 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 가로챈 다단계 조직 '아하그룹' 간부들이 형사 항소심에서 각각 징역 12년과 9년을 선고받았습니다. 재판부는 피고인들이 고소 취하를 유도하며 책임을 회피해왔고, 피해 변제가 어려울 것으로 보인다고 지적했습니다.</t>
+          <t>금융사기범 박왕열의 임시인도 기간 만료 후 최종 인도 가능성에 대한 팩트체크 기사입니다. 금융피해자연대 고문변호사는 박왕열에게 높은 형량이 선고되어야 피해자들의 협상 명분이 생긴다고 언급하며, 현재 박왕열에 대한 형사 재판 및 인도 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>아하그룹 간부들이 실체 없는 NFT 및 메타버스 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 편취한 다단계 금융사기로, 형사 항소심에서 중형이 선고되어 상대방의 책임이 명확합니다 (적합 조건 1). 피해자 수가 2천여 명, 피해액이 460억 원으로 집단적 피해 규모가 매우 크며 (적합 조건 3, 4), 형사 재판을 통해 사기 사실이 명확히 인정되어 증거 확보가 용이합니다 (적합 조건 5). 비록 피고인들의 변제 능력이 부족할 수 있다는 언급이 있으나, 강력한 형사 판결은 민사 소송의 승소 가능성을 매우 높입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(박왕열), '금융피해자연대'가 조직된 것으로 보아 집단적 피해가 발생했고, 현재 형사 재판 및 인도 절차라는 공적 절차가 진행 중입니다. 피해 규모는 미상이지만, 금융사기 특성상 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>460억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>2천여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>알맹이 없는 '가상 세계' 투자 사기… 400억대 챙긴 간부들 '중형'</t>
+          <t>[팩트체크] '임시인도 6개월' 끝나면…박왕열 필리핀 돌아간다?</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6491211?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326075836</t>
+          <t>https://news.jtbc.co.kr/article/NB12291499?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:39.293816+00:00</t>
+          <t>2026-03-26 12:40:52.135803+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>금융감독원 통계 발표, 검찰 수사 및 기소 진행 중</t>
+          <t>금융당국 및 전 금융권 '보이스피싱 근절 협의체' 출범 예정, 정보 공유 및 탐지 체계 강화, 법 개정 추진</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 건당 피해액도 2배 이상 증가한 약 1990만 원에 달했습니다. 범죄 수법이 전문화·고도화되면서 2차 피해까지 유도하고 있으나, 피해 환급률은 26.3%로 절반 수준에 불과합니다. 금융감독원과 검찰이 관련 통계를 발표하고 수사를 진행 중입니다.</t>
+          <t>금융당국과 전 금융권이 신종 보이스피싱 범죄에 대응하기 위해 '보이스피싱 근절 협의체'를 출범합니다. 투자리딩방, 로맨스스캠 등 새로운 유형의 사기 수법 확산에 따라 정보 공유 및 탐지 체계를 강화하고, 신속한 피해 차단 및 구제를 위한 법 개정도 추진할 계획입니다. 이는 국민 일상을 위협하는 민생범죄에 대한 범정부적 대응을 의미합니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 연간 4천억 원 이상, 건당 2천만 원에 육박하며 2만 건이 넘는 집단적 피해가 발생하고 있습니다 (적합 조건 3, 4). 금융감독원 자료와 검찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 범죄 조직의 특성상 민사상 상대방 특정 및 자력 확보가 어려울 수 있어 피해 회복률이 낮은 점은 고려해야 합니다.</t>
+          <t>집단적 피해(다수 국민 대상), 피해 규모 큼(민생범죄), 증거 확보 가능성 높음(금융당국 및 수사기관 협력), 공적 절차 진행 중(보이스피싱 근절 협의체 출범 및 제도 개선 논의) 등 다수의 적합 조건에 해당합니다. 이는 향후 발생할 개별 피해 사건에 대한 소송금융 투자 가능성을 높입니다. 다만, 개별 사건의 특정 상대방 및 자력 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>연간 4338억 원, 건당 약 1990만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>연간 2만 1773명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[단독]“한 번 찍히면 뼛속까지 털려”…건수 줄었지만 피해액 5년來 최...</t>
+          <t>대포계좌·투자리딩방 싹 잡는다 ...'보이스피싱 근절 협의체' 내 출범</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023605?ref=naver</t>
+          <t>http://www.fnnews.com/news/202603261641204997</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-24 12:33:21.750948+00:00</t>
+          <t>2026-03-26 12:25:36.997986+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>서울시 민생사법경찰국 수사반 편성 및 집중 수사, 예방 캠페인 진행 중</t>
+          <t>금융당국 및 경찰청 주도로 보이스피싱 근절 협의체 출범 예정, 피해금 환수 가이드라인 마련 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서울시가 청소년을 대상으로 확산되는 불법 '대리입금' 범죄에 대해 집중 수사와 예방 캠페인을 벌인다. 대리입금은 소액을 빌려주고 법정 최고 이자율을 훨씬 초과하는 수고비와 지각비를 부과하는 불법 사금융 행위로, 청소년들이 금융 지식 부족으로 피해를 입고 개인정보 유출까지 겪는 것으로 나타났다. 서울시는 3개 수사반을 편성해 불법 광고 계정을 추적하고, 고등학교 등에 홍보물을 배포하며 피해 신고를 독려하고 있다.</t>
+          <t>정부와 금융권이 투자 리딩방, 로맨스 스캠 등 신종 피싱 범죄에 대응하기 위해 탐지 시스템을 강화하고 피해금 회수 절차를 개선한다. 금융위원회는 경찰청, 금융감독원 등과 협력하여 '보이스피싱 근절 협의체'를 출범하고, 5월 중 계좌 지급정지 및 자금 환수 가이드라인을 반영한 표준업무방법서를 개정할 계획이다. 이는 신종 범죄 유형에 대한 현행법의 한계를 보완하고 피해자들의 자금 회수 가능성을 높이는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 불법 대부 행위로 명확하며(1), 청소년을 대상으로 한 집단적 피해(3)가 발생하고 있어 사회적 파급력이 큼. 서울시가 3개 수사반을 편성해 집중 수사(6)를 진행 중이므로 증거 확보(5) 및 가해자 특정에 유리한 상황. 다만 상대방이 미등록 대부업자 등으로 자력 확보가 불확실할 수 있어 회수 가능성에 대한 면밀한 검토가 필요함.</t>
+          <t>리딩방, 로맨스 스캠 등 신종 피싱 범죄는 다수에게 큰 피해를 입히는 집단적 피해(적합 조건 3)이며, 피해 규모가 큽니다(적합 조건 4). 범죄 책임이 명확하고(적합 조건 1), 금융당국과 경찰이 탐지 시스템 강화 및 피해금 환수 가이드라인 마련 등 공적 절차를 적극적으로 진행 중(적합 조건 6)이어서 증거 확보 및 자금 회수 가능성이 높아지고 있습니다(적합 조건 5). 특히 계좌 지급정지 및 자금 환수 절차 개선은 소송금융의 핵심인 회수 가능성을 높이는 긍정적 요인입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>청소년 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>청소년 노린 불법 '대리입금'…서울시, 대대적 캠페인</t>
+          <t>리딩방·로맨스스캠도 ‘계좌정지·자금환수’ 가능하도록…5월 중 가이...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260321_0003558206</t>
+          <t>https://www.khan.co.kr/article/202603261525001</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-23 00:18:10.485412+00:00</t>
+          <t>2026-03-26 12:22:39.189887+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국 폐쇄 조치, 미국 및 유럽연합 제재</t>
+          <t>금융당국 및 수사기관 공조 강화, 법 개정 추진, 협의체 출범 예정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion을 이란 혁명수비대 자금 처리 및 허위 정보 제공 혐의로 폐쇄했습니다. 미국과 유럽연합도 Zedxion을 제재 명단에 올렸으며, 약 10억 달러 규모의 자금이 혁명수비대와 연계되어 처리된 것으로 파악됩니다. 이로 인해 Zedxion 이용자들의 피해가 예상됩니다.</t>
+          <t>금융위원회가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 나섰습니다. 금융당국은 금융권·수사기관과의 공조를 강화하고, 법·제도 개선을 병행해 범죄 차단과 피해구제를 동시에 확대한다는 방침입니다. 특히 '다중피해사기방지법' 제정을 추진하고 '보이스피싱 근절 협의체'를 출범할 예정입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion에 대해 이란 혁명수비대 자금 처리 및 허위 정보 제공을 이유로 폐쇄 조치를 내렸습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 미국, EU 등 여러 공적 절차가 진행 중이며(적합 조건 6), 10억 달러 규모의 자금 처리와 플랫폼 폐쇄로 인한 다수 이용자의 집단적 피해(적합 조건 3, 4)가 예상되어 소송금융 투자에 적합합니다. 각국 규제 당국의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>정부가 보이스피싱을 '7대 비정상'으로 규정하고 신종 범죄까지 포괄하는 대응체계 구축에 총력을 기울이고 있어, 향후 피해자 구제 및 금융기관 책임 추궁에 유리한 환경이 조성될 것으로 예상됩니다. 특히 '다중피해사기' 개념이 명확히 되고 관련 법 제정이 추진되는 점(적합 조건 3, 6)은 집단소송 가능성을 높이며, 금융기관의 자율적 피해구제 노력은 잠재적 피고의 자력(적합 조건 2)을 시사합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Zedxion 이용자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[저녁 뉴스브리핑] 미국·이스라엘과 이란 전쟁 심화로 글로벌 위험자산...</t>
+          <t>금융위, 보이스피싱 근절 총력전…신종 스캠·대포계좌 대응체계 구축</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/341895</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049803</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-21 12:36:25.029472+00:00</t>
+          <t>2026-03-26 12:21:59.589258+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>FINRA(미국 금융산업규제국)에 손해배상 중재 신청</t>
+          <t>금융당국 대응 체계 정비 및 다중피해사기방지법 논의 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>뉴욕에 거주하는 80대 노인이 기술지원 사칭 피싱으로 28만 4,650달러를 편취당했습니다. 피해자는 사기범들이 마이크로소프트 기술지원을 사칭해 원격 제어 후 암호화폐 계좌로 자금을 이체하게 했으며, 찰스슈왑이 고액의 이상 거래를 감시하고 차단할 의무를 다하지 않았다고 주장하며 FINRA에 중재를 신청했습니다.</t>
+          <t>금융당국이 보이스피싱을 넘어 투자리딩방, 로맨스스캠 등 신종 사기 범죄에 대한 대응 체계를 정비하고 있습니다. 경찰청, 금융감독원 등과 협력하여 범죄 유형별 사례를 축적하고 탐지 시스템을 강화하며, '보이스피싱 근절 협의체'를 출범하고 다중피해사기방지법 논의에 속도를 낼 계획입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>대형 금융기관(찰스슈왑)을 상대로 한 소송으로 자력 충분(적합 조건 2). 피해 금액이 28만 5천 달러로 규모가 크며(적합 조건 4), 고령 고객 계좌에서 발생한 이상 거래에 대한 금융기관의 감시 의무 위반 주장이 명확함(적합 조건 1). 이미 FBI 수사와 FINRA 중재 절차가 진행 중(적합 조건 6).</t>
+          <t>투자리딩방, 로맨스스캠 등 신종 사기 범죄는 상대방 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)를 야기합니다. 또한, 금융당국과 경찰이 정보 공유 및 탐지 시스템을 강화하고 있어 증거 확보 가능성이 높고(적합 조건 5), 관련 절차(간담회, 협의체 출범, 법안 논의)가 활발히 진행 중입니다(적합 조건 6). 다만, 개별 사기범의 자력은 불분명할 수 있습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>28만 4,650달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>뉴욕 80대, 기술지원 사칭 피싱에 28만5,000달러 피해…암호화폐 전환 후...</t>
+          <t>투자리딩방·로맨스스캠까지 겨눈다…정부, 피싱 대응 확대</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/341714</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032609381785195</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-21 00:34:18.918862+00:00</t>
+          <t>2026-03-26 12:20:11.994418+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>MZS 코인 사기 사건 경찰 수사 및 재구속 진행 중, GCV 코인 사기 사건 1심 진행 중</t>
+          <t>금융당국, 수사당국 협의체 구성 및 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>경제적 가치가 없는 밈코인(MZS, GCV)을 만들어 투자 사기를 벌인 일당이 120여명 이상의 피해자로부터 총 119억원 상당을 편취한 혐의로 경찰에 재구속되었습니다. 이들은 무가치한 코인을 고가에 판매하고 골프장 회원권을 미끼로 투자자들을 현혹했으며, 코인 지갑을 조종하여 투자금을 편취했습니다. 현재 경찰 수사가 진행 중이며, GCV 코인 관련 사건은 1심 재판 중으로 추가 피해자 발생 가능성도 제기되고 있습니다.</t>
+          <t>금융당국이 신종 보이스피싱 수법에 대한 현행법의 '사각지대'를 인정하고, 금융·수사당국 간 협력을 통해 탐지 및 차단 시스템 고도화, 관련 법규 및 가이드라인 개정을 추진 중이다. 투자리딩방, 로맨스 스캠 등 신종 사기로 인해 다수의 국민이 피해를 입고 있으며, '전기통신 이용 다중피해사기 방지법' 발의 등 제도 개선 노력이 활발하다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>사기 혐의로 일당이 구속되었고, 경찰 수사를 통해 범행 수법이 명확히 드러나 상대방 책임이 비교적 명확합니다(적합 조건 1). MZS 및 GCV 코인 사기로 최소 249명 이상의 다수 피해자가 발생했으며(적합 조건 3), 총 119억원 상당의 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사 및 재구속이 진행 중이며, GCV 코인 사건은 이미 1심 재판 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+          <t>금융당국이 신종 보이스피싱에 대한 '법 사각지대'를 인정하며 금융사의 지급정지 및 자금환수 규정 미적용을 언급, 이는 금융기관의 시스템적 책임 또는 보호 의무 미흡으로 해석될 여지가 있음 (적합 조건 1, 2). 보이스피싱은 다수의 피해자에게 큰 피해를 입히는 집단적 피해이며 (적합 조건 3, 4), 금융당국과 수사당국이 협의체를 구성하고 법 개정을 추진하는 등 공적 절차가 활발히 진행 중임 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>총 119억원 상당</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>최소 249명 이상 (800명 이상 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>‘밈코인’ 사기 일당, 풀려나자마자 또 재구속…피해자 120여명 달해</t>
+          <t>한국의 '7대 비정상' 보이스피싱 …금융당국, 법 사각지대 메꾼다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10699456?ref=naver</t>
+          <t>https://www.sidae.com/article/2026032609261994798</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-21 00:29:42.005671+00:00</t>
+          <t>2026-03-26 12:20:01.454891+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>김재현 전 옵티머스자산운용 대표</t>
+          <t>아하그룹 및 관련 간부들</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>대법원 유죄 판결 확정 후 검찰의 범죄수익 환수 절차 진행 중</t>
+          <t>다단계 조직 간부들 형사 항소심 선고</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>김재현 전 옵티머스자산운용 대표가 1조 3천억 원대 펀드 사기로 대법원에서 징역 40년과 추징금 751억 원을 확정받았다. 검찰은 현재까지 총 193억 원의 범죄수익을 환수했으며, 이는 피해자들에게 환부될 예정이다. 검찰은 앞으로도 철저한 범죄수익 환수를 통해 피해 회복에 최선을 다하겠다고 밝혔다.</t>
+          <t>실체 없는 NFT 및 메타버스 부동산 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 가로챈 다단계 조직 '아하그룹' 간부들이 형사 항소심에서 각각 징역 12년과 9년을 선고받았습니다. 재판부는 피고인들이 고소 취하를 유도하며 책임을 회피해왔고, 피해 변제가 어려울 것으로 보인다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>김재현 전 대표의 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억 원대라는 막대한 피해 규모로 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 검찰이 범죄수익 환수를 적극적으로 진행 중이며(적합 조건 6), 이는 민사소송의 강력한 증거가 될 수 있음(적합 조건 5). 다만, 김재현 개인의 자력만으로는 전체 피해액을 충당하기 어려울 수 있어 추가적인 피고 특정 및 자력 확보가 관건임.</t>
+          <t>아하그룹 간부들이 실체 없는 NFT 및 메타버스 투자를 빌미로 2천여 명의 피해자로부터 460억 원을 편취한 다단계 금융사기로, 형사 항소심에서 중형이 선고되어 상대방의 책임이 명확합니다 (적합 조건 1). 피해자 수가 2천여 명, 피해액이 460억 원으로 집단적 피해 규모가 매우 크며 (적합 조건 3, 4), 형사 재판을 통해 사기 사실이 명확히 인정되어 증거 확보가 용이합니다 (적합 조건 5). 비록 피고인들의 변제 능력이 부족할 수 있다는 언급이 있으나, 강력한 형사 판결은 민사 소송의 승소 가능성을 매우 높입니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1조 3천억 원</t>
+          <t>460억 원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2천여 명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>檢, '1조 펀드사기' 김재현 옵티머스 전 대표 추징금 4.5억 추가환수</t>
+          <t>알맹이 없는 '가상 세계' 투자 사기… 400억대 챙긴 간부들 '중형'</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032019170263474</t>
+          <t>https://www.nocutnews.co.kr/news/6491211?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260326075836</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-20 13:08:45.128123+00:00</t>
+          <t>2026-03-26 00:24:39.293816+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>검찰의 범죄수익 추가 환수 진행 중, 공탁금 출급청구권 확인 소송 승소</t>
+          <t>금융감독원 통계 발표, 검찰 수사 및 기소 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>검찰이 1조원대 옵티머스 펀드 사기 주범 김 전 대표의 범죄수익 4억 5천만원을 추가로 환수했습니다. 이는 김 전 대표 아내를 상대로 한 공탁금 출급청구권 확인 소송에서 승소한 결과로, 옵티머스 사기 피해자들의 손해배상과 관련하여 지속적인 자산 회수 노력이 이루어지고 있습니다.</t>
+          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 건당 피해액도 2배 이상 증가한 약 1990만 원에 달했습니다. 범죄 수법이 전문화·고도화되면서 2차 피해까지 유도하고 있으나, 피해 환급률은 26.3%로 절반 수준에 불과합니다. 금융감독원과 검찰이 관련 통계를 발표하고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>1조원대 규모의 대형 금융 사기로, 주범의 책임이 명확하며 다수의 피해자가 발생했습니다. 검찰의 범죄수익 환수 절차가 진행 중이며, 이는 강력한 증거와 공적 절차의 진행을 의미하므로 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 다수 부합합니다.</t>
+          <t>보이스피싱 피해는 연간 4천억 원 이상, 건당 2천만 원에 육박하며 2만 건이 넘는 집단적 피해가 발생하고 있습니다 (적합 조건 3, 4). 금융감독원 자료와 검찰 수사 등 공적 절차가 진행 중이며 증거 확보가 용이합니다 (적합 조건 5, 6). 다만, 범죄 조직의 특성상 민사상 상대방 특정 및 자력 확보가 어려울 수 있어 피해 회복률이 낮은 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>1조원대</t>
+          <t>연간 4338억 원, 건당 약 1990만 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상 (다수 추정)</t>
+          <t>연간 2만 1773명 이상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>검찰, '1조대 옵티머스 사기 주범' 범죄수익 4.5억 추가 환수</t>
+          <t>[단독]“한 번 찍히면 뼛속까지 털려”…건수 줄었지만 피해액 5년來 최...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603206068i</t>
+          <t>https://www.sedaily.com/article/20023605?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-20 13:04:37.418714+00:00</t>
+          <t>2026-03-24 12:33:21.750948+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>김재현 전 대표의 형사 재판은 대법원에서 확정되었으나, 검찰의 범죄수익 환수 및 피해자 환부 절차가 진행 중</t>
+          <t>서울시 민생사법경찰국 수사반 편성 및 집중 수사, 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 사기 사건의 주범 김재현 전 대표가 1조 3천억원대 투자금을 편취한 혐의로 대법원에서 징역 40년과 추징금 751억 7천만원을 확정받았다. 검찰은 현재까지 총 193억 8천만원의 범죄수익을 환수했으며, 이 돈은 피해자들에게 환부될 예정이다. 검찰은 앞으로도 피해 회복을 위해 노력하겠다고 밝혔다.</t>
+          <t>서울시가 청소년을 대상으로 확산되는 불법 '대리입금' 범죄에 대해 집중 수사와 예방 캠페인을 벌인다. 대리입금은 소액을 빌려주고 법정 최고 이자율을 훨씬 초과하는 수고비와 지각비를 부과하는 불법 사금융 행위로, 청소년들이 금융 지식 부족으로 피해를 입고 개인정보 유출까지 겪는 것으로 나타났다. 서울시는 3개 수사반을 편성해 불법 광고 계정을 추적하고, 고등학교 등에 홍보물을 배포하며 피해 신고를 독려하고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억원대 투자금 사기로 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했다. 검찰 수사 및 대법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 검찰의 범죄수익 환수 절차가 진행 중이다(적합 조건 6). 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
+          <t>상대방 책임이 불법 대부 행위로 명확하며(1), 청소년을 대상으로 한 집단적 피해(3)가 발생하고 있어 사회적 파급력이 큼. 서울시가 3개 수사반을 편성해 집중 수사(6)를 진행 중이므로 증거 확보(5) 및 가해자 특정에 유리한 상황. 다만 상대방이 미등록 대부업자 등으로 자력 확보가 불확실할 수 있어 회수 가능성에 대한 면밀한 검토가 필요함.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>1조 3천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>청소년 다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>검찰, ‘옵티머스 펀드사기’ 추징금 4.5억 추가 환수…총 194억 되찾아</t>
+          <t>청소년 노린 불법 '대리입금'…서울시, 대대적 캠페인</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12052868?ref=naver</t>
+          <t>https://www.newsis.com/view/NISX20260321_0003558206</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-20 13:01:17.153630+00:00</t>
+          <t>2026-03-23 00:18:10.485412+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>Zedxion</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>형사 고소 및 민사 손해배상 청구 준비 중, 지급정지 및 채권보전 조치 진행</t>
+          <t>영국 금융 규제당국 폐쇄 조치, 미국 및 유럽연합 제재</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>법무법인 초원이 주식리딩방 사기 피해 구제를 위해 전담팀을 구성하고 대응을 강화하고 있습니다. 지급정지 신청, 계좌 추적 등 금융기관 대응을 우선 진행하며, 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 가압류 등 채권보전 조치도 병행할 예정입니다.</t>
+          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion을 이란 혁명수비대 자금 처리 및 허위 정보 제공 혐의로 폐쇄했습니다. 미국과 유럽연합도 Zedxion을 제재 명단에 올렸으며, 약 10억 달러 규모의 자금이 혁명수비대와 연계되어 처리된 것으로 파악됩니다. 이로 인해 Zedxion 이용자들의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>주식리딩방 사기로 인한 상대방의 책임이 명확하며(적합 조건 1), 법무법인이 사기피해구제센터와 전담팀을 운영하는 것은 다수의 피해자가 존재하고 집단적 피해(적합 조건 3)가 발생했음을 시사합니다. 개별 피해액이 크고 총 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 지급정지, 계좌 추적, 가압류 등 증거 확보 및 채권 보전 조치(적합 조건 5)가 진행 중입니다. 또한 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 있어 관련 공적 절차(적합 조건 6)가 진행 중이거나 임박했습니다.</t>
+          <t>영국 금융 규제당국이 암호화폐 거래소 Zedxion에 대해 이란 혁명수비대 자금 처리 및 허위 정보 제공을 이유로 폐쇄 조치를 내렸습니다. 이는 상대방 책임이 명확하고(적합 조건 1), 미국, EU 등 여러 공적 절차가 진행 중이며(적합 조건 6), 10억 달러 규모의 자금 처리와 플랫폼 폐쇄로 인한 다수 이용자의 집단적 피해(적합 조건 3, 4)가 예상되어 소송금융 투자에 적합합니다. 각국 규제 당국의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>Zedxion 이용자 다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>법무법인 초원 사기피해구제센터 주식리딩방사기 대응 강화...전담팀 통...</t>
+          <t>[저녁 뉴스브리핑] 미국·이스라엘과 이란 전쟁 심화로 글로벌 위험자산...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>mhns.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742032</t>
+          <t>https://www.tokenpost.kr/news/briefing/341895</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:49.537621+00:00</t>
+          <t>2026-03-21 12:36:25.029472+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>찰스슈왑 (Charles Schwab)</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>보이스피싱 가해자에 대한 형사 절차 진행 및 감형</t>
+          <t>FINRA(미국 금융산업규제국)에 손해배상 중재 신청</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>28세 청년이 11시간 동안 보이스피싱에 시달리다 사망한 사건. 가해자는 다른 피해자들과 합의하여 감형받았으며, AI 음성 복제 기술을 이용한 신종 보이스피싱 수법이 언급됨. 이 사건은 보이스피싱의 심각성과 피해 규모를 보여준다.</t>
+          <t>뉴욕에 거주하는 80대 노인이 기술지원 사칭 피싱으로 28만 4,650달러를 편취당했습니다. 피해자는 사기범들이 마이크로소프트 기술지원을 사칭해 원격 제어 후 암호화폐 계좌로 자금을 이체하게 했으며, 찰스슈왑이 고액의 이상 거래를 감시하고 차단할 의무를 다하지 않았다고 주장하며 FINRA에 중재를 신청했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>보이스피싱 가해자가 특정되어 형사 절차가 진행되었고(감형 이유 언급), 다수의 피해자가 발생한 집단적 피해 사례임. 피해자가 사망에 이르는 등 피해 규모가 매우 크며, 방송 보도 및 형사 절차를 통해 증거 확보가 용이할 것으로 판단됨. (적합 조건 1, 3, 4, 5, 6)</t>
+          <t>대형 금융기관(찰스슈왑)을 상대로 한 소송으로 자력 충분(적합 조건 2). 피해 금액이 28만 5천 달러로 규모가 크며(적합 조건 4), 고령 고객 계좌에서 발생한 이상 거래에 대한 금융기관의 감시 의무 위반 주장이 명확함(적합 조건 1). 이미 FBI 수사와 FINRA 중재 절차가 진행 중(적합 조건 6).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28만 4,650달러</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>28세 청년 죽음으로 몰아간 11시간의 보이스피싱 [꼬꼬무]</t>
+          <t>뉴욕 80대, 기술지원 사칭 피싱에 28만5,000달러 피해…암호화폐 전환 후...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725187</t>
+          <t>https://www.tokenpost.kr/news/breaking/341714</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:35.542291+00:00</t>
+          <t>2026-03-21 00:34:18.918862+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 및 돈세탁 조직</t>
+          <t>밈코인 사기 일당 (A씨 등)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검거 진행 중, 해외 총책 추적 중</t>
+          <t>MZS 코인 사기 사건 경찰 수사 및 재구속 진행 중, GCV 코인 사기 사건 1심 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>경찰이 보이스피싱 피해금을 가상자산으로 바꿔 해외로 송금한 돈세탁 조직을 검거했습니다. 이들은 서울 명동 오피스텔에 사무실을 차리고 범죄를 저질렀으며, 경찰은 현금, 은구슬, 금괴 등 총 60억 원에 달하는 범죄 수익을 확보했습니다. 현재 19명이 검거되고 4명이 구속되었으며, 해외로 달아난 보이스피싱 총책을 추적 중입니다.</t>
+          <t>경제적 가치가 없는 밈코인(MZS, GCV)을 만들어 투자 사기를 벌인 일당이 120여명 이상의 피해자로부터 총 119억원 상당을 편취한 혐의로 경찰에 재구속되었습니다. 이들은 무가치한 코인을 고가에 판매하고 골프장 회원권을 미끼로 투자자들을 현혹했으며, 코인 지갑을 조종하여 투자금을 편취했습니다. 현재 경찰 수사가 진행 중이며, GCV 코인 관련 사건은 1심 재판 중으로 추가 피해자 발생 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(보이스피싱 및 돈세탁 조직), 피해 규모가 크며(확인된 범죄 수익 60억 원), 다수의 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 현금, 금괴 등 객관적 증거가 확보되었고, 공적 절차가 활발히 진행 중인 점(경찰 수사 및 검거)이 소송금융 투자에 매우 적합합니다.</t>
+          <t>사기 혐의로 일당이 구속되었고, 경찰 수사를 통해 범행 수법이 명확히 드러나 상대방 책임이 비교적 명확합니다(적합 조건 1). MZS 및 GCV 코인 사기로 최소 249명 이상의 다수 피해자가 발생했으며(적합 조건 3), 총 119억원 상당의 피해 규모가 매우 큽니다(적합 조건 4). 경찰 수사 및 재구속이 진행 중이며, GCV 코인 사건은 이미 1심 재판 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>60억 원</t>
+          <t>총 119억원 상당</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 249명 이상 (800명 이상 추정)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>금고에 현금다발 가득‥검은 돈 세탁조직 덜미</t>
+          <t>‘밈코인’ 사기 일당, 풀려나자마자 또 재구속…피해자 120여명 달해</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808914_37012.html</t>
+          <t>https://biz.heraldcorp.com/article/10699456?ref=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-20 00:25:39.727861+00:00</t>
+          <t>2026-03-21 00:29:42.005671+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>보이스피싱 및 자금세탁 조직</t>
+          <t>김재현 전 옵티머스자산운용 대표</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄수익 압수</t>
+          <t>대법원 유죄 판결 확정 후 검찰의 범죄수익 환수 절차 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>경찰이 보이스피싱 범죄수익을 가상자산으로 바꾸고 금으로 환치기하는 방식으로 돈을 세탁한 조직원 19명을 검거하고 60억원 상당의 범죄 수익을 압수했다. 이들은 서울 명동 오피스텔에 사무실을 차리고 조직적으로 자금세탁을 진행했으며, 보이스피싱 총책은 해외로 도피해 추적 중이다. 이번 검거를 통해 다수의 보이스피싱 피해자들에 대한 구제 가능성이 열렸다.</t>
+          <t>김재현 전 옵티머스자산운용 대표가 1조 3천억 원대 펀드 사기로 대법원에서 징역 40년과 추징금 751억 원을 확정받았다. 검찰은 현재까지 총 193억 원의 범죄수익을 환수했으며, 이는 피해자들에게 환부될 예정이다. 검찰은 앞으로도 철저한 범죄수익 환수를 통해 피해 회복에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고 경찰이 60억원 상당의 범죄 수익을 압수하여 배상 재원 확보 가능성이 높습니다 (적합 조건 1, 2). 다수의 피해자가 발생했을 것으로 추정되며 피해 규모가 크고 (적합 조건 3, 4), 경찰 수사를 통해 객관적 증거가 확보되고 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
+          <t>김재현 전 대표의 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억 원대라는 막대한 피해 규모로 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 검찰이 범죄수익 환수를 적극적으로 진행 중이며(적합 조건 6), 이는 민사소송의 강력한 증거가 될 수 있음(적합 조건 5). 다만, 김재현 개인의 자력만으로는 전체 피해액을 충당하기 어려울 수 있어 추가적인 피고 특정 및 자력 확보가 관건임.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>최소 60억원</t>
+          <t>1조 3천억 원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[사사건건] 행인 있는데도…남양주 스토킹살해범 ‘잔혹범죄’ 정황 外</t>
+          <t>檢, '1조 펀드사기' 김재현 옵티머스 전 대표 추징금 4.5억 추가환수</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319522127?OutUrl=naver</t>
+          <t>https://view.asiae.co.kr/article/2026032019170263474</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-20 00:21:13.955861+00:00</t>
+          <t>2026-03-20 13:08:45.128123+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>이희진</t>
+          <t>옵티머스 사기 주범 및 관련자</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>민사 손해배상 대법원 확정 판결 후 재산명시 등 강제집행 절차 진행 중</t>
+          <t>검찰의 범죄수익 추가 환수 진행 중, 공탁금 출급청구권 확인 소송 승소</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>청담동 주식부자 이희진의 주식리딩방 사기 사건으로, 대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되었다. 피해자 모임 34명에 대한 배상금 4억 7천만원이 확정되었으나, 이희진 측이 절반 수준의 합의금을 제시하여 불발되었다. 현재 피해자들은 재산명시 등 법적 절차를 통해 배상금 회수를 추진 중이다.</t>
+          <t>검찰이 1조원대 옵티머스 펀드 사기 주범 김 전 대표의 범죄수익 4억 5천만원을 추가로 환수했습니다. 이는 김 전 대표 아내를 상대로 한 공탁금 출급청구권 확인 소송에서 승소한 결과로, 옵티머스 사기 피해자들의 손해배상과 관련하여 지속적인 자산 회수 노력이 이루어지고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), 34명의 피해자 모임이 존재하고(적합 조건 3), 피해 규모가 4억 7천만원으로 크다(적합 조건 4). 상대방이 호화생활을 영위하는 등 자력이 있을 것으로 추정되며(적합 조건 2), 현재 재산명시 등 강제집행 절차가 진행 중이다(적합 조건 6). 소송 자체는 종결되었으나, 배상금 회수 절차가 진행 중이므로 소송금융의 역할이 있을 수 있다.</t>
+          <t>1조원대 규모의 대형 금융 사기로, 주범의 책임이 명확하며 다수의 피해자가 발생했습니다. 검찰의 범죄수익 환수 절차가 진행 중이며, 이는 강력한 증거와 공적 절차의 진행을 의미하므로 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>4억 7천만원</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>34명</t>
+          <t>미상 (다수 추정)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[단독]'청담동 주식부자' 10년만에 피해자 합의 시도했지만 퇴짜</t>
+          <t>검찰, '1조대 옵티머스 사기 주범' 범죄수익 4.5억 추가 환수</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6487332?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319082214</t>
+          <t>https://www.hankyung.com/article/202603206068i</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-19 00:40:20.286519+00:00</t>
+          <t>2026-03-20 13:04:37.418714+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨</t>
+          <t>옵티머스 자산운용 및 김재현 전 대표</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 착수, 사기 혐의로 입건</t>
+          <t>김재현 전 대표의 형사 재판은 대법원에서 확정되었으나, 검찰의 범죄수익 환수 및 피해자 환부 절차가 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>전 서울시의원 A씨가 지역 주민과 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자 수가 많고 피해액이 커 집단 소송 가능성이 있으며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보인다.</t>
+          <t>옵티머스 펀드 사기 사건의 주범 김재현 전 대표가 1조 3천억원대 투자금을 편취한 혐의로 대법원에서 징역 40년과 추징금 751억 7천만원을 확정받았다. 검찰은 현재까지 총 193억 8천만원의 범죄수익을 환수했으며, 이 돈은 피해자들에게 환부될 예정이다. 검찰은 앞으로도 피해 회복을 위해 노력하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 명확하고(전 서울시의원 A씨 사기 혐의로 입건), 집단적 피해(수십 명), 피해 규모가 큼(10억 원 이상), 증거 확보 가능성 높음(경찰 수사 착수), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방의 자력은 추가 확인이 필요하나, 다수의 적합 조건 충족으로 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 대법원 판결로 명확히 확정되었고(적합 조건 1), 1조 3천억원대 투자금 사기로 다수의 피해자(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했다. 검찰 수사 및 대법원 판결 등 객관적 증거가 충분하며(적합 조건 5), 검찰의 범죄수익 환수 절차가 진행 중이다(적합 조건 6). 피해자들의 민사상 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>10억원 이상</t>
+          <t>1조 3천억원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>수십명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'수십억 빌린 뒤 잠적' 전 서울시의원…경찰, 수사 착수</t>
+          <t>검찰, ‘옵티머스 펀드사기’ 추징금 4.5억 추가 환수…총 194억 되찾아</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554303</t>
+          <t>https://www.dt.co.kr/article/12052868?ref=naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-18 12:33:27.481169+00:00</t>
+          <t>2026-03-20 13:01:17.153630+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과 (2025년 3월 12일), 2026년 10월 시행 예정</t>
+          <t>형사 고소 및 민사 손해배상 청구 준비 중, 지급정지 및 채권보전 조치 진행</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 디지털자산 거래소에도 보이스피싱 감시 의무가 부여되고 피해구제 범위가 디지털자산까지 확대됩니다. 이는 2025년 1~3월 기준 3천억 원 이상의 피해액과 5천 건 이상의 발생 건수를 기록한 디지털자산 악용 보이스피싱 범죄에 대응하기 위한 조치입니다. 법은 2026년 10월 시행될 예정이며, 기존 법적 공백을 해소하고 피해자 구제를 강화할 것으로 기대됩니다.</t>
+          <t>법무법인 초원이 주식리딩방 사기 피해 구제를 위해 전담팀을 구성하고 대응을 강화하고 있습니다. 지급정지 신청, 계좌 추적 등 금융기관 대응을 우선 진행하며, 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 가압류 등 채권보전 조치도 병행할 예정입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>대형 디지털자산 거래소라는 자력 있는 상대방, 3천억 원 이상의 막대한 피해 규모와 수천 건의 집단적 피해가 발생하여 소송금융 투자 매력이 높습니다. 통신사기피해환급법 개정안 통과로 디지털자산 거래소의 보이스피싱 감시 및 피해 구제 의무가 명확해졌으며, 이는 향후 소송에서 거래소의 책임을 입증하는 데 강력한 근거가 될 수 있습니다. 다만, 법 시행 전 발생한 피해에 대한 거래소의 책임 입증은 법적 쟁점이 될 수 있으나, 법 개정 자체가 사회적 책임 인식을 강화하는 계기가 됩니다.</t>
+          <t>주식리딩방 사기로 인한 상대방의 책임이 명확하며(적합 조건 1), 법무법인이 사기피해구제센터와 전담팀을 운영하는 것은 다수의 피해자가 존재하고 집단적 피해(적합 조건 3)가 발생했음을 시사합니다. 개별 피해액이 크고 총 피해 규모가 상당할 것으로 예상되며(적합 조건 4), 지급정지, 계좌 추적, 가압류 등 증거 확보 및 채권 보전 조치(적합 조건 5)가 진행 중입니다. 또한 형사 고소 및 민사 손해배상 청구를 단계적으로 추진하고 있어 관련 공적 절차(적합 조건 6)가 진행 중이거나 임박했습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>3116억 원 (2025년 1~3월 기준 총 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>5878건 (2025년 1~3월 기준 발생 건수)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정···거래소에 보이스피싱 상시 감시 의무 부...</t>
+          <t>법무법인 초원 사기피해구제센터 주식리딩방사기 대응 강화...전담팀 통...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>it.donga.com</t>
+          <t>mhns.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://it.donga.com/108573/</t>
+          <t>https://www.mhns.co.kr/news/articleView.html?idxno=742032</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:49.659698+00:00</t>
+          <t>2026-03-20 12:46:49.537621+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>통신사기피해법 개정안 국회 통과, 공포 6개월 후 시행 예정</t>
+          <t>보이스피싱 가해자에 대한 형사 절차 진행 및 감형</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해 구제를 위한 '통신사기피해법 개정안'이 국회를 통과했습니다. 이 법안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해 구제 의무를 부과하며, 피해 자산의 범위를 가상자산으로 확대하고 신속한 환급 근거를 마련했습니다. 개정된 법은 공포 6개월 후 시행될 예정입니다.</t>
+          <t>28세 청년이 11시간 동안 보이스피싱에 시달리다 사망한 사건. 가해자는 다른 피해자들과 합의하여 감형받았으며, AI 음성 복제 기술을 이용한 신종 보이스피싱 수법이 언급됨. 이 사건은 보이스피싱의 심각성과 피해 규모를 보여준다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>통신사기피해법 개정으로 가상자산 보이스피싱 피해 구제 법적 근거가 마련되어, 가상자산거래소의 책임이 명확해지고 피해자 구제가 용이해졌습니다. 보이스피싱은 집단적 피해를 야기하며, 거래소는 충분한 자력을 갖추고 있습니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>보이스피싱 가해자가 특정되어 형사 절차가 진행되었고(감형 이유 언급), 다수의 피해자가 발생한 집단적 피해 사례임. 피해자가 사망에 이르는 등 피해 규모가 매우 크며, 방송 보도 및 형사 절차를 통해 증거 확보가 용이할 것으로 판단됨. (적합 조건 1, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해도 구제…거래소, 의심 자금 상시감시 의무화</t>
+          <t>28세 청년 죽음으로 몰아간 11시간의 보이스피싱 [꼬꼬무]</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260316500823</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725187</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-18 00:16:43.172754+00:00</t>
+          <t>2026-03-20 00:26:35.542291+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>미래에셋생명</t>
+          <t>보이스피싱 조직 및 돈세탁 조직</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>회사 내부 조사 및 소송 대응 준비 중</t>
+          <t>경찰 수사 및 검거 진행 중, 해외 총책 추적 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>미래에셋생명 소속 보험설계사가 2015년부터 7년간 고객 자금 약 27억 4천만원을 투자 명목으로 편취한 금융사고가 발생했다. 미래에셋생명은 해당 사고를 공시하고 소송 대응 및 조사를 진행할 계획이라고 밝혔다. 피해 규모가 크고 상대방의 자력이 충분하여 소송금융 투자에 적합한 사건으로 판단된다.</t>
+          <t>경찰이 보이스피싱 피해금을 가상자산으로 바꿔 해외로 송금한 돈세탁 조직을 검거했습니다. 이들은 서울 명동 오피스텔에 사무실을 차리고 범죄를 저질렀으며, 경찰은 현금, 은구슬, 금괴 등 총 60억 원에 달하는 범죄 수익을 확보했습니다. 현재 19명이 검거되고 4명이 구속되었으며, 해외로 달아난 보이스피싱 총책을 추적 중입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 미래에셋생명 소속 설계사의 7년간 고객 자금 편취 사고로, 미래에셋생명의 사용자 책임이 인정될 가능성이 높으며, 피해 금액이 27억 원 이상으로 크다. 미래에셋생명은 대형 금융기관으로 충분한 배상 능력을 갖추고 있으며, 회사 공시 및 내부 조사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
+          <t>상대방 책임이 명확하고(보이스피싱 및 돈세탁 조직), 피해 규모가 크며(확인된 범죄 수익 60억 원), 다수의 피해자가 발생한 집단적 피해 사건입니다. 경찰 수사를 통해 현금, 금괴 등 객관적 증거가 확보되었고, 공적 절차가 활발히 진행 중인 점(경찰 수사 및 검거)이 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>27억4308만원</t>
+          <t>60억 원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>미래에셋생명 보험설계사, 2015년부터 7년간 고객 자금 27억 편취</t>
+          <t>금고에 현금다발 가득‥검은 돈 세탁조직 덜미</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065599827767893</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808914_37012.html</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:29.646199+00:00</t>
+          <t>2026-03-20 00:25:39.727861+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>미래에셋생명</t>
+          <t>보이스피싱 및 자금세탁 조직</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>피해 고객 소송 제기, 미래에셋생명 자체 조사 및 설계사 소송 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 범죄수익 압수</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>미래에셋생명 소속 보험설계사가 7년간 고객 자금 약 27억 4300만원을 편취하는 금융사고가 발생했습니다. 회사는 피해 고객의 소송 제기 이후에야 이를 인지하여 내부통제 부실 논란이 일고 있으며, 금융당국은 보험사의 내부통제 강화를 지속적으로 요구하고 있습니다. 미래에셋생명은 설계사에 대한 소송 및 조사를 진행 중입니다.</t>
+          <t>경찰이 보이스피싱 범죄수익을 가상자산으로 바꾸고 금으로 환치기하는 방식으로 돈을 세탁한 조직원 19명을 검거하고 60억원 상당의 범죄 수익을 압수했다. 이들은 서울 명동 오피스텔에 사무실을 차리고 조직적으로 자금세탁을 진행했으며, 보이스피싱 총책은 해외로 도피해 추적 중이다. 이번 검거를 통해 다수의 보이스피싱 피해자들에 대한 구제 가능성이 열렸다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>미래에셋생명의 7년간 내부통제 부실로 인한 설계사의 대규모 사기 방조 책임이 명확하며(적합 조건 1), 상대방인 미래에셋생명은 대형 금융기관으로 자력이 충분합니다(적합 조건 2). 약 27억 원의 피해 규모(적합 조건 4)는 다수의 고객에게 발생했을 가능성이 높고(적합 조건 3), 피해 고객의 소송 제기 및 회사 자체 조사를 통해 증거 확보가 용이하며(적합 조건 5), 금융당국의 내부통제 강화 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>보이스피싱 조직의 책임이 명확하고 경찰이 60억원 상당의 범죄 수익을 압수하여 배상 재원 확보 가능성이 높습니다 (적합 조건 1, 2). 다수의 피해자가 발생했을 것으로 추정되며 피해 규모가 크고 (적합 조건 3, 4), 경찰 수사를 통해 객관적 증거가 확보되고 공적 절차가 진행 중입니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>약 27억 4300만원</t>
+          <t>최소 60억원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>7년간 27억 편취한 보험설계사…미래에셋생명 내부통제 도마 위</t>
+          <t>[사사건건] 행인 있는데도…남양주 스토킹살해범 ‘잔혹범죄’ 정황 外</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093641</t>
+          <t>https://www.segye.com/newsView/20260319522127?OutUrl=naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-16 13:11:51.552292+00:00</t>
+          <t>2026-03-20 00:21:13.955861+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>암호화폐 ATM 운영업체</t>
+          <t>이희진</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>FBI 사기 신고 접수 및 워싱턴 D.C. 법무장관실 조사 진행 중</t>
+          <t>민사 손해배상 대법원 확정 판결 후 재산명시 등 강제집행 절차 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미국에서 암호화폐 ATM을 이용한 사기가 급증하여 2025년 한 해 동안 약 3억3350만 달러의 피해가 발생했습니다. 특히 고령층 피해가 두드러지며, ATM의 '귀속 공백' 구조가 자금 추적을 어렵게 하는 문제로 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 워싱턴 D.C. 법무장관실에서도 조사가 진행되는 등 공적 절차가 진행 중입니다.</t>
+          <t>청담동 주식부자 이희진의 주식리딩방 사기 사건으로, 대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되었다. 피해자 모임 34명에 대한 배상금 4억 7천만원이 확정되었으나, 이희진 측이 절반 수준의 합의금을 제시하여 불발되었다. 현재 피해자들은 재산명시 등 법적 절차를 통해 배상금 회수를 추진 중이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>암호화폐 ATM 운영업체의 '귀속 공백' 구조가 사기 자금 추적을 어렵게 하여 시스템적 문제가 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 약 3억3350만 달러(약 4999억 원)에 달하는 막대한 피해 규모가 확인됩니다. 블록체인 보안업체 분석, FBI 신고 데이터, 워싱턴 D.C. 법무장관실 조사 등 객관적 증거가 존재하며, 공적 절차가 진행 중입니다.</t>
+          <t>대법원에서 형사 유죄 및 민사 손해배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1, 5), 34명의 피해자 모임이 존재하고(적합 조건 3), 피해 규모가 4억 7천만원으로 크다(적합 조건 4). 상대방이 호화생활을 영위하는 등 자력이 있을 것으로 추정되며(적합 조건 2), 현재 재산명시 등 강제집행 절차가 진행 중이다(적합 조건 6). 소송 자체는 종결되었으나, 배상금 회수 절차가 진행 중이므로 소송금융의 역할이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>약 3억3350만 달러 (약 4999억 원)</t>
+          <t>4억 7천만원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>1만2000건 이상 (주로 고령층)</t>
+          <t>34명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>미국 암호화폐 ATM 사기 급증…고령층 노린 ‘귀속 공백’이 추적 막았...</t>
+          <t>[단독]'청담동 주식부자' 10년만에 피해자 합의 시도했지만 퇴짜</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339688</t>
+          <t>https://www.nocutnews.co.kr/news/6487332?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260319082214</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:59.218783+00:00</t>
+          <t>2026-03-19 00:40:20.286519+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>임모씨 외 커스프그룹 운영진 27명</t>
+          <t>전 서울시의원 A씨</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>커스프그룹 운영진 27명 유사수신행위 및 사기 혐의로 기소, 형사 재판 진행 중</t>
+          <t>경찰 수사 착수, 사기 혐의로 입건</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>교육업체 '커스프그룹'이 2만여 명의 회원으로부터 2900억 원 상당의 폰지 사기를 벌인 후 잠적했다. 4년간의 수사 지연 끝에 검찰이 지난해 12월 대표 임씨와 운영진 27명을 유사수신행위 및 사기 혐의로 기소했다. 피해자들은 과거 민사소송에서 패소한 경험이 있으며, 현재 형사 재판이 진행 중이다.</t>
+          <t>전 서울시의원 A씨가 지역 주민과 구청 직원 수십 명에게 10억 원 이상을 빌린 뒤 갚지 않고 잠적하여 사기 혐의로 경찰 수사를 받고 있다. 피해자 수가 많고 피해액이 커 집단 소송 가능성이 있으며, 경찰 수사를 통해 증거 확보가 용이할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 2만여 명의 피해자와 2900억 원 규모의 피해액으로 집단적 피해 및 피해 규모가 매우 큼(적합 조건 3, 4). 검찰 수사를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 운영진 27명이 기소되어 공적 절차가 진행 중이다(적합 조건 6). 운영진들이 수십억 원의 수당을 받은 점을 고려할 때 자력 확보 가능성도 있다(적합 조건 2).</t>
+          <t>적합 조건: 상대방 책임이 명확하고(전 서울시의원 A씨 사기 혐의로 입건), 집단적 피해(수십 명), 피해 규모가 큼(10억 원 이상), 증거 확보 가능성 높음(경찰 수사 착수), 이미 공적 절차(경찰 수사)가 진행 중임. 상대방의 자력은 추가 확인이 필요하나, 다수의 적합 조건 충족으로 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>2972억여원</t>
+          <t>10억원 이상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>2만898명</t>
+          <t>수십명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>관할 못 정해서…‘2900억대 폰지 사기’ 검경, 4년간 16번 ‘핑퐁’</t>
+          <t>'수십억 빌린 뒤 잠적' 전 서울시의원…경찰, 수사 착수</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603152035015</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554303</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-15 13:06:47.363670+00:00</t>
+          <t>2026-03-18 12:33:27.481169+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>커스프그룹 대표 임모씨 및 운영진</t>
+          <t>디지털자산 거래소</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>검찰 기소 완료, 형사 재판 예정</t>
+          <t>통신사기피해환급법 개정안 국회 통과 (2025년 3월 12일), 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>교육 업체 '커스프그룹'이 2만여 명으로부터 약 3000억 원을 수수한 폰지사기 사건으로, 검찰과 경찰의 4년간 지지부진한 수사 끝에 지난해 12월 대표 임모씨 등 운영진 27명이 유사수신행위 및 사기 혐의로 기소되었습니다. 피해자들은 수사 지연으로 민사소송에서 패소하는 불이익을 겪었으며, 현재 형사 재판이 진행될 예정입니다.</t>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 디지털자산 거래소에도 보이스피싱 감시 의무가 부여되고 피해구제 범위가 디지털자산까지 확대됩니다. 이는 2025년 1~3월 기준 3천억 원 이상의 피해액과 5천 건 이상의 발생 건수를 기록한 디지털자산 악용 보이스피싱 범죄에 대응하기 위한 조치입니다. 법은 2026년 10월 시행될 예정이며, 기존 법적 공백을 해소하고 피해자 구제를 강화할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>커스프그룹 대표 및 운영진의 폰지사기 혐의가 검찰 수사로 명확히 드러나 27명이 기소되었으며(적합 조건 1, 5, 6), 2만여 명의 피해자와 약 3000억 원에 달하는 막대한 피해 규모를 가지고 있어 집단소송 가능성이 매우 높습니다(적합 조건 3, 4). 비록 이전 민사 소송에서 패소했으나, 이는 수사 지연 때문으로 판단되며 형사 재판 결과에 따라 새로운 민사 소송의 기회가 열릴 수 있습니다.</t>
+          <t>대형 디지털자산 거래소라는 자력 있는 상대방, 3천억 원 이상의 막대한 피해 규모와 수천 건의 집단적 피해가 발생하여 소송금융 투자 매력이 높습니다. 통신사기피해환급법 개정안 통과로 디지털자산 거래소의 보이스피싱 감시 및 피해 구제 의무가 명확해졌으며, 이는 향후 소송에서 거래소의 책임을 입증하는 데 강력한 근거가 될 수 있습니다. 다만, 법 시행 전 발생한 피해에 대한 거래소의 책임 입증은 법적 쟁점이 될 수 있으나, 법 개정 자체가 사회적 책임 인식을 강화하는 계기가 됩니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>2972억 9165만원</t>
+          <t>3116억 원 (2025년 1~3월 기준 총 피해액)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>2만 898명</t>
+          <t>5878건 (2025년 1~3월 기준 발생 건수)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>[단독]3000억대 폰지 사기 사건, 검경 16번 핑퐁 끝 4년 만에 기소</t>
+          <t>통신사기피해환급법 개정···거래소에 보이스피싱 상시 감시 의무 부...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>it.donga.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603151542001</t>
+          <t>https://it.donga.com/108573/</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-15 12:47:15.205770+00:00</t>
+          <t>2026-03-18 12:17:49.659698+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 피해 구제 제도 신설</t>
+          <t>통신사기피해법 개정안 국회 통과, 공포 6개월 후 시행 예정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 범죄의 피해 구제가 어려웠던 한계를 극복하기 위해 새로운 조치가 마련되었습니다. 피해자가 희망할 경우 가상자산 거래소가 직접 가상자산을 매도하여 현금으로 환급하는 방식으로, 피해 회수 가능성이 높아질 것으로 기대됩니다.</t>
+          <t>가상자산 보이스피싱 피해 구제를 위한 '통신사기피해법 개정안'이 국회를 통과했습니다. 이 법안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해 구제 의무를 부과하며, 피해 자산의 범위를 가상자산으로 확대하고 신속한 환급 근거를 마련했습니다. 개정된 법은 공포 6개월 후 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 범죄자의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 예상됩니다. 특히, 가상자산 거래소가 직접 매도하여 현금으로 환급하는 새로운 피해 구제 조치가 마련되어, 기존에 어려웠던 피해 회수 가능성이 크게 높아졌습니다. 이는 소송금융 투자에 있어 중요한 회수 가능성을 제공합니다.</t>
+          <t>통신사기피해법 개정으로 가상자산 보이스피싱 피해 구제 법적 근거가 마련되어, 가상자산거래소의 책임이 명확해지고 피해자 구제가 용이해졌습니다. 보이스피싱은 집단적 피해를 야기하며, 거래소는 충분한 자력을 갖추고 있습니다. (적합 조건 1, 2, 3, 5, 6)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'가상자산' 악용 보이스피싱도 피해 구제된다</t>
+          <t>가상자산 보이스피싱 피해도 구제…거래소, 의심 자금 상시감시 의무화</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240628</t>
+          <t>https://www.nongmin.com/article/20260316500823</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 00:29:00.819854+00:00</t>
+          <t>2026-03-18 00:16:43.172754+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>미래에셋생명</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>FBI에 1만2000건 이상 신고 접수 및 수사 진행 중</t>
+          <t>회사 내부 조사 및 소송 대응 준비 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>미국에서 암호화폐 ATM의 속도와 익명성을 악용한 사기 피해가 급증하고 있으며, FBI에 접수된 관련 신고 건수가 1만2000건을 넘어섰다. 범죄 조직들이 ATM을 이용해 피해자들로부터 돈을 빼내고 있는 상황으로, 2025년에는 사기 피해가 33% 증가할 것으로 예상된다.</t>
+          <t>미래에셋생명 소속 보험설계사가 2015년부터 7년간 고객 자금 약 27억 4천만원을 투자 명목으로 편취한 금융사고가 발생했다. 미래에셋생명은 해당 사고를 공시하고 소송 대응 및 조사를 진행할 계획이라고 밝혔다. 피해 규모가 크고 상대방의 자력이 충분하여 소송금융 투자에 적합한 사건으로 판단된다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>FBI에 1만2000건 이상의 신고가 접수되어 집단적 피해 및 상당한 피해 규모가 예상되며(적합 조건 3, 4), FBI 수사 진행으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 암호화폐 ATM의 '속도'와 '익명성' 악용이 언급된 점을 고려할 때, ATM 제조사 또는 운영사의 보안상 과실에 대한 법리 검토를 통해 소송금융 투자 기회를 모색할 수 있음.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 미래에셋생명 소속 설계사의 7년간 고객 자금 편취 사고로, 미래에셋생명의 사용자 책임이 인정될 가능성이 높으며, 피해 금액이 27억 원 이상으로 크다. 미래에셋생명은 대형 금융기관으로 충분한 배상 능력을 갖추고 있으며, 회사 공시 및 내부 조사를 통해 증거 확보가 용이할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
+          <t>27억4308만원</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>2025년 美 암호화폐 ATM 사기 33% 증가…AI가 핵심</t>
+          <t>미래에셋생명 보험설계사, 2015년부터 7년간 고객 자금 27억 편취</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640489</t>
+          <t>https://mdtoday.co.kr/news/view/1065599827767893</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-12 12:36:41.778205+00:00</t>
+          <t>2026-03-17 00:50:29.646199+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>미래에셋생명</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>검찰 구형</t>
+          <t>피해 고객 소송 제기, 미래에셋생명 자체 조사 및 설계사 소송 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 보이스피싱 조직원들이 피해자 110명으로부터 약 94억 원을 가로챈 혐의로 재판에 넘겨졌다. 검찰은 총책 B씨를 포함한 조직원들에게 최대 징역 25년을 구형했으며, 이들은 '채터'와 '텔러' 역할을 분담해 범행을 저질렀다.</t>
+          <t>미래에셋생명 소속 보험설계사가 7년간 고객 자금 약 27억 4300만원을 편취하는 금융사고가 발생했습니다. 회사는 피해 고객의 소송 제기 이후에야 이를 인지하여 내부통제 부실 논란이 일고 있으며, 금융당국은 보험사의 내부통제 강화를 지속적으로 요구하고 있습니다. 미래에셋생명은 설계사에 대한 소송 및 조사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 검찰 구형을 통해 명확히 드러났으며 (상대방 책임 명확), 피해자 110명과 약 94억 원의 피해 규모로 집단적 피해가 크다 (집단적 피해, 피해 규모 큼). 현재 검찰 수사 및 구형이 진행 중으로 공적 절차가 활발하다 (공적 절차 진행 중).</t>
+          <t>미래에셋생명의 7년간 내부통제 부실로 인한 설계사의 대규모 사기 방조 책임이 명확하며(적합 조건 1), 상대방인 미래에셋생명은 대형 금융기관으로 자력이 충분합니다(적합 조건 2). 약 27억 원의 피해 규모(적합 조건 4)는 다수의 고객에게 발생했을 가능성이 높고(적합 조건 3), 피해 고객의 소송 제기 및 회사 자체 조사를 통해 증거 확보가 용이하며(적합 조건 5), 금융당국의 내부통제 강화 요구 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>약 94억 원</t>
+          <t>약 27억 4300만원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>110명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>檢, '캄보디아 보이스피싱' 조직원에 최대 징역 25년 구형</t>
+          <t>7년간 27억 편취한 보험설계사…미래에셋생명 내부통제 도마 위</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262432</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093641</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 12:32:58.674388+00:00</t>
+          <t>2026-03-16 13:11:51.552292+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>암호화폐 ATM 운영업체</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>FBI 사기 신고 접수 및 워싱턴 D.C. 법무장관실 조사 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>금융위원회가 가상자산거래소의 보이스피싱 방지 의무를 강화하고 가상자산 피해도 보상 범위에 포함하는 통신사기피해환급법 개정안을 발표했다. 이 법안은 국회를 통과했으며, 오는 10월부터 시행될 예정이다. 기존에 구제받기 어려웠던 가상자산 보이스피싱 피해자들에게 새로운 구제 길이 열릴 것으로 기대된다.</t>
+          <t>미국에서 암호화폐 ATM을 이용한 사기가 급증하여 2025년 한 해 동안 약 3억3350만 달러의 피해가 발생했습니다. 특히 고령층 피해가 두드러지며, ATM의 '귀속 공백' 구조가 자금 추적을 어렵게 하는 문제로 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 워싱턴 D.C. 법무장관실에서도 조사가 진행되는 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 통과로 가상자산 피해에 대한 보상이 법적으로 가능해져, 기존에 구제받기 어려웠던 다수의 가상자산 보이스피싱 피해자들이 소송을 제기할 수 있는 새로운 길이 열렸습니다. 이는 집단적 피해 가능성(적합 조건 3)과 피해 규모가 클 가능성(적합 조건 4)을 높입니다. 또한, 주요 가상자산거래소는 자력이 충분하여(적합 조건 2) 배상 능력이 있으며, 거래 기록 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
+          <t>암호화폐 ATM 운영업체의 '귀속 공백' 구조가 사기 자금 추적을 어렵게 하여 시스템적 문제가 지적됩니다. FBI에 1만2000건 이상의 사기 신고가 접수되었고, 약 3억3350만 달러(약 4999억 원)에 달하는 막대한 피해 규모가 확인됩니다. 블록체인 보안업체 분석, FBI 신고 데이터, 워싱턴 D.C. 법무장관실 조사 등 객관적 증거가 존재하며, 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3억3350만 달러 (약 4999억 원)</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2000건 이상 (주로 고령층)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>가상자산거래소, 보이스피싱 방지의 새로운 도약… 법 개정안 통과</t>
+          <t>미국 암호화폐 ATM 사기 급증…고령층 노린 ‘귀속 공백’이 추적 막았...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/338740</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339688</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-12 12:31:21.561950+00:00</t>
+          <t>2026-03-16 00:27:59.218783+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>가상자산거래소</t>
+          <t>임모씨 외 커스프그룹 운영진 27명</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법 개정안 본회의 통과, 10월 시행 예정</t>
+          <t>커스프그룹 운영진 27명 유사수신행위 및 사기 혐의로 기소, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>오는 10월부터 시행되는 개정안에 따라 가상자산도 보이스피싱 피해구제 대상에 포함된다. 가상자산거래소는 일반 금융회사와 같이 보이스피싱 방지 대책을 마련하고 피해를 의무 보상해야 한다. 이는 가상자산을 이용한 금융범죄가 증가함에 따라 피해자를 구제하고 범죄를 사전 차단하기 위한 법적 근거를 마련한 것이다.</t>
+          <t>교육업체 '커스프그룹'이 2만여 명의 회원으로부터 2900억 원 상당의 폰지 사기를 벌인 후 잠적했다. 4년간의 수사 지연 끝에 검찰이 지난해 12월 대표 임씨와 운영진 27명을 유사수신행위 및 사기 혐의로 기소했다. 피해자들은 과거 민사소송에서 패소한 경험이 있으며, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>개정안 통과로 가상자산거래소의 보이스피싱 방지 의무 및 피해 보상 의무가 법적으로 명시되어 책임 소재가 명확해졌으며(적합 조건 1), 가상자산거래소는 대규모 자력을 가진 상대방이다(적합 조건 2). 보이스피싱은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 큰 경우가 많아(적합 조건 4) 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 검찰 기소로 명확하며(적합 조건 1), 2만여 명의 피해자와 2900억 원 규모의 피해액으로 집단적 피해 및 피해 규모가 매우 큼(적합 조건 3, 4). 검찰 수사를 통해 증거가 충분히 확보되었고(적합 조건 5), 현재 운영진 27명이 기소되어 공적 절차가 진행 중이다(적합 조건 6). 운영진들이 수십억 원의 수당을 받은 점을 고려할 때 자력 확보 가능성도 있다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2972억여원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2만898명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>보이스피싱 피해구제에 '코인'도 포함된다</t>
+          <t>관할 못 정해서…‘2900억대 폰지 사기’ 검경, 4년간 16번 ‘핑퐁’</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986579</t>
+          <t>https://www.khan.co.kr/article/202603152035015</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-12 12:22:32.040709+00:00</t>
+          <t>2026-03-15 13:06:47.363670+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>가상자산거래소</t>
+          <t>커스프그룹 대표 임모씨 및 운영진</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>검찰 기소 완료, 형사 재판 예정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 기존에는 가상자산이 연루된 보이스피싱 피해 환급이 어려웠으나, 이번 개정으로 가상자산 피해도 환급이 가능해지며, 거래소가 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거도 마련되었다. 개정안은 오는 10월부터 시행될 예정이다.</t>
+          <t>교육 업체 '커스프그룹'이 2만여 명으로부터 약 3000억 원을 수수한 폰지사기 사건으로, 검찰과 경찰의 4년간 지지부진한 수사 끝에 지난해 12월 대표 임모씨 등 운영진 27명이 유사수신행위 및 사기 혐의로 기소되었습니다. 피해자들은 수사 지연으로 민사소송에서 패소하는 불이익을 겪었으며, 현재 형사 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정으로 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어 상대방 책임이 명확해질 법적 근거가 마련됨 (적합 조건 1). 가상자산 관련 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하며 (적합 조건 3, 4), 개정안 통과라는 공적 절차가 진행되었음 (적합 조건 6). 주요 가상자산거래소는 자력이 충분할 것으로 예상됨 (적합 조건 2).</t>
+          <t>커스프그룹 대표 및 운영진의 폰지사기 혐의가 검찰 수사로 명확히 드러나 27명이 기소되었으며(적합 조건 1, 5, 6), 2만여 명의 피해자와 약 3000억 원에 달하는 막대한 피해 규모를 가지고 있어 집단소송 가능성이 매우 높습니다(적합 조건 3, 4). 비록 이전 민사 소송에서 패소했으나, 이는 수사 지연 때문으로 판단되며 형사 재판 결과에 따라 새로운 민사 소송의 기회가 열릴 수 있습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2972억 9165만원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 898명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>보이스피싱에 쓰인 코인도 환급…가상자산거래소 감시 의무</t>
+          <t>[단독]3000억대 폰지 사기 사건, 검경 16번 핑퐁 끝 4년 만에 기소</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260312163522762</t>
+          <t>https://www.khan.co.kr/article/202603151542001</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:00.388557+00:00</t>
+          <t>2026-03-15 12:47:15.205770+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 구제법 국회 본회의 통과 (2026년 10월 시행 예정)</t>
+          <t>가상자산 악용 보이스피싱 피해 구제 제도 신설</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 피해자 보호를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 법안은 가상자산사업자를 법 적용 대상에 포함하고, 가상자산 거래소 계정에 대한 지급정지 및 피해금 환급 절차를 적용하여 피해자 보호의 사각지대를 해소할 예정입니다. 법률은 2026년 10월부터 시행됩니다.</t>
+          <t>가상자산을 이용한 보이스피싱 범죄의 피해 구제가 어려웠던 한계를 극복하기 위해 새로운 조치가 마련되었습니다. 피해자가 희망할 경우 가상자산 거래소가 직접 가상자산을 매도하여 현금으로 환급하는 방식으로, 피해 회수 가능성이 높아질 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>새로운 법률인 '가상자산 보이스피싱 구제법' 통과로 가상자산을 이용한 보이스피싱 피해에 대한 법적 구제 절차가 명확해졌습니다. 이는 가해자의 책임이 명확해지고(적합 조건 1), 다수의 피해자에게 집단적 피해가 발생할 가능성이 높으며(적합 조건 3), 피해 규모가 클 수 있다는 점(적합 조건 4)을 시사합니다. 또한, 가상자산 계정 지급정지 및 환급 절차 도입으로 증거 확보 및 피해금 회수 가능성이 높아졌습니다(적합 조건 5).</t>
+          <t>가상자산 악용 보이스피싱 범죄자의 책임이 명확하며, 다수의 피해자와 큰 피해 규모가 예상됩니다. 특히, 가상자산 거래소가 직접 매도하여 현금으로 환급하는 새로운 피해 구제 조치가 마련되어, 기존에 어려웠던 피해 회수 가능성이 크게 높아졌습니다. 이는 소송금융 투자에 있어 중요한 회수 가능성을 제공합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 구제법, 본회의 통과… 피해자 보호 사각지대 해소...</t>
+          <t>'가상자산' 악용 보이스피싱도 피해 구제된다</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312001058</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240628</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:40.535069+00:00</t>
+          <t>2026-03-13 00:29:00.819854+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>FBI에 1만2000건 이상 신고 접수 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>오는 10월부터 가상자산을 탈취당한 보이스피싱 피해자도 피해 자산을 환급받을 수 있게 된다. 국회 본회의에서 통과된 통신사기피해환급법 개정안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과한다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 구제가 실효성 있게 이뤄질 것으로 기대된다.</t>
+          <t>미국에서 암호화폐 ATM의 속도와 익명성을 악용한 사기 피해가 급증하고 있으며, FBI에 접수된 관련 신고 건수가 1만2000건을 넘어섰다. 범죄 조직들이 ATM을 이용해 피해자들로부터 돈을 빼내고 있는 상황으로, 2025년에는 사기 피해가 33% 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>가상자산거래소는 자력이 충분한 대기업이며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 국회에서 관련 법안이 통과되어 공적 절차가 진행되었으며, 이는 가상자산거래소의 책임이 명확해질 근거가 됩니다. 특히 10월 법 시행 이후 발생하는 피해에 대한 소송금융 투자 가능성이 높습니다.</t>
+          <t>FBI에 1만2000건 이상의 신고가 접수되어 집단적 피해 및 상당한 피해 규모가 예상되며(적합 조건 3, 4), FBI 수사 진행으로 증거 확보 및 공적 절차 진행 중임(적합 조건 5, 6). 암호화폐 ATM의 '속도'와 '익명성' 악용이 언급된 점을 고려할 때, ATM 제조사 또는 운영사의 보안상 과실에 대한 법리 검토를 통해 소송금융 투자 기회를 모색할 수 있음.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2000건 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>보이스피싱에 당한 ‘코인’도 환급해준다…10월부터 가상자산 피해 구...</t>
+          <t>2025년 美 암호화폐 ATM 사기 33% 증가…AI가 핵심</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1249014.html</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640489</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:52.433393+00:00</t>
+          <t>2026-03-12 12:36:41.778205+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과 및 2026년 10월 시행 예정</t>
+          <t>검찰 구형</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>국회 본회의에서 '전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 통과되어 보이스피싱 피해구제 대상에 가상자산이 포함됩니다. 이에 따라 가상자산거래소는 금융회사와 동일한 수준의 보이스피싱 방지 의무를 지게 되며, 의심 계정 즉시 정지 및 피해 환급 절차 지원 등의 조치를 취해야 합니다. 이 법안은 2026년 10월부터 시행될 예정입니다.</t>
+          <t>캄보디아에 거점을 둔 보이스피싱 조직원들이 피해자 110명으로부터 약 94억 원을 가로챈 혐의로 재판에 넘겨졌다. 검찰은 총책 B씨를 포함한 조직원들에게 최대 징역 25년을 구형했으며, 이들은 '채터'와 '텔러' 역할을 분담해 범행을 저질렀다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>개정된 '통신사기피해환급법'이 국회 본회의를 통과하여 가상자산 관련 보이스피싱 피해 구제 범위가 확대되고 가상자산거래소에 방지 의무가 부과됩니다. 이는 향후 가상자산거래소의 책임이 명확해질 수 있는 법적 근거를 마련하며 (적합 조건 1), 보이스피싱은 다수의 피해자 발생 가능성(적합 조건 3)과 수백억 원 규모의 피해액(적합 조건 4)을 고려할 때 소송금융 투자에 적합합니다. 또한, 대형 가상자산거래소는 충분한 자력을 갖추고 있으며(적합 조건 2), 법안 통과 및 시행은 공적 절차 진행 중임을 의미합니다(적합 조건 6).</t>
+          <t>보이스피싱 조직의 책임이 검찰 구형을 통해 명확히 드러났으며 (상대방 책임 명확), 피해자 110명과 약 94억 원의 피해 규모로 집단적 피해가 크다 (집단적 피해, 피해 규모 큼). 현재 검찰 수사 및 구형이 진행 중으로 공적 절차가 활발하다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>수백억 원 이상 (누적)</t>
+          <t>약 94억 원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>110명</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>보이스피싱 피해구제 ‘가상자산’까지 확대…의심 계정 즉시 정지</t>
+          <t>檢, '캄보디아 보이스피싱' 조직원에 최대 징역 25년 구형</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11986417</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262432</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:27.400827+00:00</t>
+          <t>2026-03-12 12:32:58.674388+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 보이스피싱 금융사 무과실 배상 법안 발의</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>경남 창원에서 신청하지 않은 카드가 발급됐다는 전화에 속아 7억 2500만원의 보이스피싱 피해가 발생했다. 이 사건은 지난해 보이스피싱 평균 피해액의 13배가 넘는 초고액 피해 사례로, 경찰 수사가 진행 중이다. 국회에서는 금융사의 이상거래탐지시스템(FDS) 운영 의무화 및 보이스피싱 피해 무과실 배상을 골자로 하는 법안이 발의되어 금융기관의 책임 강화가 논의되고 있다.</t>
+          <t>금융위원회가 가상자산거래소의 보이스피싱 방지 의무를 강화하고 가상자산 피해도 보상 범위에 포함하는 통신사기피해환급법 개정안을 발표했다. 이 법안은 국회를 통과했으며, 오는 10월부터 시행될 예정이다. 기존에 구제받기 어려웠던 가상자산 보이스피싱 피해자들에게 새로운 구제 길이 열릴 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 금융기관(카드사, 증권사)을 상대로 한 소송 가능성이 제기됨. 적합 조건 3(집단적 피해): 보이스피싱 고액 피해자가 전국적으로 다수 발생하고 있음. 적합 조건 4(피해 규모 큼): 개별 피해액이 7억 2500만원으로 매우 크며, 1억원 이상 고액 피해 사례가 3천 건에 육박함. 적합 조건 5(증거 확보 가능): 경찰 수사가 진행 중이며, 원격 조종 프로그램 설치 등 구체적 정황이 파악됨. 적합 조건 6(공적 절차 진행 중): 경찰 수사 및 금융사의 책임 강화를 위한 '보이스피싱 금융사 무과실 배상' 법안이 발의되어 관련 절차가 진행 중임. 부적합 조건은 없음.</t>
+          <t>통신사기피해환급법 개정안 통과로 가상자산 피해에 대한 보상이 법적으로 가능해져, 기존에 구제받기 어려웠던 다수의 가상자산 보이스피싱 피해자들이 소송을 제기할 수 있는 새로운 길이 열렸습니다. 이는 집단적 피해 가능성(적합 조건 3)과 피해 규모가 클 가능성(적합 조건 4)을 높입니다. 또한, 주요 가상자산거래소는 자력이 충분하여(적합 조건 2) 배상 능력이 있으며, 거래 기록 등 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>7억 2500만원 (개별 피해), 전국적으로 1억원 이상 고액 피해 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>1인 (개별 피해), 전국적으로 1억원 이상 고액 피해자 약 3천명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>카드 발급됐다  전화 한 통에 7억 '덜컥'…'고액 피싱' 주의보</t>
+          <t>가상자산거래소, 보이스피싱 방지의 새로운 도약… 법 개정안 통과</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01958166645382664</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/338740</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-12 00:17:30.146551+00:00</t>
+          <t>2026-03-12 12:31:21.561950+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>사기 일당 적발 및 수사 진행 중</t>
+          <t>전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법 개정안 본회의 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>증시 열기를 틈타 비상장주식 상장을 미끼로 투자자들을 속여 돈을 가로채는 사기 사건이 발생하고 있다. 창원에서는 '곧 상장된다'는 말로 피해자 15명에게서 5억 8천만 원을 가로챈 일당이 적발되었으며, 일부 피해자에게는 대출까지 권유하며 투자를 종용했다는 주장이 제기되었다.</t>
+          <t>오는 10월부터 시행되는 개정안에 따라 가상자산도 보이스피싱 피해구제 대상에 포함된다. 가상자산거래소는 일반 금융회사와 같이 보이스피싱 방지 대책을 마련하고 피해를 의무 보상해야 한다. 이는 가상자산을 이용한 금융범죄가 증가함에 따라 피해자를 구제하고 범죄를 사전 차단하기 위한 법적 근거를 마련한 것이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>비상장주식 사기 일당이 적발되어 상대방 책임이 명확하고(적합 조건 1), 15명의 피해자에게서 5억 8천만 원의 피해가 발생하여 피해 규모가 크다(적합 조건 4). 이미 수사기관에 의해 적발되어 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>개정안 통과로 가상자산거래소의 보이스피싱 방지 의무 및 피해 보상 의무가 법적으로 명시되어 책임 소재가 명확해졌으며(적합 조건 1), 가상자산거래소는 대규모 자력을 가진 상대방이다(적합 조건 2). 보이스피싱은 다수의 피해자를 발생시키고(적합 조건 3) 피해 규모가 큰 경우가 많아(적합 조건 4) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>5억8000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>15명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[사설] 증시 열기 틈탄 비상장주식 사기 주의를</t>
+          <t>보이스피싱 피해구제에 '코인'도 포함된다</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483889</t>
+          <t>https://www.mk.co.kr/article/11986579</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:19.295602+00:00</t>
+          <t>2026-03-12 12:22:32.040709+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>A씨 (전직 증권사 직원)</t>
+          <t>가상자산거래소</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>1심에서 징역 8년 선고</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>전직 증권사 직원 A씨가 자신의 지위를 이용해 고객과 지인 등 11명으로부터 허위 투자 명목으로 총 247억 원을 가로챘습니다. A씨는 개인 채무 변제를 위한 '돌려막기' 수법을 사용했으며, 1심 재판부는 A씨에게 징역 8년을 선고하고 미회복 피해액이 60억 원을 상회한다고 판시했습니다.</t>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 기존에는 가상자산이 연루된 보이스피싱 피해 환급이 어려웠으나, 이번 개정으로 가상자산 피해도 환급이 가능해지며, 거래소가 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거도 마련되었다. 개정안은 오는 10월부터 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>전직 증권사 직원의 사기 행위로 상대방 책임이 명확하며(적합 조건 1), 이미 1심에서 유죄 판결이 선고되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 총 피해액이 247억 원, 미회복 피해액만 60억 원을 상회하여 피해 규모가 매우 크고(적합 조건 4), 11명의 피해자가 있어 집단 소송 가능성도 있습니다(적합 조건 3).</t>
+          <t>통신사기피해환급법 개정으로 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과되어 상대방 책임이 명확해질 법적 근거가 마련됨 (적합 조건 1). 가상자산 관련 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하며 (적합 조건 3, 4), 개정안 통과라는 공적 절차가 진행되었음 (적합 조건 6). 주요 가상자산거래소는 자력이 충분할 것으로 예상됨 (적합 조건 2).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>총 247억 1천991만원 (미회복 피해액 60억 원 상회)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>11명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[사건속으로]고객·지인 속여 투자금 247억 가로챈 전직 증권사 직원 ‘...</t>
+          <t>보이스피싱에 쓰인 코인도 환급…가상자산거래소 감시 의무</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>yeongnam.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.yeongnam.com/web/view.php?key=20260311026170618</t>
+          <t>https://www.ajunews.com/view/20260312163522762</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-11 12:33:10.380250+00:00</t>
+          <t>2026-03-12 12:19:00.388557+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>금융기관</t>
+          <t>미상 (보이스피싱 가해자)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>금융 당국의 비대면 금융사고 자율배상 제도 시행 중이나 실질적 구제 미흡</t>
+          <t>가상자산 보이스피싱 구제법 국회 본회의 통과 (2026년 10월 시행 예정)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>스미싱 범죄가 고도로 지능화되어 개인의 자산에 심각한 위협을 가하고 있습니다. 법원은 금융기관이 실질적인 본인 확인 조치를 다하지 않은 것에 대해 주의 의무 태만을 인정하며 피해자의 손을 들어준 사례가 있습니다. 금융 당국은 비대면 금융사고 자율배상 제도를 시행 중이나, 금융사들이 이용자 중과실을 이유로 배상을 거절하는 경우가 많아 실질적인 피해 구제가 어려운 상황입니다.</t>
+          <t>가상자산을 이용한 보이스피싱 피해자 보호를 위한 특별법 개정안이 국회 본회의를 통과했습니다. 이 법안은 가상자산사업자를 법 적용 대상에 포함하고, 가상자산 거래소 계정에 대한 지급정지 및 피해금 환급 절차를 적용하여 피해자 보호의 사각지대를 해소할 예정입니다. 법률은 2026년 10월부터 시행됩니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>금융기관의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방인 금융기관은 자력이 충분합니다(적합 조건 2). 스미싱은 불특정 다수에게 발생하는 집단적 피해이며(적합 조건 3), 1억 원 이상의 피해 사례가 언급되는 등 피해 규모가 큽니다(적합 조건 4). 법원 판결과 금융 당국의 자율배상 제도 시행은 증거 확보 및 공적 절차 진행의 근거가 됩니다(적합 조건 5, 6). 현재 자율배상 제도의 한계로 인해 소송의 필요성이 높습니다.</t>
+          <t>새로운 법률인 '가상자산 보이스피싱 구제법' 통과로 가상자산을 이용한 보이스피싱 피해에 대한 법적 구제 절차가 명확해졌습니다. 이는 가해자의 책임이 명확해지고(적합 조건 1), 다수의 피해자에게 집단적 피해가 발생할 가능성이 높으며(적합 조건 3), 피해 규모가 클 수 있다는 점(적합 조건 4)을 시사합니다. 또한, 가상자산 계정 지급정지 및 환급 절차 도입으로 증거 확보 및 피해금 회수 가능성이 높아졌습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>1억 원 이상 (개별 사례), 전체 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>다수 (스미싱 피해자)</t>
+          <t>미상 (다수 예상)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[기고] 스미싱 범죄 진화와 금융 보안의 새로운 패러다임</t>
+          <t>가상자산 보이스피싱 구제법, 본회의 통과… 피해자 보호 사각지대 해소...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2200378</t>
+          <t>https://www.newspim.com/news/view/20260312001058</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-11 00:38:14.296542+00:00</t>
+          <t>2026-03-12 12:18:40.535069+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>피해금 환급 및 반환 절차 지원, 공동소송 준비 중</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>최근 보이스피싱 범죄가 지능화되며 피해 금액과 피해자 수가 급증하고 있어 심각한 사회 문제로 지적되고 있다. 법무법인 신결은 보이스피싱 피해자들을 위해 전담 TF팀을 운영하며 피해금 환급 및 반환 절차 지원, 공동소송을 통한 집단 피해 대응 등 전문 법률 서비스를 제공하고 있다. 피해 발생 시 금융기관 및 경찰에 즉시 신고하고 법률 전문가의 도움을 받아 신속히 대응하는 것이 중요하다고 강조한다.</t>
+          <t>오는 10월부터 가상자산을 탈취당한 보이스피싱 피해자도 피해 자산을 환급받을 수 있게 된다. 국회 본회의에서 통과된 통신사기피해환급법 개정안은 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과한다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 구제가 실효성 있게 이뤄질 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 지속적으로 증가하며 집단적 피해(조건 3)가 발생하고 있고, 법무법인 신결이 공동소송을 통한 집단 피해 대응을 준비 중이다. 피해 금액이 커지고(조건 4) 있으며, 금융기관 및 경찰 신고 등 공적 절차(조건 6)가 진행 중이고, 증거 확보 가능성(조건 5)도 높다. 다만, 소송 상대방의 특정 및 자력 여부가 관건이 될 수 있다.</t>
+          <t>가상자산거래소는 자력이 충분한 대기업이며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 국회에서 관련 법안이 통과되어 공적 절차가 진행되었으며, 이는 가상자산거래소의 책임이 명확해질 근거가 됩니다. 특히 10월 법 시행 이후 발생하는 피해에 대한 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>법무법인 신결, 보이스피싱 피해구제 대응 강화…“보이스피싱 당했을...</t>
+          <t>보이스피싱에 당한 ‘코인’도 환급해준다…10월부터 가상자산 피해 구...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=2026030913460754416cf2d78c68_30</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1249014.html</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-09 12:48:18.366763+00:00</t>
+          <t>2026-03-12 12:17:52.433393+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>검찰 송치 및 수사 진행 중</t>
+          <t>통신사기피해환급법 개정안 국회 통과 및 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>그룹 부활의 4대 보컬 김재희가 유사수신행위 및 사기 혐의로 검찰에 송치된 일당 중 한 명으로 밝혀져 논란이 되고 있습니다. 해당 사건은 306명의 피해자와 190억 원 규모의 피해 금액을 발생시켰으며, 김재희는 혐의를 부인하고 있습니다. 현재 검찰 수사가 진행 중입니다.</t>
+          <t>국회 본회의에서 '전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 통과되어 보이스피싱 피해구제 대상에 가상자산이 포함됩니다. 이에 따라 가상자산거래소는 금융회사와 동일한 수준의 보이스피싱 방지 의무를 지게 되며, 의심 계정 즉시 정지 및 피해 환급 절차 지원 등의 조치를 취해야 합니다. 이 법안은 2026년 10월부터 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(범행 업체 및 김재희), 집단적 피해(피해자 306명)와 매우 큰 피해 규모(190억 원)를 가지고 있습니다. 또한 검찰 송치 및 경찰 조사를 통해 증거가 확보되었고 공적 절차가 진행 중입니다. 다만, 주된 피고가 될 업체의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>개정된 '통신사기피해환급법'이 국회 본회의를 통과하여 가상자산 관련 보이스피싱 피해 구제 범위가 확대되고 가상자산거래소에 방지 의무가 부과됩니다. 이는 향후 가상자산거래소의 책임이 명확해질 수 있는 법적 근거를 마련하며 (적합 조건 1), 보이스피싱은 다수의 피해자 발생 가능성(적합 조건 3)과 수백억 원 규모의 피해액(적합 조건 4)을 고려할 때 소송금융 투자에 적합합니다. 또한, 대형 가상자산거래소는 충분한 자력을 갖추고 있으며(적합 조건 2), 법안 통과 및 시행은 공적 절차 진행 중임을 의미합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>190억 원</t>
+          <t>수백억 원 이상 (누적)</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>306명</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>사기 혐의인데 '운명전쟁49' 출연..'아내와 사별' 김재희, 직접 입 열었...</t>
+          <t>보이스피싱 피해구제 ‘가상자산’까지 확대…의심 계정 즉시 정지</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/09/2026030920255155919</t>
+          <t>https://www.mk.co.kr/article/11986417</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-09 12:40:50.948038+00:00</t>
+          <t>2026-03-12 12:17:27.400827+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr"/>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>금융기관 (카드사, 증권사)</t>
+        </is>
+      </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 불법 유사수신 행위 확산 경고</t>
+          <t>경찰 수사 진행 중, 보이스피싱 금융사 무과실 배상 법안 발의</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>금융감독원이 원금 보장과 고수익을 미끼로 한 불법 유사수신 행위 확산에 소비자경보 '주의'를 발령했다. 허위 매매 프로그램, 신기술 개발 가장, 부동산 재테크 상담 등 다양한 수법으로 투자자를 유인한 뒤 잠적하는 사례가 잇따르고 있다. 금감원은 유튜브의 자극적인 투자 성공 사례나 AI 생성 허위 광고에 대한 각별한 주의를 당부했다.</t>
+          <t>경남 창원에서 신청하지 않은 카드가 발급됐다는 전화에 속아 7억 2500만원의 보이스피싱 피해가 발생했다. 이 사건은 지난해 보이스피싱 평균 피해액의 13배가 넘는 초고액 피해 사례로, 경찰 수사가 진행 중이다. 국회에서는 금융사의 이상거래탐지시스템(FDS) 운영 의무화 및 보이스피싱 피해 무과실 배상을 골자로 하는 법안이 발의되어 금융기관의 책임 강화가 논의되고 있다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>금감원의 소비자경보 발령으로 불법 유사수신 행위의 책임이 명확하며(상대방 책임 명확), 다양한 사기 수법이 상세히 설명되어 객관적 증거 확보 가능성이 높다(증거 확보 가능). 다수의 투자 사기 피해가 잇따르고 있어 집단적 피해에 해당하며(집단적 피해), 금감원의 공적 절차가 진행 중이다(공적 절차 진행). 다만, 불법 업체들의 자력 부족 및 자금 추적의 어려움이 투자 회수에 걸림돌이 될 수 있다.</t>
+          <t>적합 조건 2(상대방 자력 충분): 금융기관(카드사, 증권사)을 상대로 한 소송 가능성이 제기됨. 적합 조건 3(집단적 피해): 보이스피싱 고액 피해자가 전국적으로 다수 발생하고 있음. 적합 조건 4(피해 규모 큼): 개별 피해액이 7억 2500만원으로 매우 크며, 1억원 이상 고액 피해 사례가 3천 건에 육박함. 적합 조건 5(증거 확보 가능): 경찰 수사가 진행 중이며, 원격 조종 프로그램 설치 등 구체적 정황이 파악됨. 적합 조건 6(공적 절차 진행 중): 경찰 수사 및 금융사의 책임 강화를 위한 '보이스피싱 금융사 무과실 배상' 법안이 발의되어 관련 절차가 진행 중임. 부적합 조건은 없음.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7억 2500만원 (개별 피해), 전국적으로 1억원 이상 고액 피해 다수</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1인 (개별 피해), 전국적으로 1억원 이상 고액 피해자 약 3천명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>얼굴 공개하고 ‘수익률 300%’ 인증한 그 청년…금감원이 콕 집은 ‘절...</t>
+          <t>카드 발급됐다  전화 한 통에 7억 '덜컥'…'고액 피싱' 주의보</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017149?ref=naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01958166645382664</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:13.831840+00:00</t>
+          <t>2026-03-12 00:17:30.146551+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>사기 범행 확인 및 형사 절차 진행 추정</t>
+          <t>사기 일당 적발 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>가수 김재희가 부의장 및 사내이사로 연루된 사기 범행으로 306명의 피해자가 총 190억 원 규모의 피해를 입었습니다. 이 사건은 이미 사기 범행으로 확인되었으며, 김재희는 설명회에 참석하여 회사를 홍보한 것으로 알려졌습니다.</t>
+          <t>증시 열기를 틈타 비상장주식 상장을 미끼로 투자자들을 속여 돈을 가로채는 사기 사건이 발생하고 있다. 창원에서는 '곧 상장된다'는 말로 피해자 15명에게서 5억 8천만 원을 가로챈 일당이 적발되었으며, 일부 피해자에게는 대출까지 권유하며 투자를 종용했다는 주장이 제기되었다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 김재희가 사기 범행 업체의 부의장이자 사내이사로 연루되어 책임이 명확하며, 피해자 306명, 피해 금액 190억 원으로 집단적이고 규모가 큰 피해입니다. 이미 사기 범행이 확인된 것으로 보아 수사 등 공적 절차가 진행되었을 가능성이 높습니다. 다만, 상대방 업체의 구체적인 정보와 자력, 민사 소송의 진행 상황은 추가 확인이 필요합니다.</t>
+          <t>비상장주식 사기 일당이 적발되어 상대방 책임이 명확하고(적합 조건 1), 15명의 피해자에게서 5억 8천만 원의 피해가 발생하여 피해 규모가 크다(적합 조건 4). 이미 수사기관에 의해 적발되어 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>190억 원</t>
+          <t>5억8000만 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>306명</t>
+          <t>15명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>부활 김재희, '2천억대 사기 연루' 후 방송 출연? 직접 밝혔다… 제작진...</t>
+          <t>[사설] 증시 열기 틈탄 비상장주식 사기 주의를</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2121164</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1483889</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-09 12:32:56.776156+00:00</t>
+          <t>2026-03-11 12:35:19.295602+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>A씨 (전직 증권사 직원)</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
+          <t>1심에서 징역 8년 선고</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>금융감독원이 중동사태로 인한 증시 변동성을 틈타 기승을 부리는 투자사기에 대해 소비자경보 '주의'를 발령했습니다. 불법 업체들은 가짜 자동매매 프로그램, 신기술 투자 가장 등으로 원금 보장과 고수익을 약속하며 투자자를 현혹하고 있으며, 금감원은 지난해 295건의 유사수신 민원을 접수하고 26개 업체를 경찰에 수사 의뢰했습니다.</t>
+          <t>전직 증권사 직원 A씨가 자신의 지위를 이용해 고객과 지인 등 11명으로부터 허위 투자 명목으로 총 247억 원을 가로챘습니다. A씨는 개인 채무 변제를 위한 '돌려막기' 수법을 사용했으며, 1심 재판부는 A씨에게 징역 8년을 선고하고 미회복 피해액이 60억 원을 상회한다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>금감원 소비자경보 발령 및 26개 업체를 경찰에 수사 의뢰한 점을 볼 때 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 지난해 접수된 유사수신 민원 제보가 295건으로 다수의 피해자가 존재하며, 피해 규모도 클 것으로 예상됩니다. 다만, 특정 피고의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>전직 증권사 직원의 사기 행위로 상대방 책임이 명확하며(적합 조건 1), 이미 1심에서 유죄 판결이 선고되어 증거가 충분히 확보된 상태입니다(적합 조건 5, 6). 총 피해액이 247억 원, 미회복 피해액만 60억 원을 상회하여 피해 규모가 매우 크고(적합 조건 4), 11명의 피해자가 있어 집단 소송 가능성도 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 247억 1천991만원 (미회복 피해액 60억 원 상회)</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>최소 295명 이상</t>
+          <t>11명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>금감원 소비자경보 발령... 중동혼란 틈타 가짜 호재로 현혹</t>
+          <t>[사건속으로]고객·지인 속여 투자금 247억 가로챈 전직 증권사 직원 ‘...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>yeongnam.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202369</t>
+          <t>https://www.yeongnam.com/web/view.php?key=20260311026170618</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:06.883970+00:00</t>
+          <t>2026-03-11 12:33:10.380250+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>금융기관</t>
+        </is>
+      </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>금감원 소비자 주의 경보 발령, 경찰 수사 의뢰</t>
+          <t>금융 당국의 비대면 금융사고 자율배상 제도 시행 중이나 실질적 구제 미흡</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 사태를 틈탄 불법 유사수신행위에 대한 소비자 주의 경보를 발령했습니다. 원금 보장과 고수익을 미끼로 투자금을 편취하는 사기 수법이 기승을 부리고 있으며, 금감원은 지난해 접수된 295건의 민원 중 26개 업체를 경찰에 수사 의뢰했습니다. 신기술 개발, 부동산 투자 등을 가장한 사기가 주를 이루고 있습니다.</t>
+          <t>스미싱 범죄가 고도로 지능화되어 개인의 자산에 심각한 위협을 가하고 있습니다. 법원은 금융기관이 실질적인 본인 확인 조치를 다하지 않은 것에 대해 주의 의무 태만을 인정하며 피해자의 손을 들어준 사례가 있습니다. 금융 당국은 비대면 금융사고 자율배상 제도를 시행 중이나, 금융사들이 이용자 중과실을 이유로 배상을 거절하는 경우가 많아 실질적인 피해 구제가 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 금감원이 불법 유사수신행위를 경고하고 26개 업체를 경찰에 수사 의뢰하는 등 책임 주체가 명확하고 다수의 피해자가 발생했으며, 공적 기관의 조사가 진행 중이므로 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 불법업체의 자력 부족 및 잠적 가능성은 회수율에 영향을 미칠 수 있습니다.</t>
+          <t>금융기관의 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방인 금융기관은 자력이 충분합니다(적합 조건 2). 스미싱은 불특정 다수에게 발생하는 집단적 피해이며(적합 조건 3), 1억 원 이상의 피해 사례가 언급되는 등 피해 규모가 큽니다(적합 조건 4). 법원 판결과 금융 당국의 자율배상 제도 시행은 증거 확보 및 공적 절차 진행의 근거가 됩니다(적합 조건 5, 6). 현재 자율배상 제도의 한계로 인해 소송의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원 이상 (개별 사례), 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수 (최소 295건의 민원/제보)</t>
+          <t>다수 (스미싱 피해자)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>‘고수익? 원금보장?’ 금감원, “중동 사태 틈탄 투자사기 주의해야”</t>
+          <t>[기고] 스미싱 범죄 진화와 금융 보안의 새로운 패러다임</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260308511557?OutUrl=naver</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2200378</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-09 00:22:00.899706+00:00</t>
+          <t>2026-03-11 00:38:14.296542+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E62" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>피해금 환급 및 반환 절차 지원, 공동소송 준비 중</t>
+        </is>
+      </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>배우 섭외 가짜 후기를 이용해 투자자를 현혹하고 차명 계좌를 통해 자금을 모집한 투자 사기 사건입니다. 투자금 회수 요청 시 추가 납부를 요구하고 계좌를 수시로 바꿔가며 입금을 요구하는 등 전형적인 사기 수법을 사용했습니다. 다수의 피해자가 발생했을 것으로 추정됩니다.</t>
+          <t>최근 보이스피싱 범죄가 지능화되며 피해 금액과 피해자 수가 급증하고 있어 심각한 사회 문제로 지적되고 있다. 법무법인 신결은 보이스피싱 피해자들을 위해 전담 TF팀을 운영하며 피해금 환급 및 반환 절차 지원, 공동소송을 통한 집단 피해 대응 등 전문 법률 서비스를 제공하고 있다. 피해 발생 시 금융기관 및 경찰에 즉시 신고하고 법률 전문가의 도움을 받아 신속히 대응하는 것이 중요하다고 강조한다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>배우 섭외 가짜 후기를 이용한 투자 사기로 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 투자 사기 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 차명 계좌 사용 등 구체적인 사기 수법이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>보이스피싱 피해가 지속적으로 증가하며 집단적 피해(조건 3)가 발생하고 있고, 법무법인 신결이 공동소송을 통한 집단 피해 대응을 준비 중이다. 피해 금액이 커지고(조건 4) 있으며, 금융기관 및 경찰 신고 등 공적 절차(조건 6)가 진행 중이고, 증거 확보 가능성(조건 5)도 높다. 다만, 소송 상대방의 특정 및 자력 여부가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>이렇게 해서 '월 000만원' 번다 …알고보니 배우 섭외 가짜 후기</t>
+          <t>법무법인 신결, 보이스피싱 피해구제 대응 강화…“보이스피싱 당했을...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>beyondpost.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030970337</t>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026030913460754416cf2d78c68_30</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-09 00:21:38.743410+00:00</t>
+          <t>2026-03-09 12:48:18.366763+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
+          <t>검찰 송치 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>금융감독원이 시장 혼란을 틈탄 불법 유사수신행위에 대해 소비자경보 '주의' 단계를 발령했습니다. 고수익과 원금 보장을 미끼로 허위 투자 성공 후기 영상, 가짜 자동매매 프로그램, 신기술 개발 투자를 가장한 사기 수법이 기승을 부리고 있습니다. 금감원은 지난해 접수된 민원·제보 295건 중 26개 업체를 적발하여 경찰에 수사를 의뢰했습니다.</t>
+          <t>그룹 부활의 4대 보컬 김재희가 유사수신행위 및 사기 혐의로 검찰에 송치된 일당 중 한 명으로 밝혀져 논란이 되고 있습니다. 해당 사건은 306명의 피해자와 190억 원 규모의 피해 금액을 발생시켰으며, 김재희는 혐의를 부인하고 있습니다. 현재 검찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>불법 유사수신행위로 상대방 책임이 명확하며(조건 1), 금감원에 접수된 민원 295건과 26개 업체 적발을 통해 집단적 피해(조건 3)와 상당한 피해 규모(조건 4)가 예상됩니다. 금감원의 소비자경보 발령 및 경찰 수사 의뢰로 공적 절차가 진행 중이며(조건 6), 관련 증거 확보 가능성이 높습니다(조건 5). 다만, 상대방의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(범행 업체 및 김재희), 집단적 피해(피해자 306명)와 매우 큰 피해 규모(190억 원)를 가지고 있습니다. 또한 검찰 송치 및 경찰 조사를 통해 증거가 확보되었고 공적 절차가 진행 중입니다. 다만, 주된 피고가 될 업체의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>190억 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>다수 (금감원 접수 민원 295건)</t>
+          <t>306명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>여기 투자해서 월 000만원 …금감원, 유사수신행위 소비자경보</t>
+          <t>사기 혐의인데 '운명전쟁49' 출연..'아내와 사별' 김재희, 직접 입 열었...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01617046645381680</t>
+          <t>https://www.starnewskorea.com/star/2026/03/09/2026030920255155919</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:33.756067+00:00</t>
+          <t>2026-03-09 12:40:50.948038+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령 및 26개 업체 수사의뢰</t>
+          <t>금융감독원 소비자경보 발령 및 불법 유사수신 행위 확산 경고</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>원금 보장과 고수익을 내세운 불법 유사수신 사기가 기승을 부리고 있으며, 수소에너지, 드론, 아트테크 등 신기술·신사업 투자를 빙자한 사기가 급증하고 있습니다. 금융감독원은 소비자경보를 발령하고 혐의가 구체적인 26개 업체를 수사의뢰했습니다. 2025년 유사수신 관련 민원·제보는 295건에 달합니다.</t>
+          <t>금융감독원이 원금 보장과 고수익을 미끼로 한 불법 유사수신 행위 확산에 소비자경보 '주의'를 발령했다. 허위 매매 프로그램, 신기술 개발 가장, 부동산 재테크 상담 등 다양한 수법으로 투자자를 유인한 뒤 잠적하는 사례가 잇따르고 있다. 금감원은 유튜브의 자극적인 투자 성공 사례나 AI 생성 허위 광고에 대한 각별한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>불법 유사수신 사기로 상대방 책임이 명확하며(적합 조건 1), 금감원 소비자경보 발령 및 26개 업체 수사의뢰 등 공적 절차가 진행 중이고(적합 조건 6), 금감원 집계 295건의 민원·제보로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 금감원 자료가 객관적 증거가 될 수 있습니다(적합 조건 5). 다만, 불법 업체들의 자력 부족 및 잠적 가능성은 투자 회수에 있어 리스크 요인입니다.</t>
+          <t>금감원의 소비자경보 발령으로 불법 유사수신 행위의 책임이 명확하며(상대방 책임 명확), 다양한 사기 수법이 상세히 설명되어 객관적 증거 확보 가능성이 높다(증거 확보 가능). 다수의 투자 사기 피해가 잇따르고 있어 집단적 피해에 해당하며(집단적 피해), 금감원의 공적 절차가 진행 중이다(공적 절차 진행). 다만, 불법 업체들의 자력 부족 및 자금 추적의 어려움이 투자 회수에 걸림돌이 될 수 있다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>최소 295명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>수소기업 투자로 매달 수백만원 …‘투자 후기’ 믿었다가 낭패</t>
+          <t>얼굴 공개하고 ‘수익률 300%’ 인증한 그 청년…금감원이 콕 집은 ‘절...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603060509&amp;t=NN</t>
+          <t>https://www.sedaily.com/article/20017149?ref=naver</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:34.404853+00:00</t>
+          <t>2026-03-09 12:34:13.831840+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>과거 기업 비리 및 금융 상품 피해 발생, 관련 증거(비자금 장부) 존재 가능성</t>
+          <t>사기 범행 확인 및 형사 절차 진행 추정</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>드라마 '언더커버 미쓰홍'은 1997년 IMF 외환위기 당시 한민증권의 비자금 조성 및 '뉴코리아 펀드' 판매로 인한 다수 투자자의 막대한 피해를 다룹니다. 증권 감독관이 수상한 자금 흐름을 포착하고 비자금 장부를 추적하는 과정이 그려지며, 이는 기업의 무능과 무책임이 평범한 시민들에게 전가된 구조적 문제를 보여줍니다.</t>
+          <t>가수 김재희가 부의장 및 사내이사로 연루된 사기 범행으로 306명의 피해자가 총 190억 원 규모의 피해를 입었습니다. 이 사건은 이미 사기 범행으로 확인되었으며, 김재희는 설명회에 참석하여 회사를 홍보한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>한민증권이라는 금융기관의 명확한 기업 비리(비자금, 불량 금융상품 판매)가 존재하며, 증권 감독관의 조사 및 비자금 장부의 존재 가능성이 있어 증거 확보가 용이합니다. '뉴코리아 펀드'로 인해 다수의 투자자가 막대한 피해를 입었으므로 집단소송 가능성이 높고, 상대방의 자력도 충분할 것으로 판단됩니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 김재희가 사기 범행 업체의 부의장이자 사내이사로 연루되어 책임이 명확하며, 피해자 306명, 피해 금액 190억 원으로 집단적이고 규모가 큰 피해입니다. 이미 사기 범행이 확인된 것으로 보아 수사 등 공적 절차가 진행되었을 가능성이 높습니다. 다만, 상대방 업체의 구체적인 정보와 자력, 민사 소송의 진행 상황은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>190억 원</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수의 펀드 가입자</t>
+          <t>306명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>미쓰홍이 써내려간 ‘1997 오답노트’</t>
+          <t>부활 김재희, '2천억대 사기 연루' 후 방송 출연? 직접 밝혔다… 제작진...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/culture/culture_general/58954.html</t>
+          <t>https://www.xportsnews.com/article/2121164</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-07 12:39:34.194159+00:00</t>
+          <t>2026-03-09 12:32:56.776156+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>지웅파인아트 수뇌부 형사 재판 대법원 판결 확정, 피해자들의 민사소송 진행 중 (일부 승소)</t>
+          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>지웅파인아트 회장 A 씨가 900억 원대 폰지 사기로 징역 23년형을 확정받았으며, 581명의 투자자가 645억 원의 피해를 입었습니다. 형사 재판은 종결되었으나, 피해자들은 투자금 반환을 위한 민사소송을 제기하여 일부 승소했음에도 불구하고 피해 구제는 여전히 요원한 상황입니다. 검찰 추징금은 약 300억 원으로, 총 피해액 대비 부족하여 추가적인 자산 회수 노력이 필요합니다.</t>
+          <t>금융감독원이 중동사태로 인한 증시 변동성을 틈타 기승을 부리는 투자사기에 대해 소비자경보 '주의'를 발령했습니다. 불법 업체들은 가짜 자동매매 프로그램, 신기술 투자 가장 등으로 원금 보장과 고수익을 약속하며 투자자를 현혹하고 있으며, 금감원은 지난해 295건의 유사수신 민원을 접수하고 26개 업체를 경찰에 수사 의뢰했습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>900억 원대 폰지 사기범의 형사 책임이 대법원 판결로 명확히 확정되었고(조건 1), 581명의 피해자와 645억 원의 막대한 피해 규모를 가지고 있어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)에 해당합니다. 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 형사 절차는 종결되었으나 피해자들의 민사소송이 진행 중이거나 필요한 상황으로 공적 절차 진행 중(조건 6)으로 볼 수 있습니다. 다만, 검찰 추징금 300억 원이 총 피해액 645억 원에 미치지 못해 완전한 회수에는 어려움이 있을 수 있습니다.</t>
+          <t>금감원 소비자경보 발령 및 26개 업체를 경찰에 수사 의뢰한 점을 볼 때 상대방 책임이 명확하고 공적 절차가 진행 중입니다. 지난해 접수된 유사수신 민원 제보가 295건으로 다수의 피해자가 존재하며, 피해 규모도 클 것으로 예상됩니다. 다만, 특정 피고의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>645억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>581명</t>
+          <t>최소 295명 이상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>[단독] 정준호 민주당 의원 '900억 폰지사기범'으로부터 거액 수수 의혹</t>
+          <t>금감원 소비자경보 발령... 중동혼란 틈타 가짜 호재로 현혹</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509305</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202369</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-07 12:13:25.214681+00:00</t>
+          <t>2026-03-09 00:25:06.883970+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>피싱 조직 검거, 수사 진행 중</t>
+          <t>금감원 소비자 주의 경보 발령, 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>피싱 사이트를 통해 가상자산 지갑의 출금 권한을 탈취하여 8억 원 상당의 테더를 빼돌린 조직이 검거되었다. 피해자들은 피싱 사이트에 지갑을 연결하는 과정에서 출금 권한을 잃었으며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>금융감독원이 중동 사태를 틈탄 불법 유사수신행위에 대한 소비자 주의 경보를 발령했습니다. 원금 보장과 고수익을 미끼로 투자금을 편취하는 사기 수법이 기승을 부리고 있으며, 금감원은 지난해 접수된 295건의 민원 중 26개 업체를 경찰에 수사 의뢰했습니다. 신기술 개발, 부동산 투자 등을 가장한 사기가 주를 이루고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 8억 원 상당의 테더가 탈취된 피해 규모가 크며(적합 조건 4), 조직이 검거되어 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인된다. 다만 상대방이 범죄 조직이므로 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 금감원이 불법 유사수신행위를 경고하고 26개 업체를 경찰에 수사 의뢰하는 등 책임 주체가 명확하고 다수의 피해자가 발생했으며, 공적 기관의 조사가 진행 중이므로 증거 확보 및 집단 소송 가능성이 높습니다. 다만, 불법업체의 자력 부족 및 잠적 가능성은 회수율에 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 295건의 민원/제보)</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>피싱사이트로 '출금 권한' 탈취…8억 '테더' 빼돌린 조직 검거</t>
+          <t>‘고수익? 원금보장?’ 금감원, “중동 사태 틈탄 투자사기 주의해야”</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603048824i</t>
+          <t>http://www.segyebiz.com/newsView/20260308511557?OutUrl=naver</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-05 01:04:44.973861+00:00</t>
+          <t>2026-03-09 00:22:00.899706+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>대만 당국이 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산을 경매에 부쳐 약 200억 원을 확보했습니다. 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 예정입니다. 이는 범죄 조직에 대한 무관용 원칙의 일환으로 진행되었습니다.</t>
+          <t>배우 섭외 가짜 후기를 이용해 투자자를 현혹하고 차명 계좌를 통해 자금을 모집한 투자 사기 사건입니다. 투자금 회수 요청 시 추가 납부를 요구하고 계좌를 수시로 바꿔가며 입금을 요구하는 등 전형적인 사기 수법을 사용했습니다. 다수의 피해자가 발생했을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직인 '프린스그룹'이 특정되어 상대방 책임이 명확하며, 대만 당국에 의해 약 200억 원 규모의 자산이 압류 및 경매되어 자력과 증거가 충분합니다. 경매 대금이 향후 피해자 반환에 활용될 예정이므로 집단적 피해 규모가 크고 공적 절차가 진행 중입니다.</t>
+          <t>배우 섭외 가짜 후기를 이용한 투자 사기로 상대방의 책임이 명확하며(적합 조건 1), 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 투자 사기 특성상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 차명 계좌 사용 등 구체적인 사기 수법이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>최소 200억 원 (경매 낙찰액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>[이 시각 세계] 대만서 범죄 조직 '프린스그룹' 자산경매</t>
+          <t>이렇게 해서 '월 000만원' 번다 …알고보니 배우 섭외 가짜 후기</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804428_37012.html</t>
+          <t>https://www.hankyung.com/article/2026030970337</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-03 00:27:40.380569+00:00</t>
+          <t>2026-03-09 00:21:38.743410+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>관련 로펌 압수수색 진행 중, 피해자들의 법적 대응 시작</t>
+          <t>금융감독원 소비자경보 발령 및 경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>'커넥트인' 이용자들이 피해를 입어 법적 반격이 본격적으로 시작되었으며, 이와 관련하여 로펌에 대한 압수수색이 진행 중입니다. 이용자들이 '나라의 최상위 고위층'인 만큼 이번 사건은 거대한 파장을 예고하고 있으며, 다수의 피해자가 존재하고 공적 수사가 진행 중입니다.</t>
+          <t>금융감독원이 시장 혼란을 틈탄 불법 유사수신행위에 대해 소비자경보 '주의' 단계를 발령했습니다. 고수익과 원금 보장을 미끼로 허위 투자 성공 후기 영상, 가짜 자동매매 프로그램, 신기술 개발 투자를 가장한 사기 수법이 기승을 부리고 있습니다. 금감원은 지난해 접수된 민원·제보 295건 중 26개 업체를 적발하여 경찰에 수사를 의뢰했습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>관련 로펌에 대한 압수수색이 진행 중으로, 상대방의 책임이 비교적 명확하며(적합 조건 1) 공적 절차(수사)가 진행 중입니다(적합 조건 6). '피해자들을 대리한 법적 반격'은 다수의 피해자가 존재하며(적합 조건 3) 압수수색을 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '거대한 파장을 예고한다'는 피해 규모가 클 가능성을 시사합니다.</t>
+          <t>불법 유사수신행위로 상대방 책임이 명확하며(조건 1), 금감원에 접수된 민원 295건과 26개 업체 적발을 통해 집단적 피해(조건 3)와 상당한 피해 규모(조건 4)가 예상됩니다. 금감원의 소비자경보 발령 및 경찰 수사 의뢰로 공적 절차가 진행 중이며(조건 6), 관련 증거 확보 가능성이 높습니다(조건 5). 다만, 상대방의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (금감원 접수 민원 295건)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>'아너' 이나영·정은채·이청아 로펌 압수수색...커넥트인 파장 예고</t>
+          <t>여기 투자해서 월 000만원 …금감원, 유사수신행위 소비자경보</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517822</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01617046645381680</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-03 00:18:51.574269+00:00</t>
+          <t>2026-03-09 00:20:33.756067+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>대만에서 압류 자산 경매 진행 중, 창립자 기소 및 재판 대기, 미국에서 비트코인 몰수</t>
+          <t>금융감독원 소비자경보 발령 및 26개 업체 수사의뢰</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직 '프린스 그룹'의 압류 자산이 대만에서 200억 원 규모로 경매되었으며, 미국에서는 21조 원 상당의 비트코인이 몰수되었습니다. 창립자는 기소되어 재판을 앞두고 있으며, 대만 정부는 경매 대금을 피해자 반환에 활용할 방침을 밝혔습니다. 이는 대규모 금융사기 사건으로, 다수의 피해자가 발생했을 것으로 예상됩니다.</t>
+          <t>원금 보장과 고수익을 내세운 불법 유사수신 사기가 기승을 부리고 있으며, 수소에너지, 드론, 아트테크 등 신기술·신사업 투자를 빙자한 사기가 급증하고 있습니다. 금융감독원은 소비자경보를 발령하고 혐의가 구체적인 26개 업체를 수사의뢰했습니다. 2025년 유사수신 관련 민원·제보는 295건에 달합니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>프린스 그룹은 국제 온라인 금융사기 조직으로 책임이 명확하며(적합 조건 1), 압류 자산 200억 원과 미국에서 몰수된 21조 원 상당의 비트코인으로 보아 자력이 충분합니다(적합 조건 2). 국제 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 대만 및 미국 사법당국의 수사, 자산 압류, 기소 등 공적 절차가 진행 중이며 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
+          <t>불법 유사수신 사기로 상대방 책임이 명확하며(적합 조건 1), 금감원 소비자경보 발령 및 26개 업체 수사의뢰 등 공적 절차가 진행 중이고(적합 조건 6), 금감원 집계 295건의 민원·제보로 다수의 피해자가 발생하여 집단적 피해(적합 조건 3) 및 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 금감원 자료가 객관적 증거가 될 수 있습니다(적합 조건 5). 다만, 불법 업체들의 자력 부족 및 잠적 가능성은 투자 회수에 있어 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>최소 21조원 이상 (미국 몰수 비트코인 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상 (국제 온라인 금융사기로 다수 예상)</t>
+          <t>최소 295명 이상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>'범죄제국' 프린스그룹 자산 경매…대만서 총 200억대 낙찰</t>
+          <t>수소기업 투자로 매달 수백만원 …‘투자 후기’ 믿었다가 낭패</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030220344647525</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603060509&amp;t=NN</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-02 12:35:27.420771+00:00</t>
+          <t>2026-03-09 00:19:34.404853+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>프린스그룹</t>
+          <t>한민증권</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>창립자 재판 예정, 범죄 수익 자산 압류 및 경매 진행 중</t>
+          <t>과거 기업 비리 및 금융 상품 피해 발생, 관련 증거(비자금 장부) 존재 가능성</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원대에 낙찰되었다. 이 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 방침이며, 프린스그룹 창립자는 중국에서 재판을 앞두고 있다. 이는 대규모 금융사기 사건으로, 피해자 구제 및 범죄 수익 환수 절차가 진행 중임을 보여준다.</t>
+          <t>드라마 '언더커버 미쓰홍'은 1997년 IMF 외환위기 당시 한민증권의 비자금 조성 및 '뉴코리아 펀드' 판매로 인한 다수 투자자의 막대한 피해를 다룹니다. 증권 감독관이 수상한 자금 흐름을 포착하고 비자금 장부를 추적하는 과정이 그려지며, 이는 기업의 무능과 무책임이 평범한 시민들에게 전가된 구조적 문제를 보여줍니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(프린스그룹 금융사기 조직 특정), 200억 원대 자산이 압류될 정도로 자력이 충분하며, 국제 온라인 금융사기로 다수의 피해자가 예상됩니다. 이미 대만 당국의 수사 및 자산 압류 등 공적 절차가 진행 중이며, 창립자 재판을 앞두고 있어 증거 확보도 용이합니다. 피해 규모 또한 상당합니다.</t>
+          <t>한민증권이라는 금융기관의 명확한 기업 비리(비자금, 불량 금융상품 판매)가 존재하며, 증권 감독관의 조사 및 비자금 장부의 존재 가능성이 있어 증거 확보가 용이합니다. '뉴코리아 펀드'로 인해 다수의 투자자가 막대한 피해를 입었으므로 집단소송 가능성이 높고, 상대방의 자력도 충분할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>최소 202억 5천만 원 (압류 자산 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 펀드 가입자</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>‘캄보디아 범죄단지 배후’ 프린스그룹 자산 경매…200억 대 낙찰</t>
+          <t>미쓰홍이 써내려간 ‘1997 오답노트’</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497246&amp;ref=A</t>
+          <t>https://h21.hani.co.kr/arti/culture/culture_general/58954.html</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:10.255976+00:00</t>
+          <t>2026-03-07 12:39:34.194159+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>프린스그룹</t>
+          <t>지웅파인아트 회장 A 씨 및 수뇌부</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>대만 당국의 압류 자산 경매 진행, 프린스그룹 창립자 재판 예정</t>
+          <t>지웅파인아트 수뇌부 형사 재판 대법원 판결 확정, 피해자들의 민사소송 진행 중 (일부 승소)</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원 상당의 수퍼카가 낙찰되었다. 대만 당국은 사기 및 자금세탁 범죄에 엄정 대응하고 있으며, 매각 대금은 국고 귀속 또는 피해자 구제에 활용될 예정이다. 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있다.</t>
+          <t>지웅파인아트 회장 A 씨가 900억 원대 폰지 사기로 징역 23년형을 확정받았으며, 581명의 투자자가 645억 원의 피해를 입었습니다. 형사 재판은 종결되었으나, 피해자들은 투자금 반환을 위한 민사소송을 제기하여 일부 승소했음에도 불구하고 피해 구제는 여전히 요원한 상황입니다. 검찰 추징금은 약 300억 원으로, 총 피해액 대비 부족하여 추가적인 자산 회수 노력이 필요합니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>프린스그룹이 국제 온라인 금융사기 조직으로 지목되어 상대방 책임이 명확하며(조건 1), 압류 자산 매각액이 200억 원 이상으로 피해 규모가 크고(조건 4), 국제 금융사기 특성상 다수의 피해자가 발생했을 가능성이 높습니다(조건 3). 대만 당국의 압류 및 경매, 창립자 재판 등 공적 절차가 진행 중이며(조건 6), 매각 대금이 피해자 구제에 활용될 방침이어서 자력 확보 가능성도 높습니다(조건 2, 5).</t>
+          <t>900억 원대 폰지 사기범의 형사 책임이 대법원 판결로 명확히 확정되었고(조건 1), 581명의 피해자와 645억 원의 막대한 피해 규모를 가지고 있어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)에 해당합니다. 검찰 수사 및 형사 재판을 통해 증거가 충분히 확보되었으며(조건 5), 형사 절차는 종결되었으나 피해자들의 민사소송이 진행 중이거나 필요한 상황으로 공적 절차 진행 중(조건 6)으로 볼 수 있습니다. 다만, 검찰 추징금 300억 원이 총 피해액 645억 원에 미치지 못해 완전한 회수에는 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>202억 5천만원 이상 (압류 자산 매각액)</t>
+          <t>645억 원</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>581명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>낙찰가 무려 202억…수퍼카 '4대 천왕' 한자리에 모인 까닭</t>
+          <t>[단독] 정준호 민주당 의원 '900억 폰지사기범'으로부터 거액 수수 의혹</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408549</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509305</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-02 12:32:01.886767+00:00</t>
+          <t>2026-03-07 12:13:25.214681+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>국제 금융사기 조직의 자산 압류 및 경매 완료, 설립자 재판 대기 중, 경매 대금은 피해자 반환에 활용될 방침</t>
+          <t>피싱 조직 검거, 수사 진행 중</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>대만에서 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 약 202억 5천만 원에 낙찰되었습니다. 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이며, 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있습니다.</t>
+          <t>피싱 사이트를 통해 가상자산 지갑의 출금 권한을 탈취하여 8억 원 상당의 테더를 빼돌린 조직이 검거되었다. 피해자들은 피싱 사이트에 지갑을 연결하는 과정에서 출금 권한을 잃었으며, 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>국제 온라인 금융사기 조직 '프린스그룹'의 책임이 명확하며(적합 조건 1), 압류 자산이 200억 원 이상에 달해 상당한 자력이 확인됩니다(적합 조건 2). 온라인 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 압류 자산 규모로 미루어 볼 때 전체 피해 규모 또한 클 것으로 보입니다(적합 조건 4). 이미 자산 압류 및 경매가 진행되었고 설립자가 재판을 앞두고 있어 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>피싱 조직의 책임이 명확하고(적합 조건 1), 8억 원 상당의 테더가 탈취된 피해 규모가 크며(적합 조건 4), 조직이 검거되어 수사가 진행 중이므로 증거 확보 및 공적 절차 진행(적합 조건 5, 6)이 확인된다. 다만 상대방이 범죄 조직이므로 자력 확보 및 피해 회복 가능성에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
+          <t>8억 원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>'범죄 제국' 슈퍼카 24대 경매…낙찰가 '무려'</t>
+          <t>피싱사이트로 '출금 권한' 탈취…8억 '테더' 빼돌린 조직 검거</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020175&amp;t=NN</t>
+          <t>https://www.hankyung.com/article/202603048824i</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-02 12:30:39.189929+00:00</t>
+          <t>2026-03-05 01:04:44.973861+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>홍콩 경찰 수사 및 경고 발표</t>
+          <t>범죄 조직 자산 압류 및 경매 완료, 피해자 반환 예정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>홍콩에서 2025년 한 해 동안 1만2505건의 온라인 쇼핑 사기가 발생하여 전년 대비 8.2% 증가했습니다. 이 중 암호화폐 거래를 내세운 사기로 인해 한 피해자가 텔레그램에서 고객센터 직원을 사칭한 인물에게 인증코드를 제공하여 370만 홍콩달러 이상의 가상자산을 탈취당했습니다. 홍콩 경찰은 온라인 쇼핑 및 암호화폐 거래 시 공식 채널을 통한 문의와 신원 확인을 당부하며 수사를 진행 중입니다.</t>
+          <t>대만 당국이 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산을 경매에 부쳐 약 200억 원을 확보했습니다. 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 예정입니다. 이는 범죄 조직에 대한 무관용 원칙의 일환으로 진행되었습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>홍콩 경찰이 1만2505건의 온라인 쇼핑 사기를 보고하며 집단적 피해(조건 3)가 명확하고, 최대 370만 홍콩달러의 피해 규모(조건 4)가 큽니다. 경찰 수사 및 경고 발표로 공적 절차(조건 6)가 진행 중이며, 텔레그램 기록 등 증거 확보(조건 5)가 가능합니다. 다만, 상대방 특정 및 자력 확보가 어려워 소송 진행에 난항이 예상됩니다.</t>
+          <t>국제 온라인 금융사기 조직인 '프린스그룹'이 특정되어 상대방 책임이 명확하며, 대만 당국에 의해 약 200억 원 규모의 자산이 압류 및 경매되어 자력과 증거가 충분합니다. 경매 대금이 향후 피해자 반환에 활용될 예정이므로 집단적 피해 규모가 크고 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>370만 홍콩달러 이상</t>
+          <t>최소 200억 원 (경매 낙찰액)</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>1만2505건 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>홍콩, 2025년 온라인 쇼핑 사기 1만2505건…암호화폐 지갑 탈취로 370만홍...</t>
+          <t>[이 시각 세계] 대만서 범죄 조직 '프린스그룹' 자산경매</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334944</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804428_37012.html</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-01 12:29:34.717565+00:00</t>
+          <t>2026-03-03 00:27:40.380569+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>제인 스트리트</t>
+          <t>커넥트인 및 관련 로펌</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산 관리인의 소송 제기</t>
+          <t>관련 로펌 압수수색 진행 중, 피해자들의 법적 대응 시작</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>월가 최대 고빈도 트레이딩 기업 제인 스트리트가 테라폼랩스 파산 관리인에 의해 내부거래 혐의로 맨해튼 연방법원에 고소당했습니다. 제인 스트리트가 비공개 정보를 이용해 UST의 달러 페그 이탈을 촉발, 약 400억 달러 규모의 테라 생태계 붕괴를 가속화했다는 의혹입니다. 또한 비트코인 현물 ETF의 공인참여자 지위를 이용해 '오전 10시 덤프' 패턴으로 가격을 조작했다는 의혹도 제기되고 있습니다.</t>
+          <t>'커넥트인' 이용자들이 피해를 입어 법적 반격이 본격적으로 시작되었으며, 이와 관련하여 로펌에 대한 압수수색이 진행 중입니다. 이용자들이 '나라의 최상위 고위층'인 만큼 이번 사건은 거대한 파장을 예고하고 있으며, 다수의 피해자가 존재하고 공적 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>월가 최대 고빈도 트레이딩 기업인 제인 스트리트가 피고로 특정되어 자력이 충분하며(적합 조건 2), 테라폼랩스 파산 관리인이 내부거래 혐의로 고소하여 상대방 책임이 비교적 명확합니다(적합 조건 1). 약 400억 달러 규모의 테라 생태계 붕괴로 다수의 테라·루나 투자자들이 피해를 입어 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 소송에서 '10분의 시차', '비밀 그룹 채팅방' 등 구체적인 증거 정황이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>관련 로펌에 대한 압수수색이 진행 중으로, 상대방의 책임이 비교적 명확하며(적합 조건 1) 공적 절차(수사)가 진행 중입니다(적합 조건 6). '피해자들을 대리한 법적 반격'은 다수의 피해자가 존재하며(적합 조건 3) 압수수색을 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). '거대한 파장을 예고한다'는 피해 규모가 클 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>약 400억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>테라·루나 투자자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[토큰분석] 제인 스트리트는 정말 비트코인 가격을 억누르고 있었나</t>
+          <t>'아너' 이나영·정은채·이청아 로펌 압수수색...커넥트인 파장 예고</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/334797</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3517822</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-01 00:27:45.583596+00:00</t>
+          <t>2026-03-03 00:18:51.574269+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>피그 부처링 사기 조직</t>
+          <t>프린스 그룹</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>미국 국토안보수사국(HSI)의 자금 압수 및 몰수 절차 진행 중</t>
+          <t>대만에서 압류 자산 경매 진행 중, 창립자 기소 및 재판 대기, 미국에서 비트코인 몰수</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>미국 수사당국이 '피그 부처링' 투자 사기 연루 의심 테더(USDT) 6100만 달러를 압수했습니다. 사기범들은 가짜 거래 플랫폼으로 피해자를 유인해 자금을 세탁했으며, HSI의 추적을 통해 자금이 확인되어 압수 절차가 진행 중입니다. 테더사는 국제 수사기관과 공조하여 불법 자금 추적 및 동결을 지원하고 있습니다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스 그룹'의 압류 자산이 대만에서 200억 원 규모로 경매되었으며, 미국에서는 21조 원 상당의 비트코인이 몰수되었습니다. 창립자는 기소되어 재판을 앞두고 있으며, 대만 정부는 경매 대금을 피해자 반환에 활용할 방침을 밝혔습니다. 이는 대규모 금융사기 사건으로, 다수의 피해자가 발생했을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>미국 수사당국(HSI)이 '피그 부처링' 사기 자금 6100만 달러를 압수하는 등 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중입니다(적합 조건 6). 다수의 피해자가 발생한 집단적 사기이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 블록체인 추적을 통해 증거 확보 및 자금 회수 가능성이 높습니다(적합 조건 5).</t>
+          <t>프린스 그룹은 국제 온라인 금융사기 조직으로 책임이 명확하며(적합 조건 1), 압류 자산 200억 원과 미국에서 몰수된 21조 원 상당의 비트코인으로 보아 자력이 충분합니다(적합 조건 2). 국제 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 피해 규모가 매우 큽니다(적합 조건 4). 대만 및 미국 사법당국의 수사, 자산 압류, 기소 등 공적 절차가 진행 중이며 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>6100만 달러 (약 882억 6000만원)</t>
+          <t>최소 21조원 이상 (미국 몰수 비트코인 기준)</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상 (국제 온라인 금융사기로 다수 예상)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>미 수사당국, ‘피그 부처링’ 사기 연루 의심 테더 6100만달러 압수</t>
+          <t>'범죄제국' 프린스그룹 자산 경매…대만서 총 200억대 낙찰</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334831</t>
+          <t>https://view.asiae.co.kr/article/2026030220344647525</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:42.176161+00:00</t>
+          <t>2026-03-02 12:35:27.420771+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>중국계 초국가 범죄조직</t>
+          <t>프린스그룹</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>미 법무부·FBI의 수사 및 자금 압류·동결, 피해자 환급 추진 중</t>
+          <t>창립자 재판 예정, 범죄 수익 자산 압류 및 경매 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>미 법무부와 FBI가 중국계 초국가 범죄조직과 연계된 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결했습니다. 이 조직은 '피그 부처링' 수법을 통해 미국인들의 평생 저축을 빼앗았으며, 연간 약 100억 달러 규모의 피해를 유발하는 것으로 추정됩니다. 당국은 압류된 자산을 피해자에게 환급하는 절차를 추진할 예정입니다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원대에 낙찰되었다. 이 경매 대금은 국고 귀속 또는 향후 피해자 반환에 활용될 방침이며, 프린스그룹 창립자는 중국에서 재판을 앞두고 있다. 이는 대규모 금융사기 사건으로, 피해자 구제 및 범죄 수익 환수 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>미 법무부와 FBI가 중국계 초국가 범죄조직의 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결하여 상대방의 책임이 명확하고, 피해자 환급을 추진 중이므로 자력 확보 가능성이 높습니다. 또한, 미국인을 겨냥한 대규모 사기로 집단적 피해가 발생했으며, 연간 약 100억 달러 규모의 피해가 추정되는 등 피해 규모가 매우 큽니다. 미 연방 당국의 수사 및 압류 조치 자체가 강력한 증거이며, 이미 공적 절차가 진행 중입니다.</t>
+          <t>상대방 책임이 명확하고(프린스그룹 금융사기 조직 특정), 200억 원대 자산이 압류될 정도로 자력이 충분하며, 국제 온라인 금융사기로 다수의 피해자가 예상됩니다. 이미 대만 당국의 수사 및 자산 압류 등 공적 절차가 진행 중이며, 창립자 재판을 앞두고 있어 증거 확보도 용이합니다. 피해 규모 또한 상당합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>5억8000만 달러 (약 8370억원) 압류/동결, 연간 약 100억 달러 규모의 사기 추정</t>
+          <t>최소 202억 5천만 원 (압류 자산 기준)</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미국인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>미 법무부·FBI, 중국계 조직 연계 크립토 투자사기 자금 5억8000만달러 ...</t>
+          <t>‘캄보디아 범죄단지 배후’ 프린스그룹 자산 경매…200억 대 낙찰</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334739</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8497246&amp;ref=A</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-28 12:27:25.832687+00:00</t>
+          <t>2026-03-02 12:32:10.255976+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>프린스그룹</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>금융사기 피해 확산 및 예방 경고</t>
+          <t>대만 당국의 압류 자산 경매 진행, 프린스그룹 창립자 재판 예정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>AI와 가상화폐 투자 열풍을 악용한 신종 금융사기가 4050세대까지 전방위적으로 확산되고 있으며, 토스뱅크가 '금융사기 예방 리포트 Vol.2'를 발간하며 경고에 나섰다. 가짜 거래소와 계좌 쪼개기 수법으로 A씨는 6억 5700만원, B씨는 1억 1500만원 등 거액의 피해를 입었으며, 전문가들은 개인 명의 계좌로의 입금이나 출금 전 수수료 요구는 100% 사기임을 강조했다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산이 대만에서 경매에 부쳐져 200억 원 상당의 수퍼카가 낙찰되었다. 대만 당국은 사기 및 자금세탁 범죄에 엄정 대응하고 있으며, 매각 대금은 국고 귀속 또는 피해자 구제에 활용될 예정이다. 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>AI 및 가상화폐를 악용한 신종 투자 사기로, 상대방의 책임이 명확하다는 점(적합 조건 1)과 A씨 6억 5700만원, B씨 1억 1500만원 등 개별 피해 규모가 크고 전체 피해 규모가 커지고 있다는 점(적합 조건 4)이 확인된다. 또한 4050세대까지 전방위적으로 확산되어 집단적 피해 가능성이 높으며(적합 조건 3), 토스뱅크의 리포트 발간 등 증거 확보 가능성도 있다(적합 조건 5). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다.</t>
+          <t>프린스그룹이 국제 온라인 금융사기 조직으로 지목되어 상대방 책임이 명확하며(조건 1), 압류 자산 매각액이 200억 원 이상으로 피해 규모가 크고(조건 4), 국제 금융사기 특성상 다수의 피해자가 발생했을 가능성이 높습니다(조건 3). 대만 당국의 압류 및 경매, 창립자 재판 등 공적 절차가 진행 중이며(조건 6), 매각 대금이 피해자 구제에 활용될 방침이어서 자력 확보 가능성도 높습니다(조건 2, 5).</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
+          <t>202억 5천만원 이상 (압류 자산 매각액)</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>토스뱅크, 금융사기 예방 리포트 Vol.2 내놔... 신종 투자 사기 꼼짝마!...</t>
+          <t>낙찰가 무려 202억…수퍼카 '4대 천왕' 한자리에 모인 까닭</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000092546</t>
+          <t>https://www.joongang.co.kr/article/25408549</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-28 00:59:56.975276+00:00</t>
+          <t>2026-03-02 12:32:01.886767+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>KB국민은행, SC제일은행</t>
+          <t>프린스그룹</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>금융사의 이상거래 탐지 의무가 적시된 손해배상 소송 선고가 있었으며, 추가 피해 구제 소송 가능성이 높음</t>
+          <t>국제 금융사기 조직의 자산 압류 및 경매 완료, 설립자 재판 대기 중, 경매 대금은 피해자 반환에 활용될 방침</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>KB국민은행에 이어 SC제일은행에서도 신종 피싱 피해가 발생하며 금융사들의 이상거래 탐지 의무가 부각되고 있다. 기존 손해배상 소송에서 금융사의 이상거래 탐지 의무가 적시된 판례가 있어, 피해자들은 이를 근거로 소송을 통해 피해 구제를 받을 수 있다.</t>
+          <t>대만에서 국제 온라인 금융사기 조직 '프린스그룹'의 압류 자산인 슈퍼카 24대가 약 202억 5천만 원에 낙찰되었습니다. 경매 대금은 국고로 귀속되거나 향후 피해자 반환에 활용될 예정이며, 프린스그룹 창립자는 중국으로 송환되어 재판을 앞두고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 기존 손해배상 소송 선고에서 금융사의 이상거래 탐지 의무가 적시되어 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): KB국민은행, SC제일은행 등 대형 금융기관이 상대방으로 자력이 충분합니다. 적합 조건 3(집단적 피해): 신종 피싱으로 다수의 피해자가 발생할 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 기존 소송 선고를 통해 법리적 근거가 마련되어 승소 가능성이 높습니다.</t>
+          <t>국제 온라인 금융사기 조직 '프린스그룹'의 책임이 명확하며(적합 조건 1), 압류 자산이 200억 원 이상에 달해 상당한 자력이 확인됩니다(적합 조건 2). 온라인 금융사기 특성상 다수의 피해자가 발생했을 것으로 예상되며(적합 조건 3), 압류 자산 규모로 미루어 볼 때 전체 피해 규모 또한 클 것으로 보입니다(적합 조건 4). 이미 자산 압류 및 경매가 진행되었고 설립자가 재판을 앞두고 있어 증거가 확보되었으며 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>KB국민 이어 SC제일은행…신종 피싱에 금융사 속수무책</t>
+          <t>'범죄 제국' 슈퍼카 24대 경매…낙찰가 '무려'</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000293903?division=NAVER</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603020175&amp;t=NN</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-28 00:45:58.917885+00:00</t>
+          <t>2026-03-02 12:30:39.189929+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>미국 법무부, 브라질 당국, 미국 시크릿서비스 등 국제 수사기관의 수사 및 자금 동결 절차 진행 중, 민사 몰수 소송 지원</t>
+          <t>홍콩 경찰 수사 및 경고 발표</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>테더가 범죄 의심 거래와 연관된 USDT 약 42억 달러를 동결했으며, 이 중 35억 달러가 2023년 이후에 집중되었다고 밝혔다. 특히 '돼지도살 사기'와 같은 대규모 암호화폐 사기 자금 동결에 미국 법무부 등 국제 수사기관과 적극적으로 공조하고 있다. 이는 블록체인의 투명성을 활용한 신속한 법 집행 사례로, 피해자 보호 및 불법 자산 동결에 기여하고 있다.</t>
+          <t>홍콩에서 2025년 한 해 동안 1만2505건의 온라인 쇼핑 사기가 발생하여 전년 대비 8.2% 증가했습니다. 이 중 암호화폐 거래를 내세운 사기로 인해 한 피해자가 텔레그램에서 고객센터 직원을 사칭한 인물에게 인증코드를 제공하여 370만 홍콩달러 이상의 가상자산을 탈취당했습니다. 홍콩 경찰은 온라인 쇼핑 및 암호화폐 거래 시 공식 채널을 통한 문의와 신원 확인을 당부하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>대규모 암호화폐 사기(돼지도살 사기 등)로 인한 집단적 피해가 발생했으며, 범죄 의심 자금 동결 규모가 42억 달러에 달할 정도로 피해 규모가 매우 크다. 미국 법무부 등 국제 수사기관이 적극적으로 수사 및 자금 동결 절차를 진행 중이며, 테더가 이에 협력하고 있어 증거 확보 및 자금 회수 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
+          <t>홍콩 경찰이 1만2505건의 온라인 쇼핑 사기를 보고하며 집단적 피해(조건 3)가 명확하고, 최대 370만 홍콩달러의 피해 규모(조건 4)가 큽니다. 경찰 수사 및 경고 발표로 공적 절차(조건 6)가 진행 중이며, 텔레그램 기록 등 증거 확보(조건 5)가 가능합니다. 다만, 상대방 특정 및 자력 확보가 어려워 소송 진행에 난항이 예상됩니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>42억 달러 (범죄 의심 자금 동결 규모)</t>
+          <t>370만 홍콩달러 이상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만2505건 이상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>테더, 범죄 의심 자금 동결 42억달러…2023년 이후 ‘집행’ 강화</t>
+          <t>홍콩, 2025년 온라인 쇼핑 사기 1만2505건…암호화폐 지갑 탈취로 370만홍...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334608</t>
+          <t>https://www.tokenpost.kr/news/breaking/334944</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-28 00:36:36.384155+00:00</t>
+          <t>2026-03-01 12:29:34.717565+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>토스뱅크</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>고수익 투자 사기 피해 발생</t>
+          <t>테라폼랩스 파산 관리인의 소송 제기</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>인스타그램 DM을 통해 1300% 고수익을 미끼로 한 가짜 거래소 사기로 5억 원의 피해가 발생했습니다. 범죄 조직은 위장 사이트를 이용했으며, 토스뱅크 대포통장이 사기에 사용된 것으로 보입니다. '또 다른 피해자' 언급으로 다수의 피해자가 있을 것으로 추정됩니다.</t>
+          <t>월가 최대 고빈도 트레이딩 기업 제인 스트리트가 테라폼랩스 파산 관리인에 의해 내부거래 혐의로 맨해튼 연방법원에 고소당했습니다. 제인 스트리트가 비공개 정보를 이용해 UST의 달러 페그 이탈을 촉발, 약 400억 달러 규모의 테라 생태계 붕괴를 가속화했다는 의혹입니다. 또한 비트코인 현물 ETF의 공인참여자 지위를 이용해 '오전 10시 덤프' 패턴으로 가격을 조작했다는 의혹도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 사기 조직의 책임이 명확하며, 대포통장 사용과 관련하여 토스뱅크의 과실 여부도 쟁점이 될 수 있습니다. 적합 조건 2(상대방 자력 충분): 토스뱅크는 금융기관으로 자력이 충분하여 소송금융 투자 대상으로서 매력적입니다. 적합 조건 3(집단적 피해): '또 다른 피해자' 언급으로 다수의 피해자가 존재할 가능성이 높습니다. 적합 조건 4(피해 규모 큼): 5억 원에 달하는 큰 피해 금액이 발생했습니다. 적합 조건 5(증거 확보 가능): 인스타그램 DM, 위장 사이트, 대포통장 거래 내역 등 증거 확보가 용이할 것으로 예상됩니다.</t>
+          <t>월가 최대 고빈도 트레이딩 기업인 제인 스트리트가 피고로 특정되어 자력이 충분하며(적합 조건 2), 테라폼랩스 파산 관리인이 내부거래 혐의로 고소하여 상대방 책임이 비교적 명확합니다(적합 조건 1). 약 400억 달러 규모의 테라 생태계 붕괴로 다수의 테라·루나 투자자들이 피해를 입어 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 소송에서 '10분의 시차', '비밀 그룹 채팅방' 등 구체적인 증거 정황이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>약 400억 달러</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>테라·루나 투자자 다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>수익률 1300% 미끼에 5억 날렸다…토스뱅크  가짜 거래소·대포통장 사기...</t>
+          <t>[토큰분석] 제인 스트리트는 정말 비트코인 가격을 억누르고 있었나</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=498242</t>
+          <t>https://www.tokenpost.kr/news/insights/334797</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-27 00:33:09.334977+00:00</t>
+          <t>2026-03-01 00:27:45.583596+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>피그 부처링 사기 조직</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰청 불법 투자리딩방 사기 적발 및 신고 현황 집계, 금융감독원 유사투자자문업자 영업 실태 점검 및 적발 진행 중. 일부 피해자는 민사소송 진행 중.</t>
+          <t>미국 국토안보수사국(HSI)의 자금 압수 및 몰수 절차 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>불법 투자리딩방 사기로 인한 피해가 심각하며, 특히 '손실 복구'를 미끼로 한 2차 피해가 확산되고 있습니다. 2024년 8104건, 2025년 6853건이 적발되었고, 피해액은 각각 7104억원, 6581억원에 달하며 건당 평균 피해액은 9603만원입니다. 경찰청과 금융감독원이 관련 사기를 적발하고 점검하고 있으나, 피해 복구까지 이어지는 데 어려움이 있어 소송금융의 필요성이 높습니다.</t>
+          <t>미국 수사당국이 '피그 부처링' 투자 사기 연루 의심 테더(USDT) 6100만 달러를 압수했습니다. 사기범들은 가짜 거래 플랫폼으로 피해자를 유인해 자금을 세탁했으며, HSI의 추적을 통해 자금이 확인되어 압수 절차가 진행 중입니다. 테더사는 국제 수사기관과 공조하여 불법 자금 추적 및 동결을 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>불법 투자리딩방 사기로 인한 집단적 피해(연간 수천 건, 수천억 원 규모)가 명확하며, 건당 피해액도 평균 9천만원 이상으로 규모가 큽니다. 경찰청 및 금융감독원의 적발 및 점검 현황 등 공적 절차가 진행 중이며, 가짜 HTS 등 증거 확보 가능성도 높습니다. 다만, 불법 리딩방 운영 주체의 자력 확보가 소송금융 투자 시 주요 쟁점이 될 수 있습니다.</t>
+          <t>미국 수사당국(HSI)이 '피그 부처링' 사기 자금 6100만 달러를 압수하는 등 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중입니다(적합 조건 6). 다수의 피해자가 발생한 집단적 사기이며(적합 조건 3), 피해 규모가 매우 크고(적합 조건 4), 블록체인 추적을 통해 증거 확보 및 자금 회수 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>총 6천억 원 이상 (2023년 9월~2025년 기준), 건당 평균 9603만원</t>
+          <t>6100만 달러 (약 882억 6000만원)</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>연간 6천~8천 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[단독] “손실 복구” 한마디에… 550만원 뜯긴 개미, 9100만원 더 쐈다...</t>
+          <t>미 수사당국, ‘피그 부처링’ 사기 연루 의심 테더 6100만달러 압수</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227005002?wlog_tag3=naver</t>
+          <t>https://www.tokenpost.kr/news/policy/334831</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-27 00:20:07.771312+00:00</t>
+          <t>2026-03-01 00:21:42.176161+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>중국계 초국가 범죄조직</t>
+        </is>
+      </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>기자 잠입 취재를 통한 사기 수법 폭로 및 피해 사례 보도</t>
+          <t>미 법무부·FBI의 수사 및 자금 압류·동결, 피해자 환급 추진 중</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>주식 리딩방이 '빅데이터 기반 정밀 예측'과 '1대1 컨설팅'을 내세워 개인투자자들을 유인, 초기 소액 수익으로 신뢰를 쌓은 뒤 비상장주 투자 명목으로 거액을 편취하는 단계형 심리 사기 수법이 드러났습니다. 기자가 직접 잠입 취재하여 사기 과정을 폭로했으며, 한 피해자는 1억 1200만원을 송금하고 출금을 거부당한 사례가 보도되었습니다. 폐쇄형 메신저를 기반으로 운영되어 추적이 어렵다는 문제점이 있습니다.</t>
+          <t>미 법무부와 FBI가 중국계 초국가 범죄조직과 연계된 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결했습니다. 이 조직은 '피그 부처링' 수법을 통해 미국인들의 평생 저축을 빼앗았으며, 연간 약 100억 달러 규모의 피해를 유발하는 것으로 추정됩니다. 당국은 압류된 자산을 피해자에게 환급하는 절차를 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>리딩방 운영자들의 전형적인 단계형 심리 사기 수법으로 상대방 책임이 명확합니다. 다수의 개인투자자들이 피해를 입었으며, 개별 피해액이 억대에 달하는 사례도 있어 집단적 피해 규모가 클 것으로 예상됩니다. 기자의 잠입 취재와 전문가 분석을 통해 증거 확보 가능성도 높습니다. 다만, 사기 조직의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
+          <t>미 법무부와 FBI가 중국계 초국가 범죄조직의 암호화폐 투자 사기 자금 5억8000만 달러를 압류·동결하여 상대방의 책임이 명확하고, 피해자 환급을 추진 중이므로 자력 확보 가능성이 높습니다. 또한, 미국인을 겨냥한 대규모 사기로 집단적 피해가 발생했으며, 연간 약 100억 달러 규모의 피해가 추정되는 등 피해 규모가 매우 큽니다. 미 연방 당국의 수사 및 압류 조치 자체가 강력한 증거이며, 이미 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>김모씨 1억 1200만원, 다른 피해자 미상</t>
+          <t>5억8000만 달러 (약 8370억원) 압류/동결, 연간 약 100억 달러 규모의 사기 추정</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>다수 (100명 이상 추정)</t>
+          <t>미국인 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>[단독] 첫날 3% 수익… 리딩방, 개미지옥이 열렸다 [2026 투자 격차 리포...</t>
+          <t>미 법무부·FBI, 중국계 조직 연계 크립토 투자사기 자금 5억8000만달러 ...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227001006?wlog_tag3=naver</t>
+          <t>https://www.tokenpost.kr/news/policy/334739</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-27 00:19:58.759708+00:00</t>
+          <t>2026-02-28 12:27:25.832687+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2023년 다단계 금융사기 범죄 드러남</t>
+          <t>금융사기 피해 확산 및 예방 경고</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2023년 '선한 기업'을 표방한 한 기업이 고령층 성도들을 대상으로 다단계 금융사기를 벌인 범죄가 드러났다. 이 사건은 기독교인의 금융 문맹 타파를 위한 책 출간의 배경이 되었다. 다수의 피해자가 발생한 금융사기 사건으로, 상대방의 책임이 명확하나 현재 소송 진행 여부 및 상대방의 자력은 불분명하다.</t>
+          <t>AI와 가상화폐 투자 열풍을 악용한 신종 금융사기가 4050세대까지 전방위적으로 확산되고 있으며, 토스뱅크가 '금융사기 예방 리포트 Vol.2'를 발간하며 경고에 나섰다. 가짜 거래소와 계좌 쪼개기 수법으로 A씨는 6억 5700만원, B씨는 1억 1500만원 등 거액의 피해를 입었으며, 전문가들은 개인 명의 계좌로의 입금이나 출금 전 수수료 요구는 100% 사기임을 강조했다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방 책임이 다단계 금융사기 범죄로 명확하게 드러났으며, 고령층 성도 다수가 피해를 입은 집단적 피해 사건이다. 범죄가 드러났다는 점에서 수사 및 증거 확보 가능성이 높고, 이미 공적 절차가 진행되었거나 진행 중임을 시사한다. 상대방의 자력에 대한 추가 확인이 필요하나, 다수 피해자와 명확한 책임 소재를 고려할 때 소송금융 투자 적합도가 높다.</t>
+          <t>AI 및 가상화폐를 악용한 신종 투자 사기로, 상대방의 책임이 명확하다는 점(적합 조건 1)과 A씨 6억 5700만원, B씨 1억 1500만원 등 개별 피해 규모가 크고 전체 피해 규모가 커지고 있다는 점(적합 조건 4)이 확인된다. 또한 4050세대까지 전방위적으로 확산되어 집단적 피해 가능성이 높으며(적합 조건 3), 토스뱅크의 리포트 발간 등 증거 확보 가능성도 있다(적합 조건 5). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>고령층 성도 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[새로 나온 책] 개미 목사의 주식투자 첫걸음</t>
+          <t>토스뱅크, 금융사기 예방 리포트 Vol.2 내놔... 신종 투자 사기 꼼짝마!...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771998083&amp;code=23111312&amp;cp=nv</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092546</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-27 00:18:27.243822+00:00</t>
+          <t>2026-02-28 00:59:56.975276+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>피싱 조직원</t>
+          <t>KB국민은행, SC제일은행</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속 송치, 해외 체류 조직원 추적 중</t>
+          <t>금융사의 이상거래 탐지 의무가 적시된 손해배상 소송 선고가 있었으며, 추가 피해 구제 소송 가능성이 높음</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>경찰이 연애 빙자 사기, 노쇼 사기, 금융기관 사칭 등 다양한 수법으로 총 68명에게 105억 원을 가로챈 피싱 조직원 49명을 검거하고 37명을 구속 송치했다. 이들은 SNS를 통해 호감을 쌓거나 스님, 교직원 등으로 신분을 속여 가상자산 투자 및 노쇼 사기를 벌였으며, 현재 해외 체류 조직원들에 대한 추적도 이어지고 있다. 피해 규모가 크고 조직적인 범죄로 다수의 피해자가 발생한 사건이다.</t>
+          <t>KB국민은행에 이어 SC제일은행에서도 신종 피싱 피해가 발생하며 금융사들의 이상거래 탐지 의무가 부각되고 있다. 기존 손해배상 소송에서 금융사의 이상거래 탐지 의무가 적시된 판례가 있어, 피해자들은 이를 근거로 소송을 통해 피해 구제를 받을 수 있다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 68명의 다수 피해자와 총 105억 원의 큰 피해 규모를 가진 집단적 피해 사건입니다(조건 3, 4). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 경찰 수사 및 검거, 구속 송치 등 공적 절차가 활발히 진행 중입니다(조건 6). 다만, 피의자들이 조직원 개인이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 기존 손해배상 소송 선고에서 금융사의 이상거래 탐지 의무가 적시되어 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): KB국민은행, SC제일은행 등 대형 금융기관이 상대방으로 자력이 충분합니다. 적합 조건 3(집단적 피해): 신종 피싱으로 다수의 피해자가 발생할 가능성이 높습니다. 적합 조건 5(증거 확보 가능): 기존 소송 선고를 통해 법리적 근거가 마련되어 승소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>총 105억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>[자막뉴스]  오빠, 걱정이 너무 많아 ...연애 적금 들자던 여친 정체</t>
+          <t>KB국민 이어 SC제일은행…신종 피싱에 금융사 속수무책</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602260801141133</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000293903?division=NAVER</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-26 00:35:25.983175+00:00</t>
+          <t>2026-02-28 00:45:58.917885+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단체</t>
+          <t>사기 조직 및 범죄자</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>1심 징역 7년 선고 (형사 재판)</t>
+          <t>미국 법무부, 브라질 당국, 미국 시크릿서비스 등 국제 수사기관의 수사 및 자금 동결 절차 진행 중, 민사 몰수 소송 지원</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>캄보디아 범죄단체 모집책 A 씨가 한국인들을 사기 조직으로 끌어들여, 60여 명에게 80억 원 상당의 주식 투자 사기를 벌인 혐의로 1심에서 징역 7년을 선고받았다. 이 조직은 투자 전문가를 사칭하여 고수익을 미끼로 피해자들을 유인했으며, 재판부는 조직적이고 계획적인 범행으로 사회적 폐해가 크다고 판단했다.</t>
+          <t>테더가 범죄 의심 거래와 연관된 USDT 약 42억 달러를 동결했으며, 이 중 35억 달러가 2023년 이후에 집중되었다고 밝혔다. 특히 '돼지도살 사기'와 같은 대규모 암호화폐 사기 자금 동결에 미국 법무부 등 국제 수사기관과 적극적으로 공조하고 있다. 이는 블록체인의 투명성을 활용한 신속한 법 집행 사례로, 피해자 보호 및 불법 자산 동결에 기여하고 있다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 60여 명의 다수 피해자(적합 조건 3)에게 80억 원이라는 큰 피해 규모(적합 조건 4)가 발생했다. 이미 형사 재판을 통해 증거가 확보되었고(적합 조건 5), 1심 판결이 선고되어 관련 공적 절차가 진행 중이다(적합 조건 6). 다만, 범죄 조직의 자력 확보 여부가 관건이 될 수 있다.</t>
+          <t>대규모 암호화폐 사기(돼지도살 사기 등)로 인한 집단적 피해가 발생했으며, 범죄 의심 자금 동결 규모가 42억 달러에 달할 정도로 피해 규모가 매우 크다. 미국 법무부 등 국제 수사기관이 적극적으로 수사 및 자금 동결 절차를 진행 중이며, 테더가 이에 협력하고 있어 증거 확보 및 자금 회수 가능성이 높다. (적합 조건 1, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>80억 원</t>
+          <t>42억 달러 (범죄 의심 자금 동결 규모)</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>60여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>한국인 끌어들인 캄보디아 범죄단체 모집책, 1심 징역 7년</t>
+          <t>테더, 범죄 의심 자금 동결 42억달러…2023년 이후 ‘집행’ 강화</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602251936549144</t>
+          <t>https://www.tokenpost.kr/news/policy/334608</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-25 12:42:39.646734+00:00</t>
+          <t>2026-02-28 00:36:36.384155+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>사기 조직원들</t>
+          <t>토스뱅크</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>경찰 수사 및 사기 조직원 49명 검거, 37명 구속</t>
+          <t>고수익 투자 사기 피해 발생</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 한국인 사기 조직이 '로맨스 스캠', '노쇼 사기' 등으로 약 70명으로부터 105억 원을 가로챈 혐의로 경찰에 검거되었습니다. 총책 등 49명이 붙잡혔고 이 중 37명이 구속되었으며, 이들은 SNS에서 여성을 사칭하거나 대학 교직원 등을 사칭하는 등 치밀하게 범행했습니다.</t>
+          <t>인스타그램 DM을 통해 1300% 고수익을 미끼로 한 가짜 거래소 사기로 5억 원의 피해가 발생했습니다. 범죄 조직은 위장 사이트를 이용했으며, 토스뱅크 대포통장이 사기에 사용된 것으로 보입니다. '또 다른 피해자' 언급으로 다수의 피해자가 있을 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>캄보디아 거점 사기 조직이 검거되어 상대방 책임이 명확하고(적합 조건 1), 피해자 약 70명, 피해액 105억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 사기 조직원들의 자력 확보 및 피해금 회수 가능성에 대한 추가적인 검토가 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 사기 조직의 책임이 명확하며, 대포통장 사용과 관련하여 토스뱅크의 과실 여부도 쟁점이 될 수 있습니다. 적합 조건 2(상대방 자력 충분): 토스뱅크는 금융기관으로 자력이 충분하여 소송금융 투자 대상으로서 매력적입니다. 적합 조건 3(집단적 피해): '또 다른 피해자' 언급으로 다수의 피해자가 존재할 가능성이 높습니다. 적합 조건 4(피해 규모 큼): 5억 원에 달하는 큰 피해 금액이 발생했습니다. 적합 조건 5(증거 확보 가능): 인스타그램 DM, 위장 사이트, 대포통장 거래 내역 등 증거 확보가 용이할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>105억 원</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>약 70명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>캄보디아 거점 사기 조직 검거…‘로맨스 스캠’·’노쇼사기’ 100억 원...</t>
+          <t>수익률 1300% 미끼에 5억 날렸다…토스뱅크  가짜 거래소·대포통장 사기...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493601&amp;ref=A</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=498242</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-25 12:41:26.907638+00:00</t>
+          <t>2026-02-27 00:33:09.334977+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 조직원 구속</t>
+          <t>경찰청 불법 투자리딩방 사기 적발 및 신고 현황 집계, 금융감독원 유사투자자문업자 영업 실태 점검 및 적발 진행 중. 일부 피해자는 민사소송 진행 중.</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>캄보디아 기반 피싱 조직이 로맨스스캠과 금융감독원·검찰 사칭 수법으로 68명에게 약 105억 원의 피해를 입혔다. 서울경찰청 금융범죄수사대가 조직원 49명을 검거하고 37명을 구속, 검찰에 송치했다. 이들은 가짜 쇼핑몰이나 코인 투자 사이트를 이용해 피해자들을 속였으며, 치밀하게 범행을 계획하고 실행했다.</t>
+          <t>불법 투자리딩방 사기로 인한 피해가 심각하며, 특히 '손실 복구'를 미끼로 한 2차 피해가 확산되고 있습니다. 2024년 8104건, 2025년 6853건이 적발되었고, 피해액은 각각 7104억원, 6581억원에 달하며 건당 평균 피해액은 9603만원입니다. 경찰청과 금융감독원이 관련 사기를 적발하고 점검하고 있으나, 피해 복구까지 이어지는 데 어려움이 있어 소송금융의 필요성이 높습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 집단적 피해(68명)와 큰 피해 규모(약 105억 원)가 확인됨. 경찰 수사를 통해 객관적 증거가 확보되었으며, 현재 형사 절차가 진행 중임 (적합 조건 1, 3, 4, 5, 6 해당). 다만, 피싱 조직원들의 자력 확보가 관건이 될 수 있음.</t>
+          <t>불법 투자리딩방 사기로 인한 집단적 피해(연간 수천 건, 수천억 원 규모)가 명확하며, 건당 피해액도 평균 9천만원 이상으로 규모가 큽니다. 경찰청 및 금융감독원의 적발 및 점검 현황 등 공적 절차가 진행 중이며, 가짜 HTS 등 증거 확보 가능성도 높습니다. 다만, 불법 리딩방 운영 주체의 자력 확보가 소송금융 투자 시 주요 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>약 105억 원</t>
+          <t>총 6천억 원 이상 (2023년 9월~2025년 기준), 건당 평균 9603만원</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>연간 6천~8천 명 이상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>오빠, 코인 연애 적금 들자  일본인 여친, 잡고 보니 '그놈들'</t>
+          <t>[단독] “손실 복구” 한마디에… 550만원 뜯긴 개미, 9100만원 더 쐈다...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177992</t>
+          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227005002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-25 12:23:04.776004+00:00</t>
+          <t>2026-02-27 00:20:07.771312+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>테라가 제인스트리트를 상대로 소송 제기</t>
+          <t>기자 잠입 취재를 통한 사기 수법 폭로 및 피해 사례 보도</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장하고 있습니다. 이 사건은 전 세계 암호화폐 시장에 막대한 피해를 입힌 대규모 금융 사건입니다.</t>
+          <t>주식 리딩방이 '빅데이터 기반 정밀 예측'과 '1대1 컨설팅'을 내세워 개인투자자들을 유인, 초기 소액 수익으로 신뢰를 쌓은 뒤 비상장주 투자 명목으로 거액을 편취하는 단계형 심리 사기 수법이 드러났습니다. 기자가 직접 잠입 취재하여 사기 과정을 폭로했으며, 한 피해자는 1억 1200만원을 송금하고 출금을 거부당한 사례가 보도되었습니다. 폐쇄형 메신저를 기반으로 운영되어 추적이 어렵다는 문제점이 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 촉발했다고 주장하며 책임이 명확하다고 보고 있습니다. (적합 조건 1) 상대방인 제인스트리트는 미국 트레이딩 회사로 충분한 자력을 가질 것으로 예상됩니다. (적합 조건 2) UST와 LUNA 폭락은 전 세계 수많은 투자자에게 수십조 원 규모의 막대한 피해를 입힌 집단적 피해 사건입니다. (적합 조건 3, 4) 테라가 소송을 제기했으므로 관련 증거가 확보되었거나 확보 가능성이 높습니다. (적합 조건 5) 이미 테라-루나 사태는 권도형 대표 수사 등 공적 절차가 진행 중이었습니다. (적합 조건 6)</t>
+          <t>리딩방 운영자들의 전형적인 단계형 심리 사기 수법으로 상대방 책임이 명확합니다. 다수의 개인투자자들이 피해를 입었으며, 개별 피해액이 억대에 달하는 사례도 있어 집단적 피해 규모가 클 것으로 예상됩니다. 기자의 잠입 취재와 전문가 분석을 통해 증거 확보 가능성도 높습니다. 다만, 사기 조직의 자력 확보 및 특정에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>수십조 원</t>
+          <t>김모씨 1억 1200만원, 다른 피해자 미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>수백만 명</t>
+          <t>다수 (100명 이상 추정)</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>[자정 뉴스브리핑] 미국 암호화폐 거래소 크립토닷컴, 국가 암호화폐 은...</t>
+          <t>[단독] 첫날 3% 수익… 리딩방, 개미지옥이 열렸다 [2026 투자 격차 리포...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/333575</t>
+          <t>https://www.seoul.co.kr/news/plan/InvestmentGapReport2026/2026/02/27/20260227001006?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-25 00:35:55.973921+00:00</t>
+          <t>2026-02-27 00:19:58.759708+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 검거 및 수사 진행 중</t>
+          <t>2023년 다단계 금융사기 범죄 드러남</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>대전중부경찰서가 중국과 필리핀 거점 보이스피싱 조직원들을 검거했습니다. 이들은 은행 직원을 사칭해 대환 대출을 미끼로 주로 30대 피해자들을 속였으며, 보이스피싱 피해는 10년 새 9배 증가한 것으로 나타났습니다.</t>
+          <t>2023년 '선한 기업'을 표방한 한 기업이 고령층 성도들을 대상으로 다단계 금융사기를 벌인 범죄가 드러났다. 이 사건은 기독교인의 금융 문맹 타파를 위한 책 출간의 배경이 되었다. 다수의 피해자가 발생한 금융사기 사건으로, 상대방의 책임이 명확하나 현재 소송 진행 여부 및 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>상대방의 책임이 경찰 검거로 명확하며, 보이스피싱은 집단적 피해를 유발하고 경찰 수사를 통해 객관적 증거 확보가 가능합니다. 또한 이미 공적 절차(경찰 수사)가 진행 중이므로 소송금융 적합 조건 4가지에 해당합니다. 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 부분입니다.</t>
+          <t>상대방 책임이 다단계 금융사기 범죄로 명확하게 드러났으며, 고령층 성도 다수가 피해를 입은 집단적 피해 사건이다. 범죄가 드러났다는 점에서 수사 및 증거 확보 가능성이 높고, 이미 공적 절차가 진행되었거나 진행 중임을 시사한다. 상대방의 자력에 대한 추가 확인이 필요하나, 다수 피해자와 명확한 책임 소재를 고려할 때 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>고령층 성도 다수</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>남 일 아닌 보이스피싱 '10년 새 피해 9배'</t>
+          <t>[새로 나온 책] 개미 목사의 주식투자 첫걸음</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143344</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1771998083&amp;code=23111312&amp;cp=nv</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-24 12:26:55.362548+00:00</t>
+          <t>2026-02-27 00:18:27.243822+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>보이스피싱 일당</t>
+          <t>피싱 조직원</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 총책 등 76명 검거 및 56억 원 범죄 수익 몰수보전</t>
+          <t>경찰 수사 및 조직원 검거, 구속 송치, 해외 체류 조직원 추적 중</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>필리핀과 중국에 콜센터를 차려놓고 은행 직원을 사칭해 47억 원을 가로채고, 빚을 갚기 어려운 채무자들을 해외로 유인해 감금 후 보이스피싱 범행에 가담시킨 일당이 경찰에 붙잡혔습니다. 경찰은 총책 등 76명을 검거하고 56억 원의 범죄 수익을 몰수보전했으며, 추가 수사를 확대하고 있습니다.</t>
+          <t>경찰이 연애 빙자 사기, 노쇼 사기, 금융기관 사칭 등 다양한 수법으로 총 68명에게 105억 원을 가로챈 피싱 조직원 49명을 검거하고 37명을 구속 송치했다. 이들은 SNS를 통해 호감을 쌓거나 스님, 교직원 등으로 신분을 속여 가상자산 투자 및 노쇼 사기를 벌였으며, 현재 해외 체류 조직원들에 대한 추적도 이어지고 있다. 피해 규모가 크고 조직적인 범죄로 다수의 피해자가 발생한 사건이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>보이스피싱 일당의 책임이 명확하며(적합 조건 1), 확인된 피해 금액이 47억 원으로 매우 크고(적합 조건 4), 피해자도 60명 이상으로 집단적 피해에 해당합니다(적합 조건 3). 경찰 수사를 통해 76명이 검거되고 56억 원의 범죄 수익이 몰수보전되는 등 공적 절차가 진행 중이며(적합 조건 5, 6), 상대방의 자력(몰수보전된 범죄 수익)도 상당합니다(적합 조건 2).</t>
+          <t>상대방 책임이 명확하고(조건 1), 68명의 다수 피해자와 총 105억 원의 큰 피해 규모를 가진 집단적 피해 사건입니다(조건 3, 4). 경찰 수사를 통해 증거가 확보되었고(조건 5), 현재 경찰 수사 및 검거, 구속 송치 등 공적 절차가 활발히 진행 중입니다(조건 6). 다만, 피의자들이 조직원 개인이므로 자력 확보에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>총 105억 원</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>60명 이상</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>“취업 사기로 감금”…47억 가로챈 보이스피싱 일당 적발</t>
+          <t>[자막뉴스]  오빠, 걱정이 너무 많아 ...연애 적금 들자던 여친 정체</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491754&amp;ref=A</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602260801141133</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-24 00:23:35.301948+00:00</t>
+          <t>2026-02-26 00:35:25.983175+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>보이스피싱 조직</t>
+          <t>캄보디아 범죄단체</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>보이스피싱 조직 검거 및 수사 진행 중</t>
+          <t>1심 징역 7년 선고 (형사 재판)</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>보이스피싱 조직이 은행 직원을 사칭하여 원격제어 앱 설치를 유도, 62명의 피해자로부터 총 47억 원을 편취했습니다. 해당 조직은 검거되었으며, 감금 및 국외이송유인 피해 사례도 확인되었습니다. 현재 수사가 진행 중입니다.</t>
+          <t>캄보디아 범죄단체 모집책 A 씨가 한국인들을 사기 조직으로 끌어들여, 60여 명에게 80억 원 상당의 주식 투자 사기를 벌인 혐의로 1심에서 징역 7년을 선고받았다. 이 조직은 투자 전문가를 사칭하여 고수익을 미끼로 피해자들을 유인했으며, 재판부는 조직적이고 계획적인 범행으로 사회적 폐해가 크다고 판단했다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(보이스피싱 조직의 사기), 집단적 피해(62명)와 큰 피해 규모(47억 원)가 확인됩니다. 보이스피싱 조직이 검거되어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력 확보는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 60여 명의 다수 피해자(적합 조건 3)에게 80억 원이라는 큰 피해 규모(적합 조건 4)가 발생했다. 이미 형사 재판을 통해 증거가 확보되었고(적합 조건 5), 1심 판결이 선고되어 관련 공적 절차가 진행 중이다(적합 조건 6). 다만, 범죄 조직의 자력 확보 여부가 관건이 될 수 있다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>80억 원</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>62명</t>
+          <t>60여 명</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>(R) 감금 피해자 제보가 단서 ..보이스피싱 조직 검거</t>
+          <t>한국인 끌어들인 캄보디아 범죄단체 모집책, 1심 징역 7년</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.tjb.co.kr/news05/bodo/view/id/95664</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602251936549144</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-23 12:39:27.074796+00:00</t>
+          <t>2026-02-25 12:42:39.646734+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 일당</t>
+          <t>사기 조직원들</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치</t>
+          <t>경찰 수사 및 사기 조직원 49명 검거, 37명 구속</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>중국과 필리핀에 거점을 둔 보이스피싱 일당이 은행 직원을 사칭해 62명으로부터 47억 원을 가로챘다. 이들은 사채업자와 연계하여 돈을 못 갚는 채무자들을 감금하고 보이스피싱 범행에 가담시켰다. 경찰은 총책 등 11명을 구속하고 65명을 불구속 입건하여 검찰에 송치했으며, 범죄 수익 8.3억 원을 압수했다.</t>
+          <t>캄보디아에 거점을 둔 한국인 사기 조직이 '로맨스 스캠', '노쇼 사기' 등으로 약 70명으로부터 105억 원을 가로챈 혐의로 경찰에 검거되었습니다. 총책 등 49명이 붙잡혔고 이 중 37명이 구속되었으며, 이들은 SNS에서 여성을 사칭하거나 대학 교직원 등을 사칭하는 등 치밀하게 범행했습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 62명의 피해자가 총 47억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사를 통해 조직원들이 구속되고 검찰에 송치되었으며(적합 조건 5, 6), 범죄 수익 440억 원 중 8.3억 원이 압수되어 상대방의 자력도 충분하다(적합 조건 2).</t>
+          <t>캄보디아 거점 사기 조직이 검거되어 상대방 책임이 명확하고(적합 조건 1), 피해자 약 70명, 피해액 105억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사를 통해 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 사기 조직원들의 자력 확보 및 피해금 회수 가능성에 대한 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>47억 원</t>
+          <t>105억 원</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>62명</t>
+          <t>약 70명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>사채 빌려주고 채무자 감금…47억 원 가로챈 보이스피싱 일당 체포</t>
+          <t>캄보디아 거점 사기 조직 검거…‘로맨스 스캠’·’노쇼사기’ 100억 원...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177499</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493601&amp;ref=A</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-23 12:34:20.578025+00:00</t>
+          <t>2026-02-25 12:41:26.907638+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>캄보디아 기반 피싱 조직원</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>돈 세탁 조직원 형사 판결 선고</t>
+          <t>경찰 수사 및 검찰 송치, 조직원 구속</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>리딩방 사기 피해자들의 돈 9억 원을 세탁하여 조직원에게 전달한 30대가 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 불특정 다수의 피해자를 모집한 것으로 드러났다. 이번 형사 판결은 원 사기 사건의 범죄 사실을 입증하는 중요한 근거가 될 수 있다.</t>
+          <t>캄보디아 기반 피싱 조직이 로맨스스캠과 금융감독원·검찰 사칭 수법으로 68명에게 약 105억 원의 피해를 입혔다. 서울경찰청 금융범죄수사대가 조직원 49명을 검거하고 37명을 구속, 검찰에 송치했다. 이들은 가짜 쇼핑몰이나 코인 투자 사이트를 이용해 피해자들을 속였으며, 치밀하게 범행을 계획하고 실행했다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>리딩방 사기는 상대방 책임이 명확하고(적합 조건 1), '수익금 9억 세탁'으로 보아 피해 규모가 최소 9억 원 이상으로 크며(적합 조건 4), '불특정 피해자들'을 모았다는 점에서 집단적 피해 가능성이 높다(적합 조건 3). 돈 세탁 조직원에 대한 형사 판결이 선고되어 범죄 사실에 대한 공적 증거가 확보되었을 가능성이 높으므로(적합 조건 5, 6), 피해자들의 민사 소송에 유리한 근거가 될 수 있다. 다만, 기사만으로는 사기 조직의 자력이나 피해자들의 민사 소송 진행 여부는 파악하기 어렵다.</t>
+          <t>상대방 책임이 명확하고(경찰 수사 및 검찰 송치), 집단적 피해(68명)와 큰 피해 규모(약 105억 원)가 확인됨. 경찰 수사를 통해 객관적 증거가 확보되었으며, 현재 형사 절차가 진행 중임 (적합 조건 1, 3, 4, 5, 6 해당). 다만, 피싱 조직원들의 자력 확보가 관건이 될 수 있음.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>9억 원 이상</t>
+          <t>약 105억 원</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>리딩 투자 사기 수익금 9억 세탁 30대 징역 3년</t>
+          <t>오빠, 코인 연애 적금 들자  일본인 여친, 잡고 보니 '그놈들'</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1482504</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177992</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-23 00:18:30.572328+00:00</t>
+          <t>2026-02-25 12:23:04.776004+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>제인스트리트</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>보이스피싱 자금 세탁책 A씨 징역 3년 선고</t>
+          <t>테라가 제인스트리트를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 자금 세탁책 A씨가 피해자 5명으로부터 13억 원을 인출해 돈 세탁한 혐의로 징역 3년을 선고받았습니다. 재판부는 A씨의 행위로 다수 피해자가 발생하고 범죄 수익금 환수에 큰 지장을 초래했다고 밝혔습니다. 피해자들은 금융·수사기관 사칭 또는 저금리 대환 대출 명목으로 사기를 당했습니다.</t>
+          <t>테라가 미국 트레이딩 회사 제인스트리트를 상대로 소송을 제기했습니다. 테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 부추겨 최종 붕괴를 촉발했다고 주장하고 있습니다. 이 사건은 전 세계 암호화폐 시장에 막대한 피해를 입힌 대규모 금융 사건입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 사기 및 A씨의 범죄수익 은닉 혐의가 형사 재판을 통해 명확히 인정되어 징역형이 선고되었으므로 상대방 책임이 명확하고(적합 조건 1), 형사 판결을 통해 증거 확보가 충분하며(적합 조건 5), 관련 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한 5명의 피해자가 발생했고(적합 조건 3), 총 피해액이 13억 원으로 피해 규모가 큽니다(적합 조건 4). 다만, A씨 개인 및 보이스피싱 조직의 특성상 자력 확보가 어려워 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>테라 측은 제인스트리트가 내부 정보를 활용한 거래로 UST와 LUNA 폭락을 촉발했다고 주장하며 책임이 명확하다고 보고 있습니다. (적합 조건 1) 상대방인 제인스트리트는 미국 트레이딩 회사로 충분한 자력을 가질 것으로 예상됩니다. (적합 조건 2) UST와 LUNA 폭락은 전 세계 수많은 투자자에게 수십조 원 규모의 막대한 피해를 입힌 집단적 피해 사건입니다. (적합 조건 3, 4) 테라가 소송을 제기했으므로 관련 증거가 확보되었거나 확보 가능성이 높습니다. (적합 조건 5) 이미 테라-루나 사태는 권도형 대표 수사 등 공적 절차가 진행 중이었습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>수십조 원</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>수백만 명</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+          <t>[자정 뉴스브리핑] 미국 암호화폐 거래소 크립토닷컴, 국가 암호화폐 은...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=465930</t>
+          <t>https://www.tokenpost.kr/news/briefing/333575</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:04.187850+00:00</t>
+          <t>2026-02-25 00:35:55.973921+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>경찰 수사 및 인출책 검거</t>
+          <t>보이스피싱 조직원 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>충남경찰청이 보이스피싱 인출책을 검거했으며, 이 인출책은 전국을 돌며 다수의 보이스피싱 피해자들로부터 수억 원을 인출한 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>대전중부경찰서가 중국과 필리핀 거점 보이스피싱 조직원들을 검거했습니다. 이들은 은행 직원을 사칭해 대환 대출을 미끼로 주로 30대 피해자들을 속였으며, 보이스피싱 피해는 10년 새 9배 증가한 것으로 나타났습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 수억 원 규모의 피해를 입었으며(적합 조건 3, 4), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+          <t>상대방의 책임이 경찰 검거로 명확하며, 보이스피싱은 집단적 피해를 유발하고 경찰 수사를 통해 객관적 증거 확보가 가능합니다. 또한 이미 공적 절차(경찰 수사)가 진행 중이므로 소송금융 적합 조건 4가지에 해당합니다. 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 투자 검토 시 고려해야 할 부분입니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>수억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>충남경찰청 보이스피싱 인출책 검거</t>
+          <t>남 일 아닌 보이스피싱 '10년 새 피해 9배'</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064148</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1143344</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-22 12:23:14.961242+00:00</t>
+          <t>2026-02-24 12:26:55.362548+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>보이스피싱 일당</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>사기 조직의 자금 세탁책에 대한 형사 재판이 진행되어 징역형이 선고됨. 피해자들의 민사 소송은 아직 진행되지 않은 것으로 보임.</t>
+          <t>경찰 수사 진행 중, 총책 등 76명 검거 및 56억 원 범죄 수익 몰수보전</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>30대 A씨가 재테크 리딩 투자 사기 조직의 범죄 수익 약 9억 원을 자금 세탁한 혐의로 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 피해자들을 유인하여 투자금을 편취한 것으로 드러났다. 이 사건은 사기 조직에 대한 피해자들의 민사상 손해배상 청구 가능성을 시사하며, 형사 판결로 범죄 사실이 입증되었다.</t>
+          <t>필리핀과 중국에 콜센터를 차려놓고 은행 직원을 사칭해 47억 원을 가로채고, 빚을 갚기 어려운 채무자들을 해외로 유인해 감금 후 보이스피싱 범행에 가담시킨 일당이 경찰에 붙잡혔습니다. 경찰은 총책 등 76명을 검거하고 56억 원의 범죄 수익을 몰수보전했으며, 추가 수사를 확대하고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>재테크 리딩 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원의 피해 규모는 다수의 피해자를 포함할 가능성이 높다(적합 조건 3, 4). 자금 세탁책에 대한 형사 재판을 통해 범죄 사실이 입증되고 공적 절차가 진행되었으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
+          <t>보이스피싱 일당의 책임이 명확하며(적합 조건 1), 확인된 피해 금액이 47억 원으로 매우 크고(적합 조건 4), 피해자도 60명 이상으로 집단적 피해에 해당합니다(적합 조건 3). 경찰 수사를 통해 76명이 검거되고 56억 원의 범죄 수익이 몰수보전되는 등 공적 절차가 진행 중이며(적합 조건 5, 6), 상대방의 자력(몰수보전된 범죄 수익)도 상당합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>9억원</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>60명 이상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>'고수익 보장' 사기범죄 수익 세탁…30대 실형</t>
+          <t>“취업 사기로 감금”…47억 가로챈 보이스피싱 일당 적발</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260221192403cJx</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491754&amp;ref=A</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-22 00:29:02.582187+00:00</t>
+          <t>2026-02-24 00:23:35.301948+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>돈세탁범에 대한 형사 재판 판결 선고</t>
+          <t>보이스피싱 조직 검거 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>리딩 사기 피해자들의 돈 9억 원을 세탁한 30대 남성이 징역 3년을 선고받았다. 재판부는 다수 가담자가 역할을 분담하는 범죄의 중대성을 강조했으며, 피해자들에게 용서받지 못했고 피해 보상도 이루어지지 않은 상태이다. 이 사건은 리딩 사기 피해자들의 민사상 손해배상 청구를 위한 중요한 근거가 될 수 있다.</t>
+          <t>보이스피싱 조직이 은행 직원을 사칭하여 원격제어 앱 설치를 유도, 62명의 피해자로부터 총 47억 원을 편취했습니다. 해당 조직은 검거되었으며, 감금 및 국외이송유인 피해 사례도 확인되었습니다. 현재 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>리딩 사기로 인한 9억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 돈세탁범에 대한 형사 재판 판결 선고로 범죄 사실 및 증거가 명확히 확보된 상태이다(적합 조건 1, 5, 6). 다만, 민사상 손해배상 책임 주체인 리딩 사기 조직의 특정 및 자력 확인이 추가로 필요하다.</t>
+          <t>상대방 책임이 비교적 명확하며(보이스피싱 조직의 사기), 집단적 피해(62명)와 큰 피해 규모(47억 원)가 확인됩니다. 보이스피싱 조직이 검거되어 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 다만, 상대방의 자력 확보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>9억 원</t>
+          <t>47억 원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>62명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>리딩 사기 피해자 돈 9억 세탁한 30대…징역 3년 선고</t>
+          <t>(R) 감금 피해자 제보가 단서 ..보이스피싱 조직 검거</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1612552/?sc=Naver</t>
+          <t>https://www.tjb.co.kr/news05/bodo/view/id/95664</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-22 00:25:44.652610+00:00</t>
+          <t>2026-02-23 12:39:27.074796+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 일당</t>
+        </is>
+      </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
+          <t>경찰 수사 및 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>중국과 필리핀에 거점을 둔 보이스피싱 일당이 은행 직원을 사칭해 62명으로부터 47억 원을 가로챘다. 이들은 사채업자와 연계하여 돈을 못 갚는 채무자들을 감금하고 보이스피싱 범행에 가담시켰다. 경찰은 총책 등 11명을 구속하고 65명을 불구속 입건하여 검찰에 송치했으며, 범죄 수익 8.3억 원을 압수했다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 62명의 피해자가 총 47억 원의 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 경찰 수사를 통해 조직원들이 구속되고 검찰에 송치되었으며(적합 조건 5, 6), 범죄 수익 440억 원 중 8.3억 원이 압수되어 상대방의 자력도 충분하다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>47억 원</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>62명</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>사채 빌려주고 채무자 감금…47억 원 가로챈 보이스피싱 일당 체포</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177499</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:34:20.578025+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr"/>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>돈 세탁 조직원 형사 판결 선고</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>리딩방 사기 피해자들의 돈 9억 원을 세탁하여 조직원에게 전달한 30대가 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 불특정 다수의 피해자를 모집한 것으로 드러났다. 이번 형사 판결은 원 사기 사건의 범죄 사실을 입증하는 중요한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>리딩방 사기는 상대방 책임이 명확하고(적합 조건 1), '수익금 9억 세탁'으로 보아 피해 규모가 최소 9억 원 이상으로 크며(적합 조건 4), '불특정 피해자들'을 모았다는 점에서 집단적 피해 가능성이 높다(적합 조건 3). 돈 세탁 조직원에 대한 형사 판결이 선고되어 범죄 사실에 대한 공적 증거가 확보되었을 가능성이 높으므로(적합 조건 5, 6), 피해자들의 민사 소송에 유리한 근거가 될 수 있다. 다만, 기사만으로는 사기 조직의 자력이나 피해자들의 민사 소송 진행 여부는 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>9억 원 이상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>리딩 투자 사기 수익금 9억 세탁 30대 징역 3년</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1482504</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:18:30.572328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr"/>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>보이스피싱 자금 세탁책 A씨 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 자금 세탁책 A씨가 피해자 5명으로부터 13억 원을 인출해 돈 세탁한 혐의로 징역 3년을 선고받았습니다. 재판부는 A씨의 행위로 다수 피해자가 발생하고 범죄 수익금 환수에 큰 지장을 초래했다고 밝혔습니다. 피해자들은 금융·수사기관 사칭 또는 저금리 대환 대출 명목으로 사기를 당했습니다.</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 사기 및 A씨의 범죄수익 은닉 혐의가 형사 재판을 통해 명확히 인정되어 징역형이 선고되었으므로 상대방 책임이 명확하고(적합 조건 1), 형사 판결을 통해 증거 확보가 충분하며(적합 조건 5), 관련 형사 절차가 진행되어 판결이 선고된 상태입니다(적합 조건 6). 또한 5명의 피해자가 발생했고(적합 조건 3), 총 피해액이 13억 원으로 피해 규모가 큽니다(적합 조건 4). 다만, A씨 개인 및 보이스피싱 조직의 특성상 자력 확보가 어려워 민사상 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>13억 원</t>
+        </is>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K101" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465930</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:04.187850+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr"/>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 인출책 검거</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>충남경찰청이 보이스피싱 인출책을 검거했으며, 이 인출책은 전국을 돌며 다수의 보이스피싱 피해자들로부터 수억 원을 인출한 혐의를 받고 있다. 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 수억 원 규모의 피해를 입었으며(적합 조건 3, 4), 경찰 수사를 통해 증거 확보 및 공적 절차가 진행 중이다(적합 조건 5, 6). 다만, 보이스피싱 조직의 자력 확보가 어려울 수 있다는 점은 고려해야 한다.</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>수억 원</t>
+        </is>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>충남경찰청 보이스피싱 인출책 검거</t>
+        </is>
+      </c>
+      <c r="K102" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064148</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:23:14.961242+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>사기 조직의 자금 세탁책에 대한 형사 재판이 진행되어 징역형이 선고됨. 피해자들의 민사 소송은 아직 진행되지 않은 것으로 보임.</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>30대 A씨가 재테크 리딩 투자 사기 조직의 범죄 수익 약 9억 원을 자금 세탁한 혐의로 징역 3년을 선고받았다. 이 사기 조직은 고수익을 미끼로 피해자들을 유인하여 투자금을 편취한 것으로 드러났다. 이 사건은 사기 조직에 대한 피해자들의 민사상 손해배상 청구 가능성을 시사하며, 형사 판결로 범죄 사실이 입증되었다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>재테크 리딩 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원의 피해 규모는 다수의 피해자를 포함할 가능성이 높다(적합 조건 3, 4). 자금 세탁책에 대한 형사 재판을 통해 범죄 사실이 입증되고 공적 절차가 진행되었으므로(적합 조건 5, 6) 소송금융 투자에 적합하다. 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>9억원</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>'고수익 보장' 사기범죄 수익 세탁…30대 실형</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260221192403cJx</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:29:02.582187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>돈세탁범에 대한 형사 재판 판결 선고</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>리딩 사기 피해자들의 돈 9억 원을 세탁한 30대 남성이 징역 3년을 선고받았다. 재판부는 다수 가담자가 역할을 분담하는 범죄의 중대성을 강조했으며, 피해자들에게 용서받지 못했고 피해 보상도 이루어지지 않은 상태이다. 이 사건은 리딩 사기 피해자들의 민사상 손해배상 청구를 위한 중요한 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>리딩 사기로 인한 9억 원 규모의 집단적 피해가 발생했으며(적합 조건 3, 4), 돈세탁범에 대한 형사 재판 판결 선고로 범죄 사실 및 증거가 명확히 확보된 상태이다(적합 조건 1, 5, 6). 다만, 민사상 손해배상 책임 주체인 리딩 사기 조직의 특정 및 자력 확인이 추가로 필요하다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>9억 원</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>리딩 사기 피해자 돈 9억 세탁한 30대…징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1612552/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:25:44.652610+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
           <t>사기 조직원 1인에 대한 형사 재판 판결 선고 완료</t>
         </is>
       </c>
-      <c r="F99" t="inlineStr">
+      <c r="F105" t="inlineStr">
         <is>
           <t>재테크 투자 사기 조직으로부터 약 9억 원을 돈세탁한 30대 남성이 징역 3년을 선고받았다. 이 사기 조직은 전문가 리딩을 가장해 불특정 다수의 피해자를 모집했으며, 법원은 범죄의 심각성을 강조했다. 피해자들은 아직 보상을 받지 못한 상태이다.</t>
         </is>
       </c>
-      <c r="G99" t="inlineStr">
+      <c r="G105" t="inlineStr">
         <is>
           <t>재테크 투자 사기 조직의 책임이 명확하며(적합 조건 1), 약 9억 원 규모의 피해 금액과 불특정 다수의 피해자가 발생한 집단적 피해 사건임(적합 조건 3, 4). 이미 형사 재판을 통해 범죄 사실이 인정되어 증거 확보가 용이하며(적합 조건 5), 관련 공적 절차가 진행된 바 있음(적합 조건 6). 다만, 사기 조직의 자력 확보 여부는 추가 확인이 필요하다.</t>
         </is>
       </c>
-      <c r="H99" t="inlineStr">
+      <c r="H105" t="inlineStr">
         <is>
           <t>약 9억 원</t>
         </is>
       </c>
-      <c r="I99" t="inlineStr">
+      <c r="I105" t="inlineStr">
         <is>
           <t>불특정 다수</t>
         </is>
       </c>
-      <c r="J99" t="inlineStr">
+      <c r="J105" t="inlineStr">
         <is>
           <t>재테크 투자 사기 후 9억대 돈세탁…30대 징역 3년 선고</t>
         </is>
       </c>
-      <c r="K99" t="inlineStr">
+      <c r="K105" t="inlineStr">
         <is>
           <t>dt.co.kr</t>
         </is>
       </c>
-      <c r="L99" t="inlineStr">
+      <c r="L105" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M99" t="inlineStr">
+      <c r="M105" t="inlineStr">
         <is>
           <t>https://www.dt.co.kr/article/12047555?ref=naver</t>
         </is>
       </c>
-      <c r="N99" t="inlineStr">
+      <c r="N105" t="inlineStr">
         <is>
           <t>2026-02-22 00:25:23.420509+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N99"/>
+  <autoFilter ref="A1:N105"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>