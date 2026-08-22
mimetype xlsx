--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$171</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$174</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N171"/>
+  <dimension ref="A1:N174"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="24" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,11457 +534,11657 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가상자산을 노린 신종 사기가 발생하여 3700여명의 악성 앱 감염 피해자가 발생했다. 경찰은 5대 가상자산 거래소와 협력하여 악성 앱 피해자 정보를 공유하고 금융사기 예방 활동을 진행 중이다.</t>
+          <t>AI 기술을 활용한 보이스피싱이 특정인의 목소리와 억양을 재현하여 피해자를 혼란에 빠뜨리는 수법에 대해 설명하고, 사전 예방의 중요성을 강조하는 기사입니다. 특정 사건이나 피해 사례를 다루기보다는 보이스피싱의 일반적인 위협과 대응 방안에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가상자산 사기로 인해 3700여명의 다수 피해자가 발생하고 경찰이 관련 정보를 공유하며 공적 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)은 긍정적이나, 소송금융의 핵심인 특정 가능한 자력 있는 피고를 상정하기 어려워 투자 적합도가 낮음. 경찰의 활동은 주로 예방 및 정보 공유에 초점이 맞춰져 있음.</t>
+          <t>기사는 AI 보이스피싱의 일반적인 수법과 예방에 대한 내용으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건 정보(상대방, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>3700여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>가상자산 노린 신종 사기…경찰·거래소, 피싱 예방 협업</t>
+          <t>보이스피싱, 최고의 수사기법은 사전 예방</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000038023</t>
+          <t>https://www.hidomin.com/news/articleView.html?idxno=717823</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:00:35.090913+00:00</t>
+          <t>2026-08-21 07:01:18.256378+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>노인 사기 예방 캠페인 진행 중</t>
+          <t>개정 통신사기피해환급법 시행 준비 및 업계 간담회 진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국에서 고령자를 대상으로 한 사기 피해가 급증하여 2024년 피해액이 3조 6000억 원을 넘어섰습니다. 정부기관 사칭, 투자 사기, 로맨스 스캠 등 다양한 유형의 사기가 발생하고 있으며, 전미노인법변호사협회(NAELA)는 사기 예방 캠페인을 진행하며 조기 대응의 중요성을 강조하고 있습니다.</t>
+          <t>디지털자산거래소 공동협의체(DAXA)는 10월 1일 시행되는 개정 전기통신사기피해환급법에 대비하여 비원화 가상자산거래소를 대상으로 실무 간담회를 개최했습니다. 이 간담회는 가상자산거래소들이 피해구제, 지급정지, 환급 등 새로운 의무를 이해하고 준비할 수 있도록 지원하기 위해 마련되었습니다. DAXA는 업계 전체의 규제 준수와 투자자 보호를 지속적으로 지원할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>사기 피해 규모와 피해자 수는 매우 크지만(적합 조건 3, 4), 사기범의 신원 특정 및 자력 확보가 어려워 소송 상대방을 명확히 지정하기 어렵습니다(적합 조건 1, 2 미충족). 또한, 기사는 예방 캠페인에 중점을 두며, 특정 사건에 대한 공적 절차 진행이나 증거 확보 가능성이 낮아(적합 조건 5, 6 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>이 기사는 특정 피해 사건이나 분쟁을 다루는 것이 아니라, 개정된 법률 시행을 앞두고 가상자산거래소들이 규제에 원활히 안착하도록 지원하는 내용입니다. 따라서 소송금융 투자의 적합 조건인 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>3조 6000억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미국 고령자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>美 고령자 사기 피해 3.6조원 “4년 새 4배 늘어”</t>
+          <t>DAXA, 통신사기피해환급법 시행 앞두고 가상자산거래소 지원 나서</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bravo.etoday.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://bravo.etoday.co.kr/view/atc_view/19166</t>
+          <t>https://news.tf.co.kr/read/economy/2348488.htm</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-28 10:17:53.327196+00:00</t>
+          <t>2026-07-31 13:41:58.811772+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>송모씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>보이스피싱 조직에 대한 형사 수사 및 처벌 절차 진행 중</t>
+          <t>형사사건 징역 3년 선고 완료, 민사상 손해배상 청구 가능</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자들이 피해금을 돌려받지 못하는 상황에서, 조직 검거에 협조한 가해자의 형량을 감면해주는 것에 대한 비판이 제기되고 있다. 이는 피해 회복보다 가해자 처벌에 초점을 맞춘 현행 시스템의 문제점을 드러내며, 피해자 단체의 의견 수렴 부족도 지적된다.</t>
+          <t>중국 보이스피싱 조직에서 검사를 사칭해 21회에 걸쳐 3억 2800여만 원을 가로챈 40대 남성 송모씨에게 징역 3년이 선고되었다. 송씨는 2013년에도 휴대전화 편취 혐의가 있다. 피해자들은 민사상 손해배상 청구가 가능하지만, 피고의 자력 부족으로 실제 회수 가능성은 낮을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임은 명확하고 피해자 수가 많으며 공적 절차가 진행 중이나, 가장 중요한 상대방의 자력 확보가 불투명하여 피해 회복이 어렵다는 점이 기사에서 명시적으로 지적됨. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 요인임.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고가 개인이며 보이스피싱 조직원으로서 자력 확보가 매우 어렵다. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 '기타 투자 어려운 이유'에 해당하여 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 2800여만 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>21명 이상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>보이스피싱 잡자고 ‘감형 카드’ 꺼냈지만…피해 회복 빠진 수사협조 ...</t>
+          <t>中에서 검사 사칭해 3억 뜯어낸 남성…징역 3년 선고</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202605070128</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/05/03/2026050390102.html</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-11 00:19:27.971830+00:00</t>
+          <t>2026-06-27 16:27:01.752896+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
-      <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경찰과 5대 가상자산 거래소 간 악성 앱 피해자 정보 공유 및 금융사기 예방 협업 진행 중.</t>
+        </is>
+      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>충북경찰청이 보이스피싱 범죄 예방을 위한 주의를 당부하며, 의심 전화는 즉시 끊고 1394 전기통신금융사기 신고센터를 통해 상담할 것을 안내했습니다. 보이스피싱 수법을 알지 못하면 누구나 피해자가 될 수 있음을 강조했습니다.</t>
+          <t>가상자산을 노린 신종 사기가 발생하여 3700여명의 악성 앱 감염 피해자가 발생했다. 경찰은 5대 가상자산 거래소와 협력하여 악성 앱 피해자 정보를 공유하고 금융사기 예방 활동을 진행 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 보이스피싱 사건에 대한 보도가 아닌, 충북경찰청의 보이스피싱 예방 및 신고 안내 공익 기사입니다. 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>가상자산 사기로 인해 3700여명의 다수 피해자가 발생하고 경찰이 관련 정보를 공유하며 공적 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)은 긍정적이나, 소송금융의 핵심인 특정 가능한 자력 있는 피고를 상정하기 어려워 투자 적합도가 낮음. 경찰의 활동은 주로 예방 및 정보 공유에 초점이 맞춰져 있음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3700여명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>충북경찰청  의심 전화는 바로 끊자</t>
+          <t>가상자산 노린 신종 사기…경찰·거래소, 피싱 예방 협업</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1076292</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000038023</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-01 07:03:10.725643+00:00</t>
+          <t>2026-05-30 07:00:35.090913+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 신고 및 금융감독원 지급 정지 신청 예정</t>
+          <t>노인 사기 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>사연자의 남편이 'AI 자동 투자 프로그램'이라는 인터넷 투자 사기에 속아 퇴직금과 대출금 총 1억 원을 사기범에게 송금했습니다. 현재 남편은 개인 파산을 고려 중이며, 사연자는 이혼을 고민하고 있습니다. 경찰 신고 및 금융감독원 지급 정지 신청을 통해 피해 회복 절차를 진행할 예정입니다.</t>
+          <t>미국에서 고령자를 대상으로 한 사기 피해가 급증하여 2024년 피해액이 3조 6000억 원을 넘어섰습니다. 정부기관 사칭, 투자 사기, 로맨스 스캠 등 다양한 유형의 사기가 발생하고 있으며, 전미노인법변호사협회(NAELA)는 사기 예방 캠페인을 진행하며 조기 대응의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(적합 조건 1), 사기범의 자력에 대한 정보가 없어 실제 피해 회수 가능성이 불확실합니다. 기사상으로는 단일 피해 사례로 보이며(집단적 피해 조건 미충족), 피해 금액 1억 원은 소송금융 투자 대상으로서는 규모가 작을 수 있습니다.</t>
+          <t>사기 피해 규모와 피해자 수는 매우 크지만(적합 조건 3, 4), 사기범의 신원 특정 및 자력 확보가 어려워 소송 상대방을 명확히 지정하기 어렵습니다(적합 조건 1, 2 미충족). 또한, 기사는 예방 캠페인에 중점을 두며, 특정 사건에 대한 공적 절차 진행이나 증거 확보 가능성이 낮아(적합 조건 5, 6 미충족) 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>3조 6000억 원 이상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미국 고령자 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>AI가 돈 벌어다 준다더니 내 퇴직금 1억 꿀꺽?”…‘한 방’ 노리던 남...</t>
+          <t>美 고령자 사기 피해 3.6조원 “4년 새 4배 늘어”</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>bravo.etoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108169&amp;s_mcd=0463&amp;s_hcd=01</t>
+          <t>https://bravo.etoday.co.kr/view/atc_view/19166</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-06 00:44:28.794876+00:00</t>
+          <t>2026-05-28 10:17:53.327196+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직에 대한 형사 수사 및 처벌 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 투자 사기범들이 대기업과의 연관성을 거짓으로 내세워 피해자들을 안심시키는 수법을 지적합니다. 잘 알려진 회사명이 등장한다는 이유만으로 투자가 검증되었다고 착각하게 만드는 전형적인 사기 행태를 경고하며, 고수익 약속보다 먼저 의심해야 할 점들을 강조합니다.</t>
+          <t>보이스피싱 피해자들이 피해금을 돌려받지 못하는 상황에서, 조직 검거에 협조한 가해자의 형량을 감면해주는 것에 대한 비판이 제기되고 있다. 이는 피해 회복보다 가해자 처벌에 초점을 맞춘 현행 시스템의 문제점을 드러내며, 피해자 단체의 의견 수렴 부족도 지적된다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 일반적인 투자 사기 수법에 대한 논평입니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 조직의 책임은 명확하고 피해자 수가 많으며 공적 절차가 진행 중이나, 가장 중요한 상대방의 자력 확보가 불투명하여 피해 회복이 어렵다는 점이 기사에서 명시적으로 지적됨. 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮추는 요인임.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[시선] 투자사기…고수익보다 먼저 의심해야 할 말들</t>
+          <t>보이스피싱 잡자고 ‘감형 카드’ 꺼냈지만…피해 회복 빠진 수사협조 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2228106</t>
+          <t>https://www.kukinews.com/article/view/kuk202605070128</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 00:22:46.515736+00:00</t>
+          <t>2026-05-11 00:19:27.971830+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D8" t="inlineStr"/>
+      <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>캄보디아 거점 보이스피싱 조직 소탕에도 불구하고 광주·전남 지역의 보이스피싱 피해액이 3배 급증했습니다. 범죄자들은 악성 앱 설치를 유도하여 피해자들의 자금을 빼돌리는 수법을 사용하고 있습니다. 이는 지속적인 금융사기 피해의 심각성을 보여줍니다.</t>
+          <t>충북경찰청이 보이스피싱 범죄 예방을 위한 주의를 당부하며, 의심 전화는 즉시 끊고 1394 전기통신금융사기 신고센터를 통해 상담할 것을 안내했습니다. 보이스피싱 수법을 알지 못하면 누구나 피해자가 될 수 있음을 강조했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 범죄의 심각성과 피해 증가를 보여주지만, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 보이스피싱 조직은 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실효성이 낮습니다. 또한, 은행 등 제3의 솔벤트한 기관의 책임 여부가 기사에서 명확히 드러나지 않습니다.</t>
+          <t>해당 기사는 특정 보이스피싱 사건에 대한 보도가 아닌, 충북경찰청의 보이스피싱 예방 및 신고 안내 공익 기사입니다. 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>캄보디아 거점 소탕에도…광주·전남 보이스피싱 피해액 3배 '껑충'</t>
+          <t>충북경찰청  의심 전화는 바로 끊자</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028916</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1076292</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:45.383870+00:00</t>
+          <t>2026-05-01 07:03:10.725643+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰청 통계로 피해 현황 확인</t>
+          <t>경찰 신고 및 금융감독원 지급 정지 신청 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경찰청 통계에 따르면 전화금융사기 피해가 60대와 20대 이하 연령층에서 크게 증가하고 있습니다. 금융교육 공백이 이러한 피해를 키웠을 가능성이 제기되나, 기사 내용은 특정 기업이나 기관의 민사상 책임을 묻기 위한 구체적인 사건이나 피고를 명시하고 있지 않습니다.</t>
+          <t>사연자의 남편이 'AI 자동 투자 프로그램'이라는 인터넷 투자 사기에 속아 퇴직금과 대출금 총 1억 원을 사기범에게 송금했습니다. 현재 남편은 개인 파산을 고려 중이며, 사연자는 이혼을 고민하고 있습니다. 경찰 신고 및 금융감독원 지급 정지 신청을 통해 피해 회복 절차를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사는 전화금융사기 피해의 심각성과 다수의 피해자를 보여주지만 (적합 조건 3, 4 부분 충족), 소송금융 투자 대상이 될 만한 특정 대기업이나 기관 등 자력 있는 피고를 명확히 특정하고 있지 않습니다. 또한, 특정 피고의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>상대방 책임은 명확하나(적합 조건 1), 사기범의 자력에 대한 정보가 없어 실제 피해 회수 가능성이 불확실합니다. 기사상으로는 단일 피해 사례로 보이며(집단적 피해 조건 미충족), 피해 금액 1억 원은 소송금융 투자 대상으로서는 규모가 작을 수 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[연중기획-새로운 리스크, 새로운 규제 ③-1] 금융교육 공백이 키운 '빚...</t>
+          <t>AI가 돈 벌어다 준다더니 내 퇴직금 1억 꿀꺽?”…‘한 방’ 노리던 남...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90000</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=108169&amp;s_mcd=0463&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-06 00:18:27.209415+00:00</t>
+          <t>2026-04-06 00:44:28.794876+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>깨끗한 계좌를 노린 포섭형 금융사기가 증가하며, 연루된 피해자들이 금융거래 제한 등 2차 피해를 겪고 있습니다. 범죄 이력이 없는 피해자들의 계좌가 금융권 감시망을 우회하는 데 악용되고 있으며, 이로 인해 피해자 수가 늘고 있는 상황입니다.</t>
+          <t>이 기사는 투자 사기범들이 대기업과의 연관성을 거짓으로 내세워 피해자들을 안심시키는 수법을 지적합니다. 잘 알려진 회사명이 등장한다는 이유만으로 투자가 검증되었다고 착각하게 만드는 전형적인 사기 행태를 경고하며, 고수익 약속보다 먼저 의심해야 할 점들을 강조합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 계좌 악용 금융사기로 인한 피해자가 늘고 있으며 금융거래 제한 등 2차 피해를 겪고 있다고 언급하나, 특정된 피고(상대방)가 없어 자력 확인이 어렵습니다. 또한, 피해 규모(금액)가 명확하지 않고, 공적 절차 진행 여부도 파악되지 않아 소송금융 적합 조건에 부합하는 부분이 적습니다.</t>
+          <t>해당 기사는 특정 투자 사기 사건에 대한 보도가 아닌, 일반적인 투자 사기 수법에 대한 논평입니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등을 파악할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>내 계좌가 범죄에 이용되는 위험 신호 3가지는?... 계좌 악용 금융사기...</t>
+          <t>[시선] 투자사기…고수익보다 먼저 의심해야 할 말들</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=43297</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2228106</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:55.883412+00:00</t>
+          <t>2026-04-06 00:22:46.515736+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>농협은행의 보이스피싱 피해자 지원 사업 진행 중</t>
+          <t>보이스피싱 조직 소탕 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>NH농협은행과 NH도농상생국민운동본부가 고령층 보이스피싱 피해자의 경제적 부담 완화를 위해 최대 1000만 원을 지원하는 사업을 추진합니다. 이는 금융 취약계층 보호 정책 기조에 맞춰 마련된 안전망 구축의 일환입니다.</t>
+          <t>캄보디아 거점 보이스피싱 조직 소탕에도 불구하고 광주·전남 지역의 보이스피싱 피해액이 3배 급증했습니다. 범죄자들은 악성 앱 설치를 유도하여 피해자들의 자금을 빼돌리는 수법을 사용하고 있습니다. 이는 지속적인 금융사기 피해의 심각성을 보여줍니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사는 농협은행이 보이스피싱 피해자를 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않습니다. 농협은행은 피해자를 돕는 주체이며, 실제 가해자인 보이스피싱 조직은 특정하기 어렵고 자력도 불분명합니다.</t>
+          <t>기사는 보이스피싱 범죄의 심각성과 피해 증가를 보여주지만, 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건이 충족되기 어렵습니다. 보이스피싱 조직은 특정 및 자력 확보가 어려워 민사상 손해배상 청구의 실효성이 낮습니다. 또한, 은행 등 제3의 솔벤트한 기관의 책임 여부가 기사에서 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>농협은행, 고령층 보이스피싱 피해 보상 지원…최대 1000만 원 안전망 구...</t>
+          <t>캄보디아 거점 소탕에도…광주·전남 보이스피싱 피해액 3배 '껑충'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>youngnong.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=58519</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028916</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 00:18:08.241930+00:00</t>
+          <t>2026-04-06 00:18:45.383870+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>경찰청 통계로 피해 현황 확인</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>법무법인 초원이 대구 분사무소를 개소하며 온라인 금융사기 대응을 강화한다고 밝혔다. 형사 고소와 민사상 손해배상청구를 병행하고 가압류, 강제집행 등 보전처분을 통해 피해금 회수 가능성을 높이는 데 주력할 계획이다.</t>
+          <t>경찰청 통계에 따르면 전화금융사기 피해가 60대와 20대 이하 연령층에서 크게 증가하고 있습니다. 금융교육 공백이 이러한 피해를 키웠을 가능성이 제기되나, 기사 내용은 특정 기업이나 기관의 민사상 책임을 묻기 위한 구체적인 사건이나 피고를 명시하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 온라인 금융사기 사건에 대한 내용이 아닌, 법무법인의 서비스 확장 및 전략에 대한 보도입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
+          <t>기사는 전화금융사기 피해의 심각성과 다수의 피해자를 보여주지만 (적합 조건 3, 4 부분 충족), 소송금융 투자 대상이 될 만한 특정 대기업이나 기관 등 자력 있는 피고를 명확히 특정하고 있지 않습니다. 또한, 특정 피고의 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>법무법인 초원, 대구 분사무소 개소  온라인 금융사기 대응 강화·특별...</t>
+          <t>[연중기획-새로운 리스크, 새로운 규제 ③-1] 금융교육 공백이 키운 '빚...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18869</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=90000</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:07.820374+00:00</t>
+          <t>2026-04-06 00:18:27.209415+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr"/>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>금융사기 피해 확산</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>보이스피싱 수법이 교묘해져 금융회사나 금융감독원 번호로 직접 전화를 걸어도 범죄 조직으로 연결되거나, 본인인증 앱으로 위장한 악성 앱이 설치되는 사례가 발생하고 있다. 악성 앱을 지워도 다시 깔리는 등 피해가 지속될 수 있음을 경고하며, 이는 기존 보이스피싱 방지책을 무력화하는 새로운 유형의 위협이다.</t>
+          <t>깨끗한 계좌를 노린 포섭형 금융사기가 증가하며, 연루된 피해자들이 금융거래 제한 등 2차 피해를 겪고 있습니다. 범죄 이력이 없는 피해자들의 계좌가 금융권 감시망을 우회하는 데 악용되고 있으며, 이로 인해 피해자 수가 늘고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 보이스피싱 범죄 조직 외에 명확하고 자력 있는 피고를 특정하기 어려움 (적합 조건 1, 2 미충족). 피해 규모나 피해자 수에 대한 구체적인 정보가 부족하여 집단적 피해 여부 및 소송금융 투자 매력도가 낮음 (적합 조건 3, 4 미충족).</t>
+          <t>기사는 계좌 악용 금융사기로 인한 피해자가 늘고 있으며 금융거래 제한 등 2차 피해를 겪고 있다고 언급하나, 특정된 피고(상대방)가 없어 자력 확인이 어렵습니다. 또한, 피해 규모(금액)가 명확하지 않고, 공적 절차 진행 여부도 파악되지 않아 소송금융 적합 조건에 부합하는 부분이 적습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[단독] 교묘해지는 보이스피싱…지웠는데 악성 앱 또 깔려</t>
+          <t>내 계좌가 범죄에 이용되는 위험 신호 3가지는?... 계좌 악용 금융사기...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040377831</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=43297</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:26:18.033239+00:00</t>
+          <t>2026-04-05 00:21:55.883412+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>금융감독원 보이스피싱 예방 활동 및 사기범 목소리 공개</t>
+          <t>농협은행의 보이스피싱 피해자 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>금융감독원이 보이스피싱 예방을 위해 사기범들의 실제 목소리를 공개했다. 지난해 3천9백여 건의 신고가 접수되었으며, 사기범들은 주로 검찰 수사관을 사칭하여 피해자들을 심리적으로 압박하고 자산 정보를 요구했다. 금감원은 수사기관이 전화로 자산을 확인하지 않는다고 당부하며 주의를 촉구했다.</t>
+          <t>NH농협은행과 NH도농상생국민운동본부가 고령층 보이스피싱 피해자의 경제적 부담 완화를 위해 최대 1000만 원을 지원하는 사업을 추진합니다. 이는 금융 취약계층 보호 정책 기조에 맞춰 마련된 안전망 구축의 일환입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 특정 사기범을 상대로 소송을 제기하고 배상을 받아내기 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방에게 자력이 충분하지 않다는 점이 가장 큰 걸림돌입니다. 다수의 피해자(적합 조건 3)와 금융감독원의 공적 절차 진행(적합 조건 6)에도 불구하고, 실질적인 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
+          <t>기사는 농협은행이 보이스피싱 피해자를 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않습니다. 농협은행은 피해자를 돕는 주체이며, 실제 가해자인 보이스피싱 조직은 특정하기 어렵고 자력도 불분명합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>3천9백여 건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범의 실제 목소리를 공개합니다!</t>
+          <t>농협은행, 고령층 보이스피싱 피해 보상 지원…최대 1000만 원 안전망 구...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>youngnong.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=751556</t>
+          <t>http://www.youngnong.co.kr/news/articleView.html?idxno=58519</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 12:24:34.689621+00:00</t>
+          <t>2026-04-05 00:18:08.241930+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>이 기사는 피싱 범죄의 진화와 그로 인해 경찰 및 은행이 겪는 어려움을 다루고 있습니다. 범죄자들이 수법을 고도화하여 피해자를 설득하기 어렵다는 점을 강조하며, 전반적으로 모든 연령층에서 피싱 피해가 발생하고 있음을 언급합니다.</t>
+          <t>법무법인 초원이 대구 분사무소를 개소하며 온라인 금융사기 대응을 강화한다고 밝혔다. 형사 고소와 민사상 손해배상청구를 병행하고 가압류, 강제집행 등 보전처분을 통해 피해금 회수 가능성을 높이는 데 주력할 계획이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 피싱 범죄의 일반적인 현상과 진화 양상을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 가해자 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 온라인 금융사기 사건에 대한 내용이 아닌, 법무법인의 서비스 확장 및 전략에 대한 보도입니다. 소송금융 투자 검토를 위한 구체적인 사건 정보(상대방 특정, 피해 규모, 진행 단계 등)가 전혀 없어 적합 조건에 해당하는지 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[썰-스데이]  경찰도 못 믿게 만든다 …피싱 범죄의 진화</t>
+          <t>법무법인 초원, 대구 분사무소 개소  온라인 금융사기 대응 강화·특별...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061277</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18869</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:22:43.408631+00:00</t>
+          <t>2026-04-03 12:45:07.820374+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr">
         <is>
-          <t>화성에서 한 은행원이 고령 고객의 1400만 원 현금 인출 시도를 수상히 여겨 보이스피싱임을 직감하고 경찰에 신고하여 피해를 막았다. 농협은행 직원을 사칭한 보이스피싱 조직의 대환대출 유도 범행이었으나, 은행원의 기지로 고객은 금전적 손실을 입지 않았다. 경찰은 은행원에게 감사장과 포상금을 전달했다.</t>
+          <t>보이스피싱 수법이 교묘해져 금융회사나 금융감독원 번호로 직접 전화를 걸어도 범죄 조직으로 연결되거나, 본인인증 앱으로 위장한 악성 앱이 설치되는 사례가 발생하고 있다. 악성 앱을 지워도 다시 깔리는 등 피해가 지속될 수 있음을 경고하며, 이는 기존 보이스피싱 방지책을 무력화하는 새로운 유형의 위협이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>피해자가 은행원의 기지로 인해 1400만 원의 금전적 손실을 입지 않아 실제 발생한 손해가 없다. 소송금융은 실제 피해 발생을 전제로 하므로, 손해가 예방된 본 사건은 투자 대상이 될 수 없다. 또한, 상대방인 보이스피싱 조직은 특정 및 자력 확인이 어려워 소송 실익이 낮다. (부적합 조건: 이미 종결된 사건 - 피해 발생이 없음)</t>
+          <t>기사 내용만으로는 보이스피싱 범죄 조직 외에 명확하고 자력 있는 피고를 특정하기 어려움 (적합 조건 1, 2 미충족). 피해 규모나 피해자 수에 대한 구체적인 정보가 부족하여 집단적 피해 여부 및 소송금융 투자 매력도가 낮음 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“1400만 원 피해 막았다”…은행원의 기지로 보이스피싱 차단</t>
+          <t>[단독] 교묘해지는 보이스피싱…지웠는데 악성 앱 또 깔려</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889995</t>
+          <t>https://www.hankyung.com/article/2026040377831</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 00:22:43.835287+00:00</t>
+          <t>2026-04-03 12:26:18.033239+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융감독원 보이스피싱 경고 및 사기범 음성 공개</t>
+          <t>금융감독원 보이스피싱 예방 활동 및 사기범 목소리 공개</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>금융감독원이 보이스피싱 사기범 7명의 실제 통화 음성을 공개하며 범죄 수법과 피해 예방을 당부했다. 사기범들은 범죄 연루를 빌미로 겁을 주거나, 혼자 있게 유도하고 개인정보를 요구하지 않는 척하며 피해자들을 속였다. 금감원은 정부 관계자 사칭 전화를 받으면 즉시 끊을 것을 조언했다.</t>
+          <t>금융감독원이 보이스피싱 예방을 위해 사기범들의 실제 목소리를 공개했다. 지난해 3천9백여 건의 신고가 접수되었으며, 사기범들은 주로 검찰 수사관을 사칭하여 피해자들을 심리적으로 압박하고 자산 정보를 요구했다. 금감원은 수사기관이 전화로 자산을 확인하지 않는다고 당부하며 주의를 촉구했다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범들의 책임은 명확하고(적합 조건 1), 금감원의 음성 공개로 증거 확보가 가능하며(적합 조건 5), 집단적 피해가 발생하고(적합 조건 3) 공적 절차(금감원 경고)가 진행 중인(적합 조건 6) 점은 소송금융 적합 조건에 해당한다. 그러나 소송 상대방인 보이스피싱 사기범들의 자력 확보가 매우 어렵고, 특정 가능한 대기업이나 기관이 피고로 명시되지 않아 소송금융 투자 회수 가능성이 낮다.</t>
+          <t>보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 특정 사기범을 상대로 소송을 제기하고 배상을 받아내기 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 상대방에게 자력이 충분하지 않다는 점이 가장 큰 걸림돌입니다. 다수의 피해자(적합 조건 3)와 금융감독원의 공적 절차 진행(적합 조건 6)에도 불구하고, 실질적인 투자 회수 가능성이 낮아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천9백여 건</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>이 목소리 기억하세요…보이스피싱 사기범 7명 음성 공개</t>
+          <t>보이스피싱 사기범의 실제 목소리를 공개합니다!</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521928</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=751556</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 12:39:24.696723+00:00</t>
+          <t>2026-04-02 12:24:34.689621+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
-[...6 lines deleted...]
-      </c>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>금융감독원이 2024년 제보된 보이스피싱 범죄 음성 파일 중 10회 이상 제보된 사기범들의 목소리를 공개했다. 사기범들은 검사나 수사관을 사칭하며 대포 통장 발견 등을 이유로 피해자들을 속였으며, 금감원은 범행 수법을 직접 들어볼 수 있도록 자료를 제공했다.</t>
+          <t>이 기사는 피싱 범죄의 진화와 그로 인해 경찰 및 은행이 겪는 어려움을 다루고 있습니다. 범죄자들이 수법을 고도화하여 피해자를 설득하기 어렵다는 점을 강조하며, 전반적으로 모든 연령층에서 피싱 피해가 발생하고 있음을 언급합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄 자체는 명확하고 금융감독원의 증거 자료(음성 파일)도 존재하며, 다수의 피해자가 발생할 수 있는 유형의 사건이다. 그러나 소송 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮으므로 소송금융 투자 대상으로는 부적합하다. (적합 조건 2 미충족, 기타 투자 어려운 이유 해당)</t>
+          <t>이 기사는 특정 사건이 아닌 피싱 범죄의 일반적인 현상과 진화 양상을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 가해자 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>조사받으러 오세요 ...'검찰·경찰 사칭' 피싱범의 목소리</t>
+          <t>[썰-스데이]  경찰도 못 믿게 만든다 …피싱 범죄의 진화</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0102_202604011922339813</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1061277</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-01 12:35:45.260161+00:00</t>
+          <t>2026-04-02 12:22:43.408631+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>NH농협은행과 NH도농상생국민운동본부의 보이스피싱 보상 보험 무료 가입 사업 추진</t>
+          <t>보이스피싱 피해 예방으로 사건 종결</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>NH농협은행과 NH도농상생국민운동본부가 전기통신금융사기 피해자들의 피해회복 지원을 위해 보이스피싱 보상 보험 무료 가입 사업을 추진한다. 이 사업은 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하고자 기획되었다.</t>
+          <t>화성에서 한 은행원이 고령 고객의 1400만 원 현금 인출 시도를 수상히 여겨 보이스피싱임을 직감하고 경찰에 신고하여 피해를 막았다. 농협은행 직원을 사칭한 보이스피싱 조직의 대환대출 유도 범행이었으나, 은행원의 기지로 고객은 금전적 손실을 입지 않았다. 경찰은 은행원에게 감사장과 포상금을 전달했다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해자를 위한 무료 보상 보험을 제공하는 사업에 대한 것으로, 특정 사건의 가해자를 지목하거나 소송의 대상이 될 만한 명확한 상대방의 책임을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건 중 '상대방 책임 명확' 및 '집단적 피해' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
+          <t>피해자가 은행원의 기지로 인해 1400만 원의 금전적 손실을 입지 않아 실제 발생한 손해가 없다. 소송금융은 실제 피해 발생을 전제로 하므로, 손해가 예방된 본 사건은 투자 대상이 될 수 없다. 또한, 상대방인 보이스피싱 조직은 특정 및 자력 확인이 어려워 소송 실익이 낮다. (부적합 조건: 이미 종결된 사건 - 피해 발생이 없음)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>어르신, 농협 보이스피싱 보상 보험 무료 가입하세요</t>
+          <t>“1400만 원 피해 막았다”…은행원의 기지로 보이스피싱 차단</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002637</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889995</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 12:24:00.536998+00:00</t>
+          <t>2026-04-02 00:22:43.835287+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
-      <c r="D20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>허위 신고에 대한 벌금형 선고</t>
+          <t>금융감독원 보이스피싱 경고 및 사기범 음성 공개</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>50대 피해자가 주식 투자사기를 당한 후, 전기통신금융사기 구제 절차를 악용하여 보이스피싱 허위 신고를 했다가 벌금형을 선고받았습니다. 법원은 피해자의 사정을 참작하면서도 허위 신고의 죄책이 가볍지 않다고 판단했습니다.</t>
+          <t>금융감독원이 보이스피싱 사기범 7명의 실제 통화 음성을 공개하며 범죄 수법과 피해 예방을 당부했다. 사기범들은 범죄 연루를 빌미로 겁을 주거나, 혼자 있게 유도하고 개인정보를 요구하지 않는 척하며 피해자들을 속였다. 금감원은 정부 관계자 사칭 전화를 받으면 즉시 끊을 것을 조언했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 주식 투자사기 피해자가 허위 신고로 벌금형을 받은 형사 사건에 초점을 맞추고 있어, 소송금융의 대상이 되는 원 투자사기 사건에 대한 정보가 매우 부족합니다. 상대방(사기범)의 특정, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도가 낮습니다.</t>
+          <t>보이스피싱 사기범들의 책임은 명확하고(적합 조건 1), 금감원의 음성 공개로 증거 확보가 가능하며(적합 조건 5), 집단적 피해가 발생하고(적합 조건 3) 공적 절차(금감원 경고)가 진행 중인(적합 조건 6) 점은 소송금융 적합 조건에 해당한다. 그러나 소송 상대방인 보이스피싱 사기범들의 자력 확보가 매우 어렵고, 특정 가능한 대기업이나 기관이 피고로 명시되지 않아 소송금융 투자 회수 가능성이 낮다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>주식 투자사기 당한 50대…'보이스피싱' 허위 신고했다가 벌금까지</t>
+          <t>이 목소리 기억하세요…보이스피싱 사기범 7명 음성 공개</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/gwangju-jeonnam/6121457</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000521928</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:04.179616+00:00</t>
+          <t>2026-04-01 12:39:24.696723+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>가짜돈 유통 확산 중, 경찰 인지 상태이나 추적 난항</t>
+          <t>금융감독원 보이스피싱 범죄 음성 파일 공개</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>만우절 같은 가짜돈이 유학생들을 중심으로 확산되고 있으며, 피해자들이 가짜돈임을 인지하지 못한 채 사용하며 유통이 이어지고 있습니다. 경찰은 최초 사용자를 특정하기 어려워 추적이 쉽지 않다고 밝혔으며, 이로 인해 피해자가 또 다른 피해자를 낳는 연쇄 구조가 발생하고 있습니다.</t>
+          <t>금융감독원이 2024년 제보된 보이스피싱 범죄 음성 파일 중 10회 이상 제보된 사기범들의 목소리를 공개했다. 사기범들은 검사나 수사관을 사칭하며 대포 통장 발견 등을 이유로 피해자들을 속였으며, 금감원은 범행 수법을 직접 들어볼 수 있도록 자료를 제공했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(최초 사용자)을 특정하기 어렵고, 그 책임 소재 또한 불분명하여 소송금융 투자에 부적합합니다. (적합 조건 1, 2 미충족)</t>
+          <t>보이스피싱 범죄 자체는 명확하고 금융감독원의 증거 자료(음성 파일)도 존재하며, 다수의 피해자가 발생할 수 있는 유형의 사건이다. 그러나 소송 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 손해배상금 회수 가능성이 낮으므로 소송금융 투자 대상으로는 부적합하다. (적합 조건 2 미충족, 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>'만우절'같은 가짜돈, 유학생 중심 확산</t>
+          <t>조사받으러 오세요 ...'검찰·경찰 사칭' 피싱범의 목소리</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=222692</t>
+          <t>https://www.ytn.co.kr/_ln/0102_202604011922339813</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-01 00:30:53.162407+00:00</t>
+          <t>2026-04-01 12:35:45.260161+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치, 여죄 추가 조사 중</t>
+          <t>NH농협은행과 NH도농상생국민운동본부의 보이스피싱 보상 보험 무료 가입 사업 추진</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대전에서 저금리 대출을 미끼로 8천여만 원을 가로챈 20대 보이스피싱 현금 수거책이 시민 신고로 현장에서 검거되어 검찰에 송치되었습니다. 경찰은 추가 여죄를 조사하고 있으며, 현재 기사에서는 1명의 피해자가 확인됩니다.</t>
+          <t>NH농협은행과 NH도농상생국민운동본부가 전기통신금융사기 피해자들의 피해회복 지원을 위해 보이스피싱 보상 보험 무료 가입 사업을 추진한다. 이 사업은 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하고자 기획되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책이 검거되었으나, 소송금융 투자 대상으로서 가장 중요한 상대방(수거책 개인)의 자력이 충분하지 않을 가능성이 높습니다. 또한, 실제 보이스피싱 조직의 주체는 특정되지 않았으며, 현재 기사에서는 단일 피해자만 명시되어 집단적 피해로 보기 어렵습니다. (적합 조건 2, 3 미충족)</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해자를 위한 무료 보상 보험을 제공하는 사업에 대한 것으로, 특정 사건의 가해자를 지목하거나 소송의 대상이 될 만한 명확한 상대방의 책임을 언급하고 있지 않습니다. 따라서 소송금융 투자 적합 조건 중 '상대방 책임 명확' 및 '집단적 피해' 등 어떠한 조건에도 해당하지 않아 투자 대상으로서의 적합도가 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>8천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대전서 보이스피싱 현금 수거책, 시민 신고로 검거</t>
+          <t>어르신, 농협 보이스피싱 보상 보험 무료 가입하세요</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>tjmbc.co.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://tjmbc.co.kr/NewsArticle/832682</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002637</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 00:27:48.059056+00:00</t>
+          <t>2026-04-01 12:24:00.536998+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>피해금 반환 절차 완료</t>
+          <t>허위 신고에 대한 벌금형 선고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>강원경찰이 중국까지 직접 방문하여 보이스피싱 피해금을 회수하고, 재판에 넘겨진 피고인들의 피해보상 의사를 확인하여 피해자들에게 반환 절차를 진행했습니다. 피해자 A씨는 돈을 잃고 잠 못 이루던 중 경찰의 노력으로 피해금을 되찾게 되어 안도했습니다.</t>
+          <t>50대 피해자가 주식 투자사기를 당한 후, 전기통신금융사기 구제 절차를 악용하여 보이스피싱 허위 신고를 했다가 벌금형을 선고받았습니다. 법원은 피해자의 사정을 참작하면서도 허위 신고의 죄책이 가볍지 않다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 사건은 경찰의 노력으로 보이스피싱 피해금이 이미 회수되어 피해자들에게 반환 절차가 완료된 것으로 보입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 또한, 상대방이 특정 기업이나 기관이 아닌 보이스피싱 범죄자 개인이므로 '상대방에게 자력이 충분함'이라는 적합 조건에도 부합하지 않아 투자 회수 가능성이 낮습니다.</t>
+          <t>기사는 주식 투자사기 피해자가 허위 신고로 벌금형을 받은 형사 사건에 초점을 맞추고 있어, 소송금융의 대상이 되는 원 투자사기 사건에 대한 정보가 매우 부족합니다. 상대방(사기범)의 특정, 피해 규모, 증거 유무 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>중국 날아가 보이스피싱 피해금 찾아준 강원경찰</t>
+          <t>주식 투자사기 당한 50대…'보이스피싱' 허위 신고했다가 벌금까지</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041977</t>
+          <t>https://www.news1.kr/local/gwangju-jeonnam/6121457</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-01 00:18:28.323277+00:00</t>
+          <t>2026-04-01 12:19:04.179616+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>금융위원회, 경찰청 등 유관기관이 통신금융사기 대응을 위한 표준업무방법서 개정 및 법률(전기통신 이용 다중피해사기 방지법) 입법을 추진 중</t>
+          <t>가짜돈 유통 확산 중, 경찰 인지 상태이나 추적 난항</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>금융위원회는 경찰청, 금융감독원 등과 협력하여 5월부터 신종 피싱 범죄에 대한 계좌 지급정지 및 피해금 환수 절차를 신속하게 진행할 수 있도록 표준업무방법서를 개정할 예정입니다. 또한, 신종 스캠에 대한 근본적인 대응을 위해 '전기통신 이용 다중피해사기 방지법' 입법을 추진하고, 금융권 전반의 대응 역량을 높이기 위한 협의체도 구성할 계획입니다.</t>
+          <t>만우절 같은 가짜돈이 유학생들을 중심으로 확산되고 있으며, 피해자들이 가짜돈임을 인지하지 못한 채 사용하며 유통이 이어지고 있습니다. 경찰은 최초 사용자를 특정하기 어려워 추적이 쉽지 않다고 밝혔으며, 이로 인해 피해자가 또 다른 피해자를 낳는 연쇄 구조가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사기 사건이나 피해자를 다루는 것이 아니라, 통신금융사기 대응을 위한 정부의 제도 개선 및 법률 개정 추진에 대한 내용입니다. 따라서 소송금융 투자에 필요한 '상대방 책임의 명확성', '상대방의 충분한 자력', '구체적인 피해 규모 및 증거' 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>상대방(최초 사용자)을 특정하기 어렵고, 그 책임 소재 또한 불분명하여 소송금융 투자에 부적합합니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>통신금융사기, 경찰 확인 즉시 계좌 동결</t>
+          <t>'만우절'같은 가짜돈, 유학생 중심 확산</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260330500741</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=222692</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:52.085119+00:00</t>
+          <t>2026-04-01 00:30:53.162407+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 재판에서 징역형 선고</t>
+          <t>경찰 수사 및 검찰 송치, 여죄 추가 조사 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책이 금융감독원 직원을 사칭하여 피해자로부터 3차례에 걸쳐 총 2억 1천9백만 원을 편취한 혐의로 징역 2년을 선고받았다. 형사 재판은 종결되었으나, 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
+          <t>대전에서 저금리 대출을 미끼로 8천여만 원을 가로챈 20대 보이스피싱 현금 수거책이 시민 신고로 현장에서 검거되어 검찰에 송치되었습니다. 경찰은 추가 여죄를 조사하고 있으며, 현재 기사에서는 1명의 피해자가 확인됩니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 형사 재판을 통해 상대방(수거책)의 책임이 명확하고 피해 금액도 2억 원 이상으로 크지만 (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중), 소송 상대방인 보이스피싱 조직의 자력을 특정하기 어렵고 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합하다 (부적합 조건: 상대방 자력 부족).</t>
+          <t>보이스피싱 현금 수거책이 검거되었으나, 소송금융 투자 대상으로서 가장 중요한 상대방(수거책 개인)의 자력이 충분하지 않을 가능성이 높습니다. 또한, 실제 보이스피싱 조직의 주체는 특정되지 않았으며, 현재 기사에서는 단일 피해자만 명시되어 집단적 피해로 보기 어렵습니다. (적합 조건 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>2억 1천9백만 원</t>
+          <t>8천여만 원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책 50대에게 징역 2년 선고</t>
+          <t>대전서 보이스피싱 현금 수거책, 시민 신고로 검거</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>tjmbc.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200544&amp;mode=view</t>
+          <t>https://tjmbc.co.kr/NewsArticle/832682</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:49.744174+00:00</t>
+          <t>2026-04-01 00:27:48.059056+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 국제 공조를 통한 피해금 전액 환수 완료</t>
+          <t>피해금 반환 절차 완료</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>70대 여성이 보이스피싱으로 2,400만 원을 송금했으나, 강원경찰청과 중국 공안의 국제 공조를 통해 중국 현지에서 피해금 전액을 환수받은 첫 사례입니다. 지난 10년간 보이스피싱 피해액은 2조 8천억 원에 달하지만 환수율은 30% 미만으로, 이번 사례는 향후 해외 피싱 범죄 수익 추적의 중요한 선례가 될 것으로 보입니다.</t>
+          <t>강원경찰이 중국까지 직접 방문하여 보이스피싱 피해금을 회수하고, 재판에 넘겨진 피고인들의 피해보상 의사를 확인하여 피해자들에게 반환 절차를 진행했습니다. 피해자 A씨는 돈을 잃고 잠 못 이루던 중 경찰의 노력으로 피해금을 되찾게 되어 안도했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 사건은 경찰의 국제 공조를 통해 피해자가 이미 피해금 전액을 환수받아 종결된 사례입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자를 위한 새로운 소송 진행의 필요성이 없습니다.</t>
+          <t>해당 사건은 경찰의 노력으로 보이스피싱 피해금이 이미 회수되어 피해자들에게 반환 절차가 완료된 것으로 보입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하며, 소송금융의 신규 투자 대상으로는 적합하지 않습니다. 또한, 상대방이 특정 기업이나 기관이 아닌 보이스피싱 범죄자 개인이므로 '상대방에게 자력이 충분함'이라는 적합 조건에도 부합하지 않아 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>2,400만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>중국서 돌려받은 할머니의 2,400만 원…보이스피싱 첫 환수 사례</t>
+          <t>중국 날아가 보이스피싱 피해금 찾아준 강원경찰</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523311&amp;ref=A</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041977</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:33:47.541363+00:00</t>
+          <t>2026-04-01 00:18:28.323277+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰의 피해금 반환 절차 완료</t>
+          <t>금융위원회, 경찰청 등 유관기관이 통신금융사기 대응을 위한 표준업무방법서 개정 및 법률(전기통신 이용 다중피해사기 방지법) 입법을 추진 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>강원경찰청이 보이스피싱 피고인들의 피해보상 의사를 확인하고 중국까지 방문하여 피해자들에게 돈을 찾아주었다. 재판에 넘겨진 피고인들의 법률 대리인이 강원청을 방문해 피해금 반환 절차를 거쳤으며, 피해자들은 잃었던 돈을 되찾게 되었다.</t>
+          <t>금융위원회는 경찰청, 금융감독원 등과 협력하여 5월부터 신종 피싱 범죄에 대한 계좌 지급정지 및 피해금 환수 절차를 신속하게 진행할 수 있도록 표준업무방법서를 개정할 예정입니다. 또한, 신종 스캠에 대한 근본적인 대응을 위해 '전기통신 이용 다중피해사기 방지법' 입법을 추진하고, 금융권 전반의 대응 역량을 높이기 위한 협의체도 구성할 계획입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사에 따르면 경찰이 보이스피싱 피고인들로부터 피해금을 회수하여 피해자들에게 반환하는 절차를 이미 완료했으므로, 새로운 소송금융 투자 대상으로서의 필요성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사기 사건이나 피해자를 다루는 것이 아니라, 통신금융사기 대응을 위한 정부의 제도 개선 및 법률 개정 추진에 대한 내용입니다. 따라서 소송금융 투자에 필요한 '상대방 책임의 명확성', '상대방의 충분한 자력', '구체적인 피해 규모 및 증거' 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>강원경찰청, 중국까지 날아가 보이스피싱 피해자 돈 찾아줘</t>
+          <t>통신금융사기, 경찰 확인 즉시 계좌 동결</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041818</t>
+          <t>https://www.nongmin.com/article/20260330500741</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 12:24:51.707024+00:00</t>
+          <t>2026-04-01 00:17:52.085119+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+          <t>형사 재판에서 징역형 선고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>중국에 거점을 둔 보이스피싱 콜센터 조직이 카드 배송, 금융감독원·검찰 사칭 수법으로 81명으로부터 130억 원을 편취한 사건. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 총책 등 5명에 대해 인터폴 적색수배 및 지명수배를 내렸다. 피해자들은 손해배상을 청구할 수 있으나, 보이스피싱 조직의 특성상 실제 배상금 회수는 어려울 것으로 예상된다.</t>
+          <t>보이스피싱 수거책이 금융감독원 직원을 사칭하여 피해자로부터 3차례에 걸쳐 총 2억 1천9백만 원을 편취한 혐의로 징역 2년을 선고받았다. 형사 재판은 종결되었으나, 민사상 손해배상 청구는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 피해 규모가 크며 집단적 피해가 발생했고 공적 절차가 진행 중이나(적합 조건 1, 3, 4, 5, 6 충족), 상대방이 보이스피싱 조직으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 미충족 및 기타 투자 어려운 이유 해당)</t>
+          <t>보이스피싱 사건은 형사 재판을 통해 상대방(수거책)의 책임이 명확하고 피해 금액도 2억 원 이상으로 크지만 (적합 조건: 상대방 책임 명확, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중), 소송 상대방인 보이스피싱 조직의 자력을 특정하기 어렵고 실제 손해배상금 회수 가능성이 매우 낮아 소송금융 투자에 부적합하다 (부적합 조건: 상대방 자력 부족).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>130억 원</t>
+          <t>2억 1천9백만 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>81명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>중국 거점보이스피싱 콜센터 조직원 무더기 검거…130억 가로채</t>
+          <t>보이스피싱 수거책 50대에게 징역 2년 선고</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578557?ref=naver</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200544&amp;mode=view</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:53.317192+00:00</t>
+          <t>2026-03-31 12:40:49.744174+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>중국 거점 보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중</t>
+          <t>경찰 국제 공조를 통한 피해금 전액 환수 완료</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>70대 보이스피싱 피해자 A씨가 전 재산을 잃고 절망에 빠졌으나, 화성특례시의 '그냥드림' 도움으로 경찰 신고 및 기초생활수급자 신청을 진행 중이다. 이 기사는 보이스피싱 피해자 지원 사례를 다루고 있다.</t>
+          <t>70대 여성이 보이스피싱으로 2,400만 원을 송금했으나, 강원경찰청과 중국 공안의 국제 공조를 통해 중국 현지에서 피해금 전액을 환수받은 첫 사례입니다. 지난 10년간 보이스피싱 피해액은 2조 8천억 원에 달하지만 환수율은 30% 미만으로, 이번 사례는 향후 해외 피싱 범죄 수익 추적의 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 특성상 상대방(범죄자)의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 기사는 피해자 지원 및 경찰 신고에 초점을 맞추고 있으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 사건은 경찰의 국제 공조를 통해 피해자가 이미 피해금 전액을 환수받아 종결된 사례입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자를 위한 새로운 소송 진행의 필요성이 없습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2,400만 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>화성특례시 ‘그냥드림’, 보이스피싱 피해자와 다중채무자 구하고 화성...</t>
+          <t>중국서 돌려받은 할머니의 2,400만 원…보이스피싱 첫 환수 사례</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160296136678214</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8523311&amp;ref=A</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-30 12:37:04.887066+00:00</t>
+          <t>2026-03-31 12:33:47.541363+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 특별단속 및 수사 진행 중</t>
+          <t>경찰의 피해금 반환 절차 완료</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>피싱 범죄가 중동 전쟁 등 시의성 높은 국제 이슈를 활용하며 빠르게 고도화되고 있습니다. 2년 새 발생 건수가 두 배 이상 증가했으며, 자선단체 사칭 등 진짜와 가짜를 구분하기 어려운 수법으로 선한 기부 활동까지 위축시키고 있습니다. 경찰은 특별단속을 통해 다수의 범죄 조직을 검거하는 등 적극적으로 대응하고 있습니다.</t>
+          <t>강원경찰청이 보이스피싱 피고인들의 피해보상 의사를 확인하고 중국까지 방문하여 피해자들에게 돈을 찾아주었다. 재판에 넘겨진 피고인들의 법률 대리인이 강원청을 방문해 피해금 반환 절차를 거쳤으며, 피해자들은 잃었던 돈을 되찾게 되었다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(해외 거점 범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송을 통한 손해배상 청구 및 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 비록 집단적 피해(수만 건), 증거 확보 가능성(경찰 수사 자료), 공적 절차 진행(경찰 특별단속) 등은 높으나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮습니다.</t>
+          <t>기사에 따르면 경찰이 보이스피싱 피고인들로부터 피해금을 회수하여 피해자들에게 반환하는 절차를 이미 완료했으므로, 새로운 소송금융 투자 대상으로서의 필요성이 낮습니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>중동전쟁까지 번진 피싱…기부까지 막았다</t>
+          <t>강원경찰청, 중국까지 날아가 보이스피싱 피해자 돈 찾아줘</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10705544?ref=naver</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041818</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-30 12:21:22.701198+00:00</t>
+          <t>2026-03-31 12:24:51.707024+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>보이스피싱 형사 사건 재판 절차 개선 (단독판사 심리 전환)</t>
+          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>보이스피싱 사건이 급증하여 전국 1심 법원 형사합의부 사건의 30% 이상을 차지하며 재판 적체가 심화되고 있습니다. 이에 따라 보이스피싱 사건을 단독판사가 심리할 수 있도록 법원조직법이 개정되어 12일부터 시행됩니다. 이는 재판 지연 해소 및 피해자 구제에 도움이 될 것으로 기대됩니다.</t>
+          <t>중국에 거점을 둔 보이스피싱 콜센터 조직이 카드 배송, 금융감독원·검찰 사칭 수법으로 81명으로부터 130억 원을 편취한 사건. 대구경찰청이 조직원 20명을 검거하고 10명을 구속했으며, 해외 총책 등 5명에 대해 인터폴 적색수배 및 지명수배를 내렸다. 피해자들은 손해배상을 청구할 수 있으나, 보이스피싱 조직의 특성상 실제 배상금 회수는 어려울 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 '집단적 피해' 및 '피해 규모가 큼' 조건에 일부 부합합니다. 그러나 소송 상대방(범죄 조직)의 자력 확보가 매우 어렵고 특정하기도 쉽지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 이는 소송금융 투자 대상으로서의 회수 가능성을 현저히 낮춥니다. 기사는 형사 재판 절차 개선에 초점을 맞추고 있어 민사상 손해배상 청구의 실질적 회수 가능성에 대한 정보는 부족합니다.</t>
+          <t>상대방 책임이 명확하고 피해 규모가 크며 집단적 피해가 발생했고 공적 절차가 진행 중이나(적합 조건 1, 3, 4, 5, 6 충족), 상대방이 보이스피싱 조직으로 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다. (적합 조건 2 미충족 및 기타 투자 어려운 이유 해당)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130억 원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>9819명 이상 (2023년 기소된 피고인 수 기준)</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>보이스피싱에 합의부 마비… 법 바꿔 ‘재판적체’ 숨통</t>
+          <t>중국 거점보이스피싱 콜센터 조직원 무더기 검거…130억 가로채</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>munhwa.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11578357?ref=naver</t>
+          <t>https://www.munhwa.com/article/11578557?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-30 12:16:47.950773+00:00</t>
+          <t>2026-03-31 00:28:53.317192+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
-      <c r="D32" t="inlineStr"/>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>금천경찰서와 지역 금융기관의 보이스피싱 피해자 금융 지원 프로젝트 시작</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>금천경찰서가 지역 금융기관과 협력하여 보이스피싱 피해자들에게 우대 금리를 제공하는 금융 지원 프로젝트를 다음 달부터 시작합니다. 1000만원 이상 피해를 입은 금천구민과 보이스피싱 신고자에게 혜택을 주며, 이는 피해 회복과 범죄 예방을 위한 선도적인 조치로 평가됩니다. 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이 아닌, 범죄 예방 및 피해자 지원 정책에 초점을 맞추고 있습니다.</t>
+          <t>70대 보이스피싱 피해자 A씨가 전 재산을 잃고 절망에 빠졌으나, 화성특례시의 '그냥드림' 도움으로 경찰 신고 및 기초생활수급자 신청을 진행 중이다. 이 기사는 보이스피싱 피해자 지원 사례를 다루고 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 피해자 지원을 위한 경찰과 금융기관의 협력 프로젝트에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 집단적 법적 분쟁을 다루고 있지 않습니다. 소송 상대방이 특정되지 않으며, 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄자)의 자력 확보가 매우 어려워 소송금융의 핵심인 회수 가능성이 낮습니다. 기사는 피해자 지원 및 경찰 신고에 초점을 맞추고 있으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>금천 금융기관과 협업…피싱 신고시 금리 인하해줘요 [경찰人]</t>
+          <t>화성특례시 ‘그냥드림’, 보이스피싱 피해자와 다중채무자 구하고 화성...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645388568</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160296136678214</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:36.456973+00:00</t>
+          <t>2026-03-30 12:37:04.887066+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>경찰 특별단속 및 수사 진행 중</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱이 남의 일이 아닌 언제든 발생할 수 있는 범죄임을 강조하며, 피해자들의 공통된 반응을 언급합니다. 보이스피싱의 위험성을 경고하고 경각심을 일깨우는 내용입니다.</t>
+          <t>피싱 범죄가 중동 전쟁 등 시의성 높은 국제 이슈를 활용하며 빠르게 고도화되고 있습니다. 2년 새 발생 건수가 두 배 이상 증가했으며, 자선단체 사칭 등 진짜와 가짜를 구분하기 어려운 수법으로 선한 기부 활동까지 위축시키고 있습니다. 경찰은 특별단속을 통해 다수의 범죄 조직을 검거하는 등 적극적으로 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 범죄의 일반적인 위험성을 경고하는 기고문으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>피싱 범죄의 특성상 상대방(해외 거점 범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송을 통한 손해배상 청구 및 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족) 비록 집단적 피해(수만 건), 증거 확보 가능성(경찰 수사 자료), 공적 절차 진행(경찰 특별단속) 등은 높으나, 소송금융의 핵심인 회수 가능성이 희박하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[기고] 이웃의 일상을 파괴하는 보이스피싱, 이제는 뿌리 뽑아야</t>
+          <t>중동전쟁까지 번진 피싱…기부까지 막았다</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543218</t>
+          <t>https://biz.heraldcorp.com/article/10705544?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:53.897825+00:00</t>
+          <t>2026-03-30 12:21:22.701198+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
-      <c r="D34" t="inlineStr"/>
-      <c r="E34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>보이스피싱 형사 사건 재판 절차 개선 (단독판사 심리 전환)</t>
+        </is>
+      </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부가 금융사기 취약계층을 대상으로 보이스피싱 보상보험을 무상으로 제공한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장한다. 이는 전기통신금융사기 수법이 고도화되고 피해자가 지속적으로 증가하는 상황에 대응하기 위한 조치이다.</t>
+          <t>보이스피싱 사건이 급증하여 전국 1심 법원 형사합의부 사건의 30% 이상을 차지하며 재판 적체가 심화되고 있습니다. 이에 따라 보이스피싱 사건을 단독판사가 심리할 수 있도록 법원조직법이 개정되어 12일부터 시행됩니다. 이는 재판 지연 해소 및 피해자 구제에 도움이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공한다는 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 발생 사건, 또는 진행 중인 소송 절차가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>보이스피싱 범죄는 다수의 피해자가 발생하고 피해 규모가 크다는 점에서 '집단적 피해' 및 '피해 규모가 큼' 조건에 일부 부합합니다. 그러나 소송 상대방(범죄 조직)의 자력 확보가 매우 어렵고 특정하기도 쉽지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 이는 소송금융 투자 대상으로서의 회수 가능성을 현저히 낮춥니다. 기사는 형사 재판 절차 개선에 초점을 맞추고 있어 민사상 손해배상 청구의 실질적 회수 가능성에 대한 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9819명 이상 (2023년 기소된 피고인 수 기준)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부, 금융사기 취약계층 대상  보이스피싱 보상보험 무...</t>
+          <t>보이스피싱에 합의부 마비… 법 바꿔 ‘재판적체’ 숨통</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597203</t>
+          <t>https://www.munhwa.com/article/11578357?ref=naver</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-29 12:34:47.486188+00:00</t>
+          <t>2026-03-30 12:16:47.950773+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>정부 기관의 보이스피싱 범죄 예방 및 차단 노력 진행 중</t>
+          <t>금천경찰서와 지역 금융기관의 보이스피싱 피해자 금융 지원 프로젝트 시작</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>본 기사는 정부의 보이스피싱 범죄 감소 노력에 대한 내용으로, 상담원의 추가 피해 방지 사례와 피싱 전화번호 차단 성과를 다룬다. 보이스피싱은 다수의 피해자를 발생시키지만, 특정 가해자를 식별하고 자력을 확보하기 어려워 소송금융 투자 대상으로는 부적합하다.</t>
+          <t>금천경찰서가 지역 금융기관과 협력하여 보이스피싱 피해자들에게 우대 금리를 제공하는 금융 지원 프로젝트를 다음 달부터 시작합니다. 1000만원 이상 피해를 입은 금천구민과 보이스피싱 신고자에게 혜택을 주며, 이는 피해 회복과 범죄 예방을 위한 선도적인 조치로 평가됩니다. 기사는 소송금융 투자 대상이 될 만한 특정 법적 분쟁이 아닌, 범죄 예방 및 피해자 지원 정책에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 범죄에 대한 정부의 예방 및 차단 노력을 다루고 있으며, 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당하고 공적 절차(정부의 범죄 예방 노력, 적합 조건 6)가 진행 중이다. 그러나 소송금융의 핵심 조건인 특정 가능하고 자력 있는 상대방(적합 조건 2)이 부재하여 투자 적합도가 낮다.</t>
+          <t>해당 기사는 보이스피싱 피해자 지원을 위한 경찰과 금융기관의 협력 프로젝트에 대한 내용으로, 특정 소송 사건이나 소송금융 투자 대상이 될 만한 집단적 법적 분쟁을 다루고 있지 않습니다. 소송 상대방이 특정되지 않으며, 소송금융 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'정부 칸막이' 없앴더니…보이스피싱 범죄 30% 감소</t>
+          <t>금천 금융기관과 협업…피싱 신고시 금리 인하해줘요 [경찰人]</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=543226</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01567846645388568</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-29 12:26:05.632350+00:00</t>
+          <t>2026-03-30 00:22:36.456973+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>경찰청 전기통신금융사기 통합대응단이 출범 6개월 만에 보이스피싱 발생 건수와 피해액을 각각 31.6%, 26.4% 감소시키는 성과를 거두었다. 신고 창구 통합, 긴급차단 제도 도입, 악성 앱 차단 등 선제적 대응과 민관 협력을 통해 범죄 예방에 효과를 내고 있다.</t>
+          <t>해당 기사는 보이스피싱이 남의 일이 아닌 언제든 발생할 수 있는 범죄임을 강조하며, 피해자들의 공통된 반응을 언급합니다. 보이스피싱의 위험성을 경고하고 경각심을 일깨우는 내용입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄 감소에 대한 정부의 대응 성과를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 명확하고 자력 있는 피고가 특정되지 않습니다. 보이스피싱 범죄의 특성상 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 보이스피싱 범죄의 일반적인 위험성을 경고하는 기고문으로, 특정 피해 사건이나 가해자가 명시되어 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건의 상대방 책임, 자력, 피해 규모, 증거 유무, 진행 단계 등을 파악할 수 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>수천 명 (통합대응단 발표 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>“보이스피싱 증가세 꺾였다”…통합대응단 6개월 만에 발생 31.6% 감소</t>
+          <t>[기고] 이웃의 일상을 파괴하는 보이스피싱, 이제는 뿌리 뽑아야</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20025289?ref=naver</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543218</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-29 12:16:00.920292+00:00</t>
+          <t>2026-03-29 12:34:53.897825+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 통합대응단 출범 6개월 만에 보이스피싱 발생 건수와 피해액이 각각 31.6%, 26.4% 감소했습니다. 신고 창구 일원화, 긴급 차단 제도 도입, 악성 앱 차단 및 해외 공조 강화 등의 노력이 성과를 거두었으며, 향후 플랫폼 기반 신종 사기 대응에 집중할 계획입니다.</t>
+          <t>NH농협은행 대구본부가 금융사기 취약계층을 대상으로 보이스피싱 보상보험을 무상으로 제공한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장한다. 이는 전기통신금융사기 수법이 고도화되고 피해자가 지속적으로 증가하는 상황에 대응하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄의 감소 성과를 다루며, 특정 피해 사건이나 소송 상대방을 명시하고 있지 않습니다. 보이스피싱 사건은 개별 범죄자를 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공한다는 내용으로, 특정 사건이나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해 발생 사건, 또는 진행 중인 소송 절차가 확인되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>범정부 통합대응단 6개월…보이스피싱 발생 31% 줄었다</t>
+          <t>NH농협은행 대구본부, 금융사기 취약계층 대상  보이스피싱 보상보험 무...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567503</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597203</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-29 12:15:48.871237+00:00</t>
+          <t>2026-03-29 12:34:47.486188+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰 특별단속 및 금융감독원 소비자 경보 발령 등 공적 절차 진행 중</t>
+          <t>정부 기관의 보이스피싱 범죄 예방 및 차단 노력 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>피싱 범죄가 2년 만에 두 배 이상 증가하며 연간 5만 건을 넘어섰다. 중동 전쟁 등 시의성 높은 이슈를 활용한 신종 피싱이 기승을 부리고 있으며, 실제 자선단체 기부 요청과 유사한 형태로 진화하여 구분이 어렵다. 경찰은 특별단속을 통해 범죄 조직을 검거하고 있으며, 금융감독원도 소비자 경보를 발령하는 등 공적 절차가 진행 중이다.</t>
+          <t>본 기사는 정부의 보이스피싱 범죄 감소 노력에 대한 내용으로, 상담원의 추가 피해 방지 사례와 피싱 전화번호 차단 성과를 다룬다. 보이스피싱은 다수의 피해자를 발생시키지만, 특정 가해자를 식별하고 자력을 확보하기 어려워 소송금융 투자 대상으로는 부적합하다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>피싱 범죄는 다수의 피해자를 발생시키고(집단적 피해) 경찰 수사 및 금융감독원 경보 발령 등 공적 절차가 진행 중(공적 절차 진행)인 것은 적합 조건에 해당한다. 그러나 소송 상대방이 특정하기 어려운 점조직 형태의 범죄 조직이므로 자력 있는 피고를 상정하기 어렵다(상대방 책임 불명확, 상대방 자력 부족). 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮춰 부적합하다.</t>
+          <t>본 기사는 보이스피싱 범죄에 대한 정부의 예방 및 차단 노력을 다루고 있으며, 다수의 피해자가 발생할 수 있는 집단적 피해(적합 조건 3)에 해당하고 공적 절차(정부의 범죄 예방 노력, 적합 조건 6)가 진행 중이다. 그러나 소송금융의 핵심 조건인 특정 가능하고 자력 있는 상대방(적합 조건 2)이 부재하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>5만건 이상 (연간)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>“폭격에 100명 넘는 아이들이 사망했다” 이란 전쟁까지 번진 피싱, 기...</t>
+          <t>'정부 칸막이' 없앴더니…보이스피싱 범죄 30% 감소</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704538?ref=naver</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=543226</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-29 00:14:56.284205+00:00</t>
+          <t>2026-03-29 12:26:05.632350+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
-      <c r="D39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>농협은행의 보이스피싱 보상보험 지원</t>
+          <t>경찰청 전기통신금융사기 통합대응단 출범 6개월 성과 및 범죄 예방 정책</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>NH농협은행 대구본부가 만 60세 이상 국민 100만 명에게 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1000만원까지 보장하며, 금융취약계층의 금융사기 피해 지원을 목적으로 한다.</t>
+          <t>경찰청 전기통신금융사기 통합대응단이 출범 6개월 만에 보이스피싱 발생 건수와 피해액을 각각 31.6%, 26.4% 감소시키는 성과를 거두었다. 신고 창구 통합, 긴급차단 제도 도입, 악성 앱 차단 등 선제적 대응과 민관 협력을 통해 범죄 예방에 효과를 내고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 정책에 대한 내용이다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 이 기사에서 소송금융 투자 대상을 발굴하기 어렵다. 적합 조건 중 어느 하나도 해당하지 않는다.</t>
+          <t>이 기사는 보이스피싱 범죄 감소에 대한 정부의 대응 성과를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 명확하고 자력 있는 피고가 특정되지 않습니다. 보이스피싱 범죄의 특성상 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>최대 1000만원 (보험 보장 한도)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 (통합대응단 발표 기준)</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>농협은행 대구본부, ‘보이스피싱 보상보험’ 무료 가입 지원 나서</t>
+          <t>“보이스피싱 증가세 꺾였다”…통합대응단 6개월 만에 발생 31.6% 감소</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260327500208</t>
+          <t>https://www.sedaily.com/article/20025289?ref=naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-28 00:27:04.217795+00:00</t>
+          <t>2026-03-29 12:16:00.920292+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>보이스피싱 보상보험 무료 지원 행사 진행</t>
+          <t>범정부 통합대응단 활동 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 서울강동경찰서와 협력하여 만 60세 이상 전 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원하는 행사를 실시했습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층의 금융사기 피해를 지원하고 실질적인 보상체계를 마련하는 것이 목적입니다.</t>
+          <t>범정부 보이스피싱 통합대응단 출범 6개월 만에 보이스피싱 발생 건수와 피해액이 각각 31.6%, 26.4% 감소했습니다. 신고 창구 일원화, 긴급 차단 제도 도입, 악성 앱 차단 및 해외 공조 강화 등의 노력이 성과를 거두었으며, 향후 플랫폼 기반 신종 사기 대응에 집중할 계획입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 보이스피싱 피해 예방 및 보상을 위한 보험 상품 지원 행사에 대한 내용입니다. 소송금융 투자를 위한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송 대상이 되는 특정 사건 자체가 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>이 기사는 보이스피싱 범죄의 감소 성과를 다루며, 특정 피해 사건이나 소송 상대방을 명시하고 있지 않습니다. 보이스피싱 사건은 개별 범죄자를 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>농협은행 서울본부, 서울강동경찰서와 보이스피싱 보상보험 무료 가입 ...</t>
+          <t>범정부 통합대응단 6개월…보이스피싱 발생 31% 줄었다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128596</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567503</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:21.082245+00:00</t>
+          <t>2026-03-29 12:15:48.871237+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>하나은행이 차주 및 관련자들을 대상으로 형사 고소 및 손해배상 청구 등 민형사상 법적 조치 예정</t>
+          <t>경찰 특별단속 및 금융감독원 소비자 경보 발령 등 공적 절차 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>하나은행에서 약 40억원 규모의 금융사고가 발생했습니다. 대출 차주가 담보물의 소유권 분쟁 사실을 숨기고 대출을 받은 사기 사건으로, 하나은행은 이를 인지하고 차주 및 관련자들을 대상으로 형사 고소와 손해배상 청구 등 법적 조치를 통해 채권 회수에 나설 계획입니다.</t>
+          <t>피싱 범죄가 2년 만에 두 배 이상 증가하며 연간 5만 건을 넘어섰다. 중동 전쟁 등 시의성 높은 이슈를 활용한 신종 피싱이 기승을 부리고 있으며, 실제 자선단체 기부 요청과 유사한 형태로 진화하여 구분이 어렵다. 경찰은 특별단속을 통해 범죄 조직을 검거하고 있으며, 금융감독원도 소비자 경보를 발령하는 등 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 약 40억원으로 크며(적합 조건 4), 내부 감사 및 담보물 사후관리 과정에서 증거 확보가 가능하고(적합 조건 5), 형사 고소 등 공적 절차가 예정되어 있습니다(적합 조건 6). 그러나 피해자가 하나은행이라는 대형 금융기관이므로, 소송금융의 일반적인 고객(자금력이 부족한 원고)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>피싱 범죄는 다수의 피해자를 발생시키고(집단적 피해) 경찰 수사 및 금융감독원 경보 발령 등 공적 절차가 진행 중(공적 절차 진행)인 것은 적합 조건에 해당한다. 그러나 소송 상대방이 특정하기 어려운 점조직 형태의 범죄 조직이므로 자력 있는 피고를 상정하기 어렵다(상대방 책임 불명확, 상대방 자력 부족). 이는 소송금융 투자에 있어 회수 가능성을 현저히 낮춰 부적합하다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>약 39억 9994만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1 (하나은행)</t>
+          <t>5만건 이상 (연간)</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>하나은행서 40억원 금융사고…담보 소유권 분쟁 숨기고 대출</t>
+          <t>“폭격에 100명 넘는 아이들이 사망했다” 이란 전쟁까지 번진 피싱, 기...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>opinionnews.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135827</t>
+          <t>https://biz.heraldcorp.com/article/10704538?ref=naver</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-27 12:58:23.130914+00:00</t>
+          <t>2026-03-29 00:14:56.284205+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr"/>
-      <c r="E42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>농협은행의 보이스피싱 보상보험 지원</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 보이스피싱 피해자들을 위해 보상보험을 무료로 지원한다. 변성환 본부장은 피해자가 지속적으로 증가하는 상황에서 이 보험이 실질적인 도움이 되기를 기대한다고 밝혔다.</t>
+          <t>NH농협은행 대구본부가 만 60세 이상 국민 100만 명에게 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1000만원까지 보장하며, 금융취약계층의 금융사기 피해 지원을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해자들을 지원하기 위한 보상보험을 제공한다는 내용으로, 특정 사건의 가해자나 소송 대상이 명확히 제시되어 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성' 및 '특정 가능한 피고' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 정책에 대한 내용이다. 소송금융은 특정 사건의 원고를 지원하는 것이므로, 이 기사에서 소송금융 투자 대상을 발굴하기 어렵다. 적합 조건 중 어느 하나도 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1000만원 (보험 보장 한도)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 보이스피싱 보상보험 무료 지원</t>
+          <t>농협은행 대구본부, ‘보이스피싱 보상보험’ 무료 가입 지원 나서</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093366</t>
+          <t>https://www.nongmin.com/article/20260327500208</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:57.927598+00:00</t>
+          <t>2026-03-28 00:27:04.217795+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
-      <c r="E43" t="inlineStr"/>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>보이스피싱 보상보험 무료 지원 행사 진행</t>
+        </is>
+      </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>신한은행은 보이스피싱 피해자 5211명에게 150억원을 지원하고, 28만 개인사업자에게 2000억원의 이자 캐시백을 제공하는 등 ESG 경영 및 사회공헌 활동을 강화하고 있다. 또한 30조원 규모의 녹색금융 공급 목표를 설정하고 친환경 프로젝트에 투자하며 금융 본업 기반의 체감형 ESG를 실천 중이다. 본 기사는 신한은행의 긍정적인 활동을 다루고 있어 소송금융 투자 대상 사건으로 볼 수 없다.</t>
+          <t>NH농협은행 서울본부가 서울강동경찰서와 협력하여 만 60세 이상 전 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원하는 행사를 실시했습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층의 금융사기 피해를 지원하고 실질적인 보상체계를 마련하는 것이 목적입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>본 기사는 신한은행의 ESG 경영 및 사회공헌 활동을 다루며, 보이스피싱 피해자 지원, 이자 캐시백 등 은행이 주체적으로 긍정적인 역할을 수행하는 내용이다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모'가 은행의 책임으로 발생한 것이 아니므로 투자 대상으로서의 사건성이 부재하다.</t>
+          <t>본 기사는 특정 사건의 피해 발생이나 소송 진행 상황을 다루는 것이 아니라, 보이스피싱 피해 예방 및 보상을 위한 보험 상품 지원 행사에 대한 내용입니다. 소송금융 투자를 위한 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보', '공적 절차 진행' 등 어떠한 적합 조건에도 해당하지 않습니다. 소송 대상이 되는 특정 사건 자체가 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[ESG+사회공헌-신한은행] 보이스피싱 피해 지원부터 녹색금융까지… 금...</t>
+          <t>농협은행 서울본부, 서울강동경찰서와 보이스피싱 보상보험 무료 가입 ...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=267181</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128596</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-27 12:26:00.822960+00:00</t>
+          <t>2026-03-28 00:15:21.082245+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>하나은행이 차주 및 관련자들을 대상으로 형사 고소 및 손해배상 청구 등 민형사상 법적 조치 예정</t>
+        </is>
+      </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>NH농협은행이 고령층 100만 명을 대상으로 보이스피싱 보상보험을 출시했습니다. 이 보험은 피해액의 70%를 최대 1000만 원까지 보장하며, 증가하는 전기통신금융사기 피해자들에게 실질적인 도움을 제공하고자 합니다.</t>
+          <t>하나은행에서 약 40억원 규모의 금융사고가 발생했습니다. 대출 차주가 담보물의 소유권 분쟁 사실을 숨기고 대출을 받은 사기 사건으로, 하나은행은 이를 인지하고 차주 및 관련자들을 대상으로 형사 고소와 손해배상 청구 등 법적 조치를 통해 채권 회수에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공하는 내용으로, 소송금융의 투자 대상이 되는 '피해를 야기한 명확한 상대방'이 존재하지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 약 40억원으로 크며(적합 조건 4), 내부 감사 및 담보물 사후관리 과정에서 증거 확보가 가능하고(적합 조건 5), 형사 고소 등 공적 절차가 예정되어 있습니다(적합 조건 6). 그러나 피해자가 하나은행이라는 대형 금융기관이므로, 소송금융의 일반적인 고객(자금력이 부족한 원고)에 해당하지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 39억 9994만원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (하나은행)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>NH농협은행, 고령층 100만명 대상 '보이스피싱 보상보험' 나서</t>
+          <t>하나은행서 40억원 금융사고…담보 소유권 분쟁 숨기고 대출</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>opinionnews.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440626</t>
+          <t>http://www.opinionnews.co.kr/news/articleView.html?idxno=135827</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:30.724506+00:00</t>
+          <t>2026-03-27 12:58:23.130914+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 금융취약계층을 대상으로 '보이스피싱 보상보험' 무료 지원 행사를 실시했다. 만 60세 이상 전 국민 100만 명에게 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장하며, 금융사기 피해자 지원 및 실질적인 보상체계 마련을 목적으로 한다.</t>
+          <t>NH농협은행 서울본부가 보이스피싱 피해자들을 위해 보상보험을 무료로 지원한다. 변성환 본부장은 피해자가 지속적으로 증가하는 상황에서 이 보험이 실질적인 도움이 되기를 기대한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행의 보이스피싱 보상보험 상품 출시를 다루는 정보성 기사로, 실제 발생한 사건이나 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등의 적합 조건에 해당하지 않아 적합도가 낮습니다.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해자들을 지원하기 위한 보상보험을 제공한다는 내용으로, 특정 사건의 가해자나 소송 대상이 명확히 제시되어 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확성' 및 '특정 가능한 피고' 조건에 부합하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 금융사기 취약계층 대상 '보이스피싱 보상보험' ...</t>
+          <t>NH농협은행 서울본부, 보이스피싱 보상보험 무료 지원</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>thefirstmedia.net</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=196593</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093366</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:24.362901+00:00</t>
+          <t>2026-03-27 12:29:57.927598+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D46" t="inlineStr"/>
+      <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>정부가 노쇼사기 등 신종 스캠과 대포계좌에 대응하기 위해 경찰 및 금융권과 협의하여 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 5월 중 개정할 방침입니다. 또한, 새로운 사기 유형에 맞춰 경찰, FIU, 금융권 간 협의를 통해 특정금융정보법상 대응을 강화할 계획입니다. 이 기사는 특정 사기 사건이 아닌 전반적인 사기 대응 정책 논의에 초점을 맞추고 있습니다.</t>
+          <t>신한은행은 보이스피싱 피해자 5211명에게 150억원을 지원하고, 28만 개인사업자에게 2000억원의 이자 캐시백을 제공하는 등 ESG 경영 및 사회공헌 활동을 강화하고 있다. 또한 30조원 규모의 녹색금융 공급 목표를 설정하고 친환경 프로젝트에 투자하며 금융 본업 기반의 체감형 ESG를 실천 중이다. 본 기사는 신한은행의 긍정적인 활동을 다루고 있어 소송금융 투자 대상 사건으로 볼 수 없다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 노쇼사기 등 신종 스캠 및 대포계좌에 대한 정부와 금융권의 전반적인 대응 방안과 정책 개정 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 가해자가 명시되어 있지 않아 상대방 책임이 불분명하며(적합 조건 1 불충족), 소송 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 2, 4 불충족). 공적 절차가 진행 중이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 정책 및 업무 방법서 개정 논의이므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 신한은행의 ESG 경영 및 사회공헌 활동을 다루며, 보이스피싱 피해자 지원, 이자 캐시백 등 은행이 주체적으로 긍정적인 역할을 수행하는 내용이다. 소송금융 적합 조건인 '상대방 책임이 명확함', '집단적 피해', '피해 규모'가 은행의 책임으로 발생한 것이 아니므로 투자 대상으로서의 사건성이 부재하다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>정부, 노쇼사기 등 신종 스캠·대포계좌 대응 총력···금융권 탐지·정...</t>
+          <t>[ESG+사회공헌-신한은행] 보이스피싱 피해 지원부터 녹색금융까지… 금...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>koscaj.com</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.koscaj.com/news/articleView.html?idxno=323215</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=267181</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-27 12:19:37.731486+00:00</t>
+          <t>2026-03-27 12:26:00.822960+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>시카고 지역에서 은행 직원을 사칭한 뒤 FBI 요원 행세를 하며 피해자들을 속이는 금융 사기가 기승을 부리고 있다. 사기범들은 신뢰를 쌓은 후 피해자에게 금전적 손해를 입히는 방식으로 범행을 저지르고 있다.</t>
+          <t>NH농협은행이 고령층 100만 명을 대상으로 보이스피싱 보상보험을 출시했습니다. 이 보험은 피해액의 70%를 최대 1000만 원까지 보장하며, 증가하는 전기통신금융사기 피해자들에게 실질적인 도움을 제공하고자 합니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>사기 사건의 책임 주체는 명확하나(적합 조건 1), 상대방(사기범)의 신원 특정 및 자력 확보가 어려워 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건(적합 조건 2)을 충족하기 어려움. 또한, 공적 절차 진행 여부도 불분명하여 투자 매력도가 낮음.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해자를 위한 보상보험을 제공하는 내용으로, 소송금융의 투자 대상이 되는 '피해를 야기한 명확한 상대방'이 존재하지 않습니다. 따라서 소송금융 투자 기회로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>시카고 지역 가짜 FBI 사칭 사기 기승</t>
+          <t>NH농협은행, 고령층 100만명 대상 '보이스피싱 보상보험' 나서</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260326125746489</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=440626</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-27 00:18:23.405227+00:00</t>
+          <t>2026-03-27 12:22:30.724506+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D48" t="inlineStr"/>
+      <c r="E48" t="inlineStr"/>
       <c r="F48" t="inlineStr">
         <is>
-          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 '전기통신금융사기 피해방지 및 피해구제 표준 업무방법서'를 개정한다. 금융위, 경찰청, 금감원, 금융권이 협력하여 신속한 피해 차단 및 구제 절차를 마련하며, 국회 계류 중인 '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 통과도 추진 중이다.</t>
+          <t>NH농협은행 서울본부가 금융취약계층을 대상으로 '보이스피싱 보상보험' 무료 지원 행사를 실시했다. 만 60세 이상 전 국민 100만 명에게 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1,000만원까지 보장하며, 금융사기 피해자 지원 및 실질적인 보상체계 마련을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 기사는 신종 피싱 범죄에 대한 정부의 제도 개선 및 대응 방안을 다루고 있으며, 특정 피해 사건이나 명확하고 자력 있는 상대방이 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하며, 피싱 범죄의 특성상 상대방 특정 및 자금 회수가 어려워 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 NH농협은행의 보이스피싱 보상보험 상품 출시를 다루는 정보성 기사로, 실제 발생한 사건이나 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 '상대방 책임', '집단적 피해', '피해 규모', '증거' 등의 적합 조건에 해당하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
+          <t>NH농협은행 서울본부, 금융사기 취약계층 대상 '보이스피싱 보상보험' ...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>thefirstmedia.net</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/27/2026032610522586914</t>
+          <t>http://www.thefirstmedia.net/news/articleView.html?idxno=196593</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-27 00:16:20.238865+00:00</t>
+          <t>2026-03-27 12:22:24.362901+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해 예방 완료</t>
+          <t>정부 및 금융권의 사기 대응 정책 및 업무 방법서 개정 논의 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>광주 남부경찰서가 보이스피싱 조직의 가스라이팅에 속아 2억원 상당의 대출을 시도하던 60대 피해자를 설득해 금융사기 피해를 예방했습니다. 경찰은 금융기관 신고를 받고 출동하여 피해자의 숨겨진 휴대전화에서 보이스피싱 대화 내용과 악성앱을 발견, 즉시 대출 실행을 중단시켜 피해를 막았습니다. 현재 보이스피싱 조직에 대한 수사가 진행 중입니다.</t>
+          <t>정부가 노쇼사기 등 신종 스캠과 대포계좌에 대응하기 위해 경찰 및 금융권과 협의하여 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 5월 중 개정할 방침입니다. 또한, 새로운 사기 유형에 맞춰 경찰, FIU, 금융권 간 협의를 통해 특정금융정보법상 대응을 강화할 계획입니다. 이 기사는 특정 사기 사건이 아닌 전반적인 사기 대응 정책 논의에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>피해 예방으로 실제 손실이 발생하지 않아 소송을 통한 손해배상 청구의 실익이 없습니다. 또한, 보이스피싱 조직은 특정 및 자력 확보가 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 노쇼사기 등 신종 스캠 및 대포계좌에 대한 정부와 금융권의 전반적인 대응 방안과 정책 개정 논의를 다루고 있습니다. 특정 피해 사건이나 구체적인 가해자가 명시되어 있지 않아 상대방 책임이 불분명하며(적합 조건 1 불충족), 소송 상대방의 자력이나 구체적인 피해 규모를 파악하기 어렵습니다(적합 조건 2, 4 불충족). 공적 절차가 진행 중이기는 하나, 이는 특정 사건에 대한 수사나 행정처분이 아닌 정책 및 업무 방법서 개정 논의이므로 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>‘가스라이팅’ 피해자 설득해 피싱 예방한 경찰</t>
+          <t>정부, 노쇼사기 등 신종 스캠·대포계좌 대응 총력···금융권 탐지·정...</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>koscaj.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774519681675675005</t>
+          <t>https://www.koscaj.com/news/articleView.html?idxno=323215</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-26 12:36:07.758138+00:00</t>
+          <t>2026-03-27 12:19:37.731486+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>금융권 및 경찰의 보이스피싱 근절 협의체 출범 및 업무방법서 개정 논의 중</t>
+          <t>사기 피해 발생 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>금융권과 경찰이 보이스피싱 근절을 위한 협의체를 4월에 출범하고, 5월 중 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획입니다. 이는 신종 사기 유형에 대응하기 위한 선제적 조치로, 경찰, FIU, 금융권 간 협력을 통해 특정금융정보법상 대응을 강화할 예정입니다.</t>
+          <t>시카고 지역에서 은행 직원을 사칭한 뒤 FBI 요원 행세를 하며 피해자들을 속이는 금융 사기가 기승을 부리고 있다. 사기범들은 신뢰를 쌓은 후 피해자에게 금전적 손해를 입히는 방식으로 범행을 저지르고 있다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이 아닌, 금융권과 경찰의 보이스피싱 예방 및 대응을 위한 협의체 출범 및 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 구체적인 피해 규모가 파악되지 않습니다.</t>
+          <t>사기 사건의 책임 주체는 명확하나(적합 조건 1), 상대방(사기범)의 신원 특정 및 자력 확보가 어려워 소송금융 투자에 필수적인 '상대방에게 자력이 충분함' 조건(적합 조건 2)을 충족하기 어려움. 또한, 공적 절차 진행 여부도 불분명하여 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 근절 협의체 4월 출범... 신종 범죄 대응해 가용수단...</t>
+          <t>시카고 지역 가짜 FBI 사칭 사기 기승</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752875</t>
+          <t>https://www.koreadaily.com/article/20260326125746489</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:42.216547+00:00</t>
+          <t>2026-03-27 00:18:23.405227+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 논의</t>
+          <t>정부의 신종 피싱 대응 방안 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>오는 4월 보이스피싱 근절 협의체가 출범하고 5월에는 전기통신금융사기 피해방지 및 피해구제 표준업무방법서가 개정될 예정입니다. 이는 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 즉시 조치할 수 있도록 하여 신종 스캠 차단에 집중하려는 목적입니다.</t>
+          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 '전기통신금융사기 피해방지 및 피해구제 표준 업무방법서'를 개정한다. 금융위, 경찰청, 금감원, 금융권이 협력하여 신속한 피해 차단 및 구제 절차를 마련하며, 국회 계류 중인 '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 통과도 추진 중이다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 예방 및 절차 개선에 초점을 맞추고 있으며, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>이 기사는 신종 피싱 범죄에 대한 정부의 제도 개선 및 대응 방안을 다루고 있으며, 특정 피해 사건이나 명확하고 자력 있는 상대방이 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 부재하며, 피싱 범죄의 특성상 상대방 특정 및 자금 회수가 어려워 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>보이스피싱 근절 협의체 4월 출범, 신종스캠 차단 집중</t>
+          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>public25.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.public25.com/news/articleView.html?idxno=42684</t>
+          <t>https://www.mt.co.kr/finance/2026/03/27/2026032610522586914</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:46.380574+00:00</t>
+          <t>2026-03-27 00:16:20.238865+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>보이스피싱 근절을 위한 정부 및 금융권 협의체 출범 및 제도 개선 논의 중</t>
+          <t>경찰 수사 진행 중, 피해 예방 완료</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>경찰과 금융권이 협력하여 오는 5월 중 '보이스피싱 근절 협의체'를 출범하고, 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획이다. 이는 신종 사기 유형에 대응하고 특정금융정보법상 관련 논의를 진행하기 위함이다.</t>
+          <t>광주 남부경찰서가 보이스피싱 조직의 가스라이팅에 속아 2억원 상당의 대출을 시도하던 60대 피해자를 설득해 금융사기 피해를 예방했습니다. 경찰은 금융기관 신고를 받고 출동하여 피해자의 숨겨진 휴대전화에서 보이스피싱 대화 내용과 악성앱을 발견, 즉시 대출 실행을 중단시켜 피해를 막았습니다. 현재 보이스피싱 조직에 대한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 및 신종 스캠 근절을 위한 정부 및 금융권의 정책적, 예방적 노력에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 명확한 상대방이 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>피해 예방으로 실제 손실이 발생하지 않아 소송을 통한 손해배상 청구의 실익이 없습니다. 또한, 보이스피싱 조직은 특정 및 자력 확보가 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>신종스캠·대포계좌 뿌리 뽑는다…내달 '보이스피싱 근절 협의체' 출범</t>
+          <t>‘가스라이팅’ 피해자 설득해 피싱 예방한 경찰</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961539&amp;call_from=naver_news</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774519681675675005</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-26 12:24:56.605946+00:00</t>
+          <t>2026-03-26 12:36:07.758138+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>진화하는 보이스피싱에 대한 당국의 전면전 선포 및 표준업무방법서 개발</t>
+          <t>금융권 및 경찰의 보이스피싱 근절 협의체 출범 및 업무방법서 개정 논의 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>기사는 연애, 투자 등을 미끼로 진화하는 보이스피싱 수법과 이에 대한 당국의 전면적인 대응 노력을 다루고 있습니다. 특히 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련하여 금융사가 경찰 확인을 거쳐 지급정지 등에 보다 적극적으로 나설 수 있도록 할 예정입니다.</t>
+          <t>금융권과 경찰이 보이스피싱 근절을 위한 협의체를 4월에 출범하고, 5월 중 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획입니다. 이는 신종 사기 유형에 대응하기 위한 선제적 조치로, 경찰, FIU, 금융권 간 협력을 통해 특정금융정보법상 대응을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>본 기사는 진화하는 보이스피싱에 대한 당국의 전반적인 대응과 정책 변화를 다루고 있어, 특정 사건의 피해자, 상대방, 구체적인 피해 규모가 명확하지 않습니다. (적합 조건 1, 2, 4 미충족) 소송금융 투자를 위한 구체적인 소송 대상과 자력 있는 피고를 특정하기 어렵습니다.</t>
+          <t>해당 기사는 특정 피해 사건이 아닌, 금융권과 경찰의 보이스피싱 예방 및 대응을 위한 협의체 출범 및 제도 개선 논의에 대한 내용입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 또는 구체적인 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>연애도 투자도 미끼…진화한 보이스피싱에 당국 '전면전'</t>
+          <t>금융권 보이스피싱 근절 협의체 4월 출범... 신종 범죄 대응해 가용수단...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126158</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752875</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:55.052365+00:00</t>
+          <t>2026-03-26 12:27:42.216547+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>금융당국 주도로 보이스피싱 근절 협의체 출범 및 신속한 계좌 지급정지·피해금 환수 가이드라인 마련 중</t>
+          <t>보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 논의</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>금융당국이 4월부터 '보이스피싱 근절 협의체'를 출범하고 신종 금융범죄에 대한 탐지 역량 강화 및 정보 공유 체계를 구축할 계획이다. 5월까지 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련하며, 경찰과 협력하여 사기 의심 계좌에 대한 거래 정지 방안도 추진한다.</t>
+          <t>오는 4월 보이스피싱 근절 협의체가 출범하고 5월에는 전기통신금융사기 피해방지 및 피해구제 표준업무방법서가 개정될 예정입니다. 이는 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 즉시 조치할 수 있도록 하여 신종 스캠 차단에 집중하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 범죄에 대한 금융당국의 예방 및 대응 강화 노력을 다루고 있으며, 특정 피해 사건이나 소송의 피고를 명확히 제시하지 않습니다. 소송금융의 투자 대상이 될 만한 구체적인 소송 사건이 부재합니다.</t>
+          <t>기사는 보이스피싱 예방 및 절차 개선에 초점을 맞추고 있으며, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 범죄 뿌리뽑는다... 4월부터 협의체 출범</t>
+          <t>보이스피싱 근절 협의체 4월 출범, 신종스캠 차단 집중</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>public25.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338551</t>
+          <t>https://www.public25.com/news/articleView.html?idxno=42684</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:40.465558+00:00</t>
+          <t>2026-03-26 12:25:46.380574+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>금융당국의 보이스피싱 및 신종 사기 범죄 대응 역량 강화 및 제도 개선 추진 중</t>
+          <t>보이스피싱 근절을 위한 정부 및 금융권 협의체 출범 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 및 신종 금융사기 탐지 역량을 대폭 강화하고 정보 공유 체계를 개선한다. 4월 중 '보이스피싱 근절 협의체'를 출범하고, 3분기 내 금융권 공동 탐지룰을 마련하며, 신종 사기 유형에 대한 지급정지 및 자금환수 조치 가이드라인을 적극 활용할 계획이다. 관련 법률의 신속한 통과도 추진 중이다.</t>
+          <t>경찰과 금융권이 협력하여 오는 5월 중 '보이스피싱 근절 협의체'를 출범하고, 전기통신금융사기 피해방지 및 피해구제 표준업무방법서를 개정할 계획이다. 이는 신종 사기 유형에 대응하고 특정금융정보법상 관련 논의를 진행하기 위함이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>이 기사는 금융당국이 보이스피싱 및 신종 사기 범죄에 대한 탐지 및 예방 역량을 강화하는 정책적 노력을 다루고 있습니다. 특정 사건에서 명확히 식별되고 자력이 충분한 피고를 상대로 한 소송이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 보이스피싱 및 신종 스캠 근절을 위한 정부 및 금융권의 정책적, 예방적 노력에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 명확한 상대방이 특정되지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 '신종 범죄' 탐지 역량 대폭 강화…가용 수단 총...</t>
+          <t>신종스캠·대포계좌 뿌리 뽑는다…내달 '보이스피싱 근절 협의체' 출범</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260326001032</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148961539&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-26 12:23:14.711592+00:00</t>
+          <t>2026-03-26 12:24:56.605946+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>금융당국이 전기통신금융사기 피해 방지 및 구제 절차를 정비하고 표준업무방법서를 마련 중</t>
+          <t>진화하는 보이스피싱에 대한 당국의 전면전 선포 및 표준업무방법서 개발</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>금융당국이 신종 피싱 및 전기통신금융사기에 대한 대응을 강화하며, 통신사기피해환급법 적용 가능성을 검토하여 신속한 계좌 지급정지 및 자금 환수 절차를 정비할 예정이다. 오는 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련할 계획이다. 이 기사는 특정 사건이 아닌 금융당국의 정책적 노력을 다루고 있다.</t>
+          <t>기사는 연애, 투자 등을 미끼로 진화하는 보이스피싱 수법과 이에 대한 당국의 전면적인 대응 노력을 다루고 있습니다. 특히 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련하여 금융사가 경찰 확인을 거쳐 지급정지 등에 보다 적극적으로 나설 수 있도록 할 예정입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>이 기사는 특정 금융사기 사건이나 피해자를 다루는 것이 아니라, 금융당국의 전기통신금융사기 대응 정책 및 절차 강화에 대한 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고(상대방)나 구체적인 피해 규모, 피해자 집단이 명확히 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
+          <t>본 기사는 진화하는 보이스피싱에 대한 당국의 전반적인 대응과 정책 변화를 다루고 있어, 특정 사건의 피해자, 상대방, 구체적인 피해 규모가 명확하지 않습니다. (적합 조건 1, 2, 4 미충족) 소송금융 투자를 위한 구체적인 소송 대상과 자력 있는 피고를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>금융당국, 신종 피싱까지 '정조준'…'가용수단 총동원' 대응 강화</t>
+          <t>연애도 투자도 미끼…진화한 보이스피싱에 당국 '전면전'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=728290</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126158</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-26 12:22:22.173801+00:00</t>
+          <t>2026-03-26 12:23:55.052365+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>금융위 주도 보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 예정</t>
+          <t>금융당국 주도로 보이스피싱 근절 협의체 출범 및 신속한 계좌 지급정지·피해금 환수 가이드라인 마련 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>금융위원회는 다음 달 '보이스피싱 근절 협의체'를 출범하고, 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정할 예정입니다. 이는 신종 보이스피싱 수법에 대응하고, 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 조치할 수 있도록 하기 위함입니다.</t>
+          <t>금융당국이 4월부터 '보이스피싱 근절 협의체'를 출범하고 신종 금융범죄에 대한 탐지 역량 강화 및 정보 공유 체계를 구축할 계획이다. 5월까지 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련하며, 경찰과 협력하여 사기 의심 계좌에 대한 거래 정지 방안도 추진한다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국의 보이스피싱 근절을 위한 협의체 출범 및 제도 개선 계획을 다루고 있어, 특정 사건의 피해자를 위한 소송금융 투자 기회를 포착하기 어렵습니다. 소송 상대방이 특정되지 않고, 소송금융의 대상이 될 만한 구체적인 피해 발생 사실이나 책임 주체가 명확하지 않습니다.</t>
+          <t>이 기사는 보이스피싱 범죄에 대한 금융당국의 예방 및 대응 강화 노력을 다루고 있으며, 특정 피해 사건이나 소송의 피고를 명확히 제시하지 않습니다. 소송금융의 투자 대상이 될 만한 구체적인 소송 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>금융위, ‘보이스피싱 근절 협의체’ 다음달 출범…신종 범죄수법 집중...</t>
+          <t>금융당국, 보이스피싱 범죄 뿌리뽑는다... 4월부터 협의체 출범</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/finance/2026/03/26/DTWDOB6WFJBPZMNR6CSYNWYWZQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338551</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:28.337765+00:00</t>
+          <t>2026-03-26 12:23:40.465558+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>금융당국 및 금융권의 보이스피싱 근절 협의체 출범 및 제도 개선 논의 중</t>
+          <t>금융당국의 보이스피싱 및 신종 사기 범죄 대응 역량 강화 및 제도 개선 추진 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'가 4월 출범하여 신종 범죄수법에 대한 탐지역량과 정보공유 체계를 강화할 예정이다. 신유형 범죄에 대한 계좌 지급정지 및 피해금 환수 조치를 위한 가이드라인 마련과 법 개정도 추진된다. 금융권은 보이스피싱 피해 방지 업무를 핵심 과제로 인식하고 보상보험 등 실효성 있는 피해 구제 노력을 기울이고 있다.</t>
+          <t>금융당국이 보이스피싱 및 신종 금융사기 탐지 역량을 대폭 강화하고 정보 공유 체계를 개선한다. 4월 중 '보이스피싱 근절 협의체'를 출범하고, 3분기 내 금융권 공동 탐지룰을 마련하며, 신종 사기 유형에 대한 지급정지 및 자금환수 조치 가이드라인을 적극 활용할 계획이다. 관련 법률의 신속한 통과도 추진 중이다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 기사는 금융권의 보이스피싱 및 신종 사기 근절을 위한 시스템 개선 노력과 정책 논의에 초점을 맞추고 있습니다. 특정 금융기관의 명확한 책임으로 인한 대규모 피해 사건을 다루는 것이 아니므로, 소송금융 투자 대상으로서 명확한 피고와 소송 사유를 특정하기 어렵습니다. 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하지만 (적합 조건 3, 4), 기사 내용만으로는 소송금융 투자를 위한 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
+          <t>이 기사는 금융당국이 보이스피싱 및 신종 사기 범죄에 대한 탐지 및 예방 역량을 강화하는 정책적 노력을 다루고 있습니다. 특정 사건에서 명확히 식별되고 자력이 충분한 피고를 상대로 한 소송이 아니므로, 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 근절 협의체, 4월 출범…“가용수단 총동원”</t>
+          <t>금융당국, 보이스피싱 '신종 범죄' 탐지 역량 대폭 강화…가용 수단 총...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10703444?ref=naver</t>
+          <t>https://www.newspim.com/news/view/20260326001032</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:48.116196+00:00</t>
+          <t>2026-03-26 12:23:14.711592+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>금융당국의 신종 사기 범죄 대응 정책 및 법규 개정 추진</t>
+          <t>금융당국이 전기통신금융사기 피해 방지 및 구제 절차를 정비하고 표준업무방법서를 마련 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>금융당국은 투자리딩방, 로맨스스캠 등 신종 사기 범죄 근절을 위해 의심 계좌 즉시 동결, '보이스피싱 근절 협의체' 가동, 관련 법규 개정 추진 등 전방위적 대응에 나섭니다. AI 기반 정보공유 플랫폼 확대 및 공동 탐지 모델 배포를 통해 지능화되는 범죄에 적극 대응할 방침입니다.</t>
+          <t>금융당국이 신종 피싱 및 전기통신금융사기에 대한 대응을 강화하며, 통신사기피해환급법 적용 가능성을 검토하여 신속한 계좌 지급정지 및 자금 환수 절차를 정비할 예정이다. 오는 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 마련할 계획이다. 이 기사는 특정 사건이 아닌 금융당국의 정책적 노력을 다루고 있다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국이 신종 사기 범죄에 대응하기 위한 정책 및 시스템 개선 노력을 다루고 있으며, 특정 피해자 집단이나 구체적인 소송 대상 사건을 제시하고 있지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자를 위한 직접적인 법적 분쟁 대상이 부재합니다.</t>
+          <t>이 기사는 특정 금융사기 사건이나 피해자를 다루는 것이 아니라, 금융당국의 전기통신금융사기 대응 정책 및 절차 강화에 대한 내용을 담고 있습니다. 소송금융 투자 대상이 될 만한 특정 피고(상대방)나 구체적인 피해 규모, 피해자 집단이 명확히 파악되지 않습니다. (적합 조건 1, 2, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>금융당국, 신종 사기 의심계좌 즉시 동결…4월 '보이스피싱 근절 협의체...</t>
+          <t>금융당국, 신종 피싱까지 '정조준'…'가용수단 총동원' 대응 강화</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260326000086</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=728290</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-26 12:20:33.040690+00:00</t>
+          <t>2026-03-26 12:22:22.173801+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>금융당국 및 전 금융권 보이스피싱 근절 협의체 가동</t>
+          <t>금융위 주도 보이스피싱 근절 협의체 출범 및 표준업무방법서 개정 예정</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 범죄 근절을 위해 경찰청, 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'를 다음 달 중 가동합니다. 신종 스캠 및 대포계좌 탐지 역량을 강화하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련할 예정입니다.</t>
+          <t>금융위원회는 다음 달 '보이스피싱 근절 협의체'를 출범하고, 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정할 예정입니다. 이는 신종 보이스피싱 수법에 대응하고, 통신사기피해환급법 적용 가능성이 있는 경우 금융사가 경찰 확인 하에 조치할 수 있도록 하기 위함입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 금융당국과 전 금융권이 보이스피싱 근절을 위해 협의체를 가동하고 정책을 추진하는 내용입니다. 따라서 상대방 책임이 명확한 특정 사건이 존재하지 않으며, 집단적 피해나 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>본 기사는 금융당국의 보이스피싱 근절을 위한 협의체 출범 및 제도 개선 계획을 다루고 있어, 특정 사건의 피해자를 위한 소송금융 투자 기회를 포착하기 어렵습니다. 소송 상대방이 특정되지 않고, 소송금융의 대상이 될 만한 구체적인 피해 발생 사실이나 책임 주체가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>全금융권 참여 '보이스피싱 근절 협의체' 가동…FDS에 범죄수법 반영</t>
+          <t>금융위, ‘보이스피싱 근절 협의체’ 다음달 출범…신종 범죄수법 집중...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260326_0003565175</t>
+          <t>https://biz.chosun.com/stock/finance/2026/03/26/DTWDOB6WFJBPZMNR6CSYNWYWZQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:38.812504+00:00</t>
+          <t>2026-03-26 12:21:28.337765+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 추진, 신유형 범죄에 대한 법 개정 추진</t>
+          <t>금융당국 및 금융권의 보이스피싱 근절 협의체 출범 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>경찰과 금융권이 '보이스피싱 근절 협의체'를 출범하고 신종 스캠에 대한 즉시 지급정지 등 피해 방지 대책을 강화합니다. 이를 위해 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정하고, 신유형 범죄를 포괄하는 법 개정도 추진할 계획입니다.</t>
+          <t>금융위원회와 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'가 4월 출범하여 신종 범죄수법에 대한 탐지역량과 정보공유 체계를 강화할 예정이다. 신유형 범죄에 대한 계좌 지급정지 및 피해금 환수 조치를 위한 가이드라인 마련과 법 개정도 추진된다. 금융권은 보이스피싱 피해 방지 업무를 핵심 과제로 인식하고 보상보험 등 실효성 있는 피해 구제 노력을 기울이고 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 및 신종 스캠 방지를 위한 정책 및 법률 개정 노력에 대한 내용으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 피해자 수 미상, 증거 확보 불가능 등 소송금융 적합 조건(1, 3, 4, 5)이 충족되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 금융권의 보이스피싱 및 신종 사기 근절을 위한 시스템 개선 노력과 정책 논의에 초점을 맞추고 있습니다. 특정 금융기관의 명확한 책임으로 인한 대규모 피해 사건을 다루는 것이 아니므로, 소송금융 투자 대상으로서 명확한 피고와 소송 사유를 특정하기 어렵습니다. 보이스피싱은 집단적 피해와 큰 피해 규모를 야기하지만 (적합 조건 3, 4), 기사 내용만으로는 소송금융 투자를 위한 구체적인 소송 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>신종 스캠도 즉시 지급정지 …금융권 '보이스피싱 근절 협의체' 출범</t>
+          <t>금융권 보이스피싱 근절 협의체, 4월 출범…“가용수단 총동원”</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260326500124</t>
+          <t>https://biz.heraldcorp.com/article/10703444?ref=naver</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:17.924024+00:00</t>
+          <t>2026-03-26 12:20:48.116196+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>정부의 금융사기 피해 구제 시스템 개선 및 정책 시행</t>
+          <t>금융당국의 신종 사기 범죄 대응 정책 및 법규 개정 추진</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>정부가 금융기관의 FDS 성능을 높이고 통신사기피해환급법 적용을 확대하여 피싱 피해 구제를 가속화할 방침입니다. 5월 중 경찰 확인하에 신속히 계좌 지급 정지 및 자금 환수 절차를 진행하기 위한 표준안이 마련될 예정입니다. 이는 기존 피해 구제 시스템의 효율성을 높이는 데 중점을 둡니다.</t>
+          <t>금융당국은 투자리딩방, 로맨스스캠 등 신종 사기 범죄 근절을 위해 의심 계좌 즉시 동결, '보이스피싱 근절 협의체' 가동, 관련 법규 개정 추진 등 전방위적 대응에 나섭니다. AI 기반 정보공유 플랫폼 확대 및 공동 탐지 모델 배포를 통해 지능화되는 범죄에 적극 대응할 방침입니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 명확한 피고를 대상으로 하는 소송 기회를 제시하기보다는, 정부가 금융사기 피해 구제를 위한 기존 법률 및 시스템을 개선하고 가속화하는 정책적 노력을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건 발굴 가능성이 낮습니다.</t>
+          <t>본 기사는 금융당국이 신종 사기 범죄에 대응하기 위한 정책 및 시스템 개선 노력을 다루고 있으며, 특정 피해자 집단이나 구체적인 소송 대상 사건을 제시하고 있지 않습니다. 이는 '기타 투자 어려운 이유 있음'에 해당하여 소송금융 투자를 위한 직접적인 법적 분쟁 대상이 부재합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>정부가 금융사 FDS 성능 높여주고 피싱 피해 구제 가속</t>
+          <t>금융당국, 신종 사기 의심계좌 즉시 동결…4월 '보이스피싱 근절 협의체...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000300064?division=NAVER</t>
+          <t>https://www.etnews.com/20260326000086</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:49.687932+00:00</t>
+          <t>2026-03-26 12:20:33.040690+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>전 금융권 보이스피싱 협의체 가동 및 공동 탐지 시스템 구축 추진</t>
+          <t>금융당국 및 전 금융권 보이스피싱 근절 협의체 가동</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>금융위원회 주도로 전 금융권이 보이스피싱 협의체를 가동하고 로맨스스캠, 노쇼 사기 등을 탐지하기 위한 공동 탐지룰 및 이상거래 탐지 시스템을 3분기부터 추진합니다. 사기 혐의 계좌는 고객 확인 전까지 거래가 정지될 예정입니다. 이는 금융 사기 예방을 위한 업계 전반의 노력입니다.</t>
+          <t>금융당국이 보이스피싱 범죄 근절을 위해 경찰청, 금융감독원, 전 금융권이 참여하는 '보이스피싱 근절 협의체'를 다음 달 중 가동합니다. 신종 스캠 및 대포계좌 탐지 역량을 강화하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 신속하게 진행하기 위한 가이드라인을 마련할 예정입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 금융권의 보이스피싱 및 사기 예방을 위한 협의체 가동과 시스템 구축 계획을 다루고 있습니다. 특정 사기 사건의 피해자나 가해자가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 것이 아니라, 금융당국과 전 금융권이 보이스피싱 근절을 위해 협의체를 가동하고 정책을 추진하는 내용입니다. 따라서 상대방 책임이 명확한 특정 사건이 존재하지 않으며, 집단적 피해나 피해 규모가 특정되지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>로맨스스캠·노쇼사기 탐지…전 금융권 '보이스피싱 협의체' 가동</t>
+          <t>全금융권 참여 '보이스피싱 근절 협의체' 가동…FDS에 범죄수법 반영</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6114510</t>
+          <t>https://www.newsis.com/view/NISX20260326_0003565175</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-26 12:18:35.550525+00:00</t>
+          <t>2026-03-26 12:19:38.812504+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>사기 및 유사수신행위 혐의로 형사 재판 판결 선고 (집행유예). 민사 손해배상 소송 필요.</t>
+          <t>전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 추진, 신유형 범죄에 대한 법 개정 추진</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>B씨와 D씨가 공모하여 허위 상품권 유통 사업을 내세워 C씨로부터 약 6억 5천만원을 편취한 유사수신행위 사건이다. 법원은 이들에게 징역형의 집행유예를 선고했으나, 피해액이 전부 회복되지 않았다고 판시했다. 주범 D씨는 별다른 재산이 없는 상태로 확인되어 민사적 회수 가능성이 불투명하다.</t>
+          <t>경찰과 금융권이 '보이스피싱 근절 협의체'를 출범하고 신종 스캠에 대한 즉시 지급정지 등 피해 방지 대책을 강화합니다. 이를 위해 5월 중 '전기통신금융사기 피해방지 및 피해구제 표준업무방법서'를 개정하고, 신유형 범죄를 포괄하는 법 개정도 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(법원 판결), 피해 규모가 크며(6억 5천만원 이상), 증거 확보가 용이하다는 적합 조건이 있으나, 주범 D씨가 '별다른 재산이 없는 상태'로 명시되어 있어 소송금융의 핵심인 회수 가능성이 매우 낮다. 이는 소송금융 투자에 결정적인 부적합 조건이다.</t>
+          <t>본 기사는 보이스피싱 및 신종 스캠 방지를 위한 정책 및 법률 개정 노력에 대한 내용으로, 특정 사건이나 피해자를 다루지 않습니다. 따라서 소송 상대방 특정 불가, 구체적인 피해 규모 및 피해자 수 미상, 증거 확보 불가능 등 소송금융 적합 조건(1, 3, 4, 5)이 충족되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>6억 5470만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명 (C씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>나만 당할 순 없지 … 지인 6억 지옥 밀어넣은 '피해자'의 배신[사기꾼...</t>
+          <t>신종 스캠도 즉시 지급정지 …금융권 '보이스피싱 근절 협의체' 출범</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603241456567111</t>
+          <t>https://www.asiatime.co.kr/article/20260326500124</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-26 00:19:38.356710+00:00</t>
+          <t>2026-03-26 12:19:17.924024+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현장 검거</t>
+          <t>정부의 금융사기 피해 구제 시스템 개선 및 정책 시행</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>대전에서 대환대출 사기범이 현장에서 검거되었습니다. 경찰은 잠복 수사를 통해 피의자가 피해자로부터 현금을 받으려던 순간 체포하여 추가 피해를 차단했습니다. 이 사건은 현재 경찰 수사가 진행 중인 사기 사건입니다.</t>
+          <t>정부가 금융기관의 FDS 성능을 높이고 통신사기피해환급법 적용을 확대하여 피싱 피해 구제를 가속화할 방침입니다. 5월 중 경찰 확인하에 신속히 계좌 지급 정지 및 자금 환수 절차를 진행하기 위한 표준안이 마련될 예정입니다. 이는 기존 피해 구제 시스템의 효율성을 높이는 데 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>피의자 개인에 대한 사기 사건으로, 상대방의 자력 부족 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 매력이 낮습니다. 다만, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 사건이나 명확한 피고를 대상으로 하는 소송 기회를 제시하기보다는, 정부가 금융사기 피해 구제를 위한 기존 법률 및 시스템을 개선하고 가속화하는 정책적 노력을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건 발굴 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>대전 대환대출 사기범 현장 검거…잠복 수사로 추가 피해 차단</t>
+          <t>정부가 금융사 FDS 성능 높여주고 피싱 피해 구제 가속</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539350</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000300064?division=NAVER</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-25 12:30:16.441602+00:00</t>
+          <t>2026-03-26 12:18:49.687932+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 전화번호/URL 차단 노력 중</t>
+          <t>전 금융권 보이스피싱 협의체 가동 및 공동 탐지 시스템 구축 추진</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>경찰청은 중동 사태를 악용한 투자리딩방, 항공편 취소 스미싱, 로맨스 스캠 등 다양한 피싱 범죄 시도에 대해 긴급 주의보를 발령했습니다. 범죄 일당은 가짜 거래소나 사이트로 유인하여 개인정보 및 투자금을 가로채려 하고 있습니다. 현재까지 실제 피해 사례는 접수되지 않았으며, 경찰은 범행에 이용된 전화번호와 URL 차단에 주력하고 있습니다.</t>
+          <t>금융위원회 주도로 전 금융권이 보이스피싱 협의체를 가동하고 로맨스스캠, 노쇼 사기 등을 탐지하기 위한 공동 탐지룰 및 이상거래 탐지 시스템을 3분기부터 추진합니다. 사기 혐의 계좌는 고객 확인 전까지 거래가 정지될 예정입니다. 이는 금융 사기 예방을 위한 업계 전반의 노력입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>현재까지 중동 사태를 악용한 피싱 범죄로 인한 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 피해자가 존재하지 않습니다. (적합 조건 3, 4 미충족) 또한, 상대방이 특정되지 않은 범죄 일당이므로 자력 확보 및 손해배상 청구가 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>해당 기사는 금융권의 보이스피싱 및 사기 예방을 위한 협의체 가동과 시스템 구축 계획을 다루고 있습니다. 특정 사기 사건의 피해자나 가해자가 명확히 특정되지 않으며, 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 존재하지 않습니다. 따라서 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>‘항공편 취소’·‘전쟁 수혜주’…중동전쟁 이슈 틈탄 피싱 범죄 주의...</t>
+          <t>로맨스스캠·노쇼사기 탐지…전 금융권 '보이스피싱 협의체' 가동</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026032418043001235</t>
+          <t>https://www.news1.kr/finance/general-finance/6114510</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-25 00:32:25.312730+00:00</t>
+          <t>2026-03-26 12:18:35.550525+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>B씨, D씨</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>필리핀에서 송환되어 국내 수사 및 재판 예정</t>
+          <t>사기 및 유사수신행위 혐의로 형사 재판 판결 선고 (집행유예). 민사 손해배상 소송 필요.</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>150억원대 유사수신 범행 후 필리핀으로 도주, 피해자들을 살해하고 투자금 7억2000만원을 빼돌린 혐의를 받는 박왕열이 9년 만에 국내로 송환되었습니다. 현지에서 징역 60년을 선고받았으며, 국내에서 추가 수사 및 재판이 진행될 예정입니다.</t>
+          <t>B씨와 D씨가 공모하여 허위 상품권 유통 사업을 내세워 C씨로부터 약 6억 5천만원을 편취한 유사수신행위 사건이다. 법원은 이들에게 징역형의 집행유예를 선고했으나, 피해액이 전부 회복되지 않았다고 판시했다. 주범 D씨는 별다른 재산이 없는 상태로 확인되어 민사적 회수 가능성이 불투명하다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 존재하고(적합 조건 3), 공적 절차가 진행 중이지만(적합 조건 6), 피고인 박왕열이 장기 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자 부적합 사유에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(법원 판결), 피해 규모가 크며(6억 5천만원 이상), 증거 확보가 용이하다는 적합 조건이 있으나, 주범 D씨가 '별다른 재산이 없는 상태'로 명시되어 있어 소송금융의 핵심인 회수 가능성이 매우 낮다. 이는 소송금융 투자에 결정적인 부적합 조건이다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>150억원대</t>
+          <t>6억 5470만원</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (C씨)</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…취재진 질문에 '묵묵부답'</t>
+          <t>나만 당할 순 없지 … 지인 6억 지옥 밀어넣은 '피해자'의 배신[사기꾼...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291202?influxDiv=NAVER</t>
+          <t>http://www.fnnews.com/news/202603241456567111</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-25 00:21:30.291743+00:00</t>
+          <t>2026-03-26 00:19:38.356710+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액 5년새 최대 기록</t>
+          <t>경찰 수사 및 현장 검거</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 새 최대를 기록했으며, 건당 피해액은 약 1990만 원으로 두 배 이상 폭증했습니다. 범죄 조직의 수법이 정교해지고 2차·3차 재접근까지 등장하며 피해 환급률은 절반 수준으로 떨어졌습니다.</t>
+          <t>대전에서 대환대출 사기범이 현장에서 검거되었습니다. 경찰은 잠복 수사를 통해 피의자가 피해자로부터 현금을 받으려던 순간 체포하여 추가 피해를 차단했습니다. 이 사건은 현재 경찰 수사가 진행 중인 사기 사건입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 집단적이고 피해 규모가 크지만 (적합 조건 3, 4), 기사에서 특정 가능한 피고가 불분명하고(적합 조건 1 미충족), 범죄 조직의 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 현상에 대한 보도이며, 특정 사건이나 책임 주체를 명시하지 않습니다.</t>
+          <t>피의자 개인에 대한 사기 사건으로, 상대방의 자력 부족 가능성이 높고, 집단적 피해나 큰 피해 규모가 확인되지 않아 소송금융 투자 매력이 낮습니다. 다만, 경찰 수사가 진행 중인 점은 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>4338억 원 (총 피해액), 건당 약 1990만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상 (다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>30·40대 주담대 12~17% 급증…평균 대출 잔액 2년 연속 증가</t>
+          <t>대전 대환대출 사기범 현장 검거…잠복 수사로 추가 피해 차단</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023681?ref=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3539350</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-25 00:20:21.207900+00:00</t>
+          <t>2026-03-25 12:30:16.441602+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>피해 지속 발생 중</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 전화번호/URL 차단 노력 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>해당 기사는 SK하이닉스 투자, AI 기술 확산, 중동 리스크로 인한 수출기업 비용 부담 등 다양한 경제 및 기술 동향을 요약하고 있습니다. 이 중 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 피해 건수는 2만 1773건에 달한다는 내용이 포함되어 있습니다. 범죄 조직의 전문화로 건당 피해액이 크게 증가하고 있으며, 신종 금융사기에 대한 경계가 필요하다는 전문가 조언이 있습니다.</t>
+          <t>경찰청은 중동 사태를 악용한 투자리딩방, 항공편 취소 스미싱, 로맨스 스캠 등 다양한 피싱 범죄 시도에 대해 긴급 주의보를 발령했습니다. 범죄 일당은 가짜 거래소나 사이트로 유인하여 개인정보 및 투자금을 가로채려 하고 있습니다. 현재까지 실제 피해 사례는 접수되지 않았으며, 경찰은 범행에 이용된 전화번호와 URL 차단에 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사 내용은 주로 경제 및 기술 동향에 대한 요약으로, 소송금융 투자 대상이 될 만한 특정 피해 사건을 다루고 있지 않습니다. 유일하게 피해를 언급하는 보이스피싱 관련 내용은 피해 규모(4338억 원)와 피해자 수(2만 1773건)는 크지만, 소송 상대방(범죄 조직)의 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 적합 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자에 부적합합니다.</t>
+          <t>현재까지 중동 사태를 악용한 피싱 범죄로 인한 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 피해자가 존재하지 않습니다. (적합 조건 3, 4 미충족) 또한, 상대방이 특정되지 않은 범죄 일당이므로 자력 확보 및 손해배상 청구가 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>4338억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>2만 1773건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>韓 AI 해커톤 ‘랄프톤’ 미국 진출…네이버·카카오 후원 확대</t>
+          <t>‘항공편 취소’·‘전쟁 수혜주’…중동전쟁 이슈 틈탄 피싱 범죄 주의...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023680?ref=naver</t>
+          <t>https://www.kwnews.co.kr/page/view/2026032418043001235</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:57.583935+00:00</t>
+          <t>2026-03-25 00:32:25.312730+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E70" t="inlineStr"/>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>필리핀에서 송환되어 국내 수사 및 재판 예정</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 피해에 대한 보상보험을 무료로 지원한다. 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 농협은행은 전국 점포망을 활용해 금융 소외지역까지 지원을 확대할 계획이다.</t>
+          <t>150억원대 유사수신 범행 후 필리핀으로 도주, 피해자들을 살해하고 투자금 7억2000만원을 빼돌린 혐의를 받는 박왕열이 9년 만에 국내로 송환되었습니다. 현지에서 징역 60년을 선고받았으며, 국내에서 추가 수사 및 재판이 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>이 기사는 농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 내용을 다루고 있습니다. 특정 사건으로 인한 피해나 소송 대상이 되는 상대방이 존재하지 않아 소송금융 투자를 검토할 만한 '사건' 자체가 아닙니다. 따라서 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 어느 하나도 해당하지 않습니다.</t>
+          <t>상대방 책임은 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 존재하고(적합 조건 3), 공적 절차가 진행 중이지만(적합 조건 6), 피고인 박왕열이 장기 복역 중인 범죄자로 배상 능력이 현저히 부족할 것으로 예상됩니다. 이는 소송금융 투자 회수 가능성을 매우 낮게 만들어 투자 부적합 사유에 해당합니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150억원대</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
+          <t>'필리핀 마약왕' 박왕열 9년 만에 송환…취재진 질문에 '묵묵부답'</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/25/2026032413252145610</t>
+          <t>https://news.jtbc.co.kr/article/NB12291202?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:57.996940+00:00</t>
+          <t>2026-03-25 00:21:30.291743+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>경찰 수사 및 숙박업소 점검 중</t>
+          <t>지난해 보이스피싱 피해액 5년새 최대 기록</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>제주경찰청이 숙박업소를 대상으로 보이스피싱 조직이 '셀프감금' 수법에 사용하는 '유령 번호 제조기' 등 장비 점검을 진행 중이다. 이는 피해자들을 속여 송금을 압박하는 수법에 대한 경찰의 수사 및 단속 활동의 일환이다.</t>
+          <t>지난해 보이스피싱 피해액이 4338억 원으로 5년 새 최대를 기록했으며, 건당 피해액은 약 1990만 원으로 두 배 이상 폭증했습니다. 범죄 조직의 수법이 정교해지고 2차·3차 재접근까지 등장하며 피해 환급률은 절반 수준으로 떨어졌습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>적합 조건 중 '공적 절차 진행 중' 및 '증거 확보 가능'에 해당하나, 핵심인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 주요 가해자인 보이스피싱 조직은 특정 및 자력 확보가 어려우며, 숙박업소의 직접적인 손해배상 책임 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 피해는 집단적이고 피해 규모가 크지만 (적합 조건 3, 4), 기사에서 특정 가능한 피고가 불분명하고(적합 조건 1 미충족), 범죄 조직의 자력 확보가 어려워(적합 조건 2 미충족) 소송금융 투자 대상으로 부적합합니다. 기사는 일반적인 현상에 대한 보도이며, 특정 사건이나 책임 주체를 명시하지 않습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4338억 원 (총 피해액), 건당 약 1990만 원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>제주경찰청, 숙박업소 집중 점검...침대 뒤 '유령 번호' 제조기가?</t>
+          <t>30·40대 주담대 12~17% 급증…평균 대출 잔액 2년 연속 증가</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ppss.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ppss.kr/news/articleView.html?idxno=289487</t>
+          <t>https://www.sedaily.com/article/20023681?ref=naver</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-24 12:37:48.286376+00:00</t>
+          <t>2026-03-25 00:20:21.207900+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>NH농협은행의 금융사기 예방 및 보상 보험 지원</t>
+          <t>피해 지속 발생 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 금융취약계층의 금융사기 피해를 지원하고 예방하기 위한 목적으로, NH농협은행 영업점 및 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
+          <t>해당 기사는 SK하이닉스 투자, AI 기술 확산, 중동 리스크로 인한 수출기업 비용 부담 등 다양한 경제 및 기술 동향을 요약하고 있습니다. 이 중 보이스피싱 피해액이 4338억 원으로 5년 내 최대치를 기록했으며, 피해 건수는 2만 1773건에 달한다는 내용이 포함되어 있습니다. 범죄 조직의 전문화로 건당 피해액이 크게 증가하고 있으며, 신종 금융사기에 대한 경계가 필요하다는 전문가 조언이 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 금융사기 피해 예방 및 보상을 위해 무료 보험 가입을 지원하는 내용으로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 주로 경제 및 기술 동향에 대한 요약으로, 소송금융 투자 대상이 될 만한 특정 피해 사건을 다루고 있지 않습니다. 유일하게 피해를 언급하는 보이스피싱 관련 내용은 피해 규모(4338억 원)와 피해자 수(2만 1773건)는 크지만, 소송 상대방(범죄 조직)의 자력 확보가 어려워 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 적합 조건인 '상대방에게 자력이 충분함'에 부합하지 않아 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4338억 원</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2만 1773건</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>NH농협은행, 금융사기 취약계층 대상 ‘보이스피싱 보상보험’ 무료 지...</t>
+          <t>韓 AI 해커톤 ‘랄프톤’ 미국 진출…네이버·카카오 후원 확대</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701701?ref=naver</t>
+          <t>https://www.sedaily.com/article/20023680?ref=naver</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:22.330590+00:00</t>
+          <t>2026-03-25 00:19:57.583935+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>NH농협금융은 전기통신금융사기 피해가 지속적으로 증가함에 따라 피해자들에게 실질적인 도움을 주기 위해 보상보험을 출시했다. 강태영 은행장은 전국 점포망을 활용하여 금융 소외지역까지 지원을 확대할 계획이라고 밝혔다.</t>
+          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 피해에 대한 보상보험을 무료로 지원한다. 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 농협은행은 전국 점포망을 활용해 금융 소외지역까지 지원을 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협금융이 전기통신금융사기 피해자들을 위해 보상보험을 제공한다는 내용으로, 특정 사건의 피고나 소송 대상이 명확히 제시되지 않습니다. 소송금융 투자 기회를 발굴하기 위한 구체적인 분쟁 상황이나 책임 주체가 없어 부적합합니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 내용을 다루고 있습니다. 특정 사건으로 인한 피해나 소송 대상이 되는 상대방이 존재하지 않아 소송금융 투자를 검토할 만한 '사건' 자체가 아닙니다. 따라서 적합 조건(상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>[은행   NOW] NH농협금융, 에너지 위기 극복 위한 차량 5부제 시행 등</t>
+          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703282</t>
+          <t>https://www.mt.co.kr/finance/2026/03/25/2026032413252145610</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:11.693785+00:00</t>
+          <t>2026-03-25 00:15:57.996940+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>보이스피싱 예방 및 피해 보상 지원</t>
+          <t>경찰 수사 및 숙박업소 점검 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 고객에게 보이스피싱 보상보험을 무료로 가입 지원합니다. 강태영 행장은 전기통신금융사기 피해 증가에 따라 이번 보험이 피해자들에게 실질적인 도움이 되기를 기대하며, 금융 소외지역까지 지원을 확대할 계획이라고 밝혔습니다.</t>
+          <t>제주경찰청이 숙박업소를 대상으로 보이스피싱 조직이 '셀프감금' 수법에 사용하는 '유령 번호 제조기' 등 장비 점검을 진행 중이다. 이는 피해자들을 속여 송금을 압박하는 수법에 대한 경찰의 수사 및 단속 활동의 일환이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 가입을 지원한다는 내용으로, 특정 가해자에게 책임을 묻는 소송 사건이 아닙니다. 보이스피싱 가해자는 특정하기 어렵고 자력이 부족한 경우가 많아 소송금융 투자 대상으로 부적합합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>적합 조건 중 '공적 절차 진행 중' 및 '증거 확보 가능'에 해당하나, 핵심인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 주요 가해자인 보이스피싱 조직은 특정 및 자력 확보가 어려우며, 숙박업소의 직접적인 손해배상 책임 여부도 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>만60세 이상 무료  NH농협은행 '보이스피싱 보상보험 무료 가입' 지원</t>
+          <t>제주경찰청, 숙박업소 집중 점검...침대 뒤 '유령 번호' 제조기가?</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121921</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=289487</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:47.332129+00:00</t>
+          <t>2026-03-24 12:37:48.286376+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr"/>
-      <c r="E75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>NH농협은행의 금융사기 예방 및 보상 보험 지원</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>NH농협은행은 만 60세 이상 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱이나 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 금융사기 피해를 줄이고 실질적인 보상체계를 마련하기 위한 포용금융 정책의 일환이다.</t>
+          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 금융취약계층의 금융사기 피해를 지원하고 예방하기 위한 목적으로, NH농협은행 영업점 및 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위해 무료 보험을 지원하는 선제적 조치에 대한 내용입니다. 특정 사건에서 배상 능력이 충분하고 책임이 명확한 피고가 존재하지 않으므로, 소송금융 투자 대상으로 적합한 사건이 아닙니다. (적합 조건 1개 이하)</t>
+          <t>해당 기사는 NH농협은행이 금융사기 피해 예방 및 보상을 위해 무료 보험 가입을 지원하는 내용으로, 특정 피해 사건이나 소송이 발생한 상황을 다루고 있지 않습니다. 따라서 소송금융 투자를 검토할 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
+          <t>NH농협은행, 금융사기 취약계층 대상 ‘보이스피싱 보상보험’ 무료 지...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/24/2026032413252145610</t>
+          <t>https://biz.heraldcorp.com/article/10701701?ref=naver</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:29.258819+00:00</t>
+          <t>2026-03-24 12:27:22.330590+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr"/>
-      <c r="E76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 100만 명을 대상으로 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 최대 70%(한도 1000만원)를 보장한다. 이는 금융취약계층 보호를 위한 정부 정책에 발맞춘 조치로, NH농협은행은 금융사기 예방 활동을 강화하고 있다.</t>
+          <t>NH농협금융은 전기통신금융사기 피해가 지속적으로 증가함에 따라 피해자들에게 실질적인 도움을 주기 위해 보상보험을 출시했다. 강태영 은행장은 전국 점포망을 활용하여 금융 소외지역까지 지원을 확대할 계획이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 제공하는 사업에 대한 내용입니다. 특정 사건으로 인한 피해 발생이나 상대방의 책임이 명확한 상황이 아니며(적합 조건 1 불충족), 소송의 대상이 될 만한 집단적 피해(적합 조건 3 불충족)나 실제 발생한 대규모 피해(적합 조건 4 불충족)가 보고되지 않았습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 NH농협금융이 전기통신금융사기 피해자들을 위해 보상보험을 제공한다는 내용으로, 특정 사건의 피고나 소송 대상이 명확히 제시되지 않습니다. 소송금융 투자 기회를 발굴하기 위한 구체적인 분쟁 상황이나 책임 주체가 없어 부적합합니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>피싱 당하면 1000만원 보상 …NH농협은행, 보이스피싱 보험 무료 지원</t>
+          <t>[은행   NOW] NH농협금융, 에너지 위기 극복 위한 차량 5부제 시행 등</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260324125048326</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703282</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-24 12:25:56.316665+00:00</t>
+          <t>2026-03-24 12:27:11.693785+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상 보험 무료 가입 지원</t>
+          <t>보이스피싱 예방 및 피해 보상 지원</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 100만 명에게 보이스피싱 보상 보험을 무료로 지원한다. 이는 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하기 위한 선제적 조치로, 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보상받을 수 있다.</t>
+          <t>NH농협은행이 만 60세 이상 고객에게 보이스피싱 보상보험을 무료로 가입 지원합니다. 강태영 행장은 전기통신금융사기 피해 증가에 따라 이번 보험이 피해자들에게 실질적인 도움이 되기를 기대하며, 금융 소외지역까지 지원을 확대할 계획이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 구제를 위해 무료 보험을 제공하는 내용으로, 소송금융의 투자 대상이 될 만한 특정 피고의 책임이 명확한 사건이 아닙니다. 오히려 은행이 선제적으로 피해자 지원에 나서는 상황이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 가입을 지원한다는 내용으로, 특정 가해자에게 책임을 묻는 소송 사건이 아닙니다. 보이스피싱 가해자는 특정하기 어렵고 자력이 부족한 경우가 많아 소송금융 투자 대상으로 부적합합니다. 따라서 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>만 60세 이상이면 누구나…농협銀 보이스피싱 보험 무료 지원</t>
+          <t>만60세 이상 무료  NH농협은행 '보이스피싱 보상보험 무료 가입' 지원</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260324055100002?input=1195m</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121921</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-24 12:25:22.670573+00:00</t>
+          <t>2026-03-24 12:26:47.332129+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr"/>
-      <c r="E78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>NH농협은행이 금융 사기에 취약한 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만 원까지 보장한다. 농협은행은 금융 사기 예방 교육 및 모니터링 활동을 강화하며 금융 취약 계층 보호에 앞장서고 있다.</t>
+          <t>NH농협은행은 만 60세 이상 국민 100만 명에게 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱이나 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 금융사기 피해를 줄이고 실질적인 보상체계를 마련하기 위한 포용금융 정책의 일환이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상보험을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 가해자나 집단 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위해 무료 보험을 지원하는 선제적 조치에 대한 내용입니다. 특정 사건에서 배상 능력이 충분하고 책임이 명확한 피고가 존재하지 않으므로, 소송금융 투자 대상으로 적합한 사건이 아닙니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>농협은행, 만 60세이상 ‘보이스피싱 보험’ 무료 지원</t>
+          <t>농협은행, 고령층 보이스피싱 피해 막는다…무료 보험 지원</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20023285?ref=naver</t>
+          <t>https://www.mt.co.kr/finance/2026/03/24/2026032413252145610</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:59.671645+00:00</t>
+          <t>2026-03-24 12:26:29.258819+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr"/>
-      <c r="E79" t="inlineStr"/>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
+        </is>
+      </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>동양저축은행은 '스텔라 브랜드'를 통해 금융사기를 예방하고 대출 문턱을 낮추는 서비스를 제공한다. 은행 측은 고문 변호사를 통한 법률 대응 지원으로 피해자 구제에 실질적인 도움이 될 것으로 기대하고 있다.</t>
+          <t>NH농협은행이 만 60세 이상 100만 명을 대상으로 보이스피싱 보상보험을 무료로 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 최대 70%(한도 1000만원)를 보장한다. 이는 금융취약계층 보호를 위한 정부 정책에 발맞춘 조치로, NH농협은행은 금융사기 예방 활동을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>제공된 기사 내용은 동양저축은행의 금융사기 예방 및 대출 서비스에 대한 홍보성 정보이며, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 제공하는 사업에 대한 내용입니다. 특정 사건으로 인한 피해 발생이나 상대방의 책임이 명확한 상황이 아니며(적합 조건 1 불충족), 소송의 대상이 될 만한 집단적 피해(적합 조건 3 불충족)나 실제 발생한 대규모 피해(적합 조건 4 불충족)가 보고되지 않았습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>““금융사기 막고 대출 문턱 낮추고””…동양저축은행 ‘스텔라 브랜...</t>
+          <t>피싱 당하면 1000만원 보상 …NH농협은행, 보이스피싱 보험 무료 지원</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026032413593473199</t>
+          <t>https://www.ajunews.com/view/20260324125048326</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-24 12:20:27.385306+00:00</t>
+          <t>2026-03-24 12:25:56.316665+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경찰청에서 범행 시도 관찰 및 예방 조치 중, 실제 피해 사례 미접수</t>
+          <t>NH농협은행의 보이스피싱 보상 보험 무료 가입 지원</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미국-이란 전쟁을 악용한 '전쟁 수혜주' 투자 유인 리딩방 사기, 항공편 취소 스미싱 등 다양한 피싱 사기가 불특정 다수에게 대량 살포되고 있다. 경찰청은 해당 범행 시도를 관찰하며 예방 조치를 취하고 있으나, 아직 실제 피해 사례는 접수되지 않았다.</t>
+          <t>NH농협은행이 만 60세 이상 100만 명에게 보이스피싱 보상 보험을 무료로 지원한다. 이는 금융 취약계층의 금융사기 피해를 구제하고 실질적인 보상 체계를 마련하기 위한 선제적 조치로, 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보상받을 수 있다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>사기범들의 책임은 명확하나(적합 조건 1), 아직 실제 피해 사례가 접수되지 않아 소송의 원고가 특정되지 않았고, 상대방(사기범)의 자력 확보가 매우 어렵다. 소송금융은 실제 피해 발생 및 배상 능력 있는 피고를 전제로 하므로 현재 단계에서는 투자 부적합.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 구제를 위해 무료 보험을 제공하는 내용으로, 소송금융의 투자 대상이 될 만한 특정 피고의 책임이 명확한 사건이 아닙니다. 오히려 은행이 선제적으로 피해자 지원에 나서는 상황이므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>“전쟁株, 투자 실패 땐 배상해드려요”… 美-이란 전쟁틈탄 리딩방 사...</t>
+          <t>만 60세 이상이면 누구나…농협銀 보이스피싱 보험 무료 지원</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260324/133591025/2</t>
+          <t>https://www.yna.co.kr/view/AKR20260324055100002?input=1195m</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:19.542032+00:00</t>
+          <t>2026-03-24 12:25:22.670573+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
-      <c r="D81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경찰청의 '긴급 피싱주의보' 발령 및 수사 진행 가능성</t>
+          <t>보이스피싱 예방 및 보상보험 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>중동 정세 불안을 악용한 '전쟁 수혜주' 투자 유도 피싱 사기가 기승을 부리고 있다. 사기범들은 고수익을 미끼로 가짜 거래소에 가입하게 한 뒤 투자금을 가로채 잠적하는 전형적인 수법을 사용한다. 경찰청은 전 국민 대상 '긴급 피싱주의보'를 발령하고 개인정보 및 금전 요구에 응하지 말 것을 당부했다.</t>
+          <t>NH농협은행이 금융 사기에 취약한 만 60세 이상 전 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만 원까지 보장한다. 농협은행은 금융 사기 예방 교육 및 모니터링 활동을 강화하며 금융 취약 계층 보호에 앞장서고 있다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>소송 상대방이 특정되지 않아 책임 주체 및 자력 확인이 불가하며, 전형적인 피싱 사기로 가해자 특정 및 피해금 회수가 매우 어렵습니다. (부적합 조건: 상대방 책임 명확성 및 자력 부족) 비록 집단적 피해 가능성이 있고(적합 조건: 집단적 피해), 경찰청의 공적 절차 진행(적합 조건: 공적 절차 진행)으로 증거 확보 가능성은 있으나(적합 조건: 증거 확보 가능), 핵심적인 소송 대상 부재로 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상보험을 지원하는 사업에 대한 내용으로, 소송금융 투자 대상이 될 만한 특정 가해자나 집단 피해 사건을 다루고 있지 않습니다. 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 확보 가능성, 공적 절차 진행 여부 등 소송금융 적합 조건 중 어느 하나에도 해당하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>전쟁 수혜주 투자하세요 …불안 심리 악용 피싱 주의보</t>
+          <t>농협은행, 만 60세이상 ‘보이스피싱 보험’ 무료 지원</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260323211311vgC</t>
+          <t>https://www.sedaily.com/article/20023285?ref=naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-24 00:30:18.654488+00:00</t>
+          <t>2026-03-24 12:24:59.671645+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>FTX 설립자 샘 뱅크먼-프리드가 사기 및 공모 혐의로 25년형을 선고받은 후 재심을 추진 중인 가운데, 미국 검찰이 그가 교도소에서 보낸 것으로 제출된 서신의 진위에 의문을 제기했습니다. 페덱스 발송 기록과 형식 오류 등을 근거로 사칭 가능성이 제기되며 SBF의 재심 시도에 예상치 못한 변수로 작용하고 있습니다.</t>
+          <t>동양저축은행은 '스텔라 브랜드'를 통해 금융사기를 예방하고 대출 문턱을 낮추는 서비스를 제공한다. 은행 측은 고문 변호사를 통한 법률 대응 지원으로 피해자 구제에 실질적인 도움이 될 것으로 기대하고 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 기사는 새로운 소송금융 투자 기회를 제공하는 민사 사건이 아닌, 이미 형이 선고된 샘 뱅크먼-프리드의 형사 항소 절차 중 제출된 서신의 진위 여부에 대한 절차적 공방을 다루고 있습니다. 따라서 적합 조건에 해당하는 새로운 피해나 명확한 상대방이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>제공된 기사 내용은 동양저축은행의 금융사기 예방 및 대출 서비스에 대한 홍보성 정보이며, 특정 피해 사건이나 소송금융 투자 대상이 될 만한 분쟁을 다루고 있지 않습니다. 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>검찰, SBF 옥중 서신 진위 의문…사칭 가능성 제기</t>
+          <t>““금융사기 막고 대출 문턱 낮추고””…동양저축은행 ‘스텔라 브랜...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/342322</t>
+          <t>https://www.ddaily.co.kr/page/view/2026032413593473199</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-23 13:12:46.875785+00:00</t>
+          <t>2026-03-24 12:20:27.385306+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 차단 노력 중</t>
+          <t>경찰청에서 범행 시도 관찰 및 예방 조치 중, 실제 피해 사례 미접수</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>경찰청이 중동 사태를 악용한 피싱 범죄 시도에 대해 '긴급 피싱주의보'를 발령했습니다. 주요 수법은 전쟁 수혜주 빙자 투자리딩방 유인, 항공편 취소·재예약 빙자 스미싱, 로맨스 스캠 등이며, 현재까지 실제 피해로 이어진 사례는 접수되지 않았습니다.</t>
+          <t>미국-이란 전쟁을 악용한 '전쟁 수혜주' 투자 유인 리딩방 사기, 항공편 취소 스미싱 등 다양한 피싱 사기가 불특정 다수에게 대량 살포되고 있다. 경찰청은 해당 범행 시도를 관찰하며 예방 조치를 취하고 있으나, 아직 실제 피해 사례는 접수되지 않았다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>현재까지 중동 사태를 악용한 피싱 범행 시도가 실제 피해로 이어진 사례는 접수되지 않아 소송금융의 핵심 요건인 '실제 피해 발생'과 '피해 규모'가 확인되지 않습니다. 또한, 상대방이 불특정 다수의 피싱 범죄자이므로 '상대방 특정' 및 '자력 충분' 조건도 충족하기 어렵습니다. 경찰의 주의보 발령은 예방적 조치에 해당합니다.</t>
+          <t>사기범들의 책임은 명확하나(적합 조건 1), 아직 실제 피해 사례가 접수되지 않아 소송의 원고가 특정되지 않았고, 상대방(사기범)의 자력 확보가 매우 어렵다. 소송금융은 실제 피해 발생 및 배상 능력 있는 피고를 전제로 하므로 현재 단계에서는 투자 부적합.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>중동 전쟁으로 항공편 취소  사기 조심…경찰청, 피싱주의보 발령</t>
+          <t>“전쟁株, 투자 실패 땐 배상해드려요”… 美-이란 전쟁틈탄 리딩방 사...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603231758181Ah</t>
+          <t>https://www.donga.com/news/Society/article/all/20260324/133591025/2</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-23 13:03:56.994785+00:00</t>
+          <t>2026-03-24 00:31:19.542032+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>경찰청 전기통신금융사기 통합대응단 관찰 및 예방 조치 중</t>
+          <t>경찰청의 '긴급 피싱주의보' 발령 및 수사 진행 가능성</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>최근 미국-이란 전쟁 정세를 악용한 '전쟁 수혜주' 투자 유인, 항공권 취소 환불 사칭 등 다양한 피싱 사기 문자메시지가 대량 살포되고 있습니다. 경찰청 전기통신금융사기 통합대응단은 이러한 범행 시도를 관찰하며 전화번호 및 인터넷 주소 차단 등 피해 방지 대책을 이어가고 있으나, 아직 실제 피해 사례는 접수되지 않았습니다.</t>
+          <t>중동 정세 불안을 악용한 '전쟁 수혜주' 투자 유도 피싱 사기가 기승을 부리고 있다. 사기범들은 고수익을 미끼로 가짜 거래소에 가입하게 한 뒤 투자금을 가로채 잠적하는 전형적인 수법을 사용한다. 경찰청은 전 국민 대상 '긴급 피싱주의보'를 발령하고 개인정보 및 금전 요구에 응하지 말 것을 당부했다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>아직 실제로 피해 사례가 접수되지 않아 피해 규모를 특정할 수 없으며(피해 규모가 큼 조건 불충족), 사기범이 특정되지 않아 상대방의 자력 확인이 불가능합니다(상대방에게 자력이 충분함 조건 불충족). 경찰이 범행 시도를 관찰하고 예방 조치를 취하고 있으나, 소송금융 투자를 위한 핵심 요건인 구체적인 피해와 특정 가능한 피고가 부재합니다.</t>
+          <t>소송 상대방이 특정되지 않아 책임 주체 및 자력 확인이 불가하며, 전형적인 피싱 사기로 가해자 특정 및 피해금 회수가 매우 어렵습니다. (부적합 조건: 상대방 책임 명확성 및 자력 부족) 비록 집단적 피해 가능성이 있고(적합 조건: 집단적 피해), 경찰청의 공적 절차 진행(적합 조건: 공적 절차 진행)으로 증거 확보 가능성은 있으나(적합 조건: 증거 확보 가능), 핵심적인 소송 대상 부재로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>‘항공권 취소 환불’ ‘전쟁 수혜주’…이란戰 악용한 피싱 사기 기승</t>
+          <t>전쟁 수혜주 투자하세요 …불안 심리 악용 피싱 주의보</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260323/133587454/1</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260323211311vgC</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-23 13:03:00.099949+00:00</t>
+          <t>2026-03-24 00:30:18.654488+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>샘 뱅크먼-프리드 (SBF) 측</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>피싱 주의보 발령</t>
+          <t>SBF의 재심(항소) 절차 중 서신 진위 공방</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>중동 사태를 악용하여 전쟁 관련 화제주를 추천하고 원금 반환 및 손해배상을 장담하며 투자자를 유혹하는 피싱 문자가 확산되고 있습니다. 해당 문자에 답장하거나 링크를 클릭할 경우 피해를 입을 수 있어 주의가 요구됩니다.</t>
+          <t>FTX 설립자 샘 뱅크먼-프리드가 사기 및 공모 혐의로 25년형을 선고받은 후 재심을 추진 중인 가운데, 미국 검찰이 그가 교도소에서 보낸 것으로 제출된 서신의 진위에 의문을 제기했습니다. 페덱스 발송 기록과 형식 오류 등을 근거로 사칭 가능성이 제기되며 SBF의 재심 시도에 예상치 못한 변수로 작용하고 있습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 익명의 피싱 사기범으로, 자력 있는 피고를 특정하기 어렵습니다. 피해 규모나 피해자 수도 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 새로운 소송금융 투자 기회를 제공하는 민사 사건이 아닌, 이미 형이 선고된 샘 뱅크먼-프리드의 형사 항소 절차 중 제출된 서신의 진위 여부에 대한 절차적 공방을 다루고 있습니다. 따라서 적합 조건에 해당하는 새로운 피해나 명확한 상대방이 존재하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>클릭 절대 금지..중동 사태 악용 '피싱 주의보'</t>
+          <t>검찰, SBF 옥중 서신 진위 의문…사칭 가능성 제기</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102768</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/342322</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:48.543601+00:00</t>
+          <t>2026-03-23 13:12:46.875785+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 차단 노력 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>중동정세 악용, 유가·방산 관련주를 추천하며 원금 반환 및 손해배상을 약속하는 투자 사기 문자 메시지가 기승을 부리고 있습니다. 경찰은 해당 메시지에 답장하거나 링크를 누를 경우 피해가 발생할 수 있다고 경고하며 수사를 진행 중입니다.</t>
+          <t>경찰청이 중동 사태를 악용한 피싱 범죄 시도에 대해 '긴급 피싱주의보'를 발령했습니다. 주요 수법은 전쟁 수혜주 빙자 투자리딩방 유인, 항공편 취소·재예약 빙자 스미싱, 로맨스 스캠 등이며, 현재까지 실제 피해로 이어진 사례는 접수되지 않았습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중인 점(증거 확보 가능성, 공적 절차 진행)은 긍정적이나, 사기 사건의 특성상 특정된 피고가 없고 자력 있는 상대방을 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 낮추는 요인으로 작용하여 적합도가 낮습니다.</t>
+          <t>현재까지 중동 사태를 악용한 피싱 범행 시도가 실제 피해로 이어진 사례는 접수되지 않아 소송금융의 핵심 요건인 '실제 피해 발생'과 '피해 규모'가 확인되지 않습니다. 또한, 상대방이 불특정 다수의 피싱 범죄자이므로 '상대방 특정' 및 '자력 충분' 조건도 충족하기 어렵습니다. 경찰의 주의보 발령은 예방적 조치에 해당합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>중동정세 악용 사기사례 기승</t>
+          <t>중동 전쟁으로 항공편 취소  사기 조심…경찰청, 피싱주의보 발령</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289953124980</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603231758181Ah</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-23 13:02:18.145472+00:00</t>
+          <t>2026-03-23 13:03:56.994785+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>피싱 사기 주의 경고</t>
+          <t>경찰청 전기통신금융사기 통합대응단 관찰 및 예방 조치 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>중동사태를 악용하여 유가·방산 관련주 투자를 유도하며 원금 반환 및 손해배상을 약속하는 피싱 문자 메시지가 발견되어 주의가 요구됩니다. 이 메시지에 답장하거나 링크를 클릭할 경우 추가 피해로 이어질 수 있습니다.</t>
+          <t>최근 미국-이란 전쟁 정세를 악용한 '전쟁 수혜주' 투자 유인, 항공권 취소 환불 사칭 등 다양한 피싱 사기 문자메시지가 대량 살포되고 있습니다. 경찰청 전기통신금융사기 통합대응단은 이러한 범행 시도를 관찰하며 전화번호 및 인터넷 주소 차단 등 피해 방지 대책을 이어가고 있으나, 아직 실제 피해 사례는 접수되지 않았습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>피싱 사기 사건으로, 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송을 통한 실질적 배상 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 현재까지 구체적인 피해 규모 및 피해자 수가 파악되지 않아 투자 매력도가 낮습니다. (적합 조건 4 미충족)</t>
+          <t>아직 실제로 피해 사례가 접수되지 않아 피해 규모를 특정할 수 없으며(피해 규모가 큼 조건 불충족), 사기범이 특정되지 않아 상대방의 자력 확인이 불가능합니다(상대방에게 자력이 충분함 조건 불충족). 경찰이 범행 시도를 관찰하고 예방 조치를 취하고 있으나, 소송금융 투자를 위한 핵심 요건인 구체적인 피해와 특정 가능한 피고가 부재합니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>항공편 취소 · 전쟁 수혜주 …중동사태 악용한 피싱 주의</t>
+          <t>‘항공권 취소 환불’ ‘전쟁 수혜주’…이란戰 악용한 피싱 사기 기승</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=512856</t>
+          <t>https://www.donga.com/news/Society/article/all/20260323/133587454/1</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:12.391258+00:00</t>
+          <t>2026-03-23 13:03:00.099949+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
+          <t>피싱 주의보 발령</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>중동 사태를 악용한 항공권 취소, 방산주 투자 유도, 로맨스 스캠 등 다양한 피싱 사기가 기승하고 있어 경찰청이 긴급 피싱주의보를 발령했다. 사기범들은 국제적 위기 상황과 국민의 불안감을 악용하여 개인정보 및 투자금을 가로채고 있다. 경찰은 출처 불분명 링크 클릭에 대한 주의를 당부했다.</t>
+          <t>중동 사태를 악용하여 전쟁 관련 화제주를 추천하고 원금 반환 및 손해배상을 장담하며 투자자를 유혹하는 피싱 문자가 확산되고 있습니다. 해당 문자에 답장하거나 링크를 클릭할 경우 피해를 입을 수 있어 주의가 요구됩니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나, 상대방이 불특정 다수의 사기범으로 특정 및 자력 확보가 어려움 (적합 조건 1, 2 미충족). 또한, 구체적인 피해 규모와 피해자 수가 확인되지 않아 소송금융 투자 대상으로 적합하지 않음 (적합 조건 4 미충족).</t>
+          <t>상대방이 특정되지 않은 익명의 피싱 사기범으로, 자력 있는 피고를 특정하기 어렵습니다. 피해 규모나 피해자 수도 명확히 파악되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>“항공권 취소됐어요” 경찰청, 중동사태 악용 긴급 피싱 주의</t>
+          <t>클릭 절대 금지..중동 사태 악용 '피싱 주의보'</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323510392?OutUrl=naver</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102768</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:34.833037+00:00</t>
+          <t>2026-03-23 13:02:48.543601+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 실시간 관찰</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>경찰청이 중동 전쟁을 악용한 투자 사기, 스미싱, 연애빙자 사기 등 다양한 피싱 시도에 대해 긴급 피싱주의보를 발령했습니다. 사기범들은 전쟁 수혜주 고수익 보장, 항공편 취소 재예약, 국제 구호 단체 사칭 등의 수법으로 접근하며, 현재까지 실제 피해 사례는 접수되지 않았으나 경찰은 범행 시도를 실시간 관찰하며 차단 조치 중입니다.</t>
+          <t>중동정세 악용, 유가·방산 관련주를 추천하며 원금 반환 및 손해배상을 약속하는 투자 사기 문자 메시지가 기승을 부리고 있습니다. 경찰은 해당 메시지에 답장하거나 링크를 누를 경우 피해가 발생할 수 있다고 경고하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>현재까지 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 요건을 충족하지 못합니다. 또한, 상대방이 불특정 다수의 익명 사기범으로 특정 및 자력 확보가 어려워 소송 진행 및 배상 가능성이 낮습니다. (부적합 조건: 실제 피해 없음, 적합 조건 1, 2 미충족)</t>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중인 점(증거 확보 가능성, 공적 절차 진행)은 긍정적이나, 사기 사건의 특성상 특정된 피고가 없고 자력 있는 상대방을 특정하기 어렵습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성을 낮추는 요인으로 작용하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>중동전쟁 수혜주 고수익 보장 …국제정세 `피싱 주의보` 발령</t>
+          <t>중동정세 악용 사기사례 기승</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03109446645386272</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289953124980</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 12:52:18.456923+00:00</t>
+          <t>2026-03-23 13:02:18.145472+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방, 경찰 수사 진행 중</t>
+          <t>피싱 사기 주의 경고</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>금융기관 직원의 기지로 보이스피싱 사기로 인한 약 800만원의 추가 송금을 막아 피해를 예방했습니다. 경찰이 현장에서 피해자를 설득하여 송금을 중단시켰으며, 추가 피해를 예방할 수 있었다고 설명했습니다.</t>
+          <t>중동사태를 악용하여 유가·방산 관련주 투자를 유도하며 원금 반환 및 손해배상을 약속하는 피싱 문자 메시지가 발견되어 주의가 요구됩니다. 이 메시지에 답장하거나 링크를 클릭할 경우 추가 피해로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>이 사건은 금융기관 직원의 기지로 보이스피싱 피해를 예방한 사례로, 실제 발생한 손해가 없어 소송금융의 대상이 되는 민사상 손해배상 청구의 여지가 없습니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 없음) 또한, 보이스피싱 범죄자는 특정 및 자력 확보가 어려워 소송 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방 책임이 명확하지 않음, 상대방에게 자력이 충분하지 않음)</t>
+          <t>피싱 사기 사건으로, 상대방(사기범)의 특정 및 자력 확보가 매우 어려워 소송을 통한 실질적 배상 가능성이 낮습니다. (적합 조건 1, 2 미충족) 또한, 현재까지 구체적인 피해 규모 및 피해자 수가 파악되지 않아 투자 매력도가 낮습니다. (적합 조건 4 미충족)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>“수상한 송금 막았다”…금융기관 직원 기지로 보이스피싱 피해 예방</t>
+          <t>항공편 취소 · 전쟁 수혜주 …중동사태 악용한 피싱 주의</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=202603231935598602433530906c_7</t>
+          <t>https://www.kbsm.net/news/view.php?idx=512856</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 12:40:09.261520+00:00</t>
+          <t>2026-03-23 12:58:12.391258+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr"/>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>신종 피싱 경고</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 통합대응단 활동</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>중동 상황을 빌미로 항공권 취소 문자를 보내는 신종 피싱 사기가 발생하고 있습니다. 사기범들은 고수익을 보장하며 피해자들을 가짜 투자 리딩방과 거래소로 유인하고 있습니다. 기사는 이러한 신종 피싱에 대한 주의를 당부하고 있습니다.</t>
+          <t>중동 사태를 악용한 항공권 취소, 방산주 투자 유도, 로맨스 스캠 등 다양한 피싱 사기가 기승하고 있어 경찰청이 긴급 피싱주의보를 발령했다. 사기범들은 국제적 위기 상황과 국민의 불안감을 악용하여 개인정보 및 투자금을 가로채고 있다. 경찰은 출처 불분명 링크 클릭에 대한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(사기범), 특정 가능한 상대방이 없으며 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 불충분) 기사는 특정 사건에 대한 보도라기보다 신종 피싱에 대한 일반적인 주의 경고에 해당합니다.</t>
+          <t>상대방 책임은 명확하나, 상대방이 불특정 다수의 사기범으로 특정 및 자력 확보가 어려움 (적합 조건 1, 2 미충족). 또한, 구체적인 피해 규모와 피해자 수가 확인되지 않아 소송금융 투자 대상으로 적합하지 않음 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>중동 상황으로 항공권 취소  문자…신종 피싱 '유의'</t>
+          <t>“항공권 취소됐어요” 경찰청, 중동사태 악용 긴급 피싱 주의</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026032305907</t>
+          <t>https://www.segye.com/newsView/20260323510392?OutUrl=naver</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-23 12:39:25.774189+00:00</t>
+          <t>2026-03-23 12:55:34.833037+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
-      <c r="D92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>보이스피싱 예방을 위한 업무협약 체결</t>
+          <t>경찰청 긴급 피싱주의보 발령 및 범행 시도 실시간 관찰</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>하동경찰서와 BNK 경남은행 하동지점이 보이스피싱 예방을 위한 업무협약을 체결했습니다. 이번 협약은 지능화되는 전자금융사기 범죄에 공동 대응하고, 고령자 등 금융 취약 계층 주민들의 피해를 최소화하기 위한 지역 안전망 강화에 중점을 둡니다.</t>
+          <t>경찰청이 중동 전쟁을 악용한 투자 사기, 스미싱, 연애빙자 사기 등 다양한 피싱 시도에 대해 긴급 피싱주의보를 발령했습니다. 사기범들은 전쟁 수혜주 고수익 보장, 항공편 취소 재예약, 국제 구호 단체 사칭 등의 수법으로 접근하며, 현재까지 실제 피해 사례는 접수되지 않았으나 경찰은 범행 시도를 실시간 관찰하며 차단 조치 중입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 예방을 위한 경찰서와 은행 간의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁이 발생한 상황이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>현재까지 실제 피해 사례가 접수되지 않아 소송금융 투자 대상으로서의 요건을 충족하지 못합니다. 또한, 상대방이 불특정 다수의 익명 사기범으로 특정 및 자력 확보가 어려워 소송 진행 및 배상 가능성이 낮습니다. (부적합 조건: 실제 피해 없음, 적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>하동경찰서·BNK 경남은행, 보이스피싱 예방 업무협약 체결</t>
+          <t>중동전쟁 수혜주 고수익 보장 …국제정세 `피싱 주의보` 발령</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=469461</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03109446645386272</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-23 12:30:16.739385+00:00</t>
+          <t>2026-03-23 12:52:18.456923+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2차 현금수거책에 대한 형사 재판 판결 선고</t>
+          <t>보이스피싱 피해 예방, 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>A씨는 보이스피싱 2차 현금수거책으로 활동하며 피해자 2명으로부터 5150만원을 가로챈 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 A씨의 진술 번복에도 불구하고 1차 현금수거책의 구체적 진술을 신빙성 있다고 판단했습니다. 보이스피싱 조직은 서민금융진흥원과 카드회사 직원을 사칭하여 피해자들을 속인 것으로 드러났습니다.</t>
+          <t>금융기관 직원의 기지로 보이스피싱 사기로 인한 약 800만원의 추가 송금을 막아 피해를 예방했습니다. 경찰이 현장에서 피해자를 설득하여 송금을 중단시켰으며, 추가 피해를 예방할 수 있었다고 설명했습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>보이스피싱 2차 현금수거책에 대한 형사 재판이 이미 판결 선고로 종결되어 '부적합 조건'에 해당합니다. 비록 형사 유죄 판결로 상대방 책임이 명확해졌으나, 피고인(현금수거책)의 자력이 충분하지 않을 가능성이 높고, 보이스피싱 조직의 주범을 특정하여 민사 소송을 진행하고 배상을 받는 것이 현실적으로 어렵습니다.</t>
+          <t>이 사건은 금융기관 직원의 기지로 보이스피싱 피해를 예방한 사례로, 실제 발생한 손해가 없어 소송금융의 대상이 되는 민사상 손해배상 청구의 여지가 없습니다. (부적합 조건: 이미 종결된 사건, 피해 규모가 없음) 또한, 보이스피싱 범죄자는 특정 및 자력 확보가 어려워 소송 상대방을 특정하기 어렵습니다. (부적합 조건: 상대방 책임이 명확하지 않음, 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>5150만원 (2인 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>난 길 건너 구경만 했다  거액 꿀꺽하고 발뺌... '이것'에 반전 [사건실...</t>
+          <t>“수상한 송금 막았다”…금융기관 직원 기지로 보이스피싱 피해 예방</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603201621522464</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=202603231935598602433530906c_7</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-21 00:24:53.917791+00:00</t>
+          <t>2026-03-23 12:40:09.261520+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 검거 및 형사 재판 종결 (1심 6년형, 항소심 5년 6개월 감형)</t>
+          <t>신종 피싱 경고</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>2020년 1월, 20대 청년 김후빈 씨가 보이스피싱 조직에 속아 현금을 인출하고 가스라이팅 당한 끝에 극단적 선택을 했습니다. 경찰 수사 끝에 보이스피싱 조직원들이 검거되어 형사 재판을 받았고, 1심 6년형, 항소심에서 일부 피해자와 합의 후 5년 6개월형으로 감형되었습니다. 유가족은 국민 청원을 통해 진실을 알리고 범죄자 처벌을 촉구했습니다.</t>
+          <t>중동 상황을 빌미로 항공권 취소 문자를 보내는 신종 피싱 사기가 발생하고 있습니다. 사기범들은 고수익을 보장하며 피해자들을 가짜 투자 리딩방과 거래소로 유인하고 있습니다. 기사는 이러한 신종 피싱에 대한 주의를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>보이스피싱범들의 책임은 명확하고 형사 유죄 판결까지 받았으나 (적합 조건 1, 5 충족), 이미 형사 절차가 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다 (부적합 조건). 또한, 개별 범죄자들의 자력이 충분하지 않아 민사상 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족).</t>
+          <t>상대방 책임은 명확하나(사기범), 특정 가능한 상대방이 없으며 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방 자력 불충분) 기사는 특정 사건에 대한 보도라기보다 신종 피싱에 대한 일반적인 주의 경고에 해당합니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>[스브스夜] '꼬꼬무' 가짜 김민수 검사 '보이스피싱' 사건···20대 청년...</t>
+          <t>중동 상황으로 항공권 취소  문자…신종 피싱 '유의'</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>ent.sbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314125&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hankyung.com/article/2026032305907</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-20 00:23:46.237626+00:00</t>
+          <t>2026-03-23 12:39:25.774189+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피해금 회수 완료</t>
+          <t>보이스피싱 예방을 위한 업무협약 체결</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>시민의 신고로 보이스피싱 수거책이 검거되었고, 피해자 B 씨로부터 전달받은 1억 원이 경찰에 의해 회수되었습니다. 경찰은 피해자에게 연락하여 범죄 사실을 알리고 회수된 돈을 돌려주었습니다.</t>
+          <t>하동경찰서와 BNK 경남은행 하동지점이 보이스피싱 예방을 위한 업무협약을 체결했습니다. 이번 협약은 지능화되는 전자금융사기 범죄에 공동 대응하고, 고령자 등 금융 취약 계층 주민들의 피해를 최소화하기 위한 지역 안전망 강화에 중점을 둡니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>이 사건은 보이스피싱 피해금이 경찰 수사를 통해 이미 회수된 사례로, 해당 피해자(B 씨)에게는 소송금융의 필요성이 낮습니다. 또한, 보이스피싱 사건은 실제 가해 조직을 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 보이스피싱 예방을 위한 경찰서와 은행 간의 업무협약 체결에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 되는 분쟁이 발생한 상황이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>'텔레그램 보며 쇼핑백?'…마약의심 신고 시민, 보이스피싱 막아</t>
+          <t>하동경찰서·BNK 경남은행, 보이스피싱 예방 업무협약 체결</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484738&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=469461</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-20 00:18:08.288376+00:00</t>
+          <t>2026-03-23 12:30:16.739385+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D96" t="inlineStr"/>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 2020년 발생한 보이스피싱 피해 실화 다룸</t>
+          <t>2차 현금수거책에 대한 형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>2020년 발생한 보이스피싱 범죄 실화가 '꼬꼬무'에서 다뤄진다. 피해자는 자신이 보이스피싱 범죄에 명의가 사용된 것을 모른 채 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다.</t>
+          <t>A씨는 보이스피싱 2차 현금수거책으로 활동하며 피해자 2명으로부터 5150만원을 가로챈 혐의로 징역 1년 6개월을 선고받았습니다. 재판부는 A씨의 진술 번복에도 불구하고 1차 현금수거책의 구체적 진술을 신빙성 있다고 판단했습니다. 보이스피싱 조직은 서민금융진흥원과 카드회사 직원을 사칭하여 피해자들을 속인 것으로 드러났습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 미충족). 기사 내용만으로는 집단적 피해나 구체적인 금전적 피해 규모를 파악하기 어려움 (적합 조건 3, 4 미충족).</t>
+          <t>보이스피싱 2차 현금수거책에 대한 형사 재판이 이미 판결 선고로 종결되어 '부적합 조건'에 해당합니다. 비록 형사 유죄 판결로 상대방 책임이 명확해졌으나, 피고인(현금수거책)의 자력이 충분하지 않을 가능성이 높고, 보이스피싱 조직의 주범을 특정하여 민사 소송을 진행하고 배상을 받는 것이 현실적으로 어렵습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5150만원 (2인 피해)</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>'검사♥' 한지혜, 보이스피싱 피해 고백…  범죄에 명의 사용  ('꼬꼬무...</t>
+          <t>난 길 건너 구경만 했다  거액 꿀꺽하고 발뺌... '이것'에 반전 [사건실...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=519064</t>
+          <t>http://www.fnnews.com/news/202603201621522464</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-19 12:34:03.876772+00:00</t>
+          <t>2026-03-21 00:24:53.917791+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 (김민수, 이도현 등)</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 지속적으로 발생하고 있음</t>
+          <t>보이스피싱 조직원 검거 및 형사 재판 종결 (1심 6년형, 항소심 5년 6개월 감형)</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>본 기고문은 보이스피싱의 심각성과 피해자들이 사기범의 말을 더 신뢰하는 현상을 다루고 있습니다. 경찰이 현장에 출동해도 이미 피해가 발생했거나 진행 중인 경우가 많아 피해 예방에 어려움을 겪고 있음을 강조합니다.</t>
+          <t>2020년 1월, 20대 청년 김후빈 씨가 보이스피싱 조직에 속아 현금을 인출하고 가스라이팅 당한 끝에 극단적 선택을 했습니다. 경찰 수사 끝에 보이스피싱 조직원들이 검거되어 형사 재판을 받았고, 1심 6년형, 항소심에서 일부 피해자와 합의 후 5년 6개월형으로 감형되었습니다. 유가족은 국민 청원을 통해 진실을 알리고 범죄자 처벌을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱의 일반적인 현상에 대한 기고문으로, 특정 사건이나 명확히 식별 가능한 피고가 존재하지 않습니다. 상대방의 책임이 명확하지 않고, 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱범들의 책임은 명확하고 형사 유죄 판결까지 받았으나 (적합 조건 1, 5 충족), 이미 형사 절차가 종결되어 새로운 소송금융 투자 기회로 보기 어렵습니다 (부적합 조건). 또한, 개별 범죄자들의 자력이 충분하지 않아 민사상 손해배상금 회수 가능성이 낮습니다 (적합 조건 2 불충족).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>[기고] 오늘도 보이스피싱에 속고 있는 당신에게</t>
+          <t>[스브스夜] '꼬꼬무' 가짜 김민수 검사 '보이스피싱' 사건···20대 청년...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>ent.sbs.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537842</t>
+          <t>https://ent.sbs.co.kr/news/article.do?article_id=E10010314125&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:08.905989+00:00</t>
+          <t>2026-03-20 00:23:46.237626+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>경찰 수사 및 금융감독원 모니터링 진행 중</t>
+          <t>경찰 수사 진행 중, 피해금 회수 완료</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>저금리 대환대출을 빙자한 보이스피싱 사기가 기승을 부리며, 김동재 할아버지는 2천만 원 이상을 편취당하고 파산 위기에 처했습니다. 금융감독원 자료에 따르면 보이스피싱 피해자 10명 중 4명이 대환대출 사기에 당하며, 제주 지역에서만 지난해 52억 원의 피해가 발생했습니다. 경찰은 금융기관 직접 확인 및 112 신고를 당부하고 있습니다.</t>
+          <t>시민의 신고로 보이스피싱 수거책이 검거되었고, 피해자 B 씨로부터 전달받은 1억 원이 경찰에 의해 회수되었습니다. 경찰은 피해자에게 연락하여 범죄 사실을 알리고 회수된 돈을 돌려주었습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(보이스피싱 일당), 상대방 특정 및 자력 확보가 극히 어려워 손해배상 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않습니다. 비록 '집단적 피해'와 '피해 규모가 큼' (제주 지역 연간 52억 원) 조건은 충족되지만, 회수 가능성 부족으로 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 보이스피싱 피해금이 경찰 수사를 통해 이미 회수된 사례로, 해당 피해자(B 씨)에게는 소송금융의 필요성이 낮습니다. 또한, 보이스피싱 사건은 실제 가해 조직을 특정하고 자력을 확보하기 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>연간 52억 원 (제주 지역), 개별 피해 2천만 원 이상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>연간 200여 명 (제주 지역)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>“저금리 대출로 갈아타세요”…‘대환대출’ 보이스피싱 주의</t>
+          <t>'텔레그램 보며 쇼핑백?'…마약의심 신고 시민, 보이스피싱 막아</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513092&amp;ref=A</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484738&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-19 12:29:56.757828+00:00</t>
+          <t>2026-03-20 00:18:08.288376+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>AI 트레이딩 업체 대표 (가상)</t>
-[...6 lines deleted...]
-      </c>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
-          <t>AI 판결 공개법 시행 후 첫 공개 대상 (가상 시나리오 내)</t>
+          <t>TV 프로그램에서 2020년 발생한 보이스피싱 피해 실화 다룸</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>2036년 가상 시나리오에서 AI 판결 공개법 시행 후, 인간 판사와 AI 판사의 판결이 달라지며 사법 불신이 심화되는 상황을 묘사합니다. 특히 5만 명에게 5000억 원의 피해를 입힌 폰지 사기 사건에서 AI 판사는 징역 5년, 인간 판사는 징역 20년을 선고하는 등 판결 차이가 두드러집니다.</t>
+          <t>2020년 발생한 보이스피싱 범죄 실화가 '꼬꼬무'에서 다뤄진다. 피해자는 자신이 보이스피싱 범죄에 명의가 사용된 것을 모른 채 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>이 기사는 2036년 법조계의 가상 시나리오를 소설로 재구성한 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>보이스피싱 범죄의 특성상 상대방(범죄 조직)의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음 (적합 조건 2 미충족). 기사 내용만으로는 집단적 피해나 구체적인 금전적 피해 규모를 파악하기 어려움 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>5000억원 (가상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>5만명 (가상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>“AI 판사는 징역 10년이라는데… 인간 판사는 고작 5년”… 법왜곡죄 ...</t>
+          <t>'검사♥' 한지혜, 보이스피싱 피해 고백…  범죄에 명의 사용  ('꼬꼬무...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773910803&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=519064</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-19 12:26:30.929677+00:00</t>
+          <t>2026-03-19 12:34:03.876772+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>검찰 보완수사로 피해금 환부 완료</t>
+          <t>보이스피싱 피해가 지속적으로 발생하고 있음</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>검찰이 보완수사를 통해 보이스피싱 피해금 1억 원을 환부한 사례가 보도되었습니다. 이는 이례적인 성공 사례로, 일반적으로 보이스피싱 피해는 구제받기 어렵다는 점이 강조되었습니다. 피해자는 예금, 적금을 해지하며 절망에 빠졌다가 다시 살아난 기분을 느꼈다고 합니다.</t>
+          <t>본 기고문은 보이스피싱의 심각성과 피해자들이 사기범의 말을 더 신뢰하는 현상을 다루고 있습니다. 경찰이 현장에 출동해도 이미 피해가 발생했거나 진행 중인 경우가 많아 피해 예방에 어려움을 겪고 있음을 강조합니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 검찰 수사를 통해 보이스피싱 피해금 1억 원이 환부된 성공 사례를 다루고 있어, 해당 특정 사건은 소송금융의 필요성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 보이스피싱 사건은 가해자(보이스피싱 조직)의 책임은 명확하나, 이들의 신원 특정 및 자력 확보가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 미충족)</t>
+          <t>본 기사는 보이스피싱의 일반적인 현상에 대한 기고문으로, 특정 사건이나 명확히 식별 가능한 피고가 존재하지 않습니다. 상대방의 책임이 명확하지 않고, 자력 또한 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>검찰, 보완수사로 보이스피싱 피해금 1억 원 환부</t>
+          <t>[기고] 오늘도 보이스피싱에 속고 있는 당신에게</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218027</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537842</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-19 12:17:21.125807+00:00</t>
+          <t>2026-03-19 12:33:08.905989+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>2020년 발생 사건, TV 프로그램에서 재조명</t>
+          <t>경찰 수사 및 금융감독원 모니터링 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원을 잃고 투신한 비극적인 실화가 '꼬꼬무'에서 다뤄진다. 방송에서는 고도화된 보이스피싱 수법과 AI 음성 기술의 위험성을 조명하며 사회적 경각심을 일깨운다.</t>
+          <t>저금리 대환대출을 빙자한 보이스피싱 사기가 기승을 부리며, 김동재 할아버지는 2천만 원 이상을 편취당하고 파산 위기에 처했습니다. 금융감독원 자료에 따르면 보이스피싱 피해자 10명 중 4명이 대환대출 사기에 당하며, 제주 지역에서만 지난해 52억 원의 피해가 발생했습니다. 경찰은 금융기관 직접 확인 및 112 신고를 당부하고 있습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>기사에서 다루는 보이스피싱 범죄자들은 특정하기 어렵고, 설령 특정된다 하더라도 자력 확보가 어려워 소송금융 투자에 부적합하다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한, 주요 사건이 2020년에 발생한 과거 사례로, 현재 진행 중인 소송금융 투자 대상으로서의 신규성이 부족하다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>상대방 책임은 명확하나(보이스피싱 일당), 상대방 특정 및 자력 확보가 극히 어려워 손해배상 회수 가능성이 매우 낮습니다. 이는 소송금융 투자의 핵심 조건인 '상대방에게 자력이 충분함'에 부합하지 않습니다. 비록 '집단적 피해'와 '피해 규모가 큼' (제주 지역 연간 52억 원) 조건은 충족되지만, 회수 가능성 부족으로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>420만원 및 사망으로 인한 정신적 손해</t>
+          <t>연간 52억 원 (제주 지역), 개별 피해 2천만 원 이상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>연간 200여 명 (제주 지역)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>‘검사 남편♥’ 한지혜도 속수무책…“명의 보이스피싱 당할 뻔” (꼬...</t>
+          <t>“저금리 대출로 갈아타세요”…‘대환대출’ 보이스피싱 주의</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603190026</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513092&amp;ref=A</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:03.418451+00:00</t>
+          <t>2026-03-19 12:29:56.757828+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>박씨 등 3명</t>
+          <t>AI 트레이딩 업체 대표 (가상)</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>대법원 사기 및 업무방해 유죄 확정</t>
+          <t>AI 판결 공개법 시행 후 첫 공개 대상 (가상 시나리오 내)</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>박씨 등 3명이 카카오뱅크 ATM 수수료를 노리고 만원씩 1만회 인출하여 1억원의 피해를 입힌 사기 및 업무방해 혐의로 기소된 사건에서, 대법원이 유죄를 확정했다. 대법원은 컴퓨터에 정보를 입력하는 행위도 사람을 착오에 빠뜨렸다면 사기죄의 기망행위에 해당한다고 판시하며, 원심의 유죄 판단을 정당하다고 보았다.</t>
+          <t>2036년 가상 시나리오에서 AI 판결 공개법 시행 후, 인간 판사와 AI 판사의 판결이 달라지며 사법 불신이 심화되는 상황을 묘사합니다. 특히 5만 명에게 5000억 원의 피해를 입힌 폰지 사기 사건에서 AI 판사는 징역 5년, 인간 판사는 징역 20년을 선고하는 등 판결 차이가 두드러집니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>이 사건은 카카오뱅크를 상대로 한 사기죄 형사 사건으로, 이미 대법원에서 유죄 판결이 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송을 대상으로 하며, 피해자인 카카오뱅크는 대형 금융기관으로 자체적인 법적 대응 역량이 충분하며, 피고인들의 자력도 불분명하여 투자 매력이 낮다.</t>
+          <t>이 기사는 2036년 법조계의 가상 시나리오를 소설로 재구성한 것으로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>5000억원 (가상)</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5만명 (가상)</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[형사]  카카오뱅크 ATM 수수료 노리고 만원씩 1만회 인출, 사기죄 성립...</t>
+          <t>“AI 판사는 징역 10년이라는데… 인간 판사는 고작 5년”… 법왜곡죄 ...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92759</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773910803&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-19 00:30:04.865644+00:00</t>
+          <t>2026-03-19 12:26:30.929677+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>2020년 발생한 보이스피싱 범죄 실화로, 방송에서 다룸. 당시 형사 절차 진행되었을 것으로 추정.</t>
+          <t>검찰 보완수사로 피해금 환부 완료</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>2020년 발생한 보이스피싱 범죄로 인해 한 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무' 방송을 통해 다뤄진다. 이 사건은 보이스피싱의 심각성과 피해의 잔혹성을 보여주며 사회적 경각심을 일깨운다.</t>
+          <t>검찰이 보완수사를 통해 보이스피싱 피해금 1억 원을 환부한 사례가 보도되었습니다. 이는 이례적인 성공 사례로, 일반적으로 보이스피싱 피해는 구제받기 어렵다는 점이 강조되었습니다. 피해자는 예금, 적금을 해지하며 절망에 빠졌다가 다시 살아난 기분을 느꼈다고 합니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 기사는 2020년에 발생한 보이스피싱 범죄로 인한 비극적인 투신자살 사건을 다루고 있습니다. 보이스피싱 범죄자들의 책임은 명확하나, 소송금융 투자 대상이 될 만한 특정되고 자력 있는 민사상 피고(예: 금융기관, 대기업)가 기사에서 확인되지 않습니다. 또한, 사건 발생 시점이 2020년으로 오래되어 새로운 민사 소송 제기 시 소멸시효 문제가 발생할 수 있습니다.</t>
+          <t>기사는 검찰 수사를 통해 보이스피싱 피해금 1억 원이 환부된 성공 사례를 다루고 있어, 해당 특정 사건은 소송금융의 필요성이 낮습니다. (부적합 조건: 이미 종결된 사건) 또한, 보이스피싱 사건은 가해자(보이스피싱 조직)의 책임은 명확하나, 이들의 신원 특정 및 자력 확보가 극히 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 보이스 피싱 살인자</t>
+          <t>검찰, 보완수사로 보이스피싱 피해금 1억 원 환부</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603190066</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218027</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:54.960728+00:00</t>
+          <t>2026-03-19 12:17:21.125807+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>보이스피싱범</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>2020년 발생 사건</t>
+          <t>2020년 발생 사건, TV 프로그램에서 재조명</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱 경험을 고백하며 진화된 범죄 수법에 대한 경각심을 강조했다. 방송에서는 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원의 피해를 입고 투신한 비극적인 실화를 다룬다. AI 음성 기술 등 고도화된 보이스피싱 수법이 공개될 예정이다.</t>
+          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원을 잃고 투신한 비극적인 실화가 '꼬꼬무'에서 다뤄진다. 방송에서는 고도화된 보이스피싱 수법과 AI 음성 기술의 위험성을 조명하며 사회적 경각심을 일깨운다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사는 2020년에 발생한 보이스피싱 사건을 다루고 있어 이미 종결된 사건으로 판단됩니다. 또한, 상대방(보이스피싱범)의 특정 및 자력 확보가 어렵고, 피해 금액(420만원)이 소송금융 투자 대상으로 보기에 크지 않습니다. 현재 진행 중인 공적 절차나 집단소송 가능성도 기사에서 확인되지 않습니다.</t>
+          <t>기사에서 다루는 보이스피싱 범죄자들은 특정하기 어렵고, 설령 특정된다 하더라도 자력 확보가 어려워 소송금융 투자에 부적합하다 (부적합 조건: 상대방에게 자력이 충분함 미충족). 또한, 주요 사건이 2020년에 발생한 과거 사례로, 현재 진행 중인 소송금융 투자 대상으로서의 신규성이 부족하다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>420만원</t>
+          <t>420만원 및 사망으로 인한 정신적 손해</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>'검사♥' 한지혜, 보이스 피싱 경홈 고백… 명의 범죄 사용 됐다고  ('꼬...</t>
+          <t>‘검사 남편♥’ 한지혜도 속수무책…“명의 보이스피싱 당할 뻔” (꼬...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112763245</t>
+          <t>https://isplus.com/article/view/isp202603190026</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-19 00:29:19.580311+00:00</t>
+          <t>2026-03-19 00:33:03.418451+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>박씨 등 3명</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>TV 프로그램에서 과거 사건 재조명</t>
+          <t>대법원 사기 및 업무방해 유죄 확정</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>SBS '꼬꼬무'에서 2020년 발생한 보이스피싱 피해 사례를 다룬다. 28세 청년이 검사 사칭 보이스피싱에 속아 420만원을 잃고 자신이 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다. 배우 한지혜도 보이스피싱을 당할 뻔한 경험을 고백하며 고도화된 범죄 수법에 대한 경각심을 강조했다.</t>
+          <t>박씨 등 3명이 카카오뱅크 ATM 수수료를 노리고 만원씩 1만회 인출하여 1억원의 피해를 입힌 사기 및 업무방해 혐의로 기소된 사건에서, 대법원이 유죄를 확정했다. 대법원은 컴퓨터에 정보를 입력하는 행위도 사람을 착오에 빠뜨렸다면 사기죄의 기망행위에 해당한다고 판시하며, 원심의 유죄 판단을 정당하다고 보았다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 2020년 발생한 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 소송금융의 핵심인 명확하고 자력 있는 피고(예: 금융기관, 통신사 등)가 특정되지 않고 범죄자에게 초점이 맞춰져 있어 민사상 손해배상 청구의 실현 가능성이 낮습니다 (적합 조건 '상대방에게 자력이 충분함' 미충족). 개별 피해 금액(420만원) 또한 소송금융 투자 대상으로 보기에 규모가 작습니다 (적합 조건 '피해 규모가 큼' 미충족).</t>
+          <t>이 사건은 카카오뱅크를 상대로 한 사기죄 형사 사건으로, 이미 대법원에서 유죄 판결이 확정되어 종결된 사건이다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 민사 소송을 대상으로 하며, 피해자인 카카오뱅크는 대형 금융기관으로 자체적인 법적 대응 역량이 충분하며, 피고인들의 자력도 불분명하여 투자 매력이 낮다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>420만원</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'검사 아내' 한지혜도 당할 뻔했다… 내 명의가 범죄에? 순간 속게 되더...</t>
+          <t>[형사]  카카오뱅크 ATM 수수료 노리고 만원씩 1만회 인출, 사기죄 성립...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128750008896</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92759</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-19 00:28:56.724885+00:00</t>
+          <t>2026-03-19 00:30:04.865644+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2020년 발생한 사건으로, TV 프로그램에서 재조명 중</t>
+          <t>2020년 발생한 보이스피싱 범죄 실화로, 방송에서 다룸. 당시 형사 절차 진행되었을 것으로 추정.</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 보이스피싱으로 420만 원 피해 후 투신자살한 실화를 '꼬꼬무'에서 다룬다. 진화된 보이스피싱 수법과 그 심각성을 강조하며 사회적 경각심을 일깨우는 내용이다.</t>
+          <t>2020년 발생한 보이스피싱 범죄로 인해 한 피해자가 자신이 범죄자가 되었다는 오해 끝에 투신자살한 비극적인 실화가 '꼬꼬무' 방송을 통해 다뤄진다. 이 사건은 보이스피싱의 심각성과 피해의 잔혹성을 보여주며 사회적 경각심을 일깨운다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>이 기사는 2020년에 발생한 개별 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 해당 사건은 이미 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융 투자 대상으로서의 상대방 특정 및 자력 확보가 불분명하며, 개별 피해 규모(420만 원)가 크지 않습니다.</t>
+          <t>이 기사는 2020년에 발생한 보이스피싱 범죄로 인한 비극적인 투신자살 사건을 다루고 있습니다. 보이스피싱 범죄자들의 책임은 명확하나, 소송금융 투자 대상이 될 만한 특정되고 자력 있는 민사상 피고(예: 금융기관, 대기업)가 기사에서 확인되지 않습니다. 또한, 사건 발생 시점이 2020년으로 오래되어 새로운 민사 소송 제기 시 소멸시효 문제가 발생할 수 있습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>420만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>내 명의, 범죄에 사용됐다고..  '검사 아내' 한지혜, 보이스피싱 경험...</t>
+          <t>‘꼬꼬무’ 보이스 피싱 살인자</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908080321026</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603190066</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-19 00:27:46.384159+00:00</t>
+          <t>2026-03-19 00:29:54.960728+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>A씨, B씨, C씨 등 가맹점주들</t>
+          <t>보이스피싱범</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>형사 사건 대법원 판결 확정</t>
+          <t>2020년 발생 사건</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>가맹점주들이 ATM 수수료 이익을 위해 B은행 체크카드로 8000~1만여회 반복 인출하여 B은행에 800만~1000만원 상당의 수수료 손해를 입힌 사건입니다. 대법원은 이들의 행위를 사기죄로 인정하여 벌금형을 확정했습니다.</t>
+          <t>배우 한지혜가 보이스피싱 경험을 고백하며 진화된 범죄 수법에 대한 경각심을 강조했다. 방송에서는 2020년 28세 청년이 검사 사칭 보이스피싱으로 420만원의 피해를 입고 투신한 비극적인 실화를 다룬다. AI 음성 기술 등 고도화된 보이스피싱 수법이 공개될 예정이다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>해당 사건은 가맹점주들의 ATM 반복 인출에 대한 형사 사건으로, 대법원 판결로 이미 종결되었습니다. 또한, 피해 금액이 800만원~1000만원 수준으로 소송금융 투자 대상으로 보기에 매우 작습니다. 피해자가 금융기관이라는 점도 소송금융의 필요성을 낮춥니다.</t>
+          <t>기사는 2020년에 발생한 보이스피싱 사건을 다루고 있어 이미 종결된 사건으로 판단됩니다. 또한, 상대방(보이스피싱범)의 특정 및 자력 확보가 어렵고, 피해 금액(420만원)이 소송금융 투자 대상으로 보기에 크지 않습니다. 현재 진행 중인 공적 절차나 집단소송 가능성도 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>800여만원~1000여만원</t>
+          <t>420만원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명 (B은행)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>돈 뽑고, 또 뽑고, 또...ATM 현금 인출 무려 '1만번', 대체 왜</t>
+          <t>'검사♥' 한지혜, 보이스 피싱 경홈 고백… 명의 범죄 사용 됐다고  ('꼬...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/18/2026031714123370314</t>
+          <t>http://www.osen.co.kr/article/G1112763245</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-18 00:19:21.051203+00:00</t>
+          <t>2026-03-19 00:29:19.580311+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
-          <t>보이스 피싱 전담반의 수사 진행 중</t>
+          <t>TV 프로그램에서 과거 사건 재조명</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>보이스 피싱 피해자가 12개의 골드바를 잃었으며, 보이스 피싱 전담반이 CCTV 분석을 통해 범인의 이동 경로와 은신처를 추적하여 결정적인 순간을 포착했습니다. 현재 범인 검거 및 피해 회복을 위한 수사가 진행 중입니다.</t>
+          <t>SBS '꼬꼬무'에서 2020년 발생한 보이스피싱 피해 사례를 다룬다. 28세 청년이 검사 사칭 보이스피싱에 속아 420만원을 잃고 자신이 범죄자가 되었다는 생각에 투신자살한 비극적인 사건이다. 배우 한지혜도 보이스피싱을 당할 뻔한 경험을 고백하며 고도화된 범죄 수법에 대한 경각심을 강조했다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>보이스 피싱 범죄로 상대방 책임이 명확하고(적합 조건 1), 12개의 골드바라는 상당한 피해 규모가 있으며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)인 점은 긍정적입니다. 그러나 보이스 피싱 범죄자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있어 소송금융 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 2020년 발생한 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 소송금융 투자 대상으로서의 신규성이 부족합니다. 또한, 소송금융의 핵심인 명확하고 자력 있는 피고(예: 금융기관, 통신사 등)가 특정되지 않고 범죄자에게 초점이 맞춰져 있어 민사상 손해배상 청구의 실현 가능성이 낮습니다 (적합 조건 '상대방에게 자력이 충분함' 미충족). 개별 피해 금액(420만원) 또한 소송금융 투자 대상으로 보기에 규모가 작습니다 (적합 조건 '피해 규모가 큼' 미충족).</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>12개의 골드바</t>
+          <t>420만원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>‘슈퍼캐치 진실의 눈’ 강승윤 “진짜 그러지 마십시오!”[채널예약]</t>
+          <t>'검사 아내' 한지혜도 당할 뻔했다… 내 명의가 범죄에? 순간 속게 되더...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202603171902003?pt=nv</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-19/202603190100128750008896</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-17 12:26:28.049995+00:00</t>
+          <t>2026-03-19 00:28:56.724885+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>경찰 수사 의뢰</t>
+          <t>2020년 발생한 사건으로, TV 프로그램에서 재조명 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>한국신용정보원이 구청 등 행정기관을 사칭하는 보이스피싱 범죄에 대한 주의를 당부하고 예방 활동을 강화하고 있습니다. 피싱범들은 허위 전화번호로 개인정보 탈취 및 특정 앱 설치를 유도하며, 신용정보원은 해당 사건을 경찰에 수사 의뢰한 상태입니다. 신용정보원은 명의도용 및 보이스피싱 예방을 위한 '여신거래 안심차단 서비스'를 운영 중입니다.</t>
+          <t>배우 한지혜가 보이스피싱을 당할 뻔한 경험을 고백하며, 2020년 28세 청년이 보이스피싱으로 420만 원 피해 후 투신자살한 실화를 '꼬꼬무'에서 다룬다. 진화된 보이스피싱 수법과 그 심각성을 강조하며 사회적 경각심을 일깨우는 내용이다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>기사는 한국신용정보원을 사칭한 보이스피싱 범죄에 대한 경고 및 예방 조치에 관한 내용입니다. 소송 상대방이 특정되지 않은 불특정 다수의 범죄자이며, 이들의 자력 또한 불확실하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1, 2 미충족) 비록 경찰 수사 의뢰(적합 조건 6)가 진행 중이나, 이는 형사 사건에 해당하며 민사상 손해배상 청구의 실효성이 낮습니다.</t>
+          <t>이 기사는 2020년에 발생한 개별 보이스피싱 사건을 TV 프로그램에서 재조명하는 내용으로, 해당 사건은 이미 종결되었을 가능성이 높습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융 투자 대상으로서의 상대방 특정 및 자력 확보가 불분명하며, 개별 피해 규모(420만 원)가 크지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>420만 원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>구청 직원 사칭 주의 ···최유삼號 신용정보원, 보이스피싱 예방 박차...</t>
+          <t>내 명의, 범죄에 사용됐다고..  '검사 아내' 한지혜, 보이스피싱 경험...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603170134169720b4a7c6999c_18</t>
+          <t>https://www.starnewskorea.com/star/2026/03/19/2026031908080321026</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-17 00:24:21.407408+00:00</t>
+          <t>2026-03-19 00:27:46.384159+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr"/>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>A씨, B씨, C씨 등 가맹점주들</t>
+        </is>
+      </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>IRS가 세금 사기 유형을 공개하고 납세자들에게 경고 및 신고 절차를 안내 중</t>
+          <t>형사 사건 대법원 판결 확정</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>연방 국세청(IRS)이 세금 보고 시즌을 맞아 납세자, 기업, 세무 전문가들을 노리는 12가지 주요 세금 사기 유형을 공개했다. 이메일, 문자, SNS를 이용한 IRS 사칭, AI 기술을 활용한 전화 사기, 가짜 자선단체 사기, 잘못된 세금 공제 유도 콘텐츠 등이 포함된다. IRS는 의심스러운 메시지나 전화를 즉시 신고하고, 신원 도용이 의심될 경우 즉시 계정 보호 및 복구 절차를 시작할 것을 권고했다.</t>
+          <t>가맹점주들이 ATM 수수료 이익을 위해 B은행 체크카드로 8000~1만여회 반복 인출하여 B은행에 800만~1000만원 상당의 수수료 손해를 입힌 사건입니다. 대법원은 이들의 행위를 사기죄로 인정하여 벌금형을 확정했습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>IRS를 사칭하는 다양한 유형의 사기 사건으로, 집단적 피해(다수 납세자)가 발생하고 IRS의 공식 경고 및 신고 절차(공적 절차 진행 중, 증거 확보 가능)가 진행 중인 것은 적합 조건에 해당합니다. 그러나 소송금융의 핵심인 특정 가능한 피고(상대방 책임 명확)가 없고, 사기범들의 자력(상대방 자력 충분)을 확보하기 어려워 투자 회수 가능성이 매우 낮습니다.</t>
+          <t>해당 사건은 가맹점주들의 ATM 반복 인출에 대한 형사 사건으로, 대법원 판결로 이미 종결되었습니다. 또한, 피해 금액이 800만원~1000만원 수준으로 소송금융 투자 대상으로 보기에 매우 작습니다. 피해자가 금융기관이라는 점도 소송금융의 필요성을 낮춥니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>800여만원~1000여만원</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (B은행)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>세금보고 시즌 사기범들은 나의 개인정보, 금전을 노린다!</t>
+          <t>돈 뽑고, 또 뽑고, 또...ATM 현금 인출 무려 '1만번', 대체 왜</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=491580</t>
+          <t>https://www.mt.co.kr/society/2026/03/18/2026031714123370314</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-17 00:19:14.663594+00:00</t>
+          <t>2026-03-18 00:19:21.051203+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>보이스 피싱 전담반의 수사 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>중동 지역 군사 충돌 등 국제 정세 불안을 틈타 정부의 피해 지원 정책을 사칭한 보이스피싱 시도가 늘어날 것으로 예상됩니다. 금융감독원은 '소비자경보'를 발령하고, 사기범들이 가짜 정부 사이트나 금융회사 사이트로 유도하여 개인정보 탈취 및 자금 이체를 요구할 수 있다고 경고했습니다. 피해 예방을 위해 공식 홈페이지 확인 및 의심스러운 링크 클릭 자제를 당부했습니다.</t>
+          <t>보이스 피싱 피해자가 12개의 골드바를 잃었으며, 보이스 피싱 전담반이 CCTV 분석을 통해 범인의 이동 경로와 은신처를 추적하여 결정적인 순간을 포착했습니다. 현재 범인 검거 및 피해 회복을 위한 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>본 기사는 중동 정세 불안을 악용한 보이스피싱에 대한 금융당국의 '소비자경보' 발령으로, 특정 피해 사건이 발생하여 소송이 가능한 상황이 아닙니다. 상대방(보이스피싱 사기범)이 특정되지 않고 자력 확보가 어려워 소송금융 적합 조건 1, 2를 충족하기 어렵습니다. 피해 규모나 피해자 수도 구체적으로 파악되지 않았습니다.</t>
+          <t>보이스 피싱 범죄로 상대방 책임이 명확하고(적합 조건 1), 12개의 골드바라는 상당한 피해 규모가 있으며(적합 조건 4), 수사기관의 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)인 점은 긍정적입니다. 그러나 보이스 피싱 범죄자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있어 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>12개의 골드바</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>'법인세 환급 지원' 등 중동 불안 이용한 보이스피싱 주의보 발령</t>
+          <t>‘슈퍼캐치 진실의 눈’ 강승윤 “진짜 그러지 마십시오!”[채널예약]</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049564</t>
+          <t>https://sports.khan.co.kr/article/202603171902003?pt=nv</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-16 00:27:38.512927+00:00</t>
+          <t>2026-03-17 12:26:28.049995+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>금융감독원 소비자 경보 발령</t>
+          <t>경찰 수사 의뢰</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>금융감독원이 '전국민 주유지원금'을 사칭한 보이스피싱에 대한 소비자 경보를 발령했습니다. 이는 정부 지원금을 빙자한 신종 사기 수법으로, 개인정보 탈취 및 금전적 피해가 우려됩니다.</t>
+          <t>한국신용정보원이 구청 등 행정기관을 사칭하는 보이스피싱 범죄에 대한 주의를 당부하고 예방 활동을 강화하고 있습니다. 피싱범들은 허위 전화번호로 개인정보 탈취 및 특정 앱 설치를 유도하며, 신용정보원은 해당 사건을 경찰에 수사 의뢰한 상태입니다. 신용정보원은 명의도용 및 보이스피싱 예방을 위한 '여신거래 안심차단 서비스'를 운영 중입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>보이스피싱 사건으로 상대방(범죄자) 특정 및 자력 확보가 매우 어렵습니다 (적합 조건 1, 2 미충족). 금융감독원의 소비자 경보가 발령되어 공적 절차가 진행 중이나 (적합 조건 6 충족), 실제 피해자들의 손해배상 청구 및 집행 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>기사는 한국신용정보원을 사칭한 보이스피싱 범죄에 대한 경고 및 예방 조치에 관한 내용입니다. 소송 상대방이 특정되지 않은 불특정 다수의 범죄자이며, 이들의 자력 또한 불확실하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1, 2 미충족) 비록 경찰 수사 의뢰(적합 조건 6)가 진행 중이나, 이는 형사 사건에 해당하며 민사상 손해배상 청구의 실효성이 낮습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>전국민 주유지원금 보이스피싱 주의  … 금감원, 소비자 경보</t>
+          <t>구청 직원 사칭 주의 ···최유삼號 신용정보원, 보이스피싱 예방 박차...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/15/2026031500103.html</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603170134169720b4a7c6999c_18</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:53.293452+00:00</t>
+          <t>2026-03-17 00:24:21.407408+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>금융당국 소비자 경보 발령</t>
+          <t>IRS가 세금 사기 유형을 공개하고 납세자들에게 경고 및 신고 절차를 안내 중</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>중동 사태로 인한 경제 불확실성을 악용한 보이스피싱이 확산되자 금융당국이 소비자 경보 '주의' 단계를 발령했다. 사기범들은 정부기관이나 금융회사를 사칭해 긴급자금 지원 등을 미끼로 개인정보를 탈취하거나 기존 대출 상환 명목으로 금전을 요구하고 있다. 금융당국은 출처 불분명 URL 클릭 금지 및 피해 발생 시 즉시 신고를 당부했다.</t>
+          <t>연방 국세청(IRS)이 세금 보고 시즌을 맞아 납세자, 기업, 세무 전문가들을 노리는 12가지 주요 세금 사기 유형을 공개했다. 이메일, 문자, SNS를 이용한 IRS 사칭, AI 기술을 활용한 전화 사기, 가짜 자선단체 사기, 잘못된 세금 공제 유도 콘텐츠 등이 포함된다. IRS는 의심스러운 메시지나 전화를 즉시 신고하고, 신원 도용이 의심될 경우 즉시 계정 보호 및 복구 절차를 시작할 것을 권고했다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범들은 특정하기 어렵고 자력이 불분명하여 소송 상대방을 특정하기 어렵습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 금융당국의 소비자 경보가 발령되어 공적 절차가 진행 중이지만 (적합 조건 3, 6 충족), 익명의 사기범을 대상으로 한 소송은 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
+          <t>IRS를 사칭하는 다양한 유형의 사기 사건으로, 집단적 피해(다수 납세자)가 발생하고 IRS의 공식 경고 및 신고 절차(공적 절차 진행 중, 증거 확보 가능)가 진행 중인 것은 적합 조건에 해당합니다. 그러나 소송금융의 핵심인 특정 가능한 피고(상대방 책임 명확)가 없고, 사기범들의 자력(상대방 자력 충분)을 확보하기 어려워 투자 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>중동 사태 긴급자금 지원  미끼 보이스피싱…금감원 소비자경보 발령</t>
+          <t>세금보고 시즌 사기범들은 나의 개인정보, 금전을 노린다!</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590084.html</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=491580</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-15 12:28:26.871032+00:00</t>
+          <t>2026-03-17 00:19:14.663594+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>금감원 보이스피싱 경보 발령</t>
+          <t>금융감독원 소비자경보 발령</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>금감원이 '가짜 주유 지원금'을 미끼로 한 보이스피싱 사기에 대한 경보를 발령했습니다. 사기범들은 긴급 지원 대상자로 사칭하여 피해자에게 접근하며, 경제 불안정으로 지원 정책에 대한 관심이 높아진 틈을 타 피해자들이 진위를 구별하기 어렵게 만들고 있습니다.</t>
+          <t>중동 지역 군사 충돌 등 국제 정세 불안을 틈타 정부의 피해 지원 정책을 사칭한 보이스피싱 시도가 늘어날 것으로 예상됩니다. 금융감독원은 '소비자경보'를 발령하고, 사기범들이 가짜 정부 사이트나 금융회사 사이트로 유도하여 개인정보 탈취 및 자금 이체를 요구할 수 있다고 경고했습니다. 피해 예방을 위해 공식 홈페이지 확인 및 의심스러운 링크 클릭 자제를 당부했습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>금감원의 보이스피싱 경보 발령으로 공적 절차가 진행 중이나, 사기 주체가 불특정 다수이며 자력 확보가 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. 피해 규모 및 피해자 수 또한 기사에서 파악하기 어렵습니다.</t>
+          <t>본 기사는 중동 정세 불안을 악용한 보이스피싱에 대한 금융당국의 '소비자경보' 발령으로, 특정 피해 사건이 발생하여 소송이 가능한 상황이 아닙니다. 상대방(보이스피싱 사기범)이 특정되지 않고 자력 확보가 어려워 소송금융 적합 조건 1, 2를 충족하기 어렵습니다. 피해 규모나 피해자 수도 구체적으로 파악되지 않았습니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>'가짜 주유 지원금' 사기 비상…금감원, 보이스피싱 경보</t>
+          <t>'법인세 환급 지원' 등 중동 불안 이용한 보이스피싱 주의보 발령</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=903991</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049564</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-15 12:26:06.329444+00:00</t>
+          <t>2026-03-16 00:27:38.512927+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>금융당국 경보 발령</t>
+          <t>금융감독원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>금융당국이 중동 상황을 악용한 보이스피싱 및 스미싱 사기에 대한 경보를 발령했습니다. 가짜 웹사이트나 악성 앱을 통해 개인정보가 탈취되거나, 상담원을 사칭한 사기범에게 속아 피해를 입을 수 있다고 경고했습니다.</t>
+          <t>금융감독원이 '전국민 주유지원금'을 사칭한 보이스피싱에 대한 소비자 경보를 발령했습니다. 이는 정부 지원금을 빙자한 신종 사기 수법으로, 개인정보 탈취 및 금전적 피해가 우려됩니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>특정 피해 사건이 아닌 금융당국의 일반적인 경고로, 구체적인 가해자 특정 및 자력 확인이 어렵습니다. 또한, 피해 규모와 피해자 수가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 사건으로 상대방(범죄자) 특정 및 자력 확보가 매우 어렵습니다 (적합 조건 1, 2 미충족). 금융감독원의 소비자 경보가 발령되어 공적 절차가 진행 중이나 (적합 조건 6 충족), 실제 피해자들의 손해배상 청구 및 집행 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>금융당국, 중동 상황 악용 '보이스피싱' 경보</t>
+          <t>전국민 주유지원금 보이스피싱 주의  … 금감원, 소비자 경보</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711371</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/15/2026031500103.html</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-15 12:25:57.901781+00:00</t>
+          <t>2026-03-15 12:33:53.293452+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경찰 신고 및 계좌 지급정지 조치로 사기 피해 예방</t>
+          <t>금융당국 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>은행 직원의 기지로 7,700만원 규모의 투자 사기 피해가 예방되었습니다. 직원은 사기 가능성을 인지하고 즉시 경찰에 신고, 피해자 명의 계좌 지급정지 조치를 통해 추가 피해를 막았습니다.</t>
+          <t>중동 사태로 인한 경제 불확실성을 악용한 보이스피싱이 확산되자 금융당국이 소비자 경보 '주의' 단계를 발령했다. 사기범들은 정부기관이나 금융회사를 사칭해 긴급자금 지원 등을 미끼로 개인정보를 탈취하거나 기존 대출 상환 명목으로 금전을 요구하고 있다. 금융당국은 출처 불분명 URL 클릭 금지 및 피해 발생 시 즉시 신고를 당부했다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>본 사건은 은행 직원의 기지로 투자 사기가 미수에 그쳐 7,700만원의 피해가 발생하지 않았습니다. 소송금융은 실제 발생한 손해에 대한 소송을 지원하므로, 피해가 없는 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 사기범들은 특정하기 어렵고 자력이 불분명하여 소송 상대방을 특정하기 어렵습니다 (적합 조건 1, 2 미충족). 비록 다수의 피해자가 발생하고 금융당국의 소비자 경보가 발령되어 공적 절차가 진행 중이지만 (적합 조건 3, 6 충족), 익명의 사기범을 대상으로 한 소송은 회수 가능성이 낮아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>0원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>은행 직원 기지로 7700만원 투자 사기 막았다</t>
+          <t>중동 사태 긴급자금 지원  미끼 보이스피싱…금감원 소비자경보 발령</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066833</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590084.html</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-14 00:16:11.018764+00:00</t>
+          <t>2026-03-15 12:28:26.871032+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
-      <c r="D117" t="inlineStr"/>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
+          <t>금감원 보이스피싱 경보 발령</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>조승래 의원이 발의한 가상자산 보이스피싱 피해구제법이 국회를 통과했습니다. 이 법은 가상자산을 이용한 신종 보이스피싱으로부터 국민의 재산을 보호하고, 피해 발생 시 신속한 구제를 위한 환급 제도를 포함하여 피해자 보호의 사각지대를 해소하는 것을 목표로 합니다.</t>
+          <t>금감원이 '가짜 주유 지원금'을 미끼로 한 보이스피싱 사기에 대한 경보를 발령했습니다. 사기범들은 긴급 지원 대상자로 사칭하여 피해자에게 접근하며, 경제 불안정으로 지원 정책에 대한 관심이 높아진 틈을 타 피해자들이 진위를 구별하기 어렵게 만들고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>해당 기사는 가상자산 보이스피싱 피해자를 위한 피해구제법이 국회를 통과했다는 내용으로, 특정 소송 상대방이 명확히 제시되지 않습니다 (적합 조건 1, 2 불충족). 법률 제정을 통한 제도적 구제 방안 마련에 초점을 맞추고 있어, 소송금융 투자를 위한 구체적인 소송 기회로 보기는 어렵습니다.</t>
+          <t>금감원의 보이스피싱 경보 발령으로 공적 절차가 진행 중이나, 사기 주체가 불특정 다수이며 자력 확보가 어려워 소송금융 투자 대상으로서의 적합도가 낮습니다. 피해 규모 및 피해자 수 또한 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>조승래 의원 피해구제법 국회 통과...가상자산 보이스피싱 피해도 환급...</t>
+          <t>'가짜 주유 지원금' 사기 비상…금감원, 보이스피싱 경보</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=877685</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903991</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-13 12:19:05.747043+00:00</t>
+          <t>2026-03-15 12:26:06.329444+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
-      <c r="D118" t="inlineStr"/>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>전기통신금융사기방지법 개정안 국회 통과</t>
+          <t>금융당국 경보 발령</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>본 기사는 조승래 의원이 발의한 전기통신금융사기방지법 개정안이 국회를 통과했다는 내용을 보도합니다. 이 개정안은 기술 변화에 따라 빠르게 진화하는 범죄 수법에 맞춰 피해구제 제도를 개선하고, 피해자들이 동일한 사기를 당해도 보호 수준이 달라지는 불합리를 겪지 않도록 하는 데 목적이 있습니다.</t>
+          <t>금융당국이 중동 상황을 악용한 보이스피싱 및 스미싱 사기에 대한 경보를 발령했습니다. 가짜 웹사이트나 악성 앱을 통해 개인정보가 탈취되거나, 상담원을 사칭한 사기범에게 속아 피해를 입을 수 있다고 경고했습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>본 기사는 전기통신금융사기방지법 개정안 통과에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>특정 피해 사건이 아닌 금융당국의 일반적인 경고로, 구체적인 가해자 특정 및 자력 확인이 어렵습니다. 또한, 피해 규모와 피해자 수가 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>조승래 의원 발의,  전기통신금융사기방지법 개정안 국회 통과</t>
+          <t>금융당국, 중동 상황 악용 '보이스피싱' 경보</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1191430</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711371</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-13 12:18:25.336945+00:00</t>
+          <t>2026-03-15 12:25:57.901781+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 2026년 10월 시행 예정</t>
+          <t>경찰 신고 및 계좌 지급정지 조치로 사기 피해 예방</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 범죄가 증가함에 따라, 금융위원회는 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하는 통신사기피해환급법 개정안을 국회 본회의에서 통과시켰습니다. 이 개정안은 피해구제 대상을 가상자산까지 확대하고, 피해자 지원 절차를 도입하며, 2026년 10월 시행될 예정입니다.</t>
+          <t>은행 직원의 기지로 7,700만원 규모의 투자 사기 피해가 예방되었습니다. 직원은 사기 가능성을 인지하고 즉시 경찰에 신고, 피해자 명의 계좌 지급정지 조치를 통해 추가 피해를 막았습니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 관련 보이스피싱 피해 구제를 위한 법률 개정 소식을 다루고 있으며, 특정 사건에서 상대방의 책임이 명확히 드러난 상황이 아닙니다. 개정안 시행 전까지는 가상자산거래소의 법적 의무가 미비하여 과거 피해에 대한 책임 입증이 어려울 수 있으며, 이는 소송금융 투자 대상으로서의 적합도를 낮춥니다.</t>
+          <t>본 사건은 은행 직원의 기지로 투자 사기가 미수에 그쳐 7,700만원의 피해가 발생하지 않았습니다. 소송금융은 실제 발생한 손해에 대한 소송을 지원하므로, 피해가 없는 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>금융위  가상자산 악용 보이스피싱 범죄까지 빈틈없이 대응</t>
+          <t>은행 직원 기지로 7700만원 투자 사기 막았다</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049530</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066833</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-13 00:18:51.494694+00:00</t>
+          <t>2026-03-14 00:16:11.018764+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방</t>
+          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>부천원미경찰서가 고령의 피해자 A씨가 검사를 사칭한 보이스피싱 사기범에게 수억원을 편취당할 뻔한 것을 경인서부수협 소사지점 직원의 기지로 예방한 사례를 보도했습니다. 경찰서는 피해 예방에 기여한 은행 직원에게 감사장을 수여했습니다.</t>
+          <t>조승래 의원이 발의한 가상자산 보이스피싱 피해구제법이 국회를 통과했습니다. 이 법은 가상자산을 이용한 신종 보이스피싱으로부터 국민의 재산을 보호하고, 피해 발생 시 신속한 구제를 위한 환급 제도를 포함하여 피해자 보호의 사각지대를 해소하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>이 기사는 수억원 규모의 보이스피싱 피해를 성공적으로 예방한 사례를 다루고 있어, 실제 발생한 피해가 없습니다. 소송금융은 발생한 피해에 대한 손해배상 청구를 전제로 하므로, 본 사건은 투자 대상으로서의 적합성이 없습니다. 또한, 보이스피싱 사건의 특성상 상대방(피의자)의 자력을 특정하고 확보하기 어렵습니다.</t>
+          <t>해당 기사는 가상자산 보이스피싱 피해자를 위한 피해구제법이 국회를 통과했다는 내용으로, 특정 소송 상대방이 명확히 제시되지 않습니다 (적합 조건 1, 2 불충족). 법률 제정을 통한 제도적 구제 방안 마련에 초점을 맞추고 있어, 소송금융 투자를 위한 구체적인 소송 기회로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>피해 예방으로 실제 피해 없음 (잠재적 피해액 수억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>부천원미서, 수억원 보이스피싱 피해 예방 감사장 수여</t>
+          <t>조승래 의원 피해구제법 국회 통과...가상자산 보이스피싱 피해도 환급...</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527886</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=877685</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:27.441806+00:00</t>
+          <t>2026-03-13 12:19:05.747043+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
-      <c r="D121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>직 상실형 확정</t>
+          <t>전기통신금융사기방지법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>양문석 의원이 대출사기 및 허위 해명글 게시 의혹으로 직 상실형이 확정되었다. 기사에서는 새마을금고 측이 대출을 먼저 제안했으며 대출 사기 피해자는 없다고 언급되었다. 이는 형사/행정적 처벌의 종결을 의미하며, 민사상 손해배상 청구의 여지는 불분명하다.</t>
+          <t>본 기사는 조승래 의원이 발의한 전기통신금융사기방지법 개정안이 국회를 통과했다는 내용을 보도합니다. 이 개정안은 기술 변화에 따라 빠르게 진화하는 범죄 수법에 맞춰 피해구제 제도를 개선하고, 피해자들이 동일한 사기를 당해도 보호 수준이 달라지는 불합리를 겪지 않도록 하는 데 목적이 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>본 기사는 양문석 의원의 '직 상실형 확정'이라는 형사 또는 행정적 처벌의 종결을 다루고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구권이 명확하지 않다. 특히 기사 내용 중 '대출로 사기당한 피해자가 없으며'라는 언급은 민사상 피해자가 부재함을 시사하여 소송금융 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 이미 종결된 사건, 적합 조건 해당 없음)</t>
+          <t>본 기사는 전기통신금융사기방지법 개정안 통과에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 증거 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>'대출사기·허위 해명글 게시' 양문석 의원 직 상실형 확정</t>
+          <t>조승래 의원 발의,  전기통신금융사기방지법 개정안 국회 통과</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632445</t>
+          <t>http://www.breaknews.com/1191430</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-12 12:33:36.882634+00:00</t>
+          <t>2026-03-13 12:18:25.336945+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
-      <c r="D122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 2026년 10월 시행 예정</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 피해자들이 신속하게 피해금을 환급받을 수 있는 제도적 장치가 국회에서 마련되었습니다. 이는 코인을 활용한 신종 금융사기까지 법 적용 범위를 확대하여 피해자 보호의 사각지대를 보완하려는 목적입니다.</t>
+          <t>가상자산을 악용한 보이스피싱 범죄가 증가함에 따라, 금융위원회는 가상자산거래소에 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하는 통신사기피해환급법 개정안을 국회 본회의에서 통과시켰습니다. 이 개정안은 피해구제 대상을 가상자산까지 확대하고, 피해자 지원 절차를 도입하며, 2026년 10월 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이 아닌 가상자산 보이스피싱 피해구제법 통과 소식을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. 피해자 수는 많을 수 있으나, 특정 가능한 자력 있는 피고가 불분명하며, 소송금융이 지원할 만한 구체적인 소송 기회가 명확하지 않습니다.</t>
+          <t>본 기사는 가상자산 관련 보이스피싱 피해 구제를 위한 법률 개정 소식을 다루고 있으며, 특정 사건에서 상대방의 책임이 명확히 드러난 상황이 아닙니다. 개정안 시행 전까지는 가상자산거래소의 법적 의무가 미비하여 과거 피해에 대한 책임 입증이 어려울 수 있으며, 이는 소송금융 투자 대상으로서의 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>'가상자산 보이스피싱도 환급'…조승래 발의 '피해구제법' 국회 통과</t>
+          <t>금융위  가상자산 악용 보이스피싱 범죄까지 빈틈없이 대응</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=813567</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049530</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-12 12:31:57.821185+00:00</t>
+          <t>2026-03-13 00:18:51.494694+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
-          <t>전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법 개정안 국회 본회의 통과</t>
+          <t>보이스피싱 피해 예방</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 피해금도 환급받을 수 있도록 '전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이로써 가상자산사업자도 법 적용 대상에 포함되어 거래소 계정 지급정지 및 피해금 환급 절차가 가능해졌습니다. 조승래 의원은 이번 법 개정으로 피해자 보호의 사각지대가 해소될 것이라고 밝혔습니다.</t>
+          <t>부천원미경찰서가 고령의 피해자 A씨가 검사를 사칭한 보이스피싱 사기범에게 수억원을 편취당할 뻔한 것을 경인서부수협 소사지점 직원의 기지로 예방한 사례를 보도했습니다. 경찰서는 피해 예방에 기여한 은행 직원에게 감사장을 수여했습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산을 이용한 보이스피싱 피해금 환급을 위한 법 개정 소식을 다루고 있습니다. 이는 피해자들의 자금 회수를 돕는 제도적 개선이지만, 소송금융이 투자할 만한 특정 대기업이나 기관을 상대로 한 손해배상 소송 기회를 직접적으로 제시하지 않습니다. 주된 가해자인 보이스피싱 사기범은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 수억원 규모의 보이스피싱 피해를 성공적으로 예방한 사례를 다루고 있어, 실제 발생한 피해가 없습니다. 소송금융은 발생한 피해에 대한 손해배상 청구를 전제로 하므로, 본 사건은 투자 대상으로서의 적합성이 없습니다. 또한, 보이스피싱 사건의 특성상 상대방(피의자)의 자력을 특정하고 확보하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 예방으로 실제 피해 없음 (잠재적 피해액 수억원)</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>코인으로 빼돌린 보이스피싱 피해금도 환급…법 사각지대 메운다</t>
+          <t>부천원미서, 수억원 보이스피싱 피해 예방 감사장 수여</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026031216145534600?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3527886</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-12 12:30:02.876902+00:00</t>
+          <t>2026-03-12 12:34:27.441806+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 본회의 통과</t>
+          <t>직 상실형 확정</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>금융위원회가 통신사기피해환급법 개정안의 국회 본회의 통과를 발표했다. 이로써 가상자산을 악용한 보이스피싱 피해금에 대해서도 피해구제를 받을 수 있는 법적 근거가 마련되었다. 이는 가상자산 관련 금융사기 피해자들의 구제 범위를 확대하는 중요한 변화이다.</t>
+          <t>양문석 의원이 대출사기 및 허위 해명글 게시 의혹으로 직 상실형이 확정되었다. 기사에서는 새마을금고 측이 대출을 먼저 제안했으며 대출 사기 피해자는 없다고 언급되었다. 이는 형사/행정적 처벌의 종결을 의미하며, 민사상 손해배상 청구의 여지는 불분명하다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>해당 기사는 통신사기피해환급법 개정안 통과라는 입법적 변화를 다루고 있으며, 특정 사건이나 구체적인 피해자 집단을 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 소송 당사자나 분쟁이 존재하지 않으므로, 현재 단계에서는 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 양문석 의원의 '직 상실형 확정'이라는 형사 또는 행정적 처벌의 종결을 다루고 있으며, 소송금융의 대상이 되는 민사상 손해배상 청구권이 명확하지 않다. 특히 기사 내용 중 '대출로 사기당한 피해자가 없으며'라는 언급은 민사상 피해자가 부재함을 시사하여 소송금융 투자 대상으로서의 적합성이 매우 낮다. (부적합 조건: 이미 종결된 사건, 적합 조건 해당 없음)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>보이스피싱 피해구제 대상, 가상자산까지 확대</t>
+          <t>'대출사기·허위 해명글 게시' 양문석 의원 직 상실형 확정</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224364</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632445</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-12 12:20:52.379532+00:00</t>
+          <t>2026-03-12 12:33:36.882634+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>가상자산 보이스피싱 피해구제법 국회 통과</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>금융위원회는 가상자산거래소에 보이스피싱 의심 자금 상시 감시 및 피해 구제 의무를 부과하는 통신사기피해환급법 개정안이 국회 본회의를 통과했다고 밝혔습니다. 이 개정안은 가상자산도 피해 구제 대상에 포함하며, 피해자가 희망할 경우 거래소가 직접 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거를 마련했습니다. 개정안은 오는 10월부터 시행됩니다.</t>
+          <t>가상자산을 악용한 보이스피싱 피해자들이 신속하게 피해금을 환급받을 수 있는 제도적 장치가 국회에서 마련되었습니다. 이는 코인을 활용한 신종 금융사기까지 법 적용 범위를 확대하여 피해자 보호의 사각지대를 보완하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하는 법률 개정안 통과 소식을 다루고 있습니다. 특정 가상자산거래소의 과거 위법 행위나 현재 진행 중인 분쟁을 언급하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 이는 미래의 법적 근거를 마련하는 규제 업데이트에 해당합니다.</t>
+          <t>이 기사는 특정 소송 사건이 아닌 가상자산 보이스피싱 피해구제법 통과 소식을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮습니다. 피해자 수는 많을 수 있으나, 특정 가능한 자력 있는 피고가 불분명하며, 소송금융이 지원할 만한 구체적인 소송 기회가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>가상자산거래소, 보이스피싱 의심자금 상시 감시 의무화</t>
+          <t>'가상자산 보이스피싱도 환급'…조승래 발의 '피해구제법' 국회 통과</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=697282</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=813567</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-12 12:17:00.231169+00:00</t>
+          <t>2026-03-12 12:31:57.821185+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>광주경찰청은 보이스피싱 피해 예방을 위해 ATM에 '정지선'을 설치하는 등 노력을 기울이고 있다고 밝혔다. 경찰 관계자는 보이스피싱은 피해 발생 시 회복이 어렵기 때문에 예방이 가장 중요하다고 강조했다.</t>
+          <t>가상자산을 이용한 보이스피싱 피해금도 환급받을 수 있도록 '전기통신금융사기 피해방지 및 피해금 환급에 관한 특별법' 개정안이 국회 본회의를 통과했습니다. 이로써 가상자산사업자도 법 적용 대상에 포함되어 거래소 계정 지급정지 및 피해금 환급 절차가 가능해졌습니다. 조승래 의원은 이번 법 개정으로 피해자 보호의 사각지대가 해소될 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>제시된 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 보이스피싱 예방을 위한 경찰의 일반적인 활동에 대한 내용입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
+          <t>본 기사는 가상자산을 이용한 보이스피싱 피해금 환급을 위한 법 개정 소식을 다루고 있습니다. 이는 피해자들의 자금 회수를 돕는 제도적 개선이지만, 소송금융이 투자할 만한 특정 대기업이나 기관을 상대로 한 손해배상 소송 기회를 직접적으로 제시하지 않습니다. 주된 가해자인 보이스피싱 사기범은 특정 및 자력 확보가 어려워 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>“은행 ATM 인출 전, 발밑 보세요”</t>
+          <t>코인으로 빼돌린 보이스피싱 피해금도 환급…법 사각지대 메운다</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773051172428450005</t>
+          <t>https://www.pressian.com/pages/articles/2026031216145534600?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-09 12:34:34.755153+00:00</t>
+          <t>2026-03-12 12:30:02.876902+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>고수익·원금보장 사기 피해 확산 중</t>
+          <t>통신사기피해환급법 개정안 국회 본회의 통과</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>중동 혼란을 틈타 '하루 0.8% 수익' 등 고수익과 원금 보장을 미끼로 한 사기 행위가 기승을 부리고 있습니다. 사기범들은 차명계좌와 대포통장을 사용하며, 세금이나 절차 비용 명목으로 추가 송금을 요구하거나 부동산·재테크 상담을 빌미로 대출까지 유도한 뒤 잠적하는 수법을 사용하고 있습니다.</t>
+          <t>금융위원회가 통신사기피해환급법 개정안의 국회 본회의 통과를 발표했다. 이로써 가상자산을 악용한 보이스피싱 피해금에 대해서도 피해구제를 받을 수 있는 법적 근거가 마련되었다. 이는 가상자산 관련 금융사기 피해자들의 구제 범위를 확대하는 중요한 변화이다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>고수익·원금보장 사기 수법으로 상대방 책임은 명확하고 집단적 피해 및 피해 규모가 클 것으로 예상되나, 사기범의 특정 및 자력 확보가 어려워 실제 손해배상 집행 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
+          <t>해당 기사는 통신사기피해환급법 개정안 통과라는 입법적 변화를 다루고 있으며, 특정 사건이나 구체적인 피해자 집단을 명시하고 있지 않습니다. 소송금융 투자를 위한 구체적인 소송 당사자나 분쟁이 존재하지 않으므로, 현재 단계에서는 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>‘하루 0.8% 수익’ 미끼…중동 혼란 틈탄 고수익·원금보장 사기 기승</t>
+          <t>보이스피싱 피해구제 대상, 가상자산까지 확대</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603090009</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224364</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-09 00:27:15.489978+00:00</t>
+          <t>2026-03-12 12:20:52.379532+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
-      <c r="D128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>이 기사는 이란의 차기 최고지도자 선출, 트럼프 전 대통령의 이란 관련 발언, 국제 유가 상승 소식 등을 전합니다. 또한, 금융감독원이 중동 사태로 인한 시장 변동성을 틈탄 호재성 가짜뉴스 유포 및 불법 유사수신행위 등 다양한 투자 사기에 대해 소비자경보 '주의'를 발령했음을 보도하며, 산업통상부 장관은 유가 상승에 편승한 민생 물가 불안정 행위에 엄정 대처하겠다고 밝혔습니다.</t>
+          <t>금융위원회는 가상자산거래소에 보이스피싱 의심 자금 상시 감시 및 피해 구제 의무를 부과하는 통신사기피해환급법 개정안이 국회 본회의를 통과했다고 밝혔습니다. 이 개정안은 가상자산도 피해 구제 대상에 포함하며, 피해자가 희망할 경우 거래소가 직접 가상자산을 매도하여 현금으로 환급할 수 있는 법적 근거를 마련했습니다. 개정안은 오는 10월부터 시행됩니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>이 기사는 이란의 정치적 상황, 국제 유가 변동, 그리고 금융감독원의 일반적인 투자 사기 경고 등 여러 unrelated 뉴스들을 다루고 있습니다. 소송금융 투자 대상으로 적합한 특정 사건이나 분쟁을 구체적으로 명시하고 있지 않아, '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하는 부분이 없습니다.</t>
+          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하는 법률 개정안 통과 소식을 다루고 있습니다. 특정 가상자산거래소의 과거 위법 행위나 현재 진행 중인 분쟁을 언급하는 것이 아니므로, 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다. 이는 미래의 법적 근거를 마련하는 규제 업데이트에 해당합니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>이란 차기 최고지도자, 하메네이 차남 '모즈타바' 선출[뉴스새벽배송]</t>
+          <t>가상자산거래소, 보이스피싱 의심자금 상시 감시 의무화</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645381680</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=697282</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-09 00:25:39.146716+00:00</t>
+          <t>2026-03-12 12:17:00.231169+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
-      <c r="D129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
-          <t>보이스피싱 수법에 대한 일반적인 설명</t>
+          <t>해당 없음</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 사기의 공통적인 특징과 수법을 분석합니다. 피해자에게 긴박감을 조성하고 외부와 소통을 차단하여 판단 시간을 빼앗는 방식으로 공포심을 유발하는 것이 핵심이라고 설명합니다. 수법은 변해도 사기 구조는 동일하다는 점을 강조합니다.</t>
+          <t>광주경찰청은 보이스피싱 피해 예방을 위해 ATM에 '정지선'을 설치하는 등 노력을 기울이고 있다고 밝혔다. 경찰 관계자는 보이스피싱은 피해 발생 시 회복이 어렵기 때문에 예방이 가장 중요하다고 강조했다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱의 일반적인 수법을 설명하는 논평으로, 특정 사건이나 소송 상대방(적합 조건 1, 2 미충족)을 명확히 식별할 수 없습니다. 또한, 집단적 피해 규모나 증거 확보 가능성(적합 조건 3, 4, 5 미충족)에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>제시된 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 보이스피싱 예방을 위한 경찰의 일반적인 활동에 대한 내용입니다. 따라서 상대방 책임, 피해 규모, 집단적 피해 등 소송금융 적합 조건에 해당하는 요소가 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>[시선] 보이스피싱 사기… '수법은 바뀌어도 구조는 같다'</t>
+          <t>“은행 ATM 인출 전, 발밑 보세요”</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>cctoday.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226673</t>
+          <t>http://www.jndn.com/article.php?aid=1773051172428450005</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-09 00:20:25.227601+00:00</t>
+          <t>2026-03-09 12:34:34.755153+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책 1심 징역형 선고</t>
+          <t>고수익·원금보장 사기 피해 확산 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>보이스피싱 현금 수거책 A씨가 수사기관 사칭 조직에 가담하여 피해자 2명으로부터 1억7700여만원을 가로챈 혐의로 1심에서 징역 6개월을 선고받았습니다. 재판부는 피고인의 확정적 고의가 부족하고 초범인 점 등을 고려해 권고형보다 낮은 형량을 선고했습니다.</t>
+          <t>중동 혼란을 틈타 '하루 0.8% 수익' 등 고수익과 원금 보장을 미끼로 한 사기 행위가 기승을 부리고 있습니다. 사기범들은 차명계좌와 대포통장을 사용하며, 세금이나 절차 비용 명목으로 추가 송금을 요구하거나 부동산·재테크 상담을 빌미로 대출까지 유도한 뒤 잠적하는 수법을 사용하고 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 특성상 실제 주범의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 규모 경제를 달성하기 어렵습니다 (부적합 조건: 집단적 피해).</t>
+          <t>고수익·원금보장 사기 수법으로 상대방 책임은 명확하고 집단적 피해 및 피해 규모가 클 것으로 예상되나, 사기범의 특정 및 자력 확보가 어려워 실제 손해배상 집행 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성 측면에서 부적합합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>1억7700여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>보이스피싱 수거책 이례적인 징역 6개월 선고…왜?</t>
+          <t>‘하루 0.8% 수익’ 미끼…중동 혼란 틈탄 고수익·원금보장 사기 기승</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603061245204320</t>
+          <t>https://www.kukinews.com/article/view/kuk202603090009</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-08 00:19:29.366764+00:00</t>
+          <t>2026-03-09 00:27:15.489978+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰 수사 및 금융감독원 경고</t>
+          <t>금융감독원 소비자경보 발령</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>당근마켓에서 금을 직거래로 판매한 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 된 사건입니다. 금융감독원은 온라인 플랫폼을 통한 금 직거래가 보이스피싱 조직의 자금세탁 수법으로 악용되는 사례가 늘고 있다고 경고하며 주의를 당부했습니다.</t>
+          <t>이 기사는 이란의 차기 최고지도자 선출, 트럼프 전 대통령의 이란 관련 발언, 국제 유가 상승 소식 등을 전합니다. 또한, 금융감독원이 중동 사태로 인한 시장 변동성을 틈탄 호재성 가짜뉴스 유포 및 불법 유사수신행위 등 다양한 투자 사기에 대해 소비자경보 '주의'를 발령했음을 보도하며, 산업통상부 장관은 유가 상승에 편승한 민생 물가 불안정 행위에 엄정 대처하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임 명확(보이스피싱 조직), 집단적 피해, 피해 규모 큼(총액 기준), 증거 확보 가능, 공적 절차 진행 중(경찰 수사, 금감원 경고) 등 여러 적합 조건이 충족됩니다. 그러나 가장 중요한 소송 상대방(보이스피싱 조직)의 자력 확보가 매우 어려워 실제 손해배상금 회수 가능성이 극히 낮다는 점에서 소송금융 투자에 부적합합니다.</t>
+          <t>이 기사는 이란의 정치적 상황, 국제 유가 변동, 그리고 금융감독원의 일반적인 투자 사기 경고 등 여러 unrelated 뉴스들을 다루고 있습니다. 소송금융 투자 대상으로 적합한 특정 사건이나 분쟁을 구체적으로 명시하고 있지 않아, '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하는 부분이 없습니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>네고 안 할게요, 금 더 있어요? ...당근에서 금 팔았다가 날벼락 [조선...</t>
+          <t>이란 차기 최고지도자, 하메네이 차남 '모즈타바' 선출[뉴스새벽배송]</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603072239572216</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02138566645381680</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-08 00:19:18.491029+00:00</t>
+          <t>2026-03-09 00:25:39.146716+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>사기 피해 발생 및 경고</t>
+          <t>보이스피싱 수법에 대한 일반적인 설명</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>시바이누 핵심 인사 계정이 해킹되어 사기꾼들이 이를 이용해 투자자들을 유인하는 사기 행위가 기승을 부리고 있음. 전문가들은 신뢰도 높은 계정을 탈취하여 경계심을 무너뜨리는 전형적인 수법이라고 경고.</t>
+          <t>이 기사는 보이스피싱 사기의 공통적인 특징과 수법을 분석합니다. 피해자에게 긴박감을 조성하고 외부와 소통을 차단하여 판단 시간을 빼앗는 방식으로 공포심을 유발하는 것이 핵심이라고 설명합니다. 수법은 변해도 사기 구조는 동일하다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 사기 사건이나, 실제 사기 행위자의 신원 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
+          <t>해당 기사는 보이스피싱의 일반적인 수법을 설명하는 논평으로, 특정 사건이나 소송 상대방(적합 조건 1, 2 미충족)을 명확히 식별할 수 없습니다. 또한, 집단적 피해 규모나 증거 확보 가능성(적합 조건 3, 4, 5 미충족)에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>시바이누, 핵심 인사 계정 해킹...투자자 노린 사기 기승 경고</t>
+          <t>[시선] 보이스피싱 사기… '수법은 바뀌어도 구조는 같다'</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>cctoday.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221941</t>
+          <t>https://www.cctoday.co.kr/news/articleView.html?idxno=2226673</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-07 12:15:14.231749+00:00</t>
+          <t>2026-03-09 00:20:25.227601+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>형사 고소 및 재판 진행 중, 민사적 손해배상 검토 단계</t>
+          <t>보이스피싱 현금 수거책 1심 징역형 선고</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>연 12% 확정수익을 미끼로 한 사기 사건에서 대표가 잠적하여 피해 회복이 어려운 상황. 형사 고소 및 재판을 통해 유죄 판결이 나더라도 가해자가 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상이 어려울 수 있음을 지적하고 있음.</t>
+          <t>보이스피싱 현금 수거책 A씨가 수사기관 사칭 조직에 가담하여 피해자 2명으로부터 1억7700여만원을 가로챈 혐의로 1심에서 징역 6개월을 선고받았습니다. 재판부는 피고인의 확정적 고의가 부족하고 초범인 점 등을 고려해 권고형보다 낮은 형량을 선고했습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>기사에서 '가해자가 이미 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상'이 어렵다고 명시하여, 상대방의 자력 부족 또는 은닉으로 인한 회수 가능성이 매우 낮음. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당함.</t>
+          <t>보이스피싱 조직의 특성상 실제 주범의 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮습니다 (부적합 조건: 상대방에게 자력이 충분함). 또한 피해자 수가 2명으로 집단적 피해에 해당하지 않아 소송금융의 규모 경제를 달성하기 어렵습니다 (부적합 조건: 집단적 피해).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억7700여만원</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>'연 12% 확정수익'의 덫…대표는 이미 잠적했다</t>
+          <t>보이스피싱 수거책 이례적인 징역 6개월 선고…왜?</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/RYRG013AM6K8</t>
+          <t>http://www.fnnews.com/news/202603061245204320</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-06 12:41:31.345140+00:00</t>
+          <t>2026-03-08 00:19:29.366764+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 금융감독원 경고</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>방송인 장윤정의 모친이 보이스피싱 사기로 계좌 전액과 개인정보를 유출당하는 피해를 입었다. 모친 주변에도 유사 피해자가 많으며, 지난해 보이스피싱 피해액은 1조원을 넘는다고 언급되었다. 경찰에 신고하여 수사가 진행 중이다.</t>
+          <t>당근마켓에서 금을 직거래로 판매한 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 된 사건입니다. 금융감독원은 온라인 플랫폼을 통한 금 직거래가 보이스피싱 조직의 자금세탁 수법으로 악용되는 사례가 늘고 있다고 경고하며 주의를 당부했습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 미충족) 비록 집단적 피해(적합 조건 3), 큰 피해 규모(적합 조건 4), 경찰 수사 진행(적합 조건 6) 등 일부 적합 조건이 있으나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임 명확(보이스피싱 조직), 집단적 피해, 피해 규모 큼(총액 기준), 증거 확보 가능, 공적 절차 진행 중(경찰 수사, 금감원 경고) 등 여러 적합 조건이 충족됩니다. 그러나 가장 중요한 소송 상대방(보이스피싱 조직)의 자력 확보가 매우 어려워 실제 손해배상금 회수 가능성이 극히 낮다는 점에서 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>장윤정  母 보이스피싱 당해 계좌 전액 날려.. 폰 먹통 만들고 개인정보...</t>
+          <t>네고 안 할게요, 금 더 있어요? ...당근에서 금 팔았다가 날벼락 [조선...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1008132/</t>
+          <t>http://www.fnnews.com/news/202603072239572216</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-05 01:16:09.746977+00:00</t>
+          <t>2026-03-08 00:19:18.491029+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>불상</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 발생</t>
+          <t>사기 피해 발생 및 경고</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>가수 장윤정의 어머니가 보이스피싱 사기를 당해 계좌의 돈을 모두 잃었다는 내용이 방송을 통해 알려졌다. 이 사건은 개인적인 피해 사례로, 보이스피싱 가해자의 신원 및 자력 확보가 어려워 민사 소송을 통한 손해배상 청구가 쉽지 않을 것으로 보인다.</t>
+          <t>시바이누 핵심 인사 계정이 해킹되어 사기꾼들이 이를 이용해 투자자들을 유인하는 사기 행위가 기승을 부리고 있음. 전문가들은 신뢰도 높은 계정을 탈취하여 경계심을 무너뜨리는 전형적인 수법이라고 경고.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>보이스피싱 사건의 직접적인 가해자는 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합하다. 금융기관의 책임 여부나 관련 절차 진행 여부가 기사에 명시되어 있지 않아 투자 가능성이 낮다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>상대방 책임이 명확한 사기 사건이나, 실제 사기 행위자의 신원 특정 및 자력 확보가 매우 어려워 소송금융 투자 대상으로서의 회수 가능성이 낮음. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>장윤정  母, 보이스피싱 당해…계좌 돈 다 털렸다</t>
+          <t>시바이누, 핵심 인사 계정 해킹...투자자 노린 사기 기승 경고</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/entertain/broadcast-tv/6090441</t>
+          <t>http://coinreaders.com/221941</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:48.304758+00:00</t>
+          <t>2026-03-07 12:15:14.231749+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 고소 및 재판 진행 중, 민사적 손해배상 검토 단계</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>방송인 장윤정의 어머니가 지인 사칭 보이스피싱으로 은행 계좌의 돈을 모두 잃는 피해를 입었다. 사칭범에게 주민등록번호 등 개인정보를 보냈으며, 이후 휴대폰 먹통 현상 발생 후 경찰에 신고하여 수사가 진행 중이다. 권일용 프로파일러는 보이스피싱 피해가 흔하며 2025년 피해액이 1조원을 넘을 것으로 예상된다고 언급했다.</t>
+          <t>연 12% 확정수익을 미끼로 한 사기 사건에서 대표가 잠적하여 피해 회복이 어려운 상황. 형사 고소 및 재판을 통해 유죄 판결이 나더라도 가해자가 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상이 어려울 수 있음을 지적하고 있음.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2 미충족) 기사 내용만으로는 은행 등 자력 있는 제3자의 책임 여부를 판단하기 어렵습니다. 또한, 집단적 피해는 보이스피싱 전반에 해당하나, 단일 사건으로 묶어 소송을 제기할 명확한 공통의 피고가 부재합니다. (적합 조건 3 미충족)</t>
+          <t>기사에서 '가해자가 이미 자산을 은닉하거나 회사가 파산한 경우 민사적 손해배상'이 어렵다고 명시하여, 상대방의 자력 부족 또는 은닉으로 인한 회수 가능성이 매우 낮음. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당함.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>장윤정 엄마, 보이스피싱 당해 은행 계좌 돈 싹 털렸다.. 의심할 틈도 없...</t>
+          <t>'연 12% 확정수익'의 덫…대표는 이미 잠적했다</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100027120001808</t>
+          <t>https://lawtalknews.co.kr/article/RYRG013AM6K8</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-05 01:14:30.547036+00:00</t>
+          <t>2026-03-06 12:41:31.345140+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>검찰 주도로 피해 변제 완료 및 처벌불원서 제출</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>암호화폐 투자 사기 후 해외 도피 중 사망 처리되었던 피고인 A씨가 국내로 추방되어 검찰에 체포되었습니다. 검찰은 A씨의 신원을 회복하고, 동결된 암호화폐를 매각하여 피해자들에게 전액 변제했습니다. 이에 피해자들은 처벌불원서를 제출하며 분쟁이 최종적으로 해결되었습니다.</t>
+          <t>방송인 장윤정의 모친이 보이스피싱 사기로 계좌 전액과 개인정보를 유출당하는 피해를 입었다. 모친 주변에도 유사 피해자가 많으며, 지난해 보이스피싱 피해액은 1조원을 넘는다고 언급되었다. 경찰에 신고하여 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>해당 사건은 검찰 주도로 피고인의 동결된 암호화폐를 매각하여 피해 변제가 완료되었고, 피해자들도 처벌불원서를 제출하여 '상호 분쟁이 종국적으로 해결'되었다고 명시되어 있습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하여 부적합합니다.</t>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 매우 어렵습니다. (적합 조건 1, 2 미충족) 비록 집단적 피해(적합 조건 3), 큰 피해 규모(적합 조건 4), 경찰 수사 진행(적합 조건 6) 등 일부 적합 조건이 있으나, 소송금융의 핵심인 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>檢, ‘사망처리’ 됐던 도피범 신원회복…동결된 암호화폐 팔아 피해자...</t>
+          <t>장윤정  母 보이스피싱 당해 계좌 전액 날려.. 폰 먹통 만들고 개인정보...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260304517022?OutUrl=naver</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1008132/</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-05 01:01:57.232853+00:00</t>
+          <t>2026-03-05 01:16:09.746977+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 형사 재판 판결 선고</t>
+          <t>보이스피싱 피해 발생</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>대구지방법원은 금융감독원 직원이나 검사를 사칭하여 27명으로부터 44억 5천여만 원을 가로챈 30대 보이스피싱 조직원에게 징역 5년 6개월을 선고했습니다. 또한, 다른 20대 조직원에게는 7명으로부터 11억 4천여만 원을 편취한 혐의로 징역 3년 6개월이 선고되었습니다.</t>
+          <t>가수 장윤정의 어머니가 보이스피싱 사기를 당해 계좌의 돈을 모두 잃었다는 내용이 방송을 통해 알려졌다. 이 사건은 개인적인 피해 사례로, 보이스피싱 가해자의 신원 및 자력 확보가 어려워 민사 소송을 통한 손해배상 청구가 쉽지 않을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하지 않음 (보이스피싱 조직원 개인)이라는 부적합 조건이 결정적입니다. 비록 상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(55억 9천여만 원), 다수의 피해자가 존재하지만, 피고인들이 배상 능력이 없는 개인이라는 점에서 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>보이스피싱 사건의 직접적인 가해자는 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서 부적합하다. 금융기관의 책임 여부나 관련 절차 진행 여부가 기사에 명시되어 있지 않아 투자 가능성이 낮다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>55억 9천여만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>34명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>대구지법, 44억여 원 가로챈 30대 보이스피싱 조직원 징역형</t>
+          <t>장윤정  母, 보이스피싱 당해…계좌 돈 다 털렸다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260304164039AE06830&amp;id=204104</t>
+          <t>https://www.news1.kr/entertain/broadcast-tv/6090441</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-05 00:27:53.149760+00:00</t>
+          <t>2026-03-05 01:14:48.304758+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>법무법인 TF 구성, 계좌 지급정지 및 형사 고소 대리 진행 중, 민사 소송 준비 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>법무법인 신결이 리뷰알바 및 영화리뷰 보이스피싱 피해 확산에 대응하기 위해 전담 TF를 구성했습니다. TF는 피해금 환급 절차 지원, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 다각적인 법률 지원을 제공하고 있습니다. 이는 보이스피싱 피해자들의 법적 구제를 돕기 위한 조치입니다.</t>
+          <t>방송인 장윤정의 어머니가 지인 사칭 보이스피싱으로 은행 계좌의 돈을 모두 잃는 피해를 입었다. 사칭범에게 주민등록번호 등 개인정보를 보냈으며, 이후 휴대폰 먹통 현상 발생 후 경찰에 신고하여 수사가 진행 중이다. 권일용 프로파일러는 보이스피싱 피해가 흔하며 2025년 피해액이 1조원을 넘을 것으로 예상된다고 언급했다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>보이스피싱 사기범의 책임은 명확하나, 상대방 특정 및 자력 확보가 매우 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. 다만, 집단적 피해 가능성이 있고 공적 절차(계좌 지급정지, 형사 고소)가 진행 중인 점은 긍정적입니다.</t>
+          <t>보이스피싱 사건은 가해자 특정 및 자력 확보가 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2 미충족) 기사 내용만으로는 은행 등 자력 있는 제3자의 책임 여부를 판단하기 어렵습니다. 또한, 집단적 피해는 보이스피싱 전반에 해당하나, 단일 사건으로 묶어 소송을 제기할 명확한 공통의 피고가 부재합니다. (적합 조건 3 미충족)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>법무법인 신결, 리뷰알바·영화리뷰 보이스피싱 확산에 전담 TF 긴급 가...</t>
+          <t>장윤정 엄마, 보이스피싱 당해 은행 계좌 돈 싹 털렸다.. 의심할 틈도 없...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>enetnews.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47398</t>
+          <t>https://www.sportschosun.com/entertainment/2026-03-04/202603040100027120001808</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:43.608584+00:00</t>
+          <t>2026-03-05 01:14:30.547036+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>학생 금융 그루밍 범죄 확산 우려 및 교육청 대응 논의</t>
+          <t>검찰 주도로 피해 변제 완료 및 처벌불원서 제출</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>서울시의원이 학생들을 대상으로 한 금융 그루밍 범죄 확산에 대해 우려를 표하며 교육청의 선제적 대응을 촉구했습니다. 학생 명의 통장 개설 및 대여를 통한 금융사기 가담 구조가 심각한 문제로 지적되었으나, 학생들의 직접적인 피해 여부 및 규모는 아직 확인되지 않았습니다.</t>
+          <t>암호화폐 투자 사기 후 해외 도피 중 사망 처리되었던 피고인 A씨가 국내로 추방되어 검찰에 체포되었습니다. 검찰은 A씨의 신원을 회복하고, 동결된 암호화폐를 매각하여 피해자들에게 전액 변제했습니다. 이에 피해자들은 처벌불원서를 제출하며 분쟁이 최종적으로 해결되었습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, 학생들의 직접적인 금전적 피해 규모 또한 불분명합니다. 주로 학생들이 금융사기에 가담하는 구조에 대한 우려를 표하고 있어, 소송금융 투자 대상으로서의 명확한 민사상 청구권 및 상대방 자력 요건을 충족하기 어렵습니다.</t>
+          <t>해당 사건은 검찰 주도로 피고인의 동결된 암호화폐를 매각하여 피해 변제가 완료되었고, 피해자들도 처벌불원서를 제출하여 '상호 분쟁이 종국적으로 해결'되었다고 명시되어 있습니다. 이는 소송금융 투자 대상으로서 '이미 종결된 사건'에 해당하여 부적합합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>이소라 서울시의원  학생 금융 그루밍 범죄 확산, 교육청 선제 대응 나...</t>
+          <t>檢, ‘사망처리’ 됐던 도피범 신원회복…동결된 암호화폐 팔아 피해자...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513710</t>
+          <t>https://www.segye.com/newsView/20260304517022?OutUrl=naver</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-04 01:10:10.183933+00:00</t>
+          <t>2026-03-05 01:01:57.232853+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 (개인)</t>
+        </is>
+      </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>피의자 신원 미특정, 수사 진행 중일 가능성</t>
+          <t>보이스피싱 조직원 형사 재판 판결 선고</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>텔레그램 아이디를 이용한 투자 사기 사건으로, 실제 거래 없이 수익 그래프와 잔액을 조작하여 피해자들을 속였습니다. 현재까지 피의자들의 신원이 특정되지 않아 법적 조치에 어려움이 예상됩니다.</t>
+          <t>대구지방법원은 금융감독원 직원이나 검사를 사칭하여 27명으로부터 44억 5천여만 원을 가로챈 30대 보이스피싱 조직원에게 징역 5년 6개월을 선고했습니다. 또한, 다른 20대 조직원에게는 7명으로부터 11억 4천여만 원을 편취한 혐의로 징역 3년 6개월이 선고되었습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>피의자들의 신원이 현재까지 특정되지 않아 소송 상대방을 특정할 수 없습니다. 이는 상대방 책임의 명확성(조건 1)과 자력(조건 2) 판단을 불가능하게 하며, 증거 확보 및 활용(조건 5)에도 중대한 장애가 됩니다. 소송금융 투자 대상으로서 기본적인 요건을 충족하기 어렵습니다.</t>
+          <t>상대방에게 자력이 충분하지 않음 (보이스피싱 조직원 개인)이라는 부적합 조건이 결정적입니다. 비록 상대방 책임이 명확하고(형사 유죄 판결), 피해 규모가 크며(55억 9천여만 원), 다수의 피해자가 존재하지만, 피고인들이 배상 능력이 없는 개인이라는 점에서 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>55억 9천여만 원</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>34명</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>[단독]  저도 남편 몰래 투자했어요 …상담원 믿었다 '날벼락'</t>
+          <t>대구지법, 44억여 원 가로챈 30대 보이스피싱 조직원 징역형</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603023735i</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260304164039AE06830&amp;id=204104</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-02 12:23:28.914577+00:00</t>
+          <t>2026-03-05 00:27:53.149760+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
-      <c r="D142" t="inlineStr"/>
-      <c r="E142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>법무법인 TF 구성, 계좌 지급정지 및 형사 고소 대리 진행 중, 민사 소송 준비 중</t>
+        </is>
+      </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>취업하면 월 수천만원을 주겠다는 고수익 보장 문구에 이끌려 범죄에 휘말린 피해자들이 발생했다. 사회 경험이 적은 이들이 비현실적인 제안을 분별하기 어려웠다는 점에 대한 논의가 있다.</t>
+          <t>법무법인 신결이 리뷰알바 및 영화리뷰 보이스피싱 피해 확산에 대응하기 위해 전담 TF를 구성했습니다. TF는 피해금 환급 절차 지원, 형사 고소 대리, 민사상 손해배상 청구, 집단 구제 전략 수립 등 다각적인 법률 지원을 제공하고 있습니다. 이는 보이스피싱 피해자들의 법적 구제를 돕기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방 특정 및 자력, 구체적인 피해 규모, 피해자 수, 진행 단계, 증거 유무)가 거의 파악되지 않습니다. 특히 상대방의 자력 여부가 불분명하여 투자 회수 가능성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충분)</t>
+          <t>보이스피싱 사기범의 책임은 명확하나, 상대방 특정 및 자력 확보가 매우 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. 다만, 집단적 피해 가능성이 있고 공적 절차(계좌 지급정지, 형사 고소)가 진행 중인 점은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[기자의 눈] 코스피 6000 시대 필요한 금융 기초 체력</t>
+          <t>법무법인 신결, 리뷰알바·영화리뷰 보이스피싱 확산에 전담 TF 긴급 가...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>enetnews.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89282</t>
+          <t>https://www.enetnews.co.kr/news/articleView.html?idxno=47398</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-02 00:19:02.902564+00:00</t>
+          <t>2026-03-04 01:22:43.608584+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr"/>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>학생 금융 그루밍 범죄 확산 우려 및 교육청 대응 논의</t>
+        </is>
+      </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>가짜 거래소가 수익금을 미끼로 수수료를 요구하는 방식으로 투자자들을 속이는 사기 수법이 보도되었습니다. 외형은 정상 플랫폼과 유사하며, 관리자 페이지 조작을 통해 피해자에게 가짜 수익을 보여주는 치밀한 방식을 사용합니다. 피해자들은 수익 기회를 놓칠까 하는 심리에 속아넘어가기 쉽습니다.</t>
+          <t>서울시의원이 학생들을 대상으로 한 금융 그루밍 범죄 확산에 대해 우려를 표하며 교육청의 선제적 대응을 촉구했습니다. 학생 명의 통장 개설 및 대여를 통한 금융사기 가담 구조가 심각한 문제로 지적되었으나, 학생들의 직접적인 피해 여부 및 규모는 아직 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하나(가짜 거래소의 사기 행위), 상대방의 자력 확보가 어려울 것으로 예상되어 투자 회수 가능성이 낮습니다. 집단적 피해 가능성은 있으나, 현재 공적 절차 진행 여부가 불분명하고 피해 규모도 미상입니다.</t>
+          <t>기사 내용만으로는 소송 상대방이 특정되지 않으며, 학생들의 직접적인 금전적 피해 규모 또한 불분명합니다. 주로 학생들이 금융사기에 가담하는 구조에 대한 우려를 표하고 있어, 소송금융 투자 대상으로서의 명확한 민사상 청구권 및 상대방 자력 요건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>“수익금 찾으려면 수수료 먼저 내세요”…가짜 거래소의 치밀한 덫</t>
+          <t>이소라 서울시의원  학생 금융 그루밍 범죄 확산, 교육청 선제 대응 나...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563759&amp;class=1&amp;grp=</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513710</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-01 12:25:29.604705+00:00</t>
+          <t>2026-03-04 01:10:10.183933+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>NFT 사기 유형에 대한 경고</t>
+          <t>피의자 신원 미특정, 수사 진행 중일 가능성</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>XRP 개발자가 정체불명의 NFT를 이용한 사기 수법에 대해 경고했다. 사기꾼들은 피해자의 지갑으로 NFT를 전송한 뒤, 특정 혜택이나 이벤트 참여권으로 위장하여 승인 과정에서 자산을 탈취하는 방식으로 접근한다. 이는 암호화폐 사용자들이 주의해야 할 새로운 유형의 사기 수법이다.</t>
+          <t>텔레그램 아이디를 이용한 투자 사기 사건으로, 실제 거래 없이 수익 그래프와 잔액을 조작하여 피해자들을 속였습니다. 현재까지 피의자들의 신원이 특정되지 않아 법적 조치에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>사기 주체가 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력 또한 불분명하다(적합 조건 2 미충족). 기사는 특정 사건의 피해 발생이 아닌 일반적인 NFT 사기 유형에 대한 경고이며, 피해 규모나 피해자 수(적합 조건 4 미충족), 공적 절차 진행 여부(적합 조건 6 미충족) 등 소송금융 투자에 필요한 구체적인 정보가 부족하다.</t>
+          <t>피의자들의 신원이 현재까지 특정되지 않아 소송 상대방을 특정할 수 없습니다. 이는 상대방 책임의 명확성(조건 1)과 자력(조건 2) 판단을 불가능하게 하며, 증거 확보 및 활용(조건 5)에도 중대한 장애가 됩니다. 소송금융 투자 대상으로서 기본적인 요건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>지갑에 갑자기 NFT가?… XRP 개발자, 가짜 '패스' 사기 경고</t>
+          <t>[단독]  저도 남편 몰래 투자했어요 …상담원 믿었다 '날벼락'</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433217</t>
+          <t>https://www.hankyung.com/article/202603023735i</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-01 12:20:30.077598+00:00</t>
+          <t>2026-03-02 12:23:28.914577+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
-      <c r="D145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D145" t="inlineStr"/>
+      <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>가짜 해외 거래소를 모방한 사기 플랫폼들이 투자자들에게 수십억 원의 수익을 미끼로 추가 입금을 유도하며 실제 수익금은 지급하지 않는 수법이 기승을 부리고 있다. 피해자들은 화면 속 수익을 확인하지만, 실제 통장에는 돈이 들어오지 않는 전형적인 사기 수법에 대한 경고성 기사이다.</t>
+          <t>취업하면 월 수천만원을 주겠다는 고수익 보장 문구에 이끌려 범죄에 휘말린 피해자들이 발생했다. 사회 경험이 적은 이들이 비현실적인 제안을 분별하기 어려웠다는 점에 대한 논의가 있다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>기사는 가짜 거래소 사기에 대한 경고로, 상대방의 책임은 명확하나 특정 가능한 피고가 없으며, 사기 조직의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건 1은 충족하나, 적합 조건 2 미충족 및 특정 피고 부재)</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자에 필요한 핵심 정보(상대방 특정 및 자력, 구체적인 피해 규모, 피해자 수, 진행 단계, 증거 유무)가 거의 파악되지 않습니다. 특히 상대방의 자력 여부가 불분명하여 투자 회수 가능성을 판단하기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 불충분)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>수십억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>“수익금 찾으려면 먼저 입금하세요”…가짜 거래소 3가지 경고 신호</t>
+          <t>[기자의 눈] 코스피 6000 시대 필요한 금융 기초 체력</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615410/?sc=Naver</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89282</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-01 00:23:53.869905+00:00</t>
+          <t>2026-03-02 00:19:02.902564+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>토스뱅크가 고수익을 미끼로 한 가짜 거래소 및 개인 계좌 투자 권유 사기에 대한 금융사기 예방 리포트를 발간했다. 사기범들은 유명 거래소를 사칭하고 수익률을 조작하며, 출금 시 수수료 선입금을 요구하거나 개인 계좌로 송금을 유도하는 수법을 사용한다. 토스뱅크는 금융소비자 정보포털 '파인'을 통해 제도권 금융회사 여부를 확인할 것을 당부했다.</t>
+          <t>가짜 거래소가 수익금을 미끼로 수수료를 요구하는 방식으로 투자자들을 속이는 사기 수법이 보도되었습니다. 외형은 정상 플랫폼과 유사하며, 관리자 페이지 조작을 통해 피해자에게 가짜 수익을 보여주는 치밀한 방식을 사용합니다. 피해자들은 수익 기회를 놓칠까 하는 심리에 속아넘어가기 쉽습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사기 사건이 아닌, 고수익 투자 사기 유형에 대한 일반적인 경고이다. 사기 주체가 구체적으로 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 실제 사기범들은 개인 계좌를 사용하므로 자력 확보가 어려울 가능성이 높다(적합 조건 2 미충족). 또한, 특정 사건에 대한 공적 절차 진행 여부도 파악되지 않는다(적합 조건 6 미충족).</t>
+          <t>상대방 책임은 명확하나(가짜 거래소의 사기 행위), 상대방의 자력 확보가 어려울 것으로 예상되어 투자 회수 가능성이 낮습니다. 집단적 피해 가능성은 있으나, 현재 공적 절차 진행 여부가 불분명하고 피해 규모도 미상입니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>‘가짜 숫자’에 속아 입금하는 순간 끝…수익금 출금 전 수수료 선입금...</t>
+          <t>“수익금 찾으려면 수수료 먼저 내세요”…가짜 거래소의 치밀한 덫</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260301501744?OutUrl=naver</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563759&amp;class=1&amp;grp=</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-01 00:21:04.075763+00:00</t>
+          <t>2026-03-01 12:25:29.604705+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 징역 3년 선고</t>
+          <t>NFT 사기 유형에 대한 경고</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>수사기관 관계자를 사칭하며 피해자들을 속인 보이스피싱 조직원 A씨에게 징역 3년이 선고되었다. 재판부는 보이스피싱이 불특정 다수의 피해자를 상대로 단기간에 방대한 피해를 양산하는 조직적 범죄임을 강조했다. A씨는 재판 과정에서 협박에 의해 범행을 저질렀다고 주장했다.</t>
+          <t>XRP 개발자가 정체불명의 NFT를 이용한 사기 수법에 대해 경고했다. 사기꾼들은 피해자의 지갑으로 NFT를 전송한 뒤, 특정 혜택이나 이벤트 참여권으로 위장하여 승인 과정에서 자산을 탈취하는 방식으로 접근한다. 이는 암호화폐 사용자들이 주의해야 할 새로운 유형의 사기 수법이다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원의 유죄 판결로 상대방의 책임은 명확하고(적합 조건 1), 조직적 범죄 특성상 다수의 피해자가 발생했으며(적합 조건 3), 형사 재판 과정에서 증거가 확보되었을 것(적합 조건 5). 그러나 소송금융의 핵심인 피해 회수를 위한 자력 있는 피고 특정 및 자산 확보가 매우 어려워 투자 적합도가 낮음.</t>
+          <t>사기 주체가 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 상대방의 자력 또한 불분명하다(적합 조건 2 미충족). 기사는 특정 사건의 피해 발생이 아닌 일반적인 NFT 사기 유형에 대한 경고이며, 피해 규모나 피해자 수(적합 조건 4 미충족), 공적 절차 진행 여부(적합 조건 6 미충족) 등 소송금융 투자에 필요한 구체적인 정보가 부족하다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>협박 당해 범행 주장한 보이스피싱 조직원…징역 3년 선고</t>
+          <t>지갑에 갑자기 NFT가?… XRP 개발자, 가짜 '패스' 사기 경고</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615485/?sc=Naver</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433217</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:45.449923+00:00</t>
+          <t>2026-03-01 12:20:30.077598+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 형사 재판 실형 선고</t>
+          <t>가짜 거래소 사기 피해 경고</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>라오스에 거점을 둔 보이스피싱 조직원이 협박에 의한 범행을 주장했으나, 의정부지법에서 범죄단체 가입 및 전기통신금융사기 피해 방지법 위반 혐의로 징역 3년의 실형을 선고받았습니다. 이 조직은 2022년부터 중국과 동남아에서 활동하며 피해자들을 속여 돈을 가로챘습니다. 재판부는 피고인이 범행 완성에 본질적으로 기여했다고 판단했습니다.</t>
+          <t>가짜 해외 거래소를 모방한 사기 플랫폼들이 투자자들에게 수십억 원의 수익을 미끼로 추가 입금을 유도하며 실제 수익금은 지급하지 않는 수법이 기승을 부리고 있다. 피해자들은 화면 속 수익을 확인하지만, 실제 통장에는 돈이 들어오지 않는 전형적인 사기 수법에 대한 경고성 기사이다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 범행 책임은 명확하고(적합 조건 1), 다수의 피해자가 발생했을 것으로 추정되며(적합 조건 3), 조직원 형사 재판을 통해 증거 확보 및 공적 절차 진행 사실이 확인되나(적합 조건 5, 6), 상대방인 보이스피싱 조직의 자력 부족 및 해외 거점으로 인한 배상 집행의 극심한 어려움이 예상되어 소송금융 투자로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>기사는 가짜 거래소 사기에 대한 경고로, 상대방의 책임은 명확하나 특정 가능한 피고가 없으며, 사기 조직의 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮음. (적합 조건 1은 충족하나, 적합 조건 2 미충족 및 특정 피고 부재)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 이상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>라오스 보이스피싱 조직원  협박에 범행  주장에도 '징역 3년' 실형</t>
+          <t>“수익금 찾으려면 먼저 입금하세요”…가짜 거래소 3가지 경고 신호</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/28/2026022890030.html</t>
+          <t>https://www.dailian.co.kr/news/view/1615410/?sc=Naver</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-02-28 12:20:31.719630+00:00</t>
+          <t>2026-03-01 00:23:53.869905+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>가상화폐 및 AI 관련 투자 사기 수법</t>
+          <t>토스뱅크 금융사기 예방 리포트 발간</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>AI 시범 테스트, 가상화폐 글로벌 프로젝트 등을 미끼로 가짜 거래소 화면을 통해 투자자를 현혹하고 출금을 불가능하게 하는 사기 수법이 기승을 부리고 있습니다. '조작된 데이터'로 수익률을 부풀려 피해자들의 전 재산을 노리는 방식입니다.</t>
+          <t>토스뱅크가 고수익을 미끼로 한 가짜 거래소 및 개인 계좌 투자 권유 사기에 대한 금융사기 예방 리포트를 발간했다. 사기범들은 유명 거래소를 사칭하고 수익률을 조작하며, 출금 시 수수료 선입금을 요구하거나 개인 계좌로 송금을 유도하는 수법을 사용한다. 토스뱅크는 금융소비자 정보포털 '파인'을 통해 제도권 금융회사 여부를 확인할 것을 당부했다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확한 사기 사건이나 (적합 조건 1), 기사에서 특정된 소송 상대방이 없어 자력 여부를 판단하기 어렵습니다 (부적합 조건). 또한, 공적 절차 진행 여부도 확인되지 않아 투자 위험이 높습니다.</t>
+          <t>이 기사는 특정 사기 사건이 아닌, 고수익 투자 사기 유형에 대한 일반적인 경고이다. 사기 주체가 구체적으로 특정되지 않아 상대방 책임이 명확하지 않고(적합 조건 1 미충족), 실제 사기범들은 개인 계좌를 사용하므로 자력 확보가 어려울 가능성이 높다(적합 조건 2 미충족). 또한, 특정 사건에 대한 공적 절차 진행 여부도 파악되지 않는다(적합 조건 6 미충족).</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>수익률 1300%의 환상, 당신의 전 재산을 노리는 '가짜 숫자의 덫'</t>
+          <t>‘가짜 숫자’에 속아 입금하는 순간 끝…수익금 출금 전 수수료 선입금...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>thefairnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=70270</t>
+          <t>https://www.segye.com/newsView/20260301501744?OutUrl=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-27 00:32:13.832659+00:00</t>
+          <t>2026-03-01 00:21:04.075763+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 신원 확보 및 소재 파악 주력</t>
+          <t>보이스피싱 조직원 징역 3년 선고</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>LA에서 고령자들을 대상으로 ATM 주의 분산 절도 범죄가 발생하고 있습니다. 용의자들은 피해자의 카드를 위조된 카드로 바꿔치기하여 수천 달러를 인출하며, 최근 83세 남성이 피해를 입었습니다. 경찰은 용의자들의 신원 확보 및 소재 파악에 주력하고 있습니다.</t>
+          <t>수사기관 관계자를 사칭하며 피해자들을 속인 보이스피싱 조직원 A씨에게 징역 3년이 선고되었다. 재판부는 보이스피싱이 불특정 다수의 피해자를 상대로 단기간에 방대한 피해를 양산하는 조직적 범죄임을 강조했다. A씨는 재판 과정에서 협박에 의해 범행을 저질렀다고 주장했다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>용의자들의 책임이 명확하고(적합 조건 1) 감시카메라 등 증거가 확보되었으며(적합 조건 5) 경찰 수사가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인 범죄자들로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
+          <t>보이스피싱 조직원의 유죄 판결로 상대방의 책임은 명확하고(적합 조건 1), 조직적 범죄 특성상 다수의 피해자가 발생했으며(적합 조건 3), 형사 재판 과정에서 증거가 확보되었을 것(적합 조건 5). 그러나 소송금융의 핵심인 피해 회수를 위한 자력 있는 피고 특정 및 자산 확보가 매우 어려워 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>수천 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>다수 (고령자들)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>LA서 고령자 상대 주의 분산 절도범죄 용의자 2명 수배</t>
+          <t>협박 당해 범행 주장한 보이스피싱 조직원…징역 3년 선고</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>radiokorea.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.radiokorea.com/news/article.php?uid=490705</t>
+          <t>https://www.dailian.co.kr/news/view/1615485/?sc=Naver</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:26.227525+00:00</t>
+          <t>2026-02-28 12:20:45.449923+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 현금 수거책 구속</t>
+          <t>보이스피싱 조직원 형사 재판 실형 선고</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>부산 남부경찰서가 주식 리딩방 사기 조직의 현금 수거책 A씨를 사기 혐의로 구속했다. A씨는 허위 정보에 속은 피해자 1명으로부터 1억원 상당을 가로채 주범에게 전달한 혐의를 받고 있다. 경찰은 피해자 진정서를 받아 수사에 착수했으며, 현재 수사가 진행 중이다.</t>
+          <t>라오스에 거점을 둔 보이스피싱 조직원이 협박에 의한 범행을 주장했으나, 의정부지법에서 범죄단체 가입 및 전기통신금융사기 피해 방지법 위반 혐의로 징역 3년의 실형을 선고받았습니다. 이 조직은 2022년부터 중국과 동남아에서 활동하며 피해자들을 속여 돈을 가로챘습니다. 재판부는 피고인이 범행 완성에 본질적으로 기여했다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 주범의 자력 여부가 불분명하여 회수 가능성이 낮다. 또한 피해자가 1명에 불과하고 피해 금액도 소송금융 투자 대상으로 '크다'고 보기 어려워 투자 매력도가 낮다.</t>
+          <t>보이스피싱 조직의 범행 책임은 명확하고(적합 조건 1), 다수의 피해자가 발생했을 것으로 추정되며(적합 조건 3), 조직원 형사 재판을 통해 증거 확보 및 공적 절차 진행 사실이 확인되나(적합 조건 5, 6), 상대방인 보이스피싱 조직의 자력 부족 및 해외 거점으로 인한 배상 집행의 극심한 어려움이 예상되어 소송금융 투자로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>1억원 상당</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>허위 정보 주고 1억원 가로챈 주식투자 사기…현금 수거책 구속</t>
+          <t>라오스 보이스피싱 조직원  협박에 범행  주장에도 '징역 3년' 실형</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260226187300051?input=1195m</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/28/2026022890030.html</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-26 12:38:20.459050+00:00</t>
+          <t>2026-02-28 12:20:31.719630+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
-      <c r="D152" t="inlineStr"/>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>범정부 TF 활동 및 입법 추진</t>
+          <t>가상화폐 및 AI 관련 투자 사기 수법</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>보이스피싱 발생 및 피해액이 최근 4개월간 전년 동기 대비 25% 감소했다는 소식입니다. 정부는 보이스피싱 범죄 예방과 피해 구제 실효성 확보를 위해 범정부 TF를 통해 입법에 속도를 내고 있으며, 신종 스캠 등에서도 국민들이 성과를 체감할 수 있도록 노력할 계획입니다.</t>
+          <t>AI 시범 테스트, 가상화폐 글로벌 프로젝트 등을 미끼로 가짜 거래소 화면을 통해 투자자를 현혹하고 출금을 불가능하게 하는 사기 수법이 기승을 부리고 있습니다. '조작된 데이터'로 수익률을 부풀려 피해자들의 전 재산을 노리는 방식입니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 범죄의 전반적인 발생 및 피해액 감소 추세와 정부의 예방 및 피해 구제 노력(범정부 TF, 입법 추진)에 대한 일반적인 보도입니다. 특정 사건이나 소송 대상이 되는 피고가 명확하지 않으며, 구체적인 피해자 집단이나 손해배상 청구의 근거가 될 만한 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 비교적 명확한 사기 사건이나 (적합 조건 1), 기사에서 특정된 소송 상대방이 없어 자력 여부를 판단하기 어렵습니다 (부적합 조건). 또한, 공적 절차 진행 여부도 확인되지 않아 투자 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>보이스피싱 발생·피해액 감소... 최근 4개월 전년 동기대비 25%↓</t>
+          <t>수익률 1300%의 환상, 당신의 전 재산을 노리는 '가짜 숫자의 덫'</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>ujeil.com</t>
+          <t>thefairnews.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>http://www.ujeil.com/news/articleView.html?idxno=381777</t>
+          <t>https://www.thefairnews.co.kr/news/articleView.html?idxno=70270</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-26 12:28:31.977379+00:00</t>
+          <t>2026-02-27 00:32:13.832659+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 대응 TF 운영, 경찰청 통합대응단 활동, 특별단속, 국제공조 강화, 입법 추진 등</t>
+          <t>경찰 수사 진행 중, 용의자 신원 확보 및 소재 파악 주력</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>정부의 강력한 대응으로 2025년 10월부터 2026년 1월까지 4개월 연속 보이스피싱 피해가 감소했다. 범정부 보이스피싱 대응 TF는 기존 대응체계를 보완하고 신종 스캠범죄에 특화된 방안을 논의 중이며, 경찰청, 금융위, 법무부, 검찰청 등 관계기관이 협력하여 예방, 단속, 처벌, 피해 환수 노력을 지속하고 있다.</t>
+          <t>LA에서 고령자들을 대상으로 ATM 주의 분산 절도 범죄가 발생하고 있습니다. 용의자들은 피해자의 카드를 위조된 카드로 바꿔치기하여 수천 달러를 인출하며, 최근 83세 남성이 피해를 입었습니다. 경찰은 용의자들의 신원 확보 및 소재 파악에 주력하고 있습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 집단적이고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 정부의 강력한 공적 절차가 진행 중이지만(적합 조건 6), 기사 내용만으로는 피해자들이 손해배상을 청구할 명확하고 자력 있는 상대방(피고)을 특정하기 어렵다(적합 조건 1, 2 미충족). 소송금융은 회수 가능성이 높은 피고를 전제로 하므로, 본 사건은 투자 대상으로 적합성이 낮다.</t>
+          <t>용의자들의 책임이 명확하고(적합 조건 1) 감시카메라 등 증거가 확보되었으며(적합 조건 5) 경찰 수사가 진행 중(적합 조건 6)인 점은 긍정적입니다. 그러나 상대방이 개인 범죄자들로 자력 확보가 불확실하여 소송금융 투자 회수 가능성이 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>4개월간 3,508억원 (2025년 10월~2026년 1월)</t>
+          <t>수천 달러</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>4개월간 6,108건 (2025년 10월~2026년 1월)</t>
+          <t>다수 (고령자들)</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>보이스피싱 피해, 4개월 연속 감소세... “정부 강력 대응 결과”</t>
+          <t>LA서 고령자 상대 주의 분산 절도범죄 용의자 2명 수배</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>boannews.com</t>
+          <t>radiokorea.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://www.boannews.com/media/view.asp?idx=142386&amp;kind=2</t>
+          <t>https://www.radiokorea.com/news/article.php?uid=490705</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-26 12:22:20.817720+00:00</t>
+          <t>2026-02-27 00:28:26.227525+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>GPU 절도 사건에 대한 경찰 수사 및 구속 진행 중이며, 절도범은 리딩방 투자사기 피해자로 고소장을 제출하여 관련 절차가 진행 중입니다.</t>
+          <t>경찰 수사 중, 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>40대 남성이 컴퓨터 부품점에서 1,700만원 상당의 고가 GPU를 훔쳐 구속되었습니다. 이 남성은 챗GPT의 조언을 받아 리딩방 투자사기 피해 계좌에 훔친 돈을 입금했다고 주장했으며, 실제 사기 피해자로 확인되었습니다. 경찰은 남성의 진술 신빙성을 확인하며 수사를 진행 중입니다.</t>
+          <t>부산 남부경찰서가 주식 리딩방 사기 조직의 현금 수거책 A씨를 사기 혐의로 구속했다. A씨는 허위 정보에 속은 피해자 1명으로부터 1억원 상당을 가로채 주범에게 전달한 혐의를 받고 있다. 경찰은 피해자 진정서를 받아 수사에 착수했으며, 현재 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>주요 사건인 GPU 절도는 형사 사건이며, 피고인(절도범)의 자력(상대방에게 자력이 충분함 조건 미충족)이 불충분하여 소송금융 투자 대상으로 부적합합니다. 또한 피해 규모(피해 규모가 큼 조건 미충족)도 소송금융 투자 기준에 미치지 못합니다. 절도범이 주장하는 리딩방 투자사기 사건은 상대방의 책임 및 자력, 전체 피해 규모에 대한 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
+          <t>상대방 책임은 명확하고 경찰 수사가 진행 중이나, 주범의 자력 여부가 불분명하여 회수 가능성이 낮다. 또한 피해자가 1명에 불과하고 피해 금액도 소송금융 투자 대상으로 '크다'고 보기 어려워 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>1,700만원</t>
+          <t>1억원 상당</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1명 (상점)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>GPU 절도범의 황당한 변명… 챗GPT가 조언해줘서</t>
+          <t>허위 정보 주고 1억원 가로챈 주식투자 사기…현금 수거책 구속</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH2026022606482981y</t>
+          <t>https://www.yna.co.kr/view/AKR20260226187300051?input=1195m</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-26 00:28:41.825105+00:00</t>
+          <t>2026-02-26 12:38:20.459050+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
-      <c r="D155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중 (절도 사건과 연계하여 사기 피해 주장 확인 중)</t>
+          <t>범정부 TF 활동 및 입법 추진</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기 피해를 주장하는 40대 남성이 챗GPT 조언에 따라 1700만 원 상당의 GPU를 훔쳐 구속되었다. 그는 훔친 물품을 처분한 돈을 사기 피해 계좌에 입금했다고 진술했으며, 경찰은 그의 주장을 확인하며 장물 행방을 추적 중이다.</t>
+          <t>보이스피싱 발생 및 피해액이 최근 4개월간 전년 동기 대비 25% 감소했다는 소식입니다. 정부는 보이스피싱 범죄 예방과 피해 구제 실효성 확보를 위해 범정부 TF를 통해 입법에 속도를 내고 있으며, 신종 스캠 등에서도 국민들이 성과를 체감할 수 있도록 노력할 계획입니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>피해자(A씨)가 주장하는 '리딩방 투자 사기' 사건의 경우, 상대방의 책임 명확성, 자력, 피해 규모(수억 원 이상)에 대한 정보가 기사에 부족하여 소송금융 적합 조건에 부합하지 않습니다 (적합 조건 1, 2, 4 미충족). 또한, 피해자가 절도 범행을 저질러 구속된 특이한 상황으로, 소송 진행의 복잡성과 투자 리스크가 매우 높습니다.</t>
+          <t>해당 기사는 보이스피싱 범죄의 전반적인 발생 및 피해액 감소 추세와 정부의 예방 및 피해 구제 노력(범정부 TF, 입법 추진)에 대한 일반적인 보도입니다. 특정 사건이나 소송 대상이 되는 피고가 명확하지 않으며, 구체적인 피해자 집단이나 손해배상 청구의 근거가 될 만한 사건이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>1700만원 상당 GPU 훔친 40대  챗GPT 조언에 따랐다  무슨 일</t>
+          <t>보이스피싱 발생·피해액 감소... 최근 4개월 전년 동기대비 25%↓</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ujeil.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25407364</t>
+          <t>http://www.ujeil.com/news/articleView.html?idxno=381777</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-25 12:50:48.267443+00:00</t>
+          <t>2026-02-26 12:28:31.977379+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>정부의 범정부 보이스피싱 대응 TF 운영 및 특별단속 진행 중</t>
+          <t>범정부 보이스피싱 대응 TF 운영, 경찰청 통합대응단 활동, 특별단속, 국제공조 강화, 입법 추진 등</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>정부는 지난해 10월부터 올해 1월까지 4개월 연속 보이스피싱 발생 건수와 피해액이 각각 25%, 22.4% 감소했다고 발표했습니다. 이는 경찰청 통합대응단 운영, 불법 전화번호 긴급차단, 특별단속 등 범정부적 대응의 결과로 분석됩니다. 다만, 신종 스캠 범죄 확산 우려에 따라 추가 대응 방안을 논의하고 법인계좌 및 대포폰 관리 강화, 피해구제 입법 가속화를 추진할 예정입니다.</t>
+          <t>정부의 강력한 대응으로 2025년 10월부터 2026년 1월까지 4개월 연속 보이스피싱 피해가 감소했다. 범정부 보이스피싱 대응 TF는 기존 대응체계를 보완하고 신종 스캠범죄에 특화된 방안을 논의 중이며, 경찰청, 금융위, 법무부, 검찰청 등 관계기관이 협력하여 예방, 단속, 처벌, 피해 환수 노력을 지속하고 있다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱이라는 일반적인 범죄 현황과 정부의 대응 노력을 다루고 있습니다. 소송금융의 핵심인 특정하고 자력 있는 피고를 상대로 한 소송 기회를 포착하기 어렵습니다. 피해자 수는 많고(적합 조건 3) 총 피해액도 크지만(적합 조건 4), 실제 가해자인 보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>보이스피싱 피해는 집단적이고(적합 조건 3) 피해 규모가 매우 크며(적합 조건 4), 정부의 강력한 공적 절차가 진행 중이지만(적합 조건 6), 기사 내용만으로는 피해자들이 손해배상을 청구할 명확하고 자력 있는 상대방(피고)을 특정하기 어렵다(적합 조건 1, 2 미충족). 소송금융은 회수 가능성이 높은 피고를 전제로 하므로, 본 사건은 투자 대상으로 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>3,508억 원 (4개월간 총 피해액)</t>
+          <t>4개월간 3,508억원 (2025년 10월~2026년 1월)</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>6,108건 (4개월간 총 발생 건수)</t>
+          <t>4개월간 6,108건 (2025년 10월~2026년 1월)</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>정부 “보이스피싱 피해 4개월 연속 감소…전년 대비 25% 줄어”</t>
+          <t>보이스피싱 피해, 4개월 연속 감소세... “정부 강력 대응 결과”</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>boannews.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493505&amp;ref=A</t>
+          <t>http://www.boannews.com/media/view.asp?idx=142386&amp;kind=2</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:03.928202+00:00</t>
+          <t>2026-02-26 12:22:20.817720+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>범정부 보이스피싱 대응 TF 운영, 수사 및 입법 절차 진행 중</t>
+          <t>GPU 절도 사건에 대한 경찰 수사 및 구속 진행 중이며, 절도범은 리딩방 투자사기 피해자로 고소장을 제출하여 관련 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>국내 보이스피싱 범죄 발생 건수와 피해액이 4개월 연속 감소했으며, 정부는 범정부 보이스피싱 대응 TF를 통해 신종 스캠 범죄에 대한 특화된 대응 방안을 논의했습니다. 경찰청, 금융위원회, 법무부, 검찰청 등 관계 기관이 협력하여 불법 전화번호 차단, 특별 단속, 국제 공조 강화 및 피해 구제 시스템 구축에 힘쓰고 있습니다.</t>
+          <t>40대 남성이 컴퓨터 부품점에서 1,700만원 상당의 고가 GPU를 훔쳐 구속되었습니다. 이 남성은 챗GPT의 조언을 받아 리딩방 투자사기 피해 계좌에 훔친 돈을 입금했다고 주장했으며, 실제 사기 피해자로 확인되었습니다. 경찰은 남성의 진술 신빙성을 확인하며 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하지만, 소송 상대방이 특정되지 않은 범죄 조직이므로 자력이 충분한 피고를 특정하기 어렵습니다(적합 조건 1, 2 미충족). 기사는 정부의 범죄 대응 및 예방 노력에 초점을 맞추고 있어, 피해자들이 소송을 통해 배상을 받을 수 있는 명확한 대상이나 경로를 제시하지 않습니다.</t>
+          <t>주요 사건인 GPU 절도는 형사 사건이며, 피고인(절도범)의 자력(상대방에게 자력이 충분함 조건 미충족)이 불충분하여 소송금융 투자 대상으로 부적합합니다. 또한 피해 규모(피해 규모가 큼 조건 미충족)도 소송금융 투자 기준에 미치지 못합니다. 절도범이 주장하는 리딩방 투자사기 사건은 상대방의 책임 및 자력, 전체 피해 규모에 대한 정보가 부족하여 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>3508억원 (4개월간)</t>
+          <t>1,700만원</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>6108건 (4개월간)</t>
+          <t>1명 (상점)</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>국내 보이스피싱 범죄 4개월 연속 감소…신종 스캠, 대응 강화</t>
+          <t>GPU 절도범의 황당한 변명… 챗GPT가 조언해줘서</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260225_0003526617</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH2026022606482981y</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-25 12:28:24.871667+00:00</t>
+          <t>2026-02-26 00:28:41.825105+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>경찰/검찰 수사 진행 중일 가능성 높음</t>
+          <t>경찰 수사 진행 중 (절도 사건과 연계하여 사기 피해 주장 확인 중)</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>명의도용 구제를 명목으로 원격제어 앱을 설치하게 하고 검찰 직원을 사칭하여 피해자들의 전 재산을 편취한 대규모 금융사기 사건입니다. '일본 여성'을 이용한 유인책으로 한국 남성들이 100억 원 상당의 피해를 입은 것으로 보도되었습니다.</t>
+          <t>리딩방 투자 사기 피해를 주장하는 40대 남성이 챗GPT 조언에 따라 1700만 원 상당의 GPU를 훔쳐 구속되었다. 그는 훔친 물품을 처분한 돈을 사기 피해 계좌에 입금했다고 진술했으며, 경찰은 그의 주장을 확인하며 장물 행방을 추적 중이다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)로 보이나, 상대방이 특정 기업이나 기관이 아닌 사기 일당으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 조건인 상대방의 자력 충분(적합 조건 2)에 부합하지 않습니다.</t>
+          <t>피해자(A씨)가 주장하는 '리딩방 투자 사기' 사건의 경우, 상대방의 책임 명확성, 자력, 피해 규모(수억 원 이상)에 대한 정보가 기사에 부족하여 소송금융 적합 조건에 부합하지 않습니다 (적합 조건 1, 2, 4 미충족). 또한, 피해자가 절도 범행을 저질러 구속된 특이한 상황으로, 소송 진행의 복잡성과 투자 리스크가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>100억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>'日 여성' 유혹에 홀라당 넘어간 한국 남자들…100억 털렸다</t>
+          <t>1700만원 상당 GPU 훔친 40대  챗GPT 조언에 따랐다  무슨 일</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602253311i</t>
+          <t>https://www.joongang.co.kr/article/25407364</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-02-25 12:16:25.952911+00:00</t>
+          <t>2026-02-25 12:50:48.267443+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
-      <c r="D159" t="inlineStr"/>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>금융기관의 보이스피싱 예방 시스템 고도화 및 협력 강화 노력 진행 중</t>
+          <t>정부의 범정부 보이스피싱 대응 TF 운영 및 특별단속 진행 중</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>KB국민은행, 카카오뱅크, 우리은행 등 금융권이 AI 기반 이상거래 탐지 시스템 고도화, 통신사 및 경찰과의 협업을 통해 보이스피싱 등 비대면 금융사기 예방에 나서고 있습니다. 이를 통해 지난해 수천억 원 규모의 금융 피해를 예방하는 성과를 거두었으며, 사전 예방에 중점을 둔 보안 인프라를 구축하고 있습니다.</t>
+          <t>정부는 지난해 10월부터 올해 1월까지 4개월 연속 보이스피싱 발생 건수와 피해액이 각각 25%, 22.4% 감소했다고 발표했습니다. 이는 경찰청 통합대응단 운영, 불법 전화번호 긴급차단, 특별단속 등 범정부적 대응의 결과로 분석됩니다. 다만, 신종 스캠 범죄 확산 우려에 따라 추가 대응 방안을 논의하고 법인계좌 및 대포폰 관리 강화, 피해구제 입법 가속화를 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>본 기사는 금융기관의 보이스피싱 예방 노력에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 될 만한 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>본 기사는 보이스피싱이라는 일반적인 범죄 현황과 정부의 대응 노력을 다루고 있습니다. 소송금융의 핵심인 특정하고 자력 있는 피고를 상대로 한 소송 기회를 포착하기 어렵습니다. 피해자 수는 많고(적합 조건 3) 총 피해액도 크지만(적합 조건 4), 실제 가해자인 보이스피싱 조직은 특정 및 추적이 어렵고 자력 확보 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3,508억 원 (4개월간 총 피해액)</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6,108건 (4개월간 총 발생 건수)</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[비바100] AI에 업무협약까지…금융권, 보이스피싱 예방도 가지각색</t>
+          <t>정부 “보이스피싱 피해 4개월 연속 감소…전년 대비 25% 줄어”</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260224500035</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493505&amp;ref=A</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-02-25 00:48:30.498560+00:00</t>
+          <t>2026-02-25 12:29:03.928202+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
-      <c r="D160" t="inlineStr"/>
-      <c r="E160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>범정부 보이스피싱 대응 TF 운영, 수사 및 입법 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>농협은행 인천본부가 교육공무직원 120여 명을 대상으로 보이스피싱 예방 교육을 실시했습니다. 금융사기 주요 유형과 실제 사례, 피해 대처 요령 등을 소개하며 지역사회 금융사기 피해 감소에 기여하고자 합니다. 앞으로도 지역 기관과 협력하여 예방 교육을 지속할 계획입니다.</t>
+          <t>국내 보이스피싱 범죄 발생 건수와 피해액이 4개월 연속 감소했으며, 정부는 범정부 보이스피싱 대응 TF를 통해 신종 스캠 범죄에 대한 특화된 대응 방안을 논의했습니다. 경찰청, 금융위원회, 법무부, 검찰청 등 관계 기관이 협력하여 불법 전화번호 차단, 특별 단속, 국제 공조 강화 및 피해 구제 시스템 구축에 힘쓰고 있습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 보도가 아닌, 보이스피싱 예방 교육 실시 소식입니다. 따라서 소송의 대상이 되는 특정 상대방, 피해 사실, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하지만, 소송 상대방이 특정되지 않은 범죄 조직이므로 자력이 충분한 피고를 특정하기 어렵습니다(적합 조건 1, 2 미충족). 기사는 정부의 범죄 대응 및 예방 노력에 초점을 맞추고 있어, 피해자들이 소송을 통해 배상을 받을 수 있는 명확한 대상이나 경로를 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3508억원 (4개월간)</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6108건 (4개월간)</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>농협은행 인천본부, 교육공무직원 대상 보이스피싱 예방 교육</t>
+          <t>국내 보이스피싱 범죄 4개월 연속 감소…신종 스캠, 대응 강화</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260224500537</t>
+          <t>https://www.newsis.com/view/NISX20260225_0003526617</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-24 12:28:42.293629+00:00</t>
+          <t>2026-02-25 12:28:24.871667+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>금융사기 예방을 위한 기관 협력</t>
+          <t>경찰/검찰 수사 진행 중일 가능성 높음</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>BNK경남은행 양산금융센터와 양산경찰서가 전기통신 금융사기 피해 예방 및 확산 방지를 위한 업무 협약을 체결했다. 양 기관은 고액 인출·이체 고객 선제적 확인 및 의심 고객 신고, 신속 출동 및 범인 검거 협력 등을 통해 지역민의 재산을 보호하고 금융사기 범죄 근절에 공동의 노력을 기울이기로 했다.</t>
+          <t>명의도용 구제를 명목으로 원격제어 앱을 설치하게 하고 검찰 직원을 사칭하여 피해자들의 전 재산을 편취한 대규모 금융사기 사건입니다. '일본 여성'을 이용한 유인책으로 한국 남성들이 100억 원 상당의 피해를 입은 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>해당 기사는 BNK경남은행과 양산경찰서가 전기통신 금융사기 피해 예방을 위해 업무 협약을 체결했다는 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 다수의 피해자가 발생한 집단적 피해(적합 조건 3)로 보이나, 상대방이 특정 기업이나 기관이 아닌 사기 일당으로 자력 확보가 어려워 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융의 핵심 조건인 상대방의 자력 충분(적합 조건 2)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>BNK경남은행-양산경찰서, 전기통신 금융사기 피해 예방 업무 협력</t>
+          <t>'日 여성' 유혹에 홀라당 넘어간 한국 남자들…100억 털렸다</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=92166</t>
+          <t>https://www.hankyung.com/article/202602253311i</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-24 12:23:20.565987+00:00</t>
+          <t>2026-02-25 12:16:25.952911+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
-      <c r="D162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
-          <t>경찰 신고 및 수사 진행 중</t>
+          <t>금융기관의 보이스피싱 예방 시스템 고도화 및 협력 강화 노력 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>한 시민이 카페에서 보이스피싱 현장을 목격하고 경찰에 신고하여 수사가 시작되었습니다. 피해자가 현금다발을 수거책에게 전달하려던 상황이었으며, 경찰이 현장에 출동했습니다.</t>
+          <t>KB국민은행, 카카오뱅크, 우리은행 등 금융권이 AI 기반 이상거래 탐지 시스템 고도화, 통신사 및 경찰과의 협업을 통해 보이스피싱 등 비대면 금융사기 예방에 나서고 있습니다. 이를 통해 지난해 수천억 원 규모의 금융 피해를 예방하는 성과를 거두었으며, 사전 예방에 중점을 둔 보안 인프라를 구축하고 있습니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>보이스피싱 사건으로 상대방의 책임은 명확하나 (적합 조건 1번), 소송금융의 핵심 조건인 자력 있는 피고 특정 및 민사상 손해배상 청구의 실현 가능성이 매우 낮습니다 (적합 조건 2번 미충족). 주로 형사 처벌에 중점을 두는 사건으로, 민사적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>본 기사는 금융기관의 보이스피싱 예방 노력에 대한 내용으로, 특정 피해 사건이나 소송의 대상이 될 만한 책임 주체가 명확히 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재하며, 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>카페서 들린 수상한 대화… 이거 설마  딱 걸렸다</t>
+          <t>[비바100] AI에 업무협약까지…금융권, 보이스피싱 예방도 가지각색</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452513&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.viva100.com/article/20260224500035</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-24 00:19:15.924719+00:00</t>
+          <t>2026-02-25 00:48:30.498560+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
-      <c r="D163" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr"/>
       <c r="F163" t="inlineStr">
         <is>
-          <t>MG새마을금고 직원들이 5000만원 상당의 보이스피싱 피해를 예방하여 고객의 재산을 보호했습니다. 피해자가 불상의 인물과 통화하며 계좌 해지를 요청하고 현금을 인출하려던 것을 수상히 여겨 범죄를 직감하고 신고했습니다.</t>
+          <t>농협은행 인천본부가 교육공무직원 120여 명을 대상으로 보이스피싱 예방 교육을 실시했습니다. 금융사기 주요 유형과 실제 사례, 피해 대처 요령 등을 소개하며 지역사회 금융사기 피해 감소에 기여하고자 합니다. 앞으로도 지역 기관과 협력하여 예방 교육을 지속할 계획입니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>본 기사는 보이스피싱 피해를 예방한 사례로, 실제 금전적 손실이 발생하지 않아 소송금융 투자의 핵심 전제인 '피해 규모' (적합 조건 4)가 존재하지 않습니다. 또한, 소송 상대방이 특정되지 않고 자력도 불분명하여 (적합 조건 1, 2) 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 보도가 아닌, 보이스피싱 예방 교육 실시 소식입니다. 따라서 소송의 대상이 되는 특정 상대방, 피해 사실, 피해 규모 등이 전혀 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>0원 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>0명 (피해 예방)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>마산중부경찰서, 보이스피싱 예방 MG새마을금고 직원 2명 포상</t>
+          <t>농협은행 인천본부, 교육공무직원 대상 보이스피싱 예방 교육</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630991</t>
+          <t>https://www.nongmin.com/article/20260224500537</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-23 12:33:37.861634+00:00</t>
+          <t>2026-02-24 12:28:42.293629+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
-      <c r="D164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
-          <t>경찰청 분석 및 수사 진행 중</t>
+          <t>금융사기 예방을 위한 기관 협력</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>최근 10년간 보이스피싱 피해가 꾸준히 증가했으며, 특히 60대 이상 고령층의 피해가 약 5배 급증했습니다. 과거 대출 사기에서 기관 사칭 범죄로 수법이 진화했으며, 고령층의 권위 순응 경향, 사회적 고립, 디지털 격차 등이 피해를 키우는 요인으로 분석됩니다. 경찰청은 관련 수사를 진행 중이며, 피해 예방 교육 및 제도적 지원의 중요성이 강조되고 있습니다.</t>
+          <t>BNK경남은행 양산금융센터와 양산경찰서가 전기통신 금융사기 피해 예방 및 확산 방지를 위한 업무 협약을 체결했다. 양 기관은 고액 인출·이체 고객 선제적 확인 및 의심 고객 신고, 신속 출동 및 범인 검거 협력 등을 통해 지역민의 재산을 보호하고 금융사기 범죄 근절에 공동의 노력을 기울이기로 했다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>피싱 범죄의 특성상 상대방(범죄자)의 신원 특정 및 자력 확보가 매우 어렵습니다. 이는 소송금융의 핵심 적합 조건인 '상대방 책임 명확' 및 '상대방 자력 충분'을 충족하기 어렵게 만듭니다. 비록 다수의 피해자와 경찰 수사가 진행 중이지만, 민사상 손해배상 청구 및 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 BNK경남은행과 양산경찰서가 전기통신 금융사기 피해 예방을 위해 업무 협약을 체결했다는 내용으로, 특정 피해 사건이나 소송 대상이 존재하지 않습니다. 따라서 적합 조건 중 어느 하나도 해당하지 않으며, 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>수천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>진화한 피싱범죄, 노년층 노린다...60대 피해 10년새 5배 급증</t>
+          <t>BNK경남은행-양산경찰서, 전기통신 금융사기 피해 예방 업무 협력</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>sisacast.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260223500397</t>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=92166</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-23 12:30:49.831901+00:00</t>
+          <t>2026-02-24 12:23:20.565987+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>보이스피싱 자금 세탁 혐의로 30대 A씨 징역 3년 선고</t>
+          <t>경찰 신고 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억원의 사기 피해금을 세탁한 혐의로 징역 3년을 선고받았다. 이 사건은 보이스피싱 범죄의 전형적인 형태로, 피해자들의 손해배상 청구 가능성은 있으나 실제 피해금 회수에는 어려움이 예상된다.</t>
+          <t>한 시민이 카페에서 보이스피싱 현장을 목격하고 경찰에 신고하여 수사가 시작되었습니다. 피해자가 현금다발을 수거책에게 전달하려던 상황이었으며, 경찰이 현장에 출동했습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>피고인 A씨는 유죄 판결을 받았고 피해 규모가 크지만 (적합 조건 1, 4, 5, 6 충족), 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. (적합 조건 2 미충족)</t>
+          <t>보이스피싱 사건으로 상대방의 책임은 명확하나 (적합 조건 1번), 소송금융의 핵심 조건인 자력 있는 피고 특정 및 민사상 손해배상 청구의 실현 가능성이 매우 낮습니다 (적합 조건 2번 미충족). 주로 형사 처벌에 중점을 두는 사건으로, 민사적 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>13억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>보이스피싱 자금 세탁 30대 징역 3년 선고</t>
+          <t>카페서 들린 수상한 대화… 이거 설마  딱 걸렸다</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184102</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008452513&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-23 00:27:36.193662+00:00</t>
+          <t>2026-02-24 00:19:15.924719+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>NH투자증권의 피해보상 완료</t>
+          <t>보이스피싱 피해가 은행 직원의 기지로 예방되어 실제 금전적 손실은 발생하지 않았습니다.</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>옵티머스 펀드는 공공기관 매출채권에 투자한다고 속여 자금을 모은 사기 사건으로, 최대 판매사인 NH투자증권이 개인 투자자들에게 약 3천억원을 피해보상했습니다. 이 사건은 현재 강호동 농협회장의 NH투자증권 대표 내정설과 관련하여 과거 임원이었던 인물의 책임론이 재조명되는 계기가 되고 있습니다.</t>
+          <t>MG새마을금고 직원들이 5000만원 상당의 보이스피싱 피해를 예방하여 고객의 재산을 보호했습니다. 피해자가 불상의 인물과 통화하며 계좌 해지를 요청하고 현금을 인출하려던 것을 수상히 여겨 범죄를 직감하고 신고했습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 사태는 상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 여러 적합 조건을 충족했으나, 기사 내용상 NH투자증권이 이미 개인 투자자들에게 약 3천억원을 피해보상한 것으로 보아 사건의 주요 부분이 이미 해결되었거나 종결 단계에 있을 가능성이 높습니다. 따라서 새로운 소송금융 투자 기회를 발굴하기에는 적합성이 낮습니다.</t>
+          <t>본 기사는 보이스피싱 피해를 예방한 사례로, 실제 금전적 손실이 발생하지 않아 소송금융 투자의 핵심 전제인 '피해 규모' (적합 조건 4)가 존재하지 않습니다. 또한, 소송 상대방이 특정되지 않고 자력도 불분명하여 (적합 조건 1, 2) 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>약 3천억원</t>
+          <t>0원 (피해 예방)</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>개인 투자자 다수</t>
+          <t>0명 (피해 예방)</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>강호동 농협회장의 '개혁 의지' 의심받는 NH투자증권 대표 내정설</t>
+          <t>마산중부경찰서, 보이스피싱 예방 MG새마을금고 직원 2명 포상</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=224798</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630991</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-23 00:16:52.260351+00:00</t>
+          <t>2026-02-23 12:33:37.861634+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>수사기관의 공식적인 피해 파악 및 수사 진행 중, 계좌 지급정지 제도 악용 사례 발생</t>
+          <t>경찰청 분석 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 1조2578억원으로 폭증하며 금융사기가 심각한 사회 문제로 부상했습니다. 금융상품의 복잡성, 정보 격차, 모바일 뱅킹 발달, AI 딥페이크 기술 악용 등이 복합적으로 작용하며 피해가 확산되고 있습니다. 사기범들은 심리적 가스라이팅과 계좌 지급정지 제도 악용 등 치밀한 수법으로 피해자들을 노리고 있습니다.</t>
+          <t>최근 10년간 보이스피싱 피해가 꾸준히 증가했으며, 특히 60대 이상 고령층의 피해가 약 5배 급증했습니다. 과거 대출 사기에서 기관 사칭 범죄로 수법이 진화했으며, 고령층의 권위 순응 경향, 사회적 고립, 디지털 격차 등이 피해를 키우는 요인으로 분석됩니다. 경찰청은 관련 수사를 진행 중이며, 피해 예방 교육 및 제도적 지원의 중요성이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>금융사기 피해 규모가 연간 1조원 이상으로 매우 크고(적합 조건 4), 다수의 피해자가 발생하며(적합 조건 3), 수사기관의 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 소송 상대방인 금융사기범들이 특정하기 어렵고 자력 또한 불분명하여(적합 조건 1, 2 미충족) 실제 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 위험 요소입니다.</t>
+          <t>피싱 범죄의 특성상 상대방(범죄자)의 신원 특정 및 자력 확보가 매우 어렵습니다. 이는 소송금융의 핵심 적합 조건인 '상대방 책임 명확' 및 '상대방 자력 충분'을 충족하기 어렵게 만듭니다. 비록 다수의 피해자와 경찰 수사가 진행 중이지만, 민사상 손해배상 청구 및 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>연간 1조2578억원 (총 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 이상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>‘포모’의 빈틈을 노리는 것 [뉴노멀-2030 빅데이터]</t>
+          <t>진화한 피싱범죄, 노년층 노린다...60대 피해 10년새 5배 급증</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/opinion/column/1245970.html</t>
+          <t>https://www.nongmin.com/article/20260223500397</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-22 12:31:57.510531+00:00</t>
+          <t>2026-02-23 12:30:49.831901+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 예방 완료</t>
+          <t>보이스피싱 자금 세탁 혐의로 30대 A씨 징역 3년 선고</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>마산중부경찰서가 MG새마을금고 은행원 2명에게 보이스피싱 피해 예방에 기여한 공로로 감사장을 전달했다. 은행원들은 5천만원 상당의 현금 인출을 시도하는 피해자를 수상히 여겨 경찰에 신고, 피해를 막았다. 경찰은 금융기관과의 긴밀한 협조를 당부했다.</t>
+          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억원의 사기 피해금을 세탁한 혐의로 징역 3년을 선고받았다. 이 사건은 보이스피싱 범죄의 전형적인 형태로, 피해자들의 손해배상 청구 가능성은 있으나 실제 피해금 회수에는 어려움이 예상된다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 피해를 성공적으로 예방한 사례로, 실제 피해 금액이 발생하지 않았습니다. 따라서 소송금융의 핵심 대상인 손해배상 청구권이 존재하지 않으며, 특정 가능한 피고(상대방)도 없습니다. (적합 조건 1, 2, 4 불충족)</t>
+          <t>피고인 A씨는 유죄 판결을 받았고 피해 규모가 크지만 (적합 조건 1, 4, 5, 6 충족), 보이스피싱 조직의 특성상 상대방의 자력 확보가 어려워 피해금 회수 가능성이 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다. (적합 조건 2 미충족)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>0원 (5천만원 피해 예방)</t>
+          <t>13억원</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>0명 (1명 피해 예방)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>마산중부서, 고액 보이스피싱 피해 예방 은행원 2명에 감사장 전달</t>
+          <t>보이스피싱 자금 세탁 30대 징역 3년 선고</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=465935</t>
+          <t>https://news.knn.co.kr/news/article/184102</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-02-22 12:27:24.963803+00:00</t>
+          <t>2026-02-23 00:27:36.193662+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>보이스피싱 조직원 형사 재판 1심 판결 선고</t>
+          <t>NH투자증권의 피해보상 완료</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억 원을 인출, 자금 세탁한 혐의로 징역 3년을 선고받았다. 재판부는 A씨의 행위로 범죄 수익금 환수에 큰 지장이 초래되었다고 밝혔다. 피해자들은 금융·수사기관 사칭 수법에 속아 돈을 전달했다.</t>
+          <t>옵티머스 펀드는 공공기관 매출채권에 투자한다고 속여 자금을 모은 사기 사건으로, 최대 판매사인 NH투자증권이 개인 투자자들에게 약 3천억원을 피해보상했습니다. 이 사건은 현재 강호동 농협회장의 NH투자증권 대표 내정설과 관련하여 과거 임원이었던 인물의 책임론이 재조명되는 계기가 되고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>피고의 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1, 5, 6 충족), 법원에서 '범죄 수익금 환수에 큰 지장을 초래했다'고 명시하여 실제 피해 회복 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성(적합 조건 2)이 결여되고 '기타 투자 어려운 이유'에 해당하여 부적합하다. 또한, 피해자 수가 5명으로 집단적 피해(적합 조건 3)로 보기 어렵다.</t>
+          <t>옵티머스 펀드 사태는 상대방 책임 명확, 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 여러 적합 조건을 충족했으나, 기사 내용상 NH투자증권이 이미 개인 투자자들에게 약 3천억원을 피해보상한 것으로 보아 사건의 주요 부분이 이미 해결되었거나 종결 단계에 있을 가능성이 높습니다. 따라서 새로운 소송금융 투자 기회를 발굴하기에는 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>13억 원</t>
+          <t>약 3천억원</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>개인 투자자 다수</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+          <t>강호동 농협회장의 '개혁 의지' 의심받는 NH투자증권 대표 내정설</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260220131000052?input=1195m</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=224798</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-02-22 00:38:45.753789+00:00</t>
+          <t>2026-02-23 00:16:52.260351+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄자들에 대한 형사 절차 진행 및 수감</t>
+          <t>수사기관의 공식적인 피해 파악 및 수사 진행 중, 계좌 지급정지 제도 악용 사례 발생</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>수용자 문예지 심사 과정에서 보이스피싱 피해자가 매우 많다는 사실이 확인되었습니다. 구치소와 교도소에 수감되는 보이스피싱 범죄자들이 늘고 있어 사회적 문제로 인식되고 있습니다.</t>
+          <t>지난해 보이스피싱 피해액이 1조2578억원으로 폭증하며 금융사기가 심각한 사회 문제로 부상했습니다. 금융상품의 복잡성, 정보 격차, 모바일 뱅킹 발달, AI 딥페이크 기술 악용 등이 복합적으로 작용하며 피해가 확산되고 있습니다. 사기범들은 심리적 가스라이팅과 계좌 지급정지 제도 악용 등 치밀한 수법으로 피해자들을 노리고 있습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>다수의 피해자와 범죄자들에 대한 형사 절차 진행 등 적합 조건이 일부 존재하나, 소송금융의 핵심인 상대방(개별 보이스피싱 범죄자)의 자력 확보가 어려워 투자 회수 가능성이 낮습니다. 특정 대기업이나 기관을 상대로 한 집단소송 형태가 아니므로 투자 매력이 떨어집니다.</t>
+          <t>금융사기 피해 규모가 연간 1조원 이상으로 매우 크고(적합 조건 4), 다수의 피해자가 발생하며(적합 조건 3), 수사기관의 공적 절차가 진행 중(적합 조건 6)이라는 점은 긍정적입니다. 그러나 소송 상대방인 금융사기범들이 특정하기 어렵고 자력 또한 불분명하여(적합 조건 1, 2 미충족) 실제 투자 대상으로서의 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 위험 요소입니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 1조2578억원 (총 피해액)</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>눈 뜨고 코 베어 갈 세상, 친구 따라 강남 갔다가는…[일요일 새벽詩]</t>
+          <t>‘포모’의 빈틈을 노리는 것 [뉴노멀-2030 빅데이터]</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309273</t>
+          <t>https://www.hani.co.kr/arti/opinion/column/1245970.html</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-02-22 00:37:22.302141+00:00</t>
+          <t>2026-02-22 12:31:57.510531+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해 예방 완료</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>마산중부경찰서가 MG새마을금고 은행원 2명에게 보이스피싱 피해 예방에 기여한 공로로 감사장을 전달했다. 은행원들은 5천만원 상당의 현금 인출을 시도하는 피해자를 수상히 여겨 경찰에 신고, 피해를 막았다. 경찰은 금융기관과의 긴밀한 협조를 당부했다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>해당 기사는 보이스피싱 피해를 성공적으로 예방한 사례로, 실제 피해 금액이 발생하지 않았습니다. 따라서 소송금융의 핵심 대상인 손해배상 청구권이 존재하지 않으며, 특정 가능한 피고(상대방)도 없습니다. (적합 조건 1, 2, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>0원 (5천만원 피해 예방)</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>0명 (1명 피해 예방)</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>마산중부서, 고액 보이스피싱 피해 예방 은행원 2명에 감사장 전달</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=465935</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:27:24.963803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원 형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>30대 A씨가 보이스피싱 조직의 환전 관리책으로 활동하며 피해자 5명으로부터 13억 원을 인출, 자금 세탁한 혐의로 징역 3년을 선고받았다. 재판부는 A씨의 행위로 범죄 수익금 환수에 큰 지장이 초래되었다고 밝혔다. 피해자들은 금융·수사기관 사칭 수법에 속아 돈을 전달했다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>피고의 책임은 형사 재판을 통해 명확히 입증되었으나 (적합 조건 1, 5, 6 충족), 법원에서 '범죄 수익금 환수에 큰 지장을 초래했다'고 명시하여 실제 피해 회복 가능성이 매우 낮다. 이는 소송금융 투자에 있어 핵심적인 회수 가능성(적합 조건 2)이 결여되고 '기타 투자 어려운 이유'에 해당하여 부적합하다. 또한, 피해자 수가 5명으로 집단적 피해(적합 조건 3)로 보기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>13억 원</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해금 13억 인출해 돈 세탁한 30대, 징역 3년 선고</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260220131000052?input=1195m</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:38:45.753789+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr"/>
+      <c r="D173" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>보이스피싱 범죄자들에 대한 형사 절차 진행 및 수감</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>수용자 문예지 심사 과정에서 보이스피싱 피해자가 매우 많다는 사실이 확인되었습니다. 구치소와 교도소에 수감되는 보이스피싱 범죄자들이 늘고 있어 사회적 문제로 인식되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>다수의 피해자와 범죄자들에 대한 형사 절차 진행 등 적합 조건이 일부 존재하나, 소송금융의 핵심인 상대방(개별 보이스피싱 범죄자)의 자력 확보가 어려워 투자 회수 가능성이 낮습니다. 특정 대기업이나 기관을 상대로 한 집단소송 형태가 아니므로 투자 매력이 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>눈 뜨고 코 베어 갈 세상, 친구 따라 강남 갔다가는…[일요일 새벽詩]</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>thescoop.co.kr</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309273</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:37:22.302141+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
         <is>
           <t>경찰 수사 및 전달책 구속 송치</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F174" t="inlineStr">
         <is>
           <t>경찰이 약 2개월간의 추적 끝에 보이스피싱 전달책 A씨를 검거했다. A씨는 전국을 돌며 피해자들의 체크카드를 수거하고 현금 3억 9천만원을 인출하여 조직에 전달한 혐의를 받고 있으며, 현재 구속 송치되었다. 이 사건은 보이스피싱 조직에 의한 다수의 피해와 상당한 피해 금액을 포함한다.</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G174" t="inlineStr">
         <is>
           <t>보이스피싱 사건으로 상대방 책임은 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 다수의 피해자가 존재하고(적합 조건 3) 경찰 수사를 통해 증거가 확보되었으나(적합 조건 5), 주된 가해자인 보이스피싱 조직의 특정 및 자력 확보가 매우 어려워(소송금융 투자 부적합 요인) 실질적인 손해배상금 회수가 불투명함. 전달책 개인의 자력도 미지수.</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
+      <c r="H174" t="inlineStr">
         <is>
           <t>3억 9천만원</t>
         </is>
       </c>
-      <c r="I171" t="inlineStr">
+      <c r="I174" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
+      <c r="J174" t="inlineStr">
         <is>
           <t>전국 돌며 '3억9000만원' 수거한 보이스피싱 전달책…2개월 추적 검거</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
+      <c r="K174" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
-      <c r="L171" t="inlineStr">
+      <c r="L174" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M171" t="inlineStr">
+      <c r="M174" t="inlineStr">
         <is>
           <t>https://www.newsis.com/view/NISX20260221_0003521074</t>
         </is>
       </c>
-      <c r="N171" t="inlineStr">
+      <c r="N174" t="inlineStr">
         <is>
           <t>2026-02-22 00:35:15.484337+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N171"/>
+  <autoFilter ref="A1:N174"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>