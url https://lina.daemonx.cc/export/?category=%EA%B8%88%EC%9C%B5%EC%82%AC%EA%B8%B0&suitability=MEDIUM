--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$50</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="47" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="29" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -536,3235 +536,3443 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>사기 피해 발생 및 보도</t>
+          <t>유사수신행위규제법 위반으로 징역 8개월에 집행유예 2년 선고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>길거리에서 주운 신분증으로 타인의 가짜 인생을 살며 '고수익 보장'을 미끼로 투자금을 받아낸 사기 사건입니다. 피해자 5명으로부터 총 15억 7천만 원을 편취한 것으로 보도되었습니다. 영화 '화차'를 연상시키는 수법으로 사회적 관심이 높습니다.</t>
+          <t>한 지방선거 후보자가 과거 유사수신행위규제법 위반으로 징역 8개월에 집행유예 2년을 선고받은 사실이 보도되었습니다. 이는 금융 사기 관련 범죄로, 다수의 피해자가 발생했을 가능성이 높으며, 형사 판결은 민사 손해배상 소송의 강력한 증거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방의 책임이 명확하고(신분증 도용 및 사기), 피해 금액이 15억 7천만 원으로 매우 큽니다. 구체적인 사기 수법과 피해액이 보도되어 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사기범으로 자력 부족 가능성이 있으며, 피해자 수가 5명으로 집단소송 요건에는 미달합니다.</t>
+          <t>상대방 책임이 형사 판결(유사수신행위규제법 위반 징역형 선고)로 명확하며, 강력한 증거가 존재합니다. (적합 조건 1, 5) 유사수신행위의 특성상 집단적 피해 가능성이 높으나, 피해 규모 및 상대방의 자력에 대한 정보가 부족하여 추가 확인이 필요합니다. (적합 조건 3 잠재적 해당, 2, 4 미상)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>15억 7천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>영화 '화차'가 현실로?…주운 신분증으로 '가짜 인생' 살며 15억 꿀꺽 - ...</t>
+          <t>[6·3지방선거 후보자] 전남 시장 군수</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>gjdream.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5188377</t>
+          <t>http://www.gjdream.com/news/articleView.html?idxno=669476</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-07 05:13:39.503638+00:00</t>
+          <t>2026-07-15 23:33:51.434079+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치 및 기소 전 추징보전 신청</t>
+          <t>고발 및 고소 진행 중, 수사 결과 대기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금 투자 사기로 456억 원을 가로챈 금은방 업주 A씨가 경찰에 적발되어 검찰에 송치되었다. A씨는 10여 년간 쌓은 신뢰를 이용해 친인척과 지인들에게 월 3~10%의 고수익을 약속하며 투자금을 모았으며, 돌려막기 수법을 사용했다. 경찰은 범죄 수익 환수를 위해 추징보전을 신청했다.</t>
+          <t>셰프 오세득이 자신을 둘러싼 10억 원대 금융사기 의혹을 허위사실로 규정하며 강경 대응을 예고했습니다. 그는 자신과 조합 내 다수 구성원들이 추가 출자금 및 지분 양도·양수 관련 여러 건의 고발 및 고소를 진행 중이라고 밝혔습니다. 현재 관련 절차와 수사가 진행 중이며, 모든 사실관계는 수사 결과를 통해 명확히 밝혀질 예정입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 송치), 피해 규모가 매우 크며(456억 원), 다수의 피해자가 발생한 집단적 피해 사건임. 또한 공적 절차(경찰 수사 및 검찰 송치, 추징보전 신청)가 진행 중으로 증거 확보에 용이함. 다만, 피의자의 자력이 부족하여 대부분의 자금이 소진된 것으로 보여 실제 피해 회수 가능성이 낮을 수 있음.</t>
+          <t>적합 조건 3(집단적 피해)에 따라 조합 내 다수 구성원들이 오세득과 함께 고발 및 고소를 진행 중입니다. 또한 적합 조건 5(증거 확보 가능)에 따라 법인 계좌 입출금 내역 등 객관적 증거가 언급되었고, 적합 조건 6(공적 절차 진행 중)에 따라 수사가 진행 중입니다. 그러나 상대방 책임의 명확성이 낮고, 상대방의 자력 여부가 불분명하며, 오세득 본인이 10억 원대 사기 의혹의 피의자로 지목된 상황이라 사건의 복잡성이 높아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>456억 원</t>
+          <t>10억 원대 추정</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>금 맡겼다가 전재산 날렸다…456억 사기 전말</t>
+          <t>오세득 “허위사실 엄중 대응” 직접 반박…10억 사기 의혹 선 그었다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645418088</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010007735</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-03 07:01:19.509802+00:00</t>
+          <t>2026-07-04 07:02:05.537788+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>불법 브로커</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>피해자 계좌 지급정지 및 해지 절차 진행 중</t>
+          <t>신보중앙회 신고 접수 및 포상금 지급, 1건은 현재 처리 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>최근 해외직구 구매대행 아르바이트나 수사기관 사칭 등을 통해 일반인의 깨끗한 계좌가 사기 자금 세탁 통로로 활용되는 신종 금융사기가 증가하고 있습니다. 피해자들은 자신도 모르게 범죄에 연루되어 계좌가 지급정지되고 금융 거래가 제한되는 등 심각한 피해를 겪고 있으며, 지급정지 해지 절차도 복잡하고 오랜 시간이 소요됩니다. 토스뱅크는 이러한 수법에 대한 주의를 당부하는 리포트를 발표했습니다.</t>
+          <t>불법 브로커들이 정부·공공기관·금융기관을 사칭하여 정책자금 대출을 미끼로 기존 대출 상환금을 가상계좌로 편취하는 사기 사건이 발생했습니다. 신용보증기금 중앙회는 불법 브로커 신고 포상금을 첫 지급했으며, 피해 신고 건 중 1건은 현재 처리 중입니다. 피해자들은 신규 대출을 기대하고 입금했다가 금전적 손해를 입었습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>신종 금융사기로 인해 다수의 일반인 계좌가 자금 세탁 통로로 활용되어 피해가 집단적으로 발생하고 있음 (적합 조건: 집단적 피해). 토스뱅크의 공식 리포트 등 객관적 증거 확보가 가능함 (적합 조건: 증거 확보 가능). 그러나 사기범 특정 및 자력 확보가 어렵고, 피해자들의 주된 피해가 금융 거래 제한 및 계좌 지급정지 해지 절차의 어려움으로, 직접적인 금전적 손해배상 청구의 적합성은 낮을 수 있어 Medium으로 판단합니다.</t>
+          <t>적합 조건으로 상대방(불법 브로커)의 책임이 비교적 명확하고, 신보중앙회의 신고 포상금 지급 및 사건 처리 등 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다. 그러나 불법 브로커의 자력이 충분하지 않을 가능성이 높아 실제 배상금 회수에 어려움이 있을 수 있으며, 피해 규모 및 피해자 수가 명확히 파악되지 않아 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“멀쩡한 내 통장이 자금 세탁 통로로”…신종 금융사기 ‘경고’</t>
+          <t>신보중앙회, 정책자금 '불법 브로커' 신고 포상금 첫 지급</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260403029414050</t>
+          <t>http://www.metroseoul.co.kr/article/20260528500020</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:25:47.636810+00:00</t>
+          <t>2026-07-03 07:01:28.053931+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 및 보이스피싱 조직원 1명 구속 수사 중</t>
+          <t>사기 피해 발생 및 보도</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>강원지역 보이스피싱 피해액이 지난해 387억원으로 2년 만에 2배 이상 증가했으며, 60대 이상 고령층 피해자가 다수입니다. 춘천에서 70대 피해자가 1억1000만원 상당의 수표를 보이스피싱 조직원에게 전달하려다 숙박업소 주인의 도움으로 조직원 1명이 현장에서 검거되어 경찰이 수사 중입니다.</t>
+          <t>길거리에서 주운 신분증으로 타인의 가짜 인생을 살며 '고수익 보장'을 미끼로 투자금을 받아낸 사기 사건입니다. 피해자 5명으로부터 총 15억 7천만 원을 편취한 것으로 보도되었습니다. 영화 '화차'를 연상시키는 수법으로 사회적 관심이 높습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>집단적 피해(강원지역에서만 수백 명, 수백억 원), 상대방 책임 명확, 경찰 수사 진행 등 적합 조건이 다수 충족됩니다. 그러나 소송 상대방(보이스피싱 조직)의 특정 및 자력 확보의 어려움이 있어 민사상 손해배상 청구의 실질적인 투자 회수 가능성이 낮다는 점에서 Medium으로 판단합니다.</t>
+          <t>상대방의 책임이 명확하고(신분증 도용 및 사기), 피해 금액이 15억 7천만 원으로 매우 큽니다. 구체적인 사기 수법과 피해액이 보도되어 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사기범으로 자력 부족 가능성이 있으며, 피해자 수가 5명으로 집단소송 요건에는 미달합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>387억원 (강원지역 전체), 1억1000만원 (개별 사례)</t>
+          <t>15억 7천만 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>594명 (강원지역 전체)</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>강원지역 보이스피싱 고령층이 타깃… 피해액 4년만에 2배↑</t>
+          <t>영화 '화차'가 현실로?…주운 신분증으로 '가짜 인생' 살며 15억 꿀꺽 - ...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003576318</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5188377</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-03 00:30:03.183618+00:00</t>
+          <t>2026-05-07 05:13:39.503638+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>경찰 수사 완료, 검찰 송치 및 기소 전 추징보전 신청</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>투자 리딩방 사기 조직의 현금 수거책 A씨가 피해자 B씨로부터 2600만원을 받아 조직에 전달한 혐의로 구속되었다. A씨는 추가로 2000만원을 받으려다 경찰에 붙잡혔으며, 이 조직은 SNS를 이용해 사기를 벌인 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
+          <t>금 투자 사기로 456억 원을 가로챈 금은방 업주 A씨가 경찰에 적발되어 검찰에 송치되었다. A씨는 10여 년간 쌓은 신뢰를 이용해 친인척과 지인들에게 월 3~10%의 고수익을 약속하며 투자금을 모았으며, 돌려막기 수법을 사용했다. 경찰은 범죄 수익 환수를 위해 추징보전을 신청했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(투자 리딩방 사기), 공적 절차(경찰 수사 및 구속)가 진행 중이며 증거 확보 가능성이 높다. 다만, 기사상 피해 규모가 수억 원 이상으로 크지 않고, 상대방 조직의 자력 및 집단적 피해 여부가 불분명하여 투자 적합도는 Medium으로 판단된다.</t>
+          <t>상대방 책임이 명확하고(경찰 송치), 피해 규모가 매우 크며(456억 원), 다수의 피해자가 발생한 집단적 피해 사건임. 또한 공적 절차(경찰 수사 및 검찰 송치, 추징보전 신청)가 진행 중으로 증거 확보에 용이함. 다만, 피의자의 자력이 부족하여 대부분의 자금이 소진된 것으로 보여 실제 피해 회수 가능성이 낮을 수 있음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2600만원</t>
+          <t>456억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>투자 리딩방 현금 수거책 30대 외국인, 구속</t>
+          <t>금 맡겼다가 전재산 날렸다…456억 사기 전말</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407088</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05208646645418088</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:17.808794+00:00</t>
+          <t>2026-05-03 07:01:19.509802+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>피해자 계좌 지급정지 및 해지 절차 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>SNS 투자 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이는 투자 리딩방 사기에 대한 경찰 수사가 진행 중임을 보여준다. 이 사건은 다수의 피해자와 상당한 피해 금액이 예상되는 금융사기 사건으로 보인다.</t>
+          <t>최근 해외직구 구매대행 아르바이트나 수사기관 사칭 등을 통해 일반인의 깨끗한 계좌가 사기 자금 세탁 통로로 활용되는 신종 금융사기가 증가하고 있습니다. 피해자들은 자신도 모르게 범죄에 연루되어 계좌가 지급정지되고 금융 거래가 제한되는 등 심각한 피해를 겪고 있으며, 지급정지 해지 절차도 복잡하고 오랜 시간이 소요됩니다. 토스뱅크는 이러한 수법에 대한 주의를 당부하는 리포트를 발표했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>SNS 투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 현금 수거책 구속으로 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 투자 리딩방 사기의 특성상 다수의 피해자와 큰 피해 금액이 예상되나(적합 조건 3, 4), 사기 조직의 자력 확보 여부가 불분명하여 회수 가능성에 대한 추가 확인이 필요하다.</t>
+          <t>신종 금융사기로 인해 다수의 일반인 계좌가 자금 세탁 통로로 활용되어 피해가 집단적으로 발생하고 있음 (적합 조건: 집단적 피해). 토스뱅크의 공식 리포트 등 객관적 증거 확보가 가능함 (적합 조건: 증거 확보 가능). 그러나 사기범 특정 및 자력 확보가 어렵고, 피해자들의 주된 피해가 금융 거래 제한 및 계좌 지급정지 해지 절차의 어려움으로, 직접적인 금전적 손해배상 청구의 적합성은 낮을 수 있어 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'SNS 투자 리딩방' 현금 수거책 30대 외국인 구속</t>
+          <t>“멀쩡한 내 통장이 자금 세탁 통로로”…신종 금융사기 ‘경고’</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6119045</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260403029414050</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:44.067685+00:00</t>
+          <t>2026-04-03 12:25:47.636810+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 20명 검거, 10명 구속. 해외 체류 총책 3명 인터폴 적색수배, 도주 조직원 2명 지명수배 중.</t>
+          <t>경찰 수사 및 보이스피싱 조직원 1명 구속 수사 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>대구경찰청이 중국에 거점을 둔 보이스피싱 콜센터 조직원 20명을 검거하고 10명을 구속했습니다. 이들은 카드 배송, 금융감독원 및 검찰 사칭 수법으로 81명의 피해자로부터 130억 원 상당을 편취한 혐의를 받고 있습니다. 경찰은 해외 체류 중인 총책 등을 검거하기 위해 수사력을 집중하고 있습니다.</t>
+          <t>강원지역 보이스피싱 피해액이 지난해 387억원으로 2년 만에 2배 이상 증가했으며, 60대 이상 고령층 피해자가 다수입니다. 춘천에서 70대 피해자가 1억1000만원 상당의 수표를 보이스피싱 조직원에게 전달하려다 숙박업소 주인의 도움으로 조직원 1명이 현장에서 검거되어 경찰이 수사 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 피해자 81명, 피해액 130억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 거점의 범죄 조직이므로 자력 확보 및 실제 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
+          <t>집단적 피해(강원지역에서만 수백 명, 수백억 원), 상대방 책임 명확, 경찰 수사 진행 등 적합 조건이 다수 충족됩니다. 그러나 소송 상대방(보이스피싱 조직)의 특정 및 자력 확보의 어려움이 있어 민사상 손해배상 청구의 실질적인 투자 회수 가능성이 낮다는 점에서 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>130억 원</t>
+          <t>387억원 (강원지역 전체), 1억1000만원 (개별 사례)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>81명</t>
+          <t>594명 (강원지역 전체)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>대구경찰청, 중국 거점 보이스피싱 콜센터 조직 검거</t>
+          <t>강원지역 보이스피싱 고령층이 타깃… 피해액 4년만에 2배↑</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026033108103889939a8c8bf58f_12</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003576318</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:02.738415+00:00</t>
+          <t>2026-04-03 00:30:03.183618+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 1명 특정</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>인천에서 5000만원 투자 사기를 당한 피해자 A씨가 경찰에 신고하자 보복성 범죄를 당했다. 현관문에 인분 투척, 붉은 스프레이, 본드 칠, 비방 전단지 살포 등의 피해를 입었다. 경찰은 용의자 2명 중 1명을 특정하고 수사를 진행 중이며, 최근 전국적으로 재확산하는 '보복 대행' 범죄와의 연관성을 확인하고 있다.</t>
+          <t>투자 리딩방 사기 조직의 현금 수거책 A씨가 피해자 B씨로부터 2600만원을 받아 조직에 전달한 혐의로 구속되었다. A씨는 추가로 2000만원을 받으려다 경찰에 붙잡혔으며, 이 조직은 SNS를 이용해 사기를 벌인 것으로 추정된다. 현재 경찰 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>피해자 A씨가 5000만원 투자 사기를 당한 후 보복 범죄를 당한 사건으로, 경찰 수사가 진행 중이며 용의자 1명이 특정되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하고, 피해 금액이 소송금융 투자에 '매우 큰' 규모로 보기는 어렵습니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(투자 리딩방 사기), 공적 절차(경찰 수사 및 구속)가 진행 중이며 증거 확보 가능성이 높다. 다만, 기사상 피해 규모가 수억 원 이상으로 크지 않고, 상대방 조직의 자력 및 집단적 피해 여부가 불분명하여 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>5000만원 (투자 사기)</t>
+          <t>2600만원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명 (기사상 A씨)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>5000만원 투자 사기 신고하자 현관문 앞에 인분 투척 …인천서 보복 대...</t>
+          <t>투자 리딩방 현금 수거책 30대 외국인, 구속</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603301939267764</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2407088</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 00:19:59.722095+00:00</t>
+          <t>2026-03-31 12:40:17.808794+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>불법사채업자 '이실장' 일당</t>
+          <t>SNS 투자 리딩방 사기 조직</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 '경고' 발령 및 피해 신고 접수 중</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>온라인 불법사금융업자 '이실장' 일당이 수도권 젊은 층을 대상으로 연 최고 6,800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증했습니다. 이에 금융감독원이 소비자경보 '경고'를 발령하고 피해 신고를 접수 중입니다.</t>
+          <t>SNS 투자 리딩방 사기 조직의 현금 수거책이 경찰에 구속되었다. 이는 투자 리딩방 사기에 대한 경찰 수사가 진행 중임을 보여준다. 이 사건은 다수의 피해자와 상당한 피해 금액이 예상되는 금융사기 사건으로 보인다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>불법사채업자 '이실장' 일당의 초고금리 대출 및 불법 추심 행위로 책임이 명확하고(적합 조건 1), 62건의 피해 신고가 접수되어 집단적 피해가 발생했으며(적합 조건 3), 금융감독원의 소비자경보 발령 및 피해 신고 접수라는 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5, 6). 그러나 상대방이 불법사채업자라는 점에서 자력 확보가 어려워 회수 가능성이 낮을 수 있어(부적합 조건 2) 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>SNS 투자 리딩방 사기 조직의 책임이 명확하고(적합 조건 1), 현금 수거책 구속으로 경찰 수사가 진행 중이므로 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 투자 리딩방 사기의 특성상 다수의 피해자와 큰 피해 금액이 예상되나(적합 조건 3, 4), 사기 조직의 자력 확보 여부가 불분명하여 회수 가능성에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>62명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>금감원, 불법사채업자 '이실장' 관련 소비자경보 발령</t>
+          <t>'SNS 투자 리딩방' 현금 수거책 30대 외국인 구속</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260330053353elb</t>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6119045</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-30 00:22:16.661292+00:00</t>
+          <t>2026-03-31 00:28:44.067685+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>투자 사기단</t>
+          <t>보이스피싱 조직원 및 총책</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>형사 재판 종결 및 징역형 선고</t>
+          <t>경찰 수사 및 조직원 20명 검거, 10명 구속. 해외 체류 총책 3명 인터폴 적색수배, 도주 조직원 2명 지명수배 중.</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>투자 사기단이 149명의 피해자로부터 약 98억 원을 가로챈 사건으로, 자금 세탁을 도운 공범이 징역 8년형을 선고받았습니다. 형사 재판을 통해 사기 행위가 명확히 입증되었으며, 피해 규모와 피해자 수가 상당하여 집단 소송의 가능성이 높습니다.</t>
+          <t>대구경찰청이 중국에 거점을 둔 보이스피싱 콜센터 조직원 20명을 검거하고 10명을 구속했습니다. 이들은 카드 배송, 금융감독원 및 검찰 사칭 수법으로 81명의 피해자로부터 130억 원 상당을 편취한 혐의를 받고 있습니다. 경찰은 해외 체류 중인 총책 등을 검거하기 위해 수사력을 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>투자 사기단에 의한 집단적 피해(149명, 98억 원)가 발생했으며, 형사 재판을 통해 책임이 명확히 밝혀지고 징역형이 선고되어 증거 확보가 용이합니다. 그러나 상대방인 사기단의 자력 여부가 불확실하여 피해 금액 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 피해자 81명, 피해액 130억 원으로 집단적 피해 규모가 크며(적합 조건 3, 4), 경찰 수사로 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방이 해외 거점의 범죄 조직이므로 자력 확보 및 실제 손해배상 집행 가능성이 매우 낮아(적합 조건 2 미충족) 소송금융 투자 적합도는 중간으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>98억 원</t>
+          <t>130억 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>149명</t>
+          <t>81명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>지인이 현금화 부탁한 비트코인 5억 원 슬쩍…부산 조폭 징역 8년형</t>
+          <t>대구경찰청, 중국 거점 보이스피싱 콜센터 조직 검거</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.22008009002</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026033108103889939a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-29 12:30:39.329026+00:00</t>
+          <t>2026-03-31 00:28:02.738415+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 자산 회수 진행 중</t>
+          <t>경찰 수사 진행 중, 용의자 1명 특정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>중국 후난성 경찰이 가상자산 투자 명목의 신종 사기 사건을 적발하고 사기 관련 금 310g을 압수했습니다. 범죄 조직은 투자·재테크를 미끼로 피해자들을 유인해 금을 구매하게 한 뒤, 가상자산 환전 및 해외 계좌 송금으로 범죄 수익을 세탁한 것으로 조사되었습니다. 압수된 금은 피해자들에게 반환되고 있으며, 경찰은 추가 수사를 진행 중입니다.</t>
+          <t>인천에서 5000만원 투자 사기를 당한 피해자 A씨가 경찰에 신고하자 보복성 범죄를 당했다. 현관문에 인분 투척, 붉은 스프레이, 본드 칠, 비방 전단지 살포 등의 피해를 입었다. 경찰은 용의자 2명 중 1명을 특정하고 수사를 진행 중이며, 최근 전국적으로 재확산하는 '보복 대행' 범죄와의 연관성을 확인하고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>경찰 수사를 통해 범죄 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰이 금품을 압수하는 등 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력(범죄 조직)이 대기업 수준으로 충분한지 불분명하며, 기사에 명시된 피해 규모(압수된 금 310g)가 소송금융 투자에 적합할 만큼 '큼'으로 단정하기 어렵습니다.</t>
+          <t>피해자 A씨가 5000만원 투자 사기를 당한 후 보복 범죄를 당한 사건으로, 경찰 수사가 진행 중이며 용의자 1명이 특정되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 다만, 상대방의 자력이나 집단적 피해 여부가 불분명하고, 피해 금액이 소송금융 투자에 '매우 큰' 규모로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>금 310g 외 미상</t>
+          <t>5000만원 (투자 사기)</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (기사상 A씨)</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>중국 후난 경찰, 가상자산 투자사기 적발…금 310g 압수</t>
+          <t>5000만원 투자 사기 신고하자 현관문 앞에 인분 투척 …인천서 보복 대...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344328</t>
+          <t>http://www.fnnews.com/news/202603301939267764</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-29 12:22:16.214871+00:00</t>
+          <t>2026-03-31 00:19:59.722095+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>금융사</t>
+          <t>불법사채업자 '이실장' 일당</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>금융당국 협의체 출범 및 표준업무방법서 개정 예정</t>
+          <t>금융감독원 소비자경보 '경고' 발령 및 피해 신고 접수 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>금융당국이 보이스피싱 근절을 위해 내달 협의체를 출범하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 강화하는 표준업무방법서 개정을 추진합니다. 이는 보이스피싱 피해의 심각성과 금융기관의 역할 증대를 시사하며, 피해자 구제 방안 마련에 대한 기대를 높입니다.</t>
+          <t>온라인 불법사금융업자 '이실장' 일당이 수도권 젊은 층을 대상으로 연 최고 6,800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증했습니다. 이에 금융감독원이 소비자경보 '경고'를 발령하고 피해 신고를 접수 중입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>보이스피싱은 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)를 야기하는 심각한 문제이며, 금융사는 자력이 충분한 잠재적 상대방입니다(적합 조건 2). 또한 금융당국의 협의체 출범 및 업무방법서 개정 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 금융사의 과거 책임보다는 향후 제도 개선에 초점을 맞춰, 특정 금융사의 책임이 명확하게 드러나지는 않습니다(적합 조건 1 약함).</t>
+          <t>불법사채업자 '이실장' 일당의 초고금리 대출 및 불법 추심 행위로 책임이 명확하고(적합 조건 1), 62건의 피해 신고가 접수되어 집단적 피해가 발생했으며(적합 조건 3), 금융감독원의 소비자경보 발령 및 피해 신고 접수라는 공적 절차가 진행 중이므로 증거 확보도 용이합니다(적합 조건 5, 6). 그러나 상대방이 불법사채업자라는 점에서 자력 확보가 어려워 회수 가능성이 낮을 수 있어(부적합 조건 2) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>62명 이상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>금융당국, 보이스피싱 근절 협의체 내달 출범</t>
+          <t>금감원, 불법사채업자 '이실장' 관련 소비자경보 발령</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298299</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260330053353elb</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 12:25:25.025303+00:00</t>
+          <t>2026-03-30 00:22:16.661292+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>투자 사기단</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>금융당국 주도 보이스피싱 및 신종 피싱 대응 정책 논의 및 협의체 출범 예정, 법 제정 지원</t>
+          <t>형사 재판 종결 및 징역형 선고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>금융당국이 투자리딩방 사기, 로맨스스캠 등 신종 피싱 범죄와 대포계좌 대응 수위를 높입니다. 다음 달 '보이스피싱 근절 협의체'를 출범시키고 금융·수사당국 간 정보 공유 및 공동 탐지체계를 강화하며, '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 제정도 지원할 방침입니다. 이는 범죄 수법 변화에 맞춰 피해 차단 및 구제를 고도화하기 위한 조치입니다.</t>
+          <t>투자 사기단이 149명의 피해자로부터 약 98억 원을 가로챈 사건으로, 자금 세탁을 도운 공범이 징역 8년형을 선고받았습니다. 형사 재판을 통해 사기 행위가 명확히 입증되었으며, 피해 규모와 피해자 수가 상당하여 집단 소송의 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 기사는 보이스피싱 및 신종 피싱 범죄에 대한 금융당국의 정책적 대응을 다루고 있어, 특정 사건의 피고가 명확히 특정되지 않습니다. 다만, '디지털 다중피해사기' 언급과 금융당국의 적극적인 정보 공유 및 탐지 시스템 강화 노력은 집단적 피해 발생 가능성과 증거 확보 가능성을 높여 향후 소송금융 투자 기회를 시사합니다. 현재 공적 절차(정책 논의, 협의체 출범, 법 제정 지원)가 활발히 진행 중입니다.</t>
+          <t>투자 사기단에 의한 집단적 피해(149명, 98억 원)가 발생했으며, 형사 재판을 통해 책임이 명확히 밝혀지고 징역형이 선고되어 증거 확보가 용이합니다. 그러나 상대방인 사기단의 자력 여부가 불확실하여 피해 금액 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>98억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>149명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>대포계좌·신종피싱 동시 차단…보이스피싱 대응 고도화</t>
+          <t>지인이 현금화 부탁한 비트코인 5억 원 슬쩍…부산 조폭 징역 8년형</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2569548</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260330.22008009002</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-26 12:21:05.337718+00:00</t>
+          <t>2026-03-29 12:30:39.329026+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>금융당국의 전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 예정</t>
+          <t>경찰 수사 및 자산 회수 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>금융당국이 리딩방, 로맨스스캠 등 신종 전기통신금융사기 피해 방지 및 구제를 위해 '표준업무방법서'를 개정할 예정입니다. 이를 통해 통신사기피해법 적용 가능성이 있는 경우 경찰 확인 아래 신속한 지급정지와 자금 환수가 가능해질 것으로 보입니다. 이는 신종 사기 피해자 구제에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
+          <t>중국 후난성 경찰이 가상자산 투자 명목의 신종 사기 사건을 적발하고 사기 관련 금 310g을 압수했습니다. 범죄 조직은 투자·재테크를 미끼로 피해자들을 유인해 금을 구매하게 한 뒤, 가상자산 환전 및 해외 계좌 송금으로 범죄 수익을 세탁한 것으로 조사되었습니다. 압수된 금은 피해자들에게 반환되고 있으며, 경찰은 추가 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>리딩방, 로맨스스캠 등 신종 사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한 금융당국이 피해 방지 및 구제 절차를 강화하는 공적 절차(적합 조건 6)를 진행 중입니다. 그러나 특정 가해자가 명확히 드러나지 않고, 가해자의 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
+          <t>경찰 수사를 통해 범죄 조직의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 경찰이 금품을 압수하는 등 객관적 증거가 확보되었고(적합 조건 5), 공적 절차(경찰 수사)가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방의 자력(범죄 조직)이 대기업 수준으로 충분한지 불분명하며, 기사에 명시된 피해 규모(압수된 금 310g)가 소송금융 투자에 적합할 만큼 '큼'으로 단정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>금 310g 외 미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>리딩방·로맨스스캠 꼼짝마 …금융위, 행정수단 총동원 '신종 사기' 뿌...</t>
+          <t>중국 후난 경찰, 가상자산 투자사기 적발…금 310g 압수</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835513</t>
+          <t>https://www.tokenpost.kr/news/breaking/344328</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:27.504165+00:00</t>
+          <t>2026-03-29 12:22:16.214871+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>금융사</t>
+        </is>
+      </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>정부 및 금융권의 신종 피싱 대응 강화 조치 발표, 관련 법안 국회 계류 중</t>
+          <t>금융당국 협의체 출범 및 표준업무방법서 개정 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 업무방법서를 개정합니다. 투자리딩방, 로맨스스캠 등 신종 사기 유형에 대한 금융권의 신속한 대응을 강화하고, 국회에 계류 중인 '디지털 다중피해사기 방지법' 통과도 추진하여 피해 구제를 확대할 계획입니다.</t>
+          <t>금융당국이 보이스피싱 근절을 위해 내달 협의체를 출범하고, 금융사의 계좌 지급정지 및 피해금 환수 조치를 강화하는 표준업무방법서 개정을 추진합니다. 이는 보이스피싱 피해의 심각성과 금융기관의 역할 증대를 시사하며, 피해자 구제 방안 마련에 대한 기대를 높입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>신종 피싱 범죄는 다수(집단적 피해)에게 큰 피해(피해 규모 큼)를 입히는 유형으로, 정부와 금융권의 공적 절차(공적 절차 진행 중)가 활발히 진행 중이며 경찰 확인을 통해 증거 확보가 용이해질 것으로 예상됩니다. 그러나 소송금융의 핵심인 자력 있는 피고 특정(상대방 자력 충분)이 어렵다는 점이 투자 적합도를 낮추는 주요 요인입니다.</t>
+          <t>보이스피싱은 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)를 야기하는 심각한 문제이며, 금융사는 자력이 충분한 잠재적 상대방입니다(적합 조건 2). 또한 금융당국의 협의체 출범 및 업무방법서 개정 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사는 금융사의 과거 책임보다는 향후 제도 개선에 초점을 맞춰, 특정 금융사의 책임이 명확하게 드러나지는 않습니다(적합 조건 1 약함).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
+          <t>금융당국, 보이스피싱 근절 협의체 내달 출범</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/26/2026032610522586914</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=298299</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 12:19:06.576333+00:00</t>
+          <t>2026-03-26 12:25:25.025303+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>제도적 대응 논의 및 채무부존재 확인 소송 가능성</t>
+          <t>금융당국 주도 보이스피싱 및 신종 피싱 대응 정책 논의 및 협의체 출범 예정, 법 제정 지원</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>지적장애인을 대상으로 한 금융사기가 만연하며, 가해자들이 이들을 속여 대출을 받게 하거나 계약을 맺게 하는 방식으로 피해를 입히고 있습니다. 피해자들이 채무부존재 확인 소송을 제기하더라도 지적장애라는 이유만으로 채무가 면제되지 않는 경우가 있어 제도적 보완이 시급하다는 지적입니다.</t>
+          <t>금융당국이 투자리딩방 사기, 로맨스스캠 등 신종 피싱 범죄와 대포계좌 대응 수위를 높입니다. 다음 달 '보이스피싱 근절 협의체'를 출범시키고 금융·수사당국 간 정보 공유 및 공동 탐지체계를 강화하며, '디지털 다중피해사기 방지 및 처벌 등에 관한 특례법' 제정도 지원할 방침입니다. 이는 범죄 수법 변화에 맞춰 피해 차단 및 구제를 고도화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 사건은 지적장애인이라는 취약 계층을 대상으로 한 금융사기로, 다수의 피해자가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)이 있습니다. 직접적인 가해자는 특정되지 않았으나, '금융사기'의 특성상 금융기관이 거래에 연루되어 과실 또는 시스템적 책임이 인정될 경우 충분한 자력(적합 조건 2)을 가진 상대방이 될 수 있습니다. 또한, '채무부존재 확인 소송' 가능성이 언급되어 법적 쟁점이 명확합니다.</t>
+          <t>이 기사는 보이스피싱 및 신종 피싱 범죄에 대한 금융당국의 정책적 대응을 다루고 있어, 특정 사건의 피고가 명확히 특정되지 않습니다. 다만, '디지털 다중피해사기' 언급과 금융당국의 적극적인 정보 공유 및 탐지 시스템 강화 노력은 집단적 피해 발생 가능성과 증거 확보 가능성을 높여 향후 소송금융 투자 기회를 시사합니다. 현재 공적 절차(정책 논의, 협의체 출범, 법 제정 지원)가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>지적장애인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>지적장애인 울리는 금융사기…제도는 뒷북 대응</t>
+          <t>대포계좌·신종피싱 동시 차단…보이스피싱 대응 고도화</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319227</t>
+          <t>https://www.etoday.co.kr/news/view/2569548</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:08.264027+00:00</t>
+          <t>2026-03-26 12:21:05.337718+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 재판 감형 선고</t>
+          <t>금융당국의 전기통신금융사기 피해방지 및 피해구제 표준업무방법서 개정 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>보이스 피싱 피해자가 사망에 이른 사건으로, '자살이 아닌 살인'으로 언급되며 심각성을 더한다. 가해자들은 다른 피해자들과 합의를 통해 감형을 받은 것으로 보도되어, 다수의 피해자가 발생하고 형사 절차가 진행되었음을 시사한다.</t>
+          <t>금융당국이 리딩방, 로맨스스캠 등 신종 전기통신금융사기 피해 방지 및 구제를 위해 '표준업무방법서'를 개정할 예정입니다. 이를 통해 통신사기피해법 적용 가능성이 있는 경우 경찰 확인 아래 신속한 지급정지와 자금 환수가 가능해질 것으로 보입니다. 이는 신종 사기 피해자 구제에 긍정적인 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>보이스 피싱 조직의 책임이 명확하고, 피해자가 사망에 이르는 심각한 피해가 발생했으며, '다른 피해자들' 언급으로 보아 집단적 피해 가능성이 높습니다. 또한, 형사 재판이 진행되어 감형이 선고된 것으로 보아 증거가 확보되었고 공적 절차가 진행된 상태입니다. 다만, 소송 상대방(보이스 피싱 조직)의 자력 확보가 불확실하며, 기사 내용만으로는 사건의 현재 진행 상황 및 민사 소송의 구체적인 피고 특정에 한계가 있습니다.</t>
+          <t>리딩방, 로맨스스캠 등 신종 사기는 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 피해 규모가 클 가능성이 높습니다(적합 조건 4). 또한 금융당국이 피해 방지 및 구제 절차를 강화하는 공적 절차(적합 조건 6)를 진행 중입니다. 그러나 특정 가해자가 명확히 드러나지 않고, 가해자의 자력 확보가 어려울 수 있다는 점이 투자 리스크입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>‘꼬꼬무’ 보이스 피싱에 사망</t>
+          <t>리딩방·로맨스스캠 꼼짝마 …금융위, 행정수단 총동원 '신종 사기' 뿌...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603200023</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=835513</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-20 00:26:49.947312+00:00</t>
+          <t>2026-03-26 12:19:27.504165+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>언론 보도를 통해 의혹 제기</t>
+          <t>정부 및 금융권의 신종 피싱 대응 강화 조치 발표, 관련 법안 국회 계류 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>신천지 간부와 '김건희 고모' 사이에 43억 원 규모의 수상한 거래가 있었음이 언론을 통해 보도되었습니다. '몰랐다'는 주장과 달리 입금 내역이 확인되어 의혹이 증폭되고 있으며, 이는 잠재적인 금융사기 또는 부정거래 사건으로 발전할 가능성이 있습니다.</t>
+          <t>정부가 5월부터 신종 피싱 범죄에 대해 경찰 확인만으로 계좌 지급정지 및 피해금 환수가 가능하도록 업무방법서를 개정합니다. 투자리딩방, 로맨스스캠 등 신종 사기 유형에 대한 금융권의 신속한 대응을 강화하고, 국회에 계류 중인 '디지털 다중피해사기 방지법' 통과도 추진하여 피해 구제를 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>43억 원이라는 큰 피해 규모가 특정되었고, '입금 내역' 언급으로 증거 확보 가능성이 높습니다. '수상한 거래'라는 표현에서 상대방의 책임이 명확해질 여지가 있습니다. 다만, 집단적 피해 여부나 상대방의 자력에 대한 정보가 부족하며, 아직 공적 절차가 진행 중인지 불분명합니다.</t>
+          <t>신종 피싱 범죄는 다수(집단적 피해)에게 큰 피해(피해 규모 큼)를 입히는 유형으로, 정부와 금융권의 공적 절차(공적 절차 진행 중)가 활발히 진행 중이며 경찰 확인을 통해 증거 확보가 용이해질 것으로 예상됩니다. 그러나 소송금융의 핵심인 자력 있는 피고 특정(상대방 자력 충분)이 어렵다는 점이 투자 적합도를 낮추는 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>43억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[뉴스 다이브] 국힘 ‘마이웨이 공천’ 갈등 폭발</t>
+          <t>의심돼도 못 막았다 …신종피싱, 5월부터 경찰 확인 즉시 계좌동결·환...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/politics/politics_general/1250103.html</t>
+          <t>https://www.mt.co.kr/finance/2026/03/26/2026032610522586914</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:21.696718+00:00</t>
+          <t>2026-03-26 12:19:06.576333+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>보이스피싱 전담반 수사 진행 중, 범인 추적 및 골드바 회수 시도</t>
+          <t>제도적 대응 논의 및 채무부존재 확인 소송 가능성</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>60대 요양보호사가 보이스피싱으로 12개의 골드바를 편취당한 사건. 보이스피싱 전담반이 CCTV 분석을 통해 범인을 추적 중이며, 결정적인 순간을 포착했다고 보도됨. 피해자는 상당한 금전적 손실을 입은 것으로 추정된다.</t>
+          <t>지적장애인을 대상으로 한 금융사기가 만연하며, 가해자들이 이들을 속여 대출을 받게 하거나 계약을 맺게 하는 방식으로 피해를 입히고 있습니다. 피해자들이 채무부존재 확인 소송을 제기하더라도 지적장애라는 이유만으로 채무가 면제되지 않는 경우가 있어 제도적 보완이 시급하다는 지적입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(보이스피싱 범죄), 경찰 수사가 진행 중이며(공적 절차 진행), 12개의 골드바라는 상당한 피해 규모가 예상됩니다. 하지만 상대방이 개인 범죄자이므로 자력 확보 및 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>이 사건은 지적장애인이라는 취약 계층을 대상으로 한 금융사기로, 다수의 피해자가 발생할 수 있는 집단적 피해 가능성(적합 조건 3)이 있습니다. 직접적인 가해자는 특정되지 않았으나, '금융사기'의 특성상 금융기관이 거래에 연루되어 과실 또는 시스템적 책임이 인정될 경우 충분한 자력(적합 조건 2)을 가진 상대방이 될 수 있습니다. 또한, '채무부존재 확인 소송' 가능성이 언급되어 법적 쟁점이 명확합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>12개의 골드바</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>지적장애인 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>60대 요양보호사 울린 보이스피싱의 충격적 정체 '슈퍼캐치'</t>
+          <t>지적장애인 울리는 금융사기…제도는 뒷북 대응</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532991</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319227</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-18 12:30:39.001817+00:00</t>
+          <t>2026-03-22 12:53:08.264027+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>사기 피해 발생</t>
+          <t>형사 재판 감형 선고</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>한 피해자가 모건스탠리 직원을 사칭한 인물에게 속아 30억 원을 투자하고 사기를 당했습니다. 사칭범은 가짜 사원증과 투자 증서를 제시하며 피해자를 기망했습니다. 현재 피해 사실이 보도된 단계입니다.</t>
+          <t>보이스 피싱 피해자가 사망에 이른 사건으로, '자살이 아닌 살인'으로 언급되며 심각성을 더한다. 가해자들은 다른 피해자들과 합의를 통해 감형을 받은 것으로 보도되어, 다수의 피해자가 발생하고 형사 절차가 진행되었음을 시사한다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>피해 금액이 30억 원으로 매우 크고(적합 조건 4), 가짜 사원증과 투자 증서 등 증거가 존재합니다(적합 조건 5). 다만, 모건스탠리가 직접적인 가해자가 아닌 사칭 피해자이므로, 모건스탠리의 간접적인 책임(예: 브랜드 관리 소홀)을 입증하는 것이 쟁점이 될 수 있습니다. 피해자 수가 명확하지 않아 집단소송 가능성은 추가 확인이 필요합니다.</t>
+          <t>보이스 피싱 조직의 책임이 명확하고, 피해자가 사망에 이르는 심각한 피해가 발생했으며, '다른 피해자들' 언급으로 보아 집단적 피해 가능성이 높습니다. 또한, 형사 재판이 진행되어 감형이 선고된 것으로 보아 증거가 확보되었고 공적 절차가 진행된 상태입니다. 다만, 소송 상대방(보이스 피싱 조직)의 자력 확보가 불확실하며, 기사 내용만으로는 사건의 현재 진행 상황 및 민사 소송의 구체적인 피고 특정에 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>30억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[단독] 투자증서에 사원증까지…가짜 직원에 30억 증발</t>
+          <t>‘꼬꼬무’ 보이스 피싱에 사망</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476870&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603200023</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:00.303453+00:00</t>
+          <t>2026-03-20 00:26:49.947312+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금수거책 체포</t>
+          <t>언론 보도를 통해 의혹 제기</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대전역 앞에서 1억원 상당의 수표를 들고 배회하던 보이스피싱 현금 수거책 A씨가 경찰에 체포되었습니다. A씨는 보이스피싱 조직으로부터 돈을 전달받아 타지역으로 이송하려 한 혐의를 받고 있으며, 경찰은 여죄 여부를 수사하고 피해금을 피해자에게 돌려줄 예정입니다.</t>
+          <t>신천지 간부와 '김건희 고모' 사이에 43억 원 규모의 수상한 거래가 있었음이 언론을 통해 보도되었습니다. '몰랐다'는 주장과 달리 입금 내역이 확인되어 의혹이 증폭되고 있으며, 이는 잠재적인 금융사기 또는 부정거래 사건으로 발전할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 1억원이라는 피해 금액이 특정되었으나, 상대방(보이스피싱 조직)의 자력 확보가 어렵고 기사에서 명확한 집단적 피해 규모나 총 피해액이 특정되지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>43억 원이라는 큰 피해 규모가 특정되었고, '입금 내역' 언급으로 증거 확보 가능성이 높습니다. '수상한 거래'라는 표현에서 상대방의 책임이 명확해질 여지가 있습니다. 다만, 집단적 피해 여부나 상대방의 자력에 대한 정보가 부족하며, 아직 공적 절차가 진행 중인지 불분명합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>43억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대전역앞 '1억원' 수표들고 배회…보이스피싱 현금수거책 체포</t>
+          <t>[뉴스 다이브] 국힘 ‘마이웨이 공천’ 갈등 폭발</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260313513369?OutUrl=naver</t>
+          <t>https://www.hani.co.kr/arti/politics/politics_general/1250103.html</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:30.736122+00:00</t>
+          <t>2026-03-19 12:48:21.696718+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>형사재판 진행 또는 종결 후 민사소송 검토</t>
+          <t>보이스피싱 전담반 수사 진행 중, 범인 추적 및 골드바 회수 시도</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>보이스피싱으로 4250만 원의 피해를 입은 피해자가 형사재판의 한계를 넘어 민사소송을 통해 피해 회복을 모색하는 사례입니다. 특히 공동불법행위에 따른 연대책임을 명시하여 민사소송을 진행하는 법적 전략이 강조되고 있습니다.</t>
+          <t>60대 요양보호사가 보이스피싱으로 12개의 골드바를 편취당한 사건. 보이스피싱 전담반이 CCTV 분석을 통해 범인을 추적 중이며, 결정적인 순간을 포착했다고 보도됨. 피해자는 상당한 금전적 손실을 입은 것으로 추정된다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>보이스피싱 가해자의 책임은 명확하며(적합 조건 1), 형사재판을 통해 증거 확보 및 공적 절차 진행이 예상됩니다(적합 조건 5, 6). 그러나 피고인(가해자)의 자력 부족 가능성이 높아 배상금 회수가 어려울 수 있으며, 기사에서 다루는 피해 규모(4250만 원)가 소송금융 투자에 적합한 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미충족).</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(보이스피싱 범죄), 경찰 수사가 진행 중이며(공적 절차 진행), 12개의 골드바라는 상당한 피해 규모가 예상됩니다. 하지만 상대방이 개인 범죄자이므로 자력 확보 및 손해배상금 회수 가능성이 불확실하여 소송금융 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>4250만 원</t>
+          <t>12개의 골드바</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>어차피 각하?  보이스피싱으로 4250만 원 날린 피해자, 법전에 숨은 답...</t>
+          <t>60대 요양보호사 울린 보이스피싱의 충격적 정체 '슈퍼캐치'</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/VMYC334LRQAG</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532991</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-13 12:44:23.738939+00:00</t>
+          <t>2026-03-18 12:30:39.001817+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>가상자산거래소 (불특정)</t>
+          <t>모건스탠리 (사칭범)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>사기 피해 발생</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>가상자산을 이용한 보이스피싱 범죄에 대응하기 위해 '통신사기피해환급법' 개정안이 국회 본회의를 통과했다. 이 개정안은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하는 내용을 담고 있으며, 올해 10월부터 시행될 예정이다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 보호가 강화될 것으로 기대된다.</t>
+          <t>한 피해자가 모건스탠리 직원을 사칭한 인물에게 속아 30억 원을 투자하고 사기를 당했습니다. 사칭범은 가짜 사원증과 투자 증서를 제시하며 피해자를 기망했습니다. 현재 피해 사실이 보도된 단계입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>새로운 법률은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하여, 잠재적으로 자력 있는 상대방(가상자산거래소)에 대한 집단적 피해 구제 가능성을 높입니다 (적합 조건 2, 3, 4). 그러나 아직 법 시행 전이며, 특정 사건의 상대방 책임이 명확히 규명된 상태는 아닙니다 (적합 조건 1, 5 약함).</t>
+          <t>피해 금액이 30억 원으로 매우 크고(적합 조건 4), 가짜 사원증과 투자 증서 등 증거가 존재합니다(적합 조건 5). 다만, 모건스탠리가 직접적인 가해자가 아닌 사칭 피해자이므로, 모건스탠리의 간접적인 책임(예: 브랜드 관리 소홀)을 입증하는 것이 쟁점이 될 수 있습니다. 피해자 수가 명확하지 않아 집단소송 가능성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>가상자산 이용 보이스피싱 대응 강화…통신사기피해환급법 개정안 국회...</t>
+          <t>[단독] 투자증서에 사원증까지…가짜 직원에 30억 증발</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202589</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008476870&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-13 12:20:54.032394+00:00</t>
+          <t>2026-03-14 00:26:00.303453+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>B씨</t>
+          <t>보이스피싱 조직</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>민사소송 제기 전 상대방 인적사항 확보를 위한 정보공개청구 및 행정소송 검토 중</t>
+          <t>경찰 수사 및 현금수거책 체포</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자 A씨가 1700만원을 송금했으나, 상대방 B씨의 인적사항을 몰라 민사소송을 제기하지 못하고 있음. 수사기관에 정보공개를 요청했으나 거부당해 행정소송까지 고려하는 상황. 가상자산 연루 보이스피싱 피해자 구제 절차의 법적 공백과 제도 개선 필요성이 제기되고 있음.</t>
+          <t>대전역 앞에서 1억원 상당의 수표를 들고 배회하던 보이스피싱 현금 수거책 A씨가 경찰에 체포되었습니다. A씨는 보이스피싱 조직으로부터 돈을 전달받아 타지역으로 이송하려 한 혐의를 받고 있으며, 경찰은 여죄 여부를 수사하고 피해금을 피해자에게 돌려줄 예정입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 사실이 명백하고(상대방 책임 명확), 검찰 수사 기록 등 증거가 확보되어 있음(증거 확보 가능). 또한 피해금 회복을 위한 정보공개청구 및 행정소송 등 공적 절차가 진행 중임. 다만, 피해 금액이 소액(1700만원)이고, 상대방(B씨)의 자력 확인이 어려우며, 집단적 피해 사례가 아닌 개별 사건이라는 점에서 투자 매력도가 낮음.</t>
+          <t>보이스피싱 조직의 책임이 명확하고(적합 조건 1), 경찰 수사를 통해 증거가 확보되었으며(적합 조건 5) 공적 절차가 진행 중입니다(적합 조건 6). 1억원이라는 피해 금액이 특정되었으나, 상대방(보이스피싱 조직)의 자력 확보가 어렵고 기사에서 명확한 집단적 피해 규모나 총 피해액이 특정되지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>1700만원</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>(단독)잠자는 보이스피싱 피해금... 피해 명백한데 되찾기는 '하늘에 별...</t>
+          <t>대전역앞 '1억원' 수표들고 배회…보이스피싱 현금수거책 체포</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1294018&amp;inflow=N</t>
+          <t>https://www.segye.com/newsView/20260313513369?OutUrl=naver</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-12 13:14:28.592353+00:00</t>
+          <t>2026-03-14 00:15:30.736122+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱 피해 구제 법안 적용 범위 확대</t>
+          <t>형사재판 진행 또는 종결 후 민사소송 검토</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱 피해자들이 사기범의 전자지갑을 묶고 피해금을 환급받을 수 있도록 법 적용 범위가 확대됩니다. 이는 가상자산 관련 사기 피해 구제 절차를 강화하여 피해자 보호를 확대하는 조치입니다.</t>
+          <t>보이스피싱으로 4250만 원의 피해를 입은 피해자가 형사재판의 한계를 넘어 민사소송을 통해 피해 회복을 모색하는 사례입니다. 특히 공동불법행위에 따른 연대책임을 명시하여 민사소송을 진행하는 법적 전략이 강조되고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가상자산을 악용한 보이스피싱에 대해 지급정지 및 환급 절차가 가능해지도록 법 적용 범위가 확대되어, 피해금 회수 가능성이 높아졌습니다 (적합 조건 5). 보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 상대방의 자력 확보 및 특정은 여전히 과제로 남을 수 있습니다.</t>
+          <t>보이스피싱 가해자의 책임은 명확하며(적합 조건 1), 형사재판을 통해 증거 확보 및 공적 절차 진행이 예상됩니다(적합 조건 5, 6). 그러나 피고인(가해자)의 자력 부족 가능성이 높아 배상금 회수가 어려울 수 있으며, 기사에서 다루는 피해 규모(4250만 원)가 소송금융 투자에 적합한 '수억 원 이상'에는 미치지 못합니다(적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4250만 원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>가상자산 악용 보이스피싱도 지급정지·환급 가능</t>
+          <t>어차피 각하?  보이스피싱으로 4250만 원 날린 피해자, 법전에 숨은 답...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262409</t>
+          <t>https://lawtalknews.co.kr/article/VMYC334LRQAG</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-12 12:27:02.327170+00:00</t>
+          <t>2026-03-13 12:44:23.738939+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>가상자산거래소 (불특정)</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>농신보 명의 사칭 대출 알선 사기 피해 주의보 발령</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>농림수산업자신용보증기금(농신보) 대전권역보증센터의 대출을 사칭하여 알선 수수료를 요구하는 사기 피해가 금산군, 논산시 등 충남 지역에서 광범위하게 발생하고 있다. 농신보는 농업(법)인에 대한 신용 보증 기관으로, 피해자들은 대출을 받으려다 사기범들에게 수수료를 편취당하고 있다. 현재 농신보 또는 관련 기관에서 피해 주의보를 발령한 상태이다.</t>
+          <t>가상자산을 이용한 보이스피싱 범죄에 대응하기 위해 '통신사기피해환급법' 개정안이 국회 본회의를 통과했다. 이 개정안은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하는 내용을 담고 있으며, 올해 10월부터 시행될 예정이다. 이를 통해 범죄 자금 세탁 통로를 차단하고 피해자 보호가 강화될 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>농신보 명의를 사칭한 대출 알선 사기로 금산군, 논산시 등 충남 지역에서 광범위하게 피해자가 늘고 있어 집단적 피해(적합 조건)에 해당한다. '주의보' 발행은 공적 인지 및 잠재적 증거 확보 가능성(적합 조건)을 시사하지만, 실제 가해자의 특정 및 자력 확보가 불분명하여 소송금융 투자 적합도는 Medium으로 판단된다.</t>
+          <t>새로운 법률은 가상자산거래소에 보이스피싱 방지 의무를 부과하고 피해 구제 대상을 가상자산까지 확대하여, 잠재적으로 자력 있는 상대방(가상자산거래소)에 대한 집단적 피해 구제 가능성을 높입니다 (적합 조건 2, 3, 4). 그러나 아직 법 시행 전이며, 특정 사건의 상대방 책임이 명확히 규명된 상태는 아닙니다 (적합 조건 1, 5 약함).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>농신보 대전권역보증센터 대출 알선 피해 주의보</t>
+          <t>가상자산 이용 보이스피싱 대응 강화…통신사기피해환급법 개정안 국회...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145905</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202589</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-10 12:35:46.546810+00:00</t>
+          <t>2026-03-13 12:20:54.032394+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>B씨</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령</t>
+          <t>민사소송 제기 전 상대방 인적사항 확보를 위한 정보공개청구 및 행정소송 검토 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 혼란을 틈타 고수익, 원금 보장 등을 미끼로 한 투자 사기가 기승을 부리고 있다며 소비자경보를 발령했다. 가짜 뉴스 등에 현혹되지 않도록 주의를 당부했으며, 이는 유사수신행위일 가능성이 높다. 특정 사기 주체나 피해 규모는 아직 확인되지 않았다.</t>
+          <t>보이스피싱 피해자 A씨가 1700만원을 송금했으나, 상대방 B씨의 인적사항을 몰라 민사소송을 제기하지 못하고 있음. 수사기관에 정보공개를 요청했으나 거부당해 행정소송까지 고려하는 상황. 가상자산 연루 보이스피싱 피해자 구제 절차의 법적 공백과 제도 개선 필요성이 제기되고 있음.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>금융감독원이 중동 혼란을 틈탄 투자 사기에 대해 소비자경보를 발령하여 공적 절차가 진행 중이며(적합 조건 6), 고수익·원금 보장이라는 미끼로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 하지만 특정 사기 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 개별 소송으로 발전하기 전 단계입니다.</t>
+          <t>보이스피싱 피해 사실이 명백하고(상대방 책임 명확), 검찰 수사 기록 등 증거가 확보되어 있음(증거 확보 가능). 또한 피해금 회복을 위한 정보공개청구 및 행정소송 등 공적 절차가 진행 중임. 다만, 피해 금액이 소액(1700만원)이고, 상대방(B씨)의 자력 확인이 어려우며, 집단적 피해 사례가 아닌 개별 사건이라는 점에서 투자 매력도가 낮음.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700만원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>중동 혼란 틈탄 투자 사기 기승… 고수익·원금 보장 투자 없다</t>
+          <t>(단독)잠자는 보이스피싱 피해금... 피해 명백한데 되찾기는 '하늘에 별...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6094112</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1294018&amp;inflow=N</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-09 00:23:54.798875+00:00</t>
+          <t>2026-03-12 13:14:28.592353+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>불특정 사기범</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>금융감독원 투자사기 경보 발령</t>
+          <t>가상자산 악용 보이스피싱 피해 구제 법안 적용 범위 확대</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>금융감독원이 고수익과 원금 보장을 미끼로 한 투자 사기에 대한 경보를 발령했다. 일부 피해자들은 대출까지 받아 투자하여 추가적인 금융 피해를 입고 있으며, 금감원은 투자자들의 각별한 주의를 당부했다.</t>
+          <t>가상자산을 악용한 보이스피싱 피해자들이 사기범의 전자지갑을 묶고 피해금을 환급받을 수 있도록 법 적용 범위가 확대됩니다. 이는 가상자산 관련 사기 피해 구제 절차를 강화하여 피해자 보호를 확대하는 조치입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확한 투자 사기 사건이며, 금융감독원이 경보를 발령하여 공적 절차가 진행 중이다. 다만, 구체적인 사기 주체와 피해 규모, 피해자 수가 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단한다. (적합 조건 1, 6 해당)</t>
+          <t>가상자산을 악용한 보이스피싱에 대해 지급정지 및 환급 절차가 가능해지도록 법 적용 범위가 확대되어, 피해금 회수 가능성이 높아졌습니다 (적합 조건 5). 보이스피싱 사기범의 책임은 명확하나 (적합 조건 1), 상대방의 자력 확보 및 특정은 여전히 과제로 남을 수 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>금감원  고수익·원금보장 투자 없다 …중동 혼란 틈탄 '투자사기' 경보</t>
+          <t>가상자산 악용 보이스피싱도 지급정지·환급 가능</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833298</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2262409</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-09 00:19:02.507586+00:00</t>
+          <t>2026-03-12 12:27:02.327170+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금감원 경고 발표</t>
+          <t>농신보 명의 사칭 대출 알선 사기 피해 주의보 발령</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>온라인 중고거래 플랫폼에서 금을 판매하던 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 되었습니다. 사기 조직이 보이스피싱 피해자에게 A씨 계좌로 돈을 송금하게 한 뒤 금을 편취하는 수법을 사용했으며, 금감원은 이와 같은 금 직거래를 통한 자금세탁 사기에 대한 주의를 당부했습니다. A씨는 범죄 가담 의도 없이 연루되어 조사를 받는 상황입니다.</t>
+          <t>농림수산업자신용보증기금(농신보) 대전권역보증센터의 대출을 사칭하여 알선 수수료를 요구하는 사기 피해가 금산군, 논산시 등 충남 지역에서 광범위하게 발생하고 있다. 농신보는 농업(법)인에 대한 신용 보증 기관으로, 피해자들은 대출을 받으려다 사기범들에게 수수료를 편취당하고 있다. 현재 농신보 또는 관련 기관에서 피해 주의보를 발령한 상태이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>A씨는 보이스피싱 자금세탁에 연루되어 경찰 조사를 받는 상황으로, 직접적인 손해배상 청구의 원고보다는 방어 또는 명예회복이 주된 쟁점이 될 수 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 상대방인 사기 조직의 자력 확보가 어렵다는 점이 부적합 조건에 해당합니다. 다만, 경찰 수사가 진행 중이며(공적 절차 진행 중) 금감원 경고를 통해 사기 수법이 명확히 드러나 증거 확보가 용이하고(증거 확보 가능), 유사 피해자가 다수 발생할 가능성이 높다는 점(집단적 피해)은 긍정적 요소입니다.</t>
+          <t>농신보 명의를 사칭한 대출 알선 사기로 금산군, 논산시 등 충남 지역에서 광범위하게 피해자가 늘고 있어 집단적 피해(적합 조건)에 해당한다. '주의보' 발행은 공적 인지 및 잠재적 증거 확보 가능성(적합 조건)을 시사하지만, 실제 가해자의 특정 및 자력 확보가 불분명하여 소송금융 투자 적합도는 Medium으로 판단된다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>1800만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>金 다 사겠다  중고거래 했다가 피싱 돈세탁 연루 [금감원 공동기획 조...</t>
+          <t>농신보 대전권역보증센터 대출 알선 피해 주의보</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081806087444</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1145905</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-08 12:25:12.004993+00:00</t>
+          <t>2026-03-10 12:35:46.546810+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>코인 사기 의혹으로 고소 접수</t>
+          <t>금융감독원 소비자경보 발령</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>과거 전세사기 사건에 연루되었던 인물이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나며 코인 사기 의혹으로 고소당했습니다. 현재 고소가 접수되어 수사 절차가 진행될 것으로 보입니다.</t>
+          <t>금융감독원이 중동 혼란을 틈타 고수익, 원금 보장 등을 미끼로 한 투자 사기가 기승을 부리고 있다며 소비자경보를 발령했다. 가짜 뉴스 등에 현혹되지 않도록 주의를 당부했으며, 이는 유사수신행위일 가능성이 높다. 특정 사기 주체나 피해 규모는 아직 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>코인 사기 의혹으로 고소가 접수되어 공적 절차가 진행 중이며(적합 조건 6), 피고소인이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나 자력 확보 가능성이 높습니다(적합 조건 2). 또한 과거 전세사기 연루 이력이 있어 상대방 책임이 명확할 가능성이 있습니다(적합 조건 1).</t>
+          <t>금융감독원이 중동 혼란을 틈탄 투자 사기에 대해 소비자경보를 발령하여 공적 절차가 진행 중이며(적합 조건 6), 고수익·원금 보장이라는 미끼로 다수의 피해자가 발생할 가능성이 높습니다(적합 조건 3). 하지만 특정 사기 주체가 명확히 특정되지 않아 상대방의 자력 확인이 어렵고, 개별 소송으로 발전하기 전 단계입니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>파산 1년 만에 12억 부동산 매입… '코인 사기 의혹' 고소 접수</t>
+          <t>중동 혼란 틈탄 투자 사기 기승… 고수익·원금 보장 투자 없다</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=709965</t>
+          <t>https://www.news1.kr/finance/general-finance/6094112</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:15.468331+00:00</t>
+          <t>2026-03-09 00:23:54.798875+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>법무법인 전담 TF팀 구성, 공동 대응 소송 준비 중</t>
+          <t>금융감독원 투자사기 경보 발령</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>법무법인 신결이 주식리딩방 사기 피해자들을 위한 전담 TF팀을 구성하여 법률 지원을 강화하고 있습니다. 사기 조직 구조 분석, 계좌 및 자금 흐름 추적, 가압류 및 자산 동결 신청, 다수 피해자를 위한 공동 대응 소송 등을 통해 피해 회복에 집중할 예정입니다.</t>
+          <t>금융감독원이 고수익과 원금 보장을 미끼로 한 투자 사기에 대한 경보를 발령했다. 일부 피해자들은 대출까지 받아 투자하여 추가적인 금융 피해를 입고 있으며, 금감원은 투자자들의 각별한 주의를 당부했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>다수 피해자를 위한 공동 대응 소송을 준비 중이며(집단적 피해), 법무법인 전담팀이 계좌 및 자금 흐름 추적을 통해 증거 확보를 진행하고 있습니다(증거 확보 가능). 그러나 사기 조직의 구체적인 자력이나 특정 상대방에 대한 정보가 부족하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확한 투자 사기 사건이며, 금융감독원이 경보를 발령하여 공적 절차가 진행 중이다. 다만, 구체적인 사기 주체와 피해 규모, 피해자 수가 명확히 특정되지 않아 투자 적합도를 'Medium'으로 판단한다. (적합 조건 1, 6 해당)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>법무법인 신결, 주식리딩방사기 대응 강화… 전담 TF팀 통해 피해자 구...</t>
+          <t>금감원  고수익·원금보장 투자 없다 …중동 혼란 틈탄 '투자사기' 경보</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050606</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833298</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:05.268055+00:00</t>
+          <t>2026-03-09 00:19:02.507586+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>감사 시즌 중, 유상증자 납입 예정일 전. 금융감독원 공시를 통해 의혹 제기.</t>
+          <t>경찰 수사 진행 중, 금감원 경고 발표</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>유일에너테크가 77억원 규모의 유상증자를 결정했으나, 납입일이 감사보고서 확정 이후로 예정되어 '공수표' 논란이 일고 있다. 유증 대상 법인은 자본금 5000원의 페이퍼컴퍼니로, 과거 쌍방울 인맥과 연루된 사이몬제이앤컴퍼니 네트워크와 연결되어 있다는 의혹이 제기된다. 특허 소송 손해배상 및 재고자산 손상 가능성으로 회사의 유동성 확보 필요성이 커진 상황에서, 이번 유증이 리스크를 가리기 위한 '연막' 또는 '시간 벌기용'이라는 지적이 나온다.</t>
+          <t>온라인 중고거래 플랫폼에서 금을 판매하던 A씨가 보이스피싱 자금세탁에 연루되어 경찰 조사를 받게 되었습니다. 사기 조직이 보이스피싱 피해자에게 A씨 계좌로 돈을 송금하게 한 뒤 금을 편취하는 수법을 사용했으며, 금감원은 이와 같은 금 직거래를 통한 자금세탁 사기에 대한 주의를 당부했습니다. A씨는 범죄 가담 의도 없이 연루되어 조사를 받는 상황입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>적합 조건으로 77억원 규모의 유상증자 관련 잠재적 피해 규모가 크고(피해 규모 큼), 금융감독원 공시 및 회계업계 관계자 의견 등 증거 확보 가능성이 높습니다(증거 확보 가능). 또한 감사 시즌을 앞두고 공적 절차가 진행 중입니다(공적 절차 진행). 그러나 유증 대상 법인이 자본금 5000원의 페이퍼컴퍼니로 상대방의 자력이 불분명하며(상대방 자력 불충분), 아직 사기 또는 기망 행위가 법적으로 확정되지 않은 '논란' 단계입니다.</t>
+          <t>A씨는 보이스피싱 자금세탁에 연루되어 경찰 조사를 받는 상황으로, 직접적인 손해배상 청구의 원고보다는 방어 또는 명예회복이 주된 쟁점이 될 수 있어 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 상대방인 사기 조직의 자력 확보가 어렵다는 점이 부적합 조건에 해당합니다. 다만, 경찰 수사가 진행 중이며(공적 절차 진행 중) 금감원 경고를 통해 사기 수법이 명확히 드러나 증거 확보가 용이하고(증거 확보 가능), 유사 피해자가 다수 발생할 가능성이 높다는 점(집단적 피해)은 긍정적 요소입니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>77억원</t>
+          <t>1800만원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[유일에너테크 톺아보기] 77억 유증, 감사보고서 제출전 '공수표'인가⑤</t>
+          <t>金 다 사겠다  중고거래 했다가 피싱 돈세탁 연루 [금감원 공동기획 조...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337574</t>
+          <t>http://www.fnnews.com/news/202603081806087444</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-05 01:37:48.361012+00:00</t>
+          <t>2026-03-08 12:25:12.004993+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>불특정 다수 피해자 발생 중</t>
+          <t>코인 사기 의혹으로 고소 접수</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>AI 투자나 가상자산 프로젝트를 내세워 고수익을 미끼로 피해자를 유인하는 사기 수법이 기승을 부리고 있습니다. 사기 조직은 정교하게 제작된 가짜 투자 플랫폼과 대포통장을 활용하여 추가 입금을 반복적으로 요구하며 피해를 키우고 있습니다. 토스뱅크와 같은 금융기관의 이름을 사칭하거나 연관시키는 방식으로 투자자들을 현혹하고 있습니다.</t>
+          <t>과거 전세사기 사건에 연루되었던 인물이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나며 코인 사기 의혹으로 고소당했습니다. 현재 고소가 접수되어 수사 절차가 진행될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>집단적 피해 가능성이 높고(적합 조건 3), 사기 수법이 명확하며, '리포트' 언급으로 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 기사 내용만으로는 직접적인 사기 주체가 특정되지 않아 상대방의 자력 여부가 불분명합니다(적합 조건 2 미흡). 토스뱅크가 대포통장 등 사기 수단 제공에 대한 책임이 있다면 적합도가 높아질 수 있습니다.</t>
+          <t>코인 사기 의혹으로 고소가 접수되어 공적 절차가 진행 중이며(적합 조건 6), 피고소인이 파산 1년 만에 12억 상당의 부동산을 매입한 사실이 드러나 자력 확보 가능성이 높습니다(적합 조건 2). 또한 과거 전세사기 연루 이력이 있어 상대방 책임이 명확할 가능성이 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>토스뱅크  수익률 1300% 투자 유혹 대부분 사기 …가짜 거래소·대포통장...</t>
+          <t>파산 1년 만에 12억 부동산 매입… '코인 사기 의혹' 고소 접수</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>e-science.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.e-science.co.kr/news/articleView.html?idxno=127244</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=709965</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-28 12:18:56.955372+00:00</t>
+          <t>2026-03-06 13:08:15.468331+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>법무법인 전담 TF팀 구성, 공동 대응 소송 준비 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>캄보디아 보이스피싱 사건의 첫 재판이 진행 중이며, 검사는 보이스피싱 범죄를 피해자의 삶의 기반을 파괴하는 '경제적 살인'으로 규정했습니다. 공범 이씨는 피해자의 주장을 부인하고 있는 상황입니다.</t>
+          <t>법무법인 신결이 주식리딩방 사기 피해자들을 위한 전담 TF팀을 구성하여 법률 지원을 강화하고 있습니다. 사기 조직 구조 분석, 계좌 및 자금 흐름 추적, 가압류 및 자산 동결 신청, 다수 피해자를 위한 공동 대응 소송 등을 통해 피해 회복에 집중할 예정입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>보이스피싱 범죄로 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 형사 재판이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 보이스피싱 조직원들이므로 자력 확보가 어렵거나 손해배상 집행 가능성이 낮을 수 있어 투자 회수 위험이 존재합니다.</t>
+          <t>다수 피해자를 위한 공동 대응 소송을 준비 중이며(집단적 피해), 법무법인 전담팀이 계좌 및 자금 흐름 추적을 통해 증거 확보를 진행하고 있습니다(증거 확보 가능). 그러나 사기 조직의 구체적인 자력이나 특정 상대방에 대한 정보가 부족하여 회수 가능성에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“보이스피싱은 경제적 살인이다” [세상에 이런 법이]</t>
+          <t>법무법인 신결, 주식리딩방사기 대응 강화… 전담 TF팀 통해 피해자 구...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57322</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1050606</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-28 00:28:52.309577+00:00</t>
+          <t>2026-03-06 01:27:05.268055+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직</t>
+          <t>유일에너테크, 성원메탈 제삼차 홀딩스 주식회사, 사이몬제이앤컴퍼니 네트워크 관련자</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>감사 시즌 중, 유상증자 납입 예정일 전. 금융감독원 공시를 통해 의혹 제기.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>부산 남부경찰서가 리딩방 투자 사기 현금 수거책 30대 A씨를 구속했습니다. A씨는 지난 6일 부산 용호동에서 리딩 투자 사기 피해자로부터 현금 1억 원 상당을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>유일에너테크가 77억원 규모의 유상증자를 결정했으나, 납입일이 감사보고서 확정 이후로 예정되어 '공수표' 논란이 일고 있다. 유증 대상 법인은 자본금 5000원의 페이퍼컴퍼니로, 과거 쌍방울 인맥과 연루된 사이몬제이앤컴퍼니 네트워크와 연결되어 있다는 의혹이 제기된다. 특허 소송 손해배상 및 재고자산 손상 가능성으로 회사의 유동성 확보 필요성이 커진 상황에서, 이번 유증이 리스크를 가리기 위한 '연막' 또는 '시간 벌기용'이라는 지적이 나온다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 1억 원의 피해 규모가 크며(적합 조건 4), 경찰 수사 및 구속으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 사기 조직의 자력 불확실성(적합 조건 2 미흡)과 기사에서 다수 피해자가 명시되지 않아 집단적 피해 여부(적합 조건 3 미흡)를 추가 확인해야 합니다.</t>
+          <t>적합 조건으로 77억원 규모의 유상증자 관련 잠재적 피해 규모가 크고(피해 규모 큼), 금융감독원 공시 및 회계업계 관계자 의견 등 증거 확보 가능성이 높습니다(증거 확보 가능). 또한 감사 시즌을 앞두고 공적 절차가 진행 중입니다(공적 절차 진행). 그러나 유증 대상 법인이 자본금 5000원의 페이퍼컴퍼니로 상대방의 자력이 불분명하며(상대방 자력 불충분), 아직 사기 또는 기망 행위가 법적으로 확정되지 않은 '논란' 단계입니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>1억 원</t>
+          <t>77억원</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기 현금 수거책 30대 구속</t>
+          <t>[유일에너테크 톺아보기] 77억 유증, 감사보고서 제출전 '공수표'인가⑤</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184340</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337574</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-02-27 00:28:39.092992+00:00</t>
+          <t>2026-03-05 01:37:48.361012+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속</t>
+          <t>불특정 다수 피해자 발생 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>주식 리딩방의 허위 정보에 속아 1억원 상당의 금품을 편취당한 피해자가 발생했습니다. 경찰은 피해자의 진정서를 받아 수사에 착수, 현금 수거책을 구속했습니다. 현재 경찰 수사가 진행 중이며, 주범을 추적하고 있습니다.</t>
+          <t>AI 투자나 가상자산 프로젝트를 내세워 고수익을 미끼로 피해자를 유인하는 사기 수법이 기승을 부리고 있습니다. 사기 조직은 정교하게 제작된 가짜 투자 플랫폼과 대포통장을 활용하여 추가 입금을 반복적으로 요구하며 피해를 키우고 있습니다. 토스뱅크와 같은 금융기관의 이름을 사칭하거나 연관시키는 방식으로 투자자들을 현혹하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>주식투자 사기 조직의 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 현금 수거책이 검거되어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 상대방인 사기 조직의 자력 확인이 어렵고, 피해 규모가 1억원으로 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
+          <t>집단적 피해 가능성이 높고(적합 조건 3), 사기 수법이 명확하며, '리포트' 언급으로 증거 확보 가능성(적합 조건 5)이 있습니다. 그러나 기사 내용만으로는 직접적인 사기 주체가 특정되지 않아 상대방의 자력 여부가 불분명합니다(적합 조건 2 미흡). 토스뱅크가 대포통장 등 사기 수단 제공에 대한 책임이 있다면 적합도가 높아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>1억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>허위 주식정보로 '1억' 뜯겼다…수거책 결국</t>
+          <t>토스뱅크  수익률 1300% 투자 유혹 대부분 사기 …가짜 거래소·대포통장...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>e-science.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260678&amp;t=NN</t>
+          <t>https://www.e-science.co.kr/news/articleView.html?idxno=127244</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-02-26 12:45:25.805600+00:00</t>
+          <t>2026-02-28 12:18:56.955372+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직원</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>경찰이 리딩방 사기 피해 주장에 대해 수사 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>40대 남성 A 씨가 컴퓨터 부품 판매점에서 GPU 3대를 훔친 혐의로 구속되었습니다. A 씨는 챗GPT 조언을 듣고 리딩방 투자 사기 피해금을 회수하기 위해 범행했다고 주장하며, 훔친 돈 일부를 리딩방 계좌에 입금했다고 진술했습니다. 경찰은 A 씨가 리딩방 사기 피해로 고소장을 접수한 사실은 확인했으나, 정확한 내용은 추가 수사가 필요하다고 밝혔습니다.</t>
+          <t>캄보디아 보이스피싱 사건의 첫 재판이 진행 중이며, 검사는 보이스피싱 범죄를 피해자의 삶의 기반을 파괴하는 '경제적 살인'으로 규정했습니다. 공범 이씨는 피해자의 주장을 부인하고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>A 씨가 리딩방 투자 사기 피해로 고소장을 접수했고 경찰이 이를 확인하여 수사 중인 점(적합 조건 5, 6)은 소송금융 투자 검토의 단초가 될 수 있습니다. 리딩방 사기는 상대방 책임이 명확한 경우가 많으나(적합 조건 1), 기사에서 상대방이 특정되지 않았고 자력 여부 및 피해 규모, 집단성 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>보이스피싱 범죄로 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사 및 형사 재판이 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중이라는 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 보이스피싱 조직원들이므로 자력 확보가 어렵거나 손해배상 집행 가능성이 낮을 수 있어 투자 회수 위험이 존재합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>챗GPT 조언 들었다 ...GPU 절도범의 진술 [지금이뉴스]</t>
+          <t>“보이스피싱은 경제적 살인이다” [세상에 이런 법이]</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>sisain.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602260840168250</t>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57322</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-02-26 00:41:04.461498+00:00</t>
+          <t>2026-02-28 00:28:52.309577+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>리딩방 사기 조직</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 범죄수익금 몰수/추징 보전 진행 중, 국제 공조 수사 중</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>캄보디아를 거점으로 활동한 피싱 조직이 로맨스스캠, 기관 사칭 등 다양한 수법으로 68명에게 약 105억원을 가로챈 사건입니다. 경찰이 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익금 10억원 상당을 몰수/추징 보전 조치했습니다. 아직 검거되지 않은 해외 체류 조직원에 대한 국제 공조 수사가 진행 중입니다.</t>
+          <t>부산 남부경찰서가 리딩방 투자 사기 현금 수거책 30대 A씨를 구속했습니다. A씨는 지난 6일 부산 용호동에서 리딩 투자 사기 피해자로부터 현금 1억 원 상당을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 검거), 집단적 피해(68명)이며 피해 규모가 크고(105억원), 증거 확보가 가능하며(경찰 수사), 공적 절차(경찰 수사 및 자산 몰수/추징 보전)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 범죄 조직으로 자력이 불충분할 가능성이 높고, 피해액 105억원 중 현재 10억원만 몰수/추징 보전되어 실제 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 1억 원의 피해 규모가 크며(적합 조건 4), 경찰 수사 및 구속으로 증거 확보 가능성이 높고 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 사기 조직의 자력 불확실성(적합 조건 2 미흡)과 기사에서 다수 피해자가 명시되지 않아 집단적 피해 여부(적합 조건 3 미흡)를 추가 확인해야 합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>105억원</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>68명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>♥오빠, 코인 적금 들자 …105억 가로챈 캄보디아 조직원, 결국</t>
+          <t>리딩방 투자 사기 현금 수거책 30대 구속</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022607092711515</t>
+          <t>https://news.knn.co.kr/news/article/184340</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-02-26 00:30:33.810066+00:00</t>
+          <t>2026-02-27 00:28:39.092992+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>미국 법무부(DOJ) 수사 진행 중, 사기 수익금 회수 완료</t>
+          <t>경찰 수사 및 현금 수거책 구속</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>미국 법무부(DOJ)가 '돼지 도살(Pig Butchering)' 수법의 가상자산 사기 사건에서 피해자 신고를 접수하고 범죄 수익금을 추적했습니다. 테더의 협조를 받아 6100만 USDT(약 6100만 달러)의 사기 수익금을 회수하는 데 성공했습니다. 이는 대규모 가상자산 사기 사건에 대한 공적 기관의 적극적인 대응 사례입니다.</t>
+          <t>주식 리딩방의 허위 정보에 속아 1억원 상당의 금품을 편취당한 피해자가 발생했습니다. 경찰은 피해자의 진정서를 받아 수사에 착수, 현금 수거책을 구속했습니다. 현재 경찰 수사가 진행 중이며, 주범을 추적하고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(다수 피해자 신고), 대규모 피해 금액(6100만 USDT), 미국 법무부(DOJ)의 수사를 통한 증거 확보 가능성, 공적 절차(DOJ 수사) 진행 중인 점이 확인됩니다. 그러나 소송 상대방인 사기범들의 특정 및 자력 확보가 어려울 수 있으며, 이미 상당 금액이 회수되어 소송금융의 필요성이 감소했을 가능성도 있어 적합도는 Medium으로 판단합니다.</t>
+          <t>주식투자 사기 조직의 책임이 명확하며(적합 조건 1), 경찰 수사가 진행 중이고 현금 수거책이 검거되어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 그러나 피해자가 1명으로 집단적 피해가 아니며(부적합), 상대방인 사기 조직의 자력 확인이 어렵고, 피해 규모가 1억원으로 소송금융 투자에 있어 매우 크다고 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>6100만 USDT</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>테더, 사기 수익 6100만달러 회수</t>
+          <t>허위 주식정보로 '1억' 뜯겼다…수거책 결국</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819699</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602260678&amp;t=NN</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-02-26 00:30:23.333824+00:00</t>
+          <t>2026-02-26 12:45:25.805600+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
+          <t>경찰이 리딩방 사기 피해 주장에 대해 수사 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 사기 조직이 SNS에서 미모의 여성을 가장해 한국 남성들에게 접근, 가짜 쇼핑몰 투자 및 코인 적금 가입을 유도해 105억여원을 가로챘습니다. 또한 검찰·금감원을 사칭한 보이스피싱 조직도 활동했으며, 경찰이 총 49명을 검거하고 37명을 구속하는 등 수사를 진행 중입니다.</t>
+          <t>40대 남성 A 씨가 컴퓨터 부품 판매점에서 GPU 3대를 훔친 혐의로 구속되었습니다. A 씨는 챗GPT 조언을 듣고 리딩방 투자 사기 피해금을 회수하기 위해 범행했다고 주장하며, 훔친 돈 일부를 리딩방 계좌에 입금했다고 진술했습니다. 경찰은 A 씨가 리딩방 사기 피해로 고소장을 접수한 사실은 확인했으나, 정확한 내용은 추가 수사가 필요하다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(경찰 검거 및 구속), 총 105억여원의 집단적 피해가 발생했으며(최소 28명 이상), 피해 규모가 크고(개별 최대 4억원), 경찰 수사를 통해 증거가 확보되었으며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 상대방이 해외 거점 사기 조직으로 자력 확보가 어려워 전체 피해액 대비 회수 가능 금액이 적을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>A 씨가 리딩방 투자 사기 피해로 고소장을 접수했고 경찰이 이를 확인하여 수사 중인 점(적합 조건 5, 6)은 소송금융 투자 검토의 단초가 될 수 있습니다. 리딩방 사기는 상대방 책임이 명확한 경우가 많으나(적합 조건 1), 기사에서 상대방이 특정되지 않았고 자력 여부 및 피해 규모, 집단성 여부가 불분명하여 추가 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>총 105억여원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>다수 (최소 28명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>“커플 적금 들고 결혼하자” 미모의 일본 여성 속삭임에 1억을 뜯겼다...</t>
+          <t>챗GPT 조언 들었다 ...GPU 절도범의 진술 [지금이뉴스]</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10682403?ref=naver</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602260840168250</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-02-25 12:45:04.566762+00:00</t>
+          <t>2026-02-26 00:41:04.461498+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 수사 및 조직원 검거, 구속, 국제 공조 수사 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 범죄수익금 몰수/추징 보전 진행 중, 국제 공조 수사 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>캄보디아에 거점을 둔 국제 로맨스스캠 및 사기 조직원 49명이 경찰에 검거되었습니다. 이들은 일본인 여성을 사칭하거나 금융기관을 사칭하는 등 다양한 수법으로 68명의 피해자에게 총 100억원이 넘는 금품을 갈취했습니다. 경찰은 추가 조직원 26명을 특정하고 국제 공조 수사를 진행 중입니다.</t>
+          <t>캄보디아를 거점으로 활동한 피싱 조직이 로맨스스캠, 기관 사칭 등 다양한 수법으로 68명에게 약 105억원을 가로챈 사건입니다. 경찰이 조직원 49명을 검거하고 37명을 구속했으며, 범죄수익금 10억원 상당을 몰수/추징 보전 조치했습니다. 아직 검거되지 않은 해외 체류 조직원에 대한 국제 공조 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 사건은 캄보디아 기반 국제 사기 조직에 의한 100억원 이상의 대규모 피해이며, 68명의 피해자가 발생하여 집단적 피해 조건에 부합합니다. 경찰 수사를 통해 조직원들이 검거되고 국제 공조가 진행 중이므로 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 조건도 충족합니다. 다만, 상대방이 국제 사기 조직으로 자산 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(경찰 검거), 집단적 피해(68명)이며 피해 규모가 크고(105억원), 증거 확보가 가능하며(경찰 수사), 공적 절차(경찰 수사 및 자산 몰수/추징 보전)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 범죄 조직으로 자력이 불충분할 가능성이 높고, 피해액 105억원 중 현재 10억원만 몰수/추징 보전되어 실제 회수 가능성이 낮아 소송금융 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>100억원 이상</t>
+          <t>105억원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>68명</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>오빠, 연애적금 들자 …캄보디아 스캠조직 또 덜미</t>
+          <t>♥오빠, 코인 적금 들자 …105억 가로챈 캄보디아 조직원, 결국</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH202602251902425jW</t>
+          <t>https://www.sidae.com/article/2026022607092711515</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-25 12:38:28.746160+00:00</t>
+          <t>2026-02-26 00:30:33.810066+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>미국 법무부(DOJ) 수사 진행 중, 사기 수익금 회수 완료</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>GPU 절도 혐의로 구속된 A씨는 자신이 리딩방 투자사기 피해자라고 주장하며 경찰에 고소장을 제출했다. 경찰은 A씨를 사기 피해자로 확인하고 수사를 진행 중이다. 이 사건은 잠재적인 소송금융 투자 대상이나, 기사 내용만으로는 사기 주체의 자력이나 구체적인 피해 규모 등 핵심 정보가 불충분하다.</t>
+          <t>미국 법무부(DOJ)가 '돼지 도살(Pig Butchering)' 수법의 가상자산 사기 사건에서 피해자 신고를 접수하고 범죄 수익금을 추적했습니다. 테더의 협조를 받아 6100만 USDT(약 6100만 달러)의 사기 수익금을 회수하는 데 성공했습니다. 이는 대규모 가상자산 사기 사건에 대한 공적 기관의 적극적인 대응 사례입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>A씨가 리딩방 투자사기 피해자로 경찰에 고소장을 제출하여 수사가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사기 주체의 자력, 구체적인 피해 규모, 집단 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 추가 조사가 필요합니다.</t>
+          <t>적합 조건으로 집단적 피해(다수 피해자 신고), 대규모 피해 금액(6100만 USDT), 미국 법무부(DOJ)의 수사를 통한 증거 확보 가능성, 공적 절차(DOJ 수사) 진행 중인 점이 확인됩니다. 그러나 소송 상대방인 사기범들의 특정 및 자력 확보가 어려울 수 있으며, 이미 상당 금액이 회수되어 소송금융의 필요성이 감소했을 가능성도 있어 적합도는 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6100만 USDT</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>구속된 GPU 절도범… 나는 사기 피해자, 챗GPT 조언으로 범행</t>
+          <t>테더, 사기 수익 6100만달러 회수</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022550057</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=819699</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-25 12:37:35.615030+00:00</t>
+          <t>2026-02-26 00:30:23.333824+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>보이스피싱 조직</t>
+          <t>캄보디아 거점 스캠·보이스피싱 조직</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>보이스피싱 총책 및 조직원 검거 등 수사 진행 중</t>
+          <t>경찰 수사 및 조직원 검거, 인터폴 적색수배 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>보이스피싱 수법이 주식투자를 가장한 대면 편취 방식으로 진화하고 있으며, 국내 총책 및 해외 캄보디아 조직원 검거 등 수사기관의 성과가 보도되었습니다. 법무법인 케이비는 보이스피싱 및 리딩사기 등 금융사기 분야에서 피해구제에 적극적으로 힘쓰고 있다고 언급되었습니다.</t>
+          <t>캄보디아에 거점을 둔 사기 조직이 SNS에서 미모의 여성을 가장해 한국 남성들에게 접근, 가짜 쇼핑몰 투자 및 코인 적금 가입을 유도해 105억여원을 가로챘습니다. 또한 검찰·금감원을 사칭한 보이스피싱 조직도 활동했으며, 경찰이 총 49명을 검거하고 37명을 구속하는 등 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>보이스피싱은 명백한 범죄 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 개별 및 전체 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 총책 및 조직원 검거 등 수사기관의 활동으로 증거 확보 가능성이 높고(적합 조건 5), 관련 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(보이스피싱 조직)의 자력 확보가 어렵고 은닉 재산 추적이 복잡하여 실제 손해배상금 회수에 대한 불확실성이 높아 투자 적합도를 낮춥니다.</t>
+          <t>상대방 책임이 명확하고(경찰 검거 및 구속), 총 105억여원의 집단적 피해가 발생했으며(최소 28명 이상), 피해 규모가 크고(개별 최대 4억원), 경찰 수사를 통해 증거가 확보되었으며 공적 절차(경찰 수사)가 진행 중입니다. 그러나 상대방이 해외 거점 사기 조직으로 자력 확보가 어려워 전체 피해액 대비 회수 가능 금액이 적을 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 105억여원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 28명 이상)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>보이스피싱 수법 진화…주식투자 가장해 금·현금 수거하는 대면 편취 ...</t>
+          <t>“커플 적금 들고 결혼하자” 미모의 일본 여성 속삭임에 1억을 뜯겼다...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>globalepic.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.globalepic.co.kr/view.php?ud=2026022415010556066cf2d78c68_29</t>
+          <t>https://biz.heraldcorp.com/article/10682403?ref=naver</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-24 12:18:04.271458+00:00</t>
+          <t>2026-02-25 12:45:04.566762+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>국제 사기 조직 및 조직원</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 수사 및 조직원 검거, 구속, 국제 공조 수사 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>제주에서 40대 A씨가 택배, 농협, 금감원, 검찰을 사칭한 보이스피싱 조직에 속아 1억 2천만원을 편취당한 사건이 발생했다. 악성앱 설치를 통해 휴대폰을 원격 조종당하고, 금융기관 대출까지 받아 송금한 것으로 확인됐다. 제주 경찰은 고소장을 접수받아 수사 중이며, 제주 지역에서만 3년간 1000여건, 300억 이상의 보이스피싱 피해가 발생한 것으로 나타났다.</t>
+          <t>캄보디아에 거점을 둔 국제 로맨스스캠 및 사기 조직원 49명이 경찰에 검거되었습니다. 이들은 일본인 여성을 사칭하거나 금융기관을 사칭하는 등 다양한 수법으로 68명의 피해자에게 총 100억원이 넘는 금품을 갈취했습니다. 경찰은 추가 조직원 26명을 특정하고 국제 공조 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>적합 조건인 집단적 피해(제주에서만 3년간 1000여건, 300억 이상), 피해 규모 큼(개별 피해 1억 2천만원), 경찰 수사 진행 중, 증거 확보 가능성 등은 충족한다. 그러나 직접적인 소송 상대방(보이스피싱 조직)의 자력 확보가 어렵고, 금융기관 등 제3자에 대한 책임 입증이 쉽지 않아 소송금융 투자 회수 가능성이 불확실하다.</t>
+          <t>본 사건은 캄보디아 기반 국제 사기 조직에 의한 100억원 이상의 대규모 피해이며, 68명의 피해자가 발생하여 집단적 피해 조건에 부합합니다. 경찰 수사를 통해 조직원들이 검거되고 국제 공조가 진행 중이므로 상대방 책임이 명확하고 증거 확보 및 공적 절차 진행 조건도 충족합니다. 다만, 상대방이 국제 사기 조직으로 자산 회수 가능성이 낮아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>1억 2천만원 (개별), 300억 이상 (제주 전체)</t>
+          <t>100억원 이상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1000여건 (제주 전체), 다수 (집단적 피해)</t>
+          <t>68명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>택배·농협·금감원·검찰 다 가짜 …1억원 피싱에 당했다</t>
+          <t>오빠, 연애적금 들자 …캄보디아 스캠조직 또 덜미</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003522920</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH202602251902425jW</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-23 12:18:42.657911+00:00</t>
+          <t>2026-02-25 12:38:28.746160+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>탑솔라 측에서 법적 조치를 언급하며 분쟁 초기 단계</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>탑솔라가 대기업 명의를 도용하여 20억 원 규모의 대출을 시도했다는 의혹이 제기되었습니다. 탑솔라 측은 관련 주장에 대해 손해배상 청구 등 법적 조치를 예고하며 K증권 측 메일 등 증거를 가지고 있다고 주장하고 있습니다. 이는 명의 도용 및 대출 사기 미수 사건으로 보입니다.</t>
+          <t>GPU 절도 혐의로 구속된 A씨는 자신이 리딩방 투자사기 피해자라고 주장하며 경찰에 고소장을 제출했다. 경찰은 A씨를 사기 피해자로 확인하고 수사를 진행 중이다. 이 사건은 잠재적인 소송금융 투자 대상이나, 기사 내용만으로는 사기 주체의 자력이나 구체적인 피해 규모 등 핵심 정보가 불충분하다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>탑솔라의 대기업 명의 도용 및 20억 원 대출 시도라는 점에서 상대방 책임이 비교적 명확하고(적합 조건), 피해 규모가 20억 원으로 큰 편이며(적합 조건), 관련 증거(K증권 메일 등)가 존재할 가능성이 높습니다(적합 조건). 다만, 피해를 입은 대기업의 자력은 충분하겠으나, 탑솔라의 자력은 불확실하며, 집단적 피해가 아닌 특정 대기업에 대한 피해로 보입니다.</t>
+          <t>A씨가 리딩방 투자사기 피해자로 경찰에 고소장을 제출하여 수사가 진행 중인 점(적합 조건 5, 6)은 긍정적입니다. 그러나 사기 주체의 자력, 구체적인 피해 규모, 집단 피해 여부 등 소송금융 투자에 필요한 핵심 정보가 부족하여 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>20억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[단독 기획]탑솔라, 대기업 명의 도용 20억 원 대출 시도</t>
+          <t>구속된 GPU 절도범… 나는 사기 피해자, 챗GPT 조언으로 범행</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=901998</t>
+          <t>https://www.hankyung.com/article/2026022550057</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-22 12:44:36.713776+00:00</t>
+          <t>2026-02-25 12:37:35.615030+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융사기</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
+          <t>보이스피싱 총책 및 조직원 검거 등 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>보이스피싱 수법이 주식투자를 가장한 대면 편취 방식으로 진화하고 있으며, 국내 총책 및 해외 캄보디아 조직원 검거 등 수사기관의 성과가 보도되었습니다. 법무법인 케이비는 보이스피싱 및 리딩사기 등 금융사기 분야에서 피해구제에 적극적으로 힘쓰고 있다고 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>보이스피싱은 명백한 범죄 행위로 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자를 발생시키는 집단적 피해(적합 조건 3)이며, 개별 및 전체 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 총책 및 조직원 검거 등 수사기관의 활동으로 증거 확보 가능성이 높고(적합 조건 5), 관련 형사 절차가 진행 중입니다(적합 조건 6). 그러나 상대방(보이스피싱 조직)의 자력 확보가 어렵고 은닉 재산 추적이 복잡하여 실제 손해배상금 회수에 대한 불확실성이 높아 투자 적합도를 낮춥니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>보이스피싱 수법 진화…주식투자 가장해 금·현금 수거하는 대면 편취 ...</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>globalepic.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>http://www.globalepic.co.kr/view.php?ud=2026022415010556066cf2d78c68_29</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:18:04.271458+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>제주에서 40대 A씨가 택배, 농협, 금감원, 검찰을 사칭한 보이스피싱 조직에 속아 1억 2천만원을 편취당한 사건이 발생했다. 악성앱 설치를 통해 휴대폰을 원격 조종당하고, 금융기관 대출까지 받아 송금한 것으로 확인됐다. 제주 경찰은 고소장을 접수받아 수사 중이며, 제주 지역에서만 3년간 1000여건, 300억 이상의 보이스피싱 피해가 발생한 것으로 나타났다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>적합 조건인 집단적 피해(제주에서만 3년간 1000여건, 300억 이상), 피해 규모 큼(개별 피해 1억 2천만원), 경찰 수사 진행 중, 증거 확보 가능성 등은 충족한다. 그러나 직접적인 소송 상대방(보이스피싱 조직)의 자력 확보가 어렵고, 금융기관 등 제3자에 대한 책임 입증이 쉽지 않아 소송금융 투자 회수 가능성이 불확실하다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>1억 2천만원 (개별), 300억 이상 (제주 전체)</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>1000여건 (제주 전체), 다수 (집단적 피해)</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>택배·농협·금감원·검찰 다 가짜 …1억원 피싱에 당했다</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260223_0003522920</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:18:42.657911+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>명의 도용 피해 대기업</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>탑솔라 측에서 법적 조치를 언급하며 분쟁 초기 단계</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>탑솔라가 대기업 명의를 도용하여 20억 원 규모의 대출을 시도했다는 의혹이 제기되었습니다. 탑솔라 측은 관련 주장에 대해 손해배상 청구 등 법적 조치를 예고하며 K증권 측 메일 등 증거를 가지고 있다고 주장하고 있습니다. 이는 명의 도용 및 대출 사기 미수 사건으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>탑솔라의 대기업 명의 도용 및 20억 원 대출 시도라는 점에서 상대방 책임이 비교적 명확하고(적합 조건), 피해 규모가 20억 원으로 큰 편이며(적합 조건), 관련 증거(K증권 메일 등)가 존재할 가능성이 높습니다(적합 조건). 다만, 피해를 입은 대기업의 자력은 충분하겠으나, 탑솔라의 자력은 불확실하며, 집단적 피해가 아닌 특정 대기업에 대한 피해로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>20억 원</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>[단독 기획]탑솔라, 대기업 명의 도용 20억 원 대출 시도</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>namdonews.com</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=901998</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:44:36.713776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>금융사기</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
           <t>경찰 수사 및 금융기관 지급정지, 피해구제 제도 활용 단계</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F50" t="inlineStr">
         <is>
           <t>최근 60대 이상 노년층을 중심으로 보이스피싱 피해가 급증하고 있으며, 공공기관이나 금융기관 사칭 등 수법이 반복되고 있습니다. 피해 발생 시 신속한 금융기관 지급정지 및 경찰 신고가 중요하며, 보이스피싱 피해구제 제도를 통해 환급을 신청할 수 있습니다. 법무법인 케이비 등 전문 변호사들이 피해자들의 구제 절차를 돕고 있습니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G50" t="inlineStr">
         <is>
           <t>노년층을 중심으로 한 집단적 피해가 발생하고 있으며, 경찰 수사 및 금융기관 지급정지 등 공적 절차가 진행 중이고 피해구제 제도를 통한 환급 가능성이 있어 적합 조건에 일부 부합합니다. 그러나 소송 상대방인 보이스피싱 조직의 특정 및 자력 확보가 어려워 직접적인 민사 소송을 통한 피해금 회수에는 한계가 있습니다. 피해구제 절차 지원에 초점을 맞춘다면 기회는 있습니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I47" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
         <is>
           <t>노년층 다수</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J50" t="inlineStr">
         <is>
           <t>노년층 보이스피싱 피해 급증…피해 발생 시 신속한 구제 절차 중요</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K50" t="inlineStr">
         <is>
           <t>livesnews.com</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L50" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M50" t="inlineStr">
         <is>
           <t>https://www.livesnews.com/news/article.html?no=59664</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N50" t="inlineStr">
         <is>
           <t>2026-02-22 00:19:52.560188+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N47"/>
+  <autoFilter ref="A1:N50"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>