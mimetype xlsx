--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="24" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -534,217 +534,285 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융상품</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>해당 없음</t>
+          <t>금융감독원 경고 및 정부 보완책 논의 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>KB금융 양종희 회장이 투자성향 대비 상품 위험도 적정성, 투자자 손익 현황 등을 지표로 삼아 감당 못할 대출을 내주지 않도록 선제적으로 대응하라고 강조했다. 이는 투자 상품의 중도해지율, 민원 접수 추이, 피해구제 환급 현황 등을 포함한 내부 리스크 관리 시스템에 대한 내용이다.</t>
+          <t>삼성전자와 SK하이닉스 레버리지 ETF가 반토막 나면서 투자자들이 큰 손실을 입었다는 내용입니다. 금융감독원장은 과도한 레버리지 투자가 가계 재무 건전성을 훼손할 수 있다고 경고했으며, 정부는 문제 보완을 협의 중입니다. 그러나 기사 내용은 시장 변동성과 상품 특성으로 인한 손실을 다루며, 특정 금융기관의 불법 행위나 부당 판매 등 소송의 대상이 될 만한 명확한 책임 주체는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 KB금융의 내부 리스크 관리 정책 및 예방 조치에 대한 내용으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁 상황을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건이 아닙니다.</t>
+          <t>해당 기사는 삼성전자 및 SK하이닉스 레버리지 ETF 투자자들의 손실을 언급하나, 이는 시장 변동성과 상품의 음의 복리 효과에 기인한 것으로 보입니다. 특정 금융기관의 불법 행위나 부당 판매 등 상대방의 책임이 명확하게 제시되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1 미충족)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[테크M 이슈] 양종희 KB금융 회장  감당 못할 대출, 애초에 내주지 말라...</t>
+          <t>미국 없는 세계 질서를 꿈꾸는 NATO, 이재명의 선택은?: 슬로우레터 7월...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>slownews.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150552</t>
+          <t>https://slownews.kr/162969</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-26 12:17:11.585556+00:00</t>
+          <t>2026-07-13 20:45:00.645851+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융상품</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>해당 없음</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>메리츠화재가 민사소송 절차 중 발생하는 출석비용을 보장하는 특약을 업계 최초로 출시했다. 이 특약은 소송 당사자가 법원 출석 시 발생하는 일당, 운임, 식비, 숙박료 등을 보장하며, 기존 보험 상품의 보장 공백을 해소하고 소송의 경제적 부담을 경감하는 데 중점을 둔다. 특히 변호사 없이 진행되는 민사소송이 많은 현실에서 중요한 역할을 할 것으로 기대된다.</t>
+          <t>KB금융 양종희 회장이 투자성향 대비 상품 위험도 적정성, 투자자 손익 현황 등을 지표로 삼아 감당 못할 대출을 내주지 않도록 선제적으로 대응하라고 강조했다. 이는 투자 상품의 중도해지율, 민원 접수 추이, 피해구제 환급 현황 등을 포함한 내부 리스크 관리 시스템에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 되는 특정 법적 분쟁이나 사건을 다루는 것이 아니라, 민사소송 출석 비용을 보장하는 새로운 보험 상품에 대한 정보를 제공한다. 소송금융 투자를 위한 핵심 요소인 구체적인 원고, 피고, 손해 규모, 책임 소재 등이 전혀 언급되지 않아 투자 검토 대상이 아니다.</t>
+          <t>해당 기사는 KB금융의 내부 리스크 관리 정책 및 예방 조치에 대한 내용으로, 특정 피해 발생 사건이나 소송 대상이 될 만한 구체적인 분쟁 상황을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[베스트 보험 상품] 민사소송 출석비용 보장...소송에 따른 경제적 부담...</t>
+          <t>[테크M 이슈] 양종희 KB금융 회장  감당 못할 대출, 애초에 내주지 말라...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/money/article/202602106761c</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150552</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-13 00:42:24.292504+00:00</t>
+          <t>2026-03-26 12:17:11.585556+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융상품</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
+          <t>메리츠화재가 민사소송 절차 중 발생하는 출석비용을 보장하는 특약을 업계 최초로 출시했다. 이 특약은 소송 당사자가 법원 출석 시 발생하는 일당, 운임, 식비, 숙박료 등을 보장하며, 기존 보험 상품의 보장 공백을 해소하고 소송의 경제적 부담을 경감하는 데 중점을 둔다. 특히 변호사 없이 진행되는 민사소송이 많은 현실에서 중요한 역할을 할 것으로 기대된다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 되는 특정 법적 분쟁이나 사건을 다루는 것이 아니라, 민사소송 출석 비용을 보장하는 새로운 보험 상품에 대한 정보를 제공한다. 소송금융 투자를 위한 핵심 요소인 구체적인 원고, 피고, 손해 규모, 책임 소재 등이 전혀 언급되지 않아 투자 검토 대상이 아니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[베스트 보험 상품] 민사소송 출석비용 보장...소송에 따른 경제적 부담...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/money/article/202602106761c</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:42:24.292504+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융상품</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr">
+        <is>
           <t>크립토닷컴이 미국에서 암호화폐와 주식, ETF를 한 계좌에서 운용할 수 있는 은퇴계좌 상품 'Crypto.com IRA'를 출시했습니다. 신규 입금 및 이전 자금에 대한 매칭 인센티브와 수수료 면제 정책을 내세우며 '크립토 연금' 시장 경쟁을 예고했습니다. 기사는 투자자들에게 변동성, 락업, 청산, 세금 등 리스크 관리에 대한 이해의 중요성을 강조합니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>해당 기사는 크립토닷컴의 신규 금융 상품 출시를 알리는 내용으로, 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어떤 조건에도 해당하지 않습니다. 현재 발생한 분쟁이나 손해배상 청구의 근거가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>크립토닷컴, 미국서 ‘Crypto.com IRA’ 출시…암호화폐·주식 한 계좌로...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.tokenpost.kr/news/cryptocurrency/335653</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-04 00:33:55.717025+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>