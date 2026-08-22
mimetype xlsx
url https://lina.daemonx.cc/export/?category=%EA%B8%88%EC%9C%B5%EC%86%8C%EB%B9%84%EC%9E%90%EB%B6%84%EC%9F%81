--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,51 +433,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="36" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="24" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -541,657 +541,725 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>금융감독원 지시 및 예방 조치</t>
+          <t>금융감독원의 금융권 IT 사고 선제 대응 주문</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행 및 증권사 최고정보책임자(CIO)들을 소집하여 IT 내부통제 강화를 지시했다. 이는 전산장애나 사이버 공격 발생 시 신속한 시스템 복구와 금융소비자 피해보상 안내를 철저히 할 것을 당부하는 예방적 조치이다. 본 기사는 실제 피해 발생 사례가 아닌, 금융당국의 사전적 관리 감독 강화에 대한 내용을 다루고 있다.</t>
+          <t>금융감독원은 금융권 CCO들에게 AI, IT 사고, 디지털 소외 등에 대한 선제적 대응을 주문했다. 특히 IT 사고 발생 시 이용자 통지, 대체 이용수단, 집단민원 대응, 피해보상 기준 등을 종합적으로 점검할 것을 강조했다. 이는 향후 발생할 수 있는 금융권 IT 사고 관련 집단 피해에 대한 대비책 마련을 촉구하는 내용이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 금융감독원이 인터넷은행 및 증권사에 IT 내부통제 강화를 지시하는 예방적 조치를 다루고 있습니다. 실제 전산장애나 사이버 공격으로 인한 피해 발생 사실이 없으므로, 상대방의 책임이 명확하게 특정되지 않았고, 구체적인 피해 규모나 피해자 집단이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 금융감독원이 금융권에 IT 사고에 대한 선제적 대응을 주문하는 내용으로, 현재 소송금융 투자 대상이 될 만한 구체적인 IT 사고 발생이나 피해자가 특정되지 않았습니다. 이는 잠재적인 집단 피해 가능성을 시사하지만, 아직 실제 사건이 발생하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>금감원, 인터넷은행·증권사 CIO 소집… IT 내부통제 강화해야</t>
+          <t>AI·IT사고·디지털 소외…금감원, 금융권 CCO에 선제 대응 주문</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=110865</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=568701&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:08.346980+00:00</t>
+          <t>2026-07-11 07:00:32.967263+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>금융감독원 IT 내부통제 강화 간담회 및 감독/검사 진행</t>
+          <t>금융감독원 지시 및 예방 조치</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금융감독원이 카카오뱅크, 토스뱅크, 케이뱅크 등 인터넷은행과 계열 증권사를 소집하여 IT 내부통제 강화를 당부했다. 금감원은 최근 전산사고가 기본통제 미흡으로 발생하고 있음을 지적하며, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다. 이는 잠재적인 금융소비자 피해에 대한 사전 예방 및 감독 강화 조치이다.</t>
+          <t>금융감독원이 인터넷은행 및 증권사 최고정보책임자(CIO)들을 소집하여 IT 내부통제 강화를 지시했다. 이는 전산장애나 사이버 공격 발생 시 신속한 시스템 복구와 금융소비자 피해보상 안내를 철저히 할 것을 당부하는 예방적 조치이다. 본 기사는 실제 피해 발생 사례가 아닌, 금융당국의 사전적 관리 감독 강화에 대한 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행 및 계열 증권사에 IT 내부통제 강화를 주문하고 대형 전산사고 발생 시 엄정 조치하겠다고 경고함. 이는 상대방(대기업, 금융기관)의 책임이 명확해질 가능성이 높고, 금감원의 감독/검사(공적 절차 진행)가 증거 확보에 유리하며, 잠재적으로 다수의 금융소비자에게 대규모 피해를 야기할 수 있어 소송금융 적합도가 높음.</t>
+          <t>본 기사는 금융감독원이 인터넷은행 및 증권사에 IT 내부통제 강화를 지시하는 예방적 조치를 다루고 있습니다. 실제 전산장애나 사이버 공격으로 인한 피해 발생 사실이 없으므로, 상대방의 책임이 명확하게 특정되지 않았고, 구체적인 피해 규모나 피해자 집단이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>금감원, 카카오·토스·케이뱅크 소집… IT 안정성 강화  주문</t>
+          <t>금감원, 인터넷은행·증권사 CIO 소집… IT 내부통제 강화해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040110242570275</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=110865</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:10.632942+00:00</t>
+          <t>2026-04-01 12:27:08.346980+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
+          <t>카카오뱅크, 토스뱅크, 케이뱅크, 카카오페이증권, 토스증권</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>금융당국(금융위)의 과징금 및 제재 수위 확정 논의 중</t>
+          <t>금융감독원 IT 내부통제 강화 간담회 및 감독/검사 진행</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>홍콩H지수 연계 ELS 불완전판매와 관련하여 KB국민은행 등 5개 은행에 대한 금융당국의 제재 수위 확정이 지연되고 있다. 금융감독원은 최대 2조 원 규모의 과징금을 사전 통보했으나, 금융위원회 논의를 거쳐 1조 원 이하로 조정될 가능성도 제기된다. 이번 사안은 금융소비자보호법 도입 이후 최대 규모의 소비자 피해 사례로, 금융당국의 향후 불완전판매 대응 기조를 가늠할 분수령이 될 전망이다.</t>
+          <t>금융감독원이 카카오뱅크, 토스뱅크, 케이뱅크 등 인터넷은행과 계열 증권사를 소집하여 IT 내부통제 강화를 당부했다. 금감원은 최근 전산사고가 기본통제 미흡으로 발생하고 있음을 지적하며, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다. 이는 잠재적인 금융소비자 피해에 대한 사전 예방 및 감독 강화 조치이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대형 금융기관(5개 은행)이 피고로 자력이 충분하며(조건 2), '최대 규모의 소비자 피해 사례'로 집단적 피해 및 피해 규모가 매우 큼(조건 3, 4). 금융감독원의 검사 결과와 금융위원회의 제재 논의 등 공적 절차가 진행 중이며(조건 5, 6), 불완전판매 책임이 비교적 명확함(조건 1).</t>
+          <t>금융감독원이 인터넷은행 및 계열 증권사에 IT 내부통제 강화를 주문하고 대형 전산사고 발생 시 엄정 조치하겠다고 경고함. 이는 상대방(대기업, 금융기관)의 책임이 명확해질 가능성이 높고, 금감원의 감독/검사(공적 절차 진행)가 증거 확보에 유리하며, 잠재적으로 다수의 금융소비자에게 대규모 피해를 야기할 수 있어 소송금융 적합도가 높음.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수조 원 (금융당국 과징금 추정치 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>다수 (일반투자자 대상 최대 규모 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>ELS 불완전판매 은행 과징금 또 미뤄져…금융위 상정 불발</t>
+          <t>금감원, 카카오·토스·케이뱅크 소집… IT 안정성 강화  주문</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260331_0003572123</t>
+          <t>https://view.asiae.co.kr/article/2026040110242570275</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 00:42:24.114051+00:00</t>
+          <t>2026-04-01 12:26:10.632942+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>카카오페이</t>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>금융당국 과징금 부과 및 카카오페이의 행정소송 진행 중</t>
+          <t>금융당국(금융위)의 과징금 및 제재 수위 확정 논의 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>카카오페이가 금융당국으로부터 과징금을 부과받아 이에 대한 행정소송을 진행 중입니다. 기사는 카카오페이의 고객 신뢰 회복이 과제로 남아있다고 언급하며, 이는 금융당국의 조치와 관련하여 잠재적인 고객 피해 및 카카오페이의 책임 가능성을 시사합니다.</t>
+          <t>홍콩H지수 연계 ELS 불완전판매와 관련하여 KB국민은행 등 5개 은행에 대한 금융당국의 제재 수위 확정이 지연되고 있다. 금융감독원은 최대 2조 원 규모의 과징금을 사전 통보했으나, 금융위원회 논의를 거쳐 1조 원 이하로 조정될 가능성도 제기된다. 이번 사안은 금융소비자보호법 도입 이후 최대 규모의 소비자 피해 사례로, 금융당국의 향후 불완전판매 대응 기조를 가늠할 분수령이 될 전망이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>금융당국으로부터 과징금 부과가 있었으므로 카카오페이의 책임 가능성이 존재합니다 (조건 1). 카카오페이는 대기업이자 상장회사로 배상 능력이 충분합니다 (조건 2). 금융당국의 과징금 부과라는 공적 절차가 이미 진행 중이며 (조건 6), 관련 조사 결과 및 부과 내역이 증거로 활용될 수 있습니다 (조건 5). 또한, '고객 신뢰 회복' 언급은 잠재적 다수 고객 피해 가능성을 시사합니다 (조건 3).</t>
+          <t>대형 금융기관(5개 은행)이 피고로 자력이 충분하며(조건 2), '최대 규모의 소비자 피해 사례'로 집단적 피해 및 피해 규모가 매우 큼(조건 3, 4). 금융감독원의 검사 결과와 금융위원회의 제재 논의 등 공적 절차가 진행 중이며(조건 5, 6), 불완전판매 책임이 비교적 명확함(조건 1).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원 (금융당국 과징금 추정치 기준)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (일반투자자 대상 최대 규모 피해)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>카카오페이 신원근號 흑자전환 성공했지만...신뢰 회복·플랫폼 경쟁력...</t>
+          <t>ELS 불완전판매 은행 과징금 또 미뤄져…금융위 상정 불발</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752847</t>
+          <t>https://www.newsis.com/view/NISX20260331_0003572123</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-30 00:38:13.343510+00:00</t>
+          <t>2026-04-01 00:42:24.114051+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>카카오페이</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>금융소비자 보호 포럼 개최</t>
+          <t>금융당국 과징금 부과 및 카카오페이의 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>아시아투데이가 '금융소비자 보호 현주소와 선결과제'를 주제로 제8회 금융포럼을 개최했습니다. 금소법 시행 5년 후에도 홍콩 H지수 ELS 사태, 라덕연 사태 등 금융소비자 피해가 반복되는 현실을 조명하고, 금융당국, 금융회사, 소비자의 역할과 피해 예방 및 구제 방안을 논의했습니다.</t>
+          <t>카카오페이가 금융당국으로부터 과징금을 부과받아 이에 대한 행정소송을 진행 중입니다. 기사는 카카오페이의 고객 신뢰 회복이 과제로 남아있다고 언급하며, 이는 금융당국의 조치와 관련하여 잠재적인 고객 피해 및 카카오페이의 책임 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 금융소비자 보호 포럼 개최 소식으로, 특정 금융 피해 사건을 다루는 것이 아닙니다. 홍콩 H지수 ELS 사태 등 과거의 대규모 금융 피해 사례를 언급하고 있으나, 이는 이미 발생하여 상당 부분 진행되었거나 종결된 사건들로, 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 구체적인 소송 기회를 제공하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
+          <t>금융당국으로부터 과징금 부과가 있었으므로 카카오페이의 책임 가능성이 존재합니다 (조건 1). 카카오페이는 대기업이자 상장회사로 배상 능력이 충분합니다 (조건 2). 금융당국의 과징금 부과라는 공적 절차가 이미 진행 중이며 (조건 6), 관련 조사 결과 및 부과 내역이 증거로 활용될 수 있습니다 (조건 5). 또한, '고객 신뢰 회복' 언급은 잠재적 다수 고객 피해 가능성을 시사합니다 (조건 3).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[2026 아시아투데이 금융포럼] 신뢰 회복 조명…금융소비자 보호 '새 이...</t>
+          <t>카카오페이 신원근號 흑자전환 성공했지만...신뢰 회복·플랫폼 경쟁력...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008222</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=752847</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:14.836932+00:00</t>
+          <t>2026-03-30 00:38:13.343510+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 처분 및 은행들의 행정소송 제기</t>
+          <t>금융소비자 보호 포럼 개최</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>4대 은행(KB국민, 신한, 하나, 우리)이 공정위의 LTV 관련 과징금 부과 처분에 불복하여 행정소송을 제기했다. 공정위의 과징금 부과는 은행들의 LTV 관련 위법 행위에 대한 공적 판단이 있었음을 의미하며, 이는 해당 은행들로 인해 피해를 입은 다수의 금융소비자들이 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
+          <t>아시아투데이가 '금융소비자 보호 현주소와 선결과제'를 주제로 제8회 금융포럼을 개최했습니다. 금소법 시행 5년 후에도 홍콩 H지수 ELS 사태, 라덕연 사태 등 금융소비자 피해가 반복되는 현실을 조명하고, 금융당국, 금융회사, 소비자의 역할과 피해 예방 및 구제 방안을 논의했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): KB국민은행, 신한은행, 하나은행, 우리은행 등 4대 시중은행은 자력이 충분한 금융기관이다. 적합 조건 3(집단적 피해): LTV 관련 사안으로 공정위가 과징금을 부과했다는 점에서 다수의 금융소비자 피해 발생 가능성이 높다. 적합 조건 5(증거 확보 가능): 공정위의 과징금 부과 처분은 은행들의 LTV 관련 위법 행위에 대한 공적 조사 결과이자 강력한 증거가 될 수 있다. 적합 조건 6(공적 절차 진행 중): 공정위의 과징금 부과 처분이라는 행정처분이 있었고, 현재 은행들이 이에 불복하여 행정소송을 제기한 상태이다. 이는 피해자들의 소송에 유리한 선행 절차이다. 종합적으로 4개 이상의 적합 조건에 해당하며, 소송금융 투자 대상으로서의 잠재력이 매우 높다.</t>
+          <t>이 기사는 금융소비자 보호 포럼 개최 소식으로, 특정 금융 피해 사건을 다루는 것이 아닙니다. 홍콩 H지수 ELS 사태 등 과거의 대규모 금융 피해 사례를 언급하고 있으나, 이는 이미 발생하여 상당 부분 진행되었거나 종결된 사건들로, 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 구체적인 소송 기회를 제공하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>4대 은행, 공정위 과징금에 '반발' 이유있다?</t>
+          <t>[2026 아시아투데이 금융포럼] 신뢰 회복 조명…금융소비자 보호 '새 이...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lcnews.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=126004</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008222</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 00:39:07.489922+00:00</t>
+          <t>2026-03-26 12:27:14.836932+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>토스뱅크, 케이뱅크 등 인터넷 은행 3사</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>금융당국 조사 또는 내부 감사 진행 가능성</t>
+          <t>공정위 과징금 부과 처분 및 은행들의 행정소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>인터넷 은행 3사에서 총 163건의 전산사고가 발생했으며, 특히 토스뱅크와 케이뱅크는 여신 금리 오류를 뒤늦게 인지하는 등 운영 부실이 드러났습니다. 이로 인해 1만 700명의 실제 금전 피해자가 발생하여 총 4874만원이 배상되었으며, 사고 인지 지연 등 인터넷 은행의 기본 미숙이 지적되고 있습니다.</t>
+          <t>4대 은행(KB국민, 신한, 하나, 우리)이 공정위의 LTV 관련 과징금 부과 처분에 불복하여 행정소송을 제기했다. 공정위의 과징금 부과는 은행들의 LTV 관련 위법 행위에 대한 공적 판단이 있었음을 의미하며, 이는 해당 은행들로 인해 피해를 입은 다수의 금융소비자들이 손해배상 소송을 제기할 수 있는 강력한 근거가 될 수 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>인터넷 은행이라는 자력 있는 상대방(적합 조건 2)에 의해 발생한 전산 오류 및 금리 오류로, 상대방의 책임이 비교적 명확합니다(적합 조건 1). 1만 700명이라는 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당하며, 피해자 수가 매우 많아 피해 규모가 크다고 볼 수 있습니다(적합 조건 4). 사고 내용이 구체적으로 언급되어 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>적합 조건 2(상대방 자력 충분): KB국민은행, 신한은행, 하나은행, 우리은행 등 4대 시중은행은 자력이 충분한 금융기관이다. 적합 조건 3(집단적 피해): LTV 관련 사안으로 공정위가 과징금을 부과했다는 점에서 다수의 금융소비자 피해 발생 가능성이 높다. 적합 조건 5(증거 확보 가능): 공정위의 과징금 부과 처분은 은행들의 LTV 관련 위법 행위에 대한 공적 조사 결과이자 강력한 증거가 될 수 있다. 적합 조건 6(공적 절차 진행 중): 공정위의 과징금 부과 처분이라는 행정처분이 있었고, 현재 은행들이 이에 불복하여 행정소송을 제기한 상태이다. 이는 피해자들의 소송에 유리한 선행 절차이다. 종합적으로 4개 이상의 적합 조건에 해당하며, 소송금융 투자 대상으로서의 잠재력이 매우 높다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>4874만원 (기사 내 배상금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1만700명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>기본이 안 됐다 …인뱅 전산사고 163건, '반값 환율'까지 부실 백화점</t>
+          <t>4대 은행, 공정위 과징금에 '반발' 이유있다?</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>lcnews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=130517</t>
+          <t>https://www.lcnews.co.kr/news/articleView.html?idxno=126004</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 12:33:59.405137+00:00</t>
+          <t>2026-03-25 00:39:07.489922+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
+          <t>토스뱅크, 케이뱅크 등 인터넷 은행 3사</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 및 과태료 부과 안건 심의 중, 금융감독원 제재심의 완료, 은행 자율배상 진행 중</t>
+          <t>금융당국 조사 또는 내부 감사 진행 가능성</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 불완전판매와 관련하여 금융감독원은 5개 은행에 1조4000억원대 과징금을 의결했으며, 현재 금융위원회가 최종 결정을 심의 중이다. 은행들은 1조3000억원 규모의 자율배상을 진행했으나, 과징금 규모에 이의를 제기하고 있다. 이번 사안은 금소법 시행 이후 첫 대규모 불완전판매 사례로, 향후 금융투자상품 제재의 기준점이 될 것으로 보인다.</t>
+          <t>인터넷 은행 3사에서 총 163건의 전산사고가 발생했으며, 특히 토스뱅크와 케이뱅크는 여신 금리 오류를 뒤늦게 인지하는 등 운영 부실이 드러났습니다. 이로 인해 1만 700명의 실제 금전 피해자가 발생하여 총 4874만원이 배상되었으며, 사고 인지 지연 등 인터넷 은행의 기본 미숙이 지적되고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 금융당국(금감원)의 제재심의를 통해 1조 4천억원대 과징금 의결로 명확히 특정되었고, 상대방(주요 시중은행 5곳)의 자력이 충분하다. 홍콩 ELS 불완전판매는 대규모 집단적 피해를 야기했으며, 피해 규모가 1조원 이상으로 매우 크다. 현재 금융당국의 공적 절차가 진행 중이며, 은행들의 자율배상 노력도 증거 확보에 유리하다.</t>
+          <t>인터넷 은행이라는 자력 있는 상대방(적합 조건 2)에 의해 발생한 전산 오류 및 금리 오류로, 상대방의 책임이 비교적 명확합니다(적합 조건 1). 1만 700명이라는 다수의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당하며, 피해자 수가 매우 많아 피해 규모가 크다고 볼 수 있습니다(적합 조건 4). 사고 내용이 구체적으로 언급되어 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1조3000억원 이상</t>
+          <t>4874만원 (기사 내 배상금액)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1만700명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 결론 또 연기...첫 금소법 대형 제재에 금융위 '신중'</t>
+          <t>기본이 안 됐다 …인뱅 전산사고 163건, '반값 환율'까지 부실 백화점</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603181545045626</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130517</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-18 12:58:22.095830+00:00</t>
+          <t>2026-03-24 12:33:59.405137+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="2" t="inlineStr">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>금융소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>금융위원회 과징금 및 과태료 부과 안건 심의 중, 금융감독원 제재심의 완료, 은행 자율배상 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>홍콩H지수 ELS 불완전판매와 관련하여 금융감독원은 5개 은행에 1조4000억원대 과징금을 의결했으며, 현재 금융위원회가 최종 결정을 심의 중이다. 은행들은 1조3000억원 규모의 자율배상을 진행했으나, 과징금 규모에 이의를 제기하고 있다. 이번 사안은 금소법 시행 이후 첫 대규모 불완전판매 사례로, 향후 금융투자상품 제재의 기준점이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>상대방 책임이 금융당국(금감원)의 제재심의를 통해 1조 4천억원대 과징금 의결로 명확히 특정되었고, 상대방(주요 시중은행 5곳)의 자력이 충분하다. 홍콩 ELS 불완전판매는 대규모 집단적 피해를 야기했으며, 피해 규모가 1조원 이상으로 매우 크다. 현재 금융당국의 공적 절차가 진행 중이며, 은행들의 자율배상 노력도 증거 확보에 유리하다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>1조3000억원 이상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 결론 또 연기...첫 금소법 대형 제재에 금융위 '신중'</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603181545045626</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:58:22.095830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
+      <c r="B11" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr">
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr">
         <is>
           <t>KB국민은행의 소비자보호 시스템 강화 노력</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>KB국민은행이 영국 금융감독청의 '컨슈머 듀티'를 벤치마킹하여 소비자보호 인력을 35% 증원하고 조직을 개편했다. 지주와의 협업 체계를 구축하고 임직원 성과평가(KPI)에 소비자보호 배점을 대폭 상향하는 등 전사적인 노력을 통해 금융소비자보호 시스템을 고도화하고 있다. 이는 홍콩H지수 ELS 불완전판매 사태와 같은 문제의 사전 예방에 집중하려는 의도로 풀이된다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>이 기사는 KB국민은행이 소비자보호 강화를 위해 내부 시스템을 개선하고 인력을 확충하는 내용을 다루고 있으며, 특정 피해 사건이나 소송 가능성이 있는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자를 위한 명확한 상대방 책임, 집단적 피해, 피해 규모, 증거 등이 부재합니다. (적합 조건 1, 3, 4, 5, 6 미해당)</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J10" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
         <is>
           <t>KB국민은행, 소비자보호 인력 35% 증원…英 '컨슈머 듀티' 벤치마킹</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026022616011561839</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-02-27 00:16:27.475397+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N10"/>
+  <autoFilter ref="A1:N11"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>