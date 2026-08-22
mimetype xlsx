--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="25" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -534,225 +534,293 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>금융감독원 지시 및 예방 조치</t>
+          <t>금융감독원의 금융권 IT 사고 선제 대응 주문</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행 및 증권사 최고정보책임자(CIO)들을 소집하여 IT 내부통제 강화를 지시했다. 이는 전산장애나 사이버 공격 발생 시 신속한 시스템 복구와 금융소비자 피해보상 안내를 철저히 할 것을 당부하는 예방적 조치이다. 본 기사는 실제 피해 발생 사례가 아닌, 금융당국의 사전적 관리 감독 강화에 대한 내용을 다루고 있다.</t>
+          <t>금융감독원은 금융권 CCO들에게 AI, IT 사고, 디지털 소외 등에 대한 선제적 대응을 주문했다. 특히 IT 사고 발생 시 이용자 통지, 대체 이용수단, 집단민원 대응, 피해보상 기준 등을 종합적으로 점검할 것을 강조했다. 이는 향후 발생할 수 있는 금융권 IT 사고 관련 집단 피해에 대한 대비책 마련을 촉구하는 내용이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 금융감독원이 인터넷은행 및 증권사에 IT 내부통제 강화를 지시하는 예방적 조치를 다루고 있습니다. 실제 전산장애나 사이버 공격으로 인한 피해 발생 사실이 없으므로, 상대방의 책임이 명확하게 특정되지 않았고, 구체적인 피해 규모나 피해자 집단이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 금융감독원이 금융권에 IT 사고에 대한 선제적 대응을 주문하는 내용으로, 현재 소송금융 투자 대상이 될 만한 구체적인 IT 사고 발생이나 피해자가 특정되지 않았습니다. 이는 잠재적인 집단 피해 가능성을 시사하지만, 아직 실제 사건이 발생하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>금감원, 인터넷은행·증권사 CIO 소집… IT 내부통제 강화해야</t>
+          <t>AI·IT사고·디지털 소외…금감원, 금융권 CCO에 선제 대응 주문</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=110865</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=568701&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:08.346980+00:00</t>
+          <t>2026-07-11 07:00:32.967263+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>금융소비자 보호 포럼 개최</t>
+          <t>금융감독원 지시 및 예방 조치</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>아시아투데이가 '금융소비자 보호 현주소와 선결과제'를 주제로 제8회 금융포럼을 개최했습니다. 금소법 시행 5년 후에도 홍콩 H지수 ELS 사태, 라덕연 사태 등 금융소비자 피해가 반복되는 현실을 조명하고, 금융당국, 금융회사, 소비자의 역할과 피해 예방 및 구제 방안을 논의했습니다.</t>
+          <t>금융감독원이 인터넷은행 및 증권사 최고정보책임자(CIO)들을 소집하여 IT 내부통제 강화를 지시했다. 이는 전산장애나 사이버 공격 발생 시 신속한 시스템 복구와 금융소비자 피해보상 안내를 철저히 할 것을 당부하는 예방적 조치이다. 본 기사는 실제 피해 발생 사례가 아닌, 금융당국의 사전적 관리 감독 강화에 대한 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 금융소비자 보호 포럼 개최 소식으로, 특정 금융 피해 사건을 다루는 것이 아닙니다. 홍콩 H지수 ELS 사태 등 과거의 대규모 금융 피해 사례를 언급하고 있으나, 이는 이미 발생하여 상당 부분 진행되었거나 종결된 사건들로, 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 구체적인 소송 기회를 제공하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
+          <t>본 기사는 금융감독원이 인터넷은행 및 증권사에 IT 내부통제 강화를 지시하는 예방적 조치를 다루고 있습니다. 실제 전산장애나 사이버 공격으로 인한 피해 발생 사실이 없으므로, 상대방의 책임이 명확하게 특정되지 않았고, 구체적인 피해 규모나 피해자 집단이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[2026 아시아투데이 금융포럼] 신뢰 회복 조명…금융소비자 보호 '새 이...</t>
+          <t>금감원, 인터넷은행·증권사 CIO 소집… IT 내부통제 강화해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008222</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=110865</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:14.836932+00:00</t>
+          <t>2026-04-01 12:27:08.346980+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융소비자분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
+          <t>금융소비자 보호 포럼 개최</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>아시아투데이가 '금융소비자 보호 현주소와 선결과제'를 주제로 제8회 금융포럼을 개최했습니다. 금소법 시행 5년 후에도 홍콩 H지수 ELS 사태, 라덕연 사태 등 금융소비자 피해가 반복되는 현실을 조명하고, 금융당국, 금융회사, 소비자의 역할과 피해 예방 및 구제 방안을 논의했습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>이 기사는 금융소비자 보호 포럼 개최 소식으로, 특정 금융 피해 사건을 다루는 것이 아닙니다. 홍콩 H지수 ELS 사태 등 과거의 대규모 금융 피해 사례를 언급하고 있으나, 이는 이미 발생하여 상당 부분 진행되었거나 종결된 사건들로, 소송금융 투자 대상으로서의 신규성이나 현재 진행 중인 구체적인 소송 기회를 제공하지 않습니다. (부적합 조건: 특정 사건 부재)</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[2026 아시아투데이 금융포럼] 신뢰 회복 조명…금융소비자 보호 '새 이...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>asiatoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260326010008222</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:27:14.836932+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융소비자분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>KB국민은행의 소비자보호 시스템 강화 노력</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>KB국민은행이 영국 금융감독청의 '컨슈머 듀티'를 벤치마킹하여 소비자보호 인력을 35% 증원하고 조직을 개편했다. 지주와의 협업 체계를 구축하고 임직원 성과평가(KPI)에 소비자보호 배점을 대폭 상향하는 등 전사적인 노력을 통해 금융소비자보호 시스템을 고도화하고 있다. 이는 홍콩H지수 ELS 불완전판매 사태와 같은 문제의 사전 예방에 집중하려는 의도로 풀이된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 KB국민은행이 소비자보호 강화를 위해 내부 시스템을 개선하고 인력을 확충하는 내용을 다루고 있으며, 특정 피해 사건이나 소송 가능성이 있는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자를 위한 명확한 상대방 책임, 집단적 피해, 피해 규모, 증거 등이 부재합니다. (적합 조건 1, 3, 4, 5, 6 미해당)</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>KB국민은행, 소비자보호 인력 35% 증원…英 '컨슈머 듀티' 벤치마킹</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026022616011561839</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-27 00:16:27.475397+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>