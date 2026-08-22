--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,224 +535,284 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융정책</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>금융위원회와 서민금융진흥원이 청년 및 금융취약계층을 위한 미소금융 신상품 3종을 출시했습니다. 연 4.5% 금리로 청년 개인 최대 500만 원, 청년 자영업자 최대 3,000만 원, 금융취약계층 생계자금 최대 500만 원을 대출받을 수 있습니다. 취업 준비, 창업 초기 운영비, 생활비 등 다양한 용도로 활용 가능하며, 서민금융 콜센터를 통해 신청할 수 있습니다.</t>
+          <t>금융위원회가 지방 소멸을 막고 금융 소외를 해소하기 위해 우체국 은행대리업 시범사업, 인터넷은행과 지방은행의 공동대출 모델 도입 등 지역금융 활성화 방안을 발표했습니다. 이는 지방의 금융 공백을 메우고 지역 주민과 소상공인에게 생활밀착형 금융 서비스를 제공하기 위함입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 기사는 정부의 청년 및 취약계층 대상 정책금융 상품 출시를 알리는 내용으로, 특정 주체의 불법행위나 피해 발생에 대한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 지방 경제 활성화 및 금융 소외 해소를 위한 정부와 금융기관의 정책 발표 및 신규 서비스 도입에 관한 내용입니다. 특정 주체의 잘못으로 인한 피해 발생이나 법적 분쟁의 소지가 전혀 없으므로, 소송금융 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“갑자기 3천만 원 필요한데”…청년 자영업자에 돈 빌려 드립니다 [잇...</t>
+          <t>지방소멸 막자 …우체국서 4대 은행 대출받고, 카뱅·부산銀 뭉친다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527428&amp;ref=A</t>
+          <t>https://www.dt.co.kr/article/12072049?ref=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:24:32.484776+00:00</t>
+          <t>2026-07-21 07:02:16.739257+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융정책</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>금융 당국 정책 검토 중</t>
+          <t>정책 발표</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금융 당국이 투기 목적의 비거주 1주택자에 대한 전세자금대출 및 신용대출 규제 강화를 검토 중입니다. 다만, 직장 이동, 자녀 학교, 부모 봉양 등 실수요자의 경우 예외를 인정하여 선의의 피해를 최소화할 방침입니다. 관련 대책은 다음 달 발표될 예정입니다.</t>
+          <t>금융위원회와 서민금융진흥원이 청년 및 금융취약계층을 위한 미소금융 신상품 3종을 출시했습니다. 연 4.5% 금리로 청년 개인 최대 500만 원, 청년 자영업자 최대 3,000만 원, 금융취약계층 생계자금 최대 500만 원을 대출받을 수 있습니다. 취업 준비, 창업 초기 운영비, 생활비 등 다양한 용도로 활용 가능하며, 서민금융 콜센터를 통해 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 금융 당국의 주택 관련 대출 규제 강화 정책 검토 및 발표 예정에 대한 내용으로, 특정 사건이나 분쟁이 발생하여 피해자가 특정되고 상대방의 책임이 명확한 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 부재합니다.</t>
+          <t>해당 기사는 정부의 청년 및 취약계층 대상 정책금융 상품 출시를 알리는 내용으로, 특정 주체의 불법행위나 피해 발생에 대한 법적 분쟁이 아닙니다. 따라서 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아이 학교·직장 등 실수요, 비거주 1주택 대출규제 제외</t>
+          <t>“갑자기 3천만 원 필요한데”…청년 자영업자에 돈 빌려 드립니다 [잇...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019577?ref=naver</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8527428&amp;ref=A</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:46.791781+00:00</t>
+          <t>2026-04-06 00:24:32.484776+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융정책</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
+          <t>금융 당국 정책 검토 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>금융 당국이 투기 목적의 비거주 1주택자에 대한 전세자금대출 및 신용대출 규제 강화를 검토 중입니다. 다만, 직장 이동, 자녀 학교, 부모 봉양 등 실수요자의 경우 예외를 인정하여 선의의 피해를 최소화할 방침입니다. 관련 대책은 다음 달 발표될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>해당 기사는 금융 당국의 주택 관련 대출 규제 강화 정책 검토 및 발표 예정에 대한 내용으로, 특정 사건이나 분쟁이 발생하여 피해자가 특정되고 상대방의 책임이 명확한 상황이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 사안이 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>아이 학교·직장 등 실수요, 비거주 1주택 대출규제 제외</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019577?ref=naver</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:33:46.791781+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융정책</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>금융위원회 규정 개정 예고</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>금융위원회가 상호금융권의 부동산 프로젝트파이낸싱(PF) 리스크 관리를 강화하기 위한 감독규정 개정안을 발표했다. 개정안은 부실 PF 대출의 회수예상가액 산정 기준을 보수적으로 변경하고, PF 대출 한도를 총대출 대비 20%로 신설하는 등의 내용을 담고 있다. 이는 상호금융권의 손실흡수 능력과 위기 대응력 강화를 목표로 하며, 2027년 4월 1일부터 시행될 예정이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>이 기사는 금융위원회의 상호금융권 부동산 PF 리스크 관리 강화 방안 발표에 대한 것으로, 특정 피해자나 가해자가 존재하지 않아 소송금융의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다. 이는 소송 대상이 될 만한 구체적인 사건이 아닌, 미래의 위험을 예방하기 위한 정책적 조치에 대한 보도입니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>상호금융 PF 쏠림 막는다…대출 한도 신설·평가 기준 강화</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>etoday.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.etoday.co.kr/news/view/2560905</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-02 12:36:53.806226+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>