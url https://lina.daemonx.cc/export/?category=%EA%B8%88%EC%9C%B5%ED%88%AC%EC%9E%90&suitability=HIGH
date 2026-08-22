--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="36" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="46" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,392 +535,464 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융투자</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 불완전판매 관련 대법원 확정 판결. 다른 피해자들의 소송에 중요한 선례가 됨.</t>
+          <t>서울남부지법 1심 원고 일부승소 판결, 신한투자증권 항소 검토 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>대법원이 옵티머스 펀드 불완전판매와 관련하여 NH투자증권의 배상 책임을 최종 확정했다. 오뚜기와 제이와이피엔터테인먼트에 총 90억 6천만원을 배상하라는 판결로, 판매사의 설명 의무와 투자자 보호 책임이 강조되었다. 이번 판결은 사모펀드 불완전판매 논란에서 법원이 판매사의 책임을 어디까지 인정하는지 보여주는 중요한 선례가 될 것이다.</t>
+          <t>코로나19 팬데믹 당시 1조원대 피해가 발생한 홍콩 젠투펀드 환매 중단 사태와 관련하여, 서울남부지법이 신한투자증권의 손해배상 책임을 처음으로 인정하고 81억여 원을 지급하라는 원고 일부승소 판결을 내렸습니다. 재판부는 신한투자증권을 DLS 발행사로 판단하여 투자자 보호 의무를 다하지 못했다고 보았으며, 신한투자증권은 항소 여부를 검토 중입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대법원 확정 판결로 NH투자증권의 배상 책임이 명확해졌고(상대방 책임 명확), 대형 금융기관인 NH투자증권은 충분한 자력을 가짐(상대방 자력 충분). 옵티머스 사태는 대규모 피해를 낸 사건으로, 이번 판결은 다른 피해자들의 소송에 강력한 선례가 되어 집단적 피해 구제 가능성이 높다(집단적 피해, 증거 확보 가능). 이미 90억 원 이상의 피해 규모가 확인되었으며, 다른 피해자들의 소송을 통해 추가 피해액이 발생할 수 있다(피해 규모 큼).</t>
+          <t>법원에서 신한투자증권의 손해배상 책임을 인정하는 첫 판결이 나왔으며(적합 조건 1, 5), 상대방은 대형 금융기관으로 자력이 충분합니다(적합 조건 2). 전체 피해 규모가 1조원대에 달해 다수의 피해자가 존재할 가능성이 높고(적합 조건 3, 4), 항소 검토 중으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>90억 6천만원 (확정) + 기타 피해자 미상</t>
+          <t>약 1조원 (총 피해), 81억 8698만원 (개별 판결)</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>오뚜기, 제이와이피엔터테인먼트 외 다수 피해자 예상</t>
+          <t>다수 (1조원대 피해 규모로 추정)</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대법원, NH투자증권에 90억 원대 투자 손실 배상 확정</t>
+          <t>1조원대 피해 ‘젠투펀드 사태’ 금융사 손배 책임 첫 인정</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/economy/361368</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1777884689&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:42:19.523876+00:00</t>
+          <t>2026-07-01 16:00:38.033663+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융투자</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>블랙스톤, 클리프워터, 아폴로글로벌매니지먼트, 스톤릿지자산운용</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>사모대출 펀드 환매 제한 및 손실 발생, 잠재적 투자자 소송 가능성</t>
+          <t>옵티머스 펀드 불완전판매 관련 대법원 확정 판결. 다른 피해자들의 소송에 중요한 선례가 됨.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>미국 월가에서 사모대출 펀드의 부실 우려가 확산하며 블랙스톤, 아폴로 등 대형 운용사들이 대규모 환매 요청에 직면하고 환매를 제한하는 사태가 발생하고 있다. 불투명한 공시와 자산 가치 하락으로 개인 투자자들의 피해가 우려되며, 트럼프 행정부는 퇴직연금의 사모대출 시장 진출을 허용하는 고육지책을 내놓았다. 이는 2조 달러 규모의 글로벌 사모대출 시장에 구조적 균열이 나타나기 시작했다는 신호로 해석된다.</t>
+          <t>대법원이 옵티머스 펀드 불완전판매와 관련하여 NH투자증권의 배상 책임을 최종 확정했다. 오뚜기와 제이와이피엔터테인먼트에 총 90억 6천만원을 배상하라는 판결로, 판매사의 설명 의무와 투자자 보호 책임이 강조되었다. 이번 판결은 사모펀드 불완전판매 논란에서 법원이 판매사의 책임을 어디까지 인정하는지 보여주는 중요한 선례가 될 것이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>대형 사모펀드 운용사(블랙스톤, 아폴로 등)의 자력이 충분하며(적합 조건 2), 사모대출 펀드의 대규모 환매 제한 및 손실로 다수의 개인 투자자(집단적 피해, 적합 조건 3)가 수십억 달러 규모의 피해(피해 규모 큼, 적합 조건 4)를 입을 가능성이 높다. 불투명한 공시와 환매 제한 등의 문제가 명확히 드러나 소송의 근거가 될 수 있다(상대방 책임 명확, 증거 확보 가능, 적합 조건 1, 5).</t>
+          <t>대법원 확정 판결로 NH투자증권의 배상 책임이 명확해졌고(상대방 책임 명확), 대형 금융기관인 NH투자증권은 충분한 자력을 가짐(상대방 자력 충분). 옵티머스 사태는 대규모 피해를 낸 사건으로, 이번 판결은 다른 피해자들의 소송에 강력한 선례가 되어 집단적 피해 구제 가능성이 높다(집단적 피해, 증거 확보 가능). 이미 90억 원 이상의 피해 규모가 확인되었으며, 다른 피해자들의 소송을 통해 추가 피해액이 발생할 수 있다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수십억 달러 이상</t>
+          <t>90억 6천만원 (확정) + 기타 피해자 미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>개인투자자 다수</t>
+          <t>오뚜기, 제이와이피엔터테인먼트 외 다수 피해자 예상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>국민 은퇴자금으로 돌려막는 사모신용 현금난 [트럼프 스톡커]</t>
+          <t>대법원, NH투자증권에 90억 원대 투자 손실 배상 확정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20026721?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/economy/361368</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:46:56.919759+00:00</t>
+          <t>2026-05-23 07:42:19.523876+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융투자</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Microsoft, Google, OpenAI</t>
+          <t>블랙스톤, 클리프워터, 아폴로글로벌매니지먼트, 스톤릿지자산운용</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>AI 투자 조언으로 인한 잠재적 피해 발생, 금융당국 제도 보완책 마련 중</t>
+          <t>사모대출 펀드 환매 제한 및 손실 발생, 잠재적 투자자 소송 가능성</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>AI 투자 조언이 글로벌 개인 투자자들 사이에서 확산되고 있으나, 개인 맞춤형 자문 및 복합 시장 변수 고려에 치명적인 한계를 드러내고 있다. 스카이뉴스 실험 등 국내외 연구 결과, AI는 분산 투자 원칙 미준수, 특정 시장 편향, 비효율적 중복 투자 등의 오류를 범했으며, 이로 인한 투자 손실 리스크가 커지고 있다. 영국 금융감독청과 자본시장연구원 등 주요국 금융당국은 AI 금융 확산에 따른 투자자 피해 구제 제도 개선 및 보완책 마련에 나서고 있다.</t>
+          <t>미국 월가에서 사모대출 펀드의 부실 우려가 확산하며 블랙스톤, 아폴로 등 대형 운용사들이 대규모 환매 요청에 직면하고 환매를 제한하는 사태가 발생하고 있다. 불투명한 공시와 자산 가치 하락으로 개인 투자자들의 피해가 우려되며, 트럼프 행정부는 퇴직연금의 사모대출 시장 진출을 허용하는 고육지책을 내놓았다. 이는 2조 달러 규모의 글로벌 사모대출 시장에 구조적 균열이 나타나기 시작했다는 신호로 해석된다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>마이크로소프트, 구글 등 대기업이 제공하는 AI 투자 조언 서비스에서 구체적인 오류 사례가 보고되어 책임 규명 가능성이 높고(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능), 글로벌 개인 투자자 다수가 잠재적 피해를 입을 수 있어 집단소송 가능성이 큼(집단적 피해). 또한, 주요국 금융당국이 AI 금융 확산에 따른 투자자 피해 구제 제도 개선을 논의 중인 점도 긍정적임(공적 절차 진행 중).</t>
+          <t>대형 사모펀드 운용사(블랙스톤, 아폴로 등)의 자력이 충분하며(적합 조건 2), 사모대출 펀드의 대규모 환매 제한 및 손실로 다수의 개인 투자자(집단적 피해, 적합 조건 3)가 수십억 달러 규모의 피해(피해 규모 큼, 적합 조건 4)를 입을 가능성이 높다. 불투명한 공시와 환매 제한 등의 문제가 명확히 드러나 소송의 근거가 될 수 있다(상대방 책임 명확, 증거 확보 가능, 적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러 이상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>글로벌 개인 투자자 다수</t>
+          <t>개인투자자 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>'AI 투자 조언' 글로벌 확산…정밀 분석은 합격, 개인 맞춤은 '낙제'</t>
+          <t>국민 은퇴자금으로 돌려막는 사모신용 현금난 [트럼프 스톡커]</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97058</t>
+          <t>https://www.sedaily.com/article/20026721?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:16.879923+00:00</t>
+          <t>2026-04-01 00:46:56.919759+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융투자</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>KB금융, 신한금융, 하나금융 등 주요 은행</t>
+          <t>Microsoft, Google, OpenAI</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>금융위원회 홍콩 ELS 관련 과징금 규모 확정 논의 중</t>
+          <t>AI 투자 조언으로 인한 잠재적 피해 발생, 금융당국 제도 보완책 마련 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>하나증권 보고서에 따르면 홍콩 ELS 관련 과징금 규모가 4일 금융위 정례회의에서 윤곽이 드러날 예정이며, 은행들은 이미 수천억 원 규모의 손실을 인식하고 있다. 이는 배당락 및 MSCI 리밸런싱과 함께 은행주 하락의 주요 원인으로 분석된다. 과징금 규모에 따라 은행들의 추가 손실 인식 가능성도 언급되었다.</t>
+          <t>AI 투자 조언이 글로벌 개인 투자자들 사이에서 확산되고 있으나, 개인 맞춤형 자문 및 복합 시장 변수 고려에 치명적인 한계를 드러내고 있다. 스카이뉴스 실험 등 국내외 연구 결과, AI는 분산 투자 원칙 미준수, 특정 시장 편향, 비효율적 중복 투자 등의 오류를 범했으며, 이로 인한 투자 손실 리스크가 커지고 있다. 영국 금융감독청과 자본시장연구원 등 주요국 금융당국은 AI 금융 확산에 따른 투자자 피해 구제 제도 개선 및 보완책 마련에 나서고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방인 KB금융, 신한금융, 하나금융 등 주요 은행들은 자력이 충분함 (적합 조건 2). 홍콩 ELS 사태는 다수의 투자자가 피해를 입은 집단적 피해 사례이며 (적합 조건 3), 은행들이 수천억 원 규모의 손실을 인식하고 있어 피해 규모가 매우 큼 (적합 조건 4). 금융당국(금융위)의 과징금 논의 등 공적 절차가 진행 중이며 (적합 조건 6), 이는 상대방의 책임이 비교적 명확하다는 증거가 될 수 있음 (적합 조건 1). 또한 공적 절차를 통해 증거 확보도 용이할 것으로 예상됨 (적합 조건 5). 종합적으로 6가지 적합 조건에 모두 해당하여 투자 적합도가 높다.</t>
+          <t>마이크로소프트, 구글 등 대기업이 제공하는 AI 투자 조언 서비스에서 구체적인 오류 사례가 보고되어 책임 규명 가능성이 높고(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능), 글로벌 개인 투자자 다수가 잠재적 피해를 입을 수 있어 집단소송 가능성이 큼(집단적 피해). 또한, 주요국 금융당국이 AI 금융 확산에 따른 투자자 피해 구제 제도 개선을 논의 중인 점도 긍정적임(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>수천억 원 이상 (은행별 손실 인식액 합계 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상 (다수의 홍콩 ELS 투자자)</t>
+          <t>글로벌 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>하나증권 “은행주, 배당락보다 더 크게 하락한 주가..주간 KB금융 신한...</t>
+          <t>'AI 투자 조언' 글로벌 확산…정밀 분석은 합격, 개인 맞춤은 '낙제'</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=3989380</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97058</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-03 00:50:27.627440+00:00</t>
+          <t>2026-03-09 12:20:16.879923+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융투자</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>KB금융, 신한금융, 하나금융 등 주요 은행</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>금융위원회 홍콩 ELS 관련 과징금 규모 확정 논의 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>하나증권 보고서에 따르면 홍콩 ELS 관련 과징금 규모가 4일 금융위 정례회의에서 윤곽이 드러날 예정이며, 은행들은 이미 수천억 원 규모의 손실을 인식하고 있다. 이는 배당락 및 MSCI 리밸런싱과 함께 은행주 하락의 주요 원인으로 분석된다. 과징금 규모에 따라 은행들의 추가 손실 인식 가능성도 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방인 KB금융, 신한금융, 하나금융 등 주요 은행들은 자력이 충분함 (적합 조건 2). 홍콩 ELS 사태는 다수의 투자자가 피해를 입은 집단적 피해 사례이며 (적합 조건 3), 은행들이 수천억 원 규모의 손실을 인식하고 있어 피해 규모가 매우 큼 (적합 조건 4). 금융당국(금융위)의 과징금 논의 등 공적 절차가 진행 중이며 (적합 조건 6), 이는 상대방의 책임이 비교적 명확하다는 증거가 될 수 있음 (적합 조건 1). 또한 공적 절차를 통해 증거 확보도 용이할 것으로 예상됨 (적합 조건 5). 종합적으로 6가지 적합 조건에 모두 해당하여 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>수천억 원 이상 (은행별 손실 인식액 합계 기준)</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상 (다수의 홍콩 ELS 투자자)</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>하나증권 “은행주, 배당락보다 더 크게 하락한 주가..주간 KB금융 신한...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>kpenews.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://kpenews.com/View.aspx?No=3989380</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:50:27.627440+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>금융투자</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
           <t>블루아울 캐피털</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D7" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>주력 펀드 환매 영구 중단 발표, 시장 충격 및 주가 급락 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>미국 사모대출 운용사 블루아울 캐피털이 주력 펀드 OBDC II의 환매를 영구 중단하며 월가에 충격을 주었다. 이는 비유동적 자산을 세미 리퀴드 형태로 판매한 구조적 결함 때문으로, 2008년 금융위기 전주곡과 유사하다는 평가를 받는다. 국민연금 등 한국 공적 자금도 26조 원 규모의 익스포저를 가지고 있어 국내 투자자들의 피해 가능성이 제기된다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>블루아울 캐피털의 주력 펀드 환매 중단은 비유동적 자산을 세미 리퀴드 형태로 판매한 구조적 결함으로 발생하여 상대방 책임이 명확합니다(조건 1). 블루아울은 자산운용 규모 3,010억 달러의 대형 운용사로 자력이 충분하며(조건 2), OBDC II 투자자 다수(국민연금 등 공적 자금 포함)에게 집단적 피해를 야기할 가능성이 높습니다(조건 3). 환매 중단 대상 자산 규모가 150억 달러에 달하고 한국 공적 자금의 익스포저가 26조 원으로 피해 규모가 매우 크며(조건 4), 로이터 통신 보도 등 객관적 증거가 존재합니다(조건 5).</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>OBDC II 펀드 기준 약 150억 달러 (투자자 손실 20% 추정), 한국 공적 자금 익스포저 26조 원</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>OBDC II 펀드 투자자 다수 (국민연금, 한국투자공사, 교직원공제 등 포함)</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>[긴급분석] 그림자금융 블루아울 사태, 2008년 금융위기와 같고 다른 점</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>fntoday.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.fntoday.co.kr/news/articleView.html?idxno=377861</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-23 00:28:46.525430+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>