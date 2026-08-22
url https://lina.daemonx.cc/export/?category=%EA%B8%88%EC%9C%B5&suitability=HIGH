--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$264</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$281</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N264"/>
+  <dimension ref="A1:N281"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,18804 +535,20016 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>은행</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 또는 판결</t>
+          <t>야당의 국정조사 요구 및 정책실장 사퇴 요구</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>라임펀드 관련 사건에서 1심은 은행 직원이 투자자성향 설문을 임의 작성하고 위험성 설명을 충분히 하지 않아 설명의무 위반에 따른 손해배상책임을 인정했습니다. 반면 항소심은 1심보다 엄격하게 판단한 것으로 보도되었습니다.</t>
+          <t>이재명 대통령이 귀국 후 부동산 및 주식시장 점검 회의를 주재할 예정인 가운데, 최근 주식시장 급등락의 원인으로 지목된 '단일종목 레버리지 ETF' 관련 논의가 주목된다. 야당은 해당 ETF 도입과 관련하여 김용범 청와대 정책실장의 사퇴와 국정조사 실시를 요구하며 공세를 펼치고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>라임펀드 사건으로 은행 직원의 설명의무 위반 책임이 1심에서 인정되었고, 상대방(은행)의 자력이 충분합니다. '라임펀드'는 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례이며, 이미 1심과 항소심이 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>야당이 '단일종목 레버리지 ETF' 도입과 관련하여 김용범 정책실장의 사퇴 및 국정조사를 요구하며 공적 절차(국정조사)가 진행될 가능성이 높음 (적합 조건 6). 주식시장 급등락으로 인한 다수 투자자의 집단적 피해 가능성이 크고 (적합 조건 3, 4), 상대방(국가/공공기관)의 자력은 충분함 (적합 조건 2). 다만, 책임 소재 및 인과관계 입증이 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[배지현 변호사의 법률칼럼] 설명 부족과 사기의 차이, 라임펀드 판결로...</t>
+          <t>李 순방 마치고 귀국…부동산·증시 점검 회의 주재</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4084971</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/08/03/2026080390032.html</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-24 07:03:38.113276+00:00</t>
+          <t>2026-08-21 11:14:42.604348+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>캘리포니아주 연방 법원에 소송 제기</t>
+          <t>경찰의 불법 사금융 전담 수사관 교육 및 수사체계 강화</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>가상화폐 억만장자 쑨위천이 트럼프 대통령의 세 아들이 설립한 가상화폐 투자사 '월드 리버티 파이낸셜'을 상대로 소송을 제기했습니다. 쑨위천은 회사 측이 자신의 자산 매각을 차단하고 스테이블코인 투자 요구를 거부하자 자산을 동결하여 약 4083억 원의 이익 기회를 잃었다고 주장하고 있습니다. 회사 측은 쑨위천의 주장을 전면 부인하고 있습니다.</t>
+          <t>국가수사본부장이 불법 사금융 전담 수사관 전문화 교육에 참석하여 새로운 수사체계에서 불법 사금융 범죄 수사의 중심축 역할을 강조했습니다. 이는 경찰이 불법 사금융 범죄에 대한 수사를 강화하고 있음을 보여줍니다. 전국적인 피해가 예상되며, 공적 수사 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(월드 리버티 파이낸셜)은 트럼프 가문이 설립한 가상화폐 투자사로 자력이 충분하며, 피해 규모가 약 4083억 원으로 매우 큽니다. 소송이 이미 캘리포니아주 연방 법원에 제기되어 진행 단계가 명확합니다. 다만, 단일 피해자이며 상대방이 주장을 전면 부인하고 있어 책임 입증에 대한 추가 검토가 필요합니다.</t>
+          <t>불법 사금융 범죄는 상대방 책임이 명확하고(적합 조건 1), 전국 단위의 전담 수사관 교육이 진행될 정도로 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 또한, 경찰의 수사 활동이 활발하게 진행 중이므로 증거 확보(적합 조건 5) 및 공적 절차 진행(적합 조건 6) 조건이 충족됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>약 2억7600만 달러 (약 4083억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>트럼프家 코인회사 피소…중국계 가상화폐 억만장자 “투자 거부하자 자...</t>
+          <t>국수본부장  새 수사체계 불법 사금융 범죄도 영향…중심축 역할해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11584386?ref=naver</t>
+          <t>https://www.news1.kr/society/incident-accident/6256688</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-16 16:34:10.579943+00:00</t>
+          <t>2026-08-14 07:02:17.357044+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>복지부·금감원 공동 대응 및 대한법률구조공단 소송 지원 예정</t>
+          <t>금감원 민원 접수 및 불완전 판매 인정, 손해배상 지도</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>보건복지부와 금융감독원이 저신용·저소득층 등 취약계층을 겨냥한 불법사금융 범죄에 공동 대응하기 위한 협약을 체결했습니다. 이번 협약을 통해 불법사금융 피해자들을 위한 금융교육 확대 및 대한법률구조공단의 채무자대리인 선임과 소송 지원이 이루어질 예정입니다.</t>
+          <t>금감원이 증권사의 불완전 판매로 인한 해외부동산 펀드 투자자 원금 전액 손실 사례를 공개하며 투자 유의를 당부했다. A씨는 증권사의 '안전하다'는 설명에 3천만원을 투자했으나 전액 손실되었고, 금감원은 불완전 판매를 인정해 증권사에 손해배상을 지도했다. 해당 펀드는 레버리지 구조와 환매금지형으로 운용되어 원금 손실 및 회수 지연 위험이 크며, 국내 부동산 펀드도 유사한 위험이 있다고 경고했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>불법사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 저신용·저소득층 등 취약계층을 대상으로 하므로 집단적 피해 가능성이 높습니다(적합 조건 3). 복지부와 금감원의 공동 대응 및 대한법률구조공단의 소송 지원은 공적 절차가 진행 중이며(적합 조건 6), 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>금감원이 증권사의 불완전 판매를 인정하고 손해배상을 지도한 점(상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능)은 소송금융 투자에 매우 긍정적입니다. 증권사는 자력이 충분한 금융기관이며(상대방 자력 충분), 다수의 분쟁 민원 사례가 접수되어 집단적 피해 가능성이 높습니다(집단적 피해). 원금 전액 손실 등 피해 규모도 작지 않습니다(피해 규모 큼).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3천만원 이상 (다수 피해자 합산 시)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>취약계층 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>복지부·금감원, 불법사금융 피해 취약계층 보호망 구축</t>
+          <t>“안전하다더니 원금 전액 손실”…부동산펀드 투자 주의보</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1707814</t>
+          <t>https://www.khan.co.kr/article/202608101613001</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-16 09:25:02.413525+00:00</t>
+          <t>2026-08-11 06:30:55.689736+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>메리츠금융그룹</t>
+          <t>홈플러스</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 법적 조치 예고</t>
+          <t>금융당국에 제도개선 및 분쟁조정 절차 개시 촉구 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>홈플러스 물품구매 전단채 피해자 비상대책위원회가 메리츠금융그룹의 후순위 피해자 보호 없는 DIP 대출 강행에 반발하며 법적 대응을 예고했다. 비대위는 메리츠금융그룹을 상대로 업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 모든 법적 조치를 취할 것이라고 밝혔다. 이는 홈플러스 회생 절차와 관련된 금융 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
+          <t>홈플러스 전단채 피해자들이 비상대책위원회를 구성하여 금융당국에 회생법상 DIP 우선변제 제도의 문제점 개선과 분쟁조정 절차 개시를 촉구하고 있습니다. 피해자들은 DIP 우선변제 제도가 자신들의 구제 절차에 불리하게 작용한다고 주장하며, 제도 개선을 통해 피해 구제를 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>메리츠금융그룹은 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 물품구매 전단채 피해자 비상대책위원회가 조직되어 집단적 피해가 명확합니다(적합 조건 3). 비대위는 메리츠금융그룹의 DIP 대출 강행 시 업무상 배임죄 고소·고발, 감독당국 조사 요청 등 모든 법적 조치를 예고하고 있어, 상대방 책임이 구체적으로 특정될 가능성이 높고(적합 조건 1) 증거 확보 및 공적 절차 진행 가능성이 큽니다(적합 조건 5, 6).</t>
+          <t>홈플러스 전단채 피해자들이 비상대책위원회를 구성하여 집단적 피해를 호소하고 있으며, 금융당국에 제도 개선 및 분쟁조정 절차 개시를 촉구하고 있습니다. 이는 다수의 피해자(집단적 피해), 대기업 관련 사건(상대방 자력 - 홈플러스), 그리고 공적 절차(분쟁조정) 진행 가능성을 포함합니다. 피해 규모가 상당할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>홈플러스  회생 연장에도 유동성 한계…메리츠 지원 요청</t>
+          <t>[논평] 홈플 전단채피해자, DIP 우선변제는 안돼  개선 촉구</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>nongaek.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=736100</t>
+          <t>http://www.nongaek.com/news/articleView.html?idxno=96315</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 07:01:48.214213+00:00</t>
+          <t>2026-08-09 08:00:18.601597+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>MBK파트너스, 홈플러스, 하나증권, 신영증권</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>금융감독원 제재심의 및 감리 진행 중, 전자단기사채 불완전판매 검사 마무리 단계</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>서울남부지법이 젠투펀드 환매 중단 사태와 관련해 신한투자증권의 배상 책임을 첫 인정했습니다. 국내 제조기업 A사가 신한투자증권을 상대로 제기한 손해배상 소송에서 법원은 A사의 손을 일부 들어주며 72억 원 규모의 배상 책임을 인정했습니다. 이는 젠투펀드 사태 관련 첫 배상 책임 인정 판결로, 향후 다른 피해자들의 소송에도 영향을 미칠 것으로 예상됩니다.</t>
+          <t>금융감독원이 MBK파트너스의 자본시장법 위반 및 홈플러스의 회계 위반 혐의에 대해 중징계를 검토 중이며, 전자단기사채 불완전판매 관련 검사도 마무리 단계에 있다. 금감원은 MBK와 홈플러스에 대한 제재 절차를 신속히 진행하고, 전자단기사채 불완전판매 피해자 구제를 적극 검토하겠다고 밝혔다. 이 사태는 다수의 투자자와 소비자에게 영향을 미치고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>법원이 젠투펀드 환매 중단 사태에 대한 신한투자증권의 배상 책임을 첫 인정하여 상대방 책임이 명확하며, 상대방은 자력이 충분한 금융기관입니다. 72억 원 규모의 피해 금액이 인정되었고, 젠투펀드 사태는 다수의 투자자에게 영향을 미치는 집단적 피해의 성격을 가집니다. 이미 1심 판결이 선고되어 법적 판단을 받은 상태입니다.</t>
+          <t>금융감독원의 현장검사 및 감리를 통해 MBK파트너스의 자본시장법 위반, 홈플러스의 회계 위반 혐의가 확인되어 책임이 명확하며(적합 조건 1, 5), MBK파트너스, 홈플러스, 하나증권, 신영증권 등 자력 있는 대기업 및 금융기관이 상대방이다(적합 조건 2). 국민연금 등 출자자 이익 침해 및 전자단기사채 불완전판매 피해자 구제 검토 등 집단적 피해 가능성이 높고(적합 조건 3), 금감원의 제재심의 및 감리 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>72억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>젠투펀드 투자자 다수</t>
+          <t>다수 (투자자, 전자단기사채 피해자, 납품·입점업체, 근로자)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>법원, 젠투펀드 환매 중단 사태 배상 책임 첫 인정…신한투자증권 72억...</t>
+          <t>이찬진  홈플러스 위법혐의 신속히 제재</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>consumernews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=755219</t>
+          <t>https://www.newspim.com/news/view/20260721001044</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-12 09:30:56.639115+00:00</t>
+          <t>2026-07-23 07:02:43.072359+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>서울남부지법 1심 판결, 신한투자증권 책임 60% 인정</t>
+          <t>금융감독원 의견서 제출, JTBC 자율 구조조정 지원(ARS) 프로그램 승인</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>홍콩 젠투펀드 환매 중단 사태와 관련하여, 신한투자증권이 DLS 발행사로서 투자자보호의무를 위반한 책임이 60% 인정되는 1심 판결이 나왔습니다. 재판부는 신한투자증권이 펀드의 위험성을 제대로 조사하지 않고 부실하게 설명했으며, 레버리지 전략 위험성을 간과하고 안정성을 과장 홍보했다고 판단했습니다. 이번 판결은 1조원 이상 피해가 발생한 젠투펀드 사태 관련 금융기관 책임을 인정한 최초의 사법부 판단으로, 향후 유사 소송에 이정표가 될 것으로 보입니다.</t>
+          <t>JTBC가 400억 원 규모의 신종자본증권을 발행하고 자회사에 330억 원을 대여하는 과정에서 회계 처리 및 자금 거래 의혹이 제기되었다. 중앙그룹 채권 피해자 공동변호인단은 JTBC가 사실상 완전자본잠식 상태에서 회사채를 발행했다고 주장하며, 250명의 피해자를 대리해 325억 2천만원 규모의 의견서를 금융감독원에 제출했다. JTBC는 모든 절차가 적법했다고 해명하며 자율 구조조정 지원(ARS) 프로그램을 신청해 승인받았다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 법원이 DLS 발행사로서 투자자보호의무 위반 책임을 60% 인정한 판결이 나와 상대방 책임이 명확합니다(적합 조건 1). 젠투펀드 사태는 1조원 이상의 피해가 추산되는 집단적 피해이며(적합 조건 3, 4), 이미 1심 판결을 통해 신한투자증권의 구체적인 과실이 인정되어 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>JTBC는 중앙그룹 계열의 대기업으로 자력 확보 가능성이 있으며, 250명의 피해자가 325억 2천만원 규모의 집단적 피해를 입었다. 금융감독원에 의견서가 제출되고 JTBC의 ARS 프로그램이 승인되는 등 공적 절차가 진행 중이며, 회계 관련 의혹으로 증거 확보 및 책임 규명이 가능할 것으로 판단된다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1조원 이상 (전체), 558만 달러 (원고 A사)</t>
+          <t>325억 2000만원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상 (다수 피해자 추정)</t>
+          <t>250명</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[증권] '홍콩 젠투펀드 판매' 신한투자증권에 60% 책임 인정 판결</t>
+          <t>JTBC  400억 신종자본증권 발행 적법…자금 유출 아냐</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93591</t>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=04847846645514192</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-09 07:02:19.906036+00:00</t>
+          <t>2026-07-16 20:14:12.293822+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>불법사금융 업자</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터를 통한 피해 신고 및 구제 절차 진행 중</t>
+          <t>중앙그룹 채권 피해구제 공동변호인단 기자회견 진행, 소송 준비 단계</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>서울시가 민생경제안심센터를 통해 불법사금융 피해 구제 절차를 운영하며 피해 신고 기간을 진행하고 있다. 연 이자율 60%를 초과하는 불법대부계약 피해자들을 대상으로 원금과 이자 구제 등을 돕는다.</t>
+          <t>JTBC가 중앙그룹 채권 피해구제 공동변호인단이 제기한 신종자본증권 발행 및 자회사 대여금 관련 주장에 대해 공식 입장을 발표했습니다. JTBC는 법적 절차를 준수했다고 밝혔으나, 공동변호인단은 투자자 피해 구제를 위해 활동 중이며, 이는 다수의 채권 투자자들이 피해를 주장하고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>서울시 민생경제안심센터를 통해 불법사금융 피해 구제 절차가 진행 중이며, 연 이자율 60% 초과 불법대부계약이라는 상대방의 책임이 명확하다. 다수의 피해자가 발생했을 가능성이 높고 공적 기관의 개입으로 증거 확보 및 피해자 모집이 용이할 수 있어 소송금융 적합도가 높다. 다만, 불법사금융 업자의 자력 확보가 쟁점이 될 수 있다.</t>
+          <t>JTBC는 대기업으로 자력이 충분하며 (적합 조건 2), 다수의 채권 투자자가 피해를 입어 집단적 피해 가능성이 높습니다 (적합 조건 3). 신종자본증권 발행 관련 사안으로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 금융 관련 증거 확보가 용이할 것으로 보입니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 채권 투자자</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>서울시, 불법사금융 피해 신고 기간 운영</t>
+          <t>JTBC  신종자본증권 발행, 법적 절차 준수…자회사 대여금은 필수 제작...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=225507</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1783936468523936006</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-28 00:17:58.186374+00:00</t>
+          <t>2026-07-15 07:02:32.360474+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>NH투자증권, KB증권</t>
+          <t>JTBC</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>금융당국의 증권사 CEO 징계 관련 행정소송에서 금융위가 패소하였으며, 사모펀드 피해자들의 손해배상 소송이 진행 중이거나 예정되어 있습니다.</t>
+          <t>서울회생법원 자율구조조정 프로그램 승인 및 계열사 회생절차 개시 결정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>금융위원회가 사모펀드 환매 중단 사태와 관련하여 증권사 CEO들에게 내린 중징계가 법원에서 부당하다는 판결을 받으며 '줄패소'하고 있습니다. 이는 NH투자증권, KB증권 대표 등의 명예회복으로 이어졌으나, 사모펀드 부실 및 금융소비자 피해에 대한 금융지주회사 규탄 기자회견이 열리는 등 투자자들의 피해는 여전히 지속되고 있습니다.</t>
+          <t>JTBC가 206억 원 규모의 유동화 차입금을 상환하지 못해 채무불이행 상태에 빠졌으며, 계열사들은 회생절차 개시를 신청했습니다. 서울회생법원은 JTBC에 대해 자율구조조정 프로그램을 승인했고, 다른 계열사들에 대해서는 회생절차 개시를 결정했습니다. 중앙그룹 채권 피해자 공동변호인단은 JTBC의 채권 발행 직전 자본잠식 의혹을 제기하며 해명을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>NH투자증권, KB증권 등 대형 금융기관이 피고가 될 수 있어 자력이 충분하며 (적합 조건 2), 사모펀드 환매 중단 사태는 다수의 피해자(집단적 피해, 적합 조건 3)와 막대한 피해 금액(피해 규모 큼, 적합 조건 4)을 수반합니다. 금융당국의 징계 및 관련 수사 등으로 증거가 확보되어 있고(증거 확보 가능, 적합 조건 5), 이미 공적 절차가 진행되었습니다(적합 조건 6). 사모펀드 판매 증권사들의 책임 또한 사회적으로 명확합니다(적합 조건 1). 부적합 조건에 해당하지 않습니다.</t>
+          <t>JTBC는 대기업인 중앙그룹 계열사로 자력 가능성이 있으며, 206억 원 규모의 채무불이행이 발생하여 상대방 책임이 명확합니다. 다수의 채권 투자자들이 피해를 입어 집단적 피해에 해당하며, 피해 규모가 크고, 서울회생법원의 자율구조조정 프로그램 승인 등 공적 절차가 진행 중이므로 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>206억 원 이상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수의 채권 투자자</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>금융위, 증권사 CEO 징계 남발하다 '줄패소'…NH·KB증권 대표 '명예회복...</t>
+          <t>'채무불이행' JTBC, 채권 발행 직전 자본잠식?  200억 자금 유출 NO [전문...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-stock/6127171</t>
+          <t>https://www.starnewskorea.com/star/2026/07/13/2026071318355844566</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:45.544988+00:00</t>
+          <t>2026-07-15 07:02:19.750574+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>가상자산거래소 및 금융회사</t>
+          <t>중앙그룹</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 정무위원회 법안심사1소위에서 통신사기피해환급법 및 디지털자산기본법 개정안 논의 중</t>
+          <t>공동대리인단 구성 및 활동 중, 수사 촉구</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부가 보이스피싱 피해자 보호 강화를 위해 가상자산거래소에도 금융회사와 동일한 수준의 무과실 배상책임제 도입을 추진하고 있습니다. 현재 국회 정무위원회에서 관련 법안(통신사기피해환급법 개정안, 디지털자산기본법)이 논의 중이며, 개별 피해 배상한도는 최대 5천만원으로 예상됩니다. 연간 2만3천명, 1조2천억원에 달하는 보이스피싱 피해 규모를 고려할 때, 법안 통과 시 대규모 집단 소송 가능성이 높습니다.</t>
+          <t>JTBC, 중앙일보 회사채 및 전단채 투자 피해자들이 중앙그룹의 회생 신청 직전 채권 판매에 대해 문제를 제기했습니다. 공동대리인단이 286명의 피해자로부터 300억 원 규모의 채권을 위임받아 활동 중이며, 관련 수사 가능성도 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (가상자산거래소 및 금융회사), 집단적 피해 (연간 2만3천명), 피해 규모 큼 (연간 1조2천억원, 개별 최대 5천만원), 공적 절차 진행 중 (국회 입법 논의). 법안 통과 시 무과실 배상책임이 명확해져 소송금융 투자 가능성이 매우 높습니다.</t>
+          <t>상대방(중앙그룹)의 자력이 충분하고, 286명의 다수 피해자가 300억 원 규모의 집단적 피해를 입었으며, 회생 신청 직전 채권 판매라는 책임 소재가 명확해질 가능성이 높습니다. 공동대리인단이 이미 구성되어 활동 중이며 수사 가능성도 제기되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>개별 최대 5천만원 (법안 통과 시), 연간 총 1조 2천억원 (보이스피싱 피해)</t>
+          <t>300억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>연간 2만 3천명</t>
+          <t>286명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“年 2800억 청구”…코인거래소에도 ‘보이스피싱 무과실 배상’ 추진</t>
+          <t>중앙그룹 수사 이뤄지나…  회생 신청 5일 전 채권 판매</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05382486645413496</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=223432</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-11 21:03:36.194404+00:00</t>
+          <t>2026-07-13 07:00:09.763313+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>가상자산거래소 및 금융기관</t>
+          <t>블랙록</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰의 피해금 환급 노력 진행 중, 개정 통신사기피해환급법 8월 시행 예정</t>
+          <t>미국 뉴욕 남부연방지검 수사 착수, 투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>지난해 보이스피싱 피해액이 사상 처음 1조 2천억 원을 넘었으나, 가상자산 거래소에 동결된 피해금 환급액은 7년간 197억 원에 불과한 것으로 나타났다. 이는 입법 공백과 빠른 자금세탁 속도 때문으로 분석되며, 오는 8월 가상자산거래소의 지급정지 의무를 강화한 개정 통신사기피해환급법이 시행될 예정이다. 하지만 해외 거래소를 통한 자금세탁 등 여전히 피해 회복의 한계가 지적된다.</t>
+          <t>세계 최대 운용사 블랙록이 대출 자산 가치를 투명하게 평가하지 않고 거짓 정보를 제공하여 투자자들에게 막대한 손실을 입혔다는 의혹을 받고 있다. 이에 투자자들은 잇따라 집단소송을 제기했으며, 미국 뉴욕 남부연방지검이 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>연간 1조원 이상의 막대한 보이스피싱 피해가 발생하고 있으며, 국내 5대 가상자산거래소 및 금융기관 등 자력 있는 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 경찰의 환급 노력에도 불구하고 환급률이 매우 저조하여 소송을 통한 피해 회복의 필요성이 높습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차 진행 중)</t>
+          <t>세계 최대 운용사 블랙록을 상대로 한 사건으로 상대방의 자력이 충분합니다 (적합 조건 2). 투자자들이 이미 집단소송을 제기하여 집단적 피해가 명확하며 (적합 조건 3), 뉴욕 남부연방지검의 수사 착수로 상대방 책임이 명확해질 가능성이 높고 증거 확보에 유리합니다 (적합 조건 1, 5, 6). 다수의 투자자가 막대한 손실을 입어 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>연간 1조 2천억 원 이상 (개별 피해액 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (연간 피해액 기준)</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>(단독)연간 보이스피싱 피해 1조…수사기관 환급은 ‘7년간 197억’</t>
+          <t>‘월가 저승사자’ 美 뉴욕 남부지검, 세계 최대 운용사 블랙록 수사 착...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296968&amp;inflow=N</t>
+          <t>https://biz.chosun.com/international/international_economy/2026/05/17/C7FFCY6DPZDAXDJ6D43BHKRQHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-07 12:18:57.107926+00:00</t>
+          <t>2026-07-08 07:04:57.631514+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 계좌 차단, 피해구제, 채무자대리인 지원 등 진행 중</t>
+          <t>관계부처 합동 자진신고 제도 시행 및 불법사금융 피해구제 지원</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>범정부 TF가 불법 사금융 문제에 대응하기 위해 수사·금융·통신 당국 및 지자체와 협력하여 계좌 차단, 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 연 7883%에 달하는 고금리 대출로 인해 많은 평범한 이웃들이 피해를 입고 있으며, 이는 선언적 단계를 넘어 실제 현장에서 제도가 작동하도록 하는 데 중점을 두고 있습니다.</t>
+          <t>정부가 사이버도박에 빠진 청소년들을 돕기 위해 자진신고 제도를 시행한다. 청소년들은 도박 자금을 위해 불법 대출에 손을 대고 2차 범죄로 이어지는 등 심각한 피해를 겪고 있으며, 정부는 치유 및 불법사금융 피해 구제를 원스톱으로 지원할 예정이다. 특히 연 60%가 넘는 불법 대리입금의 원금 및 이자 상환 의무가 없음을 명확히 했다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>범정부 TF가 꾸려져 수사·금융·통신 당국과 지자체가 불법 사금융 문제에 대응하고 있어 상대방의 책임이 비교적 명확하며(적합 조건 1), 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '평범한 이웃들'이 덫에 갇혔다는 표현에서 다수의 피해자 발생(적합 조건 3)이 예상됩니다.</t>
+          <t>불법 도박 운영자 및 불법 사금융 업자의 책임이 명확하고(적합 조건 1), 수천 명의 청소년이 피해를 입어 집단적 피해 규모가 크며(적합 조건 3, 4), 정부의 특별 단속 및 자진신고 제도를 통해 증거 확보가 용이하고(적합 조건 5), 6개 관계부처 합동으로 공적 절차가 진행 중입니다(적합 조건 6). 다만, 불법 사금융 업자의 자력 확보가 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[불사금의 뿌리③] 연7883%의 중력...7일의 덫에 갇힌 평범한 이웃들</t>
+          <t>사이버도박 빠진 청소년, 자진신고하면 상담·불법추심 지원까지</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126390</t>
+          <t>https://www.mt.co.kr/policy/2026/05/14/2026051409582157191</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-07 12:18:15.675556+00:00</t>
+          <t>2026-07-07 19:17:36.808842+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>다원시스</t>
+          <t>토스뱅크</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>사채 원리금 미지급 발생</t>
+          <t>엔화 반값 환율 오류 사고 발생</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>다원시스가 217.18억원 규모의 사채 원리금을 미지급하여 채무불이행이 발생했습니다. 이는 자기자본 대비 8.31%에 해당하는 금액으로, 다수의 사채권자들이 피해를 입었을 것으로 예상됩니다. 채권자들은 다원시스를 상대로 원리금 상환을 요구하는 법적 조치를 검토할 수 있습니다.</t>
+          <t>토스뱅크에서 2021년 여신 기준금리 변동 오류와 최근 '엔화 반값 환율 오류' 사고가 발생했습니다. 특히 환율 오류 사고로 1만여 명 이상의 금전 피해자가 발생했으며, 이는 토스뱅크의 내부통제 미흡 사례로 지적됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>다원시스의 217.18억원 규모 사채 원리금 미지급은 상대방 책임이 명확하며(적합 조건 1), 상장회사로 추정되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 사채권자 다수가 피해를 입었을 것으로 예상되어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 크고(적합 조건 4) 미지급 사실이 명확한 증거가 될 수 있습니다(적합 조건 5). 따라서 소송금융 투자 적합도가 높습니다.</t>
+          <t>토스뱅크의 내부통제 미흡 및 시스템 오류로 인한 책임이 명확하며(조건 1), 인터넷은행으로서 충분한 자력을 갖추고 있습니다(조건 2). '엔화 반값 환율 오류'로 1만 명 이상의 다수 피해자가 발생하여 집단소송 가능성이 높고(조건 3, 4), 사고 발생 사실 자체가 객관적 증거가 될 수 있습니다(조건 5).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>217.18억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>사채권자 다수</t>
+          <t>1만여 명 이상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>4월 3일 주식시장 주요공시</t>
+          <t>[인뱅 삼국지①] 인터넷은행 10년, 5600만명 품고 '메기'에서 '주류'로.....</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122349</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=755539</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-06 00:46:10.494173+00:00</t>
+          <t>2026-07-06 07:01:13.496713+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>한국대부금융협회의 불법 사금융 피해 분석 및 관련 문제 제기</t>
+          <t>오뚜기-NH투자증권 간 대법원 판결 확정 (판매사 배상 책임 인정)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>한국대부금융협회가 지난해 불법 사금융 피해자 846명의 거래 내역을 분석한 결과, 평균 이자율이 법정 최고금리의 20배가 넘는 546%에 달하는 것으로 나타났습니다. 이 문제는 여전히 존재하며, 협회는 불법 대부업 근절을 위한 노력을 지속하고 있습니다.</t>
+          <t>1조 원대 환매 중단 사태를 일으킨 옵티머스 펀드를 판매한 NH투자증권이 투자자 오뚜기에게 75억 5천만 원을 배상해야 한다는 대법원 판결이 확정되었습니다. 옵티머스 자산운용은 공공기관 매출채권 투자 명목으로 투자자를 모집했으나 부실기업 사모사채에 투자하여 수천억 원대 피해를 냈습니다. 이번 대법원 판결은 펀드 판매사의 책임이 인정된 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>불법 사금융으로 인한 상대방의 책임이 명확하며, 한국대부금융협회의 분석을 통해 846명의 다수 피해자가 확인되었고, 평균 546%에 달하는 이자율로 피해 규모가 매우 큼을 알 수 있습니다. 협회의 분석 결과라는 객관적 증거도 존재하여 소송금융 적합 조건 4개 이상을 충족합니다.</t>
+          <t>대기업 피고(NH투자증권)의 자력이 충분하고, 대법원 판결로 판매사의 책임이 명확히 인정되어 다른 피해자들의 소송에 강력한 선례가 됩니다. 1조 원대 환매 중단 사태로 다수의 피해자가 발생했을 가능성이 높고, 전체 피해 규모도 수천억 원대로 매우 큽니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대 (전체 피해액)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>['불법 대부업' 죽이기] 대부금융협회 강단있는 '正名운동, '이자제한법...</t>
+          <t>대법  '환매 중단' 옵티머스펀드 판 NH투자, 오뚜기에 75억 배상</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254309</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202605200815524592</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-06 00:21:36.692003+00:00</t>
+          <t>2026-07-04 22:00:23.347377+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>대신증권</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>KB증권 전 대표의 금융위 징계처분 취소 행정소송 1심 판결</t>
+          <t>민사 2심 판결 선고</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>라임 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 직무정지 3개월 징계 처분이 위법하다는 법원 판단이 나왔다. 서울행정법원은 윤경은 전 대표가 제기한 징계통보처분 취소 소송에서 원고 승소로 판결하며, 내부통제 기준 마련 의무 위반이 인정되지 않는다고 밝혔다. 라임 사태는 1조 6천억 원대 피해를 낳은 대규모 환매 중단 사건이다.</t>
+          <t>대신증권의 라임 펀드 판매와 관련한 민사소송 2심에서 투자자 1명이 일부 승소했습니다. 이는 라임 사태의 대규모 피해자 중 한 명의 사례로, 대신증권의 불완전판매 책임이 인정된 것으로 보이며, 다른 라임 펀드 피해자들의 추가적인 법적 대응 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>KB증권은 대기업/금융기관으로 자력이 충분하며(적합 조건 2), '라임 사태'는 1조 6천억 원대의 대규모 집단적 피해를 야기함(적합 조건 3, 4). 금감원 검사 및 금융위 징계 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 본 기사의 전 대표 징계 취소 판결은 개별 임원의 책임에 대한 것이며, KB증권 자체의 판매 책임 및 피해자들의 민사상 손해배상 청구 가능성은 여전히 높다고 판단됨.</t>
+          <t>대신증권이라는 자력 있는 금융기관이 피고이며, 라임 펀드 사태는 대규모 피해자를 발생시킨 집단적 피해 사건입니다. 이미 민사 2심 판결이 나왔다는 것은 책임 소재 및 증거 확보가 어느 정도 이루어졌음을 의미하며, 다른 투자자들의 추가 소송 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1조 6000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>法 “‘라임 사태’ KB증권 전 대표 징계처분 위법… 취소돼야”</t>
+          <t>대신증권 '라임 펀드' 민사 2심도 투자자 1명만 승소</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>bizhankook.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405509063?OutUrl=naver</t>
+          <t>https://www.bizhankook.com/bk/article/32369</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:50:56.295880+00:00</t>
+          <t>2026-07-03 07:02:43.243170+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>KB증권 외 라임 사태 관련 판매사 및 운용사</t>
+          <t>코인플립</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대규모 금융 사기 사건으로 투자자 손해배상 소송 진행 중. 관련하여 전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 승소 판결.</t>
+          <t>미주리주 법무장관이 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>라임 사태로 금융당국으로부터 직무정지 처분을 받은 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 1심 승소했습니다. 재판부는 KB증권의 내부통제 기준이 법정 목적을 달성할 수 없는 형식적인 기준에 불과했다고 단정하기 어렵다고 판시했습니다. 라임 사태는 2019년 불거진 1조 6천억원 규모의 대규모 금융 사기 사건입니다.</t>
+          <t>미주리주 법무장관이 암호화폐 ATM 운영업체 코인플립을 상대로 소송을 제기했습니다. 코인플립이 사기 거래를 고의로 방조하고 이익을 얻었다는 주장이며, 피해 대상에는 미주리주 내 노인과 퇴역 군인이 포함되었습니다. 주 당국은 코인플립의 주 사업행위법 위반 확인, 주내 영업 금지, 최대 182만 6천 달러의 벌금 부과 및 피해자 보상을 요구했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>라임 사태는 1조 6천억원 규모의 대규모 금융 사기 사건으로, 다수의 투자자가 피해를 입었으며(집단적 피해, 피해 규모 큼), KB증권 등 대형 금융기관이 판매사로 연루되어 상대방의 자력이 충분합니다. 금융당국의 조사 및 징계 처분 등 공적 절차가 이미 진행되었고(공적 절차 진행 중, 증거 확보 가능), 라임자산운용의 펀드 돌려막기 등 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>미주리주 법무장관이 암호화폐 ATM 운영업체 코인플립을 상대로 소송을 제기하여 상대방 책임이 명확하고(적합 조건 1), 코인플립은 미국 전역에 4천대 이상의 ATM을 운영하는 규모 있는 업체로 자력이 충분합니다(적합 조건 2). 피해 대상에 노인과 퇴역 군인이 포함되어 집단적 피해 가능성이 높으며(적합 조건 3), 최대 182만 6천 달러의 벌금과 피해자 보상이 요구되어 피해 규모가 큽니다(적합 조건 4). 주 당국이 소송을 제기한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>1조 6000억원</t>
+          <t>최대 182만 6천 달러 (벌금), 피해자 보상액 미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미주리주 내 노인과 퇴역 군인 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>라임사태로 직무정지… 法  금융위 징계는 위법</t>
+          <t>미주리주, 암호화폐 ATM 업체 코인플립 제소</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604051823394543</t>
+          <t>https://www.tokenpost.kr/news/breaking/362021</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:49:40.822971+00:00</t>
+          <t>2026-06-11 21:13:05.648425+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>KB증권, 라임자산운용</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 원고 승소 판결</t>
+          <t>서울남부지방법원 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>라임자산운용 사태로 1조 6천억원대 투자자 손실이 발생했으며, 이와 관련하여 금융당국이 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 취소되었다. KB증권 등 금융기관의 내부통제 부실 책임이 제기되었고, 다수의 투자자 피해가 발생하여 집단소송 가능성이 높다.</t>
+          <t>젠투펀드 사태와 관련하여 국내 제조기업 A사가 신한투자증권을 상대로 제기한 손해배상 청구 소송에서 법원이 신한투자증권의 책임을 인정, 72억 원을 배상하라는 원고 일부 승소 판결을 내렸다. 이는 금융기관의 손해배상 책임을 인정한 사례이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (KB증권의 내부통제 부실), 상대방에게 자력이 충분함 (KB증권은 대기업/금융기관), 집단적 피해 (1조 6천억원대 투자자 손실), 피해 규모가 큼 (1조 6천억원), 증거가 있거나 확보 가능함 (금융당국 징계 처분), 이미 공적 절차 진행 중 (금융당국 징계 및 관련 행정소송) 등 다수의 적합 조건에 해당하여 소송금융 투자에 매우 적합하다.</t>
+          <t>신한투자증권이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 이미 1심 법원에서 72억 원 배상 책임이 인정되어 상대방 책임이 명확하고 증거가 확보되었습니다(적합 조건 1, 5). 또한, 72억 원이라는 피해 규모가 크고(적합 조건 4), '젠투펀드 사태'로 명명된 만큼 추가 피해자 발생 및 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>1조 6천억원</t>
+          <t>72억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>다수 (미상)</t>
+          <t>1개 기업 (A사)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>'라임사태' 前 KB증권 대표…1심서 직무정지 징계 취소</t>
+          <t>‘젠투펀드 사태’ 신한증권 72억 배상 판결</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008427</t>
+          <t>https://www.naeil.com/news/read/587609?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 12:47:43.710763+00:00</t>
+          <t>2026-06-10 16:08:30.002889+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>대신증권</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>전 KB증권 대표이사에 대한 금융위 징계 취소 소송 1심 판결</t>
+          <t>민사소송 2심 판결 선고, 상고 여부 미확정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>서울행정법원이 라임사태와 관련해 금융위원회가 윤경은 전 KB증권 대표이사에게 내린 징계 처분을 취소하라고 판결했습니다. 재판부는 KB증권이 내부통제 기준 마련 의무를 위반하지 않았으며, 기본적인 리스크 관리가 일정 수준 이상으로 이뤄졌다고 판단했습니다. 이 판결은 전 대표이사의 징계에 대한 것으로, 라임사태 피해자들의 손해배상 청구권과는 별개의 사안입니다.</t>
+          <t>라임자산운용 펀드 환매 중단 사태와 관련한 대신증권 민사소송 2심에서 법원이 투자자들의 계약 취소 청구는 기각했으나, 일부 투자자에 대한 손해배상 책임은 인정했습니다. 대신증권은 형사 재판에서 내부통제 미흡 책임으로 벌금형을 받은 바 있으며, 현재 양측 모두 상고 여부를 확정하지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>라임사태는 1조 6천억 원 규모의 대규모 금융 사기로, 다수의 피해자가 발생했으며(집단적 피해, 피해 규모가 큼), 라임자산운용 및 판매 증권사들의 책임이 명확하고(상대방 책임이 비교적 명확함), 이들 증권사는 충분한 자력을 갖추고 있습니다(상대방에게 자력이 충분함). 또한 금융당국의 조사 및 징계 등 공적 절차가 진행되었고(이미 공적 절차 진행 중임), 관련 증거 확보가 용이합니다(증거가 있거나 확보 가능함). 비록 기사 내용은 전 KB증권 대표이사의 징계 취소 판결이지만, 이는 전체 라임사태 피해자들의 손해배상 청구권에 직접적인 영향을 미치지 않으며, 여전히 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>대신증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 라임 펀드 사태는 다수의 피해자가 발생한 집단적 피해의 성격을 가집니다(적합 조건 3). 또한, 형사 재판에서 대신증권의 내부통제 미흡 책임이 인정되어 벌금형이 내려진 바 있어 상대방 책임이 비교적 명확하고 증거 확보가 용이합니다(적합 조건 1, 5, 6). 현재 2심 판결이 나왔으나 상고 여부가 미확정되어 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>1조 6천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>법원, '라임사태' 증권사 전 대표 징계 취소‥ 처분 사유 없어</t>
+          <t>대신증권, 라임펀드 민사소송 2심서 일부 승소…계약 취소 청구 기각 유...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>press9.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/news/2026/society/article/6812773_36918.html</t>
+          <t>http://www.press9.kr/news/articleView.html?idxno=77106</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:45:12.032230+00:00</t>
+          <t>2026-06-08 07:01:25.646246+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>NH투자증권, KB증권</t>
+          <t>은행</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>옵티머스, 라임 펀드 관련 금융당국 제재 및 임원 징계 취소 소송 진행 중. 투자자 피해 회수 미완료.</t>
+          <t>1심 판결 후 항소심 진행 또는 판결</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 사태(약 4000억 원대 피해)와 라임 펀드 사태 관련하여 금융당국이 내린 NH투자증권 정영채 전 대표 및 KB증권 전 대표들에 대한 중징계가 법원에서 잇따라 취소되고 있습니다. 대법원은 정 전 대표의 문책 경고 취소 소송에서 원고 승소 원심을 확정했으며, 라임 사태 관련 KB증권 전 대표들도 1, 2심에서 승소했습니다. 이 판결들은 임원 개인의 징계에 대한 것이며, 펀드 투자자들의 피해 회수 문제는 여전히 남아있습니다.</t>
+          <t>라임펀드 관련 사건에서 1심은 은행 직원이 투자자성향 설문을 임의 작성하고 위험성 설명을 충분히 하지 않아 설명의무 위반에 따른 손해배상책임을 인정했습니다. 반면 항소심은 1심보다 엄격하게 판단한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>NH투자증권과 KB증권 등 대형 금융기관이 판매사 또는 관련사로 특정되어 자력이 충분하며, 옵티머스 펀드 약 4000억 원대 피해, 라임 펀드 대규모 환매 중단 등 집단적이고 큰 피해 규모가 발생했습니다. 금융당국의 제재가 있었고 관련 법원 소송이 진행된 점은 증거 확보 가능성을 높입니다. 비록 임원 징계 취소 판결이 나왔지만, 투자자들의 피해 회수 문제는 여전히 남아있어 소송금융 투자 적합성이 높습니다.</t>
+          <t>라임펀드 사건으로 은행 직원의 설명의무 위반 책임이 1심에서 인정되었고, 상대방(은행)의 자력이 충분합니다. '라임펀드'는 다수의 피해자와 큰 피해 규모를 동반하는 집단적 피해 사례이며, 이미 1심과 항소심이 진행되어 증거가 확보된 상태입니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 약 4000억 원, 라임 펀드 대규모</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>정영채 전 NH투자증권 대표, 옵티머스 중징계 취소…라임 사태 제재도 ...</t>
+          <t>[배지현 변호사의 법률칼럼] 설명 부족과 사기의 차이, 라임펀드 판결로...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12055764?ref=naver</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4084971</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-05 12:44:30.384723+00:00</t>
+          <t>2026-05-24 07:03:38.113276+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>라임자산운용, KB증권 등</t>
+          <t>월드 리버티 파이낸셜</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>전 KB증권 대표에 대한 금융위원회 징계 통보 처분 취소 소송에서 원고 승소 판결 선고. 라임 사태 관련 피해자들의 민사 소송 등은 별도로 진행 중.</t>
+          <t>캘리포니아주 연방 법원에 소송 제기</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>1조 6천억 원대 피해를 낳은 '라임 사태'와 관련하여 금융위원회가 윤경은 전 KB증권 대표에게 내린 3개월 직무정지 처분이 위법하다는 법원 판단이 나왔습니다. 서울행정법원은 윤 전 대표가 내부통제 기준 마련 의무를 위반했다고 볼 수 없다고 판시하며 원고 승소 판결을 내렸습니다. 이 판결은 전직 CEO의 징계에 대한 것이며, 라임 사태 자체의 피해자 구제와는 별개의 사안입니다.</t>
+          <t>가상화폐 억만장자 쑨위천이 트럼프 대통령의 세 아들이 설립한 가상화폐 투자사 '월드 리버티 파이낸셜'을 상대로 소송을 제기했습니다. 쑨위천은 회사 측이 자신의 자산 매각을 차단하고 스테이블코인 투자 요구를 거부하자 자산을 동결하여 약 4083억 원의 이익 기회를 잃었다고 주장하고 있습니다. 회사 측은 쑨위천의 주장을 전면 부인하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>라임 사태는 1조 6천억 원대의 막대한 피해 규모와 다수의 투자자 피해를 야기한 집단적 피해 사건입니다. KB증권 등 대형 금융기관이 연루되어 상대방의 자력이 충분하며, 금융당국의 징계 처분 등 공적 절차가 이미 진행되어 관련 증거 확보 가능성이 높습니다. 이 기사는 전직 CEO의 징계 취소 소송 판결에 대한 것이지만, 라임 사태 자체는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
+          <t>상대방(월드 리버티 파이낸셜)은 트럼프 가문이 설립한 가상화폐 투자사로 자력이 충분하며, 피해 규모가 약 4083억 원으로 매우 큽니다. 소송이 이미 캘리포니아주 연방 법원에 제기되어 진행 단계가 명확합니다. 다만, 단일 피해자이며 상대방이 주장을 전면 부인하고 있어 책임 입증에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>1조 6000억 원대</t>
+          <t>약 2억7600만 달러 (약 4083억 원)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>법원 “윤경은 전 KB증권 대표 ‘라임 사태’ 책임 직무정지는 위법”</t>
+          <t>트럼프家 코인회사 피소…중국계 가상화폐 억만장자 “투자 거부하자 자...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522455</t>
+          <t>https://www.munhwa.com/article/11584386?ref=naver</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:43:00.447305+00:00</t>
+          <t>2026-05-16 16:34:10.579943+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>KB증권 전 대표의 금융위 징계처분 취소 1심 판결</t>
+          <t>복지부·금감원 공동 대응 및 대한법률구조공단 소송 지원 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>서울행정법원은 1조 6천억원 규모의 라임 사태와 관련하여 금융위원회가 KB증권 윤경은 전 대표에게 내린 직무정지 처분이 위법하다고 판결했다. 법원은 KB증권의 내부통제 기준 마련 의무 위반 및 총수익스와프 거래 관련 리스크 관리 미흡 주장을 인정하지 않았다. 이 판결은 전 대표의 개인 징계에 대한 것이지만, 라임 사태 자체의 대규모 투자자 피해와 판매사 책임 문제는 여전히 남아있어 투자자들의 손해배상 청구 가능성이 높다.</t>
+          <t>보건복지부와 금융감독원이 저신용·저소득층 등 취약계층을 겨냥한 불법사금융 범죄에 공동 대응하기 위한 협약을 체결했습니다. 이번 협약을 통해 불법사금융 피해자들을 위한 금융교육 확대 및 대한법률구조공단의 채무자대리인 선임과 소송 지원이 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 기사는 KB증권 전 대표의 개인 징계 취소 판결에 대한 것이나, 1조 6천억원 규모의 라임 사태는 다수 투자자에게 대규모 손실을 입혔고, 금융당국의 검사 및 징계 조치가 있었던 만큼 KB증권의 판매사로서의 책임에 대한 투자자들의 손해배상 청구 가능성은 여전히 유효함.</t>
+          <t>불법사금융 범죄는 상대방 책임이 명확하며(적합 조건 1), 저신용·저소득층 등 취약계층을 대상으로 하므로 집단적 피해 가능성이 높습니다(적합 조건 3). 복지부와 금감원의 공동 대응 및 대한법률구조공단의 소송 지원은 공적 절차가 진행 중이며(적합 조건 6), 증거 확보에도 유리할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>1조6천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>취약계층 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>법원, ‘라임사태’ KB증권 전 대표 직무정지는 위법…징계 취소 판결</t>
+          <t>복지부·금감원, 불법사금융 피해 취약계층 보호망 구축</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/society_general/1252700.html</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1707814</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-05 12:40:50.824934+00:00</t>
+          <t>2026-05-16 09:25:02.413525+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>메리츠금융그룹</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>KB증권 전 대표 징계 취소 1심 판결</t>
+          <t>업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 법적 조치 예고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>금융당국이 '라임 사태'와 관련해 내부 통제 기준 마련 의무 위반을 이유로 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 위법하다는 판결이 나왔다. 서울행정법원은 KB증권이 신규 상품 심의 및 리스크 관리 규정을 갖추고 있었다며 금융위의 처분 사유를 인정하지 않았다. 이 판결은 라임 사태 관련 금융당국의 제재에 대한 첫 사법부 판단으로 주목된다.</t>
+          <t>홈플러스 물품구매 전단채 피해자 비상대책위원회가 메리츠금융그룹의 후순위 피해자 보호 없는 DIP 대출 강행에 반발하며 법적 대응을 예고했다. 비대위는 메리츠금융그룹을 상대로 업무상 배임죄 고소·고발, 감독당국 조사 요청, 국회 문제 제기 등 모든 법적 조치를 취할 것이라고 밝혔다. 이는 홈플러스 회생 절차와 관련된 금융 분쟁으로, 다수의 피해자가 발생할 가능성이 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>라임 사태는 대형 금융기관(KB증권)이 연루된 대규모 금융사기 사건으로, 수많은 투자자에게 막대한 피해를 입혀 집단적 피해 및 큰 피해 규모(적합 조건 3, 4)에 해당한다. 금융당국의 조사 및 제재 등 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), KB증권의 자력 또한 충분하다(적합 조건 2). 비록 이 기사는 전 대표의 징계 취소 1심 판결에 대한 것이지만, 이는 특정 징계 사유에 대한 판단일 뿐 라임 사태 전반의 금융기관 책임 가능성을 배제하지 않으므로, 투자자들의 손해배상 소송 기회는 여전히 유효하다.</t>
+          <t>메리츠금융그룹은 자력이 충분한 대기업이며(적합 조건 2), 홈플러스 물품구매 전단채 피해자 비상대책위원회가 조직되어 집단적 피해가 명확합니다(적합 조건 3). 비대위는 메리츠금융그룹의 DIP 대출 강행 시 업무상 배임죄 고소·고발, 감독당국 조사 요청 등 모든 법적 조치를 예고하고 있어, 상대방 책임이 구체적으로 특정될 가능성이 높고(적합 조건 1) 증거 확보 및 공적 절차 진행 가능성이 큽니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>수만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>'라임 사태' KB증권 전 대표 징계, 1심서 위법 판단</t>
+          <t>홈플러스  회생 연장에도 유동성 한계…메리츠 지원 요청</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604051428465944</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=736100</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-05 12:40:36.407968+00:00</t>
+          <t>2026-05-16 07:01:48.214213+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>라임자산운용 및 펀드 판매 금융기관 (예: KB증권)</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>KB증권 전 대표의 징계 취소 행정소송 1심 판결. 라임사태 관련 피해자들의 민사소송은 별도로 진행 중이거나 예정되어 있음.</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>KB증권 전 대표가 라임펀드 사태 관련 금융당국의 징계에 불복하여 제기한 행정소송 1심에서 승소했다. 이 판결은 라임사태 관련 책임 소재와 징계의 적법성에 대한 법원의 판단을 보여주며, 라임사태는 수많은 투자자에게 막대한 피해를 입힌 대규모 금융 사기 사건이다.</t>
+          <t>서울남부지법이 젠투펀드 환매 중단 사태와 관련해 신한투자증권의 배상 책임을 첫 인정했습니다. 국내 제조기업 A사가 신한투자증권을 상대로 제기한 손해배상 소송에서 법원은 A사의 손을 일부 들어주며 72억 원 규모의 배상 책임을 인정했습니다. 이는 젠투펀드 사태 관련 첫 배상 책임 인정 판결로, 향후 다른 피해자들의 소송에도 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 기사는 KB증권 전 대표의 라임사태 관련 징계 취소 행정소송 1심 판결에 대한 내용이지만, 언급된 '라임사태'는 대규모 금융 사기로 다수의 피해자와 조 단위의 피해 금액이 발생한 사건이다. 이는 상대방 책임 명확, 상대방 자력 충분 (대형 금융기관), 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 소송금융 적합 조건에 다수 해당한다.</t>
+          <t>법원이 젠투펀드 환매 중단 사태에 대한 신한투자증권의 배상 책임을 첫 인정하여 상대방 책임이 명확하며, 상대방은 자력이 충분한 금융기관입니다. 72억 원 규모의 피해 금액이 인정되었고, 젠투펀드 사태는 다수의 투자자에게 영향을 미치는 집단적 피해의 성격을 가집니다. 이미 1심 판결이 선고되어 법적 판단을 받은 상태입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>수조 원</t>
+          <t>72억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>젠투펀드 투자자 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>KB증권 前대표 '라인펀드 사태' 징계 취소</t>
+          <t>법원, 젠투펀드 환매 중단 사태 배상 책임 첫 인정…신한투자증권 72억...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>consumernews.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160283200398113</t>
+          <t>http://www.consumernews.co.kr/news/articleView.html?idxno=755219</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-05 12:39:41.798298+00:00</t>
+          <t>2026-05-12 09:30:56.639115+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>KB증권</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>윤경은 전 KB증권 대표의 금융위원회 직무정지 징계 취소 행정소송에서 원고 승소 판결</t>
+          <t>서울남부지법 1심 판결, 신한투자증권 책임 60% 인정</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>라임 사태와 관련하여 금융당국으로부터 직무정지 처분을 받았던 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 승소했다. 법원은 KB증권의 내부통제 기준이 형식적이었다고 단정하기 어렵고, 금감원도 내부통제 체제를 긍정적으로 평가한 바 있다고 판단했다. 이 판결은 전 대표 개인의 행정 징계에 대한 것이며, 1조 6천억 원 규모의 라임 사태로 인한 투자자 피해 및 KB증권의 민사상 책임과는 별개로 진행될 수 있다.</t>
+          <t>홍콩 젠투펀드 환매 중단 사태와 관련하여, 신한투자증권이 DLS 발행사로서 투자자보호의무를 위반한 책임이 60% 인정되는 1심 판결이 나왔습니다. 재판부는 신한투자증권이 펀드의 위험성을 제대로 조사하지 않고 부실하게 설명했으며, 레버리지 전략 위험성을 간과하고 안정성을 과장 홍보했다고 판단했습니다. 이번 판결은 1조원 이상 피해가 발생한 젠투펀드 사태 관련 금융기관 책임을 인정한 최초의 사법부 판단으로, 향후 유사 소송에 이정표가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 5(증거), 6(공적 절차) 모두 해당. 라임 사태는 1조 6천억 원 규모의 대규모 금융 사기 사건으로, KB증권은 펀드 판매사로서 금융당국의 조사를 받았으며, 이는 투자자 대상 소송금융의 강력한 근거가 된다. 전 대표의 징계 취소 판결은 행정소송의 결과로, KB증권의 투자자 대상 민사상 책임과는 별개로 판단될 수 있다.</t>
+          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 법원이 DLS 발행사로서 투자자보호의무 위반 책임을 60% 인정한 판결이 나와 상대방 책임이 명확합니다(적합 조건 1). 젠투펀드 사태는 1조원 이상의 피해가 추산되는 집단적 피해이며(적합 조건 3, 4), 이미 1심 판결을 통해 신한투자증권의 구체적인 과실이 인정되어 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>1조 6000억원</t>
+          <t>1조원 이상 (전체), 558만 달러 (원고 A사)</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 피해자 추정)</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>'라임 사태' 윤경은 전 KB증권 대표 직무정지 징계 ...법원  징계 부당</t>
+          <t>[증권] '홍콩 젠투펀드 판매' 신한투자증권에 60% 책임 인정 판결</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604051008054618</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93591</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-05 12:39:11.364854+00:00</t>
+          <t>2026-05-09 07:02:19.906036+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>폴리마켓 (Polymarket)</t>
+          <t>불법사금융 업자</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>네바다 주 등에서 민사 소송 및 규제 조치 진행 중, 연방 차원 입법 논의 중, 내부자 거래 관련 기소 사례 존재</t>
+          <t>서울시 민생경제안심센터를 통한 피해 신고 및 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 폴리마켓은 과거 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 인한 민사 소송 및 규제 조치를 받고 있습니다. 또한, 내부자 거래 의혹이 제기되어 기소 사례가 발생하고 있으며, 이는 시장의 신뢰성 문제와 다수 이용자의 잠재적 피해로 이어질 수 있습니다. 기업가치 90억 달러의 대기업으로 충분한 자력을 갖추고 있어 소송금융 투자에 적합합니다.</t>
+          <t>서울시가 민생경제안심센터를 통해 불법사금융 피해 구제 절차를 운영하며 피해 신고 기간을 진행하고 있다. 연 이자율 60%를 초과하는 불법대부계약 피해자들을 대상으로 원금과 이자 구제 등을 돕는다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>폴리마켓은 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 민사 소송 및 규제 조치를 받고 있어 상대방 책임이 명확합니다 (적합 조건 1, 6). 기업가치 90억 달러의 대기업으로 자력이 충분하며 (적합 조건 2), 내부자 거래 의혹 기소 사례는 시장 신뢰성 문제와 다수 이용자의 잠재적 피해를 시사합니다 (적합 조건 3, 4, 5).</t>
+          <t>서울시 민생경제안심센터를 통해 불법사금융 피해 구제 절차가 진행 중이며, 연 이자율 60% 초과 불법대부계약이라는 상대방의 책임이 명확하다. 다수의 피해자가 발생했을 가능성이 높고 공적 기관의 개입으로 증거 확보 및 피해자 모집이 용이할 수 있어 소송금융 적합도가 높다. 다만, 불법사금융 업자의 자력 확보가 쟁점이 될 수 있다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>예측시장 거래량 440억 달러…폴리마켓·칼시, 주류 금융의 문을 두드리...</t>
+          <t>서울시, 불법사금융 피해 신고 기간 운영</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/346288</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=225507</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-04 00:42:28.044517+00:00</t>
+          <t>2026-04-28 00:17:58.186374+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>NH투자증권, KB증권</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>서울중앙지법 1심 판결 선고</t>
+          <t>금융당국의 증권사 CEO 징계 관련 행정소송에서 금융위가 패소하였으며, 사모펀드 피해자들의 손해배상 소송이 진행 중이거나 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>스마일게이트RPG 상장 무산과 관련한 손해배상 소송에서 라이노스자산운용이 승소했다. 서울중앙지법은 스마일게이트에 1,000억 원을 배상하라고 판결했으며, 이는 대규모 기업 간 소송으로 현재 판결이 선고된 상태이다.</t>
+          <t>금융위원회가 사모펀드 환매 중단 사태와 관련하여 증권사 CEO들에게 내린 중징계가 법원에서 부당하다는 판결을 받으며 '줄패소'하고 있습니다. 이는 NH투자증권, KB증권 대표 등의 명예회복으로 이어졌으나, 사모펀드 부실 및 금융소비자 피해에 대한 금융지주회사 규탄 기자회견이 열리는 등 투자자들의 피해는 여전히 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>대기업인 스마일게이트를 상대로 1,000억 원 규모의 배상 판결이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5).</t>
+          <t>NH투자증권, KB증권 등 대형 금융기관이 피고가 될 수 있어 자력이 충분하며 (적합 조건 2), 사모펀드 환매 중단 사태는 다수의 피해자(집단적 피해, 적합 조건 3)와 막대한 피해 금액(피해 규모 큼, 적합 조건 4)을 수반합니다. 금융당국의 징계 및 관련 수사 등으로 증거가 확보되어 있고(증거 확보 가능, 적합 조건 5), 이미 공적 절차가 진행되었습니다(적합 조건 6). 사모펀드 판매 증권사들의 책임 또한 사회적으로 명확합니다(적합 조건 1). 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>1,000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[판결]  스마일게이트 1,000억 배상하라</t>
+          <t>금융위, 증권사 CEO 징계 남발하다 '줄패소'…NH·KB증권 대표 '명예회복...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218821</t>
+          <t>https://www.news1.kr/finance/general-stock/6127171</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-04 00:36:29.528556+00:00</t>
+          <t>2026-04-19 07:02:45.544988+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>트럼프 대통령 및 가족 연계 법인 (DT 마크스 디파이 LLC), 월드 리버티 파이낸셜(WLFI)</t>
+          <t>가상자산거래소 및 금융회사</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>미 하원 민주당 보고서 공개, 감시단체 조사 진행 중, 은행 인가 신청</t>
+          <t>국회 정무위원회 법안심사1소위에서 통신사기피해환급법 및 디지털자산기본법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>트럼프 대통령과 가족이 연계된 디파이 프로젝트 WLFI가 수익의 75%를 특정 법인에 귀속시키는 구조로 '이해충돌' 논란에 휩싸였다. 미 하원 민주당은 이를 '전례 없는 대통령 사적 이익 추구'로 규정했으며, WLFI 토큰 가격 급락으로 개인 투자자들의 손실이 예상된다. 현재 미 하원 보고서 공개 및 감시단체 조사가 진행 중이며, WLFI는 은행 인가를 신청하는 등 논란이 확대되고 있다.</t>
+          <t>정부가 보이스피싱 피해자 보호 강화를 위해 가상자산거래소에도 금융회사와 동일한 수준의 무과실 배상책임제 도입을 추진하고 있습니다. 현재 국회 정무위원회에서 관련 법안(통신사기피해환급법 개정안, 디지털자산기본법)이 논의 중이며, 개별 피해 배상한도는 최대 5천만원으로 예상됩니다. 연간 2만3천명, 1조2천억원에 달하는 보이스피싱 피해 규모를 고려할 때, 법안 통과 시 대규모 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>트럼프 대통령과 가족이 연계된 WLFI 프로젝트가 수익의 75%를 특정 법인에 귀속시키는 구조로, 미 하원 민주당과 감시단체가 '전례 없는 대통령 사적 이익 추구'로 규정하며 상대방 책임이 명확합니다. (적합 조건 1) 트럼프 일가가 최소 8.9억 달러의 수익을 확보하고 38억 달러 규모 토큰을 보유한 것으로 추정되어 상대방의 자력이 충분하며 (적합 조건 2), WLFI 토큰 가격 급락으로 다수의 개인 투자자 피해가 예상됩니다. (적합 조건 3, 4) 미 하원 보고서, WLFI 골드 페이퍼 등 객관적 증거가 존재하고 (적합 조건 5), 미 하원 보고서 공개 및 감시단체 조사 등 공적 절차가 진행 중입니다. (적합 조건 6)</t>
+          <t>적합 조건: 상대방 자력 충분 (가상자산거래소 및 금융회사), 집단적 피해 (연간 2만3천명), 피해 규모 큼 (연간 1조2천억원, 개별 최대 5천만원), 공적 절차 진행 중 (국회 입법 논의). 법안 통과 시 무과실 배상책임이 명확해져 소송금융 투자 가능성이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 최대 5천만원 (법안 통과 시), 연간 총 1조 2천억원 (보이스피싱 피해)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>연간 2만 3천명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>트럼프 가족 연계 WLFI, 수익 75% 귀속 구조에 이해충돌 논란 확대</t>
+          <t>“年 2800억 청구”…코인거래소에도 ‘보이스피싱 무과실 배상’ 추진</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/346177</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05382486645413496</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-04 00:31:16.247641+00:00</t>
+          <t>2026-04-11 21:03:36.194404+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>가상자산거래소 및 금융기관</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>대법원 심리불속행 기각으로 원심 확정 (전 NH투자증권 대표 징계 취소 소송)</t>
+          <t>경찰의 피해금 환급 노력 진행 중, 개정 통신사기피해환급법 8월 시행 예정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>대법원이 옵티머스 펀드 사태와 관련해 정영채 전 NH투자증권 대표에 대한 금융당국의 중징계 처분 취소 소송에서 원고 승소한 원심 판결을 확정했습니다. 대법원은 심리불속행 기각 결정을 통해 2심 판결에 법리적 잘못이 없다고 판단했습니다.</t>
+          <t>지난해 보이스피싱 피해액이 사상 처음 1조 2천억 원을 넘었으나, 가상자산 거래소에 동결된 피해금 환급액은 7년간 197억 원에 불과한 것으로 나타났다. 이는 입법 공백과 빠른 자금세탁 속도 때문으로 분석되며, 오는 8월 가상자산거래소의 지급정지 의무를 강화한 개정 통신사기피해환급법이 시행될 예정이다. 하지만 해외 거래소를 통한 자금세탁 등 여전히 피해 회복의 한계가 지적된다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>옵티머스 사태는 다수의 피해자가 발생한 대규모 금융 사기 사건으로, NH투자증권은 대기업으로서 충분한 자력을 갖추고 있습니다. 이 기사는 전 대표의 징계 취소 판결을 다루지만, 이는 금융당국의 징계 절차상 하자에 대한 판단으로, NH투자증권의 투자자 대상 책임과는 별개로 볼 수 있어 소송금융 적합도가 높습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>연간 1조원 이상의 막대한 보이스피싱 피해가 발생하고 있으며, 국내 5대 가상자산거래소 및 금융기관 등 자력 있는 상대방이 특정됩니다. 수많은 피해자가 발생한 집단적 피해이며, 경찰의 환급 노력에도 불구하고 환급률이 매우 저조하여 소송을 통한 피해 회복의 필요성이 높습니다. (적합 조건: 상대방에게 자력이 충분함, 집단적 피해, 피해 규모가 큼, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연간 1조 2천억 원 이상 (개별 피해액 미상)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십만 명 이상 (연간 피해액 기준)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>옵티머스 사태 대법원서 중징계 처분 취소, 정영채 전 NH투자증권 대표...</t>
+          <t>(단독)연간 보이스피싱 피해 1조…수사기관 환급은 ‘7년간 197억’</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434962</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296968&amp;inflow=N</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:09.704824+00:00</t>
+          <t>2026-04-07 12:18:57.107926+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 계좌 차단, 피해구제, 채무자대리인 지원 등 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>스마일게이트가 미래에셋증권(라이노스자산운용)이 제기한 IPO 관련 손해배상 및 매매대금 청구 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트에게 1000억원과 연 12%의 지연이자를 배상하라고 판결했다.</t>
+          <t>범정부 TF가 불법 사금융 문제에 대응하기 위해 수사·금융·통신 당국 및 지자체와 협력하여 계좌 차단, 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 연 7883%에 달하는 고금리 대출로 인해 많은 평범한 이웃들이 피해를 입고 있으며, 이는 선언적 단계를 넘어 실제 현장에서 제도가 작동하도록 하는 데 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 패소 판결로 명확하며(적합 조건 1), 스마일게이트는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 1000억원으로 매우 크고(적합 조건 4), 1심 판결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
+          <t>범정부 TF가 꾸려져 수사·금융·통신 당국과 지자체가 불법 사금융 문제에 대응하고 있어 상대방의 책임이 비교적 명확하며(적합 조건 1), 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '평범한 이웃들'이 덫에 갇혔다는 표현에서 다수의 피해자 발생(적합 조건 3)이 예상됩니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>스마일게이트, IPO 소송 1심 패소…“1000억원 배상” 판결</t>
+          <t>[불사금의 뿌리③] 연7883%의 중력...7일의 덫에 갇힌 평범한 이웃들</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-07</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030072</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126390</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-03 12:49:40.959824+00:00</t>
+          <t>2026-04-07 12:18:15.675556+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>신한투자증권, 이종필 전 라임자산운용 부사장</t>
+          <t>다원시스</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>2심 변론기일 지정</t>
+          <t>사채 원리금 미지급 발생</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>미래에셋증권이 신한투자증권과 이종필 전 라임자산운용 부사장을 상대로 제기한 손해배상 청구 소송의 2심 1차 변론기일이 5월 27일로 지정되었습니다. 이 소송은 2019년부터 시작된 라임 사태 관련 법정 공방의 연장선으로, 5년째 이어지고 있습니다.</t>
+          <t>다원시스가 217.18억원 규모의 사채 원리금을 미지급하여 채무불이행이 발생했습니다. 이는 자기자본 대비 8.31%에 해당하는 금액으로, 다수의 사채권자들이 피해를 입었을 것으로 예상됩니다. 채권자들은 다원시스를 상대로 원리금 상환을 요구하는 법적 조치를 검토할 수 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>라임 사태는 금융 사기로 상대방(신한투자증권, 이종필 전 부사장)의 책임이 비교적 명확하며, 신한투자증권은 대형 금융기관으로 자력이 충분합니다. 이미 1심 판결이 있었고 2심이 진행 중이며, 검찰 수사 및 금융당국 조사 등 공적 절차를 통해 증거가 확보되어 있습니다. 라임 사태 전체 피해 규모가 매우 커 미래에셋증권이 청구하는 손해배상액도 상당할 것으로 예상됩니다.</t>
+          <t>다원시스의 217.18억원 규모 사채 원리금 미지급은 상대방 책임이 명확하며(적합 조건 1), 상장회사로 추정되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 사채권자 다수가 피해를 입었을 것으로 예상되어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 크고(적합 조건 4) 미지급 사실이 명확한 증거가 될 수 있습니다(적합 조건 5). 따라서 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>217.18억원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사채권자 다수</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'라임 손배소' 미래에셋 vs 신한투자 2심 다음달 시작…5년 법정공방 재...</t>
+          <t>4월 3일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150797</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122349</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-03 12:47:00.936166+00:00</t>
+          <t>2026-04-06 00:46:10.494173+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 무과실 배상책임제 도입을 위한 개정안 논의 및 청원 진행 중</t>
+          <t>한국대부금융협회의 불법 사금융 피해 분석 및 관련 문제 제기</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>보이스피싱 피해에 대해 금융회사의 무과실 배상책임을 도입하는 내용의 개정안이 논의되고 있으며 관련 청원이 진행 중이다. 이는 보이스피싱으로 인한 다수의 개인 고객 피해에 대해 금융회사가 절반의 피해액을 보상하도록 하는 것을 골자로 한다. 법적 책임 명확화 및 집단적 피해 구제 가능성이 높다.</t>
+          <t>한국대부금융협회가 지난해 불법 사금융 피해자 846명의 거래 내역을 분석한 결과, 평균 이자율이 법정 최고금리의 20배가 넘는 546%에 달하는 것으로 나타났습니다. 이 문제는 여전히 존재하며, 협회는 불법 대부업 근절을 위한 노력을 지속하고 있습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>금융권 보이스피싱 피해에 대한 금융회사의 무과실 배상책임제 도입을 위한 개정안 논의 및 청원이 진행 중으로, 이는 금융회사라는 자력 있는 상대방의 책임이 법적으로 명확해질 가능성을 시사하며(상대방 책임 명확, 상대방 자력 충분, 공적 절차 진행), 보이스피싱은 다수의 피해자를 발생시키는 집단적 피해(집단적 피해, 피해 규모 큼)이므로 소송금융 투자에 적합하다. 또한, 피해 증거 확보도 용이할 것으로 예상된다(증거 확보 가능).</t>
+          <t>불법 사금융으로 인한 상대방의 책임이 명확하며, 한국대부금융협회의 분석을 통해 846명의 다수 피해자가 확인되었고, 평균 546%에 달하는 이자율로 피해 규모가 매우 큼을 알 수 있습니다. 협회의 분석 결과라는 객관적 증거도 존재하여 소송금융 적합 조건 4개 이상을 충족합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[청원 언박싱] 금융권 보이스피싱에 대한 무과실 배상책임제의 신속한 ...</t>
+          <t>['불법 대부업' 죽이기] 대부금융협회 강단있는 '正名운동, '이자제한법...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=236292</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254309</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-03 12:18:31.530713+00:00</t>
+          <t>2026-04-06 00:21:36.692003+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>KB증권</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>범정부 TF 구성 및 수사, 금융, 통신 당국 연계 피해 구제 절차 진행 중</t>
+          <t>KB증권 전 대표의 금융위 징계처분 취소 행정소송 1심 판결</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>불법 사금융 및 추심 문제에 대응하기 위해 범정부 TF가 구성되어 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 원스톱 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 이는 불법 대출로 인한 다수 피해자 발생에 대한 정부 차원의 대응으로, 제도가 현장에 닿을 수 있도록 노력하고 있습니다.</t>
+          <t>라임 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 직무정지 3개월 징계 처분이 위법하다는 법원 판단이 나왔다. 서울행정법원은 윤경은 전 대표가 제기한 징계통보처분 취소 소송에서 원고 승소로 판결하며, 내부통제 기준 마련 의무 위반이 인정되지 않는다고 밝혔다. 라임 사태는 1조 6천억 원대 피해를 낳은 대규모 환매 중단 사건이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>범정부 TF가 꾸려져 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 피해구제 등 공적 절차가 진행 중이며(적합 조건 6), 이는 불법 추심 및 대출 관련 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했음을 시사합니다(적합 조건 3). 정부 기관의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
+          <t>KB증권은 대기업/금융기관으로 자력이 충분하며(적합 조건 2), '라임 사태'는 1조 6천억 원대의 대규모 집단적 피해를 야기함(적합 조건 3, 4). 금감원 검사 및 금융위 징계 등 공적 절차가 진행되어 증거 확보가 용이함(적합 조건 5, 6). 본 기사의 전 대표 징계 취소 판결은 개별 임원의 책임에 대한 것이며, KB증권 자체의 판매 책임 및 피해자들의 민사상 손해배상 청구 가능성은 여전히 높다고 판단됨.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6000억원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[불사금의 뿌리①] 명동서 빌린 200만원, 아이 손에 들려온 추심장</t>
+          <t>法 “‘라임 사태’ KB증권 전 대표 징계처분 위법… 취소돼야”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126336</t>
+          <t>https://www.segye.com/newsView/20260405509063?OutUrl=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:47.567204+00:00</t>
+          <t>2026-04-05 12:50:56.295880+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>금융기관</t>
+          <t>KB증권 외 라임 사태 관련 판매사 및 운용사</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>부실 금융채권 정리 과정 진행 예정</t>
+          <t>대규모 금융 사기 사건으로 투자자 손해배상 소송 진행 중. 관련하여 전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 승소 판결.</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>부동산 PF 대출 부실로 인해 금융기관 담당자들의 업무상 배임죄 등 형사 리스크가 증가하고 있습니다. 대법원 판례는 회사를 위한 결정이라도 객관적, 합리적 판단이 결여되면 배임죄가 성립할 수 있음을 명시하며, 향후 부실 금융채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 전망됩니다. 법률 전문가들은 합리적 의사결정 입증 자료 사전 구축 및 법률 전문가와의 협업을 통한 선제적 대응의 중요성을 강조하고 있습니다.</t>
+          <t>라임 사태로 금융당국으로부터 직무정지 처분을 받은 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 1심 승소했습니다. 재판부는 KB증권의 내부통제 기준이 법정 목적을 달성할 수 없는 형식적인 기준에 불과했다고 단정하기 어렵다고 판시했습니다. 라임 사태는 2019년 불거진 1조 6천억원 규모의 대규모 금융 사기 사건입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>부동산 PF 부실로 인한 금융기관 담당자들의 배임죄 등 형사 리스크가 커지고 있으며, 부실채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 예상됩니다. 상대방(금융기관)의 자력이 충분하고(적합 조건 2), PF 대출 특성상 피해 규모가 클 가능성이 높으며(적합 조건 4), 금융 거래 기록 등 증거 확보가 용이합니다(적합 조건 5). 또한, 부실채권 정리 과정이라는 공적 절차가 진행되면서 다수의 분쟁이 발생할 것으로 예측되어(적합 조건 3, 6) 소송금융 투자 기회가 많을 것으로 판단됩니다.</t>
+          <t>라임 사태는 1조 6천억원 규모의 대규모 금융 사기 사건으로, 다수의 투자자가 피해를 입었으며(집단적 피해, 피해 규모 큼), KB증권 등 대형 금융기관이 판매사로 연루되어 상대방의 자력이 충분합니다. 금융당국의 조사 및 징계 처분 등 공적 절차가 이미 진행되었고(공적 절차 진행 중, 증거 확보 가능), 라임자산운용의 펀드 돌려막기 등 상대방의 책임이 비교적 명확합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6000억원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[집중점검] 부동산금융과 형사 리스크</t>
+          <t>라임사태로 직무정지… 法  금융위 징계는 위법</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93017</t>
+          <t>http://www.fnnews.com/news/202604051823394543</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-03 00:44:14.022259+00:00</t>
+          <t>2026-04-05 12:49:40.822971+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>블로거 A씨, iM증권, 해당 애널리스트</t>
+          <t>KB증권, 라임자산운용</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>삼천당제약이 블로거, iM증권, 애널리스트에 대해 고발·고소 및 손해배상 청구 예정</t>
+          <t>전 KB증권 대표의 금융당국 징계 취소 행정소송 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가조작 의혹을 제기한 블로거 A씨, iM증권, 해당 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정이라고 밝혔다. 블로거의 게시글 이후 삼천당제약의 주가가 급락하며 회사 측이 법적 대응에 나선 상황이다.</t>
+          <t>라임자산운용 사태로 1조 6천억원대 투자자 손실이 발생했으며, 이와 관련하여 금융당국이 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 취소되었다. KB증권 등 금융기관의 내부통제 부실 책임이 제기되었고, 다수의 투자자 피해가 발생하여 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가조작 의혹을 제기한 블로거, iM증권, 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정으로, 공적 절차(수사)가 시작될 가능성이 높습니다 (적합 조건 6). 상대방 중 iM증권은 금융기관으로 자력이 충분하며 (적합 조건 2), '황제주'에서 '폭락주'로 변동된 만큼 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 블로거의 게시글과 주가 변동 기록 등 객관적 증거 확보도 가능할 것으로 보입니다 (적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (KB증권의 내부통제 부실), 상대방에게 자력이 충분함 (KB증권은 대기업/금융기관), 집단적 피해 (1조 6천억원대 투자자 손실), 피해 규모가 큼 (1조 6천억원), 증거가 있거나 확보 가능함 (금융당국 징계 처분), 이미 공적 절차 진행 중 (금융당국 징계 및 관련 행정소송) 등 다수의 적합 조건에 해당하여 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6천억원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>다수 (미상)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>삼천당제약 '황제주'질주에서 사흘새 '폭락주' 롤러코스터 왜?</t>
+          <t>'라임사태' 前 KB증권 대표…1심서 직무정지 징계 취소</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>hbnpress.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://hbnpress.com/news/view/1065598457274930</t>
+          <t>https://www.mk.co.kr/article/12008427</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:07.709731+00:00</t>
+          <t>2026-04-05 12:47:43.710763+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>증거개시 절차(디스커버리) 착수 예정</t>
+          <t>전 KB증권 대표이사에 대한 금융위 징계 취소 소송 1심 판결</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원이 트위터 인수 과정에서 주가를 조작했다는 투자자들의 집단 소송을 허용했습니다. 약 40명의 투자자가 참여하며, 양측은 향후 증거개시 절차에 착수할 예정입니다.</t>
+          <t>서울행정법원이 라임사태와 관련해 금융위원회가 윤경은 전 KB증권 대표이사에게 내린 징계 처분을 취소하라고 판결했습니다. 재판부는 KB증권이 내부통제 기준 마련 의무를 위반하지 않았으며, 기본적인 리스크 관리가 일정 수준 이상으로 이뤄졌다고 판단했습니다. 이 판결은 전 대표이사의 징계에 대한 것으로, 라임사태 피해자들의 손해배상 청구권과는 별개의 사안입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>투자자들의 주가 조작 집단 소송이 허용되어 상대방 책임이 비교적 명확하며(조건 1), 일론 머스크는 자력이 충분한 상대방입니다(조건 2). 약 40명의 투자자가 참여하는 집단적 피해 사례이며(조건 3), 주가 조작 관련 소송은 피해 규모가 클 가능성이 높습니다(조건 4). 현재 소송이 진행 중이며 증거개시 절차를 앞두고 있어 증거 확보 가능성이 높습니다(조건 5).</t>
+          <t>라임사태는 1조 6천억 원 규모의 대규모 금융 사기로, 다수의 피해자가 발생했으며(집단적 피해, 피해 규모가 큼), 라임자산운용 및 판매 증권사들의 책임이 명확하고(상대방 책임이 비교적 명확함), 이들 증권사는 충분한 자력을 갖추고 있습니다(상대방에게 자력이 충분함). 또한 금융당국의 조사 및 징계 등 공적 절차가 진행되었고(이미 공적 절차 진행 중임), 관련 증거 확보가 용이합니다(증거가 있거나 확보 가능함). 비록 기사 내용은 전 KB증권 대표이사의 징계 취소 판결이지만, 이는 전체 라임사태 피해자들의 손해배상 청구권에 직접적인 영향을 미치지 않으며, 여전히 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 6천억 원</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>약 40명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>머스크-SEC, '트위터 인수' 소송 결국 재판행</t>
+          <t>법원, '라임사태' 증권사 전 대표 징계 취소‥ 처분 사유 없어</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44210</t>
+          <t>https://imnews.imbc.com/news/2026/society/article/6812773_36918.html</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-02 12:41:17.253777+00:00</t>
+          <t>2026-04-05 12:45:12.032230+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>인터넷은행 계열 증권사</t>
+          <t>NH투자증권, KB증권</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>금융감독원 조사 및 조치 진행 중</t>
+          <t>옵티머스, 라임 펀드 관련 금융당국 제재 및 임원 징계 취소 소송 진행 중. 투자자 피해 회수 미완료.</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>인터넷은행 계열 증권사들이 잇따른 전산 오류로 인해 금융감독원의 조치를 받게 되었다. 금감원은 사전 영향도 분석, 비상대응 계획 재점검, 신속한 복구 및 소비자 피해보상 안내 등을 요구하며 IT 안정성 투자 미흡을 지적했다. 이는 다수의 소비자에게 피해를 야기할 수 있는 사안이다.</t>
+          <t>옵티머스 펀드 사태(약 4000억 원대 피해)와 라임 펀드 사태 관련하여 금융당국이 내린 NH투자증권 정영채 전 대표 및 KB증권 전 대표들에 대한 중징계가 법원에서 잇따라 취소되고 있습니다. 대법원은 정 전 대표의 문책 경고 취소 소송에서 원고 승소 원심을 확정했으며, 라임 사태 관련 KB증권 전 대표들도 1, 2심에서 승소했습니다. 이 판결들은 임원 개인의 징계에 대한 것이며, 펀드 투자자들의 피해 회수 문제는 여전히 남아있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>인터넷은행 계열 증권사들의 잇단 전산 오류로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 금융기관입니다(적합 조건 2). 금감원의 개입으로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 다수의 소비자 피해가 예상되어 집단소송 가능성도 높습니다(적합 조건 3).</t>
+          <t>NH투자증권과 KB증권 등 대형 금융기관이 판매사 또는 관련사로 특정되어 자력이 충분하며, 옵티머스 펀드 약 4000억 원대 피해, 라임 펀드 대규모 환매 중단 등 집단적이고 큰 피해 규모가 발생했습니다. 금융당국의 제재가 있었고 관련 법원 소송이 진행된 점은 증거 확보 가능성을 높입니다. 비록 임원 징계 취소 판결이 나왔지만, 투자자들의 피해 회수 문제는 여전히 남아있어 소송금융 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>옵티머스 펀드 약 4000억 원, 라임 펀드 대규모</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>잇단 전산 오류…금감원, 인터넷은행 계열 증권사 손본다</t>
+          <t>정영채 전 NH투자증권 대표, 옵티머스 중징계 취소…라임 사태 제재도 ...</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224606</t>
+          <t>https://www.dt.co.kr/article/12055764?ref=naver</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-02 12:19:08.448907+00:00</t>
+          <t>2026-04-05 12:44:30.384723+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
+          <t>라임자산운용, KB증권 등</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>금융당국 제재심 및 금융위 정례회의 진행 중</t>
+          <t>전 KB증권 대표에 대한 금융위원회 징계 통보 처분 취소 소송에서 원고 승소 판결 선고. 라임 사태 관련 피해자들의 민사 소송 등은 별도로 진행 중.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>주요 시중은행의 홍콩 H지수 ELS 불완전판매에 대한 금융당국의 제재가 임박했으나, 과징금 규모를 둘러싼 이견으로 결정이 지연되고 있다. 금감원은 당초 4조 원 규모의 제재를 산정했으나 자율 배상 등을 고려해 1조 4천억 원 수준으로 낮췄으며, 은행권은 과징금 규모에 따라 소송도 불사하겠다는 입장이다.</t>
+          <t>1조 6천억 원대 피해를 낳은 '라임 사태'와 관련하여 금융위원회가 윤경은 전 KB증권 대표에게 내린 3개월 직무정지 처분이 위법하다는 법원 판단이 나왔습니다. 서울행정법원은 윤 전 대표가 내부통제 기준 마련 의무를 위반했다고 볼 수 없다고 판시하며 원고 승소 판결을 내렸습니다. 이 판결은 전직 CEO의 징계에 대한 것이며, 라임 사태 자체의 피해자 구제와는 별개의 사안입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>홍콩 ELS 불완전판매로 은행의 책임이 명확하며(적합 조건 1), KB국민, 신한 등 대형 시중은행이 상대방으로 자력이 충분하다(적합 조건 2). 금감원 조사 및 제재심을 통해 증거가 확보되었고(적합 조건 5), 수조 원 규모의 대규모 집단 피해가 발생하여(적합 조건 3, 4) 소송금융 투자에 매우 적합하다. 현재 금융당국의 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>라임 사태는 1조 6천억 원대의 막대한 피해 규모와 다수의 투자자 피해를 야기한 집단적 피해 사건입니다. KB증권 등 대형 금융기관이 연루되어 상대방의 자력이 충분하며, 금융당국의 징계 처분 등 공적 절차가 이미 진행되어 관련 증거 확보 가능성이 높습니다. 이 기사는 전직 CEO의 징계 취소 소송 판결에 대한 것이지만, 라임 사태 자체는 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>수조 원 규모</t>
+          <t>1조 6000억 원대</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>홍콩 ELS 제재 이달 중순으로…은행권 '감경·소송' 촉각</t>
+          <t>법원 “윤경은 전 KB증권 대표 ‘라임 사태’ 책임 직무정지는 위법”</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1956274</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000522455</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-04-02 12:17:41.615428+00:00</t>
+          <t>2026-04-05 12:43:00.447305+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>은행 및 상호금융 등 금융권</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>국회 정무위원회 법안소위에서 통신사기피해환급법 개정안 논의 중</t>
+          <t>KB증권 전 대표의 금융위 징계처분 취소 1심 판결</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>금융회사가 보이스피싱 피해에 대해 무과실 배상 책임을 지는 통신사기피해환급법 개정안이 국회에서 논의 중입니다. 이 법안이 통과될 경우 금융권은 연간 최대 2800억 원을 부담하게 될 것으로 추산됩니다. 금융권은 재정 건전성 우려를 표하며 통신사 및 공공 부문의 책임 분담을 요구하고 있습니다.</t>
+          <t>서울행정법원은 1조 6천억원 규모의 라임 사태와 관련하여 금융위원회가 KB증권 윤경은 전 대표에게 내린 직무정지 처분이 위법하다고 판결했다. 법원은 KB증권의 내부통제 기준 마련 의무 위반 및 총수익스와프 거래 관련 리스크 관리 미흡 주장을 인정하지 않았다. 이 판결은 전 대표의 개인 징계에 대한 것이지만, 라임 사태 자체의 대규모 투자자 피해와 판매사 책임 문제는 여전히 남아있어 투자자들의 손해배상 청구 가능성이 높다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 통과될 경우 금융회사의 무과실 배상 책임이 명확해지며, 상대방(금융회사)의 자력이 충분합니다 (적합 조건 1, 2). 연간 수만 명의 피해자와 수천억 원 규모의 피해액이 예상되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 현재 국회에서 법안 논의가 활발히 진행 중입니다 (적합 조건 6).</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높음. 기사는 KB증권 전 대표의 개인 징계 취소 판결에 대한 것이나, 1조 6천억원 규모의 라임 사태는 다수 투자자에게 대규모 손실을 입혔고, 금융당국의 검사 및 징계 조치가 있었던 만큼 KB증권의 판매사로서의 책임에 대한 투자자들의 손해배상 청구 가능성은 여전히 유효함.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>연간 최대 2811억 원 (개별 사건당 1000만~5000만 원)</t>
+          <t>1조6천억원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>연간 1만 2천여 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>보이스피싱 무과실 배상땐 금융사 최대 年2800억 부담</t>
+          <t>법원, ‘라임사태’ KB증권 전 대표 직무정지는 위법…징계 취소 판결</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027244?ref=naver</t>
+          <t>https://www.hani.co.kr/arti/society/society_general/1252700.html</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-04-02 00:17:50.432173+00:00</t>
+          <t>2026-04-05 12:40:50.824934+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>국보</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 행정처분 완료</t>
+          <t>KB증권 전 대표 징계 취소 1심 판결</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>국보가 2019년 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 관련 선급비용 과대계상, 소액공모공시서류 거짓기재 등 회계처리기준을 위반한 사실이 금융위원회 조사로 확인되었습니다. 금융위는 국보 법인에 5420만원의 과징금을 부과하고, 전 대표이사 및 담당 임원에게도 과징금을 부과했으며, 감사인 지정 및 시정요구 등의 행정처분을 내렸습니다. 이는 투자자들의 손해배상 소송을 위한 명확한 근거가 될 수 있습니다.</t>
+          <t>금융당국이 '라임 사태'와 관련해 내부 통제 기준 마련 의무 위반을 이유로 KB증권 전 대표에게 내린 직무정지 징계가 1심에서 위법하다는 판결이 나왔다. 서울행정법원은 KB증권이 신규 상품 심의 및 리스크 관리 규정을 갖추고 있었다며 금융위의 처분 사유를 인정하지 않았다. 이 판결은 라임 사태 관련 금융당국의 제재에 대한 첫 사법부 판단으로 주목된다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방 책임이 금융위의 과징금 부과로 명확히 확인되었고(적합 조건 1, 5), 상대방(국보)은 자력이 충분한 기업으로 판단됩니다(적합 조건 2). 회계기준 위반 규모가 수백억 원대에 달하며(적합 조건 4), 이는 다수의 투자자에게 피해를 야기했을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3). 이미 금융위의 행정처분(과징금, 감사인 지정 등)이 완료되어 객관적인 증거가 확보된 상태입니다(적합 조건 6).</t>
+          <t>라임 사태는 대형 금융기관(KB증권)이 연루된 대규모 금융사기 사건으로, 수많은 투자자에게 막대한 피해를 입혀 집단적 피해 및 큰 피해 규모(적합 조건 3, 4)에 해당한다. 금융당국의 조사 및 제재 등 공적 절차가 진행되었고 증거 확보가 용이하며(적합 조건 5, 6), KB증권의 자력 또한 충분하다(적합 조건 2). 비록 이 기사는 전 대표의 징계 취소 1심 판결에 대한 것이지만, 이는 특정 징계 사유에 대한 판단일 뿐 라임 사태 전반의 금융기관 책임 가능성을 배제하지 않으므로, 투자자들의 손해배상 소송 기회는 여전히 유효하다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>회계기준 위반 규모 약 200억 원대 (2019년 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상 (다수 투자자 예상)</t>
+          <t>수만 명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>금융위, 국보에 과징금 5420만원…회계기준 위반 '철퇴'</t>
+          <t>'라임 사태' KB증권 전 대표 징계, 1심서 위법 판단</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401001299</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604051428465944</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-04-01 13:02:37.618768+00:00</t>
+          <t>2026-04-05 12:40:36.407968+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>국보, 신우회계법인</t>
+          <t>라임자산운용 및 펀드 판매 금융기관 (예: KB증권)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>금융위 과징금 부과 및 회계법인 제재</t>
+          <t>KB증권 전 대표의 징계 취소 행정소송 1심 판결. 라임사태 관련 피해자들의 민사소송은 별도로 진행 중이거나 예정되어 있음.</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>국보와 전 대표가 회계처리기준 위반으로 금융위로부터 과징금 6600만원을 부과받았다. 국보의 외부감사를 맡았던 신우회계법인 또한 감사 절차 소홀로 손해배상공동기금 추가 적립 및 감사업무제한 2년의 제재를 받았다. 이는 투자자들에게 잠재적 피해를 야기할 수 있는 사건이다.</t>
+          <t>KB증권 전 대표가 라임펀드 사태 관련 금융당국의 징계에 불복하여 제기한 행정소송 1심에서 승소했다. 이 판결은 라임사태 관련 책임 소재와 징계의 적법성에 대한 법원의 판단을 보여주며, 라임사태는 수많은 투자자에게 막대한 피해를 입힌 대규모 금융 사기 사건이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>금융위의 과징금 부과 및 회계법인 제재로 상대방(국보, 신우회계법인)의 책임이 명확하며(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6)과 금융위 조치라는 객관적 증거가 존재(적합 조건 5)하여 소송금융 투자에 적합하다. 국보는 상장회사로 추정되어 자력도 충분할 것으로 보인다(적합 조건 2). 다만, 기사만으로는 구체적인 피해 규모와 피해자 수가 명확히 확인되지 않아 추가 조사가 필요하다.</t>
+          <t>본 기사는 KB증권 전 대표의 라임사태 관련 징계 취소 행정소송 1심 판결에 대한 내용이지만, 언급된 '라임사태'는 대규모 금융 사기로 다수의 피해자와 조 단위의 피해 금액이 발생한 사건이다. 이는 상대방 책임 명확, 상대방 자력 충분 (대형 금융기관), 집단적 피해, 피해 규모 큼, 증거 확보 가능 등 소송금융 적합 조건에 다수 해당한다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>'회계처리기준 위반' 국보·전 대표...금융위, 과징금 6600만원 부과</t>
+          <t>KB증권 前대표 '라인펀드 사태' 징계 취소</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565767&amp;class=53&amp;grp=</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160283200398113</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-04-01 13:02:09.252435+00:00</t>
+          <t>2026-04-05 12:39:41.798298+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>KB증권</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2심 진행 예정</t>
+          <t>윤경은 전 KB증권 대표의 금융위원회 직무정지 징계 취소 행정소송에서 원고 승소 판결</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>라임자산운용 사태와 관련하여 미래에셋증권이 신한투자증권을 상대로 제기한 손해배상 소송의 2심이 다음 달 시작됩니다. 1심에서는 신한투자증권이 라임자산운용과 공동으로 미래에셋증권에 90억 8265만원과 이자를 지급하라는 판결이 나왔습니다.</t>
+          <t>라임 사태와 관련하여 금융당국으로부터 직무정지 처분을 받았던 윤경은 전 KB증권 대표가 금융위원회를 상대로 낸 징계 통보 처분 취소 소송에서 승소했다. 법원은 KB증권의 내부통제 기준이 형식적이었다고 단정하기 어렵고, 금감원도 내부통제 체제를 긍정적으로 평가한 바 있다고 판단했다. 이 판결은 전 대표 개인의 행정 징계에 대한 것이며, 1조 6천억 원 규모의 라임 사태로 인한 투자자 피해 및 KB증권의 민사상 책임과는 별개로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 1심에서 90억 원 이상의 배상 책임이 인정되어 상대방 책임 및 피해 규모가 명확합니다(적합 조건 1, 4, 5). 라임 사태는 이미 광범위한 공적 조사가 진행되었고(적합 조건 6), 현재 2심이 예정되어 있어 종결되지 않은 사건입니다.</t>
+          <t>적합 조건 2(상대방 자력), 3(집단적 피해), 4(피해 규모), 5(증거), 6(공적 절차) 모두 해당. 라임 사태는 1조 6천억 원 규모의 대규모 금융 사기 사건으로, KB증권은 펀드 판매사로서 금융당국의 조사를 받았으며, 이는 투자자 대상 소송금융의 강력한 근거가 된다. 전 대표의 징계 취소 판결은 행정소송의 결과로, KB증권의 투자자 대상 민사상 책임과는 별개로 판단될 수 있다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>90억 8265만원</t>
+          <t>1조 6000억원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>'라임 사태 손배소' 미래에셋증권 vs 신한투자증권 2심 내달 시작</t>
+          <t>'라임 사태' 윤경은 전 KB증권 대표 직무정지 징계 ...법원  징계 부당</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658311</t>
+          <t>http://www.fnnews.com/news/202604051008054618</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-01 12:49:07.038175+00:00</t>
+          <t>2026-04-05 12:39:11.364854+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>카카오뱅크, 토스뱅크</t>
+          <t>폴리마켓 (Polymarket)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>금융감독원 IT 내부통제 현황 점검 및 개선 계획 청취, 강화 주문</t>
+          <t>네바다 주 등에서 민사 소송 및 규제 조치 진행 중, 연방 차원 입법 논의 중, 내부자 거래 관련 기소 사례 존재</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>카카오뱅크의 모바일 앱 접속장애와 토스뱅크의 일본 엔화 환율 오류 등 인터넷은행의 금융사고가 잇따라 발생했습니다. 이에 금융감독원은 인터넷은행 3사 및 계열 증권사의 IT 최고 책임자들을 소집하여 IT 내부통제 강화와 소비자 보호 대책 마련을 특별히 주문했습니다.</t>
+          <t>예측시장 플랫폼 폴리마켓은 과거 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 인한 민사 소송 및 규제 조치를 받고 있습니다. 또한, 내부자 거래 의혹이 제기되어 기소 사례가 발생하고 있으며, 이는 시장의 신뢰성 문제와 다수 이용자의 잠재적 피해로 이어질 수 있습니다. 기업가치 90억 달러의 대기업으로 충분한 자력을 갖추고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>인터넷은행(카카오뱅크, 토스뱅크)의 접속장애 및 환율 오류는 상대방 책임이 명확하고(조건 1), 상대방은 금융기관으로 자력이 충분합니다(조건 2). 다수의 이용자가 피해를 입었을 가능성이 높으며(조건 3), 금융감독원이 IT 최고 책임자들을 소집하여 내부통제 강화를 주문하는 등 공적 절차가 진행 중입니다(조건 6). 사고 발생 사실이 명확하여 증거 확보도 용이합니다(조건 5).</t>
+          <t>폴리마켓은 CFTC 제재 이력이 있으며, 현재 네바다 주 등에서 무면허 운영으로 민사 소송 및 규제 조치를 받고 있어 상대방 책임이 명확합니다 (적합 조건 1, 6). 기업가치 90억 달러의 대기업으로 자력이 충분하며 (적합 조건 2), 내부자 거래 의혹 기소 사례는 시장 신뢰성 문제와 다수 이용자의 잠재적 피해를 시사합니다 (적합 조건 3, 4, 5).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>접속장애·환율 오류 일으킨 인뱅…금감원, CIO 등 책임자 소집</t>
+          <t>예측시장 거래량 440억 달러…폴리마켓·칼시, 주류 금융의 문을 두드리...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1090583</t>
+          <t>https://www.tokenpost.kr/news/insights/346288</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-01 12:28:01.013553+00:00</t>
+          <t>2026-04-04 00:42:28.044517+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>금융감독원 IT 안정성 점검 및 경고, 엄정 조치 예고</t>
+          <t>서울중앙지법 1심 판결 선고</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>금융감독원이 케이뱅크, 카카오뱅크, 토스뱅크 등 인터넷은행과 계열 증권사의 최고정보책임자들을 소집해 IT 안정성 미흡과 전산사고 기본통제 부실을 지적했다. 금감원은 최근 발생한 전산사고 사례를 공유하며 고객수 및 거래량 증가에 비례한 IT 리스크 대응을 주문했고, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다.</t>
+          <t>스마일게이트RPG 상장 무산과 관련한 손해배상 소송에서 라이노스자산운용이 승소했다. 서울중앙지법은 스마일게이트에 1,000억 원을 배상하라고 판결했으며, 이는 대규모 기업 간 소송으로 현재 판결이 선고된 상태이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행들의 IT 안정성 미흡과 전산사고 기본통제 부실을 지적하며 엄정 조치를 예고했습니다. 이는 상대방 책임이 비교적 명확하며(조건 1), 상대방(인터넷은행 및 증권사)은 대형 금융기관으로 자력이 충분합니다(조건 2). 또한 금감원의 조사 및 경고는 책임 입증에 중요한 증거가 될 수 있으며(조건 5), 이미 공적 절차가 진행 중입니다(조건 6). 잠재적 집단 피해 발생 가능성도 높습니다.</t>
+          <t>대기업인 스마일게이트를 상대로 1,000억 원 규모의 배상 판결이 선고되어 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 법원 판결을 통해 증거가 입증되었다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000억 원</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>금감원 “인터넷은행, 성장 규모에 걸맞은 IT 안정성 갖춰야”</t>
+          <t>[판결]  스마일게이트 1,000억 배상하라</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10707689?ref=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218821</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:32.031566+00:00</t>
+          <t>2026-04-04 00:36:29.528556+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>트럼프 대통령 및 가족 연계 법인 (DT 마크스 디파이 LLC), 월드 리버티 파이낸셜(WLFI)</t>
+        </is>
+      </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>금융당국 원스톱 지원 체계 가동 및 경찰 수사 의뢰 진행 중</t>
+          <t>미 하원 민주당 보고서 공개, 감시단체 조사 진행 중, 은행 인가 신청</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>금융당국의 '불법사금융 원스톱 종합·전담 지원 체계' 가동 5주 만에 불법사금융 피해자 103명이 지원을 받았다. 이 중 156건은 채무 종결에 합의했으며, 17건은 경찰에 수사가 의뢰되었다. 연 60% 초과 고금리 대출은 원금까지 무효로, 피해자들은 신용회복위원회 등을 통해 도움을 받을 수 있다.</t>
+          <t>트럼프 대통령과 가족이 연계된 디파이 프로젝트 WLFI가 수익의 75%를 특정 법인에 귀속시키는 구조로 '이해충돌' 논란에 휩싸였다. 미 하원 민주당은 이를 '전례 없는 대통령 사적 이익 추구'로 규정했으며, WLFI 토큰 가격 급락으로 개인 투자자들의 손실이 예상된다. 현재 미 하원 보고서 공개 및 감시단체 조사가 진행 중이며, WLFI는 은행 인가를 신청하는 등 논란이 확대되고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>불법사금융 및 불법추심으로 인한 피해자 103명이 확인되었고(적합 조건 3, 4), 금융당국이 원스톱 지원 체계를 통해 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰 등 공적 절차를 진행 중이다(적합 조건 6). 이는 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하다는 점에서(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
+          <t>트럼프 대통령과 가족이 연계된 WLFI 프로젝트가 수익의 75%를 특정 법인에 귀속시키는 구조로, 미 하원 민주당과 감시단체가 '전례 없는 대통령 사적 이익 추구'로 규정하며 상대방 책임이 명확합니다. (적합 조건 1) 트럼프 일가가 최소 8.9억 달러의 수익을 확보하고 38억 달러 규모 토큰을 보유한 것으로 추정되어 상대방의 자력이 충분하며 (적합 조건 2), WLFI 토큰 가격 급락으로 다수의 개인 투자자 피해가 예상됩니다. (적합 조건 3, 4) 미 하원 보고서, WLFI 골드 페이퍼 등 객관적 증거가 존재하고 (적합 조건 5), 미 하원 보고서 공개 및 감시단체 조사 등 공적 절차가 진행 중입니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>103명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>“신고하니 추심 바로 중단”…불법사금융 피해자 103명 구제</t>
+          <t>트럼프 가족 연계 WLFI, 수익 75% 귀속 구조에 이해충돌 논란 확대</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12004761</t>
+          <t>https://www.tokenpost.kr/news/blockchain/346177</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-04-01 12:19:20.215404+00:00</t>
+          <t>2026-04-04 00:31:16.247641+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>금융 당국의 불법 사금융 원스톱 종합 지원 서비스 진행 중</t>
+          <t>대법원 심리불속행 기각으로 원심 확정 (전 NH투자증권 대표 징계 취소 소송)</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>금융 당국이 불법 사금융 피해자들을 위해 피해 신고부터 사후 구제까지 지원하는 원스톱 서비스를 운영 중이다. '원금 두 배 갚아도 이자율 8000%'와 같이 고금리 불법 사금융 피해 사례가 발생하고 있으며, 다수의 피해자가 있을 것으로 예상된다.</t>
+          <t>대법원이 옵티머스 펀드 사태와 관련해 정영채 전 NH투자증권 대표에 대한 금융당국의 중징계 처분 취소 소송에서 원고 승소한 원심 판결을 확정했습니다. 대법원은 심리불속행 기각 결정을 통해 2심 판결에 법리적 잘못이 없다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>불법 사금융으로 상대방 책임이 명확하며(적합 조건 1), 금융 당국의 원스톱 지원 서비스가 진행 중이므로 공적 절차 진행 및 증거 확보에 유리하다(적합 조건 5, 6). '이자율 8000%' 언급으로 개별 피해 규모가 크고(적합 조건 4), 다수의 피해자가 있을 것으로 예상되어 집단적 피해 가능성이 높다(적합 조건 3). 다만 불법 사금융 업자의 자력은 추가 확인이 필요하다.</t>
+          <t>옵티머스 사태는 다수의 피해자가 발생한 대규모 금융 사기 사건으로, NH투자증권은 대기업으로서 충분한 자력을 갖추고 있습니다. 이 기사는 전 대표의 징계 취소 판결을 다루지만, 이는 금융당국의 징계 절차상 하자에 대한 판단으로, NH투자증권의 투자자 대상 책임과는 별개로 볼 수 있어 소송금융 적합도가 높습니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>“원금 두 배 갚아도 이자율 8000%” 불법 사금융 원스톱 지원 5주간 불...</t>
+          <t>옵티머스 사태 대법원서 중징계 처분 취소, 정영채 전 NH투자증권 대표...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/economy_general/2026/04/01/QBWCQG37YFHXTNJLFWIKUXB24A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434962</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-04-01 12:18:14.783839+00:00</t>
+          <t>2026-04-03 13:06:09.704824+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>금융위 주도 원스톱 지원체계 운영, 금감원 수사의뢰 및 의심계좌 차단, 신복위 채무조정 및 불법추심 중단 조치 중</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하며 5주간 131명의 피해자를 지원했다. 이 시스템은 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰, 불법 계좌 차단 등 다양한 조치를 통해 피해 구제에 나서고 있다. 다수의 피해자가 발생하고 공적 기관의 적극적인 개입이 이루어지고 있어 소송금융 투자 검토에 긍정적이다.</t>
+          <t>스마일게이트가 미래에셋증권(라이노스자산운용)이 제기한 IPO 관련 손해배상 및 매매대금 청구 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트에게 1000억원과 연 12%의 지연이자를 배상하라고 판결했다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>불법사금융업자의 불법 행위가 명확하고(적합 조건 1), 5주간 131명 이상의 다수 피해자가 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 금융위, 금감원, 경찰 등 공적 기관이 원스톱 지원체계를 통해 수사 의뢰, 불법추심 중단 등 적극적인 절차를 진행 중이므로(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 다만, 불법사금융업자의 자력 확보는 개별적으로 확인이 필요할 수 있습니다.</t>
+          <t>상대방 책임이 1심 패소 판결로 명확하며(적합 조건 1), 스마일게이트는 자력이 충분한 대기업이다(적합 조건 2). 피해 규모가 1000억원으로 매우 크고(적합 조건 4), 1심 판결이라는 객관적 증거가 존재한다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>최소 131명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 종합·지원 전담 지원체계...5주간 피해자 131명 지원</t>
+          <t>스마일게이트, IPO 소송 1심 패소…“1000억원 배상” 판결</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049907</t>
+          <t>https://www.kukinews.com/article/view/kuk202604030072</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-04-01 12:17:56.258392+00:00</t>
+          <t>2026-04-03 12:49:40.959824+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>제미니</t>
+          <t>신한투자증권, 이종필 전 라임자산운용 부사장</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>투자자 집단소송 진행 중</t>
+          <t>2심 변론기일 지정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니가 상장 후 사업모델을 예측시장 중심으로 급하게 변경하면서 투자자들로부터 집단소송을 당하고 있습니다. 이는 암호화폐 시장의 침체기 속에서 발생한 투자자 보호 이슈로 보입니다.</t>
+          <t>미래에셋증권이 신한투자증권과 이종필 전 라임자산운용 부사장을 상대로 제기한 손해배상 청구 소송의 2심 1차 변론기일이 5월 27일로 지정되었습니다. 이 소송은 2019년부터 시작된 라임 사태 관련 법정 공방의 연장선으로, 5년째 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>제미니는 주요 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 상장 후 사업모델 급변으로 인한 투자자들의 집단소송이 이미 진행 중입니다(적합 조건 1, 3). 사업모델 변경 기록 등 객관적 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>라임 사태는 금융 사기로 상대방(신한투자증권, 이종필 전 부사장)의 책임이 비교적 명확하며, 신한투자증권은 대형 금융기관으로 자력이 충분합니다. 이미 1심 판결이 있었고 2심이 진행 중이며, 검찰 수사 및 금융당국 조사 등 공적 절차를 통해 증거가 확보되어 있습니다. 라임 사태 전체 피해 규모가 매우 커 미래에셋증권이 청구하는 손해배상액도 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>다시 온 '암호화폐 겨울'...거래량 급감 속 금융권과 동맹 확장</t>
+          <t>'라임 손배소' 미래에셋 vs 신한투자 2심 다음달 시작…5년 법정공방 재...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651741</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150797</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:39.322303+00:00</t>
+          <t>2026-04-03 12:47:00.936166+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>조나단 스팔레타</t>
+          <t>금융회사</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>미국 연방 검찰 기소 및 수사, 자금 회수 진행 중</t>
+          <t>금융권 보이스피싱 무과실 배상책임제 도입을 위한 개정안 논의 및 청원 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2021년 우라늄 파이낸스 해킹으로 5,400만 달러 상당의 암호화폐를 탈취한 조나단 스팔레타가 미국 연방 검찰에 기소되었습니다. 범인은 훔친 자금으로 포켓몬 카드 등 고가 수집품을 구매했으며, 수사당국은 약 3,100만 달러를 회수했습니다. 피해자들은 약 5년 만에 사건의 전말을 확인했으나, 피해 회복 여부는 여전히 불확실합니다.</t>
+          <t>보이스피싱 피해에 대해 금융회사의 무과실 배상책임을 도입하는 내용의 개정안이 논의되고 있으며 관련 청원이 진행 중이다. 이는 보이스피싱으로 인한 다수의 개인 고객 피해에 대해 금융회사가 절반의 피해액을 보상하도록 하는 것을 골자로 한다. 법적 책임 명확화 및 집단적 피해 구제 가능성이 높다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 미국 연방 검찰이 해킹 범인을 기소하고 자금 일부를 회수했으나, 전체 피해 회복 여부가 불확실하여 피해자들의 소송금융 수요가 높을 것으로 예상됩니다.</t>
+          <t>금융권 보이스피싱 피해에 대한 금융회사의 무과실 배상책임제 도입을 위한 개정안 논의 및 청원이 진행 중으로, 이는 금융회사라는 자력 있는 상대방의 책임이 법적으로 명확해질 가능성을 시사하며(상대방 책임 명확, 상대방 자력 충분, 공적 절차 진행), 보이스피싱은 다수의 피해자를 발생시키는 집단적 피해(집단적 피해, 피해 규모 큼)이므로 소송금융 투자에 적합하다. 또한, 피해 증거 확보도 용이할 것으로 예상된다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>5,400만 달러 (약 3,100만 달러 회수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>미국 검찰, 5,400만 달러 암호화폐 탈취 전말 공개…훔친 자금은 포켓몬...</t>
+          <t>[청원 언박싱] 금융권 보이스피싱에 대한 무과실 배상책임제의 신속한 ...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/345139</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=236292</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-04-01 00:22:26.094884+00:00</t>
+          <t>2026-04-03 12:18:31.530713+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>예금보험공사의 손해배상청구소송 진행 중, 일부 승소 및 회수 완료</t>
+          <t>범정부 TF 구성 및 수사, 금융, 통신 당국 연계 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>예금보험공사가 저축은행 31곳 정리 과정에서 발생한 부실에 대해 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 제기했다. 현재까지 996억원을 회수했으며, 회수율은 52%이다. 아직 회수되지 않은 금액이 상당하며, 소송은 진행 중이다.</t>
+          <t>불법 사금융 및 추심 문제에 대응하기 위해 범정부 TF가 구성되어 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 원스톱 피해구제, 채무자대리인 지원 등의 조치를 추진하고 있습니다. 이는 불법 대출로 인한 다수 피해자 발생에 대한 정부 차원의 대응으로, 제도가 현장에 닿을 수 있도록 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>예금보험공사가 저축은행 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 이미 제기하여 일부 승소 및 회수 중인 사건으로, 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지고 있으며, 이미 소송을 통해 증거가 확보된 상태(적합 조건 5)이다. 아직 회수되지 않은 금액이 상당하여 소송금융 투자 가능성이 높다.</t>
+          <t>범정부 TF가 꾸려져 수사, 금융, 통신 당국 및 지자체가 연계하여 계좌 차단, 피해구제 등 공적 절차가 진행 중이며(적합 조건 6), 이는 불법 추심 및 대출 관련 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했음을 시사합니다(적합 조건 3). 정부 기관의 개입으로 증거 확보 가능성이 높습니다(적합 조건 5). 따라서 소송금융 투자에 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>3524억원 (소송 제기액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상 (저축은행 부실로 인한 피해자는 다수일 것으로 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>저축은행 31곳 정리에 27조 투입…회수는 14조</t>
+          <t>[불사금의 뿌리①] 명동서 빌린 200만원, 아이 손에 들려온 추심장</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=549622</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126336</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:27.038723+00:00</t>
+          <t>2026-04-03 12:16:47.567204+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>LS증권</t>
+          <t>금융기관</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>다사도시개발 본소송 변론 종결, 최종 판결 임박. 브이씨바빌론 등 유사 소송 진행 중.</t>
+          <t>부실 금융채권 정리 과정 진행 예정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>LS증권(구 이베스트투자증권)이 부동산 PF 과정에서 실제 자문 업무 없이 고액 수수료를 챙겼다는 의혹으로 다수의 시행사로부터 부당이득금 반환 소송에 휘말렸습니다. 다사도시개발은 선행 소송에서 승소 후 잔액 6억2500만원 반환을 위한 본소송 변론이 종결되어 최종 판결을 앞두고 있으며, 브이씨바빌론 등 다른 시행사들도 56억 원대 소송을 진행 중입니다. LS증권은 감사보고서에 소송충당부채를 설정하는 등 해당 리스크를 관리해왔습니다.</t>
+          <t>부동산 PF 대출 부실로 인해 금융기관 담당자들의 업무상 배임죄 등 형사 리스크가 증가하고 있습니다. 대법원 판례는 회사를 위한 결정이라도 객관적, 합리적 판단이 결여되면 배임죄가 성립할 수 있음을 명시하며, 향후 부실 금융채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 전망됩니다. 법률 전문가들은 합리적 의사결정 입증 자료 사전 구축 및 법률 전문가와의 협업을 통한 선제적 대응의 중요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>LS증권의 책임이 선행 소송에서 일부 인정되어 항소심 승소 판결이 있었고, 대기업인 LS증권은 충분한 자력을 가집니다. 다수의 유사 소송이 잇따라 제기되고 있으며, 각 소송의 피해 규모가 수억에서 수십억 원에 달해 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>부동산 PF 부실로 인한 금융기관 담당자들의 배임죄 등 형사 리스크가 커지고 있으며, 부실채권 정리 과정에서 유사한 형사 및 민사 분쟁이 급증할 것으로 예상됩니다. 상대방(금융기관)의 자력이 충분하고(적합 조건 2), PF 대출 특성상 피해 규모가 클 가능성이 높으며(적합 조건 4), 금융 거래 기록 등 증거 확보가 용이합니다(적합 조건 5). 또한, 부실채권 정리 과정이라는 공적 절차가 진행되면서 다수의 분쟁이 발생할 것으로 예측되어(적합 조건 3, 6) 소송금융 투자 기회가 많을 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>다사도시개발 건 약 8.25억 원, 브이씨바빌론 건 약 56억 원 등 최소 수십억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>다사도시개발, 브이씨바빌론 등 다수의 시행사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>(단독)LS증권, 잇단 ‘PF 자문료’ 반환 소송 분쟁</t>
+          <t>[집중점검] 부동산금융과 형사 리스크</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1296118&amp;inflow=N</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93017</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-31 12:48:37.844114+00:00</t>
+          <t>2026-04-03 00:44:14.022259+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>A씨 등 6명</t>
+          <t>블로거 A씨, iM증권, 해당 애널리스트</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 (혐의 인정, 결심 공판 예정)</t>
+          <t>삼천당제약이 블로거, iM증권, 애널리스트에 대해 고발·고소 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>비상장주식 투자 사기를 벌인 일당 6명이 재판에 넘겨졌다. 이들은 콜센터를 운영하며 7명의 피해자로부터 총 1억 2천만원을 편취하고, 금융위 인가 없이 주식을 판매하여 3천 4백만원 상당의 피해를 입힌 혐의를 받는다. 피고인들은 모두 혐의를 인정했으며, 현재 형사 재판이 진행 중이다.</t>
+          <t>삼천당제약이 주가조작 의혹을 제기한 블로거 A씨, iM증권, 해당 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정이라고 밝혔다. 블로거의 게시글 이후 삼천당제약의 주가가 급락하며 회사 측이 법적 대응에 나선 상황이다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(혐의 인정), 피해 규모가 1억 5천 4백만원으로 적지 않으며, 형사 재판 진행 및 혐의 인정으로 증거 확보가 용이하다는 점에서 소송금융 적합도가 높다. 다만, 피고인이 개인들이므로 자력 확보에 대한 추가 검토가 필요하다.</t>
+          <t>삼천당제약이 주가조작 의혹을 제기한 블로거, iM증권, 애널리스트를 상대로 고발·고소 및 손해배상 청구를 진행할 예정으로, 공적 절차(수사)가 시작될 가능성이 높습니다 (적합 조건 6). 상대방 중 iM증권은 금융기관으로 자력이 충분하며 (적합 조건 2), '황제주'에서 '폭락주'로 변동된 만큼 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 블로거의 게시글과 주가 변동 기록 등 객관적 증거 확보도 가능할 것으로 보입니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>1억 5천 4백만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>7명</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>비상장주식 투자 사기 일당 재판대에</t>
+          <t>삼천당제약 '황제주'질주에서 사흘새 '폭락주' 롤러코스터 왜?</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>hbnpress.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1774954534675983005</t>
+          <t>https://hbnpress.com/news/view/1065598457274930</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-31 12:36:31.865654+00:00</t>
+          <t>2026-04-02 12:47:07.709731+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>NH투자증권</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>증거개시 절차(디스커버리) 착수 예정</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>NH투자증권이 IPO 주관사로서 손해배상 집단소송을 당했다. 이 소송은 기업 거버넌스 문제와 관련될 가능성이 있으며, 해외에서는 유사한 문제로 IPO 주관을 포기하는 사례도 있다.</t>
+          <t>맨해튼 연방법원이 트위터 인수 과정에서 주가를 조작했다는 투자자들의 집단 소송을 허용했습니다. 약 40명의 투자자가 참여하며, 양측은 향후 증거개시 절차에 착수할 예정입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>NH투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 이미 손해배상 집단소송이 제기된 상태(적합 조건 3)이므로 소송금융 투자에 적합하다. IPO 주관사의 책임이 쟁점이 될 것으로 보이며, 집단소송의 특성상 다수의 피해자가 존재할 가능성이 높다.</t>
+          <t>투자자들의 주가 조작 집단 소송이 허용되어 상대방 책임이 비교적 명확하며(조건 1), 일론 머스크는 자력이 충분한 상대방입니다(조건 2). 약 40명의 투자자가 참여하는 집단적 피해 사례이며(조건 3), 주가 조작 관련 소송은 피해 규모가 클 가능성이 높습니다(조건 4). 현재 소송이 진행 중이며 증거개시 절차를 앞두고 있어 증거 확보 가능성이 높습니다(조건 5).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 40명</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>기업 거버넌스 고려해 IPO 딜 수임해야</t>
+          <t>머스크-SEC, '트위터 인수' 소송 결국 재판행</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224554</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44210</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-30 00:38:54.339596+00:00</t>
+          <t>2026-04-02 12:41:17.253777+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>백팩 거래소(Backpack Exchange)</t>
+          <t>인터넷은행 계열 증권사</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>약관 논란 및 커뮤니티 확산</t>
+          <t>금융감독원 조사 및 조치 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>백팩 거래소가 $BP 토큰 장기 스테이커에게 회사 지분 교환 권리를 제공한다고 마케팅했으나, 약관 원문 공개 후 국내 DeFi KOL '파구정보'가 실제로는 SPV 비의결권 주식이며 강제 환매, BVI 중재 등 투자자에게 불리한 조항이 다수 포함되어 있음을 지적하며 논란이 확산되고 있습니다. 마케팅과 실제 약관의 불일치로 인해 다수의 스테이커들이 피해를 입을 가능성이 제기되고 있습니다.</t>
+          <t>인터넷은행 계열 증권사들이 잇따른 전산 오류로 인해 금융감독원의 조치를 받게 되었다. 금감원은 사전 영향도 분석, 비상대응 계획 재점검, 신속한 복구 및 소비자 피해보상 안내 등을 요구하며 IT 안정성 투자 미흡을 지적했다. 이는 다수의 소비자에게 피해를 야기할 수 있는 사안이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>백팩 거래소의 마케팅(스테이킹 시 회사 지분)과 실제 약관 내용(SPV 비의결권 주식, 강제 환매, BVI 중재 등) 간의 중대한 불일치가 명확히 드러나 상대방 책임이 비교적 명확합니다. $BP 토큰 장기 스테이커 다수가 잠재적 피해자로, 커뮤니티 전반에 논란이 확산되고 있어 집단적 피해 가능성이 높습니다. 약관 원문과 국내 대표 DeFi KOL의 정밀 분석이 객관적인 증거로 확보 가능합니다.</t>
+          <t>인터넷은행 계열 증권사들의 잇단 전산 오류로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 금융기관입니다(적합 조건 2). 금감원의 개입으로 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 다수의 소비자 피해가 예상되어 집단소송 가능성도 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>$BP 토큰 장기 스테이커 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>$BP 스테이킹하면 주식  약관 두고 KOL·백팩 충돌… 비의결권 출구 없...</t>
+          <t>잇단 전산 오류…금감원, 인터넷은행 계열 증권사 손본다</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/344374</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224606</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-30 00:31:52.991782+00:00</t>
+          <t>2026-04-02 12:19:08.448907+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>이실장 조직</t>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지 및 휴대전화 이용 중지 조치 진행 중</t>
+          <t>금융당국 제재심 및 금융위 정례회의 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>온라인 불법사금융 조직 '이실장'이 20·30대 수도권 거주자를 겨냥해 연 이자율 최고 6800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증하고 있습니다. 금융감독원은 소비자경보 '경고'를 발령하고, 증빙 자료가 확보된 사례에 대해 수사를 의뢰하는 등 조치를 취하고 있습니다.</t>
+          <t>주요 시중은행의 홍콩 H지수 ELS 불완전판매에 대한 금융당국의 제재가 임박했으나, 과징금 규모를 둘러싼 이견으로 결정이 지연되고 있다. 금감원은 당초 4조 원 규모의 제재를 산정했으나 자율 배상 등을 고려해 1조 4천억 원 수준으로 낮췄으며, 은행권은 과징금 규모에 따라 소송도 불사하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>불법 사금융 조직 '이실장'의 초고금리 대출 및 불법 추심 행위로 상대방 책임이 명확하며(조건 1), 62건 이상의 피해 신고가 접수되어 집단적 피해(조건 3)가 확인됩니다. 금융감독원의 수사 의뢰 및 조치로 증거 확보가 용이하고(조건 5), 공적 절차가 진행 중(조건 6)입니다. 다만, 불법 조직의 특성상 상대방의 자력 부족 가능성은 리스크 요인입니다.</t>
+          <t>홍콩 ELS 불완전판매로 은행의 책임이 명확하며(적합 조건 1), KB국민, 신한 등 대형 시중은행이 상대방으로 자력이 충분하다(적합 조건 2). 금감원 조사 및 제재심을 통해 증거가 확보되었고(적합 조건 5), 수조 원 규모의 대규모 집단 피해가 발생하여(적합 조건 3, 4) 소송금융 투자에 매우 적합하다. 현재 금융당국의 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>평균 100만원 규모의 소액 대출이나, 연 이자율 6800%로 피해액이 급증할 수 있어 총 피해액은 미상</t>
+          <t>수조 원 규모</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>최소 62명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>연 이자율 6800% '이실장' 주의보…2030 겨냥 피해 속출</t>
+          <t>홍콩 ELS 제재 이달 중순으로…은행권 '감경·소송' 촉각</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603290014</t>
+          <t>http://www.inews24.com/view/1956274</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-29 12:29:26.618629+00:00</t>
+          <t>2026-04-02 12:17:41.615428+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>이 실장 일당</t>
+          <t>은행 및 상호금융 등 금융권</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>금융감독원 소비자경보 '경고' 발령, 피해 신고 급증</t>
+          <t>국회 정무위원회 법안소위에서 통신사기피해환급법 개정안 논의 중</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>연 6800% 초고금리 대출과 불법 추심을 일삼는 온라인 불법사금융업자 '이 실장' 일당에 대한 피해가 급증하고 있다. 금융감독원은 소비자경보 '경고'를 발령했으며, 2030대 청년층을 중심으로 62건의 피해 신고가 접수되었다. 이들은 조직적으로 대출 중개, 실행, 추심을 분업하며 불법 담보 요구 및 돌림 대출 수법을 사용했다.</t>
+          <t>금융회사가 보이스피싱 피해에 대해 무과실 배상 책임을 지는 통신사기피해환급법 개정안이 국회에서 논의 중입니다. 이 법안이 통과될 경우 금융권은 연간 최대 2800억 원을 부담하게 될 것으로 추산됩니다. 금융권은 재정 건전성 우려를 표하며 통신사 및 공공 부문의 책임 분담을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>불법 사채업자 '이 실장' 일당의 연 6800% 초고금리 대출 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 비교적 명확합니다(1). 올해 들어 62건의 피해 신고가 집계되고 빠르게 늘고 있어 집단적 피해가 발생했으며(3), 금융감독원이 소비자경보 '경고'를 발령하고 조직적 범죄 정황을 설명하여 증거 확보가 용이하고 공적 절차가 진행 중입니다(5, 6). 비록 상대방의 자력 확보가 불확실할 수 있으나, 조직적인 범죄 정황과 다수의 피해자 발생은 집단 소송 및 수사기관의 적극적인 개입을 통한 자산 추적 및 회수 가능성을 높여 소송금융 투자 가능성이 높습니다.</t>
+          <t>통신사기피해환급법 개정안이 통과될 경우 금융회사의 무과실 배상 책임이 명확해지며, 상대방(금융회사)의 자력이 충분합니다 (적합 조건 1, 2). 연간 수만 명의 피해자와 수천억 원 규모의 피해액이 예상되어 집단적 피해 및 피해 규모가 큽니다 (적합 조건 3, 4). 현재 국회에서 법안 논의가 활발히 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>평균 대출금 100만 원, 연 6800% 초고금리. 총 피해액 미상</t>
+          <t>연간 최대 2811억 원 (개별 사건당 1000만~5000만 원)</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>62건 신고 (급증 추세)</t>
+          <t>연간 1만 2천여 명 이상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>불법사채업자 ‘이 실장’ 주의보…2030 노린 6800% 초고금리 덫</t>
+          <t>보이스피싱 무과실 배상땐 금융사 최대 年2800억 부담</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260329/133630429/1</t>
+          <t>https://www.sedaily.com/article/20027244?ref=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-29 12:20:53.137861+00:00</t>
+          <t>2026-04-02 00:17:50.432173+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)</t>
+          <t>국보</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>워싱턴주 소송 제기, 네바다주 임시 금지명령, 연방대법원 판단 가능성</t>
+          <t>금융위원회 과징금 부과 및 행정처분 완료</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>미 워싱턴주가 예측시장 플랫폼 칼시를 상대로 '예측시장'을 표방하면서도 주법을 위반한 도박 상품을 제공하고 있다며 소송을 제기했습니다. 앞서 네바다주에서도 칼시에 대해 스포츠·선거·엔터테인먼트 관련 계약 판매를 중단하도록 하는 임시 금지명령이 내려진 바 있습니다. 칼시 측은 자사 상품이 연방 규제를 받는 파생상품이라고 반박하며, 이번 분쟁은 미 연방대법원까지 이어질 가능성이 있습니다.</t>
+          <t>국보가 2019년 종속회사 대여금 대손상각비 과대계상, 전환사채 및 신주인수권부사채 관련 선급비용 과대계상, 소액공모공시서류 거짓기재 등 회계처리기준을 위반한 사실이 금융위원회 조사로 확인되었습니다. 금융위는 국보 법인에 5420만원의 과징금을 부과하고, 전 대표이사 및 담당 임원에게도 과징금을 부과했으며, 감사인 지정 및 시정요구 등의 행정처분을 내렸습니다. 이는 투자자들의 손해배상 소송을 위한 명확한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>워싱턴주가 칼시를 '위장 도박'으로 제소하여 상대방 책임이 명확하게 특정되고(조건 1), 네바다주에서도 임시 금지명령이 내려지는 등 공적 절차가 진행 중이며(조건 6), 주 정부의 제소인 만큼 증거 확보 가능성이 높습니다(조건 5). 칼시는 연방 규제를 받는 파생상품이라고 반박하는 플랫폼 기업으로 자력도 충분할 것으로 예상됩니다(조건 2).</t>
+          <t>상대방 책임이 금융위의 과징금 부과로 명확히 확인되었고(적합 조건 1, 5), 상대방(국보)은 자력이 충분한 기업으로 판단됩니다(적합 조건 2). 회계기준 위반 규모가 수백억 원대에 달하며(적합 조건 4), 이는 다수의 투자자에게 피해를 야기했을 가능성이 높아 집단적 피해로 이어질 수 있습니다(적합 조건 3). 이미 금융위의 행정처분(과징금, 감사인 지정 등)이 완료되어 객관적인 증거가 확보된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>회계기준 위반 규모 약 200억 원대 (2019년 기준)</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 투자자 예상)</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>미 워싱턴주, 칼시 제소…예측시장 '위장 도박' 주장</t>
+          <t>금융위, 국보에 과징금 5420만원…회계기준 위반 '철퇴'</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344248</t>
+          <t>https://www.newspim.com/news/view/20260401001299</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-29 00:30:29.689878+00:00</t>
+          <t>2026-04-01 13:02:37.618768+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>항소심 판결</t>
+          <t>금융위 과징금 부과 및 회계법인 제재</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>삼성증권 배당오류 사건과 관련하여 투자자 A씨가 제기한 손해배상 청구 소송에서 서울중앙지법 민사항소2-3부가 삼성증권의 배상 책임을 인정하고 2천800만원을 지급하라고 판결했다. 이는 1심 판결을 뒤집은 것으로, 삼성증권은 배당오류로 인한 투자자 피해에 대해 배상할 책임이 있다는 취지이다.</t>
+          <t>국보와 전 대표가 회계처리기준 위반으로 금융위로부터 과징금 6600만원을 부과받았다. 국보의 외부감사를 맡았던 신우회계법인 또한 감사 절차 소홀로 손해배상공동기금 추가 적립 및 감사업무제한 2년의 제재를 받았다. 이는 투자자들에게 잠재적 피해를 야기할 수 있는 사건이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방(삼성증권)의 책임이 법원 판결로 명확히 인정되었고, 자력이 충분한 대기업이다. (적합 조건 1, 2) '배당오류 사건'은 다수의 투자자에게 영향을 미친 집단적 피해 성격을 가지며, 이미 1심 및 항소심 판결이 진행되어 증거가 충분하다. (적합 조건 3, 5)</t>
+          <t>금융위의 과징금 부과 및 회계법인 제재로 상대방(국보, 신우회계법인)의 책임이 명확하며(적합 조건 1), 공적 절차가 진행 중인 점(적합 조건 6)과 금융위 조치라는 객관적 증거가 존재(적합 조건 5)하여 소송금융 투자에 적합하다. 국보는 상장회사로 추정되어 자력도 충분할 것으로 보인다(적합 조건 2). 다만, 기사만으로는 구체적인 피해 규모와 피해자 수가 명확히 확인되지 않아 추가 조사가 필요하다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>A씨 2천800만원 (청구액 6천만원대), 전체 피해 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>다수 (A씨 외)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>삼성증권 배당오류 사건…법원, 피해 투자자에 2천800만원 배상 명령</t>
+          <t>'회계처리기준 위반' 국보·전 대표...금융위, 과징금 6600만원 부과</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861876</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565767&amp;class=53&amp;grp=</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:06.561034+00:00</t>
+          <t>2026-04-01 13:02:09.252435+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2심에서 1심과 동일하게 원고 승소 판결</t>
+          <t>2심 진행 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>삼성증권의 '유령주식' 배당오류로 피해를 본 투자자 A씨가 제기한 손해배상 소송에서 2심 재판부도 삼성증권이 A씨에게 2800만여원을 지급하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고 책임이 인정되었다. 이 사건은 과거 삼성증권 유령주식 사태와 관련된 개별 소송으로 보인다.</t>
+          <t>라임자산운용 사태와 관련하여 미래에셋증권이 신한투자증권을 상대로 제기한 손해배상 소송의 2심이 다음 달 시작됩니다. 1심에서는 신한투자증권이 라임자산운용과 공동으로 미래에셋증권에 90억 8265만원과 이자를 지급하라는 판결이 나왔습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>삼성증권의 유령주식 배당오류로 인한 책임이 명확하며(적합 조건 1), 상대방인 삼성증권은 충분한 자력을 갖춘 대기업이다(적합 조건 2). 이미 1, 2심에서 원고 승소 판결이 나와 증거가 확보되었고(적합 조건 5), 해당 사건은 다수의 피해자를 발생시킨 집단적 성격이 있어 추가 소송 가능성이 높다(적합 조건 3).</t>
+          <t>신한투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 1심에서 90억 원 이상의 배상 책임이 인정되어 상대방 책임 및 피해 규모가 명확합니다(적합 조건 1, 4, 5). 라임 사태는 이미 광범위한 공적 조사가 진행되었고(적합 조건 6), 현재 2심이 예정되어 있어 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>2800만여원 (A씨 개별), 전체 피해 규모 미상</t>
+          <t>90억 8265만원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명 (A씨 개별), 전체 피해자 다수 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>삼성증권 '유령주식' 배당오류에 손해배상…2심 판단은</t>
+          <t>'라임 사태 손배소' 미래에셋증권 vs 신한투자증권 2심 내달 시작</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032815532052349</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658311</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:02.236965+00:00</t>
+          <t>2026-04-01 12:49:07.038175+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>카카오뱅크, 토스뱅크</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
+          <t>금융감독원 IT 내부통제 현황 점검 및 개선 계획 청취, 강화 주문</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 배당오류로 주가 하락 피해를 입은 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 손해배상 책임을 인정했습니다. 법원은 삼성증권이 내부 통제 제도를 갖추지 못하고 사후 대응을 잘못하여 주가 폭락을 야기했다고 지적하며, A씨에게 손해액의 50%인 2800여만 원을 지급하라고 판결했습니다.</t>
+          <t>카카오뱅크의 모바일 앱 접속장애와 토스뱅크의 일본 엔화 환율 오류 등 인터넷은행의 금융사고가 잇따라 발생했습니다. 이에 금융감독원은 인터넷은행 3사 및 계열 증권사의 IT 최고 책임자들을 소집하여 IT 내부통제 강화와 소비자 보호 대책 마련을 특별히 주문했습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>삼성증권의 배당오류로 인한 책임이 1심과 2심 법원에서 명확히 인정되었으며(상대방 책임 명확), 삼성증권은 자력이 충분한 대기업입니다(상대방 자력 충분). 주가 폭락으로 인해 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해), 법원 판결을 통해 증거가 확보되어 후속 소송 진행에 유리합니다.</t>
+          <t>인터넷은행(카카오뱅크, 토스뱅크)의 접속장애 및 환율 오류는 상대방 책임이 명확하고(조건 1), 상대방은 금융기관으로 자력이 충분합니다(조건 2). 다수의 이용자가 피해를 입었을 가능성이 높으며(조건 3), 금융감독원이 IT 최고 책임자들을 소집하여 내부통제 강화를 주문하는 등 공적 절차가 진행 중입니다(조건 6). 사고 발생 사실이 명확하여 증거 확보도 용이합니다(조건 5).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>개별 투자자 손해액 상이, 전체 규모 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>2018년 삼성증권 배당오류…2심도  주가하락 손해 배상</t>
+          <t>접속장애·환율 오류 일으킨 인뱅…금감원, CIO 등 책임자 소집</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/28/2026032890088.html</t>
+          <t>https://www.mediapen.com/news/view/1090583</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-28 12:40:11.340733+00:00</t>
+          <t>2026-04-01 12:28:01.013553+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>항소심 판결 재확인</t>
+          <t>금융감독원 IT 안정성 점검 및 경고, 엄정 조치 예고</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>2018년 삼성증권 유령주식 사태로 약 6000만원의 손해를 입은 A씨가 제기한 손해배상 청구 소송에서, 법원이 삼성증권의 책임을 인정하여 손해액의 절반인 약 2800만원을 배상하라고 1심과 동일하게 판결했다. 이번 항소심 판결은 삼성증권의 책임을 재확인한 것이다.</t>
+          <t>금융감독원이 케이뱅크, 카카오뱅크, 토스뱅크 등 인터넷은행과 계열 증권사의 최고정보책임자들을 소집해 IT 안정성 미흡과 전산사고 기본통제 부실을 지적했다. 금감원은 최근 발생한 전산사고 사례를 공유하며 고객수 및 거래량 증가에 비례한 IT 리스크 대응을 주문했고, 향후 대형 전산사고 발생 시 엄정 조치할 계획임을 밝혔다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>삼성증권의 유령주식 사태에 대한 법원의 책임이 1심과 2심에서 일관되게 인정되어 상대방 책임이 명확하며(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). '유령주식 사태'는 다수의 피해자를 발생시킨 집단적 피해 사건으로 추가 소송 가능성이 높습니다(적합 조건 3). 이미 법원 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5).</t>
+          <t>금융감독원이 인터넷은행들의 IT 안정성 미흡과 전산사고 기본통제 부실을 지적하며 엄정 조치를 예고했습니다. 이는 상대방 책임이 비교적 명확하며(조건 1), 상대방(인터넷은행 및 증권사)은 대형 금융기관으로 자력이 충분합니다(조건 2). 또한 금감원의 조사 및 경고는 책임 입증에 중요한 증거가 될 수 있으며(조건 5), 이미 공적 절차가 진행 중입니다(조건 6). 잠재적 집단 피해 발생 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>약 6000만원 (A씨의 손해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>다수 (본 기사는 1명에 대한 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>유령주식 사태 책임 인정 …법원, 삼성증권에 '손해 절반 배상' 재확인</t>
+          <t>금감원 “인터넷은행, 성장 규모에 걸맞은 IT 안정성 갖춰야”</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041276</t>
+          <t>https://biz.heraldcorp.com/article/10707689?ref=naver</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-28 12:38:48.878624+00:00</t>
+          <t>2026-04-01 12:27:32.031566+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>항소심(2심) 배상 판결 선고</t>
+          <t>금융당국 원스톱 지원 체계 가동 및 경찰 수사 의뢰 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>삼성증권 '유령주식' 사태와 관련하여 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 배상 책임이 인정되었습니다. 법원은 삼성증권이 A씨에게 2,800여만 원을 배상하라고 판결했습니다. 이는 2018년 삼성증권이 직원들에게 '유령주식'을 잘못 지급한 사건으로, 다수의 투자자에게 피해를 준 바 있습니다.</t>
+          <t>금융당국의 '불법사금융 원스톱 종합·전담 지원 체계' 가동 5주 만에 불법사금융 피해자 103명이 지원을 받았다. 이 중 156건은 채무 종결에 합의했으며, 17건은 경찰에 수사가 의뢰되었다. 연 60% 초과 고금리 대출은 원금까지 무효로, 피해자들은 신용회복위원회 등을 통해 도움을 받을 수 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대기업/금융기관인 삼성증권의 책임이 1심과 2심에서 모두 인정되어 명확하며(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높아 집단적 피해 가능성이 있으며(적합 조건 3), 이미 2심 판결이 나와 향후 유사 사건의 소송금융 투자에 긍정적인 선례가 될 수 있습니다.</t>
+          <t>불법사금융 및 불법추심으로 인한 피해자 103명이 확인되었고(적합 조건 3, 4), 금융당국이 원스톱 지원 체계를 통해 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰 등 공적 절차를 진행 중이다(적합 조건 6). 이는 상대방 책임이 명확하고(적합 조건 1), 증거 확보가 용이하다는 점에서(적합 조건 5) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>A씨 2,800여만 원 (전체 피해 규모 미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>A씨 외 다수 투자자</t>
+          <t>103명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>삼성증권 '유령주식' 사태…2심도 배상 판결</t>
+          <t>“신고하니 추심 바로 중단”…불법사금융 피해자 103명 구제</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005799699</t>
+          <t>https://www.mk.co.kr/article/12004761</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-28 12:38:03.320229+00:00</t>
+          <t>2026-04-01 12:19:20.215404+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2심 판결 선고</t>
+          <t>금융 당국의 불법 사금융 원스톱 종합 지원 서비스 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>삼성증권의 '유령 주식' 배당 사고로 피해를 입은 투자자 A씨가 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정하며 2800만여 원을 배상하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고로 인한 투자자 피해에 대한 법원의 입장을 재확인했다.</t>
+          <t>금융 당국이 불법 사금융 피해자들을 위해 피해 신고부터 사후 구제까지 지원하는 원스톱 서비스를 운영 중이다. '원금 두 배 갚아도 이자율 8000%'와 같이 고금리 불법 사금융 피해 사례가 발생하고 있으며, 다수의 피해자가 있을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>삼성증권의 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 배당 사태는 다수의 투자자에게 피해를 입힌 집단적 성격의 사건이며(적합 조건 3), 이미 법원의 판단을 통해 증거가 확보되었다(적합 조건 5). 개별 소송의 피해액도 수천만원대로 적지 않다(적합 조건 4).</t>
+          <t>불법 사금융으로 상대방 책임이 명확하며(적합 조건 1), 금융 당국의 원스톱 지원 서비스가 진행 중이므로 공적 절차 진행 및 증거 확보에 유리하다(적합 조건 5, 6). '이자율 8000%' 언급으로 개별 피해 규모가 크고(적합 조건 4), 다수의 피해자가 있을 것으로 예상되어 집단적 피해 가능성이 높다(적합 조건 3). 다만 불법 사금융 업자의 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>A씨 기준 2800만여 원 (승소액), 사태 전체 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>다수의 투자자 (사태 전체)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>삼성증권 ‘유령 주식’ 배당 사태…2심 “주가 폭락 손해 배상해야”</t>
+          <t>“원금 두 배 갚아도 이자율 8000%” 불법 사금융 원스톱 지원 5주간 불...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/28/JV3SFSGRDVAWLJH2SVHR2UVJNQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.chosun.com/economy/economy_general/2026/04/01/QBWCQG37YFHXTNJLFWIKUXB24A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-28 12:36:00.288415+00:00</t>
+          <t>2026-04-01 12:18:14.783839+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>금융위 주도 원스톱 지원체계 운영, 금감원 수사의뢰 및 의심계좌 차단, 신복위 채무조정 및 불법추심 중단 조치 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>삼성증권의 '주식 배당오류 사태'와 관련하여 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권이 A씨에게 2800여만원을 지급하라는 판결이 나왔다. A씨는 배당오류로 인한 주가 하락의 손해를 주장했으며, 2021년 9월 1심에서도 승소했다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 지원체계를 운영하며 5주간 131명의 피해자를 지원했다. 이 시스템은 불법추심 중단, 채무 종결 합의, 경찰 수사 의뢰, 불법 계좌 차단 등 다양한 조치를 통해 피해 구제에 나서고 있다. 다수의 피해자가 발생하고 공적 기관의 적극적인 개입이 이루어지고 있어 소송금융 투자 검토에 긍정적이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>삼성증권의 '주식 배당오류 사태'는 상대방의 책임이 명확하고(적합 조건 1), 삼성증권은 충분한 자력을 가진 대기업이다(적합 조건 2). 이미 1심과 2심에서 투자자에게 유리한 판결이 나왔으며(적합 조건 5), 해당 사태는 다수의 피해자가 발생한 집단적 피해 사건으로 유사 소송 발굴 가능성이 높다(적합 조건 3).</t>
+          <t>불법사금융업자의 불법 행위가 명확하고(적합 조건 1), 5주간 131명 이상의 다수 피해자가 발생하여 집단적 피해 양상을 보이며(적합 조건 3), 금융위, 금감원, 경찰 등 공적 기관이 원스톱 지원체계를 통해 수사 의뢰, 불법추심 중단 등 적극적인 절차를 진행 중이므로(적합 조건 6) 증거 확보가 용이합니다(적합 조건 5). 다만, 불법사금융업자의 자력 확보는 개별적으로 확인이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>2800여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 131명 이상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>삼성증권 '주식 배당오류' 사태…2심도 투자자 손들어줘</t>
+          <t>불법사금융 원스톱 종합·지원 전담 지원체계...5주간 피해자 131명 지원</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352756</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049907</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-28 12:34:19.033779+00:00</t>
+          <t>2026-04-01 12:17:56.258392+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>제미니</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
+          <t>투자자 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 배당오류로 유령주식이 발행되고 주가가 폭락한 사건에 대해, 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 50% 인정하며 약 2,800만 원을 배상하라고 판결했습니다. 법원은 삼성증권의 내부 통제 미비와 사후 대응 실패를 지적했습니다.</t>
+          <t>암호화폐 거래소 제미니가 상장 후 사업모델을 예측시장 중심으로 급하게 변경하면서 투자자들로부터 집단소송을 당하고 있습니다. 이는 암호화폐 시장의 침체기 속에서 발생한 투자자 보호 이슈로 보입니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방인 삼성증권의 책임이 2심 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). 배당오류로 인한 주가 폭락은 다수의 투자자에게 피해를 입혔을 가능성이 높으며(적합 조건 3), 법원 판결문 등 객관적 증거가 명확합니다(적합 조건 5). 이미 2심에서 투자자 승소 판결이 나와 다른 피해자들의 소송 가능성이 높습니다.</t>
+          <t>제미니는 주요 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 상장 후 사업모델 급변으로 인한 투자자들의 집단소송이 이미 진행 중입니다(적합 조건 1, 3). 사업모델 변경 기록 등 객관적 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>법원  삼성증권 배당오류…투자자 손해액 절반 배상하라</t>
+          <t>다시 온 '암호화폐 겨울'...거래량 급감 속 금융권과 동맹 확장</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184611</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651741</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-28 12:33:17.388649+00:00</t>
+          <t>2026-04-01 00:44:39.322303+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>조나단 스팔레타</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>한국거래소의 배상 절차 착수 및 외부 심의위 구성</t>
+          <t>미국 연방 검찰 기소 및 수사, 자금 회수 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>한국거래소가 관리종목 해제 과정에서 발생한 오류에 대해 배상 절차에 착수하고 외부 심의위원회를 구성했습니다. 이는 한국거래소의 책임이 인정되고 공적 절차가 진행 중임을 의미하며, 다수의 투자자에게 영향을 미쳤을 것으로 예상됩니다.</t>
+          <t>2021년 우라늄 파이낸스 해킹으로 5,400만 달러 상당의 암호화폐를 탈취한 조나단 스팔레타가 미국 연방 검찰에 기소되었습니다. 범인은 훔친 자금으로 포켓몬 카드 등 고가 수집품을 구매했으며, 수사당국은 약 3,100만 달러를 회수했습니다. 피해자들은 약 5년 만에 사건의 전말을 확인했으나, 피해 회복 여부는 여전히 불확실합니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>한국거래소(공공기관)의 명확한 책임(관리종목 해제 오류)이 인정되어 배상 절차에 착수했으며(적합 조건 1, 2, 5, 6), 외부 심의위 구성으로 공적 절차가 진행 중입니다. 주식 시장 관련 오류는 다수의 투자자에게 큰 피해를 야기할 가능성이 높아 집단적 피해 및 큰 피해 규모가 예상됩니다(적합 조건 3, 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보), 6(공적 절차 진행 중)에 해당합니다. 미국 연방 검찰이 해킹 범인을 기소하고 자금 일부를 회수했으나, 전체 피해 회복 여부가 불확실하여 피해자들의 소송금융 수요가 높을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5,400만 달러 (약 3,100만 달러 회수)</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>한국거래소, 관리종목 해제 오류 배상 착수…외부 심의위 구성</t>
+          <t>미국 검찰, 5,400만 달러 암호화폐 탈취 전말 공개…훔친 자금은 포켓몬...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=563913</t>
+          <t>https://www.tokenpost.kr/news/blockchain/345139</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-28 12:32:13.130575+00:00</t>
+          <t>2026-04-01 00:22:26.094884+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>저축은행 부실책임자 423명</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>2심 법원 판결 선고 (삼성증권 패소)</t>
+          <t>예금보험공사의 손해배상청구소송 진행 중, 일부 승소 및 회수 완료</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 주가가 폭락하여 손해를 본 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정, A씨에게 2천800여만원을 배상하라고 판결했다. 법원은 삼성증권의 내부 통제 미흡과 사후 대응 실패를 지적했으나, 직원들의 매도 행위로 인한 주가 하락 책임은 50%로 제한했다.</t>
+          <t>예금보험공사가 저축은행 31곳 정리 과정에서 발생한 부실에 대해 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 제기했다. 현재까지 996억원을 회수했으며, 회수율은 52%이다. 아직 회수되지 않은 금액이 상당하며, 소송은 진행 중이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>대기업인 삼성증권의 명확한 책임(배당오류 및 내부통제 미흡)이 2심 판결로 확인되었고, 주가 폭락으로 인한 다수 투자자 피해 가능성이 높으며, 법원 판결문 등 증거가 명확하여 소송금융 투자에 매우 적합함. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>예금보험공사가 저축은행 부실책임자 423명을 상대로 3524억원 규모의 손해배상청구소송을 이미 제기하여 일부 승소 및 회수 중인 사건으로, 상대방 책임이 명확하고(적합 조건 1), 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지고 있으며, 이미 소송을 통해 증거가 확보된 상태(적합 조건 5)이다. 아직 회수되지 않은 금액이 상당하여 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>A씨 2천800여만원, 전체 피해액 미상</t>
+          <t>3524억원 (소송 제기액)</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>A씨 외 다수 투자자</t>
+          <t>미상 (저축은행 부실로 인한 피해자는 다수일 것으로 추정)</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>'유령주식' 배당오류로 손실… 삼성증권이 손배  판결</t>
+          <t>저축은행 31곳 정리에 27조 투입…회수는 14조</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603280068&amp;t=NN</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=549622</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-28 12:31:05.752231+00:00</t>
+          <t>2026-03-31 13:03:27.038723+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>LS증권</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2심 판결 유지 (항소심)</t>
+          <t>다사도시개발 본소송 변론 종결, 최종 판결 임박. 브이씨바빌론 등 유사 소송 진행 중.</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령 주식' 배당 오류 사태로 손해를 본 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 인정하며 2800여만원을 배상하라고 판결했다. 법원은 삼성증권이 전자금융거래 안전 및 내부통제 의무를 다하지 못했다고 판단했다. 이 판결은 다른 피해 투자자들에게도 유사 소송의 가능성을 열어줄 수 있다.</t>
+          <t>LS증권(구 이베스트투자증권)이 부동산 PF 과정에서 실제 자문 업무 없이 고액 수수료를 챙겼다는 의혹으로 다수의 시행사로부터 부당이득금 반환 소송에 휘말렸습니다. 다사도시개발은 선행 소송에서 승소 후 잔액 6억2500만원 반환을 위한 본소송 변론이 종결되어 최종 판결을 앞두고 있으며, 브이씨바빌론 등 다른 시행사들도 56억 원대 소송을 진행 중입니다. LS증권은 감사보고서에 소송충당부채를 설정하는 등 해당 리스크를 관리해왔습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 사태는 다수의 투자자에게 영향을 미쳤으므로 집단적 피해 가능성이 높으며(적합 조건 3), 이번 2심 판결은 다른 피해자들에게도 유리한 선례가 될 수 있다. 이미 법원 판결이 존재하여 증거가 명확하다(적합 조건 5).</t>
+          <t>LS증권의 책임이 선행 소송에서 일부 인정되어 항소심 승소 판결이 있었고, 대기업인 LS증권은 충분한 자력을 가집니다. 다수의 유사 소송이 잇따라 제기되고 있으며, 각 소송의 피해 규모가 수억에서 수십억 원에 달해 집단적 피해 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>개별 소송 2800여만원 인정, 전체 피해 규모 미상</t>
+          <t>다사도시개발 건 약 8.25억 원, 브이씨바빌론 건 약 56억 원 등 최소 수십억 원 이상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상 (다수 투자자 예상)</t>
+          <t>다사도시개발, 브이씨바빌론 등 다수의 시행사</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>2심 법원 “배당오류 삼성증권, 손해액 절반 배상해야”</t>
+          <t>(단독)LS증권, 잇단 ‘PF 자문료’ 반환 소송 분쟁</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704632?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1296118&amp;inflow=N</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-28 12:30:13.890413+00:00</t>
+          <t>2026-03-31 12:48:37.844114+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>KB금융</t>
+          <t>A씨 등 6명</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>손해배상 책임 관련 충당부채 반영, 패소 시 고유재산 손실 가능성 공시</t>
+          <t>형사 재판 진행 중 (혐의 인정, 결심 공판 예정)</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>KB금융이 예상손실 충당부채 42억원을 인식하고 손해배상 책임 관련 충당부채를 반영했다고 공시했습니다. 이는 현재 진행 중인 일부 소송에서 패소할 경우 신탁재산 외 고유재산으로도 손실을 감당할 가능성이 있음을 시사하며, 금융당국의 개입 가능성도 언급되었습니다.</t>
+          <t>비상장주식 투자 사기를 벌인 일당 6명이 재판에 넘겨졌다. 이들은 콜센터를 운영하며 7명의 피해자로부터 총 1억 2천만원을 편취하고, 금융위 인가 없이 주식을 판매하여 3천 4백만원 상당의 피해를 입힌 혐의를 받는다. 피고인들은 모두 혐의를 인정했으며, 현재 형사 재판이 진행 중이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>KB금융은 대형 금융기관으로 배상 능력이 충분하며(적합 조건 2), 예상손실 충당부채 42억원을 인식하여 피해 규모가 상당합니다(적합 조건 4). 회사가 손해배상 책임 관련 충당부채를 반영하고 패소 시 고유재산 손실 가능성을 공시한 것은 상대방의 책임이 법적으로 다뤄지고 있으며, 스스로 패소 가능성을 인지하고 있음을 보여줍니다(적합 조건 1). 또한 금융당국의 언급이 있어 관련 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고(혐의 인정), 피해 규모가 1억 5천 4백만원으로 적지 않으며, 형사 재판 진행 및 혐의 인정으로 증거 확보가 용이하다는 점에서 소송금융 적합도가 높다. 다만, 피고인이 개인들이므로 자력 확보에 대한 추가 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>42억원</t>
+          <t>1억 5천 4백만원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>KB금융, 순익 5.8조 '역대급'…비은행 포트폴리오 강화는 진행형</t>
+          <t>비상장주식 투자 사기 일당 재판대에</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127693</t>
+          <t>http://www.kjdaily.com/article.php?aid=1774954534675983005</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-28 12:30:04.941099+00:00</t>
+          <t>2026-03-31 12:36:31.865654+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>대법원 심리 중</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>2018년 삼성증권의 '유령주식 배당' 사고로 주가가 급락하며 피해를 본 개인투자자 A씨가 삼성증권을 상대로 손해배상 소송을 제기했습니다. 1심과 2심 법원은 삼성증권의 책임을 50% 인정하여 A씨에게 약 2852만원을 배상하라고 판결했으며, 현재 삼성증권이 대법원에 상소하여 심리가 진행 중입니다.</t>
+          <t>NH투자증권이 IPO 주관사로서 손해배상 집단소송을 당했다. 이 소송은 기업 거버넌스 문제와 관련될 가능성이 있으며, 해외에서는 유사한 문제로 IPO 주관을 포기하는 사례도 있다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(1심, 2심 판결), 삼성증권은 자력이 충분한 대기업입니다. 유령주식 배당 사고로 다수의 개인투자자가 피해를 입었을 가능성이 높으며, 이미 2심까지 진행되어 증거가 충분히 확보된 상태입니다.</t>
+          <t>NH투자증권은 대형 금융기관으로 자력이 충분하며(적합 조건 2), 이미 손해배상 집단소송이 제기된 상태(적합 조건 3)이므로 소송금융 투자에 적합하다. IPO 주관사의 책임이 쟁점이 될 것으로 보이며, 집단소송의 특성상 다수의 피해자가 존재할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>A씨 약 5705만원 (개별 피해액), 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상 (다수의 개인투자자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>삼성증권, '유령배당' 사태 개미에 손해배상…2심 판단은?[법대로]</t>
+          <t>기업 거버넌스 고려해 IPO 딜 수임해야</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567344</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224554</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-28 12:29:24.624476+00:00</t>
+          <t>2026-03-30 00:38:54.339596+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>블루올</t>
+          <t>백팩 거래소(Backpack Exchange)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>주주들이 블루올을 상대로 집단소송 제기</t>
+          <t>약관 논란 및 커뮤니티 확산</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>블루올의 사모대출 펀드 환매 봉쇄로 인해 투자자들의 6.9조원 규모 자금이 묶였다. 주주들은 블루올이 유동성 압박 실태를 제대로 공시하지 않았다며 집단소송을 제기한 상태이다.</t>
+          <t>백팩 거래소가 $BP 토큰 장기 스테이커에게 회사 지분 교환 권리를 제공한다고 마케팅했으나, 약관 원문 공개 후 국내 DeFi KOL '파구정보'가 실제로는 SPV 비의결권 주식이며 강제 환매, BVI 중재 등 투자자에게 불리한 조항이 다수 포함되어 있음을 지적하며 논란이 확산되고 있습니다. 마케팅과 실제 약관의 불일치로 인해 다수의 스테이커들이 피해를 입을 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 블루올의 공시 의무 위반으로 인한 책임이 명확하며, 6.9조원 규모의 대규모 피해가 발생하여 다수의 주주들이 이미 집단소송을 제기한 상태이다. 공시 자료 등을 통해 증거 확보 가능성도 높다.</t>
+          <t>백팩 거래소의 마케팅(스테이킹 시 회사 지분)과 실제 약관 내용(SPV 비의결권 주식, 강제 환매, BVI 중재 등) 간의 중대한 불일치가 명확히 드러나 상대방 책임이 비교적 명확합니다. $BP 토큰 장기 스테이커 다수가 잠재적 피해자로, 커뮤니티 전반에 논란이 확산되고 있어 집단적 피해 가능성이 높습니다. 약관 원문과 국내 대표 DeFi KOL의 정밀 분석이 객관적인 증거로 확보 가능합니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>6.9조원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>$BP 토큰 장기 스테이커 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>사모대출 펀드 환매 봉쇄…투자자 6.9조원 묶인 이유</t>
+          <t>$BP 스테이킹하면 주식  약관 두고 KOL·백팩 충돌… 비의결권 출구 없...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026032721262284072bd56fbc3c_1</t>
+          <t>https://www.tokenpost.kr/news/insights/344374</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-28 00:34:55.275350+00:00</t>
+          <t>2026-03-30 00:31:52.991782+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>바이낸스</t>
+          <t>이실장 조직</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>호주 법원에서 바이낸스에 대한 ASIC 소송 판결 선고 및 벌금 부과</t>
+          <t>금융감독원 소비자경보 발령, 수사 의뢰, 계좌 거래정지 및 휴대전화 이용 중지 조치 진행 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>호주 법원이 바이낸스가 호주 고객의 85% 이상을 도매 투자자로 잘못 분류하여 보호 장치 없이 고위험 상품에 노출시킨 것에 대해 1,000만 달러의 벌금을 부과했다. 이는 호주 증권투자위원회(ASIC)가 제기한 소송에 따른 판결이다. 이번 판결은 바이낸스의 소비자 보호 의무 위반을 명확히 인정했다.</t>
+          <t>온라인 불법사금융 조직 '이실장'이 20·30대 수도권 거주자를 겨냥해 연 이자율 최고 6800%의 초고금리 대출과 불법 추심을 자행하여 피해 신고가 급증하고 있습니다. 금융감독원은 소비자경보 '경고'를 발령하고, 증빙 자료가 확보된 사례에 대해 수사를 의뢰하는 등 조치를 취하고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>호주 법원의 판결로 바이낸스의 소비자 보호 의무 위반 및 책임이 명확히 인정되었고(적합 조건 1, 5), 바이낸스는 자력이 충분한 대형 글로벌 기업입니다(적합 조건 2). 호주 고객의 85% 이상이 잘못 분류되어 고위험 상품에 노출된 집단적 피해이며(적합 조건 3), 1,000만 달러의 벌금 부과에서 알 수 있듯이 피해 규모도 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>불법 사금융 조직 '이실장'의 초고금리 대출 및 불법 추심 행위로 상대방 책임이 명확하며(조건 1), 62건 이상의 피해 신고가 접수되어 집단적 피해(조건 3)가 확인됩니다. 금융감독원의 수사 의뢰 및 조치로 증거 확보가 용이하고(조건 5), 공적 절차가 진행 중(조건 6)입니다. 다만, 불법 조직의 특성상 상대방의 자력 부족 가능성은 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 100만원 규모의 소액 대출이나, 연 이자율 6800%로 피해액이 급증할 수 있어 총 피해액은 미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>호주 고객 다수 (85% 이상)</t>
+          <t>최소 62명 이상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>호주 법원, 바이낸스에 1,000만 달러 벌금 폭탄... 소비자 보호 의무 위...</t>
+          <t>연 이자율 6800% '이실장' 주의보…2030 겨냥 피해 속출</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/227100</t>
+          <t>https://economist.co.kr/article/view/ecn202603290014</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-28 00:31:04.623900+00:00</t>
+          <t>2026-03-29 12:29:26.618629+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>이 실장 일당</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>한국거래소 배상심의위원회 구성 및 손해배상 방안 논의 중</t>
+          <t>금융감독원 소비자경보 '경고' 발령, 피해 신고 급증</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제 조치를 하루 만에 번복하고 재지정하면서 해당 종목 투자자들이 손해를 입게 되었습니다. 이에 한국거래소는 투자자 손해배상 방안 마련을 위해 중립적인 외부 전문가로 구성된 배상심의위원회를 운영할 예정입니다.</t>
+          <t>연 6800% 초고금리 대출과 불법 추심을 일삼는 온라인 불법사금융업자 '이 실장' 일당에 대한 피해가 급증하고 있다. 금융감독원은 소비자경보 '경고'를 발령했으며, 2030대 청년층을 중심으로 62건의 피해 신고가 접수되었다. 이들은 조직적으로 대출 중개, 실행, 추심을 분업하며 불법 담보 요구 및 돌림 대출 수법을 사용했다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>한국거래소의 관리종목 해제 번복으로 인한 투자자 피해는 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 충분한 자력을 갖춘 기관입니다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상심의위원회를 구성하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>불법 사채업자 '이 실장' 일당의 연 6800% 초고금리 대출 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 비교적 명확합니다(1). 올해 들어 62건의 피해 신고가 집계되고 빠르게 늘고 있어 집단적 피해가 발생했으며(3), 금융감독원이 소비자경보 '경고'를 발령하고 조직적 범죄 정황을 설명하여 증거 확보가 용이하고 공적 절차가 진행 중입니다(5, 6). 비록 상대방의 자력 확보가 불확실할 수 있으나, 조직적인 범죄 정황과 다수의 피해자 발생은 집단 소송 및 수사기관의 적극적인 개입을 통한 자산 추적 및 회수 가능성을 높여 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 대출금 100만 원, 연 6800% 초고금리. 총 피해액 미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>62건 신고 (급증 추세)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>에스씨엠생명과학 관리종목 해제 번복 거래소...결국  배상심의위원회...</t>
+          <t>불법사채업자 ‘이 실장’ 주의보…2030 노린 6800% 초고금리 덫</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260327500284</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260329/133630429/1</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:02.532333+00:00</t>
+          <t>2026-03-29 12:20:53.137861+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>서울경제</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>금감원 경고 및 언론사 내부 문제 제기 지속</t>
+          <t>워싱턴주 소송 제기, 네바다주 임시 금지명령, 연방대법원 판단 가능성</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>서울경제 기자가 112억 원 규모의 선행매매를 저질렀음에도 금감원 경고 이후에도 소속 언론사가 대리 송출을 지속했다는 의혹이 제기되었습니다. 이는 언론사의 관리 감독 소홀 및 잠재적 공모 가능성을 시사하며, 다수의 투자자에게 피해를 입혔을 가능성이 있습니다. 이 사건은 금융 시장의 공정성을 해치는 중대한 위반으로 보입니다.</t>
+          <t>미 워싱턴주가 예측시장 플랫폼 칼시를 상대로 '예측시장'을 표방하면서도 주법을 위반한 도박 상품을 제공하고 있다며 소송을 제기했습니다. 앞서 네바다주에서도 칼시에 대해 스포츠·선거·엔터테인먼트 관련 계약 판매를 중단하도록 하는 임시 금지명령이 내려진 바 있습니다. 칼시 측은 자사 상품이 연방 규제를 받는 파생상품이라고 반박하며, 이번 분쟁은 미 연방대법원까지 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기자의 112억 선행매매는 상대방 책임이 명확하며(조건 1), 금감원 경고는 강력한 증거(조건 5)이자 공적 절차 진행 중(조건 6)임을 보여줍니다. 소송 상대방인 서울경제는 자력이 충분한 대기업(조건 2)이며, 피해 규모가 큽니다(조건 4). 이 사건은 소송금융 투자에 매우 적합합니다.</t>
+          <t>워싱턴주가 칼시를 '위장 도박'으로 제소하여 상대방 책임이 명확하게 특정되고(조건 1), 네바다주에서도 임시 금지명령이 내려지는 등 공적 절차가 진행 중이며(조건 6), 주 정부의 제소인 만큼 증거 확보 가능성이 높습니다(조건 5). 칼시는 연방 규제를 받는 파생상품이라고 반박하는 플랫폼 기업으로 자력도 충분할 것으로 예상됩니다(조건 2).</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>112억 원 (기자의 선행매매 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>112억 선행매매 기자, 금감원 경고에도 서울경제 '대리 송출' 지속</t>
+          <t>미 워싱턴주, 칼시 제소…예측시장 '위장 도박' 주장</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333376</t>
+          <t>https://www.tokenpost.kr/news/breaking/344248</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-28 00:17:41.722411+00:00</t>
+          <t>2026-03-29 00:30:29.689878+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>한국거래소의 손해배상 방안 마련 착수, 외부 전문가 위원회 구성 예정</t>
+          <t>항소심 판결</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학 시장조치 오류로 피해를 본 투자자들을 대상으로 손해배상 방안 마련에 착수했다. 거래소는 배상 기준의 객관성과 공정성을 확보하기 위해 외부 전문가로 구성된 위원회를 통해 세부 방안을 마련할 예정이다.</t>
+          <t>삼성증권 배당오류 사건과 관련하여 투자자 A씨가 제기한 손해배상 청구 소송에서 서울중앙지법 민사항소2-3부가 삼성증권의 배상 책임을 인정하고 2천800만원을 지급하라고 판결했다. 이는 1심 판결을 뒤집은 것으로, 삼성증권은 배당오류로 인한 투자자 피해에 대해 배상할 책임이 있다는 취지이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 한국거래소 스스로 시장조치 오류를 인정하고 투자자 배상 방안 마련에 착수했으며, 공공기관으로서 자력이 충분하고 다수 투자자의 피해가 예상됩니다.</t>
+          <t>상대방(삼성증권)의 책임이 법원 판결로 명확히 인정되었고, 자력이 충분한 대기업이다. (적합 조건 1, 2) '배당오류 사건'은 다수의 투자자에게 영향을 미친 집단적 피해 성격을 가지며, 이미 1심 및 항소심 판결이 진행되어 증거가 충분하다. (적합 조건 3, 5)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 2천800만원 (청구액 6천만원대), 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (A씨 외)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>한국거래소 “에스씨엠생명과학 시장조치 오류 투자자 배상 착수”</t>
+          <t>삼성증권 배당오류 사건…법원, 피해 투자자에 2천800만원 배상 명령</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/stock_general/2026/03/27/5O3OBIHOT5FURK3QO4ND3FH26U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861876</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-27 12:59:18.335914+00:00</t>
+          <t>2026-03-29 00:27:06.561034+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>한국거래소 배상심의위원회 설치 및 손해배상 기준 확정 예정</t>
+          <t>2심에서 1심과 동일하게 원고 승소 판결</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>한국거래소가 코스닥 상장사 에스씨엠생명과학의 관리종목 해제 공시를 잘못 내보내 주가가 급등락하며 투자자들이 손해를 입었습니다. 거래소는 이에 대한 투자자 손해배상을 위해 외부 전문가로 구성된 '배상심의위원회'를 설치하고 4월 초순까지 손해배상 기준을 확정할 예정이라고 밝혔습니다.</t>
+          <t>삼성증권의 '유령주식' 배당오류로 피해를 본 투자자 A씨가 제기한 손해배상 소송에서 2심 재판부도 삼성증권이 A씨에게 2800만여원을 지급하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고 책임이 인정되었다. 이 사건은 과거 삼성증권 유령주식 사태와 관련된 개별 소송으로 보인다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>한국거래소의 관리종목 해제 실수로 인한 책임이 명확하며(상대방 책임 명확), 한국거래소는 충분한 자력을 가진 기관입니다(상대방 자력 충분). 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해, 피해 규모 큼), 거래소 스스로 실수를 인정하고 배상 심의위 설치를 발표하여 증거가 명확합니다(증거 확보 가능). 또한, 거래소 자체적으로 배상심의위원회 설치 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
+          <t>삼성증권의 유령주식 배당오류로 인한 책임이 명확하며(적합 조건 1), 상대방인 삼성증권은 충분한 자력을 갖춘 대기업이다(적합 조건 2). 이미 1, 2심에서 원고 승소 판결이 나와 증거가 확보되었고(적합 조건 5), 해당 사건은 다수의 피해자를 발생시킨 집단적 성격이 있어 추가 소송 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800만여원 (A씨 개별), 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>1명 (A씨 개별), 전체 피해자 다수 추정</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>거래소, ‘관리종목 해제 실수’에 “손해배상 심의위 설치 예정”</t>
+          <t>삼성증권 '유령주식' 배당오류에 손해배상…2심 판단은</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704558?ref=naver</t>
+          <t>https://view.asiae.co.kr/article/2026032815532052349</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-27 12:59:10.414301+00:00</t>
+          <t>2026-03-28 12:41:02.236965+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>한국거래소의 손해배상안 확정 예정</t>
+          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학에 대한 시장조치 오류를 인정하고, 다음 달 초까지 투자자 손해배상안을 확정할 예정이라고 밝혔다. 이는 감사보고서상 법인세비용차감전계속사업손실(법차손) 관련 오류로 인해 발생한 사안으로, 다수의 투자자들이 피해를 입었을 것으로 예상된다.</t>
+          <t>2018년 삼성증권의 배당오류로 주가 하락 피해를 입은 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 손해배상 책임을 인정했습니다. 법원은 삼성증권이 내부 통제 제도를 갖추지 못하고 사후 대응을 잘못하여 주가 폭락을 야기했다고 지적하며, A씨에게 손해액의 50%인 2800여만 원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>한국거래소의 시장조치 오류로 인한 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관이다(적합 조건 2). '투자자 손해배상안'이라는 점에서 다수의 투자자들이 피해를 입었을 것으로 예상되며(적합 조건 3, 4), 거래소 스스로 오류를 인정하고 손해배상안을 확정하겠다고 밝혀 증거 확보 및 공적 절차 진행 중임이 확인된다(적합 조건 5, 6).</t>
+          <t>삼성증권의 배당오류로 인한 책임이 1심과 2심 법원에서 명확히 인정되었으며(상대방 책임 명확), 삼성증권은 자력이 충분한 대기업입니다(상대방 자력 충분). 주가 폭락으로 인해 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해), 법원 판결을 통해 증거가 확보되어 후속 소송 진행에 유리합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 투자자 손해액 상이, 전체 규모 미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>거래소, 에스씨엠생명과학 관리종목 지정 번복 손해보상안 내달 확정</t>
+          <t>2018년 삼성증권 배당오류…2심도  주가하락 손해 배상</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352726</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/28/2026032890088.html</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-27 12:59:04.276742+00:00</t>
+          <t>2026-03-28 12:40:11.340733+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>한국거래소 배상심의위원회 설치 및 손해배상 절차 마련 중</t>
+          <t>항소심 판결 재확인</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>한국거래소가 에스씨엠생명과학의 관리종목 해제 요건을 잘못 판단하여 공시하고 실제 해제하는 사고를 냈습니다. 이로 인해 해당 종목의 주가가 급등락을 겪었으며, 거래소는 담당자 실수를 인정하고 외부 전문가로 구성된 배상심의위원회를 설치하여 손해배상 기준과 절차를 마련할 예정입니다.</t>
+          <t>2018년 삼성증권 유령주식 사태로 약 6000만원의 손해를 입은 A씨가 제기한 손해배상 청구 소송에서, 법원이 삼성증권의 책임을 인정하여 손해액의 절반인 약 2800만원을 배상하라고 1심과 동일하게 판결했다. 이번 항소심 판결은 삼성증권의 책임을 재확인한 것이다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>한국거래소가 관리종목 해제 사고를 인정하고 배상심의위원회 설치를 발표하여 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관입니다(적합 조건 2). 다수의 투자자가 주가 급등락으로 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상 절차를 진행 중이므로 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
+          <t>삼성증권의 유령주식 사태에 대한 법원의 책임이 1심과 2심에서 일관되게 인정되어 상대방 책임이 명확하며(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). '유령주식 사태'는 다수의 피해자를 발생시킨 집단적 피해 사건으로 추가 소송 가능성이 높습니다(적합 조건 3). 이미 법원 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 6000만원 (A씨의 손해액)</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (본 기사는 1명에 대한 판결)</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>한국거래소  에스씨엠생명과학 사고, 배상심의위 설치예정</t>
+          <t>유령주식 사태 책임 인정 …법원, 삼성증권에 '손해 절반 배상' 재확인</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/27/2026032719204783156</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041276</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-27 12:58:57.734013+00:00</t>
+          <t>2026-03-28 12:38:48.878624+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>손해배상 소송 1심 패소 판결</t>
+          <t>항소심(2심) 배상 판결 선고</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>신한투자증권이 라임 사태와 관련하여 하나은행 등이 제기한 손해배상 소송 1심에서 패소했습니다. 이는 신한금융이 라임 사태 관련 법적 절차 및 보상을 마무리하는 과정의 일부로, 지난달 5일 1심 재판부의 판결이 있었습니다.</t>
+          <t>삼성증권 '유령주식' 사태와 관련하여 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권의 배상 책임이 인정되었습니다. 법원은 삼성증권이 A씨에게 2,800여만 원을 배상하라고 판결했습니다. 이는 2018년 삼성증권이 직원들에게 '유령주식'을 잘못 지급한 사건으로, 다수의 투자자에게 피해를 준 바 있습니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>신한투자증권이 라임 사태 관련 손해배상 소송 1심에서 패소하여 상대방 책임이 명확하며(적합 조건 1), 신한금융 계열사로 자력이 충분합니다(적합 조건 2). 라임 사태는 다수의 투자자에게 피해를 입힌 집단적 사건이며(적합 조건 3), 이미 1심 판결이 선고되어 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>대기업/금융기관인 삼성증권의 책임이 1심과 2심에서 모두 인정되어 명확하며(적합 조건 1, 5), 배상 능력이 충분합니다(적합 조건 2). '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높아 집단적 피해 가능성이 있으며(적합 조건 3), 이미 2심 판결이 나와 향후 유사 사건의 소송금융 투자에 긍정적인 선례가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 2,800여만 원 (전체 피해 규모 미상)</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 외 다수 투자자</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>라임사태 출구 향하는 신한금융...법적 절차, 보상 등 마무리 수순</t>
+          <t>삼성증권 '유령주식' 사태…2심도 배상 판결</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>mbnmoney.mbn.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352524</t>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005799699</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-27 12:53:01.335203+00:00</t>
+          <t>2026-03-28 12:38:03.320229+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, 우리은행, NH농협은행, 카카오뱅크, 케이뱅크, 토스뱅크</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>국회 정무위원회 소속 의원이 문제 제기 및 피해자 지원 기금 조성 촉구</t>
+          <t>2심 판결 선고</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>전세사기 피해가 극심했던 2023~2024년, 주요 시중은행 및 인터넷전문은행은 전세대출 이자이익으로 연간 6조원 이상을 거두며 역대 최대 실적을 기록했습니다. 수만 명의 전세사기 피해자들이 수조 원의 보증금을 돌려받지 못해 고통받는 동안, 은행들은 보증기관의 보증 덕분에 위험 부담 없이 안정적인 이익을 확보했습니다. 이에 국회에서는 은행권의 막대한 이익에 상응하는 사회적 책임을 요구하며 전세사기 피해자 지원 기금 조성을 촉구하고 있습니다.</t>
+          <t>삼성증권의 '유령 주식' 배당 사고로 피해를 입은 투자자 A씨가 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정하며 2800만여 원을 배상하라고 판결했다. 이는 1심과 동일한 판단으로, 삼성증권의 배당 사고로 인한 투자자 피해에 대한 법원의 입장을 재확인했다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>주요 시중은행 및 인터넷전문은행은 막대한 자력을 보유하고 있으며(상대방 자력 충분), 2만 건 이상의 전세사기 사고와 수조 원대의 피해가 발생하여 집단적 피해 및 피해 규모가 큽니다. 국회 의원이 확보한 공식 자료가 증거로 존재하며(증거 확보 가능), 국회 차원의 문제 제기 및 기금 조성 촉구 등 공적 절차가 진행 중입니다. 은행의 직접적인 사기 책임은 아니지만, 위기 상황에서 이익을 독점하고 사회적 책임을 다하지 않았다는 점에서 법적, 도의적 책임론이 제기될 수 있습니다.</t>
+          <t>삼성증권의 책임이 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방인 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 배당 사태는 다수의 투자자에게 피해를 입힌 집단적 성격의 사건이며(적합 조건 3), 이미 법원의 판단을 통해 증거가 확보되었다(적합 조건 5). 개별 소송의 피해액도 수천만원대로 적지 않다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>2023년 4조5570억원, 2024년 4조9180억원 (전세보증금반환보증 사고 금액)</t>
+          <t>A씨 기준 2800만여 원 (승소액), 사태 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>2023년 2만65건, 2024년 2만2520건 (전세보증금반환보증 사고 건수)</t>
+          <t>다수의 투자자 (사태 전체)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>(단독)전세사기 피크 때 우리·신한은행 전세대출 이익 상승폭 최대</t>
+          <t>삼성증권 ‘유령 주식’ 배당 사태…2심 “주가 폭락 손해 배상해야”</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1295643&amp;inflow=N</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/28/JV3SFSGRDVAWLJH2SVHR2UVJNQ/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-27 00:21:56.797646+00:00</t>
+          <t>2026-03-28 12:36:00.288415+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>손해배상소송 1심 판결</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>하나은행이 신한투자증권과 라임자산운용 등을 상대로 제기한 손해배상소송에서 재판부가 신한투자증권과 임우일 전 신한투자증권 PBS사업본부장에게 327억9197만원을 배상하라고 판결했다. 이는 라임펀드 판매로 인한 손해를 원인으로 한다.</t>
+          <t>삼성증권의 '주식 배당오류 사태'와 관련하여 투자자 A씨가 제기한 손해배상 청구 소송 항소심에서 1심과 같이 삼성증권이 A씨에게 2800여만원을 지급하라는 판결이 나왔다. A씨는 배당오류로 인한 주가 하락의 손해를 주장했으며, 2021년 9월 1심에서도 승소했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>신한투자증권이라는 자력 있는 대기업이 피고이며, 라임펀드 판매로 인한 손해배상 책임이 재판부 판결로 인정되어 명확하다. 피해 금액도 327억 원 이상으로 매우 크다. 이미 판결이 선고되어 증거가 충분히 확보된 상태이다.</t>
+          <t>삼성증권의 '주식 배당오류 사태'는 상대방의 책임이 명확하고(적합 조건 1), 삼성증권은 충분한 자력을 가진 대기업이다(적합 조건 2). 이미 1심과 2심에서 투자자에게 유리한 판결이 나왔으며(적합 조건 5), 해당 사태는 다수의 피해자가 발생한 집단적 피해 사건으로 유사 소송 발굴 가능성이 높다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>327억9197만원</t>
+          <t>2800여만원</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>진옥동, 2029년까지 신한금융 회장 자리 지킨다…2기 체제 본격화</t>
+          <t>삼성증권 '주식 배당오류' 사태…2심도 투자자 손들어줘</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>newsquest.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263804</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352756</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-26 13:03:29.531587+00:00</t>
+          <t>2026-03-28 12:34:19.033779+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>한화투자증권, 이베스트투자증권</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>서울남부지방법원 1심 판결</t>
+          <t>서울중앙지법 민사항소2-3부 2심 판결</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>한국증권금융이 2021년 한화투자증권과 이베스트투자증권을 상대로 CERCG 사태와 관련하여 200억 원 규모의 배상금 소송을 제기했습니다. 2023년 5월 서울남부지방법원은 두 회사에 98억 원 규모의 배상 판결을 선고했습니다.</t>
+          <t>2018년 삼성증권의 배당오류로 유령주식이 발행되고 주가가 폭락한 사건에 대해, 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 50% 인정하며 약 2,800만 원을 배상하라고 판결했습니다. 법원은 삼성증권의 내부 통제 미비와 사후 대응 실패를 지적했습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>대형 금융기관인 한화투자증권과 이베스트투자증권이 피고로, 상대방의 자력이 충분합니다 (적합 조건 2). 서울남부지방법원에서 98억 원 규모의 판결이 선고되었고, 원고는 200억 원의 배상금을 주장하는 등 피해 규모가 매우 큽니다 (적합 조건 4). 법원 판결이 있었다는 점에서 상대방의 책임이 어느 정도 인정되었을 가능성이 높습니다 (적합 조건 1).</t>
+          <t>상대방인 삼성증권의 책임이 2심 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업입니다(적합 조건 2). 배당오류로 인한 주가 폭락은 다수의 투자자에게 피해를 입혔을 가능성이 높으며(적합 조건 3), 법원 판결문 등 객관적 증거가 명확합니다(적합 조건 5). 이미 2심에서 투자자 승소 판결이 나와 다른 피해자들의 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>98억 원 (법원 판결), 200억 원 (원고 주장)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[Who Is ?] 장병호 한화투자증권 대표이사 사장</t>
+          <t>법원  삼성증권 배당오류…투자자 손해액 절반 배상하라</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434056</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5184611</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-26 00:44:51.970920+00:00</t>
+          <t>2026-03-28 12:33:17.388649+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>새마을금고</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금융기관의 지급정지 지연/거부 논란</t>
+          <t>한국거래소의 배상 절차 착수 및 외부 심의위 구성</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>가상자산 환급을 미끼로 한 투자사기 피해자가 카카오뱅크와 새마을금고에 지급정지를 요청했으나, 새마을금고는 '대가성 거래'를 이유로 초기 지급정지를 지연, 거부하여 논란이 되고 있습니다. 대법원 판례와 금융감독원 가이드라인은 투자사기에도 통신사기피해환급법 적용이 가능하다고 명시하고 있으며, 새마을금고 측도 초기 대응의 일관성 부족을 인정했습니다. 현재 경찰 수사가 진행 중입니다.</t>
+          <t>한국거래소가 관리종목 해제 과정에서 발생한 오류에 대해 배상 절차에 착수하고 외부 심의위원회를 구성했습니다. 이는 한국거래소의 책임이 인정되고 공적 절차가 진행 중임을 의미하며, 다수의 투자자에게 영향을 미쳤을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>새마을금고는 자력이 충분한 금융기관이며(적합 조건 2), 대법원 판례와 금융감독원 가이드라인에 따라 투자사기도 통신사기피해환급법 적용이 가능하므로 새마을금고의 초기 지급정지 거부에 대한 책임이 비교적 명확합니다(적합 조건 1, 5). 현재 경찰 수사가 진행 중이며(적합 조건 6), 유사 피해자가 다수 발생할 가능성이 있어 집단적 피해로 확대될 여지가 있습니다(적합 조건 3).</t>
+          <t>한국거래소(공공기관)의 명확한 책임(관리종목 해제 오류)이 인정되어 배상 절차에 착수했으며(적합 조건 1, 2, 5, 6), 외부 심의위 구성으로 공적 절차가 진행 중입니다. 주식 시장 관련 오류는 다수의 투자자에게 큰 피해를 야기할 가능성이 높아 집단적 피해 및 큰 피해 규모가 예상됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>카카오뱅크는 피해구제, 새마을금고는 거부...코인사기 피해 '엇갈린 대...</t>
+          <t>한국거래소, 관리종목 해제 오류 배상 착수…외부 심의위 구성</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216011</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=563913</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-26 00:24:48.437912+00:00</t>
+          <t>2026-03-28 12:32:13.130575+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>FIU의 영업정지 및 과태료 부과에 대한 빗썸의 행정소송 제기 및 집행정지 신청</t>
+          <t>2심 법원 판결 선고 (삼성증권 패소)</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특금법 위반으로 6개월 영업 일부정지 및 368억 원의 과태료 처분을 받았다. 빗썸은 이에 불복하여 행정소송을 제기하고 집행정지를 신청했으며, 이는 거래소의 책임 범위와 제재 기준을 가르는 중요한 분수령이 될 전망이다. FIU의 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성도 존재한다.</t>
+          <t>2018년 삼성증권의 '유령주식' 배당오류 사태로 주가가 폭락하여 손해를 본 투자자 A씨가 삼성증권을 상대로 제기한 손해배상 소송에서 2심 법원도 삼성증권의 책임을 인정, A씨에게 2천800여만원을 배상하라고 판결했다. 법원은 삼성증권의 내부 통제 미흡과 사후 대응 실패를 지적했으나, 직원들의 매도 행위로 인한 주가 하락 책임은 50%로 제한했다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 고강도 제재(영업정지 및 368억 원 과태료)는 빗썸의 특금법 위반 책임이 명확함을 보여주는 공적 증거이며(적합 조건 1, 5), 빗썸은 주요 가상자산 거래소로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 현재 FIU의 처분에 대한 빗썸의 행정소송이 진행 중이며(적합 조건 6), FIU 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성이 높습니다.</t>
+          <t>대기업인 삼성증권의 명확한 책임(배당오류 및 내부통제 미흡)이 2심 판결로 확인되었고, 주가 폭락으로 인한 다수 투자자 피해 가능성이 높으며, 법원 판결문 등 증거가 명확하여 소송금융 투자에 매우 적합함. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 2천800여만원, 전체 피해액 미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>A씨 외 다수 투자자</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>빗썸, 영업정지 제재 불복…FIU와 법정 공방 '눈길'</t>
+          <t>'유령주식' 배당오류로 손실… 삼성증권이 손배  판결</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97484</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603280068&amp;t=NN</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-25 13:01:21.343280+00:00</t>
+          <t>2026-03-28 12:31:05.752231+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>정안회계법인</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>증권선물위원회 제재 확정</t>
+          <t>2심 판결 유지 (항소심)</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>금융당국 증권선물위원회가 정안회계법인에 매출 감사절차 소홀을 이유로 손해배상 공동기금 10% 추가 적립 제재를 부과했다. 정안회계법인은 A사의 재무제표 감사 시 수익인식기준 검토 등 중요한 절차를 합리적 근거 없이 생략하거나 미흡하게 수행한 것으로 드러났다. 이번 조치는 한국공인회계사회 의결을 증선위가 확정하는 방식으로 이루어졌다.</t>
+          <t>2018년 삼성증권의 '유령 주식' 배당 오류 사태로 손해를 본 투자자가 제기한 손해배상 소송에서 2심 법원이 삼성증권의 책임을 인정하며 2800여만원을 배상하라고 판결했다. 법원은 삼성증권이 전자금융거래 안전 및 내부통제 의무를 다하지 못했다고 판단했다. 이 판결은 다른 피해 투자자들에게도 유사 소송의 가능성을 열어줄 수 있다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>정안회계법인의 감사 절차 소홀에 대해 증권선물위원회가 제재를 부과하여 상대방의 책임이 명확하며(적합 조건 1), 공적 절차가 이미 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 손해배상 공동기금 추가 적립 제재는 잠재적 피해자 보상 가능성을 높여 상대방의 자력도 충분하다고 볼 수 있습니다(적합 조건 2). 이는 향후 발생할 수 있는 손해배상 소송의 강력한 근거가 됩니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(적합 조건 1), 삼성증권은 자력이 충분한 대기업이다(적합 조건 2). '유령 주식' 사태는 다수의 투자자에게 영향을 미쳤으므로 집단적 피해 가능성이 높으며(적합 조건 3), 이번 2심 판결은 다른 피해자들에게도 유리한 선례가 될 수 있다. 이미 법원 판결이 존재하여 증거가 명확하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 소송 2800여만원 인정, 전체 피해 규모 미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (다수 투자자 예상)</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>증선위, 정안회계법인에 손배기금 10% 추가 적립 제재</t>
+          <t>2심 법원 “배당오류 삼성증권, 손해액 절반 배상해야”</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603251751343405</t>
+          <t>https://biz.heraldcorp.com/article/10704632?ref=naver</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-25 12:57:46.478517+00:00</t>
+          <t>2026-03-28 12:30:13.890413+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>점프 트레이딩</t>
+          <t>KB금융</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 손해배상 소송 제기, 점프 트레이딩 전면 부인</t>
+          <t>손해배상 책임 관련 충당부채 반영, 패소 시 고유재산 손실 가능성 공시</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 규모의 손해배상 소송을 제기하며 UST 디페깅 사태의 책임 공방이 확산되고 있다. 점프 트레이딩은 시장조작, 투자자 기망, 자기거래 혐의를 전면 부인하며 소송의 목적이 테라폼랩스의 SEC 벌금 회피라고 주장한다. 이번 소송은 UST 방어 거래의 성격과 '신사협정' 의혹, 비트코인 보유금 이동 경위 등을 쟁점으로 다툴 예정이다.</t>
+          <t>KB금융이 예상손실 충당부채 42억원을 인식하고 손해배상 책임 관련 충당부채를 반영했다고 공시했습니다. 이는 현재 진행 중인 일부 소송에서 패소할 경우 신탁재산 외 고유재산으로도 손실을 감당할 가능성이 있음을 시사하며, 금융당국의 개입 가능성도 언급되었습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방(점프 트레이딩)의 책임이 시장조작, 투자자 기망 등으로 명확히 주장되고 있으며, 대규모 기관 트레이딩 하우스로서 자력이 충분합니다. 테라 붕괴로 인한 400억달러 규모의 집단적 피해가 발생했고, 현재 40억달러 규모의 손해배상 소송이 진행 중입니다. 또한 SEC, CFTC 등 공적 절차가 이미 진행되었거나 진행 중이며, '신사협정' 등 구체적인 증거 쟁점이 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>KB금융은 대형 금융기관으로 배상 능력이 충분하며(적합 조건 2), 예상손실 충당부채 42억원을 인식하여 피해 규모가 상당합니다(적합 조건 4). 회사가 손해배상 책임 관련 충당부채를 반영하고 패소 시 고유재산 손실 가능성을 공시한 것은 상대방의 책임이 법적으로 다뤄지고 있으며, 스스로 패소 가능성을 인지하고 있음을 보여줍니다(적합 조건 1). 또한 금융당국의 언급이 있어 관련 공적 절차가 진행 중일 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>40억달러 (약 5조9880억원)</t>
+          <t>42억원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>다수 (테라 붕괴로 400억달러 가치 증발)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>점프 트레이딩, 40억달러 소송 전면 부인…UST 사태 책임 공방 확산</t>
+          <t>KB금융, 순익 5.8조 '역대급'…비은행 포트폴리오 강화는 진행형</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/343126</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127693</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-25 12:51:31.127777+00:00</t>
+          <t>2026-03-28 12:30:04.941099+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>신한금융지주, 신한은행</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>금융당국 중징계 및 국민연금의 주주총회 의결권 행사 등 라임사태 후속 조치 진행 중</t>
+          <t>대법원 심리 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>라임자산운용 펀드 환매 중단 사건으로 신한은행이 불완전판매 혐의로 금융당국 중징계를 받았으며, 1조6000억원대 피해와 4000명 이상의 피해자가 발생했습니다. 신한금융지주 최대 주주인 국민연금은 라임사태 징계를 이유로 진옥동 회장의 사내이사 선임에 반대 의결권을 행사하며 주주 견제를 강화하고 있습니다. 이는 라임사태의 여파가 현재까지 지속되고 있음을 보여줍니다.</t>
+          <t>2018년 삼성증권의 '유령주식 배당' 사고로 주가가 급락하며 피해를 본 개인투자자 A씨가 삼성증권을 상대로 손해배상 소송을 제기했습니다. 1심과 2심 법원은 삼성증권의 책임을 50% 인정하여 A씨에게 약 2852만원을 배상하라고 판결했으며, 현재 삼성증권이 대법원에 상소하여 심리가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>신한은행의 라임펀드 불완전판매로 금융당국 중징계가 있었고, 1조6000억원대 대규모 환매 중단으로 4000명 넘는 피해자가 발생했습니다. 상대방(신한금융지주, 신한은행)은 자력이 충분한 대기업/금융기관이며, 금융당국의 조사 결과 등 객관적 증거가 존재합니다. 이는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행' 조건에 모두 해당합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(1심, 2심 판결), 삼성증권은 자력이 충분한 대기업입니다. 유령주식 배당 사고로 다수의 개인투자자가 피해를 입었을 가능성이 높으며, 이미 2심까지 진행되어 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>1조6000억원대</t>
+          <t>A씨 약 5705만원 (개별 피해액), 총 피해액 미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>4000명 이상</t>
+          <t>미상 (다수의 개인투자자)</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'라임사태 경징계' 신한 진옥동에 또 반대표…국민연금, 본격 견제 시작...</t>
+          <t>삼성증권, '유령배당' 사태 개미에 손해배상…2심 판단은?[법대로]</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032404833.html</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567344</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-25 00:19:05.887140+00:00</t>
+          <t>2026-03-28 12:29:24.624476+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>블루올</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 처분에 대한 행정소송 및 집행정지 신청</t>
+          <t>주주들이 블루올을 상대로 집단소송 제기</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)이 부과한 영업 일부정지 6개월과 과태료 368억 원 처분에 불복하여 행정소송을 제기했다. 빗썸은 특금법상 미신고 가상자산사업자와의 거래금지 의무, 고객확인의무, 거래제한 의무 등을 총 665만 건 위반했다는 이유로 제재를 받았다. 빗썸은 제재 집행정지도 함께 신청했으며, 재판 과정에서 입장을 소명할 계획이다.</t>
+          <t>블루올의 사모대출 펀드 환매 봉쇄로 인해 투자자들의 6.9조원 규모 자금이 묶였다. 주주들은 블루올이 유동성 압박 실태를 제대로 공시하지 않았다며 집단소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)이 빗썸에 665만 건의 특금법 위반을 이유로 368억 원의 과태료와 6개월 영업 일부정지 처분을 내린 것은 상대방 책임이 명확하며(적합 조건 1, 5, 6), 빗썸은 자력이 충분한 대기업이다(적합 조건 2). 비록 현재는 빗썸이 FIU 처분에 불복하여 행정소송을 제기한 상황이지만, 665만 건에 달하는 위반 규모는 다수의 피해자가 발생했을 가능성을 시사하며(적합 조건 3, 4), 이는 향후 피해자들의 집단소송으로 이어질 수 있는 높은 잠재력을 가지고 있다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 블루올의 공시 의무 위반으로 인한 책임이 명확하며, 6.9조원 규모의 대규모 피해가 발생하여 다수의 주주들이 이미 집단소송을 제기한 상태이다. 공시 자료 등을 통해 증거 확보 가능성도 높다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6.9조원</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>665만건 위반 관련 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>빗썸, ‘영업 일부정지 6개월’ 제재 불복…행정소송 제기</t>
+          <t>사모대출 펀드 환매 봉쇄…투자자 6.9조원 묶인 이유</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10701818?ref=naver</t>
+          <t>https://www.g-enews.com/view.php?ud=2026032721262284072bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:53.969630+00:00</t>
+          <t>2026-03-28 00:34:55.275350+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>바이낸스</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>FIU의 행정처분(영업정지 및 과태료) 부과 및 빗썸의 취소소송 제기</t>
+          <t>호주 법원에서 바이낸스에 대한 ASIC 소송 판결 선고 및 벌금 부과</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 6개월 일부 영업정지 및 368억 원의 과태료 처분을 받자 이에 대한 취소소송을 제기했습니다. FIU는 빗썸이 특정금융정보법상 고객확인 의무 등 665만 건을 위반했다고 밝혔으며, 이는 국내 가상자산 거래소에 부과된 제재 중 최고 수준입니다.</t>
+          <t>호주 법원이 바이낸스가 호주 고객의 85% 이상을 도매 투자자로 잘못 분류하여 보호 장치 없이 고위험 상품에 노출시킨 것에 대해 1,000만 달러의 벌금을 부과했다. 이는 호주 증권투자위원회(ASIC)가 제기한 소송에 따른 판결이다. 이번 판결은 바이낸스의 소비자 보호 의무 위반을 명확히 인정했다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특정금융정보법 위반 사실(665만 건)이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 빗썸은 대형 가상자산 거래소로서 충분한 자력을 보유합니다(적합 조건 2). 위반 내용이 고객확인 의무 등 다수 고객에게 영향을 미쳐 집단적 피해 발생 가능성이 높고(적합 조건 3), 이미 FIU의 행정처분(영업정지 및 과태료)이 진행된 상태입니다(적합 조건 6).</t>
+          <t>호주 법원의 판결로 바이낸스의 소비자 보호 의무 위반 및 책임이 명확히 인정되었고(적합 조건 1, 5), 바이낸스는 자력이 충분한 대형 글로벌 기업입니다(적합 조건 2). 호주 고객의 85% 이상이 잘못 분류되어 고위험 상품에 노출된 집단적 피해이며(적합 조건 3), 1,000만 달러의 벌금 부과에서 알 수 있듯이 피해 규모도 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>호주 고객 다수 (85% 이상)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>빗썸, 6개월 일부 영업정지 취소소송… 추가로 살펴볼 부분 있어</t>
+          <t>호주 법원, 바이낸스에 1,000만 달러 벌금 폭탄... 소비자 보호 의무 위...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6490371?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324061918</t>
+          <t>http://coinreaders.com/227100</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-24 13:12:36.023777+00:00</t>
+          <t>2026-03-28 00:31:04.623900+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>대신증권 전현직 이사들</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>경제개혁연대 주주대표소송 진행 중</t>
+          <t>한국거래소 배상심의위원회 구성 및 손해배상 방안 논의 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>증권사 CEO 연임 동향을 다룬 기사 말미에, 대신증권 양홍석 부회장의 재선임 안건에 대해 국민연금이 라임 사태 관련 내부통제 미흡을 이유로 반대 의견을 행사했음이 언급되었다. 경제개혁연대는 이미 양 부회장을 포함한 전현직 이사들을 상대로 1063억원 규모의 주주대표소송을 제기한 상태이다.</t>
+          <t>한국거래소가 에스씨엠생명과학의 관리종목 지정 해제 조치를 하루 만에 번복하고 재지정하면서 해당 종목 투자자들이 손해를 입게 되었습니다. 이에 한국거래소는 투자자 손해배상 방안 마련을 위해 중립적인 외부 전문가로 구성된 배상심의위원회를 운영할 예정입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>대신증권 전현직 이사들의 내부통제 미흡으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대신증권은 자력이 충분한 대기업이다(적합 조건 2). 라임 사태 관련 주주대표소송으로 집단적 피해(적합 조건 3)가 발생했으며, 피해 규모가 1063억원으로 매우 크다(적합 조건 4). 이미 경제개혁연대에 의해 주주대표소송이 제기되어 사건의 구체성이 높다(적합 조건 6).</t>
+          <t>한국거래소의 관리종목 해제 번복으로 인한 투자자 피해는 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 충분한 자력을 갖춘 기관입니다(적합 조건 2). 다수의 투자자가 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상심의위원회를 구성하여 공적 절차가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>1063억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>실적 낸 증권사 대표 연임 행진…NH투자증권은 대표 선임 왜 미루나</t>
+          <t>에스씨엠생명과학 관리종목 해제 번복 거래소...결국  배상심의위원회...</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2568690</t>
+          <t>https://www.asiatime.co.kr/article/20260327500284</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-24 12:52:11.818606+00:00</t>
+          <t>2026-03-28 00:28:02.532333+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>금융기관 (은행)</t>
+          <t>서울경제</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>정부의 금융기관 책임 강화 요구 및 은행의 보이스피싱 보험 상품 출시</t>
+          <t>금감원 경고 및 언론사 내부 문제 제기 지속</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하자, 은행들이 60세 이상 고령층을 대상으로 보이스피싱 피해를 최대 1천만 원까지 보상하는 무료 보험 상품을 출시하고 있습니다. 고령층을 대상으로 한 보이스피싱 피해는 최근 5년간 두 배 가까이 증가했으며, 연간 2천 건 이상 발생하고 있습니다.</t>
+          <t>서울경제 기자가 112억 원 규모의 선행매매를 저질렀음에도 금감원 경고 이후에도 소속 언론사가 대리 송출을 지속했다는 의혹이 제기되었습니다. 이는 언론사의 관리 감독 소홀 및 잠재적 공모 가능성을 시사하며, 다수의 투자자에게 피해를 입혔을 가능성이 있습니다. 이 사건은 금융 시장의 공정성을 해치는 중대한 위반으로 보입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>은행은 대기업/금융기관으로 자력이 충분합니다. 60대 이상 고령층의 보이스피싱 피해가 연간 수천 건 이상 발생하며 집단적 피해 양상을 보이고, 개별 피해액도 수백~수천만 원에 달해 피해 규모가 큽니다. 특히 정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하며 대책 마련을 주문한 점은 금융기관의 책임론에 힘을 실어줄 수 있어, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
+          <t>기자의 112억 선행매매는 상대방 책임이 명확하며(조건 1), 금감원 경고는 강력한 증거(조건 5)이자 공적 절차 진행 중(조건 6)임을 보여줍니다. 소송 상대방인 서울경제는 자력이 충분한 대기업(조건 2)이며, 피해 규모가 큽니다(조건 4). 이 사건은 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>개별 건당 수백~수천만 원</t>
+          <t>112억 원 (기자의 선행매매 규모)</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>연간 수천 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>보이스피싱 당하면 1천만 원 보장 …60세 이상 100만 명까지 무료 보험</t>
+          <t>112억 선행매매 기자, 금감원 경고에도 서울경제 '대리 송출' 지속</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183788</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333376</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-24 12:42:23.159403+00:00</t>
+          <t>2026-03-28 00:17:41.722411+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>주요 시중은행 및 금융기관</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>금융당국의 제재 및 과징금 부과 절차 진행 중, 은행권의 행정소송 검토</t>
+          <t>한국거래소의 손해배상 방안 마련 착수, 외부 전문가 위원회 구성 예정</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태로 인해 주요 시중은행들이 불완전 판매 책임으로 금융당국의 제재 및 과징금 부과 절차를 겪고 있습니다. 은행들은 자율배상을 진행 중이며, 제재 수위 확정 시 행정소송을 검토하는 등 법적 대응 가능성을 열어두고 있습니다. 이는 다수의 투자자가 입은 대규모 피해에 대한 소송금융 투자 기회를 시사합니다.</t>
+          <t>한국거래소가 에스씨엠생명과학 시장조치 오류로 피해를 본 투자자들을 대상으로 손해배상 방안 마련에 착수했다. 거래소는 배상 기준의 객관성과 공정성을 확보하기 위해 외부 전문가로 구성된 위원회를 통해 세부 방안을 마련할 예정이다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 (1) 은행권의 불완전 판매 책임이 명확히 제기되고 있으며, (2) 상대방인 주요 시중은행의 자력이 충분합니다. 또한 (3) 수만 명의 투자자가 (4) 수조원 규모의 피해를 입어 집단적 피해 및 대규모 피해에 해당하며, (6) 금융당국의 제재 및 과징금 부과 절차가 진행 중인 공적 절차가 있습니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 한국거래소 스스로 시장조치 오류를 인정하고 투자자 배상 방안 마련에 착수했으며, 공공기관으로서 자력이 충분하고 다수 투자자의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>수조원 규모 (개별 투자자 수억~수십억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[금융이슈] 홍콩 ELS 사태 후폭풍...은행권, 자율배상 이어 과징금까지...</t>
+          <t>한국거래소 “에스씨엠생명과학 시장조치 오류 투자자 배상 착수”</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298172</t>
+          <t>https://biz.chosun.com/stock/stock_general/2026/03/27/5O3OBIHOT5FURK3QO4ND3FH26U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-24 00:43:13.845475+00:00</t>
+          <t>2026-03-27 12:59:18.335914+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>4대 은행</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>공정위 과징금 부과 및 은행들의 행정소송 진행 중</t>
+          <t>한국거래소 배상심의위원회 설치 및 손해배상 기준 확정 예정</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>공정거래위원회가 4대 은행에 LTV 사건과 관련하여 2720억 원의 과징금을 부과했으나, 검찰 고발은 하지 않았습니다. 은행들은 이에 불복하여 행정소송을 제기했으며, 전날이 제소 기한이었습니다. 이 사건은 2021년에 발생한 것으로 알려졌습니다.</t>
+          <t>한국거래소가 코스닥 상장사 에스씨엠생명과학의 관리종목 해제 공시를 잘못 내보내 주가가 급등락하며 투자자들이 손해를 입었습니다. 거래소는 이에 대한 투자자 손해배상을 위해 외부 전문가로 구성된 '배상심의위원회'를 설치하고 4월 초순까지 손해배상 기준을 확정할 예정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>4대 은행이라는 대기업이 피고가 될 수 있으며(적합 조건 2), 공정위가 2720억 원의 과징금을 부과한 것은 은행들의 책임이 비교적 명확함을 시사합니다(적합 조건 1). 공정위의 과징금 부과 결정은 객관적인 조사 결과 및 증거를 바탕으로 하며(적합 조건 5), 이미 공정위 절차가 진행 중입니다(적합 조건 6). 'LTV 사건'의 특성상 다수의 고객에게 집단적 피해가 발생했을 가능성이 높고(적합 조건 3), 과징금 규모로 미루어 피해 규모도 클 것으로 추정됩니다(적합 조건 4).</t>
+          <t>한국거래소의 관리종목 해제 실수로 인한 책임이 명확하며(상대방 책임 명확), 한국거래소는 충분한 자력을 가진 기관입니다(상대방 자력 충분). 다수의 투자자가 피해를 입었을 가능성이 높고(집단적 피해, 피해 규모 큼), 거래소 스스로 실수를 인정하고 배상 심의위 설치를 발표하여 증거가 명확합니다(증거 확보 가능). 또한, 거래소 자체적으로 배상심의위원회 설치 등 공적 절차가 진행 중입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>4대 은행 LTV 사건… 과징금 2720억인데 檢 고발 없는 이유는</t>
+          <t>거래소, ‘관리종목 해제 실수’에 “손해배상 심의위 설치 예정”</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/24/H6WMIGHU2RHDBNYKJZCT2ERUTM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://biz.heraldcorp.com/article/10704558?ref=naver</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-24 00:37:10.940970+00:00</t>
+          <t>2026-03-27 12:59:10.414301+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>삼성생명</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>집단소송 및 국회 입법 압박 예상</t>
+          <t>한국거래소의 손해배상안 확정 예정</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>삼성생명이 보유한 삼성전자 주식의 평가익 100조 원과 관련하여 계약자 배당 문제가 제기될 수 있다는 칼럼 내용입니다. 과거 유배당 소송에서 삼성생명이 승소한 전제가 있었으나, 현재 '집단소송'과 '국회의 입법 압박' 가능성이 언급되고 있습니다.</t>
+          <t>한국거래소가 에스씨엠생명과학에 대한 시장조치 오류를 인정하고, 다음 달 초까지 투자자 손해배상안을 확정할 예정이라고 밝혔다. 이는 감사보고서상 법인세비용차감전계속사업손실(법차손) 관련 오류로 인해 발생한 사안으로, 다수의 투자자들이 피해를 입었을 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방인 삼성생명은 대기업으로 자력이 충분하며(적합 조건 2), '집단소송' 언급으로 다수의 계약자 피해가 예상됩니다(적합 조건 3). '삼성전자 평가익 100조'와 연관된 계약자 배당 문제로 피해 규모가 클 가능성이 높고(적합 조건 4). 또한, '국회의 입법 압박' 가능성이 언급되어 공적 절차 진행의 조짐이 보입니다(적합 조건 6).</t>
+          <t>한국거래소의 시장조치 오류로 인한 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관이다(적합 조건 2). '투자자 손해배상안'이라는 점에서 다수의 투자자들이 피해를 입었을 것으로 예상되며(적합 조건 3, 4), 거래소 스스로 오류를 인정하고 손해배상안을 확정하겠다고 밝혀 증거 확보 및 공적 절차 진행 중임이 확인된다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 (삼성생명 계약자)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>[박종면칼럼] 삼성생명 보유 삼성전자 평가익 100조…삼성이 할일</t>
+          <t>거래소, 에스씨엠생명과학 관리종목 지정 번복 손해보상안 내달 확정</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657370</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352726</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 00:35:02.332481+00:00</t>
+          <t>2026-03-27 12:59:04.276742+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>서울시 민생사법경찰국 수사 및 예방 캠페인 진행 중</t>
+          <t>한국거래소 배상심의위원회 설치 및 손해배상 절차 마련 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>서울시가 청소년을 표적으로 하는 불법 대리입금 범죄를 막기 위해 예방 캠페인과 수사를 강화한다. 불법 대리입금은 청소년에게 소액을 빌려주고 법정 최고 이자율을 훨씬 넘는 초고금리 수고비와 지각비를 부과하는 불법 사금융 행위로, 개인정보 유출 피해까지 발생하고 있다. 서울시는 3개 수사반을 편성해 SNS 광고 계정을 추적하고 불법 대부 행위자를 적발할 방침이다.</t>
+          <t>한국거래소가 에스씨엠생명과학의 관리종목 해제 요건을 잘못 판단하여 공시하고 실제 해제하는 사고를 냈습니다. 이로 인해 해당 종목의 주가가 급등락을 겪었으며, 거래소는 담당자 실수를 인정하고 외부 전문가로 구성된 배상심의위원회를 설치하여 손해배상 기준과 절차를 마련할 예정입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하며(불법 대부 행위), 서울시 민생사법경찰국이 3개 수사반을 편성하여 SNS 계정 추적 및 수사를 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중이다. 청소년을 대상으로 한 집단적 피해가 발생하고 있어 잠재적 피해자 수가 많을 것으로 예상된다. 다만, 개별 대부업자의 자력은 낮을 수 있다.</t>
+          <t>한국거래소가 관리종목 해제 사고를 인정하고 배상심의위원회 설치를 발표하여 상대방 책임이 명확하며(적합 조건 1), 한국거래소는 자력이 충분한 기관입니다(적합 조건 2). 다수의 투자자가 주가 급등락으로 피해를 입었을 가능성이 높고(적합 조건 3), 거래소 스스로 배상 절차를 진행 중이므로 객관적 증거가 확보되어 있습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>'해치'로 청소년 불법 대리입금 차단…서울시, '3개 수사반 SNS 추적</t>
+          <t>한국거래소  에스씨엠생명과학 사고, 배상심의위 설치예정</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01607206645386272</t>
+          <t>https://www.mt.co.kr/stock/2026/03/27/2026032719204783156</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-23 00:19:10.315148+00:00</t>
+          <t>2026-03-27 12:58:57.734013+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>홍콩 ELS 판매 주요 은행</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>금감원 제재심 및 금융위 과징금 논의 진행 중, 은행 자율배상 진행 중</t>
+          <t>손해배상 소송 1심 패소 판결</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>금융감독원이 홍콩 ELS 불완전판매 사태와 관련하여 은행권에 수조원대 과징금을 부과할 예정이며, 금융소비자보호법 초기 시행 및 은행의 자율배상 노력을 감안해 감경을 고려하고 있습니다. 은행권은 이미 1조3000억원을 자율배상에 투입했으며, 과징금 규모에 따라 소송 가능성도 제기되고 있습니다.</t>
+          <t>신한투자증권이 라임 사태와 관련하여 하나은행 등이 제기한 손해배상 소송 1심에서 패소했습니다. 이는 신한금융이 라임 사태 관련 법적 절차 및 보상을 마무리하는 과정의 일부로, 지난달 5일 1심 재판부의 판결이 있었습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (금감원 불완전판매 제재), 상대방에게 자력이 충분함 (주요 시중은행), 집단적 피해 (대규모 불완전판매 사태), 피해 규모가 큼 (수조원대 자율배상 및 과징금), 증거가 있거나 확보 가능함 (금감원 조사 및 제재), 이미 공적 절차 진행 중 (금감원 제재심 및 금융위 과징금 논의). 모든 적합 조건에 해당하며, 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
+          <t>신한투자증권이 라임 사태 관련 손해배상 소송 1심에서 패소하여 상대방 책임이 명확하며(적합 조건 1), 신한금융 계열사로 자력이 충분합니다(적합 조건 2). 라임 사태는 다수의 투자자에게 피해를 입힌 집단적 사건이며(적합 조건 3), 이미 1심 판결이 선고되어 증거가 확보되고 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>수조원대 (은행 자율배상 1.3조원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>다수 (대규모 불완전판매)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>금감원, 홍콩ELS 과징금 감경 시사…  재발땐 선처 없다</t>
+          <t>라임사태 출구 향하는 신한금융...법적 절차, 보상 등 마무리 수순</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603221831355453</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1352524</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-22 12:55:28.527767+00:00</t>
+          <t>2026-03-27 12:53:01.335203+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>KB국민은행, 신한은행, 하나은행, 우리은행, NH농협은행, 카카오뱅크, 케이뱅크, 토스뱅크</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>집단소송 평결</t>
+          <t>국회 정무위원회 소속 의원이 문제 제기 및 피해자 지원 기금 조성 촉구</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작했다는 집단소송에서 배상해야 한다는 평결이 나왔습니다. 기관 투자자와 개인 투자자가 함께 제기한 소송으로, 머스크가 지불해야 할 금액은 수십억 달러에 이를 것으로 전망됩니다.</t>
+          <t>전세사기 피해가 극심했던 2023~2024년, 주요 시중은행 및 인터넷전문은행은 전세대출 이자이익으로 연간 6조원 이상을 거두며 역대 최대 실적을 기록했습니다. 수만 명의 전세사기 피해자들이 수조 원의 보증금을 돌려받지 못해 고통받는 동안, 은행들은 보증기관의 보증 덕분에 위험 부담 없이 안정적인 이익을 확보했습니다. 이에 국회에서는 은행권의 막대한 이익에 상응하는 사회적 책임을 요구하며 전세사기 피해자 지원 기금 조성을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>일론 머스크의 고의적 주가 조작에 대한 평결이 나왔으며 (상대방 책임 명확, 증거 확보 가능), 기관 및 개인 투자자들의 집단소송으로 피해 규모가 수십억 달러에 달할 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 일론 머스크는 충분한 자력을 가지고 있어 배상 가능성이 높습니다 (상대방 자력 충분).</t>
+          <t>주요 시중은행 및 인터넷전문은행은 막대한 자력을 보유하고 있으며(상대방 자력 충분), 2만 건 이상의 전세사기 사고와 수조 원대의 피해가 발생하여 집단적 피해 및 피해 규모가 큽니다. 국회 의원이 확보한 공식 자료가 증거로 존재하며(증거 확보 가능), 국회 차원의 문제 제기 및 기금 조성 촉구 등 공적 절차가 진행 중입니다. 은행의 직접적인 사기 책임은 아니지만, 위기 상황에서 이익을 독점하고 사회적 책임을 다하지 않았다는 점에서 법적, 도의적 책임론이 제기될 수 있습니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>2023년 4조5570억원, 2024년 4조9180억원 (전세보증금반환보증 사고 금액)</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>2023년 2만65건, 2024년 2만2520건 (전세보증금반환보증 사고 건수)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>일론 머스크, 트위터 인수 과정서 고의로 주가 조작…배상해야  평결</t>
+          <t>(단독)전세사기 피크 때 우리·신한은행 전세대출 이익 상승폭 최대</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298971?division=NAVER</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1295643&amp;inflow=N</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-22 12:37:22.498808+00:00</t>
+          <t>2026-03-27 00:21:56.797646+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>신한투자증권</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>주가 조작 혐의에 대한 불리한 평결</t>
+          <t>손해배상소송 1심 판결</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 주가 조작 혐의로 불리한 평결을 받았습니다. 기업 소송 전문가는 이번 판결이 말로 시장을 움직인 대가에 대한 분명한 메시지를 던진 것이라고 평가했습니다. 소송에 참여한 투자자들은 개인당 수천 달러의 보상을 받을 것으로 예상됩니다.</t>
+          <t>하나은행이 신한투자증권과 라임자산운용 등을 상대로 제기한 손해배상소송에서 재판부가 신한투자증권과 임우일 전 신한투자증권 PBS사업본부장에게 327억9197만원을 배상하라고 판결했다. 이는 라임펀드 판매로 인한 손해를 원인으로 한다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>일론 머스크의 주가 조작 혐의에 대한 불리한 평결이 나왔으므로 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인입니다(적합 조건 2). 또한 소송에 참여한 다수의 투자자들이 피해를 입었으며(적합 조건 3), 이미 평결이 나와 증거가 충분히 확보되고 법적 판단이 진행된 상태입니다(적합 조건 5).</t>
+          <t>신한투자증권이라는 자력 있는 대기업이 피고이며, 라임펀드 판매로 인한 손해배상 책임이 재판부 판결로 인정되어 명확하다. 피해 금액도 327억 원 이상으로 매우 크다. 이미 판결이 선고되어 증거가 충분히 확보된 상태이다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>개인당 수천 달러 (총액 미상)</t>
+          <t>327억9197만원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>'입'으로 움직인 시장의 대가…머스크, 트위터 주가 조작 혐의 불리한 ...</t>
+          <t>진옥동, 2029년까지 신한금융 회장 자리 지킨다…2기 체제 본격화</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75928</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=263804</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:56.920885+00:00</t>
+          <t>2026-03-26 13:03:29.531587+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>한화투자증권, 이베스트투자증권</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>서울남부지방법원 1심 판결</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터에 스팸·가짜 계정이 만연하다고 주장한 게시물로 인해 투자자들이 속아 피해를 입었다는 민사 집단소송에 직면했다. 기관 투자자와 개인 투자자들이 함께 제기한 이 소송으로 머스크는 수십억 달러를 배상해야 할 위기에 처했다.</t>
+          <t>한국증권금융이 2021년 한화투자증권과 이베스트투자증권을 상대로 CERCG 사태와 관련하여 200억 원 규모의 배상금 소송을 제기했습니다. 2023년 5월 서울남부지방법원은 두 회사에 98억 원 규모의 배상 판결을 선고했습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(머스크의 고의적 주가 조작 주장), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(기관 및 개인 투자자 집단소송)가 발생했고, 피해 규모가 매우 큼(수십억 달러 배상 위기). 현재 소송이 진행 중이다.</t>
+          <t>대형 금융기관인 한화투자증권과 이베스트투자증권이 피고로, 상대방의 자력이 충분합니다 (적합 조건 2). 서울남부지방법원에서 98억 원 규모의 판결이 선고되었고, 원고는 200억 원의 배상금을 주장하는 등 피해 규모가 매우 큽니다 (적합 조건 4). 법원 판결이 있었다는 점에서 상대방의 책임이 어느 정도 인정되었을 가능성이 높습니다 (적합 조건 1).</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>98억 원 (법원 판결), 200억 원 (원고 주장)</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>기관 투자자 및 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>머스크, 고의로 트위터 주가 조작 ⋯수십억 달러 배상 위기</t>
+          <t>[Who Is ?] 장병호 한화투자증권 대표이사 사장</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1951830</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434056</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-22 00:30:28.228991+00:00</t>
+          <t>2026-03-26 00:44:51.970920+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>새마을금고</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>집단소송 배상 판결</t>
+          <t>경찰 수사 진행 중, 금융기관의 지급정지 지연/거부 논란</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>일론 머스크가 X(트위터) 인수 과정에서 주가조작을 한 혐의로 기관 투자자와 개인 투자자들이 제기한 집단소송에서 수십억 달러를 배상하라는 판결을 받았습니다. NBC 뉴스는 머스크가 지불해야 할 금액이 수십억 달러에 이를 것으로 전망했습니다.</t>
+          <t>가상자산 환급을 미끼로 한 투자사기 피해자가 카카오뱅크와 새마을금고에 지급정지를 요청했으나, 새마을금고는 '대가성 거래'를 이유로 초기 지급정지를 지연, 거부하여 논란이 되고 있습니다. 대법원 판례와 금융감독원 가이드라인은 투자사기에도 통신사기피해환급법 적용이 가능하다고 명시하고 있으며, 새마을금고 측도 초기 대응의 일관성 부족을 인정했습니다. 현재 경찰 수사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일론 머스크의 X(트위터) 인수 관련 주가조작으로 기관 및 개인 투자자들이 집단소송을 제기하여 수십억 달러 배상 판결이 나왔으며, 이미 판결이 선고되어 사건의 법적 근거가 상당 부분 입증된 상태입니다.</t>
+          <t>새마을금고는 자력이 충분한 금융기관이며(적합 조건 2), 대법원 판례와 금융감독원 가이드라인에 따라 투자사기도 통신사기피해환급법 적용이 가능하므로 새마을금고의 초기 지급정지 거부에 대한 책임이 비교적 명확합니다(적합 조건 1, 5). 현재 경찰 수사가 진행 중이며(적합 조건 6), 유사 피해자가 다수 발생할 가능성이 있어 집단적 피해로 확대될 여지가 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>X 인수에 주가조작한 일론머스크, 수십억 달러 배상 판결</t>
+          <t>카카오뱅크는 피해구제, 새마을금고는 거부...코인사기 피해 '엇갈린 대...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603210014</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216011</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:07.448977+00:00</t>
+          <t>2026-03-26 00:24:48.437912+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>도 특사경 수사 진행 중</t>
+          <t>FIU의 영업정지 및 과태료 부과에 대한 빗썸의 행정소송 제기 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>경기도 특사경이 3만%가 넘는 고금리를 수취한 불법대부업자를 적발했으며, 김동연 경기도지사는 이를 뿌리 뽑겠다는 의지를 밝혔다. 특사경은 엄정한 수사를 이어갈 방침이며, 생활고에 시달리는 피해자들에게 복지서비스를 연계하고 있다.</t>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특금법 위반으로 6개월 영업 일부정지 및 368억 원의 과태료 처분을 받았다. 빗썸은 이에 불복하여 행정소송을 제기하고 집행정지를 신청했으며, 이는 거래소의 책임 범위와 제재 기준을 가르는 중요한 분수령이 될 전망이다. FIU의 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성도 존재한다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>불법대부업자의 3만% 초과 이자 수취는 명백한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 도 특사경의 적발 및 수사 진행으로 객관적인 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). '피해자' 복수 표현과 '생활고에 시달리는 피해자' 언급으로 다수 피해자 및 상당한 피해 규모가 예상되어 소송금융 투자 적합도가 높습니다(적합 조건 3, 4).</t>
+          <t>금융정보분석원(FIU)의 고강도 제재(영업정지 및 368억 원 과태료)는 빗썸의 특금법 위반 책임이 명확함을 보여주는 공적 증거이며(적합 조건 1, 5), 빗썸은 주요 가상자산 거래소로서 충분한 자력을 갖추고 있습니다(적합 조건 2). 현재 FIU의 처분에 대한 빗썸의 행정소송이 진행 중이며(적합 조건 6), FIU 현장 검사에서 665만 건의 위반 사례가 적발되어 향후 이용자들의 손해배상 청구 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>김동연  3만% 넘는 이자 받은 불법대부업자 적발…반드시 뿌리뽑아야</t>
+          <t>빗썸, 영업정지 제재 불복…FIU와 법정 공방 '눈길'</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>newskr.kr</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>http://www.newskr.kr/news/articleView.html?idxno=103693</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97484</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-21 12:19:00.098030+00:00</t>
+          <t>2026-03-25 13:01:21.343280+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>정안회계법인</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>증권선물위원회 제재 확정</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨려 투자자들을 속였다는 배심원단 평결이 나왔다. 이는 집단소송으로 진행되었으며, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 달할 것으로 전망된다. 다만 계획적인 조작 혐의에 대해서는 무죄 의견이 나왔다.</t>
+          <t>금융당국 증권선물위원회가 정안회계법인에 매출 감사절차 소홀을 이유로 손해배상 공동기금 10% 추가 적립 제재를 부과했다. 정안회계법인은 A사의 재무제표 감사 시 수익인식기준 검토 등 중요한 절차를 합리적 근거 없이 생략하거나 미흡하게 수행한 것으로 드러났다. 이번 조치는 한국공인회계사회 의결을 증선위가 확정하는 방식으로 이루어졌다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(조건 1), 상대방(일론 머스크)의 자력이 충분하며(조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 집단적 피해가 발생했고(조건 3), 피해 규모가 수십억 달러에 달할 것으로 예상되어 매우 크다(조건 4). 또한 배심원단의 평결이라는 객관적 증거가 존재한다(조건 5).</t>
+          <t>정안회계법인의 감사 절차 소홀에 대해 증권선물위원회가 제재를 부과하여 상대방의 책임이 명확하며(적합 조건 1), 공적 절차가 이미 진행되어 증거가 확보되었습니다(적합 조건 5, 6). 손해배상 공동기금 추가 적립 제재는 잠재적 피해자 보상 가능성을 높여 상대방의 자력도 충분하다고 볼 수 있습니다(적합 조건 2). 이는 향후 발생할 수 있는 손해배상 소송의 강력한 근거가 됩니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>기관 투자자와 개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>고의로 트위터 주가 조작 …머스크, 수십억 달러 배상 위기</t>
+          <t>증선위, 정안회계법인에 손배기금 10% 추가 적립 제재</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413610</t>
+          <t>http://www.fnnews.com/news/202603251751343405</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-21 00:46:32.720580+00:00</t>
+          <t>2026-03-25 12:57:46.478517+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>점프 트레이딩</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>금융당국의 제재(행정처분) 완료, 불복 소송 가능성 언급</t>
+          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 손해배상 소송 제기, 점프 트레이딩 전면 부인</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 특정 금융거래정보의 보고 및 이용 등에 관한 법률(특금법) 위반으로 금융당국으로부터 역대급 제재를 받았다. 이로 인해 빗썸의 기업공개(IPO) 추진에 차질이 예상되며, 과거 유사 제재를 받은 업비트처럼 빗썸도 당국 결정에 불복해 소송을 제기할지 주목된다. 빗썸은 당국의 결정을 존중하고 이용자 보호에 최선을 다하겠다고 밝혔다.</t>
+          <t>테라폼랩스 청산 신탁이 점프 트레이딩을 상대로 40억달러 규모의 손해배상 소송을 제기하며 UST 디페깅 사태의 책임 공방이 확산되고 있다. 점프 트레이딩은 시장조작, 투자자 기망, 자기거래 혐의를 전면 부인하며 소송의 목적이 테라폼랩스의 SEC 벌금 회피라고 주장한다. 이번 소송은 UST 방어 거래의 성격과 '신사협정' 의혹, 비트코인 보유금 이동 경위 등을 쟁점으로 다툴 예정이다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>빗썸은 특금법 위반으로 역대급 제재를 받아 상대방 책임이 명확하고(적합 조건 1), IPO를 추진하는 대기업으로 자력이 충분하다(적합 조건 2). 이미 당국의 제재라는 공적 절차가 진행되어 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사만으로는 이용자들의 직접적인 피해 규모나 피해자 수가 불분명하여 추가 확인이 필요하다.</t>
+          <t>상대방(점프 트레이딩)의 책임이 시장조작, 투자자 기망 등으로 명확히 주장되고 있으며, 대규모 기관 트레이딩 하우스로서 자력이 충분합니다. 테라 붕괴로 인한 400억달러 규모의 집단적 피해가 발생했고, 현재 40억달러 규모의 손해배상 소송이 진행 중입니다. 또한 SEC, CFTC 등 공적 절차가 이미 진행되었거나 진행 중이며, '신사협정' 등 구체적인 증거 쟁점이 존재합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40억달러 (약 5조9880억원)</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (테라 붕괴로 400억달러 가치 증발)</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 역대급 제재…IPO '빨간불'</t>
+          <t>점프 트레이딩, 40억달러 소송 전면 부인…UST 사태 책임 공방 확산</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000298600?division=NAVER</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343126</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-21 00:44:49.980818+00:00</t>
+          <t>2026-03-25 12:51:31.127777+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>제미니, 캐머런 윙클보스, 타일러 윙클보스</t>
+          <t>신한금융지주, 신한은행</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>투자자들이 윙클보스 형제를 상대로 집단소송 제기</t>
+          <t>금융당국 중징계 및 국민연금의 주주총회 의결권 행사 등 라임사태 후속 조치 진행 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>암호화폐 거래소 제미니의 투자자들이 IPO 당시 '거래소 확장' 공시와 달리 '예측시장'으로 사업 방향을 급격히 전환하여 막대한 손실을 입었다며 창업자 윙클보스 형제를 상대로 집단소송을 제기했습니다. 상장 후 주가가 82% 급락하고 대규모 구조조정이 단행되는 등 사업 안정성 및 공시 신뢰성 문제가 부각되고 있습니다. 이번 소송은 암호화폐 기업의 IPO 공시 기준과 사업 전환 공지 방식에 대한 중요한 검증 사례가 될 것으로 보입니다.</t>
+          <t>라임자산운용 펀드 환매 중단 사건으로 신한은행이 불완전판매 혐의로 금융당국 중징계를 받았으며, 1조6000억원대 피해와 4000명 이상의 피해자가 발생했습니다. 신한금융지주 최대 주주인 국민연금은 라임사태 징계를 이유로 진옥동 회장의 사내이사 선임에 반대 의결권을 행사하며 주주 견제를 강화하고 있습니다. 이는 라임사태의 여파가 현재까지 지속되고 있음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>제미니는 IPO 공시와 달리 사업 방향을 급격히 전환하여 투자자들에게 막대한 손실을 입혔다는 주장이 제기되었으며(적합 조건 1), 억만장자 창업자들이 피고로 지목되어 자력이 충분합니다(적합 조건 2). 다수의 투자자들이 집단소송을 제기했고(적합 조건 3), 주가가 82% 급락하는 등 피해 규모가 매우 큽니다(적합 조건 4). IPO 서류, 주가 기록 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>신한은행의 라임펀드 불완전판매로 금융당국 중징계가 있었고, 1조6000억원대 대규모 환매 중단으로 4000명 넘는 피해자가 발생했습니다. 상대방(신한금융지주, 신한은행)은 자력이 충분한 대기업/금융기관이며, 금융당국의 조사 결과 등 객관적 증거가 존재합니다. 이는 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모 큼', '증거 확보 가능', '공적 절차 진행' 조건에 모두 해당합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조6000억원대</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4000명 이상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>제미니, 거래소서 예측시장으로 급선회…투자자 소송에 주가 82% 급락</t>
+          <t>'라임사태 경징계' 신한 진옥동에 또 반대표…국민연금, 본격 견제 시작...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/341805</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/03/24/2026032404833.html</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-21 00:38:58.263234+00:00</t>
+          <t>2026-03-25 00:19:05.887140+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부 연방지방법원 배심원단 평결</t>
+          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 처분에 대한 행정소송 및 집행정지 신청</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>일론 머스크가 2022년 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 미국 캘리포니아 북부 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 발언이 투자자들의 잘못된 판단을 유도했다고 판단했으나, 사기 모의 혐의는 인정하지 않았습니다.</t>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)이 부과한 영업 일부정지 6개월과 과태료 368억 원 처분에 불복하여 행정소송을 제기했다. 빗썸은 특금법상 미신고 가상자산사업자와의 거래금지 의무, 고객확인의무, 거래제한 의무 등을 총 665만 건 위반했다는 이유로 제재를 받았다. 빗썸은 제재 집행정지도 함께 신청했으며, 재판 과정에서 입장을 소명할 계획이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 책임이 배심원 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 다수의 투자자가 피해를 입었으며, 피해 규모가 수십억 달러에 달하는 대규모 사건입니다. 이미 법원 배심원단 평결이 나와 증거가 충분히 확보된 상태입니다.</t>
+          <t>금융정보분석원(FIU)이 빗썸에 665만 건의 특금법 위반을 이유로 368억 원의 과태료와 6개월 영업 일부정지 처분을 내린 것은 상대방 책임이 명확하며(적합 조건 1, 5, 6), 빗썸은 자력이 충분한 대기업이다(적합 조건 2). 비록 현재는 빗썸이 FIU 처분에 불복하여 행정소송을 제기한 상황이지만, 665만 건에 달하는 위반 규모는 다수의 피해자가 발생했을 가능성을 시사하며(적합 조건 3, 4), 이는 향후 피해자들의 집단소송으로 이어질 수 있는 높은 잠재력을 가지고 있다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>665만건 위반 관련 다수</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 주가조작 ...수십억 달러 배상 판결</t>
+          <t>빗썸, ‘영업 일부정지 6개월’ 제재 불복…행정소송 제기</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260321083006</t>
+          <t>https://biz.heraldcorp.com/article/10701818?ref=naver</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-21 00:31:00.696364+00:00</t>
+          <t>2026-03-24 13:24:53.969630+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>다올투자증권</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>경찰 수사 및 압수수색 진행 중</t>
+          <t>FIU의 행정처분(영업정지 및 과태료) 부과 및 빗썸의 취소소송 제기</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>다올투자증권이 저축은행법 위반 혐의로 경찰의 압수수색을 받았다. 이는 금융 관련 법규 위반으로, 향후 투자자나 예금자 등 다수의 피해자가 발생할 가능성이 있으며, 대규모 손해배상 소송으로 이어질 수 있다. 현재 경찰 수사가 본격화되고 있다.</t>
+          <t>가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 6개월 일부 영업정지 및 368억 원의 과태료 처분을 받자 이에 대한 취소소송을 제기했습니다. FIU는 빗썸이 특정금융정보법상 고객확인 의무 등 665만 건을 위반했다고 밝혔으며, 이는 국내 가상자산 거래소에 부과된 제재 중 최고 수준입니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>다올투자증권은 자력이 충분한 금융기관이며(적합 조건 2), 저축은행법 위반 혐의로 경찰의 압수수색을 받아 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 저축은행법 위반은 다수의 투자자에게 대규모 피해를 야기할 가능성이 높아 집단소송으로 발전할 잠재력이 크다(적합 조건 3, 4).</t>
+          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특정금융정보법 위반 사실(665만 건)이 명확히 확인되어 상대방 책임이 비교적 명확하며(적합 조건 1, 5), 빗썸은 대형 가상자산 거래소로서 충분한 자력을 보유합니다(적합 조건 2). 위반 내용이 고객확인 의무 등 다수 고객에게 영향을 미쳐 집단적 피해 발생 가능성이 높고(적합 조건 3), 이미 FIU의 행정처분(영업정지 및 과태료)이 진행된 상태입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>검찰 역사 속으로 …  수사도 지휘도 아마추어 손에, 도둑 활개 치는 세...</t>
+          <t>빗썸, 6개월 일부 영업정지 취소소송… 추가로 살펴볼 부분 있어</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>newdaily.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.newdaily.co.kr/site/data/html/2026/03/20/2026032000322.html</t>
+          <t>https://www.nocutnews.co.kr/news/6490371?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260324061918</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-20 13:03:15.157698+00:00</t>
+          <t>2026-03-24 13:12:36.023777+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>대신증권 전현직 이사들</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>금감원, 가상자산 거래소 규제 강화 추진 및 이용자 자료 열람 법적 권리 부여 방안 논의</t>
+          <t>경제개혁연대 주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>빗썸 오지급 사태를 계기로 금융감독원이 가상자산 거래소에 대한 '은행급 규제'를 추진합니다. 이는 이용자들이 손해배상 청구 등을 위해 거래소에 계약서, 약관, 거래 내역 등의 자료 열람을 요구할 수 있는 법적 권리를 부여하는 방안을 포함하며, 가상자산 시장에 금융소비자보호 체계를 적용하려는 시도입니다.</t>
+          <t>증권사 CEO 연임 동향을 다룬 기사 말미에, 대신증권 양홍석 부회장의 재선임 안건에 대해 국민연금이 라임 사태 관련 내부통제 미흡을 이유로 반대 의견을 행사했음이 언급되었다. 경제개혁연대는 이미 양 부회장을 포함한 전현직 이사들을 상대로 1063억원 규모의 주주대표소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>빗썸의 '오지급 사태'로 상대방 책임이 비교적 명확하며(적합 조건 1), 빗썸은 주요 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). 금감원이 가상자산 거래소 규제 강화를 추진 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이용자들의 손해배상 청구권 부여 논의는 집단적 피해 가능성을 시사합니다(적합 조건 3).</t>
+          <t>대신증권 전현직 이사들의 내부통제 미흡으로 인한 책임이 명확하며(적합 조건 1), 상대방인 대신증권은 자력이 충분한 대기업이다(적합 조건 2). 라임 사태 관련 주주대표소송으로 집단적 피해(적합 조건 3)가 발생했으며, 피해 규모가 1063억원으로 매우 크다(적합 조건 4). 이미 경제개혁연대에 의해 주주대표소송이 제기되어 사건의 구체성이 높다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1063억원</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>빗썸 오지급 사태 후폭풍…금감원, 가상자산 거래소 '은행급 규제' 추진</t>
+          <t>실적 낸 증권사 대표 연임 행진…NH투자증권은 대표 선임 왜 미루나</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726005</t>
+          <t>https://www.etoday.co.kr/news/view/2568690</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-20 12:46:15.844886+00:00</t>
+          <t>2026-03-24 12:52:11.818606+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>은행들</t>
+          <t>금융기관 (은행)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>LTV 담합 관련 과징금 부과 및 집단 소송 준비 중</t>
+          <t>정부의 금융기관 책임 강화 요구 및 은행의 보이스피싱 보험 상품 출시</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>은행들이 LTV 담합으로 2720억 원의 과징금을 부과받았으며, 이에 대해 집단 소송이 제기될 움직임을 보이고 있습니다. 이는 은행들의 불법 행위로 인한 다수 소비자의 피해 가능성을 시사하며, 이미 공적 기관의 조사를 통해 책임이 명확해진 사건입니다.</t>
+          <t>정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하자, 은행들이 60세 이상 고령층을 대상으로 보이스피싱 피해를 최대 1천만 원까지 보상하는 무료 보험 상품을 출시하고 있습니다. 고령층을 대상으로 한 보이스피싱 피해는 최근 5년간 두 배 가까이 증가했으며, 연간 2천 건 이상 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>은행들의 LTV 담합으로 2720억 원의 과징금이 부과된 상황으로, 상대방의 책임이 명확하고(적합 조건 1) 공적 절차(과징금 부과)가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). '은행들'은 자력이 충분한 상대방이며(적합 조건 2), '집단 소송'이 언급되어 다수의 피해자가 존재할 가능성이 높고 피해 규모도 클 것으로 추정됩니다(적합 조건 3, 4).</t>
+          <t>은행은 대기업/금융기관으로 자력이 충분합니다. 60대 이상 고령층의 보이스피싱 피해가 연간 수천 건 이상 발생하며 집단적 피해 양상을 보이고, 개별 피해액도 수백~수천만 원에 달해 피해 규모가 큽니다. 특히 정부가 금융기관에 보이스피싱 피해에 대한 책임을 요구하며 대책 마련을 주문한 점은 금융기관의 책임론에 힘을 실어줄 수 있어, 소송금융 투자 대상으로서의 잠재력이 높습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>2720억 원 (과징금 규모로 추정)</t>
+          <t>개별 건당 수백~수천만 원</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>미상 (집단 소송 예정으로 다수 추정)</t>
+          <t>연간 수천 명 이상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>“2720억 과징금 못 낸다” … 은행들 LTV 담합 ‘집단 소송’ 초강수</t>
+          <t>보이스피싱 당하면 1천만 원 보장 …60세 이상 100만 명까지 무료 보험</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/20/2026032000313.html</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5183788</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:20.059892+00:00</t>
+          <t>2026-03-24 12:42:23.159403+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>삼성생명</t>
+          <t>주요 시중은행 및 금융기관</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>집단소송 가능성 언급</t>
+          <t>금융당국의 제재 및 과징금 부과 절차 진행 중, 은행권의 행정소송 검토</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>삼성생명이 삼성전자 지분 매각 차익에도 불구하고 유배당 결손을 해소하지 않아 계약자들의 배당권리 회복 청구권 문제가 제기되고 있습니다. 법조계에서는 다수의 계약자가 공동의 이해관계를 바탕으로 집단소송을 제기할 가능성을 언급하고 있습니다.</t>
+          <t>홍콩 ELS 사태로 인해 주요 시중은행들이 불완전 판매 책임으로 금융당국의 제재 및 과징금 부과 절차를 겪고 있습니다. 은행들은 자율배상을 진행 중이며, 제재 수위 확정 시 행정소송을 검토하는 등 법적 대응 가능성을 열어두고 있습니다. 이는 다수의 투자자가 입은 대규모 피해에 대한 소송금융 투자 기회를 시사합니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>피고가 대기업인 삼성생명으로 배상 능력이 충분하며(적합 조건 2), 다수의 계약자가 피해자로 예상되어 집단소송 가능성이 명시적으로 언급되었습니다(적합 조건 3). 개별 피해액은 소액일 수 있으나 전체 계약자를 대상으로 할 경우 총 피해 규모는 상당할 것으로 추정되며(적합 조건 4), 삼성생명의 유배당 결손 해소 미이행이라는 구체적인 쟁점이 제시되어 책임 소재가 명확할 가능성이 있습니다(적합 조건 1).</t>
+          <t>홍콩 ELS 사태는 (1) 은행권의 불완전 판매 책임이 명확히 제기되고 있으며, (2) 상대방인 주요 시중은행의 자력이 충분합니다. 또한 (3) 수만 명의 투자자가 (4) 수조원 규모의 피해를 입어 집단적 피해 및 대규모 피해에 해당하며, (6) 금융당국의 제재 및 과징금 부과 절차가 진행 중인 공적 절차가 있습니다. 이 모든 적합 조건이 충족되어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조원 규모 (개별 투자자 수억~수십억 원)</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>다수의 계약자</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>삼성생명, 삼성전자 지분 매각 차익에도 유배당 결손 해소 안돼</t>
+          <t>[금융이슈] 홍콩 ELS 사태 후폭풍...은행권, 자율배상 이어 과징금까지...</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680777</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298172</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-20 12:44:56.029516+00:00</t>
+          <t>2026-03-24 00:43:13.845475+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>제일건설, OK로지웰, 무궁화신탁, 현대자산운용</t>
+          <t>4대 은행</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>금융당국 대주주적격성 심사 진행 중, 공정위 하도급법 위반 조사 진행 중, 제일건설 공정위 처분 관련 행정소송 진행 중</t>
+          <t>공정위 과징금 부과 및 은행들의 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>무궁화신탁의 현대자산운용 매각 과정에서 인수 주체인 제일건설·OK로지웰 컨소시엄의 대주주 적격성 논란이 불거졌다. 제일건설은 공정위 제재 및 하도급법 위반 조사를 받고 있으며, OK로지웰은 대부업 이력이 문제로 지적된다. 현대자산운용 또한 불법 운용으로 금융당국 제재를 받은 바 있어, 이번 매각이 부실의 재배치에 그칠 수 있다는 우려가 제기되고 있다.</t>
+          <t>공정거래위원회가 4대 은행에 LTV 사건과 관련하여 2720억 원의 과징금을 부과했으나, 검찰 고발은 하지 않았습니다. 은행들은 이에 불복하여 행정소송을 제기했으며, 전날이 제소 기한이었습니다. 이 사건은 2021년에 발생한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>제일건설의 공정위 과징금 부과 및 하도급법 위반 조사, 현대자산운용의 불법 운용으로 인한 금융당국 제재 등 상대방 책임이 명확하며, 제일건설과 OK로지웰은 자력이 충분하다. 현대자산운용 펀드 투자자들의 집단적 피해 가능성이 높고, 공정위 조사 및 금융당국 심사 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이하여 소송금융 적합도가 높다.</t>
+          <t>4대 은행이라는 대기업이 피고가 될 수 있으며(적합 조건 2), 공정위가 2720억 원의 과징금을 부과한 것은 은행들의 책임이 비교적 명확함을 시사합니다(적합 조건 1). 공정위의 과징금 부과 결정은 객관적인 조사 결과 및 증거를 바탕으로 하며(적합 조건 5), 이미 공정위 절차가 진행 중입니다(적합 조건 6). 'LTV 사건'의 특성상 다수의 고객에게 집단적 피해가 발생했을 가능성이 높고(적합 조건 3), 과징금 규모로 미루어 피해 규모도 클 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[이슈줌인] 무궁화신탁 현대자산운용 매각, 컨소시엄 '부적격' 논란 속...</t>
+          <t>4대 은행 LTV 사건… 과징금 2720억인데 檢 고발 없는 이유는</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>dailypop.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.dailypop.kr/news/articleView.html?idxno=97382</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/24/H6WMIGHU2RHDBNYKJZCT2ERUTM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-20 12:41:37.812534+00:00</t>
+          <t>2026-03-24 00:37:10.940970+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성생명</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>금융당국 규제 추진 및 빗썸의 피해자 구제 노력 진행 중</t>
+          <t>집단소송 및 국회 입법 압박 예상</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>빗썸이 '금융 사고'에 대한 '피해자 구제 범위 확대'를 밝히며 다양한 민원을 수습 중이다. 금융당국은 빗썸에 대한 '대주주 지분 규제'를 추진하고 있어, 빗썸은 악재 속에서도 이재원 대표의 연임이 가닥을 잡는 등 내부적으로 해결 과제를 안고 있다.</t>
+          <t>삼성생명이 보유한 삼성전자 주식의 평가익 100조 원과 관련하여 계약자 배당 문제가 제기될 수 있다는 칼럼 내용입니다. 과거 유배당 소송에서 삼성생명이 승소한 전제가 있었으나, 현재 '집단소송'과 '국회의 입법 압박' 가능성이 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>빗썸은 대형 금융기관으로 자력이 충분하며, '금융 사고 수습' 및 '피해자 구제 범위 확대' 언급을 통해 상대방 책임이 비교적 명확함. '다양한 민원'으로 집단적 피해 가능성이 높고, 금융당국의 규제 추진으로 공적 절차가 진행 중이어서 증거 확보 가능성도 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>상대방인 삼성생명은 대기업으로 자력이 충분하며(적합 조건 2), '집단소송' 언급으로 다수의 계약자 피해가 예상됩니다(적합 조건 3). '삼성전자 평가익 100조'와 연관된 계약자 배당 문제로 피해 규모가 클 가능성이 높고(적합 조건 4). 또한, '국회의 입법 압박' 가능성이 언급되어 공적 절차 진행의 조짐이 보입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (삼성생명 계약자)</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>이재원 빗썸 대표, 악재 속에서도 ‘연임’ 가닥…IPO·신사업 과제 산...</t>
+          <t>[박종면칼럼] 삼성생명 보유 삼성전자 평가익 100조…삼성이 할일</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026032014230639180</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657370</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-20 12:21:45.670834+00:00</t>
+          <t>2026-03-23 00:35:02.332481+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>금감원 규제 강화 건의, 국회 현안질의 진행 중</t>
+          <t>서울시 민생사법경찰국 수사 및 예방 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>빗썸이 직원의 입력 오류로 약 62만 개의 비트코인을 오지급하는 대규모 사고를 냈다. 이에 금융감독원은 가상자산 거래소에 은행급 규제를 도입하는 디지털자산기본법 2단계 입법을 국회에 건의했으며, 빗썸 대표는 국회 정무위원회에서 현안질의에 답했다. 금감원은 잔고 검증 의무화, 내부통제 강화, 전산투자 의무화 등을 제안했다.</t>
+          <t>서울시가 청소년을 표적으로 하는 불법 대리입금 범죄를 막기 위해 예방 캠페인과 수사를 강화한다. 불법 대리입금은 청소년에게 소액을 빌려주고 법정 최고 이자율을 훨씬 넘는 초고금리 수고비와 지각비를 부과하는 불법 사금융 행위로, 개인정보 유출 피해까지 발생하고 있다. 서울시는 3개 수사반을 편성해 SNS 광고 계정을 추적하고 불법 대부 행위자를 적발할 방침이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>빗썸의 직원의 입력 오류로 대규모 비트코인 오지급 사고가 발생하여 상대방 책임이 명확하며(조건 1), 빗썸은 충분한 자력을 가진 대형 거래소입니다(조건 2). 약 62만 개의 비트코인이라는 막대한 규모의 오지급으로 피해 규모가 크고(조건 4), 다수의 이용자가 피해를 입었을 가능성이 높습니다(조건 3). 금감원의 규제 강화 건의 및 국회 현안질의 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보도 용이할 것으로 보입니다(조건 5).</t>
+          <t>상대방 책임이 명확하며(불법 대부 행위), 서울시 민생사법경찰국이 3개 수사반을 편성하여 SNS 계정 추적 및 수사를 진행 중이므로 증거 확보가 용이하고 공적 절차가 진행 중이다. 청소년을 대상으로 한 집단적 피해가 발생하고 있어 잠재적 피해자 수가 많을 것으로 예상된다. 다만, 개별 대부업자의 자력은 낮을 수 있다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>약 62만 비트코인 (오지급 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수 (빗썸 이용자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>빗썸 비트코인 오지급 여파…금감원, 가상자산 거래소 ‘은행급’ 규제...</t>
+          <t>'해치'로 청소년 불법 대리입금 차단…서울시, '3개 수사반 SNS 추적</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11993171</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01607206645386272</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:35.997009+00:00</t>
+          <t>2026-03-23 00:19:10.315148+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>은행권</t>
+          <t>홍콩 ELS 판매 주요 은행</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>금융감독원 소비자위험대응협의체 논의 예정, 선제적 점검 예상</t>
+          <t>금감원 제재심 및 금융위 과징금 논의 진행 중, 은행 자율배상 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>금융감독원이 홍콩H지수 ELS 사태에 이어 은행권의 ETF 판매 관행을 새로운 소비자보호 제재 대상으로 검토 중이다. 연초 이후 은행을 통한 ETF 판매액이 16조 원을 넘어서며 급증했으나, 주가 급락 시 불완전판매로 인한 대규모 손실 민원이 발생할 수 있다는 우려가 제기되고 있다. 금감원은 소비자위험대응협의체에서 이 문제를 다룰 예정이다.</t>
+          <t>금융감독원이 홍콩 ELS 불완전판매 사태와 관련하여 은행권에 수조원대 과징금을 부과할 예정이며, 금융소비자보호법 초기 시행 및 은행의 자율배상 노력을 감안해 감경을 고려하고 있습니다. 은행권은 이미 1조3000억원을 자율배상에 투입했으며, 과징금 규모에 따라 소송 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>은행권의 ETF 판매 급증으로 인한 불완전판매 가능성이 제기되고 있으며, 금융감독원이 이를 주요 안건으로 다루고 선제적 점검을 예고하는 등 공적 절차가 진행 중이다. 상대방인 은행권은 자력이 충분하며, 주가 급락 시 대규모 집단적 피해 발생 가능성이 높아 소송금융 투자에 적합하다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
+          <t>상대방 책임이 비교적 명확함 (금감원 불완전판매 제재), 상대방에게 자력이 충분함 (주요 시중은행), 집단적 피해 (대규모 불완전판매 사태), 피해 규모가 큼 (수조원대 자율배상 및 과징금), 증거가 있거나 확보 가능함 (금감원 조사 및 제재), 이미 공적 절차 진행 중 (금감원 제재심 및 금융위 과징금 논의). 모든 적합 조건에 해당하며, 종결된 사건이 아니므로 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조원대 (은행 자율배상 1.3조원 이상)</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (대규모 불완전판매)</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[Invest]'이찬진호' 금감원, 진짜 1호는? 은행 ELS 넘어 ETF로 번지는 불...</t>
+          <t>금감원, 홍콩ELS 과징금 감경 시사…  재발땐 선처 없다</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>investchosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.investchosun.com/site/data/html_dir/2026/03/19/2026031980141.html</t>
+          <t>http://www.fnnews.com/news/202603221831355453</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:54.811889+00:00</t>
+          <t>2026-03-22 12:55:28.527767+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>사모대출 운용사 및 관련 금융기관</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>사모대출 시장 전반의 신용 리스크 확대 경고, 일부 기업 파산 및 관련 소송 진행 중</t>
+          <t>집단소송 평결</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>뉴욕증시의 사모대출 시장에서 고금리로 인한 신용 리스크가 확대되며 디폴트율이 사상 최고치를 기록할 것으로 전망됩니다. 블랙스톤 펀드의 환매 제한과 퍼스트 브랜드, 트리컬러 등 개별 기업의 파산 사례가 발생하며 시장의 투명성과 신뢰 문제가 부각되고 있습니다. 이는 중견·중소기업의 자금 조달 악화로 이어지는 '조용한 신용경색'으로 발전할 수 있습니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 고의로 주가를 조작했다는 집단소송에서 배상해야 한다는 평결이 나왔습니다. 기관 투자자와 개인 투자자가 함께 제기한 소송으로, 머스크가 지불해야 할 금액은 수십억 달러에 이를 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>사모대출 시장의 신용 리스크 확대로 다수 투자자에게 집단적 피해가 발생할 가능성이 높습니다 (집단적 피해). 블랙스톤 등 대형 운용사 및 주요 금융기관이 연루되어 상대방의 자력이 충분하며 (상대방 자력 충분), Tricolor 사례처럼 허위 대출 데이터 등 상대방 책임이 명확한 경우도 있습니다 (상대방 책임 명확). 연준, 피치, IMF 등 공신력 있는 기관의 보고서와 일부 기업의 파산 절차를 통해 증거 확보 및 공적 절차 진행이 확인됩니다 (증거 확보 가능, 공적 절차 진행 중).</t>
+          <t>일론 머스크의 고의적 주가 조작에 대한 평결이 나왔으며 (상대방 책임 명확, 증거 확보 가능), 기관 및 개인 투자자들의 집단소송으로 피해 규모가 수십억 달러에 달할 것으로 예상됩니다 (집단적 피해, 피해 규모 큼). 일론 머스크는 충분한 자력을 가지고 있어 배상 가능성이 높습니다 (상대방 자력 충분).</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수 투자자 및 채권자</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>강한 뉴욕증시 뒤 숨은 균열…'사모대출' 뇌관 터지나[천조국 리포트]</t>
+          <t>일론 머스크, 트위터 인수 과정서 고의로 주가 조작…배상해야  평결</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026032002283170440</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298971?division=NAVER</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:48.468475+00:00</t>
+          <t>2026-03-22 12:37:22.498808+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>카카오뱅크</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>카카오뱅크의 시스템 장애 및 환율 오류로 인한 피해 배상 및 정정 작업 진행 중</t>
+          <t>주가 조작 혐의에 대한 불리한 평결</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>카카오뱅크에서 두 차례의 시스템 장애와 엔화 환율 오류가 발생하여 최소 1만 700명 이상의 고객이 피해를 입었다. 특히 환율 오류 사고는 약 5만 건의 거래에서 283억 8천만 원 규모의 피해를 야기했으며, 일부 거래는 아직 정정되지 않은 상태이다. 카카오뱅크의 책임이 명확하고 피해 규모가 커 소송금융 투자에 적합하다.</t>
+          <t>일론 머스크가 트위터 주가 조작 혐의로 불리한 평결을 받았습니다. 기업 소송 전문가는 이번 판결이 말로 시장을 움직인 대가에 대한 분명한 메시지를 던진 것이라고 평가했습니다. 소송에 참여한 투자자들은 개인당 수천 달러의 보상을 받을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>카카오뱅크는 대기업 금융기관으로 자력이 충분하며(적합 조건 2), 두 차례의 시스템 장애와 환율 오류로 인해 최소 1만 700명 이상의 다수 피해자가 발생했고(적합 조건 3), 특히 환율 오류 건은 283억 원 이상의 큰 피해 규모를 보였다(적합 조건 4). 카카오뱅크의 책임이 명확하며(적합 조건 1), 일부 거래는 아직 정정되지 않아 사건이 종결되지 않았다.</t>
+          <t>일론 머스크의 주가 조작 혐의에 대한 불리한 평결이 나왔으므로 상대방 책임이 명확하며(적합 조건 1), 일론 머스크는 자력이 충분한 개인입니다(적합 조건 2). 또한 소송에 참여한 다수의 투자자들이 피해를 입었으며(적합 조건 3), 이미 평결이 나와 증거가 충분히 확보되고 법적 판단이 진행된 상태입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>4874만원 (1차 장애), 283억8000만원 (환율 오류)</t>
+          <t>개인당 수천 달러 (총액 미상)</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>최소 1만700명, 약 5만건의 거래 관련 다수</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>카카오뱅크 '먹통' 2차례…원인 오판·복구 중 재장애까지</t>
+          <t>'입'으로 움직인 시장의 대가…머스크, 트위터 주가 조작 혐의 불리한 ...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712245</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=75928</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-20 00:32:06.756163+00:00</t>
+          <t>2026-03-22 00:30:56.920885+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>도이치모터스</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>특검의 자본시장법 위반 방조 혐의 추가, 형사 2심 진행 중</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>특검이 김건희 여사 관련 도이치모터스 주가조작 의혹 사건의 형사 2심에서 자본시장법 위반 방조 혐의를 예비적 공소사실로 추가했습니다. 이는 피고인의 방어권 보장을 위한 조치로 설명되었으며, 기존 공동정범 혐의는 유지됩니다. 이 사건은 고의 입증 및 공소시효 등이 쟁점이 될 것으로 보입니다.</t>
+          <t>일론 머스크가 트위터에 스팸·가짜 계정이 만연하다고 주장한 게시물로 인해 투자자들이 속아 피해를 입었다는 민사 집단소송에 직면했다. 기관 투자자와 개인 투자자들이 함께 제기한 이 소송으로 머스크는 수십억 달러를 배상해야 할 위기에 처했다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>적합 조건 6가지 중 5가지 이상 충족: 상대방 책임이 비교적 명확함 (특검 기소 및 형사 2심 진행), 상대방에게 자력이 충분함 (도이치모터스 및 관련자), 집단적 피해 (주가조작 피해자 다수), 증거가 있거나 확보 가능함 (특검 수사 및 기소), 이미 공적 절차 진행 중 (특검 수사 및 형사 2심). 주가조작 사건의 특성상 피해 규모도 클 것으로 예상되어 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(머스크의 고의적 주가 조작 주장), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(기관 및 개인 투자자 집단소송)가 발생했고, 피해 규모가 매우 큼(수십억 달러 배상 위기). 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기관 투자자 및 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>특검, 김건희 도이치 2심 '방조' 추가 승부수…법조계  고의 입증·시효...</t>
+          <t>머스크, 고의로 트위터 주가 조작 ⋯수십억 달러 배상 위기</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623068/?sc=Naver</t>
+          <t>http://www.inews24.com/view/1951830</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:15.944580+00:00</t>
+          <t>2026-03-22 00:30:28.228991+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>IMM프라이빗에쿼티, EQT파트너스</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>대법원 판결 후에도 일부 FI와의 풋옵션 갈등 여전히 진행 중, 국제 중재판정부의 절차 이행 의무 조건부 인정</t>
+          <t>집단소송 배상 판결</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>교보생명은 2012년 재무적 투자자(FI)들로부터 1조 2천억 원을 투자받으며 2015년까지 IPO가 이뤄지지 않을 경우 풋옵션을 행사할 수 있도록 계약했습니다. IPO 지연으로 FI들이 풋옵션을 행사했으나 교보생명 측이 가격 문제로 이를 거부하며 국제 중재 및 국내 소송이 수년간 이어졌습니다. 최근 대법원에서 교보생명에 불리한 판단이 나왔음에도 IMM프라이빗에쿼티 등 일부 FI와의 분쟁은 여전히 진행 중입니다.</t>
+          <t>일론 머스크가 X(트위터) 인수 과정에서 주가조작을 한 혐의로 기관 투자자와 개인 투자자들이 제기한 집단소송에서 수십억 달러를 배상하라는 판결을 받았습니다. NBC 뉴스는 머스크가 지불해야 할 금액이 수십억 달러에 이를 것으로 전망했습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>교보생명은 대기업이자 금융기관으로 자력이 충분하며(적합 조건 2), 풋옵션 계약 불이행에 대한 책임이 비교적 명확합니다(적합 조건 1). 국제상업회의소(ICC) 중재 및 국내 소송이 수년간 진행되었고(적합 조건 6), 최근 대법원에서 교보생명에 불리한 판단이 나오는 등 객관적 증거가 풍부합니다(적합 조건 5). 또한, 다수의 재무적 투자자(FI)들이 관련된 집단적 피해이며(적합 조건 3), 1조 2천억 원 규모의 투자금에 대한 분쟁으로 피해 규모가 매우 큽니다(적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 일론 머스크의 X(트위터) 인수 관련 주가조작으로 기관 및 개인 투자자들이 집단소송을 제기하여 수십억 달러 배상 판결이 나왔으며, 이미 판결이 선고되어 사건의 법적 근거가 상당 부분 입증된 상태입니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>1조 2천억 원 이상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>다수의 재무적 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'SBI저축은행' 품은 교보생명…지주사 전환·IPO 속도 붙나</t>
+          <t>X 인수에 주가조작한 일론머스크, 수십억 달러 배상 판결</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260318_0003554214</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603210014</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-19 00:49:10.851741+00:00</t>
+          <t>2026-03-21 12:30:07.448977+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>한국거래소 내부 감사 및 조치 예정, 투자자 손해배상 소송 예고</t>
+          <t>도 특사경 수사 진행 중</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>한국거래소가 전산 장애와 관리종목 지정 해제 번복 등 잇따른 운영 혼선으로 투자자 신뢰를 잃고 있습니다. 특히 에스씨엠생명과학의 관리종목 지정 해제 번복은 거래소의 판단 오류로 주가 급락을 초래했으며, 투자자들은 손해배상 소송을 예고하고 있습니다. 거래소는 내부 감사 및 AI 기술 활용 보완을 약속했습니다.</t>
+          <t>경기도 특사경이 3만%가 넘는 고금리를 수취한 불법대부업자를 적발했으며, 김동연 경기도지사는 이를 뿌리 뽑겠다는 의지를 밝혔다. 특사경은 엄정한 수사를 이어갈 방침이며, 생활고에 시달리는 피해자들에게 복지서비스를 연계하고 있다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인해 다수의 투자자가 피해를 입었으며(적합 조건 1, 3), 상대방인 한국거래소는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 거래소 스스로 내부 감사 및 조치를 예고하여 증거 확보 가능성이 높고(적합 조건 5), 투자자들이 이미 손해배상 소송을 예고하고 있어 집단 소송 가능성이 높습니다(적합 조건 4).</t>
+          <t>불법대부업자의 3만% 초과 이자 수취는 명백한 불법 행위로 상대방 책임이 명확하며(적합 조건 1), 도 특사경의 적발 및 수사 진행으로 객관적인 증거 확보가 용이하고 공적 절차가 진행 중입니다(적합 조건 5, 6). '피해자' 복수 표현과 '생활고에 시달리는 피해자' 언급으로 다수 피해자 및 상당한 피해 규모가 예상되어 소송금융 투자 적합도가 높습니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>일주일 전엔 ‘전산 먹통’, 관리 종목은 ‘착오 공시’, 노조는 ‘365일...</t>
+          <t>김동연  3만% 넘는 이자 받은 불법대부업자 적발…반드시 뿌리뽑아야</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>newskr.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/19/20260319031003?wlog_tag3=naver</t>
+          <t>http://www.newskr.kr/news/articleView.html?idxno=103693</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-19 00:40:40.626414+00:00</t>
+          <t>2026-03-21 12:19:00.098030+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>은행권</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>금융당국의 ELS 불완전판매 제재 절차 지연, 일부 과태료 제척기간 만료, 일부 개별 손해배상 소송 진행 중</t>
+          <t>미 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>금융당국이 홍콩 H지수 ELS 불완전판매에 대한 제재 결론을 내리지 못하고 있으며, 이로 인해 일부 과태료 부과 제척기간이 만료될 위기에 처했습니다. 은행권은 이미 1조 3천억 원 규모의 자율 배상을 진행했으나, 금융당국은 자율 배상과 별개로 불완전판매 책임을 엄격히 따져 조 단위 과징금 부과를 검토 중입니다. 이번 결정은 개정 금소법 시행 이후 첫 기준점이 될 수 있어 금융당국의 고심이 깊어지고 있습니다.</t>
+          <t>일론 머스크가 트위터 인수 과정에서 스팸·가짜 계정 주장을 통해 고의로 주가를 떨어뜨려 투자자들을 속였다는 배심원단 평결이 나왔다. 이는 집단소송으로 진행되었으며, 머스크는 주당 3~8달러를 배상해야 하며 총 배상액은 수십억 달러에 달할 것으로 전망된다. 다만 계획적인 조작 혐의에 대해서는 무죄 의견이 나왔다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ELS 불완전판매에 대한 금융당국의 제재 절차가 진행 중이며(공적 절차 진행 중), 은행권이 상대방으로 자력이 충분합니다. 1조 3천억 원 규모의 자율 배상이 진행될 정도로 피해 규모가 크고 다수의 ELS 가입 고객이 피해를 입어 집단적 피해에 해당합니다. 불완전판매 책임이 비교적 명확하며, 금융당국의 조사 및 자율 배상 진행으로 증거 확보 가능성도 높습니다.</t>
+          <t>상대방 책임이 배심원단 평결로 명확히 인정되었고(조건 1), 상대방(일론 머스크)의 자력이 충분하며(조건 2), 기관 및 개인 투자자들이 제기한 집단소송으로 집단적 피해가 발생했고(조건 3), 피해 규모가 수십억 달러에 달할 것으로 예상되어 매우 크다(조건 4). 또한 배심원단의 평결이라는 객관적 증거가 존재한다(조건 5).</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>1조 3천억 원 이상 (자율 배상액 기준)</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>ELS 가입 고객 다수</t>
+          <t>기관 투자자와 개인 투자자 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>ELS 불완전판매 제재 결론 또 밀려...일부 과태료 제척 기한 만료</t>
+          <t>고의로 트위터 주가 조작 …머스크, 수십억 달러 배상 위기</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>ilovepc.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58612</t>
+          <t>https://www.joongang.co.kr/article/25413610</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-18 12:51:08.048704+00:00</t>
+          <t>2026-03-21 00:46:32.720580+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>김건희</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 중, 공소장 변경 신청</t>
+          <t>금융당국의 제재(행정처분) 완료, 불복 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>김건희 여사의 도이치모터스 주가조작 사건과 관련하여 특검팀이 항소심에서 김 여사를 공동정범 또는 예비적으로 방조범으로 보고 공소장 변경을 신청했습니다. 이는 주가조작 혐의에 대한 법적 공방이 진행 중임을 의미합니다. 이 사건은 사회적 관심이 높고 다수의 투자자 피해 가능성이 있어 소송금융 투자 대상으로 적합합니다.</t>
+          <t>가상자산 거래소 빗썸이 특정 금융거래정보의 보고 및 이용 등에 관한 법률(특금법) 위반으로 금융당국으로부터 역대급 제재를 받았다. 이로 인해 빗썸의 기업공개(IPO) 추진에 차질이 예상되며, 과거 유사 제재를 받은 업비트처럼 빗썸도 당국 결정에 불복해 소송을 제기할지 주목된다. 빗썸은 당국의 결정을 존중하고 이용자 보호에 최선을 다하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>특검이 김건희 여사를 도이치모터스 주가조작의 공동정범 또는 방조범으로 보고 항소심에서 공소장 변경을 신청한 점은 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함'에 해당합니다. 영부인 신분으로 '상대방에게 자력이 충분함'이 예상되며, '이미 공적 절차(형사 항소심)가 진행 중임'도 적합 조건입니다. 주가조작 사건의 특성상 '집단적 피해'와 '피해 규모가 큼'도 예상되어 소송금융 투자에 매우 적합합니다.</t>
+          <t>빗썸은 특금법 위반으로 역대급 제재를 받아 상대방 책임이 명확하고(적합 조건 1), IPO를 추진하는 대기업으로 자력이 충분하다(적합 조건 2). 이미 당국의 제재라는 공적 절차가 진행되어 객관적 증거 확보 가능성이 높다(적합 조건 5, 6). 다만, 기사만으로는 이용자들의 직접적인 피해 규모나 피해자 수가 불분명하여 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>김건희특검, 도이치 주가조작 '방조죄 추가' 항소심 공소장 변경 신청</t>
+          <t>'특금법 위반' 빗썸 역대급 제재…IPO '빨간불'</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1622234/?sc=Naver</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000298600?division=NAVER</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-18 12:38:58.832199+00:00</t>
+          <t>2026-03-21 00:44:49.980818+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)</t>
+          <t>제미니, 캐머런 윙클보스, 타일러 윙클보스</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>애리조나주 법무장관의 형사 기소, 매사추세츠주 운영 금지 명령, 연방대법원까지의 법적 분쟁 예상</t>
+          <t>투자자들이 윙클보스 형제를 상대로 집단소송 제기</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>미국 예측 시장 플랫폼 칼시가 애리조나주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되었다. 칼시는 연방 규제가 주법에 우선한다는 논리로 영업해왔으나, 여러 주에서 불법 스포츠 베팅으로 규정하며 영업 중단을 요구하고 있다. 이번 기소를 시작으로 유사 사례의 도미노 효과가 나타날 것이라는 전망이 나온다.</t>
+          <t>암호화폐 거래소 제미니의 투자자들이 IPO 당시 '거래소 확장' 공시와 달리 '예측시장'으로 사업 방향을 급격히 전환하여 막대한 손실을 입었다며 창업자 윙클보스 형제를 상대로 집단소송을 제기했습니다. 상장 후 주가가 82% 급락하고 대규모 구조조정이 단행되는 등 사업 안정성 및 공시 신뢰성 문제가 부각되고 있습니다. 이번 소송은 암호화폐 기업의 IPO 공시 기준과 사업 전환 공지 방식에 대한 중요한 검증 사례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>예측 시장 플랫폼 칼시가 애리조나 주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되어 상대방 책임이 명확하다. 연매출 13억 달러에 달하는 대기업으로 자력이 충분하며, 이미 매사추세츠주에서 운영 금지 명령이 내려지는 등 공적 절차가 진행 중이다. 유사 사례의 도미노 효과가 예상되어 소송금융 투자 가능성이 높다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>제미니는 IPO 공시와 달리 사업 방향을 급격히 전환하여 투자자들에게 막대한 손실을 입혔다는 주장이 제기되었으며(적합 조건 1), 억만장자 창업자들이 피고로 지목되어 자력이 충분합니다(적합 조건 2). 다수의 투자자들이 집단소송을 제기했고(적합 조건 3), 주가가 82% 급락하는 등 피해 규모가 매우 큽니다(적합 조건 4). IPO 서류, 주가 기록 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>美 예측플랫폼 칼시 첫 형사 기소… 도미노 효과 불가피</t>
+          <t>제미니, 거래소서 예측시장으로 급선회…투자자 소송에 주가 82% 급락</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03283286645384632</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/341805</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-18 12:37:52.645640+00:00</t>
+          <t>2026-03-21 00:38:58.263234+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>빗썸, 두나무</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>빗썸에 역대 최고 과태료 부과, 두나무는 FIU 영업정지 처분 취소 소송 진행 중</t>
+          <t>미국 캘리포니아 북부 연방지방법원 배심원단 평결</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>빗썸이 특정금융정보법 위반으로 역대 최고 수준의 과태료 제재를 받으며 파장이 예상된다. 이는 두나무가 FIU의 영업정지 처분 취소 소송을 진행 중인 사례와 비교되며, 관련 소송 가능성이 높게 점쳐진다. 암호화폐 거래소의 금융법 위반과 그에 따른 제재가 핵심이다.</t>
+          <t>일론 머스크가 2022년 트위터 인수 과정에서 고의로 주가를 떨어뜨려 투자자들에게 수십억 달러를 배상해야 한다는 미국 캘리포니아 북부 연방지방법원 배심원단의 평결이 나왔습니다. 배심원단은 머스크의 발언이 투자자들의 잘못된 판단을 유도했다고 판단했으나, 사기 모의 혐의는 인정하지 않았습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>빗썸과 두나무는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 특정금융정보법 위반으로 FIU의 제재를 받았다는 점에서 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 이미 공적 절차(FIU 제재)가 진행 중이며(적합 조건 6), 기사에서 '소송 가능성 높아'라고 언급되어 추가적인 법적 분쟁 발생 가능성이 높음.</t>
+          <t>상대방(일론 머스크)의 책임이 배심원 평결로 명확히 인정되었고, 상대방의 자력이 충분합니다. 다수의 투자자가 피해를 입었으며, 피해 규모가 수십억 달러에 달하는 대규모 사건입니다. 이미 법원 배심원단 평결이 나와 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[빗썸 제재 파장] 역대 최고 과태료...두나무·코빗 사례 비교해보니</t>
+          <t>일론 머스크가 트위터 주가조작 ...수십억 달러 배상 판결</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=150287</t>
+          <t>https://zdnet.co.kr/view/?no=20260321083006</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-18 00:48:08.874904+00:00</t>
+          <t>2026-03-21 00:31:00.696364+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>판매 금융기관</t>
+          <t>다올투자증권</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>금융위원회 제재 논의 진행 중</t>
+          <t>경찰 수사 및 압수수색 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>대통령 주재 자본시장 간담회에서 홍콩 ELS 관련 금융기관 제재 결론이 연기될 가능성이 제기되었습니다. 금융위원회는 제재 수위 확정을 위한 논의를 지속하고 있으며, 이는 홍콩 ELS 손실 사태에 대한 정부 차원의 대응이 진행 중임을 시사합니다.</t>
+          <t>다올투자증권이 저축은행법 위반 혐의로 경찰의 압수수색을 받았다. 이는 금융 관련 법규 위반으로, 향후 투자자나 예금자 등 다수의 피해자가 발생할 가능성이 있으며, 대규모 손해배상 소송으로 이어질 수 있다. 현재 경찰 수사가 본격화되고 있다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 상대방은 자력이 충분한 판매 금융기관들로 특정됩니다(적합 조건 2). 현재 금융위원회에서 제재 논의가 진행 중이며(적합 조건 6), 이는 책임 소재와 증거 확보에 긍정적인 영향을 미칠 것입니다(적합 조건 1, 5). 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
+          <t>다올투자증권은 자력이 충분한 금융기관이며(적합 조건 2), 저축은행법 위반 혐의로 경찰의 압수수색을 받아 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 저축은행법 위반은 다수의 투자자에게 대규모 피해를 야기할 가능성이 높아 집단소송으로 발전할 잠재력이 크다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>李대통령 주재 '자본시장' 간담회…홍콩 ELS 제재 결론 연기 가닥</t>
+          <t>검찰 역사 속으로 …  수사도 지휘도 아마추어 손에, 도둑 활개 치는 세...</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newdaily.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6104514</t>
+          <t>https://www.newdaily.co.kr/site/data/html/2026/03/20/2026032000322.html</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-18 00:44:08.121766+00:00</t>
+          <t>2026-03-20 13:03:15.157698+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>금융당국 과태료 부과 및 영업 일부 정지</t>
+          <t>금감원, 가상자산 거래소 규제 강화 추진 및 이용자 자료 열람 법적 권리 부여 방안 논의</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸이 미신고 사업자와의 거래 지원 및 특정 금융거래정보법 위반으로 368억 원의 역대 최대 과태료와 영업 일부 정지 처분을 받았습니다. 이는 업비트보다 높은 수준의 제재로, 가상자산 업계 전반에 긴장감을 조성하고 있습니다. 이번 제재는 금융당국의 공식적인 조사 결과에 따른 것으로, 향후 잠재적 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
+          <t>빗썸 오지급 사태를 계기로 금융감독원이 가상자산 거래소에 대한 '은행급 규제'를 추진합니다. 이는 이용자들이 손해배상 청구 등을 위해 거래소에 계약서, 약관, 거래 내역 등의 자료 열람을 요구할 수 있는 법적 권리를 부여하는 방안을 포함하며, 가상자산 시장에 금융소비자보호 체계를 적용하려는 시도입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>빗썸의 특금법 위반 및 미신고 사업자 거래 지원으로 인한 368억 원 과태료 부과 및 영업 일부 정지는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 강력한 증거가 존재함을 의미합니다(적합 조건 5). 빗썸은 대형 가상자산 거래소로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다. 다만, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+          <t>빗썸의 '오지급 사태'로 상대방 책임이 비교적 명확하며(적합 조건 1), 빗썸은 주요 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). 금감원이 가상자산 거래소 규제 강화를 추진 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이용자들의 손해배상 청구권 부여 논의는 집단적 피해 가능성을 시사합니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>업비트보다 많았다 …빗썸 '368억' 역대급 과태료에 업계 긴장</t>
+          <t>빗썸 오지급 사태 후폭풍…금감원, 가상자산 거래소 '은행급 규제' 추진</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/blockchain-fintech/6104319</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726005</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-17 13:19:39.636251+00:00</t>
+          <t>2026-03-20 12:46:15.844886+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>토스뱅크</t>
+          <t>은행들</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>금융감독원 현장점검 및 토스뱅크의 자진 반납 요청, 민사소송 가능성 제기</t>
+          <t>LTV 담합 관련 과징금 부과 및 집단 소송 준비 중</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>토스뱅크에서 약 7분간 엔화가 반값에 표기되는 시스템 오류가 발생하여 약 284억원 규모의 환전이 이루어졌다. 금융감독원은 토스뱅크에 대한 현장점검을 진행 중이며, 토스뱅크는 고객들에게 자진 반납을 요청하고 불응 시 민사소송 가능성을 언급했다. 또한, 환전 고객 전원에게 사과 보상으로 현금 1만원을 지급했다.</t>
+          <t>은행들이 LTV 담합으로 2720억 원의 과징금을 부과받았으며, 이에 대해 집단 소송이 제기될 움직임을 보이고 있습니다. 이는 은행들의 불법 행위로 인한 다수 소비자의 피해 가능성을 시사하며, 이미 공적 기관의 조사를 통해 책임이 명확해진 사건입니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>토스뱅크의 시스템 오류로 인한 '반값 엔화' 사태는 상대방(토스뱅크)의 책임이 명확하며(적합 조건 1), 금융기관으로서 자력이 충분합니다(적합 조건 2). 다수의 이용자가 관련되어 집단적 이슈가 될 수 있으며(적합 조건 3), 총 284억원 규모의 거래가 발생하여 개별 고객에게도 상당한 금액이 걸려있을 수 있습니다(적합 조건 4). 금감원의 현장점검을 통해 사실관계와 증거 확보가 용이하며(적합 조건 5, 6), 토스뱅크가 반환을 거부하는 고객에게 민사소송을 제기할 가능성이 있어 고객 측의 방어 소송 수요가 발생할 수 있습니다. 이는 소송금융의 새로운 기회가 될 수 있습니다.</t>
+          <t>은행들의 LTV 담합으로 2720억 원의 과징금이 부과된 상황으로, 상대방의 책임이 명확하고(적합 조건 1) 공적 절차(과징금 부과)가 진행 중이며(적합 조건 6), 증거 확보가 용이합니다(적합 조건 5). '은행들'은 자력이 충분한 상대방이며(적합 조건 2), '집단 소송'이 언급되어 다수의 피해자가 존재할 가능성이 높고 피해 규모도 클 것으로 추정됩니다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2720억 원 (과징금 규모로 추정)</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (집단 소송 예정으로 다수 추정)</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>제2의 '반값 엔화' 사태 막아라 …금감원, 인터넷銀 유의사항 전파</t>
+          <t>“2720억 과징금 못 낸다” … 은행들 LTV 담합 ‘집단 소송’ 초강수</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260316_0003550287</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/20/2026032000313.html</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:58.678877+00:00</t>
+          <t>2026-03-20 12:45:20.059892+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>삼성생명</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 부과 처분. 빗썸은 제재 조치 검토 중.</t>
+          <t>집단소송 가능성 언급</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>금융당국이 가상자산 거래소 빗썸에 특금법 위반(자금세탁방지 의무, 고객확인의무 등)으로 영업 일부정지 6개월 및 과태료 368억원의 중징계를 부과했다. 665만 건에 달하는 위반 사항이 확인되었으며, 빗썸은 제재 결정을 존중하고 향후 방안을 검토할 예정이다.</t>
+          <t>삼성생명이 삼성전자 지분 매각 차익에도 불구하고 유배당 결손을 해소하지 않아 계약자들의 배당권리 회복 청구권 문제가 제기되고 있습니다. 법조계에서는 다수의 계약자가 공동의 이해관계를 바탕으로 집단소송을 제기할 가능성을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특금법 위반 책임이 명확하며 (적합 조건 1, 5), 대규모 가상자산 거래소로서 충분한 자력을 갖추고 있습니다 (적합 조건 2). 고객확인의무 위반 등 665만 건에 달하는 위반 사항은 잠재적으로 다수의 피해자 발생 가능성을 시사하며 (적합 조건 3, 4), 이미 금융당국의 중징계(영업정지, 과태료)가 내려진 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 이로 인한 개별 고객들의 직접적인 금전적 피해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
+          <t>피고가 대기업인 삼성생명으로 배상 능력이 충분하며(적합 조건 2), 다수의 계약자가 피해자로 예상되어 집단소송 가능성이 명시적으로 언급되었습니다(적합 조건 3). 개별 피해액은 소액일 수 있으나 전체 계약자를 대상으로 할 경우 총 피해 규모는 상당할 것으로 추정되며(적합 조건 4), 삼성생명의 유배당 결손 해소 미이행이라는 구체적인 쟁점이 제시되어 책임 소재가 명확할 가능성이 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>수백만 명 (665만 건의 위반 사항)</t>
+          <t>다수의 계약자</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 영업 일부정지 6개월 중징계…과태료 368억원</t>
+          <t>삼성생명, 삼성전자 지분 매각 차익에도 유배당 결손 해소 안돼</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202667</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=680777</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-17 00:44:30.117991+00:00</t>
+          <t>2026-03-20 12:44:56.029516+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>미래에셋생명</t>
+          <t>제일건설, OK로지웰, 무궁화신탁, 현대자산운용</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>민사소송 진행 중</t>
+          <t>금융당국 대주주적격성 심사 진행 중, 공정위 하도급법 위반 조사 진행 중, 제일건설 공정위 처분 관련 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>미래에셋생명 소속 설계사가 고객 돈 27억 원을 편취한 사실이 민사소송 과정에서 4년 만에 확인되었습니다. 금융당국은 GA 채널을 통한 금융사고 방지를 위해 보험사-GA 간 공동검사 확대 및 리스크 평가 시스템 구축을 추진하고 있습니다.</t>
+          <t>무궁화신탁의 현대자산운용 매각 과정에서 인수 주체인 제일건설·OK로지웰 컨소시엄의 대주주 적격성 논란이 불거졌다. 제일건설은 공정위 제재 및 하도급법 위반 조사를 받고 있으며, OK로지웰은 대부업 이력이 문제로 지적된다. 현대자산운용 또한 불법 운용으로 금융당국 제재를 받은 바 있어, 이번 매각이 부실의 재배치에 그칠 수 있다는 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>미래에셋생명이라는 대형 금융기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 피해 금액이 27억 원으로 매우 큽니다(적합 조건 4). 민사소송 과정에서 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 용이할 것으로 보입니다(적합 조건 1, 5).</t>
+          <t>제일건설의 공정위 과징금 부과 및 하도급법 위반 조사, 현대자산운용의 불법 운용으로 인한 금융당국 제재 등 상대방 책임이 명확하며, 제일건설과 OK로지웰은 자력이 충분하다. 현대자산운용 펀드 투자자들의 집단적 피해 가능성이 높고, 공정위 조사 및 금융당국 심사 등 공적 절차가 진행 중이며, 관련 증거 확보가 용이하여 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>27억 원</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>미래에셋생명 설계사 고객 돈 27억 편취…보험사는 4년 만에 확인</t>
+          <t>[이슈줌인] 무궁화신탁 현대자산운용 매각, 컨소시엄 '부적격' 논란 속...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>dailypop.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065600681907115</t>
+          <t>http://www.dailypop.kr/news/articleView.html?idxno=97382</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-17 00:31:48.714908+00:00</t>
+          <t>2026-03-20 12:41:37.812534+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 특금법 위반 중징계 및 과태료 부과</t>
+          <t>금융당국 규제 추진 및 빗썸의 피해자 구제 노력 진행 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>금융당국 금융정보분석원(FIU)이 가상자산 거래소 빗썸에 대해 특정금융정보법(특금법) 위반으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 내렸다. 빗썸은 미신고 해외 가상자산사업자와의 거래금지 의무, 고객확인의무 등을 위반한 사실이 확인되었으며, FIU는 빗썸의 법 준수 의지가 미흡했다고 밝혔다. 빗썸은 당국의 결정을 존중하며 개선 방안을 검토 중이다.</t>
+          <t>빗썸이 '금융 사고'에 대한 '피해자 구제 범위 확대'를 밝히며 다양한 민원을 수습 중이다. 금융당국은 빗썸에 대한 '대주주 지분 규제'를 추진하고 있어, 빗썸은 악재 속에서도 이재원 대표의 연임이 가닥을 잡는 등 내부적으로 해결 과제를 안고 있다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>금융당국(FIU)의 공식 조사 결과 빗썸의 특금법 위반 사실이 명확히 확인되었고(상대방 책임 명확, 증거 확보 가능), 368억 원의 과태료 부과 및 영업정지 처분을 받을 정도로 자력이 충분한 대형 가상자산 거래소입니다(상대방 자력 충분). 이미 금융당국의 중징계라는 공적 절차가 진행되었습니다(공적 절차 진행 중). 다만, 기사에서 직접적인 이용자 피해 규모나 집단적 피해 발생 여부는 명확히 언급되지 않아 추가 확인이 필요합니다.</t>
+          <t>빗썸은 대형 금융기관으로 자력이 충분하며, '금융 사고 수습' 및 '피해자 구제 범위 확대' 언급을 통해 상대방 책임이 비교적 명확함. '다양한 민원'으로 집단적 피해 가능성이 높고, 금융당국의 규제 추진으로 공적 절차가 진행 중이어서 증거 확보 가능성도 높음. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 일부영업정지 6개월 중징계…과태료 368억원</t>
+          <t>이재원 빗썸 대표, 악재 속에서도 ‘연임’ 가닥…IPO·신사업 과제 산...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412188</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026032014230639180</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:26.675855+00:00</t>
+          <t>2026-03-20 12:21:45.670834+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>다수의 은행</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>손해배상 소송 1심 은행 승소 판결, 과징금 감경 논의 중</t>
+          <t>금감원 규제 강화 건의, 국회 현안질의 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태와 관련하여 은행들이 손실 위험 분석기간 설명의무 위반으로 제기된 손해배상 소송 1심에서 은행이 승소했습니다. 그러나 금융당국의 과징금 부과 및 96% 배상 권고 등 다른 공적 절차가 진행 중이며, 이는 은행의 전반적인 책임과 투자자 배상 가능성을 시사합니다. 이 사건은 대규모 금융 피해자들을 포함하고 있어 소송금융 투자 대상으로 적합합니다.</t>
+          <t>빗썸이 직원의 입력 오류로 약 62만 개의 비트코인을 오지급하는 대규모 사고를 냈다. 이에 금융감독원은 가상자산 거래소에 은행급 규제를 도입하는 디지털자산기본법 2단계 입법을 국회에 건의했으며, 빗썸 대표는 국회 정무위원회에서 현안질의에 답했다. 금감원은 잔고 검증 의무화, 내부통제 강화, 전산투자 의무화 등을 제안했다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>상대방인 은행들은 자력이 충분하며, 홍콩 ELS 사태는 다수의 투자자에게 막대한 피해를 입힌 집단적 사건으로 피해 규모가 큽니다. 이미 1심 소송이 진행되었고 금융당국의 과징금 부과 및 배상 논의 등 공적 절차가 활발히 진행 중이므로 증거 확보 및 법리 검토가 용이합니다. 비록 1심에서 은행이 일부 승소했으나, 이는 전체 책임 소재를 가리는 여러 쟁점 중 하나이며, 금융당국의 96% 배상 권고 등 다른 판단이 존재하여 소송금융 투자 가능성이 높습니다.</t>
+          <t>빗썸의 직원의 입력 오류로 대규모 비트코인 오지급 사고가 발생하여 상대방 책임이 명확하며(조건 1), 빗썸은 충분한 자력을 가진 대형 거래소입니다(조건 2). 약 62만 개의 비트코인이라는 막대한 규모의 오지급으로 피해 규모가 크고(조건 4), 다수의 이용자가 피해를 입었을 가능성이 높습니다(조건 3). 금감원의 규제 강화 건의 및 국회 현안질의 등 공적 절차가 진행 중이며(조건 6), 이를 통해 증거 확보도 용이할 것으로 보입니다(조건 5).</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 62만 비트코인 (오지급 규모)</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (빗썸 이용자)</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 감경 또 늦춰지나, '96% 배상'과 '금소법 선례' 논리 팽...</t>
+          <t>빗썸 비트코인 오지급 여파…금감원, 가상자산 거래소 ‘은행급’ 규제...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433009</t>
+          <t>https://www.mk.co.kr/article/11993171</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-16 12:52:51.334918+00:00</t>
+          <t>2026-03-20 00:44:35.997009+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>블록필스 (BlockFills) 운영사 렐리즈 (Reliz Ltd.)</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>챕터11 파산보호 신청 및 고객 자산 유용 의혹 소송 진행 중</t>
+          <t>금융감독원 소비자위험대응협의체 논의 예정, 선제적 점검 예상</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>암호화폐 트레이딩·대출 업체 블록필스(BlockFills)가 챕터11 파산보호를 신청하며 1억~5억 달러 규모의 부채가 드러났다. 미국 자본사 도미니언 캐피털은 블록필스가 고객 자산을 유용하고 손실을 은폐했다고 주장하며 소송을 제기했고, 법원은 자산 동결 가처분 명령을 내렸다. 약 2,000곳의 기관 고객이 피해를 입을 가능성이 있으며, 법원 감독 하에 구조조정이 진행될 예정이다.</t>
+          <t>금융감독원이 홍콩H지수 ELS 사태에 이어 은행권의 ETF 판매 관행을 새로운 소비자보호 제재 대상으로 검토 중이다. 연초 이후 은행을 통한 ETF 판매액이 16조 원을 넘어서며 급증했으나, 주가 급락 시 불완전판매로 인한 대규모 손실 민원이 발생할 수 있다는 우려가 제기되고 있다. 금감원은 소비자위험대응협의체에서 이 문제를 다룰 예정이다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (고객 자산 유용 의혹 소송 및 자산 동결 가처분). 약 2,000곳의 기관 고객이 피해를 입은 집단적 피해이며, 부채 규모가 1억~5억 달러로 피해 규모가 큼. 챕터11 파산보호 신청 및 소송 진행으로 증거 확보 및 공적 절차가 진행 중임. 상대방이 파산보호 신청 상태이나, 상당한 자산을 보유하고 있어 회수 가능성이 있음.</t>
+          <t>은행권의 ETF 판매 급증으로 인한 불완전판매 가능성이 제기되고 있으며, 금융감독원이 이를 주요 안건으로 다루고 선제적 점검을 예고하는 등 공적 절차가 진행 중이다. 상대방인 은행권은 자력이 충분하며, 주가 급락 시 대규모 집단적 피해 발생 가능성이 높아 소송금융 투자에 적합하다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>1억~5억 달러 (약 1,496억~7,479억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>약 2,000곳의 기관 고객</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>크립토 트레이딩업체 블록필스, 파산보호 신청…챕터11 구조조정 돌입</t>
+          <t>[Invest]'이찬진호' 금감원, 진짜 1호는? 은행 ELS 넘어 ETF로 번지는 불...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339771</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/03/19/2026031980141.html</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:31.729460+00:00</t>
+          <t>2026-03-20 00:42:54.811889+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>불법사금융 업체</t>
+          <t>사모대출 운용사 및 관련 금융기관</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>경기도에서 불법사금융 피해자 구제 및 맞춤형 대출 상품 검토 중</t>
+          <t>사모대출 시장 전반의 신용 리스크 확대 경고, 일부 기업 파산 및 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출 2.0을 통해 1,618명에게 대출을 완료했으며, 이 중 27.1%인 438명이 고금리 대출이나 불법사금융 이용 경험이 있다고 응답했습니다. 경기도는 불법사금융 피해자를 구제하기 위한 별도의 맞춤형 대출 상품을 적극 검토 중이며, 이는 불법사금융으로 인한 다수의 피해자가 존재함을 시사합니다.</t>
+          <t>뉴욕증시의 사모대출 시장에서 고금리로 인한 신용 리스크가 확대되며 디폴트율이 사상 최고치를 기록할 것으로 전망됩니다. 블랙스톤 펀드의 환매 제한과 퍼스트 브랜드, 트리컬러 등 개별 기업의 파산 사례가 발생하며 시장의 투명성과 신뢰 문제가 부각되고 있습니다. 이는 중견·중소기업의 자금 조달 악화로 이어지는 '조용한 신용경색'으로 발전할 수 있습니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>불법사금융 업체들의 책임이 비교적 명확하며, 경기도 극저신용대출 이용자 중 400명 이상이 불법사금융 피해 경험이 있어 집단적 피해 가능성이 높습니다. 경기도가 피해자 구제 및 맞춤형 대출 상품을 검토하는 등 공적 절차가 진행 중이며, 피해자 진술 등을 통해 증거 확보도 가능할 것으로 보입니다. 다만, 상대방인 불법사금융 업체들의 자력은 불확실할 수 있습니다.</t>
+          <t>사모대출 시장의 신용 리스크 확대로 다수 투자자에게 집단적 피해가 발생할 가능성이 높습니다 (집단적 피해). 블랙스톤 등 대형 운용사 및 주요 금융기관이 연루되어 상대방의 자력이 충분하며 (상대방 자력 충분), Tricolor 사례처럼 허위 대출 데이터 등 상대방 책임이 명확한 경우도 있습니다 (상대방 책임 명확). 연준, 피치, IMF 등 공신력 있는 기관의 보고서와 일부 기업의 파산 절차를 통해 증거 확보 및 공적 절차 진행이 확인됩니다 (증거 확보 가능, 공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>최소 438명 이상</t>
+          <t>다수 투자자 및 채권자</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>경기도, ‘극저신용대출 2.0’ 1차 대출 완료</t>
+          <t>강한 뉴욕증시 뒤 숨은 균열…'사모대출' 뇌관 터지나[천조국 리포트]</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694476?ref=naver</t>
+          <t>https://news.mtn.co.kr/news-detail/2026032002283170440</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-16 12:17:32.409238+00:00</t>
+          <t>2026-03-20 00:39:48.468475+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>은행권</t>
+          <t>카카오뱅크</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>금융위원회 제재 심의 진행 중</t>
+          <t>카카오뱅크의 시스템 장애 및 환율 오류로 인한 피해 배상 및 정정 작업 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 손실과 관련하여 은행권이 가입 고객의 약 97%에게 자율배상을 진행 중이며, 금융위원회는 은행권에 대한 제재 및 과징금 부과를 고심하고 있다. 은행권은 투자자 자기책임 원칙을 들어 과징금에 대한 이견을 표명하고 있으며, 금융위의 심의 과정은 3월을 넘길 것으로 예상된다.</t>
+          <t>카카오뱅크에서 두 차례의 시스템 장애와 엔화 환율 오류가 발생하여 최소 1만 700명 이상의 고객이 피해를 입었다. 특히 환율 오류 사고는 약 5만 건의 거래에서 283억 8천만 원 규모의 피해를 야기했으며, 일부 거래는 아직 정정되지 않은 상태이다. 카카오뱅크의 책임이 명확하고 피해 규모가 커 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(은행권), 집단적 피해(ELS 가입 고객 다수), 피해 규모 큼(ELS 손실), 증거 확보 가능(금융위 심의), 공적 절차 진행 중(금융위 제재). 은행권의 자율배상 진행은 상대방 책임의 일부를 인정하는 정황으로 볼 수 있어 소송금융 투자에 매우 적합함.</t>
+          <t>카카오뱅크는 대기업 금융기관으로 자력이 충분하며(적합 조건 2), 두 차례의 시스템 장애와 환율 오류로 인해 최소 1만 700명 이상의 다수 피해자가 발생했고(적합 조건 3), 특히 환율 오류 건은 283억 원 이상의 큰 피해 규모를 보였다(적합 조건 4). 카카오뱅크의 책임이 명확하며(적합 조건 1), 일부 거래는 아직 정정되지 않아 사건이 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4874만원 (1차 장애), 283억8000만원 (환율 오류)</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>ELS 가입 고객 다수</t>
+          <t>최소 1만700명, 약 5만건의 거래 관련 다수</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 제재 고심하는 금융위…과징금 3월 넘길듯</t>
+          <t>카카오뱅크 '먹통' 2차례…원인 오판·복구 중 재장애까지</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403822</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712245</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-16 00:53:58.695522+00:00</t>
+          <t>2026-03-20 00:32:06.756163+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>도이치모터스</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>국회에서 불법사금융 근절 및 피해회복 법안 논의 중</t>
+          <t>특검의 자본시장법 위반 방조 혐의 추가, 형사 2심 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>천준호 의원 등 10인이 불법사금융 근절 및 범죄피해 회복을 위한 법안을 발의했습니다. 이 법안은 법정이율을 초과하는 고금리로 인한 피해자들에게 범죄피해재산을 환부하여 피해를 회복하게 할 필요성을 강조하며, 불법사금융으로 인한 다수 피해자의 구제를 목표로 합니다.</t>
+          <t>특검이 김건희 여사 관련 도이치모터스 주가조작 의혹 사건의 형사 2심에서 자본시장법 위반 방조 혐의를 예비적 공소사실로 추가했습니다. 이는 피고인의 방어권 보장을 위한 조치로 설명되었으며, 기존 공동정범 혐의는 유지됩니다. 이 사건은 고의 입증 및 공소시효 등이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하며(적합 조건 1), 법정이율을 초과하는 고금리로 인한 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한, 국회에서 관련 법안이 논의되는 등 공적 절차가 진행 중이어서(적합 조건 6) 증거 확보 및 피해 회복 가능성이 높습니다.</t>
+          <t>적합 조건 6가지 중 5가지 이상 충족: 상대방 책임이 비교적 명확함 (특검 기소 및 형사 2심 진행), 상대방에게 자력이 충분함 (도이치모터스 및 관련자), 집단적 피해 (주가조작 피해자 다수), 증거가 있거나 확보 가능함 (특검 수사 및 기소), 이미 공적 절차 진행 중 (특검 수사 및 형사 2심). 주가조작 사건의 특성상 피해 규모도 클 것으로 예상되어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[PICK! 이 안건] 천준호 등 10인  불법사금융 근절 및 범죄피해 회복 도...</t>
+          <t>특검, 김건희 도이치 2심 '방조' 추가 승부수…법조계  고의 입증·시효...</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>jeonmae.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1238258</t>
+          <t>https://www.dailian.co.kr/news/view/1623068/?sc=Naver</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:30.819399+00:00</t>
+          <t>2026-03-19 12:46:15.944580+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>IMM프라이빗에쿼티, EQT파트너스</t>
+        </is>
+      </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>불법 사금융 일당에 대한 형사 재판이 종결되어 전원 실형 선고. 피해자들의 민사상 손해배상 청구 가능.</t>
+          <t>대법원 판결 후에도 일부 FI와의 풋옵션 갈등 여전히 진행 중, 국제 중재판정부의 절차 이행 의무 조건부 인정</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>대부업 등록 없이 연 2만4000%에 달하는 살인적인 고리로 돈을 빌려주고 피해자들의 얼굴 사진과 지인 연락처를 불법으로 갈취한 불법 사금융 일당이 전원 실형을 선고받았습니다. 다수의 피해자가 발생했을 것으로 추정되며, 형사 판결을 바탕으로 피해자들의 민사상 손해배상 청구가 가능할 것으로 보입니다.</t>
+          <t>교보생명은 2012년 재무적 투자자(FI)들로부터 1조 2천억 원을 투자받으며 2015년까지 IPO가 이뤄지지 않을 경우 풋옵션을 행사할 수 있도록 계약했습니다. IPO 지연으로 FI들이 풋옵션을 행사했으나 교보생명 측이 가격 문제로 이를 거부하며 국제 중재 및 국내 소송이 수년간 이어졌습니다. 최근 대법원에서 교보생명에 불리한 판단이 나왔음에도 IMM프라이빗에쿼티 등 일부 FI와의 분쟁은 여전히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>불법 사금융 일당의 고리대금 및 개인정보 갈취 행위가 형사 재판을 통해 '전원 실형'으로 명확히 입증되어 상대방 책임이 명확하며(적합 조건 1), 형사 판결문이 민사 소송의 강력한 증거로 활용 가능합니다(적합 조건 5). '피해자들을 모집'했다는 점에서 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 연 2만4000%의 고리라는 점에서 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 사금융 일당의 자력 확보 여부가 관건이 될 수 있습니다.</t>
+          <t>교보생명은 대기업이자 금융기관으로 자력이 충분하며(적합 조건 2), 풋옵션 계약 불이행에 대한 책임이 비교적 명확합니다(적합 조건 1). 국제상업회의소(ICC) 중재 및 국내 소송이 수년간 진행되었고(적합 조건 6), 최근 대법원에서 교보생명에 불리한 판단이 나오는 등 객관적 증거가 풍부합니다(적합 조건 5). 또한, 다수의 재무적 투자자(FI)들이 관련된 집단적 피해이며(적합 조건 3), 1조 2천억 원 규모의 투자금에 대한 분쟁으로 피해 규모가 매우 큽니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 2천억 원 이상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 재무적 투자자</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>연 2만4000% '살인적 고리'…불법 사금융 일당 전원 실형</t>
+          <t>'SBI저축은행' 품은 교보생명…지주사 전환·IPO 속도 붙나</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620975/?sc=Naver</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554214</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-15 12:27:15.949535+00:00</t>
+          <t>2026-03-19 00:49:10.851741+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>주요 금융기관 (은행, 증권사 등)</t>
+          <t>한국거래소</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 결정 임박</t>
+          <t>한국거래소 내부 감사 및 조치 예정, 투자자 손해배상 소송 예고</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>홍콩 H지수 ELS 상품의 대규모 손실 사태와 관련하여 금융당국의 과징금 결정이 임박했습니다. 이는 금융기관의 불완전 판매에 대한 책임을 묻는 공적 절차가 진행 중임을 의미하며, 다수의 피해자가 발생한 대규모 금융 분쟁입니다.</t>
+          <t>한국거래소가 전산 장애와 관리종목 지정 해제 번복 등 잇따른 운영 혼선으로 투자자 신뢰를 잃고 있습니다. 특히 에스씨엠생명과학의 관리종목 지정 해제 번복은 거래소의 판단 오류로 주가 급락을 초래했으며, 투자자들은 손해배상 소송을 예고하고 있습니다. 거래소는 내부 감사 및 AI 기술 활용 보완을 약속했습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 금융기관의 불완전 판매로 인한 대규모 피해가 발생했으며, 금융당국의 과징금 결정이 임박하여 상대방의 책임이 명확하고 공적 절차가 진행 중입니다. 다수의 피해자와 막대한 피해 규모를 고려할 때 집단소송 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>한국거래소의 명확한 판단 오류와 전산 장애로 인해 다수의 투자자가 피해를 입었으며(적합 조건 1, 3), 상대방인 한국거래소는 공공기관 성격으로 자력이 충분합니다(적합 조건 2). 거래소 스스로 내부 감사 및 조치를 예고하여 증거 확보 가능성이 높고(적합 조건 5), 투자자들이 이미 손해배상 소송을 예고하고 있어 집단 소송 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[주간브리핑] 홍콩 ELS '과징금' 결정 임박…롯데홈쇼핑·태광산업, 갈등...</t>
+          <t>일주일 전엔 ‘전산 먹통’, 관리 종목은 ‘착오 공시’, 노조는 ‘365일...</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=198639</t>
+          <t>https://www.seoul.co.kr/news/economy/securities/2026/03/19/20260319031003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-15 00:39:01.545833+00:00</t>
+          <t>2026-03-19 00:40:40.626414+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>주요 시중은행</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 제재 결정 임박, 일부 민사소송 1심 원고 패소</t>
+          <t>금융당국의 ELS 불완전판매 제재 절차 지연, 일부 과태료 제척기간 만료, 일부 개별 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>홍콩 ELS 불완전 판매와 관련하여 금융당국의 은행권 과징금 제재 결정이 임박했다. 일부 민사소송에서는 법원이 투자자의 자기책임 원칙을 강조하며 원고 패소 판결을 내렸으나, 금융당국은 소비자 보호를 최우선 기조로 삼고 있어 향후 상황에 영향을 미 미칠 것으로 보인다.</t>
+          <t>금융당국이 홍콩 H지수 ELS 불완전판매에 대한 제재 결론을 내리지 못하고 있으며, 이로 인해 일부 과태료 부과 제척기간이 만료될 위기에 처했습니다. 은행권은 이미 1조 3천억 원 규모의 자율 배상을 진행했으나, 금융당국은 자율 배상과 별개로 불완전판매 책임을 엄격히 따져 조 단위 과징금 부과를 검토 중입니다. 이번 결정은 개정 금소법 시행 이후 첫 기준점이 될 수 있어 금융당국의 고심이 깊어지고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(은행권), 집단적 피해(홍콩 ELS 투자자 다수), 피해 규모 큼(ELS 특성상), 증거 확보 가능(금융당국 조사 결과), 공적 절차 진행 중(과징금 제재 임박). 비록 일부 민사소송에서 원고 패소 판결이 있었으나, 금융당국의 소비자 보호 기조와 과징금 제재 결정은 향후 소송에 긍정적인 영향을 미칠 수 있음.</t>
+          <t>ELS 불완전판매에 대한 금융당국의 제재 절차가 진행 중이며(공적 절차 진행 중), 은행권이 상대방으로 자력이 충분합니다. 1조 3천억 원 규모의 자율 배상이 진행될 정도로 피해 규모가 크고 다수의 ELS 가입 고객이 피해를 입어 집단적 피해에 해당합니다. 불완전판매 책임이 비교적 명확하며, 금융당국의 조사 및 자율 배상 진행으로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 3천억 원 이상 (자율 배상액 기준)</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>ELS 가입 고객 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 제재 결론 나온다…은행권 '운명의 다음주'</t>
+          <t>ELS 불완전판매 제재 결론 또 밀려...일부 과태료 제척 기한 만료</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>ilovepc.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026031314513722976</t>
+          <t>https://www.ilovepc.co.kr/news/articleView.html?idxno=58612</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-15 00:36:38.514628+00:00</t>
+          <t>2026-03-18 12:51:08.048704+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>김건희</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>부당이득반환청구소송 준비 중</t>
+          <t>형사 항소심 진행 중, 공소장 변경 신청</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>빗썸이 오지급한 비트코인 62만개 중 125개를 회수하지 못해 부당이득반환청구소송을 준비 중인 것으로 알려졌습니다. 금융당국과 디지털자산거래소 간의 논의도 진행 중입니다.</t>
+          <t>김건희 여사의 도이치모터스 주가조작 사건과 관련하여 특검팀이 항소심에서 김 여사를 공동정범 또는 예비적으로 방조범으로 보고 공소장 변경을 신청했습니다. 이는 주가조작 혐의에 대한 법적 공방이 진행 중임을 의미합니다. 이 사건은 사회적 관심이 높고 다수의 투자자 피해 가능성이 있어 소송금융 투자 대상으로 적합합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>빗썸의 오지급으로 인한 부당이득 반환 청구 소송이 예상되며, 상대방(빗썸)의 책임이 명확하고 대형 디지털자산거래소로서 자력이 충분합니다. 오지급된 비트코인 규모가 62만개에 달해 피해 금액이 매우 클 것으로 추정되며, 내부 거래 기록 등 증거 확보가 용이합니다.</t>
+          <t>특검이 김건희 여사를 도이치모터스 주가조작의 공동정범 또는 방조범으로 보고 항소심에서 공소장 변경을 신청한 점은 '상대방 책임이 비교적 명확함'과 '증거가 있거나 확보 가능함'에 해당합니다. 영부인 신분으로 '상대방에게 자력이 충분함'이 예상되며, '이미 공적 절차(형사 항소심)가 진행 중임'도 적합 조건입니다. 주가조작 사건의 특성상 '집단적 피해'와 '피해 규모가 큼'도 예상되어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[키워드로 읽는 경제 트렌드] 빗썸 사태</t>
+          <t>김건희특검, 도이치 주가조작 '방조죄 추가' 항소심 공소장 변경 신청</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=125053</t>
+          <t>https://www.dailian.co.kr/news/view/1622234/?sc=Naver</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-14 00:43:29.864302+00:00</t>
+          <t>2026-03-18 12:38:58.832199+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>과거 거래소 출금 중단 사태로 인한 투자자 피해. 현재 소송 진행 여부는 불분명하나, 잠재적 소송 가능성 있음.</t>
+          <t>애리조나주 법무장관의 형사 기소, 매사추세츠주 운영 금지 명령, 연방대법원까지의 법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 소유의 본질적 위험성을 다루며, 거래소에 보관된 코인은 투자자의 것이 아닐 수 있음을 강조합니다. 과거 빗썸의 코인 출금 중단 사태를 예시로 들며, 거래소의 운영 방식에 따라 투자자들이 자산에 접근하지 못해 큰 피해를 입을 수 있음을 지적합니다. 이는 대형 거래소를 상대로 한 집단 소송의 잠재적 가능성을 시사합니다.</t>
+          <t>미국 예측 시장 플랫폼 칼시가 애리조나주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되었다. 칼시는 연방 규제가 주법에 우선한다는 논리로 영업해왔으나, 여러 주에서 불법 스포츠 베팅으로 규정하며 영업 중단을 요구하고 있다. 이번 기소를 시작으로 유사 사례의 도미노 효과가 나타날 것이라는 전망이 나온다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>빗썸과 같은 대형 거래소(상대방 자력 충분)에서 발생한 출금 중단 사태는 다수의 투자자에게 피해(집단적 피해)를 야기했으며, 개별 및 총체적 피해 규모가 클 가능성(피해 규모 큼)이 높습니다. 거래소의 책임(상대방 책임 명확) 여부와 증거 확보 가능성(증거 확보 가능) 또한 충분히 검토할 가치가 있어 소송금융 투자 적합도가 높습니다. 다만, 현재 소송 진행 여부는 불분명합니다.</t>
+          <t>예측 시장 플랫폼 칼시가 애리조나 주 법무장관에 의해 무허가 도박 영업 및 선거 관련 불법 베팅 제공 혐의로 형사 기소되어 상대방 책임이 명확하다. 연매출 13억 달러에 달하는 대기업으로 자력이 충분하며, 이미 매사추세츠주에서 운영 금지 명령이 내려지는 등 공적 절차가 진행 중이다. 유사 사례의 도미노 효과가 예상되어 소송금융 투자 가능성이 높다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>[미스터리경제] 당신의 코인은 당신의 것입니까? (영상)</t>
+          <t>美 예측플랫폼 칼시 첫 형사 기소… 도미노 효과 불가피</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/video/2302120.htm</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03283286645384632</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:09.163049+00:00</t>
+          <t>2026-03-18 12:37:52.645640+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>KalshiEX LLC</t>
+          <t>빗썸, 두나무</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>캘리포니아 연방법원에 집단소송 제기, 미 의회 및 CFTC 규제 논의 활발</t>
+          <t>빗썸에 역대 최고 과태료 부과, 두나무는 FIU 영업정지 처분 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 '죽음 예외 조항'을 숨겨 투자자들에게 정당한 지급을 거부했다는 혐의로 집단소송이 제기되었습니다. 문제의 계약에는 5400만 달러 이상의 자금이 유입되었으며, 칼시 CEO는 사용자 경험이 명확하지 않았음을 인정하고 일부 환불 조치를 취했습니다. 이번 사건을 계기로 미 의회에서는 예측시장 규제를 강화하는 법안들이 잇따라 발의되고 있으며, CFTC도 새로운 규칙 제정을 위한 논의를 시작했습니다.</t>
+          <t>빗썸이 특정금융정보법 위반으로 역대 최고 수준의 과태료 제재를 받으며 파장이 예상된다. 이는 두나무가 FIU의 영업정지 처분 취소 소송을 진행 중인 사례와 비교되며, 관련 소송 가능성이 높게 점쳐진다. 암호화폐 거래소의 금융법 위반과 그에 따른 제재가 핵심이다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)는 미국 최대 예측시장 플랫폼 중 하나로 자력이 충분하며, '죽음 예외 조항'을 숨긴 기만적 계약 구조로 인해 집단소송이 제기되어 상대방 책임이 명확합니다. 5400만 달러 이상의 자금이 유입된 계약에서 지급이 거부되어 피해 규모가 크고, 다수의 투자자가 피해를 입어 집단소송 가능성이 높습니다. 또한, 미 의회에서 관련 규제 법안이 잇따라 발의되고 CFTC가 새로운 규칙 제정을 논의하는 등 공적 절차가 활발히 진행 중입니다.</t>
+          <t>빗썸과 두나무는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 특정금융정보법 위반으로 FIU의 제재를 받았다는 점에서 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 이미 공적 절차(FIU 제재)가 진행 중이며(적합 조건 6), 기사에서 '소송 가능성 높아'라고 언급되어 추가적인 법적 분쟁 발생 가능성이 높음.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>5400만 달러 이상 (약 730억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>칼시 ‘죽음 베팅’ 논란 확산…미 의회 “암살·전쟁 예측시장 금지”...</t>
+          <t>[빗썸 제재 파장] 역대 최고 과태료...두나무·코빗 사례 비교해보니</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339120</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=150287</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:38.608050+00:00</t>
+          <t>2026-03-18 00:48:08.874904+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>토스뱅크</t>
+          <t>판매 금융기관</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>집단소송 예정</t>
+          <t>금융위원회 제재 논의 진행 중</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>토스뱅크의 '반값 엔화' 거래 취소 조치로 고객들이 피해를 입었으며, 이에 대한 집단 소송 가능성이 제기되고 있습니다. 금융법 전문가는 단순 오류를 이유로 한 일방적 거래 취소의 법적 정당성에 의문을 제기하고 있어, 장기적인 법정 다툼이 예상됩니다.</t>
+          <t>대통령 주재 자본시장 간담회에서 홍콩 ELS 관련 금융기관 제재 결론이 연기될 가능성이 제기되었습니다. 금융위원회는 제재 수위 확정을 위한 논의를 지속하고 있으며, 이는 홍콩 ELS 손실 사태에 대한 정부 차원의 대응이 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>토스뱅크는 대형 금융기관으로 자력이 충분하며(적합 조건 2), '반값 엔화' 거래 취소로 다수의 고객에게 피해가 발생하여 집단 소송 가능성이 높습니다(적합 조건 3, 4). 토스뱅크의 일방적인 거래 취소 조치에 대한 책임이 비교적 명확하고(적합 조건 1), '기계적 오류' 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
+          <t>홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이며(적합 조건 3), 상대방은 자력이 충분한 판매 금융기관들로 특정됩니다(적합 조건 2). 현재 금융위원회에서 제재 논의가 진행 중이며(적합 조건 6), 이는 책임 소재와 증거 확보에 긍정적인 영향을 미칠 것입니다(적합 조건 1, 5). 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>고객 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>'반값 엔화' 참사 토스뱅크...'킬 스위치'조차 작동 안했다</t>
+          <t>李대통령 주재 '자본시장' 간담회…홍콩 ELS 제재 결론 연기 가닥</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43790</t>
+          <t>https://www.news1.kr/finance/general-finance/6104514</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:01.922541+00:00</t>
+          <t>2026-03-18 00:44:08.121766+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>바이낸스</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>미 법무부 조사 진행 중, 상원의원 감독 방침</t>
+          <t>금융당국 과태료 부과 및 영업 일부 정지</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>미국 민주당 상원의원 3명이 법무부의 바이낸스 대이란 제재 위반 조사를 직접 감독하겠다고 밝혔습니다. 바이낸스는 과거에도 법보다 이익을 우선시한 전력이 있으며, 이번 보도가 미국 제재법 재위반 가능성과 이란 연계 테러 조직에 대한 자금 지원 가능성에 심각한 우려를 제기한다고 지적했습니다. 바이낸스는 조사를 통보받지 못했다고 밝히면서도 규제·사법 당국과 협조하고 있으며, 월스트리트저널의 관련 보도에 대해 명예훼손 소송을 제기한 상태입니다.</t>
+          <t>가상자산 거래소 빗썸이 미신고 사업자와의 거래 지원 및 특정 금융거래정보법 위반으로 368억 원의 역대 최대 과태료와 영업 일부 정지 처분을 받았습니다. 이는 업비트보다 높은 수준의 제재로, 가상자산 업계 전반에 긴장감을 조성하고 있습니다. 이번 제재는 금융당국의 공식적인 조사 결과에 따른 것으로, 향후 잠재적 피해자들의 민사상 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>바이낸스는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 미 법무부의 공식 조사가 진행 중이고 상원의원들이 직접 감독을 표명하여 상대방 책임 규명 및 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 제재 위반 시 막대한 벌금이 부과될 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>빗썸의 특금법 위반 및 미신고 사업자 거래 지원으로 인한 368억 원 과태료 부과 및 영업 일부 정지는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 강력한 증거가 존재함을 의미합니다(적합 조건 5). 빗썸은 대형 가상자산 거래소로 자력이 충분하여(적합 조건 2) 소송금융 투자에 적합합니다. 다만, 피해자들의 구체적인 손해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>미 민주당 상원의원 3명, 법무부의 바이낸스 대이란 제재 위반 조사 직...</t>
+          <t>업비트보다 많았다 …빗썸 '368억' 역대급 과태료에 업계 긴장</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/339108</t>
+          <t>https://www.news1.kr/finance/blockchain-fintech/6104319</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-13 12:45:54.892367+00:00</t>
+          <t>2026-03-17 13:19:39.636251+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>토스뱅크</t>
+        </is>
+      </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>국회에서 가상자산 보이스피싱 피해구제 확대 법안 논의 중, 금융위원회 발표</t>
+          <t>금융감독원 현장점검 및 토스뱅크의 자진 반납 요청, 민사소송 가능성 제기</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>국회에서 가상자산 거래소의 보이스피싱 책임 강화를 골자로 하는 피해구제 확대 법안이 논의 중이다. 이 법안은 거래소에 의심 거래 감시 및 지급정지 의무를 부과하고, 피해구제 대상 자산을 가상자산까지 확대하는 내용을 담고 있다. 금융위원회도 관련 내용을 발표하며 가상자산 관련 보이스피싱 피해자 구제 방안 마련에 나섰다.</t>
+          <t>토스뱅크에서 약 7분간 엔화가 반값에 표기되는 시스템 오류가 발생하여 약 284억원 규모의 환전이 이루어졌다. 금융감독원은 토스뱅크에 대한 현장점검을 진행 중이며, 토스뱅크는 고객들에게 자진 반납을 요청하고 불응 시 민사소송 가능성을 언급했다. 또한, 환전 고객 전원에게 사과 보상으로 현금 1만원을 지급했다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 국회 법안을 통해 가상자산 거래소의 보이스피싱 방지 책임이 강화될 예정이므로, 향후 거래소의 과실 입증이 용이해질 수 있습니다. 적합 조건 3 (집단적 피해): 보이스피싱은 다수의 피해자를 발생시키는 특성이 있으며, 피해구제 대상 자산이 가상자산까지 확대되어 잠재적 피해자 범위가 넓습니다. 적합 조건 5 (증거 확보 가능) 및 6 (공적 절차 진행 중): 국회 법안 발의 및 금융위원회 발표 등 공적 절차가 활발히 진행 중이므로, 관련 정책 및 법적 근거가 명확하게 형성될 것입니다. 이러한 법적, 제도적 변화는 향후 가상자산 관련 보이스피싱 피해 소송의 승소 가능성을 높여 소송금융 투자에 매우 적합합니다.</t>
+          <t>토스뱅크의 시스템 오류로 인한 '반값 엔화' 사태는 상대방(토스뱅크)의 책임이 명확하며(적합 조건 1), 금융기관으로서 자력이 충분합니다(적합 조건 2). 다수의 이용자가 관련되어 집단적 이슈가 될 수 있으며(적합 조건 3), 총 284억원 규모의 거래가 발생하여 개별 고객에게도 상당한 금액이 걸려있을 수 있습니다(적합 조건 4). 금감원의 현장점검을 통해 사실관계와 증거 확보가 용이하며(적합 조건 5, 6), 토스뱅크가 반환을 거부하는 고객에게 민사소송을 제기할 가능성이 있어 고객 측의 방어 소송 수요가 발생할 수 있습니다. 이는 소송금융의 새로운 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>가상자산 거래소에도 보이스피싱 책임 강화...국회, 피해구제 확대 법안...</t>
+          <t>제2의 '반값 엔화' 사태 막아라 …금감원, 인터넷銀 유의사항 전파</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>redian.org</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.redian.org/news/articleView.html?idxno=255891</t>
+          <t>https://www.newsis.com/view/NISX20260316_0003550287</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-13 12:17:47.205504+00:00</t>
+          <t>2026-03-17 00:44:58.678877+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 6개월 후 시행 예정</t>
+          <t>금융정보분석원(FIU)의 영업 일부정지 및 과태료 부과 처분. 빗썸은 제재 조치 검토 중.</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하고 피해 구제 범위를 가상자산까지 확대하는 내용의 '통신사기피해환급법' 개정안이 국회 본회의를 통과했습니다. 이 법안은 보이스피싱 수법 고도화로 가상자산 탈취 및 자금 세탁 사례가 급증함에 따라 마련되었으며, 법률 공포 6개월 후 시행될 예정입니다. 금융위는 이를 통해 더욱 촘촘한 보이스피싱 대응망이 구축될 것으로 기대하고 있습니다.</t>
+          <t>금융당국이 가상자산 거래소 빗썸에 특금법 위반(자금세탁방지 의무, 고객확인의무 등)으로 영업 일부정지 6개월 및 과태료 368억원의 중징계를 부과했다. 665만 건에 달하는 위반 사항이 확인되었으며, 빗썸은 제재 결정을 존중하고 향후 방안을 검토할 예정이다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 통과로 가상자산거래소의 보이스피싱 방지 및 피해 구제 의무가 명확해졌습니다 (적합 조건 1). 이는 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반하는 보이스피싱 문제에 대한 공적 절차(적합 조건 6)의 일환이며, 주요 가상자산거래소는 충분한 자력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
+          <t>금융정보분석원(FIU)의 공식 조사 결과로 빗썸의 특금법 위반 책임이 명확하며 (적합 조건 1, 5), 대규모 가상자산 거래소로서 충분한 자력을 갖추고 있습니다 (적합 조건 2). 고객확인의무 위반 등 665만 건에 달하는 위반 사항은 잠재적으로 다수의 피해자 발생 가능성을 시사하며 (적합 조건 3, 4), 이미 금융당국의 중징계(영업정지, 과태료)가 내려진 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 이로 인한 개별 고객들의 직접적인 금전적 피해 발생 여부 및 규모는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수백만 명 (665만 건의 위반 사항)</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>가상자산거래소도 계정 지급 정지…보이스피싱 피해 구제 의무화</t>
+          <t>'특금법 위반' 빗썸 영업 일부정지 6개월 중징계…과태료 368억원</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260312519558?OutUrl=naver</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202667</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-12 12:34:09.538454+00:00</t>
+          <t>2026-03-17 00:44:30.117991+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>가상자산거래소</t>
+          <t>미래에셋생명</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+          <t>민사소송 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 이로써 가상자산으로 자금세탁되는 보이스피싱 피해에 대한 법적 보호가 강화되며, 거래소는 의심 계정을 즉시 지급정지하고 피해자의 요청 시 가상자산을 현금으로 환급할 수 있게 된다. 개정안은 오는 10월부터 시행될 예정이다.</t>
+          <t>미래에셋생명 소속 설계사가 고객 돈 27억 원을 편취한 사실이 민사소송 과정에서 4년 만에 확인되었습니다. 금융당국은 GA 채널을 통한 금융사고 방지를 위해 보험사-GA 간 공동검사 확대 및 리스크 평가 시스템 구축을 추진하고 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>대형 가상자산거래소(적합 조건 2)를 상대로 보이스피싱 피해자들이 집단적 피해(적합 조건 3)를 입을 가능성이 높고, 가상자산의 특성상 피해 규모가 클 수 있습니다(적합 조건 4). 통신사기피해환급법 개정안 통과로 거래소의 지급정지 의무가 명확해져(적합 조건 6) 향후 소송의 법적 근거 및 증거 확보(적합 조건 5)에 유리합니다.</t>
+          <t>미래에셋생명이라는 대형 금융기관이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), 피해 금액이 27억 원으로 매우 큽니다(적합 조건 4). 민사소송 과정에서 사실이 확인되어 상대방 책임이 명확하고 증거 확보가 용이할 것으로 보입니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>27억 원</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>가상자산거래소도 ‘지급정지’ 의무화…보이스피싱 자금세탁 차단한다</t>
+          <t>미래에셋생명 설계사 고객 돈 27억 편취…보험사는 4년 만에 확인</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603121849444906</t>
+          <t>https://sateconomy.co.kr/news/view/1065600681907115</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-12 12:28:34.974962+00:00</t>
+          <t>2026-03-17 00:31:48.714908+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안 국회 본회의 통과, 법률 공포 및 하위법령 개정 예정</t>
+          <t>금융정보분석원(FIU)의 특금법 위반 중징계 및 과태료 부과</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>통신사기피해환급법 개정안이 국회 본회의를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무가 부과됩니다. 이는 가상자산을 이용한 보이스피싱 및 자금세탁 피해가 증가함에 따른 조치로, 거래소는 의심거래 탐지, 계정 지급정지, 피해금 환급 등의 의무를 지게 됩니다. 법은 공포 6개월 후 시행될 예정이며, 금융위는 하위법령을 마련할 계획입니다.</t>
+          <t>금융당국 금융정보분석원(FIU)이 가상자산 거래소 빗썸에 대해 특정금융정보법(특금법) 위반으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 내렸다. 빗썸은 미신고 해외 가상자산사업자와의 거래금지 의무, 고객확인의무 등을 위반한 사실이 확인되었으며, FIU는 빗썸의 법 준수 의지가 미흡했다고 밝혔다. 빗썸은 당국의 결정을 존중하며 개선 방안을 검토 중이다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>가상자산거래소는 대기업에 해당하며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 통신사기피해환급법 개정안 통과로 가상자산거래소의 책임이 법적으로 명확해졌으며, 이는 향후 소송에서 유리한 근거가 될 수 있습니다. 현재 법률 공포 및 하위법령 마련 등 공적 절차가 진행 중입니다.</t>
+          <t>금융당국(FIU)의 공식 조사 결과 빗썸의 특금법 위반 사실이 명확히 확인되었고(상대방 책임 명확, 증거 확보 가능), 368억 원의 과태료 부과 및 영업정지 처분을 받을 정도로 자력이 충분한 대형 가상자산 거래소입니다(상대방 자력 충분). 이미 금융당국의 중징계라는 공적 절차가 진행되었습니다(공적 절차 진행 중). 다만, 기사에서 직접적인 이용자 피해 규모나 집단적 피해 발생 여부는 명확히 언급되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>보이스피싱 코인거래소 계정 지급정지…피해 구제도 의무화</t>
+          <t>'특금법 위반' 빗썸 일부영업정지 6개월 중징계…과태료 368억원</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546115</t>
+          <t>https://www.joongang.co.kr/article/25412188</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-12 12:19:53.232689+00:00</t>
+          <t>2026-03-16 13:14:26.675855+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>다수의 은행</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>중징계 취소 소송 진행 중</t>
+          <t>손해배상 소송 1심 은행 승소 판결, 과징금 감경 논의 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>한 금융기관의 회장 거취가 ISS의 영향력 아래 놓여있으며, 이는 채용비리와 파생결합펀드(DLF) 불완전판매 관련 중징계 취소 소송이 근거가 되고 있습니다. 해당 사건은 이미 중징계가 내려진 상태로, 이에 대한 법적 다툼이 진행 중입니다.</t>
+          <t>홍콩 ELS 사태와 관련하여 은행들이 손실 위험 분석기간 설명의무 위반으로 제기된 손해배상 소송 1심에서 은행이 승소했습니다. 그러나 금융당국의 과징금 부과 및 96% 배상 권고 등 다른 공적 절차가 진행 중이며, 이는 은행의 전반적인 책임과 투자자 배상 가능성을 시사합니다. 이 사건은 대규모 금융 피해자들을 포함하고 있어 소송금융 투자 대상으로 적합합니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(채용비리, DLF 불완전판매), 상대방(금융기관 추정)의 자력이 충분하며, DLF 불완전판매는 집단적 피해와 큰 피해 규모를 야기할 수 있습니다. 또한, 이미 중징계가 내려져 공적 절차가 진행되었고, 이에 대한 취소 소송이 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>상대방인 은행들은 자력이 충분하며, 홍콩 ELS 사태는 다수의 투자자에게 막대한 피해를 입힌 집단적 사건으로 피해 규모가 큽니다. 이미 1심 소송이 진행되었고 금융당국의 과징금 부과 및 배상 논의 등 공적 절차가 활발히 진행 중이므로 증거 확보 및 법리 검토가 용이합니다. 비록 1심에서 은행이 일부 승소했으나, 이는 전체 책임 소재를 가리는 여러 쟁점 중 하나이며, 금융당국의 96% 배상 권고 등 다른 판단이 존재하여 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>[금융가 이모저모] ISS 손에 달린 회장 거취</t>
+          <t>홍콩 ELS 과징금 감경 또 늦춰지나, '96% 배상'과 '금소법 선례' 논리 팽...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403222</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433009</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-12 00:49:51.301608+00:00</t>
+          <t>2026-03-16 12:52:51.334918+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>슈퍼리치 세력 및 연루된 금융전문가들</t>
+          <t>블록필스 (BlockFills) 운영사 렐리즈 (Reliz Ltd.)</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>금융당국 검찰 고발 및 수사 진행 중, 민사상 손해배상청구 예정</t>
+          <t>챕터11 파산보호 신청 및 고객 자산 유용 의혹 소송 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>슈퍼리치 세력과 금융전문가들이 DI동일 종목을 대상으로 대규모 주가조작을 벌인 사건이 금융당국에 의해 검찰에 고발되었다. 금융위원회는 시세조종 및 부정거래 행위로 판단하고 증거 압수 및 지급정지 조치를 취했으며, 향후 민사상 손해배상청구와 과징금 부과 등의 조치를 예고했다.</t>
+          <t>암호화폐 트레이딩·대출 업체 블록필스(BlockFills)가 챕터11 파산보호를 신청하며 1억~5억 달러 규모의 부채가 드러났다. 미국 자본사 도미니언 캐피털은 블록필스가 고객 자산을 유용하고 손실을 은폐했다고 주장하며 소송을 제기했고, 법원은 자산 동결 가처분 명령을 내렸다. 약 2,000곳의 기관 고객이 피해를 입을 가능성이 있으며, 법원 감독 하에 구조조정이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(금융당국 고발), 자력이 충분한 슈퍼리치 세력이 피고이며, 대규모 주가조작으로 다수의 피해자가 발생했을 가능성이 높다. 금융당국의 조사로 증거가 확보되었고, 현재 검찰 고발 및 수사가 진행 중이다. 향후 민사상 손해배상청구 가능성이 명시되어 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방 책임이 비교적 명확함 (고객 자산 유용 의혹 소송 및 자산 동결 가처분). 약 2,000곳의 기관 고객이 피해를 입은 집단적 피해이며, 부채 규모가 1억~5억 달러로 피해 규모가 큼. 챕터11 파산보호 신청 및 소송 진행으로 증거 확보 및 공적 절차가 진행 중임. 상대방이 파산보호 신청 상태이나, 상당한 자산을 보유하고 있어 회수 가능성이 있음.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억~5억 달러 (약 1,496억~7,479억 원)</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 2,000곳의 기관 고객</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>슈퍼리치 세력, 금융시장 뒤흔든 대규모 주가조작 사건</t>
+          <t>크립토 트레이딩업체 블록필스, 파산보호 신청…챕터11 구조조정 돌입</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/338337</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339771</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:57.190483+00:00</t>
+          <t>2026-03-16 12:40:31.729460+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>농협중앙회</t>
+          <t>불법사금융 업체</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>당정 개혁안 발표, 정부 합동 특별감사 결과 경찰 수사 의뢰, 농협 개혁 입법 추진 중</t>
+          <t>경기도에서 불법사금융 피해자 구제 및 맞춤형 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>당정이 농협중앙회장의 과도한 권한을 분산하고 내부통제를 강화하는 개혁 방안을 발표했습니다. 중앙회장의 비위 의혹에 대한 정부 합동 특별감사 결과가 발표되었고, 경찰 수사 의뢰가 진행 중입니다. 204만 조합원의 실익과 20조원 규모의 자금 운용 투명성 확보가 주요 쟁점입니다.</t>
+          <t>경기도가 극저신용대출 2.0을 통해 1,618명에게 대출을 완료했으며, 이 중 27.1%인 438명이 고금리 대출이나 불법사금융 이용 경험이 있다고 응답했습니다. 경기도는 불법사금융 피해자를 구제하기 위한 별도의 맞춤형 대출 상품을 적극 검토 중이며, 이는 불법사금융으로 인한 다수의 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>농협중앙회는 대기업에 준하는 자력을 갖추고 있으며, 중앙회장의 '황제 권한' 남용 및 비위 의혹에 대해 정부 합동 특별감사 결과가 발표되고 경찰 수사 의뢰가 진행 중이므로 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 204만 조합원과 20조원 규모의 자금 관련 문제로 집단적 피해 및 피해 규모가 클 가능성이 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>불법사금융 업체들의 책임이 비교적 명확하며, 경기도 극저신용대출 이용자 중 400명 이상이 불법사금융 피해 경험이 있어 집단적 피해 가능성이 높습니다. 경기도가 피해자 구제 및 맞춤형 대출 상품을 검토하는 등 공적 절차가 진행 중이며, 피해자 진술 등을 통해 증거 확보도 가능할 것으로 보입니다. 다만, 상대방인 불법사금융 업체들의 자력은 불확실할 수 있습니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>20조원 규모의 무이자 회원조합지원자금 관련</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>204만 조합원</t>
+          <t>최소 438명 이상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>'황제 통제'에 칼 뺀 당정…농협 개혁까진 '첩첩산중'</t>
+          <t>경기도, ‘극저신용대출 2.0’ 1차 대출 완료</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1293935&amp;inflow=N</t>
+          <t>https://biz.heraldcorp.com/article/10694476?ref=naver</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-11 13:10:03.835034+00:00</t>
+          <t>2026-03-16 12:17:32.409238+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행 등</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>금융감독원 제재 결정 완료, 금융위원회 과징금 최종 결정 임박</t>
+          <t>금융위원회 제재 심의 진행 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>홍콩 H지수 ELS 불완전 판매로 4조 6천억원대 투자자 손실이 발생했으며, 금융당국은 KB국민, 신한, 하나, NH농협, SC제일은행 등 5개 은행에 1조 4천억원의 과징금을 결정했다. 현재 금융위원회에서 과징금 감경 여부를 최종 결정할 예정이며, 은행들은 이미 배상한 금액을 근거로 추가 감경을 주장하고 있다.</t>
+          <t>홍콩H지수 ELS 손실과 관련하여 은행권이 가입 고객의 약 97%에게 자율배상을 진행 중이며, 금융위원회는 은행권에 대한 제재 및 과징금 부과를 고심하고 있다. 은행권은 투자자 자기책임 원칙을 들어 과징금에 대한 이견을 표명하고 있으며, 금융위의 심의 과정은 3월을 넘길 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 금융당국이 은행들의 불완전판매를 인정하고 대규모 과징금을 부과했으며, 대형 은행들이 피고로 자력이 충분하다. 4조 6천억원대 손실과 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
+          <t>적합 조건: 상대방 자력 충분(은행권), 집단적 피해(ELS 가입 고객 다수), 피해 규모 큼(ELS 손실), 증거 확보 가능(금융위 심의), 공적 절차 진행 중(금융위 제재). 은행권의 자율배상 진행은 상대방 책임의 일부를 인정하는 정황으로 볼 수 있어 소송금융 투자에 매우 적합함.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>4조 6천억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>ELS 가입 고객 다수</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>“배상했으니 더 깎아달라”는 은행들…‘홍콩 ELS’ 과징금 결정 임박</t>
+          <t>홍콩H지수 ELS 제재 고심하는 금융위…과징금 3월 넘길듯</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1248790.html</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403822</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-11 12:55:47.142568+00:00</t>
+          <t>2026-03-16 00:53:58.695522+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>이사 직무정지, 주가조작 관련 조사 진행</t>
+          <t>국회에서 불법사금융 근절 및 피해회복 법안 논의 중</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>DI동일의 이사가 주가조작 혐의로 직무정지되었으나, 회사는 이를 개인 일탈로 규정하며 자신들은 오히려 피해자라고 주장했습니다. 주가조작 사건은 다수의 투자자에게 피해를 입힐 수 있으며, 관련 조사가 진행된 것으로 보입니다.</t>
+          <t>천준호 의원 등 10인이 불법사금융 근절 및 범죄피해 회복을 위한 법안을 발의했습니다. 이 법안은 법정이율을 초과하는 고금리로 인한 피해자들에게 범죄피해재산을 환부하여 피해를 회복하게 할 필요성을 강조하며, 불법사금융으로 인한 다수 피해자의 구제를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>이사의 주가조작 책임이 명확하고(1), 주가조작 사건 특성상 다수의 피해자 발생 가능성(3) 및 피해 규모가 클 가능성(4)이 높음. '조사 결과 발표' 언급으로 증거 확보 및 공적 절차 진행 중(5, 6)으로 판단되어 소송금융 적합도가 높습니다. 다만, DI동일은 회사 차원의 책임은 부인하고 있어, 실제 피고 특정 및 회사 자력 확보에 대한 추가 법리 검토가 필요합니다.</t>
+          <t>불법사금융업자의 책임이 명확하며(적합 조건 1), 법정이율을 초과하는 고금리로 인한 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3, 4). 또한, 국회에서 관련 법안이 논의되는 등 공적 절차가 진행 중이어서(적합 조건 6) 증거 확보 및 피해 회복 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>DI동일  주가조작 이사 직무정지...회사 무관 개인 일탈</t>
+          <t>[PICK! 이 안건] 천준호 등 10인  불법사금융 근절 및 범죄피해 회복 도...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>jeonmae.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297201</t>
+          <t>https://www.jeonmae.co.kr/news/articleView.html?idxno=1238258</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-11 12:35:10.038030+00:00</t>
+          <t>2026-03-16 00:29:30.819399+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>검찰 구형, 형사 재판 진행 중</t>
+          <t>불법 사금융 일당에 대한 형사 재판이 종결되어 전원 실형 선고. 피해자들의 민사상 손해배상 청구 가능.</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>불법추심 사채업자가 30대 싱글맘을 죽음으로 내몬 사건에 대해 검찰이 징역 8년을 구형했습니다. 검찰은 피고인이 피해자들의 삶 전체를 지배했으며, 한 피해자가 스스로 생을 마감한 점을 들어 중형 선고의 필요성을 강조했습니다.</t>
+          <t>대부업 등록 없이 연 2만4000%에 달하는 살인적인 고리로 돈을 빌려주고 피해자들의 얼굴 사진과 지인 연락처를 불법으로 갈취한 불법 사금융 일당이 전원 실형을 선고받았습니다. 다수의 피해자가 발생했을 것으로 추정되며, 형사 판결을 바탕으로 피해자들의 민사상 손해배상 청구가 가능할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>불법추심 사채업자의 책임이 검찰 구형으로 명확히 특정되며(적합 조건 1), 한 피해자가 사망에 이르는 등 피해 규모가 매우 크고(적합 조건 4), 복수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 검찰 수사를 통해 증거가 확보되었고 형사 재판이 진행 중입니다(적합 조건 5, 6). 다만, 상대방인 사채업자의 자력은 충분하지 않을 수 있어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
+          <t>불법 사금융 일당의 고리대금 및 개인정보 갈취 행위가 형사 재판을 통해 '전원 실형'으로 명확히 입증되어 상대방 책임이 명확하며(적합 조건 1), 형사 판결문이 민사 소송의 강력한 증거로 활용 가능합니다(적합 조건 5). '피해자들을 모집'했다는 점에서 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 연 2만4000%의 고리라는 점에서 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4). 다만, 불법 사금융 일당의 자력 확보 여부가 관건이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>30대 싱글맘 죽음 내몬 불법추심 사채업자…검찰, 징역 8년 구형</t>
+          <t>연 2만4000% '살인적 고리'…불법 사금융 일당 전원 실형</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6098186</t>
+          <t>https://www.dailian.co.kr/news/view/1620975/?sc=Naver</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-11 12:32:14.502427+00:00</t>
+          <t>2026-03-15 12:27:15.949535+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>주요 금융기관 (은행, 증권사 등)</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>당국의 빗썸 6개월 영업정지 방침 발표</t>
+          <t>금융당국의 과징금 결정 임박</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>당국이 빗썸에 대해 해외 미신고 사업자와의 거래를 이유로 6개월 일부 영업정지 방침을 세웠다는 소식이 전해졌다. 이는 출금 업무 제한 가능성으로 이어져 국내 암호화폐 거래소 규제 강도에 대한 민감한 반응을 불러일으키고 있다. 아직 확정된 사항은 아니지만, 빗썸 이용자들의 잠재적 피해가 우려되는 상황이다.</t>
+          <t>홍콩 H지수 ELS 상품의 대규모 손실 사태와 관련하여 금융당국의 과징금 결정이 임박했습니다. 이는 금융기관의 불완전 판매에 대한 책임을 묻는 공적 절차가 진행 중임을 의미하며, 다수의 피해자가 발생한 대규모 금융 분쟁입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>빗썸은 국내 주요 암호화폐 거래소로 자력이 충분하며 (상대방 자력 충분), 당국이 해외 미신고 사업자와의 거래를 이유로 6개월 영업정지 방침을 세워 책임이 비교적 명확하고 (상대방 책임 명확), 공적 절차가 진행 중입니다 (공적 절차 진행 중). 출금 업무 제한 가능성으로 다수의 이용자가 피해를 입을 수 있어 집단적 피해 및 큰 피해 규모가 예상되며 (집단적 피해, 피해 규모 큼), 당국의 조치로 증거 확보도 용이할 것으로 보입니다 (증거 확보 가능).</t>
+          <t>홍콩 ELS 사태는 금융기관의 불완전 판매로 인한 대규모 피해가 발생했으며, 금융당국의 과징금 결정이 임박하여 상대방의 책임이 명확하고 공적 절차가 진행 중입니다. 다수의 피해자와 막대한 피해 규모를 고려할 때 집단소송 가능성이 높습니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>[크립토 인사이트 EP.27] 써클 86% 폭등·세일러 또 샀다·트럼프 변수 ...</t>
+          <t>[주간브리핑] 홍콩 ELS '과징금' 결정 임박…롯데홈쇼핑·태광산업, 갈등...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/337904</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=198639</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:35.341939+00:00</t>
+          <t>2026-03-15 00:39:01.545833+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>주요 시중은행</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>금융당국 원스톱 지원 시스템 가동, 대부업법 개정 추진, 특별사법경찰 도입 논의</t>
+          <t>금융당국의 과징금 제재 결정 임박, 일부 민사소송 1심 원고 패소</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>불법 사금융업자들의 초고금리 대부 및 불법 추심 피해가 증가하며, 2024년 기준 피해 규모 309억원, 피해 건수 3365건에 달합니다. 이에 금융당국은 피해자들이 한 번만 신고해도 추심 중단, 법률 상담, 수사 의뢰, 피해 복구까지 지원하는 원스톱 지원 시스템을 가동했습니다. 정부는 대부업법 개정 및 금감원 특별사법경찰 도입을 추진하며 불법 사금융 근절에 나서고 있습니다.</t>
+          <t>홍콩 ELS 불완전 판매와 관련하여 금융당국의 은행권 과징금 제재 결정이 임박했다. 일부 민사소송에서는 법원이 투자자의 자기책임 원칙을 강조하며 원고 패소 판결을 내렸으나, 금융당국은 소비자 보호를 최우선 기조로 삼고 있어 향후 상황에 영향을 미 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>불법 사금융업자의 초고금리 대부 및 불법 추심 행위는 법적으로 명확한 책임이 있으며(적합 조건 1), 2024년 기준 3천 건 이상의 피해 사례와 300억 원 이상의 피해 규모로 집단적 피해가 명확합니다(적합 조건 3, 4). 금융당국의 원스톱 지원 시스템 가동으로 증거 확보 및 법률 조력 연계가 용이하며(적합 조건 5), 관련 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방(불법 사금융업자)의 자력 확보는 개별 사건마다 다를 수 있어 추가 확인이 필요합니다.</t>
+          <t>상대방 자력 충분(은행권), 집단적 피해(홍콩 ELS 투자자 다수), 피해 규모 큼(ELS 특성상), 증거 확보 가능(금융당국 조사 결과), 공적 절차 진행 중(과징금 제재 임박). 비록 일부 민사소송에서 원고 패소 판결이 있었으나, 금융당국의 소비자 보호 기조와 과징금 제재 결정은 향후 소송에 긍정적인 영향을 미칠 수 있음.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>2024년 309억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>2024년 3365건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>불법추심 신고만 하면, 수사·피해복구 다 된다</t>
+          <t>홍콩 ELS 과징금 제재 결론 나온다…은행권 '운명의 다음주'</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410424</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026031314513722976</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-10 00:17:57.771533+00:00</t>
+          <t>2026-03-15 00:36:38.514628+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU) 제재심의위원회 개최 예정, 빗썸 소명 예정. 업비트 사례처럼 행정소송 가능성 있음.</t>
+          <t>부당이득반환청구소송 준비 중</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>국내 대형 가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특정금융정보법(특금법) 위반으로 6개월 일부 영업정지 및 대표이사 문책 등 중징계를 사전 통보받았습니다. 해외 미신고 가상자산사업자와의 지속적 거래 및 고객 확인 의무 소홀 등이 지적되었으며, FIU는 이달 제재심의위원회를 열어 최종 처분 수위를 결정할 예정입니다. 제재는 신규 회원에 대한 제한으로 기존 이용자는 정상적인 거래가 가능하며, 빗썸은 개선 노력을 소명할 계획입니다.</t>
+          <t>빗썸이 오지급한 비트코인 62만개 중 125개를 회수하지 못해 부당이득반환청구소송을 준비 중인 것으로 알려졌습니다. 금융당국과 디지털자산거래소 간의 논의도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 사전 통보로 빗썸의 특금법 위반 책임이 비교적 명확하며(적합 조건 1), 국내 대형 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). FIU의 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 현재 공적 절차(제재심의위원회)가 진행 중입니다(적합 조건 6). 다만, 기사에서 직접적인 금전적 피해 규모나 피해자 수가 명확히 드러나지 않아 소송 원고 특정 및 손해액 산정이 쟁점이 될 수 있습니다.</t>
+          <t>빗썸의 오지급으로 인한 부당이득 반환 청구 소송이 예상되며, 상대방(빗썸)의 책임이 명확하고 대형 디지털자산거래소로서 자력이 충분합니다. 오지급된 비트코인 규모가 62만개에 달해 피해 금액이 매우 클 것으로 추정되며, 내부 거래 기록 등 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>금융당국, 빗썸에 '일부 영업정지' 사전통보</t>
+          <t>[키워드로 읽는 경제 트렌드] 빗썸 사태</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603092018373697179ad43907_18</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125053</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:28.192030+00:00</t>
+          <t>2026-03-14 00:43:29.864302+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>빗썸</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 중징계 사전 통보 및 제재심의위원회 개최 예정</t>
+          <t>과거 거래소 출금 중단 사태로 인한 투자자 피해. 현재 소송 진행 여부는 불분명하나, 잠재적 소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>국내 2위 가상자산 거래소 빗썸이 자금세탁방지 의무 위반 및 고객확인(KYC) 의무 소홀로 금융정보분석원(FIU)으로부터 6개월 일부 영업정지, 대표이사 문책 경고, 수백억 원대 과태료 등 중징계를 사전 통보받았습니다. FIU는 이달 중순 제재심의위원회를 열어 제재 수위를 최종 결정할 예정입니다. 빗썸은 1천만 명의 누적 회원을 보유하고 있으며, 유사 사례로 업비트가 352억 원의 과태료를 부과받은 바 있습니다.</t>
+          <t>이 기사는 암호화폐 소유의 본질적 위험성을 다루며, 거래소에 보관된 코인은 투자자의 것이 아닐 수 있음을 강조합니다. 과거 빗썸의 코인 출금 중단 사태를 예시로 들며, 거래소의 운영 방식에 따라 투자자들이 자산에 접근하지 못해 큰 피해를 입을 수 있음을 지적합니다. 이는 대형 거래소를 상대로 한 집단 소송의 잠재적 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 특정금융정보법 위반에 따른 중징계 사전 통보로 상대방 책임이 명확하며, 국내 2위 가상자산 거래소인 빗썸은 충분한 자력을 보유하고 있습니다. FIU의 공식 조사 결과 및 제재 사전 통보라는 객관적 증거가 존재하고, 제재심의위원회 개최가 예정되어 공적 절차가 진행 중입니다. 1천만 명에 달하는 누적 회원에 대한 고객확인 의무 소홀은 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 유사 사례의 과태료 규모를 고려할 때 잠재적 피해 규모 또한 상당할 수 있습니다.</t>
+          <t>빗썸과 같은 대형 거래소(상대방 자력 충분)에서 발생한 출금 중단 사태는 다수의 투자자에게 피해(집단적 피해)를 야기했으며, 개별 및 총체적 피해 규모가 클 가능성(피해 규모 큼)이 높습니다. 거래소의 책임(상대방 책임 명확) 여부와 증거 확보 가능성(증거 확보 가능) 또한 충분히 검토할 가치가 있어 소송금융 투자 적합도가 높습니다. 다만, 현재 소송 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>고객확인 의무 소홀 빗썸, 일부 영업정지 받을수도</t>
+          <t>[미스터리경제] 당신의 코인은 당신의 것입니까? (영상)</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11983136</t>
+          <t>https://news.tf.co.kr/read/video/2302120.htm</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-09 13:20:00.812432+00:00</t>
+          <t>2026-03-14 00:34:09.163049+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>금양</t>
+          <t>KalshiEX LLC</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>대여금 청구 소송 제기</t>
+          <t>캘리포니아 연방법원에 집단소송 제기, 미 의회 및 CFTC 규제 논의 활발</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>금양은 부산은행으로부터 1356억 원 규모의 대여금 청구 소송을 당했습니다. 이는 대형 금융기관과 상장사 간의 고액 채무 관련 분쟁으로, 소송이 이미 제기된 상태입니다.</t>
+          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 '죽음 예외 조항'을 숨겨 투자자들에게 정당한 지급을 거부했다는 혐의로 집단소송이 제기되었습니다. 문제의 계약에는 5400만 달러 이상의 자금이 유입되었으며, 칼시 CEO는 사용자 경험이 명확하지 않았음을 인정하고 일부 환불 조치를 취했습니다. 이번 사건을 계기로 미 의회에서는 예측시장 규제를 강화하는 법안들이 잇따라 발의되고 있으며, CFTC도 새로운 규칙 제정을 위한 논의를 시작했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>부산은행이 금양을 상대로 1356억 원 규모의 대여금 청구 소송을 제기한 사건입니다. 상대방(금양)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 대여금 청구 소송의 특성상 증거 확보가 용이하고 책임 관계가 비교적 명확하여(적합 조건 1, 5) 소송금융 투자에 적합합니다.</t>
+          <t>칼시(Kalshi)는 미국 최대 예측시장 플랫폼 중 하나로 자력이 충분하며, '죽음 예외 조항'을 숨긴 기만적 계약 구조로 인해 집단소송이 제기되어 상대방 책임이 명확합니다. 5400만 달러 이상의 자금이 유입된 계약에서 지급이 거부되어 피해 규모가 크고, 다수의 투자자가 피해를 입어 집단소송 가능성이 높습니다. 또한, 미 의회에서 관련 규제 법안이 잇따라 발의되고 CFTC가 새로운 규칙 제정을 논의하는 등 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>1356억 원</t>
+          <t>5400만 달러 이상 (약 730억 원)</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>금양, 부산은행으로부터 1356억 원 대여금 청구 소송 제기돼</t>
+          <t>칼시 ‘죽음 베팅’ 논란 확산…미 의회 “암살·전쟁 예측시장 금지”...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=559866</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339120</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-09 13:19:35.121782+00:00</t>
+          <t>2026-03-13 12:50:38.608050+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>토스뱅크</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 특사경 수사 확대 검토</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법추심 차단부터 법률 지원, 정책금융 연계까지 전 과정을 지원한다. 시범 운영 결과 불법추심 중단 및 원리금 반환 의사 확인 등 긍정적 효과가 나타났다.</t>
+          <t>토스뱅크의 '반값 엔화' 거래 취소 조치로 고객들이 피해를 입었으며, 이에 대한 집단 소송 가능성이 제기되고 있습니다. 금융법 전문가는 단순 오류를 이유로 한 일방적 거래 취소의 법적 정당성에 의문을 제기하고 있어, 장기적인 법정 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하여 집단적 구제 가능성이 높습니다(적합 조건 3). 금융위원회 주도로 원스톱 지원 시스템이 가동되고 경찰 수사 연계 및 특사경 수사 확대 검토 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 증거 확보 및 피해 구제 가능성이 확인되었습니다(적합 조건 5).</t>
+          <t>토스뱅크는 대형 금융기관으로 자력이 충분하며(적합 조건 2), '반값 엔화' 거래 취소로 다수의 고객에게 피해가 발생하여 집단 소송 가능성이 높습니다(적합 조건 3, 4). 토스뱅크의 일방적인 거래 취소 조치에 대한 책임이 비교적 명확하고(적합 조건 1), '기계적 오류' 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>고객 다수</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>“불법사금융 피해, 한 번 신고로 해결”…원스톱 지원체계 가동</t>
+          <t>'반값 엔화' 참사 토스뱅크...'킬 스위치'조차 작동 안했다</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689590?ref=naver</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43790</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-09 12:43:33.446411+00:00</t>
+          <t>2026-03-13 12:50:01.922541+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>정부 원스톱 불법사금융 피해자 지원 시스템 구축 및 업무협약 체결, 수사 연계 및 법률 지원 예정</t>
+          <t>미 법무부 조사 진행 중, 상원의원 감독 방침</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>경기도의 불법 사금융 피해자 지원 모델이 금융위원회, 금융감독원 등 관계기관과의 업무협약을 통해 전국 단위의 원스톱 지원 시스템으로 확대됩니다. 이 시스템은 피해 상담, 수사 연계, 법률 지원, 채무조정 등을 통합 제공하며, 경기복지재단은 지난 3년간 4315명의 피해자에게 약 194억 원 규모의 불법 사금융 문제 해결을 지원했습니다.</t>
+          <t>미국 민주당 상원의원 3명이 법무부의 바이낸스 대이란 제재 위반 조사를 직접 감독하겠다고 밝혔습니다. 바이낸스는 과거에도 법보다 이익을 우선시한 전력이 있으며, 이번 보도가 미국 제재법 재위반 가능성과 이란 연계 테러 조직에 대한 자금 지원 가능성에 심각한 우려를 제기한다고 지적했습니다. 바이낸스는 조사를 통보받지 못했다고 밝히면서도 규제·사법 당국과 협조하고 있으며, 월스트리트저널의 관련 보도에 대해 명예훼손 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>불법 사금융으로 인한 피해로 상대방 책임이 명확하며(적합 조건 1), 4315명에 달하는 다수의 피해자와 약 194억 원의 큰 피해 규모를 가지고 있습니다(적합 조건 3, 4). 또한, 정부 차원의 원스톱 지원 시스템 구축 및 관계기관 업무협약 체결로 수사 연계 및 법률 지원이 예정되어 있어 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>바이낸스는 대형 암호화폐 거래소로 자력이 충분하며(적합 조건 2), 미 법무부의 공식 조사가 진행 중이고 상원의원들이 직접 감독을 표명하여 상대방 책임 규명 및 증거 확보 가능성이 높습니다(적합 조건 1, 5, 6). 제재 위반 시 막대한 벌금이 부과될 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>약 194억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>총 4315명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>경기도의 '금융복지', 정부 원스톱 지원시스템으로 확산</t>
+          <t>미 민주당 상원의원 3명, 법무부의 바이낸스 대이란 제재 위반 조사 직...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1344326</t>
+          <t>https://www.tokenpost.kr/news/breaking/339108</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-09 12:29:19.730258+00:00</t>
+          <t>2026-03-13 12:45:54.892367+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>금융위원회 주도 '불법사금융 원스톱 종합·전담 지원 시스템' 개시 및 유관기관 협약 체결</t>
+          <t>국회에서 가상자산 보이스피싱 피해구제 확대 법안 논의 중, 금융위원회 발표</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'을 개시했습니다. 이 시스템은 피해 신고부터 추심 중단, 법률지원, 경찰 수사, 소송지원까지 전 과정을 지원하며, 유관기관 협력을 통해 신속한 피해 구제를 목표로 합니다. 피해자는 서민금융통합지원센터 등을 통해 지원받을 수 있습니다.</t>
+          <t>국회에서 가상자산 거래소의 보이스피싱 책임 강화를 골자로 하는 피해구제 확대 법안이 논의 중이다. 이 법안은 거래소에 의심 거래 감시 및 지급정지 의무를 부과하고, 피해구제 대상 자산을 가상자산까지 확대하는 내용을 담고 있다. 금융위원회도 관련 내용을 발표하며 가상자산 관련 보이스피싱 피해자 구제 방안 마련에 나섰다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 금융위원회 주도로 '원스톱 종합·전담 지원 시스템'이 개시되어 공적 절차가 진행 중이며(적합 조건 6), 이 시스템이 증거 확보 및 소송 지원을 포함하고 있어 유리한 환경을 제공합니다(적합 조건 5). 또한, '불법사금융 피해자'라는 표현에서 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 개별 불법사금융업자의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 국회 법안을 통해 가상자산 거래소의 보이스피싱 방지 책임이 강화될 예정이므로, 향후 거래소의 과실 입증이 용이해질 수 있습니다. 적합 조건 3 (집단적 피해): 보이스피싱은 다수의 피해자를 발생시키는 특성이 있으며, 피해구제 대상 자산이 가상자산까지 확대되어 잠재적 피해자 범위가 넓습니다. 적합 조건 5 (증거 확보 가능) 및 6 (공적 절차 진행 중): 국회 법안 발의 및 금융위원회 발표 등 공적 절차가 활발히 진행 중이므로, 관련 정책 및 법적 근거가 명확하게 형성될 것입니다. 이러한 법적, 제도적 변화는 향후 가상자산 관련 보이스피싱 피해 소송의 승소 가능성을 높여 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>이억원, 불법사금융 신속 대응 강조…'원스톱 지원 시스템' 개시</t>
+          <t>가상자산 거래소에도 보이스피싱 책임 강화...국회, 피해구제 확대 법안...</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>redian.org</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1085917</t>
+          <t>https://www.redian.org/news/articleView.html?idxno=255891</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-09 12:24:15.071567+00:00</t>
+          <t>2026-03-13 12:17:47.205504+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>금융위 주도 원스톱 지원 시스템 가동, 금감원/경찰 수사 의뢰 및 법률구조공단 연계</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 6개월 후 시행 예정</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 제공하며, 금감원, 경찰, 법률구조공단 등 여러 기관이 협력합니다. 이를 통해 피해 구제 절차가 간소화되고, 실제 시범운영에서 일부 불법업자들이 원리금 반환 의사를 표명하는 등 효과를 보였습니다.</t>
+          <t>가상자산거래소에 보이스피싱 방지 및 피해 구제 의무를 부과하고 피해 구제 범위를 가상자산까지 확대하는 내용의 '통신사기피해환급법' 개정안이 국회 본회의를 통과했습니다. 이 법안은 보이스피싱 수법 고도화로 가상자산 탈취 및 자금 세탁 사례가 급증함에 따라 마련되었으며, 법률 공포 6개월 후 시행될 예정입니다. 금융위는 이를 통해 더욱 촘촘한 보이스피싱 대응망이 구축될 것으로 기대하고 있습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>불법사금융은 상대방 책임이 명확하며(적합 조건), 다수의 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건). 금융위 주도의 원스톱 지원 시스템을 통해 피해 내역 정리 및 신고 지원이 이루어져 증거 확보가 용이하고(적합 조건), 금감원, 경찰, 법률구조공단 등 공적 절차가 진행 중입니다(적합 조건). 다만, 불법사금융업자의 자력 불확실성은 투자 검토 시 중요한 리스크 요인입니다.</t>
+          <t>통신사기피해환급법 개정안 통과로 가상자산거래소의 보이스피싱 방지 및 피해 구제 의무가 명확해졌습니다 (적합 조건 1). 이는 다수의 피해자(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 동반하는 보이스피싱 문제에 대한 공적 절차(적합 조건 6)의 일환이며, 주요 가상자산거래소는 충분한 자력을 갖추고 있어 (적합 조건 2) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>신고 한번만 하면 끝 ...불법사금융 피해자 돕는 '원스톱 지원' 시작</t>
+          <t>가상자산거래소도 계정 지급 정지…보이스피싱 피해 구제 의무화</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091441470853</t>
+          <t>http://www.segyebiz.com/newsView/20260312519558?OutUrl=naver</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:24.342845+00:00</t>
+          <t>2026-03-12 12:34:09.538454+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>가상자산거래소</t>
+        </is>
+      </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>정부 원스톱 지원 시스템 개시, 경찰 수사 및 법률 지원 예정</t>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>정부가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 개시했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법 추심 중단, 경찰 수사, 채무자대리인 선임, 소송 지원 등 피해 회복의 전 과정을 돕는다. 기존의 분절된 지원 체계의 한계를 극복하고 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표다.</t>
+          <t>통신사기피해환급법 개정안이 국회를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해구제 의무가 부과된다. 이로써 가상자산으로 자금세탁되는 보이스피싱 피해에 대한 법적 보호가 강화되며, 거래소는 의심 계정을 즉시 지급정지하고 피해자의 요청 시 가상자산을 현금으로 환급할 수 있게 된다. 개정안은 오는 10월부터 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 법률 개정으로 명확하며(적합 1), 정부 주도로 피해자 지원 시스템이 구축되어 증거 확보 및 소송 지원이 용이함(적합 5, 6). 또한 다수의 피해자가 발생하고 있어 집단적 대응 가능성이 높음(적합 3, 4). 다만 상대방의 자력 확보가 쟁점이 될 수 있음.</t>
+          <t>대형 가상자산거래소(적합 조건 2)를 상대로 보이스피싱 피해자들이 집단적 피해(적합 조건 3)를 입을 가능성이 높고, 가상자산의 특성상 피해 규모가 클 수 있습니다(적합 조건 4). 통신사기피해환급법 개정안 통과로 거래소의 지급정지 의무가 명확해져(적합 조건 6) 향후 소송의 법적 근거 및 증거 확보(적합 조건 5)에 유리합니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>불법사금융 '원스톱 종합·전담 지원시스템' 개시... 한 번 신고로 불법...</t>
+          <t>가상자산거래소도 ‘지급정지’ 의무화…보이스피싱 자금세탁 차단한다</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128045</t>
+          <t>http://www.fnnews.com/news/202603121849444906</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-09 12:23:11.476457+00:00</t>
+          <t>2026-03-12 12:28:34.974962+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>금융당국 원스톱 지원 시스템 가동 및 경찰 수사 진행 중, 대부업법 개정 추진</t>
+          <t>통신사기피해환급법 개정안 국회 본회의 통과, 법률 공포 및 하위법령 개정 예정</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>불법 사금융 피해자들이 한 번의 신고로 계좌 동결, 법률 지원까지 받을 수 있는 원스톱 지원 시스템이 가동된다. 지난해 불법 사금융 피해 규모는 309억원, 피해 건수는 3365건으로 집계되었으며, 금융당국은 불법 추심 중단 및 범죄 수익 환수를 목표로 하고 있다. 정부는 대부업법 개정을 통해 초고금리 대부계약 무효화를 추진 중이다.</t>
+          <t>통신사기피해환급법 개정안이 국회 본회의를 통과하여 가상자산거래소에 보이스피싱 방지 및 피해 구제 의무가 부과됩니다. 이는 가상자산을 이용한 보이스피싱 및 자금세탁 피해가 증가함에 따른 조치로, 거래소는 의심거래 탐지, 계정 지급정지, 피해금 환급 등의 의무를 지게 됩니다. 법은 공포 6개월 후 시행될 예정이며, 금융위는 하위법령을 마련할 계획입니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>불법 사금융업자의 책임이 명확하고(적합 조건 1), 2024년 기준 3365건, 309억 원 규모의 집단적 피해가 발생하여 피해 규모가 크며(적합 조건 3, 4), 금융당국의 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 경찰 수사를 통한 범죄 수익 환수 가능성도 높다.</t>
+          <t>가상자산거래소는 대기업에 해당하며, 보이스피싱 피해는 집단적이고 피해 규모가 클 가능성이 높습니다. 통신사기피해환급법 개정안 통과로 가상자산거래소의 책임이 법적으로 명확해졌으며, 이는 향후 소송에서 유리한 근거가 될 수 있습니다. 현재 법률 공포 및 하위법령 마련 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>309억원 (2024년 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>3365건 (2024년 기준)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>단 한 번 신고로 불법추심 계좌·전화번호 차단…피해구제 원스톱으로</t>
+          <t>보이스피싱 코인거래소 계정 지급정지…피해 구제도 의무화</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410277</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546115</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-09 12:22:36.862730+00:00</t>
+          <t>2026-03-12 12:19:53.232689+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>금융당국 주도 원스톱 지원 시스템 출범, 수사 및 법률 지원 진행 중, 금감원 특사경 도입 추진</t>
+          <t>중징계 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>금융당국이 불법 사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 고금리 사채 및 불법 추심 피해자들에게 추심 중단, 수사, 법률 지원, 소송 지원 등을 제공하며, 금감원의 직접 수사 기능 확대도 추진된다. 연이율 5200%에 달하는 고리대금으로 다수의 서민이 고통받는 상황에서, 정부 차원의 적극적인 구제 절차가 진행 중이다.</t>
+          <t>한 금융기관의 회장 거취가 ISS의 영향력 아래 놓여있으며, 이는 채용비리와 파생결합펀드(DLF) 불완전판매 관련 중징계 취소 소송이 근거가 되고 있습니다. 해당 사건은 이미 중징계가 내려진 상태로, 이에 대한 법적 다툼이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>불법 사금융업자의 고리대금 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 명확합니다. 다수의 서민이 고금리 사채 및 불법 추심으로 피해를 입어 집단적 피해가 발생했으며, 연이율 5200%에 달하는 고금리로 피해 규모가 큽니다. 금융당국 주도로 '원스톱 종합·전담 지원시스템'이 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 법률 지원이 용이합니다.</t>
+          <t>상대방 책임이 명확하고(채용비리, DLF 불완전판매), 상대방(금융기관 추정)의 자력이 충분하며, DLF 불완전판매는 집단적 피해와 큰 피해 규모를 야기할 수 있습니다. 또한, 이미 중징계가 내려져 공적 절차가 진행되었고, 이에 대한 취소 소송이 진행 중이므로 증거 확보가 용이합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>사채 피해 신고 한 번이면 끝…금융당국 원스톱 지원체계 출범</t>
+          <t>[금융가 이모저모] ISS 손에 달린 회장 거취</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260309134011751</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403222</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-09 12:21:53.565846+00:00</t>
+          <t>2026-03-12 00:49:51.301608+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>슈퍼리치 세력 및 연루된 금융전문가들</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 시행, 수사 및 법률 지원 연계</t>
+          <t>금융당국 검찰 고발 및 수사 진행 중, 민사상 손해배상청구 예정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 지원시스템'을 본격 시행했습니다. 이 시스템은 피해 신고부터 추심 차단, 수사 연계, 법률 지원까지 전 과정을 통합 지원하며, 다수의 피해자가 복잡한 절차로 인해 구제를 포기하는 일을 막기 위해 마련되었습니다. 시범 운영 기간 중 추심 중단 및 원리금 반환 등 가시적인 성과를 보였습니다.</t>
+          <t>슈퍼리치 세력과 금융전문가들이 DI동일 종목을 대상으로 대규모 주가조작을 벌인 사건이 금융당국에 의해 검찰에 고발되었다. 금융위원회는 시세조종 및 부정거래 행위로 판단하고 증거 압수 및 지급정지 조치를 취했으며, 향후 민사상 손해배상청구와 과징금 부과 등의 조치를 예고했다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하며, 다수의 피해자가 발생하여 정부 차원의 원스톱 지원 시스템이 구축될 정도로 집단적 피해가 명확합니다. 금융위, 금감원, 경찰, 법률구조공단 등이 참여하는 공적 절차가 이미 진행 중이며, 피해 내역 확인 및 수사 연계가 가능하여 증거 확보가 용이합니다. 이로 인해 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방 책임이 명확하고(금융당국 고발), 자력이 충분한 슈퍼리치 세력이 피고이며, 대규모 주가조작으로 다수의 피해자가 발생했을 가능성이 높다. 금융당국의 조사로 증거가 확보되었고, 현재 검찰 고발 및 수사가 진행 중이다. 향후 민사상 손해배상청구 가능성이 명시되어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>이억원  원스톱 지원으로 불법사금융 신속 대응</t>
+          <t>슈퍼리치 세력, 금융시장 뒤흔든 대규모 주가조작 사건</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2199643</t>
+          <t>https://www.tokenpost.kr/news/market/338337</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:29.166639+00:00</t>
+          <t>2026-03-12 00:31:57.190483+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>농협중앙회</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 가동, 경찰 수사 연계 및 법률 지원 예정</t>
+          <t>당정 개혁안 발표, 정부 합동 특별감사 결과 경찰 수사 의뢰, 농협 개혁 입법 추진 중</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동한다. 이 시스템은 불법 추심 차단, 법률 지원, 정책금융 연계 등 피해 구제 전 과정을 지원하며, 금융위, 금감원, 법률구조공단 등 여러 기관이 협력한다. 피해자들은 한 번의 신고로 종합적인 지원을 받을 수 있게 된다.</t>
+          <t>당정이 농협중앙회장의 과도한 권한을 분산하고 내부통제를 강화하는 개혁 방안을 발표했습니다. 중앙회장의 비위 의혹에 대한 정부 합동 특별감사 결과가 발표되었고, 경찰 수사 의뢰가 진행 중입니다. 204만 조합원의 실익과 20조원 규모의 자금 운용 투명성 확보가 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높다. 금융위원회 주도로 불법사금융 피해자 구제를 위한 원스톱 지원 시스템이 가동되어 피해자들의 법률 지원 및 증거 확보가 용이해질 것으로 예상된다. 다만, 불법사금융업자의 자력은 불분명하다.</t>
+          <t>농협중앙회는 대기업에 준하는 자력을 갖추고 있으며, 중앙회장의 '황제 권한' 남용 및 비위 의혹에 대해 정부 합동 특별감사 결과가 발표되고 경찰 수사 의뢰가 진행 중이므로 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. 204만 조합원과 20조원 규모의 자금 관련 문제로 집단적 피해 및 피해 규모가 클 가능성이 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20조원 규모의 무이자 회원조합지원자금 관련</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>204만 조합원</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>“신고 한 번이면 해결”…불법사금융 피해 원스톱 구제</t>
+          <t>'황제 통제'에 칼 뺀 당정…농협 개혁까진 '첩첩산중'</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10689920?ref=naver</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1293935&amp;inflow=N</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:00.603241+00:00</t>
+          <t>2026-03-11 13:10:03.835034+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>불법 사금융업자</t>
+          <t>KB국민은행, 신한은행, 하나은행, NH농협은행, SC제일은행 등</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>불법사금융 피해 구제를 위한 원스톱 지원 시스템 구축, 소송지원 포함</t>
+          <t>금융감독원 제재 결정 완료, 금융위원회 과징금 최종 결정 임박</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들을 위한 원스톱 지원 시스템이 구축되어 추심 중단부터 소송지원까지 통합적인 구제 절차를 제공한다. 이 시스템은 금융감독원, 경찰, 법률구조공단 등의 기존 분산된 제도를 통합하여 피해자들이 보다 쉽게 법적 조력을 받을 수 있도록 돕는다.</t>
+          <t>홍콩 H지수 ELS 불완전 판매로 4조 6천억원대 투자자 손실이 발생했으며, 금융당국은 KB국민, 신한, 하나, NH농협, SC제일은행 등 5개 은행에 1조 4천억원의 과징금을 결정했다. 현재 금융위원회에서 과징금 감경 여부를 최종 결정할 예정이며, 은행들은 이미 배상한 금액을 근거로 추가 감경을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>불법사금융 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원 및 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 다수의 피해자가 발생할 가능성이 높아 집단적 피해에 해당한다(적합 조건 3). 소송지원 시스템이 구축되어 있어 투자 기회가 높다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 금융당국이 은행들의 불완전판매를 인정하고 대규모 과징금을 부과했으며, 대형 은행들이 피고로 자력이 충분하다. 4조 6천억원대 손실과 다수의 피해자가 발생하여 집단소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4조 6천억원대</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>투자자 다수</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>'불법사금융' 신고하면 추심중단부터 소송지원 원스톱 지원</t>
+          <t>“배상했으니 더 깎아달라”는 은행들…‘홍콩 ELS’ 과징금 결정 임박</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260309500112</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1248790.html</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-09 12:19:04.749046+00:00</t>
+          <t>2026-03-11 12:55:47.142568+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>DI동일</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>금융위원회 주도 불법사금융 원스톱 지원 시스템 출범, 소송지원 예정</t>
+          <t>이사 직무정지, 주가조작 관련 조사 진행</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 피해 신고부터 불법 추심 중단, 채무자 대리인 선임, 경찰 수사, 소송지원까지 전 과정을 지원한다. 이를 통해 불법사금융 피해자들이 신속하게 구제받고 피해를 회복할 수 있도록 돕는다.</t>
+          <t>DI동일의 이사가 주가조작 혐의로 직무정지되었으나, 회사는 이를 개인 일탈로 규정하며 자신들은 오히려 피해자라고 주장했습니다. 주가조작 사건은 다수의 투자자에게 피해를 입힐 수 있으며, 관련 조사가 진행된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 비교적 명확하며(적합 조건 1), 정부 주도로 원스톱 지원 시스템이 출범하여 다수의 피해자에게 증거 확보 및 소송 지원이 제공될 예정임(적합 조건 3, 5, 6). 이는 소송금융 투자 대상으로서의 잠재력이 높음.</t>
+          <t>이사의 주가조작 책임이 명확하고(1), 주가조작 사건 특성상 다수의 피해자 발생 가능성(3) 및 피해 규모가 클 가능성(4)이 높음. '조사 결과 발표' 언급으로 증거 확보 및 공적 절차 진행 중(5, 6)으로 판단되어 소송금융 적합도가 높습니다. 다만, DI동일은 회사 차원의 책임은 부인하고 있어, 실제 피고 특정 및 회사 자력 확보에 대한 추가 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>한 번의 신고로 ‘불법 추심’ 막는다…불법사금융 원스톱 시스템 출범</t>
+          <t>DI동일  주가조작 이사 직무정지...회사 무관 개인 일탈</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12050330?ref=naver</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297201</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:35.327767+00:00</t>
+          <t>2026-03-11 12:35:10.038030+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>금융위원회 주도 원스톱 종합·전담 지원체계 가동, 경찰 수사 병행, 원금 반환 소송 지원 예정</t>
+          <t>검찰 구형, 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>정부가 연 60%를 넘는 불법대출 피해자를 위해 '원스톱 종합·전담 지원체계'를 9일부터 가동한다. 신용회복위원회에 신고하면 전문 상담원이 배정되어 불법추심 중단, 채무자대리인 선임, 경찰 수사 병행, 원금 반환 소송 지원까지 종합적으로 돕는다. 지난해 7월 대부업법 개정으로 연 이자율 60% 초과 대부계약은 원금과 이자 모두 무효가 되었다.</t>
+          <t>불법추심 사채업자가 30대 싱글맘을 죽음으로 내몬 사건에 대해 검찰이 징역 8년을 구형했습니다. 검찰은 피고인이 피해자들의 삶 전체를 지배했으며, 한 피해자가 스스로 생을 마감한 점을 들어 중형 선고의 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>정부가 연 60% 초과 불법대출 피해자를 위한 원스톱 지원체계를 가동하며, 불법사금융업자의 책임이 법적으로 명확합니다 (적합 조건 1). 금융위, 금감원, 신용회복위원회 등 공적 절차가 진행 중이며(적합 조건 6), 경찰 수사 병행 및 증거 확보가 용이합니다(적합 조건 5). 또한, 피해자가 원할 경우 원금 반환 소송 지원까지 명시되어 있어 다수의 피해자(적합 조건 3)가 소송을 통해 구제받을 가능성이 높습니다.</t>
+          <t>불법추심 사채업자의 책임이 검찰 구형으로 명확히 특정되며(적합 조건 1), 한 피해자가 사망에 이르는 등 피해 규모가 매우 크고(적합 조건 4), 복수의 피해자가 존재할 가능성이 높습니다(적합 조건 3). 또한 검찰 수사를 통해 증거가 확보되었고 형사 재판이 진행 중입니다(적합 조건 5, 6). 다만, 상대방인 사채업자의 자력은 충분하지 않을 수 있어 민사상 손해배상 집행에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>“연 60% 넘는 불법대출 있다면 신고하세요…금융위, 피해자 전담 지원...</t>
+          <t>30대 싱글맘 죽음 내몬 불법추심 사채업자…검찰, 징역 8년 구형</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982413</t>
+          <t>https://www.news1.kr/society/incident-accident/6098186</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:24.026211+00:00</t>
+          <t>2026-03-11 12:32:14.502427+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>금융위원회 주도 원스톱 종합·전담 지원시스템 개시, 경찰 수사 및 소송지원 예정</t>
+          <t>당국의 빗썸 6개월 영업정지 방침 발표</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 2026년 3월 9일부터 본격 가동했다. 이 시스템은 불법추심 중단, 전화번호·계좌 차단, 채무자대리인 선임, 경찰 수사 및 소송지원 등 피해 회복의 전 과정을 돕는다. 기존의 복잡한 신고 절차로 피해 구제를 포기하는 사례를 줄이고, 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표이다.</t>
+          <t>당국이 빗썸에 대해 해외 미신고 사업자와의 거래를 이유로 6개월 일부 영업정지 방침을 세웠다는 소식이 전해졌다. 이는 출금 업무 제한 가능성으로 이어져 국내 암호화폐 거래소 규제 강도에 대한 민감한 반응을 불러일으키고 있다. 아직 확정된 사항은 아니지만, 빗썸 이용자들의 잠재적 피해가 우려되는 상황이다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하며(적합 조건 3), 금융위원회 주도로 원스톱 지원 시스템이 가동되어 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 피해 규모는 개별적으로 클 수 있으나(적합 조건 4), 상대방의 자력은 불분명하여 회수 가능성 검토가 필요하다.</t>
+          <t>빗썸은 국내 주요 암호화폐 거래소로 자력이 충분하며 (상대방 자력 충분), 당국이 해외 미신고 사업자와의 거래를 이유로 6개월 영업정지 방침을 세워 책임이 비교적 명확하고 (상대방 책임 명확), 공적 절차가 진행 중입니다 (공적 절차 진행 중). 출금 업무 제한 가능성으로 다수의 이용자가 피해를 입을 수 있어 집단적 피해 및 큰 피해 규모가 예상되며 (집단적 피해, 피해 규모 큼), 당국의 조치로 증거 확보도 용이할 것으로 보입니다 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>금융위,  한번 신고로 불법추심 차단하고 피해구제</t>
+          <t>[크립토 인사이트 EP.27] 써클 86% 폭등·세일러 또 샀다·트럼프 변수 ...</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>intn.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049412</t>
+          <t>https://www.tokenpost.kr/news/insights/337904</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:12.531858+00:00</t>
+          <t>2026-03-11 00:26:35.341939+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>금융당국 과징금 확정 임박, 은행권 행정소송 가능성</t>
+          <t>금융당국 원스톱 지원 시스템 가동, 대부업법 개정 추진, 특별사법경찰 도입 논의</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>금융당국이 홍콩 ELS 불완전 판매에 대한 은행권의 1조 원대 과징금 부과를 확정할 예정입니다. 이는 은행들의 행정소송으로 이어질 가능성이 있지만, ELS 피해자들의 손해배상 청구에 대한 강력한 근거가 될 것으로 보입니다.</t>
+          <t>불법 사금융업자들의 초고금리 대부 및 불법 추심 피해가 증가하며, 2024년 기준 피해 규모 309억원, 피해 건수 3365건에 달합니다. 이에 금융당국은 피해자들이 한 번만 신고해도 추심 중단, 법률 상담, 수사 의뢰, 피해 복구까지 지원하는 원스톱 지원 시스템을 가동했습니다. 정부는 대부업법 개정 및 금감원 특별사법경찰 도입을 추진하며 불법 사금융 근절에 나서고 있습니다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>금융당국의 1조 원대 과징금 부과 결정은 은행권의 ELS 불완전 판매 책임이 명확함을 시사하며(적합 조건 1), 피고인 주요 시중은행들은 자력이 충분합니다(적합 조건 2). 홍콩 ELS 사태는 다수의 투자자에게 피해를 입혔고(적합 조건 3), 과징금 규모를 고려할 때 피해자들의 총 손해배상액 또한 매우 클 것으로 예상됩니다(적합 조건 4). 금융당국의 조사 결과 및 과징금 부과 결정 자체가 중요한 증거가 되며(적합 조건 5), 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>불법 사금융업자의 초고금리 대부 및 불법 추심 행위는 법적으로 명확한 책임이 있으며(적합 조건 1), 2024년 기준 3천 건 이상의 피해 사례와 300억 원 이상의 피해 규모로 집단적 피해가 명확합니다(적합 조건 3, 4). 금융당국의 원스톱 지원 시스템 가동으로 증거 확보 및 법률 조력 연계가 용이하며(적합 조건 5), 관련 공적 절차가 활발히 진행 중입니다(적합 조건 6). 다만, 상대방(불법 사금융업자)의 자력 확보는 개별 사건마다 다를 수 있어 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>수조 원대 추정</t>
+          <t>2024년 309억원</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>2024년 3365건</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>은행권, '홍콩ELS 과징금' 수위…18일 금융위서 확정</t>
+          <t>불법추심 신고만 하면, 수사·피해복구 다 된다</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260309500005</t>
+          <t>https://www.joongang.co.kr/article/25410424</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-09 00:45:28.421944+00:00</t>
+          <t>2026-03-10 00:17:57.771533+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr"/>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>금감원 소비자 경보 발령</t>
+          <t>금융정보분석원(FIU) 제재심의위원회 개최 예정, 빗썸 소명 예정. 업비트 사례처럼 행정소송 가능성 있음.</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>금감원이 중동 혼란을 틈탄 원금보장·고수익 투자 사기에 대한 소비자 경보를 발령했습니다. 수소에너지, 드론 등 신기술 투자를 가장하여 투자자들을 현혹하고 있으며, 약속된 배당금이나 투자금 회수를 요청하면 업체가 거절하거나 잠적하는 사례가 발생하고 있습니다.</t>
+          <t>국내 대형 가상자산 거래소 빗썸이 금융정보분석원(FIU)으로부터 특정금융정보법(특금법) 위반으로 6개월 일부 영업정지 및 대표이사 문책 등 중징계를 사전 통보받았습니다. 해외 미신고 가상자산사업자와의 지속적 거래 및 고객 확인 의무 소홀 등이 지적되었으며, FIU는 이달 제재심의위원회를 열어 최종 처분 수위를 결정할 예정입니다. 제재는 신규 회원에 대한 제한으로 기존 이용자는 정상적인 거래가 가능하며, 빗썸은 개선 노력을 소명할 계획입니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>투자 사기로 상대방 책임이 명확하며(조건 1), 금감원의 소비자 경고 발령으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(조건 5, 6). 또한 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 있습니다(조건 3). 다만, 사기 업체 특성상 상대방의 자력 부족 및 특정의 어려움이 리스크 요인입니다.</t>
+          <t>금융정보분석원(FIU)의 사전 통보로 빗썸의 특금법 위반 책임이 비교적 명확하며(적합 조건 1), 국내 대형 가상자산 거래소로서 자력이 충분합니다(적합 조건 2). FIU의 조사 결과라는 객관적 증거가 존재하고(적합 조건 5), 현재 공적 절차(제재심의위원회)가 진행 중입니다(적합 조건 6). 다만, 기사에서 직접적인 금전적 피해 규모나 피해자 수가 명확히 드러나지 않아 소송 원고 특정 및 손해액 산정이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>“중동 혼란 틈탄 원금보장·고수익 투자 사기 우려”...금감원 소비자...</t>
+          <t>금융당국, 빗썸에 '일부 영업정지' 사전통보</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/economy_general/2026/03/09/WIJLR236CNAG7PADD5EVW3HPLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603092018373697179ad43907_18</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-09 00:27:31.509956+00:00</t>
+          <t>2026-03-09 13:28:28.192030+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>바이낸스, 창펑 자오</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원 민사소송 기각 (원고 측 60일 소장 보완 기회 부여)</t>
+          <t>금융정보분석원(FIU)의 중징계 사전 통보 및 제재심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>맨해튼 연방법원이 바이낸스와 창펑 자오를 상대로 한 테러 자금 조달 방조 민사소송을 개별 테러 공격과의 직접적 인과관계 부족을 이유로 기각했습니다. 그러나 법원은 원고 측에 60일간 소장 보완 기회를 부여하여 재소 가능성이 남아있습니다. 바이낸스는 미국 정치권과 규제 당국의 자금세탁방지(AML/CFT) 준수 여부 검증 압박을 지속적으로 받고 있습니다.</t>
+          <t>국내 2위 가상자산 거래소 빗썸이 자금세탁방지 의무 위반 및 고객확인(KYC) 의무 소홀로 금융정보분석원(FIU)으로부터 6개월 일부 영업정지, 대표이사 문책 경고, 수백억 원대 과태료 등 중징계를 사전 통보받았습니다. FIU는 이달 중순 제재심의위원회를 열어 제재 수위를 최종 결정할 예정입니다. 빗썸은 1천만 명의 누적 회원을 보유하고 있으며, 유사 사례로 업비트가 352억 원의 과태료를 부과받은 바 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>세계 최대 암호화폐 거래소인 바이낸스를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 약 535명의 피해자가 참여한 집단적 피해 사건(적합 조건 3)입니다. 수억 달러 규모의 테러 자금 조달 방조 의혹과 17억 달러 규모의 이란 연계 거래 보도 등 피해 규모가 크고(적합 조건 4), 온체인 데이터 및 상원 조사 등 증거 확보 가능성이 높으며(적합 조건 5), 미국 정치권과 규제 당국의 AML/CFT 검증 등 공적 절차가 진행 중(적합 조건 6)입니다. 현재 민사소송은 기각되었으나, 원고 측에 60일간 소장 보완 기회가 부여되어 재소 가능성이 높습니다.</t>
+          <t>금융정보분석원(FIU)의 특정금융정보법 위반에 따른 중징계 사전 통보로 상대방 책임이 명확하며, 국내 2위 가상자산 거래소인 빗썸은 충분한 자력을 보유하고 있습니다. FIU의 공식 조사 결과 및 제재 사전 통보라는 객관적 증거가 존재하고, 제재심의위원회 개최가 예정되어 공적 절차가 진행 중입니다. 1천만 명에 달하는 누적 회원에 대한 고객확인 의무 소홀은 잠재적으로 다수의 피해자를 발생시킬 수 있으며, 유사 사례의 과태료 규모를 고려할 때 잠재적 피해 규모 또한 상당할 수 있습니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>수억 달러 이상 (이란 연계 거래 기준 최소 17억 달러)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>약 535명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>미 연방법원, ‘테러 자금 조달 방조’ 바이낸스 민사소송 기각…원고 ...</t>
+          <t>고객확인 의무 소홀 빗썸, 일부 영업정지 받을수도</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/337152</t>
+          <t>https://www.mk.co.kr/article/11983136</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-08 12:54:40.314213+00:00</t>
+          <t>2026-03-09 13:20:00.812432+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>칼시(Kalshi)</t>
+          <t>금양</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>대여금 청구 소송 제기</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 이란 최고지도자 퇴진 베팅에 대한 약 5,400만 달러의 배당금을 지급하지 않아 집단소송에 직면했습니다. 칼시는 '사망 예외' 조항을 근거로 시장을 무효 처리했다고 주장하지만, 투자자들은 약정된 배당금 미지급을 주장하며 법적 분쟁이 시작되었습니다.</t>
+          <t>금양은 부산은행으로부터 1356억 원 규모의 대여금 청구 소송을 당했습니다. 이는 대형 금융기관과 상장사 간의 고액 채무 관련 분쟁으로, 소송이 이미 제기된 상태입니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>상대방(칼시)은 예측시장 플랫폼으로 자력이 충분하며, 약 5,400만 달러 규모의 베팅 미지급으로 다수의 투자자가 피해를 입어 집단소송이 제기된 상황입니다. 베팅 기록 및 플랫폼 규정 등 객관적 증거 확보가 가능합니다. (적합 조건 2, 3, 4, 5 해당)</t>
+          <t>부산은행이 금양을 상대로 1356억 원 규모의 대여금 청구 소송을 제기한 사건입니다. 상대방(금양)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 대여금 청구 소송의 특성상 증거 확보가 용이하고 책임 관계가 비교적 명확하여(적합 조건 1, 5) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>약 5,400만달러</t>
+          <t>1356억 원</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>美 예측시장 칼시, 이란 최고지도자 퇴진 베팅 미지급 논란 집단소송 직...</t>
+          <t>금양, 부산은행으로부터 1356억 원 대여금 청구 소송 제기돼</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337113</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=559866</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:37.315550+00:00</t>
+          <t>2026-03-09 13:19:35.121782+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>제인 스트리트</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>월가 거물 제인 스트리트를 상대로 손해배상 소송 진행 중</t>
+          <t>불법사금융 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 특사경 수사 확대 검토</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>테라-루나 사태와 관련하여 월가 거물 제인 스트리트를 배후로 지목하며 손해배상 소송이 제기됨. 제인 스트리트 측은 테라 경영진의 사기를 원인으로 주장하며 책임을 부인하고 있음.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법추심 차단부터 법률 지원, 정책금융 연계까지 전 과정을 지원한다. 시범 운영 결과 불법추심 중단 및 원리금 반환 의사 확인 등 긍정적 효과가 나타났다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (월가 거물 제인 스트리트), 집단적 피해 (테라-루나 사태로 인한 다수 투자자 피해), 피해 규모가 큼 (수십조 원대 피해 발생). 이미 소송이 제기되어 진행 중이며, 월가 거물이 배후로 지목되어 책임 규명 가능성이 있음.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하여 집단적 구제 가능성이 높습니다(적합 조건 3). 금융위원회 주도로 원스톱 지원 시스템이 가동되고 경찰 수사 연계 및 특사경 수사 확대 검토 등 공적 절차가 활발히 진행 중이며(적합 조건 6), 이를 통해 증거 확보 및 피해 구제 가능성이 확인되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>수십조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>다수 투자자</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>'테라-루나' 사태 배후에 월가 거물 지목…제인 스트리트, 폭락 트리거...</t>
+          <t>“불법사금융 피해, 한 번 신고로 해결”…원스톱 지원체계 가동</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030721371106892</t>
+          <t>https://biz.heraldcorp.com/article/10689590?ref=naver</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-08 00:27:12.577375+00:00</t>
+          <t>2026-03-09 12:43:33.446411+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원 집단소송 자격 인정, 본안 심리 예정</t>
+          <t>정부 원스톱 불법사금융 피해자 지원 시스템 구축 및 업무협약 체결, 수사 연계 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 테더와 비트피넥스를 상대로 제기된 시장 조작 집단소송에서 투자자들의 자격을 인정했다. 원고 측은 테더와 비트피넥스가 대규모 USDT 발행으로 비트코인과 이더리움 시장 가격을 인위적으로 조작하여 투자자들이 수천억 달러 규모의 손실을 입었다고 주장한다. 이번 판결로 소송은 현물 및 선물 투자자 두 그룹으로 나뉘어 본안 심리 단계로 진행될 예정이다.</t>
+          <t>경기도의 불법 사금융 피해자 지원 모델이 금융위원회, 금융감독원 등 관계기관과의 업무협약을 통해 전국 단위의 원스톱 지원 시스템으로 확대됩니다. 이 시스템은 피해 상담, 수사 연계, 법률 지원, 채무조정 등을 통합 제공하며, 경기복지재단은 지난 3년간 4315명의 피해자에게 약 194억 원 규모의 불법 사금융 문제 해결을 지원했습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원이 테더와 비트피넥스의 시장 조작에 대한 집단소송 자격을 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이들은 자력이 충분한 대규모 암호화폐 기업입니다(적합 조건 2). 수천억 달러 규모의 막대한 집단적 피해가 발생했으며(적합 조건 3, 4), 법원이 소송 진행을 허가한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>불법 사금융으로 인한 피해로 상대방 책임이 명확하며(적합 조건 1), 4315명에 달하는 다수의 피해자와 약 194억 원의 큰 피해 규모를 가지고 있습니다(적합 조건 3, 4). 또한, 정부 차원의 원스톱 지원 시스템 구축 및 관계기관 업무협약 체결로 수사 연계 및 법률 지원이 예정되어 있어 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>수천억 달러</t>
+          <t>약 194억 원</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>BTC 및 ETH 투자자 다수</t>
+          <t>총 4315명</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>뉴욕 연방법원, 테더·비트피넥스 시장조작 집단소송 허가…BTC·ETH 투자...</t>
+          <t>경기도의 '금융복지', 정부 원스톱 지원시스템으로 확산</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336930</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344326</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-07 12:35:03.032736+00:00</t>
+          <t>2026-03-09 12:29:19.730258+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>고객사 소송 제기 및 연방법원 임시 제한 명령 발동, 회사 구조조정 추진 중</t>
+          <t>금융위원회 주도 '불법사금융 원스톱 종합·전담 지원 시스템' 개시 및 유관기관 협약 체결</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>암호화폐 대출사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진하고 있습니다. 고객사 도미니언 캐피털이 블록필스의 고객 자금 부당 관리를 이유로 소송을 제기했으며, 미국 연방법원은 이에 임시 제한 명령을 발동했습니다. 블록필스는 기관투자자 등을 주요 고객으로 하는 대형 암호화폐 금융 서비스사입니다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원 시스템'을 개시했습니다. 이 시스템은 피해 신고부터 추심 중단, 법률지원, 경찰 수사, 소송지원까지 전 과정을 지원하며, 유관기관 협력을 통해 신속한 피해 구제를 목표로 합니다. 피해자는 서민금융통합지원센터 등을 통해 지원받을 수 있습니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>블록필스는 대형 암호화폐 대출 플랫폼으로 자력이 충분하며, 고객 입출금 중단 및 고객 자금 부당 관리로 인한 소송 제기로 상대방 책임이 명확합니다. 기관투자자 등 다수의 고객이 피해를 입어 집단적 피해 가능성이 높고, 미국 연방법원의 임시 제한 명령 발동으로 공적 절차가 진행 중이며 증거 확보에도 유리합니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 금융위원회 주도로 '원스톱 종합·전담 지원 시스템'이 개시되어 공적 절차가 진행 중이며(적합 조건 6), 이 시스템이 증거 확보 및 소송 지원을 포함하고 있어 유리한 환경을 제공합니다(적합 조건 5). 또한, '불법사금융 피해자'라는 표현에서 집단적 피해 가능성이 높습니다(적합 조건 3). 다만, 개별 불법사금융업자의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>기관투자자, 고액자산가, 헤지펀드, 채굴업자, 자산운용사 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>암호화폐 대출사 블록필스, 출금 중단 후 구조조정 추진…소송 압박 직...</t>
+          <t>이억원, 불법사금융 신속 대응 강조…'원스톱 지원 시스템' 개시</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336911</t>
+          <t>https://www.mediapen.com/news/view/1085917</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-07 12:31:49.780980+00:00</t>
+          <t>2026-03-09 12:24:15.071567+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 중부지방법원에 집단소송(예정) 청구 제기</t>
+          <t>금융위 주도 원스톱 지원 시스템 가동, 금감원/경찰 수사 의뢰 및 법률구조공단 연계</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 칼시가 이란 최고지도자 하메네이 퇴진 여부 시장에서 '예' 포지션 트레이더들에게 배당금 지급을 거부하여 미국에서 집단소송 위기에 처했다. 원고 측은 칼시가 '사망 예외 조항'을 불명확하게 고지하고 거래를 지속하여 피해를 키웠다고 주장하며, 약 5400만 달러 규모의 시장에서 발생한 손실에 대한 배상을 요구하고 있다. 이 사건은 예측시장 플랫폼의 공시 및 운영 신뢰 문제를 부각시키고 있다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동합니다. 이 시스템은 피해 신고부터 추심 차단, 법률 지원까지 제공하며, 금감원, 경찰, 법률구조공단 등 여러 기관이 협력합니다. 이를 통해 피해 구제 절차가 간소화되고, 실제 시범운영에서 일부 불법업자들이 원리금 반환 의사를 표명하는 등 효과를 보였습니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>칼시의 불명확한 '사망 예외 조항' 고지 및 거래 중단 타이밍 문제로 상대방 책임이 비교적 명확하며, 약 5400만 달러 규모의 시장에서 발생한 다수의 트레이더 피해로 집단소송 가능성이 높고 피해 규모가 큼. 계약 문구 및 거래 기록 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다.</t>
+          <t>불법사금융은 상대방 책임이 명확하며(적합 조건), 다수의 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건). 금융위 주도의 원스톱 지원 시스템을 통해 피해 내역 정리 및 신고 지원이 이루어져 증거 확보가 용이하고(적합 조건), 금감원, 경찰, 법률구조공단 등 공적 절차가 진행 중입니다(적합 조건). 다만, 불법사금융업자의 자력 불확실성은 투자 검토 시 중요한 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>5400만 달러 (약 801억 6300만원) 규모의 시장에서 발생한 손실</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>미국 내 '예' 포지션 보유 트레이더 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>칼시, ‘하메네이 퇴진’ 베팅 정산 논란…미국 집단소송 위기</t>
+          <t>신고 한번만 하면 끝 ...불법사금융 피해자 돕는 '원스톱 지원' 시작</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336833</t>
+          <t>http://www.fnnews.com/news/202603091441470853</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-07 00:39:25.688781+00:00</t>
+          <t>2026-03-09 12:23:24.342845+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>두바이 가상자산 규제기관(VARA)의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
+          <t>정부 원스톱 지원 시스템 개시, 경찰 수사 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>두바이 가상자산 규제기관 VARA가 쿠코인에 두바이 내 무허가 영업 중단을 지시하며 투자자·시장 경보를 발령했습니다. 쿠코인이 필요한 라이선스 없이 두바이 거주자들에게 가상자산 서비스를 제공했다고 경고했으며, 이는 중동 시장에서 규제 당국의 강력한 집행 의지를 보여주는 사례로 평가됩니다.</t>
+          <t>정부가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 본격 개시했다. 이 시스템은 피해 신고 절차를 간소화하고, 불법 추심 중단, 경찰 수사, 채무자대리인 선임, 소송 지원 등 피해 회복의 전 과정을 돕는다. 기존의 분절된 지원 체계의 한계를 극복하고 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>두바이 규제당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지시하며 상대방의 책임이 명확하게 특정되었습니다 (적합 조건 1, 5). 쿠코인은 주요 암호화폐 거래소로 자력이 충분하며 (적합 조건 2), 두바이 거주자들을 대상으로 한 서비스 제공으로 집단적 피해 발생 가능성이 높습니다 (적합 조건 3). 현재 규제당국의 공적 절차가 진행 중입니다 (적합 조건 6).</t>
+          <t>불법사금융업자의 책임이 법률 개정으로 명확하며(적합 1), 정부 주도로 피해자 지원 시스템이 구축되어 증거 확보 및 소송 지원이 용이함(적합 5, 6). 또한 다수의 피해자가 발생하고 있어 집단적 대응 가능성이 높음(적합 3, 4). 다만 상대방의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>두바이 거주자 중 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>바이낸스, ‘이란 연계 거래’ 상원 서한에 정면 반박…두바이 VARA는 쿠...</t>
+          <t>불법사금융 '원스톱 종합·전담 지원시스템' 개시... 한 번 신고로 불법...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336828</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128045</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-07 00:37:40.982622+00:00</t>
+          <t>2026-03-09 12:23:11.476457+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>쿠코인 및 관련 법인 (Phoenixfin Pte Ltd, MEK Global Limited, Peken Global Limited, KuCoin Exchange EU GmbH)</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>두바이 VARA의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
+          <t>금융당국 원스톱 지원 시스템 가동 및 경찰 수사 진행 중, 대부업법 개정 추진</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>두바이 가상자산 규제 당국(VARA)이 암호화폐 거래소 쿠코인의 무허가 영업을 문제 삼아 즉각적인 영업 중단을 지시했다. VARA는 쿠코인 관련 4개 법인이 필요한 규제 승인 없이 두바이 거주자에게 가상자산 서비스를 제공했을 가능성을 지적하며 투자자·시장 경보를 발령했다. 이는 두바이가 친(親)크립토 기조와 별개로 무허가 영업에 고강도 제재를 적용하겠다는 메시지로 해석된다.</t>
+          <t>불법 사금융 피해자들이 한 번의 신고로 계좌 동결, 법률 지원까지 받을 수 있는 원스톱 지원 시스템이 가동된다. 지난해 불법 사금융 피해 규모는 309억원, 피해 건수는 3365건으로 집계되었으며, 금융당국은 불법 추심 중단 및 범죄 수익 환수를 목표로 하고 있다. 정부는 대부업법 개정을 통해 초고금리 대부계약 무효화를 추진 중이다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>두바이 가상자산 규제 당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지적하며 즉각 영업 중단을 지시했으므로 상대방 책임이 명확하고(적합 조건 1), VARA의 경보 및 중단 명령이 객관적 증거가 되며(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 쿠코인은 주요 암호화폐 거래소로 자력이 충분할 것으로 예상된다(적합 조건 2). 다만, 현재까지 구체적인 투자자 피해 규모나 피해자 수는 명시되지 않았다.</t>
+          <t>불법 사금융업자의 책임이 명확하고(적합 조건 1), 2024년 기준 3365건, 309억 원 규모의 집단적 피해가 발생하여 피해 규모가 크며(적합 조건 3, 4), 금융당국의 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 경찰 수사를 통한 범죄 수익 환수 가능성도 높다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>309억원 (2024년 기준)</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3365건 (2024년 기준)</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>두바이, 쿠코인 무허가 영업 중단 지시…SEC는 저스틴 선 소송 종결·토...</t>
+          <t>단 한 번 신고로 불법추심 계좌·전화번호 차단…피해구제 원스톱으로</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336721</t>
+          <t>https://www.joongang.co.kr/article/25410277</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-07 00:31:06.771777+00:00</t>
+          <t>2026-03-09 12:22:36.862730+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 법원에서 회사 책임 인정 판결 잇따름</t>
+          <t>금융당국 주도 원스톱 지원 시스템 출범, 수사 및 법률 지원 진행 중, 금감원 특사경 도입 추진</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>삼성증권의 '유령주식 사태'와 관련하여 투자자 및 국민연금의 손해배상 소송이 진행 중입니다. 법원에서 삼성증권의 책임이 잇따라 인정되고 있으며, 이는 삼성증권의 내부통제 평가에도 영향을 미치고 있습니다. 사건은 아직 종결되지 않았습니다.</t>
+          <t>금융당국이 불법 사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 고금리 사채 및 불법 추심 피해자들에게 추심 중단, 수사, 법률 지원, 소송 지원 등을 제공하며, 금감원의 직접 수사 기능 확대도 추진된다. 연이율 5200%에 달하는 고리대금으로 다수의 서민이 고통받는 상황에서, 정부 차원의 적극적인 구제 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>상대방(삼성증권)의 책임이 법원에서 잇따라 인정되고 있으며, 대기업으로서 자력이 충분합니다. '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높고, 국민연금까지 소송에 참여하여 피해 규모가 클 것으로 예상됩니다. 이미 법원 판결이 나오고 있어 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>불법 사금융업자의 고리대금 및 불법 추심 행위가 명확히 특정되어 상대방 책임이 명확합니다. 다수의 서민이 고금리 사채 및 불법 추심으로 피해를 입어 집단적 피해가 발생했으며, 연이율 5200%에 달하는 고금리로 피해 규모가 큽니다. 금융당국 주도로 '원스톱 종합·전담 지원시스템'이 출범하여 공적 절차가 진행 중이며, 이를 통해 증거 확보 및 법률 지원이 용이합니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>다수 투자자 및 국민연금</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>삼성증권, 끝나지 않은 '유령주식 사태'…후폭풍 영향은?</t>
+          <t>사채 피해 신고 한 번이면 끝…금융당국 원스톱 지원체계 출범</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>1conomynews.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47356</t>
+          <t>https://www.ajunews.com/view/20260309134011751</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-06 12:48:16.837648+00:00</t>
+          <t>2026-03-09 12:21:53.565846+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>푸른저축은행</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>내부 감사 및 금융감독원 보고 진행 중</t>
+          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 시행, 수사 및 법률 지원 연계</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>푸른저축은행에서 대규모 횡령 사건이 발생하여 주식 거래가 정지되었으며, 현재까지 4명의 피해자가 파악되었습니다. 푸른저축은행 감사 부서에서 사건 경위를 조사 중이며, 금융감독원에도 관련 보고를 마친 상태입니다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 지원시스템'을 본격 시행했습니다. 이 시스템은 피해 신고부터 추심 차단, 수사 연계, 법률 지원까지 전 과정을 통합 지원하며, 다수의 피해자가 복잡한 절차로 인해 구제를 포기하는 일을 막기 위해 마련되었습니다. 시범 운영 기간 중 추심 중단 및 원리금 반환 등 가시적인 성과를 보였습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>푸른저축은행이라는 금융기관의 대규모 횡령 사건으로 상대방 책임이 명확하고 자력이 충분합니다. 내부 감사 및 금융감독원 보고가 진행 중이므로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 현재까지 파악된 피해자 수는 4명이나, '대규모 횡령'이라는 점에서 추가 피해자 발생 및 피해 규모 확대 가능성이 있습니다.</t>
+          <t>불법사금융업자의 책임이 명확하며, 다수의 피해자가 발생하여 정부 차원의 원스톱 지원 시스템이 구축될 정도로 집단적 피해가 명확합니다. 금융위, 금감원, 경찰, 법률구조공단 등이 참여하는 공적 절차가 이미 진행 중이며, 피해 내역 확인 및 수사 연계가 가능하여 증거 확보가 용이합니다. 이로 인해 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>푸른저축은행, 대규모 횡령 사건에 거래정지… 투자자 '발동동'</t>
+          <t>이억원  원스톱 지원으로 불법사금융 신속 대응</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234112</t>
+          <t>http://www.shinailbo.co.kr/news/articleView.html?idxno=2199643</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-06 12:19:00.596941+00:00</t>
+          <t>2026-03-09 12:20:29.166639+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>한국투자증권</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>피해보상 논의 중, 당국 조사 가능성</t>
+          <t>금융위원회 주도 불법사금융 원스톱 지원시스템 가동, 경찰 수사 연계 및 법률 지원 예정</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>한국투자증권에서 올해 두 번째 MTS 전산 오류가 발생하여 일부 계좌의 잔고 및 보유 주식 수가 실제와 다르게 표시되는 문제가 발생했다. 증권사 측은 거래에 문제가 없다고 밝혔으나, 이번 오류에 따른 피해보상 논의가 진행 중이며 금융 당국의 대응 수위에 관심이 집중되고 있다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 가동한다. 이 시스템은 불법 추심 차단, 법률 지원, 정책금융 연계 등 피해 구제 전 과정을 지원하며, 금융위, 금감원, 법률구조공단 등 여러 기관이 협력한다. 피해자들은 한 번의 신고로 종합적인 지원을 받을 수 있게 된다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>한투증권이라는 대형 금융기관의 명확한 전산 오류 책임(적합 조건 1, 2)이 있으며, MTS 오류 특성상 다수의 피해자 발생 가능성이 높습니다. 당국의 대응 수위에 관심이 모아지고 있어 공적 절차 진행 가능성(적합 조건 6)이 있으며, 한투증권 측의 오류 인정으로 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높다. 금융위원회 주도로 불법사금융 피해자 구제를 위한 원스톱 지원 시스템이 가동되어 피해자들의 법률 지원 및 증거 확보가 용이해질 것으로 예상된다. 다만, 불법사금융업자의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>한투증권, 올해만 두 번째 MTS 전산오류...당국 대응수위 관심</t>
+          <t>“신고 한 번이면 해결”…불법사금융 피해 원스톱 구제</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343564</t>
+          <t>https://biz.heraldcorp.com/article/10689920?ref=naver</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-06 12:17:25.994727+00:00</t>
+          <t>2026-03-09 12:20:00.603241+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>금융당국 집단분쟁조정 개시 및 진행 중</t>
+          <t>불법사금융 피해 구제를 위한 원스톱 지원 시스템 구축, 소송지원 포함</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>빗썸에서 비트코인 오지급 사고가 발생하여 투자자 피해가 발생했으며, 이에 빗썸은 1000억원 규모의 고객 보호 펀드 조성 및 저가 매도 고객 110% 보상 등의 조치를 발표했습니다. 현재 금융당국이 해당 사건에 대해 집단분쟁조정을 개시하여 피해 구제 절차가 진행 중입니다.</t>
+          <t>불법사금융 피해자들을 위한 원스톱 지원 시스템이 구축되어 추심 중단부터 소송지원까지 통합적인 구제 절차를 제공한다. 이 시스템은 금융감독원, 경찰, 법률구조공단 등의 기존 분산된 제도를 통합하여 피해자들이 보다 쉽게 법적 조력을 받을 수 있도록 돕는다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급 사고는 상대방 책임이 명확하며(적합 조건 1), 빗썸은 대형 거래소로서 충분한 자력을 갖추고 1000억원 규모의 고객 보호 펀드를 조성했습니다(적합 조건 2, 4). 또한, '집단분쟁조정 개시'를 통해 다수의 피해자가 발생했음이 확인되며(적합 조건 3), 금융당국의 집단분쟁조정이라는 공적 절차가 이미 진행 중입니다(적합 조건 6). 사고 발생 및 회사 조치 내역이 명확하여 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
+          <t>불법사금융 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원 및 경찰 수사 등 공적 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 다수의 피해자가 발생할 가능성이 높아 집단적 피해에 해당한다(적합 조건 3). 소송지원 시스템이 구축되어 있어 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>수백억 원 이상 추정 (1000억원 규모의 고객 보호 펀드 조성)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>빗썸 이벤트 지원금 집단분쟁조정 개시…코인 거래소 혜택 경쟁에 경고...</t>
+          <t>'불법사금융' 신고하면 추심중단부터 소송지원 원스톱 지원</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=416516</t>
+          <t>https://www.asiatime.co.kr/article/20260309500112</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-06 12:15:12.304903+00:00</t>
+          <t>2026-03-09 12:19:04.749046+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>금감원 무효확인 절차 가동 중</t>
+          <t>금융위원회 주도 불법사금융 원스톱 지원 시스템 출범, 소송지원 예정</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%를 초과하는 불법사채에 대해 원금 및 이자 무효확인 절차를 가동했다. 피해자들은 금감원 확인서를 반사회적 대부계약 무효 확인이나 부당이득 반환 소송의 참고자료로 활용할 수 있으며, 불법사금융업자에게 불법추심 중단을 요구하는 근거로도 사용할 수 있다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원시스템'을 출범했다. 이 시스템은 피해 신고부터 불법 추심 중단, 채무자 대리인 선임, 경찰 수사, 소송지원까지 전 과정을 지원한다. 이를 통해 불법사금융 피해자들이 신속하게 구제받고 피해를 회복할 수 있도록 돕는다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>연 60% 초과 사채는 불법이므로 상대방(불법사금융업자)의 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인 절차를 가동하여 공적 절차가 진행 중이고(적합 조건 6), 금감원 확인서를 통해 증거 확보가 용이하다(적합 조건 5). 또한, 금감원 절차 가동은 다수의 피해자가 존재할 가능성을 시사한다(적합 조건 3).</t>
+          <t>불법사금융업자의 책임이 비교적 명확하며(적합 조건 1), 정부 주도로 원스톱 지원 시스템이 출범하여 다수의 피해자에게 증거 확보 및 소송 지원이 제공될 예정임(적합 조건 3, 5, 6). 이는 소송금융 투자 대상으로서의 잠재력이 높음.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>금감원, 연 60% 초과 사채 원금·이자 무효확인 절차 가동</t>
+          <t>한 번의 신고로 ‘불법 추심’ 막는다…불법사금융 원스톱 시스템 출범</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260306.22012001427</t>
+          <t>https://www.dt.co.kr/article/12050330?ref=naver</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-06 01:50:53.961413+00:00</t>
+          <t>2026-03-09 12:18:35.327767+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>금융감독원, 고리사채 계약 무효 선언</t>
+          <t>금융위원회 주도 원스톱 종합·전담 지원체계 가동, 경찰 수사 병행, 원금 반환 소송 지원 예정</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%에 달하는 고리사채 계약에 대해 '무효'를 선언하며, 채무자들이 원금과 이자를 갚지 않아도 된다고 밝혔다. 이는 불법적인 고금리 대출로 인한 피해자들을 구제하기 위한 조치로, 다수의 채무자들이 법적 대응을 통해 피해를 회복할 수 있는 길이 열렸다.</t>
+          <t>정부가 연 60%를 넘는 불법대출 피해자를 위해 '원스톱 종합·전담 지원체계'를 9일부터 가동한다. 신용회복위원회에 신고하면 전문 상담원이 배정되어 불법추심 중단, 채무자대리인 선임, 경찰 수사 병행, 원금 반환 소송 지원까지 종합적으로 돕는다. 지난해 7월 대부업법 개정으로 연 이자율 60% 초과 대부계약은 원금과 이자 모두 무효가 되었다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>금융감독원의 '계약 무효' 선언으로 고리사채업자의 책임이 명확하며(적합 조건 1), 이는 다수의 피해자에게 영향을 미치는 집단적 피해(적합 조건 3)이자 높은 이자율로 인한 큰 피해 규모(적합 조건 4)를 시사합니다. 또한, 금감원의 공식 발표는 강력한 증거(적합 조건 5)이자 공적 절차(적합 조건 6)가 진행 중임을 나타냅니다.</t>
+          <t>정부가 연 60% 초과 불법대출 피해자를 위한 원스톱 지원체계를 가동하며, 불법사금융업자의 책임이 법적으로 명확합니다 (적합 조건 1). 금융위, 금감원, 신용회복위원회 등 공적 절차가 진행 중이며(적합 조건 6), 경찰 수사 병행 및 증거 확보가 용이합니다(적합 조건 5). 또한, 피해자가 원할 경우 원금 반환 소송 지원까지 명시되어 있어 다수의 피해자(적합 조건 3)가 소송을 통해 구제받을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>연 60% 고리사채, 원금·이자 안 갚아도 된다  … 금감원, '계약 무효' ...</t>
+          <t>“연 60% 넘는 불법대출 있다면 신고하세요…금융위, 피해자 전담 지원...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/04/2026030400378.html</t>
+          <t>https://www.mk.co.kr/article/11982413</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-06 01:46:03.698351+00:00</t>
+          <t>2026-03-09 12:18:24.026211+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 논의 진행 중</t>
+          <t>금융위원회 주도 원스톱 종합·전담 지원시스템 개시, 경찰 수사 및 소송지원 예정</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>홍콩 ELS 불완전판매 논란과 관련하여 금융당국의 과징금 부과 논의가 진행 중입니다. 은행들은 사후적 피해 보상 노력을 통해 과징금 감액을 기대하고 있으며, 감액이 유의미하지 않을 경우 소송에 나설 가능성도 제기되고 있습니다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 2026년 3월 9일부터 본격 가동했다. 이 시스템은 불법추심 중단, 전화번호·계좌 차단, 채무자대리인 선임, 경찰 수사 및 소송지원 등 피해 회복의 전 과정을 돕는다. 기존의 복잡한 신고 절차로 피해 구제를 포기하는 사례를 줄이고, 피해자들이 신속하게 일상을 회복하도록 돕는 것이 목표이다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 은행의 불완전판매 책임이 금융당국의 과징금 논의로 명확해지고 있으며(상대방 책임 명확), 상대방(은행권)의 자력이 충분합니다. 또한 다수의 피해자가 발생한 대규모 사건으로(집단적 피해, 피해 규모 큼), 이미 금융당국의 조사 및 과징금 논의라는 공적 절차가 진행 중입니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 존재하며(적합 조건 3), 금융위원회 주도로 원스톱 지원 시스템이 가동되어 증거 확보 및 공적 절차 진행이 용이함(적합 조건 5, 6). 피해 규모는 개별적으로 클 수 있으나(적합 조건 4), 상대방의 자력은 불분명하여 회수 가능성 검토가 필요하다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[나이스 경제학개론] 홍콩 ELS 사태와 불완전판매 논란</t>
+          <t>금융위,  한번 신고로 불법추심 차단하고 피해구제</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>niceeconomy.co.kr</t>
+          <t>intn.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89318</t>
+          <t>http://www.intn.co.kr/news/articleView.html?idxno=2049412</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-06 01:10:16.428516+00:00</t>
+          <t>2026-03-09 12:18:12.531858+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>불법 사금융업자</t>
+          <t>주요 시중은행</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 및 피해 구제 절차 진행 중</t>
+          <t>금융당국 과징금 확정 임박, 은행권 행정소송 가능성</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>금융감독원이 연 이자율 60%를 초과하는 초고금리 대부계약 등 반사회적 불법사금융 피해자를 위해 해당 계약이 무효임을 확인하는 '무효확인서'를 발급할 방침이다. 이는 피해자들이 원금과 이자를 모두 갚을 필요가 없음을 확인받고 피해 구제에 활용하도록 돕기 위함이다.</t>
+          <t>금융당국이 홍콩 ELS 불완전 판매에 대한 은행권의 1조 원대 과징금 부과를 확정할 예정입니다. 이는 은행들의 행정소송으로 이어질 가능성이 있지만, ELS 피해자들의 손해배상 청구에 대한 강력한 근거가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60% 이상 초고금리 대부계약에 대해 무효확인서를 발급하여 피해 구제에 나서는 것은 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 불법 사금융의 특성상 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 계약 자체가 증거가 될 수 있어 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>금융당국의 1조 원대 과징금 부과 결정은 은행권의 ELS 불완전 판매 책임이 명확함을 시사하며(적합 조건 1), 피고인 주요 시중은행들은 자력이 충분합니다(적합 조건 2). 홍콩 ELS 사태는 다수의 투자자에게 피해를 입혔고(적합 조건 3), 과징금 규모를 고려할 때 피해자들의 총 손해배상액 또한 매우 클 것으로 예상됩니다(적합 조건 4). 금융당국의 조사 결과 및 과징금 부과 결정 자체가 중요한 증거가 되며(적합 조건 5), 관련 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수조 원대 추정</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>연 60% 이상 고리사채 계약 무효… 원금·이자 모두 갚을 필요 없다</t>
+          <t>은행권, '홍콩ELS 과징금' 수위…18일 금융위서 확정</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=126086</t>
+          <t>http://www.metroseoul.co.kr/article/20260309500005</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-06 01:04:42.485900+00:00</t>
+          <t>2026-03-09 00:45:28.421944+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 절차 마련 및 진행 중</t>
+          <t>금감원 소비자 경보 발령</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>금융당국이 연 60%를 초과하는 불법 고리대출에 대해 '무효확인서' 발급 절차를 마련하여 피해자 구제를 강화했다. 이는 개정된 대부업법에 따른 조치로, 불법 사금융 피해자들이 대출 무효를 입증하고 대응할 수 있도록 돕는다. 다수의 피해자가 발생할 수 있는 불법 사금융 문제에 대한 공적 대응이 시작된 상황이다.</t>
+          <t>금감원이 중동 혼란을 틈탄 원금보장·고수익 투자 사기에 대한 소비자 경보를 발령했습니다. 수소에너지, 드론 등 신기술 투자를 가장하여 투자자들을 현혹하고 있으며, 약속된 배당금이나 투자금 회수를 요청하면 업체가 거절하거나 잠적하는 사례가 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>개정 대부업법에 따라 연 60% 초과 고리대출은 전면 무효로 상대방(불법 사금융업자)의 책임이 명확합니다 (적합 조건 1). 금융감독원이 무효확인서 발급 절차를 마련하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 또한, 다수의 불법 사금융 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
+          <t>투자 사기로 상대방 책임이 명확하며(조건 1), 금감원의 소비자 경고 발령으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(조건 5, 6). 또한 다수의 투자자 피해가 예상되어 집단적 피해 가능성이 있습니다(조건 3). 다만, 사기 업체 특성상 상대방의 자력 부족 및 특정의 어려움이 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>연 60% 넘는 고리대출 '전면 무효'…금감원 무효확인서 발급</t>
+          <t>“중동 혼란 틈탄 원금보장·고수익 투자 사기 우려”...금감원 소비자...</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>newsian.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86825</t>
+          <t>https://www.chosun.com/economy/economy_general/2026/03/09/WIJLR236CNAG7PADD5EVW3HPLU/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-06 01:04:24.937620+00:00</t>
+          <t>2026-03-09 00:27:31.509956+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr"/>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>바이낸스, 창펑 자오</t>
+        </is>
+      </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>금감원 불법사금융 피해자 구제 절차 마련 및 점검 강화</t>
+          <t>맨해튼 연방법원 민사소송 기각 (원고 측 60일 소장 보완 기회 부여)</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>금감원이 연 60% 초과 불법사채에 대해 원금과 이자 모두 무효화하는 절차를 마련했다. 이는 불법사금융 피해자 구제를 위한 조치로, 금감원은 불법사금융 행위에 대한 점검을 강화하고 관련 기관과 협조하여 피해 예방 및 사후 구제에 힘쓸 예정이다.</t>
+          <t>맨해튼 연방법원이 바이낸스와 창펑 자오를 상대로 한 테러 자금 조달 방조 민사소송을 개별 테러 공격과의 직접적 인과관계 부족을 이유로 기각했습니다. 그러나 법원은 원고 측에 60일간 소장 보완 기회를 부여하여 재소 가능성이 남아있습니다. 바이낸스는 미국 정치권과 규제 당국의 자금세탁방지(AML/CFT) 준수 여부 검증 압박을 지속적으로 받고 있습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>금감원이 연 60% 초과 불법사채의 원금 및 이자 무효화 절차를 마련하여 상대방의 책임이 명확합니다. 금감원의 공적 절차 진행으로 증거 확보가 용이하며, 불법사금융 피해자는 다수일 가능성이 높아 집단적 피해에 해당합니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
+          <t>세계 최대 암호화폐 거래소인 바이낸스를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 약 535명의 피해자가 참여한 집단적 피해 사건(적합 조건 3)입니다. 수억 달러 규모의 테러 자금 조달 방조 의혹과 17억 달러 규모의 이란 연계 거래 보도 등 피해 규모가 크고(적합 조건 4), 온체인 데이터 및 상원 조사 등 증거 확보 가능성이 높으며(적합 조건 5), 미국 정치권과 규제 당국의 AML/CFT 검증 등 공적 절차가 진행 중(적합 조건 6)입니다. 현재 민사소송은 기각되었으나, 원고 측에 60일간 소장 보완 기회가 부여되어 재소 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 달러 이상 (이란 연계 거래 기준 최소 17억 달러)</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 535명</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>[이슈] 금감원, 연 60% 넘는 불법사채 '원금·이자' 모두 무효화</t>
+          <t>미 연방법원, ‘테러 자금 조달 방조’ 바이낸스 민사소송 기각…원고 ...</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>startuptoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594085</t>
+          <t>https://www.tokenpost.kr/news/policy/337152</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-06 00:59:21.791638+00:00</t>
+          <t>2026-03-08 12:54:40.314213+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>칼시(Kalshi)</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>금감원 불법사금융 모니터링 강화 및 무효확인서 발송</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%에 달하는 불법대부계약에 대한 무효확인서를 발송하여 불법사금융 피해자들이 소송 참고자료 및 불법 추심 중단 근거로 활용할 수 있도록 지원합니다. 금감원은 불법사금융 모니터링을 강화하고 유관기관과 협력하여 피해 예방 및 구제에 나설 계획입니다.</t>
+          <t>미국 예측시장 플랫폼 칼시(Kalshi)가 이란 최고지도자 퇴진 베팅에 대한 약 5,400만 달러의 배당금을 지급하지 않아 집단소송에 직면했습니다. 칼시는 '사망 예외' 조항을 근거로 시장을 무효 처리했다고 주장하지만, 투자자들은 약정된 배당금 미지급을 주장하며 법적 분쟁이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>불법대부계약으로 상대방 책임이 명확하며(적합 조건 1), 금감원이 무효확인서를 발송하고 모니터링을 강화하는 등 공적 절차가 진행 중이므로(적합 조건 6) 객관적 증거 확보에 유리합니다(적합 조건 5). 또한, 불법사금융 피해는 다수의 피해자를 발생시킬 가능성이 높아 집단적 피해로 볼 수 있습니다(적합 조건 3).</t>
+          <t>상대방(칼시)은 예측시장 플랫폼으로 자력이 충분하며, 약 5,400만 달러 규모의 베팅 미지급으로 다수의 투자자가 피해를 입어 집단소송이 제기된 상황입니다. 베팅 기록 및 플랫폼 규정 등 객관적 증거 확보가 가능합니다. (적합 조건 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 5,400만달러</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>'연 60%' 불법대부계약 무효확인서, 금감원장 명의로 발송</t>
+          <t>美 예측시장 칼시, 이란 최고지도자 퇴진 베팅 미지급 논란 집단소송 직...</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622732</t>
+          <t>https://www.tokenpost.kr/news/breaking/337113</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-06 00:58:43.256478+00:00</t>
+          <t>2026-03-08 12:29:37.315550+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>일론 머스크, 트위터(X)</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>주가조작 관련 소송 진행 중, 머스크 법정 출석</t>
+          <t>월가 거물 제인 스트리트를 상대로 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 협상 과정에서 거래 철회 가능성을 언급한 트윗으로 인해 투자자들로부터 주가조작 소송을 당했다. 머스크는 법정에서 해당 트윗이 '현명하지 않았을 수도 있다'고 인정했다. 이 소송은 머스크의 발언으로 투자자들이 피해를 입었다고 주장하며 진행 중이다.</t>
+          <t>테라-루나 사태와 관련하여 월가 거물 제인 스트리트를 배후로 지목하며 손해배상 소송이 제기됨. 제인 스트리트 측은 테라 경영진의 사기를 원인으로 주장하며 책임을 부인하고 있음.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>일론 머스크 본인이 트윗이 '현명하지 않았을 수도 있다'고 인정하여 상대방 책임이 비교적 명확하며(조건 1), 세계 최고 부자인 일론 머스크와 트위터(X)는 충분한 자력을 갖추고 있습니다(조건 2). '투자자들의 소송'으로 보아 다수의 피해자가 발생한 집단적 피해(조건 3)이며, 주가조작 관련 소송 특성상 피해 규모가 클 것으로 예상됩니다(조건 4). 머스크의 트윗과 법정 진술이 객관적인 증거로 활용될 수 있습니다(조건 5).</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (월가 거물 제인 스트리트), 집단적 피해 (테라-루나 사태로 인한 다수 투자자 피해), 피해 규모가 큼 (수십조 원대 피해 발생). 이미 소송이 제기되어 진행 중이며, 월가 거물이 배후로 지목되어 책임 규명 가능성이 있음.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십조 원대</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>다수 투자자</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>머스크 “트위터 인수 관련 트윗, 현명하지 않았을 수도”…주가조작 소...</t>
+          <t>'테라-루나' 사태 배후에 월가 거물 지목…제인 스트리트, 폭락 트리거...</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026030607484512509a1f309431_1</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030721371106892</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-06 00:46:39.181552+00:00</t>
+          <t>2026-03-08 00:27:12.577375+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>불법 사금융 업자</t>
+          <t>테더(Tether), 비트피넥스(Bitfinex)</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 제도 시행, 민생 특사경 도입 추진</t>
+          <t>뉴욕 연방법원 집단소송 자격 인정, 본안 심리 예정</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>금융감독원이 법정 최고금리(연 20%)를 크게 웃도는 연 60% 초과 초고금리 대부계약에 대해 금감원장 명의의 무효확인서를 발급하는 제도를 시행합니다. 이는 개정 대부업법에 따라 무효가 된 계약임에도 불법 사금융 업자의 추심이 계속되는 피해를 막기 위한 조치입니다. 피해자들은 이 확인서를 무효확인 및 부당이득 반환 소송의 증거 자료로 활용하거나 추심 중단 요청 근거로 사용할 수 있습니다.</t>
+          <t>뉴욕 연방법원이 테더와 비트피넥스를 상대로 제기된 시장 조작 집단소송에서 투자자들의 자격을 인정했다. 원고 측은 테더와 비트피넥스가 대규모 USDT 발행으로 비트코인과 이더리움 시장 가격을 인위적으로 조작하여 투자자들이 수천억 달러 규모의 손실을 입었다고 주장한다. 이번 판결로 소송은 현물 및 선물 투자자 두 그룹으로 나뉘어 본안 심리 단계로 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>이 사건은 개정 대부업법에 따라 연 60% 초과 대부계약이 무효로 명시되어 상대방 책임이 명확하며(조건 1), 금감원이 무효확인서 발급 제도를 시행하고 민생 특사경 도입을 추진하는 등 공적 절차가 활발히 진행 중입니다(조건 6). 또한, 취약계층을 대상으로 한 불법 사금융 피해는 다수에게 영향을 미치고(조건 3), 금감원 무효확인서가 소송의 강력한 증거로 활용될 수 있어(조건 5) 소송금융 투자에 매우 적합합니다.</t>
+          <t>뉴욕 연방법원이 테더와 비트피넥스의 시장 조작에 대한 집단소송 자격을 인정하여 상대방 책임이 비교적 명확하고(적합 조건 1), 이들은 자력이 충분한 대규모 암호화폐 기업입니다(적합 조건 2). 수천억 달러 규모의 막대한 집단적 피해가 발생했으며(적합 조건 3, 4), 법원이 소송 진행을 허가한 만큼 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 달러</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>BTC 및 ETH 투자자 다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>年 60% 고금리 불법대출… 금감원, 무효확인서 발급</t>
+          <t>뉴욕 연방법원, 테더·비트피넥스 시장조작 집단소송 허가…BTC·ETH 투자...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260305/133473356/2</t>
+          <t>https://www.tokenpost.kr/news/breaking/336930</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-06 00:14:48.953024+00:00</t>
+          <t>2026-03-07 12:35:03.032736+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>블록필스(BlockFills)</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 금융감독원 피해 신고 접수 다수</t>
+          <t>고객사 소송 제기 및 연방법원 임시 제한 명령 발동, 회사 구조조정 추진 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>텔레그램 등 SNS를 이용한 불법 사금융이 기승을 부리며, 금융 취약계층에게 시간당 50%에 달하는 살인적인 금리를 요구하고 불법 추심을 자행하고 있습니다. 한 피해자는 50만원 대출이 3천만원의 빚으로 불어났으며, 지난해 불법사금융 피해 신고는 1만7천건을 넘어섰습니다. 현재 경찰이 불법 대부업자를 입건해 수사 중이며, 금융당국도 피해 구제 지원을 강화하고 있습니다.</t>
+          <t>암호화폐 대출사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진하고 있습니다. 고객사 도미니언 캐피털이 블록필스의 고객 자금 부당 관리를 이유로 소송을 제기했으며, 미국 연방법원은 이에 임시 제한 명령을 발동했습니다. 블록필스는 기관투자자 등을 주요 고객으로 하는 대형 암호화폐 금융 서비스사입니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>불법 대부업자의 살인적인 금리 요구 및 불법 추심 행위가 명확하며(적합 조건 1), 지난해 피해 신고가 1만7천건 이상으로 집단적 피해 규모가 매우 크고(적합 조건 3), 개별 피해액이 수천만원에 달하며 경찰 수사 중인 사건의 피해액만 최소 5억원 이상으로 추정됩니다(적합 조건 4). 텔레그램 메시지 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 금융감독원 신고 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
+          <t>블록필스는 대형 암호화폐 대출 플랫폼으로 자력이 충분하며, 고객 입출금 중단 및 고객 자금 부당 관리로 인한 소송 제기로 상대방 책임이 명확합니다. 기관투자자 등 다수의 고객이 피해를 입어 집단적 피해 가능성이 높고, 미국 연방법원의 임시 제한 명령 발동으로 공적 절차가 진행 중이며 증거 확보에도 유리합니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>최소 5억원 이상 (경찰 수사 중인 사건 기준, 개별 피해자 3천만원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>1만7천명 이상</t>
+          <t>기관투자자, 고액자산가, 헤지펀드, 채굴업자, 자산운용사 등 다수</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>[단독] “시간당 50% 이자, 인생 망했다”…50만원→3천만원 눈덩이</t>
+          <t>암호화폐 대출사 블록필스, 출금 중단 후 구조조정 추진…소송 압박 직...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11978840</t>
+          <t>https://www.tokenpost.kr/news/breaking/336911</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:33.610895+00:00</t>
+          <t>2026-03-07 12:31:49.780980+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>칼시(Kalshi)</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>국회에서 피해 구제 논의 중</t>
+          <t>미국 캘리포니아 중부지방법원에 집단소송(예정) 청구 제기</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>빗썸의 '62만 비트코인 오지급' 사태로 인해 35분간의 시장 변동과 거래 차단·재개 과정에서 다수의 이용자들이 예상치 못한 손실을 입었을 가능성이 제기되었습니다. 피해 구제가 주요 쟁점으로 부상했으며, 국회에서도 빗썸 대표가 피해자 구제 원칙에 대해 언급하는 등 공론화가 진행 중입니다.</t>
+          <t>예측시장 플랫폼 칼시가 이란 최고지도자 하메네이 퇴진 여부 시장에서 '예' 포지션 트레이더들에게 배당금 지급을 거부하여 미국에서 집단소송 위기에 처했다. 원고 측은 칼시가 '사망 예외 조항'을 불명확하게 고지하고 거래를 지속하여 피해를 키웠다고 주장하며, 약 5400만 달러 규모의 시장에서 발생한 손실에 대한 배상을 요구하고 있다. 이 사건은 예측시장 플랫폼의 공시 및 운영 신뢰 문제를 부각시키고 있다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>빗썸의 '62만 비트코인 오지급'이라는 명확한 책임이 존재하며(상대방 책임 명확), 대형 가상자산 거래소인 빗썸은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 또한, 국회에서 피해 구제 원칙이 논의될 정도로 공적 절차가 진행 중이며(공적 절차 진행 중), 다수의 피해자와 상당한 피해 규모가 예상됩니다(집단적 피해, 피해 규모 큼).</t>
+          <t>칼시의 불명확한 '사망 예외 조항' 고지 및 거래 중단 타이밍 문제로 상대방 책임이 비교적 명확하며, 약 5400만 달러 규모의 시장에서 발생한 다수의 트레이더 피해로 집단소송 가능성이 높고 피해 규모가 큼. 계약 문구 및 거래 기록 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5400만 달러 (약 801억 6300만원) 규모의 시장에서 발생한 손실</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미국 내 '예' 포지션 보유 트레이더 다수</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[기획] 빗썸 '62만 비트코인 오지급' 후폭풍…무엇이 드러났고 무엇을 ...</t>
+          <t>칼시, ‘하메네이 퇴진’ 베팅 정산 논란…미국 집단소송 위기</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>rightknow.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33850</t>
+          <t>https://www.tokenpost.kr/news/policy/336833</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-05 00:58:33.401783+00:00</t>
+          <t>2026-03-07 00:39:25.688781+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C194" t="inlineStr"/>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>쿠코인 (KuCoin)</t>
+        </is>
+      </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급</t>
+          <t>두바이 가상자산 규제기관(VARA)의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>금융감독원이 반사회적 대부계약 피해자를 위해 무효확인서를 발급한다. 이 확인서는 무효확인 및 부당이득 반환 소송의 참고자료로 활용될 수 있으며, 불법사금융업자의 불법추심 중단을 요청하는 근거자료로도 사용 가능하다. 이는 불법사금융 피해자들의 법적 대응을 지원하기 위한 조치이다.</t>
+          <t>두바이 가상자산 규제기관 VARA가 쿠코인에 두바이 내 무허가 영업 중단을 지시하며 투자자·시장 경보를 발령했습니다. 쿠코인이 필요한 라이선스 없이 두바이 거주자들에게 가상자산 서비스를 제공했다고 경고했으며, 이는 중동 시장에서 규제 당국의 강력한 집행 의지를 보여주는 사례로 평가됩니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>불법사금융업자의 반사회적 대부계약으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서를 발급하여 공적 절차가 진행 중이고 증거 확보에 유리함(적합 조건 5, 6). 불법사금융의 특성상 다수의 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있어 소송금융 투자에 적합하다(적합 조건 3).</t>
+          <t>두바이 규제당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지시하며 상대방의 책임이 명확하게 특정되었습니다 (적합 조건 1, 5). 쿠코인은 주요 암호화폐 거래소로 자력이 충분하며 (적합 조건 2), 두바이 거주자들을 대상으로 한 서비스 제공으로 집단적 피해 발생 가능성이 높습니다 (적합 조건 3). 현재 규제당국의 공적 절차가 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>두바이 거주자 중 다수</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>금감원, 반사회적 대부 계약 '무효 확인서' 발급</t>
+          <t>바이낸스, ‘이란 연계 거래’ 상원 서한에 정면 반박…두바이 VARA는 쿠...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726068</t>
+          <t>https://www.tokenpost.kr/news/policy/336828</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-03-05 00:45:13.893137+00:00</t>
+          <t>2026-03-07 00:37:40.982622+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>쿠코인 및 관련 법인 (Phoenixfin Pte Ltd, MEK Global Limited, Peken Global Limited, KuCoin Exchange EU GmbH)</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 및 모니터링 강화</t>
+          <t>두바이 VARA의 무허가 영업 중단 지시 및 투자자·시장 경보 발령</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약을 반사회적 대부계약으로 규정하고, 피해자들에게 원금·이자 무효확인서를 발급하는 제도를 시행한다. 이 확인서는 불법사금융 피해자들이 부당이득 반환 소송의 참고자료나 불법추심 중단 요청의 근거로 활용할 수 있다. 금감원은 불법사금융 행위에 대한 모니터링을 강화하고 유관기관과 공조하여 피해 구제에 나설 예정이다.</t>
+          <t>두바이 가상자산 규제 당국(VARA)이 암호화폐 거래소 쿠코인의 무허가 영업을 문제 삼아 즉각적인 영업 중단을 지시했다. VARA는 쿠코인 관련 4개 법인이 필요한 규제 승인 없이 두바이 거주자에게 가상자산 서비스를 제공했을 가능성을 지적하며 투자자·시장 경보를 발령했다. 이는 두바이가 친(親)크립토 기조와 별개로 무허가 영업에 고강도 제재를 적용하겠다는 메시지로 해석된다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60% 초과 초고금리 대부계약에 대해 '무효확인서'를 발급하는 공적 절차를 진행 중이며(적합 조건 6), 이는 불법사금융업자의 책임이 명확함을 시사합니다(적합 조건 1). 다수의 피해자가 존재하며(적합 조건 3), 금감원 발급 확인서가 소송의 강력한 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>두바이 가상자산 규제 당국(VARA)이 쿠코인의 무허가 영업을 공식적으로 지적하며 즉각 영업 중단을 지시했으므로 상대방 책임이 명확하고(적합 조건 1), VARA의 경보 및 중단 명령이 객관적 증거가 되며(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 쿠코인은 주요 암호화폐 거래소로 자력이 충분할 것으로 예상된다(적합 조건 2). 다만, 현재까지 구체적인 투자자 피해 규모나 피해자 수는 명시되지 않았다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>금감원  연 60% 넘는 고리대출 무효 …원금·이자 무효 확인서 발급</t>
+          <t>두바이, 쿠코인 무허가 영업 중단 지시…SEC는 저스틴 선 소송 종결·토...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030417123455938</t>
+          <t>https://www.tokenpost.kr/news/policy/336721</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:33.067972+00:00</t>
+          <t>2026-03-07 00:31:06.771777+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>삼성증권</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 절차 마련</t>
+          <t>손해배상 소송 진행 중, 법원에서 회사 책임 인정 판결 잇따름</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>금융감독원이 개정 대부업법에 따라 연 60%를 초과하는 불법사금융 대부계약에 대해 원금과 이자 모두 무효임을 확인하는 '무효확인서' 발급 절차를 마련했다. 이 확인서는 채무자가 불법사금융업자를 상대로 무효확인 소송이나 부당이득 반환 소송을 제기할 때 중요한 참고자료로 활용될 수 있다. 금감원은 이를 통해 불법사금융 피해 구제 및 불법추심 중단을 지원할 예정이다.</t>
+          <t>삼성증권의 '유령주식 사태'와 관련하여 투자자 및 국민연금의 손해배상 소송이 진행 중입니다. 법원에서 삼성증권의 책임이 잇따라 인정되고 있으며, 이는 삼성증권의 내부통제 평가에도 영향을 미치고 있습니다. 사건은 아직 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>개정 대부업법에 따라 연 60% 초과 대부계약이 반사회적 계약으로 명확히 규정되어 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서 발급 절차를 마련하여 증거 확보가 용이하고(적합 조건 5) 공적 절차가 진행 중임(적합 조건 6). 불법사금융 피해자가 다수일 가능성이 높아 집단적 피해(적합 조건 3)에 해당하며, 초고금리로 인한 피해 규모도 클 수 있음(적합 조건 4). 다만, 불법사금융업자의 자력 확보가 쟁점이 될 수 있음.</t>
+          <t>상대방(삼성증권)의 책임이 법원에서 잇따라 인정되고 있으며, 대기업으로서 자력이 충분합니다. '유령주식 사태'는 다수의 투자자에게 영향을 미쳤을 가능성이 높고, 국민연금까지 소송에 참여하여 피해 규모가 클 것으로 예상됩니다. 이미 법원 판결이 나오고 있어 증거 확보도 용이합니다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 투자자 및 국민연금</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>불법사금융 ‘연 60% 초과’ 계약 무효⋯금감원장 명의 확인서 나온다</t>
+          <t>삼성증권, 끝나지 않은 '유령주식 사태'…후폭풍 영향은?</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>1conomynews.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2561814</t>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47356</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-05 00:37:17.416294+00:00</t>
+          <t>2026-03-06 12:48:16.837648+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>푸른저축은행</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 제도 시행</t>
+          <t>내부 감사 및 금융감독원 보고 진행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>금융감독원이 연 이자율 60%를 초과하는 불법 대부계약에 대해 무효확인서를 발급하는 제도를 5일부터 시행합니다. 피해자는 금감원 홈페이지나 신용회복위원회 서민금융통합지원센터를 통해 신청할 수 있으며, 이 확인서는 소송의 참고자료나 불법추심 중단 요청의 근거자료로 활용될 수 있습니다.</t>
+          <t>푸른저축은행에서 대규모 횡령 사건이 발생하여 주식 거래가 정지되었으며, 현재까지 4명의 피해자가 파악되었습니다. 푸른저축은행 감사 부서에서 사건 경위를 조사 중이며, 금융감독원에도 관련 보고를 마친 상태입니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>금융감독원이 연 이자율 60% 초과 불법 대부계약에 대한 무효확인서를 발급하는 제도를 시행하여 상대방(불법사금융업자)의 책임이 명확하며, 피해자들이 소송에서 활용할 수 있는 객관적 증거(무효확인서) 확보가 용이합니다. 또한, 금감원의 공적 절차가 진행 중이며, 불법사금융의 특성상 다수의 피해자와 큰 피해 규모가 예상되어 소송금융 투자에 적합합니다.</t>
+          <t>푸른저축은행이라는 금융기관의 대규모 횡령 사건으로 상대방 책임이 명확하고 자력이 충분합니다. 내부 감사 및 금융감독원 보고가 진행 중이므로 증거 확보 및 공적 절차 진행 가능성이 높습니다. 현재까지 파악된 피해자 수는 4명이나, '대규모 횡령'이라는 점에서 추가 피해자 발생 및 피해 규모 확대 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>연 이자율 60% 초과 불법사채 '무효' 확인서 발급한다</t>
+          <t>푸른저축은행, 대규모 횡령 사건에 거래정지… 투자자 '발동동'</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>sisaweek.com</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6479372?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305060021</t>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234112</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-05 00:36:05.256918+00:00</t>
+          <t>2026-03-06 12:19:00.596941+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>불법 사금융 업자</t>
+          <t>한국투자증권</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>금융감독원 무효확인서 발급 절차 진행 중</t>
+          <t>피해보상 논의 중, 당국 조사 가능성</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약에 대해 원금과 이자가 무효임을 확인하고, 지난해 7월 22일 이후 계약을 대상으로 무효확인서를 발급할 예정입니다. 이는 불법 사금융 피해자들의 구제를 위한 조치로, 피해자들은 무효확인서를 통해 법적 대응을 모색할 수 있습니다.</t>
+          <t>한국투자증권에서 올해 두 번째 MTS 전산 오류가 발생하여 일부 계좌의 잔고 및 보유 주식 수가 실제와 다르게 표시되는 문제가 발생했다. 증권사 측은 거래에 문제가 없다고 밝혔으나, 이번 오류에 따른 피해보상 논의가 진행 중이며 금융 당국의 대응 수위에 관심이 집중되고 있다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60% 초과 고금리 대부계약에 대해 무효확인서를 발급하는 공적 절차를 진행 중이며 (적합 조건 6), 이는 불법 사금융 업자의 책임이 명확하고 (적합 조건 1) 객관적 증거 확보가 용이함을 의미합니다 (적합 조건 5). 또한, 초고금리 대부계약의 특성상 다수의 피해자가 발생할 가능성이 높아 집단적 피해 구제 가능성이 높습니다 (적합 조건 3).</t>
+          <t>한투증권이라는 대형 금융기관의 명확한 전산 오류 책임(적합 조건 1, 2)이 있으며, MTS 오류 특성상 다수의 피해자 발생 가능성이 높습니다. 당국의 대응 수위에 관심이 모아지고 있어 공적 절차 진행 가능성(적합 조건 6)이 있으며, 한투증권 측의 오류 인정으로 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>연 60% 초과 고리사채, 안 갚아도 된다…금감원 무효확인서 발급</t>
+          <t>한투증권, 올해만 두 번째 MTS 전산오류...당국 대응수위 관심</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6090046</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1343564</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-03-05 00:35:22.153549+00:00</t>
+          <t>2026-03-06 12:17:25.994727+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>은행권</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 절차 진행 중</t>
+          <t>금융당국 집단분쟁조정 개시 및 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>은행권이 홍콩 ELS 불완전 판매에 대한 금융당국의 과징금 최종 결정을 앞두고 있다. 이미 1조 3천억원 규모의 자율배상을 완료했으나, 추가 감경 폭에 촉각을 세우고 있다. 금융소비자보호법에 따라 사후 피해 회복 노력이 인정되면 과징금 최대 50% 감경이 가능하다.</t>
+          <t>빗썸에서 비트코인 오지급 사고가 발생하여 투자자 피해가 발생했으며, 이에 빗썸은 1000억원 규모의 고객 보호 펀드 조성 및 저가 매도 고객 110% 보상 등의 조치를 발표했습니다. 현재 금융당국이 해당 사건에 대해 집단분쟁조정을 개시하여 피해 구제 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>은행권의 책임이 비교적 명확하며(적합 조건 1), 대규모 금융기관이 상대방으로 자력이 충분합니다(적합 조건 2). 약 1조 3천억원 규모의 자율배상이 진행될 정도로 집단적 피해 규모가 크고(적합 조건 3, 4), 금융당국의 과징금 부과 절차가 진행 중이므로 공적 절차가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 아직 과징금 확정 전으로 종결된 사건이 아닙니다.</t>
+          <t>빗썸의 비트코인 오지급 사고는 상대방 책임이 명확하며(적합 조건 1), 빗썸은 대형 거래소로서 충분한 자력을 갖추고 1000억원 규모의 고객 보호 펀드를 조성했습니다(적합 조건 2, 4). 또한, '집단분쟁조정 개시'를 통해 다수의 피해자가 발생했음이 확인되며(적합 조건 3), 금융당국의 집단분쟁조정이라는 공적 절차가 이미 진행 중입니다(적합 조건 6). 사고 발생 및 회사 조치 내역이 명확하여 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>약 1조 3천억원</t>
+          <t>수백억 원 이상 추정 (1000억원 규모의 고객 보호 펀드 조성)</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>은행권, '홍콩ELS 과징금' 추가 감경 촉각...18일 금융위서 확정</t>
+          <t>빗썸 이벤트 지원금 집단분쟁조정 개시…코인 거래소 혜택 경쟁에 경고...</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=499284</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=416516</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-03-05 00:21:39.229233+00:00</t>
+          <t>2026-03-06 12:15:12.304903+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>홈플러스</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>홈플러스 회생절차 진행 중, 피해자 비대위가 기한 연장 반대 기자회견 개최</t>
+          <t>금감원 무효확인 절차 가동 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>홈플러스 유동화전단채 피해자 비상대책위원회가 서울회생법원 앞에서 기자회견을 열고 홈플러스 회생절차 기한 연장에 반대 입장을 표명했다. 비대위는 기한 연장이 기업 정상화가 아니라고 주장하며 피해자들의 권리 보호를 촉구했다.</t>
+          <t>금융감독원이 연 60%를 초과하는 불법사채에 대해 원금 및 이자 무효확인 절차를 가동했다. 피해자들은 금감원 확인서를 반사회적 대부계약 무효 확인이나 부당이득 반환 소송의 참고자료로 활용할 수 있으며, 불법사금융업자에게 불법추심 중단을 요구하는 근거로도 사용할 수 있다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>상대방인 홈플러스는 자력이 충분한 대기업이며(적합 조건 2), 유동화전단채 피해자 비상대책위원회가 구성되어 집단적 피해가 명확합니다(적합 조건 3). 또한, 서울회생법원에서 회생절차가 진행 중이므로 공적 절차가 이미 진행되고 있어(적합 조건 6) 소송금융 투자에 적합합니다.</t>
+          <t>연 60% 초과 사채는 불법이므로 상대방(불법사금융업자)의 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인 절차를 가동하여 공적 절차가 진행 중이고(적합 조건 6), 금감원 확인서를 통해 증거 확보가 용이하다(적합 조건 5). 또한, 금감원 절차 가동은 다수의 피해자가 존재할 가능성을 시사한다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>두 달 번 홈플러스… 익스프레스 매각 분수령</t>
+          <t>금감원, 연 60% 초과 사채 원금·이자 무효확인 절차 가동</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/distribution/channel/2026/03/05/EXBKQGFKK5HKJDQXBKY5T56BXU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260306.22012001427</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-03-05 00:18:27.703578+00:00</t>
+          <t>2026-03-06 01:50:53.961413+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr"/>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>고리사채업자</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 및 소송 참고자료 활용 지원</t>
+          <t>금융감독원, 고리사채 계약 무효 선언</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>금융감독원이 연 60%를 초과하는 초고금리 불법 대부계약 피해자에게 금감원장 명의의 무효확인서를 발급합니다. 이 확인서는 불법 대부계약 무효확인 또는 부당이득 반환 소송의 참고자료 및 불법추심 중단 요청 근거자료로 활용될 수 있습니다. 금감원은 불법사금융 모니터링을 강화하고 피해 예방 및 사후 구제를 위해 노력할 예정입니다.</t>
+          <t>금융감독원이 연 60%에 달하는 고리사채 계약에 대해 '무효'를 선언하며, 채무자들이 원금과 이자를 갚지 않아도 된다고 밝혔다. 이는 불법적인 고금리 대출로 인한 피해자들을 구제하기 위한 조치로, 다수의 채무자들이 법적 대응을 통해 피해를 회복할 수 있는 길이 열렸다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>금감원장 명의의 무효확인서 발급으로 연 60% 초과 고금리 대부계약의 불법성이 명확하며(상대방 책임 명확, 증거 확보 가능), 다수의 피해자가 발생할 수 있는 집단적 피해의 성격을 가집니다. 또한 금감원의 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만, 개별 불법사금융업자의 자력은 추가 확인이 필요합니다.</t>
+          <t>금융감독원의 '계약 무효' 선언으로 고리사채업자의 책임이 명확하며(적합 조건 1), 이는 다수의 피해자에게 영향을 미치는 집단적 피해(적합 조건 3)이자 높은 이자율로 인한 큰 피해 규모(적합 조건 4)를 시사합니다. 또한, 금감원의 공식 발표는 강력한 증거(적합 조건 5)이자 공적 절차(적합 조건 6)가 진행 중임을 나타냅니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>연 60% 고금리 대부계약, 이젠 다 무효 …금감원장 명의 확인서 발급</t>
+          <t>연 60% 고리사채, 원금·이자 안 갚아도 된다  … 금감원, '계약 무효' ...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>biz.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026030415090522169</t>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/03/04/2026030400378.html</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-03-05 00:17:45.979217+00:00</t>
+          <t>2026-03-06 01:46:03.698351+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Nexo</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>SEC 미등록 증권 판매 합의 완료</t>
+          <t>금융당국의 과징금 부과 논의 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>암호화폐 플랫폼 Nexo는 2023년 미등록 증권 판매 혐의로 SEC와 4,500만 달러에 합의하고 미국 소매 서비스를 중단했습니다. 현재 2026년 미국 시장 재진입을 준비 중이며, 직접 상품 제공 대신 인가된 파트너를 통한 규제 준수 모델을 채택할 예정입니다. 과거 미등록 증권 판매로 인해 다수의 미국 투자자들이 피해를 입었을 가능성이 있습니다.</t>
+          <t>홍콩 ELS 불완전판매 논란과 관련하여 금융당국의 과징금 부과 논의가 진행 중입니다. 은행들은 사후적 피해 보상 노력을 통해 과징금 감액을 기대하고 있으며, 감액이 유의미하지 않을 경우 소송에 나설 가능성도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Nexo의 미등록 증권 판매 책임이 SEC 합의를 통해 명확히 인정되었고, 4,500만 달러의 합의금 지급으로 충분한 자력이 확인됨. 다수의 미국 소매 투자자들이 피해를 입었을 가능성이 높으며, SEC의 공식 조사 결과가 강력한 증거로 존재함. (적합 조건 1, 2, 3, 5, 6 해당)</t>
+          <t>홍콩 ELS 사태는 은행의 불완전판매 책임이 금융당국의 과징금 논의로 명확해지고 있으며(상대방 책임 명확), 상대방(은행권)의 자력이 충분합니다. 또한 다수의 피해자가 발생한 대규모 사건으로(집단적 피해, 피해 규모 큼), 이미 금융당국의 조사 및 과징금 논의라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>미국 내 소매 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>네소, 3년 만에 미국 시장 재진입…‘직접 발행’ 대신 라이선스 파트너...</t>
+          <t>[나이스 경제학개론] 홍콩 ELS 사태와 불완전판매 논란</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>niceeconomy.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/335498</t>
+          <t>http://www.niceeconomy.co.kr/news/articleView.html?idxno=89318</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-03-04 01:49:36.073255+00:00</t>
+          <t>2026-03-06 01:10:16.428516+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>KB국민은행, NH농협은행, 신한은행, 하나은행, SC제일은행</t>
+          <t>불법 사금융업자</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>금융당국 과징금 결정 예정, 자율배상 진행 중, 일부 투자자 소송 준비 중</t>
+          <t>금융감독원 무효확인서 발급 및 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권의 자율배상 동의율이 97.2%에 달했으나, 남은 2.8%의 투자자들은 소송을 통해 추가 보상을 모색하고 있습니다. 금융당국은 불완전판매에 대한 과징금 규모를 최종 결정할 예정이며, 은행들은 자율배상 동의율을 근거로 과징금 경감을 요청하고 있습니다. 총 16만9천여 개의 계좌가 관련되어 있으며, 이 중 약 4천7백여 개의 계좌가 소송을 준비 중인 것으로 보입니다.</t>
+          <t>금융감독원이 연 이자율 60%를 초과하는 초고금리 대부계약 등 반사회적 불법사금융 피해자를 위해 해당 계약이 무효임을 확인하는 '무효확인서'를 발급할 방침이다. 이는 피해자들이 원금과 이자를 모두 갚을 필요가 없음을 확인받고 피해 구제에 활용하도록 돕기 위함이다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>대형 금융기관(은행)의 불완전판매 책임이 금융당국의 자율배상 권고 및 과징금 부과 절차를 통해 인정되었으며 (상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능), KB국민, NH농협, 신한, 하나, SC제일은행 등 상대방의 자력이 충분합니다. 또한, 16만 개 이상의 계좌에서 집단적 피해가 발생했고 (집단적 피해, 피해 규모 큼), 이 중 약 4,700개 계좌의 투자자들이 추가 소송을 고려하고 있어 소송금융의 기회가 높습니다.</t>
+          <t>금융감독원이 연 60% 이상 초고금리 대부계약에 대해 무효확인서를 발급하여 피해 구제에 나서는 것은 상대방 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중임을 의미합니다(적합 조건 6). 불법 사금융의 특성상 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 계약 자체가 증거가 될 수 있어 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>약 4,700개 계좌 (소송 고려 중인 계좌 수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>H지수 ELS 투자자 자율배상 97% 동의</t>
+          <t>연 60% 이상 고리사채 계약 무효… 원금·이자 모두 갚을 필요 없다</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031830237585</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=126086</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-03-04 01:39:26.953376+00:00</t>
+          <t>2026-03-06 01:04:42.485900+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 2심 변론 종결 및 4월 선고 예정. 유안타증권이 KB증권에 소송고지 신청.</t>
+          <t>금융감독원 무효확인서 발급 절차 마련 및 진행 중</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>코스피 상장사 삼정펄프가 유안타증권을 상대로 제기한 20억원 규모의 파생결합증권(DLS) 손실 소송에서 1심 재판부가 유안타증권의 불완전판매 책임을 인정, 손해액의 70%를 배상하라는 판결을 내렸다. 현재 2심 선고를 앞두고 있으며, 유안타증권은 상품 설계사인 KB증권에 소송고지를 신청해 구상권 청구 가능성이 제기되고 있다. 이 사건은 기업 투자자에 대한 금융사의 보호 수준과 복잡한 금융상품 책임 구조를 가늠하는 판례가 될 것으로 보인다.</t>
+          <t>금융당국이 연 60%를 초과하는 불법 고리대출에 대해 '무효확인서' 발급 절차를 마련하여 피해자 구제를 강화했다. 이는 개정된 대부업법에 따른 조치로, 불법 사금융 피해자들이 대출 무효를 입증하고 대응할 수 있도록 돕는다. 다수의 피해자가 발생할 수 있는 불법 사금융 문제에 대한 공적 대응이 시작된 상황이다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결에서 70% 인정되어 명확하고(적합 조건 1), 유안타증권 및 KB증권 모두 상장 증권사로 자력이 충분하며(적합 조건 2), 20억원 규모의 손실로 피해 규모가 크고(적합 조건 4), 1심 판결 및 감사보고서 등 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>개정 대부업법에 따라 연 60% 초과 고리대출은 전면 무효로 상대방(불법 사금융업자)의 책임이 명확합니다 (적합 조건 1). 금융감독원이 무효확인서 발급 절차를 마련하여 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에 유리합니다(적합 조건 5). 또한, 다수의 불법 사금융 피해자가 존재하여 집단적 피해 가능성이 높습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>20억원 (1심 70% 배상 판결)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>1개 기업 (삼정펄프)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>(단독)삼정펄프도 당했다?…유안타증권, ‘불완전판매’ 70% 배상 책임</t>
+          <t>연 60% 넘는 고리대출 '전면 무효'…금감원 무효확인서 발급</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>newsian.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292987&amp;inflow=N</t>
+          <t>http://www.newsian.co.kr/news/articleView.html?idxno=86825</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-03-04 01:23:19.247494+00:00</t>
+          <t>2026-03-06 01:04:24.937620+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>홈플러스 회생 절차 진행 중, 유동화전단채 피해자 구제 방안 요구</t>
+          <t>금감원 불법사금융 피해자 구제 절차 마련 및 점검 강화</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>홈플러스의 회생 절차가 2개월 연장된 가운데, 유동화전단채 투자자들이 가장 큰 손실을 입었다며 구체적이고 실효성 있는 보호 대책을 회생계획에 명시할 것을 요구하고 있습니다. 대주주 김병주 회장은 자택을 담보로 1000억 원을 조달하여 회생에 기여하고 있습니다.</t>
+          <t>금감원이 연 60% 초과 불법사채에 대해 원금과 이자 모두 무효화하는 절차를 마련했다. 이는 불법사금융 피해자 구제를 위한 조치로, 금감원은 불법사금융 행위에 대한 점검을 강화하고 관련 기관과 협조하여 피해 예방 및 사후 구제에 힘쓸 예정이다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>홈플러스라는 대기업이 연루되어 자력이 충분하며(조건 2), 유동화전단채 투자자 다수가 피해를 입어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 현재 홈플러스의 회생 절차가 진행 중으로 공적 절차(조건 6)가 이미 시작되었고, 관련 증거 확보도 용이할 것으로 보입니다(조건 5). 유동화전단채 투자자 구제 방안 요구는 상대방 책임이 명확함을 시사합니다(조건 1).</t>
+          <t>금감원이 연 60% 초과 불법사채의 원금 및 이자 무효화 절차를 마련하여 상대방의 책임이 명확합니다. 금감원의 공적 절차 진행으로 증거 확보가 용이하며, 불법사금융 피해자는 다수일 가능성이 높아 집단적 피해에 해당합니다. 따라서 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>유동화전단채 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>홈플러스 회생 2개월 연장… 김병주 자택 담보 1000억 조달</t>
+          <t>[이슈] 금감원, 연 60% 넘는 불법사채 '원금·이자' 모두 무효화</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>startuptoday.co.kr</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380505</t>
+          <t>https://www.startuptoday.co.kr/news/articleView.html?idxno=594085</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-03-04 00:53:57.308440+00:00</t>
+          <t>2026-03-06 00:59:21.791638+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>정부 당국의 불법사금융 전담자 배치 및 피해 구제 지원 계획</t>
+          <t>금감원 불법사금융 모니터링 강화 및 무효확인서 발송</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>불법사금융 피해가 13년 만에 최대치를 기록하며 서민들의 피해가 심각한 상황이다. 정부 당국은 전국 8대 권역에 불법사금융 전담자를 배치하고 피해 구제까지 일대일 밀착 지원하는 방안을 구상 중이다. 정책 서민 금융 공급 확대도 함께 추진될 예정이다.</t>
+          <t>금융감독원이 연 60%에 달하는 불법대부계약에 대한 무효확인서를 발송하여 불법사금융 피해자들이 소송 참고자료 및 불법 추심 중단 근거로 활용할 수 있도록 지원합니다. 금감원은 불법사금융 모니터링을 강화하고 유관기관과 협력하여 피해 예방 및 구제에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>불법사금융으로 인한 다수의 서민 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3), 정부 당국이 불법사금융 전담자를 배치하고 피해 구제 지원을 계획하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리하다(적합 조건 5). 다만, 특정 피고를 상정하기 어렵고, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 리스크 요인이다.</t>
+          <t>불법대부계약으로 상대방 책임이 명확하며(적합 조건 1), 금감원이 무효확인서를 발송하고 모니터링을 강화하는 등 공적 절차가 진행 중이므로(적합 조건 6) 객관적 증거 확보에 유리합니다(적합 조건 5). 또한, 불법사금융 피해는 다수의 피해자를 발생시킬 가능성이 높아 집단적 피해로 볼 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>서민 울리는 불법사금융 13년 만 최대치 기록</t>
+          <t>'연 60%' 불법대부계약 무효확인서, 금감원장 명의로 발송</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030114543323679</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622732</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-03-01 12:19:49.050685+00:00</t>
+          <t>2026-03-06 00:58:43.256478+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>불법사금융 업체</t>
+          <t>일론 머스크, 트위터(X)</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>금융감독원 수사 의뢰 및 피해 구제 절차 진행 중</t>
+          <t>주가조작 관련 소송 진행 중, 머스크 법정 출석</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>지난해 불법사금융 피해 신고가 1만7천건을 넘어서며 13년 만에 최대치를 기록했다. 미등록 대부업체가 가장 많았으며, 금융감독원은 582건을 수사 의뢰하고 피해자 일대일 밀착 지원을 계획 중이다. 중·저신용자 대출 부족이 불법사금융 증가의 원인으로 지목되고 있다.</t>
+          <t>일론 머스크가 트위터 인수 협상 과정에서 거래 철회 가능성을 언급한 트윗으로 인해 투자자들로부터 주가조작 소송을 당했다. 머스크는 법정에서 해당 트윗이 '현명하지 않았을 수도 있다'고 인정했다. 이 소송은 머스크의 발언으로 투자자들이 피해를 입었다고 주장하며 진행 중이다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>불법사금융 피해 신고가 1만7천건을 넘어서는 등 집단적 피해가 매우 크고(적합 조건 3, 4), 금융감독원이 582건을 수사 의뢰하고 피해자 지원을 계획하는 등 공적 절차가 진행 중이며 증거 확보가 용이함(적합 조건 5, 6). 상대방 책임이 명확하나(적합 조건 1) 개별 불법사금융 업체의 자력은 부족할 수 있다는 점이 단점이나, 대규모 집단 소송을 통해 총체적 피해액을 추구할 가치가 있음.</t>
+          <t>일론 머스크 본인이 트윗이 '현명하지 않았을 수도 있다'고 인정하여 상대방 책임이 비교적 명확하며(조건 1), 세계 최고 부자인 일론 머스크와 트위터(X)는 충분한 자력을 갖추고 있습니다(조건 2). '투자자들의 소송'으로 보아 다수의 피해자가 발생한 집단적 피해(조건 3)이며, 주가조작 관련 소송 특성상 피해 규모가 클 것으로 예상됩니다(조건 4). 머스크의 트윗과 법정 진술이 객관적인 증거로 활용될 수 있습니다(조건 5).</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>1만7천명 이상</t>
+          <t>다수 투자자</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>작년 불법사금융 신고 1만7천건 재돌파…13년 만에 최대</t>
+          <t>머스크 “트위터 인수 관련 트윗, 현명하지 않았을 수도”…주가조작 소...</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77071</t>
+          <t>https://www.g-enews.com/view.php?ud=2026030607484512509a1f309431_1</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-03-01 12:17:15.574462+00:00</t>
+          <t>2026-03-06 00:46:39.181552+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C208" t="inlineStr"/>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>불법 사금융 업자</t>
+        </is>
+      </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>신종 투자사기 수법 확산, 토스뱅크 금융사기 데이터 분석 및 안심보상제 운영, 경찰 추적 가능성</t>
+          <t>금감원 무효확인서 발급 제도 시행, 민생 특사경 도입 추진</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>인스타그램 DM을 통해 접근하여 가짜 가상자산 거래소와 대포통장을 이용한 신종 투자사기가 횡행하고 있습니다. 2030세대의 피해가 급증하고 있으며, A씨는 20일 만에 1억 1500만원을 사기당했습니다. 토스뱅크는 금융사기 피해 데이터를 분석하고 있으며, 경찰의 추적도 언급되어 공적 절차가 진행될 가능성이 있습니다.</t>
+          <t>금융감독원이 법정 최고금리(연 20%)를 크게 웃도는 연 60% 초과 초고금리 대부계약에 대해 금감원장 명의의 무효확인서를 발급하는 제도를 시행합니다. 이는 개정 대부업법에 따라 무효가 된 계약임에도 불법 사금융 업자의 추심이 계속되는 피해를 막기 위한 조치입니다. 피해자들은 이 확인서를 무효확인 및 부당이득 반환 소송의 증거 자료로 활용하거나 추심 중단 요청 근거로 사용할 수 있습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>신종 투자사기로 상대방 책임이 명확하며(적합 조건 1), 2030세대를 중심으로 다수의 피해자가 발생하고(적합 조건 3), A씨 사례만 1억 원이 넘는 등 피해 금액이 상당하여(적합 조건 4) 집단소송 가능성이 높습니다. 토스뱅크의 데이터 분석 및 경찰 추적 언급으로 증거 확보 및 공적 절차 진행 가능성도 있습니다(적합 조건 5, 6). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다는 점은 투자 회수에 있어 도전 과제입니다.</t>
+          <t>이 사건은 개정 대부업법에 따라 연 60% 초과 대부계약이 무효로 명시되어 상대방 책임이 명확하며(조건 1), 금감원이 무효확인서 발급 제도를 시행하고 민생 특사경 도입을 추진하는 등 공적 절차가 활발히 진행 중입니다(조건 6). 또한, 취약계층을 대상으로 한 불법 사금융 피해는 다수에게 영향을 미치고(조건 3), 금감원 무효확인서가 소송의 강력한 증거로 활용될 수 있어(조건 5) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>미상 (A씨 사례 1억 1500만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>다수 (2030세대 피해 급증)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>인스타 DM으로 온 '가상자산 대박 투자법' 눌렀더니…</t>
+          <t>年 60% 고금리 불법대출… 금감원, 무효확인서 발급</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477775?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050028</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260305/133473356/2</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-01 00:20:03.357063+00:00</t>
+          <t>2026-03-06 00:14:48.953024+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>SEC와 리플 간 소송 진행 중, SEC 위원장의 입장 변화 시사</t>
+          <t>경찰 수사 진행 중, 금융감독원 피해 신고 접수 다수</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 리플에 대해 제기한 소송이 전임 위원장부터 게리 겐슬러 현 위원장까지 이어져 강도 높게 진행되었습니다. 기사 제목은 겐슬러 위원장이 리플 규제 정책에 대해 사과했다는 내용을 담고 있어, SEC의 입장 변화가 새로운 법적 분쟁의 가능성을 시사합니다.</t>
+          <t>텔레그램 등 SNS를 이용한 불법 사금융이 기승을 부리며, 금융 취약계층에게 시간당 50%에 달하는 살인적인 금리를 요구하고 불법 추심을 자행하고 있습니다. 한 피해자는 50만원 대출이 3천만원의 빚으로 불어났으며, 지난해 불법사금융 피해 신고는 1만7천건을 넘어섰습니다. 현재 경찰이 불법 대부업자를 입건해 수사 중이며, 금융당국도 피해 구제 지원을 강화하고 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>상대방인 미국 증권거래위원회(SEC)는 자력이 충분하며, 게리 겐슬러 위원장의 사과(제목 기준)는 SEC의 책임이 명확해질 가능성을 시사합니다. 리플의 XRP 토큰 보유자들은 다수에 해당하여 집단적 피해 가능성이 높고, 소송으로 인한 피해 규모 또한 클 것으로 예상됩니다. 기존 소송 절차를 통해 증거 확보가 용이합니다.</t>
+          <t>불법 대부업자의 살인적인 금리 요구 및 불법 추심 행위가 명확하며(적합 조건 1), 지난해 피해 신고가 1만7천건 이상으로 집단적 피해 규모가 매우 크고(적합 조건 3), 개별 피해액이 수천만원에 달하며 경찰 수사 중인 사건의 피해액만 최소 5억원 이상으로 추정됩니다(적합 조건 4). 텔레그램 메시지 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사 및 금융감독원 신고 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 5억원 이상 (경찰 수사 중인 사건 기준, 개별 피해자 3천만원 이상)</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만7천명 이상</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>게리 겐슬러  내가 틀렸다 ...리플 규제 정책 사과</t>
+          <t>[단독] “시간당 50% 이자, 인생 망했다”…50만원→3천만원 눈덩이</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220073</t>
+          <t>https://www.mk.co.kr/article/11978840</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-02-28 12:50:22.133647+00:00</t>
+          <t>2026-03-05 01:09:33.610895+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr"/>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>마운트곡스 채권자 배분 절차 진행 중, 비트코인 온체인 복구 하드포크 제안 논의 중</t>
+          <t>국회에서 피해 구제 논의 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>마운트곡스 전 CEO가 10여 년 전 해킹으로 탈취된 비트코인 7만9956개(약 52억 달러)를 온체인에서 복구하기 위한 하드포크 제안을 내놓았다. 비트코인 불변성 원칙 훼손 논란이 있으나, 일부 채권자들은 자산 회수에 기대를 표하고 있다. 현재 마운트곡스 관재인이 채권자 배분을 감독하는 파산 절차가 진행 중이다.</t>
+          <t>빗썸의 '62만 비트코인 오지급' 사태로 인해 35분간의 시장 변동과 거래 차단·재개 과정에서 다수의 이용자들이 예상치 못한 손실을 입었을 가능성이 제기되었습니다. 피해 구제가 주요 쟁점으로 부상했으며, 국회에서도 빗썸 대표가 피해자 구제 원칙에 대해 언급하는 등 공론화가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>마운트곡스 해킹으로 인한 52억 달러 이상의 대규모 피해가 발생했으며, 다수의 채권자가 존재합니다. 탈취된 비트코인의 추적 및 인식이 명확하고, 마운트곡스 관재인에 의한 채권자 배분 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)을 고려할 때 소송금융 투자 적합도가 높습니다. 다만, 온체인 복구 제안의 성공 여부와 전통적인 소송 대상 특정의 어려움은 변수입니다.</t>
+          <t>빗썸의 '62만 비트코인 오지급'이라는 명확한 책임이 존재하며(상대방 책임 명확), 대형 가상자산 거래소인 빗썸은 충분한 자력을 갖추고 있습니다(상대방 자력 충분). 또한, 국회에서 피해 구제 원칙이 논의될 정도로 공적 절차가 진행 중이며(공적 절차 진행 중), 다수의 피해자와 상당한 피해 규모가 예상됩니다(집단적 피해, 피해 규모 큼).</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>52억달러(약 7조 4,985억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수 (마운트곡스 고객 75만 개 비트코인 손실)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>마운트곡스 탈취 비트코인 온체인 복구 하드포크 제안…‘불변성 훼손...</t>
+          <t>[기획] 빗썸 '62만 비트코인 오지급' 후폭풍…무엇이 드러났고 무엇을 ...</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>rightknow.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/334722</t>
+          <t>http://www.rightknow.co.kr/news/articleView.html?idxno=33850</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-28 12:23:49.089163+00:00</t>
+          <t>2026-03-05 00:58:33.401783+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 관리인이 소송 제기</t>
+          <t>금융감독원 무효확인서 발급</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>테라폼랩스 청산 관리인이 대형 금융 예측시장 회사인 제인스트리트를 상대로 소송을 제기했습니다. 제인스트리트가 테라 붕괴 국면에서 비공개 정보를 활용해 이익을 취했다고 주장하며, 이는 테라 붕괴로 인한 광범위한 피해와 연관된 사건입니다.</t>
+          <t>금융감독원이 반사회적 대부계약 피해자를 위해 무효확인서를 발급한다. 이 확인서는 무효확인 및 부당이득 반환 소송의 참고자료로 활용될 수 있으며, 불법사금융업자의 불법추심 중단을 요청하는 근거자료로도 사용 가능하다. 이는 불법사금융 피해자들의 법적 대응을 지원하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 테라폼랩스 청산 관리인이 제인스트리트의 비공개 정보 활용 및 이익 취득을 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 제인스트리트는 대형 금융 예측시장 회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 테라 붕괴는 수많은 투자자에게 영향을 미쳤으며, 제인스트리트의 행위는 이와 연관됩니다. 적합 조건 4(피해 규모 큼): 테라 붕괴의 막대한 피해 규모를 고려할 때, 관련 이익 취득 규모도 클 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 청산 관리인이 소송을 제기했다는 것은 관련 증거가 확보되었거나 확보 가능성이 높습니다. 이미 소송이 진행 중이라는 점도 긍정적입니다.</t>
+          <t>불법사금융업자의 반사회적 대부계약으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서를 발급하여 공적 절차가 진행 중이고 증거 확보에 유리함(적합 조건 5, 6). 불법사금융의 특성상 다수의 피해자가 발생했을 가능성이 높아 집단적 피해로 이어질 수 있어 소송금융 투자에 적합하다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>솔라나 플랫폼 내부자 거래 의혹…고객 지갑 악용 사실일까?</t>
+          <t>금감원, 반사회적 대부 계약 '무효 확인서' 발급</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newsprime.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219681</t>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726068</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-02-28 01:13:12.906966+00:00</t>
+          <t>2026-03-05 00:45:13.893137+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>라임자산운용</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>1심 판결 후 피고 측 항소로 항소심 진행 중</t>
+          <t>금융감독원 무효확인서 발급 및 모니터링 강화</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>하나은행이 라임자산운용을 상대로 제기한 손해배상 소송 1심에서 약 328억 원을 지급하라는 판결을 받으며 일부 승소했다. 그러나 피고 측의 항소로 법정 공방이 장기화될 전망이다. 이와 유사하게 우리은행과 미래에셋증권도 라임 관련 소송 1심에서 일부 승소한 바 있다.</t>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약을 반사회적 대부계약으로 규정하고, 피해자들에게 원금·이자 무효확인서를 발급하는 제도를 시행한다. 이 확인서는 불법사금융 피해자들이 부당이득 반환 소송의 참고자료나 불법추심 중단 요청의 근거로 활용할 수 있다. 금감원은 불법사금융 행위에 대한 모니터링을 강화하고 유관기관과 공조하여 피해 구제에 나설 예정이다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>1심에서 원고(하나은행)가 328억 원 규모의 손해배상 청구에서 승소하여 상대방의 책임이 명확하고 피해 규모가 큼. 이미 소송이 진행 중이며 1심 판결을 통해 증거가 충분히 확보되었음을 알 수 있음. 피고 측 항소로 법정 공방이 장기화될 것으로 예상되어 소송금융의 필요성이 높음.</t>
+          <t>금융감독원이 연 60% 초과 초고금리 대부계약에 대해 '무효확인서'를 발급하는 공적 절차를 진행 중이며(적합 조건 6), 이는 불법사금융업자의 책임이 명확함을 시사합니다(적합 조건 1). 다수의 피해자가 존재하며(적합 조건 3), 금감원 발급 확인서가 소송의 강력한 증거로 활용될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>328억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>1개 기관 (하나은행)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>하나은행, 라임 상대 손배소…피고 측 항소로 법정 공방 장기화</t>
+          <t>금감원  연 60% 넘는 고리대출 무효 …원금·이자 무효 확인서 발급</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655409</t>
+          <t>https://view.asiae.co.kr/article/2026030417123455938</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-02-28 01:11:15.654312+00:00</t>
+          <t>2026-03-05 00:42:33.067972+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>홍콩 ELS 판매 은행들</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 논의 및 은행권의 자율 배상 진행 중</t>
+          <t>금융감독원 무효확인서 발급 절차 마련</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>금융당국이 홍콩 ELS 사태와 관련하여 은행권에 대한 과징금 부과를 검토 중이며, 다음 달 결론이 날 예정이다. 은행들은 피해자 대상 자율 배상 및 사후 노력을 통해 과징금 추가 감경에 기대를 걸고 있다.</t>
+          <t>금융감독원이 개정 대부업법에 따라 연 60%를 초과하는 불법사금융 대부계약에 대해 원금과 이자 모두 무효임을 확인하는 '무효확인서' 발급 절차를 마련했다. 이 확인서는 채무자가 불법사금융업자를 상대로 무효확인 소송이나 부당이득 반환 소송을 제기할 때 중요한 참고자료로 활용될 수 있다. 금감원은 이를 통해 불법사금융 피해 구제 및 불법추심 중단을 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>금융당국이 은행권에 대한 과징금을 논의 중으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 은행들은 자력이 충분하며(적합 조건 2), 홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 수조 원대에 달할 것으로 예상되며(적합 조건 4), 금융당국의 조사를 통해 증거 확보가 가능하고(적합 조건 5), 현재 금융당국의 과징금 논의 등 공적 절차가 진행 중이다(적합 조건 6).</t>
+          <t>개정 대부업법에 따라 연 60% 초과 대부계약이 반사회적 계약으로 명확히 규정되어 상대방 책임이 명확하며(적합 조건 1), 금융감독원이 무효확인서 발급 절차를 마련하여 증거 확보가 용이하고(적합 조건 5) 공적 절차가 진행 중임(적합 조건 6). 불법사금융 피해자가 다수일 가능성이 높아 집단적 피해(적합 조건 3)에 해당하며, 초고금리로 인한 피해 규모도 클 수 있음(적합 조건 4). 다만, 불법사금융업자의 자력 확보가 쟁점이 될 수 있음.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>수조 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>금융당국 '은행 홍콩 ELS 과징금' 장고…결론은 다음달로</t>
+          <t>불법사금융 ‘연 60% 초과’ 계약 무효⋯금감원장 명의 확인서 나온다</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78075</t>
+          <t>https://www.etoday.co.kr/news/view/2561814</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-02-28 00:57:06.749907+00:00</t>
+          <t>2026-03-05 00:37:17.416294+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>아이오텍스 재단</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>피해 보상 계획 발표 및 클레임 포털 오픈, FBI 수사 의뢰</t>
+          <t>금융감독원 무효확인서 발급 제도 시행</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>아이오텍스(IoTeX)의 ioTube 브릿지에서 보안 사고가 발생하여 사용자 자산이 도난당했습니다. 아이오텍스 재단은 사고에 대한 전적인 책임을 인정하고 피해 사용자 전원에 대한 100% 보상 계획을 발표했으며, 클레임 포털을 오픈했습니다. 현재 FBI를 포함한 글로벌 법 집행 기관에 정식 수사가 의뢰된 상태입니다.</t>
+          <t>금융감독원이 연 이자율 60%를 초과하는 불법 대부계약에 대해 무효확인서를 발급하는 제도를 5일부터 시행합니다. 피해자는 금감원 홈페이지나 신용회복위원회 서민금융통합지원센터를 통해 신청할 수 있으며, 이 확인서는 소송의 참고자료나 불법추심 중단 요청의 근거자료로 활용될 수 있습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>아이오텍스 재단이 ioTube 브릿지 보안 사고에 대한 전적인 책임을 인정하고 100% 보상 계획을 발표하여 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며(집단적 피해), 수백만 달러 규모의 피해 금액이 발생하여 피해 규모가 큽니다. 또한 FBI 및 글로벌 법 집행 기관에 정식 수사가 의뢰되어 공적 절차가 진행 중이며, 자금 추적 및 동결로 증거 확보가 용이합니다. 다만, 티어 2 보상이 분할 지급되고 특정 주소는 보상에서 제외되어 소송금융의 기회가 있을 수 있습니다.</t>
+          <t>금융감독원이 연 이자율 60% 초과 불법 대부계약에 대한 무효확인서를 발급하는 제도를 시행하여 상대방(불법사금융업자)의 책임이 명확하며, 피해자들이 소송에서 활용할 수 있는 객관적 증거(무효확인서) 확보가 용이합니다. 또한, 금감원의 공적 절차가 진행 중이며, 불법사금융의 특성상 다수의 피해자와 큰 피해 규모가 예상되어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>수백만 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>아이오텍스, ioTube 브릿지 보안 사고 피해자 전원 100% 보상 확정</t>
+          <t>연 이자율 60% 초과 불법사채 '무효' 확인서 발급한다</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/334441</t>
+          <t>https://www.nocutnews.co.kr/news/6479372?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260305060021</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:35.544563+00:00</t>
+          <t>2026-03-05 00:36:05.256918+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>제인 스트리트</t>
+          <t>불법 사금융 업자</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>테라폼랩스 붕괴 관련 내부 정보 활용 혐의로 소송 진행 중, 검찰 조사도 언급됨.</t>
+          <t>금융감독원 무효확인서 발급 절차 진행 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>제인 스트리트가 2022년 테라폼랩스 붕괴 당시 내부 정보를 이용해 2억 달러 이상의 손실을 회피했다는 혐의로 소송에 휘말렸다. 검찰은 테라·루나 생태계에서 약 400억 달러 규모의 가치가 사라진 사건과 관련하여 조사 중이다.</t>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 대부계약에 대해 원금과 이자가 무효임을 확인하고, 지난해 7월 22일 이후 계약을 대상으로 무효확인서를 발급할 예정입니다. 이는 불법 사금융 피해자들의 구제를 위한 조치로, 피해자들은 무효확인서를 통해 법적 대응을 모색할 수 있습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>상대방인 제인 스트리트는 대규모 금융기관으로 자력이 충분하며(적합 조건 2), 2억 달러 이상의 손실 회피 혐의로 소송에 휘말려 있어 책임 주체가 명확하고 피해 규모가 크다(적합 조건 1, 4). 또한, 테라·루나 생태계 붕괴라는 집단적 피해 사건과 연관되어 있고(적합 조건 3), 검찰이 관련 조사를 진행 중이므로 증거 확보 가능성 및 공적 절차 진행 중이라는 점도 적합하다(적합 조건 5, 6).</t>
+          <t>금융감독원이 연 60% 초과 고금리 대부계약에 대해 무효확인서를 발급하는 공적 절차를 진행 중이며 (적합 조건 6), 이는 불법 사금융 업자의 책임이 명확하고 (적합 조건 1) 객관적 증거 확보가 용이함을 의미합니다 (적합 조건 5). 또한, 초고금리 대부계약의 특성상 다수의 피해자가 발생할 가능성이 높아 집단적 피해 구제 가능성이 높습니다 (적합 조건 3).</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>2억 달러 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>비트코인 6만5천달러로 하락…전문가들, 제인 스트리트 음모론 일축</t>
+          <t>연 60% 초과 고리사채, 안 갚아도 된다…금감원 무효확인서 발급</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219919</t>
+          <t>https://www.news1.kr/finance/general-finance/6090046</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-28 00:43:40.496242+00:00</t>
+          <t>2026-03-05 00:35:22.153549+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>제인 스트리트</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>테라폼랩스가 제인 스트리트를 상대로 소송 제기</t>
+          <t>금융당국의 과징금 부과 절차 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>비트코인 가격이 매일 특정 시간에 폭락하는 현상에 대해 '제인 스트리트 조작설'이 제기되며 진실 공방이 벌어지고 있다. 이러한 의혹은 테라폼랩스가 제인 스트리트를 상대로 소송을 제기한 이후 확산되었다. 이는 암호화폐 시장의 불공정 거래 의혹과 관련하여 다수의 투자자에게 영향을 미칠 수 있는 사건이다.</t>
+          <t>은행권이 홍콩 ELS 불완전 판매에 대한 금융당국의 과징금 최종 결정을 앞두고 있다. 이미 1조 3천억원 규모의 자율배상을 완료했으나, 추가 감경 폭에 촉각을 세우고 있다. 금융소비자보호법에 따라 사후 피해 회복 노력이 인정되면 과징금 최대 50% 감경이 가능하다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>테라폼랩스가 제인 스트리트를 상대로 소송을 제기하여 상대방 책임이 특정되었고(적합 조건 1), 제인 스트리트는 글로벌 대형 트레이딩 회사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 비트코인 가격 조작 의혹은 다수의 투자자에게 막대한 피해를 야기할 수 있어 집단적 피해 및 큰 피해 규모가 예상되며(적합 조건 3, 4), 소송이 진행 중이라는 점에서 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>은행권의 책임이 비교적 명확하며(적합 조건 1), 대규모 금융기관이 상대방으로 자력이 충분합니다(적합 조건 2). 약 1조 3천억원 규모의 자율배상이 진행될 정도로 집단적 피해 규모가 크고(적합 조건 3, 4), 금융당국의 과징금 부과 절차가 진행 중이므로 공적 절차가 진행 중이며 증거 확보가 용이합니다(적합 조건 5, 6). 아직 과징금 확정 전으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1조 3천억원</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>비트코인, 매일 10시만 되면 폭락?…'제인스트리트 조작설' 진실 공방</t>
+          <t>은행권, '홍콩ELS 과징금' 추가 감경 촉각...18일 금융위서 확정</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635316</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=499284</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-02-28 00:29:55.838792+00:00</t>
+          <t>2026-03-05 00:21:39.229233+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>금융회사</t>
+          <t>홈플러스</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>소송촉진특례법 개정 추진 및 금융회사 감독 강화 예정</t>
+          <t>홈플러스 회생절차 진행 중, 피해자 비대위가 기한 연장 반대 기자회견 개최</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>금융당국이 금융회사에만 인정되는 특례조항을 통한 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 법무부와 함께 소송촉진특례법 개정을 추진한다. 이는 약식 독촉 절차로 인해 다수의 장기연체 피해자가 발생했을 가능성을 시사하며, 금융당국의 금융회사 감독 강화가 예정되어 있다.</t>
+          <t>홈플러스 유동화전단채 피해자 비상대책위원회가 서울회생법원 앞에서 기자회견을 열고 홈플러스 회생절차 기한 연장에 반대 입장을 표명했다. 비대위는 기한 연장이 기업 정상화가 아니라고 주장하며 피해자들의 권리 보호를 촉구했다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>금융당국과 법무부가 금융회사의 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 소송촉진특례법 개정을 추진하고 있어, 금융회사의 책임이 명확하며 자력이 충분하다. 이는 다수의 장기연체 피해자를 양산했을 가능성이 높아 집단적 피해에 해당하며, 정부 기관의 개입으로 증거 확보 및 공적 절차 진행 중인 점이 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방인 홈플러스는 자력이 충분한 대기업이며(적합 조건 2), 유동화전단채 피해자 비상대책위원회가 구성되어 집단적 피해가 명확합니다(적합 조건 3). 또한, 서울회생법원에서 회생절차가 진행 중이므로 공적 절차가 이미 진행되고 있어(적합 조건 6) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>다수 (장기연체 양산)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>금융당국  소멸시효 기계적 연장, 장기연체 양산 …연체채권 관행 개선...</t>
+          <t>두 달 번 홈플러스… 익스프레스 매각 분수령</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=295575</t>
+          <t>https://biz.chosun.com/distribution/channel/2026/03/05/EXBKQGFKK5HKJDQXBKY5T56BXU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-02-27 00:51:45.115578+00:00</t>
+          <t>2026-03-05 00:18:27.703578+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>금융위원회 정책 추진 중</t>
+          <t>금감원 무효확인서 발급 및 소송 참고자료 활용 지원</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>금융위원회는 저축은행, 상호금융, 여신전문금융회사 등 금융회사들이 3천만원 이하 연체채권에 대해 소송이나 지급명령을 반복하여 소멸시효를 사실상 자동 연장해 온 관행을 개선하기 위한 정책을 추진 중이다. 이는 상각 처리된 채권에 대해서도 시효를 계속 연장해 온 문제점을 해결하고 채무자 보호를 강화하려는 목적이다.</t>
+          <t>금융감독원이 연 60%를 초과하는 초고금리 불법 대부계약 피해자에게 금감원장 명의의 무효확인서를 발급합니다. 이 확인서는 불법 대부계약 무효확인 또는 부당이득 반환 소송의 참고자료 및 불법추심 중단 요청 근거자료로 활용될 수 있습니다. 금감원은 불법사금융 모니터링을 강화하고 피해 예방 및 사후 구제를 위해 노력할 예정입니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>금융기관의 소멸시효 자동 연장 관행으로 다수의 채무자가 피해를 입었을 가능성이 높으며 (집단적 피해), 상대방인 금융기관은 자력이 충분합니다 (상대방 자력 충분). 또한 금융당국(금융위)이 해당 관행을 인지하고 개선하려는 정책을 추진 중이므로 (증거 확보 가능, 공적 절차 진행 중) 소송금융 투자에 적합합니다.</t>
+          <t>금감원장 명의의 무효확인서 발급으로 연 60% 초과 고금리 대부계약의 불법성이 명확하며(상대방 책임 명확, 증거 확보 가능), 다수의 피해자가 발생할 수 있는 집단적 피해의 성격을 가집니다. 또한 금감원의 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다. 다만, 개별 불법사금융업자의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>개별 채권 3천만원 이하, 총액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>[더벨][Policy Radar]  팔아도 책임 끝 아냐  금융위, 부실채권 매각 관행...</t>
+          <t>연 60% 고금리 대부계약, 이젠 다 무효 …금감원장 명의 확인서 발급</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261436458880103519</t>
+          <t>https://www.sidae.com/article/2026030415090522169</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-27 00:44:26.754063+00:00</t>
+          <t>2026-03-05 00:17:45.979217+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>제인 스트리트(Jane Street)</t>
+          <t>Nexo</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>시장 조작 소송 진행 중</t>
+          <t>SEC 미등록 증권 판매 합의 완료</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>글로벌 퀀트 트레이딩 기업 제인 스트리트(Jane Street)를 상대로 시장 조작 소송이 제기되었습니다. 이 소송 이후 북미 시장에서 반복되던 '10시 폭락 현상'이 사라져, 시장 조작 행위가 중단되고 가격 상승을 억누르던 요인이 해소된 것으로 보입니다.</t>
+          <t>암호화폐 플랫폼 Nexo는 2023년 미등록 증권 판매 혐의로 SEC와 4,500만 달러에 합의하고 미국 소매 서비스를 중단했습니다. 현재 2026년 미국 시장 재진입을 준비 중이며, 직접 상품 제공 대신 인가된 파트너를 통한 규제 준수 모델을 채택할 예정입니다. 과거 미등록 증권 판매로 인해 다수의 미국 투자자들이 피해를 입었을 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>대기업 피고(Jane Street)가 특정되었고(적합 조건 1), 자력이 충분하며(적합 조건 2), 시장 조작으로 인한 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 이미 소송이 제기되어 진행 중이므로, 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>Nexo의 미등록 증권 판매 책임이 SEC 합의를 통해 명확히 인정되었고, 4,500만 달러의 합의금 지급으로 충분한 자력이 확인됨. 다수의 미국 소매 투자자들이 피해를 입었을 가능성이 높으며, SEC의 공식 조사 결과가 강력한 증거로 존재함. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 내 소매 투자자 다수</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>비트코인 가격 예측: 8만 달러 스퀴즈와 5만 달러 위험 사이</t>
+          <t>네소, 3년 만에 미국 시장 재진입…‘직접 발행’ 대신 라이선스 파트너...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219598</t>
+          <t>https://www.tokenpost.kr/news/policy/335498</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-02-27 00:41:47.588145+00:00</t>
+          <t>2026-03-04 01:49:36.073255+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>KB국민은행, 하나은행, 신한은행, NH농협은행, SC제일은행 등 주요 시중은행</t>
+          <t>KB국민은행, NH농협은행, 신한은행, 하나은행, SC제일은행</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>금융당국(금융위원회, 금융감독원)의 ELS 불완전판매 관련 과징금 확정 절차 진행 중</t>
+          <t>금융당국 과징금 결정 예정, 자율배상 진행 중, 일부 투자자 소송 준비 중</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>금융당국이 홍콩H지수 ELS 불완전판매 사태와 관련하여 은행권 과징금 규모를 다음 달 확정할 예정입니다. 금융감독원 제재심의위원회는 당초 약 2조원 수준이던 과징금을 1조4000억원 안팎으로 낮췄으며, 은행들은 이미 약 1조3000억원 규모의 자율 배상을 완료했습니다. 과징금 규모에 따라 은행들의 실적에 영향이 불가피할 것으로 보입니다.</t>
+          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권의 자율배상 동의율이 97.2%에 달했으나, 남은 2.8%의 투자자들은 소송을 통해 추가 보상을 모색하고 있습니다. 금융당국은 불완전판매에 대한 과징금 규모를 최종 결정할 예정이며, 은행들은 자율배상 동의율을 근거로 과징금 경감을 요청하고 있습니다. 총 16만9천여 개의 계좌가 관련되어 있으며, 이 중 약 4천7백여 개의 계좌가 소송을 준비 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>홍콩 ELS 불완전판매 사태는 금융당국이 이미 불완전판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확합니다. KB국민은행, 하나은행 등 주요 시중은행들이 상대방으로 자력이 충분하며, 수조원대의 피해 규모와 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 또한 금융당국의 과징금 확정 절차가 진행 중인 공적 절차 진행 사건으로, 소송금융 투자 적합도가 높습니다.</t>
+          <t>대형 금융기관(은행)의 불완전판매 책임이 금융당국의 자율배상 권고 및 과징금 부과 절차를 통해 인정되었으며 (상대방 책임 명확, 공적 절차 진행 중, 증거 확보 가능), KB국민, NH농협, 신한, 하나, SC제일은행 등 상대방의 자력이 충분합니다. 또한, 16만 개 이상의 계좌에서 집단적 피해가 발생했고 (집단적 피해, 피해 규모 큼), 이 중 약 4,700개 계좌의 투자자들이 추가 소송을 고려하고 있어 소송금융의 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>총 피해 규모 약 2조원 추정, 약 1조3000억원 자율 배상 완료</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>약 4,700개 계좌 (소송 고려 중인 계좌 수)</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>지배구조 개편·홍콩ELS 제재…3월 은행권 운명의 분수령</t>
+          <t>H지수 ELS 투자자 자율배상 97% 동의</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022616474127446</t>
+          <t>http://www.fnnews.com/news/202603031830237585</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-02-27 00:22:26.479507+00:00</t>
+          <t>2026-03-04 01:39:26.953376+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>월가의 대형 마켓 메이커</t>
+          <t>유안타증권</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송 제기</t>
+          <t>1심 판결 선고, 2심 변론 종결 및 4월 선고 예정. 유안타증권이 KB증권에 소송고지 신청.</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 비트코인 시장 조작 관련 소송을 제기했습니다. 이 소송 제기 이후 비트코인 시장에서 정례적으로 나타나던 매도 압력이 사라지고 오히려 강력한 매수세가 포착되며 가격이 반등하는 현상이 나타났습니다.</t>
+          <t>코스피 상장사 삼정펄프가 유안타증권을 상대로 제기한 20억원 규모의 파생결합증권(DLS) 손실 소송에서 1심 재판부가 유안타증권의 불완전판매 책임을 인정, 손해액의 70%를 배상하라는 판결을 내렸다. 현재 2심 선고를 앞두고 있으며, 유안타증권은 상품 설계사인 KB증권에 소송고지를 신청해 구상권 청구 가능성이 제기되고 있다. 이 사건은 기업 투자자에 대한 금융사의 보호 수준과 복잡한 금융상품 책임 구조를 가늠하는 판례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송을 제기하여(적합 조건 1, 6), 상대방의 자력이 충분하고(적합 조건 2), 비트코인 시장 조작으로 인한 다수 투자자의 피해 가능성이 높으며(적합 조건 3, 4), 소송 제기 자체가 시장 변화를 가져올 만큼 증거 확보 가능성이 높다고 판단됩니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>상대방 책임이 1심 판결에서 70% 인정되어 명확하고(적합 조건 1), 유안타증권 및 KB증권 모두 상장 증권사로 자력이 충분하며(적합 조건 2), 20억원 규모의 손실로 피해 규모가 크고(적합 조건 4), 1심 판결 및 감사보고서 등 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>20억원 (1심 70% 배상 판결)</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼정펄프)</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>비트코인, '오전 10시' 정례 매도 멈추니 반등...조작 세력 항복인가?</t>
+          <t>(단독)삼정펄프도 당했다?…유안타증권, ‘불완전판매’ 70% 배상 책임</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/219451</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292987&amp;inflow=N</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-02-26 13:26:20.104498+00:00</t>
+          <t>2026-03-04 01:23:19.247494+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>금융회사</t>
+          <t>홈플러스</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>금융위원회 정책 발표 및 제도 개선 추진</t>
+          <t>홈플러스 회생 절차 진행 중, 유동화전단채 피해자 구제 방안 요구</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>금융위원회가 개인 연체채권 관리 강화 방안을 발표했다. 이는 금융회사가 연체채권을 매각하더라도 고객 보호 책임을 유지하고, 연체 초기 채무조정 안내를 의무화하며, 기계적인 소멸시효 연장 관행에 제동을 거는 내용을 담고 있다. 매년 수십만 명의 신규 장기연체자가 발생하는 등 기존 관행으로 인한 피해가 심각하여 제도 개선이 추진되고 있다.</t>
+          <t>홈플러스의 회생 절차가 2개월 연장된 가운데, 유동화전단채 투자자들이 가장 큰 손실을 입었다며 구체적이고 실효성 있는 보호 대책을 회생계획에 명시할 것을 요구하고 있습니다. 대주주 김병주 회장은 자택을 담보로 1000억 원을 조달하여 회생에 기여하고 있습니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>금융회사의 연체채권 관리 및 추심 관행으로 인해 매년 수십만 명의 장기연체자가 발생하는 등 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 금융위원회가 제도 개선을 추진하고 있어 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 상대방인 금융회사는 자력이 충분하며(적합 조건 2), 소멸시효 연장 관행 폐지 등 법리적 쟁점도 존재하여 소송금융 투자에 적합하다.</t>
+          <t>홈플러스라는 대기업이 연루되어 자력이 충분하며(조건 2), 유동화전단채 투자자 다수가 피해를 입어 집단적 피해(조건 3) 및 큰 피해 규모(조건 4)가 예상됩니다. 현재 홈플러스의 회생 절차가 진행 중으로 공적 절차(조건 6)가 이미 시작되었고, 관련 증거 확보도 용이할 것으로 보입니다(조건 5). 유동화전단채 투자자 구제 방안 요구는 상대방 책임이 명확함을 시사합니다(조건 1).</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>수십만 명 이상 (매년 30만 명 신규 장기연체자 발생, 5년 이상 초장기 연체채권 285만 8천 건)</t>
+          <t>유동화전단채 투자자 다수</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>‘연체 채권’ 팔면 끝?…원채권 금융사에 ‘고객 보호 책임’ 묻는다</t>
+          <t>홈플러스 회생 2개월 연장… 김병주 자택 담보 1000억 조달</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1246668.html</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380505</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:20.752609+00:00</t>
+          <t>2026-03-04 00:53:57.308440+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>금융위원회 개인 연체채권 관리 강화 방안 발표 및 소송촉진특례법 개정 추진</t>
+          <t>정부 당국의 불법사금융 전담자 배치 및 피해 구제 지원 계획</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>금융당국이 금융회사의 연체 채권 소멸시효 기계적 연장 관행을 개선하고, 채권 매각 후에도 고객 보호 책임을 강화하는 방안을 발표했습니다. 장기 연체 채무자가 93만 6천명에 달하며, 금융위는 소멸시효 연장을 위한 기계적 소송 제기를 막기 위해 소송촉진특례법 개정도 추진할 방침입니다.</t>
+          <t>불법사금융 피해가 13년 만에 최대치를 기록하며 서민들의 피해가 심각한 상황이다. 정부 당국은 전국 8대 권역에 불법사금융 전담자를 배치하고 피해 구제까지 일대일 밀착 지원하는 방안을 구상 중이다. 정책 서민 금융 공급 확대도 함께 추진될 예정이다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>금융당국이 금융회사의 '소멸시효 기계적 연장' 관행과 연체 채권 매각 후 고객 보호 책임 미흡을 문제 삼아 개선 방안을 발표하고 법 개정을 추진 중입니다. 이는 금융회사의 책임이 비교적 명확하며(적합 조건 1), 상대방인 금융회사들은 자력이 충분합니다(적합 조건 2). 장기 연체 채무자가 93만 6천명에 달하는 등 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 금융당국의 발표 자체가 객관적 증거가 될 수 있으며(적합 조건 5), 이미 공적 절차(제도 개선, 법 개정 추진)가 진행 중입니다(적합 조건 6).</t>
+          <t>불법사금융으로 인한 다수의 서민 피해자가 발생하여 집단적 피해 가능성이 높고(적합 조건 3), 정부 당국이 불법사금융 전담자를 배치하고 피해 구제 지원을 계획하는 등 공적 절차가 진행 중이며(적합 조건 6), 이는 증거 확보에도 유리하다(적합 조건 5). 다만, 특정 피고를 상정하기 어렵고, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 리스크 요인이다.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>93만 6천명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>장기 연체 악순환 끊는다 ...금융위, 연체채권 연장 관행 제동</t>
+          <t>서민 울리는 불법사금융 13년 만 최대치 기록</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602261046124235</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030114543323679</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-02-26 12:53:12.531134+00:00</t>
+          <t>2026-03-01 12:19:49.050685+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>다수의 금융회사</t>
+          <t>불법사금융 업체</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>금융위원회의 관행 손질 및 소송촉진특례법 개정 논의 중</t>
+          <t>금융감독원 수사 의뢰 및 피해 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>금융위원회가 초장기 연체 채권 285만 건과 관련된 금융회사들의 시효 연장 및 재매각 관행을 손질하고, 금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정을 추진하고 있습니다. 이는 채무자들의 권리 보호를 강화하기 위한 조치입니다.</t>
+          <t>지난해 불법사금융 피해 신고가 1만7천건을 넘어서며 13년 만에 최대치를 기록했다. 미등록 대부업체가 가장 많았으며, 금융감독원은 582건을 수사 의뢰하고 피해자 일대일 밀착 지원을 계획 중이다. 중·저신용자 대출 부족이 불법사금융 증가의 원인으로 지목되고 있다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>초장기 연체 채권 285만 건이라는 대규모 피해자가 존재하며(집단적 피해, 피해 규모 큼), 금융회사들의 시효 연장 및 재매각 관행이 문제로 지적되고 있어 상대방 책임이 명확합니다. 금융회사들은 자력이 충분하며, 금융위원회가 해당 관행을 손질하고 소송촉진특례법 개정을 추진 중이므로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>불법사금융 피해 신고가 1만7천건을 넘어서는 등 집단적 피해가 매우 크고(적합 조건 3, 4), 금융감독원이 582건을 수사 의뢰하고 피해자 지원을 계획하는 등 공적 절차가 진행 중이며 증거 확보가 용이함(적합 조건 5, 6). 상대방 책임이 명확하나(적합 조건 1) 개별 불법사금융 업체의 자력은 부족할 수 있다는 점이 단점이나, 대규모 집단 소송을 통해 총체적 피해액을 추구할 가치가 있음.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>285만건</t>
+          <t>1만7천명 이상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>초장기 연체 285만건…금융위, 시효연장·재매각 관행 손질</t>
+          <t>작년 불법사금융 신고 1만7천건 재돌파…13년 만에 최대</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=125164</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77071</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-02-26 12:51:00.149174+00:00</t>
+          <t>2026-03-01 12:17:15.574462+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>금융위원회의 '개인 연체채권 관리 강화 방안' 발표 및 제도 개선 논의 중</t>
+          <t>신종 투자사기 수법 확산, 토스뱅크 금융사기 데이터 분석 및 안심보상제 운영, 경찰 추적 가능성</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하기 위한 포용금융 대책을 발표했습니다. 기한이익 상실 전 채무조정요청권 안내 의무화, 채권 매각 시 양수인 불법행위 점검 및 보고 의무화, 소멸시효 연장 관행 개선 등이 주요 내용입니다. 이는 과거 부당한 채권 추심 및 소멸시효 연장 관행으로 피해를 입은 다수의 채무자에게 소송 기회를 제공할 수 있습니다.</t>
+          <t>인스타그램 DM을 통해 접근하여 가짜 가상자산 거래소와 대포통장을 이용한 신종 투자사기가 횡행하고 있습니다. 2030세대의 피해가 급증하고 있으며, A씨는 20일 만에 1억 1500만원을 사기당했습니다. 토스뱅크는 금융사기 피해 데이터를 분석하고 있으며, 경찰의 추적도 언급되어 공적 절차가 진행될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하고 '사람 살리는 금융'을 구현하기 위한 대책을 발표했습니다. 이는 과거 부당한 채권 추심이나 소멸시효 연장 관행으로 피해를 입은 다수의 채무자가 존재할 가능성을 시사합니다. 상대방(금융기관 및 채권추심회사)의 자력이 충분하고(적합 조건 2), 다수의 피해자(채무자)가 발생할 수 있으며(적합 조건 3), 금융당국의 정책 발표 및 제도 개선 논의가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 또한, 금융사의 보고 의무화 등으로 증거 확보가 용이할 수 있습니다(적합 조건 5).</t>
+          <t>신종 투자사기로 상대방 책임이 명확하며(적합 조건 1), 2030세대를 중심으로 다수의 피해자가 발생하고(적합 조건 3), A씨 사례만 1억 원이 넘는 등 피해 금액이 상당하여(적합 조건 4) 집단소송 가능성이 높습니다. 토스뱅크의 데이터 분석 및 경찰 추적 언급으로 증거 확보 및 공적 절차 진행 가능성도 있습니다(적합 조건 5, 6). 다만, 사기범의 특정 및 자력 확보가 어려울 수 있다는 점은 투자 회수에 있어 도전 과제입니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (A씨 사례 1억 1500만원)</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>다수의 채무자</t>
+          <t>다수 (2030세대 피해 급증)</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>금융권 '회수 극대화' 관행 고친다…연체채권 매각시 불법행위 점검 강...</t>
+          <t>인스타 DM으로 온 '가상자산 대박 투자법' 눌렀더니…</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260226_0003527143</t>
+          <t>https://www.nocutnews.co.kr/news/6477775?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260301050028</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-02-26 12:49:24.821829+00:00</t>
+          <t>2026-03-01 00:20:03.357063+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>금융회사</t>
+          <t>미국 증권거래위원회</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>금융당국 정책 발표 및 법 개정 추진 중</t>
+          <t>SEC와 리플 간 소송 진행 중, SEC 위원장의 입장 변화 시사</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>금융회사들이 연체채권의 소멸시효를 기계적으로 연장하고 반복적으로 재매각하여 취약채무자들이 장기간 추심에 시달리는 문제가 발생했습니다. 이에 금융위원회는 대통령의 지적에 따라 채권 매각 및 소멸시효 연장 관행을 개선하고, 금융회사의 자체 채무조정 및 소멸시효 완성 유인을 강화하는 방안을 발표했습니다. 이는 채무자 보호를 위한 금융권의 오랜 관행 개선을 목표로 합니다.</t>
+          <t>미국 증권거래위원회(SEC)가 리플에 대해 제기한 소송이 전임 위원장부터 게리 겐슬러 현 위원장까지 이어져 강도 높게 진행되었습니다. 기사 제목은 겐슬러 위원장이 리플 규제 정책에 대해 사과했다는 내용을 담고 있어, SEC의 입장 변화가 새로운 법적 분쟁의 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>금융회사들의 기계적인 채권 소멸시효 연장 및 반복적인 채권 재매각 관행으로 인한 취약채무자들의 피해가 대통령 지적과 금융당국의 정책 발표로 명확히 드러났습니다 (상대방 책임 명확, 증거 확보 가능). 전 금융업권에 걸쳐 수십만 명 이상의 채무자들이 장기간 추심에 시달려 집단적 피해 규모가 매우 크며 (집단적 피해, 피해 규모 큼), 상대방인 금융회사들은 충분한 자력을 갖추고 있습니다 (상대방 자력 충분). 현재 금융당국이 관련 정책을 발표하고 법 개정을 추진하는 등 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
+          <t>상대방인 미국 증권거래위원회(SEC)는 자력이 충분하며, 게리 겐슬러 위원장의 사과(제목 기준)는 SEC의 책임이 명확해질 가능성을 시사합니다. 리플의 XRP 토큰 보유자들은 다수에 해당하여 집단적 피해 가능성이 높고, 소송으로 인한 피해 규모 또한 클 것으로 예상됩니다. 기존 소송 절차를 통해 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>수십만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>대통령 쓴소리에…금융사 연체채권 매각·소멸시효 연장 까다롭게</t>
+          <t>게리 겐슬러  내가 틀렸다 ...리플 규제 정책 사과</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/finance/2026/02/25/0026</t>
+          <t>http://coinreaders.com/220073</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-02-26 12:48:57.835046+00:00</t>
+          <t>2026-02-28 12:50:22.133647+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 절차 진행 중</t>
+          <t>마운트곡스 채권자 배분 절차 진행 중, 비트코인 온체인 복구 하드포크 제안 논의 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>은행권의 홍콩 ELS 불완전판매로 인해 1조 3천억원 규모의 자율배상이 진행되었으며, 금융당국은 다음 달 과징금 부과 여부를 결정할 예정입니다. 이는 대규모 금융사고로 다수의 피해자가 발생했고, 금융소비자보호법에 따른 사후 피해 회복 노력이 과징금 감경에 영향을 미칠 수 있음을 시사합니다.</t>
+          <t>마운트곡스 전 CEO가 10여 년 전 해킹으로 탈취된 비트코인 7만9956개(약 52억 달러)를 온체인에서 복구하기 위한 하드포크 제안을 내놓았다. 비트코인 불변성 원칙 훼손 논란이 있으나, 일부 채권자들은 자산 회수에 기대를 표하고 있다. 현재 마운트곡스 관재인이 채권자 배분을 감독하는 파산 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>은행권의 홍콩 ELS 불완전판매는 상대방 책임이 명확하고(적합 조건 1), 대규모 금융기관인 은행권이 피고로 자력이 충분합니다(적합 조건 2). 이미 1조 3천억원 규모의 자율배상이 진행되었을 정도로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생했으며(적합 조건 3), 금융당국의 과징금 논의가 진행 중인 점은 공적 절차 진행 및 증거 확보 가능성을 보여줍니다(적합 조건 5, 6).</t>
+          <t>마운트곡스 해킹으로 인한 52억 달러 이상의 대규모 피해가 발생했으며, 다수의 채권자가 존재합니다. 탈취된 비트코인의 추적 및 인식이 명확하고, 마운트곡스 관재인에 의한 채권자 배분 절차가 진행 중인 점(적합 조건 3, 4, 5, 6)을 고려할 때 소송금융 투자 적합도가 높습니다. 다만, 온체인 복구 제안의 성공 여부와 전통적인 소송 대상 특정의 어려움은 변수입니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>1조 3천억원 이상</t>
+          <t>52억달러(약 7조 4,985억 원)</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>다수 (마운트곡스 고객 75만 개 비트코인 손실)</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>은행권 홍콩 ELS 과징금 결론 다음달로</t>
+          <t>마운트곡스 탈취 비트코인 온체인 복구 하드포크 제안…‘불변성 훼손...</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/157586</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/334722</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-02-26 12:38:01.255156+00:00</t>
+          <t>2026-02-28 12:23:49.089163+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>제인스트리트</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>지방법원 1심 판결 선고</t>
+          <t>테라폼랩스 청산 관리인이 소송 제기</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>서울 소재 지방법원이 보이스피싱 피해를 입은 60대 김모 씨가 KB국민은행을 상대로 제기한 손해배상 소송에서 은행의 과실을 30% 인정, 약 4억 6천만 원을 배상하라고 판결했습니다. 이 판결은 시니어 보이스피싱 피해에 대한 은행의 책임을 인정한 첫 사례로, 향후 유사 피해자들의 추가 소송에 중요한 선례가 될 것으로 보입니다.</t>
+          <t>테라폼랩스 청산 관리인이 대형 금융 예측시장 회사인 제인스트리트를 상대로 소송을 제기했습니다. 제인스트리트가 테라 붕괴 국면에서 비공개 정보를 활용해 이익을 취했다고 주장하며, 이는 테라 붕괴로 인한 광범위한 피해와 연관된 사건입니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>지방법원이 KB국민은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 은행은 충분한 자력을 갖춘 대기업입니다(적합 조건 2). 피해 금액이 4억 6천만 원으로 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 이 판결은 유사한 시니어 보이스피싱 피해자들에게 중요한 선례가 될 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 테라폼랩스 청산 관리인이 제인스트리트의 비공개 정보 활용 및 이익 취득을 주장하며 소송을 제기했습니다. 적합 조건 2(상대방 자력 충분): 제인스트리트는 대형 금융 예측시장 회사로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 테라 붕괴는 수많은 투자자에게 영향을 미쳤으며, 제인스트리트의 행위는 이와 연관됩니다. 적합 조건 4(피해 규모 큼): 테라 붕괴의 막대한 피해 규모를 고려할 때, 관련 이익 취득 규모도 클 것으로 예상됩니다. 적합 조건 5(증거 확보 가능): 청산 관리인이 소송을 제기했다는 것은 관련 증거가 확보되었거나 확보 가능성이 높습니다. 이미 소송이 진행 중이라는 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>4억 6천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>시니어 보이스피싱 피해에 은행 책임 인정…국민은행 4억6천만 원 배상...</t>
+          <t>솔라나 플랫폼 내부자 거래 의혹…고객 지갑 악용 사실일까?</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>abcn.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86631</t>
+          <t>http://coinreaders.com/219681</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-02-26 01:07:48.738039+00:00</t>
+          <t>2026-02-28 01:13:12.906966+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>제인스트리트, 점프트레이딩</t>
+          <t>라임자산운용</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산 관리인으로부터 40억 달러 규모의 손해배상 소송 진행 중</t>
+          <t>1심 판결 후 피고 측 항소로 항소심 진행 중</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산 관리인이 미국 금융사 제인스트리트와 점프트레이딩을 내부자 거래 혐의로 기소했습니다. 이 소송은 40억 달러 규모의 손해배상을 청구하는 것으로, 테라폼랩스 파산과 관련된 중요한 법적 분쟁입니다.</t>
+          <t>하나은행이 라임자산운용을 상대로 제기한 손해배상 소송 1심에서 약 328억 원을 지급하라는 판결을 받으며 일부 승소했다. 그러나 피고 측의 항소로 법정 공방이 장기화될 전망이다. 이와 유사하게 우리은행과 미래에셋증권도 라임 관련 소송 1심에서 일부 승소한 바 있다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(내부자 거래 혐의 기소), 상대방에게 자력이 충분하고(미국 금융사), 피해 규모가 매우 크며(40억 달러), 증거가 확보된 상태(기소)이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5)</t>
+          <t>1심에서 원고(하나은행)가 328억 원 규모의 손해배상 청구에서 승소하여 상대방의 책임이 명확하고 피해 규모가 큼. 이미 소송이 진행 중이며 1심 판결을 통해 증거가 충분히 확보되었음을 알 수 있음. 피고 측 항소로 법정 공방이 장기화될 것으로 예상되어 소송금융의 필요성이 높음.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>40억 달러</t>
+          <t>328억원</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기관 (하나은행)</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>테라폼랩스, 미국 금융사 '내부자 거래' 혐의로 기소</t>
+          <t>하나은행, 라임 상대 손배소…피고 측 항소로 법정 공방 장기화</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>khgames.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.khgames.co.kr/news/articleView.html?idxno=301763</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655409</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-26 00:46:28.538461+00:00</t>
+          <t>2026-02-28 01:11:15.654312+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>시중은행</t>
+          <t>홍콩 ELS 판매 은행들</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>금융위원회 안건심사소위원회에서 과징금 규모 논의 중, 금감원 제재심의위원회 및 은행 자율 배상 완료</t>
+          <t>금융당국의 과징금 부과 논의 및 은행권의 자율 배상 진행 중</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>금융위원회가 홍콩 H지수 ELS 불완전 판매에 대한 은행들의 과징금 규모를 논의 중입니다. 금융당국은 이미 불완전 판매를 인정하고 제재 절차를 진행하고 있으며, 은행들은 1조 3천억원 규모의 자율 배상을 완료했습니다. 최종 과징금 규모는 금융위 정례회의에서 결정될 예정입니다.</t>
+          <t>금융당국이 홍콩 ELS 사태와 관련하여 은행권에 대한 과징금 부과를 검토 중이며, 다음 달 결론이 날 예정이다. 은행들은 피해자 대상 자율 배상 및 사후 노력을 통해 과징금 추가 감경에 기대를 걸고 있다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>금융당국이 은행의 ELS 불완전 판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확하며, 시중은행은 충분한 자력을 갖추고 있습니다. 이미 1조 3천억원 규모의 자율 배상이 이루어졌고 다수의 피해자가 발생하여 집단적 피해 및 큰 피해 규모가 확인됩니다. 현재 금융위원회에서 과징금 논의가 진행 중인 공적 절차 단계에 있어 소송금융 투자에 매우 적합합니다.</t>
+          <t>금융당국이 은행권에 대한 과징금을 논의 중으로 상대방 책임이 명확하고(적합 조건 1), 상대방인 은행들은 자력이 충분하며(적합 조건 2), 홍콩 ELS 사태는 다수의 피해자가 발생한 집단적 피해이고(적합 조건 3), 피해 규모가 수조 원대에 달할 것으로 예상되며(적합 조건 4), 금융당국의 조사를 통해 증거 확보가 가능하고(적합 조건 5), 현재 금융당국의 과징금 논의 등 공적 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>1조 3천억원 이상</t>
+          <t>수조 원대</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>1조 넘나 ...금융위 안건소위, 오늘 홍콩 ELS 과징금 논의</t>
+          <t>금융당국 '은행 홍콩 ELS 과징금' 장고…결론은 다음달로</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602260617225325</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78075</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:28.782176+00:00</t>
+          <t>2026-02-28 00:57:06.749907+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>불법사금융 업체</t>
+          <t>아이오텍스 재단</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>한국대부금융협회 피해 구제 및 정부의 불법사금융 척결 정책 추진, 특사경 도입 논의 중</t>
+          <t>피해 보상 계획 발표 및 클레임 포털 오픈, FBI 수사 의뢰</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>한국대부금융협회 분석 결과, 지난해 불법사금융 피해자 846명이 평균 546%의 이자율로 1100만원을 대출받아 법정 최고이자율의 27배를 넘는 피해를 입었다. 협회는 10억 6300만원의 피해액을 구제했으며, 정부는 불법사금융 척결을 위해 연 이자율 60% 초과 대부계약 무효화 및 특사경 도입을 추진 중이다.</t>
+          <t>아이오텍스(IoTeX)의 ioTube 브릿지에서 보안 사고가 발생하여 사용자 자산이 도난당했습니다. 아이오텍스 재단은 사고에 대한 전적인 책임을 인정하고 피해 사용자 전원에 대한 100% 보상 계획을 발표했으며, 클레임 포털을 오픈했습니다. 현재 FBI를 포함한 글로벌 법 집행 기관에 정식 수사가 의뢰된 상태입니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>불법사금융으로 인한 상대방 책임이 명확하며(적합 조건 1), 846명의 다수 피해자가 발생했고(적합 조건 3), 평균 1100만원 대출에 546% 이자율로 피해 규모가 크다(적합 조건 4). 한국대부금융협회의 거래내역 확인 서비스로 증거 확보가 용이하며(적합 조건 5), 협회 구제 및 정부의 특사경 도입 추진 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
+          <t>아이오텍스 재단이 ioTube 브릿지 보안 사고에 대한 전적인 책임을 인정하고 100% 보상 계획을 발표하여 상대방 책임이 명확합니다. 다수의 피해자가 발생했으며(집단적 피해), 수백만 달러 규모의 피해 금액이 발생하여 피해 규모가 큽니다. 또한 FBI 및 글로벌 법 집행 기관에 정식 수사가 의뢰되어 공적 절차가 진행 중이며, 자금 추적 및 동결로 증거 확보가 용이합니다. 다만, 티어 2 보상이 분할 지급되고 특정 주소는 보상에서 제외되어 소송금융의 기회가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>평균 대출금 1100만원, 평균 이자율 546% (총 구제 피해액 10억 6300만원)</t>
+          <t>수백만 달러 이상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>불법사금융 평균 이자율 546%로 1100만원 대출</t>
+          <t>아이오텍스, ioTube 브릿지 보안 사고 피해자 전원 100% 보상 확정</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516192?OutUrl=naver</t>
+          <t>https://www.tokenpost.kr/news/blockchain/334441</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-26 00:25:30.661346+00:00</t>
+          <t>2026-02-28 00:54:35.544563+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>불법 사금융 업자</t>
+          <t>제인 스트리트</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>한국대부금융협회 피해 구제 및 고발 예정</t>
+          <t>테라폼랩스 붕괴 관련 내부 정보 활용 혐의로 소송 진행 중, 검찰 조사도 언급됨.</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>불법 사금융 이용자들이 연평균 546%의 초고금리와 1인당 10건 이상의 다중채무 피해를 입고 있다. 한국대부금융협회는 846명의 피해자로부터 총 10억 6300만 원의 피해액을 회수하고, 불법 고금리 대출을 감면하거나 이자를 반환하는 등 적극적인 구제 활동을 펼치고 있다. 협회는 향후 직접 고발에 나서는 등 불법 사금융 근절에 무관용 원칙을 적용할 방침이다.</t>
+          <t>제인 스트리트가 2022년 테라폼랩스 붕괴 당시 내부 정보를 이용해 2억 달러 이상의 손실을 회피했다는 혐의로 소송에 휘말렸다. 검찰은 테라·루나 생태계에서 약 400억 달러 규모의 가치가 사라진 사건과 관련하여 조사 중이다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>본 사건은 불법 사금융 업자의 명확한 책임(적합 조건 1)과 846명에 달하는 다수의 피해자(적합 조건 3), 총 10억 원 이상의 피해 규모(적합 조건 4)를 가지고 있다. 한국대부금융협회가 거래 내역을 분석하고 피해액을 회수하는 등 공적 절차를 진행 중이며(적합 조건 5, 6), 향후 직접 고발까지 예고하고 있어 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방인 제인 스트리트는 대규모 금융기관으로 자력이 충분하며(적합 조건 2), 2억 달러 이상의 손실 회피 혐의로 소송에 휘말려 있어 책임 주체가 명확하고 피해 규모가 크다(적합 조건 1, 4). 또한, 테라·루나 생태계 붕괴라는 집단적 피해 사건과 연관되어 있고(적합 조건 3), 검찰이 관련 조사를 진행 중이므로 증거 확보 가능성 및 공적 절차 진행 중이라는 점도 적합하다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>총 10억 6300만 원 이상 (회수 및 감면액 기준), 1인당 평균 1100만 원</t>
+          <t>2억 달러 이상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>이자 546% 불법사채…피해자 1인당 대출 10건 넘어</t>
+          <t>비트코인 6만5천달러로 하락…전문가들, 제인 스트리트 음모론 일축</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012751?ref=naver</t>
+          <t>http://coinreaders.com/219919</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-26 00:24:56.296211+00:00</t>
+          <t>2026-02-28 00:43:40.496242+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C233" t="inlineStr"/>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>제인 스트리트</t>
+        </is>
+      </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>한국대부금융협회 불법사금융 피해 구제 및 사법 지원 진행 중</t>
+          <t>테라폼랩스가 제인 스트리트를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>가계대출 규제로 1·2금융권에서 밀려난 중저신용자들이 불법사금융으로 내몰려 법정 최고금리(연 20%)를 훨씬 웃도는 고금리(평균 546%) 피해를 입고 있음. 한국대부금융협회는 지난해 846명의 피해자로부터 8910건의 피해 현황을 분석하고, 10억 6300만원의 피해액을 구제하는 등 적극적으로 피해자 지원 및 불법사금융 근절 활동을 펼치고 있음.</t>
+          <t>비트코인 가격이 매일 특정 시간에 폭락하는 현상에 대해 '제인 스트리트 조작설'이 제기되며 진실 공방이 벌어지고 있다. 이러한 의혹은 테라폼랩스가 제인 스트리트를 상대로 소송을 제기한 이후 확산되었다. 이는 암호화폐 시장의 불공정 거래 의혹과 관련하여 다수의 투자자에게 영향을 미칠 수 있는 사건이다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>불법사금융의 법정 최고금리 위반은 책임이 명확하며(적합 조건 1), 846명의 피해자와 평균 546%의 고금리로 인한 피해 규모가 크고 집단적임(적합 조건 3, 4). 한국대부금융협회가 피해 현황 분석, 채무 감면, 부당이득 반환 등 구제 활동 및 사법 지원을 진행 중이므로 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 고려해야 함.</t>
+          <t>테라폼랩스가 제인 스트리트를 상대로 소송을 제기하여 상대방 책임이 특정되었고(적합 조건 1), 제인 스트리트는 글로벌 대형 트레이딩 회사로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 비트코인 가격 조작 의혹은 다수의 투자자에게 막대한 피해를 야기할 수 있어 집단적 피해 및 큰 피해 규모가 예상되며(적합 조건 3, 4), 소송이 진행 중이라는 점에서 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>평균 대출금 1100만원, 협회 구제 불법 이득 5억 4400만원 (145건)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>“돈 빌릴 곳이 없어요” 비명…은행들 거절에 결국 ‘여기’로 향하는...</t>
+          <t>비트코인, 매일 10시만 되면 폭락?…'제인스트리트 조작설' 진실 공방</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20012795?ref=naver</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=635316</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-26 00:19:45.339142+00:00</t>
+          <t>2026-02-28 00:29:55.838792+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr"/>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>한국대부금융협회 구제 활동 및 사법 지원, 고발 예정</t>
+          <t>소송촉진특례법 개정 추진 및 금융회사 감독 강화 예정</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>한국대부금융협회는 지난해 불법사금융 평균 이자율이 546%에 달하며, 846명의 피해자로부터 총 10억 6300만원의 피해액을 구제했다고 밝혔다. 협회는 피해자들의 법적 권리 행사를 위해 사법 지원을 아끼지 않고, 사안에 따라 직접 고발에 나서는 등 불법사금융 근절에 적극적으로 나설 방침이다.</t>
+          <t>금융당국이 금융회사에만 인정되는 특례조항을 통한 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 법무부와 함께 소송촉진특례법 개정을 추진한다. 이는 약식 독촉 절차로 인해 다수의 장기연체 피해자가 발생했을 가능성을 시사하며, 금융당국의 금융회사 감독 강화가 예정되어 있다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>불법사금융은 법정 최고금리 위반으로 상대방 책임이 명확하며(조건 1), 846명 이상의 다수 피해자가 존재하고(조건 3), 총 피해액이 10억 원 이상으로 규모가 크다(조건 4). 한국대부금융협회의 거래내역 확인 서비스를 통해 증거 확보가 용이하며(조건 5), 협회가 사법 지원 및 직접 고발 등 공적 절차를 진행 중이다(조건 6).</t>
+          <t>금융당국과 법무부가 금융회사의 소멸시효 기계적 연장 및 연체채권 관행 개선을 위해 소송촉진특례법 개정을 추진하고 있어, 금융회사의 책임이 명확하며 자력이 충분하다. 이는 다수의 장기연체 피해자를 양산했을 가능성이 높아 집단적 피해에 해당하며, 정부 기관의 개입으로 증거 확보 및 공적 절차 진행 중인 점이 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>10억 6300만원 (구제액 기준, 개별 평균 1100만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>846명 이상</t>
+          <t>다수 (장기연체 양산)</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>불법사금융 고금리 실태…2025년 평균 이자율 546%</t>
+          <t>금융당국  소멸시효 기계적 연장, 장기연체 양산 …연체채권 관행 개선...</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>paxetv.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>http://www.paxetv.com/news/articleView.html?idxno=263126</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=295575</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-26 00:18:16.004385+00:00</t>
+          <t>2026-02-27 00:51:45.115578+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr"/>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>저축은행, 상호금융, 여신전문금융회사 등 금융회사</t>
+        </is>
+      </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>금융위가 불공정거래·회계부정 피해자 구제 연계 방안 및 기금 조성을 검토 중</t>
+          <t>금융위원회 정책 추진 중</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>금융위원회가 주가조작 및 회계부정 신고 포상금 상한 폐지를 검토하고, 불공정거래 행위자로부터 징수한 과징금으로 기금을 조성하여 피해자 구제와 연계하는 방안을 논의 중이다. 이는 불공정거래 피해자들의 소송 제기를 용이하게 할 수 있는 정책적 변화를 예고하며, 향후 관련 소송금융 시장 확대 가능성을 시사한다.</t>
+          <t>금융위원회는 저축은행, 상호금융, 여신전문금융회사 등 금융회사들이 3천만원 이하 연체채권에 대해 소송이나 지급명령을 반복하여 소멸시효를 사실상 자동 연장해 온 관행을 개선하기 위한 정책을 추진 중이다. 이는 상각 처리된 채권에 대해서도 시효를 계속 연장해 온 문제점을 해결하고 채무자 보호를 강화하려는 목적이다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>본 기사는 금융위가 불공정거래 및 회계부정 행위 피해자 구제와 연계된 기금 조성 및 포상금 상한 폐지를 검토 중임을 알리고 있습니다. 이는 향후 해당 분야 소송의 적합도를 높이는 정책적 변화로, 상대방 책임이 명확하고(불공정거래 행위자), 집단적 피해(피해자 구제)가 발생하며, 증거 확보가 용이하고(금융위 관여), 공적 절차(금융위 정책 검토)가 진행 중인 사건 유형에 해당합니다. 따라서 소송금융 투자 가능성이 높습니다.</t>
+          <t>금융기관의 소멸시효 자동 연장 관행으로 다수의 채무자가 피해를 입었을 가능성이 높으며 (집단적 피해), 상대방인 금융기관은 자력이 충분합니다 (상대방 자력 충분). 또한 금융당국(금융위)이 해당 관행을 인지하고 개선하려는 정책을 추진 중이므로 (증거 확보 가능, 공적 절차 진행 중) 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개별 채권 3천만원 이하, 총액 미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>주가조작·회계부정 신고 포상금 '상한 폐지'</t>
+          <t>[더벨][Policy Radar]  팔아도 책임 끝 아냐  금융위, 부실채권 매각 관행...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700850</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261436458880103519</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:30.880722+00:00</t>
+          <t>2026-02-27 00:44:26.754063+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C236" t="inlineStr"/>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>제인 스트리트(Jane Street)</t>
+        </is>
+      </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>협회를 통한 불법사금융 채무 감면 및 부당이득 반환 진행 중</t>
+          <t>시장 조작 소송 진행 중</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>협회가 지난해 불법사금융 피해자 208건에 대해 총 10억 6300만원의 피해를 구제했다. 평균 546%의 고금리로 대출을 받은 피해자들의 채무를 감면하고, 법정 최고금리 위반으로 확인된 부당이득을 반환했다. 이는 불법사금융 피해가 광범위하게 발생하고 있음을 보여준다.</t>
+          <t>글로벌 퀀트 트레이딩 기업 제인 스트리트(Jane Street)를 상대로 시장 조작 소송이 제기되었습니다. 이 소송 이후 북미 시장에서 반복되던 '10시 폭락 현상'이 사라져, 시장 조작 행위가 중단되고 가격 상승을 억누르던 요인이 해소된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>상대방 책임이 법정 최고금리 위반으로 명확하며(조건 1), 협회를 통해 208건, 10억 6300만원 규모의 집단적 피해(조건 3, 4)가 확인되었다. 협회의 구제 활동은 공적 절차 진행(조건 6)이자 증거 확보(조건 5)에 유리하며, 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+          <t>대기업 피고(Jane Street)가 특정되었고(적합 조건 1), 자력이 충분하며(적합 조건 2), 시장 조작으로 인한 다수의 피해자 발생 가능성이 높습니다(적합 조건 3). 이미 소송이 제기되어 진행 중이므로, 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>208건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>불법사금융, 평균 546% 금리로 1100만원 대출</t>
+          <t>비트코인 가격 예측: 8만 달러 스퀴즈와 5만 달러 위험 사이</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>kbanker.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224167</t>
+          <t>http://coinreaders.com/219598</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-25 12:22:43.580577+00:00</t>
+          <t>2026-02-27 00:41:47.588145+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>KB국민은행, 하나은행, 신한은행, NH농협은행, SC제일은행 등 주요 시중은행</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>협회에서 피해 구제 및 수사기관 신고 지원 중</t>
+          <t>금융당국(금융위원회, 금융감독원)의 ELS 불완전판매 관련 과징금 확정 절차 진행 중</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>불법사금융으로 인해 법정 최고금리의 27배에 달하는 평균 546%의 이자율이 부과되어 총 10억 6300만원 규모의 피해가 발생했습니다. 협회는 피해자들에게 채무 감면, 이자 반환, 수사기관 신고 등을 지원하며 피해 구제에 나서고 있습니다.</t>
+          <t>금융당국이 홍콩H지수 ELS 불완전판매 사태와 관련하여 은행권 과징금 규모를 다음 달 확정할 예정입니다. 금융감독원 제재심의위원회는 당초 약 2조원 수준이던 과징금을 1조4000억원 안팎으로 낮췄으며, 은행들은 이미 약 1조3000억원 규모의 자율 배상을 완료했습니다. 과징금 규모에 따라 은행들의 실적에 영향이 불가피할 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>불법사금융으로 인한 상대방의 책임이 명확하며(적합 조건 1), 총 피해 구제 규모가 10억 6300만원으로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 계약서, 거래내역 등 증거 확보가 가능하며(적합 조건 5), 협회에서 피해 구제 및 수사기관 신고를 지원하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 개별 불법사금융 업체의 자력은 추가 확인이 필요합니다.</t>
+          <t>홍콩 ELS 불완전판매 사태는 금융당국이 이미 불완전판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확합니다. KB국민은행, 하나은행 등 주요 시중은행들이 상대방으로 자력이 충분하며, 수조원대의 피해 규모와 다수의 피해자가 발생하여 집단적 피해에 해당합니다. 또한 금융당국의 과징금 확정 절차가 진행 중인 공적 절차 진행 사건으로, 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>총 피해 규모 약 2조원 추정, 약 1조3000억원 자율 배상 완료</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>“법정 최고금리의 27배”…불법사금융 평균 이자율 546%</t>
+          <t>지배구조 개편·홍콩ELS 제재…3월 은행권 운명의 분수령</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202602250151</t>
+          <t>https://view.asiae.co.kr/article/2026022616474127446</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-25 12:21:27.869925+00:00</t>
+          <t>2026-02-27 00:22:26.479507+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>제인스트리트</t>
+          <t>월가의 대형 마켓 메이커</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>뉴욕 남부지방법원에 소송 제기, 증거개시(디스커버리) 단계 예정</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산 재단이 글로벌 퀀트 트레이딩 업체 제인스트리트를 상대로 뉴욕 남부지방법원에 소송을 제기했습니다. 제인스트리가 2022년 테라USD(UST) 디페그 당시 비공개 정보를 활용해 시장을 조작하고 부당이득을 챙겼다는 주장입니다. 이번 소송은 57조 원 규모의 테라 생태계 붕괴 책임 공방을 다시 법정으로 끌어올렸으며, 향후 증거개시(디스커버리) 단계로 넘어갈 예정입니다.</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 비트코인 시장 조작 관련 소송을 제기했습니다. 이 소송 제기 이후 비트코인 시장에서 정례적으로 나타나던 매도 압력이 사라지고 오히려 강력한 매수세가 포착되며 가격이 반등하는 현상이 나타났습니다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (비공개 정보 활용 및 시장 조작 주장), 상대방 자력 충분 (글로벌 퀀트 트레이딩 업체), 집단적 피해 (57조 원 규모 테라 붕괴 채권자들), 피해 규모 매우 큼, 증거 확보 가능성 (디스커버리 단계 진입) 등 여러 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
+          <t>테라폼 랩스 파산 관재인이 월가의 대형 마켓 메이커를 상대로 소송을 제기하여(적합 조건 1, 6), 상대방의 자력이 충분하고(적합 조건 2), 비트코인 시장 조작으로 인한 다수 투자자의 피해 가능성이 높으며(적합 조건 3, 4), 소송 제기 자체가 시장 변화를 가져올 만큼 증거 확보 가능성이 높다고 판단됩니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>400억 달러 (약 57조 6,840억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>테라 생태계 붕괴로 손실을 본 채권자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>57조 6,840억 원 테라 붕괴 ‘책임 공방’… 테라폼랩스, 제인스트리트...</t>
+          <t>비트코인, '오전 10시' 정례 매도 멈추니 반등...조작 세력 항복인가?</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/333652</t>
+          <t>http://coinreaders.com/219451</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-02-25 00:40:58.144666+00:00</t>
+          <t>2026-02-26 13:26:20.104498+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>제인스트리트, 로버트 그라니에리, 브라이스 프랫, 마이클 황</t>
+          <t>금융회사</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산관리인이 제인스트리트 상대로 뉴욕 연방법원에 소송 제기</t>
+          <t>금융위원회 정책 발표 및 제도 개선 추진</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>테라폼랩스 파산관리인이 월가 퀀트 트레이딩 기업 제인스트리트를 상대로 400억 달러 규모의 테라USD 붕괴 국면에서 미공개 정보를 활용한 선행매매 의혹으로 소송을 제기했다. 파산관리인 측은 제인스트리트가 테라폼랩스의 비공개 인출 직후 대규모 UST를 인출하며 시장을 조작해 이익을 얻었다고 주장하며, 제인스트리트는 이를 전면 부인하고 있다. 이 소송은 테라 사태의 책임 소재와 암호화폐 시장 규제 논의에 영향을 미칠 것으로 보인다.</t>
+          <t>금융위원회가 개인 연체채권 관리 강화 방안을 발표했다. 이는 금융회사가 연체채권을 매각하더라도 고객 보호 책임을 유지하고, 연체 초기 채무조정 안내를 의무화하며, 기계적인 소멸시효 연장 관행에 제동을 거는 내용을 담고 있다. 매년 수십만 명의 신규 장기연체자가 발생하는 등 기존 관행으로 인한 피해가 심각하여 제도 개선이 추진되고 있다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>상대방인 월가 퀀트 트레이딩 기업 제인스트리트는 자력이 충분하며(조건 2), 테라 사태는 400억 달러 규모의 집단적 피해를 야기했다(조건 3, 4). 파산관리인이 미공개 정보 활용 및 선행매매 의혹을 제기하며 구체적인 증거(시간차 인출, 단체 대화방)를 제시했고(조건 1, 5), 테라폼랩스 CEO 권도형의 유죄 판결 등 관련 공적 절차가 진행된 바 있다(조건 6).</t>
+          <t>금융회사의 연체채권 관리 및 추심 관행으로 인해 매년 수십만 명의 장기연체자가 발생하는 등 집단적 피해가 발생하고 있으며(적합 조건 3, 4), 금융위원회가 제도 개선을 추진하고 있어 상대방 책임이 명확하고 공적 절차가 진행 중이다(적합 조건 1, 6). 상대방인 금융회사는 자력이 충분하며(적합 조건 2), 소멸시효 연장 관행 폐지 등 법리적 쟁점도 존재하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>테라폼랩스 채권자 다수</t>
+          <t>수십만 명 이상 (매년 30만 명 신규 장기연체자 발생, 5년 이상 초장기 연체채권 285만 8천 건)</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>400억 달러 증발 ‘테라 사태’…UST 1억5,000만개 인출 10분 뒤 8,500만개...</t>
+          <t>‘연체 채권’ 팔면 끝?…원채권 금융사에 ‘고객 보호 책임’ 묻는다</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/333622</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1246668.html</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-25 00:36:33.829010+00:00</t>
+          <t>2026-02-26 12:53:20.752609+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회 조사 결과 발표, 내부통제 강화 TF 운영</t>
+          <t>금융위원회 개인 연체채권 관리 강화 방안 발표 및 소송촉진특례법 개정 추진</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>NH투자증권은 윤병운 현 대표 체제에서 공개매수 관련 미공개 정보가 조직적으로 유출되어 임직원이 수십억 원대 부당이득을 챙긴 내부통제 부실이 드러났다. 금융위원회 증권선물위원회 조사 결과에 따르면 전현직 임직원 2명이 상장사 3곳의 공개매수 계획을 공시 전 파악하여 주식을 선매수하거나 정보를 전달해 30억 원 이상의 부당이득을 취했다. NH투자증권은 내부통제 강화 TF를 꾸리는 등 대책을 마련 중이다.</t>
+          <t>금융당국이 금융회사의 연체 채권 소멸시효 기계적 연장 관행을 개선하고, 채권 매각 후에도 고객 보호 책임을 강화하는 방안을 발표했습니다. 장기 연체 채무자가 93만 6천명에 달하며, 금융위는 소멸시효 연장을 위한 기계적 소송 제기를 막기 위해 소송촉진특례법 개정도 추진할 방침입니다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>NH투자증권의 공개매수 미공개 정보 유출 사건은 금융위원회 증권선물위원회 조사 결과로 책임이 명확하며(적합 조건 1, 5), 대기업인 NH투자증권의 자력이 충분합니다(적합 조건 2). 임직원의 30억 원 이상 부당이득 발생으로 피해 규모가 크고(적합 조건 4), 일반 투자자들의 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
+          <t>금융당국이 금융회사의 '소멸시효 기계적 연장' 관행과 연체 채권 매각 후 고객 보호 책임 미흡을 문제 삼아 개선 방안을 발표하고 법 개정을 추진 중입니다. 이는 금융회사의 책임이 비교적 명확하며(적합 조건 1), 상대방인 금융회사들은 자력이 충분합니다(적합 조건 2). 장기 연체 채무자가 93만 6천명에 달하는 등 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 금융당국의 발표 자체가 객관적 증거가 될 수 있으며(적합 조건 5), 이미 공적 절차(제도 개선, 법 개정 추진)가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>30억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>미상 (일반 투자자 다수 예상)</t>
+          <t>93만 6천명 이상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>차기 NH투자증권 CEO, '내부통제 실패' 現 대표 vs '옵티머스 꼬리표' 前...</t>
+          <t>장기 연체 악순환 끊는다 ...금융위, 연체채권 연장 관행 제동</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>realty.chosun.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/02/24/2026022403299.html</t>
+          <t>http://www.fnnews.com/news/202602261046124235</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-25 00:18:13.008008+00:00</t>
+          <t>2026-02-26 12:53:12.531134+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>다수의 금융회사</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>금융위원회의 관행 손질 및 소송촉진특례법 개정 논의 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>60대 김모 씨가 보이스피싱으로 15억 원의 피해를 입고 KB국민은행을 상대로 손해배상 소송을 제기했다. 1심 법원은 은행의 과실을 30%로 인정하여 김 씨에게 4억 6천만원을 배상하라고 판결했다.</t>
+          <t>금융위원회가 초장기 연체 채권 285만 건과 관련된 금융회사들의 시효 연장 및 재매각 관행을 손질하고, 금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정을 추진하고 있습니다. 이는 채무자들의 권리 보호를 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>KB국민은행이라는 대형 금융기관이 피고이며, 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확하다. 피해 금액이 15억 원으로 크고, 이미 법원 판결을 통해 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5)</t>
+          <t>초장기 연체 채권 285만 건이라는 대규모 피해자가 존재하며(집단적 피해, 피해 규모 큼), 금융회사들의 시효 연장 및 재매각 관행이 문제로 지적되고 있어 상대방 책임이 명확합니다. 금융회사들은 자력이 충분하며, 금융위원회가 해당 관행을 손질하고 소송촉진특례법 개정을 추진 중이므로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>15억 원 (총 피해액), 4억 6천만원 (1심 판결 배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>1명 (기사상 김모 씨)</t>
+          <t>285만건</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>KB국민은행,'보이스피싱 15억 확대 피해'··· 법원  30% 책임  4억6000만...</t>
+          <t>초장기 연체 285만건…금융위, 시효연장·재매각 관행 손질</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812117</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=125164</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:27.843490+00:00</t>
+          <t>2026-02-26 12:51:00.149174+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>시중 은행</t>
+          <t>금융기관 및 채권추심회사</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (은행 일부 책임 인정)</t>
+          <t>금융위원회의 '개인 연체채권 관리 강화 방안' 발표 및 제도 개선 논의 중</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자 김모 씨가 시중 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 일부 책임을 인정했다. 재판부는 전체 피해액 약 15억 6천만 원 중 30%에 해당하는 4억 6천여만 원을 은행이 배상해야 한다고 판결했다.</t>
+          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하기 위한 포용금융 대책을 발표했습니다. 기한이익 상실 전 채무조정요청권 안내 의무화, 채권 매각 시 양수인 불법행위 점검 및 보고 의무화, 소멸시효 연장 관행 개선 등이 주요 내용입니다. 이는 과거 부당한 채권 추심 및 소멸시효 연장 관행으로 피해를 입은 다수의 채무자에게 소송 기회를 제공할 수 있습니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 시중 은행이라는 자력 충분한 상대방에게 15억 원 이상의 큰 피해가 발생했으며, 1심에서 은행의 일부 책임이 인정되어 책임 소재 및 증거 확보 가능성이 높습니다. 보이스피싱 피해는 유사 사례가 많아 추가 피해자 발굴 가능성도 있습니다.</t>
+          <t>금융당국이 금융사의 연체채권 '회수 극대화' 관행을 개혁하고 '사람 살리는 금융'을 구현하기 위한 대책을 발표했습니다. 이는 과거 부당한 채권 추심이나 소멸시효 연장 관행으로 피해를 입은 다수의 채무자가 존재할 가능성을 시사합니다. 상대방(금융기관 및 채권추심회사)의 자력이 충분하고(적합 조건 2), 다수의 피해자(채무자)가 발생할 수 있으며(적합 조건 3), 금융당국의 정책 발표 및 제도 개선 논의가 진행 중이므로 공적 절차가 진행 중입니다(적합 조건 6). 또한, 금융사의 보고 의무화 등으로 증거 확보가 용이할 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>약 15억 6천만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>1명 (기사상)</t>
+          <t>다수의 채무자</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>은행 계좌, 16억 보이스피싱..  좋을 대로 하라  끊긴 한 통의 전화… 은...</t>
+          <t>금융권 '회수 극대화' 관행 고친다…연체채권 매각시 불법행위 점검 강...</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>job-post.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.job-post.co.kr/news/articleView.html?idxno=208461</t>
+          <t>https://www.newsis.com/view/NISX20260226_0003527143</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-02-24 13:11:42.773686+00:00</t>
+          <t>2026-02-26 12:49:24.821829+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>금융회사</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>법원, 은행의 주의 의무 위반 인정 및 배상 판결</t>
+          <t>금융당국 정책 발표 및 법 개정 추진 중</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>KB국민은행이 고객의 보이스피싱 피해를 의심하고도 적극적인 조치를 취하지 않아 15억 6000만원의 손해배상청구 소송을 당했다. 법원은 은행의 주의 의무 위반을 인정하며 고객에게 4억 6000만원을 배상하라고 판결했다. 이는 은행의 책임과 피해 규모가 명확한 사례이다.</t>
+          <t>금융회사들이 연체채권의 소멸시효를 기계적으로 연장하고 반복적으로 재매각하여 취약채무자들이 장기간 추심에 시달리는 문제가 발생했습니다. 이에 금융위원회는 대통령의 지적에 따라 채권 매각 및 소멸시효 연장 관행을 개선하고, 금융회사의 자체 채무조정 및 소멸시효 완성 유인을 강화하는 방안을 발표했습니다. 이는 채무자 보호를 위한 금융권의 오랜 관행 개선을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>대기업인 KB국민은행이 피고이며, 법원이 은행의 주의 의무 위반을 인정하여 배상 판결을 내린 점(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)이 소송금융 투자에 매우 적합합니다. 피해 금액 또한 수억 원대로 규모가 큽니다.</t>
+          <t>금융회사들의 기계적인 채권 소멸시효 연장 및 반복적인 채권 재매각 관행으로 인한 취약채무자들의 피해가 대통령 지적과 금융당국의 정책 발표로 명확히 드러났습니다 (상대방 책임 명확, 증거 확보 가능). 전 금융업권에 걸쳐 수십만 명 이상의 채무자들이 장기간 추심에 시달려 집단적 피해 규모가 매우 크며 (집단적 피해, 피해 규모 큼), 상대방인 금융회사들은 충분한 자력을 갖추고 있습니다 (상대방 자력 충분). 현재 금융당국이 관련 정책을 발표하고 법 개정을 추진하는 등 공적 절차가 진행 중입니다 (공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>15억 6000만원 (청구액), 4억 6000만원 (배상액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>수십만 명 이상 추정</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>KB국민은행, 보이스피싱 의심하고도  좋을대로 하라 ···15억 털렸다</t>
+          <t>대통령 쓴소리에…금융사 연체채권 매각·소멸시효 연장 까다롭게</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676501</t>
+          <t>https://news.bizwatch.co.kr/article/finance/2026/02/25/0026</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-24 13:07:41.552291+00:00</t>
+          <t>2026-02-26 12:48:57.835046+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>A 은행</t>
+          <t>은행권</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>금융당국의 과징금 부과 절차 진행 중</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>60대 김모 씨가 보이스피싱 피해액 15억 6천만 원에 대해 A 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 과실을 30% 인정했다. 은행이 보이스피싱을 의심했음에도 적극적으로 대응하지 못한 점이 과실로 인정되어, 약 4억 6천만 원을 배상하라는 판결이 나왔다.</t>
+          <t>은행권의 홍콩 ELS 불완전판매로 인해 1조 3천억원 규모의 자율배상이 진행되었으며, 금융당국은 다음 달 과징금 부과 여부를 결정할 예정입니다. 이는 대규모 금융사고로 다수의 피해자가 발생했고, 금융소비자보호법에 따른 사후 피해 회복 노력이 과징금 감경에 영향을 미칠 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>법원에서 은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 A 은행은 금융기관으로 자력이 충분합니다(적합 조건 2). 피해 금액이 15억 6천만 원으로 규모가 크고(적합 조건 4), 이미 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+          <t>은행권의 홍콩 ELS 불완전판매는 상대방 책임이 명확하고(적합 조건 1), 대규모 금융기관인 은행권이 피고로 자력이 충분합니다(적합 조건 2). 이미 1조 3천억원 규모의 자율배상이 진행되었을 정도로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생했으며(적합 조건 3), 금융당국의 과징금 논의가 진행 중인 점은 공적 절차 진행 및 증거 확보 가능성을 보여줍니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>15억 6천만 원 (배상액 4억 6천만 원)</t>
+          <t>1조 3천억원 이상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>법원  보이스피싱 의심했지만 적극 대응 못해 …은행 측 '30% 배상 판결'</t>
+          <t>은행권 홍콩 ELS 과징금 결론 다음달로</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>nbntv.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.nbntv.kr/news/articleView.html?idxno=339234</t>
+          <t>https://dealsite.co.kr/articles/157586</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-24 13:04:37.945626+00:00</t>
+          <t>2026-02-26 12:38:01.255156+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>KB국민은행</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (은행 과실 인정, 4억 6천만 원 배상)</t>
+          <t>지방법원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>KB국민은행이 보이스피싱 의심 거래를 방치하여 고객 김모 씨가 15억 원의 피해를 입은 사건에서, 서울 법원 1심은 은행의 과실을 인정하고 약 4억 6천만 원을 배상하라고 판결했습니다. 이는 은행의 부주의로 인한 고객 피해에 대한 책임을 인정한 사례입니다.</t>
+          <t>서울 소재 지방법원이 보이스피싱 피해를 입은 60대 김모 씨가 KB국민은행을 상대로 제기한 손해배상 소송에서 은행의 과실을 30% 인정, 약 4억 6천만 원을 배상하라고 판결했습니다. 이 판결은 시니어 보이스피싱 피해에 대한 은행의 책임을 인정한 첫 사례로, 향후 유사 피해자들의 추가 소송에 중요한 선례가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>대기업 피고(KB국민은행)의 자력이 충분하며, 법원 1심에서 은행의 과실이 인정되어 책임이 명확하다는 판단이 나왔습니다. 피해 금액 또한 15억 원으로 규모가 크고, 이미 소송이 진행되어 증거가 확보된 상태입니다.</t>
+          <t>지방법원이 KB국민은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 은행은 충분한 자력을 갖춘 대기업입니다(적합 조건 2). 피해 금액이 4억 6천만 원으로 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 이 판결은 유사한 시니어 보이스피싱 피해자들에게 중요한 선례가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>15억 원 (총 피해액), 4억 6천만 원 (1심 배상액)</t>
+          <t>4억 6천만 원</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>보이스피싱 의심하고도 방치한 KB국민은행, 고객 15억 피해 키웠다</t>
+          <t>시니어 보이스피싱 피해에 은행 책임 인정…국민은행 4억6천만 원 배상...</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>abcn.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.abcn.kr/news/articleView.html?idxno=86622</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86631</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-02-24 13:02:39.059028+00:00</t>
+          <t>2026-02-26 01:07:48.738039+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr"/>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>제인스트리트, 점프트레이딩</t>
+        </is>
+      </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>도널드 트럼프가 50억 달러 손해배상 소송 제기</t>
+          <t>테라폼랩스 파산 관리인으로부터 40억 달러 규모의 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 자신의 계좌가 정치적 이유로 폐쇄되어 사업 운영이 중단되었다며 50억 달러 규모의 손해배상 소송을 제기했다. 이는 개인의 대규모 손해배상 청구로, 소송의 결과에 따라 상당한 파급 효과가 예상된다.</t>
+          <t>테라폼랩스 파산 관리인이 미국 금융사 제인스트리트와 점프트레이딩을 내부자 거래 혐의로 기소했습니다. 이 소송은 40억 달러 규모의 손해배상을 청구하는 것으로, 테라폼랩스 파산과 관련된 중요한 법적 분쟁입니다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>피해 규모가 매우 크고(50억 달러), 상대방은 트럼프의 계좌를 폐쇄할 수 있는 대형 금융기관으로 자력이 충분할 것으로 예상됩니다. (적합 조건: 피해 규모가 큼, 상대방에게 자력이 충분함) 다만 집단적 피해가 아닌 개별 소송이며, 정치적 배경으로 인해 소송의 복잡성이 높을 수 있습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(내부자 거래 혐의 기소), 상대방에게 자력이 충분하고(미국 금융사), 피해 규모가 매우 크며(40억 달러), 증거가 확보된 상태(기소)이므로 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>50억 달러 (약 7조2천억 원)</t>
+          <t>40억 달러</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>1명 (도널드 트럼프)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>[오전 주요 국제금융뉴스](24일)</t>
+          <t>테라폼랩스, 미국 금융사 '내부자 거래' 혐의로 기소</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>khgames.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400141</t>
+          <t>https://www.khgames.co.kr/news/articleView.html?idxno=301763</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-02-24 13:00:09.073518+00:00</t>
+          <t>2026-02-26 00:46:28.538461+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>제인 스트리트 (Jane Street)</t>
+          <t>시중은행</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>테라폼 랩스 파산 관재인이 미국 연방법원에 제인 스트리트를 상대로 소송 제기</t>
+          <t>금융위원회 안건심사소위원회에서 과징금 규모 논의 중, 금감원 제재심의위원회 및 은행 자율 배상 완료</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>월가의 초대형 고빈도 거래(HFT) 업체 제인 스트리트가 2022년 테라·루나 붕괴 당시 내부자 정보를 이용해 시장을 조작하고 수억 달러의 부당 이득을 취했다는 혐의로 테라폼 랩스 파산 관재인에게 피소되었습니다. 이 사건은 수십만 명의 투자자에게 40억 달러 규모의 피해를 입힌 '크립토 겨울'의 도화선이 되었으며, '브라이스의 비밀' 채팅방 등 구체적인 증거가 소장에 제시되었습니다.</t>
+          <t>금융위원회가 홍콩 H지수 ELS 불완전 판매에 대한 은행들의 과징금 규모를 논의 중입니다. 금융당국은 이미 불완전 판매를 인정하고 제재 절차를 진행하고 있으며, 은행들은 1조 3천억원 규모의 자율 배상을 완료했습니다. 최종 과징금 규모는 금융위 정례회의에서 결정될 예정입니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>월가의 초대형 고빈도 거래(HFT) 업체인 제인 스트리트(대기업)의 자력이 충분하며, 테라·루나 붕괴로 수십만 명의 투자자가 40억 달러 규모의 피해를 입은 집단적 피해 사건입니다. 테라폼 랩스 파산 관재인이 내부자 거래 혐의로 소송을 제기하며 '브라이스의 비밀' 채팅방 등 구체적인 증거가 제시되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+          <t>금융당국이 은행의 ELS 불완전 판매를 인정하고 과징금 부과 절차를 진행 중이므로 상대방 책임이 명확하며, 시중은행은 충분한 자력을 갖추고 있습니다. 이미 1조 3천억원 규모의 자율 배상이 이루어졌고 다수의 피해자가 발생하여 집단적 피해 및 큰 피해 규모가 확인됩니다. 현재 금융위원회에서 과징금 논의가 진행 중인 공적 절차 단계에 있어 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>수억 달러 (제인 스트리트의 부당 이득 추정), 전체 피해 40억 달러 이상</t>
+          <t>1조 3천억원 이상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>수십만 명 (한국 투자자 포함)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>제인 스트리트, 테라·루나 붕괴 가속화한 암호화폐 내부자 거래 혐의로...</t>
+          <t>1조 넘나 ...금융위 안건소위, 오늘 홍콩 ELS 과징금 논의</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/333395</t>
+          <t>http://www.fnnews.com/news/202602260617225325</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-24 12:48:27.816391+00:00</t>
+          <t>2026-02-26 00:33:28.782176+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>라임자산운용, 신한투자증권</t>
+          <t>불법사금융 업체</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>서울남부지방법원 민사합의15부 1심 판결</t>
+          <t>한국대부금융협회 피해 구제 및 정부의 불법사금융 척결 정책 추진, 특사경 도입 논의 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>서울남부지방법원은 하나은행이 라임자산운용과 신한투자증권을 상대로 제기한 손해배상 청구 소송 1심에서 원고 일부 승소 판결을 내렸다. 법원은 TRS 및 운용 구조에 대한 책임을 인정하며 공동불법행위가 성립한다고 판단했다. 이에 따라 라임자산운용에 364억 원, 신한투자증권에 327억 원의 책임이 인정되었다.</t>
+          <t>한국대부금융협회 분석 결과, 지난해 불법사금융 피해자 846명이 평균 546%의 이자율로 1100만원을 대출받아 법정 최고이자율의 27배를 넘는 피해를 입었다. 협회는 10억 6300만원의 피해액을 구제했으며, 정부는 불법사금융 척결을 위해 연 이자율 60% 초과 대부계약 무효화 및 특사경 도입을 추진 중이다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 대규모 금융기관인 신한투자증권의 책임이 인정되었고, 수백억 원대의 피해 금액이 확인된 1심 판결이 나왔습니다. 이는 라임 사태 관련 다른 피해자들의 소송에도 긍정적인 영향을 미칠 수 있습니다.</t>
+          <t>불법사금융으로 인한 상대방 책임이 명확하며(적합 조건 1), 846명의 다수 피해자가 발생했고(적합 조건 3), 평균 1100만원 대출에 546% 이자율로 피해 규모가 크다(적합 조건 4). 한국대부금융협회의 거래내역 확인 서비스로 증거 확보가 용이하며(적합 조건 5), 협회 구제 및 정부의 특사경 도입 추진 등 공적 절차가 활발히 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>라임 364억, 신한투자증권 327억</t>
+          <t>평균 대출금 1100만원, 평균 이자율 546% (총 구제 피해액 10억 6300만원)</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>1 (하나은행)</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[단독] 라임 1심, 하나銀 일부 승소… “364억 인정·신투 327억 책임”</t>
+          <t>불법사금융 평균 이자율 546%로 1100만원 대출</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=298876</t>
+          <t>https://www.segye.com/newsView/20260225516192?OutUrl=naver</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-24 12:46:59.433523+00:00</t>
+          <t>2026-02-26 00:25:30.661346+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>일부 은행 (특정 불가)</t>
+          <t>불법 사금융 업자</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 절차 진행 중, 은행들의 행정소송 가능성 언급</t>
+          <t>한국대부금융협회 피해 구제 및 고발 예정</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태와 관련하여 금융당국이 1조 원대 과징금을 내달 최종 확정할 예정입니다. 일부 은행들은 과징금 확정 시 자율배상 노력 미반영 등을 이유로 행정소송을 제기할 의사를 밝혔습니다. 이는 ELS 투자자들의 피해 구제 소송에 대한 금융기관의 책임과 관련 절차 진행 상황을 보여줍니다.</t>
+          <t>불법 사금융 이용자들이 연평균 546%의 초고금리와 1인당 10건 이상의 다중채무 피해를 입고 있다. 한국대부금융협회는 846명의 피해자로부터 총 10억 6300만 원의 피해액을 회수하고, 불법 고금리 대출을 감면하거나 이자를 반환하는 등 적극적인 구제 활동을 펼치고 있다. 협회는 향후 직접 고발에 나서는 등 불법 사금융 근절에 무관용 원칙을 적용할 방침이다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태는 금융기관의 책임이 비교적 명확하며(적합 조건 1), 상대방인 은행들은 자력이 충분합니다(적합 조건 2). 1조 원대 과징금 규모는 집단적 피해와 막대한 피해 금액을 시사하며(적합 조건 3, 4), 금융당국의 과징금 부과 절차 진행은 공적 절차가 진행 중이며 증거 확보에 유리합니다(적합 조건 5, 6).</t>
+          <t>본 사건은 불법 사금융 업자의 명확한 책임(적합 조건 1)과 846명에 달하는 다수의 피해자(적합 조건 3), 총 10억 원 이상의 피해 규모(적합 조건 4)를 가지고 있다. 한국대부금융협회가 거래 내역을 분석하고 피해액을 회수하는 등 공적 절차를 진행 중이며(적합 조건 5, 6), 향후 직접 고발까지 예고하고 있어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>1조 원대 (과징금 기준, 실제 피해액은 미상)</t>
+          <t>총 10억 6300만 원 이상 (회수 및 감면액 기준), 1인당 평균 1100만 원</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>미상 (다수 예상)</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 내달 최종 확정…추가 감경 가능성은</t>
+          <t>이자 546% 불법사채…피해자 1인당 대출 10건 넘어</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400004</t>
+          <t>https://www.sedaily.com/article/20012751?ref=naver</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-24 00:55:50.887406+00:00</t>
+          <t>2026-02-26 00:24:56.296211+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>환매중단 사태 발생</t>
+          <t>한국대부금융협회 불법사금융 피해 구제 및 사법 지원 진행 중</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>블루아울의 환매중단 사태가 발생하여 투자자들이 피해를 입었을 가능성이 제기됩니다. 블루아울은 대형 금융기관으로 자력이 충분하며, 환매중단은 다수의 투자자에게 영향을 미쳤을 것으로 보입니다. 현재까지 소송이나 공적 절차 진행 여부는 확인되지 않습니다.</t>
+          <t>가계대출 규제로 1·2금융권에서 밀려난 중저신용자들이 불법사금융으로 내몰려 법정 최고금리(연 20%)를 훨씬 웃도는 고금리(평균 546%) 피해를 입고 있음. 한국대부금융협회는 지난해 846명의 피해자로부터 8910건의 피해 현황을 분석하고, 10억 6300만원의 피해액을 구제하는 등 적극적으로 피해자 지원 및 불법사금융 근절 활동을 펼치고 있음.</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>블루아울은 아폴로, 블랙스톤과 같은 동종업계로 언급되는 대형 금융기관으로 자력이 충분하며 (적합 조건 2), 환매중단 사태는 다수의 투자자에게 집단적 피해를 야기했을 가능성이 높습니다 (적합 조건 3). 또한, 금융기관의 환매중단은 관련 증거 확보가 용이하며 (적합 조건 5), 피해 규모 또한 클 것으로 예상됩니다 (적합 조건 4).</t>
+          <t>불법사금융의 법정 최고금리 위반은 책임이 명확하며(적합 조건 1), 846명의 피해자와 평균 546%의 고금리로 인한 피해 규모가 크고 집단적임(적합 조건 3, 4). 한국대부금융협회가 피해 현황 분석, 채무 감면, 부당이득 반환 등 구제 활동 및 사법 지원을 진행 중이므로 증거 확보 및 공적 절차가 진행 중임(적합 조건 5, 6). 다만, 불법사금융 업체의 자력 확보가 어려울 수 있다는 점은 고려해야 함.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 대출금 1100만원, 협회 구제 불법 이득 5억 4400만원 (145건)</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>트럼프 관세폭탄 · 블루아울 환매중단 사태  뉴욕증시 비트코인 국채금...</t>
+          <t>“돈 빌릴 곳이 없어요” 비명…은행들 거절에 결국 ‘여기’로 향하는...</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M250" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202602172236194064906806b77b_1</t>
+          <t>https://www.sedaily.com/article/20012795?ref=naver</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
-          <t>2026-02-24 00:32:30.265298+00:00</t>
+          <t>2026-02-26 00:19:45.339142+00:00</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>금감원 소비자경보 발령, 경찰 수사 가능성</t>
+          <t>한국대부금융협회 구제 활동 및 사법 지원, 고발 예정</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>최근 고가 중고거래 시장에서 금 직거래를 가장한 신종 보이스피싱 자금세탁 사기가 증가하고 있다. 사기범은 보이스피싱 피해금을 금 판매자의 계좌로 이체하게 한 뒤 금을 가로채고, 금 판매자는 사기이용계좌 명의인이 되어 금융거래가 제한되는 피해를 입는다. 금융감독원이 소비자경보를 발령하며 주의를 당부했고, 관련 민원도 급증하고 있다.</t>
+          <t>한국대부금융협회는 지난해 불법사금융 평균 이자율이 546%에 달하며, 846명의 피해자로부터 총 10억 6300만원의 피해액을 구제했다고 밝혔다. 협회는 피해자들의 법적 권리 행사를 위해 사법 지원을 아끼지 않고, 사안에 따라 직접 고발에 나서는 등 불법사금융 근절에 적극적으로 나설 방침이다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (금감원 민원 급증), 증거 확보 가능 (거래 내역, 금감원 소비자경보), 공적 절차 진행 중 (금감원 소비자경보 발령 및 경찰 신고 가능). 고가 중고거래 특성상 피해 규모가 클 수 있으며, 사기범의 책임은 명확함. 다만, 사기범의 자력 확보 및 추적이 어려울 수 있고, 금 판매자 본인이 사기이용계좌 명의인이 되어 금융거래가 제한되는 복합적인 상황으로, 소송 대상 및 법리 구성에 대한 면밀한 검토가 필요함.</t>
+          <t>불법사금융은 법정 최고금리 위반으로 상대방 책임이 명확하며(조건 1), 846명 이상의 다수 피해자가 존재하고(조건 3), 총 피해액이 10억 원 이상으로 규모가 크다(조건 4). 한국대부금융협회의 거래내역 확인 서비스를 통해 증거 확보가 용이하며(조건 5), 협회가 사법 지원 및 직접 고발 등 공적 절차를 진행 중이다(조건 6).</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 6300만원 (구제액 기준, 개별 평균 1100만원)</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>수십 명 이상 (증가 추세)</t>
+          <t>846명 이상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>[이슈포커스]  거래했을 뿐인데 계좌 동결 ...고가 중고거래 신종 사기...</t>
+          <t>불법사금융 고금리 실태…2025년 평균 이자율 546%</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>sisacast.kr</t>
+          <t>paxetv.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>http://www.sisacast.kr/news/articleView.html?idxno=92204</t>
+          <t>http://www.paxetv.com/news/articleView.html?idxno=263126</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-23 13:06:34.304285+00:00</t>
+          <t>2026-02-26 00:18:16.004385+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소 진행 중</t>
+          <t>금융위가 불공정거래·회계부정 피해자 구제 연계 방안 및 기금 조성을 검토 중</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>60대 A씨가 보이스피싱으로 15억 6천만원의 피해를 입었으나, 은행이 보이스피싱 의심 상황을 인지하고도 적극적인 조치를 취하지 않아 피해가 확대되었습니다. 1심 법원은 은행의 책임 30%를 인정하여 4억 6천만원을 배상하라고 판결했으며, 현재 양측 모두 항소하여 2심이 진행 중입니다.</t>
+          <t>금융위원회가 주가조작 및 회계부정 신고 포상금 상한 폐지를 검토하고, 불공정거래 행위자로부터 징수한 과징금으로 기금을 조성하여 피해자 구제와 연계하는 방안을 논의 중이다. 이는 불공정거래 피해자들의 소송 제기를 용이하게 할 수 있는 정책적 변화를 예고하며, 향후 관련 소송금융 시장 확대 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>법원이 시중은행의 보이스피싱 피해 방지 의무 위반에 대한 책임(30%)을 인정하여 상대방 책임이 명확합니다. 피고가 대형 시중은행으로 자력이 충분하며, 피해액이 15억 6천만원에 달하는 등 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 확보된 상태이며, 현재 항소심이 진행 중입니다.</t>
+          <t>본 기사는 금융위가 불공정거래 및 회계부정 행위 피해자 구제와 연계된 기금 조성 및 포상금 상한 폐지를 검토 중임을 알리고 있습니다. 이는 향후 해당 분야 소송의 적합도를 높이는 정책적 변화로, 상대방 책임이 명확하고(불공정거래 행위자), 집단적 피해(피해자 구제)가 발생하며, 증거 확보가 용이하고(금융위 관여), 공적 절차(금융위 정책 검토)가 진행 중인 사건 유형에 해당합니다. 따라서 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>총 15억 6천만원 (은행 책임 4억 6천만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>보이스피싱 알렸지만 이름 대답 안 한 은행 직원… 좋을 대로 하세요  전...</t>
+          <t>주가조작·회계부정 신고 포상금 '상한 폐지'</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022318212876824</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1700850</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:53.869489+00:00</t>
+          <t>2026-02-25 12:27:30.880722+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>1심 판결 후 양측 항소, 2심 진행 중</t>
+          <t>협회를 통한 불법사금융 채무 감면 및 부당이득 반환 진행 중</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>60대 김 모 씨가 보이스피싱으로 15억 6천만원의 피해를 입었으며, 은행이 보이스피싱을 의심하고도 적극적인 조치를 취하지 않아 피해가 커졌다고 주장하며 손해배상 소송을 제기했다. 1심 재판부는 은행 측의 30% 과실을 인정하여 4억 6천만원을 배상하라고 판결했으나, 양측 모두 항소하여 2심이 진행 중이다.</t>
+          <t>협회가 지난해 불법사금융 피해자 208건에 대해 총 10억 6300만원의 피해를 구제했다. 평균 546%의 고금리로 대출을 받은 피해자들의 채무를 감면하고, 법정 최고금리 위반으로 확인된 부당이득을 반환했다. 이는 불법사금융 피해가 광범위하게 발생하고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>시중은행이 보이스피싱 피해 방지 의무를 다하지 않아 1심에서 30% 과실이 인정되었고, 피해액이 15억 6천만원으로 규모가 크다. 상대방(시중은행)의 자력이 충분하며, 이미 1심 판결이 나와 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방 책임이 법정 최고금리 위반으로 명확하며(조건 1), 협회를 통해 208건, 10억 6300만원 규모의 집단적 피해(조건 3, 4)가 확인되었다. 협회의 구제 활동은 공적 절차 진행(조건 6)이자 증거 확보(조건 5)에 유리하며, 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>15억 6천만원 (1심 판결 4억 6천만원)</t>
+          <t>10억 6300만원</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>208건</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>밀라노-코르티나 동계올림픽 총정리![어텐션 뉴스]</t>
+          <t>불법사금융, 평균 546% 금리로 1100만원 대출</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kbanker.co.kr</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M253" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6475144?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260223060210</t>
+          <t>https://www.kbanker.co.kr/news/articleView.html?idxno=224167</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>2026-02-23 13:04:36.835957+00:00</t>
+          <t>2026-02-25 12:22:43.580577+00:00</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>트럼프 대통령이 JP모건을 상대로 50억 달러 손해배상 소송 제기</t>
+          <t>협회에서 피해 구제 및 수사기관 신고 지원 중</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>트럼프 대통령이 JP모건이 정치적 이유로 자신의 계좌를 폐쇄했다며 50억 달러(약 5조원) 손해배상 소송을 제기했다. JP모건은 디뱅킹 사실은 인정했으나 정치적 이유는 아니라고 주장하고 있으며, 트럼프 법률팀은 JP모건의 인정을 트럼프 대통령 주장을 뒷받침하는 결정적 증거로 강조하고 있다.</t>
+          <t>불법사금융으로 인해 법정 최고금리의 27배에 달하는 평균 546%의 이자율이 부과되어 총 10억 6300만원 규모의 피해가 발생했습니다. 협회는 피해자들에게 채무 감면, 이자 반환, 수사기관 신고 등을 지원하며 피해 구제에 나서고 있습니다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>JP모건이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 트럼프 대통령이 청구한 손해배상액이 50억 달러로 매우 크다(적합 조건 4). JP모건이 '디뱅킹' 사실을 인정한 점은 트럼프 측 주장을 뒷받침하는 결정적 증거로 활용될 수 있어 상대방 책임 입증에 유리하다(적합 조건 1, 5).</t>
+          <t>불법사금융으로 인한 상대방의 책임이 명확하며(적합 조건 1), 총 피해 구제 규모가 10억 6300만원으로 피해 규모가 크고(적합 조건 4) 다수의 피해자가 발생한 집단적 피해(적합 조건 3)에 해당합니다. 계약서, 거래내역 등 증거 확보가 가능하며(적합 조건 5), 협회에서 피해 구제 및 수사기관 신고를 지원하는 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 개별 불법사금융 업체의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>50억달러(약 5조원)</t>
+          <t>10억 6300만원</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>JP모건 美 트럼프 대통령 디뱅킹 인정... 정치적 이유는 아냐</t>
+          <t>“법정 최고금리의 27배”…불법사금융 평균 이자율 546%</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633360</t>
+          <t>https://www.kukinews.com/article/view/kuk202602250151</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-02-23 13:02:35.521746+00:00</t>
+          <t>2026-02-25 12:21:27.869925+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>B 은행</t>
+          <t>제인스트리트</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>1심에서 은행 과실 30% 인정 판결 후, 은행과 피해자 양측 모두 항소하여 2심 진행 중</t>
+          <t>뉴욕 남부지방법원에 소송 제기, 증거개시(디스커버리) 단계 예정</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>60대 A씨가 보이스피싱으로 15억6000만원의 피해를 입자, 은행이 주의 의무를 다하지 않아 피해가 확대되었다며 손해배상 소송을 제기했습니다. 1심 재판부는 은행의 과실을 30% 인정하여 4억6000만원을 배상하라고 판결했으며, 현재 은행과 A씨 양측 모두 항소하여 2심이 진행 중입니다.</t>
+          <t>테라폼랩스 파산 재단이 글로벌 퀀트 트레이딩 업체 제인스트리트를 상대로 뉴욕 남부지방법원에 소송을 제기했습니다. 제인스트리가 2022년 테라USD(UST) 디페그 당시 비공개 정보를 활용해 시장을 조작하고 부당이득을 챙겼다는 주장입니다. 이번 소송은 57조 원 규모의 테라 생태계 붕괴 책임 공방을 다시 법정으로 끌어올렸으며, 향후 증거개시(디스커버리) 단계로 넘어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>상대방인 시중 은행의 자력이 충분하며(적합 조건 2), 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확합니다(적합 조건 1). 피해 금액이 15억 6천만원으로 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 현재 항소심이 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>상대방 책임이 비교적 명확함 (비공개 정보 활용 및 시장 조작 주장), 상대방 자력 충분 (글로벌 퀀트 트레이딩 업체), 집단적 피해 (57조 원 규모 테라 붕괴 채권자들), 피해 규모 매우 큼, 증거 확보 가능성 (디스커버리 단계 진입) 등 여러 적합 조건에 해당하며, 부적합 조건은 없습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>15억6000만원</t>
+          <t>400억 달러 (약 57조 6,840억 원)</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>테라 생태계 붕괴로 손실을 본 채권자 다수</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>보이스피싱 경고 안 믿자, 은행 직원  좋을 대로 하세요 …15억 털렸다</t>
+          <t>57조 6,840억 원 테라 붕괴 ‘책임 공방’… 테라폼랩스, 제인스트리트...</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/23/2026022315245052666</t>
+          <t>https://www.tokenpost.kr/news/policy/333652</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-23 12:56:56.257541+00:00</t>
+          <t>2026-02-25 00:40:58.144666+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>KB라이프</t>
+          <t>제인스트리트, 로버트 그라니에리, 브라이스 프랫, 마이클 황</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>민사 소송 진행 중</t>
+          <t>테라폼랩스 파산관리인이 제인스트리트 상대로 뉴욕 연방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>KB라이프를 상대로 설계사들이 약 450억 원 규모의 민사 소송을 제기했습니다. 1인당 5천만 원에서 1억 원에 달하는 피해를 주장하며, 수백 명의 설계사가 관련된 집단 소송으로 보입니다. 장기간의 소송전으로 인해 조직 분위기 위축 및 설계사 이탈이 발생했습니다.</t>
+          <t>테라폼랩스 파산관리인이 월가 퀀트 트레이딩 기업 제인스트리트를 상대로 400억 달러 규모의 테라USD 붕괴 국면에서 미공개 정보를 활용한 선행매매 의혹으로 소송을 제기했다. 파산관리인 측은 제인스트리트가 테라폼랩스의 비공개 인출 직후 대규모 UST를 인출하며 시장을 조작해 이익을 얻었다고 주장하며, 제인스트리트는 이를 전면 부인하고 있다. 이 소송은 테라 사태의 책임 소재와 암호화폐 시장 규제 논의에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>상대방인 KB라이프는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 수백 명의 설계사가 450억 원 규모의 집단적 피해를 입어 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 민사 소송이 진행 중인 사건입니다.</t>
+          <t>상대방인 월가 퀀트 트레이딩 기업 제인스트리트는 자력이 충분하며(조건 2), 테라 사태는 400억 달러 규모의 집단적 피해를 야기했다(조건 3, 4). 파산관리인이 미공개 정보 활용 및 선행매매 의혹을 제기하며 구체적인 증거(시간차 인출, 단체 대화방)를 제시했고(조건 1, 5), 테라폼랩스 CEO 권도형의 유죄 판결 등 관련 공적 절차가 진행된 바 있다(조건 6).</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>450억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>450명 이상</t>
+          <t>테라폼랩스 채권자 다수</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>[통합 3년 KB라이프 진단]  불완전판매 원인, LTI 소송 여파? …흔들리는...</t>
+          <t>400억 달러 증발 ‘테라 사태’…UST 1억5,000만개 인출 10분 뒤 8,500만개...</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/156684</t>
+          <t>https://www.tokenpost.kr/news/policy/333622</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-23 00:40:42.451628+00:00</t>
+          <t>2026-02-25 00:36:33.829010+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>신한투자증권</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 항소 예정</t>
+          <t>금융위원회 증권선물위원회 조사 결과 발표, 내부통제 강화 TF 운영</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>라임 사태와 관련하여 서울남부지법이 신한투자증권을 '공동불법행위자'로 인정하며 하나은행에 327억 원을 배상하라는 1심 판결을 내렸다. 신한투자증권은 항소 계획을 밝혔으며, 이번 판결로 라임 사태 관련 민사 1심 누적 배상액은 870억 원을 넘어섰다. 1조 6천억 원대 환매 중단으로 4000명 이상의 피해자가 발생한 대규모 사건이다.</t>
+          <t>NH투자증권은 윤병운 현 대표 체제에서 공개매수 관련 미공개 정보가 조직적으로 유출되어 임직원이 수십억 원대 부당이득을 챙긴 내부통제 부실이 드러났다. 금융위원회 증권선물위원회 조사 결과에 따르면 전현직 임직원 2명이 상장사 3곳의 공개매수 계획을 공시 전 파악하여 주식을 선매수하거나 정보를 전달해 30억 원 이상의 부당이득을 취했다. NH투자증권은 내부통제 강화 TF를 꾸리는 등 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>신한투자증권은 초대형 IB로 자력이 충분하며(적합 조건 2), 법원이 라임 사태의 '공동불법행위자'로 판단하여 책임이 명확합니다(적합 조건 1). 1조 6천억 원대 환매 중단으로 4000명 이상의 다수 피해자가 발생했으며(적합 조건 3, 4), 이미 1심 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+          <t>NH투자증권의 공개매수 미공개 정보 유출 사건은 금융위원회 증권선물위원회 조사 결과로 책임이 명확하며(적합 조건 1, 5), 대기업인 NH투자증권의 자력이 충분합니다(적합 조건 2). 임직원의 30억 원 이상 부당이득 발생으로 피해 규모가 크고(적합 조건 4), 일반 투자자들의 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 공적 절차가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>1조 6천억원대 (환매 중단), 누적 배상액 870억원 이상 (민사 1심)</t>
+          <t>30억 원 이상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>4000명 이상</t>
+          <t>미상 (일반 투자자 다수 예상)</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>신한투자증권은 라임사태의 실질적 공범  하나은행에 327억 배상 판결</t>
+          <t>차기 NH투자증권 CEO, '내부통제 실패' 現 대표 vs '옵티머스 꼬리표' 前...</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>realty.chosun.com</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://realty.chosun.com/site/data/html_dir/2026/02/20/2026022002815.html</t>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/02/24/2026022403299.html</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-23 00:32:32.378833+00:00</t>
+          <t>2026-02-25 00:18:13.008008+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>홍콩 ELS 판매 금융기관</t>
+          <t>KB국민은행</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 및 감경 논의 중, 피해자들의 불만으로 추가 소송 가능성</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>홍콩 ELS 관련 금융기관에 대한 과징금 감경 논의가 진행되고 있으나, 피해자들이 이에 납득하지 못하고 있습니다. 금융소비자보호법에 따른 과징금 기준 및 감경 요건이 논의되고 있으며, 이는 금융기관의 위법 행위와 관련된 것으로 보입니다. 피해자들의 불만이 커 추가적인 법적 대응이 예상됩니다.</t>
+          <t>60대 김모 씨가 보이스피싱으로 15억 원의 피해를 입고 KB국민은행을 상대로 손해배상 소송을 제기했다. 1심 법원은 은행의 과실을 30%로 인정하여 김 씨에게 4억 6천만원을 배상하라고 판결했다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>홍콩 ELS 판매 금융기관의 책임이 명확하고(과징금 부과), 대형 금융기관으로 자력이 충분합니다. 다수의 피해자가 발생했으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다. 금융당국의 조사 및 과징금 부과를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 피해자들이 과징금 감경에 불만족하여 추가 소송 가능성이 높습니다.</t>
+          <t>KB국민은행이라는 대형 금융기관이 피고이며, 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확하다. 피해 금액이 15억 원으로 크고, 이미 법원 판결을 통해 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 원 (총 피해액), 4억 6천만원 (1심 판결 배상액)</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (기사상 김모 씨)</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>홍콩 ELS 과징금 감경에도 노동자들  납득 안 돼</t>
+          <t>KB국민은행,'보이스피싱 15억 확대 피해'··· 법원  30% 책임  4억6000만...</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232818</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812117</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-23 00:16:37.179738+00:00</t>
+          <t>2026-02-24 13:13:27.843490+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>시중 은행</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>집단소송 제기, 배심원 선정 진행 중</t>
+          <t>1심 판결 선고 (은행 일부 책임 인정)</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>일론 머스크의 발언 직후 트위터 주가가 9.6% 급락하자, 투자자들이 머스크가 의도적으로 정보를 왜곡해 주가를 조작했다며 집단소송을 제기했습니다. 현재 재판이 진행 중이며, 머스크에 대한 적대적 여론으로 배심원 선정에 어려움을 겪고 있습니다.</t>
+          <t>보이스피싱 피해자 김모 씨가 시중 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 일부 책임을 인정했다. 재판부는 전체 피해액 약 15억 6천만 원 중 30%에 해당하는 4억 6천여만 원을 은행이 배상해야 한다고 판결했다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(머스크의 발언으로 인한 주가 급락), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(투자자들의 집단소송)가 발생했고, 피해 규모가 크며(주가 9.6% 급락), 증거 확보가 가능합니다(발언 내용 및 주가 데이터).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 시중 은행이라는 자력 충분한 상대방에게 15억 원 이상의 큰 피해가 발생했으며, 1심에서 은행의 일부 책임이 인정되어 책임 소재 및 증거 확보 가능성이 높습니다. 보이스피싱 피해는 유사 사례가 많아 추가 피해자 발굴 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>미상 (트위터 주가 9.6% 급락)</t>
+          <t>약 15억 6천만 원</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>투자자 다수</t>
+          <t>1명 (기사상)</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>머스크 혐오 여론에 배심원단 붕괴 직전 3월2일 사법부와 거물의 정면충...</t>
+          <t>은행 계좌, 16억 보이스피싱..  좋을 대로 하라  끊긴 한 통의 전화… 은...</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>job-post.co.kr</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260222094432773f4f9a46d5b_1</t>
+          <t>https://www.job-post.co.kr/news/articleView.html?idxno=208461</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-22 12:36:53.356982+00:00</t>
+          <t>2026-02-24 13:11:42.773686+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>밀레이 대통령</t>
+          <t>KB국민은행</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>아르헨티나에서 밀레이 대통령을 상대로 집단 소송 진행 중</t>
+          <t>법원, 은행의 주의 의무 위반 인정 및 배상 판결</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>아르헨티나 밀레이 대통령의 발언을 믿고 밈코인 '리브라'에 투자한 칠레 투자자들이 손실을 입어 집단소송을 제기했다. 현재 212명의 투자자가 참여 중이며, 개별 투자자당 1만 달러의 피해를 주장하고 있다. 밀레이 대통령은 리브라 코인의 영향이 미미하다고 주장하고 있다.</t>
+          <t>KB국민은행이 고객의 보이스피싱 피해를 의심하고도 적극적인 조치를 취하지 않아 15억 6000만원의 손해배상청구 소송을 당했다. 법원은 은행의 주의 의무 위반을 인정하며 고객에게 4억 6000만원을 배상하라고 판결했다. 이는 은행의 책임과 피해 규모가 명확한 사례이다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>밀레이 대통령의 발언으로 인한 투자 손실 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국가 원수로서 자력이 충분하다(적합 조건 2). 212명의 다수 투자자가 참여하는 집단소송이 이미 진행 중이며(적합 조건 3), 총 피해 규모가 200만 달러 이상으로 크다(적합 조건 4).</t>
+          <t>대기업인 KB국민은행이 피고이며, 법원이 은행의 주의 의무 위반을 인정하여 배상 판결을 내린 점(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)이 소송금융 투자에 매우 적합합니다. 피해 금액 또한 수억 원대로 규모가 큽니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>212만 달러</t>
+          <t>15억 6000만원 (청구액), 4억 6000만원 (배상액)</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>212명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>아르헨티나 대통령 믿었다 뒤통수...칠레 개미들, 밈코인 투자 1만 달러...</t>
+          <t>KB국민은행, 보이스피싱 의심하고도  좋을대로 하라 ···15억 털렸다</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/217549</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676501</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-21 18:02:12.137726+00:00</t>
+          <t>2026-02-24 13:07:41.552291+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>은행</t>
+          <t>A 은행</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>금융당국의 불완전판매 점검 및 과징금 부과 예정, 집단 소송 및 분쟁 조정 진행 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>홍콩 ELS 사태와 관련하여 투자자들의 집단 소송 및 분쟁 조정이 진행 중이며, 금융당국은 은행권의 불완전판매 여부를 집중 점검해왔습니다. 금감원은 은행에 2조원대 과징금 부과를 예고했으며, 금융위원회의 최종 결정이 남아있습니다.</t>
+          <t>60대 김모 씨가 보이스피싱 피해액 15억 6천만 원에 대해 A 은행을 상대로 제기한 손해배상 소송 1심에서 법원이 은행의 과실을 30% 인정했다. 은행이 보이스피싱을 의심했음에도 적극적으로 대응하지 못한 점이 과실로 인정되어, 약 4억 6천만 원을 배상하라는 판결이 나왔다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>상대방(은행)의 책임이 금융당국의 불완전판매 점검 및 2조원대 과징금 부과 예정으로 명확하며(적합 조건 1, 5), 자력도 충분합니다(적합 조건 2). 이미 다수의 투자자 민원, 집단 소송 및 분쟁 조정이 진행 중이며(적합 조건 3), 피해 규모가 2조원대로 매우 큽니다(적합 조건 4). 또한, 금융당국의 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>법원에서 은행의 과실을 인정하여 책임이 명확하며(적합 조건 1), 상대방인 A 은행은 금융기관으로 자력이 충분합니다(적합 조건 2). 피해 금액이 15억 6천만 원으로 규모가 크고(적합 조건 4), 이미 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>2조원대</t>
+          <t>15억 6천만 원 (배상액 4억 6천만 원)</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>은행권 홍콩 ELS 제재, 금융위 최종 결정만 남았다...판매 재개는 '신중...</t>
+          <t>법원  보이스피싱 의심했지만 적극 대응 못해 …은행 측 '30% 배상 판결'</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>nbntv.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3081335</t>
+          <t>https://www.nbntv.kr/news/articleView.html?idxno=339234</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-21 17:58:55.090124+00:00</t>
+          <t>2026-02-24 13:04:37.945626+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>벤처캐피털(VC)들</t>
+          <t>KB국민은행</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>벤처펀드 출자자들이 VC를 상대로 집단소송 진행 중</t>
+          <t>1심 판결 선고 (은행 과실 인정, 4억 6천만 원 배상)</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>미국 AI 투자에서 400억 원의 손실이 발생하자, 벤처펀드 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기했습니다. 이 사건은 현재 소송이 진행 중인 것으로 보도되었습니다.</t>
+          <t>KB국민은행이 보이스피싱 의심 거래를 방치하여 고객 김모 씨가 15억 원의 피해를 입은 사건에서, 서울 법원 1심은 은행의 과실을 인정하고 약 4억 6천만 원을 배상하라고 판결했습니다. 이는 은행의 부주의로 인한 고객 피해에 대한 책임을 인정한 사례입니다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>대규모 투자 손실(400억 원)이 발생했으며, 다수의 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기하는 상황입니다. 상대방인 VC는 자력이 충분한 기관으로 판단되며, 이미 소송이 진행 중이거나 임박한 상태로 적합 조건 4개 이상을 충족합니다.</t>
+          <t>대기업 피고(KB국민은행)의 자력이 충분하며, 법원 1심에서 은행의 과실이 인정되어 책임이 명확하다는 판단이 나왔습니다. 피해 금액 또한 15억 원으로 규모가 크고, 이미 소송이 진행되어 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>400억 원</t>
+          <t>15억 원 (총 피해액), 4억 6천만 원 (1심 배상액)</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김응석 미래에셋벤처투자 대표이사 부회장</t>
+          <t>보이스피싱 의심하고도 방치한 KB국민은행, 고객 15억 피해 키웠다</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>abcn.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430247</t>
+          <t>https://www.abcn.kr/news/articleView.html?idxno=86622</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-02-21 17:51:39.235648+00:00</t>
+          <t>2026-02-24 13:02:39.059028+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C263" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>집단소송 준비 중</t>
+          <t>도널드 트럼프가 50억 달러 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>가상자산 거래소 빗썸의 비트코인 오지급 사태로 금전적 피해를 본 다수의 고객들이 빗썸을 상대로 집단소송을 준비하고 있습니다. 빗썸 또한 김앤장과 만나 소송에 대비하는 등 법적 분쟁이 예상됩니다.</t>
+          <t>도널드 트럼프 전 대통령이 자신의 계좌가 정치적 이유로 폐쇄되어 사업 운영이 중단되었다며 50억 달러 규모의 손해배상 소송을 제기했다. 이는 개인의 대규모 손해배상 청구로, 소송의 결과에 따라 상당한 파급 효과가 예상된다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>빗썸의 비트코인 오지급으로 인한 피해자들의 집단소송 준비 중인 사건입니다. 대기업에 준하는 빗썸의 책임이 명확하고(적합 조건 1, 2), 거래 기록 등 증거 확보가 용이하며(적합 조건 5), 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3).</t>
+          <t>피해 규모가 매우 크고(50억 달러), 상대방은 트럼프의 계좌를 폐쇄할 수 있는 대형 금융기관으로 자력이 충분할 것으로 예상됩니다. (적합 조건: 피해 규모가 큼, 상대방에게 자력이 충분함) 다만 집단적 피해가 아닌 개별 소송이며, 정치적 배경으로 인해 소송의 복잡성이 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50억 달러 (약 7조2천억 원)</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (도널드 트럼프)</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>‘비트코인 오지급’ 빗썸, 김앤장과 만나… 소송 대비하나</t>
+          <t>[오전 주요 국제금융뉴스](24일)</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-02-12</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/finance/2026/02/12/3JZKNSB5GJDWDMORTG7TZRAFHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400141</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-02-21 17:49:09.863253+00:00</t>
+          <t>2026-02-24 13:00:09.073518+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
+          <t>제인 스트리트 (Jane Street)</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>테라폼 랩스 파산 관재인이 미국 연방법원에 제인 스트리트를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>월가의 초대형 고빈도 거래(HFT) 업체 제인 스트리트가 2022년 테라·루나 붕괴 당시 내부자 정보를 이용해 시장을 조작하고 수억 달러의 부당 이득을 취했다는 혐의로 테라폼 랩스 파산 관재인에게 피소되었습니다. 이 사건은 수십만 명의 투자자에게 40억 달러 규모의 피해를 입힌 '크립토 겨울'의 도화선이 되었으며, '브라이스의 비밀' 채팅방 등 구체적인 증거가 소장에 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>월가의 초대형 고빈도 거래(HFT) 업체인 제인 스트리트(대기업)의 자력이 충분하며, 테라·루나 붕괴로 수십만 명의 투자자가 40억 달러 규모의 피해를 입은 집단적 피해 사건입니다. 테라폼 랩스 파산 관재인이 내부자 거래 혐의로 소송을 제기하며 '브라이스의 비밀' 채팅방 등 구체적인 증거가 제시되어 상대방 책임이 명확하고 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당)</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>수억 달러 (제인 스트리트의 부당 이득 추정), 전체 피해 40억 달러 이상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>수십만 명 (한국 투자자 포함)</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>제인 스트리트, 테라·루나 붕괴 가속화한 암호화폐 내부자 거래 혐의로...</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/insights/333395</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:48:27.816391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>라임자산운용, 신한투자증권</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>서울남부지방법원 민사합의15부 1심 판결</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>서울남부지방법원은 하나은행이 라임자산운용과 신한투자증권을 상대로 제기한 손해배상 청구 소송 1심에서 원고 일부 승소 판결을 내렸다. 법원은 TRS 및 운용 구조에 대한 책임을 인정하며 공동불법행위가 성립한다고 판단했다. 이에 따라 라임자산운용에 364억 원, 신한투자증권에 327억 원의 책임이 인정되었다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 대규모 금융기관인 신한투자증권의 책임이 인정되었고, 수백억 원대의 피해 금액이 확인된 1심 판결이 나왔습니다. 이는 라임 사태 관련 다른 피해자들의 소송에도 긍정적인 영향을 미칠 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>라임 364억, 신한투자증권 327억</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>1 (하나은행)</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>[단독] 라임 1심, 하나銀 일부 승소… “364억 인정·신투 327억 책임”</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=298876</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:46:59.433523+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>일부 은행 (특정 불가)</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 절차 진행 중, 은행들의 행정소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태와 관련하여 금융당국이 1조 원대 과징금을 내달 최종 확정할 예정입니다. 일부 은행들은 과징금 확정 시 자율배상 노력 미반영 등을 이유로 행정소송을 제기할 의사를 밝혔습니다. 이는 ELS 투자자들의 피해 구제 소송에 대한 금융기관의 책임과 관련 절차 진행 상황을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태는 금융기관의 책임이 비교적 명확하며(적합 조건 1), 상대방인 은행들은 자력이 충분합니다(적합 조건 2). 1조 원대 과징금 규모는 집단적 피해와 막대한 피해 금액을 시사하며(적합 조건 3, 4), 금융당국의 과징금 부과 절차 진행은 공적 절차가 진행 중이며 증거 확보에 유리합니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>1조 원대 (과징금 기준, 실제 피해액은 미상)</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>미상 (다수 예상)</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 내달 최종 확정…추가 감경 가능성은</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400004</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:55:50.887406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>블루아울</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>환매중단 사태 발생</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>블루아울의 환매중단 사태가 발생하여 투자자들이 피해를 입었을 가능성이 제기됩니다. 블루아울은 대형 금융기관으로 자력이 충분하며, 환매중단은 다수의 투자자에게 영향을 미쳤을 것으로 보입니다. 현재까지 소송이나 공적 절차 진행 여부는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>블루아울은 아폴로, 블랙스톤과 같은 동종업계로 언급되는 대형 금융기관으로 자력이 충분하며 (적합 조건 2), 환매중단 사태는 다수의 투자자에게 집단적 피해를 야기했을 가능성이 높습니다 (적합 조건 3). 또한, 금융기관의 환매중단은 관련 증거 확보가 용이하며 (적합 조건 5), 피해 규모 또한 클 것으로 예상됩니다 (적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>트럼프 관세폭탄 · 블루아울 환매중단 사태  뉴욕증시 비트코인 국채금...</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202602172236194064906806b77b_1</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:32:30.265298+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr"/>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>금감원 소비자경보 발령, 경찰 수사 가능성</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>최근 고가 중고거래 시장에서 금 직거래를 가장한 신종 보이스피싱 자금세탁 사기가 증가하고 있다. 사기범은 보이스피싱 피해금을 금 판매자의 계좌로 이체하게 한 뒤 금을 가로채고, 금 판매자는 사기이용계좌 명의인이 되어 금융거래가 제한되는 피해를 입는다. 금융감독원이 소비자경보를 발령하며 주의를 당부했고, 관련 민원도 급증하고 있다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>적합 조건: 집단적 피해 (금감원 민원 급증), 증거 확보 가능 (거래 내역, 금감원 소비자경보), 공적 절차 진행 중 (금감원 소비자경보 발령 및 경찰 신고 가능). 고가 중고거래 특성상 피해 규모가 클 수 있으며, 사기범의 책임은 명확함. 다만, 사기범의 자력 확보 및 추적이 어려울 수 있고, 금 판매자 본인이 사기이용계좌 명의인이 되어 금융거래가 제한되는 복합적인 상황으로, 소송 대상 및 법리 구성에 대한 면밀한 검토가 필요함.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>수십 명 이상 (증가 추세)</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>[이슈포커스]  거래했을 뿐인데 계좌 동결 ...고가 중고거래 신종 사기...</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>sisacast.kr</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>http://www.sisacast.kr/news/articleView.html?idxno=92204</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:06:34.304285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>시중은행</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>60대 A씨가 보이스피싱으로 15억 6천만원의 피해를 입었으나, 은행이 보이스피싱 의심 상황을 인지하고도 적극적인 조치를 취하지 않아 피해가 확대되었습니다. 1심 법원은 은행의 책임 30%를 인정하여 4억 6천만원을 배상하라고 판결했으며, 현재 양측 모두 항소하여 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>법원이 시중은행의 보이스피싱 피해 방지 의무 위반에 대한 책임(30%)을 인정하여 상대방 책임이 명확합니다. 피고가 대형 시중은행으로 자력이 충분하며, 피해액이 15억 6천만원에 달하는 등 피해 규모가 큽니다. 이미 1심 판결이 선고되어 증거가 확보된 상태이며, 현재 항소심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>총 15억 6천만원 (은행 책임 4억 6천만원)</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>보이스피싱 알렸지만 이름 대답 안 한 은행 직원… 좋을 대로 하세요  전...</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022318212876824</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:04:53.869489+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>시중은행</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>1심 판결 후 양측 항소, 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>60대 김 모 씨가 보이스피싱으로 15억 6천만원의 피해를 입었으며, 은행이 보이스피싱을 의심하고도 적극적인 조치를 취하지 않아 피해가 커졌다고 주장하며 손해배상 소송을 제기했다. 1심 재판부는 은행 측의 30% 과실을 인정하여 4억 6천만원을 배상하라고 판결했으나, 양측 모두 항소하여 2심이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>시중은행이 보이스피싱 피해 방지 의무를 다하지 않아 1심에서 30% 과실이 인정되었고, 피해액이 15억 6천만원으로 규모가 크다. 상대방(시중은행)의 자력이 충분하며, 이미 1심 판결이 나와 증거가 확보된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>15억 6천만원 (1심 판결 4억 6천만원)</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>밀라노-코르티나 동계올림픽 총정리![어텐션 뉴스]</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6475144?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260223060210</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:04:36.835957+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>JP모건</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>트럼프 대통령이 JP모건을 상대로 50억 달러 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>트럼프 대통령이 JP모건이 정치적 이유로 자신의 계좌를 폐쇄했다며 50억 달러(약 5조원) 손해배상 소송을 제기했다. JP모건은 디뱅킹 사실은 인정했으나 정치적 이유는 아니라고 주장하고 있으며, 트럼프 법률팀은 JP모건의 인정을 트럼프 대통령 주장을 뒷받침하는 결정적 증거로 강조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>JP모건이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 트럼프 대통령이 청구한 손해배상액이 50억 달러로 매우 크다(적합 조건 4). JP모건이 '디뱅킹' 사실을 인정한 점은 트럼프 측 주장을 뒷받침하는 결정적 증거로 활용될 수 있어 상대방 책임 입증에 유리하다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>50억달러(약 5조원)</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>JP모건 美 트럼프 대통령 디뱅킹 인정... 정치적 이유는 아냐</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=633360</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:02:35.521746+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>B 은행</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>1심에서 은행 과실 30% 인정 판결 후, 은행과 피해자 양측 모두 항소하여 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>60대 A씨가 보이스피싱으로 15억6000만원의 피해를 입자, 은행이 주의 의무를 다하지 않아 피해가 확대되었다며 손해배상 소송을 제기했습니다. 1심 재판부는 은행의 과실을 30% 인정하여 4억6000만원을 배상하라고 판결했으며, 현재 은행과 A씨 양측 모두 항소하여 2심이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>상대방인 시중 은행의 자력이 충분하며(적합 조건 2), 1심에서 은행의 과실이 30% 인정되어 책임이 비교적 명확합니다(적합 조건 1). 피해 금액이 15억 6천만원으로 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 현재 항소심이 진행 중으로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>15억6000만원</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>보이스피싱 경고 안 믿자, 은행 직원  좋을 대로 하세요 …15억 털렸다</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/23/2026022315245052666</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:56:56.257541+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>KB라이프</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>민사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>KB라이프를 상대로 설계사들이 약 450억 원 규모의 민사 소송을 제기했습니다. 1인당 5천만 원에서 1억 원에 달하는 피해를 주장하며, 수백 명의 설계사가 관련된 집단 소송으로 보입니다. 장기간의 소송전으로 인해 조직 분위기 위축 및 설계사 이탈이 발생했습니다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>상대방인 KB라이프는 대기업/금융기관으로 자력이 충분하며(적합 조건 2), 수백 명의 설계사가 450억 원 규모의 집단적 피해를 입어 피해 규모가 매우 큽니다(적합 조건 3, 4). 이미 민사 소송이 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>450억원</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>450명 이상</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>[통합 3년 KB라이프 진단]  불완전판매 원인, LTI 소송 여파? …흔들리는...</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/156684</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:40:42.451628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>신한투자증권</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 항소 예정</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>라임 사태와 관련하여 서울남부지법이 신한투자증권을 '공동불법행위자'로 인정하며 하나은행에 327억 원을 배상하라는 1심 판결을 내렸다. 신한투자증권은 항소 계획을 밝혔으며, 이번 판결로 라임 사태 관련 민사 1심 누적 배상액은 870억 원을 넘어섰다. 1조 6천억 원대 환매 중단으로 4000명 이상의 피해자가 발생한 대규모 사건이다.</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>신한투자증권은 초대형 IB로 자력이 충분하며(적합 조건 2), 법원이 라임 사태의 '공동불법행위자'로 판단하여 책임이 명확합니다(적합 조건 1). 1조 6천억 원대 환매 중단으로 4000명 이상의 다수 피해자가 발생했으며(적합 조건 3, 4), 이미 1심 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>1조 6천억원대 (환매 중단), 누적 배상액 870억원 이상 (민사 1심)</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>4000명 이상</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>신한투자증권은 라임사태의 실질적 공범  하나은행에 327억 배상 판결</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>realty.chosun.com</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>https://realty.chosun.com/site/data/html_dir/2026/02/20/2026022002815.html</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:32:32.378833+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 판매 금융기관</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>금융당국의 과징금 부과 및 감경 논의 중, 피해자들의 불만으로 추가 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 관련 금융기관에 대한 과징금 감경 논의가 진행되고 있으나, 피해자들이 이에 납득하지 못하고 있습니다. 금융소비자보호법에 따른 과징금 기준 및 감경 요건이 논의되고 있으며, 이는 금융기관의 위법 행위와 관련된 것으로 보입니다. 피해자들의 불만이 커 추가적인 법적 대응이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 판매 금융기관의 책임이 명확하고(과징금 부과), 대형 금융기관으로 자력이 충분합니다. 다수의 피해자가 발생했으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다. 금융당국의 조사 및 과징금 부과를 통해 증거 확보가 용이하며, 이미 공적 절차가 진행 중입니다. 피해자들이 과징금 감경에 불만족하여 추가 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 과징금 감경에도 노동자들  납득 안 돼</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=232818</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:16:37.179738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>집단소송 제기, 배심원 선정 진행 중</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>일론 머스크의 발언 직후 트위터 주가가 9.6% 급락하자, 투자자들이 머스크가 의도적으로 정보를 왜곡해 주가를 조작했다며 집단소송을 제기했습니다. 현재 재판이 진행 중이며, 머스크에 대한 적대적 여론으로 배심원 선정에 어려움을 겪고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(머스크의 발언으로 인한 주가 급락), 상대방에게 자력이 충분하며(일론 머스크), 집단적 피해(투자자들의 집단소송)가 발생했고, 피해 규모가 크며(주가 9.6% 급락), 증거 확보가 가능합니다(발언 내용 및 주가 데이터).</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>미상 (트위터 주가 9.6% 급락)</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>투자자 다수</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>머스크 혐오 여론에 배심원단 붕괴 직전 3월2일 사법부와 거물의 정면충...</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=20260222094432773f4f9a46d5b_1</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:36:53.356982+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>밀레이 대통령</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>아르헨티나에서 밀레이 대통령을 상대로 집단 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>아르헨티나 밀레이 대통령의 발언을 믿고 밈코인 '리브라'에 투자한 칠레 투자자들이 손실을 입어 집단소송을 제기했다. 현재 212명의 투자자가 참여 중이며, 개별 투자자당 1만 달러의 피해를 주장하고 있다. 밀레이 대통령은 리브라 코인의 영향이 미미하다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>밀레이 대통령의 발언으로 인한 투자 손실 주장이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 국가 원수로서 자력이 충분하다(적합 조건 2). 212명의 다수 투자자가 참여하는 집단소송이 이미 진행 중이며(적합 조건 3), 총 피해 규모가 200만 달러 이상으로 크다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>212만 달러</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>212명</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>아르헨티나 대통령 믿었다 뒤통수...칠레 개미들, 밈코인 투자 1만 달러...</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/217549</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:02:12.137726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>은행</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>금융당국의 불완전판매 점검 및 과징금 부과 예정, 집단 소송 및 분쟁 조정 진행 중</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>홍콩 ELS 사태와 관련하여 투자자들의 집단 소송 및 분쟁 조정이 진행 중이며, 금융당국은 은행권의 불완전판매 여부를 집중 점검해왔습니다. 금감원은 은행에 2조원대 과징금 부과를 예고했으며, 금융위원회의 최종 결정이 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>상대방(은행)의 책임이 금융당국의 불완전판매 점검 및 2조원대 과징금 부과 예정으로 명확하며(적합 조건 1, 5), 자력도 충분합니다(적합 조건 2). 이미 다수의 투자자 민원, 집단 소송 및 분쟁 조정이 진행 중이며(적합 조건 3), 피해 규모가 2조원대로 매우 큽니다(적합 조건 4). 또한, 금융당국의 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>2조원대</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>다수의 투자자</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>은행권 홍콩 ELS 제재, 금융위 최종 결정만 남았다...판매 재개는 '신중...</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>ttlnews.com</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M278" t="inlineStr">
+        <is>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3081335</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:58:55.090124+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>벤처캐피털(VC)들</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>벤처펀드 출자자들이 VC를 상대로 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>미국 AI 투자에서 400억 원의 손실이 발생하자, 벤처펀드 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기했습니다. 이 사건은 현재 소송이 진행 중인 것으로 보도되었습니다.</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>대규모 투자 손실(400억 원)이 발생했으며, 다수의 출자자들이 벤처캐피털(VC)들을 상대로 집단소송을 제기하는 상황입니다. 상대방인 VC는 자력이 충분한 기관으로 판단되며, 이미 소송이 진행 중이거나 임박한 상태로 적합 조건 4개 이상을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>400억 원</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>[Who Is ?] 김응석 미래에셋벤처투자 대표이사 부회장</t>
+        </is>
+      </c>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M279" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430247</t>
+        </is>
+      </c>
+      <c r="N279" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:51:39.235648+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>집단소송 준비 중</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>가상자산 거래소 빗썸의 비트코인 오지급 사태로 금전적 피해를 본 다수의 고객들이 빗썸을 상대로 집단소송을 준비하고 있습니다. 빗썸 또한 김앤장과 만나 소송에 대비하는 등 법적 분쟁이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>빗썸의 비트코인 오지급으로 인한 피해자들의 집단소송 준비 중인 사건입니다. 대기업에 준하는 빗썸의 책임이 명확하고(적합 조건 1, 2), 거래 기록 등 증거 확보가 용이하며(적합 조건 5), 다수의 피해자가 발생하여 집단소송 가능성이 높습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>‘비트코인 오지급’ 빗썸, 김앤장과 만나… 소송 대비하나</t>
+        </is>
+      </c>
+      <c r="K280" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L280" t="inlineStr">
+        <is>
+          <t>2026-02-12</t>
+        </is>
+      </c>
+      <c r="M280" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/stock/finance/2026/02/12/3JZKNSB5GJDWDMORTG7TZRAFHI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N280" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:49:09.863253+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
           <t>SC제일은행</t>
         </is>
       </c>
-      <c r="D264" t="inlineStr">
+      <c r="D281" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E264" t="inlineStr">
+      <c r="E281" t="inlineStr">
         <is>
           <t>피해자 공동 대응 진행 중, 금융당국 입법 논의</t>
         </is>
       </c>
-      <c r="F264" t="inlineStr">
+      <c r="F281" t="inlineStr">
         <is>
           <t>SC제일은행 VIP 고객이 대출 과정에서 9억 원의 피해를 입었으나 은행은 책임을 회피하고 있습니다. 피해자들은 공동 대응에 나서고 있으며, 금융당국은 관련 입법을 추진할 것으로 보여 소송을 통한 피해 구제 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G264" t="inlineStr">
+      <c r="G281" t="inlineStr">
         <is>
           <t>SC제일은행이라는 대형 금융기관이 피고로 자력이 충분하며(적합 조건 2), 한 피해자의 피해액이 9억 원으로 크고 '공동 대응' 언급으로 보아 다수의 피해자가 있을 가능성이 높습니다(적합 조건 3, 4). 금융당국 및 입법 논의가 진행 중인 점도 긍정적입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H264" t="inlineStr">
+      <c r="H281" t="inlineStr">
         <is>
           <t>9억 원 이상</t>
         </is>
       </c>
-      <c r="I264" t="inlineStr">
+      <c r="I281" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J264" t="inlineStr">
+      <c r="J281" t="inlineStr">
         <is>
           <t>생애 첫 대출까지 9억 털린 SC제일 VIP…은행은 나 몰라라</t>
         </is>
       </c>
-      <c r="K264" t="inlineStr">
+      <c r="K281" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L264" t="inlineStr">
+      <c r="L281" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M264" t="inlineStr">
+      <c r="M281" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000292569?division=NAVER</t>
         </is>
       </c>
-      <c r="N264" t="inlineStr">
+      <c r="N281" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:33.076366+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N264"/>
+  <autoFilter ref="A1:N281"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>