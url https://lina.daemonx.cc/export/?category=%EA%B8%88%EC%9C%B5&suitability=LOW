--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$171</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N158"/>
+  <dimension ref="A1:N171"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="47" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
-    <col width="20" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,10541 +534,11421 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>지방선거 TV토론 중 대부업 의혹 공방</t>
+          <t>닥사 주관 피해구제 절차 및 업무 안내 간담회 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>지방선거 TV토론에서 대부업 의혹에 대한 공방이 벌어졌습니다. 한 후보는 '사건의 피해자들'을 언급하며 다른 피해자들과는 원만히 해결되었다고 밝혔으나, 다른 후보는 배당 흐름 공개를 요구했습니다. 기사 내용만으로는 구체적인 피해 사실, 상대방, 피해 규모 등 법적 분쟁의 핵심 정보를 파악하기 어렵습니다.</t>
+          <t>닥사(DACS)가 공동 수범 지원 방침에 따라 피해구제 신청접수, 지급정지, 이의신청, 채권소멸, 피해자산 환급 등 단계별 업무 절차와 시행 전 준비 사항을 안내하는 간담회를 개최했다. 이는 피해자 구제와 관련된 공적 절차가 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 지방선거 TV토론 중 대부업 의혹에 대한 공방을 다루고 있어, 구체적인 사건 내용이나 법적 쟁점을 파악하기 어렵습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합 조건 대부분이 불분명합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 특정 피해 사건이나 소송 상대방이 명확히 언급되지 않아 소송금융 투자 대상을 특정하기 어렵습니다. '피해구제 신청접수' 등 공적 절차가 진행 중임을 암시하지만 (적합 조건 6), 구체적인 사건의 맥락이 부족하여 다른 적합 조건을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[6·3 지방선거][TV토론] 평택을 5인, 대부업·토지공개념 열띤 공방전</t>
+          <t>[증권가로수] 신한증권/한양증권/우투증권/교보증권/닥사</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=732390</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202607290921491940909</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:03:21.070824+00:00</t>
+          <t>2026-07-31 13:39:35.565220+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>청소년 도박 문제 해결을 위한 정부 연계 지원 프로그램 시행</t>
+          <t>가상자산 관련 법 시행 준비</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>금융위원회 등 5개 부처가 청소년 도박 문제의 조기 차단 및 재도박 예방을 위해 자진신고 시 선처, 치유, 불법사금융 피해구제까지 연계 지원하는 정책을 18일부터 시행한다고 밝혔다. 이는 청소년 도박 문제에 대한 정부 차원의 종합적인 대응 방안이다.</t>
+          <t>가상자산거래소들이 법 시행 이후 사기 피해 구제, 지급정지, 피해자산 환급 등의 의무를 이행해야 하며, DAXA는 규제 사각지대 방지를 위해 사업자들의 준비를 지원하고 있습니다. 이는 가상자산 사기 피해에 대한 법적, 제도적 대응 시스템 구축에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 청소년 도박 문제 해결을 위한 정부의 자진신고 및 지원 정책 시행에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 가상자산 사기 피해 구제를 위한 법률 시행과 거래소의 의무에 대한 내용으로, 특정 사기 사건이나 피해자를 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 명확한 상대방, 집단적 피해 또는 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>청소년 도박 자진신고하면 선처·치유·구제 ···오는 18일부터 시행</t>
+          <t>가상자산도 사기피해 환급…DAXA, 전 거래소 법 시행 지원</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=628830</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1718176</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-27 22:46:19.928295+00:00</t>
+          <t>2026-07-31 07:02:23.175547+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
-          <t>JYP엔터테인먼트가 옵티머스 펀드 투자금 손실과 관련하여 NH투자증권을 상대로 제기한 손해배상 소송에서 승소했습니다. 대법원은 NH투자증권의 손해배상책임을 60%로 인정한 원심 판단에 법리 오해가 없다며 상고를 기각, NH투자증권이 JYP엔터테인먼트에 15억 원을 지급해야 한다고 최종 판결했습니다.</t>
+          <t>중국 스타트업 문샷AI가 공개한 저비용 고성능 AI 모델 '키미 K3'의 등장으로 미국 빅테크 기업들의 AI 인프라 투자 둔화 우려가 커졌습니다. 이에 따라 삼성전자와 SK하이닉스 등 국내 반도체 관련주들이 4%대 하락을 기록하며 시장 전반의 투자 심리가 위축되었습니다. 증권가에서는 이러한 '피크아웃' 공포가 과도하다는 반론도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원에서 상고가 기각되어 판결이 확정된 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 JYP엔터테인먼트가 승소했으나, 이는 이미 법적 절차가 완료된 사례입니다.</t>
+          <t>이 기사는 중국발 AI 모델 등장으로 인한 반도체 주식 시장의 변동성을 다루고 있으며, 특정 기업이나 기관의 명확한 불법 행위나 책임이 특정되지 않습니다. 소송금융 투자 대상으로 적합한 '상대방 책임의 명확성'이나 '집단적 피해'와 같은 적합 조건에 해당하지 않으며, 시장의 자연스러운 위험으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>15억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>1명 (JYP엔터테인먼트)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>옵티머스 펀드 투자금 날린 JYP엔터… 대법 “NH증권이 15억 줘야”</t>
+          <t>'중국발 AI 피크아웃' 공포에 흔들린 반도체…삼전닉스 4%대 '털썩'</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/05/13/3OF6AKMXRZF7VOCNA7COWQMKG4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.etoday.co.kr/news/view/2605332</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-21 16:17:03.497118+00:00</t>
+          <t>2026-07-28 23:18:55.293877+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>금융지주사들이 미국 SEC에 위험 요소 공시</t>
+          <t>리플-SEC 소송 승리</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>국내 주요 금융지주사들이 정부의 '포용 금융' 정책으로 인해 자산 건전성이 악화될 수 있다는 우려를 미국 증권거래위원회(SEC)에 제출한 사업보고서에 명시했습니다. 이는 국내 보고서에는 없는 내용으로, 미국에서 위험 요소를 미리 고지하지 않을 경우 집단소송을 당할 수 있기 때문입니다. 기사는 4대 금융그룹의 고정이하 여신 및 중소기업 대출 연체 잔액 증가 등 금융사의 건전성 관리 부담이 커지고 있음을 지적합니다.</t>
+          <t>기사는 리플이 미국 증권거래위원회(SEC)와의 소송에서 승리했으며, 이로 인해 XRP 가격이 비트코인을 따라 상승했으나 1달러 아래로 투매성 바닥 경고가 있다는 내용을 다룹니다. 친암호화폐 변호사는 XRP 보유자들이 소송 결과에 영향을 미쳤다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 기사는 금융지주사들이 정부 정책으로 인한 자산 건전성 악화 우려를 미국 SEC에 공시한 내용으로, 특정 주체의 명확한 책임(적합 조건 1)이나 집단적 피해(적합 조건 3)를 입은 피해자 그룹이 명확히 드러나지 않습니다. 기사에서 언급된 '집단소송'은 미국 투자자들의 공시 의무 위반에 대한 소송 가능성을 의미하며, 소송금융의 대상이 되는 피해자 중심의 사건으로 보기 어렵습니다.</t>
+          <t>기사는 리플과 SEC 간의 소송 '승리'를 언급하며, 이는 해당 주요 법적 분쟁이 이미 종결되었거나 중요한 단계가 마무리되었음을 시사합니다 (부적합 조건: 이미 종결된 사건). 또한, 새로운 소송금융 투자 기회를 발굴하기 위한 명확한 피해자, 상대방, 손해배상 청구 원인이 제시되지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>금융지주사들 “포용 금융으로 자산 건전성 악화 우려”</t>
+          <t>XRP, 비트코인(BTC) 따라 올랐는데... 1달러 아래 투매성 바닥  경고</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25428526</t>
+          <t>http://coinreaders.com/247771</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 00:59:29.448423+00:00</t>
+          <t>2026-07-26 07:00:42.415668+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>정부 기관의 피해자 지원 및 범죄 근절 협력 논의 중</t>
+          <t>청소년 도박 예방을 위한 정부, 금융권, 학교 간 협약 및 정책 추진</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>금감원과 복지부가 불법 사금융 피해를 입은 저신용·저소득 취약계층을 위한 '원스톱 지원' 체계 구축을 논의 중이다. 이는 민생범죄 근절 및 피해구제, 복지 서비스 연계를 목표로 하며, 범죄 피해사실이 파악될 경우 즉각적인 지원이 이루어질 예정이다.</t>
+          <t>정부, 금융감독원, 민간단체, 금융회사, 학교 등이 협력하여 청소년 도박을 예방하기 위한 '일상 안전망'을 구축합니다. 이는 계좌이체 단계에서 도박 자금을 차단하고 금융 교육을 제공하는 것을 주요 내용으로 합니다. 중앙정부 중심의 예방정책이 학교와 온라인 환경으로 확대될 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>불법 사금융 피해는 상대방의 책임이 명확하고(적합 조건 1), 금감원과 복지부의 협력으로 공적 절차(적합 조건 6) 및 증거 확보(적합 조건 5) 가능성이 높다. 하지만 소송 상대방인 불법 사금융 업자의 자력 확보가 불확실하여, 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 크다.</t>
+          <t>이 기사는 청소년 도박을 예방하기 위한 정부, 금융권, 학교 간의 협약 및 정책 추진에 대한 내용입니다. 특정 피해 사건이나 책임 주체가 명확하지 않으며, 소송을 통해 배상을 청구할 대상이나 피해 규모가 구체적으로 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>불법 사금융 피해 저신용·저소득 취약계층 '원스톱 지원'</t>
+          <t>청소년 도박, 계좌이체 단계서 ‘차단’…학교·금융권 ‘일상 안전망’...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148964085&amp;call_from=naver_news</t>
+          <t>https://sateconomy.co.kr/news/view/1065572236684567</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-14 20:00:29.258943+00:00</t>
+          <t>2026-07-24 07:00:37.484380+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>미래에셋증권</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>신고·구제 절차 진행 가능성</t>
+          <t>스마일게이트RPG 상장 무산 관련 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 대통령의 발언을 인용하여 불법대부 채무는 갚지 않아도 된다는 내용이 보도되었으나, 실제 분쟁 시에는 계약의 불법성 입증 및 채권자의 소송 제기 가능성에 대한 절차적 대응이 필요하다. 이에 따라 신고 및 구제 절차를 통한 대응이 병행될 수 있으며, 불법대부 채무자들의 법적 분쟁 가능성이 제기된다.</t>
+          <t>권혁빈 스마일게이트 창업자의 이혼 소송 1심이 종결된 가운데, 스마일게이트RPG 상장 무산과 관련된 손해배상 소송인 '라이노스 사건'이 이혼 소송의 재산분할에 변수로 작용할 것으로 언급되었다. 라이노스 사건은 서울중앙지법에서 진행 중이며 미래에셋증권이 관련되어 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 '불법대부'라는 키워드를 통해 법적 분쟁의 소지를 언급하지만, 소송 상대방(불법대부업자)이 특정되지 않아 자력 판단이 불가하며, 피해 규모나 피해자 수도 명확히 제시되지 않았다. 또한 계약의 불법성 입증이 필요하다고 언급되어 증거의 명확성도 부족하다. (적합 조건 1, 2, 3, 4, 5 미흡)</t>
+          <t>기사의 주된 내용은 소송금융 투자 대상이 아닌 이혼 소송이다. 언급된 '라이노스 사건'은 미래에셋증권이라는 자력 있는 상대방이 특정되지만(적합 조건 2), 기사 내용이 매우 단편적이라 책임 명확성, 피해 규모, 증거 유무 등 다른 핵심 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>李대통령  불법대부, 안갚아도 된다 ...그래도 법적 문제 없나</t>
+          <t>권혁빈 이혼소송 1심 종결...9월 재산분할 판가름</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>dongponews.net</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.dongponews.net/news/articleView.html?idxno=57797</t>
+          <t>https://dealsite.co.kr/articles/165027</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-05 01:16:44.235476+00:00</t>
+          <t>2026-07-16 10:33:18.927320+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
-      <c r="D8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회 (SEC)</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>광주회생법원 상담센터 개소</t>
+          <t>리플과 SEC 간 증권성 여부 소송 진행 중, CLARITY 법안 상원 통과</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>광주회생법원이 경제적 어려움을 겪는 시민들을 위해 '빛고을희망드림 상담센터'를 개소했습니다. 이 센터는 개인회생·파산 절차 안내, 소송구조 지원 제도, 그리고 신용회복위원회 등 외부 유관기관의 채무조정 제도에 대한 상담을 제공합니다.</t>
+          <t>리플의 XRP는 미국 증권거래위원회(SEC)와의 장기간 소송에서 증권성 여부가 핵심 쟁점으로 다뤄지고 있는 대표적인 암호화폐입니다. 최근 CLARITY 법안이 상원을 통과하며, 탈중앙화 수준이 높은 프로젝트에 대해 기존 증권 규제보다 완화된 상품형 규제 적용에 대한 기대감이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>해당 기사는 광주회생법원의 상담센터 개소 소식으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 구체적인 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 리플과 SEC 간의 암호화폐 증권성 여부에 대한 규제 소송과 관련 법안 통과에 대한 내용으로, 특정 주체의 명확한 잘못으로 인해 다수의 피해자가 발생하여 손해배상을 청구하는 일반적인 소송금융 투자 대상과는 거리가 멉니다. 피해 규모나 피해자 수가 명확히 언급되지 않아 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>광주회생법원 ‘빛고을희망드림 상담센터’ 오픈</t>
+          <t>리플 XRP 규제 기대감…CLARITY 법안 상원 통과</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1775468257430353005</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16062831</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-18 07:02:30.383660+00:00</t>
+          <t>2026-07-11 02:37:01.934137+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>무죄 판결 요청 심리 중, 일부 혐의 재심 예정</t>
+          <t>미국 증권거래위원회(SEC) 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>토네이도캐시 공동창업자 로만 스톰이 무허가 자금 송금 사업 공모 혐의로 유죄 평결을 받았으며, 자금세탁 및 대북 제재 위반 공모 혐의에 대해서는 재판이 진행 중입니다. 연방 법원이 무죄 판결 요청을 심리하고 있으며, 검찰은 10억 달러 이상의 불법 자금 처리와 북한 라자루스 그룹 연관성을 주장하고 있습니다. 이번 사건은 탈중앙화 기술 개발자의 형사 책임 범위를 가르는 중요한 선례가 될 것으로 예상됩니다.</t>
+          <t>미국 증권거래위원회(SEC)가 2022년 8월 이더리움재단 관련자들을 상대로 민사소송을 제기했다. 기사는 매우 단편적인 정보만을 제공하며, 소송의 구체적인 내용이나 피해 규모, 피해자 등에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 사건은 토네이도캐시 공동창업자에 대한 형사 기소 건으로, 소송금융이 일반적으로 지원하는 피해자(원고)의 민사 손해배상 청구 사건이 아닙니다. 기사에 명확한 민사상 피해자나 그들의 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>미국 증권거래위원회(SEC)가 민사소송을 제기하여 증거 확보 가능성은 높으나(적합 조건 5), 소송 상대방의 자력, 피해자 수, 구체적인 피해 규모 등 핵심 정보가 부족하여 소송금융 투자 적합도를 판단하기 어렵습니다. 특히 피해자 측면의 정보가 불충분합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>10억 달러 이상 (불법 자금 처리 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>토네이도캐시 공동창업자 로만 스톰 무죄 판결 여부, 법원 판단 유보</t>
+          <t>[모닝 뉴스브리핑] 미 백악관 관계자 “전략적 비트코인 비축 관련 곧 발...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/blockchain/348265</t>
+          <t>https://www.tokenpost.kr/news/briefing/360938</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-11 00:22:04.472284+00:00</t>
+          <t>2026-07-09 07:02:33.609091+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>고등법원 파기환송심에서 화해권고를 통한 종결 수순. 투자 원금 회수로 손해배상 실익 없음.</t>
+          <t>즉시연금 소송 승소로 인한 종결</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>SK증권이 주선한 비앤비코리아 투자 분쟁이 8년 만에 종결 수순에 돌입했습니다. 투자자들은 SK증권의 기업 설명과 실제 사업 구조 간 차이로 인한 손해배상을 청구했으나, 비앤비코리아의 기업가치 회복으로 투자금이 원금 수준으로 회수되었습니다. 이에 고등법원 파기환송심 재판부는 손해배상 청구를 받아들이기 어렵다는 판단을 내렸고, 사건은 화해권고를 통한 마무리 단계에 있습니다.</t>
+          <t>기사는 한화생명이 즉시연금 소송 승소로 4천억 원 규모의 환입금을 포함한 일회성 수혜를 얻었다는 내용을 다룹니다. 이는 이미 종결된 과거의 법적 분쟁에 대한 결과이므로, 신규 소송금융 투자 기회를 발굴하기에는 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 사건은 고등법원 파기환송심에서 화해권고를 통한 종결 수순에 있으며, 투자 원금이 이미 회수되어 손해배상 청구의 실익이 사라졌습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 비록 상대방(SK증권)의 자력은 충분하나, 실제 피해 금액이 없어 소송금융 투자 대상으로서의 매력이 없습니다.</t>
+          <t>기사는 한화생명이 과거 '즉시연금 소송'에서 승소하여 4천억 원 규모의 환입금을 받았다는 내용을 다루고 있습니다. 이는 이미 종결된 사건(부적합 조건: 이미 종결된 사건)으로, 신규 소송금융 투자 대상을 발굴하기에 적합하지 않습니다. 소송금융은 현재 진행 중이거나 앞으로 제기될 소송에 투자합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>0원 (원금 회수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>기관 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>비앤비코리아 투자 분쟁 8년만 ‘종결’ 수순…투자금 회수에 소송 실익...</t>
+          <t>[이윤구의 프리킥스] 투자손익 딜레마</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=216798</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4417047</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 00:44:51.244600+00:00</t>
+          <t>2026-06-28 07:01:56.164321+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울행정법원 징계통보처분취소 소송 원고 승소 판결</t>
+          <t>금감원의 금융회사 대상 디지털금융 이용자 보호 강화 지시</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>서울행정법원은 라임펀드 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 징계통보처분을 취소하라는 원고 승소 판결을 내렸다. 이는 전 대표에 대한 징계 사유가 없다고 판단한 것으로, 금융당국의 제재가 법원에서 인정받지 못했음을 의미한다.</t>
+          <t>금감원이 금융회사 CCO들을 소집하여 디지털금융 이용자 보호 강화를 주문했습니다. IT 사고 발생 시 이용자 통지, 대체수단 마련, 집단 민원 대응, 합리적인 피해보상 기준 수립 등 이용자 중심의 사고대응 체계를 재점검할 것을 지시했습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 기사는 라임펀드 사태와 관련하여 금융당국의 징계 처분을 받은 KB증권 전 대표가 행정소송에서 승소하여 징계가 취소되었다는 내용이다. 이는 피해자 측의 소송금융 투자 기회를 창출하거나 강화하는 사건이 아니며, 오히려 금융당국의 제재 근거가 법원에서 인정받지 못했음을 의미하여 피해자 측의 주장을 약화시킬 수 있다.</t>
+          <t>기사는 금감원의 일반적인 금융회사 대상 지시사항으로, 특정 IT 사고나 피해 사건에 대한 보도가 아닙니다. 따라서 상대방 책임, 피해 규모, 피해자 수, 구체적인 증거 등 소송금융 투자에 필요한 적합 조건이 전혀 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>법원  라임 징계 사유 없다 …KB증권 전 대표 제재 취소</t>
+          <t>금감원, 금융사 CCO 소집…“디지털금융 이용자 보호 강화해야”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=736097</t>
+          <t>https://www.dailian.co.kr/news/view/1646939/?sc=Naver</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-05 12:54:27.593745+00:00</t>
+          <t>2026-06-24 21:00:18.614150+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>24시간 거래 확산에 따른 잠재적 시장 왜곡 및 투자자 손실 우려 제기</t>
+          <t>중도금 대출 관련 소송 장기화</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미국 주요 거래소들이 24시간 거래 도입을 추진하면서 시장 구조 변화가 예상됩니다. 이는 개인 투자자의 시장 접근성을 높이지만, 유동성 부족으로 인한 가격 왜곡과 일부 브로커의 시장 조작 가능성이라는 새로운 위험을 야기할 수 있습니다. 규제 당국도 이러한 문제를 인지하고 있으나, 기사는 특정 사건이 아닌 전반적인 시장 동향과 잠재적 위험을 다루고 있습니다.</t>
+          <t>한국투자저축은행이 부동산 리스크로 인해 중도금 대출 회수가 지연되고 있으며, 이로 인해 고정이하여신비율 개선이 늦어지고 있다는 내용입니다. 현재 진행 중인 소송 절차로 인해 대출 회수가 묶여 있어 은행의 재무 건전성에 영향을 미치고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 24시간 거래 확산에 따른 시장 구조 변화와 잠재적 위험을 분석하는 내용으로, 특정 사건이나 피해자를 명시하지 않습니다. 상대방 책임이 명확한 특정 주체가 없고, 집단적 피해 규모나 피해자 수도 파악되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
+          <t>이 기사는 한국투자저축은행이 기존에 진행 중인 중도금 대출 관련 소송으로 인해 자산 건전성 문제가 발생하고 있음을 다루고 있습니다. 소송금융 투자 대상으로서의 새로운 사건을 발굴하기에는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 적합 조건에 대한 정보가 매우 부족합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>24시간 거래 확산…웃는 투자자, 흔들리는 브로커</t>
+          <t>전찬우號 한투저축, 부동산 리스크 직격… '벼랑끝' A등급 방어[더시그...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/346371</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=840710</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-05 00:17:58.116584+00:00</t>
+          <t>2026-06-21 07:03:12.829817+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회 (SEC)</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>SEC 항소 취하 및 토레스 판결 최종 확정</t>
+        </is>
+      </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>XRP는 ETF 자금 유출과 네트워크 활동 감소로 1.30달러 수준에서 약세 압력을 받고 있으며, 24시간 동안 약 4% 하락했습니다. 그러나 리플의 GTreasury 통합, XRP 소각률 급증, 규제 진전 등 생태계 확장 소식은 중장기 반등 가능성을 시사합니다. SEC와의 소송은 여전히 불확실성 요소로 남아 있습니다.</t>
+          <t>리플과 SEC 간의 소송이 SEC의 항소 공식 취하로 최종 종결되었다. 2023년 토레스 판사의 판결이 최종 확정되었으며, 이는 XRP를 기관 판매 시 증권으로, 일반 판매 시 상품으로 분류한 내용이다. 합의금이 97% 삭감된 것으로 알려졌으며, 이는 가상자산 시장의 중요한 전환점으로 평가된다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 XRP 암호화폐의 시장 동향 및 가격 변동을 분석하는 내용으로, 특정 기업이나 개인의 불법 행위로 인한 피해 발생을 다루지 않습니다. 따라서 소송의 상대방이 특정되지 않고, 법적 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>SEC가 항소를 공식 취하하고 토레스 판사의 판결이 최종 확정되어 소송이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>XRP 1.30달러에서 약세 압력 직면, 중장기 반등 가능성은?</t>
+          <t>리플, SEC와의 전쟁 종료...합의금 97% 삭감에 XRP 반전 예고</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/346283</t>
+          <t>http://coinreaders.com/234916</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-04 00:41:58.094177+00:00</t>
+          <t>2026-06-15 03:00:53.752331+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>NH투자증권</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권을 상대로 소송 제기</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>코스닥 상장사 삼천당제약이 iM증권 소속 애널리스트의 기업 분석 보고서와 관련하여 iM증권을 상대로 소송을 제기했습니다. 삼천당제약은 '주가조작'을 주장하고 있으며, iM증권은 '자율적 기업 분석'이라며 맞서고 있습니다. 현재 양측은 소송에 대한 대응을 검토 중입니다.</t>
+          <t>JYP엔터테인먼트가 옵티머스 펀드 투자 손실에 대해 판매사인 NH투자증권을 상대로 제기한 소송에서 최종 승소했습니다. 대법원은 NH투자증권의 설명 의무 위반에 따른 손해배상 책임을 인정하여 약 15억 1000만 원을 배상하라는 원심을 확정했습니다. 이로써 옵티머스 사태 관련 JYP의 소송은 7년 만에 종결되었습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>iM증권은 자력이 충분한 상대방이나 (적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성이나 피해 규모를 판단하기 어렵습니다. 또한, 집단적 피해가 아닌 기업 간 소송으로 보이며, 소송금융의 일반적인 고객 프로필(다수의 피해자 또는 개인 원고)과 다소 차이가 있습니다.</t>
+          <t>대법원 판결로 최종 확정되어 이미 종결된 사건이므로 소송금융 투자 대상으로서의 신규 소송 발굴 기회가 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 1000만 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>삼천당제약에 소송 당한 iM증권…“주가조작”vs“자율적 기업분석” 공...</t>
+          <t>대법,  NH증권이 '옵티머스 피해' JYP에 15억 배상하라</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040316102766299</t>
+          <t>http://www.fnnews.com/news/202605130854418023</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 13:02:46.029950+00:00</t>
+          <t>2026-06-08 01:08:28.196551+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>어머니에 대한 살인미수 혐의 집행유예 선고</t>
+          <t>지방선거 TV토론 중 대부업 의혹 공방</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>뇌병변 장애 아들을 홀로 키우던 30대 어머니가 보이스피싱으로 긴급생계지원금 계좌가 정지되자 생활고와 우울증에 시달리다 아들을 살해하려 한 혐의로 기소되어 집행유예를 선고받았습니다. 아들은 현재 보육시설에서 보호받고 있습니다.</t>
+          <t>지방선거 TV토론에서 대부업 의혹에 대한 공방이 벌어졌습니다. 한 후보는 '사건의 피해자들'을 언급하며 다른 피해자들과는 원만히 해결되었다고 밝혔으나, 다른 후보는 배당 흐름 공개를 요구했습니다. 기사 내용만으로는 구체적인 피해 사실, 상대방, 피해 규모 등 법적 분쟁의 핵심 정보를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>소송금융 투자 대상으로서 상대방의 책임이 불분명하고(적합 조건 1), 직접적인 금전적 피해 규모가 작으며(적합 조건 4), 집단적 피해가 아닌 개별적 사건입니다(적합 조건 3). 또한, 계좌 정지 관련 공적 절차 진행 여부도 불분명하여(적합 조건 6) 소송금융 투자 관점에서는 적합성이 낮습니다.</t>
+          <t>기사는 지방선거 TV토론 중 대부업 의혹에 대한 공방을 다루고 있어, 구체적인 사건 내용이나 법적 쟁점을 파악하기 어렵습니다. 상대방 책임의 명확성, 피해 규모, 증거 유무 등 소송금융 적합 조건 대부분이 불분명합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>120만원 (긴급생계지원금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명 (어머니와 아들)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>4살 장애아들 살해하려다 “잘못됐구나”…120만원 생계비 묶은 피싱</t>
+          <t>[6·3 지방선거][TV토론] 평택을 5인, 대부업·토지공개념 열띤 공방전</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1252592.html</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=732390</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:30:52.582446+00:00</t>
+          <t>2026-05-30 07:03:21.070824+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>청소년 도박 문제 해결을 위한 정부 연계 지원 프로그램 시행</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>두나무(업비트)와 빗썸이 지난해 흑자를 기록했으나, 가상자산 업황 악화와 규제 불확실성으로 수익성 향방이 불투명합니다. 특히 빗썸은 60조 원 규모의 오입금 사태와 금융정보분석원(FIU)의 중징계(과태료 368억 원, 영업정지 등)를 받아 행정처분소송으로 대응 중입니다. 이 기사는 거래소 자체의 재무 및 규제 리스크를 다루며, 고객 피해로 인한 소송 가능성은 언급되지 않았습니다.</t>
+          <t>금융위원회 등 5개 부처가 청소년 도박 문제의 조기 차단 및 재도박 예방을 위해 자진신고 시 선처, 치유, 불법사금융 피해구제까지 연계 지원하는 정책을 18일부터 시행한다고 밝혔다. 이는 청소년 도박 문제에 대한 정부 차원의 종합적인 대응 방안이다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>기사는 가상자산 거래소들의 재무 성과 및 규제 리스크에 초점을 맞추고 있으며, 고객이나 사용자들이 직접적인 피해를 입어 소송을 제기할 만한 구체적인 사건이 명시되어 있지 않습니다. 빗썸이 금융정보분석원(FIU)의 제재에 대해 행정소송을 제기한 것은 있으나, 이는 소송금융의 일반적인 원고(피해자) 발굴 대상과는 거리가 있습니다.</t>
+          <t>이 기사는 청소년 도박 문제 해결을 위한 정부의 자진신고 및 지원 정책 시행에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 존재하지 않습니다. 소송금융 투자를 위한 구체적인 법적 분쟁이나 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>두나무·빗썸, 빛과 그늘은?…실적 선방에도 합병·제재리스크 부담</t>
+          <t>청소년 도박 자진신고하면 선처·치유·구제 ···오는 18일부터 시행</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=182006</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=628830</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 00:46:09.409672+00:00</t>
+          <t>2026-05-27 22:46:19.928295+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>NH투자증권</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금감원의 전산통제 강화 및 소비자 보호 조치 주문</t>
+          <t>대법원 상고 기각, 판결 확정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>금감원이 인터넷은행과 계열 증권사에 전산통제 강화를 주문하며 사고 발생 시 신속한 시스템 복구와 피해보상 안내 등 후속 조치를 당부했습니다. 이는 지정학적 리스크와 시장 불안에 따른 디도스, 랜섬웨어 등 사이버 위협에 대비한 금융소비자 불편 최소화 목적입니다.</t>
+          <t>JYP엔터테인먼트가 옵티머스 펀드 투자금 손실과 관련하여 NH투자증권을 상대로 제기한 손해배상 소송에서 승소했습니다. 대법원은 NH투자증권의 손해배상책임을 60%로 인정한 원심 판단에 법리 오해가 없다며 상고를 기각, NH투자증권이 JYP엔터테인먼트에 15억 원을 지급해야 한다고 최종 판결했습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 금감원이 인터넷은행 및 증권사에 전산통제 강화를 주문한 예방적 조치에 대한 내용으로, 특정 사고 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 사건은 이미 대법원에서 상고가 기각되어 판결이 확정된 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 비록 JYP엔터테인먼트가 승소했으나, 이는 이미 법적 절차가 완료된 사례입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>15억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (JYP엔터테인먼트)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>금감원, 인터넷은행·계열 증권사 전산통제 강화 주문</t>
+          <t>옵티머스 펀드 투자금 날린 JYP엔터… 대법 “NH증권이 15억 줘야”</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301541</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/05/13/3OF6AKMXRZF7VOCNA7COWQMKG4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:44.992143+00:00</t>
+          <t>2026-05-21 16:17:03.497118+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>금감원, 인터넷은행 CIO 소집 및 IT 내부통제 강화 당부</t>
+          <t>금융지주사들이 미국 SEC에 위험 요소 공시</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>금융감독원이 인터넷은행 및 계열 증권사 최고정보책임자(CIO)를 소집하여 IT 내부통제 강화를 당부했습니다. 고객 수 및 거래량 증가에 따른 IT 리스크에 선제적으로 대응하고, 전산사고 발생 시 금융소비자 보호를 위한 신속한 대응과 피해보상을 적극 안내하도록 요청했습니다. 금감원은 향후 대형 전산사고 발생 시 엄정하게 조치할 계획임을 밝혔습니다.</t>
+          <t>국내 주요 금융지주사들이 정부의 '포용 금융' 정책으로 인해 자산 건전성이 악화될 수 있다는 우려를 미국 증권거래위원회(SEC)에 제출한 사업보고서에 명시했습니다. 이는 국내 보고서에는 없는 내용으로, 미국에서 위험 요소를 미리 고지하지 않을 경우 집단소송을 당할 수 있기 때문입니다. 기사는 4대 금융그룹의 고정이하 여신 및 중소기업 대출 연체 잔액 증가 등 금융사의 건전성 관리 부담이 커지고 있음을 지적합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 금융감독원이 인터넷은행에 IT 내부통제 강화를 당부하는 예방적 조치에 대한 보도입니다. 잠재적 피고(인터넷은행)는 자력이 충분하나(적합 조건 2), 현재 발생하여 집단적 피해를 야기한 특정 IT 사고나 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 명확한 책임 주체, 집단적 피해, 피해 규모가 불분명합니다(적합 조건 1, 3, 4 미충족).</t>
+          <t>본 기사는 금융지주사들이 정부 정책으로 인한 자산 건전성 악화 우려를 미국 SEC에 공시한 내용으로, 특정 주체의 명확한 책임(적합 조건 1)이나 집단적 피해(적합 조건 3)를 입은 피해자 그룹이 명확히 드러나지 않습니다. 기사에서 언급된 '집단소송'은 미국 투자자들의 공시 의무 위반에 대한 소송 가능성을 의미하며, 소송금융의 대상이 되는 피해자 중심의 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>인뱅 IT사고 예방체계 견고해야 ...금감원, 인터넷은행 CIO 소집</t>
+          <t>금융지주사들 “포용 금융으로 자산 건전성 악화 우려”</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604011127290748</t>
+          <t>https://www.joongang.co.kr/article/25428526</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-01 12:27:20.047992+00:00</t>
+          <t>2026-05-16 00:59:29.448423+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D19" t="inlineStr"/>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>피터 쉬프가 스트래티지에 대해 법적 소송 가능성을 경고한 단계</t>
+          <t>정부 기관의 피해자 지원 및 범죄 근절 협력 논의 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>피터 쉬프가 비트코인 매수 자금 조달을 위해 무리한 행보를 보이는 스트래티지를 비판하며 법적 소송과 시장 붕괴 가능성을 경고했다. 현재 구체적인 피해 사실이나 법적 분쟁은 확인되지 않아 소송금융 투자 검토가 어렵다.</t>
+          <t>금감원과 복지부가 불법 사금융 피해를 입은 저신용·저소득 취약계층을 위한 '원스톱 지원' 체계 구축을 논의 중이다. 이는 민생범죄 근절 및 피해구제, 복지 서비스 연계를 목표로 하며, 범죄 피해사실이 파악될 경우 즉각적인 지원이 이루어질 예정이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사 내용은 피터 쉬프의 '경고'에 불과하며, 실제 피해 발생 여부, 상대방의 책임, 피해 규모, 피해자 수, 증거 등 소송금융 투자에 필요한 핵심 정보가 전혀 확인되지 않는다. 아직 법적 분쟁이 시작되지 않았고, 공적 절차도 진행 중인 것이 아니다. (적합 조건 1개 이하)</t>
+          <t>불법 사금융 피해는 상대방의 책임이 명확하고(적합 조건 1), 금감원과 복지부의 협력으로 공적 절차(적합 조건 6) 및 증거 확보(적합 조건 5) 가능성이 높다. 하지만 소송 상대방인 불법 사금융 업자의 자력 확보가 불확실하여, 승소하더라도 실질적인 배상금 회수가 어려울 가능성이 크다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>피터 쉬프  스트래티지의 비트코인 자금 조달은 도박 ...거품 붕괴 경고</t>
+          <t>불법 사금융 피해 저신용·저소득 취약계층 '원스톱 지원'</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/228042</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148964085&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-01 00:46:23.636936+00:00</t>
+          <t>2026-05-14 20:00:29.258943+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>지역 금고의 소송 취하로 소송전 일단락</t>
+          <t>신고·구제 절차 진행 가능성</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>새마을금고중앙회가 지역 금고에 대손충당금 증액을 요구했으나 지역 금고가 이를 받아들이지 않아 소송전이 발생했다. 이후 지역 금고가 소송을 취하하면서 해당 소송은 일단락되었다.</t>
+          <t>이 대통령의 발언을 인용하여 불법대부 채무는 갚지 않아도 된다는 내용이 보도되었으나, 실제 분쟁 시에는 계약의 불법성 입증 및 채권자의 소송 제기 가능성에 대한 절차적 대응이 필요하다. 이에 따라 신고 및 구제 절차를 통한 대응이 병행될 수 있으며, 불법대부 채무자들의 법적 분쟁 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사에 따르면 새마을금고중앙회와 지역 금고 간의 소송전이 지역 금고의 소송 취하로 이미 일단락되어 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
+          <t>기사는 '불법대부'라는 키워드를 통해 법적 분쟁의 소지를 언급하지만, 소송 상대방(불법대부업자)이 특정되지 않아 자력 판단이 불가하며, 피해 규모나 피해자 수도 명확히 제시되지 않았다. 또한 계약의 불법성 입증이 필요하다고 언급되어 증거의 명확성도 부족하다. (적합 조건 1, 2, 3, 4, 5 미흡)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김인 새마을금고중앙회 회장</t>
+          <t>李대통령  불법대부, 안갚아도 된다 ...그래도 법적 문제 없나</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>dongponews.net</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434638</t>
+          <t>https://www.dongponews.net/news/articleView.html?idxno=57797</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 00:44:31.505267+00:00</t>
+          <t>2026-05-05 01:16:44.235476+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국 노동부 규정안 발표 및 의견 수렴 중</t>
+          <t>광주회생법원 상담센터 개소</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>미국 노동부가 퇴직연금(401k)에 사모펀드 등 대체 자산 편입을 허용하는 규정안을 발표했습니다. 이는 14조2000억달러 규모의 퇴직연금 시장에 월가 자산운용사들의 진입을 용이하게 하지만, 사모대출 펀드의 부실 우려가 큰 시점에 나와 퇴직연금 가입자에게 위험이 전이될 수 있다는 논란이 있습니다. 규정안은 연금 운용 주체의 법적 책임 부담을 줄이는 '세이프 하버' 조항을 포함합니다.</t>
+          <t>광주회생법원이 경제적 어려움을 겪는 시민들을 위해 '빛고을희망드림 상담센터'를 개소했습니다. 이 센터는 개인회생·파산 절차 안내, 소송구조 지원 제도, 그리고 신용회복위원회 등 외부 유관기관의 채무조정 제도에 대한 상담을 제공합니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>현재 실제 피해가 발생한 사건이 아닌 미래의 잠재적 위험을 다루고 있어 '상대방 책임 명확성' 및 '증거 확보 가능성'이 낮습니다. 또한, '세이프 하버' 조항 도입으로 연금 운용 주체의 법적 책임 부담이 경감되어 향후 소송 제기 시 책임 입증이 어려울 수 있습니다.</t>
+          <t>해당 기사는 광주회생법원의 상담센터 개소 소식으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 집단적 피해, 또는 구체적인 손해 발생 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>잠재적 피해자 수천만 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>사모대출 퇴로 열어주나...美 퇴직연금 규정 바꿨다</t>
+          <t>광주회생법원 ‘빛고을희망드림 상담센터’ 오픈</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/03/31/2026033109465138282</t>
+          <t>http://www.jndn.com/article.php?aid=1775468257430353005</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 12:51:59.191111+00:00</t>
+          <t>2026-04-18 07:02:30.383660+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>미국 정부 (검찰)</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>새로운 양형 기준 적용 예정</t>
+          <t>무죄 판결 요청 심리 중, 일부 혐의 재심 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대법원이 대규모 주가조작 사건에 대한 새로운 양형 기준을 마련했습니다. 7월 1일 이후 기소되는 사건부터 적용되며, '기습 공탁'을 통한 감형이 어려워지고 피해자의 실질적 피해 회복 여부를 엄격히 판단하게 됩니다. 이는 주가조작 범죄에 대한 처벌을 강화하고 피해자 보호를 강화하려는 목적입니다.</t>
+          <t>토네이도캐시 공동창업자 로만 스톰이 무허가 자금 송금 사업 공모 혐의로 유죄 평결을 받았으며, 자금세탁 및 대북 제재 위반 공모 혐의에 대해서는 재판이 진행 중입니다. 연방 법원이 무죄 판결 요청을 심리하고 있으며, 검찰은 10억 달러 이상의 불법 자금 처리와 북한 라자루스 그룹 연관성을 주장하고 있습니다. 이번 사건은 탈중앙화 기술 개발자의 형사 책임 범위를 가르는 중요한 선례가 될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주가조작 사건에 대한 보도가 아닌, 대규모 주가조작 사건에 대한 새로운 양형 기준 적용에 관한 법률 뉴스입니다. 소송금융 투자 대상으로 검토할 특정 사건, 피해자, 상대방이 존재하지 않아 적합도 판단 기준에 부합하는 항목이 없습니다.</t>
+          <t>해당 사건은 토네이도캐시 공동창업자에 대한 형사 기소 건으로, 소송금융이 일반적으로 지원하는 피해자(원고)의 민사 손해배상 청구 사건이 아닙니다. 기사에 명확한 민사상 피해자나 그들의 피해 규모가 특정되지 않아 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 달러 이상 (불법 자금 처리 규모)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대규모 주가조작 최대 무기징역...‘기습 공탁’ 감형 제한</t>
+          <t>토네이도캐시 공동창업자 로만 스톰 무죄 판결 여부, 법원 판단 유보</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565693&amp;class=18&amp;grp=</t>
+          <t>https://www.tokenpost.kr/news/blockchain/348265</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 12:34:40.625136+00:00</t>
+          <t>2026-04-11 00:22:04.472284+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>SK증권, 워터브릿지파트너스</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 상품 출시</t>
+          <t>고등법원 파기환송심에서 화해권고를 통한 종결 수순. 투자 원금 회수로 손해배상 실익 없음.</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부가 60세 이상 금융취약계층을 대상으로 '보이스피싱 보상보험'을 출시하고 홍보 활동에 나섰습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 전 국민 100만명에게 무료 가입을 지원할 예정입니다. 이는 금융사기 피해를 줄이고 실질적인 피해 구제를 위한 포용금융 정책의 일환입니다.</t>
+          <t>SK증권이 주선한 비앤비코리아 투자 분쟁이 8년 만에 종결 수순에 돌입했습니다. 투자자들은 SK증권의 기업 설명과 실제 사업 구조 간 차이로 인한 손해배상을 청구했으나, 비앤비코리아의 기업가치 회복으로 투자금이 원금 수준으로 회수되었습니다. 이에 고등법원 파기환송심 재판부는 손해배상 청구를 받아들이기 어렵다는 판단을 내렸고, 사건은 화해권고를 통한 마무리 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해를 보상하기 위한 보험 상품을 출시했다는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피고가 존재하지 않습니다. 상대방 책임이 명확하거나 집단적 피해가 발생한 상황이 아니므로, 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 사건은 고등법원 파기환송심에서 화해권고를 통한 종결 수순에 있으며, 투자 원금이 이미 회수되어 손해배상 청구의 실익이 사라졌습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당합니다. 비록 상대방(SK증권)의 자력은 충분하나, 실제 피해 금액이 없어 소송금융 투자 대상으로서의 매력이 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (원금 회수)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>기관 투자자 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>NH농협은행 경기본부 '보이스피싱 보상보험' 현장 가입행사</t>
+          <t>비앤비코리아 투자 분쟁 8년만 ‘종결’ 수순…투자금 회수에 소송 실익...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603311748338553dd55077bc2_18</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=216798</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-31 12:21:01.787603+00:00</t>
+          <t>2026-04-06 00:44:51.244600+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>KB증권</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>서울행정법원 징계통보처분취소 소송 원고 승소 판결</t>
+        </is>
+      </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>NH농협은행 경남본부가 만 60세 이상 고령층을 대상으로 보이스피싱 피해 보상보험을 무료로 지원하는 사업을 시행 중이다. 이 보험은 피해 발생 시 최대 1000만 원까지 실손해액의 70%를 보상하며, 농협 거래 여부와 상관없이 가입할 수 있다. 금융 취약계층의 피해 회복을 돕기 위한 포용금융 정책의 일환이다.</t>
+          <t>서울행정법원은 라임펀드 사태와 관련하여 금융위원회가 KB증권 전 대표에게 내린 징계통보처분을 취소하라는 원고 승소 판결을 내렸다. 이는 전 대표에 대한 징계 사유가 없다고 판단한 것으로, 금융당국의 제재가 법원에서 인정받지 못했음을 의미한다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 사업에 대한 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 라임펀드 사태와 관련하여 금융당국의 징계 처분을 받은 KB증권 전 대표가 행정소송에서 승소하여 징계가 취소되었다는 내용이다. 이는 피해자 측의 소송금융 투자 기회를 창출하거나 강화하는 사건이 아니며, 오히려 금융당국의 제재 근거가 법원에서 인정받지 못했음을 의미하여 피해자 측의 주장을 약화시킬 수 있다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>농협은행 경남본부, 만 60세 이상 보이스피싱 보험 무료 지원</t>
+          <t>법원  라임 징계 사유 없다 …KB증권 전 대표 제재 취소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>cnbnews.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.cnbnews.com/news/article.html?no=786888</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=736097</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:34.800425+00:00</t>
+          <t>2026-04-05 12:54:27.593745+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>금융당국 제재에 대한 금융기관의 행정소송 진행 및 판결 선고 (당국 패소 사례 다수)</t>
+          <t>24시간 거래 확산에 따른 잠재적 시장 왜곡 및 투자자 손실 우려 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>금융당국이 금융기관 및 임원에 대한 제재 소송에서 낮은 승소율을 기록하며 제재의 실효성이 약화되고 있다. DLF 사태 관련 중징계 취소 소송에서 당국이 패소하는 등 금융권의 불복 움직임이 확산되고 있다. 이는 금융기관의 강력한 법적 대응을 보여주며, 새로운 700억원대 부당대출 의혹도 제기되었다.</t>
+          <t>미국 주요 거래소들이 24시간 거래 도입을 추진하면서 시장 구조 변화가 예상됩니다. 이는 개인 투자자의 시장 접근성을 높이지만, 유동성 부족으로 인한 가격 왜곡과 일부 브로커의 시장 조작 가능성이라는 새로운 위험을 야기할 수 있습니다. 규제 당국도 이러한 문제를 인지하고 있으나, 기사는 특정 사건이 아닌 전반적인 시장 동향과 잠재적 위험을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 기사는 금융당국이 금융기관에 대한 제재 소송에서 낮은 승소율을 보이며 제재의 실효성이 약화되고 있음을 다루고 있음. 이는 금융기관의 강력한 법적 방어 능력을 보여주며, 일반 피해자(원고)가 금융기관을 상대로 소송을 진행할 경우 난이도가 높을 수 있음을 시사함. 기사 자체는 새로운 집단소송 기회를 직접적으로 제시하지 않으며, 언급된 '700억원대 부당대출 의혹'은 아직 초기 단계의 의혹에 불과함.</t>
+          <t>이 기사는 24시간 거래 확산에 따른 시장 구조 변화와 잠재적 위험을 분석하는 내용으로, 특정 사건이나 피해자를 명시하지 않습니다. 상대방 책임이 명확한 특정 주체가 없고, 집단적 피해 규모나 피해자 수도 파악되지 않아 소송금융 투자 대상으로 적합한 구체적인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상 (기사 내 피해자 직접 피해 금액 특정 불가), 700억원대 (부당대출 의혹)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상 (기사 내 피해자 수 특정 불가)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>법원 가면 무뎌지는 '제재 칼날'… 작년 금융당국 승소율 41% [금융당국...</t>
+          <t>24시간 거래 확산…웃는 투자자, 흔들리는 브로커</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603291918525126</t>
+          <t>https://www.tokenpost.kr/news/market/346371</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-29 12:55:29.098564+00:00</t>
+          <t>2026-04-05 00:17:58.116584+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
-      <c r="D26" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>금융감독원이 2030세대를 노린 불법 사채에 대한 경보를 발령했습니다. 연 6800%에 달하는 고금리를 요구하며 자필 차용증, 가족·지인 연락처 등을 요구하는 수법이 사용되고 있습니다. 금감원은 피해 발생 시 즉시 신고하여 불법 추심 차단 및 소송 지원을 받을 것을 당부했습니다.</t>
+          <t>XRP는 ETF 자금 유출과 네트워크 활동 감소로 1.30달러 수준에서 약세 압력을 받고 있으며, 24시간 동안 약 4% 하락했습니다. 그러나 리플의 GTreasury 통합, XRP 소각률 급증, 규제 진전 등 생태계 확장 소식은 중장기 반등 가능성을 시사합니다. SEC와의 소송은 여전히 불확실성 요소로 남아 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(불법사채), 집단적 피해 가능성이 있으며(2030 노린), 피해 규모가 크고(연 6800% 고금리), 증거 확보 가능성이 높으며(차용증, 금감원 경보), 공적 절차가 진행 중(금감원 경보, 신고 독려)인 등 다수의 적합 조건이 충족됩니다. 그러나 상대방(불법 사채업자)의 자력 불충분 가능성이 매우 높아 소송 승소 시에도 실질적인 배상금 회수가 어려울 수 있어 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
+          <t>본 기사는 XRP 암호화폐의 시장 동향 및 가격 변동을 분석하는 내용으로, 특정 기업이나 개인의 불법 행위로 인한 피해 발생을 다루지 않습니다. 따라서 소송의 상대방이 특정되지 않고, 법적 책임이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>연 6800% 뜯는 '이 실장'…금감원, 2030 노린 불법사채 '경보'</t>
+          <t>XRP 1.30달러에서 약세 압력 직면, 중장기 반등 가능성은?</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032916060004843?did=NA</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/346283</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 12:44:37.683029+00:00</t>
+          <t>2026-04-04 00:41:58.094177+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>iM증권</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>뉴욕 민사소송 관련 USDC 지갑 동결 및 해제 조치</t>
+          <t>삼천당제약이 iM증권을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>암호화폐 기업 서클의 주가 하락과 USDC의 실물경제 진입 시도에 대한 기사입니다. 기사 내 '뉴욕 민사소송'과 관련하여 서클이 USDC 지갑 동결 해제 조치를 취했으나, 소송의 구체적인 내용이나 피해 규모는 명확히 언급되지 않았습니다.</t>
+          <t>코스닥 상장사 삼천당제약이 iM증권 소속 애널리스트의 기업 분석 보고서와 관련하여 iM증권을 상대로 소송을 제기했습니다. 삼천당제약은 '주가조작'을 주장하고 있으며, iM증권은 '자율적 기업 분석'이라며 맞서고 있습니다. 현재 양측은 소송에 대한 대응을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '뉴욕 민사소송'의 구체적인 내용, 소송 상대방, 청구 원인 및 피해 규모가 불분명합니다. 서클은 법적 요구에 따라 지갑 동결 해제 조치를 취한 것으로 보이며, 상대방의 책임이 명확하게 특정되지 않고 집단적 피해나 대규모 피해 금액에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>iM증권은 자력이 충분한 상대방이나 (적합 조건 2), 기사 내용만으로는 상대방 책임의 명확성이나 피해 규모를 판단하기 어렵습니다. 또한, 집단적 피해가 아닌 기업 간 소송으로 보이며, 소송금융의 일반적인 고객 프로필(다수의 피해자 또는 개인 원고)과 다소 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>서클 주가 하락과 USDC 실물경제 진입 시도</t>
+          <t>삼천당제약에 소송 당한 iM증권…“주가조작”vs“자율적 기업분석” 공...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/344261</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026040316102766299</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-29 00:35:37.187880+00:00</t>
+          <t>2026-04-03 13:02:46.029950+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>SEC 소송 종료</t>
+          <t>어머니에 대한 살인미수 혐의 집행유예 선고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>기사는 리플(XRP)이 미국 증권거래위원회(SEC)와의 소송을 성공적으로 마무리하며 규제 불확실성을 해소했고, 디지털 상품으로 분류되는 호재를 맞았다는 내용을 보도합니다. 이는 XRP의 시세 전망에 대한 전문가의 의견을 전달하며, 이미 종결된 과거의 법적 분쟁을 언급하고 있습니다.</t>
+          <t>뇌병변 장애 아들을 홀로 키우던 30대 어머니가 보이스피싱으로 긴급생계지원금 계좌가 정지되자 생활고와 우울증에 시달리다 아들을 살해하려 한 혐의로 기소되어 집행유예를 선고받았습니다. 아들은 현재 보육시설에서 보호받고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사는 미국 증권거래위원회(SEC)와 리플(XRP) 간의 소송이 '종료'되어 규제 불확실성이 해소되었다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규 분쟁이나 진행 중인 피해가 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>소송금융 투자 대상으로서 상대방의 책임이 불분명하고(적합 조건 1), 직접적인 금전적 피해 규모가 작으며(적합 조건 4), 집단적 피해가 아닌 개별적 사건입니다(적합 조건 3). 또한, 계좌 정지 관련 공적 절차 진행 여부도 불분명하여(적합 조건 6) 소송금융 투자 관점에서는 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>120만원 (긴급생계지원금)</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어머니와 아들)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>엑스알피(리플) 시세 약세...전문가, 15달러 이상 자신한 이유</t>
+          <t>4살 장애아들 살해하려다 “잘못됐구나”…120만원 생계비 묶은 피싱</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542525</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1252592.html</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:24.463920+00:00</t>
+          <t>2026-04-03 12:30:52.582446+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr">
         <is>
-          <t>XRP는 2025년 미국 증권거래위원회(SEC)와의 소송이 종료되어 규제 불확실성을 해소하고 디지털 상품으로 분류되었습니다. 이에 따라 XRP 현물 ETF 출시, 스테이블코인 및 토큰화 사업 확대 등 제도권 편입 기반을 마련하며 향후 5만% 폭등 가능성에 대한 엇갈린 전망이 나오고 있습니다.</t>
+          <t>두나무(업비트)와 빗썸이 지난해 흑자를 기록했으나, 가상자산 업황 악화와 규제 불확실성으로 수익성 향방이 불투명합니다. 특히 빗썸은 60조 원 규모의 오입금 사태와 금융정보분석원(FIU)의 중징계(과태료 368억 원, 영업정지 등)를 받아 행정처분소송으로 대응 중입니다. 이 기사는 거래소 자체의 재무 및 규제 리스크를 다루며, 고객 피해로 인한 소송 가능성은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 XRP와 미국 증권거래위원회(SEC) 간의 소송이 이미 '종료'되었음을 명시하고 있습니다. 소송금융은 현재 진행 중이거나 발생할 가능성이 있는 소송에 투자하므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>기사는 가상자산 거래소들의 재무 성과 및 규제 리스크에 초점을 맞추고 있으며, 고객이나 사용자들이 직접적인 피해를 입어 소송을 제기할 만한 구체적인 사건이 명시되어 있지 않습니다. 빗썸이 금융정보분석원(FIU)의 제재에 대해 행정소송을 제기한 것은 있으나, 이는 소송금융의 일반적인 원고(피해자) 발굴 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>XRP 또 5만% 폭등 가능할까…엇갈린 전망</t>
+          <t>두나무·빗썸, 빛과 그늘은?…실적 선방에도 합병·제재리스크 부담</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/227318</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=182006</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-28 12:46:45.863250+00:00</t>
+          <t>2026-04-02 00:46:09.409672+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
-      <c r="E30" t="inlineStr"/>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>금감원의 전산통제 강화 및 소비자 보호 조치 주문</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>이 기사는 금융 전문 로펌에서 사용되는 'Transaction Bible'의 개념과 중요성을 설명하며, 전통적인 소송 기록과의 차이점을 비교합니다. 수천억 규모의 투자가 결정되는 과정에서 금융 법률 업무의 한 단면을 보여주는 정보성 글입니다.</t>
+          <t>금감원이 인터넷은행과 계열 증권사에 전산통제 강화를 주문하며 사고 발생 시 신속한 시스템 복구와 피해보상 안내 등 후속 조치를 당부했습니다. 이는 지정학적 리스크와 시장 불안에 따른 디도스, 랜섬웨어 등 사이버 위협에 대비한 금융소비자 불편 최소화 목적입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루지 않고, 금융 전문 로펌의 업무 방식과 금융계약서류집(Transaction Bible)에 대한 일반적인 설명을 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
+          <t>기사는 금감원이 인터넷은행 및 증권사에 전산통제 강화를 주문한 예방적 조치에 대한 내용으로, 특정 사고 발생이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방의 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 투자 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>수천억 투자는 어떻게 결정되나 …성경과 금융의 공통점 [양동운의 금...</t>
+          <t>금감원, 인터넷은행·계열 증권사 전산통제 강화 주문</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603282913i</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301541</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-28 12:42:13.983484+00:00</t>
+          <t>2026-04-01 12:27:44.992143+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>KB국민은행</t>
+          <t>케이뱅크, 카카오뱅크, 토스뱅크, 카카오페이증권, 토스증권</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>KB국민은행 승소, 원고 청구 기각</t>
+          <t>금감원, 인터넷은행 CIO 소집 및 IT 내부통제 강화 당부</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>KB국민은행이 인도네시아에서 불법경매를 주장하는 소송에서 승소했다. 원고는 국민은행이 자신에게 알리지 않고 불법경매를 실시했다고 주장했으나, 재판부는 경매 절차가 인도네시아 저당권법에 따라 적법하게 이뤄졌다고 판단하여 원고의 청구소송을 전부 기각했다.</t>
+          <t>금융감독원이 인터넷은행 및 계열 증권사 최고정보책임자(CIO)를 소집하여 IT 내부통제 강화를 당부했습니다. 고객 수 및 거래량 증가에 따른 IT 리스크에 선제적으로 대응하고, 전산사고 발생 시 금융소비자 보호를 위한 신속한 대응과 피해보상을 적극 안내하도록 요청했습니다. 금감원은 향후 대형 전산사고 발생 시 엄정하게 조치할 계획임을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>이 사건은 법원이 KB국민은행의 경매 절차가 적법하다고 판단하여 원고의 청구를 전부 기각한, 이미 판결이 선고된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 승소 가능성이 높은 미확정 사건에 투자하므로, 이미 패소한 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 금융감독원이 인터넷은행에 IT 내부통제 강화를 당부하는 예방적 조치에 대한 보도입니다. 잠재적 피고(인터넷은행)는 자력이 충분하나(적합 조건 2), 현재 발생하여 집단적 피해를 야기한 특정 IT 사고나 사건이 명시되어 있지 않아 소송금융 투자 대상으로서의 명확한 책임 주체, 집단적 피해, 피해 규모가 불분명합니다(적합 조건 1, 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[Biz Law] KB국민은행, 인니서 불법경매 소송 완승 …法  절차 적법</t>
+          <t>인뱅 IT사고 예방체계 견고해야 ...금감원, 인터넷은행 CIO 소집</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713839</t>
+          <t>http://www.fnnews.com/news/202604011127290748</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:55.023121+00:00</t>
+          <t>2026-04-01 12:27:20.047992+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>스트래티지</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>규제 도입 전 법무법인들이 소송 대비 중</t>
+          <t>피터 쉬프가 스트래티지에 대해 법적 소송 가능성을 경고한 단계</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>국내 주요 법무법인들이 가상자산 관련 대주주 지분 제한이 도입될 경우 발생할 수 있는 위헌 논란에 대비하여 관련 소송을 준비하고 있는 것으로 전해졌습니다. 이는 아직 규제가 시행되지 않은 상태에서 잠재적인 법적 분쟁 가능성에 대한 사전 준비 단계입니다.</t>
+          <t>피터 쉬프가 비트코인 매수 자금 조달을 위해 무리한 행보를 보이는 스트래티지를 비판하며 법적 소송과 시장 붕괴 가능성을 경고했다. 현재 구체적인 피해 사실이나 법적 분쟁은 확인되지 않아 소송금융 투자 검토가 어렵다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사는 대주주 지분 제한 도입 시 발생할 수 있는 위헌 논란에 대비한 법무법인들의 소송 준비를 다루고 있습니다. 이는 아직 규제가 도입되지 않은 상태에서의 잠재적 법리 다툼으로, 상대방의 책임이 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 피해자 수가 특정되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>기사 내용은 피터 쉬프의 '경고'에 불과하며, 실제 피해 발생 여부, 상대방의 책임, 피해 규모, 피해자 수, 증거 등 소송금융 투자에 필요한 핵심 정보가 전혀 확인되지 않는다. 아직 법적 분쟁이 시작되지 않았고, 공적 절차도 진행 중인 것이 아니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[금융이슈] 가상자산 투자자 천만명 시대...기본법 표류에 제도 공백 깊...</t>
+          <t>피터 쉬프  스트래티지의 비트코인 자금 조달은 도박 ...거품 붕괴 경고</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299014</t>
+          <t>http://coinreaders.com/228042</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-28 00:44:44.358011+00:00</t>
+          <t>2026-04-01 00:46:23.636936+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>지역 금고의 소송 취하로 소송전 일단락</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부가 만 60세 이상 고객을 대상으로 보이스피싱 보상보험을 무료로 지원합니다. 이는 전기통신금융사기 피해가 지속적으로 증가하는 상황에서 피해자들에게 실질적인 도움을 주기 위한 선제적 조치입니다.</t>
+          <t>새마을금고중앙회가 지역 금고에 대손충당금 증액을 요구했으나 지역 금고가 이를 받아들이지 않아 소송전이 발생했다. 이후 지역 금고가 소송을 취하하면서 해당 소송은 일단락되었다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료 지원한다는 내용으로, 특정 사건에서 은행의 책임이 있거나 피해자들이 손해배상을 청구하는 상황이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 법적 분쟁이나 청구권이 존재하지 않습니다.</t>
+          <t>기사에 따르면 새마을금고중앙회와 지역 금고 간의 소송전이 지역 금고의 소송 취하로 이미 일단락되어 종결된 사건입니다. 이는 '이미 종결된 사건'이라는 소송금융 투자 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>NH농협은행 서울본부, 만 60세 이상 보이스피싱 보상보험 무료 지원</t>
+          <t>[Who Is ?] 김인 새마을금고중앙회 회장</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=506728</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434638</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-28 00:15:28.729890+00:00</t>
+          <t>2026-04-01 00:44:31.505267+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>신용회복위원회 불법사금융 전담 창구를 통한 피해구제 절차 진행</t>
+          <t>미국 노동부 규정안 발표 및 의견 수렴 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>신용회복위원회가 불법사금융 피해자를 위한 전담 창구를 개설하여 피해구제 절차를 신속하게 진행할 수 있도록 돕는다는 내용의 기고문이다. 이 창구를 통해 피해 신고 즉시 불법사금융업자의 반사회적 대부계약 무효 사실을 통보하는 등 피해자 지원을 강화한다. 이는 피해자들이 더 이상 혼자 고통받지 않도록 돕기 위한 제도적 노력의 일환이다.</t>
+          <t>미국 노동부가 퇴직연금(401k)에 사모펀드 등 대체 자산 편입을 허용하는 규정안을 발표했습니다. 이는 14조2000억달러 규모의 퇴직연금 시장에 월가 자산운용사들의 진입을 용이하게 하지만, 사모대출 펀드의 부실 우려가 큰 시점에 나와 퇴직연금 가입자에게 위험이 전이될 수 있다는 논란이 있습니다. 규정안은 연금 운용 주체의 법적 책임 부담을 줄이는 '세이프 하버' 조항을 포함합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임은 명확하나(적합 조건 1), 상대방의 자력이 불충분하거나 추적이 어려울 가능성이 높아 손해배상금 회수가 매우 불확실하다. 신용회복위원회를 통한 공적 절차(적합 조건 6)가 진행 중이지만, 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 떨어진다.</t>
+          <t>현재 실제 피해가 발생한 사건이 아닌 미래의 잠재적 위험을 다루고 있어 '상대방 책임 명확성' 및 '증거 확보 가능성'이 낮습니다. 또한, '세이프 하버' 조항 도입으로 연금 운용 주체의 법적 책임 부담이 경감되어 향후 소송 제기 시 책임 입증이 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>잠재적 피해자 수천만 명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[기고] '살점 1파운드'의 굴레, 더 이상 혼자 감당하지 않도록</t>
+          <t>사모대출 퇴로 열어주나...美 퇴직연금 규정 바꿨다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032709260001491?did=NA</t>
+          <t>https://www.mt.co.kr/world/2026/03/31/2026033109465138282</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-27 12:16:54.366629+00:00</t>
+          <t>2026-03-31 12:51:59.191111+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
-      <c r="D35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>CLARITY 법안 논의 및 서클의 지갑 동결 조치</t>
+          <t>새로운 양형 기준 적용 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>암호화폐 기업 서클(Circle)의 주가가 CLARITY 법안의 스테이블코인 수동 수익률 금지 조항과 지갑 동결 조치 등으로 인해 20% 급락 후 부분 반등했습니다. 규제 불확실성과 테더의 감사 추진 소식으로 시장 변동성이 지속되고 있으나, 장기적으로는 긍정적인 밸류에이션 전망도 제기됩니다. 서클은 결제 인프라 및 기관 고객 확대를 통해 수익 다각화를 모색 중입니다.</t>
+          <t>대법원이 대규모 주가조작 사건에 대한 새로운 양형 기준을 마련했습니다. 7월 1일 이후 기소되는 사건부터 적용되며, '기습 공탁'을 통한 감형이 어려워지고 피해자의 실질적 피해 회복 여부를 엄격히 판단하게 됩니다. 이는 주가조작 범죄에 대한 처벌을 강화하고 피해자 보호를 강화하려는 목적입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>이 기사는 서클(Circle)의 주가 변동, CLARITY 법안과 같은 규제 우려, 그리고 사업 모델 리스크에 초점을 맞추고 있습니다. 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모의 명확성'을 충족하는 특정 가해자와 피해자 집단 간의 손해배상 청구 가능성이 낮아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 주가조작 사건에 대한 보도가 아닌, 대규모 주가조작 사건에 대한 새로운 양형 기준 적용에 관한 법률 뉴스입니다. 소송금융 투자 대상으로 검토할 특정 사건, 피해자, 상대방이 존재하지 않아 적합도 판단 기준에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>서클 주가 급락 후 반등, 규제 우려와 밸류에이션 논쟁 가열</t>
+          <t>대규모 주가조작 최대 무기징역...‘기습 공탁’ 감형 제한</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/343760</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565693&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-27 00:49:33.917707+00:00</t>
+          <t>2026-03-31 12:34:40.625136+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr"/>
-      <c r="E36" t="inlineStr"/>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>NH농협은행의 보이스피싱 보상보험 상품 출시</t>
+        </is>
+      </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>NH농협은행 부산본부가 전기통신금융사기 피해 증가에 대응하여 '보이스피싱 보상보험'을 무료로 지원한다고 밝혔다. 이는 보이스피싱 피해자들에게 실질적인 도움을 제공하고 지역사회와 함께 금융사기 예방 활동을 지속하려는 목적이다.</t>
+          <t>NH농협은행 경기본부가 60세 이상 금융취약계층을 대상으로 '보이스피싱 보상보험'을 출시하고 홍보 활동에 나섰습니다. 이 보험은 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 전 국민 100만명에게 무료 가입을 지원할 예정입니다. 이는 금융사기 피해를 줄이고 실질적인 피해 구제를 위한 포용금융 정책의 일환입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료로 지원한다는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 보상하기 위한 보험 상품을 출시했다는 내용으로, 소송금융 투자 대상이 될 만한 특정 사건이나 피고가 존재하지 않습니다. 상대방 책임이 명확하거나 집단적 피해가 발생한 상황이 아니므로, 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>NH농협은행 부산본부, ‘보이스피싱 보상보험’ 무료 지원 실시</t>
+          <t>NH농협은행 경기본부 '보이스피싱 보상보험' 현장 가입행사</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032614314135440</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603311748338553dd55077bc2_18</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-26 12:28:42.947464+00:00</t>
+          <t>2026-03-31 12:21:01.787603+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
-      <c r="E37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" t="inlineStr"/>
       <c r="F37" t="inlineStr">
         <is>
-          <t>스테이블코인이 미국 국채 시장의 주요 매수자로 급부상하며 긍정적 평가와 함께 대규모 뱅크런 발생 시 글로벌 금융 시스템에 심각한 타격을 줄 수 있다는 우려가 제기되고 있다. 주한미국상공회의소 세미나에서 학계와 업계 전문가들이 열띤 토론을 벌였으며, 한국의 디지털자산 기본법 입법 동향과 은행 주도 스테이블코인 발행 허용 여부도 논의되었다.</t>
+          <t>NH농협은행 경남본부가 만 60세 이상 고령층을 대상으로 보이스피싱 피해 보상보험을 무료로 지원하는 사업을 시행 중이다. 이 보험은 피해 발생 시 최대 1000만 원까지 실손해액의 70%를 보상하며, 농협 거래 여부와 상관없이 가입할 수 있다. 금융 취약계층의 피해 회복을 돕기 위한 포용금융 정책의 일환이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 스테이블코인의 잠재적 시스템 리스크와 한국의 디지털자산 규제 동향에 대한 전문가들의 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 현재 발생한 피해자나 피해 규모도 파악되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험을 지원하는 사업에 대한 정보성 기사입니다. 특정 사건이나 분쟁이 발생한 것이 아니므로, 소송금융 투자 대상이 되는 '사건' 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>450조원 덩치로 미국채 빨아들인 스테이블 코인, 구세주인가 시한폭탄인...</t>
+          <t>농협은행 경남본부, 만 60세 이상 보이스피싱 보험 무료 지원</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>cnbnews.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11998845</t>
+          <t>https://www.cnbnews.com/news/article.html?no=786888</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-26 12:27:50.801396+00:00</t>
+          <t>2026-03-31 12:20:34.800425+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>우리금융, 하나금융</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>1심 판결 선고, OK에셋 승소</t>
+          <t>금융당국 제재에 대한 금융기관의 행정소송 진행 및 판결 선고 (당국 패소 사례 다수)</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>OK금융그룹 인도네시아 계열사 OK에셋이 채권 양도 절차의 위법 여부에 대한 손해배상 및 담보물 반환 소송에서 승소했습니다. 재판부는 대출 계약서에 포함된 채권 양도 조항에 따라 해당 채권 매각 절차가 민법상 적법하다고 판단했습니다.</t>
+          <t>금융당국이 금융기관 및 임원에 대한 제재 소송에서 낮은 승소율을 기록하며 제재의 실효성이 약화되고 있다. DLF 사태 관련 중징계 취소 소송에서 당국이 패소하는 등 금융권의 불복 움직임이 확산되고 있다. 이는 금융기관의 강력한 법적 대응을 보여주며, 새로운 700억원대 부당대출 의혹도 제기되었다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 사건은 OK에셋이 채권 양도 분쟁에서 승소한 것으로, 이미 법원의 판결이 선고된 '종결된 사건'에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 소송 전 또는 소송 진행 중인 사건에 투자하므로, 이미 판결이 난 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 금융당국이 금융기관에 대한 제재 소송에서 낮은 승소율을 보이며 제재의 실효성이 약화되고 있음을 다루고 있음. 이는 금융기관의 강력한 법적 방어 능력을 보여주며, 일반 피해자(원고)가 금융기관을 상대로 소송을 진행할 경우 난이도가 높을 수 있음을 시사함. 기사 자체는 새로운 집단소송 기회를 직접적으로 제시하지 않으며, 언급된 '700억원대 부당대출 의혹'은 아직 초기 단계의 의혹에 불과함.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (기사 내 피해자 직접 피해 금액 특정 불가), 700억원대 (부당대출 의혹)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (기사 내 피해자 수 특정 불가)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>[Biz Law] OK에셋, 인니 채권 양도 분쟁서 승소…法  계약상 적법</t>
+          <t>법원 가면 무뎌지는 '제재 칼날'… 작년 금융당국 승소율 41% [금융당국...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713184</t>
+          <t>http://www.fnnews.com/news/202603291918525126</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-25 12:49:46.441767+00:00</t>
+          <t>2026-03-29 12:55:29.098564+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>금리 인상 발표</t>
+          <t>금감원 경보 발령 및 피해 신고 독려</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한국주택금융공사가 4월 1일부터 보금자리론 금리를 0.30% 포인트 인상한다고 발표했다. 국고채 금리 상승 및 대외 불확실성 확대를 이유로 들었으며, 서민 부담 경감을 위해 인상폭을 최소화했다고 밝혔다. 우대금리 적용 시 최저 연 3.35%~3.65%가 적용된다.</t>
+          <t>금융감독원이 2030세대를 노린 불법 사채에 대한 경보를 발령했습니다. 연 6800%에 달하는 고금리를 요구하며 자필 차용증, 가족·지인 연락처 등을 요구하는 수법이 사용되고 있습니다. 금감원은 피해 발생 시 즉시 신고하여 불법 추심 차단 및 소송 지원을 받을 것을 당부했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 한국주택금융공사의 보금자리론 금리 인상 발표에 대한 내용으로, 시장 상황에 따른 정책적 결정으로 보입니다. 상대방의 명확한 책임(적합 조건 1)이나 법적으로 배상 가능한 피해 규모(적합 조건 4)가 확인되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(불법사채), 집단적 피해 가능성이 있으며(2030 노린), 피해 규모가 크고(연 6800% 고금리), 증거 확보 가능성이 높으며(차용증, 금감원 경보), 공적 절차가 진행 중(금감원 경보, 신고 독려)인 등 다수의 적합 조건이 충족됩니다. 그러나 상대방(불법 사채업자)의 자력 불충분 가능성이 매우 높아 소송 승소 시에도 실질적인 배상금 회수가 어려울 수 있어 소송금융 투자 대상으로서는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>보금자리론 이용자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>주택금융공사, 4월 보금자리론 금리 0.30% 포인트 인상</t>
+          <t>연 6800% 뜯는 '이 실장'…금감원, 2030 노린 불법사채 '경보'</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008717</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032916060004843?did=NA</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-25 12:23:31.875904+00:00</t>
+          <t>2026-03-29 12:44:37.683029+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
-      <c r="D40" t="inlineStr"/>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>금융 정책 및 제도 변경 논의</t>
+          <t>뉴욕 민사소송 관련 USDC 지갑 동결 및 해제 조치</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>금융권이 '많이 팔아라'에서 '사고 막아라'로 KPI를 손질하며 소비자 보호를 강화하는 방향으로 전환하고 있습니다. 특히 2000만 원 이하 소액 금융분쟁에서 소비자가 분쟁조정위원회 조정안을 수용하면 금융회사가 소송을 제기할 수 없도록 하는 '편면적 구속력' 제도가 논의되고 있습니다. 이 기사는 특정 사건이 아닌 금융권의 전반적인 정책 변화에 대한 내용입니다.</t>
+          <t>암호화폐 기업 서클의 주가 하락과 USDC의 실물경제 진입 시도에 대한 기사입니다. 기사 내 '뉴욕 민사소송'과 관련하여 서클이 USDC 지갑 동결 해제 조치를 취했으나, 소송의 구체적인 내용이나 피해 규모는 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이 아닌 금융권의 소비자 보호 정책 및 제도 변화에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼' 등의 적합 조건에 해당하지 않습니다. 특히, 언급된 분쟁은 '2000만 원 이하 소액 금융분쟁'으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
+          <t>기사에서 언급된 '뉴욕 민사소송'의 구체적인 내용, 소송 상대방, 청구 원인 및 피해 규모가 불분명합니다. 서클은 법적 요구에 따라 지갑 동결 해제 조치를 취한 것으로 보이며, 상대방의 책임이 명확하게 특정되지 않고 집단적 피해나 대규모 피해 금액에 대한 정보가 없어 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>많이 팔아라 에서  사고 막아라 로…'소비자' 꽂힌 은행 KPI 손본다</t>
+          <t>서클 주가 하락과 USDC 실물경제 진입 시도</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-finance/6112109</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/344261</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-25 00:37:10.192699+00:00</t>
+          <t>2026-03-29 00:35:37.187880+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>현대캐피탈 최종 승소</t>
+          <t>SEC 소송 종료</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>현대캐피탈 아메리카가 차량 할부금 상환을 거부하고 300억원대 손해배상을 청구한 미국 극우집단 '자주적인 시민(Sovereign Citizen)'과의 소송전에서 최종 승소했습니다. 현지 법원은 이들의 억지 법리를 받아들이지 않았습니다.</t>
+          <t>기사는 리플(XRP)이 미국 증권거래위원회(SEC)와의 소송을 성공적으로 마무리하며 규제 불확실성을 해소했고, 디지털 상품으로 분류되는 호재를 맞았다는 내용을 보도합니다. 이는 XRP의 시세 전망에 대한 전문가의 의견을 전달하며, 이미 종결된 과거의 법적 분쟁을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 사건은 현대캐피탈이 300억원대 소송에서 최종 승소하며 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 미국 증권거래위원회(SEC)와 리플(XRP) 간의 소송이 '종료'되어 규제 불확실성이 해소되었다는 내용을 다루고 있습니다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규 분쟁이나 진행 중인 피해가 아닙니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[Biz Law] 현대캐피탈, 美 극우집단과 300억대 소송서 승소</t>
+          <t>엑스알피(리플) 시세 약세...전문가, 15달러 이상 자신한 이유</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712940</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3542525</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-24 12:56:50.948919+00:00</t>
+          <t>2026-03-29 00:28:24.463920+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>미국 증권거래위원회 (SEC)</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>SEC 소송 종료</t>
+        </is>
+      </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 취약계층의 금융사기 피해를 돕기 위한 정부의 포용금융 정책의 일환으로, NH농협은행 영업점과 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
+          <t>XRP는 2025년 미국 증권거래위원회(SEC)와의 소송이 종료되어 규제 불확실성을 해소하고 디지털 상품으로 분류되었습니다. 이에 따라 XRP 현물 ETF 출시, 스테이블코인 및 토큰화 사업 확대 등 제도권 편입 기반을 마련하며 향후 5만% 폭등 가능성에 대한 엇갈린 전망이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 상품을 제공한다는 내용으로, 특정 사건이나 분쟁 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않으며, 소송 대상이 될 만한 피고가 특정되지 않습니다.</t>
+          <t>기사는 XRP와 미국 증권거래위원회(SEC) 간의 소송이 이미 '종료'되었음을 명시하고 있습니다. 소송금융은 현재 진행 중이거나 발생할 가능성이 있는 소송에 투자하므로, 이미 종결된 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>NH농협, 60세 이상 100만명 무료 ‘보이스피싱 보상 보험’</t>
+          <t>XRP 또 5만% 폭등 가능할까…엇갈린 전망</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603242053015</t>
+          <t>http://coinreaders.com/227318</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-24 12:45:34.012145+00:00</t>
+          <t>2026-03-28 12:46:45.863250+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr">
         <is>
-          <t>NH농협은행이 금융사기에 취약한 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 사기 피해를 지원하고 실질적인 보상 체계를 마련하기 위한 사업이다.</t>
+          <t>이 기사는 금융 전문 로펌에서 사용되는 'Transaction Bible'의 개념과 중요성을 설명하며, 전통적인 소송 기록과의 차이점을 비교합니다. 수천억 규모의 투자가 결정되는 과정에서 금융 법률 업무의 한 단면을 보여주는 정보성 글입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 기사는 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않으며, 농협은행이 피해를 유발한 주체가 아닌 예방 및 지원 주체이므로 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루지 않고, 금융 전문 로펌의 업무 방식과 금융계약서류집(Transaction Bible)에 대한 일반적인 설명을 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>농협은행, 시니어 계층 '보이스피싱 보상보험' 무료 가입 지원</t>
+          <t>수천억 투자는 어떻게 결정되나 …성경과 금융의 공통점 [양동운의 금...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>wikileaks-kr.org</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185269</t>
+          <t>https://www.hankyung.com/article/202603282913i</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-24 12:28:51.815056+00:00</t>
+          <t>2026-03-28 12:42:13.983484+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>KB국민은행</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
+          <t>KB국민은행 승소, 원고 청구 기각</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 은행은 영업점과 NH올원뱅크 앱을 통해 가입을 받고 있으며, 찾아가는 금융사기 예방 교육도 병행한다.</t>
+          <t>KB국민은행이 인도네시아에서 불법경매를 주장하는 소송에서 승소했다. 원고는 국민은행이 자신에게 알리지 않고 불법경매를 실시했다고 주장했으나, 재판부는 경매 절차가 인도네시아 저당권법에 따라 적법하게 이뤄졌다고 판단하여 원고의 청구소송을 전부 기각했다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위한 보험 상품을 무료로 제공하는 긍정적인 사업을 소개하고 있다. 소송금융의 투자 대상이 될 만한 '상대방의 명확한 책임'이나 '피해를 야기한 주체'가 존재하지 않으며, 오히려 은행은 피해자들을 돕는 역할을 하고 있어 적합 조건에 해당하지 않는다.</t>
+          <t>이 사건은 법원이 KB국민은행의 경매 절차가 적법하다고 판단하여 원고의 청구를 전부 기각한, 이미 판결이 선고된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 승소 가능성이 높은 미확정 사건에 투자하므로, 이미 패소한 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…최대 1천만원 보장</t>
+          <t>[Biz Law] KB국민은행, 인니서 불법경매 소송 완승 …法  절차 적법</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>weekly.cnbnews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://weekly.cnbnews.com/news/article.html?no=209758</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713839</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-24 12:27:50.633383+00:00</t>
+          <t>2026-03-28 12:41:55.023121+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>NH농협은행의 보이스피싱 보상보험 출시</t>
+          <t>규제 도입 전 법무법인들이 소송 대비 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>NH농협은행이 만 60세 이상 고령층을 대상으로 보이스피싱 및 메신저피싱 피해액의 최대 70%(한도 1000만원)를 보상하는 무료 보상보험 가입을 지원한다. 이는 금융취약계층 보호를 위한 포용금융 정책의 일환으로, 전국 영업점 및 NH올원뱅크 앱을 통해 신청 가능하다. 강태영 은행장은 직접 노인복지관을 방문해 가입 행사를 진행하며 금융사기 예방 교육도 병행했다.</t>
+          <t>국내 주요 법무법인들이 가상자산 관련 대주주 지분 제한이 도입될 경우 발생할 수 있는 위헌 논란에 대비하여 관련 소송을 준비하고 있는 것으로 전해졌습니다. 이는 아직 규제가 시행되지 않은 상태에서 잠재적인 법적 분쟁 가능성에 대한 사전 준비 단계입니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>본 기사는 NH농협은행이 보이스피싱 피해에 취약한 고령층을 위해 무료 보상보험을 지원하는 내용을 다루고 있습니다. 이는 은행의 고객 보호 및 사회 공헌 활동으로, 은행의 잘못이나 소송의 대상이 되는 사건을 보고하는 것이 아닙니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사는 대주주 지분 제한 도입 시 발생할 수 있는 위헌 논란에 대비한 법무법인들의 소송 준비를 다루고 있습니다. 이는 아직 규제가 도입되지 않은 상태에서의 잠재적 법리 다툼으로, 상대방의 책임이 명확하지 않고(적합 조건 1), 구체적인 피해 규모나 피해자 수가 특정되지 않아(적합 조건 3, 4) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>농협은행, 보이스피싱 피해 70% 보장… 고령층 금융안전망 확대</t>
+          <t>[금융이슈] 가상자산 투자자 천만명 시대...기본법 표류에 제도 공백 깊...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12053475?ref=naver</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299014</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-24 12:24:47.728192+00:00</t>
+          <t>2026-03-28 00:44:44.358011+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr">
         <is>
-          <t>이재명 대통령의 '주가조작 퇴출' 정책의 성공 조건을 다룬 데스크 칼럼으로, 자본시장연구원의 투자자 피해제도 개선 제안을 소개하고 있습니다. 이상거래 탐지-조사-제재 시스템 강화와 투자자 피해구제 공백 해소의 필요성을 강조하며, 취약한 투자자 우선 보호를 언급합니다.</t>
+          <t>NH농협은행 서울본부가 만 60세 이상 고객을 대상으로 보이스피싱 보상보험을 무료로 지원합니다. 이는 전기통신금융사기 피해가 지속적으로 증가하는 상황에서 피해자들에게 실질적인 도움을 주기 위한 선제적 조치입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 주가조작 사건이나 투자자 피해 사례를 다루는 것이 아니라, 주가조작 퇴출을 위한 정책적 제언과 투자자 피해 제도 개선 방안에 대한 데스크 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료 지원한다는 내용으로, 특정 사건에서 은행의 책임이 있거나 피해자들이 손해배상을 청구하는 상황이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 법적 분쟁이나 청구권이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[데스크 칼럼] 이재명 대통령의 '주가조작 퇴출'의 성공 조건</t>
+          <t>NH농협은행 서울본부, 만 60세 이상 보이스피싱 보상보험 무료 지원</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241054</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=506728</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-24 12:17:20.867387+00:00</t>
+          <t>2026-03-28 00:15:28.729890+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>월드 리버티 파이낸셜</t>
-[...2 lines deleted...]
-      <c r="D47" t="inlineStr"/>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>미국 규제당국의 암호화폐 재분류 정책 발표 및 관련 이해충돌 논란 확산</t>
+          <t>신용회복위원회 불법사금융 전담 창구를 통한 피해구제 절차 진행</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>미국 규제당국이 암호화폐를 '증권'이 아닌 '상품' 또는 '디지털 도구'로 재분류하는 새로운 가이드라인을 발표했습니다. 이로 인해 규제 부담이 완화되면서 트럼프 대통령 가족이 관여한 디파이 프로젝트 '월드 리버티 파이낸셜'이 수혜를 본다는 이해충돌 논란이 커지고 있습니다. 이번 조치는 행정적 해석에 불과하며, 향후 정책 변경 가능성도 존재합니다.</t>
+          <t>신용회복위원회가 불법사금융 피해자를 위한 전담 창구를 개설하여 피해구제 절차를 신속하게 진행할 수 있도록 돕는다는 내용의 기고문이다. 이 창구를 통해 피해 신고 즉시 불법사금융업자의 반사회적 대부계약 무효 사실을 통보하는 등 피해자 지원을 강화한다. 이는 피해자들이 더 이상 혼자 고통받지 않도록 돕기 위한 제도적 노력의 일환이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이 기사는 미국 규제당국의 암호화폐 재분류 정책 변경과 이로 인한 특정 디파이 프로젝트의 수혜 및 이해충돌 논란을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '상대방 책임이 명확한 직접적 피해 발생', '집단적 피해', '피해 규모' 등이 명확히 제시되지 않아 소송의 원고와 청구 대상, 손해액 산정이 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>불법사금융업자의 책임은 명확하나(적합 조건 1), 상대방의 자력이 불충분하거나 추적이 어려울 가능성이 높아 손해배상금 회수가 매우 불확실하다. 신용회복위원회를 통한 공적 절차(적합 조건 6)가 진행 중이지만, 소송금융 투자 대상으로서의 회수 가능성이 낮아 적합도가 떨어진다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>미 규제당국, 암호화폐 ‘디지털 도구’로 재분류…트럼프 가문 디파이...</t>
+          <t>[기고] '살점 1파운드'의 굴레, 더 이상 혼자 감당하지 않도록</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/342479</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032709260001491?did=NA</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-24 00:29:58.800981+00:00</t>
+          <t>2026-03-27 12:16:54.366629+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>동양저축은행의 불법 사금융 피해자 구제책 마련</t>
+          <t>CLARITY 법안 논의 및 서클의 지갑 동결 조치</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>동양저축은행이 태블릿 기반 특화 지점 '스텔라 브랜치'를 통해 불법 사금융 피해자들에게 정상적인 대환대출과 은행 고문 변호사를 통한 법률 대응 지원을 제공한다. 이는 불법 고금리 대출로 인한 피해를 구제하기 위한 목적으로, 잠재적인 다수의 피해자가 있을 수 있음을 시사한다.</t>
+          <t>암호화폐 기업 서클(Circle)의 주가가 CLARITY 법안의 스테이블코인 수동 수익률 금지 조항과 지갑 동결 조치 등으로 인해 20% 급락 후 부분 반등했습니다. 규제 불확실성과 테더의 감사 추진 소식으로 시장 변동성이 지속되고 있으나, 장기적으로는 긍정적인 밸류에이션 전망도 제기됩니다. 서클은 결제 인프라 및 기관 고객 확대를 통해 수익 다각화를 모색 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>기사는 불법 사금융 피해자를 위한 은행의 구제책 서비스에 대한 내용으로, 특정 소송 대상이 명확하지 않음. 실제 소송 상대방이 될 불법 사금융 업체는 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮음. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>이 기사는 서클(Circle)의 주가 변동, CLARITY 법안과 같은 규제 우려, 그리고 사업 모델 리스크에 초점을 맞추고 있습니다. 소송금융의 핵심 적합 조건인 '상대방 책임의 명확성', '집단적 피해', '피해 규모의 명확성'을 충족하는 특정 가해자와 피해자 집단 간의 손해배상 청구 가능성이 낮아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>동양저축은행, 태블릿 기반 특화 지점 ‘스텔라 브랜치’ 운영</t>
+          <t>서클 주가 급락 후 반등, 규제 우려와 밸류에이션 논쟁 가열</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603240017</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/343760</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-24 00:28:46.619701+00:00</t>
+          <t>2026-03-27 00:49:33.917707+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
-      <c r="E49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E49" t="inlineStr"/>
       <c r="F49" t="inlineStr">
         <is>
-          <t>신복위는 불법사금융 피해자들을 위한 원스톱 지원체계를 이달부터 운영하며, 이를 알리고 피해자들을 응원하기 위한 슬로건 공모전을 개최합니다. 이 행사는 불법사금융 피해에 대한 사회적 인식을 높이고 피해자들에게 실질적인 도움을 제공하는 것을 목표로 합니다.</t>
+          <t>NH농협은행 부산본부가 전기통신금융사기 피해 증가에 대응하여 '보이스피싱 보상보험'을 무료로 지원한다고 밝혔다. 이는 보이스피싱 피해자들에게 실질적인 도움을 제공하고 지역사회와 함께 금융사기 예방 활동을 지속하려는 목적이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 불법사금융 사건에 대한 보도가 아닌, 신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최에 대한 내용입니다. 특정 상대방, 구체적인 피해 규모, 진행 중인 공적 절차(수사 등)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 보험을 무료로 지원한다는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[2금융 뉴스브리핑] 신복위 '불법사금융 원스톱 지원' 공모전 개최</t>
+          <t>NH농협은행 부산본부, ‘보이스피싱 보상보험’ 무료 지원 실시</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260323500386</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032614314135440</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-24 00:27:06.264633+00:00</t>
+          <t>2026-03-26 12:28:42.947464+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>디지털자산기본법 2단계 입법 추진 논의</t>
+          <t>스테이블코인 관련 금융 시스템 리스크 논의 및 한국 디지털자산 규제 입법 동향</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>금융위원회가 발주한 연구용역 보고서에 따르면, 디지털자산기본법 2단계 입법을 통해 가상자산 평가·자문·공시업에 대한 자본시장 수준의 규제 도입이 추진됩니다. 과거 '쟁글 사태'와 '코인 리딩방' 등 시장의 문제점을 해소하고 투자자 보호를 강화하기 위한 전자공시 시스템 도입, 자문업 등록제, 영업행위 규제 등이 제안되었습니다.</t>
+          <t>스테이블코인이 미국 국채 시장의 주요 매수자로 급부상하며 긍정적 평가와 함께 대규모 뱅크런 발생 시 글로벌 금융 시스템에 심각한 타격을 줄 수 있다는 우려가 제기되고 있다. 주한미국상공회의소 세미나에서 학계와 업계 전문가들이 열띤 토론을 벌였으며, 한국의 디지털자산 기본법 입법 동향과 은행 주도 스테이블코인 발행 허용 여부도 논의되었다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 시장의 미래 규제 도입을 위한 연구 보고서 내용을 다루고 있으며, 특정 피해 사건이나 소송 대상이 명확하게 제시되지 않습니다. (적합 조건 1, 2 불충족) 과거 발생한 '쟁글 사태'나 '리딩방 검거 사건'을 언급하지만, 이는 새로운 소송금융 투자 기회로 보기 어렵습니다. 현재 진행 중인 구체적인 분쟁이나 공적 절차가 없어 (적합 조건 6 불충족) 소송금융 적합 조건에 부합하지 않습니다.</t>
+          <t>이 기사는 스테이블코인의 잠재적 시스템 리스크와 한국의 디지털자산 규제 동향에 대한 전문가들의 논의를 다루고 있습니다. 특정 피해 사건이나 명확한 책임 주체가 존재하지 않으며, 현재 발생한 피해자나 피해 규모도 파악되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[단독] 가상자산시장에도 ‘전자공시’…코인 평가·자문업도 자본시장...</t>
+          <t>450조원 덩치로 미국채 빨아들인 스테이블 코인, 구세주인가 시한폭탄인...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11995880</t>
+          <t>https://www.mk.co.kr/article/11998845</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-23 12:23:48.863471+00:00</t>
+          <t>2026-03-26 12:27:50.801396+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>한국거래소와 예탁결제원이 결제주기 단축 협의체를 구성하여 시스템 개편 논의 중</t>
+          <t>1심 판결 선고, OK에셋 승소</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>한국 주식시장의 T+2 결제 시스템에 대한 개선 논의가 이재명 대통령의 문제 제기로 급물살을 타고 있다. 한국거래소와 예탁결제원은 결제주기 단축을 위한 협의체를 구성해 시스템 개편에 착수했으며, 미국 등 주요국은 이미 T+1 결제를 도입했거나 전환을 추진 중이다. 결제주기 단축 시 투자자 현금 확보 시점 단축 및 증권사 부담 감소 효과가 기대되지만, 인프라 투자 및 외국인 투자 접근성 저해 우려 등 단점도 제기되고 있다.</t>
+          <t>OK금융그룹 인도네시아 계열사 OK에셋이 채권 양도 절차의 위법 여부에 대한 손해배상 및 담보물 반환 소송에서 승소했습니다. 재판부는 대출 계약서에 포함된 채권 양도 조항에 따라 해당 채권 매각 절차가 민법상 적법하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사는 주식 결제 시스템의 정책적 개선 논의를 다루며, 현재 T+2 시스템이 법적으로 명확한 위법 행위나 투자자에게 직접적인 손해를 발생시켰다고 보기 어렵습니다. 투자자들의 '돈이 이틀간 떠도는' 것이 법적으로 배상받을 수 있는 손해로 인정되기 어려우며, 기사에서도 투자자 편익이 크지 않을 수 있다고 언급하여 피해 규모가 불명확합니다. 따라서 소송금융 투자에 필요한 명확한 상대방 책임과 구체적인 피해액 산정이 어렵습니다.</t>
+          <t>이 사건은 OK에셋이 채권 양도 분쟁에서 승소한 것으로, 이미 법원의 판결이 선고된 '종결된 사건'에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융은 주로 소송 전 또는 소송 진행 중인 사건에 투자하므로, 이미 판결이 난 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>전국 주식 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>주식 팔고 돈 받기까지 이틀…그 사이 내 돈은 어디서 떠돌았을까[only ...</t>
+          <t>[Biz Law] OK에셋, 인니 채권 양도 분쟁서 승소…法  계약상 적법</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02289446645385944</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713184</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-22 12:42:30.730207+00:00</t>
+          <t>2026-03-25 12:49:46.441767+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr"/>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>한국주택금융공사</t>
+        </is>
+      </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>SEC와 리플 간 소송 진행 중, 일부 판결 선고</t>
+          <t>금리 인상 발표</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 2020년 12월 제기한 소송은 XRP 가격을 오랫동안 억눌러온 핵심 요인이었습니다. 2025년 법원 판결을 통해 기관 투자자의 XRP 매수는 증권으로, 개인 투자자의 매수는 비증권으로 구분되며, 이는 XRP의 미래 가격에 영향을 미칠 것으로 예상됩니다.</t>
+          <t>한국주택금융공사가 4월 1일부터 보금자리론 금리를 0.30% 포인트 인상한다고 발표했다. 국고채 금리 상승 및 대외 불확실성 확대를 이유로 들었으며, 서민 부담 경감을 위해 인상폭을 최소화했다고 밝혔다. 우대금리 적용 시 최저 연 3.35%~3.65%가 적용된다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>이 기사는 미국 증권거래위원회(SEC)와 리플 간에 이미 진행 중인 고위험 규제 소송과 그 XRP 가격에 미치는 영향 및 법적 분류에 대해 다루고 있습니다. 새로운 피해 발생이나 소송을 시작하려는 잠재적 원고 집단을 묘사하고 있지 않아, 신규 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. 해당 사건은 이미 상당한 판결이 내려지는 등 진행 단계가 상당히 진전되어 있습니다.</t>
+          <t>본 기사는 한국주택금융공사의 보금자리론 금리 인상 발표에 대한 내용으로, 시장 상황에 따른 정책적 결정으로 보입니다. 상대방의 명확한 책임(적합 조건 1)이나 법적으로 배상 가능한 피해 규모(적합 조건 4)가 확인되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>보금자리론 이용자 다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>XRP 7달러 간다? 결국 답은 두 가지였다</t>
+          <t>주택금융공사, 4월 보금자리론 금리 0.30% 포인트 인상</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225407</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008717</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-22 00:31:10.581155+00:00</t>
+          <t>2026-03-25 12:23:31.875904+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>금감원의 국회 법안 신설 제안</t>
+          <t>금융 정책 및 제도 변경 논의</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>금융감독원이 가상자산거래소에 대한 은행 수준의 검사·제재권 확보를 국회에 건의했다. 또한 이용자가 손해배상 청구를 위해 거래소에 자료 열람을 요구할 수 있는 권리를 법에 신설할 것을 제안하며 가상자산 이용자 보호 강화를 목표로 한다.</t>
+          <t>금융권이 '많이 팔아라'에서 '사고 막아라'로 KPI를 손질하며 소비자 보호를 강화하는 방향으로 전환하고 있습니다. 특히 2000만 원 이하 소액 금융분쟁에서 소비자가 분쟁조정위원회 조정안을 수용하면 금융회사가 소송을 제기할 수 없도록 하는 '편면적 구속력' 제도가 논의되고 있습니다. 이 기사는 특정 사건이 아닌 금융권의 전반적인 정책 변화에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원이 가상자산 시장의 규제 강화를 위해 국회에 법안 신설을 제안하는 내용입니다. 특정 피해 사건이나 소송 대상이 되는 당사자가 명확히 존재하지 않으며, 구체적인 피해 규모나 피해자 집단이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이 아닌 금융권의 소비자 보호 정책 및 제도 변화에 대한 내용을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼' 등의 적합 조건에 해당하지 않습니다. 특히, 언급된 분쟁은 '2000만 원 이하 소액 금융분쟁'으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>금감원,  가상자산거래소 은행 수준의 검사·제재권 필요 …국회에 2단...</t>
+          <t>많이 팔아라 에서  사고 막아라 로…'소비자' 꽂힌 은행 KPI 손본다</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=298154</t>
+          <t>https://www.news1.kr/finance/general-finance/6112109</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-21 12:30:44.621509+00:00</t>
+          <t>2026-03-25 00:37:10.192699+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>자주적인 시민(Sovereign Citizen) 그룹</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>경기도지사의 불법사금융 철저 수사 지시</t>
+          <t>현대캐피탈 최종 승소</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>김동연 경기도지사가 서민들의 고통을 담보로 배를 불리는 불법사금융에 대해 철저한 수사를 강력 지시했다. 이는 불법적인 대부 행위로 인한 피해를 근절하고 서민들을 보호하기 위한 조치로, 관련 기관의 적극적인 대응이 예상된다.</t>
+          <t>현대캐피탈 아메리카가 차량 할부금 상환을 거부하고 300억원대 손해배상을 청구한 미국 극우집단 '자주적인 시민(Sovereign Citizen)'과의 소송전에서 최종 승소했습니다. 현지 법원은 이들의 억지 법리를 받아들이지 않았습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>불법사금융의 특성상 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 비록 집단적 피해 가능성(적합 조건 3)과 공적 수사 진행 중(적합 조건 6)이라는 점은 긍정적이나, 핵심적인 회수 가능성 부족으로 투자 적합도가 낮음.</t>
+          <t>해당 사건은 현대캐피탈이 300억원대 소송에서 최종 승소하며 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>김동연 지사,  서민 고통 담보로 배 불리는 불법사금융 철저 수사  강력...</t>
+          <t>[Biz Law] 현대캐피탈, 美 극우집단과 300억대 소송서 승소</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260320500278</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712940</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-20 12:26:55.824884+00:00</t>
+          <t>2026-03-24 12:56:50.948919+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
-      <c r="D55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
       <c r="F55" t="inlineStr">
         <is>
-          <t>SC제일은행에서 130억 원 규모의 부당대출 사고가 발생했으며, 은행의 내부 통제 시스템 허점이 드러났습니다. 현재 은행은 피해액 회수를 위한 소송을 진행 중이며, 최종 재판 결과에 따라 피해 규모가 확정될 예정입니다. 이와 별개로 SC제일은행은 홍콩 H지수 ELS 불완전판매 문제와 전자금융거래 안전성 확보 의무 위반 등으로 금융당국의 제재를 받고 있습니다.</t>
+          <t>NH농협은행이 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 및 메신저피싱 직접 송금 피해액의 70%를 최대 1000만원까지 보상하는 무료 보험 가입을 지원한다. 이는 취약계층의 금융사기 피해를 돕기 위한 정부의 포용금융 정책의 일환으로, NH농협은행 영업점과 NH올원뱅크 앱을 통해 신청할 수 있다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>SC제일은행이 130억원 규모의 부당대출 사고에 대한 피해자(원고)로서 회수를 위한 소송을 진행 중인 것으로 보입니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자 또는 개별 원고의 성격과 맞지 않아 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해 예방 및 보상을 위해 무료 보험 상품을 제공한다는 내용으로, 특정 사건이나 분쟁 발생을 다루고 있지 않습니다. 따라서 소송금융 투자를 위한 적합 조건(상대방 책임 명확, 집단적 피해, 피해 규모 등)에 해당하지 않으며, 소송 대상이 될 만한 피고가 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>130억 3100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>[단독] 130억 사고 난지 한참 지났는데 이광희 SC제일은행장 “아직도 피...</t>
+          <t>NH농협, 60세 이상 100만명 무료 ‘보이스피싱 보상 보험’</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=99450</t>
+          <t>https://www.khan.co.kr/article/202603242053015</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-20 00:46:36.462626+00:00</t>
+          <t>2026-03-24 12:45:34.012145+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr"/>
-      <c r="E56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>게리 겐슬러 체제 하에서 규제 불확실성에 시달리던 기업들이 이제 미국 내 토큰 발행 규제를 명확히 알게 되었다는 내용의 기사입니다. 이는 코인 시장의 큰손들이 안심하고 투자할 수 있는 환경을 조성할 것으로 예상됩니다.</t>
+          <t>NH농협은행이 금융사기에 취약한 만 60세 이상 국민 100만 명을 대상으로 보이스피싱 보상보험 무료 가입을 지원한다. 이 보험은 보이스피싱 및 메신저피싱으로 인한 직접 송금 피해액의 70%를 최대 1000만원까지 보상하며, 금융취약계층의 사기 피해를 지원하고 실질적인 보상 체계를 마련하기 위한 사업이다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>본 기사는 게리 겐슬러 체제 하의 과거 규제 불확실성과 현재의 규제 명확성 변화에 대해 다루고 있으며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 언급하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 농협은행이 금융취약계층을 위해 보이스피싱 보상보험을 무료로 지원하는 내용을 다루고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고(상대방)가 특정되지 않으며, 농협은행이 피해를 유발한 주체가 아닌 예방 및 지원 주체이므로 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>겐슬러 악몽 끝났다... 눈치 보던 코인판 큰손들 안심하고 돈 푼다?</t>
+          <t>농협은행, 시니어 계층 '보이스피싱 보상보험' 무료 가입 지원</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>wikileaks-kr.org</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/225006</t>
+          <t>http://www.wikileaks-kr.org/news/articleView.html?idxno=185269</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:29.412009+00:00</t>
+          <t>2026-03-24 12:28:51.815056+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>SEC·CFTC 공동 가이드라인 발표</t>
+          <t>NH농협은행의 보이스피싱 보상보험 무료 가입 지원 사업 시작</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 디지털 자산 규제에 대한 첫 공동 가이드라인을 발표했습니다. 이 가이드라인은 '대부분의 암호화폐는 증권이 아니다'라는 기준을 제시하며 스테이킹, 에어드롭 등에 대한 판단 기준과 5단계 자산 분류 체계를 도입했습니다. 이는 암호화폐 시장의 규제 불확실성을 완화하고 투자자 리스크를 줄이는 전환점으로 평가됩니다.</t>
+          <t>NH농협은행이 만 60세 이상 전 국민을 대상으로 보이스피싱 및 메신저피싱 피해를 보상하는 무료 보험 가입을 지원한다. 이 보험은 직접 송금 피해액의 70%를 최대 1천만원까지 보장하며, 금융취약계층 보호를 위한 포용금융 정책의 일환으로 추진된다. 은행은 영업점과 NH올원뱅크 앱을 통해 가입을 받고 있으며, 찾아가는 금융사기 예방 교육도 병행한다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 시장의 규제 불확실성을 해소하기 위한 SEC와 CFTC의 공동 가이드라인 발표에 대한 것으로, 특정 피해 사실이나 책임이 명확한 상대방, 또는 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구의 근거가 되는 사건이 아닙니다.</t>
+          <t>이 기사는 NH농협은행이 보이스피싱 피해를 예방하고 보상하기 위한 보험 상품을 무료로 제공하는 긍정적인 사업을 소개하고 있다. 소송금융의 투자 대상이 될 만한 '상대방의 명확한 책임'이나 '피해를 야기한 주체'가 존재하지 않으며, 오히려 은행은 피해자들을 돕는 역할을 하고 있어 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>SEC·CFTC 공동 가이드라인…“대부분 암호화폐는 증권 아니다” 기준 세...</t>
+          <t>NH농협은행, 보이스피싱 보상보험 무료 지원…최대 1천만원 보장</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>weekly.cnbnews.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340882</t>
+          <t>https://weekly.cnbnews.com/news/article.html?no=209758</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:37.834593+00:00</t>
+          <t>2026-03-24 12:27:50.633383+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>업계 신뢰도 하락 및 대중 반감 확산</t>
+          <t>NH농협은행의 보이스피싱 보상보험 출시</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>베니티 페어에 실린 암호화폐 업계 인사들의 화보가 시장 침체와 과거 논란 속에서 대중의 반감을 사며 '조롱'의 대상이 되었습니다. 이는 업계 전반의 신뢰 위기를 부각시켰으며, 특히 오픈씨의 토큰 출시 지연과 갤럭시 디지털 마이크 노보그라츠의 루나 관련 과거 행적이 재조명되며 현실감각 부재 논란이 확산되고 있습니다.</t>
+          <t>NH농협은행이 만 60세 이상 고령층을 대상으로 보이스피싱 및 메신저피싱 피해액의 최대 70%(한도 1000만원)를 보상하는 무료 보상보험 가입을 지원한다. 이는 금융취약계층 보호를 위한 포용금융 정책의 일환으로, 전국 영업점 및 NH올원뱅크 앱을 통해 신청 가능하다. 강태영 은행장은 직접 노인복지관을 방문해 가입 행사를 진행하며 금융사기 예방 교육도 병행했다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>이 기사는 암호화폐 업계 인사들의 과시적 화보에 대한 대중의 부정적인 반응과 신뢰도 하락을 다루고 있습니다. 특정 법적 위반 행위나 직접적인 금전적 피해 발생을 보고하는 것이 아니며, 소송금융 투자 대상이 될 만한 명확한 법적 청구권이나 집단적 피해가 확인되지 않습니다. 과거 루나 사태나 오픈씨 기업가치 하락은 언급되나, 이는 기사 내용으로 인해 새롭게 발생한 법적 분쟁이 아닙니다.</t>
+          <t>본 기사는 NH농협은행이 보이스피싱 피해에 취약한 고령층을 위해 무료 보상보험을 지원하는 내용을 다루고 있습니다. 이는 은행의 고객 보호 및 사회 공헌 활동으로, 은행의 잘못이나 소송의 대상이 되는 사건을 보고하는 것이 아닙니다. 따라서 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 존재', '공적 절차 진행' 등 어떠한 조건에도 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>베니티 페어 ‘크립토 신봉자’ 화보 역풍…시장 침체 속 신뢰 흔들</t>
+          <t>농협은행, 보이스피싱 피해 70% 보장… 고령층 금융안전망 확대</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/340840</t>
+          <t>https://www.dt.co.kr/article/12053475?ref=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-19 00:33:27.549188+00:00</t>
+          <t>2026-03-24 12:24:47.728192+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
-      <c r="D59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D59" t="inlineStr"/>
+      <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 가상자산 토큰에 대한 첫 공동 가이던스를 발표하여 증권법 적용 기준을 제시했습니다. 이는 규제 불확실성을 일부 해소하려는 목적이지만, 법적 구속력이 없어 시장의 즉각적인 반응은 제한적이었습니다. 비트코인 가격은 FOMC를 앞둔 관망세로 인해 7만5000달러 선에서 횡보했습니다.</t>
+          <t>이재명 대통령의 '주가조작 퇴출' 정책의 성공 조건을 다룬 데스크 칼럼으로, 자본시장연구원의 투자자 피해제도 개선 제안을 소개하고 있습니다. 이상거래 탐지-조사-제재 시스템 강화와 투자자 피해구제 공백 해소의 필요성을 강조하며, 취약한 투자자 우선 보호를 언급합니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)의 가상자산 규제 가이던스 발표에 대한 내용으로, 특정 기업의 불법 행위나 다수의 피해자가 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 주가조작 사건이나 투자자 피해 사례를 다루는 것이 아니라, 주가조작 퇴출을 위한 정책적 제언과 투자자 피해 제도 개선 방안에 대한 데스크 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>SEC·CFTC 첫 공동 가이던스 제시…비트코인 7만5000달러 문턱서 주춤</t>
+          <t>[데스크 칼럼] 이재명 대통령의 '주가조작 퇴출'의 성공 조건</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/340765</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=241054</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-18 13:02:11.760015+00:00</t>
+          <t>2026-03-24 12:17:20.867387+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>월드 리버티 파이낸셜</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>법적 근거 및 면책 조항 마련 논의 단계</t>
+          <t>미국 규제당국의 암호화폐 재분류 정책 발표 및 관련 이해충돌 논란 확산</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>데스크칼럼은 은행의 '할인배당'이 선의인지 위법인지에 대한 법적 논란을 다루며, 피해자 구제를 위해 정부 기금 조성이나 국회의 특별법 마련이 필요하다고 주장한다. 법적 근거 없는 은행의 선의에만 의존하는 방식의 문제점을 지적하고 있다.</t>
+          <t>미국 규제당국이 암호화폐를 '증권'이 아닌 '상품' 또는 '디지털 도구'로 재분류하는 새로운 가이드라인을 발표했습니다. 이로 인해 규제 부담이 완화되면서 트럼프 대통령 가족이 관여한 디파이 프로젝트 '월드 리버티 파이낸셜'이 수혜를 본다는 이해충돌 논란이 커지고 있습니다. 이번 조치는 행정적 해석에 불과하며, 향후 정책 변경 가능성도 존재합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건에 대한 보도가 아닌, '할인배당'의 법적 근거 마련 필요성에 대한 데스크칼럼이다. 피해자 구제 필요성이 언급되지만, 구체적인 피해자, 피해 규모, 상대방, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
+          <t>이 기사는 미국 규제당국의 암호화폐 재분류 정책 변경과 이로 인한 특정 디파이 프로젝트의 수혜 및 이해충돌 논란을 다루고 있습니다. 소송금융 투자 대상이 되기 위한 핵심 조건인 '상대방 책임이 명확한 직접적 피해 발생', '집단적 피해', '피해 규모' 등이 명확히 제시되지 않아 소송의 원고와 청구 대상, 손해액 산정이 불분명합니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[데스크칼럼] 선의냐 위법이냐...'할인배당'의 두 얼굴</t>
+          <t>미 규제당국, 암호화폐 ‘디지털 도구’로 재분류…트럼프 가문 디파이...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=503470</t>
+          <t>https://www.tokenpost.kr/news/policy/342479</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-18 12:16:30.356339+00:00</t>
+          <t>2026-03-24 00:29:58.800981+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>대법원 승소 판결로 종결</t>
+          <t>동양저축은행의 불법 사금융 피해자 구제책 마련</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>삼성자산운용이 원유선물 상장지수펀드(ETF) 투자자들과 벌인 소송전에서 승소했다. 이 사건은 대법원 판결로 삼성자산운용의 승소가 확정되어 종결된 상태이다.</t>
+          <t>동양저축은행이 태블릿 기반 특화 지점 '스텔라 브랜치'를 통해 불법 사금융 피해자들에게 정상적인 대환대출과 은행 고문 변호사를 통한 법률 대응 지원을 제공한다. 이는 불법 고금리 대출로 인한 피해를 구제하기 위한 목적으로, 잠재적인 다수의 피해자가 있을 수 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>기사에 따르면 삼성자산운용이 원유선물 ETF 투자자와의 소송에서 승소하여 이미 종결된 사건이다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮다.</t>
+          <t>기사는 불법 사금융 피해자를 위한 은행의 구제책 서비스에 대한 내용으로, 특정 소송 대상이 명확하지 않음. 실제 소송 상대방이 될 불법 사금융 업체는 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮음. (적합 조건 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[Who Is ?] 김우석 삼성자산운용 대표이사</t>
+          <t>동양저축은행, 태블릿 기반 특화 지점 ‘스텔라 브랜치’ 운영</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433066</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603240017</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-17 00:46:47.424342+00:00</t>
+          <t>2026-03-24 00:28:46.619701+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>소송 합의 완료</t>
+          <t>신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>뱅크오브아메리카(BofA)가 제프리 엡스타인 피해 여성 중 한 명과 소송 합의를 마쳤다고 블룸버그 통신이 보도했습니다. 법원 문서에 따르면 익명의 여성 측과 BofA는 이번 소송에 대해 합의했으며, 구체적인 합의 내용은 공개되지 않았습니다.</t>
+          <t>신복위는 불법사금융 피해자들을 위한 원스톱 지원체계를 이달부터 운영하며, 이를 알리고 피해자들을 응원하기 위한 슬로건 공모전을 개최합니다. 이 행사는 불법사금융 피해에 대한 사회적 인식을 높이고 피해자들에게 실질적인 도움을 제공하는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>본 기사에서 언급된 소송은 뱅크오브아메리카와 엡스타인 피해 여성 간의 합의로 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 상대방(뱅크오브아메리카)의 자력이 충분하고(적합 조건 2) 엡스타인 사건의 책임이 비교적 명확하며 증거 확보 가능성이 높지만(적합 조건 1, 5), 해당 소송은 이미 마무리되어 신규 투자 기회가 없습니다.</t>
+          <t>해당 기사는 특정 불법사금융 사건에 대한 보도가 아닌, 신복위의 불법사금융 피해자 지원체계 운영 및 공모전 개최에 대한 내용입니다. 특정 상대방, 구체적인 피해 규모, 진행 중인 공적 절차(수사 등)가 명시되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>1명 (본 기사에서 언급된 소송 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>뱅크오브아메리카, 엡스타인 피해 여성과 소송 합의</t>
+          <t>[2금융 뉴스브리핑] 신복위 '불법사금융 원스톱 지원' 공모전 개최</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479624&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.asiatime.co.kr/article/20260323500386</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-17 00:36:58.211480+00:00</t>
+          <t>2026-03-24 00:27:06.264633+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr"/>
-      <c r="E63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>디지털자산기본법 2단계 입법 추진 논의</t>
+        </is>
+      </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>다음 달부터 금융감독원 자본시장특별사법경찰(특사경)에 인지수사권이 도입되어, 금감원이 시장감시부터 강제조사까지 전 과정을 직접 처리할 수 있게 됩니다. 이는 자본시장 불공정거래 사건 수사에 속도를 붙이고 증거인멸 가능성을 차단하여 공정한 거래질서 확립에 기여할 것으로 기대됩니다.</t>
+          <t>금융위원회가 발주한 연구용역 보고서에 따르면, 디지털자산기본법 2단계 입법을 통해 가상자산 평가·자문·공시업에 대한 자본시장 수준의 규제 도입이 추진됩니다. 과거 '쟁글 사태'와 '코인 리딩방' 등 시장의 문제점을 해소하고 투자자 보호를 강화하기 위한 전자공시 시스템 도입, 자문업 등록제, 영업행위 규제 등이 제안되었습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 금융감독원 특사경의 인지수사권 도입이라는 제도 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 가상자산 시장의 미래 규제 도입을 위한 연구 보고서 내용을 다루고 있으며, 특정 피해 사건이나 소송 대상이 명확하게 제시되지 않습니다. (적합 조건 1, 2 불충족) 과거 발생한 '쟁글 사태'나 '리딩방 검거 사건'을 언급하지만, 이는 새로운 소송금융 투자 기회로 보기 어렵습니다. 현재 진행 중인 구체적인 분쟁이나 공적 절차가 없어 (적합 조건 6 불충족) 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>금감원 특사경, 내달부터 인지수사권 도입…제도정비 완료</t>
+          <t>[단독] 가상자산시장에도 ‘전자공시’…코인 평가·자문업도 자본시장...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/17/2026031610112187945</t>
+          <t>https://www.mk.co.kr/article/11995880</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-17 00:31:15.426312+00:00</t>
+          <t>2026-03-23 12:23:48.863471+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>피해 고객들과 합의 완료</t>
+          <t>한국거래소와 예탁결제원이 결제주기 단축 협의체를 구성하여 시스템 개편 논의 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>푸른저축은행에서 전 임원의 99억 원 규모 횡령 사고가 발생했습니다. 은행은 피해 고객들과 합의를 완료했다고 밝혔으며, 횡령금액 전액을 손실로 반영할 예정입니다. 현재 수사기관 고소 및 한국거래소의 상장적격성 실질심사가 진행 중입니다.</t>
+          <t>한국 주식시장의 T+2 결제 시스템에 대한 개선 논의가 이재명 대통령의 문제 제기로 급물살을 타고 있다. 한국거래소와 예탁결제원은 결제주기 단축을 위한 협의체를 구성해 시스템 개편에 착수했으며, 미국 등 주요국은 이미 T+1 결제를 도입했거나 전환을 추진 중이다. 결제주기 단축 시 투자자 현금 확보 시점 단축 및 증권사 부담 감소 효과가 기대되지만, 인프라 투자 및 외국인 투자 접근성 저해 우려 등 단점도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>기사에 따르면 푸른저축은행의 횡령 사고로 인한 '피해 고객들과는 합의를 완료했다'고 명시되어 있습니다. 이는 소송금융 적합도 판단 기준 중 '이미 종결된 사건'이라는 부적합 조건에 해당하여, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>기사는 주식 결제 시스템의 정책적 개선 논의를 다루며, 현재 T+2 시스템이 법적으로 명확한 위법 행위나 투자자에게 직접적인 손해를 발생시켰다고 보기 어렵습니다. 투자자들의 '돈이 이틀간 떠도는' 것이 법적으로 배상받을 수 있는 손해로 인정되기 어려우며, 기사에서도 투자자 편익이 크지 않을 수 있다고 언급하여 피해 규모가 불명확합니다. 따라서 소송금융 투자에 필요한 명확한 상대방 책임과 구체적인 피해액 산정이 어렵습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>99억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 주식 투자자 다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>푸른저축은행 99억 횡령사고로 예금이탈도 일부 있는듯....상장유지 여부...</t>
+          <t>주식 팔고 돈 받기까지 이틀…그 사이 내 돈은 어디서 떠돌았을까[only ...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>thetracker.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://thetracker.co.kr/View.aspx?No=4005782</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02289446645385944</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-16 13:12:34.543851+00:00</t>
+          <t>2026-03-22 12:42:30.730207+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>금융당국의 행정처분 결정</t>
+          <t>SEC와 리플 간 소송 진행 중, 일부 판결 선고</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>빗썸이 특금법 위반으로 금융당국으로부터 6개월 영업 일부정지 중징계를 받았습니다. 빗썸은 해당 제재 결정을 수용하겠다는 입장을 밝혔으며, 업비트는 유사 처분에 대해 행정소송을 진행 중입니다.</t>
+          <t>미국 증권거래위원회(SEC)가 2020년 12월 제기한 소송은 XRP 가격을 오랫동안 억눌러온 핵심 요인이었습니다. 2025년 법원 판결을 통해 기관 투자자의 XRP 매수는 증권으로, 개인 투자자의 매수는 비증권으로 구분되며, 이는 XRP의 미래 가격에 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>본 기사는 빗썸에 대한 금융당국의 행정처분 내용을 다루고 있으며, 빗썸은 해당 결정을 수용했습니다. 기사 내용만으로는 특금법 위반으로 인해 직접적인 피해를 입은 사용자나 투자자가 특정되지 않으며, 이로 인한 집단적 피해 규모 또한 파악되지 않습니다. 소송금융 투자 대상으로서 원고(피해자)와 그들의 손해배상 청구권이 명확하지 않아 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 미국 증권거래위원회(SEC)와 리플 간에 이미 진행 중인 고위험 규제 소송과 그 XRP 가격에 미치는 영향 및 법적 분류에 대해 다루고 있습니다. 새로운 피해 발생이나 소송을 시작하려는 잠재적 원고 집단을 묘사하고 있지 않아, 신규 소송금융 투자 기회를 발굴하는 데 적합하지 않습니다. 해당 사건은 이미 상당한 판결이 내려지는 등 진행 단계가 상당히 진전되어 있습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'특금법 위반' 빗썸 중징계..영업 일부정지 6개월</t>
+          <t>XRP 7달러 간다? 결국 답은 두 가지였다</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109130</t>
+          <t>http://coinreaders.com/225407</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-16 13:10:23.904952+00:00</t>
+          <t>2026-03-22 00:31:10.581155+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>집단 소송 진행 중, 의혹 단계</t>
+          <t>금감원의 국회 법안 신설 제안</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>솔라나 기반의 밈코인 런치패드가 집단 소송에 휘말려 법적 공방을 겪고 있습니다. 그러나 해당 법적 공방은 아직 의혹 단계에 불과한 것으로 보도되었습니다.</t>
+          <t>금융감독원이 가상자산거래소에 대한 은행 수준의 검사·제재권 확보를 국회에 건의했다. 또한 이용자가 손해배상 청구를 위해 거래소에 자료 열람을 요구할 수 있는 권리를 법에 신설할 것을 제안하며 가상자산 이용자 보호 강화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>집단 소송에 휘말렸다는 점에서 집단적 피해 조건은 충족하나, 법적 공방이 아직 '의혹 단계'에 불과하여 상대방 책임이 명확하지 않습니다. 또한, 상대방인 '밈코인 런치패드'의 자력 여부가 불확실하며, 피해 규모나 증거에 대한 정보도 부족하여 투자 매력이 낮습니다.</t>
+          <t>이 기사는 금융감독원이 가상자산 시장의 규제 강화를 위해 국회에 법안 신설을 제안하는 내용입니다. 특정 피해 사건이나 소송 대상이 되는 당사자가 명확히 존재하지 않으며, 구체적인 피해 규모나 피해자 집단이 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>10년간 보유하기 더 좋은 암호화폐: XRP vs 솔라나</t>
+          <t>금감원,  가상자산거래소 은행 수준의 검사·제재권 필요 …국회에 2단...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/224069</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=298154</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-16 12:45:19.066775+00:00</t>
+          <t>2026-03-21 12:30:44.621509+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
-      <c r="D67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>금융감독원 특사경 수사권 강화 및 불공정거래 수사 절차 개선</t>
+          <t>경기도지사의 불법사금융 철저 수사 지시</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>금융감독원 특별사법경찰(특사경)이 앞으로 금융당국 조사 부서의 주가조작 등 불공정거래 사건에 대해 증권선물위원회 고발이나 통보 없이도 직접 수사에 착수할 수 있게 됩니다. 금융위원회는 이 같은 내용의 '자본시장 특사경 집무 규칙' 개정안을 예고했으며, 이는 조사와 수사 사이 시차를 줄여 증거 인멸을 막고 수사 적시성을 높이기 위함입니다. 다만, 특사경이 조사부서의 사전 조사 없이 독자적으로 혐의를 인지하고 수사에 착수하는 방식은 여전히 제한됩니다.</t>
+          <t>김동연 경기도지사가 서민들의 고통을 담보로 배를 불리는 불법사금융에 대해 철저한 수사를 강력 지시했다. 이는 불법적인 대부 행위로 인한 피해를 근절하고 서민들을 보호하기 위한 조치로, 관련 기관의 적극적인 대응이 예상된다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 금융감독원 특사경의 수사 절차 개선에 관한 내용입니다. 따라서 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
+          <t>불법사금융의 특성상 상대방의 자력이 충분하지 않을 가능성이 높아 손해배상금 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 비록 집단적 피해 가능성(적합 조건 3)과 공적 수사 진행 중(적합 조건 6)이라는 점은 긍정적이나, 핵심적인 회수 가능성 부족으로 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>금감원 특사경, 불공정거래 사건 檢 지휘 없이 직접 수사</t>
+          <t>김동연 지사,  서민 고통 담보로 배 불리는 불법사금융 철저 수사  강력...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260316/133539497/1</t>
+          <t>https://www.news2day.co.kr/article/20260320500278</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-16 12:43:12.865215+00:00</t>
+          <t>2026-03-20 12:26:55.824884+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
-      <c r="D68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>자본시장특별사법경찰 집무규칙 개정안 규정변경예고 진행 중</t>
+          <t>SC제일은행이 부당대출 피해액 회수를 위한 소송 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 인지수사 범위를 확대하고 수사심의위원회 운영을 개선하는 '자본시장특별사법경찰 집무규칙' 개정안을 규정변경예고했습니다. 이는 자본시장 불공정거래 수사를 신속히 개시하여 증거인멸을 차단하고 위법 행위자를 엄중히 처벌하기 위함입니다.</t>
+          <t>SC제일은행에서 130억 원 규모의 부당대출 사고가 발생했으며, 은행의 내부 통제 시스템 허점이 드러났습니다. 현재 은행은 피해액 회수를 위한 소송을 진행 중이며, 최종 재판 결과에 따라 피해 규모가 확정될 예정입니다. 이와 별개로 SC제일은행은 홍콩 H지수 ELS 불완전판매 문제와 전자금융거래 안전성 확보 의무 위반 등으로 금융당국의 제재를 받고 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 권한 확대 및 절차 개선에 대한 규정 변경 예고를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>SC제일은행이 130억원 규모의 부당대출 사고에 대한 피해자(원고)로서 회수를 위한 소송을 진행 중인 것으로 보입니다. 이는 소송금융이 일반적으로 지원하는 다수의 피해자 또는 개별 원고의 성격과 맞지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>130억 3100만원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>금감원 특사경에 인지수사권 확대…수심위 당일 수사착수가 원칙</t>
+          <t>[단독] 130억 사고 난지 한참 지났는데 이광희 SC제일은행장 “아직도 피...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128227</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=99450</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:06.425300+00:00</t>
+          <t>2026-03-20 00:46:36.462626+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>자본시장 특사경 인지수사권 도입</t>
+          <t>미국 내 토큰 발행 규제 명확성 증가</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰이 검찰을 거치지 않고 직접 수사를 개시할 수 있는 '인지수사권'을 도입합니다. 이는 기존의 증권선물위원회 고발·통보 절차 없이도 금융 범죄에 대한 즉각적인 수사가 가능해짐을 의미하며, 자본시장 불공정거래 수사 효율성을 높일 것으로 기대됩니다.</t>
+          <t>게리 겐슬러 체제 하에서 규제 불확실성에 시달리던 기업들이 이제 미국 내 토큰 발행 규제를 명확히 알게 되었다는 내용의 기사입니다. 이는 코인 시장의 큰손들이 안심하고 투자할 수 있는 환경을 조성할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 기사는 자본시장 특별사법경찰의 인지수사권 도입이라는 제도적 변화를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 게리 겐슬러 체제 하의 과거 규제 불확실성과 현재의 규제 명확성 변화에 대해 다루고 있으며, 특정 피해자 집단이나 소송 상대방, 구체적인 피해 규모를 언급하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>자본시장 특사경, ‘인지수사권’ 도입…검찰 거치지 않고 즉시 수사</t>
+          <t>겐슬러 악몽 끝났다... 눈치 보던 코인판 큰손들 안심하고 돈 푼다?</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031613511623274</t>
+          <t>http://coinreaders.com/225006</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:39.138810+00:00</t>
+          <t>2026-03-20 00:41:29.412009+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>자본시장 특별사법경찰 수사 범위 확대 정책 발표</t>
+          <t>SEC·CFTC 공동 가이드라인 발표</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장 특별사법경찰의 수사 범위를 모든 조사사건으로 확대하는 집무규칙 개정안을 규정변경 예고했습니다. 이는 자본시장 불공정거래 등 위법 행위에 대한 조사 및 수사 역량을 강화하기 위한 조치입니다.</t>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 디지털 자산 규제에 대한 첫 공동 가이드라인을 발표했습니다. 이 가이드라인은 '대부분의 암호화폐는 증권이 아니다'라는 기준을 제시하며 스테이킹, 에어드롭 등에 대한 판단 기준과 5단계 자산 분류 체계를 도입했습니다. 이는 암호화폐 시장의 규제 불확실성을 완화하고 투자자 리스크를 줄이는 전환점으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자본시장 특별사법경찰의 수사 범위 확대에 대한 정책 발표 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 암호화폐 시장의 규제 불확실성을 해소하기 위한 SEC와 CFTC의 공동 가이드라인 발표에 대한 것으로, 특정 피해 사실이나 책임이 명확한 상대방, 또는 집단적 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 손해배상 청구의 근거가 되는 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>'자본시장 특사경' 수사 범위 '모든 조사사건' 확대</t>
+          <t>SEC·CFTC 공동 가이드라인…“대부분 암호화폐는 증권 아니다” 기준 세...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/finance/general-stock/6102493</t>
+          <t>https://www.tokenpost.kr/news/policy/340882</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:22.509475+00:00</t>
+          <t>2026-03-19 00:33:37.834593+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr"/>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>자본시장 불공정거래 수사 절차 개선을 위한 집무규칙 개정안 예고</t>
+          <t>업계 신뢰도 하락 및 대중 반감 확산</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>금융당국이 자본시장 불공정거래 수사를 신속히 개시할 수 있도록 자본시장특별사법경찰(특사경)의 수사 개시 범위를 확대하는 집무규칙 개정안을 예고했다. 이번 개정으로 증권선물위원회 고발 없이도 수사심의위원회 심의를 거쳐 금융위·금감원 조사 사건을 특사경 수사로 전환할 수 있게 되며, 이는 증거 인멸 방지 및 위법 행위자 처벌 강화에 기여할 것으로 기대된다.</t>
+          <t>베니티 페어에 실린 암호화폐 업계 인사들의 화보가 시장 침체와 과거 논란 속에서 대중의 반감을 사며 '조롱'의 대상이 되었습니다. 이는 업계 전반의 신뢰 위기를 부각시켰으며, 특히 오픈씨의 토큰 출시 지연과 갤럭시 디지털 마이크 노보그라츠의 루나 관련 과거 행적이 재조명되며 현실감각 부재 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 자본시장 불공정거래 수사 절차를 개선하는 금융당국의 규정 개정 내용을 다루고 있습니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 구체적인 사건 정보가 부재합니다.</t>
+          <t>이 기사는 암호화폐 업계 인사들의 과시적 화보에 대한 대중의 부정적인 반응과 신뢰도 하락을 다루고 있습니다. 특정 법적 위반 행위나 직접적인 금전적 피해 발생을 보고하는 것이 아니며, 소송금융 투자 대상이 될 만한 명확한 법적 청구권이나 집단적 피해가 확인되지 않습니다. 과거 루나 사태나 오픈씨 기업가치 하락은 언급되나, 이는 기사 내용으로 인해 새롭게 발생한 법적 분쟁이 아닙니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>자본시장 '불공정거래' 차단 속도…특사경 수사 개시 범위 확대</t>
+          <t>베니티 페어 ‘크립토 신봉자’ 화보 역풍…시장 침체 속 신뢰 흔들</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>newsfc.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77377</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/340840</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:05.953758+00:00</t>
+          <t>2026-03-19 00:33:27.549188+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
-      <c r="D72" t="inlineStr"/>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>규정 변경에 대한 보도</t>
+          <t>SEC·CFTC 공동 가이던스 발표</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>금융위원회가 자본시장 특별사법경찰(특사경)의 수사 전환 및 조사자료 제공 규정을 손질합니다. 앞으로는 한국거래소 통보사건 외에도 금융위 자체 조사 사건에 대해 즉시 특사경 수사 전환이 가능해지며, 종결된 조사자료 제공 조항도 형사소송법에 따라 정보교류가 가능하도록 변경됩니다.</t>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 가상자산 토큰에 대한 첫 공동 가이던스를 발표하여 증권법 적용 기준을 제시했습니다. 이는 규제 불확실성을 일부 해소하려는 목적이지만, 법적 구속력이 없어 시장의 즉각적인 반응은 제한적이었습니다. 비트코인 가격은 FOMC를 앞둔 관망세로 인해 7만5000달러 선에서 횡보했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>이 기사는 자본시장 특사경 규정 변경에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)의 가상자산 규제 가이던스 발표에 대한 내용으로, 특정 기업의 불법 행위나 다수의 피해자가 발생한 사건이 아닙니다. 따라서 소송금융 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등이 해당되지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>조사 즉시 특사경 수사 전환…자본시장 특사경 규정 손질</t>
+          <t>SEC·CFTC 첫 공동 가이던스 제시…비트코인 7만5000달러 문턱서 주춤</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603160066</t>
+          <t>https://www.tokenpost.kr/news/policy/340765</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-16 12:38:33.559250+00:00</t>
+          <t>2026-03-18 13:02:11.760015+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>자본시장 특사경 수사범위 확대 규정 변경 예고</t>
+          <t>법적 근거 및 면책 조항 마련 논의 단계</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 수사 개시 범위를 확대하고 수사권 통제 장치를 정비하는 제도 개선에 나섰습니다. 이는 자본시장 불공정거래 수사의 적시성을 확보하고 수사권 오남용을 방지하기 위함이며, 조사부서의 모든 조사사건을 특사경 수사로 전환할 수 있도록 하는 것이 핵심입니다. 개정안은 4월 중 시행될 예정입니다.</t>
+          <t>데스크칼럼은 은행의 '할인배당'이 선의인지 위법인지에 대한 법적 논란을 다루며, 피해자 구제를 위해 정부 기금 조성이나 국회의 특별법 마련이 필요하다고 주장한다. 법적 근거 없는 은행의 선의에만 의존하는 방식의 문제점을 지적하고 있다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 제도 개선에 대한 내용입니다. 따라서 상대방 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>기사 내용은 특정 사건에 대한 보도가 아닌, '할인배당'의 법적 근거 마련 필요성에 대한 데스크칼럼이다. 피해자 구제 필요성이 언급되지만, 구체적인 피해자, 피해 규모, 상대방, 진행 단계 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 없어 적합 조건을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>금융위·금감원, 자본시장 특사경 수사범위 확대</t>
+          <t>[데스크칼럼] 선의냐 위법이냐...'할인배당'의 두 얼굴</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031610502949235</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=503470</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-16 12:38:18.163212+00:00</t>
+          <t>2026-03-18 12:16:30.356339+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
-      <c r="D74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>삼성자산운용</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>자본시장 불공정거래 수사 절차 개선</t>
+          <t>대법원 승소 판결로 종결</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>자본시장 불공정거래 사건에 대한 수사가 빨라질 전망이다. 특사경 집무규칙 규정 변경을 통해 한국거래소 통보 사건이나 공동조사 사건 외의 대부분 조사 사건에 대해서도 증권선물위원회의 조사와 수사 부서 간 분리 운영 원칙을 유지하면서 형사소송법상 절차에 따라 자료 확보가 가능해진다.</t>
+          <t>삼성자산운용이 원유선물 상장지수펀드(ETF) 투자자들과 벌인 소송전에서 승소했다. 이 사건은 대법원 판결로 삼성자산운용의 승소가 확정되어 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 자본시장 불공정거래 수사 절차의 변경에 대한 내용으로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에 따르면 삼성자산운용이 원유선물 ETF 투자자와의 소송에서 승소하여 이미 종결된 사건이다. 이는 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당하므로 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>자본시장 불공정거래 수사 빨라진다…특사경 집무규칙 규정 변경</t>
+          <t>[Who Is ?] 김우석 삼성자산운용 대표이사</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026031610232480093</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433066</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:19.767227+00:00</t>
+          <t>2026-03-17 00:46:47.424342+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>뱅크오브아메리카</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>소송 합의 완료</t>
+        </is>
+      </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0'을 통해 1,618명의 극저신용 도민에게 총 20억 6천만 원의 긴급 대출을 지원했다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났으며, 경기도는 불법사금융 피해자 구제를 위한 별도 대출 상품도 검토 중이다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 돕는 서민금융 안전망이다.</t>
+          <t>뱅크오브아메리카(BofA)가 제프리 엡스타인 피해 여성 중 한 명과 소송 합의를 마쳤다고 블룸버그 통신이 보도했습니다. 법원 문서에 따르면 익명의 여성 측과 BofA는 이번 소송에 대해 합의했으며, 구체적인 합의 내용은 공개되지 않았습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. 대출 신청자 중 일부가 불법사금융 경험이 있다고 언급되지만, 이는 일반적인 통계일 뿐 구체적인 가해자, 피해 사례, 또는 진행 중인 법적 절차가 명시되지 않아 소송금융 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
+          <t>본 기사에서 언급된 소송은 뱅크오브아메리카와 엡스타인 피해 여성 간의 합의로 이미 종결된 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다. 비록 상대방(뱅크오브아메리카)의 자력이 충분하고(적합 조건 2) 엡스타인 사건의 책임이 비교적 명확하며 증거 확보 가능성이 높지만(적합 조건 1, 5), 해당 소송은 이미 마무리되어 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (본 기사에서 언급된 소송 기준)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>경기도, '극저신용대출 2.0'으로 20억 원 긴급 수혈</t>
+          <t>뱅크오브아메리카, 엡스타인 피해 여성과 소송 합의</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>k-health.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.k-health.com/news/articleView.html?idxno=90681</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008479624&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-16 12:19:14.687219+00:00</t>
+          <t>2026-03-17 00:36:58.211480+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>트럼프 일가가 정치적 신념 때문에 캐피털 원이 계좌를 폐쇄했다고 주장하며 소송을 제기했다. 캐피털 원 측은 이러한 주장이 사실이 아니라고 반박하고 있으며, 현재 소송이 진행 중이다.</t>
+          <t>다음 달부터 금융감독원 자본시장특별사법경찰(특사경)에 인지수사권이 도입되어, 금감원이 시장감시부터 강제조사까지 전 과정을 직접 처리할 수 있게 됩니다. 이는 자본시장 불공정거래 사건 수사에 속도를 붙이고 증거인멸 가능성을 차단하여 공정한 거래질서 확립에 기여할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>대기업 피고(캐피털 원)로 자력은 충분하나(적합 조건 2), 기사 내용이 매우 짧아 상대방 책임의 명확성, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 특히 집단적 피해가 아닌 특정 가족의 개별 소송으로 보이며, 상대방은 정치적 신념 때문이 아니라고 반박하고 있어 승소 가능성 판단이 어렵다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 내용이 아니라, 금융감독원 특사경의 인지수사권 도입이라는 제도 변경에 대한 보도입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>텍사스 목초지에 세운 에릭 트럼프의 '비트코인 공장'</t>
+          <t>금감원 특사경, 내달부터 인지수사권 도입…제도정비 완료</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51878</t>
+          <t>https://www.mt.co.kr/stock/2026/03/17/2026031610112187945</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-16 00:40:04.538634+00:00</t>
+          <t>2026-03-17 00:31:15.426312+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>피해 고객들과 합의 완료</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출을 통해 1,618명의 도민에게 생활비를 지원했으며, 이 중 3분의 2가 생활비 목적으로 대출을 받았습니다. 또한, 경기도는 불법사금융 피해자들을 위한 맞춤형 대출 상품을 별도로 검토 중이라고 밝혔습니다. 이는 도민들의 생계 위기를 돕기 위한 최소한의 방어선 역할을 할 것으로 기대됩니다.</t>
+          <t>푸른저축은행에서 전 임원의 99억 원 규모 횡령 사고가 발생했습니다. 은행은 피해 고객들과 합의를 완료했다고 밝혔으며, 횡령금액 전액을 손실로 반영할 예정입니다. 현재 수사기관 고소 및 한국거래소의 상장적격성 실질심사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 프로그램과 불법사금융 피해자 구제 대출 상품 검토에 대한 내용입니다. 특정 불법사금융 주체나 그들의 책임이 명확하게 언급되지 않았으며, 상대방의 자력 또한 불분명합니다. 피해 규모나 증거에 대한 구체적인 정보도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에 따르면 푸른저축은행의 횡령 사고로 인한 '피해 고객들과는 합의를 완료했다'고 명시되어 있습니다. 이는 소송금융 적합도 판단 기준 중 '이미 종결된 사건'이라는 부적합 조건에 해당하여, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>99억 원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>경기극저신용대츨 1천618명 받았다...3명중 2명  생활비</t>
+          <t>푸른저축은행 99억 횡령사고로 예금이탈도 일부 있는듯....상장유지 여부...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>thetracker.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3529694</t>
+          <t>https://thetracker.co.kr/View.aspx?No=4005782</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-16 00:25:21.912263+00:00</t>
+          <t>2026-03-16 13:12:34.543851+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>빗썸</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>정책 논의 및 입장 표명</t>
+          <t>금융당국의 행정처분 결정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>금융위원회는 다주택자 및 비거주 1주택자 등에 대한 대출 규제가 확정된 바 없다고 밝혔습니다. 전세는 주거와 직결되므로 투기 세력과 실수요자를 정교하게 구분하지 못할 경우 선의의 피해자가 발생할 수 있다는 우려가 제기되었습니다. 금융위는 사회 통념상 용인되는 사유에 대해서는 규제 예외를 둘 수 있다고 언급했습니다.</t>
+          <t>빗썸이 특금법 위반으로 금융당국으로부터 6개월 영업 일부정지 중징계를 받았습니다. 빗썸은 해당 제재 결정을 수용하겠다는 입장을 밝혔으며, 업비트는 유사 처분에 대해 행정소송을 진행 중입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>해당 기사는 금융위원회의 대출 규제 정책에 대한 논의 및 입장 표명에 관한 것으로, 특정 주체의 명확한 책임이나 실제 발생한 피해 사실이 확인되지 않습니다. (적합 조건 1, 3, 4 미충족) 또한, 소송으로 이어질 만한 구체적인 사건이나 공적 절차가 진행 중인 상황으로 보기 어렵습니다. (적합 조건 6 미충족)</t>
+          <t>본 기사는 빗썸에 대한 금융당국의 행정처분 내용을 다루고 있으며, 빗썸은 해당 결정을 수용했습니다. 기사 내용만으로는 특금법 위반으로 인해 직접적인 피해를 입은 사용자나 투자자가 특정되지 않으며, 이로 인한 집단적 피해 규모 또한 파악되지 않습니다. 소송금융 투자 대상으로서 원고(피해자)와 그들의 손해배상 청구권이 명확하지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>금융위  다주택자·비거주 1주택자 등 대출 규제 확정된 바 없다</t>
+          <t>'특금법 위반' 빗썸 중징계..영업 일부정지 6개월</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564627&amp;class=18&amp;grp=</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109130</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-16 00:24:36.419865+00:00</t>
+          <t>2026-03-16 13:10:23.904952+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>솔라나 기반 밈코인 런치패드</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>금융당국의 클로백 법제화 검토 및 추진</t>
+          <t>집단 소송 진행 중, 의혹 단계</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>금융당국이 금융사고를 낸 전·현직 임원의 성과급을 환수하는 '클로백' 제도의 법제화를 적극 검토 중이다. 현재 감독규정상 '재산정'만 가능해 실효성이 낮고, 지난해 4대 금융그룹의 성과급 삭감·환수액은 0원이었다. 금융당국은 '환수'를 법률에 명시하고 이연지급 기간을 늘려 제도의 실효성을 확보할 방침이다.</t>
+          <t>솔라나 기반의 밈코인 런치패드가 집단 소송에 휘말려 법적 공방을 겪고 있습니다. 그러나 해당 법적 공방은 아직 의혹 단계에 불과한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 기사는 특정 금융사고나 피해자를 다루는 것이 아니라, 금융당국이 금융사고를 낸 임원의 성과급 환수를 위한 '클로백' 제도 법제화를 검토하는 정책적 논의를 다루고 있습니다. 현재로서는 소송금융 투자 대상이 될 만한 구체적인 사건, 원고, 피해 규모가 특정되지 않아 투자 적합도가 낮습니다. (기타 투자 어려운 이유 있음)</t>
+          <t>집단 소송에 휘말렸다는 점에서 집단적 피해 조건은 충족하나, 법적 공방이 아직 '의혹 단계'에 불과하여 상대방 책임이 명확하지 않습니다. 또한, 상대방인 '밈코인 런치패드'의 자력 여부가 불확실하며, 피해 규모나 증거에 대한 정보도 부족하여 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>성과급 자율 삭감 한계 … 금융당국 '클로백' 법제화 검토</t>
+          <t>10년간 보유하기 더 좋은 암호화폐: XRP vs 솔라나</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603151807568340</t>
+          <t>http://coinreaders.com/224069</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-15 13:00:27.920676+00:00</t>
+          <t>2026-03-16 12:45:19.066775+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>미국 SEC의 리플 대상 소송 종결</t>
+          <t>금융감독원 특사경 수사권 강화 및 불공정거래 수사 절차 개선</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 리플(Ripple)을 상대로 제기했던 소송은 지난해 낮은 벌금으로 종결되었으나, 규제 불확실성은 완전히 해소되지 않아 XRP 가격이 12개월간 40% 하락했다. 이로 인해 XRP의 2달러 전망이 흔들리고 있다.</t>
+          <t>금융감독원 특별사법경찰(특사경)이 앞으로 금융당국 조사 부서의 주가조작 등 불공정거래 사건에 대해 증권선물위원회 고발이나 통보 없이도 직접 수사에 착수할 수 있게 됩니다. 금융위원회는 이 같은 내용의 '자본시장 특사경 집무 규칙' 개정안을 예고했으며, 이는 조사와 수사 사이 시차를 줄여 증거 인멸을 막고 수사 적시성을 높이기 위함입니다. 다만, 특사경이 조사부서의 사전 조사 없이 독자적으로 혐의를 인지하고 수사에 착수하는 방식은 여전히 제한됩니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>부적합 조건: 기사에서 언급된 미국 SEC의 리플(Ripple) 대상 소송은 이미 '끝났음'으로 명시되어 종결된 사건에 해당합니다. 비록 규제 불확실성이 남아있고 XRP 가격이 하락했으나, 이는 시장 상황 및 기존 소송의 여파로 보이며, 투자자들이 리플을 상대로 새로운 소송을 제기할 명확한 근거가 기사 내에서 특정되지 않습니다.</t>
+          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 금융감독원 특사경의 수사 절차 개선에 관한 내용입니다. 따라서 소송금융 적합도 판단 기준인 '상대방 책임 명확성', '상대방 자력', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 중' 등 어떠한 적합 조건에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>12개월 40% 하락…XRP 2달러 전망 흔들</t>
+          <t>금감원 특사경, 불공정거래 사건 檢 지휘 없이 직접 수사</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223986</t>
+          <t>https://www.donga.com/news/Society/article/all/20260316/133539497/1</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-15 12:54:56.081248+00:00</t>
+          <t>2026-03-16 12:43:12.865215+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 2.0 1차 대출 완료, 2차 접수 예정. 불법사금융 피해자 구제 위한 별도 대출 상품 검토 중.</t>
+          <t>자본시장특별사법경찰 집무규칙 개정안 규정변경예고 진행 중</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6천만원 규모의 대출 지원을 완료했다. 대출자 중 27.1%인 438명은 고금리 대출 또는 불법사금융 이용 경험이 있다고 응답했으며, 경기도는 불법사금융 피해자 구제를 위한 맞춤형 대출 상품도 검토 중이다. 이 사업은 금융취약계층의 실질적인 재기를 돕는 서민금융 안전망이다.</t>
+          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 인지수사 범위를 확대하고 수사심의위원회 운영을 개선하는 '자본시장특별사법경찰 집무규칙' 개정안을 규정변경예고했습니다. 이는 자본시장 불공정거래 수사를 신속히 개시하여 증거인멸을 차단하고 위법 행위자를 엄중히 처벌하기 위함입니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 기사는 경기도의 극저신용대출 지원 사업에 대한 내용으로, 특정 상대방의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송금융 투자를 위한 명확한 피고, 소송 원인, 그리고 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 권한 확대 및 절차 개선에 대한 규정 변경 예고를 보도하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>438명 (불법사금융 경험자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>경기도, 1618명 실질적 자립 도왔다…‘극저신용대출 2.0’ 1차 대출 마...</t>
+          <t>금감원 특사경에 인지수사권 확대…수심위 당일 수사착수가 원칙</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806238</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=128227</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-15 12:33:12.544975+00:00</t>
+          <t>2026-03-16 12:41:06.425300+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
-      <c r="D82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>경기도, 불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>자본시장 특사경 인지수사권 도입</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출 2.0을 완료하고, 불법사금융 피해자 구제를 위한 맞춤형 대출 상품을 적극 검토 중이다. 자금 지원을 넘어 금융, 고용, 복지를 연계하여 도민의 실질적인 자립을 돕는다는 계획이다.</t>
+          <t>자본시장 특별사법경찰이 검찰을 거치지 않고 직접 수사를 개시할 수 있는 '인지수사권'을 도입합니다. 이는 기존의 증권선물위원회 고발·통보 절차 없이도 금융 범죄에 대한 즉각적인 수사가 가능해짐을 의미하며, 자본시장 불공정거래 수사 효율성을 높일 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>기사 내용은 불법사금융 피해자 구제를 위한 경기도의 대출 상품 검토에 관한 것으로, 소송금융의 직접적인 투자 대상인 특정 불법사금융 업체에 대한 소송 가능성이나 상대방의 자력에 대한 정보가 부족하다. 불법사금융 업체는 자력이 부족하거나 특정하기 어려워 소송금융 투자에 부적합할 가능성이 높다.</t>
+          <t>이 기사는 자본시장 특별사법경찰의 인지수사권 도입이라는 제도적 변화를 다루고 있으며, 특정 피해 사건이나 소송 대상이 되는 분쟁을 언급하고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>경기도, '극저신용대출 2.0' 1차 대출 완료</t>
+          <t>자본시장 특사경, ‘인지수사권’ 도입…검찰 거치지 않고 즉시 수사</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864457</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031613511623274</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-15 12:24:46.318826+00:00</t>
+          <t>2026-03-16 12:40:39.138810+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
-      <c r="D83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>경기도의 극저신용대출 프로그램 진행 중</t>
+          <t>자본시장 특별사법경찰 수사 범위 확대 정책 발표</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 이들을 위한 맞춤형 대출 상품도 검토 중입니다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 지원하는 서민금융 안전망입니다.</t>
+          <t>금융위원회와 금융감독원이 자본시장 특별사법경찰의 수사 범위를 모든 조사사건으로 확대하는 집무규칙 개정안을 규정변경 예고했습니다. 이는 자본시장 불공정거래 등 위법 행위에 대한 조사 및 수사 역량을 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 불법사금융 피해자들을 포함한 금융 취약계층을 돕는 정책을 다룹니다. 특정 불법사금융 주체를 식별하거나 이들에 대한 소송 가능성을 제시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)을 충족하지 못합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
+          <t>본 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 자본시장 특별사법경찰의 수사 범위 확대에 대한 정책 발표 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>김동연표 '극저신용대출 2.0' 1차 대출 완료…1618명에 20억원 긴급 수혈</t>
+          <t>'자본시장 특사경' 수사 범위 '모든 조사사건' 확대</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260315131122920</t>
+          <t>https://www.news1.kr/finance/general-stock/6102493</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:14.836851+00:00</t>
+          <t>2026-03-16 12:39:22.509475+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr"/>
-      <c r="E84" t="inlineStr"/>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>자본시장 불공정거래 수사 절차 개선을 위한 집무규칙 개정안 예고</t>
+        </is>
+      </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>경기도가 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 '경기 극저신용대출 2.0' 사업을 확대했습니다. 이 대출은 채무상환 위기나 긴급 생활비 문제를 겪는 도민 1618명에게 약 20억 원을 지원했으며, 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났습니다. 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품도 검토 중입니다.</t>
+          <t>금융당국이 자본시장 불공정거래 수사를 신속히 개시할 수 있도록 자본시장특별사법경찰(특사경)의 수사 개시 범위를 확대하는 집무규칙 개정안을 예고했다. 이번 개정으로 증권선물위원회 고발 없이도 수사심의위원회 심의를 거쳐 금융위·금감원 조사 사건을 특사경 수사로 전환할 수 있게 되며, 이는 증거 인멸 방지 및 위법 행위자 처벌 강화에 기여할 것으로 기대된다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 프로그램을 소개하는 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 명확한 소송 사안이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 불공정거래 사건에 대한 보도가 아닌, 자본시장 불공정거래 수사 절차를 개선하는 금융당국의 규정 개정 내용을 다루고 있습니다. 따라서 특정 피해자, 상대방, 피해 규모, 진행 단계 등 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 구체적인 사건 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>빚 갚기 힘드시죠? 경기 극저신용대출 2.0 활용해보세요</t>
+          <t>자본시장 '불공정거래' 차단 속도…특사경 수사 개시 범위 확대</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>newsfc.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004197</t>
+          <t>http://www.newsfc.co.kr/news/articleView.html?idxno=77377</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:02.342065+00:00</t>
+          <t>2026-03-16 12:39:05.953758+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr"/>
-      <c r="E85" t="inlineStr"/>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>규정 변경에 대한 보도</t>
+        </is>
+      </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>경기도가 '극저신용대출 2.0'을 통해 1618명에게 총 20억 6천만 원을 대출했습니다. 이 대출은 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 서민금융 안전망으로, 생활비, 대출 상환, 공공요금 납부 등 생계형 위기 해소를 목적으로 합니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있다고 답했습니다.</t>
+          <t>금융위원회가 자본시장 특별사법경찰(특사경)의 수사 전환 및 조사자료 제공 규정을 손질합니다. 앞으로는 한국거래소 통보사건 외에도 금융위 자체 조사 사건에 대해 즉시 특사경 수사 전환이 가능해지며, 종결된 조사자료 제공 조항도 형사소송법에 따라 정보교류가 가능하도록 변경됩니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>이 기사는 경기도의 극저신용대출 사업에 대한 보도로, 특정 가해자가 존재하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 자본시장 특사경 규정 변경에 대한 내용으로, 특정 피해 사건이나 소송 대상이 되는 당사자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방의 책임, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>경기도, 극저신용대출 2.0 첫 집행…1618명에 20억 원 '생계 버팀목'</t>
+          <t>조사 즉시 특사경 수사 전환…자본시장 특사경 규정 손질</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2302265.htm</t>
+          <t>https://www.kukinews.com/article/view/kuk202603160066</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:43.553269+00:00</t>
+          <t>2026-03-16 12:38:33.559250+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 프로그램 진행 중, 불법사금융 피해자 구제 대출 상품 검토 중</t>
+          <t>자본시장 특사경 수사범위 확대 규정 변경 예고</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>경기도가 극저신용대출 2.0 1차 접수를 통해 1,618명에게 총 20억 6천만원 규모의 대출을 완료했다. 대출자의 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 별도 대출 상품을 검토 중이다.</t>
+          <t>금융위원회와 금융감독원이 자본시장특별사법경찰의 수사 개시 범위를 확대하고 수사권 통제 장치를 정비하는 제도 개선에 나섰습니다. 이는 자본시장 불공정거래 수사의 적시성을 확보하고 수사권 오남용을 방지하기 위함이며, 조사부서의 모든 조사사건을 특사경 수사로 전환할 수 있도록 하는 것이 핵심입니다. 개정안은 4월 중 시행될 예정입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>본 기사는 경기도의 극저신용대출 프로그램에 대한 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 사안이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해자를 다루는 것이 아니라, 금융당국의 자본시장 불공정거래 수사 제도 개선에 대한 내용입니다. 따라서 상대방 책임, 집단적 피해, 피해 규모, 증거 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>“30분 만에 마감된 절박함”...경기도, 극저신용대출로 1천618명 위기 구...</t>
+          <t>금융위·금감원, 자본시장 특사경 수사범위 확대</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260315580063</t>
+          <t>https://www.imaeil.com/page/view/2026031610502949235</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:33.800843+00:00</t>
+          <t>2026-03-16 12:38:18.163212+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr"/>
-      <c r="E87" t="inlineStr"/>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>자본시장 불공정거래 수사 절차 개선</t>
+        </is>
+      </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>경기도가 '경기 극저신용대출 2.0' 1차 지원을 통해 1618명의 저신용 도민에게 20억6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품을 검토 중입니다.</t>
+          <t>자본시장 불공정거래 사건에 대한 수사가 빨라질 전망이다. 특사경 집무규칙 규정 변경을 통해 한국거래소 통보 사건이나 공동조사 사건 외의 대부분 조사 사건에 대해서도 증권선물위원회의 조사와 수사 부서 간 분리 운영 원칙을 유지하면서 형사소송법상 절차에 따라 자료 확보가 가능해진다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>본 기사는 경기도의 저신용자 대출 지원 사업에 대한 보도로, 특정 사건이나 소송 대상이 되는 피해 사실을 다루고 있지 않습니다. 불법사금융 이용 경험자가 언급되지만, 특정 가해자나 구체적인 피해 내용, 소송 가능성에 대한 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 자본시장 불공정거래 수사 절차의 변경에 대한 내용으로, 특정 사건이나 피해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 피해 사실이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>‘경기 극저신용대출 2.0’ 1차, 1600여명에 대출 완료···40대 직장인...</t>
+          <t>자본시장 불공정거래 수사 빨라진다…특사경 집무규칙 규정 변경</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603151107011</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026031610232480093</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-15 12:18:18.266447+00:00</t>
+          <t>2026-03-16 12:37:19.767227+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
-      <c r="D88" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
-          <t>경기도가 극저신용 도민 1,618명에게 총 20억 원 규모의 대출을 지원했으며, 2차 접수도 예정되어 있습니다. 특히 불법사금융 피해자를 위한 맞춤형 대출 상품도 적극 검토 중으로, 취약계층의 금융 어려움을 해소하고 불법 사금융 피해를 구제하기 위한 경기도의 정책적 노력이 진행 중입니다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0'을 통해 1,618명의 극저신용 도민에게 총 20억 6천만 원의 긴급 대출을 지원했다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났으며, 경기도는 불법사금융 피해자 구제를 위한 별도 대출 상품도 검토 중이다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 돕는 서민금융 안전망이다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 지원 및 불법사금융 피해자 구제 대책에 대한 내용으로, 특정 가해자나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '상대방 자력 충분', '증거 확보 가능' 등의 조건이 기사 내용만으로는 파악되지 않아 적합도가 낮습니다. 다만, '집단적 피해' 가능성은 있습니다.</t>
+          <t>이 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 특정 법적 분쟁이나 소송 대상 사건을 다루고 있지 않습니다. 대출 신청자 중 일부가 불법사금융 경험이 있다고 언급되지만, 이는 일반적인 통계일 뿐 구체적인 가해자, 피해 사례, 또는 진행 중인 법적 절차가 명시되지 않아 소송금융 적합 조건(상대방 책임 명확성, 피해 규모, 증거 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>1618명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>최대 200만원 10년 상환…경기, 극저신용대출 1618명에 20억 지원</t>
+          <t>경기도, '극저신용대출 2.0'으로 20억 원 긴급 수혈</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>k-health.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031509190001961?did=NA</t>
+          <t>http://www.k-health.com/news/articleView.html?idxno=90681</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-15 12:17:38.159367+00:00</t>
+          <t>2026-03-16 12:19:14.687219+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>네이더 알나지</t>
+          <t>캐피털 원</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>SEC 민사 소송 재소 불가 기각, DOJ 형사 사건 종료</t>
+          <t>계좌 폐쇄 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)가 비트클라우트 창업자 네이더 알나지에 대한 민사 소송을 재소 불가로 취하하며 벌금이나 제재 없이 사건이 종료되었습니다. 앞서 미국 법무부(DOJ)의 형사 사건도 종료된 바 있습니다. 이는 미국 암호화폐 규제 기조가 '소송 중심'에서 '제도 정비'로 이동하는 신호로 해석됩니다.</t>
+          <t>트럼프 일가가 정치적 신념 때문에 캐피털 원이 계좌를 폐쇄했다고 주장하며 소송을 제기했다. 캐피털 원 측은 이러한 주장이 사실이 아니라고 반박하고 있으며, 현재 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>SEC의 민사 소송과 DOJ의 형사 사건 모두 재소 불가 기각 또는 종료되어 사실상 종결된 사건에 해당합니다. 이는 '부적합 조건: 이미 종결된 사건'에 명확히 부합하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 비록 '집단적 피해'와 '피해 규모가 큼'(300만 달러)이라는 적합 조건 요소가 있었으나, 이미 공적 절차가 마무리되어 소송 가능성이 매우 낮습니다.</t>
+          <t>대기업 피고(캐피털 원)로 자력은 충분하나(적합 조건 2), 기사 내용이 매우 짧아 상대방 책임의 명확성, 피해 규모, 집단성 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 특히 집단적 피해가 아닌 특정 가족의 개별 소송으로 보이며, 상대방은 정치적 신념 때문이 아니라고 반박하고 있어 승소 가능성 판단이 어렵다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>300만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>SEC, 비트클라우트 창업자 소송 ‘재소 불가’ 취하…크립토 규제 기조...</t>
+          <t>텍사스 목초지에 세운 에릭 트럼프의 '비트코인 공장'</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339561</t>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51878</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-15 00:36:57.980522+00:00</t>
+          <t>2026-03-16 00:40:04.538634+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>미 제10순회 항소법원 최종 기각 판결</t>
+          <t>불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 접근 권한 소송을 최종 기각하며 연준의 광범위한 재량권을 재확인했습니다. 5년간 이어진 법적 다툼은 사실상 마무리되었으며, 이는 암호화폐 기업의 중앙은행 결제망 접근에 대한 규제 흐름에 영향을 미칠 것으로 보입니다. 판사는 마스터 계좌 거부가 은행에 '사형선고'와 같다고 비판하는 반대 의견을 내기도 했습니다.</t>
+          <t>경기도가 극저신용대출을 통해 1,618명의 도민에게 생활비를 지원했으며, 이 중 3분의 2가 생활비 목적으로 대출을 받았습니다. 또한, 경기도는 불법사금융 피해자들을 위한 맞춤형 대출 상품을 별도로 검토 중이라고 밝혔습니다. 이는 도민들의 생계 위기를 돕기 위한 최소한의 방어선 역할을 할 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건. 미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 소송을 최종 기각하며 5년간의 법적 다툼이 마무리되었습니다. 또한, 법원이 연준의 광범위한 재량권을 인정하여 상대방 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램과 불법사금융 피해자 구제 대출 상품 검토에 대한 내용입니다. 특정 불법사금융 주체나 그들의 책임이 명확하게 언급되지 않았으며, 상대방의 자력 또한 불분명합니다. 피해 규모나 증거에 대한 구체적인 정보도 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>1 (커스토디아 은행)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>미 항소법원, 커스토디아 ‘연준 마스터 계좌’ 소송 최종 기각…연준 ...</t>
+          <t>경기극저신용대츨 1천618명 받았다...3명중 2명  생활비</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339507</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3529694</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-15 00:28:48.458993+00:00</t>
+          <t>2026-03-16 00:25:21.912263+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
-      <c r="D91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>경기도에서 불법사금융 피해자 지원 대출 상품 검토 중</t>
+          <t>정책 논의 및 입장 표명</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>경기도가 '극저신용대출 2.0' 2차 접수를 진행하며, 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품도 검토 중이다. 이는 생계 위기에 처한 도민들에게 금융 안전망을 제공하기 위한 조치이다.</t>
+          <t>금융위원회는 다주택자 및 비거주 1주택자 등에 대한 대출 규제가 확정된 바 없다고 밝혔습니다. 전세는 주거와 직결되므로 투기 세력과 실수요자를 정교하게 구분하지 못할 경우 선의의 피해자가 발생할 수 있다는 우려가 제기되었습니다. 금융위는 사회 통념상 용인되는 사유에 대해서는 규제 예외를 둘 수 있다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>본 기사는 불법사금융 피해자를 위한 경기도의 지원 대책을 다루고 있으며, 특정 소송 대상이나 구체적인 법적 분쟁에 대한 정보가 부족하다. 상대방(불법사금융 주체)이 특정되지 않았고, 이들의 자력, 피해 규모, 증거 확보 여부 등 소송금융 투자에 필요한 핵심 정보가 부재하다.</t>
+          <t>해당 기사는 금융위원회의 대출 규제 정책에 대한 논의 및 입장 표명에 관한 것으로, 특정 주체의 명확한 책임이나 실제 발생한 피해 사실이 확인되지 않습니다. (적합 조건 1, 3, 4 미충족) 또한, 소송으로 이어질 만한 구체적인 사건이나 공적 절차가 진행 중인 상황으로 보기 어렵습니다. (적합 조건 6 미충족)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>경기'극저신용대출 2.0' 1618명 지원 …생계 위기 도민 금융 안전망 역할</t>
+          <t>금융위  다주택자·비거주 1주택자 등 대출 규제 확정된 바 없다</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711346</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564627&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-15 00:24:09.798526+00:00</t>
+          <t>2026-03-16 00:24:36.419865+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
-      <c r="D92" t="inlineStr"/>
-      <c r="E92" t="inlineStr"/>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>금융당국의 클로백 법제화 검토 및 추진</t>
+        </is>
+      </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화로 암호화폐 시장이 안전 중심 전략으로 재편되는 가운데, 비트코인은 초기 10% 상승 후 유가 및 금리 불확실성, 지정학적 뉴스에 따라 변동성이 확대되었습니다. 대형 암호화폐 행사들이 연기되거나 취소되었으며, 비트코인이 안전자산처럼 작동하지 않는다는 분석이 확산되고 있습니다. 한편, 블랙록의 이더리움 ETF 출시와 리플의 바이백 프로그램 등 제도권 편입 노력은 지속되고 있습니다.</t>
+          <t>금융당국이 금융사고를 낸 전·현직 임원의 성과급을 환수하는 '클로백' 제도의 법제화를 적극 검토 중이다. 현재 감독규정상 '재산정'만 가능해 실효성이 낮고, 지난해 4대 금융그룹의 성과급 삭감·환수액은 0원이었다. 금융당국은 '환수'를 법률에 명시하고 이연지급 기간을 늘려 제도의 실효성을 확보할 방침이다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기사는 중동 전쟁 격화에 따른 암호화폐 시장의 전반적인 변동성 확대를 다루고 있습니다. 특정 주체의 명확한 책임(적합 조건 1 미충족)이나 집단적 피해(적합 조건 3 미충족)를 야기한 사건이 아니며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 원인이나 상대방이 특정되지 않습니다.</t>
+          <t>이 기사는 특정 금융사고나 피해자를 다루는 것이 아니라, 금융당국이 금융사고를 낸 임원의 성과급 환수를 위한 '클로백' 제도 법제화를 검토하는 정책적 논의를 다루고 있습니다. 현재로서는 소송금융 투자 대상이 될 만한 구체적인 사건, 원고, 피해 규모가 특정되지 않아 투자 적합도가 낮습니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화에 크립토 ‘방어 모드’…비트코인, 초반 10% 상승 뒤 변...</t>
+          <t>성과급 자율 삭감 한계 … 금융당국 '클로백' 법제화 검토</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339472</t>
+          <t>http://www.fnnews.com/news/202603151807568340</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-14 12:45:19.774044+00:00</t>
+          <t>2026-03-15 13:00:27.920676+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>리플(Ripple)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>가격 조작 혐의 관련 집단 소송 승소</t>
+          <t>미국 SEC의 리플 대상 소송 종결</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>일론 머스크는 도지코인 가격 조작 혐의 집단 소송에서 승소하며 법적 리스크를 해소했습니다. 이후 그는 도지코인에 대한 언급을 극도로 자제하고 있으며, 이는 불필요한 구설을 피하기 위한 전략적 선택으로 보입니다. 하지만 이러한 머스크의 침묵은 투자자들 사이에서 패닉을 확산시키고 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 리플(Ripple)을 상대로 제기했던 소송은 지난해 낮은 벌금으로 종결되었으나, 규제 불확실성은 완전히 해소되지 않아 XRP 가격이 12개월간 40% 하락했다. 이로 인해 XRP의 2달러 전망이 흔들리고 있다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>기사에서 언급된 도지코인 가격 조작 혐의 관련 집단 소송은 이미 일론 머스크가 승소하여 법적 리스크가 해소된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 현재 투자자들의 '패닉 확산'은 머스크의 침묵에 대한 시장 반응으로, 새로운 법적 청구의 근거가 명확하지 않습니다.</t>
+          <t>부적합 조건: 기사에서 언급된 미국 SEC의 리플(Ripple) 대상 소송은 이미 '끝났음'으로 명시되어 종결된 사건에 해당합니다. 비록 규제 불확실성이 남아있고 XRP 가격이 하락했으나, 이는 시장 상황 및 기존 소송의 여파로 보이며, 투자자들이 리플을 상대로 새로운 소송을 제기할 명확한 근거가 기사 내에서 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>도지 파더의 배신?...도지코인, 머스크 외면에 투자자 패닉 확산</t>
+          <t>12개월 40% 하락…XRP 2달러 전망 흔들</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223881</t>
+          <t>http://coinreaders.com/223986</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-14 12:36:34.572754+00:00</t>
+          <t>2026-03-15 12:54:56.081248+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr"/>
-      <c r="E94" t="inlineStr"/>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>경기도 극저신용대출 2.0 1차 대출 완료, 2차 접수 예정. 불법사금융 피해자 구제 위한 별도 대출 상품 검토 중.</t>
+        </is>
+      </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>중동 전쟁 격화로 글로벌 암호화폐 행사가 연기되거나 취소되는 등 업계 일정이 차질을 빚었으나, 비트코인 가격은 오히려 상승하는 예상 밖 흐름을 보였습니다. 블랙록의 이더리움 ETF 출시, 리플의 자사주 매입 등 산업 확장 움직임은 이어지고 있으며, 바이낸스는 월스트리트저널을 상대로 명예훼손 소송을 제기했습니다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6천만원 규모의 대출 지원을 완료했다. 대출자 중 27.1%인 438명은 고금리 대출 또는 불법사금융 이용 경험이 있다고 응답했으며, 경기도는 불법사금융 피해자 구제를 위한 맞춤형 대출 상품도 검토 중이다. 이 사업은 금융취약계층의 실질적인 재기를 돕는 서민금융 안전망이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>이 기사는 중동 전쟁이 암호화폐 시장에 미친 영향에 대한 일반적인 시장 분석 기사로, 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 또는 법적으로 청구 가능한 손해배상 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 기사는 경기도의 극저신용대출 지원 사업에 대한 내용으로, 특정 상대방의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송금융 투자를 위한 명확한 피고, 소송 원인, 그리고 피해 규모가 특정되지 않아 투자 대상으로서의 적합성이 매우 낮습니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>438명 (불법사금융 경험자)</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>중동 전쟁에 흔들린 크립토 업계…행사는 멈추고 비트코인은 올랐다</t>
+          <t>경기도, 1618명 실질적 자립 도왔다…‘극저신용대출 2.0’ 1차 대출 마...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/339306</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=806238</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-14 00:36:21.662041+00:00</t>
+          <t>2026-03-15 12:33:12.544975+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>대법원 판결 선고</t>
+          <t>경기도, 불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>대법원이 불법 사채 피해자에게 연 568.8%의 이자와 원금을 갚으라는 판결을 내렸습니다. 민변과 참여연대는 이 판결이 불법 사채 피해자들을 방치하는 것이라며 비판하고 있습니다. 이 판결로 인해 감당할 수 없는 이자의 굴레에 놓인 다수의 피해자들이 어려움을 겪을 것으로 예상됩니다.</t>
+          <t>경기도가 극저신용대출 2.0을 완료하고, 불법사금융 피해자 구제를 위한 맞춤형 대출 상품을 적극 검토 중이다. 자금 지원을 넘어 금융, 고용, 복지를 연계하여 도민의 실질적인 자립을 돕는다는 계획이다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>대법원 판결이 이미 선고되어 해당 사건은 종결 단계에 해당하며, 불법 사채 피해자에게 원금 및 고금리 이자 상환을 명하는 내용으로 피해자에게 불리한 법적 선례가 형성되었습니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 충족되나, 대법원 판결로 인해 유사 사건의 승소 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용은 불법사금융 피해자 구제를 위한 경기도의 대출 상품 검토에 관한 것으로, 소송금융의 직접적인 투자 대상인 특정 불법사금융 업체에 대한 소송 가능성이나 상대방의 자력에 대한 정보가 부족하다. 불법사금융 업체는 자력이 부족하거나 특정하기 어려워 소송금융 투자에 부적합할 가능성이 높다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>불법 사채 피해자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>대법원 “연 568.8% 이자·원금 갚아라” 판결</t>
+          <t>경기도, '극저신용대출 2.0' 1차 대출 완료</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300294</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=864457</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-14 00:15:41.316670+00:00</t>
+          <t>2026-03-15 12:24:46.318826+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D96" t="inlineStr"/>
+      <c r="C96" t="inlineStr"/>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>도이체방크가 10억 달러 규모의 소송 위험을 공시했으나, 구체적인 소송의 성격이나 원고는 불분명함.</t>
+          <t>경기도의 극저신용대출 프로그램 진행 중</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>도이체방크가 사모신용 자산군에 대한 260억 유로 규모의 익스포저와 10억 달러 규모의 소송 위험을 공시하며 주가가 급락했습니다. 프라이빗 크레딧 시장은 펀드 환매, 인수심사 기준 감시 강화, AI의 영향 등으로 삼중 압박에 시달리고 있으며, 일부 기업의 부실 및 사기 의혹이 제기되고 있습니다. 도이체방크는 비은행 금융기관에 대한 익스포저가 유럽 은행 중 최대 규모로 확인되었습니다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 신청자 1618명에게 총 20억 6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 이들을 위한 맞춤형 대출 상품도 검토 중입니다. 이 프로그램은 금융, 고용, 복지 연계를 통해 도민의 자립을 지원하는 서민금융 안전망입니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>기사는 도이체방크의 사모신용 익스포저와 관련된 재무적 위험을 다루며, 도이체방크의 직접적인 잘못으로 인해 특정 피해자들이 손해를 입었다는 내용이 불분명합니다. (적합 조건 1, 3, 5 불충족) 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로서의 명확한 원고(피해자)와 소송 사유가 특정되지 않아 적합도가 낮습니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램에 대한 것으로, 불법사금융 피해자들을 포함한 금융 취약계층을 돕는 정책을 다룹니다. 특정 불법사금융 주체를 식별하거나 이들에 대한 소송 가능성을 제시하지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분, 증거 확보 가능)을 충족하지 못합니다. (적합 조건 1, 2, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[AI의 종목 이야기] 도이체방크, 사모신용 노출액 300억유로 보고…주가...</t>
+          <t>김동연표 '극저신용대출 2.0' 1차 대출 완료…1618명에 20억원 긴급 수혈</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260313000042</t>
+          <t>https://www.ajunews.com/view/20260315131122920</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-13 00:50:41.444848+00:00</t>
+          <t>2026-03-15 12:19:14.836851+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
-      <c r="D97" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D97" t="inlineStr"/>
+      <c r="E97" t="inlineStr"/>
       <c r="F97" t="inlineStr">
         <is>
-          <t>법원 재판 일정을 담은 기사로, 취소소송 항소심 3차 변론과 삼부토건 주가조작 키맨 도피 조력 혐의로 기소된 코스닥 상장사 회장 이진훈 외 6명의 2차 공판이 예정되어 있음을 알리고 있습니다. 이는 현재 진행 중인 법적 절차에 대한 정보입니다.</t>
+          <t>경기도가 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 '경기 극저신용대출 2.0' 사업을 확대했습니다. 이 대출은 채무상환 위기나 긴급 생활비 문제를 겪는 도민 1618명에게 약 20억 원을 지원했으며, 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있는 것으로 나타났습니다. 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품도 검토 중입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>해당 기사는 법원 재판 일정 목록으로, 소송금융 투자 대상이 될 만한 새로운 사건 발생이나 잠재적 민사 소송에 대한 정보가 부족합니다. 언급된 사건들은 이미 진행 중인 취소소송 항소심과 주가조작 관련 형사 공판으로, 민사상 피해자, 손해 규모, 명확한 민사 피고가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>해당 기사는 경기도의 극저신용대출 프로그램을 소개하는 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 명확한 소송 사안이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>【오늘의 법조】 2026년 3월 13일</t>
+          <t>빚 갚기 힘드시죠? 경기 극저신용대출 2.0 활용해보세요</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217651</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260315010004197</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-13 00:48:41.775572+00:00</t>
+          <t>2026-03-15 12:19:02.342065+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D98" t="inlineStr"/>
+      <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>XRP의 가격이 고점 대비 62% 하락했으나, 과거 폭락장에 비해 견고하게 방어되고 있다고 분석합니다. 특히 미국 증권거래위원회(SEC)와의 소송이 완전히 타결된 점을 언급하며, 2026년이 XRP의 최고 매수 기회가 될 수 있다고 전망하는 투자 관련 기사입니다.</t>
+          <t>경기도가 '극저신용대출 2.0'을 통해 1618명에게 총 20억 6천만 원을 대출했습니다. 이 대출은 신용평점 하위 10% 도민에게 최대 200만 원을 지원하는 서민금융 안전망으로, 생활비, 대출 상환, 공공요금 납부 등 생계형 위기 해소를 목적으로 합니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있다고 답했습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사에 언급된 미국 증권거래위원회(SEC)와의 소송이 이미 완전히 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 경기도의 극저신용대출 사업에 대한 보도로, 특정 가해자가 존재하여 손해배상 소송을 제기할 수 있는 사건이 아닙니다. 따라서 소송금융 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>XRP 고점 대비 62% 하락한 1.38달러…2026년 최고 매수 기회인 이유</t>
+          <t>경기도, 극저신용대출 2.0 첫 집행…1618명에 20억 원 '생계 버팀목'</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/223485</t>
+          <t>https://news.tf.co.kr/read/national/2302265.htm</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-13 00:44:53.363591+00:00</t>
+          <t>2026-03-15 12:18:43.553269+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 방지 및 피해구제 의무를 강화하는 법률 개정안 국회 통과</t>
+          <t>경기도 극저신용대출 프로그램 진행 중, 불법사금융 피해자 구제 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 피해 방지 및 구제를 위한 '환급법' 개정안이 국회를 통과했다. 이 개정안은 가상자산거래소에 일반 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하며, 거래 목적 확인 및 의심 자금 유통 여부 상시 감시를 의무화한다.</t>
+          <t>경기도가 극저신용대출 2.0 1차 접수를 통해 1,618명에게 총 20억 6천만원 규모의 대출을 완료했다. 대출자의 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 별도 대출 상품을 검토 중이다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>본 기사는 가상자산 보이스피싱 대응 강화를 위한 법률 개정안 통과 소식으로, 특정 가상자산 거래소의 책임이 명확히 드러난 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>본 기사는 경기도의 극저신용대출 프로그램에 대한 내용으로, 특정 기업이나 기관의 불법 행위로 인한 피해를 다루는 것이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 사안이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>가상자산 보이스피싱 대응 강화… ‘환급법’ 개정안 국회 통과</t>
+          <t>“30분 만에 마감된 절박함”...경기도, 극저신용대출로 1천618명 위기 구...</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300204</t>
+          <t>https://www.kyeonggi.com/article/20260315580063</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-12 12:21:58.027239+00:00</t>
+          <t>2026-03-15 12:18:33.800843+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
-      <c r="D100" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D100" t="inlineStr"/>
+      <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr">
         <is>
-          <t>'전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 국회 본회의를 통과하여 가상자산거래소에도 금융회사 수준의 보이스피싱 방지 및 피해구제 의무가 부과된다. 의심거래 탐지, 계정 지급정지, 피해자산 환급 등이 의무화되며, 피해구제 대상 자산도 가상자산으로 확대된다. 이 법은 올해 10월부터 시행될 예정이다.</t>
+          <t>경기도가 '경기 극저신용대출 2.0' 1차 지원을 통해 1618명의 저신용 도민에게 20억6000만원 규모의 대출을 완료했습니다. 대출자 중 27.1%는 고금리 대출이나 불법사금융 이용 경험이 있으며, 경기도는 불법사금융 피해자를 위한 맞춤형 대출 상품을 검토 중입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해구제 의무를 부과하는 새로운 법률의 통과를 다루고 있다. 특정 가상자산거래소의 과거 또는 현재의 잘못으로 인한 피해 사례를 언급하는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않는다. (적합 조건 1, 3, 5 미충족)</t>
+          <t>본 기사는 경기도의 저신용자 대출 지원 사업에 대한 보도로, 특정 사건이나 소송 대상이 되는 피해 사실을 다루고 있지 않습니다. 불법사금융 이용 경험자가 언급되지만, 특정 가해자나 구체적인 피해 내용, 소송 가능성에 대한 정보가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>코인거래소도 보이스피싱 대응 의무…의심거래 탐지·지급정지 도입 [크...</t>
+          <t>‘경기 극저신용대출 2.0’ 1차, 1600여명에 대출 완료···40대 직장인...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693084?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202603151107011</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-12 12:18:03.547389+00:00</t>
+          <t>2026-03-15 12:18:18.266447+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>대법원 상고심 선고 예정, 1·2심 당선무효형 선고</t>
+          <t>경기도 극저신용대출 지원 및 불법사금융 피해자 구제 대책 검토 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>양문석 더불어민주당 의원이 11억원 불법대출 의혹과 관련해 대법원 선고를 앞두고 있다. 1·2심에서는 선거법 위반 벌금 150만원과 사기 혐의 집행유예를 선고받아 당선무효형에 해당한다. 이 사건은 양 의원의 정치적 거취에 영향을 미칠 것으로 보인다.</t>
+          <t>경기도가 극저신용 도민 1,618명에게 총 20억 원 규모의 대출을 지원했으며, 2차 접수도 예정되어 있습니다. 특히 불법사금융 피해자를 위한 맞춤형 대출 상품도 적극 검토 중으로, 취약계층의 금융 어려움을 해소하고 불법 사금융 피해를 구제하기 위한 경기도의 정책적 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>이 사건은 양문석 의원에 대한 불법대출 및 사기 혐의에 대한 형사 소송으로, 당선무효형 여부가 쟁점입니다. 소송금융은 주로 피해자가 손해배상을 청구하는 민사 소송을 대상으로 하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 5는 충족하나, 민사 소송의 부재로 인해 부적합)</t>
+          <t>해당 기사는 경기도의 극저신용대출 지원 및 불법사금융 피해자 구제 대책에 대한 내용으로, 특정 가해자나 법적 분쟁을 다루고 있지 않습니다. 소송금융 투자 대상이 되기 위한 '상대방 책임 명확', '상대방 자력 충분', '증거 확보 가능' 등의 조건이 기사 내용만으로는 파악되지 않아 적합도가 낮습니다. 다만, '집단적 피해' 가능성은 있습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>11억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1618명 이상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>'11억원 불법대출 의혹' 양문석 오늘 대법 선고…1·2심 당선무효형</t>
+          <t>최대 200만원 10년 상환…경기, 극저신용대출 1618명에 20억 지원</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6098172</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031509190001961?did=NA</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:15.809986+00:00</t>
+          <t>2026-03-15 12:17:38.159367+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>네이더 알나지</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>금융감독원 매각 추진 리스트 공개, 경·공매 진행 중</t>
+          <t>SEC 민사 소송 재소 불가 기각, DOJ 형사 사건 종료</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>지역단위 농협의 부동산 PF 부실 사업장이 1년 새 6배 증가하여 53곳, 총 감정평가액 1조2500억원에 달하는 것으로 나타났습니다. 저축은행과 달리 농협의 부실 자산 정리가 더디게 진행되고 있으며, 일부 사업장은 1년 이상 팔리지 않아 가치가 반토막 나기도 했습니다. 금융당국은 상호금융권의 자산 정리를 독려하고 있습니다.</t>
+          <t>미국 증권거래위원회(SEC)가 비트클라우트 창업자 네이더 알나지에 대한 민사 소송을 재소 불가로 취하하며 벌금이나 제재 없이 사건이 종료되었습니다. 앞서 미국 법무부(DOJ)의 형사 사건도 종료된 바 있습니다. 이는 미국 암호화폐 규제 기조가 '소송 중심'에서 '제도 정비'로 이동하는 신호로 해석됩니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>해당 기사는 지역단위 농협의 부동산 PF 부실 자산 증가 현황을 다루고 있으며, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 농협이 부실 자산의 '피해자'에 가깝고, 소송금융이 농협의 부실 채권 회수를 위한 소송을 지원하는 경우는 일반적이지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>SEC의 민사 소송과 DOJ의 형사 사건 모두 재소 불가 기각 또는 종료되어 사실상 종결된 사건에 해당합니다. 이는 '부적합 조건: 이미 종결된 사건'에 명확히 부합하며, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. 비록 '집단적 피해'와 '피해 규모가 큼'(300만 달러)이라는 적합 조건 요소가 있었으나, 이미 공적 절차가 마무리되어 소송 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>1조2500억원</t>
+          <t>300만 달러</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
+          <t>SEC, 비트클라우트 창업자 소송 ‘재소 불가’ 취하…크립토 규제 기조...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/finance/2026/03/11/2026031014480160775</t>
+          <t>https://www.tokenpost.kr/news/policy/339561</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:06.651781+00:00</t>
+          <t>2026-03-15 00:36:57.980522+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>미국 연방준비제도(Fed)</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>CFTC와 주정부 간 관할권 분쟁</t>
+          <t>미 제10순회 항소법원 최종 기각 판결</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>미국 CFTC(상품선물거래위원회)가 디지털 자산 규제 정비를 추진하며, 주정부 소송에서 법정 의견서를 제출하고 상품 파생상품에 대한 독점 관할권을 방어할 전략을 검토 중입니다. 이는 미국을 세계 암호화폐 수도로 만들려는 노력의 일환으로, 블록체인 및 예측 시장에 대한 규제 명확성을 확보하려는 움직임입니다.</t>
+          <t>미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 접근 권한 소송을 최종 기각하며 연준의 광범위한 재량권을 재확인했습니다. 5년간 이어진 법적 다툼은 사실상 마무리되었으며, 이는 암호화폐 기업의 중앙은행 결제망 접근에 대한 규제 흐름에 영향을 미칠 것으로 보입니다. 판사는 마스터 계좌 거부가 은행에 '사형선고'와 같다고 비판하는 반대 의견을 내기도 했습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>기사는 CFTC와 주정부 간의 디지털 자산 규제 관할권 분쟁을 다루고 있으며, 특정 기업의 불법 행위로 인한 다수 피해자의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 미 제10순회 항소법원이 커스토디아 은행의 연준 마스터 계좌 소송을 최종 기각하며 5년간의 법적 다툼이 마무리되었습니다. 또한, 법원이 연준의 광범위한 재량권을 인정하여 상대방 책임이 명확하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (커스토디아 은행)</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>美 CFTC  미국은 세계 암호화폐 수도 …디지털 자산 규제 정비 추진</t>
+          <t>미 항소법원, 커스토디아 ‘연준 마스터 계좌’ 소송 최종 기각…연준 ...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639398</t>
+          <t>https://www.tokenpost.kr/news/policy/339507</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-11 00:53:54.398056+00:00</t>
+          <t>2026-03-15 00:28:48.458993+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>과거 소송에서 판결 선고</t>
+          <t>경기도에서 불법사금융 피해자 지원 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>미국 판사가 유니스왑을 '중립적 인프라'로 판단하며 소프트웨어 개발자에게 제3자의 남용 책임을 묻는 것은 논리적이지 않다고 언급했습니다. 이는 과거 투자자가 유니스왑을 상대로 제기한 소송에서 나온 판단으로, 디파이 인프라 관련 책임 기준을 제시합니다. 반면 토네이도 캐시에 대해서는 불법 금융 활동에 적극 관여한 것으로 보아 더 엄격한 태도를 보였습니다.</t>
+          <t>경기도가 '극저신용대출 2.0' 2차 접수를 진행하며, 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품도 검토 중이다. 이는 생계 위기에 처한 도민들에게 금융 안전망을 제공하기 위한 조치이다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>본 기사는 과거 유니스왑을 상대로 제기된 소송에서 판사가 유니스왑을 '중립적 인프라'로 판단하여 개발자의 책임을 제한한 판결을 다루고 있습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 오히려 유사한 소송의 승소 가능성을 낮추는 선례가 됩니다. 또한, 해당 판결은 이미 종결된 사건에 대한 것이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>본 기사는 불법사금융 피해자를 위한 경기도의 지원 대책을 다루고 있으며, 특정 소송 대상이나 구체적인 법적 분쟁에 대한 정보가 부족하다. 상대방(불법사금융 주체)이 특정되지 않았고, 이들의 자력, 피해 규모, 증거 확보 여부 등 소송금융 투자에 필요한 핵심 정보가 부재하다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>“유니스왑은 중립 인프라” 미국 판사 판단, 디파이 개발자 책임 기준...</t>
+          <t>경기'극저신용대출 2.0' 1618명 지원 …생계 위기 도민 금융 안전망 역할</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/337894</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711346</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-11 00:26:25.751152+00:00</t>
+          <t>2026-03-15 00:24:09.798526+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr"/>
       <c r="F105" t="inlineStr">
         <is>
-          <t>다주택자의 주택담보대출 잔액이 373조원을 돌파하며 가계부채의 질적 악화와 부동산 시장 불안을 초래할 수 있다는 지적이 제기되었습니다. 정부는 이에 대응하여 다주택자 대출 만기 연장 제한 등 규제 강화를 검토 중이며, 한국은행도 긍정적 입장을 밝혔습니다. 그러나 규제의 실효성과 형평성, 선의의 피해자 발생 우려도 제기되고 있습니다.</t>
+          <t>중동 전쟁 격화로 암호화폐 시장이 안전 중심 전략으로 재편되는 가운데, 비트코인은 초기 10% 상승 후 유가 및 금리 불확실성, 지정학적 뉴스에 따라 변동성이 확대되었습니다. 대형 암호화폐 행사들이 연기되거나 취소되었으며, 비트코인이 안전자산처럼 작동하지 않는다는 분석이 확산되고 있습니다. 한편, 블랙록의 이더리움 ETF 출시와 리플의 바이백 프로그램 등 제도권 편입 노력은 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 명확한 책임으로 인한 피해 발생이 아닌, 다주택자 대출 증가로 인한 금융 시스템의 잠재적 리스크와 정부의 정책 대응을 다루고 있어 소송금융의 핵심인 특정 가해자와 피해자 간의 손해배상 청구 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>기사는 중동 전쟁 격화에 따른 암호화폐 시장의 전반적인 변동성 확대를 다루고 있습니다. 특정 주체의 명확한 책임(적합 조건 1 미충족)이나 집단적 피해(적합 조건 3 미충족)를 야기한 사건이 아니며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁의 원인이나 상대방이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>'373조원' 다주택 대출 폭탄에…'만기연장 금지' 뇌관 되나</t>
+          <t>중동 전쟁 격화에 크립토 ‘방어 모드’…비트코인, 초반 10% 상승 뒤 변...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215052</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339472</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-11 00:23:34.889462+00:00</t>
+          <t>2026-03-14 12:45:19.774044+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>카드사</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>카드깡 행위 발생 및 카드사로부터 손해배상 청구 가능성</t>
+          <t>가격 조작 혐의 관련 집단 소송 승소</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>기사는 불법 '카드깡'에 연루된 관계자들과 가맹점들이 형사 처벌 외에 카드 정지, 신용 등급 하락, 가맹점 계약 해지 등의 추가 불이익을 받을 수 있음을 경고합니다. 특히 가맹점은 카드사로부터 거래 취소 및 손해배상 청구를 당할 가능성이 언급됩니다.</t>
+          <t>일론 머스크는 도지코인 가격 조작 혐의 집단 소송에서 승소하며 법적 리스크를 해소했습니다. 이후 그는 도지코인에 대한 언급을 극도로 자제하고 있으며, 이는 불필요한 구설을 피하기 위한 전략적 선택으로 보입니다. 하지만 이러한 머스크의 침묵은 투자자들 사이에서 패닉을 확산시키고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>본 기사는 불법 '카드깡'에 연루된 가맹점들이 카드사로부터 거래 취소 및 손해배상 청구를 받을 수 있다는 내용을 다루고 있습니다. 이는 가맹점들이 피고가 되는 상황으로, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사에서 언급된 도지코인 가격 조작 혐의 관련 집단 소송은 이미 일론 머스크가 승소하여 법적 리스크가 해소된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, 새로운 소송금융 투자 기회를 찾기 어렵습니다. 현재 투자자들의 '패닉 확산'은 머스크의 침묵에 대한 시장 반응으로, 새로운 법적 청구의 근거가 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>카드깡의 유혹</t>
+          <t>도지 파더의 배신?...도지코인, 머스크 외면에 투자자 패닉 확산</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>samdailbo.com</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.samdailbo.com/news/articleView.html?idxno=260730</t>
+          <t>http://coinreaders.com/223881</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-10 13:02:33.149535+00:00</t>
+          <t>2026-03-14 12:36:34.572754+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들이 금융감독원, 경찰, 지방자치단체 등 여러 기관에 각각 신고해야 하는 복잡한 절차로 인해 어려움을 겪어왔다. 이에 신고를 한 번에 처리하여 불법 추심 전화를 차단할 수 있는 새로운 시스템이 마련되어 피해 구제 절차가 간소화될 예정이다.</t>
+          <t>중동 전쟁 격화로 글로벌 암호화폐 행사가 연기되거나 취소되는 등 업계 일정이 차질을 빚었으나, 비트코인 가격은 오히려 상승하는 예상 밖 흐름을 보였습니다. 블랙록의 이더리움 ETF 출시, 리플의 자사주 매입 등 산업 확장 움직임은 이어지고 있으며, 바이낸스는 월스트리트저널을 상대로 명예훼손 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들의 불법 추심 피해는 명확하고 다수에게 발생하지만 (적합 조건 1, 3), 기사는 특정 가해 기업이나 기관을 지목하지 않고 불법사금융 업체 전반을 다루고 있어 소송 상대방 특정 및 자력 확보가 어렵다. 또한, 기사의 핵심은 신고 절차 개선으로, 소송을 통한 손해배상보다는 불법 행위 차단에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+          <t>이 기사는 중동 전쟁이 암호화폐 시장에 미친 영향에 대한 일반적인 시장 분석 기사로, 소송금융 투자 대상이 될 만한 특정 가해자, 피해자 집단, 또는 법적으로 청구 가능한 손해배상 사건을 다루고 있지 않습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>죽을 때까지 전화  불법 추심, 신고 한 번에 차단 가능해져</t>
+          <t>중동 전쟁에 흔들린 크립토 업계…행사는 멈추고 비트코인은 올랐다</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=242938</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/339306</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-10 12:21:24.709953+00:00</t>
+          <t>2026-03-14 00:36:21.662041+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>노후 파산이라는 사회적 현상 지속 및 관련 복지 상담 진행 중</t>
+          <t>대법원 판결 선고</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>서울금융복지상담센터의 분석에 따르면 지난해 개인파산 신청자 중 60대 이상 고령층이 58%, 1인 가구가 70%를 차지하며 노후 파산이 구조화된 위험으로 굳어지고 있습니다. 생활비 부족, 의료비, 주거비 부담 및 질병 등이 주요 원인으로, 평균 채무액은 2억 8700만 원에 달합니다. 센터는 금융취약계층을 위한 상담 및 채무조정 지원을 제공하고 있습니다.</t>
+          <t>대법원이 불법 사채 피해자에게 연 568.8%의 이자와 원금을 갚으라는 판결을 내렸습니다. 민변과 참여연대는 이 판결이 불법 사채 피해자들을 방치하는 것이라며 비판하고 있습니다. 이 판결로 인해 감당할 수 없는 이자의 굴레에 놓인 다수의 피해자들이 어려움을 겪을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>기사는 노후 파산이라는 사회적 현상과 이에 대한 복지 지원을 다루고 있으며, 특정 가해자나 책임 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 소송 가능성이 매우 낮습니다. 집단적 피해와 큰 피해 규모는 확인되나, 소송의 주체가 될 피고가 불분명합니다.</t>
+          <t>대법원 판결이 이미 선고되어 해당 사건은 종결 단계에 해당하며, 불법 사채 피해자에게 원금 및 고금리 이자 상환을 명하는 내용으로 피해자에게 불리한 법적 선례가 형성되었습니다. 비록 '집단적 피해'와 '피해 규모가 큼'이라는 적합 조건이 일부 충족되나, 대법원 판결로 인해 유사 사건의 승소 가능성이 낮아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>평균 2억 8700만 원 (60대 이상 평균 3억 9400만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>서울시 개인파산 신청자 연간 8천여 명 중 60대 이상 58%, 1인 가구 70%</t>
+          <t>불법 사채 피해자 다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>“혼자 사는 60대가 무너진다”…개인파산 60%가 60대, 70%는 1인 가구</t>
+          <t>대법원 “연 568.8% 이자·원금 갚아라” 판결</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017105?ref=naver</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=300294</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-10 00:21:04.020435+00:00</t>
+          <t>2026-03-14 00:15:41.316670+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>금양</t>
-[...6 lines deleted...]
-      </c>
+          <t>도이체방크</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>금융권으로부터 지급명령 소송 진행 중</t>
+          <t>도이체방크가 10억 달러 규모의 소송 위험을 공시했으나, 구체적인 소송의 성격이나 원고는 불분명함.</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>이차전지 관련 기업 금양이 대출 원리금 연체로 금융권으로부터 1300억원대 지급명령 소송을 당했습니다. 금양은 대규모 대출 연체와 소송으로 유동성 위기가 심화되고 있으며, 상장폐지 기로에 놓여있습니다.</t>
+          <t>도이체방크가 사모신용 자산군에 대한 260억 유로 규모의 익스포저와 10억 달러 규모의 소송 위험을 공시하며 주가가 급락했습니다. 프라이빗 크레딧 시장은 펀드 환매, 인수심사 기준 감시 강화, AI의 영향 등으로 삼중 압박에 시달리고 있으며, 일부 기업의 부실 및 사기 의혹이 제기되고 있습니다. 도이체방크는 비은행 금융기관에 대한 익스포저가 유럽 은행 중 최대 규모로 확인되었습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>금양의 대출 원리금 연체 책임은 명확하고 피해 규모도 1356억 원으로 크지만(적합 조건 1, 4), 피고인 금양이 유동성 위기와 상장폐지 기로에 있어 배상 능력이 매우 불확실합니다(적합 조건 2 미충족). 소송금융은 승소 후 회수가 중요하므로, 피고의 자력 부족은 투자 부적합의 결정적인 이유가 됩니다.</t>
+          <t>기사는 도이체방크의 사모신용 익스포저와 관련된 재무적 위험을 다루며, 도이체방크의 직접적인 잘못으로 인해 특정 피해자들이 손해를 입었다는 내용이 불분명합니다. (적합 조건 1, 3, 5 불충족) 상대방의 자력은 충분하나(적합 조건 2), 소송금융 투자 대상으로서의 명확한 원고(피해자)와 소송 사유가 특정되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>1356억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>금양, 1356억 대여금 피소…상장폐지 갈림길</t>
+          <t>[AI의 종목 이야기] 도이체방크, 사모신용 노출액 300억유로 보고…주가...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108814</t>
+          <t>https://www.newspim.com/news/view/20260313000042</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-09 13:29:15.286772+00:00</t>
+          <t>2026-03-13 00:50:41.444848+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>금융위원회 원스톱 지원시스템 가동, 소송지원 포함</t>
+          <t>취소소송 항소심 3차 변론 진행 중, 삼부토건 주가조작 키맨 도피 조력 관련 형사 2차 공판 진행 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 9일부터 가동합니다. 이 시스템은 피해 신고부터 불법 추심 중단, 소송 지원, 정책적 지원까지 전담자를 통해 제공하여 피해 구제를 돕습니다. 이는 불법사금융 근절을 위한 정부의 적극적인 노력의 일환입니다.</t>
+          <t>법원 재판 일정을 담은 기사로, 취소소송 항소심 3차 변론과 삼부토건 주가조작 키맨 도피 조력 혐의로 기소된 코스닥 상장사 회장 이진훈 외 6명의 2차 공판이 예정되어 있음을 알리고 있습니다. 이는 현재 진행 중인 법적 절차에 대한 정보입니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>기사는 불법사금융 피해자들을 위한 정부의 원스톱 지원시스템 가동에 대한 것으로, 상대방의 책임은 명확하고(적합 조건 1) 공적 절차가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 소송금융의 핵심인 상대방의 충분한 자력(적합 조건 2)이 불법사금융의 특성상 불확실하며, 특정 대규모 사건이 아닌 일반적인 지원 시스템에 대한 보도이므로 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>해당 기사는 법원 재판 일정 목록으로, 소송금융 투자 대상이 될 만한 새로운 사건 발생이나 잠재적 민사 소송에 대한 정보가 부족합니다. 언급된 사건들은 이미 진행 중인 취소소송 항소심과 주가조작 관련 형사 공판으로, 민사상 피해자, 손해 규모, 명확한 민사 피고가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>불법사금융 근절 ‘원스톱 지원시스템’ 가동</t>
+          <t>【오늘의 법조】 2026년 3월 13일</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580460?ref=naver</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217651</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-09 12:21:31.569382+00:00</t>
+          <t>2026-03-13 00:48:41.775572+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>금융위원회 불법사금융 원스톱 지원체계 가동</t>
+          <t>SEC 소송 타결</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원체계'를 가동한다. 이 시스템을 통해 피해자들은 신고 한 번으로 불법추심 중단, 소송지원 등 다양한 피해구제 서비스를 받을 수 있게 된다. 이는 불법사금융 문제에 대한 정부 차원의 대응 강화 조치이다.</t>
+          <t>XRP의 가격이 고점 대비 62% 하락했으나, 과거 폭락장에 비해 견고하게 방어되고 있다고 분석합니다. 특히 미국 증권거래위원회(SEC)와의 소송이 완전히 타결된 점을 언급하며, 2026년이 XRP의 최고 매수 기회가 될 수 있다고 전망하는 투자 관련 기사입니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>불법사금융 사건은 상대방(불법 사채업자)의 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 금융위원회의 지원체계 가동은 공적 절차 진행에 해당하나 (적합 조건 6 충족), 상대방의 자력 부족이라는 근본적인 투자 리스크를 해소하기 어렵다.</t>
+          <t>기사에 언급된 미국 증권거래위원회(SEC)와의 소송이 이미 완전히 타결되어 종결된 사건입니다. 이는 소송금융 적합도 판단 기준 중 '부적합 조건: 이미 종결된 사건'에 해당하므로 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>신고 한 번으로 불법추심 차단… 불법사금융 '원스톱' 지원체계 가동</t>
+          <t>XRP 고점 대비 62% 하락한 1.38달러…2026년 최고 매수 기회인 이유</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89518</t>
+          <t>http://coinreaders.com/223485</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:52.847343+00:00</t>
+          <t>2026-03-13 00:44:53.363591+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
-      <c r="D112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 지원 시스템 도입 및 법률 지원 예정</t>
+          <t>가상자산 보이스피싱 방지 및 피해구제 의무를 강화하는 법률 개정안 국회 통과</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불법사금융 피해자들이 앞으로는 한 번의 신고로 추심 중단 및 법률 지원을 받을 수 있는 '원스톱' 시스템이 도입됩니다. 이는 불법사금융 피해 구제 절차를 간소화하고 피해자 지원을 강화하기 위한 조치입니다.</t>
+          <t>가상자산 보이스피싱 피해 방지 및 구제를 위한 '환급법' 개정안이 국회를 통과했다. 이 개정안은 가상자산거래소에 일반 금융회사와 동일한 수준의 보이스피싱 방지 및 피해구제 의무를 부과하며, 거래 목적 확인 및 의심 자금 유통 여부 상시 감시를 의무화한다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>기사는 불법사금융 피해자 지원 시스템 도입에 대한 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고가 특정되지 않습니다. 불법사금융의 특성상 상대방의 자력 불충분으로 손해배상금 회수가 어려울 가능성이 높습니다. (적합 조건 2 불충족)</t>
+          <t>본 기사는 가상자산 보이스피싱 대응 강화를 위한 법률 개정안 통과 소식으로, 특정 가상자산 거래소의 책임이 명확히 드러난 사건이나 구체적인 피해 사례를 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>신고 한번에 추심중단·법률지원…불법사금융 원스톱 차단</t>
+          <t>가상자산 보이스피싱 대응 강화… ‘환급법’ 개정안 국회 통과</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000295940?division=NAVER</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=300204</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:48.037325+00:00</t>
+          <t>2026-03-12 12:21:58.027239+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr"/>
-      <c r="E113" t="inlineStr"/>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>통신사기피해환급법 개정안 국회 통과, 10월 시행 예정</t>
+        </is>
+      </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>기사는 부동산 PF 부실 사태로 인해 금융그룹, 신탁사, 캐피탈 등 금융기관들의 사업 및 재무 전망이 비우호적이라고 분석한다. 특히 소송 관련 우발부채 부담이 커지고 있음을 지적하며, 사업 전환의 불가피성을 강조한다.</t>
+          <t>'전기통신금융사기 피해 방지 및 피해자산 환급에 관한 특별법' 개정안이 국회 본회의를 통과하여 가상자산거래소에도 금융회사 수준의 보이스피싱 방지 및 피해구제 의무가 부과된다. 의심거래 탐지, 계정 지급정지, 피해자산 환급 등이 의무화되며, 피해구제 대상 자산도 가상자산으로 확대된다. 이 법은 올해 10월부터 시행될 예정이다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>기사는 부동산 PF 부실 사태로 인한 금융그룹의 전반적인 재무적 부담과 소송 관련 우발부채를 언급하고 있으나, 특정 사건의 피해자(원고)와 명확한 책임 주체(피고)를 특정하기 어렵다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 집단적 피해 사실이 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>이 기사는 가상자산거래소에 보이스피싱 방지 및 피해구제 의무를 부과하는 새로운 법률의 통과를 다루고 있다. 특정 가상자산거래소의 과거 또는 현재의 잘못으로 인한 피해 사례를 언급하는 것이 아니므로, 소송금융 투자 대상으로서의 구체적인 사건이 존재하지 않는다. (적합 조건 1, 3, 5 미충족)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>계륵 된 금융그룹 '부동산 PF'… 사업전환 불가피</t>
+          <t>코인거래소도 보이스피싱 대응 의무…의심거래 탐지·지급정지 도입 [크...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402685</t>
+          <t>https://biz.heraldcorp.com/article/10693084?ref=naver</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-09 00:47:27.664314+00:00</t>
+          <t>2026-03-12 12:18:03.547389+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>바이낸스</t>
+          <t>양문석 의원</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>미 뉴욕 남부연방법원에서 집단소송 소장 각하, 60일 이내 수정 소장 제출 가능성 있음</t>
+          <t>대법원 상고심 선고 예정, 1·2심 당선무효형 선고</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부연방법원이 바이낸스가 테러 자금 조달을 도왔다는 집단소송을 인과관계 부족을 이유로 각하했습니다. 원고 측은 64건의 테러 공격 피해자 및 유가족 535명을 대표하여 손해배상을 청구했으나, 법원은 바이낸스의 운영과 특정 테러 공격 간의 충분한 인과관계가 제시되지 않았다고 판단했습니다. 다만 판사는 60일 이내 수정 소장 제출 가능성을 열어두었습니다.</t>
+          <t>양문석 더불어민주당 의원이 11억원 불법대출 의혹과 관련해 대법원 선고를 앞두고 있다. 1·2심에서는 선거법 위반 벌금 150만원과 사기 혐의 집행유예를 선고받아 당선무효형에 해당한다. 이 사건은 양 의원의 정치적 거취에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>미 법원이 바이낸스의 테러자금 조달 집단소송을 인과관계 부족을 이유로 각하하여, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건이 충족되지 않았습니다. 현재 소송이 소장 단계에서 종료되었으므로 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 수정 소장 제출 가능성이 있지만, 현재 상태로는 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 양문석 의원에 대한 불법대출 및 사기 혐의에 대한 형사 소송으로, 당선무효형 여부가 쟁점입니다. 소송금융은 주로 피해자가 손해배상을 청구하는 민사 소송을 대상으로 하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 5는 충족하나, 민사 소송의 부재로 인해 부적합)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억원</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>535명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>미 법원, 바이낸스 테러자금 조달 소송 각하…CZ “CEX에 테러 지원 동기...</t>
+          <t>'11억원 불법대출 의혹' 양문석 오늘 대법 선고…1·2심 당선무효형</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/cryptocurrency/337128</t>
+          <t>https://www.news1.kr/society/court-prosecution/6098172</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-08 12:43:49.148892+00:00</t>
+          <t>2026-03-12 00:38:15.809986+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>SEC와의 합의 완료</t>
+          <t>금융감독원 매각 추진 리스트 공개, 경·공매 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>암호화폐 업계의 저스틴 선이 미국 증권거래위원회(SEC)와의 소송에서 합의에 도달했습니다. 그는 10억 달러의 벌금을 지불하고 모든 혐의를 철회하는 조건으로 SEC와의 분쟁을 마무리했습니다. 이로써 SEC가 제기했던 암호화폐 사기 혐의 관련 사건은 종결되었습니다.</t>
+          <t>지역단위 농협의 부동산 PF 부실 사업장이 1년 새 6배 증가하여 53곳, 총 감정평가액 1조2500억원에 달하는 것으로 나타났습니다. 저축은행과 달리 농협의 부실 자산 정리가 더디게 진행되고 있으며, 일부 사업장은 1년 이상 팔리지 않아 가치가 반토막 나기도 했습니다. 금융당국은 상호금융권의 자산 정리를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>저스틴 선과 SEC 간의 암호화폐 사기 혐의 관련 사건은 이미 10억 달러 벌금 합의로 종결되었습니다. 소송금융은 진행 중이거나 향후 발생할 소송을 대상으로 하므로, 이미 해결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 지역단위 농협의 부동산 PF 부실 자산 증가 현황을 다루고 있으며, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 농협이 부실 자산의 '피해자'에 가깝고, 소송금융이 농협의 부실 채권 회수를 위한 소송을 지원하는 경우는 일반적이지 않습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>10억 달러</t>
+          <t>1조2500억원</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>저스틴 선, SEC와 합의…10억달러 벌금 내고 모든 혐의 철회</t>
+          <t>저축은행은 정리되는데... 1년 새 농협 PF 사업장 매물 6배 '쑥'</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638235</t>
+          <t>https://www.mt.co.kr/finance/2026/03/11/2026031014480160775</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:39.149539+00:00</t>
+          <t>2026-03-11 12:46:06.651781+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>SEC와 1,000만 달러 합의 후 소송 취하</t>
+          <t>CFTC와 주정부 간 관할권 분쟁</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>저스틴 선과 그의 회사(트론, 비트토레트)가 미국 증권거래위원회(SEC)와의 3년간의 소송을 1,000만 달러 합의로 종결하고 소송을 공식 취하했다. 양측은 지난 2월부터 잠재적인 해결책을 모색해왔으며, 마침내 법원의 최종 승인을 받았다.</t>
+          <t>미국 CFTC(상품선물거래위원회)가 디지털 자산 규제 정비를 추진하며, 주정부 소송에서 법정 의견서를 제출하고 상품 파생상품에 대한 독점 관할권을 방어할 전략을 검토 중입니다. 이는 미국을 세계 암호화폐 수도로 만들려는 노력의 일환으로, 블록체인 및 예측 시장에 대한 규제 명확성을 확보하려는 움직임입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 SEC와 1,000만 달러 합의를 통해 소송이 공식 취하되어 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>기사는 CFTC와 주정부 간의 디지털 자산 규제 관할권 분쟁을 다루고 있으며, 특정 기업의 불법 행위로 인한 다수 피해자의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>1,000만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>저스틴 선, SEC와 1,000만 달러 합의...3년 소송 끝에 트론 '규제 족쇄 해...</t>
+          <t>美 CFTC  미국은 세계 암호화폐 수도 …디지털 자산 규제 정비 추진</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/221756</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639398</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-06 13:09:40.706646+00:00</t>
+          <t>2026-03-11 00:53:54.398056+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>유니스왑</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>암호화폐 시장 레버리지 포지션 강제 청산</t>
+          <t>과거 소송에서 판결 선고</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>지난 24시간 동안 암호화폐 시장에서 약 1억 9854만 달러 상당의 레버리지 포지션이 강제 청산되며 시장이 리스크 축소 국면으로 진입했습니다. 비트코인과 이더리움 등 주요 암호화폐에서 대규모 롱 포지션이 청산되었으며, 이는 시장 전반의 과열된 레버리지가 정리되는 과정으로 해석됩니다.</t>
+          <t>미국 판사가 유니스왑을 '중립적 인프라'로 판단하며 소프트웨어 개발자에게 제3자의 남용 책임을 묻는 것은 논리적이지 않다고 언급했습니다. 이는 과거 투자자가 유니스왑을 상대로 제기한 소송에서 나온 판단으로, 디파이 인프라 관련 책임 기준을 제시합니다. 반면 토네이도 캐시에 대해서는 불법 금융 활동에 적극 관여한 것으로 보아 더 엄격한 태도를 보였습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>해당 사건은 암호화폐 시장의 변동성으로 인한 레버리지 포지션 강제 청산으로, 특정 상대방의 명확한 법적 책임이 존재하지 않습니다. (적합 조건 1, 2 미충족) 피해 규모는 크지만(적합 조건 4 충족), 소송의 대상이 될 만한 구체적인 위법 행위나 책임 주체가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 과거 유니스왑을 상대로 제기된 소송에서 판사가 유니스왑을 '중립적 인프라'로 판단하여 개발자의 책임을 제한한 판결을 다루고 있습니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 오히려 유사한 소송의 승소 가능성을 낮추는 선례가 됩니다. 또한, 해당 판결은 이미 종결된 사건에 대한 것이므로, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>1억 9854만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>3월 6일 퇴근길 팟캐스트 24시간 1억9854만 달러 청산, 롱 포지션 연쇄 ...</t>
+          <t>“유니스왑은 중립 인프라” 미국 판사 판단, 디파이 개발자 책임 기준...</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/insights/336611</t>
+          <t>https://www.tokenpost.kr/news/breaking/337894</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-06 13:05:41.449946+00:00</t>
+          <t>2026-03-11 00:26:25.751152+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>이란 멜라트은행이 한국은행 상대로 소송 진행 중, 우리은행 대상 소송은 대법원 판결로 종결</t>
+          <t>정부의 다주택자 대출 규제 강화 논의 및 검토 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>2018년 미국발 이란 경제 제재로 한국 내 이란 원유 결제 대금 60억달러가 동결되었고, 2023년 반환되었다. 이란 멜라트은행은 동결 기간 동안의 이자 손실 등을 주장하며 우리은행과 한국은행을 상대로 소송을 제기했다. 우리은행 대상 소송은 대법원에서 은행 승소로 종결되었으며, 한국은행 대상 소송은 현재 진행 중이다.</t>
+          <t>다주택자의 주택담보대출 잔액이 373조원을 돌파하며 가계부채의 질적 악화와 부동산 시장 불안을 초래할 수 있다는 지적이 제기되었습니다. 정부는 이에 대응하여 다주택자 대출 만기 연장 제한 등 규제 강화를 검토 중이며, 한국은행도 긍정적 입장을 밝혔습니다. 그러나 규제의 실효성과 형평성, 선의의 피해자 발생 우려도 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>대법원에서 이란 멜라트은행이 우리은행을 상대로 제기한 유사 소송에서 우리은행의 손을 들어준 판례가 존재하여, 한국 은행의 책임이 명확하지 않음 (적합 조건 1 불충족). 이는 현재 진행 중인 한국은행 대상 소송 및 향후 유사 소송의 승소 가능성을 낮추는 주요 요인임 (부적합 조건: 유사 사건 종결). 피고인 한국 은행들의 자력은 충분하나(적합 조건 2), 법리적 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
+          <t>이 기사는 특정 주체의 명확한 책임으로 인한 피해 발생이 아닌, 다주택자 대출 증가로 인한 금융 시스템의 잠재적 리스크와 정부의 정책 대응을 다루고 있어 소송금융의 핵심인 특정 가해자와 피해자 간의 손해배상 청구 사건으로 보기 어렵습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>60억달러 (약 8조원) 동결, 이자 손실액 1000억원 주장</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>과거 '이란 원유 자금'으로 골머리 앓은 은행업계...  그때와 상황 다르...</t>
+          <t>'373조원' 다주택 대출 폭탄에…'만기연장 금지' 뇌관 되나</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337710</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215052</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-06 12:52:15.644994+00:00</t>
+          <t>2026-03-11 00:23:34.889462+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>카드사</t>
+        </is>
+      </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>손해배상 소송 기각</t>
+          <t>카드깡 행위 발생 및 카드사로부터 손해배상 청구 가능성</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>신한투자증권이 사모투자펀드 투자 과정에서 핵심 투자 위험을 제대로 고지받지 못했다며 운용사 등을 상대로 제기한 손해배상 소송에서 패소했습니다. 재판부는 투자금이 사후적으로 전액 회수되어 실질적인 손해가 없다고 판단, 소송을 기각했습니다.</t>
+          <t>기사는 불법 '카드깡'에 연루된 관계자들과 가맹점들이 형사 처벌 외에 카드 정지, 신용 등급 하락, 가맹점 계약 해지 등의 추가 불이익을 받을 수 있음을 경고합니다. 특히 가맹점은 카드사로부터 거래 취소 및 손해배상 청구를 당할 가능성이 언급됩니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>소송금융은 손해배상 청구를 전제로 하는데, 본 사건은 법원에서 투자금이 전액 회수되어 실질적인 손해가 없다고 판단하여 원고(신한투자증권)의 손해배상 소송을 기각했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 손해배상 청구의 근거가 소멸되어 투자 가치가 없습니다.</t>
+          <t>본 기사는 불법 '카드깡'에 연루된 가맹점들이 카드사로부터 거래 취소 및 손해배상 청구를 받을 수 있다는 내용을 다루고 있습니다. 이는 가맹점들이 피고가 되는 상황으로, 소송금융의 일반적인 고객인 피해자(원고)를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>0원 (법원 판단)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>1명 (법인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>신한증권 ‘비앤비코리아 투자’ 손배소 기각</t>
+          <t>카드깡의 유혹</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>samdailbo.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/580201?ref=naver</t>
+          <t>http://www.samdailbo.com/news/articleView.html?idxno=260730</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-06 12:45:03.943933+00:00</t>
+          <t>2026-03-10 13:02:33.149535+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>금융감독원, 금융상품 설명의무 가이드라인 마련 및 민생 특사경 도입 추진 계획 발표</t>
+          <t>불법 추심 신고 절차 개선</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>금융감독원이 불완전판매 예방을 위해 금융상품 유형별 설명의무 가이드라인을 마련하고, 불법사금융 등 민생금융 범죄에 대응하기 위한 특별사법경찰 도입을 추진합니다. 또한 소비자보호 관련 기획 검사를 강화하고 불법 금융광고 감시 시스템을 고도화할 계획입니다.</t>
+          <t>불법사금융 피해자들이 금융감독원, 경찰, 지방자치단체 등 여러 기관에 각각 신고해야 하는 복잡한 절차로 인해 어려움을 겪어왔다. 이에 신고를 한 번에 처리하여 불법 추심 전화를 차단할 수 있는 새로운 시스템이 마련되어 피해 구제 절차가 간소화될 예정이다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원의 향후 정책 및 예방 조치 계획을 다루고 있으며, 특정 불완전판매나 불법사금융 사건으로 인한 집단적 피해나 명확한 상대방의 책임이 발생한 상황을 보고하는 것이 아닙니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>불법사금융 피해자들의 불법 추심 피해는 명확하고 다수에게 발생하지만 (적합 조건 1, 3), 기사는 특정 가해 기업이나 기관을 지목하지 않고 불법사금융 업체 전반을 다루고 있어 소송 상대방 특정 및 자력 확보가 어렵다. 또한, 기사의 핵심은 신고 절차 개선으로, 소송을 통한 손해배상보다는 불법 행위 차단에 초점이 맞춰져 있어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>금융투자·보험상품 설명의무 가이드라인 마련…민생범죄 직접 수사</t>
+          <t>죽을 때까지 전화  불법 추심, 신고 한 번에 차단 가능해져</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04952806645380368</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=242938</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-06 01:06:15.340418+00:00</t>
+          <t>2026-03-10 12:21:24.709953+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>금융감독원의 불법사금융 및 보험사기 근절을 위한 정책 수립 및 시스템 도입</t>
+          <t>노후 파산이라는 사회적 현상 지속 및 관련 복지 상담 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>금융감독원이 불법사금융 근절을 위해 AI 불법정보 감시시스템 고도화, 불법사금융 이용 전화번호 차단 시스템 '대포 킬러' 도입 등 종합 대응 체계를 마련한다. 또한 실손·자동차보험 사기 조사 강화 및 취약 차주 보호를 위한 감독 강화 계획을 발표하며, 금융 현장의 실질적 변화를 목표로 한다.</t>
+          <t>서울금융복지상담센터의 분석에 따르면 지난해 개인파산 신청자 중 60대 이상 고령층이 58%, 1인 가구가 70%를 차지하며 노후 파산이 구조화된 위험으로 굳어지고 있습니다. 생활비 부족, 의료비, 주거비 부담 및 질병 등이 주요 원인으로, 평균 채무액은 2억 8700만 원에 달합니다. 센터는 금융취약계층을 위한 상담 및 채무조정 지원을 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>이 기사는 금융감독원이 불법사금융 및 보험사기 근절을 위해 정책을 수립하고 시스템을 도입하는 등 예방 및 규제 활동을 강화하는 내용을 다룹니다. 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않으므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)을 충족하지 못합니다.</t>
+          <t>기사는 노후 파산이라는 사회적 현상과 이에 대한 복지 지원을 다루고 있으며, 특정 가해자나 책임 있는 상대방이 존재하지 않아 소송금융 투자 대상으로서의 소송 가능성이 매우 낮습니다. 집단적 피해와 큰 피해 규모는 확인되나, 소송의 주체가 될 피고가 불분명합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>평균 2억 8700만 원 (60대 이상 평균 3억 9400만 원)</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>서울시 개인파산 신청자 연간 8천여 명 중 60대 이상 58%, 1인 가구 70%</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>2~3초마다 전화 …금감원, 불법사금융 '대포폰 킬러' 도입</t>
+          <t>“혼자 사는 60대가 무너진다”…개인파산 60%가 60대, 70%는 1인 가구</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04116406645380368</t>
+          <t>https://www.sedaily.com/article/20017105?ref=naver</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-06 01:03:16.886422+00:00</t>
+          <t>2026-03-10 00:21:04.020435+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>금양</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>반대매매 공포 확산, 금융당국 시장 점검 중</t>
+          <t>금융권으로부터 지급명령 소송 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>국내 증시의 높은 변동성으로 인해 '빚투' 개인 투자자들의 불안감이 커지고 있습니다. 신용거래융자 잔고가 33조 원을 넘어서며 사상 최고치를 기록, 반대매매로 인한 강제 청산 위험이 확산되고 있습니다. 금융당국은 중동 리스크에 따른 시장 영향을 점검 중이며, 업계는 당분간 변동성 장세가 이어질 것으로 전망하고 있습니다.</t>
+          <t>이차전지 관련 기업 금양이 대출 원리금 연체로 금융권으로부터 1300억원대 지급명령 소송을 당했습니다. 금양은 대규모 대출 연체와 소송으로 유동성 위기가 심화되고 있으며, 상장폐지 기로에 놓여있습니다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>집단적 피해(빚투 개미 다수)와 잠재적 피해 규모(신용거래융자 잔고 33조 원 이상)는 크지만(적합 조건 3, 4), 시장 변동성에 따른 손실은 일반적으로 투자자 본인의 책임으로 간주될 가능성이 높아 특정 상대방의 법적 책임이 명확하지 않습니다. 소송금융 투자 대상으로서 소송의 대상과 승소 가능성을 특정하기 어렵습니다.</t>
+          <t>금양의 대출 원리금 연체 책임은 명확하고 피해 규모도 1356억 원으로 크지만(적합 조건 1, 4), 피고인 금양이 유동성 위기와 상장폐지 기로에 있어 배상 능력이 매우 불확실합니다(적합 조건 2 미충족). 소송금융은 승소 후 회수가 중요하므로, 피고의 자력 부족은 투자 부적합의 결정적인 이유가 됩니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상 (신용거래융자 잔고 33조 원 이상)</t>
+          <t>1356억 원</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>개인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>예측불가 증시에 빚투 개미 ‘노심초사’</t>
+          <t>금양, 1356억 대여금 피소…상장폐지 갈림길</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1617135/?sc=Naver</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108814</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-06 00:22:24.433952+00:00</t>
+          <t>2026-03-09 13:29:15.286772+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
-      <c r="D123" t="inlineStr"/>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>디지털자산법 정부안 논의 및 확정 단계</t>
+          <t>금융위원회 원스톱 지원시스템 가동, 소송지원 포함</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>정부가 디지털자산법 정부안의 윤곽을 공개했으며, 스테이블코인 규제 및 거래소의 내부통제, 전산·보안 기준, 무과실 손해배상책임 부과 등의 안전장치 도입이 논의되고 있습니다. 이 정부안은 당정협의를 거쳐 최종 확정될 예정이며, 금융권과 디지털자산업계 간 쟁점 조율이 진행 중입니다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 '원스톱 종합·전담 지원시스템'을 9일부터 가동합니다. 이 시스템은 피해 신고부터 불법 추심 중단, 소송 지원, 정책적 지원까지 전담자를 통해 제공하여 피해 구제를 돕습니다. 이는 불법사금융 근절을 위한 정부의 적극적인 노력의 일환입니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>해당 기사는 '디지털자산법' 정부안의 윤곽과 입법 논의 과정을 다루고 있으며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 불법사금융 피해자들을 위한 정부의 원스톱 지원시스템 가동에 대한 것으로, 상대방의 책임은 명확하고(적합 조건 1) 공적 절차가 진행 중이라는 점(적합 조건 6)은 긍정적입니다. 그러나 소송금융의 핵심인 상대방의 충분한 자력(적합 조건 2)이 불법사금융의 특성상 불확실하며, 특정 대규모 사건이 아닌 일반적인 지원 시스템에 대한 보도이므로 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>'디지털자산법' 정부안 윤곽… 스테이블코인 50% 룰·거래소 지분 제한</t>
+          <t>불법사금융 근절 ‘원스톱 지원시스템’ 가동</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030416570001784?did=NA</t>
+          <t>https://www.naeil.com/news/read/580460?ref=naver</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-05 01:32:46.466334+00:00</t>
+          <t>2026-03-09 12:21:31.569382+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>디지털자산기본법 정부안 마련 및 입법 예고 임박</t>
+          <t>금융위원회 불법사금융 원스톱 지원체계 가동</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>금융위원회 가상자산위원회가 디지털자산기본법 정부안 발표를 앞두고 있다. 이 법안에는 가상자산 거래소의 내부통제 및 전산·보안 기준 마련, 그리고 무과실 손해배상책임 부과 등 투자자 보호를 위한 안전장치 도입 내용이 포함될 예정이다. 이는 가상자산 시장의 신뢰와 투명성을 높이기 위한 제도적 기반을 마련하는 과정이다.</t>
+          <t>금융위원회가 불법사금융 피해자를 위한 '원스톱 종합·전담 지원체계'를 가동한다. 이 시스템을 통해 피해자들은 신고 한 번으로 불법추심 중단, 소송지원 등 다양한 피해구제 서비스를 받을 수 있게 된다. 이는 불법사금융 문제에 대한 정부 차원의 대응 강화 조치이다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>기사는 가상자산 관련 법안의 입법 예고에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이 발생하지 않았으므로 적합도가 낮습니다.</t>
+          <t>불법사금융 사건은 상대방(불법 사채업자)의 자력이 불충분할 가능성이 높아 소송금융 투자 회수 가능성이 낮다 (적합 조건 2 미충족). 금융위원회의 지원체계 가동은 공적 절차 진행에 해당하나 (적합 조건 6 충족), 상대방의 자력 부족이라는 근본적인 투자 리스크를 해소하기 어렵다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>금융위 가상자산위, 디지털자산기본법 정부안 '임박'</t>
+          <t>신고 한 번으로 불법추심 차단… 불법사금융 '원스톱' 지원체계 가동</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125692</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89518</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-05 01:29:14.544935+00:00</t>
+          <t>2026-03-09 12:20:52.847343+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
-      <c r="D125" t="inlineStr"/>
-      <c r="E125" t="inlineStr"/>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>불법사금융 피해자 지원 시스템 도입 및 법률 지원 예정</t>
+        </is>
+      </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>이 기사는 AI 혁신에 따른 사모대출 시장의 자금 이탈, 이란 전쟁 이후 위험자산 현금화 수요 급증으로 인한 블랙스톤 펀드의 대규모 환매를 보도합니다. 또한 원화 약세 심화와 한국 증시의 구조적 취약성 노출, 글로벌 에너지 공급망 교란으로 인한 LNG 가격 폭등 등 전반적인 경제 및 금융 시장 동향을 다루고 있습니다.</t>
+          <t>금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불법사금융 피해자들이 앞으로는 한 번의 신고로 추심 중단 및 법률 지원을 받을 수 있는 '원스톱' 시스템이 도입됩니다. 이는 불법사금융 피해 구제 절차를 간소화하고 피해자 지원을 강화하기 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>본 기사는 AI 충격, 지정학적 리스크 등으로 인한 사모대출 시장의 자금 이탈, 원화 약세, 한국 증시 폭락 등 거시 경제 및 금융 시장 동향을 다루고 있습니다. 특정 주체가 법적 책임을 질 만한 명확한 위법 행위나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 불법사금융 피해자 지원 시스템 도입에 대한 내용으로, 특정 사건이나 소송금융 투자 대상이 될 만한 명확하고 자력 있는 피고가 특정되지 않습니다. 불법사금융의 특성상 상대방의 자력 불충분으로 손해배상금 회수가 어려울 가능성이 높습니다. (적합 조건 2 불충족)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>AI 충격에 사모대출 시장 자금 이탈…블랙스톤 자산 7.9% 환매</t>
+          <t>신고 한번에 추심중단·법률지원…불법사금융 원스톱 차단</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20015396?ref=naver</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000295940?division=NAVER</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:23.589683+00:00</t>
+          <t>2026-03-09 12:18:48.037325+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr"/>
+      <c r="E126" t="inlineStr"/>
       <c r="F126" t="inlineStr">
         <is>
-          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각했다. 법원은 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사에 책임을 묻기 어렵다고 판단했으며, 이는 디파이(DeFi) 전반에 중요한 판결로 평가된다.</t>
+          <t>기사는 부동산 PF 부실 사태로 인해 금융그룹, 신탁사, 캐피탈 등 금융기관들의 사업 및 재무 전망이 비우호적이라고 분석한다. 특히 소송 관련 우발부채 부담이 커지고 있음을 지적하며, 사업 전환의 불가피성을 강조한다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 법원이 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사 책임을 묻기 어렵다고 판단하여, '상대방 책임이 비교적 명확함' 조건도 충족하기 어렵습니다.</t>
+          <t>기사는 부동산 PF 부실 사태로 인한 금융그룹의 전반적인 재무적 부담과 소송 관련 우발부채를 언급하고 있으나, 특정 사건의 피해자(원고)와 명확한 책임 주체(피고)를 특정하기 어렵다. 소송금융 투자 대상이 될 만한 구체적인 사건이나 집단적 피해 사실이 명시되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>뉴욕 법원, 유니스왑 집단소송 기각…“DEX 사기, 개발사 책임 묻기 어렵...</t>
+          <t>계륵 된 금융그룹 '부동산 PF'… 사업전환 불가피</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/tech/335315</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2402685</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-04 01:20:47.560685+00:00</t>
+          <t>2026-03-09 00:47:27.664314+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>바이낸스</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>시장 변동성으로 인한 주가 급락 발생</t>
+          <t>미 뉴욕 남부연방법원에서 집단소송 소장 각하, 60일 이내 수정 소장 제출 가능성 있음</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>지난달 삼성전자 주식이 장 초반 하한가를 기록하는 사태가 발생하며 넥스트레이드 시스템의 변동성 및 가격 왜곡에 대한 우려가 제기되었다. 기사는 과도한 변동성 완화 장치 필요성을 지적하며 시장의 피로도 증가를 언급했다.</t>
+          <t>미국 뉴욕 남부연방법원이 바이낸스가 테러 자금 조달을 도왔다는 집단소송을 인과관계 부족을 이유로 각하했습니다. 원고 측은 64건의 테러 공격 피해자 및 유가족 535명을 대표하여 손해배상을 청구했으나, 법원은 바이낸스의 운영과 특정 테러 공격 간의 충분한 인과관계가 제시되지 않았다고 판단했습니다. 다만 판사는 60일 이내 수정 소장 제출 가능성을 열어두었습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>기사는 시장 변동성으로 인한 주가 하락 현상을 다루며, 특정 상대방의 명확한 책임이나 불법 행위가 구체적으로 명시되지 않았습니다. 또한, 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 4 미충족)</t>
+          <t>미 법원이 바이낸스의 테러자금 조달 집단소송을 인과관계 부족을 이유로 각하하여, '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건이 충족되지 않았습니다. 현재 소송이 소장 단계에서 종료되었으므로 '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 비록 수정 소장 제출 가능성이 있지만, 현재 상태로는 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>535명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>이유 없는 삼성전자 하한가…넥스트레이드 변동성 시험대 [3분 브리프]</t>
+          <t>미 법원, 바이낸스 테러자금 조달 소송 각하…CZ “CEX에 테러 지원 동기...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030315425447824</t>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/337128</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-04 00:49:16.929561+00:00</t>
+          <t>2026-03-08 12:43:49.148892+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
-      <c r="D128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>저스틴 선</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>자본시장 상장폐지 정책 개혁 논의</t>
+          <t>SEC와의 합의 완료</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>한국거래소의 상장기업 수 증가에도 불구하고 질적 성과가 제한적이며, 부실기업 누적이 시장 신뢰를 훼손한다는 문제 제기. 이에 '부실기업 신속·엄정 퇴출을 위한 상장폐지 개혁 방안'이 발표되었으며, 이는 시장 체질 개선과 투자자 보호를 위한 전략으로 평가됨. 개혁 방안은 집중 관리 기간 운영, 상장폐지 요건 강화, 절차 신속성 제고를 골자로 함.</t>
+          <t>암호화폐 업계의 저스틴 선이 미국 증권거래위원회(SEC)와의 소송에서 합의에 도달했습니다. 그는 10억 달러의 벌금을 지불하고 모든 혐의를 철회하는 조건으로 SEC와의 분쟁을 마무리했습니다. 이로써 SEC가 제기했던 암호화폐 사기 혐의 관련 사건은 종결되었습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 자본시장의 상장폐지 개혁 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 원고, 구체적인 피해 사실 및 법적 쟁점이 존재하지 않습니다.</t>
+          <t>저스틴 선과 SEC 간의 암호화폐 사기 혐의 관련 사건은 이미 10억 달러 벌금 합의로 종결되었습니다. 소송금융은 진행 중이거나 향후 발생할 소송을 대상으로 하므로, 이미 해결된 사건은 투자 대상으로서 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>10억 달러</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>[열린송현] 상장폐지 개혁은 시장 신뢰 회복 전략</t>
+          <t>저스틴 선, SEC와 합의…10억달러 벌금 내고 모든 혐의 철회</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20014556?ref=naver</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638235</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-04 00:38:24.919630+00:00</t>
+          <t>2026-03-07 12:33:39.149539+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>유니스왑 랩스, 헤이든 아담스</t>
+          <t>미국 증권거래위원회 (SEC)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>뉴욕 남부지방법원에서 'with prejudice'로 기각</t>
+          <t>SEC와 1,000만 달러 합의 후 소송 취하</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>뉴욕 남부지방법원이 유니스왑 랩스와 창업자를 상대로 제기된 주법 소송을 'with prejudice'로 기각했다. 법원은 원고들이 여러 차례 소장을 수정했음에도 유효한 청구를 제시하지 못했다고 판단했다. 이 결정으로 동일한 주법 청구를 다시 제기하기는 어려울 전망이다.</t>
+          <t>저스틴 선과 그의 회사(트론, 비트토레트)가 미국 증권거래위원회(SEC)와의 3년간의 소송을 1,000만 달러 합의로 종결하고 소송을 공식 취하했다. 양측은 지난 2월부터 잠재적인 해결책을 모색해왔으며, 마침내 법원의 최종 승인을 받았다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 법원에서 'with prejudice'로 기각되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 원고들이 유효한 청구를 제시하지 못했다고 판단되어 상대방 책임이 명확하지 않습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>해당 사건은 이미 SEC와 1,000만 달러 합의를 통해 소송이 공식 취하되어 종결된 상태입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,000만 달러</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>미 법원, 유니스왑 랩스·창업자 상대로 한 주법 소송 기각</t>
+          <t>저스틴 선, SEC와 1,000만 달러 합의...3년 소송 끝에 트론 '규제 족쇄 해...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/335254</t>
+          <t>http://coinreaders.com/221756</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:59.120831+00:00</t>
+          <t>2026-03-06 13:09:40.706646+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>합의 완료</t>
+          <t>암호화폐 시장 레버리지 포지션 강제 청산</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>이 기사는 로펌 '바른'의 28년 역사를 조명하며, 2001년 JP모건을 대리해 아르헨티나 국채 투자 손해배상 소송에서 대한투자신탁증권과의 합의를 이끌어낸 사례 등 과거 송무 성공 경험을 소개하고 있습니다. 이는 로펌의 실적을 다루는 기사로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 제시하지 않습니다.</t>
+          <t>지난 24시간 동안 암호화폐 시장에서 약 1억 9854만 달러 상당의 레버리지 포지션이 강제 청산되며 시장이 리스크 축소 국면으로 진입했습니다. 비트코인과 이더리움 등 주요 암호화폐에서 대규모 롱 포지션이 청산되었으며, 이는 시장 전반의 과열된 레버리지가 정리되는 과정으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>이 기사는 로펌 '바른'의 과거 소송 성공 사례를 다루고 있으며, 2001년 JP모건 대리 소송의 합의를 이끌어냈다고 명시하고 있습니다. 이는 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 암호화폐 시장의 변동성으로 인한 레버리지 포지션 강제 청산으로, 특정 상대방의 명확한 법적 책임이 존재하지 않습니다. (적합 조건 1, 2 미충족) 피해 규모는 크지만(적합 조건 4 충족), 소송의 대상이 될 만한 구체적인 위법 행위나 책임 주체가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 9854만 달러</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>송무 강자에서 종합 로펌으로 우뚝…바른의 28년 도전 [로펌의 역사]</t>
+          <t>3월 6일 퇴근길 팟캐스트 24시간 1억9854만 달러 청산, 롱 포지션 연쇄 ...</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603012349i</t>
+          <t>https://www.tokenpost.kr/news/insights/336611</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:06.768006+00:00</t>
+          <t>2026-03-06 13:05:41.449946+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
-      <c r="D131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>한국은행, 우리은행</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>상호금융업감독규정 변경 예고</t>
+          <t>이란 멜라트은행이 한국은행 상대로 소송 진행 중, 우리은행 대상 소송은 대법원 판결로 종결</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>상호금융조합의 리스크 관리를 강화하기 위해 '상호금융업감독규정' 변경이 예고되었습니다. 이는 부실 부동산 PF 대출 관리 기준을 강화하고, 특정 업종 종사자를 공동유대로 하는 직장·단체조합에 대한 규정을 포함합니다. 기사는 규제 변경에 대한 내용으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
+          <t>2018년 미국발 이란 경제 제재로 한국 내 이란 원유 결제 대금 60억달러가 동결되었고, 2023년 반환되었다. 이란 멜라트은행은 동결 기간 동안의 이자 손실 등을 주장하며 우리은행과 한국은행을 상대로 소송을 제기했다. 우리은행 대상 소송은 대법원에서 은행 승소로 종결되었으며, 한국은행 대상 소송은 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>해당 기사는 상호금융조합의 리스크 관리 강화를 위한 감독규정 변경 예고에 대한 내용으로, 특정 피해자나 가해자, 구체적인 피해 사실이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대법원에서 이란 멜라트은행이 우리은행을 상대로 제기한 유사 소송에서 우리은행의 손을 들어준 판례가 존재하여, 한국 은행의 책임이 명확하지 않음 (적합 조건 1 불충족). 이는 현재 진행 중인 한국은행 대상 소송 및 향후 유사 소송의 승소 가능성을 낮추는 주요 요인임 (부적합 조건: 유사 사건 종결). 피고인 한국 은행들의 자력은 충분하나(적합 조건 2), 법리적 승소 가능성이 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>60억달러 (약 8조원) 동결, 이자 손실액 1000억원 주장</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>상호금융조합 리스크 관리 강화된다...‘상호금융업감독규정’ 변경예...</t>
+          <t>과거 '이란 원유 자금'으로 골머리 앓은 은행업계...  그때와 상황 다르...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563772&amp;class=18&amp;grp=</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337710</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:42.110696+00:00</t>
+          <t>2026-03-06 12:52:15.644994+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
-      <c r="D132" t="inlineStr"/>
-      <c r="E132" t="inlineStr"/>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>손해배상 소송 기각</t>
+        </is>
+      </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>상호금융권이 장기 미정리된 부동산 PF 대출에 대해 공시지가를 적용하는 등 리스크 관리를 강화하는 방안이 추진됩니다. 다만 미연체, 연체 3개월 미만, 소송 등으로 경·공매가 불가능한 경우는 적용 대상에서 제외됩니다. 이 기사는 특정 사건이나 분쟁이 아닌 금융 정책 및 규제에 대한 내용을 다룹니다.</t>
+          <t>신한투자증권이 사모투자펀드 투자 과정에서 핵심 투자 위험을 제대로 고지받지 못했다며 운용사 등을 상대로 제기한 손해배상 소송에서 패소했습니다. 재판부는 투자금이 사후적으로 전액 회수되어 실질적인 손해가 없다고 판단, 소송을 기각했습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>해당 기사는 상호금융의 부동산 PF 대출 리스크 관리 강화 방안에 대한 일반적인 금융 정책 및 규제 관련 내용입니다. 특정 사건, 피해자, 가해자 또는 소송 가능성이 있는 분쟁을 다루고 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>소송금융은 손해배상 청구를 전제로 하는데, 본 사건은 법원에서 투자금이 전액 회수되어 실질적인 손해가 없다고 판단하여 원고(신한투자증권)의 손해배상 소송을 기각했습니다. 이는 부적합 조건인 '이미 종결된 사건'에 해당하며, 손해배상 청구의 근거가 소멸되어 투자 가치가 없습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>0원 (법원 판단)</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (법인)</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>장기 미정리 PF 대출 공시지가 적용...상호금융 리스크 관리 강화</t>
+          <t>신한증권 ‘비앤비코리아 투자’ 손배소 기각</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701257</t>
+          <t>https://www.naeil.com/news/read/580201?ref=naver</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-02 12:36:34.581062+00:00</t>
+          <t>2026-03-06 12:45:03.943933+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>카드사 신고 및 정지 조치</t>
+          <t>금융감독원, 금융상품 설명의무 가이드라인 마련 및 민생 특사경 도입 추진 계획 발표</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>창원에서 신용카드가 분실되지 않은 상태에서 1000만 원대 고액 온라인 결제에 무단 도용되는 사건이 발생했습니다. 피해자는 즉시 신고 및 카드 정지 조치를 취했으며, 관계자는 이러한 조치가 향후 책임 범위 판단에 중요하다고 언급했습니다.</t>
+          <t>금융감독원이 불완전판매 예방을 위해 금융상품 유형별 설명의무 가이드라인을 마련하고, 불법사금융 등 민생금융 범죄에 대응하기 위한 특별사법경찰 도입을 추진합니다. 또한 소비자보호 관련 기획 검사를 강화하고 불법 금융광고 감시 시스템을 고도화할 계획입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>피해 규모가 1000만 원대로 소액이며, 집단적 피해가 아닌 단일 피해 사례로 파악됩니다. 소송금융 투자 대상으로서의 규모와 집단성이 부족합니다. (적합 조건 3, 4 미충족)</t>
+          <t>이 기사는 금융감독원의 향후 정책 및 예방 조치 계획을 다루고 있으며, 특정 불완전판매나 불법사금융 사건으로 인한 집단적 피해나 명확한 상대방의 책임이 발생한 상황을 보고하는 것이 아닙니다. 따라서 '상대방 책임 명확', '집단적 피해', '피해 규모 큼', '증거 확보 가능' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>1000만 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>창원서 1000만 원대 신용카드 무단 도용…분실 아닌데도 온라인 '고액 승...</t>
+          <t>금융투자·보험상품 설명의무 가이드라인 마련…민생범죄 직접 수사</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2000160</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04952806645380368</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-02 12:21:19.208813+00:00</t>
+          <t>2026-03-06 01:06:15.340418+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>소송촉진특례법 개정 추진</t>
+          <t>금융감독원의 불법사금융 및 보험사기 근절을 위한 정책 수립 및 시스템 도입</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>금융위원회와 법무부가 '소송촉진특례법' 개정을 추진하여 금융회사에만 인정되던 지급명령 시 공시송달 특례를 전면 폐지할 계획입니다. 이는 연체채권 회수 관행을 개혁하고 포용적 금융을 확대하기 위한 방안의 일환입니다. 한 번의 경제적 실패가 영원한 예속으로 이어지지 않도록 하는 것이 목표입니다.</t>
+          <t>금융감독원이 불법사금융 근절을 위해 AI 불법정보 감시시스템 고도화, 불법사금융 이용 전화번호 차단 시스템 '대포 킬러' 도입 등 종합 대응 체계를 마련한다. 또한 실손·자동차보험 사기 조사 강화 및 취약 차주 보호를 위한 감독 강화 계획을 발표하며, 금융 현장의 실질적 변화를 목표로 한다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 금융당국과 법무부가 '소송촉진특례법' 개정을 추진하는 입법 관련 내용을 다루고 있습니다. 특정 사건의 피해자나 가해자가 명확히 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 집단적 피해 발생 사실이 없습니다. (적합 조건 1, 3, 4, 5 미해당)</t>
+          <t>이 기사는 금융감독원이 불법사금융 및 보험사기 근절을 위해 정책을 수립하고 시스템을 도입하는 등 예방 및 규제 활동을 강화하는 내용을 다룹니다. 특정 사건에서 발생한 피해나 명확한 가해자가 존재하지 않으므로, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 상대방 자력, 집단적 피해, 피해 규모, 증거 확보)을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>[포용적 금융 대전환] 금융위, 연체채권 회수 극대화 관행 개혁</t>
+          <t>2~3초마다 전화 …금감원, 불법사금융 '대포폰 킬러' 도입</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>insnews.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89304</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04116406645380368</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-02 00:30:59.869297+00:00</t>
+          <t>2026-03-06 01:03:16.886422+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>SEC와의 소송 공식 종결</t>
+          <t>반대매매 공포 확산, 금융당국 시장 점검 중</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>XRP와 미국 증권거래위원회(SEC) 간의 소송이 2025년 8월 공식적으로 종결되었으며, 이후 출시된 XRP 현물 ETF가 상당한 자금을 유치하며 시장 기대를 높였다는 내용의 기사입니다. 기사는 소송 종결 이후의 XRP 가격 전망과 시장 반응에 초점을 맞추고 있습니다.</t>
+          <t>국내 증시의 높은 변동성으로 인해 '빚투' 개인 투자자들의 불안감이 커지고 있습니다. 신용거래융자 잔고가 33조 원을 넘어서며 사상 최고치를 기록, 반대매매로 인한 강제 청산 위험이 확산되고 있습니다. 금융당국은 중동 리스크에 따른 시장 영향을 점검 중이며, 업계는 당분간 변동성 장세가 이어질 것으로 전망하고 있습니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와의 소송이 2025년 8월 공식 종결되었다고 명시되어 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 분쟁에 투자하므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
+          <t>집단적 피해(빚투 개미 다수)와 잠재적 피해 규모(신용거래융자 잔고 33조 원 이상)는 크지만(적합 조건 3, 4), 시장 변동성에 따른 손실은 일반적으로 투자자 본인의 책임으로 간주될 가능성이 높아 특정 상대방의 법적 책임이 명확하지 않습니다. 소송금융 투자 대상으로서 소송의 대상과 승소 가능성을 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (신용거래융자 잔고 33조 원 이상)</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>개인 투자자 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>XRP 브레이킹 포인트...지금 매도할까, 2달러 돌파까지 버틸까</t>
+          <t>예측불가 증시에 빚투 개미 ‘노심초사’</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220184</t>
+          <t>https://www.dailian.co.kr/news/view/1617135/?sc=Naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-01 12:41:03.240287+00:00</t>
+          <t>2026-03-06 00:22:24.433952+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
-          <t>시장 내 불공정 거래 관행에 대한 경고</t>
+          <t>디지털자산법 정부안 논의 및 확정 단계</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>일부 펀드들이 파산법에 익숙하지 않은 한국 수출기업들에게 접근하여, 소송 없이 즉시 현금 지급을 미끼로 액면가보다 훨씬 낮은 가격에 알짜 채권을 사들이는 관행이 시장에서 경고등으로 지적되고 있다. 이는 정보 비대칭을 이용한 불공정 거래로, 한국 수출기업들의 잠재적 피해가 우려된다.</t>
+          <t>정부가 디지털자산법 정부안의 윤곽을 공개했으며, 스테이블코인 규제 및 거래소의 내부통제, 전산·보안 기준, 무과실 손해배상책임 부과 등의 안전장치 도입이 논의되고 있습니다. 이 정부안은 당정협의를 거쳐 최종 확정될 예정이며, 금융권과 디지털자산업계 간 쟁점 조율이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌, 파산 채권을 헐값에 매입하는 일부 펀드의 시장 내 불공정 행위에 대한 일반적인 경고이다. 특정 피고가 명확하지 않고, 구체적인 피해 규모나 피해 기업 수가 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 '디지털자산법' 정부안의 윤곽과 입법 논의 과정을 다루고 있으며, 특정 피해 발생 사건이나 소송 대상이 될 만한 분쟁을 언급하고 있지 않습니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 손해액 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>30%에 사서 80% 받는다? …韓수출기업 '파산 채권' 경고등 [글로벌 머니...</t>
+          <t>'디지털자산법' 정부안 윤곽… 스테이블코인 50% 룰·거래소 지분 제한</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202602270346i</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030416570001784?did=NA</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-01 00:32:53.965210+00:00</t>
+          <t>2026-03-05 01:32:46.466334+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>법원 판결 선고</t>
+          <t>디지털자산기본법 정부안 마련 및 입법 예고 임박</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>기사는 '민 대표 측'이 제기한 확인 소송과 주식 매매 대금 청구 소송에서 모두 승소했다는 법원 판결 결과를 보도하고 있습니다. 기사의 주된 내용은 국민의힘 장동혁 대표의 정치적 고민에 대한 것입니다.</t>
+          <t>금융위원회 가상자산위원회가 디지털자산기본법 정부안 발표를 앞두고 있다. 이 법안에는 가상자산 거래소의 내부통제 및 전산·보안 기준 마련, 그리고 무과실 손해배상책임 부과 등 투자자 보호를 위한 안전장치 도입 내용이 포함될 예정이다. 이는 가상자산 시장의 신뢰와 투명성을 높이기 위한 제도적 기반을 마련하는 과정이다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>기사는 이미 법원에서 '민 대표 측'의 손을 들어준 판결 결과를 보도하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 가상자산 관련 법안의 입법 예고에 대한 내용으로, 특정 피해 사건이나 가해자가 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이 발생하지 않았으므로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
+          <t>금융위 가상자산위, 디지털자산기본법 정부안 '임박'</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227084209</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125692</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-02-28 01:16:21.246331+00:00</t>
+          <t>2026-03-05 01:29:14.544935+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
-      <c r="D138" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>법무법인 신결이 불법사채 피해가 사회 전반으로 확산되는 것에 주목하여 피해구제 전담 TF팀을 구성하고 즉각적인 대응에 나섰습니다. 신태길 변호사는 사회적 약자 보호에 힘써왔으며, 불법사채 피해자들을 위한 법적 지원을 제공할 예정입니다.</t>
+          <t>이 기사는 AI 혁신에 따른 사모대출 시장의 자금 이탈, 이란 전쟁 이후 위험자산 현금화 수요 급증으로 인한 블랙스톤 펀드의 대규모 환매를 보도합니다. 또한 원화 약세 심화와 한국 증시의 구조적 취약성 노출, 글로벌 에너지 공급망 교란으로 인한 LNG 가격 폭등 등 전반적인 경제 및 금융 시장 동향을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>불법사채업자의 특정 및 자력 확보가 어려워 소송금융의 회수 가능성이 매우 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 기사 내용만으로는 구체적인 피해 규모나 증거 확보 여부가 불확실합니다.</t>
+          <t>본 기사는 AI 충격, 지정학적 리스크 등으로 인한 사모대출 시장의 자금 이탈, 원화 약세, 한국 증시 폭락 등 거시 경제 및 금융 시장 동향을 다루고 있습니다. 특정 주체가 법적 책임을 질 만한 명확한 위법 행위나 피해자가 특정되지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>“불법사채, 더 이상 피해자를 만들 수 없다” 법무법인 신결, 불법사채...</t>
+          <t>AI 충격에 사모대출 시장 자금 이탈…블랙스톤 자산 7.9% 환매</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>swtvnews.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://swtvnews.com/news/newsview.php?ncode=1065591242619545</t>
+          <t>https://www.sedaily.com/article/20015396?ref=naver</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-02-28 00:49:35.294474+00:00</t>
+          <t>2026-03-05 00:42:23.589683+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>제인스트리트</t>
+          <t>유니스왑 랩스</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>소송 여파로 시장에서 일시적으로 이탈</t>
+          <t>집단소송 기각</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>암호화폐 시장 분석 기사에서 제인스트리트 소송으로 인해 비트코인이 급등하고 제인스트리트가 시장에서 일시적으로 이탈했다는 내용이 언급되었습니다. 소송의 구체적인 내용과 원고, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
+          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각했다. 법원은 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사에 책임을 묻기 어렵다고 판단했으며, 이는 디파이(DeFi) 전반에 중요한 판결로 평가된다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>기사는 제인스트리트 소송의 존재와 시장 영향만 언급할 뿐, 소송의 구체적인 내용, 원고, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>뉴욕 법원이 유니스왑 랩스를 상대로 제기된 집단소송을 기각하여 '부적합 조건: 이미 종결된 사건'에 해당합니다. 법원이 탈중앙화 거래소(DEX) 구조상 제3자의 사기 행위에 대해 개발사 책임을 묻기 어렵다고 판단하여, '상대방 책임이 비교적 명확함' 조건도 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>암호화페 급등, 실물자산주 주춤… 금·빅테크 강세 속 엔비디아 실적 ...</t>
+          <t>뉴욕 법원, 유니스왑 집단소송 기각…“DEX 사기, 개발사 책임 묻기 어렵...</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/market/333936</t>
+          <t>https://www.tokenpost.kr/news/tech/335315</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-02-27 00:42:41.699416+00:00</t>
+          <t>2026-03-04 01:20:47.560685+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>이해상충 논란 제기, 시장 변동성 발생</t>
+          <t>시장 변동성으로 인한 주가 급락 발생</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>트럼프 전 대통령의 관세 정책과 친(親)크립토 발언이 암호화폐 시장에 변동성을 야기했습니다. 특히 트럼프 일가의 크립토 프로젝트인 WLFI의 대규모 자금 조달과 관련하여 대통령의 정책 결정이 가족의 자산 가치에 영향을 미칠 수 있다는 '이해상충 논란'이 제기되었습니다.</t>
+          <t>지난달 삼성전자 주식이 장 초반 하한가를 기록하는 사태가 발생하며 넥스트레이드 시스템의 변동성 및 가격 왜곡에 대한 우려가 제기되었다. 기사는 과도한 변동성 완화 장치 필요성을 지적하며 시장의 피로도 증가를 언급했다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'은 해당되나, '상대방 책임의 명확성'과 '피해 규모의 구체성 및 인과관계'가 불분명합니다. 대통령의 정책 결정과 가족의 자산 가치 상승 간의 '이해상충 논란'은 제기되었으나, 이를 직접적인 법적 책임으로 연결하여 집단소송을 제기하고 손해배상을 입증하기 매우 어렵습니다. 또한, 관련 공적 절차(수사, 조사 등)가 진행 중이라는 언급이 없습니다.</t>
+          <t>기사는 시장 변동성으로 인한 주가 하락 현상을 다루며, 특정 상대방의 명확한 책임이나 불법 행위가 구체적으로 명시되지 않았습니다. 또한, 피해 규모나 피해자 수가 명확히 파악되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 4 미충족)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>10% ‘전 세계 추가 관세’…현직 대통령 트럼프 맞대응에 비트코인 24시...</t>
+          <t>이유 없는 삼성전자 하한가…넥스트레이드 변동성 시험대 [3분 브리프]</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/334272</t>
+          <t>https://view.asiae.co.kr/article/2026030315425447824</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-02-27 00:34:48.063384+00:00</t>
+          <t>2026-03-04 00:49:16.929561+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
-      <c r="D141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
-          <t>금융위원회 제도 개선 논의 및 추진 중</t>
+          <t>자본시장 상장폐지 정책 개혁 논의</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>금융위원회가 반복되는 빚 연장으로 발생하는 '좀비채권' 문제 해결을 위해 제도 개선에 나섭니다. 이 위원장은 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다고 언급했으며, 해외에서도 시효가 지난 채권에 대한 소송 활용을 엄격히 제한하는 추세입니다.</t>
+          <t>한국거래소의 상장기업 수 증가에도 불구하고 질적 성과가 제한적이며, 부실기업 누적이 시장 신뢰를 훼손한다는 문제 제기. 이에 '부실기업 신속·엄정 퇴출을 위한 상장폐지 개혁 방안'이 발표되었으며, 이는 시장 체질 개선과 투자자 보호를 위한 전략으로 평가됨. 개혁 방안은 집중 관리 기간 운영, 상장폐지 요건 강화, 절차 신속성 제고를 골자로 함.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>해당 기사는 '좀비채권' 관련 금융위원회 제도 개선 논의를 다루는 정책 기사로, 특정 가해자와 피해자 간의 법적 분쟁을 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방 책임, 집단적 피해, 구체적인 피해 규모가 파악되지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해를 다루는 것이 아니라, 자본시장의 상장폐지 개혁 방안에 대한 논평입니다. 소송금융 투자 대상이 될 만한 명확한 피고, 원고, 구체적인 피해 사실 및 법적 쟁점이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>반복되는 빚 연장 '좀비채권'에…금융위 제도 손질</t>
+          <t>[열린송현] 상장폐지 개혁은 시장 신뢰 회복 전략</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125579</t>
+          <t>https://www.sedaily.com/article/20014556?ref=naver</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-02-26 12:59:15.547642+00:00</t>
+          <t>2026-03-04 00:38:24.919630+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
-      <c r="D142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>유니스왑 랩스, 헤이든 아담스</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>금융당국의 정책 발표</t>
+          <t>뉴욕 남부지방법원에서 'with prejudice'로 기각</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>금융위원회가 연체채권 매각 시에도 원채권사의 사후관리 책임을 남기고, 소멸시효 완성 채권에 대한 기계적 소송 제기 유인을 낮추는 등 채무자 보호를 위한 관행 개선 방안을 추진합니다. 이억원 금융위원장은 대출이 채무자와 채권자의 공동 결정임을 강조하며 금융권의 자율적인 개선을 독려했습니다.</t>
+          <t>뉴욕 남부지방법원이 유니스왑 랩스와 창업자를 상대로 제기된 주법 소송을 'with prejudice'로 기각했다. 법원은 원고들이 여러 차례 소장을 수정했음에도 유효한 청구를 제시하지 못했다고 판단했다. 이 결정으로 동일한 주법 청구를 다시 제기하기는 어려울 전망이다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>해당 기사는 금융당국이 연체채권 관리 관행 개선을 위해 새로운 정책을 발표하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>해당 소송은 이미 법원에서 'with prejudice'로 기각되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 원고들이 유효한 청구를 제시하지 못했다고 판단되어 상대방 책임이 명확하지 않습니다. (적합 조건 1 미충족) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>연체채권 팔아도 금융사에 책임 남긴다…금융위, ‘원채권사 사후관리...</t>
+          <t>미 법원, 유니스왑 랩스·창업자 상대로 한 주법 소송 기각</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202602261429198083e30fcb1ba8_1</t>
+          <t>https://www.tokenpost.kr/news/breaking/335254</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:54.266069+00:00</t>
+          <t>2026-03-03 00:45:59.120831+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>소송촉진특례법 개정 추진</t>
+          <t>합의 완료</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정이 추진됩니다. 이는 채무자의 공동결정을 강조하며 실패의 비용을 함께 나누는 것이 타당하다는 취지로, 금융회사의 연체채권 매각 및 관련 절차에 영향을 미칠 것으로 보입니다.</t>
+          <t>이 기사는 로펌 '바른'의 28년 역사를 조명하며, 2001년 JP모건을 대리해 아르헨티나 국채 투자 손해배상 소송에서 대한투자신탁증권과의 합의를 이끌어낸 사례 등 과거 송무 성공 경험을 소개하고 있습니다. 이는 로펌의 실적을 다루는 기사로, 현재 진행 중이거나 잠재적인 소송금융 투자 대상 사건을 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>본 기사는 금융회사에만 인정되던 지급명령 공시송달 특례 폐지를 위한 소송촉진특례법 개정 추진에 대한 내용으로, 특정 피해 사건이나 구체적인 소송 대상이 명확하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
+          <t>이 기사는 로펌 '바른'의 과거 소송 성공 사례를 다루고 있으며, 2001년 JP모건 대리 소송의 합의를 이끌어냈다고 명시하고 있습니다. 이는 이미 종결된 사건이므로 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>연체채권 매각해도 원채권 금융사에 고객보호책임 부여</t>
+          <t>송무 강자에서 종합 로펌으로 우뚝…바른의 28년 도전 [로펌의 역사]</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1083863</t>
+          <t>https://www.hankyung.com/article/202603012349i</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-02-26 12:57:27.838883+00:00</t>
+          <t>2026-03-02 12:42:06.768006+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
-      <c r="D144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
-          <t>금융위원회 정책 발표 및 제도 개선 논의</t>
+          <t>상호금융업감독규정 변경 예고</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>금융위원회가 연체자 보호 및 신속한 재기 지원을 위한 개인 연체채권 관리 강화 방안을 발표했습니다. 금융회사의 자체 채무조정 활성화, 연체채권 매각 규율 강화, 소멸시효 기계적 연장 관행 개혁 등 세 가지 주요 과제를 추진하며, 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다는 철학을 강조했습니다.</t>
+          <t>상호금융조합의 리스크 관리를 강화하기 위해 '상호금융업감독규정' 변경이 예고되었습니다. 이는 부실 부동산 PF 대출 관리 기준을 강화하고, 특정 업종 종사자를 공동유대로 하는 직장·단체조합에 대한 규정을 포함합니다. 기사는 규제 변경에 대한 내용으로, 특정 사건이나 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>본 기사는 금융위원회의 연체채권 관리 개선 방안 발표에 대한 것으로, 특정 금융기관의 과거 불법행위나 이로 인한 피해자 집단이 명확히 특정된 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 소송 가능성이 보이지 않습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>해당 기사는 상호금융조합의 리스크 관리 강화를 위한 감독규정 변경 예고에 대한 내용으로, 특정 피해자나 가해자, 구체적인 피해 사실이 명시되어 있지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>금융위원장  대출은 채권자와 채무자 공동결정...실패의 비용도 나눠야...</t>
+          <t>상호금융조합 리스크 관리 강화된다...‘상호금융업감독규정’ 변경예...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>efnews.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.efnews.co.kr/news/articleView.html?idxno=127799</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563772&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-02-26 12:52:15.612538+00:00</t>
+          <t>2026-03-02 12:36:42.110696+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr"/>
-      <c r="E145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E145" t="inlineStr"/>
       <c r="F145" t="inlineStr">
         <is>
-          <t>이억원 위원장이 채권자와 채무자가 빚의 실패 비용을 함께 나누는 '포용적 금융'을 강조했다. 특히 지난 12년간 금융회사가 손쉽게 독촉과 시효 연장을 할 수 있게 했던 소송촉진특례법상 공시송달 특례에 대한 개선 필요성을 언급했다. 이는 채무자 보호를 위한 법률 및 정책 방향을 제시하는 발언이다.</t>
+          <t>상호금융권이 장기 미정리된 부동산 PF 대출에 대해 공시지가를 적용하는 등 리스크 관리를 강화하는 방안이 추진됩니다. 다만 미연체, 연체 3개월 미만, 소송 등으로 경·공매가 불가능한 경우는 적용 대상에서 제외됩니다. 이 기사는 특정 사건이나 분쟁이 아닌 금융 정책 및 규제에 대한 내용을 다룹니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건의 피해나 가해자를 다루는 것이 아니라, 이억원 위원장의 정책적 발언과 소송촉진특례법상 공시송달 특례에 대한 비판을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 상호금융의 부동산 PF 대출 리스크 관리 강화 방안에 대한 일반적인 금융 정책 및 규제 관련 내용입니다. 특정 사건, 피해자, 가해자 또는 소송 가능성이 있는 분쟁을 다루고 있지 않아 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>이억원 “빚은 채권·채무자 공동결정…실패도 함께 나눠야 타당”</t>
+          <t>장기 미정리 PF 대출 공시지가 적용...상호금융 리스크 관리 강화</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=563556&amp;class=18&amp;grp=</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701257</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-02-26 12:49:53.621472+00:00</t>
+          <t>2026-03-02 12:36:34.581062+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>미국 정부의 가상자산 압수 및 전략 비축 전환 정책 진행 중</t>
+          <t>카드사 신고 및 정지 조치</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>중국 보안기업 360그룹 창업자 주홍기는 미국이 범죄 사건에 연루된 가상자산을 압수하여 자국이 통제하는 전략적 금융 비축 자산으로 전환하고 있다고 비판했습니다. 그는 이러한 조치가 원래 피해자들에게 이중 손실을 야기하고 글로벌 가상자산 유통을 왜곡하며 달러 패권을 강화하려는 시도라고 주장했습니다.</t>
+          <t>창원에서 신용카드가 분실되지 않은 상태에서 1000만 원대 고액 온라인 결제에 무단 도용되는 사건이 발생했습니다. 피해자는 즉시 신고 및 카드 정지 조치를 취했으며, 관계자는 이러한 조치가 향후 책임 범위 판단에 중요하다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함(미국 정부) 및 피해 규모가 클 가능성(대규모 압수 가상자산)이 있으나, 본 기사는 미국 정부의 가상자산 처리 정책에 대한 비판적 의견을 다루는 것으로, 특정 피해자들이 직접적인 손해배상을 청구할 수 있는 명확한 법적 근거를 제시하지 않습니다. 주권 국가를 상대로 한 소송의 복잡성과 관할권 문제가 커 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피해 규모가 1000만 원대로 소액이며, 집단적 피해가 아닌 단일 피해 사례로 파악됩니다. 소송금융 투자 대상으로서의 규모와 집단성이 부족합니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000만 원대</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>주홍기  미국, 사건 연루 가상자산을 전략 비축으로 전환…피해자에 이...</t>
+          <t>창원서 1000만 원대 신용카드 무단 도용…분실 아닌데도 온라인 '고액 승...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/334026</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2000160</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-02-26 12:29:35.346886+00:00</t>
+          <t>2026-03-02 12:21:19.208813+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
-          <t>정책 논의 단계</t>
+          <t>소송촉진특례법 개정 추진</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>주가조작 및 회계부정 신고 포상금 상한이 전면 폐지된다는 내용의 기사입니다. 해당 기금은 포상금 지급뿐만 아니라 불공정거래 피해자 구제와 연계하는 방안도 논의 중이며, 신고 경로에 따른 차별도 없앨 예정입니다.</t>
+          <t>금융위원회와 법무부가 '소송촉진특례법' 개정을 추진하여 금융회사에만 인정되던 지급명령 시 공시송달 특례를 전면 폐지할 계획입니다. 이는 연체채권 회수 관행을 개혁하고 포용적 금융을 확대하기 위한 방안의 일환입니다. 한 번의 경제적 실패가 영원한 예속으로 이어지지 않도록 하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>해당 기사는 주가조작 및 회계부정 신고 포상금 제도 개선과 불공정거래 피해자 구제 방안 논의에 대한 정책적 내용을 다루고 있습니다. 특정 사건의 피해자, 가해자, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 금융당국과 법무부가 '소송촉진특례법' 개정을 추진하는 입법 관련 내용을 다루고 있습니다. 특정 사건의 피해자나 가해자가 명확히 존재하지 않으며, 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 집단적 피해 발생 사실이 없습니다. (적합 조건 1, 3, 4, 5 미해당)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>'주가조작·회계부정' 신고 포상금 상한 전면 폐지</t>
+          <t>[포용적 금융 대전환] 금융위, 연체채권 회수 극대화 관행 개혁</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>junggi.co.kr</t>
+          <t>insnews.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35604</t>
+          <t>https://www.insnews.co.kr/news/articleView.html?idxno=89304</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-02-26 12:21:41.829454+00:00</t>
+          <t>2026-03-02 00:30:59.869297+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>위너스자산운용</t>
+          <t>미국 증권거래위원회(SEC)</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (원고 승소 취지)</t>
+          <t>SEC와의 소송 공식 종결</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>KB증권이 위너스자산운용을 상대로 제기한 미수금 청구 소송에서 대법원이 KB증권의 승소 취지로 파기환송 결정을 내렸다. 이로써 KB증권은 최종 승소에 한 발 더 다가섰다. 사건은 서울고등법원으로 다시 돌아가 대법원 취지에 따라 재심리될 예정이다.</t>
+          <t>XRP와 미국 증권거래위원회(SEC) 간의 소송이 2025년 8월 공식적으로 종결되었으며, 이후 출시된 XRP 현물 ETF가 상당한 자금을 유치하며 시장 기대를 높였다는 내용의 기사입니다. 기사는 소송 종결 이후의 XRP 가격 전망과 시장 반응에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>본 사건은 KB증권과 위너스자산운용 간의 미수금 청구 소송으로, 집단적 피해(조건 3)나 일반적인 '피해자'의 소송으로 보기 어렵습니다. 또한 원고인 KB증권이 대법원에서 승소 취지의 파기환송을 받아 이미 유리한 판결을 확보한 상태이므로, 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
+          <t>미국 증권거래위원회(SEC)와의 소송이 2025년 8월 공식 종결되었다고 명시되어 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예상되는 분쟁에 투자하므로, 이미 종결된 사건은 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이홍구 KB증권 대표이사 사장</t>
+          <t>XRP 브레이킹 포인트...지금 매도할까, 2달러 돌파까지 버틸까</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431198</t>
+          <t>http://coinreaders.com/220184</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-02-26 01:03:41.840703+00:00</t>
+          <t>2026-03-01 12:41:03.240287+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
+      <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
-          <t>대부금융협회를 통한 피해액 감면 및 반환 완료</t>
+          <t>시장 내 불공정 거래 관행에 대한 경고</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>대부금융협회가 지난해 불법사금융 피해자들에게 총 10억 6300만원의 피해액을 감면하거나 반환했다고 발표했습니다. 이는 불법사금융으로 인한 피해를 구제하기 위한 협회의 노력으로 보입니다.</t>
+          <t>일부 펀드들이 파산법에 익숙하지 않은 한국 수출기업들에게 접근하여, 소송 없이 즉시 현금 지급을 미끼로 액면가보다 훨씬 낮은 가격에 알짜 채권을 사들이는 관행이 시장에서 경고등으로 지적되고 있다. 이는 정보 비대칭을 이용한 불공정 거래로, 한국 수출기업들의 잠재적 피해가 우려된다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>기사 내용은 대부금융협회가 지난해 불법사금융 피해액을 감면·반환했다는 것으로, 이미 해결이 완료되었거나 진행 중인 사건에 대한 사후 보고입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 사건이 아닌, 파산 채권을 헐값에 매입하는 일부 펀드의 시장 내 불공정 행위에 대한 일반적인 경고이다. 특정 피고가 명확하지 않고, 구체적인 피해 규모나 피해 기업 수가 특정되지 않아 소송금융 투자 대상으로 적합한 개별 사건으로 보기 어렵다. (적합 조건 1, 2, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>10억 6300만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>대부금융협회, 지난해 불법사금융 피해액 10억6300만원 감면·반환</t>
+          <t>30%에 사서 80% 받는다? …韓수출기업 '파산 채권' 경고등 [글로벌 머니...</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500427.html</t>
+          <t>https://www.hankyung.com/article/202602270346i</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-02-25 12:26:53.709795+00:00</t>
+          <t>2026-03-01 00:32:53.965210+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
-      <c r="D150" t="inlineStr"/>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>금융위원회 포상금 제도 개편안 입법예고</t>
+          <t>법원 판결 선고</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>금융위원회가 주가조작 및 회계부정 내부 고발자에 대한 포상금 지급 한도를 폐지하는 자본시장법 및 외부감사법 시행령 개정안을 입법예고했습니다. 이는 미국 SEC 사례를 참고하여 내부 고발을 활성화하고, 대규모 불공정거래 적발 시 최대 240억원까지 포상금을 지급할 수 있도록 하는 것이 핵심입니다. 정부는 징수된 과징금을 재원으로 기금을 조성하여 포상금을 안정적으로 지급하고 피해자 구제와의 연계 방안도 검토할 계획입니다.</t>
+          <t>기사는 '민 대표 측'이 제기한 확인 소송과 주식 매매 대금 청구 소송에서 모두 승소했다는 법원 판결 결과를 보도하고 있습니다. 기사의 주된 내용은 국민의힘 장동혁 대표의 정치적 고민에 대한 것입니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>이 기사는 주가조작 내부 고발자에 대한 포상금 제도 개편에 관한 것으로, 특정 피해자 집단이 소송금융을 필요로 하는 사건을 다루고 있지 않습니다. 소송금융은 주로 피해자(원고)의 소송 비용을 지원하는 것이 목적이므로, 내부 고발자 포상금 제도 자체는 직접적인 투자 대상이 아닙니다.</t>
+          <t>기사는 이미 법원에서 '민 대표 측'의 손을 들어준 판결 결과를 보도하고 있어, 소송금융 투자 대상으로서의 신규 사건 발굴이 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>400억원 이상 (예시 사건 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>주가조작 신고하면 '240억 포상금' 가능</t>
+          <t>꿈의 코스피 6000, 절윤의 늪에 빠진 장동혁[노컷한컷]</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942782</t>
+          <t>https://www.nocutnews.co.kr/news/6477651?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260227084209</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-02-25 12:26:20.416012+00:00</t>
+          <t>2026-02-28 01:16:21.246331+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>민주당 TF 자문위에서 배상구조 제언 논의 중</t>
+          <t>법무법인 신결, 불법사채 피해구제 전담 TF팀 구성</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>암호화폐 거래소의 상장 책임과 관련하여 현행 법률 체계가 손해배상 및 입증책임 전환 규정에서 불명확하다는 지적이 제기되었다. 이에 민주당 TF 자문위원회는 거래소의 심사 기준 위반으로 이용자 손해가 발생할 경우의 배상구조 마련을 제언하며 법적 명확성 확보를 추진 중이다.</t>
+          <t>법무법인 신결이 불법사채 피해가 사회 전반으로 확산되는 것에 주목하여 피해구제 전담 TF팀을 구성하고 즉각적인 대응에 나섰습니다. 신태길 변호사는 사회적 약자 보호에 힘써왔으며, 불법사채 피해자들을 위한 법적 지원을 제공할 예정입니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>현행 법률 체계상 거래소의 손해배상 책임 및 입증책임 전환 규정이 불명확하다고 지적되어, 상대방 책임이 명확하지 않음 (적합 조건 1 미충족). 현재는 민주당 TF 자문위에서 배상구조를 제언하는 단계로, 구체적인 법적 근거가 미비하여 소송 진행의 불확실성이 매우 높음.</t>
+          <t>불법사채업자의 특정 및 자력 확보가 어려워 소송금융의 회수 가능성이 매우 낮습니다. (적합 조건: 상대방에게 자력이 충분함 미충족) 기사 내용만으로는 구체적인 피해 규모나 증거 확보 여부가 불확실합니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>'거래소 상장 책임' 어디까지…민주당 TF 자문위, '배상구조' 제언</t>
+          <t>“불법사채, 더 이상 피해자를 만들 수 없다” 법무법인 신결, 불법사채...</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>swtvnews.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655097</t>
+          <t>https://swtvnews.com/news/newsview.php?ncode=1065591242619545</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:09.515383+00:00</t>
+          <t>2026-02-28 00:49:35.294474+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>피델리스자산운용 (현 와이케이자산운용) 및 전현직 경영진</t>
+          <t>제인스트리트</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>형사 1심 무죄 선고, 민사 손해배상 소송에서 자산운용사 설명의무 위반 없음 판결</t>
+          <t>소송 여파로 시장에서 일시적으로 이탈</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>1800억원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여 피델리스자산운용 및 전현직 경영진이 사기 및 자본시장법 위반 혐의로 기소되었으나, 서울남부지방법원 1심에서 전원 무죄를 선고받았다. 재판부는 상품설명서의 허위·부실 기재를 인정하기 어렵고, 손실은 코로나19라는 외부적 사정에 따른 펀드 고유의 위험이 현실화된 결과라고 판단했다. 이는 동일 펀드 관련 민사 손해배상 소송에서 자산운용사의 설명의무 위반이 없다고 판단한 서울중앙지방법원 판결과도 맥을 같이 한다.</t>
+          <t>암호화폐 시장 분석 기사에서 제인스트리트 소송으로 인해 비트코인이 급등하고 제인스트리트가 시장에서 일시적으로 이탈했다는 내용이 언급되었습니다. 소송의 구체적인 내용과 원고, 피해 규모 등은 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>피델리스 펀드 부실과 관련하여 자산운용사 및 경영진에 대한 사기 및 자본시장법 위반 혐의가 1심에서 무죄 선고되었으며, 동일 펀드 관련 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다고 판결되어 이미 종결된 사건에 해당합니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 피해자 측의 승소 가능성이 매우 낮습니다.</t>
+          <t>기사는 제인스트리트 소송의 존재와 시장 영향만 언급할 뿐, 소송의 구체적인 내용, 원고, 피해 규모, 책임 소재 등이 명확하지 않아 소송금융 투자 대상으로 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>1800억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>법무법인 광장  피델리스펀드 사기 혐의 전 경영진 형사리스크 방어</t>
+          <t>암호화페 급등, 실물자산주 주춤… 금·빅테크 강세 속 엔비디아 실적 ...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/23/2026022317304880545</t>
+          <t>https://www.tokenpost.kr/news/market/333936</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-02-23 13:03:35.695004+00:00</t>
+          <t>2026-02-27 00:42:41.699416+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>도널드 트럼프, 월드 리버티 파이낸셜(WLFI)</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>이해상충 논란 제기, 시장 변동성 발생</t>
+        </is>
+      </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>본 기사는 기업 공시가 자본시장의 신뢰를 지탱하는 중요한 인프라임을 강조하며, 공시 작성의 법적 기준과 실무상 유의사항을 설명합니다. 허위 기재나 중요 사항 누락 시 행정조치, 과징금, 형사처벌 및 손해배상 책임으로 이어질 수 있음을 명시하며, 공시의 기한과 정확성이 생명임을 강조합니다.</t>
+          <t>트럼프 전 대통령의 관세 정책과 친(親)크립토 발언이 암호화폐 시장에 변동성을 야기했습니다. 특히 트럼프 일가의 크립토 프로젝트인 WLFI의 대규모 자금 조달과 관련하여 대통령의 정책 결정이 가족의 자산 가치에 영향을 미칠 수 있다는 '이해상충 논란'이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>이 기사는 기업 공시의 중요성과 법적 책임에 대한 일반적인 설명으로, 특정 사건이나 피해자, 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'은 해당되나, '상대방 책임의 명확성'과 '피해 규모의 구체성 및 인과관계'가 불분명합니다. 대통령의 정책 결정과 가족의 자산 가치 상승 간의 '이해상충 논란'은 제기되었으나, 이를 직접적인 법적 책임으로 연결하여 집단소송을 제기하고 손해배상을 입증하기 매우 어렵습니다. 또한, 관련 공적 절차(수사, 조사 등)가 진행 중이라는 언급이 없습니다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>[공시학개론] 공시는 무슨 기준으로 작성될까… 실무자 되어보기</t>
+          <t>10% ‘전 세계 추가 관세’…현직 대통령 트럼프 맞대응에 비트코인 24시...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260223145813830</t>
+          <t>https://www.tokenpost.kr/news/policy/334272</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-02-23 13:01:30.226342+00:00</t>
+          <t>2026-02-27 00:34:48.063384+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>형사 재판 무죄 선고, 민사 손해배상 소송 설명의무 위반 없음 판결</t>
+          <t>금융위원회 제도 개선 논의 및 추진 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>1800억 원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여, 피델리스자산운용 전·현직 경영진의 사기 및 자본시장법 위반 혐의에 대해 법원이 전원 무죄를 선고했다. 또한, 동일 펀드 관련 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 내려졌다. 재판부는 펀드 손실이 코로나19라는 예측 불가능한 외부적 사정에 따른 위험 현실화로 판단했다.</t>
+          <t>금융위원회가 반복되는 빚 연장으로 발생하는 '좀비채권' 문제 해결을 위해 제도 개선에 나섭니다. 이 위원장은 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다고 언급했으며, 해외에서도 시효가 지난 채권에 대한 소송 활용을 엄격히 제한하는 추세입니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>형사 재판에서 피델리스자산운용 전 경영진 전원 무죄가 선고되었고, 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 나왔다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'으로 보아 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+          <t>해당 기사는 '좀비채권' 관련 금융위원회 제도 개선 논의를 다루는 정책 기사로, 특정 가해자와 피해자 간의 법적 분쟁을 다루지 않습니다. 소송금융 투자 대상이 될 만한 명확한 상대방 책임, 집단적 피해, 구체적인 피해 규모가 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>1800억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>피델리스자산운용 前 경영진 무죄…광장, 금융권 핵심 리스크 방어 성공</t>
+          <t>반복되는 빚 연장 '좀비채권'에…금융위 제도 손질</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022315591121174</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=125579</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-02-23 12:58:01.954288+00:00</t>
+          <t>2026-02-26 12:59:15.547642+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr"/>
-      <c r="E155" t="inlineStr"/>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>금융당국의 정책 발표</t>
+        </is>
+      </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>칼럼은 비트코인, 부동산, 주식 등 금융 시장에서 근거 없는 예측이 난무하며 투자자들에게 큰 피해를 입히는 현상을 비판한다. 래리 핑크, 로버트 기요사키 등 유명 인사들의 예측 실패 사례를 들며, 이러한 무책임한 예측으로 인한 피해는 누구도 보상해주지 않는다고 지적한다. 정부가 근거 없는 예측을 제재할 방안을 모색해야 한다고 주장한다.</t>
+          <t>금융위원회가 연체채권 매각 시에도 원채권사의 사후관리 책임을 남기고, 소멸시효 완성 채권에 대한 기계적 소송 제기 유인을 낮추는 등 채무자 보호를 위한 관행 개선 방안을 추진합니다. 이억원 금융위원장은 대출이 채무자와 채권자의 공동 결정임을 강조하며 금융권의 자율적인 개선을 독려했습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>기사는 근거 없는 예측으로 인한 투자 피해를 지적하지만, 현재 법률 하에서 단순 예측 실패에 대한 법적 책임(특히 손해배상)을 묻기 어렵다는 점을 시사한다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 특정 사건이 아닌 일반적인 현상에 대한 논평으로 소송금융 투자 대상으로서의 구체적인 사건성이 부족하다.</t>
+          <t>해당 기사는 금융당국이 연체채권 관리 관행 개선을 위해 새로운 정책을 발표하는 내용으로, 특정 피해 사건이나 소송 대상이 되는 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>[손성진 칼럼] 예측, 그 가벼움</t>
+          <t>연체채권 팔아도 금융사에 책임 남긴다…금융위, ‘원채권사 사후관리...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602231914023084</t>
+          <t>https://www.g-enews.com/view.php?ud=202602261429198083e30fcb1ba8_1</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-02-23 12:32:50.290285+00:00</t>
+          <t>2026-02-26 12:57:54.266069+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>금융회사</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>소송촉진특례법 개정 추진</t>
+        </is>
+      </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>예측 시장 플랫폼 칼시와 폴리마켓이 2024년 미국 대선 예측 성공 등으로 급성장하며 슈퍼볼 기간 하루 거래액 1조 4500억원을 돌파했습니다. 이 시장은 미래 사건의 확률에 돈을 거는 방식으로 운영되며, '도박'과 '투자' 사이의 논쟁 속에서 금융 상품으로의 확장 가능성이 주목받고 있습니다.</t>
+          <t>금융회사에만 인정되던 지급명령 공시송달 특례를 폐지하는 방향으로 소송촉진특례법 개정이 추진됩니다. 이는 채무자의 공동결정을 강조하며 실패의 비용을 함께 나누는 것이 타당하다는 취지로, 금융회사의 연체채권 매각 및 관련 절차에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>해당 기사는 예측 시장의 성장과 금융 상품으로의 확장 가능성을 다루고 있으며, 특정 피해 발생이나 법적 분쟁을 묘사하고 있지 않습니다. 소송금융 투자에 적합한 상대방의 책임, 집단적 피해, 피해 규모 등의 조건이 전혀 해당되지 않습니다.</t>
+          <t>본 기사는 금융회사에만 인정되던 지급명령 공시송달 특례 폐지를 위한 소송촉진특례법 개정 추진에 대한 내용으로, 특정 피해 사건이나 구체적인 소송 대상이 명확하지 않습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>[글로벌리포트] 도박이냐 투자냐… 선거·금리·전쟁도 베팅하는 시대</t>
+          <t>연체채권 매각해도 원채권 금융사에 고객보호책임 부여</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602221903374695</t>
+          <t>https://www.mediapen.com/news/view/1083863</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-02-22 12:54:48.912400+00:00</t>
+          <t>2026-02-26 12:57:27.838883+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
-      <c r="D157" t="inlineStr"/>
-      <c r="E157" t="inlineStr"/>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>금융위원회 정책 발표 및 제도 개선 논의</t>
+        </is>
+      </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>경기도가 추진한 '경기 극저신용대출 2.0' 신청자 분석 결과, 40대가 가장 많았고 대출 용도는 생활비와 기존 채무 상환이 대부분이었습니다. 신청자의 29%가 고금리대출이나 불법사금융 이용 경험이 있다고 밝혔으며, 경기도는 금융취약계층에 대한 통합 지원을 강화할 계획입니다.</t>
+          <t>금융위원회가 연체자 보호 및 신속한 재기 지원을 위한 개인 연체채권 관리 강화 방안을 발표했습니다. 금융회사의 자체 채무조정 활성화, 연체채권 매각 규율 강화, 소멸시효 기계적 연장 관행 개혁 등 세 가지 주요 과제를 추진하며, 채권자와 채무자가 실패의 비용을 함께 나누는 것이 타당하다는 철학을 강조했습니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>해당 기사는 경기도의 극저신용대출 지원 사업에 대한 분석으로, 특정 불법 행위자나 법적 분쟁을 다루고 있지 않습니다. 일부 신청자가 불법사금융 이용 경험이 있다고 언급되었으나, 구체적인 상대방이 특정되지 않고 피해 규모나 증거 확보 가능성도 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 금융위원회의 연체채권 관리 개선 방안 발표에 대한 것으로, 특정 금융기관의 과거 불법행위나 이로 인한 피해자 집단이 명확히 특정된 사건이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 분쟁이나 소송 가능성이 보이지 않습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>경기도, 극저신용대출 2.0 신청자... 생활비·대출상환 등에 사용</t>
+          <t>금융위원장  대출은 채권자와 채무자 공동결정...실패의 비용도 나눠야...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>efnews.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=885180</t>
+          <t>http://www.efnews.co.kr/news/articleView.html?idxno=127799</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-22 12:31:37.578821+00:00</t>
+          <t>2026-02-26 12:52:15.612538+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
+      <c r="C158" t="inlineStr"/>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>정책 논의 중</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>이억원 위원장이 채권자와 채무자가 빚의 실패 비용을 함께 나누는 '포용적 금융'을 강조했다. 특히 지난 12년간 금융회사가 손쉽게 독촉과 시효 연장을 할 수 있게 했던 소송촉진특례법상 공시송달 특례에 대한 개선 필요성을 언급했다. 이는 채무자 보호를 위한 법률 및 정책 방향을 제시하는 발언이다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건의 피해나 가해자를 다루는 것이 아니라, 이억원 위원장의 정책적 발언과 소송촉진특례법상 공시송달 특례에 대한 비판을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 명확히 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>이억원 “빚은 채권·채무자 공동결정…실패도 함께 나눠야 타당”</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563556&amp;class=18&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:49:53.621472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>미국 정부의 가상자산 압수 및 전략 비축 전환 정책 진행 중</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>중국 보안기업 360그룹 창업자 주홍기는 미국이 범죄 사건에 연루된 가상자산을 압수하여 자국이 통제하는 전략적 금융 비축 자산으로 전환하고 있다고 비판했습니다. 그는 이러한 조치가 원래 피해자들에게 이중 손실을 야기하고 글로벌 가상자산 유통을 왜곡하며 달러 패권을 강화하려는 시도라고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함(미국 정부) 및 피해 규모가 클 가능성(대규모 압수 가상자산)이 있으나, 본 기사는 미국 정부의 가상자산 처리 정책에 대한 비판적 의견을 다루는 것으로, 특정 피해자들이 직접적인 손해배상을 청구할 수 있는 명확한 법적 근거를 제시하지 않습니다. 주권 국가를 상대로 한 소송의 복잡성과 관할권 문제가 커 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>주홍기  미국, 사건 연루 가상자산을 전략 비축으로 전환…피해자에 이...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/334026</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:29:35.346886+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr"/>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>정책 논의 단계</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>주가조작 및 회계부정 신고 포상금 상한이 전면 폐지된다는 내용의 기사입니다. 해당 기금은 포상금 지급뿐만 아니라 불공정거래 피해자 구제와 연계하는 방안도 논의 중이며, 신고 경로에 따른 차별도 없앨 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>해당 기사는 주가조작 및 회계부정 신고 포상금 제도 개선과 불공정거래 피해자 구제 방안 논의에 대한 정책적 내용을 다루고 있습니다. 특정 사건의 피해자, 가해자, 피해 규모 등이 명확히 특정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I160" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>'주가조작·회계부정' 신고 포상금 상한 전면 폐지</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>junggi.co.kr</t>
+        </is>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr">
+        <is>
+          <t>https://www.junggi.co.kr/news/articleView.html?idxno=35604</t>
+        </is>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:21:41.829454+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>위너스자산운용</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (원고 승소 취지)</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>KB증권이 위너스자산운용을 상대로 제기한 미수금 청구 소송에서 대법원이 KB증권의 승소 취지로 파기환송 결정을 내렸다. 이로써 KB증권은 최종 승소에 한 발 더 다가섰다. 사건은 서울고등법원으로 다시 돌아가 대법원 취지에 따라 재심리될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>본 사건은 KB증권과 위너스자산운용 간의 미수금 청구 소송으로, 집단적 피해(조건 3)나 일반적인 '피해자'의 소송으로 보기 어렵습니다. 또한 원고인 KB증권이 대법원에서 승소 취지의 파기환송을 받아 이미 유리한 판결을 확보한 상태이므로, 소송금융의 신규 투자 기회로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>[Who Is ?] 이홍구 KB증권 대표이사 사장</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431198</t>
+        </is>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:03:41.840703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>불법사금융 업체</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>대부금융협회를 통한 피해액 감면 및 반환 완료</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>대부금융협회가 지난해 불법사금융 피해자들에게 총 10억 6300만원의 피해액을 감면하거나 반환했다고 발표했습니다. 이는 불법사금융으로 인한 피해를 구제하기 위한 협회의 노력으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>기사 내용은 대부금융협회가 지난해 불법사금융 피해액을 감면·반환했다는 것으로, 이미 해결이 완료되었거나 진행 중인 사건에 대한 사후 보고입니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>10억 6300만원</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>대부금융협회, 지난해 불법사금융 피해액 10억6300만원 감면·반환</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>biz.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/25/2026022500427.html</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:26:53.709795+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="inlineStr"/>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>금융위원회 포상금 제도 개편안 입법예고</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>금융위원회가 주가조작 및 회계부정 내부 고발자에 대한 포상금 지급 한도를 폐지하는 자본시장법 및 외부감사법 시행령 개정안을 입법예고했습니다. 이는 미국 SEC 사례를 참고하여 내부 고발을 활성화하고, 대규모 불공정거래 적발 시 최대 240억원까지 포상금을 지급할 수 있도록 하는 것이 핵심입니다. 정부는 징수된 과징금을 재원으로 기금을 조성하여 포상금을 안정적으로 지급하고 피해자 구제와의 연계 방안도 검토할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>이 기사는 주가조작 내부 고발자에 대한 포상금 제도 개편에 관한 것으로, 특정 피해자 집단이 소송금융을 필요로 하는 사건을 다루고 있지 않습니다. 소송금융은 주로 피해자(원고)의 소송 비용을 지원하는 것이 목적이므로, 내부 고발자 포상금 제도 자체는 직접적인 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>400억원 이상 (예시 사건 기준)</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>주가조작 신고하면 '240억 포상금' 가능</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1942782</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:26:20.416012+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr"/>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>민주당 TF 자문위에서 배상구조 제언 논의 중</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>암호화폐 거래소의 상장 책임과 관련하여 현행 법률 체계가 손해배상 및 입증책임 전환 규정에서 불명확하다는 지적이 제기되었다. 이에 민주당 TF 자문위원회는 거래소의 심사 기준 위반으로 이용자 손해가 발생할 경우의 배상구조 마련을 제언하며 법적 명확성 확보를 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>현행 법률 체계상 거래소의 손해배상 책임 및 입증책임 전환 규정이 불명확하다고 지적되어, 상대방 책임이 명확하지 않음 (적합 조건 1 미충족). 현재는 민주당 TF 자문위에서 배상구조를 제언하는 단계로, 구체적인 법적 근거가 미비하여 소송 진행의 불확실성이 매우 높음.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>'거래소 상장 책임' 어디까지…민주당 TF 자문위, '배상구조' 제언</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655097</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:13:09.515383+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 (현 와이케이자산운용) 및 전현직 경영진</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>형사 1심 무죄 선고, 민사 손해배상 소송에서 자산운용사 설명의무 위반 없음 판결</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>1800억원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여 피델리스자산운용 및 전현직 경영진이 사기 및 자본시장법 위반 혐의로 기소되었으나, 서울남부지방법원 1심에서 전원 무죄를 선고받았다. 재판부는 상품설명서의 허위·부실 기재를 인정하기 어렵고, 손실은 코로나19라는 외부적 사정에 따른 펀드 고유의 위험이 현실화된 결과라고 판단했다. 이는 동일 펀드 관련 민사 손해배상 소송에서 자산운용사의 설명의무 위반이 없다고 판단한 서울중앙지방법원 판결과도 맥을 같이 한다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>피델리스 펀드 부실과 관련하여 자산운용사 및 경영진에 대한 사기 및 자본시장법 위반 혐의가 1심에서 무죄 선고되었으며, 동일 펀드 관련 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다고 판결되어 이미 종결된 사건에 해당합니다. (부적합 조건 해당) 따라서 소송금융 투자 대상으로서의 신규성이 없으며, 피해자 측의 승소 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>1800억원</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>법무법인 광장  피델리스펀드 사기 혐의 전 경영진 형사리스크 방어</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/23/2026022317304880545</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:03:35.695004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr"/>
+      <c r="D166" t="inlineStr"/>
+      <c r="E166" t="inlineStr"/>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>본 기사는 기업 공시가 자본시장의 신뢰를 지탱하는 중요한 인프라임을 강조하며, 공시 작성의 법적 기준과 실무상 유의사항을 설명합니다. 허위 기재나 중요 사항 누락 시 행정조치, 과징금, 형사처벌 및 손해배상 책임으로 이어질 수 있음을 명시하며, 공시의 기한과 정확성이 생명임을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>이 기사는 기업 공시의 중요성과 법적 책임에 대한 일반적인 설명으로, 특정 사건이나 피해자, 가해자가 명확히 특정되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>[공시학개론] 공시는 무슨 기준으로 작성될까… 실무자 되어보기</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260223145813830</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:01:30.226342+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 (현 와이케이자산운용)</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>형사 재판 무죄 선고, 민사 손해배상 소송 설명의무 위반 없음 판결</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>1800억 원 규모의 피델리스 무역금융펀드 부실 사태와 관련하여, 피델리스자산운용 전·현직 경영진의 사기 및 자본시장법 위반 혐의에 대해 법원이 전원 무죄를 선고했다. 또한, 동일 펀드 관련 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 내려졌다. 재판부는 펀드 손실이 코로나19라는 예측 불가능한 외부적 사정에 따른 위험 현실화로 판단했다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>형사 재판에서 피델리스자산운용 전 경영진 전원 무죄가 선고되었고, 민사 손해배상 소송에서도 자산운용사의 설명의무 위반이 없다는 판결이 이미 나왔다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 사실상 '이미 종결된 사건'으로 보아 소송금융 투자 대상으로서의 적합도가 매우 낮다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>1800억 원</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>피델리스자산운용 前 경영진 무죄…광장, 금융권 핵심 리스크 방어 성공</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022315591121174</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:58:01.954288+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr"/>
+      <c r="D168" t="inlineStr"/>
+      <c r="E168" t="inlineStr"/>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>칼럼은 비트코인, 부동산, 주식 등 금융 시장에서 근거 없는 예측이 난무하며 투자자들에게 큰 피해를 입히는 현상을 비판한다. 래리 핑크, 로버트 기요사키 등 유명 인사들의 예측 실패 사례를 들며, 이러한 무책임한 예측으로 인한 피해는 누구도 보상해주지 않는다고 지적한다. 정부가 근거 없는 예측을 제재할 방안을 모색해야 한다고 주장한다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>기사는 근거 없는 예측으로 인한 투자 피해를 지적하지만, 현재 법률 하에서 단순 예측 실패에 대한 법적 책임(특히 손해배상)을 묻기 어렵다는 점을 시사한다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않으며, 특정 사건이 아닌 일반적인 현상에 대한 논평으로 소송금융 투자 대상으로서의 구체적인 사건성이 부족하다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>[손성진 칼럼] 예측, 그 가벼움</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602231914023084</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:32:50.290285+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr"/>
+      <c r="D169" t="inlineStr"/>
+      <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>예측 시장 플랫폼 칼시와 폴리마켓이 2024년 미국 대선 예측 성공 등으로 급성장하며 슈퍼볼 기간 하루 거래액 1조 4500억원을 돌파했습니다. 이 시장은 미래 사건의 확률에 돈을 거는 방식으로 운영되며, '도박'과 '투자' 사이의 논쟁 속에서 금융 상품으로의 확장 가능성이 주목받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>해당 기사는 예측 시장의 성장과 금융 상품으로의 확장 가능성을 다루고 있으며, 특정 피해 발생이나 법적 분쟁을 묘사하고 있지 않습니다. 소송금융 투자에 적합한 상대방의 책임, 집단적 피해, 피해 규모 등의 조건이 전혀 해당되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>[글로벌리포트] 도박이냐 투자냐… 선거·금리·전쟁도 베팅하는 시대</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202602221903374695</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:54:48.912400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr"/>
+      <c r="E170" t="inlineStr"/>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>경기도가 추진한 '경기 극저신용대출 2.0' 신청자 분석 결과, 40대가 가장 많았고 대출 용도는 생활비와 기존 채무 상환이 대부분이었습니다. 신청자의 29%가 고금리대출이나 불법사금융 이용 경험이 있다고 밝혔으며, 경기도는 금융취약계층에 대한 통합 지원을 강화할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>해당 기사는 경기도의 극저신용대출 지원 사업에 대한 분석으로, 특정 불법 행위자나 법적 분쟁을 다루고 있지 않습니다. 일부 신청자가 불법사금융 이용 경험이 있다고 언급되었으나, 구체적인 상대방이 특정되지 않고 피해 규모나 증거 확보 가능성도 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>경기도, 극저신용대출 2.0 신청자... 생활비·대출상환 등에 사용</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>kgnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.kgnews.co.kr/news/article.html?no=885180</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:31:37.578821+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
         <is>
           <t>미국 증권거래위원회(SEC)</t>
         </is>
       </c>
-      <c r="D158" t="inlineStr">
+      <c r="D171" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
+      <c r="E171" t="inlineStr">
         <is>
           <t>SEC 소송 부분 승소</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
+      <c r="F171" t="inlineStr">
         <is>
           <t>리플 랩스가 미국 증권거래위원회(SEC)와의 소송에서 부분 승소하여 XRP가 미국 사법부로부터 본질적으로 증권이 아니라는 해석을 받아냈습니다. 이는 XRP가 규제 압박 속에서 유일하게 증권이 아니라는 판결을 받은 디지털 자산이 되었음을 의미합니다.</t>
         </is>
       </c>
-      <c r="G158" t="inlineStr">
+      <c r="G171" t="inlineStr">
         <is>
           <t>기사는 미국 증권거래위원회(SEC)와 리플 랩스 간의 소송에서 리플이 부분 승소하여 XRP가 증권이 아니라는 판결을 받았다는, 이미 진행되어 판결이 선고된 사건의 결과를 보도하고 있습니다. 이는 '부적합 조건' 중 '이미 종결된 사건'에 해당하며, 소송금융의 대상이 되는 새로운 피해자나 손해배상 청구 사건을 발굴하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H158" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J158" t="inlineStr">
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
         <is>
           <t>애널리스트가 꼽은 XRP 낙관론 17가지...비트코인·이더리움과 '이것'이...</t>
         </is>
       </c>
-      <c r="K158" t="inlineStr">
+      <c r="K171" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L158" t="inlineStr">
+      <c r="L171" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M158" t="inlineStr">
+      <c r="M171" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=202602212033118561e250e8e188_1</t>
         </is>
       </c>
-      <c r="N158" t="inlineStr">
+      <c r="N171" t="inlineStr">
         <is>
           <t>2026-02-21 18:26:04.749943+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N158"/>
+  <autoFilter ref="A1:N171"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>