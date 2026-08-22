--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$53</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="38" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,3280 +535,3708 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Polymarket</t>
+          <t>금융기관</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>예측 시장 규제 논의 및 관련 법안 발의 진행 중</t>
+          <t>부동산정책 대토론회 진행, 금융당국 대출 규제 점검 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>예측 시장 플랫폼 폴리마켓이 미군 구조 작전 시점을 두고 베팅 시장을 개설했다가 정치권의 거센 비판을 받고 철회했습니다. 이 사건으로 예측 시장의 윤리성과 규제 문제가 다시 수면 위로 떠올랐으며, 미 의회는 선거, 전쟁, 정부 정책과 연계된 베팅을 금지하는 법안을 발의하는 등 규제 압박이 커지고 있습니다.</t>
+          <t>부동산정책 대토론회에서 가계대출 총량규제로 인해 무주택 실수요자들이 잔금대출을 받지 못하는 등 피해를 호소했습니다. 이재명 대통령은 금융의 공공성을 강조하며 정책 변경으로 인한 선의의 피해자가 없도록 맞춤형 정책을 당부했고, 금융위원장은 개별 은행의 대출 규제 상황을 점검하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>폴리마켓의 윤리적 문제와 책임은 명확하며(내부 기준 미충족 인정), 정치권 반발 및 미 의회 법안 발의, CFTC의 규제 강화 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 이 사건으로 인해 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 소송금융의 주요 대상인 집단소송의 가능성이 낮습니다.</t>
+          <t>가계대출 총량규제로 인해 무주택 실수요자들이 잔금대출을 받지 못하는 등 집단적 피해를 겪고 있으며, 주택 구매와 관련된 피해 규모가 상당할 것으로 예상됩니다. 부동산정책 대토론회에서 문제가 공론화되었고 금융당국이 대출 규제 점검을 약속하는 등 공적 절차가 진행 중입니다. 다만, 특정 기업의 명확한 불법행위보다는 정책적 문제에 가까워 소송 상대방 특정 및 책임 입증에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>실수요자 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>폴리마켓, 미군 구조 작전 베팅 철회…예측시장 규제 시험대</t>
+          <t>李대통령 “대출은 정책 문제”… 실수요자 핀셋 지원 [부동산 정책 국...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/346532</t>
+          <t>https://www.segye.com/newsView/20260723520354?OutUrl=naver</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:44.639509+00:00</t>
+          <t>2026-07-25 07:01:43.418503+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>서호새마을금고</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 개입, 피해구제 및 예방대책 추진 중</t>
+          <t>단박접수 상태, 보복성 가압류 논란 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>정부가 '플라스틱 머니'와 관련된 신용불량자 문제에 대응하기 위해 범정부 TF를 구성하고 수사·금융·통신 당국 및 지자체와 협력하여 대책을 추진 중이다. 계좌 차단, 원스톱 피해구제, 채무자대리인 지원, 예방대출 확대 등을 통해 제도가 실제 현장에 닿을 수 있도록 노력하고 있다.</t>
+          <t>서호새마을금고가 영세기업에 보복성 가압류를 실행하여 해당 기업이 존폐 위기에 처했다는 제보가 접수됨. 금융기관의 부당한 행위로 인한 심각한 재산상 피해가 주장되고 있으며, 추가적인 사실관계 및 증거 확인이 필요함.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>범정부 TF 구성 및 수사·금융 당국의 개입으로 집단적 피해 발생 및 공적 절차 진행 중임이 명확하며(적합 조건 3, 6), 피해 규모도 클 것으로 예상되고 증거 확보 가능성도 높음(적합 조건 4, 5). 다만, 소송의 직접적인 상대방(피고)이 누구인지, 그 자력이 충분한지 기사만으로는 특정하기 어려워 소송금융 투자 적합도가 낮아짐(적합 조건 1, 2 미흡).</t>
+          <t>상대방인 서호새마을금고는 자력이 충분한 금융기관이며 (적합 조건 2), 영세기업의 존폐 위기를 초래할 정도의 큰 피해가 발생했음 (적합 조건 4). '보복성 가압류'라는 점에서 상대방 책임이 비교적 명확할 가능성이 있으나 (적합 조건 1), 구체적인 증거 확보 여부가 중요함.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1개 영세기업</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[불사금의 뿌리②] '엄마, 미안해'…플라스틱 머니와 신용불량자</t>
+          <t>국민의힘  개정 정보통신망법, 표현의 자유 위축 우려…'과잉 삭제·사전...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ntoday.co.kr</t>
+          <t>cbci.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126360</t>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=586679</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:17:11.229802+00:00</t>
+          <t>2026-07-13 23:14:17.600196+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>국보, 신우회계법인</t>
+          <t>바이낸스</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>금융위원회 과징금 부과 및 회계법인 제재</t>
+          <t>금융당국과 고파이 피해자 변제 등 한국 사업 현안 협의 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>금융위원회가 국보의 회계기준 위반을 적발하여 5420만원의 과징금을 부과하고, 감사를 소홀히 한 신우회계법인에 대해서도 손해배상공동기금 추가 적립 및 감사업무 제한 조치를 결정했습니다. 이는 금융당국의 공식적인 제재로, 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>바이낸스가 한국 사업 진출을 위해 CISO를 채용하며 규제 대응 조직 구축에 속도를 내고 있다. 금융당국과 고파이 피해자 변제, 바이낸스 브랜드 도입 등 주요 현안을 협의 중이며, 이는 한국 시장 정상화를 위한 핵심 단계로 풀이된다. 국내 가상자산 시장의 제도화 및 전통 금융사의 진출로 거래소 재편 움직임이 활발하다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>금융위원회의 회계기준 위반 적발 및 과징금 부과, 회계법인에 대한 제재 조치로 상대방의 책임이 명확하고 공적 기관의 조사 결과가 증거로 존재합니다. 또한, 금융위의 행정 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 다만, 피해 규모와 피해자 수가 명확히 파악되지 않아 소송금융 적합도는 Medium으로 판단됩니다.</t>
+          <t>적합 조건 중 상대방 자력 충분(바이낸스) 및 공적 절차 진행 중(금융당국과 고파이 피해자 변제 등 현안 협의)에 해당한다. 고파이 피해자 변제는 집단적 피해 가능성을 내포하나, 기사 내용은 바이낸스의 한국 사업 준비 및 규제 대응에 초점을 맞추고 있어 직접적인 소송 발생 사건으로 보기는 어렵다. 향후 규제 협의 결과에 따라 소송 가능성이 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>금융위, 국보 회계기준 위반 적발…과징금 5420만원 부과</t>
+          <t>거래소 재편 속 바이낸스도 韓 사업 채비…규제 대응 총괄 CISO 채용</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>decenter.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260401500524</t>
+          <t>https://www.decenter.kr/article/20065992?ref=naverdc</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-01 13:05:04.095095+00:00</t>
+          <t>2026-07-11 07:02:27.803412+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>삼화저축은행 전직 임원 3명</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 지원시스템 가동 및 수사 의뢰 진행 중</t>
+          <t>항소심 승소, 새로운 법리 인정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 종합·전담 지원시스템이 도입된 지 5주 만에 103명의 피해자가 820건의 불법사금융을 신고했으며, 537건의 불법추심이 중단되었다. 금융당국은 범죄 혐의가 구체적인 17건을 경찰에 수사 의뢰하고, 의심 계좌 거래 중단 등 조치를 취하며 피해 구제에 나서고 있다. 다만 텔레그램 등 해외 SNS를 이용한 신종 수법에 대한 대응은 향후 과제로 남아있다.</t>
+          <t>예금보험공사가 파산한 삼화저축은행 전직 임원들의 미수령 퇴직연금 약 1억 6천만원을 강제 회수하는 데 성공했다. 이는 퇴직연금 청구권 시효가 만료됐더라도 계좌에 남은 자산은 '잔여신탁재산 반환채권'으로 회수할 수 있다는 새로운 법리를 인정한 첫 판례이다. 이번 판결은 향후 부실 금융회사 책임자들의 은닉 재산 환수 및 공적자금 회수 실무에 중요한 변화를 가져올 것으로 평가된다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 103명의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당한다. 또한 금융당국과 경찰의 수사 의뢰 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5). 그러나 상대방인 불법사금융업자의 자력 불충분 가능성이 높아 실제 손해배상금 회수가 어려울 수 있으며, 피해 금액이 명확히 파악되지 않아 투자 수익성 판단이 어렵다.</t>
+          <t>상대방 책임이 명확하고(90억 손해배상 책임 확정), 피해 규모가 큼. 이미 확정된 손해배상 채권에 대한 집행 과정에서 새로운 법리(잔여신탁재산 반환채권)를 인정받아, 시효가 지난 퇴직연금도 회수할 수 있는 길이 열림. 이는 향후 유사 사건의 공적자금 회수 및 은닉 재산 환수에 중요한 선례가 되어 새로운 투자 기회를 창출할 수 있음.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>90억 원 (총 손해배상액), 1억 6천만원 (이번 회수액)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>103명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'불법사금융 원스톱 지원' 도입 5주 만에 불법추심 537건 중단</t>
+          <t>[단독] 예보, 파산 저축은행 임원 퇴직연금 강제회수 성공</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1090548</t>
+          <t>https://www.etoday.co.kr/news/view/2588186</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-01 12:21:08.157936+00:00</t>
+          <t>2026-06-21 07:00:51.307912+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>주요 시중은행</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>신복위 채무조정 및 복합지원 진행 중</t>
+          <t>법원에서 투자자 패소 판결이 잇따르고 있으며, 금융위의 과징금 부과 절차도 진행 중입니다.</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>정부의 불법사금융 근절 노력으로 25명의 피해자가 불법추심에서 벗어나고 신용회복위원회 채무조정, 금융·고용·복지 등 복합지원을 받게 되었다. 이는 단순히 추심을 막는 것을 넘어 피해자들의 삶을 재건하는 데 초점을 맞춘 조치이다.</t>
+          <t>홍콩H지수 ELS 손실과 관련하여 개인 투자자들이 주요 금융기관을 상대로 손해배상 소송을 제기했으나, 법원은 투자자 책임론을 들어 은행 측 손을 들어주는 판결이 잇따르고 있습니다. 한편 금융위원회는 ELS 관련 과징금안을 반려하며 추가 감경 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>불법사금융으로 인한 상대방 책임이 명확하고(적합 조건 1), 25명의 피해자가 확인되어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한, 정부 개입 및 신복위 채무조정 등 공적 절차가 진행 중이므로 증거 확보 및 사건의 공신력이 높습니다(적합 조건 5, 6). 그러나 불법사금융 주체가 특정되지 않아 상대방의 자력 확인이 어렵고, 기사 내용만으로는 소송을 통한 피해 회복 가능성이 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
+          <t>주요 금융기관을 상대로 한 집단적 피해 사건으로 상대방 자력이 충분하고 피해 규모가 크며, 금융위의 공적 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 그러나 법원이 투자자 책임론을 들어 은행 측 손을 들어주는 판결이 잇따라 나오고 있어 상대방 책임 입증 및 소송 승소 가능성이 낮아지는 핵심적인 위험 요인이 존재합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>25명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>신고 한 번에 불법추심 ‘뚝’… 불법사금융, 정부 칼 빼들자 줄줄이 백...</t>
+          <t>금융위, 홍콩 ELS 과징금안 이례적 반려…추가 감경 가능성</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565727&amp;class=18&amp;grp=</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=740010</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 12:18:53.944027+00:00</t>
+          <t>2026-06-17 00:20:42.405197+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>솔라나 계열 해킹 사건은 지난해 발생했으며, 두나무는 내부적으로 팀 구조 개편 및 보안 투자를 진행 중이라고 밝힘.</t>
+          <t>미 법무부 및 상품선물거래위원회(CFTC) 조사 진행 중, 미군 체포 사례 발생, CFTC 집행 책임자 소송 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>두나무는 네이버파이낸셜과의 합병 및 IPO 추진 계획을 발표하며, 지난해 발생한 솔라나 계열 해킹 사건과 영업정지 관련 소송 등 리스크 요인에 대한 입장을 밝혔습니다. 특히 해킹 사건에 대해 사과하고 내부 보안 강화를 약속했으며, 대규모 주식매수청구권 행사에도 충분한 자금을 확보하고 있다고 강조했습니다.</t>
+          <t>미국 군 내부와 정치권의 기밀 정보를 활용한 예측시장 베팅 의혹이 불거져 미 사법·규제당국이 조사에 착수했다. 미 법무부와 CFTC는 칼시, 폴리마켓 등 플랫폼에 정보 공개를 요청했으며, 이미 미군 체포 사례와 함께 여러 건의 소송이 이어질 것이라고 예고했다. 뉴욕타임스 보도에 따르면 80명 이상의 폴리마켓 이용자가 의심스러운 베팅으로 수억 원대 수익을 올린 것으로 파악되었다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>두나무는 국내 1위 가상자산 거래소 운영사로 자력이 충분하며(적합 조건 2), 솔라나 계열 해킹 사건에 대해 사과하며 책임 가능성을 인정했습니다(적합 조건 1). 해킹 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 내부 조사 자료 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사에서 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 공적 절차 진행 여부도 불분명합니다.</t>
+          <t>미 사법·규제당국이 기밀 정보 활용 베팅 의혹에 대해 활발히 조사 중이며(공적 절차 진행 중), CFTC 집행 책임자가 '여러 건의 소송이 이어질 것'이라고 언급하여 상대방 책임이 명확해 보입니다. 또한 블록체인 거래 기록 등 증거 확보 가능성이 높습니다. 그러나 기사에서 직접적인 피해자 집단과 이들의 구체적인 피해 규모가 명확히 특정되지 않아 소송금융 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>두나무 “네이버파이낸셜 합병 직후 IPO 직행…반대매수 자금 충분”</t>
+          <t>‘1억9000만원→8억4000만원’ 4배 순식간에 뻥튀기…“심각한 문제” 무...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12003138</t>
+          <t>https://biz.heraldcorp.com/article/10739601?ref=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-31 00:52:29.144482+00:00</t>
+          <t>2026-06-14 11:04:39.336835+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>월가 금융사 및 퇴직연금 수탁자</t>
+          <t>Polymarket</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>규제 개편으로 인한 잠재적 피해 발생 가능성</t>
+          <t>예측 시장 규제 논의 및 관련 법안 발의 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>트럼프 행정부가 14조2000억 달러 규모의 미국 퇴직연금 시장에 사모대출 등 대체자산 투자를 허용하는 규제 개편안을 발표했습니다. '세이프 하버' 요건을 도입해 수탁자의 법적 부담을 완화했지만, 월스트리트저널은 사모대출 시장의 혼란 속에 나온 부적절한 조치라고 비판했습니다. 향후 대체자산 투자 손실 발생 시 대규모 집단 소송으로 이어질 가능성이 있습니다.</t>
+          <t>예측 시장 플랫폼 폴리마켓이 미군 구조 작전 시점을 두고 베팅 시장을 개설했다가 정치권의 거센 비판을 받고 철회했습니다. 이 사건으로 예측 시장의 윤리성과 규제 문제가 다시 수면 위로 떠올랐으며, 미 의회는 선거, 전쟁, 정부 정책과 연계된 베팅을 금지하는 법안을 발의하는 등 규제 압박이 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>미국 퇴직연금 시장에 대체자산 투자를 허용하는 규제 개편으로, 향후 투자 손실 발생 시 대규모 집단 소송 가능성이 높습니다 (적합 조건 3, 4). 상대방은 월가의 대형 금융사 및 퇴직연금 수탁자로 자력이 충분합니다 (적합 조건 2). 다만, 현재 실제 피해가 발생하거나 소송이 진행 중인 단계는 아닙니다.</t>
+          <t>폴리마켓의 윤리적 문제와 책임은 명확하며(내부 기준 미충족 인정), 정치권 반발 및 미 의회 법안 발의, CFTC의 규제 강화 등 공적 절차가 진행 중이고 증거 확보가 용이합니다. 그러나 이 사건으로 인해 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 소송금융의 주요 대상인 집단소송의 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수조 원 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상 (잠재적 수백만 명 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>美사모대출 흔들리는데…트럼프, ‘2경원’ 퇴직연금에 문호 개방[1일1트...</t>
+          <t>폴리마켓, 미군 구조 작전 베팅 철회…예측시장 규제 시험대</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10706020?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/policy/346532</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 00:41:16.506791+00:00</t>
+          <t>2026-04-06 00:32:44.639509+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>피해자 모임 결성 및 국세청, 지자체에 대책 마련 요청</t>
+          <t>범정부 TF 구성, 수사·금융·통신 당국 및 지자체 개입, 피해구제 및 예방대책 추진 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>미등록 PG 사태로 인해 영세 자영업자들이 심각한 피해를 겪고 있으며, 일부 피해자는 삶을 비관할 정도로 고통받고 있습니다. 피해자 모임이 결성되어 국세청과 지자체에 현실적인 대책 마련을 촉구하고 있습니다.</t>
+          <t>정부가 '플라스틱 머니'와 관련된 신용불량자 문제에 대응하기 위해 범정부 TF를 구성하고 수사·금융·통신 당국 및 지자체와 협력하여 대책을 추진 중이다. 계좌 차단, 원스톱 피해구제, 채무자대리인 지원, 예방대출 확대 등을 통해 제도가 실제 현장에 닿을 수 있도록 노력하고 있다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(피해자 모임 결성, 영세 자영업자 다수)와 큰 피해 규모(일부 피해자가 삶을 비관할 정도의 심각한 피해)가 확인됩니다. 그러나 기사 본문만으로는 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵고, 공적 절차 진행 여부도 요청 단계로 불확실하여 적합도를 'Medium'으로 판단합니다.</t>
+          <t>범정부 TF 구성 및 수사·금융 당국의 개입으로 집단적 피해 발생 및 공적 절차 진행 중임이 명확하며(적합 조건 3, 6), 피해 규모도 클 것으로 예상되고 증거 확보 가능성도 높음(적합 조건 4, 5). 다만, 소송의 직접적인 상대방(피고)이 누구인지, 그 자력이 충분한지 기사만으로는 특정하기 어려워 소송금융 투자 적합도가 낮아짐(적합 조건 1, 2 미흡).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>영세 자영업자 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>예비신랑 의식 불명 상태 발견… 확산되는'미등록 PG 사태'</t>
+          <t>[불사금의 뿌리②] '엄마, 미안해'…플라스틱 머니와 신용불량자</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>ntoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2041487</t>
+          <t>https://www.ntoday.co.kr/news/articleView.html?idxno=126360</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-30 00:18:30.081403+00:00</t>
+          <t>2026-04-05 12:17:11.229802+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>주식회사 한빗코코리아</t>
+          <t>국보, 신우회계법인</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>금융정보분석원의 강화된 고객확인의무 위반 관련 조치 진행 중</t>
+          <t>금융위원회 과징금 부과 및 회계법인 제재</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>금융정보분석원은 2023년 11월 가상자산거래소 한빗코를 운영하는 한빗코코리아에 대해 특정금융정보법상 강화된 고객확인의무 위반 혐의로 조치를 취했다. 이는 금융당국의 규제 위반에 대한 제재로 보인다.</t>
+          <t>금융위원회가 국보의 회계기준 위반을 적발하여 5420만원의 과징금을 부과하고, 감사를 소홀히 한 신우회계법인에 대해서도 손해배상공동기금 추가 적립 및 감사업무 제한 조치를 결정했습니다. 이는 금융당국의 공식적인 제재로, 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>금융정보분석원의 강화된 고객확인의무 위반 조치는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 공식 조사 결과가 있어 증거 확보가 용이하다(적합 조건 5). 그러나 기사만으로는 피해 규모나 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 추가 확인이 필요하다.</t>
+          <t>금융위원회의 회계기준 위반 적발 및 과징금 부과, 회계법인에 대한 제재 조치로 상대방의 책임이 명확하고 공적 기관의 조사 결과가 증거로 존재합니다. 또한, 금융위의 행정 절차가 진행 중이라는 점에서 적합 조건에 해당합니다. 다만, 피해 규모와 피해자 수가 명확히 파악되지 않아 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>강화된 고객확인(EDD)은 법적 요건 충족 시에만 적용해야</t>
+          <t>금융위, 국보 회계기준 위반 적발…과징금 5420만원 부과</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218182</t>
+          <t>http://www.metroseoul.co.kr/article/20260401500524</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-28 00:37:13.055664+00:00</t>
+          <t>2026-04-01 13:05:04.095095+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>정안회계법인</t>
+          <t>불법사금융업자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회에서 감사 절차 위반 의결 및 손해배상 공동기금 추가 적립 조치</t>
+          <t>불법사금융 원스톱 지원시스템 가동 및 수사 의뢰 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>금융위원회 증권선물위원회는 감사 절차를 위반한 정안회계법인에 손해배상 공동기금 추가 적립을 의결했습니다. 이는 A사의 감사인으로서의 의무를 다하지 못한 것에 대한 조치로, 향후 A사 또는 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
+          <t>불법사금융 원스톱 종합·전담 지원시스템이 도입된 지 5주 만에 103명의 피해자가 820건의 불법사금융을 신고했으며, 537건의 불법추심이 중단되었다. 금융당국은 범죄 혐의가 구체적인 17건을 경찰에 수사 의뢰하고, 의심 계좌 거래 중단 등 조치를 취하며 피해 구제에 나서고 있다. 다만 텔레그램 등 해외 SNS를 이용한 신종 수법에 대한 대응은 향후 과제로 남아있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>정안회계법인의 감사 절차 위반이 증선위 의결로 확인되어 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(증선위 의결)가 존재하고(적합 조건 5), 이미 공적 절차(증선위 조치)가 진행 중입니다(적합 조건 6). 손해배상 공동기금 추가 적립 조치가 내려져 향후 소송 가능성이 높습니다. 다만, 피해 규모와 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 103명의 피해자가 발생하여 집단적 피해(적합 조건 3)에 해당한다. 또한 금융당국과 경찰의 수사 의뢰 등 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높다(적합 조건 5). 그러나 상대방인 불법사금융업자의 자력 불충분 가능성이 높아 실제 손해배상금 회수가 어려울 수 있으며, 피해 금액이 명확히 파악되지 않아 투자 수익성 판단이 어렵다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>103명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>'감사 미흡' 정안회계법인...증선위, 손해배상공동기금 추가 적립 조치</t>
+          <t>'불법사금융 원스톱 지원' 도입 5주 만에 불법추심 537건 중단</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=565308&amp;class=18&amp;grp=</t>
+          <t>https://www.mediapen.com/news/view/1090548</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-25 12:56:55.384717+00:00</t>
+          <t>2026-04-01 12:21:08.157936+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 수사 및 예방 활동 진행 중</t>
+          <t>신복위 채무조정 및 복합지원 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>보이스피싱 피해가 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 심각한 사회 문제로 대두되고 있습니다. 악성 앱 설치 유도, 셀프 감금, 대리구매 노쇼 사기 등 범죄 수법이 지능화되고 있으며, 안산단원경찰서 등은 예방 교육 및 통합센터 운영을 통해 피해 방지에 힘쓰고 있습니다.</t>
+          <t>정부의 불법사금융 근절 노력으로 25명의 피해자가 불법추심에서 벗어나고 신용회복위원회 채무조정, 금융·고용·복지 등 복합지원을 받게 되었다. 이는 단순히 추심을 막는 것을 넘어 피해자들의 삶을 재건하는 데 초점을 맞춘 조치이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>보이스피싱 피해는 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 통계 및 예방 활동 등 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 기사는 범죄 예방에 초점을 맞추고 있어, 소송금융 투자 대상으로서 피해자들의 손실에 대한 명확한 책임이 있는 특정 자력 있는 상대방(예: 금융기관)이 구체적으로 제시되지 않아 투자 적합도 판단에 한계가 있습니다.</t>
+          <t>불법사금융으로 인한 상대방 책임이 명확하고(적합 조건 1), 25명의 피해자가 확인되어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한, 정부 개입 및 신복위 채무조정 등 공적 절차가 진행 중이므로 증거 확보 및 사건의 공신력이 높습니다(적합 조건 5, 6). 그러나 불법사금융 주체가 특정되지 않아 상대방의 자력 확인이 어렵고, 기사 내용만으로는 소송을 통한 피해 회복 가능성이 명확히 드러나지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1조 2천500억 원 (연간 총 피해액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>수만 명 (연간)</t>
+          <t>25명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[발언대] 보이스피싱, 의심되면 끊어야</t>
+          <t>신고 한 번에 불법추심 ‘뚝’… 불법사금융, 정부 칼 빼들자 줄줄이 백...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760695</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565727&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 12:36:24.530149+00:00</t>
+          <t>2026-04-01 12:18:53.944027+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>칼시 (Kalshi)</t>
+          <t>두나무</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>네바다 법원 임시금지명령, 애리조나주 법무장관 혐의 제기, CFTC 관할권 주장</t>
+          <t>솔라나 계열 해킹 사건은 지난해 발생했으며, 두나무는 내부적으로 팀 구조 개편 및 보안 투자를 진행 중이라고 밝힘.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>네바다 법원이 예측시장 플랫폼 칼시(Kalshi)에 14일간 이벤트 계약 제공 중단 명령을 내리며, 예측시장의 법적 성격(금융상품 vs 도박)과 관할권을 둘러싼 주정부와 연방당국 간의 충돌이 심화되고 있다. 칼시는 여러 주에서 유사한 이유로 소송 및 수사 대상이 되고 있으며, 4월 3일 추가 심리가 예정되어 있다. 이 사건은 예측시장 산업 전반의 규제 방향을 결정할 중요한 전환점이 될 것으로 보인다.</t>
+          <t>두나무는 네이버파이낸셜과의 합병 및 IPO 추진 계획을 발표하며, 지난해 발생한 솔라나 계열 해킹 사건과 영업정지 관련 소송 등 리스크 요인에 대한 입장을 밝혔습니다. 특히 해킹 사건에 대해 사과하고 내부 보안 강화를 약속했으며, 대규모 주식매수청구권 행사에도 충분한 자금을 확보하고 있다고 강조했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>예측시장 플랫폼 칼시의 운영이 불법으로 판명될 경우, 다수의 이용자들에게 집단적 피해가 발생할 가능성이 있음 (적합 조건 3: 집단적 피해). 현재 네바다 법원의 임시금지명령 및 애리조나주 법무장관의 혐의 제기 등 공적 절차가 진행 중이며 (적합 조건 6: 공적 절차 진행 중), 이는 향후 소송의 근거가 될 수 있음. 다만, 현재까지 피해 규모가 명확하지 않고, 칼시의 책임 여부 및 자력에 대한 추가 확인이 필요함.</t>
+          <t>두나무는 국내 1위 가상자산 거래소 운영사로 자력이 충분하며(적합 조건 2), 솔라나 계열 해킹 사건에 대해 사과하며 책임 가능성을 인정했습니다(적합 조건 1). 해킹 사건의 특성상 다수의 피해자가 발생했을 가능성이 높고(적합 조건 3), 내부 조사 자료 등 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 기사에서 피해 규모나 피해자 수가 구체적으로 명시되지 않았고, 공적 절차 진행 여부도 불분명합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>네바다 법원, 칼시 ‘예측시장’ 일시 중단 명령…관할권 충돌 본격화</t>
+          <t>두나무 “네이버파이낸셜 합병 직후 IPO 직행…반대매수 자금 충분”</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/341789</t>
+          <t>https://www.mk.co.kr/article/12003138</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-21 00:37:17.781520+00:00</t>
+          <t>2026-03-31 00:52:29.144482+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>월가 금융사 및 퇴직연금 수탁자</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>경기도 특사경 수사 및 피의자 입건</t>
+          <t>규제 개편으로 인한 잠재적 피해 발생 가능성</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>경기도 특별사법경찰단이 불법 사금융 피의자 21명을 입건하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자에게 복지서비스를 연계하고 있어, 불법 사금융으로 인한 집단적 피해 발생 가능성이 높다. 이는 향후 피해자들의 손해배상 소송으로 이어질 수 있다.</t>
+          <t>트럼프 행정부가 14조2000억 달러 규모의 미국 퇴직연금 시장에 사모대출 등 대체자산 투자를 허용하는 규제 개편안을 발표했습니다. '세이프 하버' 요건을 도입해 수탁자의 법적 부담을 완화했지만, 월스트리트저널은 사모대출 시장의 혼란 속에 나온 부적절한 조치라고 비판했습니다. 향후 대체자산 투자 손실 발생 시 대규모 집단 소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>불법 사금융 피의자 21명 입건으로 상대방의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 생활고에 시달리는 다수의 피해자가 있음을 암시하여 집단적 피해 가능성이 있다(적합 조건 3). 다만, 피의자들의 자력 및 구체적인 피해 규모는 기사에서 확인하기 어렵다.</t>
+          <t>미국 퇴직연금 시장에 대체자산 투자를 허용하는 규제 개편으로, 향후 투자 손실 발생 시 대규모 집단 소송 가능성이 높습니다 (적합 조건 3, 4). 상대방은 월가의 대형 금융사 및 퇴직연금 수탁자로 자력이 충분합니다 (적합 조건 2). 다만, 현재 실제 피해가 발생하거나 소송이 진행 중인 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (잠재적 수조 원 이상)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (잠재적 수백만 명 이상)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>경기도 특사경 불법 사금융 피의자 21명 입건</t>
+          <t>美사모대출 흔들리는데…트럼프, ‘2경원’ 퇴직연금에 문호 개방[1일1트...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240968</t>
+          <t>https://biz.heraldcorp.com/article/10706020?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-20 12:35:53.448850+00:00</t>
+          <t>2026-03-31 00:41:16.506791+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>도 특사경 수사 진행 중</t>
+          <t>피해자 모임 결성 및 국세청, 지자체에 대책 마련 요청</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>도 특사경이 3만%에 달하는 고금리를 수취한 불법대부업자를 적발하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자가 발생했으며, 경기복지재단 등 복지서비스 연계도 진행 중이다. 김동연 지사는 불법대부업을 뿌리뽑겠다고 강조했다.</t>
+          <t>미등록 PG 사태로 인해 영세 자영업자들이 심각한 피해를 겪고 있으며, 일부 피해자는 삶을 비관할 정도로 고통받고 있습니다. 피해자 모임이 결성되어 국세청과 지자체에 현실적인 대책 마련을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>불법대부업자 적발로 상대방 책임이 명확하고(적합 조건 1), 3만% 이자율은 개별 피해 규모가 매우 클 가능성을 시사하며(적합 조건 4), 도 특사경의 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중이라는 점(적합 조건 5, 6)에서 긍정적입니다. 또한 다수의 피해자가 있을 것으로 추정됩니다(적합 조건 3). 그러나 불법대부업자의 자력 부족 가능성이 있어 실제 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
+          <t>적합 조건으로 집단적 피해(피해자 모임 결성, 영세 자영업자 다수)와 큰 피해 규모(일부 피해자가 삶을 비관할 정도의 심각한 피해)가 확인됩니다. 그러나 기사 본문만으로는 소송 상대방이 명확히 특정되지 않아 자력 확인이 어렵고, 공적 절차 진행 여부도 요청 단계로 불확실하여 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>영세 자영업자 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>3만% 이자 받은 불법대부업자 적발…김동연  반드시 뿌리뽑아야</t>
+          <t>예비신랑 의식 불명 상태 발견… 확산되는'미등록 PG 사태'</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065612275377285</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2041487</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-20 12:34:30.719576+00:00</t>
+          <t>2026-03-30 00:18:30.081403+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>한국거래소</t>
+          <t>주식회사 한빗코코리아</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>한국거래소의 거래시간 연장 정책 발표 및 개인투자자 단체의 강력한 반발. 정책 시행 시 잠재적 피해 발생 우려.</t>
+          <t>금융정보분석원의 강화된 고객확인의무 위반 관련 조치 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>한국거래소가 24시간 주식 거래 체계 구축을 추진하자 한국주식투자자연합회 등 개인투자자 단체가 강력히 반발하고 있다. 개인투자자들은 거래시간 연장이 외국인·기관에 유리한 '기울어진 운동장'을 심화시키고, '주식 중독' 및 '일상 붕괴' 등 심각한 사회적 문제를 야기할 것이라고 주장한다. 현재 정책 시행 시점은 연기되었으나, 한국거래소는 24시간 거래 체계 구축 의지를 굽히지 않고 있다.</t>
+          <t>금융정보분석원은 2023년 11월 가상자산거래소 한빗코를 운영하는 한빗코코리아에 대해 특정금융정보법상 강화된 고객확인의무 위반 혐의로 조치를 취했다. 이는 금융당국의 규제 위반에 대한 제재로 보인다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>한국거래소는 자력이 충분한 대형 기관이며(적합 조건 2), 1400만 명에 달하는 개인투자자 다수가 잠재적 피해자로 언급되어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 다만, 거래시간 연장으로 인한 개인투자자의 손실 발생 및 한국거래소의 책임 입증이 복잡할 수 있으며(적합 조건 1, 5 약함), 현재 구체적인 법적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 약함).</t>
+          <t>금융정보분석원의 강화된 고객확인의무 위반 조치는 상대방의 책임이 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 공식 조사 결과가 있어 증거 확보가 용이하다(적합 조건 5). 그러나 기사만으로는 피해 규모나 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>1400만 개인투자자 중 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>“24시간 주식거래? ‘피로사회’ 앞당기는 촉매제”</t>
+          <t>강화된 고객확인(EDD)은 법적 요건 충족 시에만 적용해야</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6144976/1</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218182</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-19 12:53:44.694145+00:00</t>
+          <t>2026-03-28 00:37:13.055664+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>빗썸</t>
+          <t>정안회계법인</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>금융정보분석원(FIU)의 영업 일부정지 6개월 및 과태료 368억 원 부과 결정</t>
+          <t>금융위원회 증권선물위원회에서 감사 절차 위반 의결 및 손해배상 공동기금 추가 적립 조치</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>금융당국이 가상자산 거래소 빗썸에 자금세탁방지 의무 위반 등으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 부과했다. 빗썸은 고객확인의무, 거래제한의무, 자료보존의무 등 특금법 위반 사항이 665만 건에 달하며, 해외 미신고 가상자산사업자와의 거래를 지원한 사실도 확인되었다. 이번 제재는 국내 원화마켓 거래소 중 최고 수위로, 이용자 피해 발생 우려가 큰 위반 사항에 대한 엄정한 조치이다.</t>
+          <t>금융위원회 증권선물위원회는 감사 절차를 위반한 정안회계법인에 손해배상 공동기금 추가 적립을 의결했습니다. 이는 A사의 감사인으로서의 의무를 다하지 못한 것에 대한 조치로, 향후 A사 또는 관련 피해자들의 손해배상 청구 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>금융당국(FIU)의 현장검사로 빗썸의 특금법 위반 사실(적합 조건 1, 5)이 명확히 확인되었고, 빗썸은 국내 주요 가상자산 거래소로 자력이 충분(적합 조건 2)하다. 이미 공적 절차(FIU 제재)가 진행 중(적합 조건 6)이며, 수백만 건의 위반과 '이용자 피해 우려' 언급은 잠재적 집단소송 가능성을 시사한다(적합 조건 3). 다만, 기사에서 직접적인 이용자 피해 금액이 명확히 제시되지 않아 추가 확인이 필요하다.</t>
+          <t>정안회계법인의 감사 절차 위반이 증선위 의결로 확인되어 상대방 책임이 명확하며(적합 조건 1), 공적 조사 결과(증선위 의결)가 존재하고(적합 조건 5), 이미 공적 절차(증선위 조치)가 진행 중입니다(적합 조건 6). 손해배상 공동기금 추가 적립 조치가 내려져 향후 소송 가능성이 높습니다. 다만, 피해 규모와 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>빗썸 일부영업정지 6개월 중징계·과태료368억원… “법준수 의지 미흡...</t>
+          <t>'감사 미흡' 정안회계법인...증선위, 손해배상공동기금 추가 적립 조치</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535961&amp;code=61141111&amp;cp=nv</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=565308&amp;class=18&amp;grp=</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 13:09:47.538720+00:00</t>
+          <t>2026-03-25 12:56:55.384717+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>금융위의 암호화폐 거래소 제재 처분 결정 및 진행 중. 업비트는 FIU 상대로 행정소송 진행 중.</t>
+          <t>경찰 수사 및 예방 활동 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>금융위원회가 암호화폐 거래소 빗썸에 영업 일부정지 6개월과 과태료 368억원을 부과했으며, 코빗에도 과태료 27억3000만원과 기관경고를 내렸다. 고팍스와 코인원도 제재 절차를 밟고 있으며, 업비트는 영업 일부정지 처분에 대해 금융정보분석원(FIU)을 상대로 행정소송을 진행 중이다.</t>
+          <t>보이스피싱 피해가 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 심각한 사회 문제로 대두되고 있습니다. 악성 앱 설치 유도, 셀프 감금, 대리구매 노쇼 사기 등 범죄 수법이 지능화되고 있으며, 안산단원경찰서 등은 예방 교육 및 통합센터 운영을 통해 피해 방지에 힘쓰고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 금융당국의 제재 결정은 대형 암호화폐 거래소의 책임 소재를 시사하며, 이는 향후 피해자들의 손해배상 소송에 중요한 증거가 될 수 있습니다. 다만, 기사에는 피해자들의 구체적인 피해 규모나 직접적인 손해배상 청구 가능성에 대한 언급이 부족합니다.</t>
+          <t>보이스피싱 피해는 매년 수만 건 발생하고 연간 피해액이 1조 2천500억 원을 넘는 등 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 경찰 통계 및 예방 활동 등 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 기사는 범죄 예방에 초점을 맞추고 있어, 소송금융 투자 대상으로서 피해자들의 손실에 대한 명확한 책임이 있는 특정 자력 있는 상대방(예: 금융기관)이 구체적으로 제시되지 않아 투자 적합도 판단에 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 2천500억 원 (연간 총 피해액)</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 (연간)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>금융위, 빗썸 영업 일부정지 6개월 처분 결정…과태료 368억원도 부과</t>
+          <t>[발언대] 보이스피싱, 의심되면 끊어야</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026031618330521294</t>
+          <t>https://www.kyeongin.com/article/1760695</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-16 13:04:17.259768+00:00</t>
+          <t>2026-03-23 12:36:24.530149+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>칼시 (Kalshi)</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>불법사금융 피해구제 종합지원 시스템 운영 중</t>
+          <t>네바다 법원 임시금지명령, 애리조나주 법무장관 혐의 제기, CFTC 관할권 주장</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들을 위한 종합지원 시스템이 운영됩니다. 이 시스템은 피해 사실 확인, 신고 절차 지원, 불법사금융업자에 대한 추심 중단 경고, 피해구제 절차 점검 및 법률지원 연계 등을 제공합니다. 이는 피해자들이 경제 활동을 재개할 수 있도록 돕는 것을 목표로 합니다.</t>
+          <t>네바다 법원이 예측시장 플랫폼 칼시(Kalshi)에 14일간 이벤트 계약 제공 중단 명령을 내리며, 예측시장의 법적 성격(금융상품 vs 도박)과 관할권을 둘러싼 주정부와 연방당국 간의 충돌이 심화되고 있다. 칼시는 여러 주에서 유사한 이유로 소송 및 수사 대상이 되고 있으며, 4월 3일 추가 심리가 예정되어 있다. 이 사건은 예측시장 산업 전반의 규제 방향을 결정할 중요한 전환점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 피해자가 다수일 가능성이 높으며(적합 조건 3), 피해구제 종합지원 시스템을 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 여부가 불확실하여 실제 배상 가능성이 낮을 수 있다는 점에서 투자 적합도를 Medium으로 판단합니다.</t>
+          <t>예측시장 플랫폼 칼시의 운영이 불법으로 판명될 경우, 다수의 이용자들에게 집단적 피해가 발생할 가능성이 있음 (적합 조건 3: 집단적 피해). 현재 네바다 법원의 임시금지명령 및 애리조나주 법무장관의 혐의 제기 등 공적 절차가 진행 중이며 (적합 조건 6: 공적 절차 진행 중), 이는 향후 소송의 근거가 될 수 있음. 다만, 현재까지 피해 규모가 명확하지 않고, 칼시의 책임 여부 및 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>불법사금융 피해 시 한번만 신고하면 '종합지원'</t>
+          <t>네바다 법원, 칼시 ‘예측시장’ 일시 중단 명령…관할권 충돌 본격화</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113670</t>
+          <t>https://www.tokenpost.kr/news/policy/341789</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-16 12:18:33.916899+00:00</t>
+          <t>2026-03-21 00:37:17.781520+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>분쟁조정 후 소송 전환</t>
+          <t>경기도 특사경 수사 및 피의자 입건</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>저축은행 관련 분쟁조정 신청 건수는 2년 연속 감소했지만, 조정 단계에서 해결되지 못하고 소송으로 이어지는 사례는 전년 대비 3건 증가하여 총 13건의 소송이 제기되었습니다. 이는 분쟁조정 신청 대비 소 제기 비율이 상승했음을 의미합니다.</t>
+          <t>경기도 특별사법경찰단이 불법 사금융 피의자 21명을 입건하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자에게 복지서비스를 연계하고 있어, 불법 사금융으로 인한 집단적 피해 발생 가능성이 높다. 이는 향후 피해자들의 손해배상 소송으로 이어질 수 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>저축은행이라는 자력 있는 상대방이 특정되고, 분쟁조정이라는 공적 절차를 거쳤음에도 소송으로 전환되는 사례가 증가하고 있어 소송금융의 기회가 존재합니다. (적합 조건 2, 6) 그러나 기사에서 구체적인 사건 내용, 피해 규모, 집단성 여부가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>불법 사금융 피의자 21명 입건으로 상대방의 책임이 명확하며(적합 조건 1), 경기도 특사경의 수사가 진행 중이므로 객관적 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)이다. 생활고에 시달리는 다수의 피해자가 있음을 암시하여 집단적 피해 가능성이 있다(적합 조건 3). 다만, 피의자들의 자력 및 구체적인 피해 규모는 기사에서 확인하기 어렵다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>저축은행 분쟁조정 2년 연속 감소에도…소송 비율은 상승</t>
+          <t>경기도 특사경 불법 사금융 피의자 21명 입건</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620630/?sc=Naver</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240968</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-16 00:48:18.204704+00:00</t>
+          <t>2026-03-20 12:35:53.448850+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>불법대부업자</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경기도, 불법사금융 피해자 구제 위한 대출 상품 검토 중</t>
+          <t>도 특사경 수사 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>경기도의 극저신용대출 이용자 중 438명(27.1%)이 고금리 대출 또는 불법사금융 경험이 있다고 응답했습니다. 이에 경기도는 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품을 검토 중이며, 이는 다수의 피해자가 존재함을 시사합니다.</t>
+          <t>도 특사경이 3만%에 달하는 고금리를 수취한 불법대부업자를 적발하고 수사를 이어갈 방침이다. 생활고에 시달리는 다수의 피해자가 발생했으며, 경기복지재단 등 복지서비스 연계도 진행 중이다. 김동연 지사는 불법대부업을 뿌리뽑겠다고 강조했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>경기도 극저신용대출 이용자 중 438명 이상이 불법사금융 경험이 있다고 응답하여 집단적 피해(적합 조건 3)가 명확하며, 불법사금융은 상대방의 책임이 비교적 명확합니다(적합 조건 1). 또한 경기도가 불법사금융 피해자 구제를 위한 대출 상품을 검토 중인 것은 공적 절차 진행(적합 조건 6)의 일환으로 볼 수 있습니다. 다만, 특정 상대방이 명시되지 않았고, 상대방의 자력 확보가 어려울 수 있으며, 개별 피해 규모에 대한 정보가 부족합니다.</t>
+          <t>불법대부업자 적발로 상대방 책임이 명확하고(적합 조건 1), 3만% 이자율은 개별 피해 규모가 매우 클 가능성을 시사하며(적합 조건 4), 도 특사경의 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중이라는 점(적합 조건 5, 6)에서 긍정적입니다. 또한 다수의 피해자가 있을 것으로 추정됩니다(적합 조건 3). 그러나 불법대부업자의 자력 부족 가능성이 있어 실제 손해배상금 회수에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>438명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>경기도, 생계 위기 돕는다··· ‘경기 극저신용대출 2.0‘ 1618명 20억 ...</t>
+          <t>3만% 이자 받은 불법대부업자 적발…김동연  반드시 뿌리뽑아야</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=887544</t>
+          <t>https://www.kpinews.kr/newsView/1065612275377285</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-15 12:19:59.138380+00:00</t>
+          <t>2026-03-20 12:34:30.719576+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>한국거래소</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>금감원 민생 특사경 수사 범위 확대 논의 및 불법 사금융 피해자 지원 체계 고도화 진행 중</t>
+          <t>한국거래소의 거래시간 연장 정책 발표 및 개인투자자 단체의 강력한 반발. 정책 시행 시 잠재적 피해 발생 우려.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>금융감독원이 민생 특별사법경찰단의 수사 범위를 채권추심법까지 확대하는 방안을 논의 중이다. 이는 불법 사금융 피해자 지원 체계를 고도화하기 위한 것으로, 경기도 공정 특별사법경찰단으로부터 운영 노하우를 전수받고 있다.</t>
+          <t>한국거래소가 24시간 주식 거래 체계 구축을 추진하자 한국주식투자자연합회 등 개인투자자 단체가 강력히 반발하고 있다. 개인투자자들은 거래시간 연장이 외국인·기관에 유리한 '기울어진 운동장'을 심화시키고, '주식 중독' 및 '일상 붕괴' 등 심각한 사회적 문제를 야기할 것이라고 주장한다. 현재 정책 시행 시점은 연기되었으나, 한국거래소는 24시간 거래 체계 구축 의지를 굽히지 않고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>금감원 특사경이 '불법' 사금융 및 채권추심을 대상으로 하므로 상대방의 책임이 명확하며(적합 조건 1), 금감원 수사를 통해 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 다만, 특정 사건이 아닌 정책/절차 논의 단계이며, 구체적인 피해 규모나 피해자 수가 명시되지 않아 즉각적인 투자 대상으로는 한계가 있음.</t>
+          <t>한국거래소는 자력이 충분한 대형 기관이며(적합 조건 2), 1400만 명에 달하는 개인투자자 다수가 잠재적 피해자로 언급되어 집단적 피해 가능성이 높습니다(적합 조건 3, 4). 다만, 거래시간 연장으로 인한 개인투자자의 손실 발생 및 한국거래소의 책임 입증이 복잡할 수 있으며(적합 조건 1, 5 약함), 현재 구체적인 법적 절차가 진행 중인 단계는 아닙니다(적합 조건 6 약함).</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1400만 개인투자자 중 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>금감원 민생 특사경 수사범위, 채권추심법까지 확대 논의</t>
+          <t>“24시간 주식거래? ‘피로사회’ 앞당기는 촉매제”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/finance/2026/03/15/WAPVIJO2P5A7LLNX5IWGAB64BM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://shindonga.donga.com/3/all/13/6144976/1</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-15 00:22:38.676728+00:00</t>
+          <t>2026-03-19 12:53:44.694145+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>주요 시중은행</t>
+          <t>빗썸</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>금융당국 과징금 부과 및 관련 민사소송 판결 존재</t>
+          <t>금융정보분석원(FIU)의 영업 일부정지 6개월 및 과태료 368억 원 부과 결정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>은행권에 1.4조 원 규모의 홍콩ELS 관련 과징금이 부과되어 제재의 적정성을 두고 논란이 일고 있습니다. 그러나 지난 1월 법원은 관련 민사소송에서 은행의 설명 의무 위반으로 보기 어렵다고 판단하여 당국과 법원 판단 간의 간극이 드러났습니다. 이는 향후 투자자들의 민사소송 진행에 영향을 미칠 것으로 보입니다.</t>
+          <t>금융당국이 가상자산 거래소 빗썸에 자금세탁방지 의무 위반 등으로 영업 일부정지 6개월과 과태료 368억 원의 중징계를 부과했다. 빗썸은 고객확인의무, 거래제한의무, 자료보존의무 등 특금법 위반 사항이 665만 건에 달하며, 해외 미신고 가상자산사업자와의 거래를 지원한 사실도 확인되었다. 이번 제재는 국내 원화마켓 거래소 중 최고 수위로, 이용자 피해 발생 우려가 큰 위반 사항에 대한 엄정한 조치이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>대기업 피고(은행권), 집단적 피해(홍콩ELS 투자자 다수), 피해 규모가 큼(1.4조 과징금 및 투자 손실), 증거 확보 가능(당국 조사 및 법원 판단), 공적 절차 진행 중(금융당국 과징금 부과) 등 다수의 적합 조건이 충족됩니다. 그러나 관련 민사소송에서 은행의 설명 의무 위반이 인정되지 않은 법원 판단이 있어, 은행을 상대로 한 민사소송의 책임 입증에 어려움이 예상됩니다.</t>
+          <t>금융당국(FIU)의 현장검사로 빗썸의 특금법 위반 사실(적합 조건 1, 5)이 명확히 확인되었고, 빗썸은 국내 주요 가상자산 거래소로 자력이 충분(적합 조건 2)하다. 이미 공적 절차(FIU 제재)가 진행 중(적합 조건 6)이며, 수백만 건의 위반과 '이용자 피해 우려' 언급은 잠재적 집단소송 가능성을 시사한다(적합 조건 3). 다만, 기사에서 직접적인 이용자 피해 금액이 명확히 제시되지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>은행권 덮친 1.4조 홍콩ELS 과징금 폭탄…제재 적정성에 또 ‘시끌’</t>
+          <t>빗썸 일부영업정지 6개월 중징계·과태료368억원… “법준수 의지 미흡...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619718/?sc=Naver</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029535961&amp;code=61141111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-12 00:43:42.735944+00:00</t>
+          <t>2026-03-16 13:09:47.538720+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>농협</t>
+          <t>빗썸, 코빗, 고팍스, 코인원</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>의혹 제기 및 내부/외부 논의 진행 중</t>
+          <t>금융위의 암호화폐 거래소 제재 처분 결정 및 진행 중. 업비트는 FIU 상대로 행정소송 진행 중.</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>농협에서 '황금열쇠 선거' 의혹과 함께 특혜대출, 분식회계 등 심각한 부정행위가 제기되었다. 이와 관련하여 피해자 보호 및 평등 원칙 위반, 재량권 남용 등에 대한 비판과 함께 제도 개선의 필요성이 논의되고 있다. 구체적인 피해 규모와 피해자 수는 아직 확인되지 않았다.</t>
+          <t>금융위원회가 암호화폐 거래소 빗썸에 영업 일부정지 6개월과 과태료 368억원을 부과했으며, 코빗에도 과태료 27억3000만원과 기관경고를 내렸다. 고팍스와 코인원도 제재 절차를 밟고 있으며, 업비트는 영업 일부정지 처분에 대해 금융정보분석원(FIU)을 상대로 행정소송을 진행 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방인 농협은 대형 금융기관으로 자력이 충분함 (적합 조건 2). '황금열쇠 선거', '특혜대출', '분식회계' 등 심각한 부정행위 의혹이 제기되었으며, '피해자 우선 제도 필요' 등의 언급으로 보아 잠재적 피해자와 집단적 피해 가능성이 있음. 다만, 기사 본문에서 구체적인 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등이 명확히 확인되지 않아 추가 정보가 필요함.</t>
+          <t>적합 조건 2(상대방 자력 충분), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 금융당국의 제재 결정은 대형 암호화폐 거래소의 책임 소재를 시사하며, 이는 향후 피해자들의 손해배상 소송에 중요한 증거가 될 수 있습니다. 다만, 기사에는 피해자들의 구체적인 피해 규모나 직접적인 손해배상 청구 가능성에 대한 언급이 부족합니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[공뉴스 브리핑] 농협 '황금열쇠 선거' 의혹…특혜대출·분식회계까지 ...</t>
+          <t>금융위, 빗썸 영업 일부정지 6개월 처분 결정…과태료 368억원도 부과</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=813281</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026031618330521294</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-10 00:26:21.966880+00:00</t>
+          <t>2026-03-16 13:04:17.259768+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>불법 사금융 원스톱 종합·전담 지원 시스템 시행</t>
+          <t>불법사금융 피해구제 종합지원 시스템 운영 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>금융위원회가 불법 사금융 피해자를 위한 원스톱 종합·전담 지원 시스템을 9일 시행했습니다. 이 시스템을 통해 피해자들은 신고 한 번으로 추심 중단, 법률 지원, 채무 조정, 복지 연계까지 받을 수 있습니다. 금융감독원, 신용회복위원회, 대한법률구조공단 등 여러 기관의 전산 시스템이 연계되어 신속한 피해 구제를 목표로 합니다.</t>
+          <t>불법사금융 피해자들을 위한 종합지원 시스템이 운영됩니다. 이 시스템은 피해 사실 확인, 신고 절차 지원, 불법사금융업자에 대한 추심 중단 경고, 피해구제 절차 점검 및 법률지원 연계 등을 제공합니다. 이는 피해자들이 경제 활동을 재개할 수 있도록 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>불법 사금융으로 상대방 책임이 명확하고(적합 조건 1), 원스톱 지원 시스템을 통해 다수의 피해자가 법률 조력을 받을 수 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 공적 절차(적합 조건 6)가 진행 중인 점도 긍정적이나, 불법 사금융 업체의 자력이 불충분하여(적합 조건 2 미충족) 실제 손해배상금 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>불법사금융업자의 책임이 명확하고(적합 조건 1), 피해자가 다수일 가능성이 높으며(적합 조건 3), 피해구제 종합지원 시스템을 통해 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 여부가 불확실하여 실제 배상 가능성이 낮을 수 있다는 점에서 투자 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>신고 한번에 법률 조력까지…불법사채 원스톱 지원</t>
+          <t>불법사금융 피해 시 한번만 신고하면 '종합지원'</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20017132?ref=naver</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113670</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-09 12:30:55.415358+00:00</t>
+          <t>2026-03-16 12:18:33.916899+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>저축은행</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>불법사금융 원스톱 종합·전담지원체계 구축 및 서비스 개시</t>
+          <t>분쟁조정 후 소송 전환</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 종합·전담지원체계를 구축하고 서비스 개시를 알렸다. 이 시스템은 피해내역 확인, 추심 중단 경고, 채무조정 및 고용·복지 연계 등 종합적인 지원을 제공하며, 금융위는 유관기관과의 협력을 통해 신속한 피해 구제를 강조했다.</t>
+          <t>저축은행 관련 분쟁조정 신청 건수는 2년 연속 감소했지만, 조정 단계에서 해결되지 못하고 소송으로 이어지는 사례는 전년 대비 3건 증가하여 총 13건의 소송이 제기되었습니다. 이는 분쟁조정 신청 대비 소 제기 비율이 상승했음을 의미합니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>불법사금융은 그 자체로 위법성이 명확하며(상대방 책임 명확), 정부가 원스톱 지원 시스템을 구축하여 피해자 지원 및 증거 확보를 돕고 있어(공적 절차 진행 중, 증거 확보 가능) 잠재적 소송 기회가 많습니다. 그러나 기사에서 특정 불법사금융업자가 명시되지 않아 피고의 자력 확인이 어렵다는 점이 투자 결정에 큰 제약이 됩니다.</t>
+          <t>저축은행이라는 자력 있는 상대방이 특정되고, 분쟁조정이라는 공적 절차를 거쳤음에도 소송으로 전환되는 사례가 증가하고 있어 소송금융의 기회가 존재합니다. (적합 조건 2, 6) 그러나 기사에서 구체적인 사건 내용, 피해 규모, 집단성 여부가 명확하지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[iN The Scene] 이억원 금융위원장 “불법사금융엔 병귀신속 대응해야”</t>
+          <t>저축은행 분쟁조정 2년 연속 감소에도…소송 비율은 상승</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>inthenews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.inthenews.co.kr/news/article.html?no=83989</t>
+          <t>https://www.dailian.co.kr/news/view/1620630/?sc=Naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-09 12:25:08.190890+00:00</t>
+          <t>2026-03-16 00:48:18.204704+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>불법사금융 피해 전담 지원시스템 운영, 공적 기관 신고 접수 중</t>
+          <t>경기도, 불법사금융 피해자 구제 위한 대출 상품 검토 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>연 5200%에 달하는 불법사채 및 불법추심 피해를 입은 다수의 피해자를 위한 전담 지원시스템이 운영되고 있다. 이 시스템을 통해 피해자들은 금융감독원, 경찰, 지방자치단체 등에 피해 사실을 한 번에 신고할 수 있으며, 경고 문자를 통해 불법 추심이 감소하는 효과도 나타나고 있다.</t>
+          <t>경기도의 극저신용대출 이용자 중 438명(27.1%)이 고금리 대출 또는 불법사금융 경험이 있다고 응답했습니다. 이에 경기도는 불법사금융 피해자를 위한 별도의 맞춤형 대출 상품을 검토 중이며, 이는 다수의 피해자가 존재함을 시사합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>불법사채 및 불법추심이라는 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 금융감독원, 경찰 등 공적 기관에 신고하는 전담 지원시스템이 운영 중으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 그러나 불법 사채업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
+          <t>경기도 극저신용대출 이용자 중 438명 이상이 불법사금융 경험이 있다고 응답하여 집단적 피해(적합 조건 3)가 명확하며, 불법사금융은 상대방의 책임이 비교적 명확합니다(적합 조건 1). 또한 경기도가 불법사금융 피해자 구제를 위한 대출 상품을 검토 중인 것은 공적 절차 진행(적합 조건 6)의 일환으로 볼 수 있습니다. 다만, 특정 상대방이 명시되지 않았고, 상대방의 자력 확보가 어려울 수 있으며, 개별 피해 규모에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>438명 이상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>연 5200% 불법사채 금감원에 신고… '경고문자'에 불법추심 감소</t>
+          <t>경기도, 생계 위기 돕는다··· ‘경기 극저신용대출 2.0‘ 1618명 20억 ...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030914350003672?did=NA</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=887544</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-09 12:22:50.315811+00:00</t>
+          <t>2026-03-15 12:19:59.138380+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>불법사금융 피해자 원스톱 지원 시스템 구축 및 운영</t>
+          <t>금감원 민생 특사경 수사 범위 확대 논의 및 불법 사금융 피해자 지원 체계 고도화 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>불법사금융 피해자들이 금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불편함을 해소하기 위해, 신고 즉시 추심 중단 및 2주 내 소송 지원이 가능한 '원스톱 지원' 시스템이 마련됩니다. 이 시스템은 피해자들이 불법사금융 피해를 보다 쉽게 신고하고 구제받을 수 있도록 돕는 것을 목표로 합니다.</t>
+          <t>금융감독원이 민생 특별사법경찰단의 수사 범위를 채권추심법까지 확대하는 방안을 논의 중이다. 이는 불법 사금융 피해자 지원 체계를 고도화하기 위한 것으로, 경기도 공정 특별사법경찰단으로부터 운영 노하우를 전수받고 있다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>불법사금융의 특성상 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 금융감독원 등 공적 기관의 개입과 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해질 것으로 보입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 주요 위험 요인입니다.</t>
+          <t>금감원 특사경이 '불법' 사금융 및 채권추심을 대상으로 하므로 상대방의 책임이 명확하며(적합 조건 1), 금감원 수사를 통해 객관적 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중임(적합 조건 6). 다만, 특정 사건이 아닌 정책/절차 논의 단계이며, 구체적인 피해 규모나 피해자 수가 명시되지 않아 즉각적인 투자 대상으로는 한계가 있음.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>신고 즉시 추심 중단 2주내 소송지원…불법사금융 원스톱 지원</t>
+          <t>금감원 민생 특사경 수사범위, 채권추심법까지 확대 논의</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112895</t>
+          <t>https://biz.chosun.com/stock/finance/2026/03/15/WAPVIJO2P5A7LLNX5IWGAB64BM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-09 12:20:41.365010+00:00</t>
+          <t>2026-03-15 00:22:38.676728+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>불법사금융업자</t>
+          <t>주요 시중은행</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>금융위원회 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 소송 지원 예정</t>
+          <t>금융당국 과징금 부과 및 관련 민사소송 판결 존재</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>직장인 ㄱ씨가 연 5200% 초고금리 불법사금융 피해를 입고 불법추심에 시달리다 금융위원회 원스톱 지원 시스템을 통해 구제받은 사례가 보도되었습니다. 금융위는 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 가동하여 추심 차단, 경찰 수사 연계, 소송 지원 등 피해 구제 전 과정을 지원할 예정입니다. 이는 피해자들이 복잡한 절차 없이 법률적 도움을 받을 수 있도록 돕는 것을 목표로 합니다.</t>
+          <t>은행권에 1.4조 원 규모의 홍콩ELS 관련 과징금이 부과되어 제재의 적정성을 두고 논란이 일고 있습니다. 그러나 지난 1월 법원은 관련 민사소송에서 은행의 설명 의무 위반으로 보기 어렵다고 판단하여 당국과 법원 판단 간의 간극이 드러났습니다. 이는 향후 투자자들의 민사소송 진행에 영향을 미칠 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>불법사금융업자의 초고금리 대부 및 불법추심 책임이 명확하고(적합 조건 1), 금융위원회의 원스톱 지원 시스템을 통해 증거 확보 및 법률 지원이 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 충분 여부가 불확실하고, 개별 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 수 있으며, 집단적 피해 규모도 명확히 파악되지 않습니다.</t>
+          <t>대기업 피고(은행권), 집단적 피해(홍콩ELS 투자자 다수), 피해 규모가 큼(1.4조 과징금 및 투자 손실), 증거 확보 가능(당국 조사 및 법원 판단), 공적 절차 진행 중(금융당국 과징금 부과) 등 다수의 적합 조건이 충족됩니다. 그러나 관련 민사소송에서 은행의 설명 의무 위반이 인정되지 않은 법원 판단이 있어, 은행을 상대로 한 민사소송의 책임 입증에 어려움이 예상됩니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>직장인 괴롭힌 연 5200% 사채…‘신고 한 번’에 불법추심 멈췄다</t>
+          <t>은행권 덮친 1.4조 홍콩ELS 과징금 폭탄…제재 적정성에 또 ‘시끌’</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/economy/finance/1248341.html</t>
+          <t>https://www.dailian.co.kr/news/view/1619718/?sc=Naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-09 12:19:49.901171+00:00</t>
+          <t>2026-03-12 00:43:42.735944+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>블랙록</t>
+          <t>농협</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>펀드 환매 요청 급증 및 제한으로 투자자 자금 회수 지연</t>
+          <t>의혹 제기 및 내부/외부 논의 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>블랙록이 운용하는 사모신용 펀드에서 투자자들의 대규모 환매 요청이 있었으나, 펀드 구조상 분기별 환매 한도(5%)로 인해 요청액의 절반 가량만 지급되었습니다. 이로 인해 사모신용 시장 전반에 대한 불안감이 확산되고 있으며, 블랙스톤 펀드에서도 유사한 상황이 발생했습니다. 다수의 투자자들이 자금 회수에 어려움을 겪고 있는 상황입니다.</t>
+          <t>농협에서 '황금열쇠 선거' 의혹과 함께 특혜대출, 분식회계 등 심각한 부정행위가 제기되었다. 이와 관련하여 피해자 보호 및 평등 원칙 위반, 재량권 남용 등에 대한 비판과 함께 제도 개선의 필요성이 논의되고 있다. 구체적인 피해 규모와 피해자 수는 아직 확인되지 않았다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>블랙록은 자력이 충분한 대형 금융기관이며, 다수의 펀드 투자자들이 환매 제한으로 인해 자금 회수에 어려움을 겪고 있어 집단적 피해 가능성이 있습니다. 펀드 구조 및 환매 요청 기록 등 증거 확보도 가능합니다. 다만, 환매 제한이 펀드 약관에 명시된 내용일 경우 블랙록의 책임이 명확한지는 추가 법리 검토가 필요합니다.</t>
+          <t>상대방인 농협은 대형 금융기관으로 자력이 충분함 (적합 조건 2). '황금열쇠 선거', '특혜대출', '분식회계' 등 심각한 부정행위 의혹이 제기되었으며, '피해자 우선 제도 필요' 등의 언급으로 보아 잠재적 피해자와 집단적 피해 가능성이 있음. 다만, 기사 본문에서 구체적인 피해 규모, 피해자 수, 증거 유무, 공적 절차 진행 여부 등이 명확히 확인되지 않아 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>펀드 자산의 9.3%에 해당하는 환매 요청 중 5%만 이행. 구체적인 금액은 미상이나 상당한 규모로 추정.</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수의 펀드 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>블랙록, 환매 요청 급증…사모신용 시장 불안 확산-[美증시 특징주]</t>
+          <t>[공뉴스 브리핑] 농협 '황금열쇠 선거' 의혹…특혜대출·분식회계까지 ...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603090024&amp;t=NN</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=813281</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-09 00:51:03.012473+00:00</t>
+          <t>2026-03-10 00:26:21.966880+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>영양청송새마을금고</t>
+          <t>불법 사금융 업체</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>이사장 업무상 배임죄 형사 고소 검토 중</t>
+          <t>불법 사금융 원스톱 종합·전담 지원 시스템 시행</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>영양청송새마을금고가 고객의 대위변제 후 근저당권을 말소하여 고객이 담보권을 상실하고 금고가 이익을 얻었다는 의혹이 제기되었습니다. 피해 고객은 이사장을 업무상 배임죄로 형사 고소하는 것을 검토 중이며, 새마을금고 이사회, 감사, 중앙회의 감독 부실에 대한 비판도 커지고 있습니다. 현재 금고 측은 고객에게 소송으로 대응하라고 안내한 상태입니다.</t>
+          <t>금융위원회가 불법 사금융 피해자를 위한 원스톱 종합·전담 지원 시스템을 9일 시행했습니다. 이 시스템을 통해 피해자들은 신고 한 번으로 추심 중단, 법률 지원, 채무 조정, 복지 연계까지 받을 수 있습니다. 금융감독원, 신용회복위원회, 대한법률구조공단 등 여러 기관의 전산 시스템이 연계되어 신속한 피해 구제를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방인 새마을금고는 금융기관으로 자력이 충분하며, 이사장에 대한 업무상 배임죄 형사 고소 검토를 통해 책임 주체가 명확하고 증거 확보 가능성이 높습니다. 다만, 현재까지는 개별 피해 사례로 보이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다.</t>
+          <t>불법 사금융으로 상대방 책임이 명확하고(적합 조건 1), 원스톱 지원 시스템을 통해 다수의 피해자가 법률 조력을 받을 수 있어 집단적 피해(적합 조건 3) 및 증거 확보 가능성(적합 조건 5)이 높습니다. 공적 절차(적합 조건 6)가 진행 중인 점도 긍정적이나, 불법 사금융 업체의 자력이 불충분하여(적합 조건 2 미충족) 실제 손해배상금 회수 가능성이 낮아 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>약 7,000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명 (기사상 명시)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>영양청송새마을금고  7000만원 담보 사라졌다 …금고는 이익, 고객은 손...</t>
+          <t>신고 한번에 법률 조력까지…불법사채 원스톱 지원</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343873</t>
+          <t>https://www.sedaily.com/article/20017132?ref=naver</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-09 00:49:56.460656+00:00</t>
+          <t>2026-03-09 12:30:55.415358+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>도미니언 캐피털이 블록필스를 상대로 소송을 제기했으며, 미국 연방법원이 블록필스에 임시 제한 명령을 발동하고 구조조정에 착수했습니다.</t>
+          <t>불법사금융 원스톱 종합·전담지원체계 구축 및 서비스 개시</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>암호화폐 거래·대출 회사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진 중입니다. 고객사 도미니언 캐피털은 블록필스가 고객 자금을 부당하게 관리했다며 소송을 제기했고, 미국 연방법원은 임시 제한 명령을 발동했습니다. 이는 기관 대상 암호화폐 대출 시장의 신뢰도에 부담을 줄 수 있습니다.</t>
+          <t>금융위원회가 불법사금융 피해자들을 위한 원스톱 종합·전담지원체계를 구축하고 서비스 개시를 알렸다. 이 시스템은 피해내역 확인, 추심 중단 경고, 채무조정 및 고용·복지 연계 등 종합적인 지원을 제공하며, 금융위는 유관기관과의 협력을 통해 신속한 피해 구제를 강조했다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (고객 자금 부당 관리 혐의로 소송 제기), 증거 확보 가능성 높음 (연방법원 임시 제한 명령 발동), 공적 절차 진행 중 (구조조정 착수). 다만, 상대방 블록필스가 유동성 및 규제/소송 리스크에 노출되어 있어 자력에 대한 불확실성이 존재하며, 집단적 피해는 명확히 확인되지 않습니다.</t>
+          <t>불법사금융은 그 자체로 위법성이 명확하며(상대방 책임 명확), 정부가 원스톱 지원 시스템을 구축하여 피해자 지원 및 증거 확보를 돕고 있어(공적 절차 진행 중, 증거 확보 가능) 잠재적 소송 기회가 많습니다. 그러나 기사에서 특정 불법사금융업자가 명시되지 않아 피고의 자력 확인이 어렵다는 점이 투자 결정에 큰 제약이 됩니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>1 (도미니언 캐피털)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[오후 뉴스브리핑] 온체인 분석 플랫폼 아캄, 손저우천 관련 주소 sUSDS ...</t>
+          <t>[iN The Scene] 이억원 금융위원장 “불법사금융엔 병귀신속 대응해야”</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>inthenews.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/briefing/336920</t>
+          <t>https://www.inthenews.co.kr/news/article.html?no=83989</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-07 12:33:09.748512+00:00</t>
+          <t>2026-03-09 12:25:08.190890+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>홍콩 경찰 수사 진행 중, 범인 검거 및 조직범죄 연루 여부 조사</t>
+          <t>불법사금융 피해 전담 지원시스템 운영, 공적 기관 신고 접수 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>홍콩 상환 지역에서 최근 3개월간 3차례 거액 현금 강도 사건이 발생했으며, 이 중 2건은 가상자산 관련 환전소 이용 고객이 피해를 입었다. 경찰은 정보 중심 수사 전략으로 범인을 현장에서 검거하고, 조직범죄 연루 및 환전소 내부 정보 유출 가능성 등을 집중 수사 중이다. 피해액은 1천만 홍콩달러에 달하는 경우도 있었다.</t>
+          <t>연 5200%에 달하는 불법사채 및 불법추심 피해를 입은 다수의 피해자를 위한 전담 지원시스템이 운영되고 있다. 이 시스템을 통해 피해자들은 금융감독원, 경찰, 지방자치단체 등에 피해 사실을 한 번에 신고할 수 있으며, 경고 문자를 통해 불법 추심이 감소하는 효과도 나타나고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(3개월간 3차례 유사 사건), 큰 피해 규모(약 1,000만 홍콩달러), 증거 확보 가능성(경찰 범인 현장 검거 및 감시 카메라), 공적 절차 진행 중(홍콩 경찰 수사)이 확인됩니다. 그러나 환전소의 책임 명확성 및 자력 여부는 추가 조사가 필요하여 적합도를 Medium으로 판단합니다.</t>
+          <t>불법사채 및 불법추심이라는 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 금융감독원, 경찰 등 공적 기관에 신고하는 전담 지원시스템이 운영 중으로 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 그러나 불법 사채업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 투자 적합도를 낮춥니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>약 1,000만 홍콩달러 (단일 사건 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>홍콩 상환 거액 강도 다시 발생…최근 3개월 새 세 번째</t>
+          <t>연 5200% 불법사채 금감원에 신고… '경고문자'에 불법추심 감소</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/336956</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030914350003672?did=NA</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-07 12:16:23.620241+00:00</t>
+          <t>2026-03-09 12:22:50.315811+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>고객사 도미니언 캐피털이 소송 제기</t>
+          <t>불법사금융 피해자 원스톱 지원 시스템 구축 및 운영</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>암호화폐 대출 기업 블록필스가 출금 중단 후 구조조정을 추진하고 있습니다. 고객사인 도미니언 캐피털은 블록필스가 고객 자금을 부적절하게 운용했다고 주장하며 소송을 제기했습니다. 블록필스는 소송에 대한 입장을 밝히지 않고 있습니다.</t>
+          <t>불법사금융 피해자들이 금융감독원, 경찰, 지자체 등 여러 기관에 개별적으로 신고해야 했던 불편함을 해소하기 위해, 신고 즉시 추심 중단 및 2주 내 소송 지원이 가능한 '원스톱 지원' 시스템이 마련됩니다. 이 시스템은 피해자들이 불법사금융 피해를 보다 쉽게 신고하고 구제받을 수 있도록 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>고객 자금 부적절 운용 주장으로 상대방 책임이 비교적 명확하며, 이미 고객사에 의해 소송이 제기되어 진행 단계가 명확합니다. 그러나 상대방인 블록필스가 출금 중단 및 구조조정을 추진 중이어서 자력에 대한 불확실성이 크고, 집단적 피해 여부는 확인되지 않습니다.</t>
+          <t>불법사금융의 특성상 상대방의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생할 가능성이 높으며(적합 조건 3), 금융감독원 등 공적 기관의 개입과 원스톱 지원 시스템을 통해 증거 확보 및 공적 절차 진행이 용이해질 것으로 보입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 부족 가능성이 높아 실제 손해배상금 회수가 어려울 수 있다는 점이 소송금융 투자에 있어 주요 위험 요인입니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>암호화폐 대출 기업 블록필스, 출금 중단 후 구조조정 추진</t>
+          <t>신고 즉시 추심 중단 2주내 소송지원…불법사금융 원스톱 지원</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638205</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112895</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-07 00:44:03.908993+00:00</t>
+          <t>2026-03-09 12:20:41.365010+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>불법사금융업자</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>금감원 무효확인서 발급 및 소송 활용 예정</t>
+          <t>금융위원회 원스톱 종합·전담 지원시스템 가동, 경찰 수사 연계 및 소송 지원 예정</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>금감원이 불법사채 피해자를 위해 '불법사채 계약 무효확인서'를 발급하여, 피해자들이 이를 불법 추심 중단 요구의 근거로 활용하거나 무효 확인 및 부당이득 반환 청구 소송의 참고자료로 제출할 수 있도록 지원합니다. 이를 통해 불법 사금융 피해자의 권리 구제가 한층 강화될 것으로 기대됩니다.</t>
+          <t>직장인 ㄱ씨가 연 5200% 초고금리 불법사금융 피해를 입고 불법추심에 시달리다 금융위원회 원스톱 지원 시스템을 통해 구제받은 사례가 보도되었습니다. 금융위는 불법사금융 피해자를 위한 원스톱 종합·전담 지원시스템을 가동하여 추심 차단, 경찰 수사 연계, 소송 지원 등 피해 구제 전 과정을 지원할 예정입니다. 이는 피해자들이 복잡한 절차 없이 법률적 도움을 받을 수 있도록 돕는 것을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>불법사채 계약 무효 및 불법 추심으로 상대방 책임이 명확하며(적합 조건 1), 금감원장 명의 무효확인서가 객관적 증거로 활용 가능하고(적합 조건 5), 금감원이 피해자 구제 절차를 진행 중입니다(적합 조건 6). 다만, 상대방의 자력과 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
+          <t>불법사금융업자의 초고금리 대부 및 불법추심 책임이 명확하고(적합 조건 1), 금융위원회의 원스톱 지원 시스템을 통해 증거 확보 및 법률 지원이 용이하며 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 상대방인 불법사금융업자의 자력 충분 여부가 불확실하고, 개별 피해 규모가 소송금융 투자 기준인 수억 원 이상에 미치지 못할 수 있으며, 집단적 피해 규모도 명확히 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>불법사채 계약 무효…금감원장 명의 확인서로 추심 차단</t>
+          <t>직장인 괴롭힌 연 5200% 사채…‘신고 한 번’에 불법추심 멈췄다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>issuenbiz.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.issuenbiz.com/news/articleView.html?idxno=73724</t>
+          <t>https://www.hani.co.kr/arti/economy/finance/1248341.html</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-05 00:48:09.469236+00:00</t>
+          <t>2026-03-09 12:19:49.901171+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>복수의 보험사</t>
+          <t>블랙록</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>보험사의 부당 영업 지시로 인한 설계사 피해 발생</t>
+          <t>펀드 환매 요청 급증 및 제한으로 투자자 자금 회수 지연</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>보험사들이 초보 설계사들에게 다단계 영업과 유사한 방식으로 부당승환 계약을 유도하고 있다는 보도가 나왔다. 이로 인해 설계사들이 기존 상품 구조를 이해하지 못한 채 피해자가 되고 있으며, 충분한 보장 분석과 장기 관리가 어려워지는 문제가 발생하고 있다. 이는 보험 업계 내 만연한 부당 영업 관행을 시사한다.</t>
+          <t>블랙록이 운용하는 사모신용 펀드에서 투자자들의 대규모 환매 요청이 있었으나, 펀드 구조상 분기별 환매 한도(5%)로 인해 요청액의 절반 가량만 지급되었습니다. 이로 인해 사모신용 시장 전반에 대한 불안감이 확산되고 있으며, 블랙스톤 펀드에서도 유사한 상황이 발생했습니다. 다수의 투자자들이 자금 회수에 어려움을 겪고 있는 상황입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 보험사가 설계사들에게 부당승환 계약을 유도한 책임이 명확하며, 적합 조건 2(상대방 자력 충분)에 따라 보험사는 자력이 충분한 금융기관이다. 또한 적합 조건 3(집단적 피해)에 따라 다수의 초보 설계사들이 피해를 입을 가능성이 높다. 다만, 피해 규모가 구체적으로 명시되지 않았고 공적 절차 진행 여부가 불분명하여 Medium으로 판단한다.</t>
+          <t>블랙록은 자력이 충분한 대형 금융기관이며, 다수의 펀드 투자자들이 환매 제한으로 인해 자금 회수에 어려움을 겪고 있어 집단적 피해 가능성이 있습니다. 펀드 구조 및 환매 요청 기록 등 증거 확보도 가능합니다. 다만, 환매 제한이 펀드 약관에 명시된 내용일 경우 블랙록의 책임이 명확한지는 추가 법리 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>펀드 자산의 9.3%에 해당하는 환매 요청 중 5%만 이행. 구체적인 금액은 미상이나 상당한 규모로 추정.</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>초보 설계사 다수</t>
+          <t>다수의 펀드 투자자</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>설계사도 다단계 영업처럼 하라는 보험사 [줌인IT]</t>
+          <t>블랙록, 환매 요청 급증…사모신용 시장 불안 확산-[美증시 특징주]</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>wowtv.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158064</t>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603090024&amp;t=NN</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-05 00:18:10.758330+00:00</t>
+          <t>2026-03-09 00:51:03.012473+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>KB국민, 신한, 하나, NH농협, SC제일은행 등 주요 시중은행</t>
+          <t>영양청송새마을금고</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>금융당국의 과징금 부과 절차 진행 중, 자율배상에 동의하지 않은 2.8%의 투자자들이 소송 진행 또는 준비 중.</t>
+          <t>이사장 업무상 배임죄 형사 고소 검토 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권이 약 1조 3천억원 규모의 자율배상을 진행했으나, 2.8%의 투자자들은 전액 배상을 요구하며 소송을 진행 중입니다. 금융당국은 은행들에 과징금을 부과할 예정이며, 은행들은 이중 제재라며 반발하고 있습니다. 최근 법원 판례는 은행의 손을 들어주는 경향을 보여 남은 소송의 전액 배상 가능성은 낮을 것으로 전망됩니다.</t>
+          <t>영양청송새마을금고가 고객의 대위변제 후 근저당권을 말소하여 고객이 담보권을 상실하고 금고가 이익을 얻었다는 의혹이 제기되었습니다. 피해 고객은 이사장을 업무상 배임죄로 형사 고소하는 것을 검토 중이며, 새마을금고 이사회, 감사, 중앙회의 감독 부실에 대한 비판도 커지고 있습니다. 현재 금고 측은 고객에게 소송으로 대응하라고 안내한 상태입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>주요 시중은행을 상대로 한 대규모 불완전판매 사건으로, 상대방 자력이 충분하고 피해 규모가 1조 3천억원 이상으로 매우 크며, 금융당국의 과징금 부과 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 최근 법원 판례가 은행의 손을 들어주는 경향을 보여, 전액 배상을 요구하는 남은 투자자들의 소송 승소 가능성이 불확실하다는 점이 투자 위험을 높입니다.</t>
+          <t>상대방인 새마을금고는 금융기관으로 자력이 충분하며, 이사장에 대한 업무상 배임죄 형사 고소 검토를 통해 책임 주체가 명확하고 증거 확보 가능성이 높습니다. 다만, 현재까지는 개별 피해 사례로 보이며, 피해 금액이 소송금융 투자 기준인 수억 원 이상에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>1조 3천억원 이상</t>
+          <t>약 7,000만원</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1명 (기사상 명시)</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>1조3천억 자율배상했는데 또 과징금이라니…  억울한 은행들</t>
+          <t>영양청송새마을금고  7000만원 담보 사라졌다 …금고는 이익, 고객은 손...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031814007743</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343873</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-04 01:37:12.851174+00:00</t>
+          <t>2026-03-09 00:49:56.460656+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>블록필스</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2021년 소송 제기</t>
+          <t>도미니언 캐피털이 블록필스를 상대로 소송을 제기했으며, 미국 연방법원이 블록필스에 임시 제한 명령을 발동하고 구조조정에 착수했습니다.</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>도널드 트럼프 전 대통령이 2021년 '정치적 차별'을 이유로 '디뱅킹(debanking)' 소송을 제기하며 50억 달러의 손해배상을 요구했습니다. 제이미 다이먼 JP모건체이스 CEO는 이 소송이 근거 없다고 일축하면서도 트럼프의 분노는 이해한다고 밝혔습니다.</t>
+          <t>암호화폐 거래·대출 회사 블록필스가 고객 입출금을 일시 중단하고 구조조정을 추진 중입니다. 고객사 도미니언 캐피털은 블록필스가 고객 자금을 부당하게 관리했다며 소송을 제기했고, 미국 연방법원은 임시 제한 명령을 발동했습니다. 이는 기관 대상 암호화폐 대출 시장의 신뢰도에 부담을 줄 수 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>트럼프가 50억 달러의 손해배상을 요구하고 있어 피해 규모가 매우 크고(적합 조건 4), 소송 상대방이 대형 금융기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 제이미 다이먼이 소송이 '근거 없다'고 일축하고 있어 상대방 책임 입증에 난항이 예상되며, 집단적 피해가 아닌 개인 소송입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (고객 자금 부당 관리 혐의로 소송 제기), 증거 확보 가능성 높음 (연방법원 임시 제한 명령 발동), 공적 절차 진행 중 (구조조정 착수). 다만, 상대방 블록필스가 유동성 및 규제/소송 리스크에 노출되어 있어 자력에 대한 불확실성이 존재하며, 집단적 피해는 명확히 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>50억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (도미니언 캐피털)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>제이미 다이먼  트럼프의 50억 달러 소송은 근거 없다</t>
+          <t>[오후 뉴스브리핑] 온체인 분석 플랫폼 아캄, 손저우천 관련 주소 sUSDS ...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>fortunekorea.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51775</t>
+          <t>https://www.tokenpost.kr/news/briefing/336920</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-04 00:51:12.811515+00:00</t>
+          <t>2026-03-07 12:33:09.748512+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr"/>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>불법사금융 피해 신고 접수 및 피해 구제 서비스 논의 중</t>
+          <t>홍콩 경찰 수사 진행 중, 범인 검거 및 조직범죄 연루 여부 조사</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>작년 불법사금융 신고 건수가 13년 만에 최대로, 846명의 피해자가 8910건의 피해를 신고했다. 대부금융협회는 불법사금융 피해자들이 단 한 번의 신고로 모든 정부 서비스를 신청할 수 있도록 하는 방안을 모색 중이다. 이는 서민금융 공백으로 인한 불법사금융 확산의 심각성을 보여준다.</t>
+          <t>홍콩 상환 지역에서 최근 3개월간 3차례 거액 현금 강도 사건이 발생했으며, 이 중 2건은 가상자산 관련 환전소 이용 고객이 피해를 입었다. 경찰은 정보 중심 수사 전략으로 범인을 현장에서 검거하고, 조직범죄 연루 및 환전소 내부 정보 유출 가능성 등을 집중 수사 중이다. 피해액은 1천만 홍콩달러에 달하는 경우도 있었다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>집단적 피해(846명), 공적 절차 진행 중(신고 및 피해 구제 서비스 논의), 증거 확보 가능성(피해 현황 분석 결과) 등 적합 조건이 다수 존재합니다. 그러나 기사 내용만으로는 특정 가해자(불법사금융 업체)의 책임 명확성 및 자력 여부를 파악하기 어려워 개별 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
+          <t>적합 조건으로 집단적 피해(3개월간 3차례 유사 사건), 큰 피해 규모(약 1,000만 홍콩달러), 증거 확보 가능성(경찰 범인 현장 검거 및 감시 카메라), 공적 절차 진행 중(홍콩 경찰 수사)이 확인됩니다. 그러나 환전소의 책임 명확성 및 자력 여부는 추가 조사가 필요하여 적합도를 Medium으로 판단합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1,000만 홍콩달러 (단일 사건 기준)</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>846명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>서민금융 공백?…작년 불법사금융 신고 13년만 최대</t>
+          <t>홍콩 상환 거액 강도 다시 발생…최근 3개월 새 세 번째</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260303500025</t>
+          <t>https://www.tokenpost.kr/news/breaking/336956</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-03 00:28:49.599768+00:00</t>
+          <t>2026-03-07 12:16:23.620241+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>블록필스</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>내부자 거래 및 시세조종 의혹 소송 진행 중</t>
+          <t>고객사 도미니언 캐피털이 소송 제기</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>일론 머스크를 상대로 수십억 달러 규모의 도지코인 내부자 거래 및 시세조종 의혹 소송이 진행 중이다. 이 소송은 도지코인 투자자들에게 상당한 영향을 미치고 있으며, 시장의 주요 관심사로 부각되고 있다.</t>
+          <t>암호화폐 대출 기업 블록필스가 출금 중단 후 구조조정을 추진하고 있습니다. 고객사인 도미니언 캐피털은 블록필스가 고객 자금을 부적절하게 운용했다고 주장하며 소송을 제기했습니다. 블록필스는 소송에 대한 입장을 밝히지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>일론 머스크라는 자력 있는 상대방이 특정되어 있고(적합 조건 2), '수십억 달러 규모'의 피해가 발생한 것으로 추정되며(적합 조건 4), 도지코인 투자자라는 다수의 피해자가 존재하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사 내용만으로는 내부자 거래 및 시세조종 의혹에 대한 책임의 명확성이나 증거 유무를 파악하기 어렵다.</t>
+          <t>고객 자금 부적절 운용 주장으로 상대방 책임이 비교적 명확하며, 이미 고객사에 의해 소송이 제기되어 진행 단계가 명확합니다. 그러나 상대방인 블록필스가 출금 중단 및 구조조정을 추진 중이어서 자력에 대한 불확실성이 크고, 집단적 피해 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>도지코인 투자자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>도지코인 0.09달러 붕괴하나…연중 저점 재시험 임박?</t>
+          <t>암호화폐 대출 기업 블록필스, 출금 중단 후 구조조정 추진</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/220424</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=638205</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-02 12:50:29.063265+00:00</t>
+          <t>2026-03-07 00:44:03.908993+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>금융당국 피해 지원 체계 가동 예정</t>
+          <t>금감원 무효확인서 발급 및 소송 활용 예정</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>지난해 불법사금융 피해 신고가 1만 7천여 건을 넘어서며 13년 만에 최대치를 기록했다. 정부의 대출 규제 강화와 내수 부진으로 중·저신용자들이 불법사금융으로 내몰린 결과로 분석된다. 금융당국은 이달 초 피해자들을 위한 원스톱 종합·전담 지원 체계를 가동할 계획이다.</t>
+          <t>금감원이 불법사채 피해자를 위해 '불법사채 계약 무효확인서'를 발급하여, 피해자들이 이를 불법 추심 중단 요구의 근거로 활용하거나 무효 확인 및 부당이득 반환 청구 소송의 참고자료로 제출할 수 있도록 지원합니다. 이를 통해 불법 사금융 피해자의 권리 구제가 한층 강화될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>불법사금융 피해가 1만 7천여 건으로 집단적 피해 규모가 크고(적합 조건 3, 4), 불법 행위의 책임이 명확하며(적합 조건 1), 금융당국이 피해 지원 체계를 가동할 예정이고(적합 조건 6), 피해 신고를 통해 증거 확보가 가능함(적합 조건 5). 하지만 상대방이 불법사금융 업체 및 개인으로 특정하기 어렵고 자력 또한 불분명하여(적합 조건 2: 상대방 자력 불충분) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단.</t>
+          <t>불법사채 계약 무효 및 불법 추심으로 상대방 책임이 명확하며(적합 조건 1), 금감원장 명의 무효확인서가 객관적 증거로 활용 가능하고(적합 조건 5), 금감원이 피해자 구제 절차를 진행 중입니다(적합 조건 6). 다만, 상대방의 자력과 구체적인 피해 규모는 기사에서 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1만 7천여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>“13년 만에 최다” 불법사금융에 우는 서민들</t>
+          <t>불법사채 계약 무효…금감원장 명의 확인서로 추심 차단</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>issuenbiz.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603012084b</t>
+          <t>http://www.issuenbiz.com/news/articleView.html?idxno=73724</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-01 12:17:34.208929+00:00</t>
+          <t>2026-03-05 00:48:09.469236+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>삼성증권</t>
+          <t>복수의 보험사</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>서류 조작 의혹 제기</t>
+          <t>보험사의 부당 영업 지시로 인한 설계사 피해 발생</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>금융권에서 '서류 조작' 및 '적합성 원칙' 위반 의혹이 반복적으로 제기되고 있으며, 특히 삼성증권이 해당 사안과 관련하여 언급되었습니다. 징벌적 손해배상 등 강력한 억제 장치 부재로 금융사와 소비자 간 정보·자본의 비대칭성이 피해 구제를 어렵게 한다는 지적이 있습니다.</t>
+          <t>보험사들이 초보 설계사들에게 다단계 영업과 유사한 방식으로 부당승환 계약을 유도하고 있다는 보도가 나왔다. 이로 인해 설계사들이 기존 상품 구조를 이해하지 못한 채 피해자가 되고 있으며, 충분한 보장 분석과 장기 관리가 어려워지는 문제가 발생하고 있다. 이는 보험 업계 내 만연한 부당 영업 관행을 시사한다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하며, '서류 조작' 및 '적합성 원칙' 위반 의혹은 금융사의 책임이 명확해질 가능성이 높고 다수 소비자 피해로 이어질 수 있습니다. 그러나 기사 내용이 매우 짧아 구체적인 사건 경위, 피해 규모, 진행 단계가 불분명하여 추가 정보 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 보험사가 설계사들에게 부당승환 계약을 유도한 책임이 명확하며, 적합 조건 2(상대방 자력 충분)에 따라 보험사는 자력이 충분한 금융기관이다. 또한 적합 조건 3(집단적 피해)에 따라 다수의 초보 설계사들이 피해를 입을 가능성이 높다. 다만, 피해 규모가 구체적으로 명시되지 않았고 공적 절차 진행 여부가 불분명하여 Medium으로 판단한다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>초보 설계사 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'서류 조작' 의혹 반복…'적합성 원칙' 무너진 금융권</t>
+          <t>설계사도 다단계 영업처럼 하라는 보험사 [줌인IT]</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812135</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092158064</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:03.825632+00:00</t>
+          <t>2026-03-05 00:18:10.758330+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>B 시중은행</t>
+          <t>KB국민, 신한, 하나, NH농협, SC제일은행 등 주요 시중은행</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자의 손해배상 소송 1심 또는 2심 판결 선고</t>
+          <t>금융당국의 과징금 부과 절차 진행 중, 자율배상에 동의하지 않은 2.8%의 투자자들이 소송 진행 또는 준비 중.</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>보이스피싱 피해자 A씨가 B 시중은행을 상대로 제기한 손해배상 소송에서 법원은 은행이 보이스피싱 의심 정황에도 주의 의무를 다하지 않았다며 피해자 승소 판결을 내렸다. 이 판결은 은행의 보이스피싱 예방 책임에 대한 중요한 선례가 될 수 있으며, 향후 유사 피해 사례에 영향을 미칠 것으로 보인다.</t>
+          <t>홍콩H지수 ELS 불완전판매와 관련하여 은행권이 약 1조 3천억원 규모의 자율배상을 진행했으나, 2.8%의 투자자들은 전액 배상을 요구하며 소송을 진행 중입니다. 금융당국은 은행들에 과징금을 부과할 예정이며, 은행들은 이중 제재라며 반발하고 있습니다. 최근 법원 판례는 은행의 손을 들어주는 경향을 보여 남은 소송의 전액 배상 가능성은 낮을 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>법원이 은행의 책임(적합 조건 1)을 인정하며 피해자 승소 판결을 내렸고, 상대방이 시중은행으로 자력이 충분합니다(적합 조건 2). 증거 또한 법원에서 인정된 것으로 보입니다(적합 조건 5). 그러나 기사에서 집단적 피해나 구체적인 피해 규모가 명확히 드러나지 않아 적합도 등급을 Medium으로 판단했습니다.</t>
+          <t>주요 시중은행을 상대로 한 대규모 불완전판매 사건으로, 상대방 자력이 충분하고 피해 규모가 1조 3천억원 이상으로 매우 크며, 금융당국의 과징금 부과 등 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 최근 법원 판례가 은행의 손을 들어주는 경향을 보여, 전액 배상을 요구하는 남은 투자자들의 소송 승소 가능성이 불확실하다는 점이 투자 위험을 높입니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 3천억원 이상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>보이스피싱 의심에도 은행  좋을 대로 하세요</t>
+          <t>1조3천억 자율배상했는데 또 과징금이라니…  억울한 은행들</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239903</t>
+          <t>http://www.fnnews.com/news/202603031814007743</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-02-24 13:25:23.836452+00:00</t>
+          <t>2026-03-04 01:37:12.851174+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>계좌 지급정지 상태</t>
+          <t>2021년 소송 제기</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>보이스피싱 피해 신고로 인해 범죄 의심 계좌로 분류되어 본인의 계좌가 지급정지되는 사례가 발생하고 있습니다. 기사는 이러한 상황에서 계좌를 풀 수 있는 방법에 대해 다루고 있으며, 이는 선의의 피해자가 겪는 금융 거래 제한 문제에 해당합니다.</t>
+          <t>도널드 트럼프 전 대통령이 2021년 '정치적 차별'을 이유로 '디뱅킹(debanking)' 소송을 제기하며 50억 달러의 손해배상을 요구했습니다. 제이미 다이먼 JP모건체이스 CEO는 이 소송이 근거 없다고 일축하면서도 트럼프의 분노는 이해한다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>은행 등 금융기관이 상대방이므로 자력이 충분하며, 계좌 지급정지 기록 등 증거 확보가 용이하고 이미 공적 절차(지급정지)가 진행 중인 상태입니다. 그러나 기사는 개별 사례에 대한 정보 제공에 가깝고, 집단적 피해 규모나 상대방의 명확한 책임 소재가 불분명하여 소송금융 투자 매력도가 높지 않습니다.</t>
+          <t>트럼프가 50억 달러의 손해배상을 요구하고 있어 피해 규모가 매우 크고(적합 조건 4), 소송 상대방이 대형 금융기관일 가능성이 높아 자력이 충분할 것으로 예상됩니다(적합 조건 2). 그러나 제이미 다이먼이 소송이 '근거 없다'고 일축하고 있어 상대방 책임 입증에 난항이 예상되며, 집단적 피해가 아닌 개인 소송입니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>50억 달러</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>대포통장이라고요? …묶인 내 계좌, 풀 방법은?</t>
+          <t>제이미 다이먼  트럼프의 50억 달러 소송은 근거 없다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>fortunekorea.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000293307?division=NAVER</t>
+          <t>https://www.fortunekorea.co.kr/news/articleView.html?idxno=51775</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-02-24 12:25:55.121726+00:00</t>
+          <t>2026-03-04 00:51:12.811515+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>미국에서 집단소송 진행 중</t>
+          <t>불법사금융 피해 신고 접수 및 피해 구제 서비스 논의 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>미국에서 퇴직연금 관련 집단소송이 여러 건 진행 중이며, 특정 기업의 DC형 연금제도에서 담당자가 낮은 수수료를 선택한 것이 쟁점이 될 수 있음을 언급합니다. 이는 퇴직연금 가입자들의 잠재적 피해와 관련된 사안입니다.</t>
+          <t>작년 불법사금융 신고 건수가 13년 만에 최대로, 846명의 피해자가 8910건의 피해를 신고했다. 대부금융협회는 불법사금융 피해자들이 단 한 번의 신고로 모든 정부 서비스를 신청할 수 있도록 하는 방안을 모색 중이다. 이는 서민금융 공백으로 인한 불법사금융 확산의 심각성을 보여준다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>미국에서 퇴직연금 관련 집단소송이 진행 중이라는 점은 다수의 피해자(적합 조건 3)와 잠재적으로 큰 피해 규모(적합 조건 4)를 시사합니다. 특정 기업이 피고가 될 가능성이 있어 자력 있는 상대방(적합 조건 2)이 될 수 있으나, 기사 내용이 매우 일반적이어서 구체적인 사건의 적합도를 판단하기에는 정보가 부족합니다.</t>
+          <t>집단적 피해(846명), 공적 절차 진행 중(신고 및 피해 구제 서비스 논의), 증거 확보 가능성(피해 현황 분석 결과) 등 적합 조건이 다수 존재합니다. 그러나 기사 내용만으로는 특정 가해자(불법사금융 업체)의 책임 명확성 및 자력 여부를 파악하기 어려워 개별 소송금융 투자 대상으로서의 구체성이 부족합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>846명</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>기금형 퇴직연금, 디폴트옵션의 경험에서 무엇을 배워야 하는가[퇴직연...</t>
+          <t>서민금융 공백?…작년 불법사금융 신고 13년만 최대</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202602094245b</t>
+          <t>http://www.metroseoul.co.kr/article/20260303500025</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-02-24 00:34:48.867197+00:00</t>
+          <t>2026-03-03 00:28:49.599768+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>영양청송새마을금고</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>피해 고객 민원 제기, 금고 측 소송 권유</t>
+          <t>내부자 거래 및 시세조종 의혹 소송 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>영양청송새마을금고가 고객의 대위변제 사실을 인지하고도 업무 착오로 근저당권을 말소하여 고객이 담보권을 상실하는 재산상 피해를 입었다. 금고 측은 책임 인정 없이 고객에게 소송을 제기하라고 답변하여 무책임한 태도를 보이고 있다. 새마을금고중앙회의 단위금고에 대한 지도감독 부실에 대한 비판도 제기되고 있다.</t>
+          <t>일론 머스크를 상대로 수십억 달러 규모의 도지코인 내부자 거래 및 시세조종 의혹 소송이 진행 중이다. 이 소송은 도지코인 투자자들에게 상당한 영향을 미치고 있으며, 시장의 주요 관심사로 부각되고 있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>영양청송새마을금고의 업무 착오로 인한 고객 피해가 명확하며(적합 조건 1), 상대방인 새마을금고는 금융기관으로서 자력이 충분함(적합 조건 2). 대위변제 및 근저당권 말소 관련 내부 기록 등 객관적 증거 확보 가능성이 높음(적합 조건 5). 다만, 현재까지는 개별 고객의 피해 사례로 보이며, 피해 규모가 '수억 원 이상'이라는 기준에는 미치지 못할 수 있습니다.</t>
+          <t>일론 머스크라는 자력 있는 상대방이 특정되어 있고(적합 조건 2), '수십억 달러 규모'의 피해가 발생한 것으로 추정되며(적합 조건 4), 도지코인 투자자라는 다수의 피해자가 존재하여 집단소송 가능성이 높음(적합 조건 3). 다만, 기사 내용만으로는 내부자 거래 및 시세조종 의혹에 대한 책임의 명확성이나 증거 유무를 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>7천만 원 이상 (담보권 상실로 인한 추가 피해 미상)</t>
+          <t>수십억 달러</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>도지코인 투자자 다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>영양청송새마을금고, 대위변제 사실 알면서도 근저당 말소…책임은 고...</t>
+          <t>도지코인 0.09달러 붕괴하나…연중 저점 재시험 임박?</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1323845</t>
+          <t>http://coinreaders.com/220424</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-02-23 12:40:32.674977+00:00</t>
+          <t>2026-03-02 12:50:29.063265+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>금융</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>금융당국 피해 지원 체계 가동 예정</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>지난해 불법사금융 피해 신고가 1만 7천여 건을 넘어서며 13년 만에 최대치를 기록했다. 정부의 대출 규제 강화와 내수 부진으로 중·저신용자들이 불법사금융으로 내몰린 결과로 분석된다. 금융당국은 이달 초 피해자들을 위한 원스톱 종합·전담 지원 체계를 가동할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>불법사금융 피해가 1만 7천여 건으로 집단적 피해 규모가 크고(적합 조건 3, 4), 불법 행위의 책임이 명확하며(적합 조건 1), 금융당국이 피해 지원 체계를 가동할 예정이고(적합 조건 6), 피해 신고를 통해 증거 확보가 가능함(적합 조건 5). 하지만 상대방이 불법사금융 업체 및 개인으로 특정하기 어렵고 자력 또한 불분명하여(적합 조건 2: 상대방 자력 불충분) 소송금융 투자 회수 가능성이 낮아 Medium으로 판단.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>1만 7천여 명</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>“13년 만에 최다” 불법사금융에 우는 서민들</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202603012084b</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:17:34.208929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>삼성증권</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>서류 조작 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>금융권에서 '서류 조작' 및 '적합성 원칙' 위반 의혹이 반복적으로 제기되고 있으며, 특히 삼성증권이 해당 사안과 관련하여 언급되었습니다. 징벌적 손해배상 등 강력한 억제 장치 부재로 금융사와 소비자 간 정보·자본의 비대칭성이 피해 구제를 어렵게 한다는 지적이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, '서류 조작' 및 '적합성 원칙' 위반 의혹은 금융사의 책임이 명확해질 가능성이 높고 다수 소비자 피해로 이어질 수 있습니다. 그러나 기사 내용이 매우 짧아 구체적인 사건 경위, 피해 규모, 진행 단계가 불분명하여 추가 정보 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>'서류 조작' 의혹 반복…'적합성 원칙' 무너진 금융권</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812135</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:39:03.825632+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>B 시중은행</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자의 손해배상 소송 1심 또는 2심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해자 A씨가 B 시중은행을 상대로 제기한 손해배상 소송에서 법원은 은행이 보이스피싱 의심 정황에도 주의 의무를 다하지 않았다며 피해자 승소 판결을 내렸다. 이 판결은 은행의 보이스피싱 예방 책임에 대한 중요한 선례가 될 수 있으며, 향후 유사 피해 사례에 영향을 미칠 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>법원이 은행의 책임(적합 조건 1)을 인정하며 피해자 승소 판결을 내렸고, 상대방이 시중은행으로 자력이 충분합니다(적합 조건 2). 증거 또한 법원에서 인정된 것으로 보입니다(적합 조건 5). 그러나 기사에서 집단적 피해나 구체적인 피해 규모가 명확히 드러나지 않아 적합도 등급을 Medium으로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>보이스피싱 의심에도 은행  좋을 대로 하세요</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239903</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:25:23.836452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>은행</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>계좌 지급정지 상태</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>보이스피싱 피해 신고로 인해 범죄 의심 계좌로 분류되어 본인의 계좌가 지급정지되는 사례가 발생하고 있습니다. 기사는 이러한 상황에서 계좌를 풀 수 있는 방법에 대해 다루고 있으며, 이는 선의의 피해자가 겪는 금융 거래 제한 문제에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>은행 등 금융기관이 상대방이므로 자력이 충분하며, 계좌 지급정지 기록 등 증거 확보가 용이하고 이미 공적 절차(지급정지)가 진행 중인 상태입니다. 그러나 기사는 개별 사례에 대한 정보 제공에 가깝고, 집단적 피해 규모나 상대방의 명확한 책임 소재가 불분명하여 소송금융 투자 매력도가 높지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>대포통장이라고요? …묶인 내 계좌, 풀 방법은?</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000293307?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:25:55.121726+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr"/>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>미국에서 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>미국에서 퇴직연금 관련 집단소송이 여러 건 진행 중이며, 특정 기업의 DC형 연금제도에서 담당자가 낮은 수수료를 선택한 것이 쟁점이 될 수 있음을 언급합니다. 이는 퇴직연금 가입자들의 잠재적 피해와 관련된 사안입니다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>미국에서 퇴직연금 관련 집단소송이 진행 중이라는 점은 다수의 피해자(적합 조건 3)와 잠재적으로 큰 피해 규모(적합 조건 4)를 시사합니다. 특정 기업이 피고가 될 가능성이 있어 자력 있는 상대방(적합 조건 2)이 될 수 있으나, 기사 내용이 매우 일반적이어서 구체적인 사건의 적합도를 판단하기에는 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>기금형 퇴직연금, 디폴트옵션의 경험에서 무엇을 배워야 하는가[퇴직연...</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202602094245b</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:34:48.867197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>피해 고객 민원 제기, 금고 측 소송 권유</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고가 고객의 대위변제 사실을 인지하고도 업무 착오로 근저당권을 말소하여 고객이 담보권을 상실하는 재산상 피해를 입었다. 금고 측은 책임 인정 없이 고객에게 소송을 제기하라고 답변하여 무책임한 태도를 보이고 있다. 새마을금고중앙회의 단위금고에 대한 지도감독 부실에 대한 비판도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고의 업무 착오로 인한 고객 피해가 명확하며(적합 조건 1), 상대방인 새마을금고는 금융기관으로서 자력이 충분함(적합 조건 2). 대위변제 및 근저당권 말소 관련 내부 기록 등 객관적 증거 확보 가능성이 높음(적합 조건 5). 다만, 현재까지는 개별 고객의 피해 사례로 보이며, 피해 규모가 '수억 원 이상'이라는 기준에는 미치지 못할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>7천만 원 이상 (담보권 상실로 인한 추가 피해 미상)</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>영양청송새마을금고, 대위변제 사실 알면서도 근저당 말소…책임은 고...</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1323845</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:40:32.674977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>금융</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
         <is>
           <t>JP모건체이스</t>
         </is>
       </c>
-      <c r="D47" t="inlineStr">
+      <c r="D53" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
+      <c r="E53" t="inlineStr">
         <is>
           <t>플로리다주 법원에 소송 제기, 연방법원 이관 및 관할지 변경 공방 중</t>
         </is>
       </c>
-      <c r="F47" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>JP모건체이스가 2021년 1월 6일 미 의회 폭동 이후 도널드 트럼프 대통령과 그의 일부 사업체 계좌를 폐쇄한 사실을 법원 문서를 통해 처음 인정했습니다. 이에 트럼프 대통령은 JP모건체이스가 정치적 이유로 계좌를 폐쇄하여 사업 운영에 차질을 빚었다며 50억 달러 규모의 손해배상 소송을 제기했습니다. 소송의 핵심 쟁점은 은행이 특정 고객의 계좌를 폐쇄하거나 금융서비스 제공을 거부하는 '디뱅킹' 문제로, 현재 플로리다주 법원에서 진행 중이며 관할지 변경 공방이 있습니다.</t>
         </is>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>JP모건체이스는 미국 최대 은행으로 자력이 충분하며, 트럼프 대통령이 제기한 손해배상 청구액이 50억 달러로 매우 큽니다. 또한, JP모건체이스가 계좌 폐쇄 사실을 법원 문서를 통해 인정하여 증거 확보 가능성이 높습니다. 다만, 은행의 책임 여부는 법적 공방을 통해 다투어질 쟁점이며, 집단적 피해가 아닌 개별 소송이라는 점에서 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
+      <c r="H53" t="inlineStr">
         <is>
           <t>50억 달러 (약 6조원)</t>
         </is>
       </c>
-      <c r="I47" t="inlineStr">
+      <c r="I53" t="inlineStr">
         <is>
           <t>1명 (도널드 트럼프 및 그의 사업체)</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>JP모건, 1·6 의회 폭동 후 트럼프 계좌 폐쇄 첫 인정</t>
         </is>
       </c>
-      <c r="K47" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>asiatoday.co.kr</t>
         </is>
       </c>
-      <c r="L47" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M47" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.asiatoday.co.kr/view.php?key=20260222010006312</t>
         </is>
       </c>
-      <c r="N47" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-02-22 12:39:14.635529+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N47"/>
+  <autoFilter ref="A1:N53"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>