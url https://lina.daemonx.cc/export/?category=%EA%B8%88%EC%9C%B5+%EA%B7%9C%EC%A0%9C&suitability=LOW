--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="49" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -533,426 +533,498 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>미국 상품선물거래위원회 (CFTC)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 의회에서 디지털 자산 규제 법안(클래리티법) 논의 중, 상원 문턱에서 교착 상태</t>
+          <t>CFTC가 소송 각하 요청서를 제출했으며, CME의 반박 답변 기한은 10월 2일입니다.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 의회에서 디지털 자산 시장 규제를 위한 '클래리티법' 논의가 상원 문턱에서 수개월째 교착 상태에 빠져 있습니다. 스테이블코인 예치이자 지급 금지 및 탈중앙화 금융(DeFi) 규제 강화를 두고 가상자산 업계와 전통 금융권 간의 첨예한 이해충돌이 원인입니다. 코인베이스 등 가상자산 업계는 상원 수정안에 반발하며 지지 철회를 선언했습니다.</t>
+          <t>CME 그룹은 CFTC가 칼시의 비트코인 무기한선물 계약을 승인한 것에 대해 소송을 제기했습니다. CME는 해당 계약이 선물 대신 스왑으로 분류되어야 한다고 주장하며 승인 무효화를 요구했습니다. CFTC는 CME가 경쟁 피해를 입증하지 못해 소송 제기 자격이 없다고 반박하며 법원에 소송 각하를 요청했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 미국 의회에서 진행 중인 디지털 자산 규제 법안(클래리티법)에 대한 입법 논의와 전통 금융권 및 가상자산 업계 간의 이해충돌을 다루고 있습니다. 특정 사건으로 인한 피해자나 명확한 가해자가 존재하지 않으며, 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 대형 금융기관(CME)이 정부 기관(CFTC)의 규제 승인에 대해 제기한 소송으로, 일반적인 피해자가 손해배상을 청구하는 사건과는 성격이 다릅니다. 소송의 주된 목적이 금전적 배상이 아닌 규제 결정의 무효화이며, 원고인 CME 역시 자력이 충분한 대기업이므로 소송금융의 일반적인 투자 대상에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>스테이블코인에도 이자를 …은행권 vs 코인 업계, '클래리티법' 전쟁</t>
+          <t>CFTC, CME가 낸 칼시 비트코인 무기한선물 소송에 “헛소동”이라며 각...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/world/2026/04/05/2026040302503120306</t>
+          <t>https://www.wikitree.co.kr/articles/1157150</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 00:27:47.243718+00:00</t>
+          <t>2026-09-11 06:08:24.587122+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>가상자산 법안 통과 지연 및 규제 강화 가능성</t>
+          <t>미국 의회에서 디지털 자산 규제 법안(클래리티법) 논의 중, 상원 문턱에서 교착 상태</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>가상자산 업계는 법안 통과 지연으로 인해 과거 증권거래위원회와 법무부의 소송 및 집행 중심 규제가 재현될 가능성을 우려하고 있습니다. 이는 프라이버시 기술 개발자들이 무허가 자금 송금업자로 간주될 수 있는 등 업계 전반에 대한 탄압 시대로 이어질 수 있다는 경고입니다. 현재는 구체적인 피해 발생이나 법적 조치가 아닌, 미래의 규제 환경 변화에 대한 전망입니다.</t>
+          <t>미국 의회에서 디지털 자산 시장 규제를 위한 '클래리티법' 논의가 상원 문턱에서 수개월째 교착 상태에 빠져 있습니다. 스테이블코인 예치이자 지급 금지 및 탈중앙화 금융(DeFi) 규제 강화를 두고 가상자산 업계와 전통 금융권 간의 첨예한 이해충돌이 원인입니다. 코인베이스 등 가상자산 업계는 상원 수정안에 반발하며 지지 철회를 선언했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 가상자산 법안 통과 지연으로 인한 미래의 규제 강화 가능성과 업계 탄압에 대한 우려를 다루고 있습니다. 특정 피해 사실이 발생했거나, 구체적인 소송 상대방이 특정되지 않았으며, 현재 진행 중인 공적 절차(소송 제외)나 명확한 증거가 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>이 기사는 미국 의회에서 진행 중인 디지털 자산 규제 법안(클래리티법)에 대한 입법 논의와 전통 금융권 및 가상자산 업계 간의 이해충돌을 다루고 있습니다. 특정 사건으로 인한 피해자나 명확한 가해자가 존재하지 않으며, 소송금융의 적합 조건인 '상대방 책임 명확', '집단적 피해', '피해 규모' 등에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>가상자산 법안, 지금 통과 안 되면 끝난다 ...업계 탄압 시대 다시 오나...</t>
+          <t>스테이블코인에도 이자를 …은행권 vs 코인 업계, '클래리티법' 전쟁</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/227444</t>
+          <t>https://www.mt.co.kr/world/2026/04/05/2026040302503120306</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-29 12:47:25.013582+00:00</t>
+          <t>2026-04-05 00:27:47.243718+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>미국 규제당국 공동 지침 발표</t>
+          <t>가상자산 법안 통과 지연 및 규제 강화 가능성</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 공동 지침을 발표하며 대다수 암호화 자산이 증권에 해당하지 않는다는 입장을 확인했다. 이는 그동안 암호화폐의 법적 성격에 대한 규제 불확실성을 완화하고, 시장 성장에 긍정적인 영향을 줄 것으로 기대된다. 구체적인 예외 자산군 및 판단 기준은 추가 확인이 필요하다.</t>
+          <t>가상자산 업계는 법안 통과 지연으로 인해 과거 증권거래위원회와 법무부의 소송 및 집행 중심 규제가 재현될 가능성을 우려하고 있습니다. 이는 프라이버시 기술 개발자들이 무허가 자금 송금업자로 간주될 수 있는 등 업계 전반에 대한 탄압 시대로 이어질 수 있다는 경고입니다. 현재는 구체적인 피해 발생이나 법적 조치가 아닌, 미래의 규제 환경 변화에 대한 전망입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>본 기사는 미국 규제 당국이 암호화폐의 법적 성격에 대한 공동 지침을 발표하여 규제 불확실성을 완화하는 내용을 다루고 있다. 특정 사건에서 발생한 피해나 책임 소재가 명확한 상대방이 존재하지 않으며, 집단적 피해나 구체적인 피해 규모도 파악되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 가상자산 법안 통과 지연으로 인한 미래의 규제 강화 가능성과 업계 탄압에 대한 우려를 다루고 있습니다. 특정 피해 사실이 발생했거나, 구체적인 소송 상대방이 특정되지 않았으며, 현재 진행 중인 공적 절차(소송 제외)나 명확한 증거가 언급되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>미 SEC·CFTC, ‘대다수 암호화폐는 증권 아냐’ 공동 지침 발표</t>
+          <t>가상자산 법안, 지금 통과 안 되면 끝난다 ...업계 탄압 시대 다시 오나...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/340482</t>
+          <t>http://coinreaders.com/227444</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 00:41:29.058625+00:00</t>
+          <t>2026-03-29 12:47:25.013582+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>금융 당국 정책 검토 및 발표 준비 중</t>
+          <t>미국 규제당국 공동 지침 발표</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>금융 당국이 투기적 성격의 비거주 1주택자에 대한 전세자금대출 및 신용대출 규제 강화를 검토 중이다. 직장 발령, 자녀 학교 등 실수요 목적의 경우는 예외를 인정할 방침이며, 다음 달 대책 발표를 목표로 하고 있다.</t>
+          <t>미국 증권거래위원회(SEC)와 상품선물거래위원회(CFTC)가 공동 지침을 발표하며 대다수 암호화 자산이 증권에 해당하지 않는다는 입장을 확인했다. 이는 그동안 암호화폐의 법적 성격에 대한 규제 불확실성을 완화하고, 시장 성장에 긍정적인 영향을 줄 것으로 기대된다. 구체적인 예외 자산군 및 판단 기준은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>해당 기사는 금융 당국의 정책 검토 및 발표 예정에 대한 내용으로, 특정 주체의 명확한 책임이나 실제 발생한 피해가 존재하지 않습니다. 소송의 상대방이나 피해 규모를 특정하기 어렵고, 현재 법적 분쟁이 진행 중인 사건이 아닙니다.</t>
+          <t>본 기사는 미국 규제 당국이 암호화폐의 법적 성격에 대한 공동 지침을 발표하여 규제 불확실성을 완화하는 내용을 다루고 있다. 특정 사건에서 발생한 피해나 책임 소재가 명확한 상대방이 존재하지 않으며, 집단적 피해나 구체적인 피해 규모도 파악되지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>직장 발령 등 실수요, 비거주 1주택 대출규제 제외 가닥</t>
+          <t>미 SEC·CFTC, ‘대다수 암호화폐는 증권 아냐’ 공동 지침 발표</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019615?ref=naver</t>
+          <t>https://www.tokenpost.kr/news/breaking/340482</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-16 00:19:53.249641+00:00</t>
+          <t>2026-03-18 00:41:29.058625+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>암호화폐 무기한 선물 및 예측시장 관련 규제 가이드라인 발표 예정</t>
+          <t>금융 당국 정책 검토 및 발표 준비 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>미국 상품선물거래위원회(CFTC)가 한 달 내 암호화폐 무기한 선물 가이드라인을 도입하여 해외로 빠져나간 유동성을 되돌리려 하고 있습니다. 예측시장 지침도 조만간 발표될 예정이나, 의회의 디지털자산 시장구조 법안 논의가 정체되어 규제 불확실성 해소에 한계가 있다는 우려가 제기되고 있습니다.</t>
+          <t>금융 당국이 투기적 성격의 비거주 1주택자에 대한 전세자금대출 및 신용대출 규제 강화를 검토 중이다. 직장 발령, 자녀 학교 등 실수요 목적의 경우는 예외를 인정할 방침이며, 다음 달 대책 발표를 목표로 하고 있다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 암호화폐 무기한 선물 및 예측시장에 대한 미국 규제 당국(CFTC)의 향후 정책 방향과 입법 논의를 다루고 있습니다. 특정 피해 발생 사실이나 가해 주체가 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 현재로서는 소송으로 이어질 구체적인 분쟁이 확인되지 않습니다.</t>
+          <t>해당 기사는 금융 당국의 정책 검토 및 발표 예정에 대한 내용으로, 특정 주체의 명확한 책임이나 실제 발생한 피해가 존재하지 않습니다. 소송의 상대방이나 피해 규모를 특정하기 어렵고, 현재 법적 분쟁이 진행 중인 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>CFTC, ‘한 달 내’ 암호화폐 무기한 선물 제도화 추진…해외 유동성 되...</t>
+          <t>직장 발령 등 실수요, 비거주 1주택 대출규제 제외 가닥</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/335712</t>
+          <t>https://www.sedaily.com/article/20019615?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-04 00:46:14.783958+00:00</t>
+          <t>2026-03-16 00:19:53.249641+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융 규제</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>암호화폐 무기한 선물 및 예측시장 관련 규제 가이드라인 발표 예정</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>미국 상품선물거래위원회(CFTC)가 한 달 내 암호화폐 무기한 선물 가이드라인을 도입하여 해외로 빠져나간 유동성을 되돌리려 하고 있습니다. 예측시장 지침도 조만간 발표될 예정이나, 의회의 디지털자산 시장구조 법안 논의가 정체되어 규제 불확실성 해소에 한계가 있다는 우려가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>본 기사는 암호화폐 무기한 선물 및 예측시장에 대한 미국 규제 당국(CFTC)의 향후 정책 방향과 입법 논의를 다루고 있습니다. 특정 피해 발생 사실이나 가해 주체가 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 현재로서는 소송으로 이어질 구체적인 분쟁이 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>CFTC, ‘한 달 내’ 암호화폐 무기한 선물 제도화 추진…해외 유동성 되...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/335712</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:46:14.783958+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>금융 규제</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>금융위원회</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>금융위원회 상대 소송 취하</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>롯데손해보험 대주주 JKL파트너스가 롯데손보 경영권 매각을 본격화하기 위해 금융위원회를 상대로 제기했던 소송을 취하했다. 이는 JKL파트너스의 전략적 결정으로, 소송금융이 지원하는 피해자 구제 목적의 소송과는 거리가 있다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>이 기사는 롯데손해보험 대주주인 JKL파트너스가 경영권 매각을 위해 금융위원회를 상대로 제기했던 소송을 취하했다는 내용이다. 이는 피해자가 가해자를 상대로 손해배상을 청구하는 소송금융의 일반적인 투자 대상이 아니며, 이미 소송이 취하되어 종결된 사건에 해당한다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>금융위 출신 읍참마속 JKL…롯데손보 매각 본격화</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>dealsite.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://dealsite.co.kr/articles/157406</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-02-26 01:05:49.302629+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>