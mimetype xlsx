--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$26</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="37" customWidth="1" min="8" max="8"/>
     <col width="44" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1630 +539,1770 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 돈의 출처 및 코넥스 도용 사건 연루 여부 조사</t>
+          <t>경찰 수사 및 일당 구속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>경찰이 수십억 원의 현금이 사라진 사건을 수사하던 중, 피해를 주장하는 창고 주인 A 씨가 돈의 출처를 제대로 설명하지 못해 의심을 받고 있다. 추가 수사 결과, 해당 돈이 2021년 발생한 코넥스 도용 사건과 연관된 것으로 드러나 경찰이 돈의 출처와 사건 연루 여부를 조사 중이다.</t>
+          <t>A씨 등 일당 3명이 2018년 11월부터 2026년 5월까지 미국 재무부 채권 투자회사 대표를 사칭하여 원금 손실 없는 고수익을 보장한다고 속여 피해자 59명으로부터 220억 원 상당의 투자금을 가로챈 혐의로 구속되었습니다. 이들은 대출 이자 일부를 돌려주는 수법으로 피해자들과 신뢰 관계를 유지한 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>피해자라고 주장하는 창고 주인 A 씨가 거액 현금의 출처를 제대로 설명하지 못해 경찰 수사 대상이 되었으며, 해당 돈이 코넥스 도용 사건과 연루된 것으로 밝혀졌다. 이는 원고의 청구권 정당성과 신뢰도에 심각한 의문을 제기하므로 소송금융 투자에 부적합하다.</t>
+          <t>경찰 수사로 사기 혐의가 명확히 드러났으며(상대방 책임 명확), 피해자 59명으로 집단적 피해가 발생했고(집단적 피해), 피해 규모가 220억 원 상당으로 매우 큽니다(피해 규모 큼). 또한, 경찰 수사 및 일당 구속으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(증거 확보 가능, 공적 절차 진행 중). 다만, 피고의 자력에 대한 정보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>220억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>수십억 사라졌다 …창고 안 '수상한 돈다발'</t>
+          <t>‘220억 원대 미국 국채 투자 사기’ 일당 구속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582290&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8630630&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-30 07:01:36.803847+00:00</t>
+          <t>2026-08-21 21:09:07.599241+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰의 유령 법인 해산 명령 청구 진행 중</t>
+          <t>경찰 수사 마무리 단계, 용의자 특정 및 피해자 확인 완료</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>부산지검 비송전담팀이 코인·주식 고수익 투자를 미끼로 한 투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인 2곳에 대해 해산 명령을 청구했다. 이는 범죄조직의 불법 행위를 막고 피해자 구제를 위한 공적 절차의 일환으로, 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 수 있다.</t>
+          <t>10세 소녀가 기차역 물품보관함에서 4천500만원의 현금다발을 발견해 경찰에 신고했다. 이 돈은 보이스피싱 피해금으로 확인되었으며, 경찰은 수사를 통해 피해자를 확인하고 용의자를 특정하는 등 사건을 마무리하고 있다. 소녀는 용기 있는 신고로 감사장과 신고보상금을 받았다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인에 대한 검찰의 해산 명령 청구는 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중임을 보여준다(적합 조건 6). 또한, '코인·주식 고수익 투자를 미끼로 한 투자 사기'는 다수의 피해자 발생 및 집단적 피해 가능성이 높다(적합 조건 3). 상대방의 자력은 추가 확인이 필요하나, 검찰의 개입으로 피해 구제 가능성이 높아 소송금융 투자에 적합성이 높다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고 경찰 수사를 통해 피해금 및 용의자가 특정되는 등 객관적 증거가 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 상대방인 보이스피싱 조직의 자력 확보가 불확실하며, 기사 내용만으로는 집단적 피해나 대규모 피해자 발생 가능성이 명확하지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
+          <t>4천500만원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>범죄조직 유령법인 막고 장애인 후견… 검찰 ‘공익대표’ 전담팀 띄웠...</t>
+          <t>기차역 보관함서 ‘4500만원’ 찾아낸 10살 소녀…보이스피싱 조직 덜미</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/05/09/R4M7EZAWEBBYBBYVZTUNV2BJ64/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.kyeonggi.com/article/20260718580100</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-11 07:02:45.492704+00:00</t>
+          <t>2026-07-20 13:17:33.666700+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>SEC 사칭 가상자산 투자 사기 기승</t>
+          <t>경찰 수사 진행 중, 돈의 출처 및 코넥스 도용 사건 연루 여부 조사</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>SEC 직원을 사칭하여 가상자산 투자자들에게 돈을 요구하는 사기 수법이 기승을 부리고 있다. 사기꾼들은 위조된 공문서와 실제 직원 이름을 도용하여 피해자들의 신뢰를 얻는 방식으로 접근하며, 범죄 수법이 점점 정교해지고 있다.</t>
+          <t>경찰이 수십억 원의 현금이 사라진 사건을 수사하던 중, 피해를 주장하는 창고 주인 A 씨가 돈의 출처를 제대로 설명하지 못해 의심을 받고 있다. 추가 수사 결과, 해당 돈이 2021년 발생한 코넥스 도용 사건과 연관된 것으로 드러나 경찰이 돈의 출처와 사건 연루 여부를 조사 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>사기꾼들의 책임이 명확하고(적합 조건 1) 위조된 공문서 등 증거 확보 가능성이 있습니다(적합 조건 5). 가상자산 투자자를 노린 사기로 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 개별 사기범의 자력과 구체적인 피해 규모 및 피해자 수가 불분명하여 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>피해자라고 주장하는 창고 주인 A 씨가 거액 현금의 출처를 제대로 설명하지 못해 경찰 수사 대상이 되었으며, 해당 돈이 코넥스 도용 사건과 연루된 것으로 밝혀졌다. 이는 원고의 청구권 정당성과 신뢰도에 심각한 의문을 제기하므로 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t>수십억 원</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>수십억 사라졌다 …창고 안 '수상한 돈다발'</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008582290&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-05-30 07:01:36.803847+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>검찰의 유령 법인 해산 명령 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>부산지검 비송전담팀이 코인·주식 고수익 투자를 미끼로 한 투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인 2곳에 대해 해산 명령을 청구했다. 이는 범죄조직의 불법 행위를 막고 피해자 구제를 위한 공적 절차의 일환으로, 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 수 있다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인에 대한 검찰의 해산 명령 청구는 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중임을 보여준다(적합 조건 6). 또한, '코인·주식 고수익 투자를 미끼로 한 투자 사기'는 다수의 피해자 발생 및 집단적 피해 가능성이 높다(적합 조건 3). 상대방의 자력은 추가 확인이 필요하나, 검찰의 개입으로 피해 구제 가능성이 높아 소송금융 투자에 적합성이 높다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>사기꾼이 웃으며 한 말 “더 세게 나가세요”···은행원·경찰이 말려...</t>
+          <t>범죄조직 유령법인 막고 장애인 후견… 검찰 ‘공익대표’ 전담팀 띄웠...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603310600031</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/05/09/R4M7EZAWEBBYBBYVZTUNV2BJ64/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:12.160764+00:00</t>
+          <t>2026-05-11 07:02:45.492704+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>SEC 사칭 가상자산 투자 사기 기승</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>SEC 직원을 사칭하여 가상자산 투자자들에게 돈을 요구하는 사기 수법이 기승을 부리고 있다. 사기꾼들은 위조된 공문서와 실제 직원 이름을 도용하여 피해자들의 신뢰를 얻는 방식으로 접근하며, 범죄 수법이 점점 정교해지고 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>사기꾼들의 책임이 명확하고(적합 조건 1) 위조된 공문서 등 증거 확보 가능성이 있습니다(적합 조건 5). 가상자산 투자자를 노린 사기로 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 개별 사기범의 자력과 구체적인 피해 규모 및 피해자 수가 불분명하여 투자 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>SEC 직원이라더니 돈 요구 ...가상자산 투자자 노린 '사칭' 사기 기승</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>coinreaders.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://coinreaders.com/228850</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:18:50.925370+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L6" t="inlineStr">
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>경찰 신고 및 피해 구제 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>60대 A씨는 전문 주식 투자 사기에 속아 약 11억원을 입금했습니다. 은행의 이상금융거래탐지시스템(FDS)이 이상 거래를 감지하고 경찰까지 동원해 A씨를 말렸으나, 사기범의 코칭에 속아 투자를 이어갔습니다. 결국 추가 입금이 어려워지자 사기임을 깨닫고 현재 경찰 신고 및 피해 구제 신청을 한 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>피해 금액이 약 11억원으로 매우 크고(적합 조건 4), 은행의 이상금융거래탐지시스템(FDS) 기록 및 사기범과의 채팅 내역 등 객관적 증거 확보가 가능하며(적합 조건 5), 경찰 신고 및 피해 구제 신청이 진행 중입니다(적합 조건 6). 또한, 기사에서 법원이 은행의 책임을 일부 인정한 판례가 언급되어, 은행을 상대로 한 소송 가능성이 있으며 이 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>약 11억원</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>사기꾼이 웃으며 한 말 “더 세게 나가세요”···은행원·경찰이 말려...</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344221</t>
+          <t>https://www.khan.co.kr/article/202603310600031</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:50.685144+00:00</t>
+          <t>2026-03-31 00:38:12.160764+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>사기 조직</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 현금 수거책 구속 송치</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>충북경찰청이 '사기 투자 리딩방'의 현금 수거책들을 구속 송치했습니다. 이들은 유튜브를 통해 고급 주식 정보를 미끼로 피해자들에게 접근하여 현금 3억 3천만 원과 3천만 원을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 경찰은 나머지 사기 조직원들에 대한 수사를 계속하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방인 사기 조직의 책임이 명확하고, 피해 금액이 최소 3억 6천만 원으로 규모가 큽니다. 또한, 경찰 수사를 통해 현금 수거책들이 구속 송치되는 등 공적 절차가 진행 중이며 증거 확보가 용이한 상황입니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>최소 3억 6천만 원</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>최소 4명, 추가 피해자 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>사기 '주식 투자 리딩방' 현금 수거책들 구속</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260331053151gsC</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:22:23.576426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>골리앗 벤처스, 크리스토퍼 델가도, JP모건 체이스</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>골리앗 벤처스 창립자 형사 기소 및 회사 챕터11 파산보호 신청, JP모건 체이스 집단소송 직면 보도</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>암호화폐 기업 골리앗 벤처스가 3억2800만달러 규모의 폰지 사기 의혹과 창립자 체포 여파로 챕터11 파산보호를 신청했습니다. 창립자는 송금 사기 및 자금세탁 혐의로 기소되었으며, 2000명 이상의 피해자가 발생하고 일부는 수백만달러의 손실을 입었습니다. JP모건 체이스 또한 폰지 사기 방조 혐의로 집단소송에 직면했다는 보도가 나왔습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>골리앗 벤처스 창립자의 폰지 사기 혐의가 수사 당국에 의해 명확히 특정되었고(상대방 책임 명확), 피해자가 2000명 이상으로 집단적 피해가 발생했으며(집단적 피해), 피해 규모가 3억2800만달러로 매우 큽니다(피해 규모 큼). 또한, 창립자 체포 및 형사 기소, 회사 파산보호 신청 등 공적 절차가 진행 중이며(공적 절차 진행 중), JP모건 체이스와 같은 자력 있는 대형 금융기관이 집단소송에 직면했다는 보도가 있어(상대방 자력 충분) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>3억2800만달러</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>2000명 이상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>골리앗 벤처스, 3억2800만달러 폰지 사기 연루 속 챕터11 신청</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/breaking/344221</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:28:50.685144+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C8" t="inlineStr">
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
         <is>
           <t>박왕열</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>과거 대규모 금융 사기 사건으로 형사 및 민사 절차가 진행되었으며, 민사 소송은 이미 종결되었을 가능성이 높음. 현재 기사는 주범 박왕열의 형사적 상황에 초점을 맞춤.</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>IDS홀딩스 대규모 금융 사기 사건의 주범 박왕열에 대한 인터뷰로, 과거 피해자 소송 대리인이 박왕열의 탈옥 가능성과 필리핀에서의 마약 관련 언급을 하고 있다. 이 사건은 이미 과거에 발생하여 형사 및 민사 절차가 진행되었을 것으로 보이며, 민사 소송은 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로서의 신규성이 낮다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>IDS홀딩스 사건은 이미 과거에 발생한 대규모 금융 사기 사건으로, '당시' 소송 대리인이라는 언급을 통해 민사 소송이 이미 종결되었을 가능성이 높습니다. 소송금융은 주로 현재 진행 중이거나 앞으로 진행될 소송에 투자하므로, 신규 투자 기회로서의 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건 가능성)</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I8" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J8" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>IDS홀딩스부터 시작된 범죄…담당 변호사가 본 박왕열은?</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>mbn.co.kr</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184378</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-27 00:54:09.287147+00:00</t>
         </is>
       </c>
     </row>
-    <row r="9">
-      <c r="A9" s="4" t="inlineStr">
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
         <is>
           <t>박왕열</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E11" t="inlineStr">
         <is>
           <t>국내 마약 유통 혐의로 압송되어 형사 절차 진행 예정</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F11" t="inlineStr">
         <is>
           <t>필리핀 교도소에 수감 중이던 '마약왕' 박왕열이 국내에 대규모 마약을 유통한 혐의로 한국으로 압송되었다. 그는 과거 150억 원대 다단계 금융 사기를 저지르고 필리핀으로 도주했으며, 현지에서 살인 사건으로 징역 60년을 선고받았다. 교도소 내에서 휴대전화를 사용하며 월 300억 원 규모의 마약을 유통한 것으로 알려졌다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G11" t="inlineStr">
         <is>
           <t>박왕열의 다단계 금융 사기 및 마약 유통 범죄 행위로 상대방 책임이 명확하고, 다수의 피해자와 큰 피해 규모(150억 원대 사기, 월 300억 원대 마약 유통)가 존재하며, 형사 수사 및 압송으로 증거 확보가 용이하고 공적 절차(형사 절차)가 진행 중인 적합 조건에 해당합니다. 그러나 상대방이 개인 범죄자이며, 불법적으로 취득한 자산의 추적 및 민사적 회수 난이도가 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H11" t="inlineStr">
         <is>
           <t>150억 원대 (금융 사기), 월 300억 원대 (마약 유통)</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I11" t="inlineStr">
         <is>
           <t>다수 (금융 사기 피해자), 다수 (마약 유통 피해자)</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J11" t="inlineStr">
         <is>
           <t>[사사건건] ‘마약왕’ 박왕열에게 교도소는 사무실이자 집?</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K11" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L11" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519154&amp;ref=A</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N11" t="inlineStr">
         <is>
           <t>2026-03-26 13:01:25.328460+00:00</t>
-        </is>
-[...134 lines deleted...]
-          <t>2026-03-23 12:55:26.026499+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>보이스피싱 예방 교육 프로그램 진행</t>
+          <t>형사 절차 진행 중, 추가 수사 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>경기도가 보이스피싱 피해 예방을 위해 전문강사 50명을 양성하는 프로그램을 진행한다. 강사들은 전기통신금융사기 수법, 최신 사례, 대응 현황 등을 교육받게 되며, 우수 강사 30명은 위촉될 예정이다. 이는 도민들의 보이스피싱 피해를 줄이기 위한 공공 교육 사업의 일환이다.</t>
+          <t>'마약왕'으로 불리는 박왕열이 필리핀에서 송환되어 150억원대 유사수신 범행에 대한 수사를 받고 있다. 교도소 내에서 휴대전화를 사용한 정황이 포착되어 추가 범죄 가능성도 제기되고 있으며, 피해자 유족들은 박왕열의 처벌을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 내용이 아니라, 경기도가 보이스피싱 예방 교육 전문강사를 양성하는 공공사업에 대한 것입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>박왕열의 150억원대 유사수신 범행은 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4) 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 송환되어 형사 절차가 진행 중이며(적합 조건 6), 휴대전화 분석 등 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>150억원대</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>경기도, 보이스피싱 전문강사 50명 양성…3월31일까지 접수</t>
+          <t>송환된 ‘마약왕’ 박왕열… “교도소서 사용한 휴대전화 분석해 철저 ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032307190160597</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/25/WWX2J7F7WJADJN54JP7I6CWE74/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 00:22:15.156614+00:00</t>
+          <t>2026-03-25 00:27:25.227289+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>피싱 범죄 주의보 발령</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>코인 거래를 미끼로 4000만 원을 편취당했다는 신고가 접수되어 경찰이 용의자를 추적 중입니다. 경찰은 용의자가 다수인 것으로 보고 있으며, 피해 금액 등 정확한 경위를 확인하고 있습니다.</t>
+          <t>이란 전쟁을 악용하여 유가·방산 관련주 추천, 원금 반환 및 손해배상 약속 등으로 유혹하는 피싱 범죄 문자메시지에 대한 주의보가 발령되었다. 메시지에 답장하거나 첨부된 링크를 누를 경우 텔레그램 등으로 연결될 수 있어 각별한 주의가 요구된다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불확실하고, 현재까지 확인된 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한 집단적 피해 여부가 명확히 확인되지 않았습니다.</t>
+          <t>해당 기사는 '피싱 주의보'에 대한 일반적인 경고로, 특정 피해 사건이나 가해자가 명확히 특정되지 않습니다. 피해 규모, 피해자 수, 상대방의 자력, 증거 확보 가능성 등 소송금융 투자에 필요한 구체적인 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>4000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>코인 거래 미끼에 4000만 원 뺏겼다  신고…경찰, 용의자 추적</t>
+          <t>'이란 전쟁' 악용 피싱주의보…전쟁 수혜주·항공편 취소 문자 조심하세...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/incheon/6106135</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032313170000044?did=NA</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 12:32:44.427623+00:00</t>
+          <t>2026-03-23 12:55:26.026499+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>미 법무부 및 유로폴의 국제 공조 수사 진행 중, 추가 기소 예고</t>
+          <t>보이스피싱 예방 교육 프로그램 진행</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>미 법무부와 유로폴이 15년간 사이버 범죄 인프라로 악용된 'SocksEscort' 프록시 네트워크를 국제 공조 수사를 통해 해체했다. 이 네트워크는 해킹, 랜섬웨어, 암호화폐 사기 등에 사용되었으며, 전 세계 163개국에서 약 36만 9천 대의 기기를 감염시키고 580만 달러의 범죄 수익을 창출한 것으로 추정된다. 현재 350만 달러 상당의 암호화폐가 동결되었고, 압수된 서버 데이터를 바탕으로 추가 기소가 이어질 예정이다.</t>
+          <t>경기도가 보이스피싱 피해 예방을 위해 전문강사 50명을 양성하는 프로그램을 진행한다. 강사들은 전기통신금융사기 수법, 최신 사례, 대응 현황 등을 교육받게 되며, 우수 강사 30명은 위촉될 예정이다. 이는 도민들의 보이스피싱 피해를 줄이기 위한 공공 교육 사업의 일환이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>SocksEscort 운영 조직의 책임이 명확하고(조건 1), 580만 달러의 범죄 수익을 창출했으며 350만 달러의 암호화폐가 동결되어 자력 확보 가능성이 높음(조건 2). 전 세계 163개국 36만 9천 대 기기 감염 및 12만 4천 명의 등록 사용자로 집단적 피해가 발생했고(조건 3), 한 피해자가 100만 달러를 잃는 등 피해 규모가 큼(조건 4). 미 법무부와 유로폴의 국제 공조 수사로 서버 압수 및 데이터 확보 등 강력한 증거가 존재하며(조건 5), 현재 공적 절차가 활발히 진행 중임(조건 6).</t>
+          <t>이 기사는 특정 보이스피싱 피해 사건에 대한 내용이 아니라, 경기도가 보이스피싱 예방 교육 전문강사를 양성하는 공공사업에 대한 것입니다. 따라서 소송금융 투자 대상이 될 만한 특정 피고, 피해자, 피해 규모, 책임 소재 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>최소 100만 달러 이상 (개별 피해자 기준), 총 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>최소 12만 4천 명 이상 (등록 사용자 기준), 감염 기기 36만 9천 대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>미 법무부·유로폴, 15년 운영 ‘SocksEscort’ 프록시 범죄망 폐쇄…암...</t>
+          <t>경기도, 보이스피싱 전문강사 50명 양성…3월31일까지 접수</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339372</t>
+          <t>https://view.asiae.co.kr/article/2026032307190160597</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:22.328832+00:00</t>
+          <t>2026-03-23 00:22:15.156614+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>코인 거래를 미끼로 4000만 원을 편취당했다는 신고가 접수되어 경찰이 용의자를 추적 중입니다. 경찰은 용의자가 다수인 것으로 보고 있으며, 피해 금액 등 정확한 경위를 확인하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>경찰 수사가 진행 중으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불확실하고, 현재까지 확인된 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한 집단적 피해 여부가 명확히 확인되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>4000만 원</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>코인 거래 미끼에 4000만 원 뺏겼다  신고…경찰, 용의자 추적</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/incheon/6106135</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:32:44.427623+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K15" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr"/>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>미 법무부 및 유로폴의 국제 공조 수사 진행 중, 추가 기소 예고</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>미 법무부와 유로폴이 15년간 사이버 범죄 인프라로 악용된 'SocksEscort' 프록시 네트워크를 국제 공조 수사를 통해 해체했다. 이 네트워크는 해킹, 랜섬웨어, 암호화폐 사기 등에 사용되었으며, 전 세계 163개국에서 약 36만 9천 대의 기기를 감염시키고 580만 달러의 범죄 수익을 창출한 것으로 추정된다. 현재 350만 달러 상당의 암호화폐가 동결되었고, 압수된 서버 데이터를 바탕으로 추가 기소가 이어질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>SocksEscort 운영 조직의 책임이 명확하고(조건 1), 580만 달러의 범죄 수익을 창출했으며 350만 달러의 암호화폐가 동결되어 자력 확보 가능성이 높음(조건 2). 전 세계 163개국 36만 9천 대 기기 감염 및 12만 4천 명의 등록 사용자로 집단적 피해가 발생했고(조건 3), 한 피해자가 100만 달러를 잃는 등 피해 규모가 큼(조건 4). 미 법무부와 유로폴의 국제 공조 수사로 서버 압수 및 데이터 확보 등 강력한 증거가 존재하며(조건 5), 현재 공적 절차가 활발히 진행 중임(조건 6).</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>최소 100만 달러 이상 (개별 피해자 기준), 총 피해액 미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>최소 12만 4천 명 이상 (등록 사용자 기준), 감염 기기 36만 9천 대</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>미 법무부·유로폴, 15년 운영 ‘SocksEscort’ 프록시 범죄망 폐쇄…암...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/338866</t>
+          <t>https://www.tokenpost.kr/news/policy/339372</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-13 00:35:51.980390+00:00</t>
+          <t>2026-03-14 00:26:22.328832+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>JP모건</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>집단소송 제기, 골리앗 벤처스 CEO 체포 및 검찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>JP모건이 암호화폐 폰지 사기 업체 '골리앗 벤처스'의 이상 거래를 인지하고도 계좌를 유지해 피해를 키웠다는 의혹으로 투자자들로부터 집단소송을 당했습니다. 약 2,000명 이상의 투자자가 3억2,800만 달러 규모의 피해를 입은 것으로 추정되며, 골리앗 벤처스 CEO는 사기 및 자금세탁 혐의로 체포되었습니다. 이번 사건은 전통 금융기관의 암호화폐 사기 방치 책임에 대한 법적 쟁점을 불러일으키고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>JP모건이라는 대형 금융기관이 피고이며(적합 조건 2), 2,000명 이상의 다수 피해자가 발생했고(적합 조건 3), 피해 규모가 수천억 원에 달하며(적합 조건 4), 검찰 수사 및 CEO 체포 등 공적 절차가 진행 중이고(적합 조건 6), 은행의 KYC 의무 위반이라는 책임 소재가 비교적 명확하게 주장되고 있어(적합 조건 1), 소송금융 투자 적합도가 높습니다. 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>3억2,800만 달러 (약 4,886억 원)</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>약 2,000명 이상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>JP모건, 암호화폐 폰지 사기 방치 의혹…투자자들 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/policy/339098</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:50:17.707121+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>JP모건체이스</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>미국 캘리포니아 북부지방법원(연방법원)에 집단소송 소장 제출. 골리앗 운영자 크리스토퍼 알렉산더 델가도는 전신사기 및 자금세탁 혐의로 체포되어 형사 사건 초기 절차 진행 중.</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>암호화폐 투자풀 '골리앗 벤처스'의 폰지 사기 의혹과 관련하여 2000여 명의 투자자들이 JP모건체이스를 상대로 3억2800만 달러 규모의 집단소송을 제기했습니다. 투자자들은 JP모건이 자금 흐름 상의 경고 신호를 무시하고 계좌 서비스를 제공하여 사기가 가능해졌다고 주장합니다. 골리앗 운영자는 이미 미 연방 당국에 의해 체포되어 형사 사건이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (JP모건의 경고 신호 무시 주장), 상대방 자력 충분 (JP모건체이스), 집단적 피해 (2000여 명), 피해 규모가 큼 (3억2800만 달러), 증거 확보 가능 (자금 흐름 분석, 운영자 체포), 공적 절차 진행 중 (형사 사건 초기 단계) 등 모든 적합 조건을 충족하여 투자 적합도가 매우 높습니다.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>3억2800만 달러 (약 4,882억 원)</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>2000여 명</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>3억2800만 달러 크립토 폰지 의혹…JP모건 ‘경고 신호 무시’ 집단소송</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/society/338866</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:35:51.980390+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F17" t="inlineStr">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr">
         <is>
           <t>영화 '데자뷰'에 대한 회고 기사로, 형사 인태가 고라니 사고를 조사하는 한편, 그 이면에 수많은 투자 피해자를 양산한 구조에 가담한 인물이라는 모순을 다루고 있습니다. 이는 영화 속 허구의 사건입니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G19" t="inlineStr">
         <is>
           <t>해당 기사는 '회고 영화관'이라는 제목으로 영화 '데자뷰'의 줄거리를 분석하는 내용입니다. 실제 발생한 사건이 아닌 영화 속 허구의 사건이므로 소송금융 투자 대상으로 적합하지 않습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
+      <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I17" t="inlineStr">
+      <c r="I19" t="inlineStr">
         <is>
           <t>수많은 투자 피해자</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
+      <c r="J19" t="inlineStr">
         <is>
           <t>[회고 영화관] '데자뷰', 기억의 균열과 정의의 자기중심성</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K19" t="inlineStr">
         <is>
           <t>mediafine.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M19" t="inlineStr">
         <is>
           <t>https://www.mediafine.co.kr/news/articleView.html?idxno=75853</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N19" t="inlineStr">
         <is>
           <t>2026-03-13 00:26:59.627879+00:00</t>
         </is>
       </c>
     </row>
-    <row r="18">
-      <c r="A18" s="3" t="inlineStr">
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D18" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E18" t="inlineStr">
+      <c r="E20" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 공범 및 총책 추적</t>
         </is>
       </c>
-      <c r="F18" t="inlineStr">
+      <c r="F20" t="inlineStr">
         <is>
           <t>정부기관 투자 종목을 사칭하여 20여명으로부터 20억원 상당의 투자금을 가로챈 금융 사기 수거책이 구속되었습니다. 수거책은 혐의를 대부분 인정했으며, 경찰은 공범과 조직 총책의 신원을 파악하기 위한 수사를 이어갈 계획입니다. 피해 금액은 아직 회수되지 않은 상태입니다.</t>
         </is>
       </c>
-      <c r="G18" t="inlineStr">
+      <c r="G20" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(수거책 구속 및 혐의 인정), 20여명의 다수 피해자가 발생했으며, 피해 규모가 20억원으로 큽니다. 또한 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고 증거 확보 가능성이 높습니다. 다만, 사기 조직의 총책 및 공범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H18" t="inlineStr">
+      <c r="H20" t="inlineStr">
         <is>
           <t>20억원</t>
         </is>
       </c>
-      <c r="I18" t="inlineStr">
+      <c r="I20" t="inlineStr">
         <is>
           <t>20여명</t>
         </is>
       </c>
-      <c r="J18" t="inlineStr">
+      <c r="J20" t="inlineStr">
         <is>
           <t>“정부기관 투자 종목” 20억 가로챈 수거책 구속</t>
         </is>
       </c>
-      <c r="K18" t="inlineStr">
+      <c r="K20" t="inlineStr">
         <is>
           <t>kjdaily.com</t>
         </is>
       </c>
-      <c r="L18" t="inlineStr">
+      <c r="L20" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
-      <c r="M18" t="inlineStr">
+      <c r="M20" t="inlineStr">
         <is>
           <t>http://www.kjdaily.com/article.php?aid=1773313262674838005</t>
         </is>
       </c>
-      <c r="N18" t="inlineStr">
+      <c r="N20" t="inlineStr">
         <is>
           <t>2026-03-12 12:37:34.026692+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-01 00:17:29.957960+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>XRPL 커뮤니티 내 신종 사기 확산 및 경고 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>XRP 레저(XRPL)에서 '가짜 NFT 패스'를 미끼로 이용자의 오퍼 수락 및 트랜잭션 서명을 유도하는 소셜 엔지니어링 사기가 확산하고 있습니다. 이는 XRPL 자체의 기술적 결함이 아닌 사용자 부주의를 노린 수법으로, Xaman 개발자 등 커뮤니티에서 주의를 당부하고 있습니다. 피해 예방을 위해 의심스러운 오퍼는 즉시 취소할 것을 권고하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방(사기범)이 익명으로 특정 불가하며 자력 또한 불분명하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (적합 조건 1, 2 미충족) 또한, 피해 규모와 피해자 수가 명확히 파악되지 않아 투자 매력도가 낮습니다. (적합 조건 3, 4 미충족) 사건의 본질이 사용자 부주의를 노린 소셜 엔지니어링 사기이므로, XRPL 자체의 결함이 아니라는 점에서 법적 책임 입증 및 손해배상 청구에 어려움이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>XRPL서 ‘가짜 NFT 패스’ 미끼 사기 확산…Xaman 개발자 “어떤 패스·N...</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/cryptocurrency/335235</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:23:34.020981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>A 씨 일당</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경찰 조사 중, 리딩방 투자 사기 피해 진술 확인</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>그래픽카드를 훔친 범인이 경찰 조사에서 자신이 '리딩방 투자 사기' 피해자라고 진술하며, 경찰의 신속한 수사를 바라는 마음에 범행했다고 밝혔습니다. 이는 대규모 금융 사기 사건의 존재 가능성을 시사하며, 경찰 수사를 통해 사기 조직의 실체와 피해 규모가 드러날 수 있습니다.</t>
+          <t>A 씨 등 일당이 상품권과 금 투자를 미끼로 원금 및 고수익을 보장하겠다며 투자자들을 속여 212억 원 상당의 사기 행각을 벌였습니다. 이로 인해 26명의 피해자가 발생했으며, 경찰 수사 후 특정경제범죄가중처벌법상 사기 등 혐의로 검찰에 송치되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기는 상대방(사기 조직)의 책임이 명확하고, 다수의 피해자가 발생할 가능성이 높습니다. 현재 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 사기 조직의 자력 확보 여부가 소송금융 투자에 있어 중요한 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1, 5), 26명의 피해자와 212억 원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 이미 공적 절차(경찰 수사 및 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 사기 일당의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>212억 원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>26명</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>그래픽카드 훔친 범인 잡히자… 난 피해자  밝히며 돌연</t>
+          <t>상품권·순금 투자 유도 ‘200억대’ 사기 일당 송치</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455757&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.munhwa.com/article/11571324?ref=naver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:11.339198+00:00</t>
+          <t>2026-03-01 00:17:29.957960+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>부산 남부경찰서가 주식 투자 사기 조직의 30대 수거책을 검거하여 수사 중입니다. 이 남성은 허위 주식 투자 정보에 속은 피해자로부터 투자 명목으로 현금을 가로챈 혐의를 받고 있으며, 경찰은 조직적인 사기 행각에 대해 추가 수사를 진행하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>주식 투자 사기 조직의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)이 긍정적입니다. 다만, 상대방(사기 조직)의 자력이나 구체적인 피해 규모, 피해자 수가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>주식 투자 사기 조직 30대 수거책 검거</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>busanmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283091</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:31:24.176032+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>리딩방 사기 조직</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>경찰 조사 중, 리딩방 투자 사기 피해 진술 확인</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>그래픽카드를 훔친 범인이 경찰 조사에서 자신이 '리딩방 투자 사기' 피해자라고 진술하며, 경찰의 신속한 수사를 바라는 마음에 범행했다고 밝혔습니다. 이는 대규모 금융 사기 사건의 존재 가능성을 시사하며, 경찰 수사를 통해 사기 조직의 실체와 피해 규모가 드러날 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>리딩방 투자 사기는 상대방(사기 조직)의 책임이 명확하고, 다수의 피해자가 발생할 가능성이 높습니다. 현재 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 사기 조직의 자력 확보 여부가 소송금융 투자에 있어 중요한 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>그래픽카드 훔친 범인 잡히자… 난 피해자  밝히며 돌연</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455757&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:33:11.339198+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
           <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>동네 미용사가 70대 이상 노인들을 대상으로 60억 원 규모의 곗돈을 횡령한 사건입니다. 현재 약 15억 원에 대한 고소가 접수되어 경찰 수사가 진행 중이며, 일부 사건은 검찰에 송치되었습니다. 다수의 피해자와 큰 피해 금액으로 인해 집단적 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>상대방의 책임이 명확하고(곗돈 횡령), 70대 이상 노인 다수가 피해를 입었으며(집단적 피해), 피해 규모가 60억 원으로 매우 큽니다. 현재 경찰 수사 및 검찰 송치가 진행 중으로 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사업자이므로 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
+      <c r="H25" t="inlineStr">
         <is>
           <t>60억 원</t>
         </is>
       </c>
-      <c r="I23" t="inlineStr">
+      <c r="I25" t="inlineStr">
         <is>
           <t>다수 (70대 이상 노인)</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
+      <c r="J25" t="inlineStr">
         <is>
           <t>[단독] 60억 곗돈 꿀꺽한 동네 미용사…돈 달라 하자 '퍽'</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://news.jtbc.co.kr/article/NB12287018?influxDiv=NAVER</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-02-25 12:43:29.463746+00:00</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="4" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E26" t="inlineStr">
         <is>
           <t>재테크 리딩 투자 사기 피해금 돈 세탁 혐의로 30대 실형 선고 (형사 사건)</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F26" t="inlineStr">
         <is>
           <t>재테크 리딩 투자 사기 피해자들의 돈을 세탁한 30대가 실형을 선고받았다. 법원은 피고인이 피해자들에게 용서받지 못했고 피해 보상을 위한 노력을 하지 않은 점을 고려했다. 이 형사 판결은 사기 행위의 증거를 확보하고 있어 피해자들이 민사상 손해배상 청구를 진행하기에 유리한 기반을 제공한다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G26" t="inlineStr">
         <is>
           <t>재테크 리딩 투자 사기라는 명확한 불법 행위가 존재하며(적합 조건 1), 돈 세탁 혐의로 형사 판결이 선고되어 사기 행위 및 피해 사실에 대한 객관적 증거가 확보된 상태임(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 판결이 선고되었으므로, 이를 바탕으로 민사 소송을 제기하기 용이함(적합 조건 6). 다만, 사기 조직의 자력 여부와 피해 규모의 구체적인 확인이 필요하다는 점에서 'Medium'으로 판단한다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
+      <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
+      <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J26" t="inlineStr">
         <is>
           <t>재테크 리딩 투자​​​​​​​ 사기 피해자들 돈 세탁 30대 실형</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K26" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M26" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630950</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N26" t="inlineStr">
         <is>
           <t>2026-02-22 12:32:25.087789+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N24"/>
+  <autoFilter ref="A1:N26"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>