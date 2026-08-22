--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$14</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="37" customWidth="1" min="8" max="8"/>
     <col width="44" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -541,874 +541,942 @@
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>검찰의 유령 법인 해산 명령 청구 진행 중</t>
+          <t>경찰 수사 및 일당 구속</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>부산지검 비송전담팀이 코인·주식 고수익 투자를 미끼로 한 투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인 2곳에 대해 해산 명령을 청구했다. 이는 범죄조직의 불법 행위를 막고 피해자 구제를 위한 공적 절차의 일환으로, 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 수 있다.</t>
+          <t>A씨 등 일당 3명이 2018년 11월부터 2026년 5월까지 미국 재무부 채권 투자회사 대표를 사칭하여 원금 손실 없는 고수익을 보장한다고 속여 피해자 59명으로부터 220억 원 상당의 투자금을 가로챈 혐의로 구속되었습니다. 이들은 대출 이자 일부를 돌려주는 수법으로 피해자들과 신뢰 관계를 유지한 것으로 파악됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인에 대한 검찰의 해산 명령 청구는 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중임을 보여준다(적합 조건 6). 또한, '코인·주식 고수익 투자를 미끼로 한 투자 사기'는 다수의 피해자 발생 및 집단적 피해 가능성이 높다(적합 조건 3). 상대방의 자력은 추가 확인이 필요하나, 검찰의 개입으로 피해 구제 가능성이 높아 소송금융 투자에 적합성이 높다.</t>
+          <t>경찰 수사로 사기 혐의가 명확히 드러났으며(상대방 책임 명확), 피해자 59명으로 집단적 피해가 발생했고(집단적 피해), 피해 규모가 220억 원 상당으로 매우 큽니다(피해 규모 큼). 또한, 경찰 수사 및 일당 구속으로 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다(증거 확보 가능, 공적 절차 진행 중). 다만, 피고의 자력에 대한 정보는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>220억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>59명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>범죄조직 유령법인 막고 장애인 후견… 검찰 ‘공익대표’ 전담팀 띄웠...</t>
+          <t>‘220억 원대 미국 국채 투자 사기’ 일당 구속</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/05/09/R4M7EZAWEBBYBBYVZTUNV2BJ64/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8630630&amp;ref=A</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-11 07:02:45.492704+00:00</t>
+          <t>2026-08-21 21:09:07.599241+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>검찰의 유령 법인 해산 명령 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>부산지검 비송전담팀이 코인·주식 고수익 투자를 미끼로 한 투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인 2곳에 대해 해산 명령을 청구했다. 이는 범죄조직의 불법 행위를 막고 피해자 구제를 위한 공적 절차의 일환으로, 향후 피해자들의 손해배상 청구에 긍정적인 영향을 미칠 수 있다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>투자 사기 조직이 범죄 수익 세탁에 이용한 유령 법인에 대한 검찰의 해산 명령 청구는 상대방의 책임이 명확하고(적합 조건 1), 검찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차가 진행 중임을 보여준다(적합 조건 6). 또한, '코인·주식 고수익 투자를 미끼로 한 투자 사기'는 다수의 피해자 발생 및 집단적 피해 가능성이 높다(적합 조건 3). 상대방의 자력은 추가 확인이 필요하나, 검찰의 개입으로 피해 구제 가능성이 높아 소송금융 투자에 적합성이 높다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>사기꾼이 웃으며 한 말 “더 세게 나가세요”···은행원·경찰이 말려...</t>
+          <t>범죄조직 유령법인 막고 장애인 후견… 검찰 ‘공익대표’ 전담팀 띄웠...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603310600031</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/05/09/R4M7EZAWEBBYBBYVZTUNV2BJ64/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:12.160764+00:00</t>
+          <t>2026-05-11 07:02:45.492704+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>사기 조직</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 현금 수거책 구속 송치</t>
+          <t>경찰 신고 및 피해 구제 신청 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>충북경찰청이 '사기 투자 리딩방'의 현금 수거책들을 구속 송치했습니다. 이들은 유튜브를 통해 고급 주식 정보를 미끼로 피해자들에게 접근하여 현금 3억 3천만 원과 3천만 원을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 경찰은 나머지 사기 조직원들에 대한 수사를 계속하고 있습니다.</t>
+          <t>60대 A씨는 전문 주식 투자 사기에 속아 약 11억원을 입금했습니다. 은행의 이상금융거래탐지시스템(FDS)이 이상 거래를 감지하고 경찰까지 동원해 A씨를 말렸으나, 사기범의 코칭에 속아 투자를 이어갔습니다. 결국 추가 입금이 어려워지자 사기임을 깨닫고 현재 경찰 신고 및 피해 구제 신청을 한 상태입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 사기 조직의 책임이 명확하고, 피해 금액이 최소 3억 6천만 원으로 규모가 큽니다. 또한, 경찰 수사를 통해 현금 수거책들이 구속 송치되는 등 공적 절차가 진행 중이며 증거 확보가 용이한 상황입니다.</t>
+          <t>피해 금액이 약 11억원으로 매우 크고(적합 조건 4), 은행의 이상금융거래탐지시스템(FDS) 기록 및 사기범과의 채팅 내역 등 객관적 증거 확보가 가능하며(적합 조건 5), 경찰 신고 및 피해 구제 신청이 진행 중입니다(적합 조건 6). 또한, 기사에서 법원이 은행의 책임을 일부 인정한 판례가 언급되어, 은행을 상대로 한 소송 가능성이 있으며 이 경우 자력 있는 상대방이 될 수 있습니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>최소 3억 6천만 원</t>
+          <t>약 11억원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>최소 4명, 추가 피해자 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>사기 '주식 투자 리딩방' 현금 수거책들 구속</t>
+          <t>사기꾼이 웃으며 한 말 “더 세게 나가세요”···은행원·경찰이 말려...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260331053151gsC</t>
+          <t>https://www.khan.co.kr/article/202603310600031</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-31 00:22:23.576426+00:00</t>
+          <t>2026-03-31 00:38:12.160764+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>골리앗 벤처스, 크리스토퍼 델가도, JP모건 체이스</t>
+          <t>사기 조직</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>골리앗 벤처스 창립자 형사 기소 및 회사 챕터11 파산보호 신청, JP모건 체이스 집단소송 직면 보도</t>
+          <t>경찰 수사 및 현금 수거책 구속 송치</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>암호화폐 기업 골리앗 벤처스가 3억2800만달러 규모의 폰지 사기 의혹과 창립자 체포 여파로 챕터11 파산보호를 신청했습니다. 창립자는 송금 사기 및 자금세탁 혐의로 기소되었으며, 2000명 이상의 피해자가 발생하고 일부는 수백만달러의 손실을 입었습니다. JP모건 체이스 또한 폰지 사기 방조 혐의로 집단소송에 직면했다는 보도가 나왔습니다.</t>
+          <t>충북경찰청이 '사기 투자 리딩방'의 현금 수거책들을 구속 송치했습니다. 이들은 유튜브를 통해 고급 주식 정보를 미끼로 피해자들에게 접근하여 현금 3억 3천만 원과 3천만 원을 받아 사기 조직에 전달한 혐의를 받고 있습니다. 경찰은 나머지 사기 조직원들에 대한 수사를 계속하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>골리앗 벤처스 창립자의 폰지 사기 혐의가 수사 당국에 의해 명확히 특정되었고(상대방 책임 명확), 피해자가 2000명 이상으로 집단적 피해가 발생했으며(집단적 피해), 피해 규모가 3억2800만달러로 매우 큽니다(피해 규모 큼). 또한, 창립자 체포 및 형사 기소, 회사 파산보호 신청 등 공적 절차가 진행 중이며(공적 절차 진행 중), JP모건 체이스와 같은 자력 있는 대형 금융기관이 집단소송에 직면했다는 보도가 있어(상대방 자력 충분) 소송금융 투자에 매우 적합합니다.</t>
+          <t>상대방인 사기 조직의 책임이 명확하고, 피해 금액이 최소 3억 6천만 원으로 규모가 큽니다. 또한, 경찰 수사를 통해 현금 수거책들이 구속 송치되는 등 공적 절차가 진행 중이며 증거 확보가 용이한 상황입니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>3억2800만달러</t>
+          <t>최소 3억 6천만 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>2000명 이상</t>
+          <t>최소 4명, 추가 피해자 가능성 있음</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>골리앗 벤처스, 3억2800만달러 폰지 사기 연루 속 챕터11 신청</t>
+          <t>사기 '주식 투자 리딩방' 현금 수거책들 구속</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/breaking/344221</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260331053151gsC</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:50.685144+00:00</t>
+          <t>2026-03-31 00:22:23.576426+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>골리앗 벤처스, 크리스토퍼 델가도, JP모건 체이스</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사 절차 진행 중, 추가 수사 예정</t>
+          <t>골리앗 벤처스 창립자 형사 기소 및 회사 챕터11 파산보호 신청, JP모건 체이스 집단소송 직면 보도</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>'마약왕'으로 불리는 박왕열이 필리핀에서 송환되어 150억원대 유사수신 범행에 대한 수사를 받고 있다. 교도소 내에서 휴대전화를 사용한 정황이 포착되어 추가 범죄 가능성도 제기되고 있으며, 피해자 유족들은 박왕열의 처벌을 요구하고 있다.</t>
+          <t>암호화폐 기업 골리앗 벤처스가 3억2800만달러 규모의 폰지 사기 의혹과 창립자 체포 여파로 챕터11 파산보호를 신청했습니다. 창립자는 송금 사기 및 자금세탁 혐의로 기소되었으며, 2000명 이상의 피해자가 발생하고 일부는 수백만달러의 손실을 입었습니다. JP모건 체이스 또한 폰지 사기 방조 혐의로 집단소송에 직면했다는 보도가 나왔습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>박왕열의 150억원대 유사수신 범행은 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4) 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 송환되어 형사 절차가 진행 중이며(적합 조건 6), 휴대전화 분석 등 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>골리앗 벤처스 창립자의 폰지 사기 혐의가 수사 당국에 의해 명확히 특정되었고(상대방 책임 명확), 피해자가 2000명 이상으로 집단적 피해가 발생했으며(집단적 피해), 피해 규모가 3억2800만달러로 매우 큽니다(피해 규모 큼). 또한, 창립자 체포 및 형사 기소, 회사 파산보호 신청 등 공적 절차가 진행 중이며(공적 절차 진행 중), JP모건 체이스와 같은 자력 있는 대형 금융기관이 집단소송에 직면했다는 보도가 있어(상대방 자력 충분) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>150억원대</t>
+          <t>3억2800만달러</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>2000명 이상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>송환된 ‘마약왕’ 박왕열… “교도소서 사용한 휴대전화 분석해 철저 ...</t>
+          <t>골리앗 벤처스, 3억2800만달러 폰지 사기 연루 속 챕터11 신청</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/25/WWX2J7F7WJADJN54JP7I6CWE74/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.tokenpost.kr/news/breaking/344221</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-25 00:27:25.227289+00:00</t>
+          <t>2026-03-29 00:28:50.685144+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>미 법무부 및 유로폴의 국제 공조 수사 진행 중, 추가 기소 예고</t>
+          <t>형사 절차 진행 중, 추가 수사 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>미 법무부와 유로폴이 15년간 사이버 범죄 인프라로 악용된 'SocksEscort' 프록시 네트워크를 국제 공조 수사를 통해 해체했다. 이 네트워크는 해킹, 랜섬웨어, 암호화폐 사기 등에 사용되었으며, 전 세계 163개국에서 약 36만 9천 대의 기기를 감염시키고 580만 달러의 범죄 수익을 창출한 것으로 추정된다. 현재 350만 달러 상당의 암호화폐가 동결되었고, 압수된 서버 데이터를 바탕으로 추가 기소가 이어질 예정이다.</t>
+          <t>'마약왕'으로 불리는 박왕열이 필리핀에서 송환되어 150억원대 유사수신 범행에 대한 수사를 받고 있다. 교도소 내에서 휴대전화를 사용한 정황이 포착되어 추가 범죄 가능성도 제기되고 있으며, 피해자 유족들은 박왕열의 처벌을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>SocksEscort 운영 조직의 책임이 명확하고(조건 1), 580만 달러의 범죄 수익을 창출했으며 350만 달러의 암호화폐가 동결되어 자력 확보 가능성이 높음(조건 2). 전 세계 163개국 36만 9천 대 기기 감염 및 12만 4천 명의 등록 사용자로 집단적 피해가 발생했고(조건 3), 한 피해자가 100만 달러를 잃는 등 피해 규모가 큼(조건 4). 미 법무부와 유로폴의 국제 공조 수사로 서버 압수 및 데이터 확보 등 강력한 증거가 존재하며(조건 5), 현재 공적 절차가 활발히 진행 중임(조건 6).</t>
+          <t>박왕열의 150억원대 유사수신 범행은 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4) 다수의 피해자가 발생했을 가능성이 높습니다(적합 조건 3). 이미 송환되어 형사 절차가 진행 중이며(적합 조건 6), 휴대전화 분석 등 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>최소 100만 달러 이상 (개별 피해자 기준), 총 피해액 미상</t>
+          <t>150억원대</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>최소 12만 4천 명 이상 (등록 사용자 기준), 감염 기기 36만 9천 대</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>미 법무부·유로폴, 15년 운영 ‘SocksEscort’ 프록시 범죄망 폐쇄…암...</t>
+          <t>송환된 ‘마약왕’ 박왕열… “교도소서 사용한 휴대전화 분석해 철저 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339372</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/25/WWX2J7F7WJADJN54JP7I6CWE74/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-14 00:26:22.328832+00:00</t>
+          <t>2026-03-25 00:27:25.227289+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>집단소송 제기, 골리앗 벤처스 CEO 체포 및 검찰 수사 진행 중</t>
+          <t>미 법무부 및 유로폴의 국제 공조 수사 진행 중, 추가 기소 예고</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>JP모건이 암호화폐 폰지 사기 업체 '골리앗 벤처스'의 이상 거래를 인지하고도 계좌를 유지해 피해를 키웠다는 의혹으로 투자자들로부터 집단소송을 당했습니다. 약 2,000명 이상의 투자자가 3억2,800만 달러 규모의 피해를 입은 것으로 추정되며, 골리앗 벤처스 CEO는 사기 및 자금세탁 혐의로 체포되었습니다. 이번 사건은 전통 금융기관의 암호화폐 사기 방치 책임에 대한 법적 쟁점을 불러일으키고 있습니다.</t>
+          <t>미 법무부와 유로폴이 15년간 사이버 범죄 인프라로 악용된 'SocksEscort' 프록시 네트워크를 국제 공조 수사를 통해 해체했다. 이 네트워크는 해킹, 랜섬웨어, 암호화폐 사기 등에 사용되었으며, 전 세계 163개국에서 약 36만 9천 대의 기기를 감염시키고 580만 달러의 범죄 수익을 창출한 것으로 추정된다. 현재 350만 달러 상당의 암호화폐가 동결되었고, 압수된 서버 데이터를 바탕으로 추가 기소가 이어질 예정이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>JP모건이라는 대형 금융기관이 피고이며(적합 조건 2), 2,000명 이상의 다수 피해자가 발생했고(적합 조건 3), 피해 규모가 수천억 원에 달하며(적합 조건 4), 검찰 수사 및 CEO 체포 등 공적 절차가 진행 중이고(적합 조건 6), 은행의 KYC 의무 위반이라는 책임 소재가 비교적 명확하게 주장되고 있어(적합 조건 1), 소송금융 투자 적합도가 높습니다. 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>SocksEscort 운영 조직의 책임이 명확하고(조건 1), 580만 달러의 범죄 수익을 창출했으며 350만 달러의 암호화폐가 동결되어 자력 확보 가능성이 높음(조건 2). 전 세계 163개국 36만 9천 대 기기 감염 및 12만 4천 명의 등록 사용자로 집단적 피해가 발생했고(조건 3), 한 피해자가 100만 달러를 잃는 등 피해 규모가 큼(조건 4). 미 법무부와 유로폴의 국제 공조 수사로 서버 압수 및 데이터 확보 등 강력한 증거가 존재하며(조건 5), 현재 공적 절차가 활발히 진행 중임(조건 6).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>3억2,800만 달러 (약 4,886억 원)</t>
+          <t>최소 100만 달러 이상 (개별 피해자 기준), 총 피해액 미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>약 2,000명 이상</t>
+          <t>최소 12만 4천 명 이상 (등록 사용자 기준), 감염 기기 36만 9천 대</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>JP모건, 암호화폐 폰지 사기 방치 의혹…투자자들 집단소송 제기</t>
+          <t>미 법무부·유로폴, 15년 운영 ‘SocksEscort’ 프록시 범죄망 폐쇄…암...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/339098</t>
+          <t>https://www.tokenpost.kr/news/policy/339372</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-13 12:50:17.707121+00:00</t>
+          <t>2026-03-14 00:26:22.328832+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>JP모건체이스</t>
+          <t>JP모건</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>미국 캘리포니아 북부지방법원(연방법원)에 집단소송 소장 제출. 골리앗 운영자 크리스토퍼 알렉산더 델가도는 전신사기 및 자금세탁 혐의로 체포되어 형사 사건 초기 절차 진행 중.</t>
+          <t>집단소송 제기, 골리앗 벤처스 CEO 체포 및 검찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>암호화폐 투자풀 '골리앗 벤처스'의 폰지 사기 의혹과 관련하여 2000여 명의 투자자들이 JP모건체이스를 상대로 3억2800만 달러 규모의 집단소송을 제기했습니다. 투자자들은 JP모건이 자금 흐름 상의 경고 신호를 무시하고 계좌 서비스를 제공하여 사기가 가능해졌다고 주장합니다. 골리앗 운영자는 이미 미 연방 당국에 의해 체포되어 형사 사건이 진행 중입니다.</t>
+          <t>JP모건이 암호화폐 폰지 사기 업체 '골리앗 벤처스'의 이상 거래를 인지하고도 계좌를 유지해 피해를 키웠다는 의혹으로 투자자들로부터 집단소송을 당했습니다. 약 2,000명 이상의 투자자가 3억2,800만 달러 규모의 피해를 입은 것으로 추정되며, 골리앗 벤처스 CEO는 사기 및 자금세탁 혐의로 체포되었습니다. 이번 사건은 전통 금융기관의 암호화폐 사기 방치 책임에 대한 법적 쟁점을 불러일으키고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (JP모건의 경고 신호 무시 주장), 상대방 자력 충분 (JP모건체이스), 집단적 피해 (2000여 명), 피해 규모가 큼 (3억2800만 달러), 증거 확보 가능 (자금 흐름 분석, 운영자 체포), 공적 절차 진행 중 (형사 사건 초기 단계) 등 모든 적합 조건을 충족하여 투자 적합도가 매우 높습니다.</t>
+          <t>JP모건이라는 대형 금융기관이 피고이며(적합 조건 2), 2,000명 이상의 다수 피해자가 발생했고(적합 조건 3), 피해 규모가 수천억 원에 달하며(적합 조건 4), 검찰 수사 및 CEO 체포 등 공적 절차가 진행 중이고(적합 조건 6), 은행의 KYC 의무 위반이라는 책임 소재가 비교적 명확하게 주장되고 있어(적합 조건 1), 소송금융 투자 적합도가 높습니다. 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>3억2800만 달러 (약 4,882억 원)</t>
+          <t>3억2,800만 달러 (약 4,886억 원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>2000여 명</t>
+          <t>약 2,000명 이상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>3억2800만 달러 크립토 폰지 의혹…JP모건 ‘경고 신호 무시’ 집단소송</t>
+          <t>JP모건, 암호화폐 폰지 사기 방치 의혹…투자자들 집단소송 제기</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/society/338866</t>
+          <t>https://www.tokenpost.kr/news/policy/339098</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-13 00:35:51.980390+00:00</t>
+          <t>2026-03-13 12:50:17.707121+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>JP모건체이스</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 공범 및 총책 추적</t>
+          <t>미국 캘리포니아 북부지방법원(연방법원)에 집단소송 소장 제출. 골리앗 운영자 크리스토퍼 알렉산더 델가도는 전신사기 및 자금세탁 혐의로 체포되어 형사 사건 초기 절차 진행 중.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>정부기관 투자 종목을 사칭하여 20여명으로부터 20억원 상당의 투자금을 가로챈 금융 사기 수거책이 구속되었습니다. 수거책은 혐의를 대부분 인정했으며, 경찰은 공범과 조직 총책의 신원을 파악하기 위한 수사를 이어갈 계획입니다. 피해 금액은 아직 회수되지 않은 상태입니다.</t>
+          <t>암호화폐 투자풀 '골리앗 벤처스'의 폰지 사기 의혹과 관련하여 2000여 명의 투자자들이 JP모건체이스를 상대로 3억2800만 달러 규모의 집단소송을 제기했습니다. 투자자들은 JP모건이 자금 흐름 상의 경고 신호를 무시하고 계좌 서비스를 제공하여 사기가 가능해졌다고 주장합니다. 골리앗 운영자는 이미 미 연방 당국에 의해 체포되어 형사 사건이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(수거책 구속 및 혐의 인정), 20여명의 다수 피해자가 발생했으며, 피해 규모가 20억원으로 큽니다. 또한 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고 증거 확보 가능성이 높습니다. 다만, 사기 조직의 총책 및 공범의 자력 여부는 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확함 (JP모건의 경고 신호 무시 주장), 상대방 자력 충분 (JP모건체이스), 집단적 피해 (2000여 명), 피해 규모가 큼 (3억2800만 달러), 증거 확보 가능 (자금 흐름 분석, 운영자 체포), 공적 절차 진행 중 (형사 사건 초기 단계) 등 모든 적합 조건을 충족하여 투자 적합도가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>20억원</t>
+          <t>3억2800만 달러 (약 4,882억 원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>20여명</t>
+          <t>2000여 명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“정부기관 투자 종목” 20억 가로챈 수거책 구속</t>
+          <t>3억2800만 달러 크립토 폰지 의혹…JP모건 ‘경고 신호 무시’ 집단소송</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1773313262674838005</t>
+          <t>https://www.tokenpost.kr/news/society/338866</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-12 12:37:34.026692+00:00</t>
+          <t>2026-03-13 00:35:51.980390+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 및 검찰 송치</t>
+          <t>경찰 수사 진행 중, 공범 및 총책 추적</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>A 씨 등 일당이 상품권과 금 투자를 미끼로 원금 및 고수익을 보장하겠다며 투자자들을 속여 212억 원 상당의 사기 행각을 벌였습니다. 이로 인해 26명의 피해자가 발생했으며, 경찰 수사 후 특정경제범죄가중처벌법상 사기 등 혐의로 검찰에 송치되었습니다.</t>
+          <t>정부기관 투자 종목을 사칭하여 20여명으로부터 20억원 상당의 투자금을 가로챈 금융 사기 수거책이 구속되었습니다. 수거책은 혐의를 대부분 인정했으며, 경찰은 공범과 조직 총책의 신원을 파악하기 위한 수사를 이어갈 계획입니다. 피해 금액은 아직 회수되지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1, 5), 26명의 피해자와 212억 원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 이미 공적 절차(경찰 수사 및 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 사기 일당의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방 책임이 명확하고(수거책 구속 및 혐의 인정), 20여명의 다수 피해자가 발생했으며, 피해 규모가 20억원으로 큽니다. 또한 경찰 수사가 진행 중으로 공적 절차가 이미 시작되었고 증거 확보 가능성이 높습니다. 다만, 사기 조직의 총책 및 공범의 자력 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>212억 원</t>
+          <t>20억원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>26명</t>
+          <t>20여명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>상품권·순금 투자 유도 ‘200억대’ 사기 일당 송치</t>
+          <t>“정부기관 투자 종목” 20억 가로챈 수거책 구속</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571324?ref=naver</t>
+          <t>http://www.kjdaily.com/article.php?aid=1773313262674838005</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-01 00:17:29.957960+00:00</t>
+          <t>2026-03-12 12:37:34.026692+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>리딩방 사기 조직</t>
+          <t>A 씨 일당</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>경찰 조사 중, 리딩방 투자 사기 피해 진술 확인</t>
+          <t>경찰 수사 완료 및 검찰 송치</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>그래픽카드를 훔친 범인이 경찰 조사에서 자신이 '리딩방 투자 사기' 피해자라고 진술하며, 경찰의 신속한 수사를 바라는 마음에 범행했다고 밝혔습니다. 이는 대규모 금융 사기 사건의 존재 가능성을 시사하며, 경찰 수사를 통해 사기 조직의 실체와 피해 규모가 드러날 수 있습니다.</t>
+          <t>A 씨 등 일당이 상품권과 금 투자를 미끼로 원금 및 고수익을 보장하겠다며 투자자들을 속여 212억 원 상당의 사기 행각을 벌였습니다. 이로 인해 26명의 피해자가 발생했으며, 경찰 수사 후 특정경제범죄가중처벌법상 사기 등 혐의로 검찰에 송치되었습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>리딩방 투자 사기는 상대방(사기 조직)의 책임이 명확하고, 다수의 피해자가 발생할 가능성이 높습니다. 현재 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 사기 조직의 자력 확보 여부가 소송금융 투자에 있어 중요한 관건이 될 수 있습니다.</t>
+          <t>상대방 책임이 경찰 수사 및 검찰 송치로 명확하며(적합 조건 1, 5), 26명의 피해자와 212억 원의 피해 규모로 집단적 피해 및 큰 피해 규모에 해당합니다(적합 조건 3, 4). 이미 공적 절차(경찰 수사 및 검찰 송치)가 진행 중입니다(적합 조건 6). 다만, 사기 일당의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>212억 원</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>26명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>그래픽카드 훔친 범인 잡히자… 난 피해자  밝히며 돌연</t>
+          <t>상품권·순금 투자 유도 ‘200억대’ 사기 일당 송치</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455757&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.munhwa.com/article/11571324?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:11.339198+00:00</t>
+          <t>2026-03-01 00:17:29.957960+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>리딩방 사기 조직</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
+          <t>경찰 조사 중, 리딩방 투자 사기 피해 진술 확인</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>그래픽카드를 훔친 범인이 경찰 조사에서 자신이 '리딩방 투자 사기' 피해자라고 진술하며, 경찰의 신속한 수사를 바라는 마음에 범행했다고 밝혔습니다. 이는 대규모 금융 사기 사건의 존재 가능성을 시사하며, 경찰 수사를 통해 사기 조직의 실체와 피해 규모가 드러날 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>리딩방 투자 사기는 상대방(사기 조직)의 책임이 명확하고, 다수의 피해자가 발생할 가능성이 높습니다. 현재 경찰 조사가 진행 중이므로 증거 확보 및 공적 절차 진행 조건에 부합합니다. 다만, 사기 조직의 자력 확보 여부가 소송금융 투자에 있어 중요한 관건이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>그래픽카드 훔친 범인 잡히자… 난 피해자  밝히며 돌연</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455757&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:33:11.339198+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
           <t>경찰 수사 및 검찰 송치 진행 중</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F14" t="inlineStr">
         <is>
           <t>동네 미용사가 70대 이상 노인들을 대상으로 60억 원 규모의 곗돈을 횡령한 사건입니다. 현재 약 15억 원에 대한 고소가 접수되어 경찰 수사가 진행 중이며, 일부 사건은 검찰에 송치되었습니다. 다수의 피해자와 큰 피해 금액으로 인해 집단적 법적 대응 가능성이 높습니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G14" t="inlineStr">
         <is>
           <t>상대방의 책임이 명확하고(곗돈 횡령), 70대 이상 노인 다수가 피해를 입었으며(집단적 피해), 피해 규모가 60억 원으로 매우 큽니다. 현재 경찰 수사 및 검찰 송치가 진행 중으로 증거 확보 가능성이 높습니다. 다만, 상대방이 개인 사업자이므로 자력 확보 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
+      <c r="H14" t="inlineStr">
         <is>
           <t>60억 원</t>
         </is>
       </c>
-      <c r="I13" t="inlineStr">
+      <c r="I14" t="inlineStr">
         <is>
           <t>다수 (70대 이상 노인)</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
+      <c r="J14" t="inlineStr">
         <is>
           <t>[단독] 60억 곗돈 꿀꺽한 동네 미용사…돈 달라 하자 '퍽'</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K14" t="inlineStr">
         <is>
           <t>news.jtbc.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M14" t="inlineStr">
         <is>
           <t>https://news.jtbc.co.kr/article/NB12287018?influxDiv=NAVER</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N14" t="inlineStr">
         <is>
           <t>2026-02-25 12:43:29.463746+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N13"/>
+  <autoFilter ref="A1:N14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>