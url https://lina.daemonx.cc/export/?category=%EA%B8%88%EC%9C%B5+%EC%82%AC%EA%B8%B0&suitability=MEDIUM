--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="45" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="36" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,378 +533,450 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>보이스피싱 조직</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>SEC 사칭 가상자산 투자 사기 기승</t>
+          <t>경찰 수사 마무리 단계, 용의자 특정 및 피해자 확인 완료</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>SEC 직원을 사칭하여 가상자산 투자자들에게 돈을 요구하는 사기 수법이 기승을 부리고 있다. 사기꾼들은 위조된 공문서와 실제 직원 이름을 도용하여 피해자들의 신뢰를 얻는 방식으로 접근하며, 범죄 수법이 점점 정교해지고 있다.</t>
+          <t>10세 소녀가 기차역 물품보관함에서 4천500만원의 현금다발을 발견해 경찰에 신고했다. 이 돈은 보이스피싱 피해금으로 확인되었으며, 경찰은 수사를 통해 피해자를 확인하고 용의자를 특정하는 등 사건을 마무리하고 있다. 소녀는 용기 있는 신고로 감사장과 신고보상금을 받았다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>사기꾼들의 책임이 명확하고(적합 조건 1) 위조된 공문서 등 증거 확보 가능성이 있습니다(적합 조건 5). 가상자산 투자자를 노린 사기로 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 개별 사기범의 자력과 구체적인 피해 규모 및 피해자 수가 불분명하여 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>보이스피싱 조직의 책임이 명확하고 경찰 수사를 통해 피해금 및 용의자가 특정되는 등 객관적 증거가 확보되었으며 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 상대방인 보이스피싱 조직의 자력 확보가 불확실하며, 기사 내용만으로는 집단적 피해나 대규모 피해자 발생 가능성이 명확하지 않아 소송금융 투자 매력도가 중간 수준입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
+          <t>4천500만원</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>SEC 직원이라더니 돈 요구 ...가상자산 투자자 노린 '사칭' 사기 기승</t>
+          <t>기차역 보관함서 ‘4500만원’ 찾아낸 10살 소녀…보이스피싱 조직 덜미</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>coinreaders.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://coinreaders.com/228850</t>
+          <t>https://www.kyeonggi.com/article/20260718580100</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:50.925370+00:00</t>
+          <t>2026-07-20 13:17:33.666700+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>국내 마약 유통 혐의로 압송되어 형사 절차 진행 예정</t>
+          <t>SEC 사칭 가상자산 투자 사기 기승</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>필리핀 교도소에 수감 중이던 '마약왕' 박왕열이 국내에 대규모 마약을 유통한 혐의로 한국으로 압송되었다. 그는 과거 150억 원대 다단계 금융 사기를 저지르고 필리핀으로 도주했으며, 현지에서 살인 사건으로 징역 60년을 선고받았다. 교도소 내에서 휴대전화를 사용하며 월 300억 원 규모의 마약을 유통한 것으로 알려졌다.</t>
+          <t>SEC 직원을 사칭하여 가상자산 투자자들에게 돈을 요구하는 사기 수법이 기승을 부리고 있다. 사기꾼들은 위조된 공문서와 실제 직원 이름을 도용하여 피해자들의 신뢰를 얻는 방식으로 접근하며, 범죄 수법이 점점 정교해지고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>박왕열의 다단계 금융 사기 및 마약 유통 범죄 행위로 상대방 책임이 명확하고, 다수의 피해자와 큰 피해 규모(150억 원대 사기, 월 300억 원대 마약 유통)가 존재하며, 형사 수사 및 압송으로 증거 확보가 용이하고 공적 절차(형사 절차)가 진행 중인 적합 조건에 해당합니다. 그러나 상대방이 개인 범죄자이며, 불법적으로 취득한 자산의 추적 및 민사적 회수 난이도가 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>사기꾼들의 책임이 명확하고(적합 조건 1) 위조된 공문서 등 증거 확보 가능성이 있습니다(적합 조건 5). 가상자산 투자자를 노린 사기로 다수의 피해자가 발생했을 가능성이 있으나(적합 조건 3), 개별 사기범의 자력과 구체적인 피해 규모 및 피해자 수가 불분명하여 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>150억 원대 (금융 사기), 월 300억 원대 (마약 유통)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 (금융 사기 피해자), 다수 (마약 유통 피해자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[사사건건] ‘마약왕’ 박왕열에게 교도소는 사무실이자 집?</t>
+          <t>SEC 직원이라더니 돈 요구 ...가상자산 투자자 노린 '사칭' 사기 기승</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>coinreaders.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519154&amp;ref=A</t>
+          <t>http://coinreaders.com/228850</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-26 13:01:25.328460+00:00</t>
+          <t>2026-04-05 12:18:50.925370+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>국내 마약 유통 혐의로 압송되어 형사 절차 진행 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>코인 거래를 미끼로 4000만 원을 편취당했다는 신고가 접수되어 경찰이 용의자를 추적 중입니다. 경찰은 용의자가 다수인 것으로 보고 있으며, 피해 금액 등 정확한 경위를 확인하고 있습니다.</t>
+          <t>필리핀 교도소에 수감 중이던 '마약왕' 박왕열이 국내에 대규모 마약을 유통한 혐의로 한국으로 압송되었다. 그는 과거 150억 원대 다단계 금융 사기를 저지르고 필리핀으로 도주했으며, 현지에서 살인 사건으로 징역 60년을 선고받았다. 교도소 내에서 휴대전화를 사용하며 월 300억 원 규모의 마약을 유통한 것으로 알려졌다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>경찰 수사가 진행 중으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불확실하고, 현재까지 확인된 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한 집단적 피해 여부가 명확히 확인되지 않았습니다.</t>
+          <t>박왕열의 다단계 금융 사기 및 마약 유통 범죄 행위로 상대방 책임이 명확하고, 다수의 피해자와 큰 피해 규모(150억 원대 사기, 월 300억 원대 마약 유통)가 존재하며, 형사 수사 및 압송으로 증거 확보가 용이하고 공적 절차(형사 절차)가 진행 중인 적합 조건에 해당합니다. 그러나 상대방이 개인 범죄자이며, 불법적으로 취득한 자산의 추적 및 민사적 회수 난이도가 높아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>4000만 원</t>
+          <t>150억 원대 (금융 사기), 월 300억 원대 (마약 유통)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (금융 사기 피해자), 다수 (마약 유통 피해자)</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>코인 거래 미끼에 4000만 원 뺏겼다  신고…경찰, 용의자 추적</t>
+          <t>[사사건건] ‘마약왕’ 박왕열에게 교도소는 사무실이자 집?</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/incheon/6106135</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8519154&amp;ref=A</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 12:32:44.427623+00:00</t>
+          <t>2026-03-26 13:01:25.328460+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>부산 남부경찰서가 주식 투자 사기 조직의 30대 수거책을 검거하여 수사 중입니다. 이 남성은 허위 주식 투자 정보에 속은 피해자로부터 투자 명목으로 현금을 가로챈 혐의를 받고 있으며, 경찰은 조직적인 사기 행각에 대해 추가 수사를 진행하고 있습니다.</t>
+          <t>코인 거래를 미끼로 4000만 원을 편취당했다는 신고가 접수되어 경찰이 용의자를 추적 중입니다. 경찰은 용의자가 다수인 것으로 보고 있으며, 피해 금액 등 정확한 경위를 확인하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>주식 투자 사기 조직의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)이 긍정적입니다. 다만, 상대방(사기 조직)의 자력이나 구체적인 피해 규모, 피해자 수가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>경찰 수사가 진행 중으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방의 자력이 불확실하고, 현재까지 확인된 피해 규모가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한 집단적 피해 여부가 명확히 확인되지 않았습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
+          <t>4000만 원</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>주식 투자 사기 조직 30대 수거책 검거</t>
+          <t>코인 거래 미끼에 4000만 원 뺏겼다  신고…경찰, 용의자 추적</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>busanmbc.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283091</t>
+          <t>https://www.news1.kr/local/incheon/6106135</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-02-27 00:31:24.176032+00:00</t>
+          <t>2026-03-18 12:32:44.427623+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>금융 사기</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>부산 남부경찰서가 주식 투자 사기 조직의 30대 수거책을 검거하여 수사 중입니다. 이 남성은 허위 주식 투자 정보에 속은 피해자로부터 투자 명목으로 현금을 가로챈 혐의를 받고 있으며, 경찰은 조직적인 사기 행각에 대해 추가 수사를 진행하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>주식 투자 사기 조직의 책임이 명확하고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점(적합 조건 5, 6)이 긍정적입니다. 다만, 상대방(사기 조직)의 자력이나 구체적인 피해 규모, 피해자 수가 기사에서 명확히 확인되지 않아 'High'로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>주식 투자 사기 조직 30대 수거책 검거</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>busanmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://busanmbc.co.kr/01_new/new01_view.asp?idx=283091</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:31:24.176032+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>금융 사기</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
           <t>재테크 리딩 투자 사기 피해금 돈 세탁 혐의로 30대 실형 선고 (형사 사건)</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>재테크 리딩 투자 사기 피해자들의 돈을 세탁한 30대가 실형을 선고받았다. 법원은 피고인이 피해자들에게 용서받지 못했고 피해 보상을 위한 노력을 하지 않은 점을 고려했다. 이 형사 판결은 사기 행위의 증거를 확보하고 있어 피해자들이 민사상 손해배상 청구를 진행하기에 유리한 기반을 제공한다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>재테크 리딩 투자 사기라는 명확한 불법 행위가 존재하며(적합 조건 1), 돈 세탁 혐의로 형사 판결이 선고되어 사기 행위 및 피해 사실에 대한 객관적 증거가 확보된 상태임(적합 조건 5). 또한 형사 재판이라는 공적 절차가 진행되어 판결이 선고되었으므로, 이를 바탕으로 민사 소송을 제기하기 용이함(적합 조건 6). 다만, 사기 조직의 자력 여부와 피해 규모의 구체적인 확인이 필요하다는 점에서 'Medium'으로 판단한다.</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>재테크 리딩 투자​​​​​​​ 사기 피해자들 돈 세탁 30대 실형</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=630950</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-02-22 12:32:25.087789+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>