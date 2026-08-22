--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,1670 +539,2162 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>삼성전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주주들이 임금협상 잠정합의안 무효확인 소송 검토 중</t>
+          <t>무효확인 소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노조의 임금협상 잠정합의안이 가결된 후, 일부 주주들이 합의안의 무효확인 소송을 검토하며 반발하고 있습니다. 대한민국주주운동본부가 주축이 되어 소송 움직임을 본격화하고 있으며, 이는 노노갈등과 주주 반발의 후폭풍으로 이어지고 있습니다.</t>
+          <t>삼성전자 주주단체가 27일 체결된 2026년 임금·단체협약이 위법하다고 주장하며 무효확인 소송을 제기할 예정입니다. 주주단체는 해당 노사협약의 위법성을 지적하며 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 다수의 주주들이 '대한민국주주운동본부'를 통해 조직적으로 무효확인 소송을 검토하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 소송 검토 단계로 종결된 사건이 아닙니다.</t>
+          <t>대기업 피고(삼성전자)로 자력이 충분하며, 주주단체가 소송을 진행하므로 집단적 피해 가능성이 있습니다. 그러나 '위법한 노사협약'의 구체적인 위법성 및 주주들의 직접적인 피해 규모가 명확히 제시되지 않아 추가적인 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>주주단체 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성 임협안 가결 후폭풍…거세지는 노노갈등·주주반발</t>
+          <t>삼전 주주단체  위법한 노사협약…무효확인 소송 진행할 것</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005844985</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=842010</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:01:43.540692+00:00</t>
+          <t>2026-07-03 07:03:15.182163+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>삼화페인트</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 판결 선고 또는 확정</t>
+          <t>2025년 정기주주총회 결의취소 소송 진행 중, 법원의 문서 제출 명령</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼화페인트의 200억원 규모 신주인수권부사채 발행 및 김장연 회장의 100억원어치 신주인수권 매입에 대해 윤석영 부사장의 부인이 무효 소송을 제기했습니다. 이 사건은 대법원까지 진행되어 이미 판결이 선고되었을 가능성이 높습니다.</t>
+          <t>영풍과 MBK파트너스가 고려아연 최윤범 회장 측의 경영권 방어 조치(영풍 의결권 제한 등)의 위법성을 주장하며 2025년 정기주주총회 결의취소 소송을 제기했다. 서울중앙지법은 고려아연에 컨두잇 관련 문서 제출을 명령하며, 경영권 방어 수단의 정당성 여부가 핵심 쟁점이다. 영풍 측은 회사 자금이 특정 경영진의 지위 보전을 위해 사용되어서는 안 된다고 강조했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원까지 진행되어 판결이 선고되었거나 확정되었을 가능성이 높아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다. 비록 상대방(삼화페인트)의 자력이 충분하고 분쟁 대상 금액이 크지만, 사건의 진행 단계가 투자를 고려하기에는 너무 늦었습니다.</t>
+          <t>대기업인 고려아연이 피고이며 자력이 충분하고(적합 조건 2), 경영권 분쟁으로 인한 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 법원이 관련 문서 제출을 명령하여 증거 확보 가능성이 높습니다(적합 조건 5). 이미 소송이 진행 중이며, 위법성 여부가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>200억원 규모의 신주인수권부사채 발행 및 100억원 규모의 신주인수권 매입 관련 분쟁</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1명 또는 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>SP삼화, MZ 오너 김현정 출범…숙제 산적[더시그널]</t>
+          <t>서울중앙지법, 고려아연에 컨두잇 관련 문서 제출 명령</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=831728</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48193</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-12 07:03:24.555581+00:00</t>
+          <t>2026-06-27 07:01:12.817255+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>삼성전자 경영진</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>주주대표소송 및 배임 고발 진행 중</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>삼성전자의 파격 성과급 지급에 대한 후폭풍으로 경영진을 대상으로 한 주주대표소송 및 배임 고발 등 전방위적인 법적 조치가 논의되고 있습니다. 주주명부 확보를 시작으로 법적 절차가 진행될 예정이며, 경영판단의 원칙이 주요 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>적합 조건 2 (상대방에게 자력이 충분함): 삼성전자라는 대기업이 관련되어 있어 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): 주주대표소송은 다수의 주주에게 영향을 미치는 집단적 성격을 가집니다. 적합 조건 6 (이미 공적 절차가 진행 중임): 경영진에 대한 배임 고발이 언급되어 공적 절차가 진행 중임을 시사합니다. 피해 규모는 미상이지만, 삼성전자와 관련된 사안이므로 잠재적 피해 규모가 클 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>[조기제 변호사의 로(Law) 인사이트㊹] 파격 성과급의 후폭풍…삼성전자...</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>newsquest.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=266920</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-06-22 07:01:25.078388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>잠정 합의안에 찬성한 이사 전원</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>대표 소송 제기 경고</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>성과급 잠정 합의안에 찬성한 이사들을 대상으로 상법상 이사의 충실 의무 위반을 이유로 손해배상 청구 대표 소송을 제기하겠다는 경고가 나왔습니다. 이는 회사와 주주들에게 발생할 수 있는 손해에 대한 법적 대응을 예고하는 것입니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>이사의 충실 의무 위반을 이유로 한 손해배상 청구는 상대방 책임이 명확하며(적합 조건 1), 대표 소송으로 다수의 피해자가 발생할 수 있고(적합 조건 3), 대기업 이사들을 대상으로 하므로 자력 확보 가능성이 높습니다(적합 조건 2). 또한, 성과급 관련 분쟁으로 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>“반도체 성과급 6억 시대 열었다”…비반도체 찬성 21% 불과, ‘노노 갈...</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>ceoscoredaily.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.ceoscoredaily.com/page/view/2026052712102901218</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-06-13 19:00:32.947429+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>오픈AI, 마이크로소프트</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
-[...134 lines deleted...]
-      <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>이사의 손해배상 책임 감경 조항 정관 신설</t>
+          <t>머스크가 오픈AI를 상대로 소송 진행 중, 주요 관계자 증언</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한 회사가 주주총회에서 이사의 손해배상 책임을 최근 1년간 보수액의 6배로 제한하는 조항을 정관에 신설했다. 이는 상법 개정안 시행 전 이사들의 잠재적 책임을 경감하려는 시도로 보이며, 기사는 이러한 조치의 적법성과 향후 상법 개정안과의 관계에 대해 의문을 제기하고 있다.</t>
+          <t>일론 머스크가 오픈AI가 비영리 원칙을 어기고 마이크로소프트의 자회사처럼 변질되었다며 소송을 제기했습니다. 이 재판에는 사티아 나델라 마이크로소프트 CEO와 오픈AI 공동 창립자 일리야 수츠케버가 증인으로 출석하여 증언했습니다. 이 소송은 오픈AI의 설립 원칙과 기업 지배구조에 대한 논란을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건으로 인한 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 기업이 이사의 손해배상 책임을 제한하는 정관을 신설한 기업 지배구조 관련 조치에 대한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>대기업인 오픈AI와 마이크로소프트가 연루되어 자력은 충분하며(적합 조건 2), 이미 소송이 진행 중이고 주요 관계자들의 증언이 확보되고 있어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 내용만으로는 소송금융 고객이 될 수 있는 집단적 피해자나 명확한 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[취재수첩] 상법 개정 전 마지막 주총…고개 숙였지만 방패 챙긴 기업들</t>
+          <t>나델라, 오픈AI 재판서 증언... 머스크, MS 투자에 대해 우려한 적 없어...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026033116481974879</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=210411</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:17.052290+00:00</t>
+          <t>2026-06-12 00:51:57.318840+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>한미약품 특정 주주/경영진</t>
+          <t>삼성</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경영권 관련 청구 소송 제기, 첫 변론 예정</t>
+          <t>효력정지 가처분 및 무효확인 소송 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁이 재연될 조짐을 보이며, 4자 연합이 청구 소송을 제기했습니다. 오는 5월 7일 첫 변론이 예정되어 있어, 경영권 분쟁이 다시 수면 위로 부상하고 있습니다.</t>
+          <t>삼성의 잠정합의안 및 특별성과급 지급 결정에 대해 한 단체가 주주 권한 침해를 주장하며 임시 주주총회 개최를 요구하고 있습니다. 이 단체는 잠정합의안의 효력정지 가처분과 무효확인 소송을 추진할 계획이며, 사내 찬반 세력이 결집하고 있어 기업 내부의 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>한미약품이라는 대기업의 경영권 분쟁으로 상대방의 자력이 충분하고(적합 조건), 분쟁의 이해관계가 매우 커 피해 규모가 클 것으로 예상되며(적합 조건), 기업 내부 자료 등 증거 확보가 가능합니다(적합 조건). 다만, 집단적 피해 사례는 아니며 이미 소송이 진행 중인 단계입니다.</t>
+          <t>상대방인 삼성은 자력이 충분하며(적합 조건 2), 잠정합의안 및 특별성과급 지급 결정에 대한 효력정지 가처분 및 무효확인 소송이 명확히 예고되어 있습니다. 주주 권한 침해 주장은 기업 내부 문서 등을 통해 증거 확보가 가능하며(적합 조건 5), '사내 찬반 세력 결집'은 집단적 이해관계가 얽혀있음을 시사합니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁 재연될까…이달 말 주총 '시선 집중'</t>
+          <t>삼성노사 잠정합의안 투표율 80% 돌파…사내 찬반 세력 결집</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253222</t>
+          <t>https://www.g-enews.com/view.php?ud=202605231957127578bb91c46fcd_1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-27 00:43:26.302881+00:00</t>
+          <t>2026-06-10 20:43:59.225328+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>해당 기사는 중복상장과 관련하여 이사의 주주 충실의무를 충분히 고려하지 않을 경우 개별 주주에게 손해배상 책임이 발생할 수 있음을 경고하는 법률 논평이다. 이는 우리 자본시장이 해결해야 할 과제로 제시되었다.</t>
+          <t>홍승권 변호사의 법률 칼럼으로, 회사 이사가 고의 또는 중과실로 인해 회사나 제3자에게 손해를 입혔을 때 부담하는 손해배상 책임에 대한 법률적 내용을 설명하고 있습니다. 법인과의 거래, 상호 속용과 양수인의 책임 등 관련 주제를 다루는 시리즈 중 하나입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌, 중복상장과 주주 충실의무에 대한 법률적 논평이다. 실제 발생한 피해나 소송이 언급되지 않아 소송금융 투자 대상으로 적합한 사건을 특정할 수 없다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 회사 이사의 손해배상 책임에 대한 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>중복상장, 주주 충실의무 관점에서 고민해야 [권태준의 ‘경제법 이야기...</t>
+          <t>홍승권 변호사 칼럼 | 회사 이사의 손해배상 책임… '고의·중과실' 땐 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>koreaittimes.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603240187</t>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=153523</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-25 00:35:00.104051+00:00</t>
+          <t>2026-06-09 17:00:41.056842+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>주주들이 임금협상 잠정합의안 무효확인 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>삼성전자 노조의 임금협상 잠정합의안이 가결된 후, 일부 주주들이 합의안의 무효확인 소송을 검토하며 반발하고 있습니다. 대한민국주주운동본부가 주축이 되어 소송 움직임을 본격화하고 있으며, 이는 노노갈등과 주주 반발의 후폭풍으로 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 다수의 주주들이 '대한민국주주운동본부'를 통해 조직적으로 무효확인 소송을 검토하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 소송 검토 단계로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>삼성 임협안 가결 후폭풍…거세지는 노노갈등·주주반발</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>mbnmoney.mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005844985</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-05-31 07:01:43.540692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>삼화페인트</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>대법원 판결 선고 또는 확정</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>해당 기사는 미국, 일본, 유럽 등 선진 시장의 사례를 들며 소수주주 보호와 기업의 손해배상 소송 활성화가 코스피 1만 시대를 여는 데 중요하다고 주장합니다. 이는 시장 개선을 위한 일반적인 제언으로, 특정 사건에 대한 보도가 아닙니다.</t>
+          <t>삼화페인트의 200억원 규모 신주인수권부사채 발행 및 김장연 회장의 100억원어치 신주인수권 매입에 대해 윤석영 부사장의 부인이 무효 소송을 제기했습니다. 이 사건은 대법원까지 진행되어 이미 판결이 선고되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 소수주주 보호와 기업의 손해배상 소송 활성화의 필요성을 역설하는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
+          <t>해당 사건은 이미 대법원까지 진행되어 판결이 선고되었거나 확정되었을 가능성이 높아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다. 비록 상대방(삼화페인트)의 자력이 충분하고 분쟁 대상 금액이 크지만, 사건의 진행 단계가 투자를 고려하기에는 너무 늦었습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원 규모의 신주인수권부사채 발행 및 100억원 규모의 신주인수권 매입 관련 분쟁</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 또는 소수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>중복상장 막고 소수주주 보호하면 '코스피 1만 시대' 열린다</t>
+          <t>SP삼화, MZ 오너 김현정 출범…숙제 산적[더시그널]</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404450</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=831728</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:34.581803+00:00</t>
+          <t>2026-04-12 07:03:24.555581+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>고려아연 경영진</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>자기거래 소송 진행 중, 파장 확대 예상</t>
+          <t>주주대표소송 첫 변론기일 진행 중, 재판부가 문서제출 필요성 주목</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>테슬라와 관련된 '자기거래' 소송이 진행 중이며, 그 파장이 더욱 확대될 것으로 예상됩니다. 또한, 머스크와 함께 회사를 세운 공동창업자 12명 중 10명이 회사를 떠나는 등 핵심 인재들의 이탈이 있었습니다.</t>
+          <t>고려아연 경영진을 상대로 제기된 주주대표소송의 첫 변론기일이 열렸다. 재판부는 주요 쟁점과 증거 확보 방안을 심리하며 문서 제출의 필요성에 주목했다. 이 소송은 대규모 주주대표소송으로 진행되고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, '자기거래' 소송의 구체적인 내용(원고, 피고, 청구 내용, 피해 규모 등)이 전혀 언급되지 않아 적합 조건을 판단하기 어렵습니다. 소송이 진행 중이라는 언급만 있을 뿐, 소송금융 투자 대상으로 검토할 만한 정보가 부족합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 고려아연 경영진 대상), 3(집단적 피해 - 주주대표소송), 5(증거 확보 가능성 - 재판부 문서제출 필요성 주목)에 해당한다. 대규모 주주대표소송으로 투자 가치가 높다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[비즈 나우] 테슬라 '반도체 제국' 꿈꾼다…K-반도체 영향은?</t>
+          <t>고려아연 주주대표소송 첫 변론...재판부, 문서제출 필요성 주목</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>womentimes.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297677?division=NAVER</t>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101837</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:13.949461+00:00</t>
+          <t>2026-04-02 12:59:00.933502+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>롯데쇼핑, 롯데홈쇼핑</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>주주총회에서 이사회 구성 변경 강행, 태광산업 측 법적 대응 예고 (대표이사 해임 청구 소송 등)</t>
+          <t>대법원 가처분 기각 후 본안 소송 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑의 2대 주주인 태광산업이 최대 주주 롯데쇼핑의 독단적인 이사회 구성 변경에 반발하며 법적 대응을 예고했습니다. 태광산업은 롯데쇼핑이 롯데홈쇼핑을 통해 계열사 부당 지원을 확대할 것이라고 주장하며, 김재겸 롯데홈쇼핑 대표이사 해임 청구 소송 등을 검토 중입니다.</t>
+          <t>고려아연과 영풍 간 경영권 분쟁에서 대법원이 고려아연의 손을 들어주며 영풍 측의 의결권 제한 가처분 신청을 기각했습니다. 영풍은 본안 소송을 통해 의결권 제한의 위법성을 계속 다툴 방침이어서 분쟁은 장기화될 전망입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방인 롯데쇼핑과 롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 2대 주주인 태광산업의 지분 가치 하락 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 롯데쇼핑의 독단적인 이사회 구성 변경 및 롯데홈쇼핑의 계열사 부당 지원 의혹이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 의결 기록 및 내부 거래 내역 등 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>상대방인 고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 기업 가치 관련 피해 규모가 매우 큼(적합 조건 4). 관련 증거 확보 가능성도 높습니다(적합 조건 5). 가처분 소송은 기각되었으나, 본안 소송이 진행될 예정이므로 종결된 사건이 아닙니다. 다만, 가처분 소송에서 1심부터 대법원까지 영풍 측 주장이 일관되게 기각되어 본안 소송의 법적 승소 가능성에 대한 면밀한 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>태광, 롯데의 홈쇼핑 이사회 장악에 “독선 바로잡을 것”</t>
+          <t>대법원도 고려아연 손 들어줘… 영풍·MBK 의결권 제한 적법</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019186?ref=naver</t>
+          <t>https://www.hankyung.com/article/2026040254211</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-13 13:03:01.349592+00:00</t>
+          <t>2026-04-02 12:55:47.092830+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="3" t="inlineStr">
+      <c r="A13" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>상법 개정안 시행에 따른 재계의 우려 표명 및 향후 주주 소송 가능성 제기</t>
+          <t>이사의 손해배상 책임 감경 조항 정관 신설</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>정부가 추진한 상법 개정안(자사주 강제 소각 의무화, 이사의 충실 의무 주주 확대 등)에 대해 재계가 경영 위축과 사법 리스크 확대를 우려하고 있습니다. 특히 자사주를 활용한 경영권 방어 수단 상실과 소액주주들의 소송 남발 가능성이 제기되며, 기업들은 보수적 경영으로 전환하거나 선제적 방어 조치를 취하고 있습니다.</t>
+          <t>한 회사가 주주총회에서 이사의 손해배상 책임을 최근 1년간 보수액의 6배로 제한하는 조항을 정관에 신설했다. 이는 상법 개정안 시행 전 이사들의 잠재적 책임을 경감하려는 시도로 보이며, 기사는 이러한 조치의 적법성과 향후 상법 개정안과의 관계에 대해 의문을 제기하고 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>본 기사는 상법 개정안 시행에 따른 재계의 우려를 다루고 있으며, 특정 주체가 명확한 잘못을 저질러 구체적인 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 발생한 피해, 그리고 현재 진행 중인 소송 절차가 부재하며, 향후 발생할 수 있는 소송에 대한 예측에 가깝습니다.</t>
+          <t>기사 내용은 특정 사건으로 인한 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 기업이 이사의 손해배상 책임을 제한하는 정관을 신설한 기업 지배구조 관련 조치에 대한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>자사주 강제소각, 경쟁력 훼손 우려 …고민커진 기업들 [상법 개정 파장...</t>
+          <t>[취재수첩] 상법 개정 전 마지막 주총…고개 숙였지만 방패 챙긴 기업들</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537980</t>
+          <t>https://www.ddaily.co.kr/page/view/2026033116481974879</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-08 12:31:35.933464+00:00</t>
+          <t>2026-04-01 00:37:17.052290+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>오스코텍</t>
+          <t>한미약품 특정 주주/경영진</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주주총회결의효력정지 가처분 신청 기각</t>
+          <t>경영권 관련 청구 소송 제기, 첫 변론 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>수원지방법원 성남지원이 오스코텍 관련 주주총회결의효력정지 가처분 사건에서 김 씨 외 4인의 채권자들의 신청을 모두 기각했습니다. 이는 주주들의 법적 시도가 초기 단계에서 받아들여지지 않았음을 의미합니다.</t>
+          <t>한미약품 경영권 분쟁이 재연될 조짐을 보이며, 4자 연합이 청구 소송을 제기했습니다. 오는 5월 7일 첫 변론이 예정되어 있어, 경영권 분쟁이 다시 수면 위로 부상하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>주주총회결의효력정지 가처분 신청이 기각되어 원고 측의 법적 절차가 초기 단계에서 좌절된 상황입니다. 또한, 피해자 수가 5명으로 집단적 피해 조건(수십 명 이상)에 해당하지 않으며, 피해 규모에 대한 정보도 부족합니다.</t>
+          <t>한미약품이라는 대기업의 경영권 분쟁으로 상대방의 자력이 충분하고(적합 조건), 분쟁의 이해관계가 매우 커 피해 규모가 클 것으로 예상되며(적합 조건), 기업 내부 자료 등 증거 확보가 가능합니다(적합 조건). 다만, 집단적 피해 사례는 아니며 이미 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[HIT알공] 코오롱티슈진 600억원 규모 유상증자 결정</t>
+          <t>한미약품 경영권 분쟁 재연될까…이달 말 주총 '시선 집중'</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74391</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253222</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-06 13:04:52.493785+00:00</t>
+          <t>2026-03-27 00:43:26.302881+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
+      <c r="D15" t="inlineStr"/>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 고려아연 경영권 분쟁 과정에서 불법적인 상호주 구조를 형성하여 영풍의 의결권 행사를 제한했다는 것이 소송의 주된 이유입니다.</t>
+          <t>해당 기사는 중복상장과 관련하여 이사의 주주 충실의무를 충분히 고려하지 않을 경우 개별 주주에게 손해배상 책임이 발생할 수 있음을 경고하는 법률 논평이다. 이는 우리 자본시장이 해결해야 할 과제로 제시되었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>영풍이라는 대기업이 원고이며, 상대방인 KZ정밀 또한 기업이므로 자력이 충분할 것으로 예상됩니다. 경영권 분쟁 관련 의결권 제한으로 인한 손해배상 소송이므로 피해 규모가 클 가능성이 있으며, 불법적인 상호주 구조에 대한 증거 확보가 가능할 것으로 보입니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 중복상장과 주주 충실의무에 대한 법률적 논평이다. 실제 발생한 피해나 소송이 언급되지 않아 소송금융 투자 대상으로 적합한 사건을 특정할 수 없다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 상대 손배소…  탈법적 상호주 구조로 의결...</t>
+          <t>중복상장, 주주 충실의무 관점에서 고민해야 [권태준의 ‘경제법 이야기...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sisaweek.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sisaweek.com/news/articleView.html?idxno=234080</t>
+          <t>https://www.kukinews.com/article/view/kuk202603240187</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-06 01:32:50.283700+00:00</t>
+          <t>2026-03-25 00:35:00.104051+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr"/>
-      <c r="E16" t="inlineStr"/>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>주주권 확인의 소 관련 법리 논의</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>최근 자사주 소각 의무화를 골자로 한 상법 개정안이 국회 본회의를 통과했다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하며, 위반 시 과태료를 부과한다. 이는 기업의 주주환원 및 주식 가치 제고를 위한 정책의 일환이다.</t>
+          <t>이 기사는 주주명부상 주주가 명의신탁 등 주주권 귀속 분쟁 상황에서 자신의 법적 지위를 적극적으로 확정받을 수 있도록, 하급심에서 주주권 확인의 소의 확인의 이익을 쉽게 부정하던 태도를 완화하고 있음을 설명합니다. 이는 주주가 자신의 권리를 주장할 수 있는 소송상 수단을 제공하는 법리적 변화에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 자사주 소각 의무화에 대한 상법 개정안 통과 소식을 전하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 주주권 확인의 소에 대한 법리적 해석과 하급심의 태도 변화를 설명하는 법률 칼럼입니다. 소송금융 투자를 위한 명확한 피고, 구체적인 피해 규모, 집단적 피해 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>고려아연·영풍, 주총 앞두고 기싸움</t>
+          <t>[법률라운지] 주주명부상 주주가 제기하는 주주권 확인의 소의 확인의 ...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030514582487573</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603220849205310073</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-06 00:44:35.293931+00:00</t>
+          <t>2026-03-23 00:37:28.393055+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A17" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D17" t="inlineStr">
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>해당 기사는 미국, 일본, 유럽 등 선진 시장의 사례를 들며 소수주주 보호와 기업의 손해배상 소송 활성화가 코스피 1만 시대를 여는 데 중요하다고 주장합니다. 이는 시장 개선을 위한 일반적인 제언으로, 특정 사건에 대한 보도가 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 소수주주 보호와 기업의 손해배상 소송 활성화의 필요성을 역설하는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>중복상장 막고 소수주주 보호하면 '코스피 1만 시대' 열린다</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404450</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:45:34.581803+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>자기거래 소송 진행 중, 파장 확대 예상</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>홍승권 변호사의 칼럼으로, 공동대표이사 해임 절차의 복잡성에 대해 설명하는 법률 정보성 기사입니다. 특정 기업의 분쟁이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>테슬라와 관련된 '자기거래' 소송이 진행 중이며, 그 파장이 더욱 확대될 것으로 예상됩니다. 또한, 머스크와 함께 회사를 세운 공동창업자 12명 중 10명이 회사를 떠나는 등 핵심 인재들의 이탈이 있었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공동대표이사 해임이라는 법률 주제를 다루는 변호사 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 실제 분쟁이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고, '자기거래' 소송의 구체적인 내용(원고, 피고, 청구 내용, 피해 규모 등)이 전혀 언급되지 않아 적합 조건을 판단하기 어렵습니다. 소송이 진행 중이라는 언급만 있을 뿐, 소송금융 투자 대상으로 검토할 만한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>Part 7 | 홍승권 변호사 칼럼: 공동대표이사 해임, 원한다고 되는 게 아...</t>
+          <t>[비즈 나우] 테슬라 '반도체 제국' 꿈꾼다…K-반도체 영향은?</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>koreaittimes.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151316</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297677?division=NAVER</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:54.059422+00:00</t>
+          <t>2026-03-16 12:39:13.949461+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>롯데쇼핑, 롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>주주총회에서 이사회 구성 변경 강행, 태광산업 측 법적 대응 예고 (대표이사 해임 청구 소송 등)</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑의 2대 주주인 태광산업이 최대 주주 롯데쇼핑의 독단적인 이사회 구성 변경에 반발하며 법적 대응을 예고했습니다. 태광산업은 롯데쇼핑이 롯데홈쇼핑을 통해 계열사 부당 지원을 확대할 것이라고 주장하며, 김재겸 롯데홈쇼핑 대표이사 해임 청구 소송 등을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방인 롯데쇼핑과 롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 2대 주주인 태광산업의 지분 가치 하락 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 롯데쇼핑의 독단적인 이사회 구성 변경 및 롯데홈쇼핑의 계열사 부당 지원 의혹이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 의결 기록 및 내부 거래 내역 등 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>태광, 롯데의 홈쇼핑 이사회 장악에 “독선 바로잡을 것”</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019186?ref=naver</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:03:01.349592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>상법 개정안 시행에 따른 재계의 우려 표명 및 향후 주주 소송 가능성 제기</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>정부가 추진한 상법 개정안(자사주 강제 소각 의무화, 이사의 충실 의무 주주 확대 등)에 대해 재계가 경영 위축과 사법 리스크 확대를 우려하고 있습니다. 특히 자사주를 활용한 경영권 방어 수단 상실과 소액주주들의 소송 남발 가능성이 제기되며, 기업들은 보수적 경영으로 전환하거나 선제적 방어 조치를 취하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>본 기사는 상법 개정안 시행에 따른 재계의 우려를 다루고 있으며, 특정 주체가 명확한 잘못을 저질러 구체적인 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 발생한 피해, 그리고 현재 진행 중인 소송 절차가 부재하며, 향후 발생할 수 있는 소송에 대한 예측에 가깝습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>자사주 강제소각, 경쟁력 훼손 우려 …고민커진 기업들 [상법 개정 파장...</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260306_0003537980</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:31:35.933464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>오스코텍</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A20" s="3" t="inlineStr">
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>주주총회결의효력정지 가처분 신청 기각</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>수원지방법원 성남지원이 오스코텍 관련 주주총회결의효력정지 가처분 사건에서 김 씨 외 4인의 채권자들의 신청을 모두 기각했습니다. 이는 주주들의 법적 시도가 초기 단계에서 받아들여지지 않았음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>주주총회결의효력정지 가처분 신청이 기각되어 원고 측의 법적 절차가 초기 단계에서 좌절된 상황입니다. 또한, 피해자 수가 5명으로 집단적 피해 조건(수십 명 이상)에 해당하지 않으며, 피해 규모에 대한 정보도 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>5명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[HIT알공] 코오롱티슈진 600억원 규모 유상증자 결정</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>hitnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74391</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:04:52.493785+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 고려아연 경영권 분쟁 과정에서 불법적인 상호주 구조를 형성하여 영풍의 의결권 행사를 제한했다는 것이 소송의 주된 이유입니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>영풍이라는 대기업이 원고이며, 상대방인 KZ정밀 또한 기업이므로 자력이 충분할 것으로 예상됩니다. 경영권 분쟁 관련 의결권 제한으로 인한 손해배상 소송이므로 피해 규모가 클 가능성이 있으며, 불법적인 상호주 구조에 대한 증거 확보가 가능할 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>영풍, KZ정밀·최창규 회장 상대 손배소…  탈법적 상호주 구조로 의결...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>sisaweek.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://www.sisaweek.com/news/articleView.html?idxno=234080</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:32:50.283700+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...194 lines deleted...]
-      </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
-      <c r="D23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D23" t="inlineStr"/>
+      <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>이용우 전 국회의원이 상법 이사충실의무 개정의 의미를 설명하며, 넷플릭스-WBD M&amp;A 사례를 통해 이사회가 주주 가치 극대화를 위해 어떻게 충실의무를 이행하고 정보를 공개하는지 분석했습니다. 이사회 의사결정 과정의 투명한 공시가 주주 이익 보호에 중요함을 강조합니다.</t>
+          <t>최근 자사주 소각 의무화를 골자로 한 상법 개정안이 국회 본회의를 통과했다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하며, 위반 시 과태료를 부과한다. 이는 기업의 주주환원 및 주식 가치 제고를 위한 정책의 일환이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 기사는 한국 상법 개정의 의미를 설명하기 위해 과거 미국 기업(WBD)의 M&amp;A 사례를 분석한 법률 전문가의 칼럼입니다. 특정 기업의 위법 행위나 피해 발생을 보도하는 것이 아니며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 1개 이하)</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 자사주 소각 의무화에 대한 상법 개정안 통과 소식을 전하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[이용우의 공정경제] 낮은 몸값에도 이사회가 넷플릭스 선택한 이유</t>
+          <t>고려아연·영풍, 주총 앞두고 기싸움</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260223133554688</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030514582487573</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-26 00:53:14.228059+00:00</t>
+          <t>2026-03-06 00:44:35.293931+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>KT 소액주주 35명이 구현모 전 대표와 황창규 전 회장 등 전 경영진을 상대로 765억원 상당의 손해배상 소송을 제기했습니다. 대법원은 구현모 전 대표의 비자금 조성이 임무 해태이며, 정치자금 반환 여부와 관계없이 배상 책임이 인정될 수 있다고 판단했습니다. 또한 황창규 전 회장의 감시 의무 해태 여부도 다시 심리하라고 원심을 파기환송했습니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>대법원이 구현모 전 대표의 비자금 조성을 임무 해태로 판단하여 상대방 책임이 명확하며(적합 조건 1), KT는 대기업으로 배상 자력이 충분합니다(적합 조건 2). 소액주주 35명이 765억원 상당의 손해배상을 청구하여 피해 규모가 크고 집단적 피해의 성격을 가집니다(적합 조건 3, 4). 정치자금법 위반 혐의 확정 등 공적 절차를 통해 증거가 확보되어 있으며(적합 조건 5, 6), 사건이 대법원 파기환송으로 재심리될 예정이므로 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>765억원 상당</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>대법 “KT 비자금 조성은 임무 해태”… 구현모·황창규 배상책임 인정</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603021259129167</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:41:57.786014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D24" t="inlineStr">
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr"/>
+      <c r="D25" t="inlineStr"/>
+      <c r="E25" t="inlineStr"/>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>홍승권 변호사의 칼럼으로, 공동대표이사 해임 절차의 복잡성에 대해 설명하는 법률 정보성 기사입니다. 특정 기업의 분쟁이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공동대표이사 해임이라는 법률 주제를 다루는 변호사 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 실제 분쟁이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Part 7 | 홍승권 변호사 칼럼: 공동대표이사 해임, 원한다고 되는 게 아...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>koreaittimes.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151316</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-01 12:39:54.059422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>이사회 결의 효력정지 가처분 기각</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>수원지법 성남지원이 KT 차기 대표 선임을 둘러싼 이사회 결의 효력정지 가처분 신청을 기각했습니다. 이는 조승아 전 사외이사의 결격 사유 발생 후 이사회 참여 적법성 논란에 대해 법원이 KT 측의 손을 들어준 것으로, 대표 선임 절차의 정당성이 인정되며 경영권 이양의 법적 불확실성이 해소되었습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>법원이 KT 이사회 결의 효력정지 가처분 신청을 기각하며 대표 선임 절차의 적법성을 인정했습니다. 이는 해당 법적 쟁점에 대한 법원의 판단이 이미 내려져 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>법원, KT 대표 선임 절차 적법 판단…경영권 이양 속도 붙나</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>mediapen.com</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.mediapen.com/news/view/1084361</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:43:31.698349+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>민주당 법안 논의 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>민주당의 '자사주 의무' 법안 추진에 따라, 기업 경영진들이 주가 하락 시 소액주주들로부터 배임죄 고소나 손해배상 소송을 당할 수 있다는 우려가 제기되고 있다. 이는 경영진의 경영 활동 위축으로 이어질 수 있다는 지적이다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, 민주당의 '자사주 의무' 법안으로 인해 발생할 수 있는 경영진의 배임죄 고소 및 손해배상 소송 가능성에 대한 우려를 표명하고 있다. (적합 조건 1, 3, 5, 6 미충족) 현재 구체적인 피해 사실이나 소송 주체가 특정되지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>[재계핫이슈] '방패 없는 한국 기업' 논란 격화...민주당 '자사주 의무 ...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>pennmike.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115862</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:28:15.018364+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>적대적 인수 시도와 병행된 소송</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 적대적 인수 시도와 함께 소송을 진행하고 있다는 단편적인 내용입니다. 기사만으로는 소송의 구체적인 내용이나 당사자를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 피해 규모, 소송의 성격 등이 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>넷플릭스, 워너브러더스 인수 포기...발표 이후 주가 10% 급등 [글로벌이...</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>sisunnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235021</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:13:21.035908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr"/>
+      <c r="D29" t="inlineStr"/>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>상법 개정안 통과 및 SK그룹의 대응 전략 검토 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>상법 개정안 통과로 자사주 소각 관련 규제가 강화될 예정이며, SK그룹이 주요 타깃으로 지목되고 있습니다. SK그룹은 이에 대응하기 위해 지분 맞교환, ADR 발행, 위헌소송 제기 등 다양한 전략을 검토하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>이 기사는 상법 개정안 통과와 이에 대한 SK그룹의 대응 전략을 다루고 있으며, 특정 피해자 집단이 SK그룹의 불법 행위로 인해 손해를 입었다는 내용이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 투자에 필요한 핵심 적합 조건들이 충족되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>[기획] '자사주 소각' 상법 개정안 통과...'타깃 1순위' SK그룹 전략은</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202602240235</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:58:42.307948+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>과거 M&amp;A 사례 분석</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>이용우 전 국회의원이 상법 이사충실의무 개정의 의미를 설명하며, 넷플릭스-WBD M&amp;A 사례를 통해 이사회가 주주 가치 극대화를 위해 어떻게 충실의무를 이행하고 정보를 공개하는지 분석했습니다. 이사회 의사결정 과정의 투명한 공시가 주주 이익 보호에 중요함을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>본 기사는 한국 상법 개정의 의미를 설명하기 위해 과거 미국 기업(WBD)의 M&amp;A 사례를 분석한 법률 전문가의 칼럼입니다. 특정 기업의 위법 행위나 피해 발생을 보도하는 것이 아니며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>[이용우의 공정경제] 낮은 몸값에도 이사회가 넷플릭스 선택한 이유</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260223133554688</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:53:14.228059+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr"/>
+      <c r="D31" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E31" t="inlineStr">
         <is>
           <t>내부 경영권 분쟁 표면화</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F31" t="inlineStr">
         <is>
           <t>한미약품에서 박재현 대표의 폭로로 최대주주의 경영 간섭에 대한 내부 갈등이 불거졌습니다. 피해자와 구성원들은 공식 사과, 경영 간섭 중단, 이사회 견제 장치 마련 등을 요구하고 있으며, 이는 내부 경영권 분쟁의 양상을 띠고 있습니다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G31" t="inlineStr">
         <is>
           <t>기사는 한미약품 내부의 경영권 분쟁을 다루고 있어, 외부 피해자가 명확히 특정되지 않고 구체적인 손해배상 청구의 근거가 불분명합니다. (적합 조건 1, 3, 4 미충족) 소송금융은 주로 명확한 가해자와 피해자, 그리고 손해액이 존재하는 외부 손해배상 사건에 적합하므로 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J24" t="inlineStr">
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
         <is>
           <t>한미약품, 1년 만에 또 내홍… 최대주주 경영간섭 멈춰달라</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K31" t="inlineStr">
         <is>
           <t>newsroad.co.kr</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M31" t="inlineStr">
         <is>
           <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55001</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N31" t="inlineStr">
         <is>
           <t>2026-02-25 00:26:17.899551+00:00</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="2" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C25" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
         <is>
           <t>한국앤컴퍼니</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E25" t="inlineStr">
+      <c r="E32" t="inlineStr">
         <is>
           <t>조현범 사내이사 사임 및 그간 지급된 보수의 적정성 관련 주주대표소송 진행 중</t>
         </is>
       </c>
-      <c r="F25" t="inlineStr">
+      <c r="F32" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대가 조현범 사내이사의 사임과 별개로 주주대표소송을 진행 중이라고 밝혔습니다. 주주연대는 이번 사안이 한국앤컴퍼니의 기업가치와 모든 주주의 공동 이익에 관한 구조적 문제라고 지적하며, 그간 지급된 보수의 적정성 문제도 제기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="G32" t="inlineStr">
         <is>
           <t>주주대표소송이 이미 진행 중이며, 피고인 한국앤컴퍼니는 상장회사로 자력이 충분합니다 (적합 조건 2). '주주연대'가 제기한 소송으로 다수의 주주가 피해를 입었을 가능성이 높고 (적합 조건 3), '기업가치와 모든 주주의 공동 이익에 관한 구조적 문제'라는 점에서 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
-      <c r="H25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I25" t="inlineStr">
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
         <is>
           <t>다수의 주주</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
+      <c r="J32" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대, 조현범 사내이사 사임  자발적 결단 아니다  입...</t>
         </is>
       </c>
-      <c r="K25" t="inlineStr">
+      <c r="K32" t="inlineStr">
         <is>
           <t>businesskorea.co.kr</t>
         </is>
       </c>
-      <c r="L25" t="inlineStr">
+      <c r="L32" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M25" t="inlineStr">
+      <c r="M32" t="inlineStr">
         <is>
           <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=263568</t>
         </is>
       </c>
-      <c r="N25" t="inlineStr">
+      <c r="N32" t="inlineStr">
         <is>
           <t>2026-02-23 12:45:08.755565+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N25"/>
+  <autoFilter ref="A1:N32"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>