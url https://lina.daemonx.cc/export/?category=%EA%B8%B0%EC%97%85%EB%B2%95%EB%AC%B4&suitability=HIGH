--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$73</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N63"/>
+  <dimension ref="A1:N73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="45" customWidth="1" min="8" max="8"/>
-    <col width="24" customWidth="1" min="9" max="9"/>
+    <col width="48" customWidth="1" min="8" max="8"/>
+    <col width="26" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -535,4472 +535,5192 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>무효확인소송 예고</t>
+          <t>서울중앙지법의 첫 본안 판단</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노사의 영업이익 연동 성과급 합의에 대해 주주운동본부가 '위장 배당'이라며 무효확인소송을 예고했습니다. 주주운동본부는 이번 성과급 합의가 주주들의 이익을 침해한다고 주장하며 법적 대응을 준비 중입니다.</t>
+          <t>서울중앙지법이 고려아연이 지난해 임시주주총회에서 최대주주인 영풍의 의결권을 제한한 행위를 위법하다고 판단하고 박기덕 고려아연 대표이사에게 손해배상 책임을 인정했다. 이는 첫 본안 판단으로, 향후 항소 여부에 따라 진행 단계가 달라질 수 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>삼성전자라는 대기업이 피고이며, 주주운동본부가 다수의 주주를 대표하여 '위장 배당'이라는 명확한 법적 주장을 하고 무효확인소송을 예고했다는 점에서 소송금융 적합도가 높습니다. 피해 규모가 클 것으로 예상되며, 관련 증거 확보도 가능할 것으로 보입니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 상대방 책임 명확, 증거 확보 가능)</t>
+          <t>법원이 고려아연의 의결권 제한 행위를 위법하다고 판단하고 손해배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), 고려아연은 자력이 충분한 대기업이다(적합 조건 2). 이미 법원 판결이 존재하여 증거가 명확하고(적합 조건 5), '첫 본안 판단'이므로 종결되지 않아 소송금융 투자 기회가 있다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>주주운동본부 “삼성전자 성과급은 ‘위장 배당’”…무효소송 예고</t>
+          <t>법원  고려아연, 영풍 의결권 제한 위법 ··· 첫 본안 판단 의미 vs 경...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Economy/article/all/20260527/134002337/2</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2448327</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:00:51.332891+00:00</t>
+          <t>2026-07-24 07:03:24.359311+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>삼성전자, 카카오</t>
+          <t>샘 올트먼, 오픈AI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>무효확인 소송 및 대표소송 예고, 주주명부 열람·등사 추진</t>
+          <t>평결 임박</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대한민국주주운동본부가 삼성전자의 '영업이익 연동 성과급' 노사 합의 구조가 상법상 위법 소지가 있다며 무효확인 소송과 대표소송 등을 예고했다. 이는 영업이익 배분을 주주총회 결의 없이 노사 합의만으로 정하는 것이 위법하다는 주장이다. 카카오 역시 유사한 문제로 경고를 받았으며, 주주단체는 관련 소송을 순차적으로 추진할 방침이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 올트먼을 상대로 회사의 초기 비영리 사명 위반을 주장하며 소송을 제기했습니다. 이 분쟁은 머스크의 초기 570억 원 투자와 오픈AI의 현재 영리 구조를 둘러싼 것입니다. 소송 평결이 임박하여 AI 생태계의 지배구조와 자금 흐름에 대한 중요한 갈등을 보여주고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (주주단체가 상법 위반 소지 주장), 상대방에게 자력이 충분함 (삼성전자, 카카오 등 대기업), 집단적 피해 (다수 주주), 피해 규모가 큼 (대기업 영업이익 연동), 증거 확보 가능 (노사 합의안, 주주명부 열람 등). 적합 조건 5개에 해당하며 부적합 조건은 없음.</t>
+          <t>머스크가 오픈AI와 샘 올트먼을 상대로 제기한 소송으로, 분쟁 당사자가 명확하고(적합 조건 1) 일론 머스크와 오픈AI 모두 막대한 자력을 보유하고 있습니다(적합 조건 2). 초기 투자금만 570억 원에 달하며, 소송의 쟁점과 청구액은 이보다 훨씬 클 가능성이 있어 피해 규모가 큽니다(적합 조건 4). 초기 설립 계약, 투자 관련 문서 등 객관적 증거 확보가 용이할 것으로 보이며(적합 조건 5), 소송이 진행 중이며 평결이 임박한 상태로 종결된 사건이 아닙니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>초기 투자금 570억 원 이상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>특정 소수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>삼성發 성과급 영업익 연동, 재계 전반으로…주주들  위법  주장</t>
+          <t>“AI 패권 균열”, 머스크 vs 올트먼 소송 평결 임박… 오픈AI 지배구조...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008041</t>
+          <t>https://www.g-enews.com/view.php?ud=202605181432273371fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 07:06:31.469014+00:00</t>
+          <t>2026-07-10 01:14:05.840433+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>영풍, MBK</t>
+          <t>대한민국 정부, 정유사 경영진</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>법원의 경영협력계약서 제출 명령</t>
+          <t>정부의 정유사 최고가격제 손실 보전 방안 발표 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>KZ정밀이 영풍과 MBK를 상대로 9300억 원 규모의 배임 소송을 제기했다. 법원이 드래그얼롱 등 세부 조건이 담긴 경영협력계약서 제출을 명령하며 소송의 분수령이 될 것으로 보인다. 이는 주주가치 훼손 여부를 규명하는 데 중요한 역할을 할 것이다.</t>
+          <t>정부가 정유업계 최고가격제에 대한 보상 방안을 이달 말 발표할 예정인 가운데, 1분기 호실적을 근거로 보상을 최소화할 경우 소액주주 및 해외 주주들이 경영진에 대한 배임 소송이나 국가를 상대로 손해배상 소송을 제기할 수 있다는 우려가 커지고 있습니다. 정유업계는 정부의 보상안을 주시하며 법적 분쟁 가능성을 염두에 두고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대기업(영풍) 및 대형 사모펀드(MBK)가 피고로 자력이 충분하며(적합 조건 2), 9300억 원 규모의 배임 소송으로 피해 금액이 매우 크다(적합 조건 4). 법원이 핵심 증거인 경영협력계약서 제출을 명령하여 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임 규명에 유리한 상황이다(적합 조건 1).</t>
+          <t>정부의 최고가격제 정책으로 인한 정유업계의 손실 보전 문제가 핵심이며, 상대방(대한민국 정부 및 대형 정유사)의 자력이 충분합니다. 소액주주 및 해외 주주들의 집단적 소송 제기 가능성이 높고, 손실 규모가 상당할 것으로 예상됩니다. 정부의 보상안 발표라는 공적 절차가 진행 중이며, 관련 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>9300억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>정유사 주주 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>법원, 영풍-MBK '경영협력계약서' 제출 명령… 주주가치 훼손 규명해야...</t>
+          <t>손실보전 없으면 주주행동 … 정유업계, 최고가격제發 소송리스크 부상</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sjsori.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sjsori.com/news/articleView.html?idxno=85632</t>
+          <t>https://www.dt.co.kr/article/12062569?ref=naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 10:50:02.592173+00:00</t>
+          <t>2026-07-04 23:41:37.369090+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합</t>
+          <t>영풍, 장형진 고문, MBK파트너스</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주단체 법적 조치 예고 및 임시 주주총회 소집 청구 검토</t>
+          <t>서울고등법원의 경영협력계약 문서 제출 명령, 약 9300억원 규모의 주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합의 총파업 예고에 대해 소액 주주단체가 주주권을 앞세워 노조를 상대로 손해배상 청구 가능성을 공개적으로 거론했다. 이는 노란봉투법으로 봉쇄된 사측의 손해배상 청구권을 주주권으로 대응하려는 새로운 시도이다. 주주단체는 소액주주 플랫폼을 통해 결집하며 법적 조치를 단계적으로 높여갈 방침이다.</t>
+          <t>고려아연과 영풍 간 경영권 분쟁의 쟁점으로 영풍과 MBK파트너스 간 '콜옵션 계약'이 떠올랐다. 영풍이 MBK에 고려아연 주식을 저렴하게 넘겼다는 의혹이 제기되었으며, 고려아연 계열사 KZ정밀은 장형진 고문과 영풍 이사들을 상대로 약 9300억원 규모의 주주대표소송을 제기했다. 서울고등법원은 핵심 증거인 경영협력계약 문서 제출을 명령하며 일반 주주 이익 훼손 여부 규명의 필요성을 인정했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>주주단체가 노조의 불법 파업 시 손해배상 청구를 예고하며, 이는 노란봉투법을 우회하는 새로운 법적 시도로 주목된다. 다수의 소액 주주들이 결집하여 집단적 피해를 주장하고 있으며(집단적 피해), 삼성전자의 기업가치 훼손 시 피해 규모가 클 것으로 예상된다(피해 규모가 큼). 파업의 불법성 및 손해 발생 입증 가능성도 높다(상대방 책임 명확, 증거 확보 가능).</t>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드이며, 약 9300억원 규모의 주주대표소송이 제기되어 피해 규모가 매우 크다. 법원이 핵심 증거인 경영협력계약 문서 제출을 명령하여 증거 확보 가능성이 높고, 일반 주주 다수의 이익 훼손 가능성이 쟁점이다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 9300억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>300명 이상</t>
+          <t>일반 주주 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>삼전 주주들  주주권으로 노봉법 대응 … 노조는 동력 약화</t>
+          <t>고려아연-영풍 분쟁 쟁점된 '콜옵션'...'주주 이익 훼손' 여부 관건</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-05-07</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605071828436596</t>
+          <t>https://www.newspim.com/news/view/20260507000910</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-10 07:01:29.982724+00:00</t>
+          <t>2026-07-03 14:17:28.733428+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>삼성전자 노동조합 및 노조원</t>
+          <t>영풍 및 이사진</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>중앙노동위원회 조정 절차 진행 중, 총파업 예고</t>
+          <t>주주대표소송 항고심 기각, 계약서 제출 명령 확정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>삼성전자 노조의 총파업 예고에 대해 경영진과 주주단체가 저지 행보에 나섰습니다. 소액 주주단체는 파업 강행 시 노조원 전원을 상대로 손해배상 청구를, 경영진이 노조 요구를 수용할 경우 주주대표소송을 불사하겠다고 경고했습니다. 현재 중앙노동위원회가 노사 간 중재에 나선 상태입니다.</t>
+          <t>고려아연 경영권 분쟁의 핵심 쟁점인 영풍과 MBK파트너스 간 경영협력계약서 제출 명령이 서울고등법원에서 재확인되었다. 해당 계약의 콜옵션 조항이 영풍의 주주가치를 훼손할 수 있다는 의혹이 제기되었으며, 9300억원 규모의 주주대표소송이 진행 중이다. 법원의 이번 결정으로 계약서 공개를 통한 실체 규명과 주주가치 훼손 여부 판단에 속도가 붙을 전망이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>소액 주주단체가 총연대를 통해 집단적 손해배상 청구를 예고하여 집단적 피해 조건에 부합합니다. 총파업 발생 시 기업가치 훼손 및 고객사 신뢰 상실로 막대한 피해가 예상되어 피해 규모가 클 가능성이 높습니다. 파업 발생 여부 및 그로 인한 재무적 손실은 객관적 증거로 입증 가능하며, 중앙노동위원회의 조정 절차가 진행 중이므로 공적 절차 진행 조건에도 해당합니다. 피고(노조원)의 개별 자력은 불확실할 수 있으나, 삼성전자라는 대기업 관련 사건으로 사회적 관심과 파급력이 매우 높아 소송금융 투자 기회가 될 수 있습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 법원이 영풍과 MBK파트너스 간 경영협력계약서 제출 명령의 정당성을 재확인하여 상대방 책임이 명확해지고 있으며, 대기업인 영풍을 상대로 9300억원 규모의 주주대표소송이 진행 중으로 다수 주주의 피해가 예상되어 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>9300억원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>소액 주주 다수</t>
+          <t>일반 주주 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>삼성전자 총파업 2주 앞… 경영진·주주단체 총력 저지</t>
+          <t>法, 영풍-MBK 계약서 제출 명령 재확인…고려아연 분쟁 '콜옵션' 핵심 증...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>biztribune.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202605071825487405</t>
+          <t>http://www.biztribune.co.kr/news/articleView.html?idxno=353527</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-10 07:01:17.513894+00:00</t>
+          <t>2026-06-16 15:49:12.109569+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>고려아연 현 경영진 (최윤범 고려아연 회장 등)</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 재판 진행 중</t>
+          <t>주주운동본부의 무효확인소송 및 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 현 경영진이 주요 거래에서 회사에 손해를 입혔다고 주장하며 4천억원대 손해배상 소송을 제기했습니다. 이 사건의 첫 재판이 열렸으며, 양측은 투자 결정의 적정성과 증거 채택 범위를 두고 치열하게 다툴 예정입니다.</t>
+          <t>삼성전자 임금협상 잠정합의안이 가결되었으나, 반도체(DS)와 디바이스경험(DX) 부문 간 최대 100배에 달하는 성과급 격차로 노노 갈등이 심화되고 있습니다. DX 부문 직원들은 상대적 박탈감을 호소하며, 주주운동본부는 영업이익 연동형 성과급의 상법상 위법 소지를 주장하며 무효확인소송과 손해배상 청구를 검토하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 현 경영진의 선관주의 의무 위반을 주장하며 4천억원대 손해배상 소송을 제기한 사건으로, 피고인 고려아연은 대기업으로서 충분한 자력을 가집니다 (적합 조건 2). 소송가액이 4천억원대로 피해 규모가 매우 크며 (적합 조건 4), 이미 소송이 진행 중이고 첫 재판이 열렸습니다.</t>
+          <t>삼성전자라는 대기업이 피고가 될 수 있어 자력이 충분하며(적합 조건 2), DX 부문 직원 다수가 성과급 격차로 인한 상대적 박탈감을 느끼고 있고 주주운동본부가 상법상 위법 소지를 주장하며 무효확인소송 및 손해배상 청구를 검토 중이므로 집단적 피해와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 임금협상 합의안, 노조 투표 결과 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>4천억원대</t>
+          <t>미상 (DX 부문 성과급 격차 최대 6억원 vs 600만원, 주주 손해배상액 미상)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>DX 부문 직원 다수, 주주 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>영풍 '선관주의 의무' vs 고려아연 '경영판단'...원아시아·이그니오 첫...</t>
+          <t>6억 vs 600만원 성과급 여진… 노태문 “DX 성장 이룰 것” 달래기</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77579</t>
+          <t>https://www.seoul.co.kr/news/economy/industry/2026/05/28/20260528002003?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:31.624473+00:00</t>
+          <t>2026-06-16 07:04:27.847844+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr"/>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송의 법적 쟁점 확인 및 심리 진행 중</t>
+          <t>주주운동본부의 법적 대응 예고 및 주주명부 열람·등사 신청, 임시 주주총회 소집 요구 추진 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>최윤범 회장의 1조 원대 투자·인수 적정성을 둘러싼 손해배상 청구 소송이 시작되었다. 재판부는 경영진의 선관주의 의무 위반 여부를 핵심 쟁점으로 심리 중이며, 원고 측은 세 가지 거래에서의 의사결정 과정을 문제 삼고 있다.</t>
+          <t>삼성전자 소액주주 단체가 노사 성과급 합의를 '위법 배당'으로 규정하며 법적 대응을 예고했습니다. 주주운동본부는 주주명부 열람·등사를 신청하고 임시 주주총회 소집을 추진하며, 성과배분 무효확인 소송, 주주대표소송 등을 순차적으로 진행할 방침입니다. 이번 논란은 외국인 주주로까지 확산될 가능성이 있어 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>1조 원대 투자·인수와 관련된 손해배상 청구로 피해 규모가 매우 크고(피해 규모가 큼), 상대방의 자력 또한 충분할 것으로 예상되어(상대방에게 자력이 충분함) 소송금융 투자에 적합합니다. 경영진의 선관주의 의무 위반 여부가 핵심 쟁점으로, 책임 소재를 다투는 소송이 이미 진행 중입니다.</t>
+          <t>상대방인 삼성전자는 자력이 충분하며(적합 조건 2), 다수의 소액주주와 외국인 주주가 포함될 수 있는 집단적 피해(적합 조건 3)가 예상됩니다. 세전 영업이익의 약 12%에 달하는 성과급 재원 주장은 피해 규모가 클 가능성을 시사하며(적합 조건 4), 주주명부 열람·등사 신청 등 공적 절차가 진행 중입니다(적합 조건 6). 주주총회 권한 침해 및 상법상 위법 배당이라는 책임 주장이 명확합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>1조 원대</t>
+          <t>미상 (다만, 삼성전자 세전 영업이익의 12% 수준으로 상당한 규모 예상)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 소액주주 (외국인 주주 포함 가능성)</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>'최윤범 1조대 투자·인수 적정성' 둘러싼 법정공방 점화</t>
+          <t>반도체 특별성과급 '후폭풍'… 주주단체  위법 배당  법적대응 예고 [삼...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=197300</t>
+          <t>http://www.fnnews.com/news/202605271820585720</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:33:31.461832+00:00</t>
+          <t>2026-06-13 07:02:49.844257+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>고려아연 최윤범 회장 등 경영진</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중</t>
+          <t>주주대표소송 예정</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 주주대표소송을 제기하며 법적 공방이 시작되었습니다. 경영진이 이사회 승인 없는 펀드 투자, 완전자본잠식 기업 인수 등으로 회사에 약 1조 1400억원의 손실을 끼쳤다고 주장하고 있습니다. 첫 변론기일에서 재판부는 고려아연 내부 문서 제출 필요성에 무게를 두는 입장을 보였습니다.</t>
+          <t>삼성전자 임금협상 타결 과정에서 일부 주주단체가 결의 없이 영업이익을 먼저 가져간 것이 주주 권리 침해이자 상법 위반이라고 주장하며 법적 대응을 예고했다. 주주단체는 합의안 무효 확인 소송과 이사의 충실의무 위반에 따른 손해배상 대표소송을 제기할 계획이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>고려아연 경영진의 선관주의 의무 위반 책임이 명확히 제기되었고, 상대방(고려아연 경영진)의 자력이 충분합니다. 펀드 투자 및 기업 인수 관련 약 1조 1400억원 규모의 손실 주장이 있어 피해 규모가 매우 크며, 법원이 내부 문서 제출 필요성을 인정하여 증거 확보 가능성이 높습니다.</t>
+          <t>삼성전자를 상대로 한 주주대표소송으로, 피고의 자력이 충분하고(적합 조건 2), 주주단체가 조직적으로 법적 대응을 예고하여 집단적 피해의 성격이 강합니다(적합 조건 3). 영업이익 관련 사안으로 피해 규모가 클 가능성이 높으며(적합 조건 4), 관련 증거 확보도 용이할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>약 1조 1400억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주단체 소속 주주 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>고려아연 '이그니오' 투자 문제없나...영풍과 법적 공방 개시</t>
+          <t>삼성전자 임금협상 타결했지만… 세 가지 숙제 남았다</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260402173623</t>
+          <t>https://www.hankookilbo.com/news/article/A2026052714150003355?did=NA</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:44.197424+00:00</t>
+          <t>2026-06-12 07:03:21.096768+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 패소, 항소 예정</t>
+          <t>무효확인 소송 및 주주대표소송 예고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>스마일게이트가 기업공개(IPO) 약속을 이행하지 않아 라이노스자산운용이 제기한 손해배상 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트가 라이노스에 1000억원 및 지연손해금을 배상하라고 판결했으며, 스마일게이트는 항소할 계획이다. 재판부는 스마일게이트의 IPO 의무 소멸 주장을 신의성실의 원칙에 반하는 행위로 판단했다.</t>
+          <t>삼성전자 노사 간 임금협약 체결 이후, 대한민국 주주운동본부 대표가 무효확인 소송 및 주주대표소송 등 법적 절차를 예고했다. 이는 삼성전자 주주들이 특정 결정에 대해 법적 대응을 준비하고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 스마일게이트의 IPO 약정 불이행에 대해 1심 법원이 신의성실의 원칙 위반으로 판단하여 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): 스마일게이트는 대기업으로 1000억원의 배상 능력이 충분할 것으로 보입니다. 적합 조건 4(피해 규모 큼): 1심에서 1000억원의 배상 판결이 내려져 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나왔으므로 법원에서 증거가 충분히 검토되었습니다. 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높습니다.</t>
+          <t>상대방(삼성전자)은 자력이 충분한 대기업이며(적합 조건 2), 주주대표소송이 예고되어 있어 다수의 주주가 피해를 입었을 가능성이 있어 집단적 피해에 해당한다(적합 조건 3). 삼성전자의 규모를 고려할 때 주주들의 피해 규모가 상당할 수 있다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (라이노스자산운용)</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>스마일게이트, 상장 약정 소송 1심 패소… 1000억원 배상 판결</t>
+          <t>삼성전자 노사, 임금협약 체결로 성과급 전쟁 일단락…'노-노 갈등·주주...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029623293&amp;code=61151111&amp;cp=nv</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4021924</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 13:01:29.613897+00:00</t>
+          <t>2026-06-06 07:02:34.090344+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행, 문서제출명령 등 증거 확보 심리 중</t>
+          <t>주주단체 소송 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>고려아연 주주들이 최 회장의 '1조원대 투자 적정성'을 문제 삼아 주주대표소송을 제기했습니다. 첫 변론기일에서 문서제출명령을 포함한 증거 확보 문제가 집중 심리되었으며, 원아시아파트너스 펀드 투자 및 미국 전자폐기물 재활용 업체 관련 투자가 핵심 쟁점입니다.</t>
+          <t>삼성전자 노사 임금협상 잠정합의안이 가결되었으나, 주주단체들이 상법 위반을 이유로 삼성전자에 대한 법적 대응을 예고했습니다. 이는 임금협상 과정에서의 상법 위반 가능성을 제기하며, 향후 주주들과 회사 간의 법적 분쟁으로 이어질 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>고려아연은 대기업으로 상대방의 자력이 충분하며(적합 조건 2), '1조원대 투자 적정성'이 쟁점으로 피해 규모가 매우 큽니다(적합 조건 4). 주주대표소송이 이미 첫 변론기일을 진행 중이며(적합 조건 6), 문서제출명령을 통한 증거 확보 절차가 진행되고 있어 증거 확보 가능성도 높습니다(적합 조건 5). 또한, 주주대표소송은 다수의 주주가 피해를 주장하는 집단적 성격을 가집니다(적합 조건 3).</t>
+          <t>적합 조건 1(상대방 책임 명확): 주주단체가 '상법 위반'을 이유로 삼성전자를 상대로 소송을 예고했습니다. 적합 조건 2(상대방 자력 충분): 피고가 대기업인 삼성전자로 자력이 충분합니다. 적합 조건 3(집단적 피해): '주주단체들'이 소송을 진행할 예정이므로 다수의 주주가 피해자로 예상됩니다. 적합 조건 4(피해 규모 큼): 대기업 관련 상법 위반 소송이므로 피해 규모가 클 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1조원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송 첫 변론…최 회장 '1조원대 투자 적정성' 두고 공...</t>
+          <t>삼성전자 임협 타결…주주 법적대응 예고(종합)</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260402500426</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0200&amp;key=20260528.22009007253</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:57:11.082875+00:00</t>
+          <t>2026-06-06 07:01:51.324876+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 패소 후 항소 예정</t>
+          <t>무효확인소송 예고</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트를 상대로 제기한 손해배상 청구 소송 1심에서 스마일게이트가 패소하여 1000억 원 및 지연이자를 지급하라는 판결을 받았다. 스마일게이트는 판결을 면밀히 검토한 후 항소를 제기할 예정이다.</t>
+          <t>삼성전자 노사의 영업이익 연동 성과급 합의에 대해 주주운동본부가 '위장 배당'이라며 무효확인소송을 예고했습니다. 주주운동본부는 이번 성과급 합의가 주주들의 이익을 침해한다고 주장하며 법적 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>1심에서 1000억 원이라는 매우 큰 금액의 배상 판결이 나왔고(피해 규모 큼), 피고인 스마일게이트는 자력이 충분한 대기업으로 추정됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 법적 책임이 인정되었으며(상대방 책임 명확, 증거 확보 가능), 항소 예정으로 사건이 종결되지 않았습니다.</t>
+          <t>삼성전자라는 대기업이 피고이며, 주주운동본부가 다수의 주주를 대표하여 '위장 배당'이라는 명확한 법적 주장을 하고 무효확인소송을 예고했다는 점에서 소송금융 적합도가 높습니다. 피해 규모가 클 것으로 예상되며, 관련 증거 확보도 가능할 것으로 보입니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 상대방 책임 명확, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>IPO 1심 패소한 스마일게이트  판결 면밀 검토 후 항소 제기</t>
+          <t>주주운동본부 “삼성전자 성과급은 ‘위장 배당’”…무효소송 예고</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254032</t>
+          <t>https://www.donga.com/news/Economy/article/all/20260527/134002337/2</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:54.306204+00:00</t>
+          <t>2026-05-31 07:00:51.332891+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>삼성전자, 카카오</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>주주 간 계약 위반에 따른 손해배상 소송 및 가압류 진행 중</t>
+          <t>무효확인 소송 및 대표소송 예고, 주주명부 열람·등사 추진</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>한미약품그룹 창업자 일가와 주요 주주인 신동국 한양정밀 회장 간 주주 간 계약 위반을 둘러싼 법적 분쟁이 진행 중입니다. 모녀 측은 신 회장이 지분 매각 시 사전 협의 및 우선 매수권 보장 계약을 위반했다며 600억 원의 위약금 청구 소송과 가압류를 제기했습니다. 이 사건은 한미약품그룹의 경영권 분쟁과도 연관되어 있습니다.</t>
+          <t>대한민국주주운동본부가 삼성전자의 '영업이익 연동 성과급' 노사 합의 구조가 상법상 위법 소지가 있다며 무효확인 소송과 대표소송 등을 예고했다. 이는 영업이익 배분을 주주총회 결의 없이 노사 합의만으로 정하는 것이 위법하다는 주장이다. 카카오 역시 유사한 문제로 경고를 받았으며, 주주단체는 관련 소송을 순차적으로 추진할 방침이다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대기업 지주사의 주요 주주 간 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 주주 간 계약 위반에 따른 600억 원의 위약금 청구로 피해 규모가 매우 크고(적합 조건 4), 계약서 등 명확한 증거 확보가 가능합니다(적합 조건 5). 이미 소송 및 가압류가 진행 중인 사건입니다.</t>
+          <t>상대방 책임이 비교적 명확함 (주주단체가 상법 위반 소지 주장), 상대방에게 자력이 충분함 (삼성전자, 카카오 등 대기업), 집단적 피해 (다수 주주), 피해 규모가 큼 (대기업 영업이익 연동), 증거 확보 가능 (노사 합의안, 주주명부 열람 등). 적합 조건 5개에 해당하며 부적합 조건은 없음.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>창립 후 첫 외부출신 CEO 황상연  한미약품 30년간 분석… 주주이익 극대...</t>
+          <t>삼성發 성과급 영업익 연동, 재계 전반으로…주주들  위법  주장</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054982?ref=naver</t>
+          <t>https://www.asiatoday.co.kr/kn/view.php?key=20260527010008041</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-31 13:18:57.581684+00:00</t>
+          <t>2026-05-30 07:06:31.469014+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>영풍, MBK</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>임시주주총회 소집 요구, 경영진 해임 추진, 손해배상 소송 검토 중</t>
+          <t>법원의 경영협력계약서 제출 명령</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>태광산업은 롯데홈쇼핑 경영진이 이사회 사전 승인 없이 수십억 원 규모의 계열사 내부거래를 진행한 것이 상법 위반이라고 주장하며 경영진 해임 및 손해배상 소송을 검토 중이다. 롯데홈쇼핑은 이를 전면 부인하며 양측의 법적 분쟁 가능성이 커지고 있다. 이사회 부결 후 거래 진행 및 사후 승인 절차의 적법성 여부가 쟁점이다.</t>
+          <t>KZ정밀이 영풍과 MBK를 상대로 9300억 원 규모의 배임 소송을 제기했다. 법원이 드래그얼롱 등 세부 조건이 담긴 경영협력계약서 제출을 명령하며 소송의 분수령이 될 것으로 보인다. 이는 주주가치 훼손 여부를 규명하는 데 중요한 역할을 할 것이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑은 대기업 계열사로 자력이 충분하며(적합 조건 2), 수십억 원 규모의 내부거래가 쟁점이라 피해 금액이 클 수 있습니다(적합 조건 4). 이사회 부결 후 거래 진행 및 사후 승인이라는 상법 위반 주장이 구체적이어서 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 회의록 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재 소송을 검토 중인 단계로, 투자 적합도가 높습니다.</t>
+          <t>대기업(영풍) 및 대형 사모펀드(MBK)가 피고로 자력이 충분하며(적합 조건 2), 9300억 원 규모의 배임 소송으로 피해 금액이 매우 크다(적합 조건 4). 법원이 핵심 증거인 경영협력계약서 제출을 명령하여 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임 규명에 유리한 상황이다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>수십억 원</t>
+          <t>9300억 원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>수십억 내부거래 두고 정면 충돌…태광 “위법” vs 롯데홈쇼핑 “근거...</t>
+          <t>법원, 영풍-MBK '경영협력계약서' 제출 명령… 주주가치 훼손 규명해야...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>sjsori.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065590508529329</t>
+          <t>https://www.sjsori.com/news/articleView.html?idxno=85632</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-29 12:39:10.979933+00:00</t>
+          <t>2026-05-17 10:50:02.592173+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>아이비김영</t>
+          <t>삼성전자 노동조합</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>소액주주의 소송 제기 가능성 언급</t>
+          <t>주주단체 법적 조치 예고 및 임시 주주총회 소집 청구 검토</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>아이비김영의 브라운편입 흡수합병 결정과 관련하여 소액주주들이 절차상 하자나 합병비율에 문제를 제기하며 소송을 제기할 가능성이 언급되었습니다. 합병당사회사는 소액주주들의 소송 제기로 인해 합병 진행에 차질이 발생할 수 있음을 주주들에게 고지했습니다.</t>
+          <t>삼성전자 노동조합의 총파업 예고에 대해 소액 주주단체가 주주권을 앞세워 노조를 상대로 손해배상 청구 가능성을 공개적으로 거론했다. 이는 노란봉투법으로 봉쇄된 사측의 손해배상 청구권을 주주권으로 대응하려는 새로운 시도이다. 주주단체는 소액주주 플랫폼을 통해 결집하며 법적 조치를 단계적으로 높여갈 방침이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>아이비김영은 기업으로 자력이 충분하며(적합 조건 2), 소액주주 다수가 합병 절차상 하자나 합병비율 문제로 피해를 입을 가능성이 있어 집단적 피해 및 상대방 책임이 비교적 명확합니다(적합 조건 1, 3). 합병 관련 문서 등 증거 확보도 가능할 것으로 보이며(적합 조건 5), 기사에서 소액주주의 소송 제기 가능성을 명시적으로 언급하고 있어 소송금융 투자 기회가 높습니다.</t>
+          <t>주주단체가 노조의 불법 파업 시 손해배상 청구를 예고하며, 이는 노란봉투법을 우회하는 새로운 법적 시도로 주목된다. 다수의 소액 주주들이 결집하여 집단적 피해를 주장하고 있으며(집단적 피해), 삼성전자의 기업가치 훼손 시 피해 규모가 클 것으로 예상된다(피해 규모가 큼). 파업의 불법성 및 손해 발생 입증 가능성도 높다(상대방 책임 명확, 증거 확보 가능).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>300명 이상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>아이비김영, 브라운편입 흡수합병 결정</t>
+          <t>삼전 주주들  주주권으로 노봉법 대응 … 노조는 동력 약화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646783</t>
+          <t>http://www.fnnews.com/news/202605071828436596</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-27 00:44:26.141307+00:00</t>
+          <t>2026-05-10 07:01:29.982724+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 및 관련 사외이사</t>
+          <t>삼성전자 노동조합 및 노조원</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>대표 해임 추진 및 사외이사 손해배상 청구 검토 중</t>
+          <t>중앙노동위원회 조정 절차 진행 중, 총파업 예고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>태광산업이 롯데홈쇼핑의 위법한 내부거래를 문제 삼아 대표 해임을 추진하고 있으며, 위법성을 묵인한 사외이사들을 상대로 손해배상 청구 방안까지 검토 중이다. 이는 상법상 이사의 책임과 관련된 사안으로, 대기업 간의 분쟁이며 법적 대응이 활발히 논의되고 있다.</t>
+          <t>삼성전자 노조의 총파업 예고에 대해 경영진과 주주단체가 저지 행보에 나섰습니다. 소액 주주단체는 파업 강행 시 노조원 전원을 상대로 손해배상 청구를, 경영진이 노조 요구를 수용할 경우 주주대표소송을 불사하겠다고 경고했습니다. 현재 중앙노동위원회가 노사 간 중재에 나선 상태입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>대기업 피고(롯데홈쇼핑 및 관련 사외이사), 상대방 책임이 비교적 명확하며(내부거래 위법성 주장), 증거 확보 가능성이 높음(내부거래 관련 자료). 태광산업이 대표 해임 추진 및 사외이사 손해배상 청구를 검토하는 등 적극적인 법적 대응 의지가 보임.</t>
+          <t>소액 주주단체가 총연대를 통해 집단적 손해배상 청구를 예고하여 집단적 피해 조건에 부합합니다. 총파업 발생 시 기업가치 훼손 및 고객사 신뢰 상실로 막대한 피해가 예상되어 피해 규모가 클 가능성이 높습니다. 파업 발생 여부 및 그로 인한 재무적 손실은 객관적 증거로 입증 가능하며, 중앙노동위원회의 조정 절차가 진행 중이므로 공적 절차 진행 조건에도 해당합니다. 피고(노조원)의 개별 자력은 불확실할 수 있으나, 삼성전자라는 대기업 관련 사건으로 사회적 관심과 파급력이 매우 높아 소송금융 투자 기회가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액 주주 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>태광산업, 롯데홈쇼핑 꼼수 내부거래 맹폭... 대표 해임 추진</t>
+          <t>삼성전자 총파업 2주 앞… 경영진·주주단체 총력 저지</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127626</t>
+          <t>http://www.fnnews.com/news/202605071825487405</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-27 00:38:32.173719+00:00</t>
+          <t>2026-05-10 07:01:17.513894+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>고려아연 현 경영진 (최윤범 고려아연 회장 등)</t>
+        </is>
+      </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>미국 허위 청구법과 연계된 대규모 소송 진행 중</t>
+          <t>손해배상 소송 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>K방산의 사이버보안 취약성 문제가 미국 허위 청구법과 연계되어 대규모 소송으로 이어질 수 있다는 경고가 나왔습니다. 이미 우리나라 1년 방산 수출 목표 금액과 맞먹는 규모의 소송이 제기된 것으로 언급되었으며, 전문가들은 국내 방산 기업들의 사이버보안 강화를 촉구하고 있습니다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 현 경영진이 주요 거래에서 회사에 손해를 입혔다고 주장하며 4천억원대 손해배상 소송을 제기했습니다. 이 사건의 첫 재판이 열렸으며, 양측은 투자 결정의 적정성과 증거 채택 범위를 두고 치열하게 다툴 예정입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력)에 따라 K방산 기업들은 대기업으로 자력이 충분하며, 적합 조건 4(피해 규모)에 따라 소송 규모가 '우리나라 1년 방산 수출 목표 금액'과 맞먹는 수준으로 매우 큽니다. 또한, 이미 대규모 소송이 제기된 상태로 투자 가능성이 높습니다.</t>
+          <t>영풍이 고려아연 현 경영진의 선관주의 의무 위반을 주장하며 4천억원대 손해배상 소송을 제기한 사건으로, 피고인 고려아연은 대기업으로서 충분한 자력을 가집니다 (적합 조건 2). 소송가액이 4천억원대로 피해 규모가 매우 크며 (적합 조건 4), 이미 소송이 진행 중이고 첫 재판이 열렸습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>우리나라 1년 방산 수출 목표 금액과 맞먹는 수준</t>
+          <t>4천억원대</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>K방산, 잘 팔리지만 불안하다… 위태로운 사이버보안 강화하려면</t>
+          <t>영풍 '선관주의 의무' vs 고려아연 '경영판단'...원아시아·이그니오 첫...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=734614</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77579</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 13:20:10.566590+00:00</t>
+          <t>2026-04-03 12:52:31.624473+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 손해배상 청구 소송 진행 중</t>
+          <t>손해배상 청구 소송의 법적 쟁점 확인 및 심리 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 피해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원 규모의 손해배상 청구 소송을 제기했다. 양측은 합병 과정의 위법성을 두고 서울중앙지법에서 공방을 시작했다.</t>
+          <t>최윤범 회장의 1조 원대 투자·인수 적정성을 둘러싼 손해배상 청구 소송이 시작되었다. 재판부는 경영진의 선관주의 의무 위반 여부를 핵심 쟁점으로 심리 중이며, 원고 측은 세 가지 거래에서의 의사결정 과정을 문제 삼고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하고(적합 조건 2), 청구 금액이 5억 원으로 명시되어 피해 규모가 크다(적합 조건 4). 또한, 삼성물산 합병 관련 사안은 이미 공적 수사 및 재판을 거쳐 위법성 여부가 다뤄진 바 있어 증거 확보가 용이하며(적합 조건 5), 현재 민사 소송이 시작된 단계이다(적합 조건 6).</t>
+          <t>1조 원대 투자·인수와 관련된 손해배상 청구로 피해 규모가 매우 크고(피해 규모가 큼), 상대방의 자력 또한 충분할 것으로 예상되어(상대방에게 자력이 충분함) 소송금융 투자에 적합합니다. 경영진의 선관주의 의무 위반 여부가 핵심 쟁점으로, 책임 소재를 다투는 소송이 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>1조 원대</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>국민연금, 이재용 등 상대 5억 손배소 시작…  삼성물산 합병 막대한 피...</t>
+          <t>'최윤범 1조대 투자·인수 적정성' 둘러싼 법정공방 점화</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>woman.chosun.com</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://woman.chosun.com/news/articleView.html?idxno=125253</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=197300</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-20 12:51:57.346338+00:00</t>
+          <t>2026-04-03 00:33:31.461832+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>삼성</t>
+          <t>고려아연 최윤범 회장 등 경영진</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>주주대표소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>삼성물산 합병 관련 손해배상 소송의 첫 변론기일이 약 1년 6개월 만에 열렸습니다. 청구액은 5억1000만원으로, 향후 감정 절차에 따라 손해 규모가 조정될 가능성이 있습니다. 국민연금과 삼성 측이 합병의 위법성을 놓고 공방을 벌이고 있습니다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 주주대표소송을 제기하며 법적 공방이 시작되었습니다. 경영진이 이사회 승인 없는 펀드 투자, 완전자본잠식 기업 인수 등으로 회사에 약 1조 1400억원의 손실을 끼쳤다고 주장하고 있습니다. 첫 변론기일에서 재판부는 고려아연 내부 문서 제출 필요성에 무게를 두는 입장을 보였습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방인 삼성은 대기업으로 자력이 충분하며(적합 조건 2), 삼성물산 합병은 다수의 주주에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 청구액이 5억1000만원으로 피해 규모가 크고(적합 조건 4), 위법성 공방이 진행 중이므로 관련 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>고려아연 경영진의 선관주의 의무 위반 책임이 명확히 제기되었고, 상대방(고려아연 경영진)의 자력이 충분합니다. 펀드 투자 및 기업 인수 관련 약 1조 1400억원 규모의 손실 주장이 있어 피해 규모가 매우 크며, 법원이 내부 문서 제출 필요성을 인정하여 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>5억1000만원</t>
+          <t>약 1조 1400억원</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>‘삼성물산 합병’ 손배소 첫 변론…국민연금·삼성, 위법성 놓고 공방</t>
+          <t>고려아연 '이그니오' 투자 문제없나...영풍과 법적 공방 개시</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>joseilbo.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.joseilbo.com/news/news_read.php?uid=564946&amp;class=33&amp;grp=</t>
+          <t>https://zdnet.co.kr/view/?no=20260402173623</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-19 13:05:23.852006+00:00</t>
+          <t>2026-04-02 13:02:44.197424+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 및 삼성물산</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중, 재판부에서 관련 사건 정리 요청</t>
+          <t>1심 패소, 항소 예정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병 과정에서 불리한 합병 비율로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 소송을 제기했습니다. 삼성 측은 위법 행위 및 손해 발생이 없었다고 반박하며 이 회장의 무죄 판결을 강조했습니다. 재판부는 관련 사건 정리를 요청했으며, 문형표 전 장관 등은 합병 찬성 압박 혐의로 유죄가 확정된 바 있습니다.</t>
+          <t>스마일게이트가 기업공개(IPO) 약속을 이행하지 않아 라이노스자산운용이 제기한 손해배상 소송 1심에서 패소했다. 서울중앙지법은 스마일게이트가 라이노스에 1000억원 및 지연손해금을 배상하라고 판결했으며, 스마일게이트는 항소할 계획이다. 재판부는 스마일게이트의 IPO 의무 소멸 주장을 신의성실의 원칙에 반하는 행위로 판단했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 및 삼성물산 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 국민연금이 5억 원대 손해배상 소송을 제기하여 피해 규모가 상당합니다(적합 조건 4). 문형표 전 장관 등의 유죄 확정 판결로 국민연금 의사결정 과정에서의 위법성이 일부 확인되었고(적합 조건 1, 5), 국제투자분쟁(ISDS) 등 다양한 관련 사건들이 존재하여 증거 확보에 유리합니다(적합 조건 5, 6).</t>
+          <t>적합 조건 1(상대방 책임 명확): 스마일게이트의 IPO 약정 불이행에 대해 1심 법원이 신의성실의 원칙 위반으로 판단하여 책임이 명확합니다. 적합 조건 2(상대방 자력 충분): 스마일게이트는 대기업으로 1000억원의 배상 능력이 충분할 것으로 보입니다. 적합 조건 4(피해 규모 큼): 1심에서 1000억원의 배상 판결이 내려져 피해 규모가 매우 큽니다. 적합 조건 5(증거 확보 가능): 이미 1심 판결이 나왔으므로 법원에서 증거가 충분히 검토되었습니다. 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>5억 원대</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>국민연금공단</t>
+          <t>1명 (라이노스자산운용)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>국민연금  삼성물산 합병으로 손해 …삼성  위법·손해 모두 없어</t>
+          <t>스마일게이트, 상장 약정 소송 1심 패소… 1000억원 배상 판결</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603191759253283</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029623293&amp;code=61151111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-19 13:00:31.516622+00:00</t>
+          <t>2026-04-02 13:01:29.613897+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장, 삼성물산, 최지성 전 삼성그룹 미래전략실장, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의21부에서 첫 변론기일 진행</t>
+          <t>주주대표소송 첫 변론기일 진행, 문서제출명령 등 증거 확보 심리 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 위법 행위로 막대한 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 1천만원 규모의 손해배상 청구 소송을 제기했습니다. 첫 변론기일에서 양측은 합병 과정의 위법성을 두고 공방을 벌였으며, 재판부는 신속한 변론 진행을 위해 양측에 사실 관계 정리를 요구했습니다.</t>
+          <t>고려아연 주주들이 최 회장의 '1조원대 투자 적정성'을 문제 삼아 주주대표소송을 제기했습니다. 첫 변론기일에서 문서제출명령을 포함한 증거 확보 문제가 집중 심리되었으며, 원아시아파트너스 펀드 투자 및 미국 전자폐기물 재활용 업체 관련 투자가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(이재용 삼성전자 회장, 삼성물산 등)의 자력이 충분하며, 과거 관련 형사 재판에서 문형표 전 장관, 홍완선 전 본부장, 이재용 회장에게 유죄 판결이 확정된 바 있어 공적 절차를 통한 증거 확보 가능성이 높습니다. 국민연금공단이 원고로서 간접적으로 다수 국민의 피해와 연관되며, 현재 소송이 진행 중으로 종결된 사건이 아닙니다.</t>
+          <t>고려아연은 대기업으로 상대방의 자력이 충분하며(적합 조건 2), '1조원대 투자 적정성'이 쟁점으로 피해 규모가 매우 큽니다(적합 조건 4). 주주대표소송이 이미 첫 변론기일을 진행 중이며(적합 조건 6), 문서제출명령을 통한 증거 확보 절차가 진행되고 있어 증거 확보 가능성도 높습니다(적합 조건 5). 또한, 주주대표소송은 다수의 주주가 피해를 주장하는 집단적 성격을 가집니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>5억 1천만원 (추후 감정 통해 증액 가능성)</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>국민연금공단 (간접적으로 다수 국민)</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>국민연금  삼성물산 합병 피해  손배소 시작…위법성 공방</t>
+          <t>고려아연 주주대표소송 첫 변론…최 회장 '1조원대 투자 적정성' 두고 공...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260319_0003555894</t>
+          <t>https://www.asiatime.co.kr/article/20260402500426</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-19 12:55:35.271195+00:00</t>
+          <t>2026-04-02 12:57:11.082875+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>스마일게이트</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>개정 상법에 따른 이사의 충실의무 도입으로 집단소송 가능성 증가</t>
+          <t>1심 패소 후 항소 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>법무법인 세종이 '코스닥 시장 활성화 정책 대응방안' 세미나를 개최하며, 개정 상법에 따른 이사의 충실의무 도입으로 상장폐지 이후 소액주주들의 집단소송 제기 가능성이 높아졌다고 언급했다. 이는 리스크 발생 초기부터 종합적인 법률 대응이 필요함을 시사한다.</t>
+          <t>미래에셋증권이 스마일게이트를 상대로 제기한 손해배상 청구 소송 1심에서 스마일게이트가 패소하여 1000억 원 및 지연이자를 지급하라는 판결을 받았다. 스마일게이트는 판결을 면밀히 검토한 후 항소를 제기할 예정이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>개정 상법에 따른 이사의 충실의무 도입으로 상대방 책임의 법적 근거가 명확해졌으며(적합 조건 1), 상장폐지 시 소액주주 다수가 피해를 입어 집단소송 가능성이 높다(적합 조건 3, 4). 상대방은 상장회사 및 그 이사/경영진으로 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>1심에서 1000억 원이라는 매우 큰 금액의 배상 판결이 나왔고(피해 규모 큼), 피고인 스마일게이트는 자력이 충분한 대기업으로 추정됩니다(상대방 자력 충분). 이미 1심 판결이 선고되어 법적 책임이 인정되었으며(상대방 책임 명확, 증거 확보 가능), 항소 예정으로 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
+          <t>1000억원</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>법무법인 세종, '코스닥 시장 활성화 정책 대응방안' 세미나 성료</t>
+          <t>IPO 1심 패소한 스마일게이트  판결 면밀 검토 후 항소 제기</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sejungilbo.com</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57593</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254032</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-19 12:47:27.438670+00:00</t>
+          <t>2026-04-02 12:47:54.306204+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브 측 항소 예정 (가집행 보증 공탁금 납부)</t>
+          <t>주주 간 계약 위반에 따른 손해배상 소송 및 가압류 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 1심 승소했다. 법원은 민 대표의 손을 들어줬으나, 하이브 측은 292억 5천만원의 보증 공탁금을 납부하며 소송을 이어가겠다는 의사를 밝혔다. 현재 1심 판결 이후 항소심이 진행될 예정이다.</t>
+          <t>한미약품그룹 창업자 일가와 주요 주주인 신동국 한양정밀 회장 간 주주 간 계약 위반을 둘러싼 법적 분쟁이 진행 중입니다. 모녀 측은 신 회장이 지분 매각 시 사전 협의 및 우선 매수권 보장 계약을 위반했다며 600억 원의 위약금 청구 소송과 가압류를 제기했습니다. 이 사건은 한미약품그룹의 경영권 분쟁과도 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 한 주식매매대금 청구 소송에서 1심 승소하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 292억 5천만원으로 피해 규모가 크고(적합 조건 4), 이미 법원 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 하이브가 항소 의사를 밝혀 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>대기업 지주사의 주요 주주 간 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 주주 간 계약 위반에 따른 600억 원의 위약금 청구로 피해 규모가 매우 크고(적합 조건 4), 계약서 등 명확한 증거 확보가 가능합니다(적합 조건 5). 이미 소송 및 가압류가 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>292억 5천만원</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>민희진, 하이브와 화해 불발 후…익명 팬 선물에  감사 인사드리고파  ...</t>
+          <t>창립 후 첫 외부출신 CEO 황상연  한미약품 30년간 분석… 주주이익 극대...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2124324</t>
+          <t>https://www.dt.co.kr/article/12054982?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-18 00:52:10.298191+00:00</t>
+          <t>2026-03-31 13:18:57.581684+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>솔루엠</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>신주발행무효 소송 및 주식처분금지 가처분 진행 중</t>
+          <t>임시주주총회 소집 요구, 경영진 해임 추진, 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>솔루엠이 거버넌스 개편 및 전문경영인 체제 전환을 선언한 가운데, 신주발행무효 소송이 제기되었고 RCPS 투자자들을 상대로 주식처분금지 가처분도 신청된 상태입니다. 이는 기업 내부의 법적 분쟁이 활발히 진행 중임을 시사합니다.</t>
+          <t>태광산업은 롯데홈쇼핑 경영진이 이사회 사전 승인 없이 수십억 원 규모의 계열사 내부거래를 진행한 것이 상법 위반이라고 주장하며 경영진 해임 및 손해배상 소송을 검토 중이다. 롯데홈쇼핑은 이를 전면 부인하며 양측의 법적 분쟁 가능성이 커지고 있다. 이사회 부결 후 거래 진행 및 사후 승인 절차의 적법성 여부가 쟁점이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상장회사인 솔루엠을 상대로 신주발행무효 소송이 제기되었고, RCPS 투자자들이 관련되어 있어 다수의 이해관계자가 존재합니다. 상대방인 솔루엠은 자력이 충분하며, 소송이 이미 진행 중이므로 투자 적합성이 높습니다.</t>
+          <t>롯데홈쇼핑은 대기업 계열사로 자력이 충분하며(적합 조건 2), 수십억 원 규모의 내부거래가 쟁점이라 피해 금액이 클 수 있습니다(적합 조건 4). 이사회 부결 후 거래 진행 및 사후 승인이라는 상법 위반 주장이 구체적이어서 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 회의록 등 객관적 증거 확보 가능성도 높습니다(적합 조건 5). 현재 소송을 검토 중인 단계로, 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
+          <t>수십억 원</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>솔루엠, 거버넌스 개편·전문경영인 체제 전환 선언</t>
+          <t>수십억 내부거래 두고 정면 충돌…태광 “위법” vs 롯데홈쇼핑 “근거...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641323</t>
+          <t>https://mdtoday.co.kr/news/view/1065590508529329</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:43.011461+00:00</t>
+          <t>2026-03-29 12:39:10.979933+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>아이비김영</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>주주간 계약 관련 법적 분쟁 시작</t>
+          <t>소액주주의 소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>한미약품그룹 모녀와 신동국 간에 주주간 계약을 둘러싼 법적 공방이 본격화될 전망입니다. 의결권 공동행사, 우선매수권, 동반매각참여권 등이 주요 쟁점으로, 양측의 갈등이 더욱 깊어질 것으로 예상됩니다.</t>
+          <t>아이비김영의 브라운편입 흡수합병 결정과 관련하여 소액주주들이 절차상 하자나 합병비율에 문제를 제기하며 소송을 제기할 가능성이 언급되었습니다. 합병당사회사는 소액주주들의 소송 제기로 인해 합병 진행에 차질이 발생할 수 있음을 주주들에게 고지했습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 한미약품그룹과 신동국 모두 충분한 자력을 가진 당사자들이며, 경영권 및 주주간 계약 관련 분쟁이므로 예상되는 분쟁 금액이 매우 클 것으로 보입니다. 주주간 계약서 등 명확한 증거가 존재하여 법적 쟁점 파악이 용이합니다. 이러한 요소들로 인해 소송금융 투자 매력이 높습니다.</t>
+          <t>아이비김영은 기업으로 자력이 충분하며(적합 조건 2), 소액주주 다수가 합병 절차상 하자나 합병비율 문제로 피해를 입을 가능성이 있어 집단적 피해 및 상대방 책임이 비교적 명확합니다(적합 조건 1, 3). 합병 관련 문서 등 증거 확보도 가능할 것으로 보이며(적합 조건 5), 기사에서 소액주주의 소송 제기 가능성을 명시적으로 언급하고 있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>한미약품그룹 모녀 vs 신동국, 갈등 격화 불가피</t>
+          <t>아이비김영, 브라운편입 흡수합병 결정</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/158418</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=646783</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:19.805624+00:00</t>
+          <t>2026-03-27 00:44:26.141307+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>오스코텍</t>
+          <t>롯데홈쇼핑 및 관련 사외이사</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>주주총회 결의 무효 확인 소송 1심 승소 후 2심 진행 중</t>
+          <t>대표 해임 추진 및 사외이사 손해배상 청구 검토 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>오스코텍은 창업자 별세 후 주주총회 결의 무효 확인 소송에 휘말렸으며, 주주연대가 1심에서 승소한 상태이다. 현재 오스코텍의 항소로 2심 재판이 진행 중이며, 이는 이사회 내 힘겨루기와 관련된 분쟁으로 보인다.</t>
+          <t>태광산업이 롯데홈쇼핑의 위법한 내부거래를 문제 삼아 대표 해임을 추진하고 있으며, 위법성을 묵인한 사외이사들을 상대로 손해배상 청구 방안까지 검토 중이다. 이는 상법상 이사의 책임과 관련된 사안으로, 대기업 간의 분쟁이며 법적 대응이 활발히 논의되고 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심에서 명확히 인정되었고(법원이 주주연대 손을 들어줌), 상대방인 오스코텍은 자력이 충분한 기업입니다. '주주연대'가 소송을 진행하는 것으로 보아 집단적 피해에 해당하며, 이미 1심 승소로 증거가 확보되었음이 확인됩니다.</t>
+          <t>대기업 피고(롯데홈쇼핑 및 관련 사외이사), 상대방 책임이 비교적 명확하며(내부거래 위법성 주장), 증거 확보 가능성이 높음(내부거래 관련 자료). 태광산업이 대표 해임 추진 및 사외이사 손해배상 청구를 검토하는 등 적극적인 법적 대응 의지가 보임.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>주주연대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>창업자 별세 후 흔들리는 오스코텍…주총 앞두고 ‘이사회 힘겨루기’</t>
+          <t>태광산업, 롯데홈쇼핑 꼼수 내부거래 맹폭... 대표 해임 추진</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/03/16/WQJUW4UYVZBPNDPKPSXY4SJYEM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=127626</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-16 00:53:44.036329+00:00</t>
+          <t>2026-03-27 00:38:32.173719+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>가압류 진행 중</t>
+          <t>미국 허위 청구법과 연계된 대규모 소송 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>한미약품 대주주인 신동국 회장과 모녀 측 사이에 지분 관련 분쟁이 발생했습니다. 모녀 측은 신 회장의 지분 확대가 사실상 지분 처분과 다름없다며 소송을 제기하고 신 회장 자택 및 지분 일부에 가압류를 신청했습니다. 이는 4자 연합 내부 분열이 수면 위로 드러난 사건입니다.</t>
+          <t>K방산의 사이버보안 취약성 문제가 미국 허위 청구법과 연계되어 대규모 소송으로 이어질 수 있다는 경고가 나왔습니다. 이미 우리나라 1년 방산 수출 목표 금액과 맞먹는 규모의 소송이 제기된 것으로 언급되었으며, 전문가들은 국내 방산 기업들의 사이버보안 강화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(신동국 회장)은 한미약품 대주주로서 자력이 충분하며, 분쟁의 대상이 되는 지분 가치 및 관련 금액 규모가 매우 클 것으로 예상됩니다. 이미 모녀 측이 소송을 제기하고 가압류까지 진행하여 법적 절차가 활발히 진행 중입니다. (적합 조건 2, 4, 6에 해당)</t>
+          <t>적합 조건 2(상대방 자력)에 따라 K방산 기업들은 대기업으로 자력이 충분하며, 적합 조건 4(피해 규모)에 따라 소송 규모가 '우리나라 1년 방산 수출 목표 금액'과 맞먹는 수준으로 매우 큽니다. 또한, 이미 대규모 소송이 제기된 상태로 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
+          <t>우리나라 1년 방산 수출 목표 금액과 맞먹는 수준</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>한미약품 ‘254억원 역대 최대 배당’…대주주 갈등 속 신동국 회장 현...</t>
+          <t>K방산, 잘 팔리지만 불안하다… 위태로운 사이버보안 강화하려면</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/03/16/LG5SA32ELJB35D7NPEJV55RUQ4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=734614</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-16 00:48:51.572336+00:00</t>
+          <t>2026-03-24 13:20:10.566590+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>이재용 삼성전자 회장, 삼성물산</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브가 강제집행취소를 신청하고 항소 절차 진행 중</t>
+          <t>서울중앙지법에서 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 256억 원을 지급받게 되었다. 민희진 전 대표는 모든 소송 중단을 제안했으나, 하이브는 1심 판결에 불복하여 강제집행정지 및 취소를 신청하며 항소 의사를 밝혔다. 이 사건은 현재 1심 판결 이후 항소심이 진행될 예정이다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 피해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원 규모의 손해배상 청구 소송을 제기했다. 양측은 합병 과정의 위법성을 두고 서울중앙지법에서 공방을 시작했다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하고(적합 조건 2), 1심 판결에서 256억 원의 풋옵션 지급 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크다(적합 조건 4). 또한 1심 판결이라는 명확한 증거가 존재한다(적합 조건 5). 다만 집단적 피해는 아니다.</t>
+          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하고(적합 조건 2), 청구 금액이 5억 원으로 명시되어 피해 규모가 크다(적합 조건 4). 또한, 삼성물산 합병 관련 사안은 이미 공적 수사 및 재판을 거쳐 위법성 여부가 다뤄진 바 있어 증거 확보가 용이하며(적합 조건 5), 현재 민사 소송이 시작된 단계이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>256억원</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>1인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[단독]하이브, 민희진과 화해할 생각 없다..풋옵션 강제집행 '취소' 신청</t>
+          <t>국민연금, 이재용 등 상대 5억 손배소 시작…  삼성물산 합병 막대한 피...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>woman.chosun.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/03/15/2026031309035058056</t>
+          <t>http://woman.chosun.com/news/articleView.html?idxno=125253</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-15 00:35:50.027523+00:00</t>
+          <t>2026-03-20 12:51:57.346338+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>삼성</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>위약벌금 청구 소송 변론기일 연기, 자택 및 지분 일부 가압류 상태</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>한미사이언스 대주주 신동국 회장이 주식매매계약 위반으로 송영숙 회장 측으로부터 600억 원 규모의 위약벌금 청구 소송을 당했다. 모녀 측은 신 회장의 자택과 지분 일부를 가압류한 상태이며, 소송의 첫 변론기일은 5월로 연기되었다. 이는 한미약품 오너 일가의 경영권 분쟁과 관련된 법적 다툼이다.</t>
+          <t>삼성물산 합병 관련 손해배상 소송의 첫 변론기일이 약 1년 6개월 만에 열렸습니다. 청구액은 5억1000만원으로, 향후 감정 절차에 따라 손해 규모가 조정될 가능성이 있습니다. 국민연금과 삼성 측이 합병의 위법성을 놓고 공방을 벌이고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>대기업 대주주인 신동국 회장을 상대로 한 600억 원 규모의 위약벌금 청구 소송으로, 상대방의 자력이 충분하며(조건 2), 피해 규모가 매우 크다(조건 4). 주식매매계약서 등 명확한 증거가 존재하며(조건 5), 계약 위반 여부가 쟁점이므로 책임 소재가 비교적 명확하다(조건 1).</t>
+          <t>상대방인 삼성은 대기업으로 자력이 충분하며(적합 조건 2), 삼성물산 합병은 다수의 주주에게 영향을 미쳐 집단적 피해 가능성이 높습니다(적합 조건 3). 청구액이 5억1000만원으로 피해 규모가 크고(적합 조건 4), 위법성 공방이 진행 중이므로 관련 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>5억1000만원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>한미약품, 박재현 대표 물러난다..송영숙 회장·신동국 회장 재판은 5월...</t>
+          <t>‘삼성물산 합병’ 손배소 첫 변론…국민연금·삼성, 위법성 놓고 공방</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=4001935</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=564946&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-12 13:17:30.287316+00:00</t>
+          <t>2026-03-19 13:05:23.852006+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>인크레더블버즈</t>
+          <t>이재용 삼성전자 회장 및 삼성물산</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>이사회 결의 무효 소송 예정/진행 중</t>
+          <t>손해배상 소송 첫 변론기일 진행 중, 재판부에서 관련 사건 정리 요청</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>인크레더블버즈 이사회에서 임신영 대표가 해임되자, 임 대표는 절차상 문제를 주장하며 이사회 결의 무효 소송을 제기할 계획이다. 이는 경영권 분쟁의 새로운 국면으로, 임 대표의 직위 상실에 따른 손해배상 및 경영권 회복이 쟁점이 될 것으로 보인다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병 과정에서 불리한 합병 비율로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 소송을 제기했습니다. 삼성 측은 위법 행위 및 손해 발생이 없었다고 반박하며 이 회장의 무죄 판결을 강조했습니다. 재판부는 관련 사건 정리를 요청했으며, 문형표 전 장관 등은 합병 찬성 압박 혐의로 유죄가 확정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>이사회 결의의 절차상 문제 제기로 상대방 책임이 명확하며(적합 조건 1), 상대방인 인크레더블버즈는 기업으로서 자력이 충분할 것으로 예상된다(적합 조건 2). 임 대표의 직위 상실에 따른 손해 규모가 클 것으로 보이며(적합 조건 4), 이사회 회의록 등 절차적 하자를 입증할 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>이재용 삼성전자 회장 및 삼성물산 등 대기업이 피고로 자력이 충분하며(적합 조건 2), 국민연금이 5억 원대 손해배상 소송을 제기하여 피해 규모가 상당합니다(적합 조건 4). 문형표 전 장관 등의 유죄 확정 판결로 국민연금 의사결정 과정에서의 위법성이 일부 확인되었고(적합 조건 1, 5), 국제투자분쟁(ISDS) 등 다양한 관련 사건들이 존재하여 증거 확보에 유리합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원대</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>국민연금공단</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>인크레더블버즈, 이사회서 임신영 대표 해임…경영권 분쟁 새 국면</t>
+          <t>국민연금  삼성물산 합병으로 손해 …삼성  위법·손해 모두 없어</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603120015</t>
+          <t>http://www.fnnews.com/news/202603191759253283</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-12 13:16:43.497752+00:00</t>
+          <t>2026-03-19 13:00:31.516622+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>하이트진로 이사들</t>
+          <t>이재용 삼성전자 회장, 삼성물산, 최지성 전 삼성그룹 미래전략실장, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>1심 소송 진행 중</t>
+          <t>서울중앙지법 민사합의21부에서 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>시민단체 경제개혁연대 등 소액주주들이 하이트진로 이사들을 상대로 부당 내부거래와 고액 보수 지급으로 인한 390억 원 규모의 손해배상 주주대표소송을 제기했습니다. 현재 1심 첫 기일이 진행되었으며, 소액주주 측은 박문덕 회장의 구체적인 업무 내역 확인을 통해 부당성을 입증하려 하고 있습니다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 위법 행위로 막대한 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 1천만원 규모의 손해배상 청구 소송을 제기했습니다. 첫 변론기일에서 양측은 합병 과정의 위법성을 두고 공방을 벌였으며, 재판부는 신속한 변론 진행을 위해 양측에 사실 관계 정리를 요구했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(부당 내부거래, 고액 보수), 상대방에게 자력이 충분하며(하이트진로 이사들), 집단적 피해(소액주주 다수)와 큰 피해 규모(390억 원)를 가지고 있습니다. 또한, 증거 확보 가능성(박문덕 회장 업무 내역 확인)이 있어 적합 조건 5개 이상을 충족합니다.</t>
+          <t>상대방(이재용 삼성전자 회장, 삼성물산 등)의 자력이 충분하며, 과거 관련 형사 재판에서 문형표 전 장관, 홍완선 전 본부장, 이재용 회장에게 유죄 판결이 확정된 바 있어 공적 절차를 통한 증거 확보 가능성이 높습니다. 국민연금공단이 원고로서 간접적으로 다수 국민의 피해와 연관되며, 현재 소송이 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>390억 원</t>
+          <t>5억 1천만원 (추후 감정 통해 증액 가능성)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>국민연금공단 (간접적으로 다수 국민)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>하이트진로 '390억 주주대표소송' 1심…부당 내부거래·고액 보수 쟁점</t>
+          <t>국민연금  삼성물산 합병 피해  손배소 시작…위법성 공방</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656538</t>
+          <t>https://www.newsis.com/view/NISX20260319_0003555894</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-12 13:03:03.003135+00:00</t>
+          <t>2026-03-19 12:55:35.271195+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>첫 재판 연기, 다음 기일 5월 예정</t>
+          <t>개정 상법에 따른 이사의 충실의무 도입으로 집단소송 가능성 증가</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁 당시 '4자 연합'을 형성했던 송영숙 회장, 임주현 부회장, 킬링턴유한회사, 신동국 한양정밀 회장 간 동맹이 깨지면서 600억 원 규모의 위약벌 소송이 제기되었습니다. 이 소송의 첫 재판이 연기되었으며, 다음 기일은 5월로 예정되어 있습니다.</t>
+          <t>법무법인 세종이 '코스닥 시장 활성화 정책 대응방안' 세미나를 개최하며, 개정 상법에 따른 이사의 충실의무 도입으로 상장폐지 이후 소액주주들의 집단소송 제기 가능성이 높아졌다고 언급했다. 이는 리스크 발생 초기부터 종합적인 법률 대응이 필요함을 시사한다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분 - 한미약품 경영진 및 관련 회사), 적합 조건 4 (피해 규모 큼 - 600억 원), 적합 조건 5 (증거 확보 가능 - 경영권 방어를 위한 동맹 및 의결권 공동 행사 합의에 대한 계약서 등). 경영권 분쟁 과정에서 발생한 위약벌 소송으로, 관련 당사자들의 자력이 충분하고 소송 가액이 매우 높아 소송금융 투자 매력이 높습니다.</t>
+          <t>개정 상법에 따른 이사의 충실의무 도입으로 상대방 책임의 법적 근거가 명확해졌으며(적합 조건 1), 상장폐지 시 소액주주 다수가 피해를 입어 집단소송 가능성이 높다(적합 조건 3, 4). 상대방은 상장회사 및 그 이사/경영진으로 자력이 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>한미약품 경영권 갈등 '600억 위약벌 소송' 첫 재판 연기…다음 기일 5월</t>
+          <t>법무법인 세종, '코스닥 시장 활성화 정책 대응방안' 세미나 성료</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>sejungilbo.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296965?division=NAVER</t>
+          <t>https://www.sejungilbo.com/news/articleView.html?idxno=57593</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:42.338977+00:00</t>
+          <t>2026-03-19 12:47:27.438670+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>첫 변론기일 진행, 재배당 가능성 언급</t>
+          <t>1심 승소 후 하이브 측 항소 예정 (가집행 보증 공탁금 납부)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>송영숙 한미약품그룹 회장과 신동국 한양정밀 회장 간에 600억 원 규모의 위약벌 청구 소송이 진행 중입니다. 이 소송은 경영권 방어를 위한 주주 간 계약 위반을 둘러싼 분쟁으로, 첫 변론기일이 열렸으며 재배당 가능성이 언급되었습니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 1심 승소했다. 법원은 민 대표의 손을 들어줬으나, 하이브 측은 292억 5천만원의 보증 공탁금을 납부하며 소송을 이어가겠다는 의사를 밝혔다. 현재 1심 판결 이후 항소심이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(주주 간 계약 위반), 상대방에게 자력이 충분하며(한미약품그룹, 한양정밀), 피해 규모가 매우 크고(600억 원), 증거 확보가 용이합니다(주주 간 계약서). 이미 소송이 진행 중인 사건입니다.</t>
+          <t>민희진 대표가 하이브를 상대로 한 주식매매대금 청구 소송에서 1심 승소하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 292억 5천만원으로 피해 규모가 크고(적합 조건 4), 이미 법원 판결이 나와 증거가 확보된 상태입니다(적합 조건 5). 하이브가 항소 의사를 밝혀 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>292억 5천만원</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>한미약품 송영숙-한양정밀 신동국 '600억 위약벌' 첫 변론 기일… 재배...</t>
+          <t>민희진, 하이브와 화해 불발 후…익명 팬 선물에  감사 인사드리고파  ...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217596</t>
+          <t>https://www.xportsnews.com/article/2124324</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-12 12:43:21.822806+00:00</t>
+          <t>2026-03-18 00:52:10.298191+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>솔루엠</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>위약벌 소송 첫 변론기일 예정</t>
+          <t>신주발행무효 소송 및 주식처분금지 가처분 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한미약품그룹 경영권 갈등의 일환으로, 신동국 한양정밀 회장이 송영숙 회장 모녀 및 킬링턴유한회사와 체결한 '4자 연합 주주간 계약'을 위반했다는 이유로 600억원 규모의 위약벌 소송이 제기되었습니다. 첫 변론기일이 임박했으며, 이는 한미약품 정기 주주총회를 앞두고 4자 연합의 향방을 결정짓는 분수령이 될 전망입니다.</t>
+          <t>솔루엠이 거버넌스 개편 및 전문경영인 체제 전환을 선언한 가운데, 신주발행무효 소송이 제기되었고 RCPS 투자자들을 상대로 주식처분금지 가처분도 신청된 상태입니다. 이는 기업 내부의 법적 분쟁이 활발히 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>상대방 책임이 주주간 계약 위반으로 비교적 명확하며(적합 조건 1), 상대방인 신동국 회장 및 한미약품그룹 관련 주체들은 자력이 충분합니다(적합 조건 2). 소송 가액이 600억원으로 피해 규모가 매우 크고(적합 조건 4), 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 현재 소송이 진행 중이며 종결된 사건이 아닙니다.</t>
+          <t>상장회사인 솔루엠을 상대로 신주발행무효 소송이 제기되었고, RCPS 투자자들이 관련되어 있어 다수의 이해관계자가 존재합니다. 상대방인 솔루엠은 자력이 충분하며, 소송이 이미 진행 중이므로 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>600억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>소수 (송영숙, 임주현, 킬링턴유한회사)</t>
+          <t>RCPS 투자자 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>한미약품 신동국vs송영숙 '600억원 소송' 첫 변론…'4자 연합' 향방은</t>
+          <t>솔루엠, 거버넌스 개편·전문경영인 체제 전환 선언</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260311010003331</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641323</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-11 13:08:32.358065+00:00</t>
+          <t>2026-03-16 12:37:43.011461+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>영업기밀 탈취 및 직원 빼내기 관련 소송 제기</t>
+          <t>주주간 계약 관련 법적 분쟁 시작</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>뱅크오브호프가 한미은행을 상대로 직원 빼내기와 영업기밀 탈취 혐의로 소송을 제기했다. 뱅크오브호프는 한미은행이 자사 직원들을 불법적으로 유인하고 영업 기밀을 빼돌렸다고 주장하고 있다.</t>
+          <t>한미약품그룹 모녀와 신동국 간에 주주간 계약을 둘러싼 법적 공방이 본격화될 전망입니다. 의결권 공동행사, 우선매수권, 동반매각참여권 등이 주요 쟁점으로, 양측의 갈등이 더욱 깊어질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방인 한미은행이 금융기관으로 자력이 충분하며(적합 조건 2), 소송이 이미 제기된 상태로 원고 측에서 상대방 책임이 명확하다고 판단하고 증거를 확보했을 가능성이 높습니다(적합 조건 1, 5). 다만, 집단적 피해는 아니며(부적합 조건 3), 구체적인 피해 금액은 기사에 명시되지 않았습니다. 전반적으로 소송금융 투자에 적합한 High 등급입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 한미약품그룹과 신동국 모두 충분한 자력을 가진 당사자들이며, 경영권 및 주주간 계약 관련 분쟁이므로 예상되는 분쟁 금액이 매우 클 것으로 보입니다. 주주간 계약서 등 명확한 증거가 존재하여 법적 쟁점 파악이 용이합니다. 이러한 요소들로 인해 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>뱅크오브호프 “한미, 직원 빼내 영업기밀 탈취” 소송</t>
+          <t>한미약품그룹 모녀 vs 신동국, 갈등 격화 불가피</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>koreatimes.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.koreatimes.com/article/1604571</t>
+          <t>https://dealsite.co.kr/articles/158418</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-11 12:55:39.366799+00:00</t>
+          <t>2026-03-16 12:36:19.805624+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>현대엘리베이터 이사진</t>
+          <t>오스코텍</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>이사진 대상 손해배상 소송 진행 중</t>
+          <t>주주총회 결의 무효 확인 소송 1심 승소 후 2심 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>쉰들러가 현대엘리베이터 지분율을 0.01% 미만으로 낮추며 경영 참여나 배당 수익에 대한 관심이 없음을 시사했다. 이는 오직 현대엘리베이터 이사진을 상대로 한 2000억 원 규모의 손해배상 소송에 집중하기 위한 전략적 움직임으로 해석된다.</t>
+          <t>오스코텍은 창업자 별세 후 주주총회 결의 무효 확인 소송에 휘말렸으며, 주주연대가 1심에서 승소한 상태이다. 현재 오스코텍의 항소로 2심 재판이 진행 중이며, 이는 이사회 내 힘겨루기와 관련된 분쟁으로 보인다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (이사진 대상 손해배상 소송), 상대방에게 자력이 충분함 (현대엘리베이터 이사진), 피해 규모가 큼 (2000억 원 규모). 소송금융 투자 대상으로서 매우 높은 금액의 단일 사건으로 적합도가 높습니다.</t>
+          <t>상대방 책임이 1심에서 명확히 인정되었고(법원이 주주연대 손을 들어줌), 상대방인 오스코텍은 자력이 충분한 기업입니다. '주주연대'가 소송을 진행하는 것으로 보아 집단적 피해에 해당하며, 이미 1심 승소로 증거가 확보되었음이 확인됩니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>2000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주연대 다수</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[단독] 쉰들러, 현대엘리베이터 지분 0.01% 미만으로… 2000억 소송용 주...</t>
+          <t>창업자 별세 후 흔들리는 오스코텍…주총 앞두고 ‘이사회 힘겨루기’</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/stock/2026/03/09/36S4UA2CVJCEDC4Z76AC5DIJXU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/16/WQJUW4UYVZBPNDPKPSXY4SJYEM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-09 00:34:43.558561+00:00</t>
+          <t>2026-03-16 00:53:44.036329+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>손해배상 소송 예정</t>
+          <t>가압류 진행 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영권 분쟁 과정에서 상호주 외관을 형성해 손해를 입었다며 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 청구하겠다고 발표했습니다. 최창규 회장은 고려아연 최윤범 회장의 숙부로, 이번 소송은 영풍과 고려아연 간의 경영권 분쟁의 연장선상에 있습니다.</t>
+          <t>한미약품 대주주인 신동국 회장과 모녀 측 사이에 지분 관련 분쟁이 발생했습니다. 모녀 측은 신 회장의 지분 확대가 사실상 지분 처분과 다름없다며 소송을 제기하고 신 회장 자택 및 지분 일부에 가압류를 신청했습니다. 이는 4자 연합 내부 분열이 수면 위로 드러난 사건입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(영풍의 손해배상 청구 발표), 상대방(KZ정밀, 최창규 회장, 이한성 대표)이 특정됩니다. 대기업 간 경영권 분쟁과 관련된 사안이므로 피해 규모가 클 가능성이 높고, 영풍이 소송을 발표한 만큼 증거 확보 가능성도 높습니다.</t>
+          <t>상대방(신동국 회장)은 한미약품 대주주로서 자력이 충분하며, 분쟁의 대상이 되는 지분 가치 및 관련 금액 규모가 매우 클 것으로 예상됩니다. 이미 모녀 측이 소송을 제기하고 가압류까지 진행하여 법적 절차가 활발히 진행 중입니다. (적합 조건 2, 4, 6에 해당)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>빚내서 자사주 사라? KZ정밀이 내민 칼</t>
+          <t>한미약품 ‘254억원 역대 최대 배당’…대주주 갈등 속 신동국 회장 현...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=299696</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/16/LG5SA32ELJB35D7NPEJV55RUQ4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:40.814675+00:00</t>
+          <t>2026-03-16 00:48:51.572336+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>1심 판결 선고 후 하이브가 강제집행취소를 신청하고 항소 절차 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀, 최창규 회장, 이한성 대표를 상대로 100억원 규모의 손해배상청구소송을 제기했습니다. KZ정밀 등이 고려아연 임시주총 전 영풍 주식을 매도하여 탈법적 상호주 관계를 형성, 영풍의 고려아연 의결권 행사를 제한하고 경영권 획득 기회를 상실하게 했다는 주장입니다. 영풍은 이번 소송을 일부 청구 형식으로 진행하며, 향후 전체 손해액을 산정해 추가로 다툴 계획입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 256억 원을 지급받게 되었다. 민희진 전 대표는 모든 소송 중단을 제안했으나, 하이브는 1심 판결에 불복하여 강제집행정지 및 취소를 신청하며 항소 의사를 밝혔다. 이 사건은 현재 1심 판결 이후 항소심이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 100억원 이상으로 크고(적합 조건 4), 주식 양도 등 객관적 증거 확보가 가능하여(적합 조건 5) 소송금융 투자에 적합합니다. 경영권 분쟁 관련 소송으로 향후 추가 손해액 청구 가능성도 있습니다.</t>
+          <t>하이브는 대기업으로 자력이 충분하고(적합 조건 2), 1심 판결에서 256억 원의 풋옵션 지급 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크다(적합 조건 4). 또한 1심 판결이라는 명확한 증거가 존재한다(적합 조건 5). 다만 집단적 피해는 아니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>100억원 (일부 청구, 향후 추가 예정)</t>
+          <t>256억원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>1인</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 상대 100억원 규모 손배소송 제기</t>
+          <t>[단독]하이브, 민희진과 화해할 생각 없다..풋옵션 강제집행 '취소' 신청</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1945301</t>
+          <t>https://www.starnewskorea.com/music/2026/03/15/2026031309035058056</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:30.490669+00:00</t>
+          <t>2026-03-15 00:35:50.027523+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>한미약품 경영진 및 모녀</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 소송 진행 중</t>
+          <t>위약벌금 청구 소송 변론기일 연기, 자택 및 지분 일부 가압류 상태</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한미약품의 경영권 분쟁이 신동국 회장과 경영진 및 모녀 간에 진행 중이며, 박주근 리더스인덱스 대표는 소송 결과를 지켜봐야 한다고 언급했습니다. 이는 신동국 회장과 경영진 및 모녀 간의 신뢰 관계가 깨진 상태에서 법적 다툼이 진행되고 있음을 시사합니다.</t>
+          <t>한미사이언스 대주주 신동국 회장이 주식매매계약 위반으로 송영숙 회장 측으로부터 600억 원 규모의 위약벌금 청구 소송을 당했다. 모녀 측은 신 회장의 자택과 지분 일부를 가압류한 상태이며, 소송의 첫 변론기일은 5월로 연기되었다. 이는 한미약품 오너 일가의 경영권 분쟁과 관련된 법적 다툼이다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>한미약품은 상장 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 특성상 소송 가액 및 잠재적 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 기사에서 소송 결과를 언급하며 현재 소송이 진행 중이거나 임박한 상황임을 시사합니다.</t>
+          <t>대기업 대주주인 신동국 회장을 상대로 한 600억 원 규모의 위약벌금 청구 소송으로, 상대방의 자력이 충분하며(조건 2), 피해 규모가 매우 크다(조건 4). 주식매매계약서 등 명확한 증거가 존재하며(조건 5), 계약 위반 여부가 쟁점이므로 책임 소재가 비교적 명확하다(조건 1).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>'백기사'에서 '복병'된 신동국 회장… 한미 경영권 분쟁 3R?</t>
+          <t>한미약품, 박재현 대표 물러난다..송영숙 회장·신동국 회장 재판은 5월...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>docdocdoc.co.kr</t>
+          <t>kpenews.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036851</t>
+          <t>https://kpenews.com/View.aspx?No=4001935</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-06 00:38:42.405856+00:00</t>
+          <t>2026-03-12 13:17:30.287316+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>한 모 및 김 모 이사</t>
+          <t>인크레더블버즈</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>전임 이사 직무집행정지 가처분 및 주주총회 부존재 판결 완료, 매매대금 관련 소송 진행 중.</t>
+          <t>이사회 결의 무효 소송 예정/진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>화장품 전문기업 제이앤코스에서 전임 이사들의 법적 절차 위반으로 인한 경영권 분쟁이 발생했으며, 법원은 전임 이사들의 직무집행정지 가처분 및 주주총회 부존재 판결을 내렸다. 새로운 경영진이 선임되었으며, 현재 진행 중인 매매대금 관련 소송에 대한 대응과 과거 불투명한 운영을 바로잡을 계획이다.</t>
+          <t>인크레더블버즈 이사회에서 임신영 대표가 해임되자, 임 대표는 절차상 문제를 주장하며 이사회 결의 무효 소송을 제기할 계획이다. 이는 경영권 분쟁의 새로운 국면으로, 임 대표의 직위 상실에 따른 손해배상 및 경영권 회복이 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 법원이 전임 이사들의 법적 절차 위반을 인정하여 직무집행정지 가처분 및 주주총회 부존재 판결을 내렸고, 적합 조건 5(증거 확보 용이)에 따라 관련 회계 자료 재검토를 통해 증거 확보가 용이함. 적합 조건 4(피해 규모 큼)에 따라 경영권 분쟁으로 인한 기업의 성장 동력 상실 및 매매대금 관련 소송으로 피해 규모가 클 것으로 예상되며, 적합 조건 6(공적 절차 진행 중)에 따라 매매대금 관련 소송이 이미 진행 중이다.</t>
+          <t>이사회 결의의 절차상 문제 제기로 상대방 책임이 명확하며(적합 조건 1), 상대방인 인크레더블버즈는 기업으로서 자력이 충분할 것으로 예상된다(적합 조건 2). 임 대표의 직위 상실에 따른 손해 규모가 클 것으로 보이며(적합 조건 4), 이사회 회의록 등 절차적 하자를 입증할 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>제이앤코스, 원바이오젠 서영교 대표이사 선임… 경영권 분쟁 종식</t>
+          <t>인크레더블버즈, 이사회서 임신영 대표 해임…경영권 분쟁 새 국면</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/04/2026030416052930568</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603120015</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-05 01:37:58.280732+00:00</t>
+          <t>2026-03-12 13:16:43.497752+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>하이트진로 이사들</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기, 법원 가처분 사건에서 의결권 제한 위법 판시</t>
+          <t>1심 소송 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 등이 탈법적인 상호주 구조를 형성해 영풍의 의결권 행사를 제한하고 경영권 획득 기회를 상실하게 했다며 100억원 규모의 손해배상 소송을 제기했습니다. 영풍은 법원의 가처분 판결에서 의결권 제한이 위법하다는 판단을 근거로 제시하며, 향후 전체 손해액을 산정해 추가로 다툴 예정입니다.</t>
+          <t>시민단체 경제개혁연대 등 소액주주들이 하이트진로 이사들을 상대로 부당 내부거래와 고액 보수 지급으로 인한 390억 원 규모의 손해배상 주주대표소송을 제기했습니다. 현재 1심 첫 기일이 진행되었으며, 소액주주 측은 박문덕 회장의 구체적인 업무 내역 확인을 통해 부당성을 입증하려 하고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방(KZ정밀, 최창규 회장)의 책임이 법원의 가처분 판결에서 의결권 제한이 위법하다는 판단을 통해 명확하게 드러났으며(조건 1, 5), 고려아연 경영권 분쟁 관련자로 자력이 충분할 것으로 예상됩니다(조건 2). 영풍이 우선 100억원을 청구하고 추가 손해액을 산정할 예정이므로 피해 규모가 크고(조건 4), 법원 판결이 중요한 증거로 작용합니다(조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(부당 내부거래, 고액 보수), 상대방에게 자력이 충분하며(하이트진로 이사들), 집단적 피해(소액주주 다수)와 큰 피해 규모(390억 원)를 가지고 있습니다. 또한, 증거 확보 가능성(박문덕 회장 업무 내역 확인)이 있어 적합 조건 5개 이상을 충족합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>100억원 (일부 청구, 추가 산정 예정)</t>
+          <t>390억 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>1개 기업 (영풍)</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 상대 손해배상 소송</t>
+          <t>하이트진로 '390억 주주대표소송' 1심…부당 내부거래·고액 보수 쟁점</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=330321</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656538</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-05 01:35:13.751722+00:00</t>
+          <t>2026-03-12 13:03:03.003135+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기, 과거 가처분 사건에서 법원 위법성 판시</t>
+          <t>첫 재판 연기, 다음 기일 5월 예정</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>영풍은 KZ정밀과 그 경영진이 고려아연 임시주총 당시 탈법적인 상호주 관계를 형성하여 영풍의 의결권 행사를 제한함으로써 경영권 획득 기회를 상실하는 손해를 입었다며 100억 원 규모의 손해배상청구소송을 제기했습니다. 앞서 법원은 가처분 사건에서 고려아연의 의결권 제한이 위법하다고 판시한 바 있습니다. 영풍은 이번 소송을 통해 훼손된 주주가치를 회복하고 지배구조 정상화를 추진할 계획입니다.</t>
+          <t>한미약품 경영권 분쟁 당시 '4자 연합'을 형성했던 송영숙 회장, 임주현 부회장, 킬링턴유한회사, 신동국 한양정밀 회장 간 동맹이 깨지면서 600억 원 규모의 위약벌 소송이 제기되었습니다. 이 소송의 첫 재판이 연기되었으며, 다음 기일은 5월로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방(KZ정밀 및 경영진)의 책임이 법원의 가처분 판시로 비교적 명확하며(적합 조건 1), 상대방은 대기업인 고려아연의 특수관계자로 자력이 충분합니다(적합 조건 2). 영풍이 청구한 손해배상액이 100억 원(일부 청구)으로 피해 규모가 크고(적합 조건 4), 법원의 위법성 판시가 중요한 증거로 작용할 수 있습니다(적합 조건 5).</t>
+          <t>적합 조건 2 (상대방 자력 충분 - 한미약품 경영진 및 관련 회사), 적합 조건 4 (피해 규모 큼 - 600억 원), 적합 조건 5 (증거 확보 가능 - 경영권 방어를 위한 동맹 및 의결권 공동 행사 합의에 대한 계약서 등). 경영권 분쟁 과정에서 발생한 위약벌 소송으로, 관련 당사자들의 자력이 충분하고 소송 가액이 매우 높아 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>100억 원 (일부 청구, 향후 추가 예정)</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1명 (영풍 주식회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·경영진에 100億 손배소 제기… 의결권 제한 책임</t>
+          <t>한미약품 경영권 갈등 '600억 위약벌 소송' 첫 재판 연기…다음 기일 5월</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46653</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296965?division=NAVER</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-05 00:44:53.314753+00:00</t>
+          <t>2026-03-12 12:45:42.338977+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>조현범 회장</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중</t>
+          <t>첫 변론기일 진행, 재배당 가능성 언급</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>조현범 회장이 구속 기간 중에도 최고 수준의 보수를 수령한 것에 대해 주주연대가 주주대표소송을 진행 중입니다. 주주연대는 이사회 활동이 불가능한 상황에서의 보수 수령이 합리적 비례 관계를 벗어난다고 주장하고 있습니다.</t>
+          <t>송영숙 한미약품그룹 회장과 신동국 한양정밀 회장 간에 600억 원 규모의 위약벌 청구 소송이 진행 중입니다. 이 소송은 경영권 방어를 위한 주주 간 계약 위반을 둘러싼 분쟁으로, 첫 변론기일이 열렸으며 재배당 가능성이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(구속 기간 중 부당 보수 수령), 상대방(대기업 회장)의 자력이 충분하며, 주주연대가 제기한 집단적 소송으로 피해 규모가 클 것으로 예상됩니다. 보수 지급 내역 및 구속 사실 등 증거 확보도 용이합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(주주 간 계약 위반), 상대방에게 자력이 충분하며(한미약품그룹, 한양정밀), 피해 규모가 매우 크고(600억 원), 증거 확보가 용이합니다(주주 간 계약서). 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
+          <t>600억 원</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'이사직 사임' 조현범 회장, 영향력은 계속된다 [송호길의 재계워치]</t>
+          <t>한미약품 송영숙-한양정밀 신동국 '600억 위약벌' 첫 변론 기일… 재배...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78161</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217596</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-05 00:35:13.347302+00:00</t>
+          <t>2026-03-12 12:43:21.822806+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>신동국 회장, 한양정밀</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>주주 간 계약 위반 관련 소송 및 가압류 진행 중</t>
+          <t>위약벌 소송 첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장의 한미사이언스 지분 확대로 한미약품그룹 내 주주 구도와 전문경영인 연임 이슈가 재점화되고 있다. 과거 송영숙 회장 측과 신동국 회장 간 체결된 주주 간 계약(위반 시 600억 원 위약금) 위반 여부가 쟁점이 되어 송 회장 측이 소송과 가압류를 제기한 상태다. 송 회장의 차남 임종훈 대표의 지분이 향후 경영권 향방을 가를 핵심 변수로 부상하고 있다.</t>
+          <t>한미약품그룹 경영권 갈등의 일환으로, 신동국 한양정밀 회장이 송영숙 회장 모녀 및 킬링턴유한회사와 체결한 '4자 연합 주주간 계약'을 위반했다는 이유로 600억원 규모의 위약벌 소송이 제기되었습니다. 첫 변론기일이 임박했으며, 이는 한미약품 정기 주주총회를 앞두고 4자 연합의 향방을 결정짓는 분수령이 될 전망입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방 자력 충분(한미그룹, 한양정밀), 피해 규모 큼(600억 원 위약금), 증거 확보 가능(주주 간 계약서), 소송 진행 중(송영숙 회장 측 소송 제기) 등 적합 조건 4개 이상 충족. 특히 600억 원 규모의 위약금 조항이 있는 주주 간 계약 위반 소송은 소송금융 투자 대상으로 매우 매력적입니다.</t>
+          <t>상대방 책임이 주주간 계약 위반으로 비교적 명확하며(적합 조건 1), 상대방인 신동국 회장 및 한미약품그룹 관련 주체들은 자력이 충분합니다(적합 조건 2). 소송 가액이 600억원으로 피해 규모가 매우 크고(적합 조건 4), 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 현재 소송이 진행 중이며 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>600억원</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수 (송영숙, 임주현, 킬링턴유한회사)</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>신동국, 한미사이언스 지분 29.83%로 확대…주주 구도 흔들</t>
+          <t>한미약품 신동국vs송영숙 '600억원 소송' 첫 변론…'4자 연합' 향방은</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065576842750987</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260311010003331</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-04 00:52:45.271804+00:00</t>
+          <t>2026-03-11 13:08:32.358065+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>황창규·구현모 전 KT 대표 등 임원 13명</t>
+          <t>한미</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법 재심리 명령)</t>
+          <t>영업기밀 탈취 및 직원 빼내기 관련 소송 제기</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>KT 전 경영진의 정치인 쪼개기 후원 사건과 관련하여 소액주주 35명이 제기한 765억원 상당의 손해배상 소송에서 대법원이 전 대표들의 배상 책임을 인정해야 한다는 취지로 파기환송했습니다. 대법원은 구 전 대표의 비자금 조성이 임무 해태이며, 황 전 대표의 책임도 다시 살펴야 한다고 판단하여 수원고법으로 사건을 돌려보냈습니다.</t>
+          <t>뱅크오브호프가 한미은행을 상대로 직원 빼내기와 영업기밀 탈취 혐의로 소송을 제기했다. 뱅크오브호프는 한미은행이 자사 직원들을 불법적으로 유인하고 영업 기밀을 빼돌렸다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>대기업 전직 임원들을 상대로 한 소액주주 대표소송으로, 청구액이 765억원에 달하며, 대법원이 전 대표들의 비자금 조성 및 임무 해태에 대한 배상 책임을 인정해야 한다는 취지로 파기환송하여 책임이 명확해지고 있습니다. (적합 조건 1, 4, 5) 35명의 소액주주가 원고로 참여하여 집단적 성격도 띠고 있으며, 피고인 전직 임원들의 자력 또한 충분할 것으로 예상됩니다. (적합 조건 2, 3) 사건이 대법원 파기환송으로 현재 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>상대방인 한미은행이 금융기관으로 자력이 충분하며(적합 조건 2), 소송이 이미 제기된 상태로 원고 측에서 상대방 책임이 명확하다고 판단하고 증거를 확보했을 가능성이 높습니다(적합 조건 1, 5). 다만, 집단적 피해는 아니며(부적합 조건 3), 구체적인 피해 금액은 기사에 명시되지 않았습니다. 전반적으로 소송금융 투자에 적합한 High 등급입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>765억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>대법, ‘쪼개기 후원’ 전 KT 경영진 일부 배상책임 인정</t>
+          <t>뱅크오브호프 “한미, 직원 빼내 영업기밀 탈취” 소송</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>segyebiz.com</t>
+          <t>koreatimes.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.segyebiz.com/newsView/20260302511621?OutUrl=naver</t>
+          <t>http://www.koreatimes.com/article/1604571</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-02 12:53:52.127005+00:00</t>
+          <t>2026-03-11 12:55:39.366799+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>황 전 회장, 구 전 회장 등 KT 경영진</t>
+          <t>현대엘리베이터 이사진</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>이사진 대상 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>KT 소수주주 35명이 황 전 회장과 구 전 회장 등 경영진의 '쪼개기 후원' 행위에 대해 손해배상 소송을 제기했습니다. 대법원은 원심의 원고 패소 판결을 파기하고 사건을 수원고법으로 돌려보내, 경영진의 책임이 인정될 가능성을 높였습니다.</t>
+          <t>쉰들러가 현대엘리베이터 지분율을 0.01% 미만으로 낮추며 경영 참여나 배당 수익에 대한 관심이 없음을 시사했다. 이는 오직 현대엘리베이터 이사진을 상대로 한 2000억 원 규모의 손해배상 소송에 집중하기 위한 전략적 움직임으로 해석된다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), '쪼개기 후원'이라는 불법 행위에 대한 경영진의 책임이 대법원 판결로 인정될 가능성이 높아 상대방 책임이 명확합니다(적합 조건 1). 또한, 소수주주 35명이 소송을 제기하여 집단적 피해에 해당하며(적합 조건 3), 대법원까지 진행된 사건으로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (이사진 대상 손해배상 소송), 상대방에게 자력이 충분함 (현대엘리베이터 이사진), 피해 규모가 큼 (2000억 원 규모). 소송금융 투자 대상으로서 매우 높은 금액의 단일 사건으로 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
+          <t>2000억 원</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[판결]  쪼개기 후원 KT, 경영진에 책임</t>
+          <t>[단독] 쉰들러, 현대엘리베이터 지분 0.01% 미만으로… 2000억 소송용 주...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216948</t>
+          <t>https://biz.chosun.com/stock/2026/03/09/36S4UA2CVJCEDC4Z76AC5DIJXU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:22.718326+00:00</t>
+          <t>2026-03-09 00:34:43.558561+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>피고(애플)가 집단소송 기각 요청</t>
+          <t>손해배상 소송 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>애플이 에픽 게임즈 반독점 소송 관련 법원 명령을 충실히 이행했다고 허위 주장하여 주가 하락을 초래했다는 내용의 집단소송에 직면했다. 애플은 현재 법원에 해당 집단소송의 기각을 요청한 상태이다.</t>
+          <t>영풍이 고려아연 경영권 분쟁 과정에서 상호주 외관을 형성해 손해를 입었다며 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 청구하겠다고 발표했습니다. 최창규 회장은 고려아연 최윤범 회장의 숙부로, 이번 소송은 영풍과 고려아연 간의 경영권 분쟁의 연장선상에 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (애플), 집단적 피해 (집단소송), 피해 규모가 큼 (주가 하락), 이미 공적 절차(소송)가 진행 중임 (소송중). 애플의 법원 명령 불이행 허위 주장이 쟁점으로, 대기업을 상대로 한 집단소송으로 투자 회수 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(영풍의 손해배상 청구 발표), 상대방(KZ정밀, 최창규 회장, 이한성 대표)이 특정됩니다. 대기업 간 경영권 분쟁과 관련된 사안이므로 피해 규모가 클 가능성이 높고, 영풍이 소송을 발표한 만큼 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>다수의 투자자</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>애플, '시리 AI' 사기 소송 기각 요청... 통합 시리 연기 예측 못해</t>
+          <t>빚내서 자사주 사라? KZ정밀이 내민 칼</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207366</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=299696</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-02-28 01:36:53.915823+00:00</t>
+          <t>2026-03-06 01:35:40.814675+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브와의 풋옵션 소송 1심에서 승소하여 기자회견을 진행했습니다.</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았습니다. 민 전 대표는 1심 승소와 관련하여 기자회견을 열었으며, 이는 경영권 분쟁과 관련된 사안입니다.</t>
+          <t>영풍이 KZ정밀, 최창규 회장, 이한성 대표를 상대로 100억원 규모의 손해배상청구소송을 제기했습니다. KZ정밀 등이 고려아연 임시주총 전 영풍 주식을 매도하여 탈법적 상호주 관계를 형성, 영풍의 고려아연 의결권 행사를 제한하고 경영권 획득 기회를 상실하게 했다는 주장입니다. 영풍은 이번 소송을 일부 청구 형식으로 진행하며, 향후 전체 손해액을 산정해 추가로 다툴 계획입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>하이브라는 자력 있는 대기업을 상대로 255억 원 규모의 풋옵션 소송에서 1심 승소한 사건입니다. 이는 상대방 자력(적합 조건 2), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5) 측면에서 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다. 1심 승소는 향후 항소심 방어 또는 판결 집행에 대한 투자 매력을 높입니다.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방에게 자력이 충분하며(적합 조건 2), 피해 규모가 100억원 이상으로 크고(적합 조건 4), 주식 양도 등 객관적 증거 확보가 가능하여(적합 조건 5) 소송금융 투자에 적합합니다. 경영권 분쟁 관련 소송으로 향후 추가 손해액 청구 가능성도 있습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>100억원 (일부 청구, 향후 추가 예정)</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[주간 TOP5] 256억 던진 민희진→초고속 결혼 변요한까지, 2월 마지막 주...</t>
+          <t>영풍, KZ정밀·최창규 회장 상대 100억원 규모 손배소송 제기</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926823</t>
+          <t>http://www.inews24.com/view/1945301</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-02-28 00:44:23.612826+00:00</t>
+          <t>2026-03-06 01:24:30.490669+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr"/>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>한미약품 경영진 및 모녀</t>
+        </is>
+      </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>교환사채 무효 소송 1심 진행 중, 처분금지 가처분 인용</t>
+          <t>경영권 분쟁 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 상법 통과를 앞두고 한 회사가 교환사채를 통해 자사주를 처분하려 하자, 지분 9%를 보유한 머스트자산운용이 주주가치 훼손을 주장하며 무효 소송 및 처분금지 가처분을 제기했습니다. 법원은 가처분을 인용했으며, 무효 소송은 현재 1심이 진행 중입니다.</t>
+          <t>한미약품의 경영권 분쟁이 신동국 회장과 경영진 및 모녀 간에 진행 중이며, 박주근 리더스인덱스 대표는 소송 결과를 지켜봐야 한다고 언급했습니다. 이는 신동국 회장과 경영진 및 모녀 간의 신뢰 관계가 깨진 상태에서 법적 다툼이 진행되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>법원이 주주가치 훼손을 주장하는 머스트자산운용의 처분금지 가처분을 인용하여 상대방 책임이 비교적 명확하며(적합 조건 1), 자산운용사가 소송을 제기할 정도의 기업이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 주주가치 훼손은 다수의 주주에게 영향을 미칠 수 있어 집단적 피해 가능성이 있으며(적합 조건 3), 9% 지분 보유 주주가 소송을 제기할 만큼 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 현재 소송이 진행 중이므로 증거 확보도 용이할 것입니다(적합 조건 5).</t>
+          <t>한미약품은 상장 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 특성상 소송 가액 및 잠재적 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 기사에서 소송 결과를 언급하며 현재 소송이 진행 중이거나 임박한 상황임을 시사합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 상법 통과…시행 앞두고 꼼수 처분 법적 분쟁 잇따...</t>
+          <t>'백기사'에서 '복병'된 신동국 회장… 한미 경영권 분쟁 3R?</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>docdocdoc.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400477</t>
+          <t>http://www.docdocdoc.co.kr/news/articleView.html?idxno=3036851</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-02-26 01:03:48.719942+00:00</t>
+          <t>2026-03-06 00:38:42.405856+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>한 모 및 김 모 이사</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>재판부 판결 선고 후 협상 진행 중</t>
+          <t>전임 이사 직무집행정지 가처분 및 주주총회 부존재 판결 완료, 매매대금 관련 소송 진행 중.</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 소송에서 재판부가 하이브에 255억원 상당의 풋옵션 대금 지급을 명령했습니다. 민 대표는 뉴진스를 위해 소송을 멈춘다면 해당 금액을 포기하겠다는 제안을 하이브에 한 것으로 보도되었습니다. 이는 주주 간 계약 및 기업 지배구조 관련 분쟁으로 판단됩니다.</t>
+          <t>화장품 전문기업 제이앤코스에서 전임 이사들의 법적 절차 위반으로 인한 경영권 분쟁이 발생했으며, 법원은 전임 이사들의 직무집행정지 가처분 및 주주총회 부존재 판결을 내렸다. 새로운 경영진이 선임되었으며, 현재 진행 중인 매매대금 관련 소송에 대한 대응과 과거 불투명한 운영을 바로잡을 계획이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며, 재판부에서 풋옵션 대금 지급을 명령하여 상대방의 책임이 명확합니다. 피해 규모가 255억원으로 매우 크며, 이미 재판부의 판단이 내려져 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 법원이 전임 이사들의 법적 절차 위반을 인정하여 직무집행정지 가처분 및 주주총회 부존재 판결을 내렸고, 적합 조건 5(증거 확보 용이)에 따라 관련 회계 자료 재검토를 통해 증거 확보가 용이함. 적합 조건 4(피해 규모 큼)에 따라 경영권 분쟁으로 인한 기업의 성장 동력 상실 및 매매대금 관련 소송으로 피해 규모가 클 것으로 예상되며, 적합 조건 6(공적 절차 진행 중)에 따라 매매대금 관련 소송이 이미 진행 중이다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>민희진  소송 멈추면 뉴진스 위해 256억 포기 …하이브에 제안</t>
+          <t>제이앤코스, 원바이오젠 서영교 대표이사 선임… 경영권 분쟁 종식</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>weekly.chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://weekly.chosun.com/news/articleView.html?idxno=49123</t>
+          <t>https://www.mt.co.kr/industry/2026/03/04/2026030416052930568</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-02-26 00:42:38.859057+00:00</t>
+          <t>2026-03-05 01:37:58.280732+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>하이브 (HYBE)</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>손해배상청구소송 제기, 법원 가처분 사건에서 의결권 제한 위법 판시</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 민희진 대표는 1심 승소 관련 기자회견을 열어 이 소식을 발표했다. 이 사건은 하이브와 민희진 대표 간의 계약상 권리 행사에 대한 분쟁이다.</t>
+          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장 등이 탈법적인 상호주 구조를 형성해 영풍의 의결권 행사를 제한하고 경영권 획득 기회를 상실하게 했다며 100억원 규모의 손해배상 소송을 제기했습니다. 영풍은 법원의 가처분 판결에서 의결권 제한이 위법하다는 판단을 근거로 제시하며, 향후 전체 손해액을 산정해 추가로 다툴 예정입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>상대방 하이브는 자력이 충분한 대기업이며, 1심에서 원고가 승소하여 상대방의 책임이 명확해졌습니다. 소송 가액이 255억 원으로 매우 크고, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방(KZ정밀, 최창규 회장)의 책임이 법원의 가처분 판결에서 의결권 제한이 위법하다는 판단을 통해 명확하게 드러났으며(조건 1, 5), 고려아연 경영권 분쟁 관련자로 자력이 충분할 것으로 예상됩니다(조건 2). 영풍이 우선 100억원을 청구하고 추가 손해액을 산정할 예정이므로 피해 규모가 크고(조건 4), 법원 판결이 중요한 증거로 작용합니다(조건 5).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>100억원 (일부 청구, 추가 산정 예정)</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명 (민희진 대표)</t>
+          <t>1개 기업 (영풍)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[포토] 기자회견장 떠나는 블랙큐·민희진</t>
+          <t>영풍, KZ정밀·최창규 회장 상대 손해배상 소송</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260225204613991</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=330321</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-02-25 13:36:15.772917+00:00</t>
+          <t>2026-03-05 01:35:13.751722+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1심 승소 후 기자회견</t>
+          <t>손해배상청구소송 제기, 과거 가처분 사건에서 법원 위법성 판시</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 민희진 대표는 1심 승소와 관련하여 기자회견을 진행했다. 이 사건은 민희진 대표와 하이브 간의 계약 관련 분쟁으로 보인다.</t>
+          <t>영풍은 KZ정밀과 그 경영진이 고려아연 임시주총 당시 탈법적인 상호주 관계를 형성하여 영풍의 의결권 행사를 제한함으로써 경영권 획득 기회를 상실하는 손해를 입었다며 100억 원 규모의 손해배상청구소송을 제기했습니다. 앞서 법원은 가처분 사건에서 고려아연의 의결권 제한이 위법하다고 판시한 바 있습니다. 영풍은 이번 소송을 통해 훼손된 주주가치를 회복하고 지배구조 정상화를 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 자력이 충분한 대기업이며, 1심에서 민희진 대표가 승소하여 상대방의 책임이 비교적 명확해졌다. 소송 금액이 255억 원으로 매우 크고, 이미 1심 판결이 나온 상태이므로 증거가 충분히 확보되어 있다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>상대방(KZ정밀 및 경영진)의 책임이 법원의 가처분 판시로 비교적 명확하며(적합 조건 1), 상대방은 대기업인 고려아연의 특수관계자로 자력이 충분합니다(적합 조건 2). 영풍이 청구한 손해배상액이 100억 원(일부 청구)으로 피해 규모가 크고(적합 조건 4), 법원의 위법성 판시가 중요한 증거로 작용할 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>100억 원 (일부 청구, 향후 추가 예정)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (영풍 주식회사)</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[포토] 기자회견 마친 민희진 대표</t>
+          <t>영풍, KZ정밀·경영진에 100億 손배소 제기… 의결권 제한 책임</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260225201023987</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46653</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-25 13:32:35.282931+00:00</t>
+          <t>2026-03-05 00:44:53.314753+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>조현범 회장</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>1심 승소, 소송 중단 제안</t>
+          <t>주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브와의 255억 원 규모 풋옵션 소송 1심에서 승소했다. 민 대표는 뉴진스를 위해 256억 원을 내려놓고 하이브에 소송 중단을 제안했다. 이 사건은 대기업 간의 대규모 계약 분쟁으로, 1심 판결을 통해 원고의 주장이 인정된 상태이다.</t>
+          <t>조현범 회장이 구속 기간 중에도 최고 수준의 보수를 수령한 것에 대해 주주연대가 주주대표소송을 진행 중입니다. 주주연대는 이사회 활동이 불가능한 상황에서의 보수 수령이 합리적 비례 관계를 벗어난다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 원고가 승소하여 상대방 책임이 명확하다고 판단됨(적합 조건 1, 5). 소송 금액이 255억 원으로 피해 규모가 매우 크다(적합 조건 4).</t>
+          <t>상대방 책임이 명확하고(구속 기간 중 부당 보수 수령), 상대방(대기업 회장)의 자력이 충분하며, 주주연대가 제기한 집단적 소송으로 피해 규모가 클 것으로 예상됩니다. 보수 지급 내역 및 구속 사실 등 증거 확보도 용이합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>주주연대 다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[포토] '민희진-하이브 간 255억 풋옵션 소송 1심 승소 관련 기자회견'</t>
+          <t>'이사직 사임' 조현범 회장, 영향력은 계속된다 [송호길의 재계워치]</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260225180824958</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78161</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-25 13:23:24.908062+00:00</t>
+          <t>2026-03-05 00:35:13.347302+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>신동국 회장, 한양정밀</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>풋옵션 소송 1심 원고 승소</t>
+          <t>주주 간 계약 위반 관련 소송 및 가압류 진행 중</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 청구 소송에서 1심 원고 승소 판결을 받았다. 하이브가 제기한 주주간 계약해지 확인 소송은 기각되었다. 민 대표는 1심 판결에 따라 255억 원 규모의 풋옵션을 행사할 수 있게 되었다.</t>
+          <t>신동국 한양정밀 회장의 한미사이언스 지분 확대로 한미약품그룹 내 주주 구도와 전문경영인 연임 이슈가 재점화되고 있다. 과거 송영숙 회장 측과 신동국 회장 간 체결된 주주 간 계약(위반 시 600억 원 위약금) 위반 여부가 쟁점이 되어 송 회장 측이 소송과 가압류를 제기한 상태다. 송 회장의 차남 임종훈 대표의 지분이 향후 경영권 향방을 가를 핵심 변수로 부상하고 있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(원고 승소), 상대방(하이브)은 자력이 충분한 대기업이다. 소송 금액이 255억 원으로 매우 크며, 이미 1심 판결이 나온 상태로 증거가 충분히 확보되었다고 볼 수 있다.</t>
+          <t>상대방 자력 충분(한미그룹, 한양정밀), 피해 규모 큼(600억 원 위약금), 증거 확보 가능(주주 간 계약서), 소송 진행 중(송영숙 회장 측 소송 제기) 등 적합 조건 4개 이상 충족. 특히 600억 원 규모의 위약금 조항이 있는 주주 간 계약 위반 소송은 소송금융 투자 대상으로 매우 매력적입니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>600억원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>“255억 안 줘?” 민희진 3차전 기자회견, 하이브 저격하나</t>
+          <t>신동국, 한미사이언스 지분 29.83%로 확대…주주 구도 흔들</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202602250844003?pt=nv</t>
+          <t>https://mdtoday.co.kr/news/view/1065576842750987</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:46.829697+00:00</t>
+          <t>2026-03-04 00:52:45.271804+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>황창규·구현모 전 KT 대표 등 임원 13명</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 및 강제집행정지 인용</t>
+          <t>대법원 파기환송 (수원고법 재심리 명령)</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여, 하이브는 민 대표에게 255억 원을 포함한 총 286억 원 상당을 지급하라는 판결을 받았습니다. 하이브는 이에 항소하고 강제집행정지를 신청하여 인용되었으며, 민희진 대표는 향후 계획을 밝히는 기자회견을 예고했습니다.</t>
+          <t>KT 전 경영진의 정치인 쪼개기 후원 사건과 관련하여 소액주주 35명이 제기한 765억원 상당의 손해배상 소송에서 대법원이 전 대표들의 배상 책임을 인정해야 한다는 취지로 파기환송했습니다. 대법원은 구 전 대표의 비자금 조성이 임무 해태이며, 황 전 대표의 책임도 다시 살펴야 한다고 판단하여 수원고법으로 사건을 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하게 인정되었으며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 피해 규모가 민희진 대표에게만 255억 원으로 매우 크고(적합 조건 4), 1심 판결을 통해 증거가 충분히 확보되었음이 입증되었습니다(적합 조건 5).</t>
+          <t>대기업 전직 임원들을 상대로 한 소액주주 대표소송으로, 청구액이 765억원에 달하며, 대법원이 전 대표들의 비자금 조성 및 임무 해태에 대한 배상 책임을 인정해야 한다는 취지로 파기환송하여 책임이 명확해지고 있습니다. (적합 조건 1, 4, 5) 35명의 소액주주가 원고로 참여하여 집단적 성격도 띠고 있으며, 피고인 전직 임원들의 자력 또한 충분할 것으로 예상됩니다. (적합 조건 2, 3) 사건이 대법원 파기환송으로 현재 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>민희진 255억 원, 신 모 전 부대표 17억 원, 김 모 전 이사 14억 원</t>
+          <t>765억원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>'하이브에 승소' 민희진, 25일 기자회견 연다… 향후 계획 직접 발표</t>
+          <t>대법, ‘쪼개기 후원’ 전 KT 경영진 일부 배상책임 인정</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022508024088981</t>
+          <t>http://www.segyebiz.com/newsView/20260302511621?OutUrl=naver</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-25 00:55:15.075575+00:00</t>
+          <t>2026-03-02 12:53:52.127005+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>황 전 회장, 구 전 회장 등 KT 경영진</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 관련 1심 소송에서 승소했습니다. 민희진 대표는 기자회견을 통해 1심 소송 결과와 향후 계획을 밝힐 예정입니다. 이 사건은 255억 원 규모의 풋옵션 행사를 둘러싼 분쟁입니다.</t>
+          <t>KT 소수주주 35명이 황 전 회장과 구 전 회장 등 경영진의 '쪼개기 후원' 행위에 대해 손해배상 소송을 제기했습니다. 대법원은 원심의 원고 패소 판결을 파기하고 사건을 수원고법으로 돌려보내, 경영진의 책임이 인정될 가능성을 높였습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 풋옵션 행사 금액이 255억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 소송에서 승소 판결을 받아 책임 소재와 증거가 명확하며(적합 조건 5, 6), 항소심 등 추가 법적 절차가 예상되어 소송금융 투자 기회가 높습니다.</t>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), '쪼개기 후원'이라는 불법 행위에 대한 경영진의 책임이 대법원 판결로 인정될 가능성이 높아 상대방 책임이 명확합니다(적합 조건 1). 또한, 소수주주 35명이 소송을 제기하여 집단적 피해에 해당하며(적합 조건 3), 대법원까지 진행된 사건으로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>민희진, 오늘(25일) 기자회견 개최…‘255억 풋옵션 승소’ 입장 밝힌다</t>
+          <t>[판결]  쪼개기 후원 KT, 경영진에 책임</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11970710</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216948</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-25 00:47:51.231212+00:00</t>
+          <t>2026-03-02 12:39:22.718326+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>Apple</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>강제집행정지 인용 및 하이브의 풋옵션 지급 의무 부존재 확인 소송 제기</t>
+          <t>피고(애플)가 집단소송 기각 요청</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 한 대금 소송에서 승소했으나, 하이브는 255억 원 지급에 대한 강제집행정지 신청을 인용받았다. 하이브는 주주 간 계약 해지 및 풋옵션 지급 의무가 없음을 주장하며 확인 소송을 제기, 민 전 대표의 풋옵션 행사와 관련된 고액의 계약 분쟁이 진행 중이다.</t>
+          <t>애플이 에픽 게임즈 반독점 소송 관련 법원 명령을 충실히 이행했다고 허위 주장하여 주가 하락을 초래했다는 내용의 집단소송에 직면했다. 애플은 현재 법원에 해당 집단소송의 기각을 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 대금 소송에서 승소한 이력이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 하이브는 대기업으로 자력이 충분하다(적합 조건 2). 또한 청구 금액이 255억 원으로 피해 규모가 매우 크고(적합 조건 4), 주주 간 계약 등 객관적 증거가 존재할 것으로 예상된다(적합 조건 5).</t>
+          <t>상대방에게 자력이 충분함 (애플), 집단적 피해 (집단소송), 피해 규모가 큼 (주가 하락), 이미 공적 절차(소송)가 진행 중임 (소송중). 애플의 법원 명령 불이행 허위 주장이 쟁점으로, 대기업을 상대로 한 집단소송으로 투자 회수 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 투자자</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>법원, 하이브 '민희진에 255억 지급' 강제집행정지 인용</t>
+          <t>애플, '시리 AI' 사기 소송 기각 요청... 통합 시리 연기 예측 못해</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6081783</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207366</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-24 13:36:24.229511+00:00</t>
+          <t>2026-02-28 01:36:53.915823+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>1심 원고 승소 후 피고의 강제집행정지 신청 인용, 항소심 진행 예정</t>
+          <t>민희진 어도어 전 대표가 하이브와의 풋옵션 소송 1심에서 승소하여 기자회견을 진행했습니다.</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 제기한 255억 원 규모의 주식매매대금 청구 소송 1심에서 승소했다. 그러나 하이브가 제기한 강제집행정지 신청이 법원에서 인용되어, 1심 판결에 대한 강제집행은 일시적으로 정지되었다. 이는 항소심에서 다툼이 계속될 것임을 시사한다.</t>
+          <t>민희진 어도어 전 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았습니다. 민 전 대표는 1심 승소와 관련하여 기자회견을 열었으며, 이는 경영권 분쟁과 관련된 사안입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>1심에서 원고(민희진)가 255억 원 규모의 주식매매대금 청구 소송에서 승소하여 상대방(하이브)의 책임이 명확하며, 하이브는 자력이 충분한 대기업입니다. 이미 법원 판결을 통해 증거가 인정되었고 피해 규모가 매우 큽니다. 다만, 현재 강제집행정지 신청이 인용되어 항소심 진행이 예상됩니다.</t>
+          <t>하이브라는 자력 있는 대기업을 상대로 255억 원 규모의 풋옵션 소송에서 1심 승소한 사건입니다. 이는 상대방 자력(적합 조건 2), 피해 규모(적합 조건 4), 증거 확보(적합 조건 5) 측면에서 소송금융 투자에 매우 적합한 조건을 갖추고 있습니다. 1심 승소는 향후 항소심 방어 또는 판결 집행에 대한 투자 매력을 높입니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'255억 승소' 민희진, 하이브 압류 시도 막혔다...法, 강제집행정지 인용</t>
+          <t>[주간 TOP5] 256억 던진 민희진→초고속 결혼 변요한까지, 2월 마지막 주...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=511729</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6926823</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-24 13:32:32.504444+00:00</t>
+          <t>2026-02-28 00:44:23.612826+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결 후 피고 항소, 강제집행정지 인용</t>
+          <t>교환사채 무효 소송 1심 진행 중, 처분금지 가처분 인용</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 청구 소송 1심에서 승소하여 255억 원의 지급 판결을 받았다. 하이브는 이에 불복하여 항소했으며, 법원은 항소심 판결 선고 시까지 풋옵션 대금 지급의 강제집행을 정지하는 결정을 내렸다. 본 사건은 하이브와 민희진 간의 경영권 분쟁에서 파생된 주주 간 계약 관련 소송이다.</t>
+          <t>자사주 소각 의무화 상법 통과를 앞두고 한 회사가 교환사채를 통해 자사주를 처분하려 하자, 지분 9%를 보유한 머스트자산운용이 주주가치 훼손을 주장하며 무효 소송 및 처분금지 가처분을 제기했습니다. 법원은 가처분을 인용했으며, 무효 소송은 현재 1심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 청구 금액이 255억 원 이상으로 매우 크다(적합 조건 4). 1심에서 원고(민희진) 승소 판결이 나와 상대방의 책임이 비교적 명확하게 인정되었고(적합 조건 1), 이미 1심 소송을 통해 증거가 충분히 심리되었다(적합 조건 5). 현재 항소심이 진행 중인 사건으로 소송금융 투자에 적합하다.</t>
+          <t>법원이 주주가치 훼손을 주장하는 머스트자산운용의 처분금지 가처분을 인용하여 상대방 책임이 비교적 명확하며(적합 조건 1), 자산운용사가 소송을 제기할 정도의 기업이므로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 또한, 주주가치 훼손은 다수의 주주에게 영향을 미칠 수 있어 집단적 피해 가능성이 있으며(적합 조건 3), 9% 지분 보유 주주가 소송을 제기할 만큼 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 현재 소송이 진행 중이므로 증거 확보도 용이할 것입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>총 258.1억 원 (민희진 255억 원, 신모 17억 원, 김모 14억 원)</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>민희진 255억 당장 안 줘도 돼 …법원, 하이브 신청 인용</t>
+          <t>자사주 소각 의무화 상법 통과…시행 앞두고 꼼수 처분 법적 분쟁 잇따...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177816</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4400477</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-24 13:31:24.000648+00:00</t>
+          <t>2026-02-26 01:03:48.719942+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>하이브의 항소로 2심 진행 중</t>
+          <t>재판부 판결 선고 후 협상 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브와의 풋옵션 분쟁 1심 승소 후 기자회견을 예고했다. 1심 재판부는 하이브가 민희진에게 약 255억 원의 풋옵션 대금을 지급해야 한다고 판결했으며, 하이브는 이에 불복하여 항소심이 진행 중이다. 재판부는 민희진의 어도어 독립 모색 정황은 인정했으나, 이를 중대한 계약 위반으로 보기는 어렵다고 판단했다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 소송에서 재판부가 하이브에 255억원 상당의 풋옵션 대금 지급을 명령했습니다. 민 대표는 뉴진스를 위해 소송을 멈춘다면 해당 금액을 포기하겠다는 제안을 하이브에 한 것으로 보도되었습니다. 이는 주주 간 계약 및 기업 지배구조 관련 분쟁으로 판단됩니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 1심 판결에서 하이브의 풋옵션 대금 지급 의무가 인정되었고, 하이브는 자력이 충분한 상장 대기업이다. 또한, 민희진 대표에게 지급될 금액이 수백억 원 규모이며, 이미 법원에서 증거를 검토하여 판결이 나온 상태로 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며, 재판부에서 풋옵션 대금 지급을 명령하여 상대방의 책임이 명확합니다. 피해 규모가 255억원으로 매우 크며, 이미 재판부의 판단이 내려져 증거가 확보된 상태입니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>약 255억 원 (민희진 외 약 31억 원)</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>[공식]민희진, 또 기자회견…내일(25일) 직접 나선다</t>
+          <t>민희진  소송 멈추면 뉴진스 위해 256억 포기 …하이브에 제안</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100156740010981</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49123</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-24 13:20:30.047967+00:00</t>
+          <t>2026-02-26 00:42:38.859057+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>조현범</t>
+          <t>하이브 (HYBE)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>부당 수령 보수 반환 소송 진행 중</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>주주연대가 조현범 회장의 부당 수령 보수 반환 소송을 진행 중인 가운데, 조 회장이 등기이사직을 돌연 포기했다. 주주연대는 이를 사법부의 최종 판단에 유리하게 작용하기 위한 '보여주기식 꼬리 자르기'로 의심하고 있다.</t>
+          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 민희진 대표는 1심 승소 관련 기자회견을 열어 이 소식을 발표했다. 이 사건은 하이브와 민희진 대표 간의 계약상 권리 행사에 대한 분쟁이다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대기업 오너인 조현범 회장을 상대로 주주연대가 부당 수령 보수 반환 소송을 진행 중이므로, 상대방의 자력이 충분하고(적합 조건 2), 다수의 주주가 피해를 입어 집단적 피해(적합 조건 3)에 해당하며, 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 소송이 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+          <t>상대방 하이브는 자력이 충분한 대기업이며, 1심에서 원고가 승소하여 상대방의 책임이 명확해졌습니다. 소송 가액이 255억 원으로 매우 크고, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1명 (민희진 대표)</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>돌연 '등기이사' 포기한 조현범 회장... 유리한 대법원 판결 위한 전략...</t>
+          <t>[포토] 기자회견장 떠나는 블랙큐·민희진</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=200770</t>
+          <t>https://www.ajunews.com/view/20260225204613991</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-22 12:54:39.063943+00:00</t>
+          <t>2026-02-25 13:36:15.772917+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>조현범</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>주주연대가 조현범 회장에게 약 50억 원 배상 소송 제기</t>
+          <t>1심 승소 후 기자회견</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>조현범 한국앤컴퍼니 회장이 횡령·배임 혐의로 항소심에서 징역 2년을 선고받고 구속된 상태에서 사내이사직을 사임했습니다. 이와 별개로 한국앤컴퍼니 주주연대는 조 회장이 구속 기간 중 거액의 보수를 수령한 것에 대해 약 50억 원의 배상 소송을 제기했습니다. 이는 가족 간 경영권 분쟁과 사법 리스크가 겹친 상황에서 발생한 주주들의 손해배상 청구 건입니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 민희진 대표는 1심 승소와 관련하여 기자회견을 진행했다. 이 사건은 민희진 대표와 하이브 간의 계약 관련 분쟁으로 보인다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>조현범 회장의 횡령·배임 혐의는 항소심에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5, 6), 한국앤컴퍼니는 대기업 지주사로 상대방의 자력이 충분합니다(적합 조건 2). 주주연대가 약 50억 원 규모의 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보입니다(적합 조건 3, 4).</t>
+          <t>상대방(하이브)은 자력이 충분한 대기업이며, 1심에서 민희진 대표가 승소하여 상대방의 책임이 비교적 명확해졌다. 소송 금액이 255억 원으로 매우 크고, 이미 1심 판결이 나온 상태이므로 증거가 충분히 확보되어 있다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>약 50억 원</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>주주연대 (다수)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>조현범, 한국앤컴퍼니 사내이사 사임…“가족 간 문제 회사 운영 비화”</t>
+          <t>[포토] 기자회견 마친 민희진 대표</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1291968&amp;inflow=N</t>
+          <t>https://www.ajunews.com/view/20260225201023987</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-21 18:20:42.239515+00:00</t>
+          <t>2026-02-25 13:32:35.282931+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>1심 승소, 소송 중단 제안</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표가 하이브와의 255억 원 규모 풋옵션 소송 1심에서 승소했다. 민 대표는 뉴진스를 위해 256억 원을 내려놓고 하이브에 소송 중단을 제안했다. 이 사건은 대기업 간의 대규모 계약 분쟁으로, 1심 판결을 통해 원고의 주장이 인정된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>상대방 하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 원고가 승소하여 상대방 책임이 명확하다고 판단됨(적합 조건 1, 5). 소송 금액이 255억 원으로 피해 규모가 매우 크다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>[포토] '민희진-하이브 간 255억 풋옵션 소송 1심 승소 관련 기자회견'</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260225180824958</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:23:24.908062+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>풋옵션 소송 1심 원고 승소</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 청구 소송에서 1심 원고 승소 판결을 받았다. 하이브가 제기한 주주간 계약해지 확인 소송은 기각되었다. 민 대표는 1심 판결에 따라 255억 원 규모의 풋옵션을 행사할 수 있게 되었다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(원고 승소), 상대방(하이브)은 자력이 충분한 대기업이다. 소송 금액이 255억 원으로 매우 크며, 이미 1심 판결이 나온 상태로 증거가 충분히 확보되었다고 볼 수 있다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>“255억 안 줘?” 민희진 3차전 기자회견, 하이브 저격하나</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://sports.khan.co.kr/article/202602250844003?pt=nv</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:56:46.829697+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결, 피고 항소 및 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여, 하이브는 민 대표에게 255억 원을 포함한 총 286억 원 상당을 지급하라는 판결을 받았습니다. 하이브는 이에 항소하고 강제집행정지를 신청하여 인용되었으며, 민희진 대표는 향후 계획을 밝히는 기자회견을 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었으며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 피해 규모가 민희진 대표에게만 255억 원으로 매우 크고(적합 조건 4), 1심 판결을 통해 증거가 충분히 확보되었음이 입증되었습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>민희진 255억 원, 신 모 전 부대표 17억 원, 김 모 전 이사 14억 원</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>'하이브에 승소' 민희진, 25일 기자회견 연다… 향후 계획 직접 발표</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026022508024088981</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:55:15.075575+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>1심 승소 판결</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 제기한 풋옵션 관련 1심 소송에서 승소했습니다. 민희진 대표는 기자회견을 통해 1심 소송 결과와 향후 계획을 밝힐 예정입니다. 이 사건은 255억 원 규모의 풋옵션 행사를 둘러싼 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 풋옵션 행사 금액이 255억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 이미 1심 소송에서 승소 판결을 받아 책임 소재와 증거가 명확하며(적합 조건 5, 6), 항소심 등 추가 법적 절차가 예상되어 소송금융 투자 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>민희진, 오늘(25일) 기자회견 개최…‘255억 풋옵션 승소’ 입장 밝힌다</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11970710</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:47:51.231212+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>강제집행정지 인용 및 하이브의 풋옵션 지급 의무 부존재 확인 소송 제기</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 한 대금 소송에서 승소했으나, 하이브는 255억 원 지급에 대한 강제집행정지 신청을 인용받았다. 하이브는 주주 간 계약 해지 및 풋옵션 지급 의무가 없음을 주장하며 확인 소송을 제기, 민 전 대표의 풋옵션 행사와 관련된 고액의 계약 분쟁이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 대금 소송에서 승소한 이력이 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 하이브는 대기업으로 자력이 충분하다(적합 조건 2). 또한 청구 금액이 255억 원으로 피해 규모가 매우 크고(적합 조건 4), 주주 간 계약 등 객관적 증거가 존재할 것으로 예상된다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>법원, 하이브 '민희진에 255억 지급' 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6081783</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:36:24.229511+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 후 피고의 강제집행정지 신청 인용, 항소심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 제기한 255억 원 규모의 주식매매대금 청구 소송 1심에서 승소했다. 그러나 하이브가 제기한 강제집행정지 신청이 법원에서 인용되어, 1심 판결에 대한 강제집행은 일시적으로 정지되었다. 이는 항소심에서 다툼이 계속될 것임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>1심에서 원고(민희진)가 255억 원 규모의 주식매매대금 청구 소송에서 승소하여 상대방(하이브)의 책임이 명확하며, 하이브는 자력이 충분한 대기업입니다. 이미 법원 판결을 통해 증거가 인정되었고 피해 규모가 매우 큽니다. 다만, 현재 강제집행정지 신청이 인용되어 항소심 진행이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>'255억 승소' 민희진, 하이브 압류 시도 막혔다...法, 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>mhnse.com</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=511729</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:32:32.504444+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결 후 피고 항소, 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 청구 소송 1심에서 승소하여 255억 원의 지급 판결을 받았다. 하이브는 이에 불복하여 항소했으며, 법원은 항소심 판결 선고 시까지 풋옵션 대금 지급의 강제집행을 정지하는 결정을 내렸다. 본 사건은 하이브와 민희진 간의 경영권 분쟁에서 파생된 주주 간 계약 관련 소송이다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>하이브는 대기업으로 충분한 자력을 갖추고 있으며(적합 조건 2), 청구 금액이 255억 원 이상으로 매우 크다(적합 조건 4). 1심에서 원고(민희진) 승소 판결이 나와 상대방의 책임이 비교적 명확하게 인정되었고(적합 조건 1), 이미 1심 소송을 통해 증거가 충분히 심리되었다(적합 조건 5). 현재 항소심이 진행 중인 사건으로 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>총 258.1억 원 (민희진 255억 원, 신모 17억 원, 김모 14억 원)</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>민희진 255억 당장 안 줘도 돼 …법원, 하이브 신청 인용</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>mbn.mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5177816</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:31:24.000648+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>하이브의 항소로 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>민희진 어도어 전 대표가 하이브와의 풋옵션 분쟁 1심 승소 후 기자회견을 예고했다. 1심 재판부는 하이브가 민희진에게 약 255억 원의 풋옵션 대금을 지급해야 한다고 판결했으며, 하이브는 이에 불복하여 항소심이 진행 중이다. 재판부는 민희진의 어도어 독립 모색 정황은 인정했으나, 이를 중대한 계약 위반으로 보기는 어렵다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 1심 판결에서 하이브의 풋옵션 대금 지급 의무가 인정되었고, 하이브는 자력이 충분한 상장 대기업이다. 또한, 민희진 대표에게 지급될 금액이 수백억 원 규모이며, 이미 법원에서 증거를 검토하여 판결이 나온 상태로 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>약 255억 원 (민희진 외 약 31억 원)</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>[공식]민희진, 또 기자회견…내일(25일) 직접 나선다</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-24/202602240100156740010981</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:20:30.047967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>조현범</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>부당 수령 보수 반환 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>주주연대가 조현범 회장의 부당 수령 보수 반환 소송을 진행 중인 가운데, 조 회장이 등기이사직을 돌연 포기했다. 주주연대는 이를 사법부의 최종 판단에 유리하게 작용하기 위한 '보여주기식 꼬리 자르기'로 의심하고 있다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>대기업 오너인 조현범 회장을 상대로 주주연대가 부당 수령 보수 반환 소송을 진행 중이므로, 상대방의 자력이 충분하고(적합 조건 2), 다수의 주주가 피해를 입어 집단적 피해(적합 조건 3)에 해당하며, 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 현재 소송이 진행 중인 점도 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>돌연 '등기이사' 포기한 조현범 회장... 유리한 대법원 판결 위한 전략...</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>livebiz.today</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=200770</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:54:39.063943+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>조현범</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>주주연대가 조현범 회장에게 약 50억 원 배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>조현범 한국앤컴퍼니 회장이 횡령·배임 혐의로 항소심에서 징역 2년을 선고받고 구속된 상태에서 사내이사직을 사임했습니다. 이와 별개로 한국앤컴퍼니 주주연대는 조 회장이 구속 기간 중 거액의 보수를 수령한 것에 대해 약 50억 원의 배상 소송을 제기했습니다. 이는 가족 간 경영권 분쟁과 사법 리스크가 겹친 상황에서 발생한 주주들의 손해배상 청구 건입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>조현범 회장의 횡령·배임 혐의는 항소심에서 유죄 판결을 받아 책임이 명확하며(적합 조건 1, 5, 6), 한국앤컴퍼니는 대기업 지주사로 상대방의 자력이 충분합니다(적합 조건 2). 주주연대가 약 50억 원 규모의 손해배상 소송을 제기하여 집단적 피해와 큰 피해 규모를 보입니다(적합 조건 3, 4).</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>약 50억 원</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>주주연대 (다수)</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>조현범, 한국앤컴퍼니 사내이사 사임…“가족 간 문제 회사 운영 비화”</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1291968&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:20:42.239515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
           <t>SK하이닉스</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
+      <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
+      <c r="E73" t="inlineStr">
         <is>
           <t>미국 로펌의 공식 조사 착수 및 집단소송 원고 모집 중</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F73" t="inlineStr">
         <is>
           <t>SK하이닉스의 솔리다임 잔여 지분 14조 4천억원 규모 인수에 대해 미국 로펌 KSF가 지분 취득 과정의 공정성과 매각 대금의 적정성 조사를 시작했습니다. KSF는 솔리다임의 가치가 저평가되었다고 판단하는 주주들을 대상으로 무료 상담 및 제보를 접수하며, 이는 향후 집단소송 제기를 위한 원고 확보 차원의 행보로 풀이됩니다. 이번 조사는 SK하이닉스의 AI 컴퍼니 전환 전략과 맞물려 불확실성을 더하고 있습니다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G73" t="inlineStr">
         <is>
           <t>SK하이닉스는 대기업으로 배상 능력이 충분하며(적합 조건 2), 미국 로펌이 지분 취득 과정의 공정성 및 매각 대금 적정성 조사를 착수하여 상대방 책임이 비교적 명확해질 가능성이 높습니다(적합 조건 1). 또한, 로펌이 집단소송 가능성을 제기하며 주주들을 대상으로 원고를 모집 중이므로 집단적 피해가 예상되며(적합 조건 3), 14조원 규모의 지분 거래와 관련된 주주 피해로 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 현재 미국 로펌의 공식 조사가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
+      <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I63" t="inlineStr">
+      <c r="I73" t="inlineStr">
         <is>
           <t>솔리다임 주주 다수</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J73" t="inlineStr">
         <is>
           <t>SK하이닉스, AI 컴퍼니 전환 '변수' 등장…전 루이지애나주 법무장관, 솔...</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K73" t="inlineStr">
         <is>
           <t>theguru.co.kr</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-13</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M73" t="inlineStr">
         <is>
           <t>https://www.theguru.co.kr/news/article.html?no=98068</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N73" t="inlineStr">
         <is>
           <t>2026-02-21 17:51:57.416053+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N63"/>
+  <autoFilter ref="A1:N73"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>