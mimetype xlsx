--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="34" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1786 +533,1858 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>해성에어로보틱스</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>1,2심 진행 중</t>
+          <t>파산신청 접수</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>이사의 보수 반환을 요구하는 소송이 제기되어 1심과 2심이 진행 중입니다. 기사는 이 소송이 SK하이닉스 직원들의 특별 성과급과는 직접적인 관계가 없다고 명시하고 있습니다.</t>
+          <t>해성에어로보틱스에 주주이자 채권자가 전환사채 과정에서의 비정상 자금 유출을 주장하며 파산 신청을 제기했다. 회사는 채권 존재와 채무초과 주장을 부인하며 법원 서류 송달 후 대응할 예정이라고 밝혔다. 현재 인천지방법원에 파산 신청이 접수되어 관련 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 본문이 매우 짧아 소송의 구체적인 내용과 상대방의 책임 명확성, 피해 규모 등을 파악하기 어렵습니다. 이 건 소송은 이사의 보수 반환에 관한 것으로, 집단적 피해보다는 개별적인 분쟁으로 보이며, 상대방인 이사의 자력 또한 불분명합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확) 및 4(피해 규모 큼) 불충족: 신청인이 주장하는 손해배상채권의 존재와 채무초과 여부가 회사 측에 의해 강력히 부인되고 있어 책임 소재가 불명확하며, 피해 금액 또한 구체적으로 명시되지 않았습니다. 적합 조건 2(상대방 자력 충분) 불확실: 파산 신청이 제기된 상황 자체가 상대방의 자력에 대한 불확실성을 높입니다. 적합 조건 3(집단적 피해) 불충족: 기사상으로는 단일 신청인에 의한 파산 신청으로 보이며, 집단적 피해의 징후가 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[재계 인사이드] ‘반도체 황금들녘’의 주인은 누구일까</t>
+          <t>해성에어로보틱스, 인천지법 접수 파산신청 공시</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260413500231</t>
+          <t>https://www.newspim.com/news/view/20260728000739</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:26.213672+00:00</t>
+          <t>2026-08-08 07:00:29.453929+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>벨기에 브뤼셀 법원에서 바카이은행 승소 판결</t>
+          <t>1,2심 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>키르기스스탄 상업은행인 바카이은행이 대러 제재 회피에 연루됐다는 의혹을 제기한 유럽 NGO 오픈 다이얼로그 재단(ODF)을 상대로 벨기에 브뤼셀 법원에서 승소했다. 법원은 ODF의 주장에 근거가 불충분하다고 판단하여 관련 게시물 삭제, 공개 정정, 소송 비용 부담을 명령했다. 키르기스스탄 대통령실은 유사 사례를 언급하며 투명한 감사를 수용하겠다고 밝혔다.</t>
+          <t>이사의 보수 반환을 요구하는 소송이 제기되어 1심과 2심이 진행 중입니다. 기사는 이 소송이 SK하이닉스 직원들의 특별 성과급과는 직접적인 관계가 없다고 명시하고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>벨기에 브뤼셀 법원에서 이미 판결이 선고되어 바카이은행이 승소한 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사 본문이 매우 짧아 소송의 구체적인 내용과 상대방의 책임 명확성, 피해 규모 등을 파악하기 어렵습니다. 이 건 소송은 이사의 보수 반환에 관한 것으로, 집단적 피해보다는 개별적인 분쟁으로 보이며, 상대방인 이사의 자력 또한 불분명합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아자뉴스바이트 20260408</t>
+          <t>[재계 인사이드] ‘반도체 황금들녘’의 주인은 누구일까</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>news2day.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/404099</t>
+          <t>https://www.news2day.co.kr/article/20260413500231</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-17 23:14:06.381331+00:00</t>
+          <t>2026-04-25 07:02:26.213672+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>오픈 다이얼로그 재단 (ODF)</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>공정위·금융위 기업결합 심사 및 디지털자산기본법 제정 지연</t>
+          <t>벨기에 브뤼셀 법원에서 바카이은행 승소 판결</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>가상자산 거래소 두나무와 간편결제 서비스 네이버페이의 합병이 디지털자산기본법 제정 지연과 공정위·금융위의 까다로운 심사로 인해 또 다시 미뤄질 가능성이 커졌다. 양사는 이미 합병 일정을 3개월 연기했으며, 법제화 및 규제 불확실성으로 인해 합병 자체가 장기 표류하거나 무산될 우려가 제기되고 있다.</t>
+          <t>키르기스스탄 상업은행인 바카이은행이 대러 제재 회피에 연루됐다는 의혹을 제기한 유럽 NGO 오픈 다이얼로그 재단(ODF)을 상대로 벨기에 브뤼셀 법원에서 승소했다. 법원은 ODF의 주장에 근거가 불충분하다고 판단하여 관련 게시물 삭제, 공개 정정, 소송 비용 부담을 명령했다. 키르기스스탄 대통령실은 유사 사례를 언급하며 투명한 감사를 수용하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 주체의 잘못으로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 기업 간 합병 절차가 규제 및 입법 지연으로 인해 난항을 겪는 상황을 다룹니다. 소송금융의 일반적인 투자 대상인 손해배상 청구권이 부재하여 적합도가 낮습니다.</t>
+          <t>벨기에 브뤼셀 법원에서 이미 판결이 선고되어 바카이은행이 승소한 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>두나무·네이버페이 합병 시기 더 미뤄질 수도</t>
+          <t>아자뉴스바이트 20260408</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260408001038</t>
+          <t>http://kor.theasian.asia/archives/404099</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-12 07:02:43.913842+00:00</t>
+          <t>2026-04-17 23:14:06.381331+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 판례 확립</t>
+          <t>공정위·금융위 기업결합 심사 및 디지털자산기본법 제정 지연</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>주주들이 이해관계자인 이사가 자신의 보수와 직결된 안건에 표결권을 행사한 것에 대해 위법성을 주장하며 소송을 제기했습니다. 기사는 이와 관련하여 대법원이 이사 보수 한도 승인 안건에서 이해관계자인 이사의 의결권 행사에 대해 판단한 바 있음을 언급하고 있습니다.</t>
+          <t>가상자산 거래소 두나무와 간편결제 서비스 네이버페이의 합병이 디지털자산기본법 제정 지연과 공정위·금융위의 까다로운 심사로 인해 또 다시 미뤄질 가능성이 커졌다. 양사는 이미 합병 일정을 3개월 연기했으며, 법제화 및 규제 불확실성으로 인해 합병 자체가 장기 표류하거나 무산될 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사 본문에서 '당시 대법원은'이라는 표현을 통해 이사 보수 한도 승인 안건에서 이해관계자인 이사의 의결권 행사에 대한 법리적 판단이 이미 대법원에서 이루어져 판례가 확립되었음을 암시합니다. 이는 소송금융 투자 대상으로서 신규성이 낮고, 이미 법리가 확정된 '종결된 사건'의 성격이 강하여 투자 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 특정 주체의 잘못으로 인해 다수의 피해자가 발생하여 손해배상을 청구할 수 있는 사건이 아닌, 기업 간 합병 절차가 규제 및 입법 지연으로 인해 난항을 겪는 상황을 다룹니다. 소송금융의 일반적인 투자 대상인 손해배상 청구권이 부재하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>바이오기업 주총 안건 줄줄이 부결…'3%룰과 낮은 참석률'</t>
+          <t>두나무·네이버페이 합병 시기 더 미뤄질 수도</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/337156?REFERER=NP</t>
+          <t>https://www.newspim.com/news/view/20260408001038</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:36:59.778029+00:00</t>
+          <t>2026-04-12 07:02:43.913842+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D6" t="inlineStr"/>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>상법위반 논란 제기</t>
+          <t>대법원 판례 확립</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>한미약품 오너 2세 임종훈의 개인회사가 상법 위반 논란에 휩싸였습니다. 상법상 이사가 얻은 이익은 손해로 규정되며 손해배상 책임이 발생할 수 있다는 법률 전문가의 의견이 제시되었습니다. 현재 구체적인 피해 사실이나 법적 절차 진행 여부는 불분명합니다.</t>
+          <t>주주들이 이해관계자인 이사가 자신의 보수와 직결된 안건에 표결권을 행사한 것에 대해 위법성을 주장하며 소송을 제기했습니다. 기사는 이와 관련하여 대법원이 이사 보수 한도 승인 안건에서 이해관계자인 이사의 의결권 행사에 대해 판단한 바 있음을 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상법 위반 '논란' 수준으로 상대방 책임이 명확하지 않으며 (적합 조건 1 미흡), 피해 규모 및 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다 (적합 조건 3, 4 미흡). 현재 공적 절차나 소송 진행 여부가 불분명하여 사건의 진척도를 파악하기 어렵습니다 (적합 조건 6 미흡).</t>
+          <t>기사 본문에서 '당시 대법원은'이라는 표현을 통해 이사 보수 한도 승인 안건에서 이해관계자인 이사의 의결권 행사에 대한 법리적 판단이 이미 대법원에서 이루어져 판례가 확립되었음을 암시합니다. 이는 소송금융 투자 대상으로서 신규성이 낮고, 이미 법리가 확정된 '종결된 사건'의 성격이 강하여 투자 적합도가 낮습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>한미약품 오너 2세 임종훈, 개인회사 상법위반 논란</t>
+          <t>바이오기업 주총 안건 줄줄이 부결…'3%룰과 낮은 참석률'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658619</t>
+          <t>https://www.dailypharm.com/user/news/337156?REFERER=NP</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 12:57:18.674288+00:00</t>
+          <t>2026-04-06 00:36:59.778029+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>임종훈 및 관련 개인회사</t>
+        </is>
+      </c>
       <c r="D7" t="inlineStr"/>
-      <c r="E7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>상법위반 논란 제기</t>
+        </is>
+      </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>에스씨엠생명과학이 풍전약품 흡수합병을 완료했다고 공시했습니다. 보고서 제출일 기준으로 합병 효력에 영향을 미칠 수 있는 소송은 제기되지 않았으며, 신주배정 없는 무증자 방식의 합병이었습니다.</t>
+          <t>한미약품 오너 2세 임종훈의 개인회사가 상법 위반 논란에 휩싸였습니다. 상법상 이사가 얻은 이익은 손해로 규정되며 손해배상 책임이 발생할 수 있다는 법률 전문가의 의견이 제시되었습니다. 현재 구체적인 피해 사실이나 법적 절차 진행 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용상 합병 효력에 영향을 미칠 수 있는 소송이 제기된 바 없다고 명시되어 있어, 소송금융 투자 대상이 될 만한 분쟁이 존재하지 않습니다. (부적합 조건: 분쟁 없음)</t>
+          <t>상법 위반 '논란' 수준으로 상대방 책임이 명확하지 않으며 (적합 조건 1 미흡), 피해 규모 및 피해자 수가 특정되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다 (적합 조건 3, 4 미흡). 현재 공적 절차나 소송 진행 여부가 불분명하여 사건의 진척도를 파악하기 어렵습니다 (적합 조건 6 미흡).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>에스씨엠생명과학, 풍전약품 흡수합병 종료</t>
+          <t>한미약품 오너 2세 임종훈, 개인회사 상법위반 논란</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=652293</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658619</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 13:18:27.361119+00:00</t>
+          <t>2026-04-03 12:57:18.674288+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
-          <t>주주행동주의 확산 등으로 기업의 리스크가 회사에서 임원 개인에게 전가되는 추세가 강화되고 있습니다. 이로 인해 경영진을 상대로 한 소송이 증가하고 있으며, 임원배상책임보험(D&amp;O)의 수요가 늘고 있습니다. 이는 경영진의 확대된 책임 환경에 대한 대응책으로 주목받고 있습니다.</t>
+          <t>에스씨엠생명과학이 풍전약품 흡수합병을 완료했다고 공시했습니다. 보고서 제출일 기준으로 합병 효력에 영향을 미칠 수 있는 소송은 제기되지 않았으며, 신주배정 없는 무증자 방식의 합병이었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 기업 리스크가 임원 개인에게 전가되는 추세와 임원배상책임보험 수요 증가를 다루는 일반적인 시장 동향 분석 기사입니다. 특정 사건이나 구체적인 피해자, 피고가 명시되지 않아 '상대방 책임 명확', '집단적 피해', '피해 규모' 등의 적합 조건을 판단할 수 없습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
+          <t>기사 내용상 합병 효력에 영향을 미칠 수 있는 소송이 제기된 바 없다고 명시되어 있어, 소송금융 투자 대상이 될 만한 분쟁이 존재하지 않습니다. (부적합 조건: 분쟁 없음)</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>기업 리스크 ‘회사→임원’ 이동… 소송 증가에 임원배상책임보험 수...</t>
+          <t>에스씨엠생명과학, 풍전약품 흡수합병 종료</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=20260401144806656e30fcb1ba8_1</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=652293</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 13:15:42.083302+00:00</t>
+          <t>2026-04-01 13:18:27.361119+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>한미약품이 창사 이래 처음으로 외부 인사인 황상연 대표를 선임하며 대주주 간 경영권 갈등이 봉합되는 분위기입니다. 과거 박재현 전 대표가 신동국 한양정밀 회장의 경영권 간섭 문제를 제기하며 모녀(송영숙 회장, 임주현 부회장)와 라데팡스 측이 신동국 회장에 600억 원 규모의 위약벌 소송을 제기했으나, 이번 대표 교체로 분열이 일단락되는 모습입니다.</t>
+          <t>주주행동주의 확산 등으로 기업의 리스크가 회사에서 임원 개인에게 전가되는 추세가 강화되고 있습니다. 이로 인해 경영진을 상대로 한 소송이 증가하고 있으며, 임원배상책임보험(D&amp;O)의 수요가 늘고 있습니다. 이는 경영진의 확대된 책임 환경에 대한 대응책으로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>대주주 간 경영권 분쟁으로 발생한 600억 원 규모의 위약벌 소송이 있었으나, 기사 내용에 따르면 신임 대표 선임을 통해 대주주 간 갈등이 '봉합'되는 분위기입니다. 이는 소송의 원인이 해소되어 소송이 철회되거나 합의로 종결될 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 기사는 기업 리스크가 임원 개인에게 전가되는 추세와 임원배상책임보험 수요 증가를 다루는 일반적인 시장 동향 분석 기사입니다. 특정 사건이나 구체적인 피해자, 피고가 명시되지 않아 '상대방 책임 명확', '집단적 피해', '피해 규모' 등의 적합 조건을 판단할 수 없습니다. 따라서 소송금융 투자 대상으로서의 구체적인 사건 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>특정 주주들 (송영숙 회장, 임주현 부회장, 라데팡스 측)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>한미약품, 첫 외부 출신 대표 선임…대주주 갈등 임시 봉합</t>
+          <t>기업 리스크 ‘회사→임원’ 이동… 소송 증가에 임원배상책임보험 수...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026033116364896656</t>
+          <t>https://www.g-enews.com/view.php?ud=20260401144806656e30fcb1ba8_1</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 18:02:09.229119+00:00</t>
+          <t>2026-04-01 13:15:42.083302+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>신동국 한양정밀 회장</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>대주주 간 갈등 봉합으로 소송 종결 가능성 높음</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이 기사는 기업의 공시 신뢰성 확보와 지속가능성 인증 도입에 따른 잠재적인 소송 및 책임 리스크 증가에 대해 논하고 있습니다. 초기에는 제한적 보증을, 제도와 전문성이 축적된 후에는 더 높은 수준의 보증을 검토해야 한다는 의견을 제시합니다. 이는 특정 사건에 대한 보도가 아닌, 일반적인 리스크 관리 방안에 대한 논평입니다.</t>
+          <t>한미약품이 창사 이래 처음으로 외부 인사인 황상연 대표를 선임하며 대주주 간 경영권 갈등이 봉합되는 분위기입니다. 과거 박재현 전 대표가 신동국 한양정밀 회장의 경영권 간섭 문제를 제기하며 모녀(송영숙 회장, 임주현 부회장)와 라데팡스 측이 신동국 회장에 600억 원 규모의 위약벌 소송을 제기했으나, 이번 대표 교체로 분열이 일단락되는 모습입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 공시 신뢰성 및 지속가능성 인증과 관련된 잠재적인 소송 및 책임 리스크에 대한 일반적인 논의입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>대주주 간 경영권 분쟁으로 발생한 600억 원 규모의 위약벌 소송이 있었으나, 기사 내용에 따르면 신임 대표 선임을 통해 대주주 간 갈등이 '봉합'되는 분위기입니다. 이는 소송의 원인이 해소되어 소송이 철회되거나 합의로 종결될 가능성이 높아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>특정 주주들 (송영숙 회장, 임주현 부회장, 라데팡스 측)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>“공시 신뢰성 확보 위해 지속가능성 인증 고려해야”</t>
+          <t>한미약품, 첫 외부 출신 대표 선임…대주주 갈등 임시 봉합</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603204854i</t>
+          <t>https://news.mtn.co.kr/news-detail/2026033116364896656</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:53.105271+00:00</t>
+          <t>2026-03-31 18:02:09.229119+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr"/>
+      <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑과 태광산업 간 내부거래 의혹이 불거지며 경영권 갈등이 격화되고 있다. 사후 추인에 참여한 이사들에 대한 손해배상 청구 등 법적 책임을 묻는 방안이 검토되고 있으며, 내부거래의 사전 승인 여부와 사후 추인의 효력이 주요 쟁점이다.</t>
+          <t>이 기사는 기업의 공시 신뢰성 확보와 지속가능성 인증 도입에 따른 잠재적인 소송 및 책임 리스크 증가에 대해 논하고 있습니다. 초기에는 제한적 보증을, 제도와 전문성이 축적된 후에는 더 높은 수준의 보증을 검토해야 한다는 의견을 제시합니다. 이는 특정 사건에 대한 보도가 아닌, 일반적인 리스크 관리 방안에 대한 논평입니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(롯데홈쇼핑, 태광산업)은 대기업으로 자력이 충분하다는 적합 조건 2에 해당한다. 그러나 기사 내용만으로는 내부거래 의혹에 대한 상대방 책임의 명확성이 불분명하며(적합 조건 1 불충족), 집단적 피해 여부나 구체적인 피해 규모가 확인되지 않는다(적합 조건 3, 4 불충족). 아직 소송 전 단계로 법적 책임 검토 중이므로 소송금융 투자 적합도가 낮다.</t>
+          <t>이 기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 공시 신뢰성 및 지속가능성 인증과 관련된 잠재적인 소송 및 책임 리스크에 대한 일반적인 논의입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 당사자, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑·태광산업 ‘내부거래 의혹’충돌… 경영권 갈등 격화</t>
+          <t>“공시 신뢰성 확보 위해 지속가능성 인증 고려해야”</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301171</t>
+          <t>https://www.hankyung.com/article/202603204854i</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-27 00:38:49.323578+00:00</t>
+          <t>2026-03-31 00:38:53.105271+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑, 태광산업</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>지정 감사인 지적에 따른 재무제표 재작성</t>
+          <t>법적 책임 검토 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>성도이엔지의 중국 자회사 성도건설이 패소한 소송에 대한 부채를 과소 계상했다는 지정 감사인의 지적을 받았다. 이에 성도이엔지는 연결 재무제표 내 소송관련부채를 재작성했다. 이 사건은 성도이엔지의 회계 투명성 및 재무 건전성에 대한 우려를 제기한다.</t>
+          <t>롯데홈쇼핑과 태광산업 간 내부거래 의혹이 불거지며 경영권 갈등이 격화되고 있다. 사후 추인에 참여한 이사들에 대한 손해배상 청구 등 법적 책임을 묻는 방안이 검토되고 있으며, 내부거래의 사전 승인 여부와 사후 추인의 효력이 주요 쟁점이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>소송금융은 일반적으로 원고(피해자)가 소송을 제기하거나 진행하는 데 필요한 자금을 지원하는 모델이다. 본 기사는 성도이엔지의 자회사가 이미 소송에 패소하여 종결된 사건이며, 이후 패소 부채를 과소 계상한 회계 처리 문제에 대한 감사인의 지적을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
+          <t>상대방(롯데홈쇼핑, 태광산업)은 대기업으로 자력이 충분하다는 적합 조건 2에 해당한다. 그러나 기사 내용만으로는 내부거래 의혹에 대한 상대방 책임의 명확성이 불분명하며(적합 조건 1 불충족), 집단적 피해 여부나 구체적인 피해 규모가 확인되지 않는다(적합 조건 3, 4 불충족). 아직 소송 전 단계로 법적 책임 검토 중이므로 소송금융 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[더벨][Company Watch] 성도이엔지, 중국발 소송 리스크에 5개년 회계 재...</t>
+          <t>롯데홈쇼핑·태광산업 ‘내부거래 의혹’충돌… 경영권 갈등 격화</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603201636026920105410</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301171</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-24 00:39:42.237492+00:00</t>
+          <t>2026-03-27 00:38:49.323578+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송 제기</t>
+          <t>지정 감사인 지적에 따른 재무제표 재작성</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>영풍과 KZ정밀 간의 경영권 분쟁이 진행 중인 가운데, 영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송을 제기했습니다. ISS는 영풍의 손을 들어주며 KZ정밀의 주주제안에 전면 반대했습니다.</t>
+          <t>성도이엔지의 중국 자회사 성도건설이 패소한 소송에 대한 부채를 과소 계상했다는 지정 감사인의 지적을 받았다. 이에 성도이엔지는 연결 재무제표 내 소송관련부채를 재작성했다. 이 사건은 성도이엔지의 회계 투명성 및 재무 건전성에 대한 우려를 제기한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 영풍과 KZ정밀 간의 경영권 분쟁 중 영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송을 제기했다는 사실만 언급하고 있어, 손해배상 책임의 명확성이나 피해 규모에 대한 구체적인 정보가 부족합니다. 또한, 집단적 피해가 아닌 기업 간의 분쟁으로 다수의 피해자가 존재하지 않아 소송금융 투자 적합도가 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>소송금융은 일반적으로 원고(피해자)가 소송을 제기하거나 진행하는 데 필요한 자금을 지원하는 모델이다. 본 기사는 성도이엔지의 자회사가 이미 소송에 패소하여 종결된 사건이며, 이후 패소 부채를 과소 계상한 회계 처리 문제에 대한 감사인의 지적을 다루고 있어 소송금융 투자 대상으로서의 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>소수 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>ISS, 영풍 손 들어줬다…KZ정밀 주주제안 '전면 반대'로 경영권 분쟁 판...</t>
+          <t>[더벨][Company Watch] 성도이엔지, 중국발 소송 리스크에 5개년 회계 재...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065596674409663</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603201636026920105410</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-18 12:48:04.229402+00:00</t>
+          <t>2026-03-24 00:39:42.237492+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>가처분 소송 및 재항고 소송 기각 판결</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>주식시장 주요 공시 내용으로, 의안상정가처분 소송과 유아이엘이 연루된 주주명부열람등사가처분신청 소송이 모두 기각 판결로 종결되었다는 소식입니다. 피제이전자의 보통주 소각 결정도 함께 공시되었습니다.</t>
+          <t>영풍과 KZ정밀 간의 경영권 분쟁이 진행 중인 가운데, 영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송을 제기했습니다. ISS는 영풍의 손을 들어주며 KZ정밀의 주주제안에 전면 반대했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 의안상정가처분 소송 및 주주명부열람등사가처분신청 소송의 '기각 판결'과 '재항고 소송 기각 판결' 등 이미 종결된 법적 절차의 결과를 보도하고 있습니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, 상대방의 책임이 명확하거나 집단적 피해가 발생한 사건으로 보기 어렵습니다.</t>
+          <t>기사는 영풍과 KZ정밀 간의 경영권 분쟁 중 영풍이 KZ정밀과 최창규 회장을 상대로 손해배상청구소송을 제기했다는 사실만 언급하고 있어, 손해배상 책임의 명확성이나 피해 규모에 대한 구체적인 정보가 부족합니다. 또한, 집단적 피해가 아닌 기업 간의 분쟁으로 다수의 피해자가 존재하지 않아 소송금융 투자 적합도가 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수 (영풍)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>3월 17일 주식시장 주요공시</t>
+          <t>ISS, 영풍 손 들어줬다…KZ정밀 주주제안 '전면 반대'로 경영권 분쟁 판...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121738</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065596674409663</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-18 00:53:01.371913+00:00</t>
+          <t>2026-03-18 12:48:04.229402+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>3심 법원 판결 완료</t>
+          <t>가처분 소송 및 재항고 소송 기각 판결</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>상근 감사가 홍 전 회장의 의결권 행사가 상법상 특별한 이해관계인 의결권 행사 배제 의무를 위반했다고 주장하며 주주총회 결의 취소 소송을 제기했다. 이 사건은 3심까지 진행되어 법원의 판단을 받았으며, 기사는 임원 보수한도 적법 의결 방법을 설명하기 위한 과거 사례로 보인다.</t>
+          <t>주식시장 주요 공시 내용으로, 의안상정가처분 소송과 유아이엘이 연루된 주주명부열람등사가처분신청 소송이 모두 기각 판결로 종결되었다는 소식입니다. 피제이전자의 보통주 소각 결정도 함께 공시되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 사건은 이미 3심 법원까지 진행되어 판결이 완료된 사례로 추정됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 의안상정가처분 소송 및 주주명부열람등사가처분신청 소송의 '기각 판결'과 '재항고 소송 기각 판결' 등 이미 종결된 법적 절차의 결과를 보도하고 있습니다. 이는 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, 상대방의 책임이 명확하거나 집단적 피해가 발생한 사건으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>(6) 임원보수한도, 적법 의결하는 방법</t>
+          <t>3월 17일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217835</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121738</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-18 00:39:15.639891+00:00</t>
+          <t>2026-03-18 00:53:01.371913+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>홍 전 회장</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>3심 법원 판결 완료</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>ESG 실사가 더 이상 선언적 원칙이 아닌 계약 조항으로 재구성되어, 위반 시 계약해지나 손해배상으로 이어질 수 있는 법적 의무가 되고 있습니다. 국제변호사협회(IBA) 중재위원회 ESG 소위원회의 2023년 보고서에서도 이러한 변화를 언급하며, ESG 관련 분쟁이 증가할 가능성을 시사합니다.</t>
+          <t>상근 감사가 홍 전 회장의 의결권 행사가 상법상 특별한 이해관계인 의결권 행사 배제 의무를 위반했다고 주장하며 주주총회 결의 취소 소송을 제기했다. 이 사건은 3심까지 진행되어 법원의 판단을 받았으며, 기사는 임원 보수한도 적법 의결 방법을 설명하기 위한 과거 사례로 보인다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 ESG 실사의 법적 의무화 및 분쟁 가능성에 대한 일반적인 법률 동향을 다루고 있습니다. 특정 사건, 피해자, 상대방, 또는 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 사건으로 볼 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
+          <t>이 사건은 이미 3심 법원까지 진행되어 판결이 완료된 사례로 추정됩니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'선의의 약속'에서 '분쟁의 언어'로</t>
+          <t>(6) 임원보수한도, 적법 의결하는 방법</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217484</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217835</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-18 00:36:06.140605+00:00</t>
+          <t>2026-03-18 00:39:15.639891+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>조현식 전 한국앤컴퍼니 고문이 회사를 상대로 제기한 주주총회 결의 취소 소송에서 승소했습니다. 이 소송은 지난해 3월 정기 주총에서 이사 보수 한도를 70억원으로 정한 결의에 대한 것이었습니다. 기사는 다가오는 주주총회를 앞두고 과거 소송 결과를 언급하며 이사 보수 한도 조정 가능성을 시사하고 있습니다.</t>
+          <t>ESG 실사가 더 이상 선언적 원칙이 아닌 계약 조항으로 재구성되어, 위반 시 계약해지나 손해배상으로 이어질 수 있는 법적 의무가 되고 있습니다. 국제변호사협회(IBA) 중재위원회 ESG 소위원회의 2023년 보고서에서도 이러한 변화를 언급하며, ESG 관련 분쟁이 증가할 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이미 소송이 제기되어 승소한 사건으로, 소송금융의 투자 대상이 되는 '진행 중인 소송' 또는 '예정된 소송'이 아님 (부적합 조건: 이미 종결된 사건). 또한, 주주총회 결의 취소 소송은 주로 결의의 효력을 다투는 것으로, 대규모 금전적 손해배상 청구와는 거리가 있어 소송금융의 일반적인 투자 모델과 부합하지 않습니다.</t>
+          <t>해당 기사는 ESG 실사의 법적 의무화 및 분쟁 가능성에 대한 일반적인 법률 동향을 다루고 있습니다. 특정 사건, 피해자, 상대방, 또는 피해 규모가 명시되어 있지 않아 소송금융 투자 대상으로 적합한 구체적인 사건으로 볼 수 없습니다. 적합 조건 중 어느 하나에도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[주총 Pre:View] 한국앤컴퍼니, 조현범 떠나고 이사 보수한도 결국 낮춘...</t>
+          <t>'선의의 약속'에서 '분쟁의 언어'로</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109189</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217484</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-13 00:55:07.514750+00:00</t>
+          <t>2026-03-18 00:36:06.140605+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>주주총회 안건 상정 예정</t>
+          <t>주주총회 결의 취소 소송 승소</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>롯데그룹이 다가오는 주주총회에서 이사의 회사에 대한 손해배상 책임 상한을 정하는 정관 변경을 추진한다. 이는 이사의 책임 부담을 경감하기 위한 조치로, 독립이사의 경우 최근 1년 보수의 3배 등으로 책임 상한을 설정하는 내용이다.</t>
+          <t>조현식 전 한국앤컴퍼니 고문이 회사를 상대로 제기한 주주총회 결의 취소 소송에서 승소했습니다. 이 소송은 지난해 3월 정기 주총에서 이사 보수 한도를 70억원으로 정한 결의에 대한 것이었습니다. 기사는 다가오는 주주총회를 앞두고 과거 소송 결과를 언급하며 이사 보수 한도 조정 가능성을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 롯데그룹이 주주총회에서 이사의 회사에 대한 손해배상 책임 상한을 정하는 정관 변경을 추진한다는 기업 지배구조 관련 내용을 다루고 있습니다. 실제 피해 발생이나 분쟁 상황이 아니며, 특정된 상대방의 책임, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>이미 소송이 제기되어 승소한 사건으로, 소송금융의 투자 대상이 되는 '진행 중인 소송' 또는 '예정된 소송'이 아님 (부적합 조건: 이미 종결된 사건). 또한, 주주총회 결의 취소 소송은 주로 결의의 효력을 다투는 것으로, 대규모 금전적 손해배상 청구와는 거리가 있어 소송금융의 일반적인 투자 모델과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[더벨][주주총회 프리뷰] 롯데그룹, 계열사별로 이사 책임감경 정관 신...</t>
+          <t>[주총 Pre:View] 한국앤컴퍼니, 조현범 떠나고 이사 보수한도 결국 낮춘...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101446276880109164</t>
+          <t>https://www.topdaily.kr/articles/109189</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-13 00:40:43.285499+00:00</t>
+          <t>2026-03-13 00:55:07.514750+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>회사분할 및 감자 관련 기재정정</t>
+          <t>주주총회 안건 상정 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>토비스가 회사분할 결정에 대한 기재정정을 공시하며 감자 관련 사항을 보완했다. 이는 분할존속회사와 분할신설회사 간의 공동면책 및 구상권 행사, 그리고 계약관계 및 소송 등 승계 대상 재산목록에 대한 내용을 포함한다.</t>
+          <t>롯데그룹이 다가오는 주주총회에서 이사의 회사에 대한 손해배상 책임 상한을 정하는 정관 변경을 추진한다. 이는 이사의 책임 부담을 경감하기 위한 조치로, 독립이사의 경우 최근 1년 보수의 3배 등으로 책임 상한을 설정하는 내용이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 기사는 토비스의 회사분할 및 감자 관련 기재정정 사항을 다루고 있으며, 특정 피해자나 상대방의 명확한 책임, 집단적 피해, 또는 구체적인 피해 규모가 언급되지 않습니다. 소송금융 투자 대상이 될 만한 분쟁이나 손해배상 청구의 근거가 부재합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>해당 기사는 롯데그룹이 주주총회에서 이사의 회사에 대한 손해배상 책임 상한을 정하는 정관 변경을 추진한다는 기업 지배구조 관련 내용을 다루고 있습니다. 실제 피해 발생이나 분쟁 상황이 아니며, 특정된 상대방의 책임, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>토비스, 회사분할 결정 기재정정…감자 관련 사항 보완</t>
+          <t>[더벨][주주총회 프리뷰] 롯데그룹, 계열사별로 이사 책임감경 정관 신...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640324</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101446276880109164</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:33.759276+00:00</t>
+          <t>2026-03-13 00:40:43.285499+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>의결권 행사금지 가처분 소송 제기</t>
+          <t>회사분할 및 감자 관련 기재정정</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>주식시장 공시 내용 중 씨씨에스에 대한 의결권 행사금지 가처분 소송 제기 사실이 보도되었습니다. 이는 한○○ 개인이 씨씨에스를 상대로 제기한 소송으로, 구체적인 분쟁 내용이나 피해 규모는 명시되지 않았습니다.</t>
+          <t>토비스가 회사분할 결정에 대한 기재정정을 공시하며 감자 관련 사항을 보완했다. 이는 분할존속회사와 분할신설회사 간의 공동면책 및 구상권 행사, 그리고 계약관계 및 소송 등 승계 대상 재산목록에 대한 내용을 포함한다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 중 상대방 자력(씨씨에스)은 상장사로 추정되나, 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 다른 주요 적합 조건이 충족되지 않습니다. 특히 소송금융의 주요 대상인 다수 피해자의 대규모 손해배상 청구 사건이 아닌 개별적인 기업 지배구조 관련 분쟁으로 판단되어 적합도가 낮습니다.</t>
+          <t>이 기사는 토비스의 회사분할 및 감자 관련 기재정정 사항을 다루고 있으며, 특정 피해자나 상대방의 명확한 책임, 집단적 피해, 또는 구체적인 피해 규모가 언급되지 않습니다. 소송금융 투자 대상이 될 만한 분쟁이나 손해배상 청구의 근거가 부재합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>3월 11일 주식시장 주요공시</t>
+          <t>토비스, 회사분할 결정 기재정정…감자 관련 사항 보완</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121522</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640324</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-12 00:51:01.497423+00:00</t>
+          <t>2026-03-12 12:47:33.759276+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>씨씨에스</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>경제단체의 법률 리스크 관련 의견 표명</t>
+          <t>의결권 행사금지 가처분 소송 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>한국경제인협회와 대한상공회의소 등 8개 경제단체가 상법 개정 등으로 인해 기업들의 정상적인 경영활동까지 소송 대상이 될 수 있다며 사법 리스크 확대 가능성에 대한 우려를 제기했습니다. 특히 소액주주 소송 증가 가능성을 언급하며 기업들의 딜레마를 지적했습니다.</t>
+          <t>주식시장 공시 내용 중 씨씨에스에 대한 의결권 행사금지 가처분 소송 제기 사실이 보도되었습니다. 이는 한○○ 개인이 씨씨에스를 상대로 제기한 소송으로, 구체적인 분쟁 내용이나 피해 규모는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 상법 개정 등으로 인한 기업들의 잠재적 사법 리스크 확대 가능성에 대한 경제단체의 우려를 표명하고 있습니다. 특정 피해자, 상대방, 구체적인 피해 규모가 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건 중 상대방 자력(씨씨에스)은 상장사로 추정되나, 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 다른 주요 적합 조건이 충족되지 않습니다. 특히 소송금융의 주요 대상인 다수 피해자의 대규모 손해배상 청구 사건이 아닌 개별적인 기업 지배구조 관련 분쟁으로 판단되어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>소각은 강제, 방어는 공백…재계 상법 '딜레마'</t>
+          <t>3월 11일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702146</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121522</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 00:37:46.053213+00:00</t>
+          <t>2026-03-12 00:51:01.497423+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C22" t="inlineStr"/>
+      <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>대법원 최종 패소</t>
+          <t>경제단체의 법률 리스크 관련 의견 표명</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>HDC현대산업개발이 아시아나항공 매각 계약금 반환소송에서 최종 패소했습니다. 대법원은 2025년 3월 13일 아시아나항공과 금호건설의 손을 들어주며 HDC현대산업개발의 상고를 기각했습니다.</t>
+          <t>한국경제인협회와 대한상공회의소 등 8개 경제단체가 상법 개정 등으로 인해 기업들의 정상적인 경영활동까지 소송 대상이 될 수 있다며 사법 리스크 확대 가능성에 대한 우려를 제기했습니다. 특히 소액주주 소송 증가 가능성을 언급하며 기업들의 딜레마를 지적했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 사건은 HDC현대산업개발이 아시아나항공 매각 계약금 반환소송에서 대법원 최종 패소하여 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사는 특정 사건이나 피해 사실을 다루는 것이 아니라, 상법 개정 등으로 인한 기업들의 잠재적 사법 리스크 확대 가능성에 대한 경제단체의 우려를 표명하고 있습니다. 특정 피해자, 상대방, 구체적인 피해 규모가 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[Who Is ?] 정몽규 HDC 대표이사 회장</t>
+          <t>소각은 강제, 방어는 공백…재계 상법 '딜레마'</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432374</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702146</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-10 00:54:24.700517+00:00</t>
+          <t>2026-03-12 00:37:46.053213+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>아시아나항공, 금호건설</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>대법원 최종 패소</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>크로스보더 로펌 비앤엘의 장건 변호사는 국내 스타트업들이 초기 투자 단계에서 과도한 경영권 간섭 조항이나 창업자에게 지나친 책임을 지우는 계약을 체결하는 것이 미국 투자 유치를 어렵게 한다고 지적했습니다. 그는 미국식 라운드 투자 구조와 이사회 중심 경영을 이해하고, SAFE 방식의 시드 투자를 유치할 것을 조언했습니다.</t>
+          <t>HDC현대산업개발이 아시아나항공 매각 계약금 반환소송에서 최종 패소했습니다. 대법원은 2025년 3월 13일 아시아나항공과 금호건설의 손을 들어주며 HDC현대산업개발의 상고를 기각했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 스타트업 투자 계약 시 유의할 점에 대한 전문가의 조언 기사입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모, 발생한 분쟁이 명확히 특정되지 않아 적합하지 않습니다.</t>
+          <t>해당 사건은 HDC현대산업개발이 아시아나항공 매각 계약금 반환소송에서 대법원 최종 패소하여 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>한국서 받은 1억이 美 자본유입 막는다?…스타트업 투자계약 '꿀팁'</t>
+          <t>[Who Is ?] 정몽규 HDC 대표이사 회장</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/future/2026/03/08/2026030617252224680</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=432374</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:02.701181+00:00</t>
+          <t>2026-03-10 00:54:24.700517+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대한광통신이 미국 인캡아메리카 인수를 완료하기 위해 법적 절차에 착수했다. 회사 측은 계약서에 명시된 이행강제 조항에 따라 인수를 마무리하기 위한 소송을 공동 제기했다고 밝혔다. 이 소송은 손해배상이 아닌 유효한 계약 이행을 목적으로 한다.</t>
+          <t>크로스보더 로펌 비앤엘의 장건 변호사는 국내 스타트업들이 초기 투자 단계에서 과도한 경영권 간섭 조항이나 창업자에게 지나친 책임을 지우는 계약을 체결하는 것이 미국 투자 유치를 어렵게 한다고 지적했습니다. 그는 미국식 라운드 투자 구조와 이사회 중심 경영을 이해하고, SAFE 방식의 시드 투자를 유치할 것을 조언했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 소송은 손해배상이 아닌 계약 이행 강제를 목적으로 하므로, 소송금융의 주요 투자 대상인 금전적 손해배상 청구와는 거리가 멀다. 따라서 투자 수익 모델을 적용하기 어렵다.</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 스타트업 투자 계약 시 유의할 점에 대한 전문가의 조언 기사입니다. 소송금융 투자 대상이 되는 구체적인 피해자, 가해자, 피해 규모, 발생한 분쟁이 명확히 특정되지 않아 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적 절차 착수</t>
+          <t>한국서 받은 1억이 美 자본유입 막는다?…스타트업 투자계약 '꿀팁'</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433432</t>
+          <t>https://www.mt.co.kr/future/2026/03/08/2026030617252224680</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-03 00:53:20.285428+00:00</t>
+          <t>2026-03-08 12:29:02.701181+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>계약상 의무 이행 강제 소송 진행 중</t>
+          <t>인수 완료를 위한 이행강제 소송 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>대한광통신의 미국 인캡 인수 과정에서 계약 분쟁이 발생하여 TFO와 ICG가 대한광통신을 상대로 법원에 소송을 제기했습니다. 원고 측은 금전적 손해배상 대신 클로징 일정 참석, 지분 양도 서류 서명 등 계약상 의무 이행을 강제하는 판결을 요구하고 있습니다.</t>
+          <t>대한광통신이 미국 인캡아메리카 인수를 완료하기 위해 법적 절차에 착수했다. 회사 측은 계약서에 명시된 이행강제 조항에 따라 인수를 마무리하기 위한 소송을 공동 제기했다고 밝혔다. 이 소송은 손해배상이 아닌 유효한 계약 이행을 목적으로 한다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>원고 측이 금전적 손해배상을 요구하지 않고 계약상 의무 이행을 강제하는 판결을 구하고 있어, 소송금융의 핵심인 금전적 회수 가능성이 부재합니다. 이는 소송금융 투자 대상으로 부적합한 주요 요인입니다.</t>
+          <t>이 소송은 손해배상이 아닌 계약 이행 강제를 목적으로 하므로, 소송금융의 주요 투자 대상인 금전적 손해배상 청구와는 거리가 멀다. 따라서 투자 수익 모델을 적용하기 어렵다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>금전적 손해배상 미요구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[Biz Law] 대한광통신, 美 인캡 인수 '삐걱'…계약 분쟁 법원行</t>
+          <t>대한광통신, 美 인캡아메리카 인수 완료를 위한 법적 절차 착수</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708850</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=433432</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-02-28 01:24:56.866009+00:00</t>
+          <t>2026-03-03 00:53:20.285428+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>대한광통신</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>M&amp;A 계약 파기 및 위약금 지급 확정</t>
+          <t>계약상 의무 이행 강제 소송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>넷플릭스의 워너브러더스 인수 계약이 파라마운트의 더 높은 제안으로 인해 무산되었다. 넷플릭스는 계약 파기에 따라 워너브러더스로부터 28억 달러의 위약금을 받게 되며, 파라마운트가 이를 부담할 예정이다. 금융시장은 넷플릭스의 재무 부담 해소에 긍정적으로 반응했다.</t>
+          <t>대한광통신의 미국 인캡 인수 과정에서 계약 분쟁이 발생하여 TFO와 ICG가 대한광통신을 상대로 법원에 소송을 제기했습니다. 원고 측은 금전적 손해배상 대신 클로징 일정 참석, 지분 양도 서류 서명 등 계약상 의무 이행을 강제하는 판결을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>본 사건은 넷플릭스의 워너브러더스 인수 철회에 따른 계약상 위약금 지급으로, 이미 위약금 규모가 확정(28억 달러)되고 지급 주체(파라마운트)까지 명시되어 사실상 종결된 사건이다. 소송금융이 필요한 새로운 분쟁이나 미확정된 손해배상 청구권이 존재하지 않아 투자 적합도가 낮다.</t>
+          <t>원고 측이 금전적 손해배상을 요구하지 않고 계약상 의무 이행을 강제하는 판결을 구하고 있어, 소송금융의 핵심인 금전적 회수 가능성이 부재합니다. 이는 소송금융 투자 대상으로 부적합한 주요 요인입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>28억 달러</t>
+          <t>금전적 손해배상 미요구</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 인수 전격 철회... 더는 매력없어</t>
+          <t>[Biz Law] 대한광통신, 美 인캡 인수 '삐걱'…계약 분쟁 법원行</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260227140742463</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708850</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-28 01:15:39.772639+00:00</t>
+          <t>2026-02-28 01:24:56.866009+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
+          <t>M&amp;A 계약 파기 및 위약금 지급 확정</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>넷플릭스의 워너브러더스 인수 계약이 파라마운트의 더 높은 제안으로 인해 무산되었다. 넷플릭스는 계약 파기에 따라 워너브러더스로부터 28억 달러의 위약금을 받게 되며, 파라마운트가 이를 부담할 예정이다. 금융시장은 넷플릭스의 재무 부담 해소에 긍정적으로 반응했다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>본 사건은 넷플릭스의 워너브러더스 인수 철회에 따른 계약상 위약금 지급으로, 이미 위약금 규모가 확정(28억 달러)되고 지급 주체(파라마운트)까지 명시되어 사실상 종결된 사건이다. 소송금융이 필요한 새로운 분쟁이나 미확정된 손해배상 청구권이 존재하지 않아 투자 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>28억 달러</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>넷플릭스, 워너브러더스 인수 전격 철회... 더는 매력없어</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260227140742463</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:15:39.772639+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
           <t>넷플릭스의 인수 시도 중단, 파라마운트의 인수 절차 진행 중</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>넷플릭스가 워너브러더스 디스커버리 인수 경쟁에서 파라마운트의 높은 제안에 밀려 인수를 포기했다. 넷플릭스는 해당 거래가 재정적으로 매력적이지 않다고 판단하여 자발적으로 제안을 철회했다. 현재 파라마운트의 워너브러더스 인수는 규제 당국의 승인을 기다리고 있다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>넷플릭스가 워너브러더스 인수 제안을 자발적으로 철회한 것은 재정적 매력도 하락에 따른 비즈니스 결정으로 보이며, 기사 내용상 넷플릭스가 손해배상을 청구할 명확한 법적 근거가 부족하다. (적합 조건 1: 상대방 책임 불명확) 또한, 이는 기업 간 M&amp;A 경쟁 과정에서 발생한 사건으로, 집단적 피해나 공적 절차 진행과는 무관하다. (적합 조건 3, 6 불충족)</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
         <is>
           <t>꼭 가져야 하는 것은 아니었다 …넷플릭스, 워너브러더스 인수 포기</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>tvreport.co.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://www.tvreport.co.kr/world/article/1005784/</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-28 01:09:59.248674+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N27"/>
+  <autoFilter ref="A1:N28"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>