--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$24</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="12" customWidth="1" min="8" max="8"/>
-    <col width="12" customWidth="1" min="9" max="9"/>
+    <col width="24" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="9" max="9"/>
     <col width="47" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,1678 +533,1890 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주주들의 합의안 무효소송 예고</t>
+          <t>신주발행무효의 소송 제기</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노사 합의안이 타결되었으나, 성과급 격차로 인한 노노갈등이 심화되고 있습니다. 주주들은 해당 합의안에 대한 무효소송을 예고하고 있어, 당분간 법정 다툼 등 후폭풍이 지속될 것으로 관측됩니다.</t>
+          <t>주식시장 주요공시를 통해 신주발행무효의 소송이 제기되었다는 사실이 확인되었습니다. 이는 기업의 신주 발행 절차에 법적 문제가 제기된 것으로, 주주권 및 기업 지배구조와 관련된 분쟁입니다. 소송 상대방은 공시 의무가 있는 기업으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>삼성전자라는 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 주주들이 집단적으로 합의안 무효 소송을 예고하고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 투표 절차의 적법성 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모는 불확실합니다.</t>
+          <t>소송이 이미 제기된 상태이며, 상대방은 주식시장에 공시된 기업으로 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 그러나 기사에 사건의 구체적인 내용이나 책임의 명확성, 피해 규모 등 추가 정보가 부족하여 적합도를 높게 평가하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성전자, 창사 이래 최악 파업 리스크 일단락했다만… '투표무효' 법정...</t>
+          <t>5월 27일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>fieldnews.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.fieldnews.kr/news/articleView.html?idxno=28865</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=124351</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:01:19.196034+00:00</t>
+          <t>2026-06-28 07:02:13.450715+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>권진영</t>
+          <t>OpenAI 및 경영진 (샘 올트먼, 그레그 브록먼)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>횡령 혐의 형사 재판 판결 선고 (징역형 집행유예)</t>
+          <t>미국 캘리포니아 북부연방지법에서 재판 진행 중, 증인 심문 단계</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>이승기 전 소속사 후크엔터테인먼트 권진영 대표가 회삿돈 40억 원을 횡령한 혐의로 징역형 집행유예를 선고받았습니다. 이는 형사 재판을 통해 책임이 명확히 인정된 사안으로, 피해자(회사 또는 주주)가 민사상 손해배상 청구를 할 수 있는 강력한 근거가 됩니다. 다만, 상대방의 개인 자력으로 40억 원 전액 회수 가능성은 불확실합니다.</t>
+          <t>일론 머스크 테슬라 CEO가 오픈AI가 비영리 약속을 어기고 영리 기업이 되어 부당이득을 취했다며 소송을 제기했다. 머스크는 오픈AI 경영진 해임과 1천340억 달러(약 198백만 달러)의 부당이득 환원을 요구하고 있으며, 재판이 진행 중이다. 오픈AI 측은 머스크의 소송 동기가 경쟁사 공격에 있다고 주장하며, 재판 직전 머스크의 합의 시도 문자를 증거로 제출했다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 형사 재판을 통해 명확히 인정되었고(횡령 유죄 판결), 피해 금액이 40억 원으로 크며, 형사 재판 결과가 강력한 증거로 활용될 수 있습니다. 또한, 이미 형사 절차가 완료되었습니다. 부적합 조건: 상대방(권진영 개인)의 40억 원 규모 배상 자력은 불확실하며, 집단적 피해 여부도 명확하지 않습니다.</t>
+          <t>대기업 피고(OpenAI)로 자력이 충분하며(조건 2), 청구하는 피해 금액이 매우 큼(약 198백만 달러, 조건 4). 소송이 진행 중이며 증거가 법원에 제출되고 있어 증거 확보 가능성도 높음(조건 5). 다만, 집단적 피해가 아닌 개별 소송이며, 비영리 약속 위반이라는 책임 입증이 복잡할 수 있음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>40억 원</t>
+          <t>1천340억 달러 (약 198백만 달러)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'이승기 전 소속사' 후크 대표 권진영, 회삿돈 40억 횡령 징역형 집유</t>
+          <t>머스크, 오픈AI 재판 이틀전 합의 시도…거절하자 독설 문자</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026040316170004500?did=NA</t>
+          <t>https://www.yna.co.kr/view/AKR20260505005600091?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-03 12:59:59.185772+00:00</t>
+          <t>2026-06-16 15:58:57.086600+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>최윤범 고려아연 회장, 노진수 고문, 박기덕 사장</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행</t>
+          <t>효력정지 가처분 및 무효확인 소송 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 5600억 원대 투자 및 5800억 원대 인수 건과 관련하여 주주대표소송을 제기했다. 서울중앙지법에서 첫 변론기일이 열렸으며, 소송의 핵심은 원아시아파트너스 관련 사안이다.</t>
+          <t>삼성전자 주주단체인 대한민국 주주운동본부가 특별성과급 결정은 주주 권한이며 임시 주주총회를 통해 결정되어야 한다고 주장했습니다. 이들은 이번 노사 합의에 대한 효력정지 가처분 및 무효확인 소송을 진행할 계획입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>고려아연 경영진을 상대로 한 주주대표소송으로, 피고의 자력이 충분하고(적합 조건 2), 5천억 원대 이상의 투자 및 인수 건이 쟁점이 되어 피해 규모가 매우 크다(적합 조건 4). 다만, 소송의 구체적인 쟁점과 책임의 명확성은 기사만으로 판단하기 어렵다.</t>
+          <t>상대방인 삼성전자는 자력이 충분하며(적합 조건 2), 주주단체가 소송을 계획하고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 또한, 기업 내부 규정 및 법률 해석에 대한 증거 확보가 가능합니다(적합 조건 5). 다만, 피해 금액이 명확히 특정되지 않았고, 책임의 명확성은 법적 다툼을 통해 입증되어야 합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>5600억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주단체 소속 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>법원, 최윤범 고려아연 회장 5600억 투자·5800억 인수 정조준…내부자...</t>
+          <t>삼성노사 임금협상 잠정합의안 이틀째… 투표율 80%</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330783</t>
+          <t>https://biz.chosun.com/industry/company/2026/05/23/DKTQ2O3LQ5DPRJCAXFHZ5HYO2E/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 00:44:43.975988+00:00</t>
+          <t>2026-06-15 20:42:01.048193+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>최윤범 회장, 노진수 고문, 박기덕 사장 (고려아연)</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행</t>
+          <t>주주들의 합의안 무효소송 예고</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 경영진 3인을 상대로 제기한 주주대표소송의 첫 변론기일이 서울중앙지법에서 열렸다. 영풍 측은 경영진의 선관주의 위반을 주장하고 있으며, 재판에서는 손해액 미확정 여부 등이 쟁점이 될 것으로 보인다.</t>
+          <t>삼성전자 노사 합의안이 타결되었으나, 성과급 격차로 인한 노노갈등이 심화되고 있습니다. 주주들은 해당 합의안에 대한 무효소송을 예고하고 있어, 당분간 법정 다툼 등 후폭풍이 지속될 것으로 관측됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (고려아연 경영진의 선관주의 위반 주장), 상대방에게 자력이 충분함 (대기업 고려아연의 경영진), 증거가 있거나 확보 가능함 (소송 진행 중). 부적합 조건: 피해 규모가 미확정 상태이며, 일반적인 집단적 피해(다수 소액 피해자)와는 다른 주주대표소송의 성격. 종합적으로 'Medium' 등급으로 판단.</t>
+          <t>삼성전자라는 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 주주들이 집단적으로 합의안 무효 소송을 예고하고 있어 집단적 피해 가능성이 있습니다(적합 조건 3). 투표 절차의 적법성 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 직접적인 금전적 피해 규모는 불확실합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송 첫 공방…법원  손해 미확정과 선관주의 위반은...</t>
+          <t>삼성전자, 창사 이래 최악 파업 리스크 일단락했다만… '투표무효' 법정...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>fieldnews.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433925</t>
+          <t>http://www.fieldnews.kr/news/articleView.html?idxno=28865</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 13:00:23.489882+00:00</t>
+          <t>2026-05-31 07:01:19.196034+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>권진영</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중</t>
+          <t>횡령 혐의 형사 재판 판결 선고 (징역형 집행유예)</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에서 고려아연 경영진을 상대로 한 주주대표소송의 첫 변론기일이 열렸습니다. 재판부는 손해 발생 여부와 선관주의 의무 위반 여부를 주요 쟁점으로 심리했습니다.</t>
+          <t>이승기 전 소속사 후크엔터테인먼트 권진영 대표가 회삿돈 40억 원을 횡령한 혐의로 징역형 집행유예를 선고받았습니다. 이는 형사 재판을 통해 책임이 명확히 인정된 사안으로, 피해자(회사 또는 주주)가 민사상 손해배상 청구를 할 수 있는 강력한 근거가 됩니다. 다만, 상대방의 개인 자력으로 40억 원 전액 회수 가능성은 불확실합니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>고려아연은 상장 대기업으로 상대방의 자력이 충분하며, 주주대표소송은 다수의 주주가 관련된 집단적 피해의 성격을 가집니다. 다만, 기사만으로는 경영진의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
+          <t>적합 조건: 상대방 책임이 형사 재판을 통해 명확히 인정되었고(횡령 유죄 판결), 피해 금액이 40억 원으로 크며, 형사 재판 결과가 강력한 증거로 활용될 수 있습니다. 또한, 이미 형사 절차가 완료되었습니다. 부적합 조건: 상대방(권진영 개인)의 40억 원 규모 배상 자력은 불확실하며, 집단적 피해 여부도 명확하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>40억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>손해 발생 여부와 선관주의 위반은 별개 ···고려아연 주주대표소송...</t>
+          <t>'이승기 전 소속사' 후크 대표 권진영, 회삿돈 40억 횡령 징역형 집유</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=625474</t>
+          <t>https://www.hankookilbo.com/news/article/A2026040316170004500?did=NA</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 12:57:18.588606+00:00</t>
+          <t>2026-04-03 12:59:59.185772+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>최윤범 고려아연 회장, 노진수 고문, 박기덕 사장</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고려아연의 조 단위 투자 및 인수 의사결정 과정에 대한 주주대표소송이 서울중앙지법에서 첫 변론기일을 가졌습니다. 영풍이 고려아연 경영진을 상대로 제기한 이번 소송은 내부자료 제출을 둘러싼 공방이 핵심 쟁점이 될 것으로 예상됩니다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 5600억 원대 투자 및 5800억 원대 인수 건과 관련하여 주주대표소송을 제기했다. 서울중앙지법에서 첫 변론기일이 열렸으며, 소송의 핵심은 원아시아파트너스 관련 사안이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(고려아연)의 자력이 충분하고, '조단위 투자'라는 점에서 피해 규모가 클 가능성이 있습니다. 또한 '내부자료 제출 공방'을 통해 증거 확보가 가능할 것으로 보입니다. 다만, 상대방 책임의 명확성은 소송 진행 과정에서 입증되어야 합니다.</t>
+          <t>고려아연 경영진을 상대로 한 주주대표소송으로, 피고의 자력이 충분하고(적합 조건 2), 5천억 원대 이상의 투자 및 인수 건이 쟁점이 되어 피해 규모가 매우 크다(적합 조건 4). 다만, 소송의 구체적인 쟁점과 책임의 명확성은 기사만으로 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>조 단위</t>
+          <t>5600억 원 이상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>고려아연 조단위 투자 판단, 내부자료 제출 공방 본격화</t>
+          <t>법원, 최윤범 고려아연 회장 5600억 투자·5800억 인수 정조준…내부자...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44226</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=330783</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:52:54.515017+00:00</t>
+          <t>2026-04-03 00:44:43.975988+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>최윤범 회장, 노진수 고문, 박기덕 사장 (고려아연)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주대표 손해배상소송 첫 변론기일</t>
+          <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영진을 상대로 주주대표 손해배상소송을 제기했으며, 첫 변론기일이 서울중앙지방법원에서 열렸다. 고려아연 경영진의 원아시아파트너스 펀드 투자와 관련하여 선관주의 위반 여부가 주요 쟁점이다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 경영진 3인을 상대로 제기한 주주대표소송의 첫 변론기일이 서울중앙지법에서 열렸다. 영풍 측은 경영진의 선관주의 위반을 주장하고 있으며, 재판에서는 손해액 미확정 여부 등이 쟁점이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>고려아연 경영진을 상대로 한 주주대표소송으로, 상대방(고려아연)의 자력이 충분하고 투자 손실액이 클 가능성이 높습니다. 다만, 경영진의 선관주의 위반 여부가 핵심 쟁점으로 책임의 명확성은 소송을 통해 입증되어야 합니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (고려아연 경영진의 선관주의 위반 주장), 상대방에게 자력이 충분함 (대기업 고려아연의 경영진), 증거가 있거나 확보 가능함 (소송 진행 중). 부적합 조건: 피해 규모가 미확정 상태이며, 일반적인 집단적 피해(다수 소액 피해자)와는 다른 주주대표소송의 성격. 종합적으로 'Medium' 등급으로 판단.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>영풍 vs. 고려아연, 투자책임 손배소 개시…선관주의 위반 여부 쟁점</t>
+          <t>고려아연 주주대표소송 첫 공방…법원  손해 미확정과 선관주의 위반은...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsdream.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t>2026-04-02</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.newsdream.kr/news/articleView.html?idxno=111028</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433925</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 12:46:26.430363+00:00</t>
+          <t>2026-04-02 13:00:23.489882+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>캐리</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>신주발행금지 가처분 신청 진행 중, 정보 접근권 허가</t>
+          <t>주주대표소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>캐리(313760)를 대상으로 1,999만주 규모의 신주발행금지 가처분 신청이 진행 중입니다. 법원에서 정보 접근권이 허가되어 향후 분쟁 과정에서 해당 자료가 활용될 예정입니다.</t>
+          <t>서울중앙지방법원에서 고려아연 경영진을 상대로 한 주주대표소송의 첫 변론기일이 열렸습니다. 재판부는 손해 발생 여부와 선관주의 의무 위반 여부를 주요 쟁점으로 심리했습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방인 캐리는 상장회사로 자력이 충분하며(적합 조건 2), 법원에서 정보 접근권이 허가되어 증거 확보 가능성이 높습니다(적합 조건 5). 1,999만주 규모의 신주발행금지 가처분 신청은 잠재적 피해 규모가 클 수 있음을 시사합니다(적합 조건 4).</t>
+          <t>고려아연은 상장 대기업으로 상대방의 자력이 충분하며, 주주대표소송은 다수의 주주가 관련된 집단적 피해의 성격을 가집니다. 다만, 기사만으로는 경영진의 책임 명확성이나 구체적인 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[기업공시] 롯데케미칼, 알에프텍, 한화시스템, 이수스페셜티케미컬, 광...</t>
+          <t>손해 발생 여부와 선관주의 위반은 별개 ···고려아연 주주대표소송...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203748</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=625474</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-28 00:33:04.743777+00:00</t>
+          <t>2026-04-02 12:57:18.588606+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>민희진, 다니엘</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>첫 변론기일 진행</t>
+          <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표와 또 다른 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 계약 위반 및 배임 행위로 인한 손해를 주장하며, 오늘(26일) 서울중앙지방법원에서 첫 변론기일이 열립니다.</t>
+          <t>고려아연의 조 단위 투자 및 인수 의사결정 과정에 대한 주주대표소송이 서울중앙지법에서 첫 변론기일을 가졌습니다. 영풍이 고려아연 경영진을 상대로 제기한 이번 소송은 내부자료 제출을 둘러싼 공방이 핵심 쟁점이 될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>431억 원이라는 매우 큰 피해 규모가 명확히 제시되었고(피해 규모가 큼), 상대방의 책임이 계약 위반 및 배임으로 구체적으로 명시되어 있습니다(상대방 책임이 비교적 명확함). 또한 기업 분쟁의 특성상 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 단일 기업과 개인 간의 분쟁이며, 상대방의 자력은 대기업 수준으로 명확히 확인되지는 않습니다.</t>
+          <t>상대방(고려아연)의 자력이 충분하고, '조단위 투자'라는 점에서 피해 규모가 클 가능성이 있습니다. 또한 '내부자료 제출 공방'을 통해 증거 확보가 가능할 것으로 보입니다. 다만, 상대방 책임의 명확성은 소송 진행 과정에서 입증되어야 합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>조 단위</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>431억 원 배상하라  어도어, 다니엘·민희진 상대 손배소 오늘(26일) 시...</t>
+          <t>고려아연 조단위 투자 판단, 내부자료 제출 공방 본격화</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105756726544</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=44226</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-26 00:47:22.001552+00:00</t>
+          <t>2026-04-02 12:52:54.515017+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 진행 중</t>
+          <t>주주대표 손해배상소송 첫 변론기일</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>조현식 전 한국앤컴퍼니 부회장이 한국앤컴퍼니를 상대로 주주총회 결의 취소 소송을 제기했다. 이 소송은 지난해 3월 정기주총에서 통과된 이사 보수 한도 70억원 안건과 관련해 조현범 회장의 보수 한도 결정에 대한 이의를 제기하는 것이다. 기사는 이 소송이 조현범 회장의 경영권에 영향을 미칠 수 있는 중요한 승부수로 분석하고 있다.</t>
+          <t>영풍이 고려아연 경영진을 상대로 주주대표 손해배상소송을 제기했으며, 첫 변론기일이 서울중앙지방법원에서 열렸다. 고려아연 경영진의 원아시아파트너스 펀드 투자와 관련하여 선관주의 위반 여부가 주요 쟁점이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방인 한국앤컴퍼니는 자력이 충분하며(적합 조건 2), 주주총회 결의 취소 소송이 이미 진행 중이다. 그러나 집단적 피해가 명확하지 않고(적합 조건 3), 소송의 목적이 결의 취소이므로 원고의 직접적인 피해 금액 산정이 불분명할 수 있다(적합 조건 4).</t>
+          <t>고려아연 경영진을 상대로 한 주주대표소송으로, 상대방(고려아연)의 자력이 충분하고 투자 손실액이 클 가능성이 높습니다. 다만, 경영진의 선관주의 위반 여부가 핵심 쟁점으로 책임의 명확성은 소송을 통해 입증되어야 합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 조현범 '흔들'…조현식 승부수[더시그널]</t>
+          <t>영풍 vs. 고려아연, 투자책임 손배소 개시…선관주의 위반 여부 쟁점</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>newsdream.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826546</t>
+          <t>http://www.newsdream.kr/news/articleView.html?idxno=111028</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-24 00:37:35.184950+00:00</t>
+          <t>2026-04-02 12:46:26.430363+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>윤 부회장</t>
+          <t>캐리</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>윤동한 회장이 아들 윤 부회장에게 제기한 주식반환청구 소송 진행 중</t>
+          <t>신주발행금지 가처분 신청 진행 중, 정보 접근권 허가</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>콜마그룹 윤동한 회장이 아들 윤 부회장을 상대로 제기한 주식반환청구 소송이 현재 진행 중입니다. 이 소송은 콜마그룹의 재정비 과정에서 해결해야 할 주요 과제로 언급되고 있습니다.</t>
+          <t>캐리(313760)를 대상으로 1,999만주 규모의 신주발행금지 가처분 신청이 진행 중입니다. 법원에서 정보 접근권이 허가되어 향후 분쟁 과정에서 해당 자료가 활용될 예정입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>콜마그룹 오너 일가 간의 주식반환청구 소송으로, 상대방(윤 부회장)의 자력이 충분할 가능성이 높고(적합 조건 2), 주식 가치에 따라 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 집단적 피해가 아닌 개인 간의 분쟁이며(적합 조건 3 불충족), 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다(적합 조건 1 불분명).</t>
+          <t>상대방인 캐리는 상장회사로 자력이 충분하며(적합 조건 2), 법원에서 정보 접근권이 허가되어 증거 확보 가능성이 높습니다(적합 조건 5). 1,999만주 규모의 신주발행금지 가처분 신청은 잠재적 피해 규모가 클 수 있음을 시사합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>콜마, 화장품ㆍ건기식 '투트랙'...재정비 속도</t>
+          <t>[기업공시] 롯데케미칼, 알에프텍, 한화시스템, 이수스페셜티케미컬, 광...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603191405577490868</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203748</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-23 00:33:47.850309+00:00</t>
+          <t>2026-03-28 00:33:04.743777+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>한국거래소의 불성실공시법인 지정 예고</t>
+          <t>첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>다원시스가 경영권 분쟁 소송 및 일정 금액 이상의 청구 판결에 대한 지연공시로 인해 불성실공시법인으로 지정될 가능성이 있다고 공시했다. 이는 한국거래소의 규제 절차가 진행 중임을 의미하며, 투자자들에게 잠재적인 영향을 미칠 수 있다.</t>
+          <t>어도어가 민희진 전 대표와 또 다른 대표를 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 계약 위반 및 배임 행위로 인한 손해를 주장하며, 오늘(26일) 서울중앙지방법원에서 첫 변론기일이 열립니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상장회사인 다원시스가 불성실공시법인으로 지정 예고되어 상대방의 자력이 충분하고, 한국거래소의 공적 절차가 진행 중이며, 지연공시 사실에 대한 증거가 명확합니다. 다만, 지연공시로 인한 직접적인 피해자 및 구체적인 피해 규모가 기사에서 명확히 드러나지 않아 추가적인 분석이 필요합니다.</t>
+          <t>431억 원이라는 매우 큰 피해 규모가 명확히 제시되었고(피해 규모가 큼), 상대방의 책임이 계약 위반 및 배임으로 구체적으로 명시되어 있습니다(상대방 책임이 비교적 명확함). 또한 기업 분쟁의 특성상 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아닌 단일 기업과 개인 간의 분쟁이며, 상대방의 자력은 대기업 수준으로 명확히 확인되지는 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>다원시스, 불성실공시법인 지정 예고돼</t>
+          <t>431억 원 배상하라  어도어, 다니엘·민희진 상대 손배소 오늘(26일) 시...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643807</t>
+          <t>http://www.stoo.com/article.php?aid=105756726544</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-20 13:11:03.308494+00:00</t>
+          <t>2026-03-26 00:47:22.001552+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>새로운 규제 의무화에 따른 잠재적 소송 리스크 발생 단계</t>
+          <t>주주총회 결의 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>제약·바이오 기업들이 '자사주 소각 의무화' 규정에 따라 정관을 변경하고 있습니다. 이 규정을 위반할 경우 이사에게 과태료가 부과되며, 주주들은 이사 해임 및 손해배상을 요구할 수 있게 됩니다. 이는 향후 기업의 규정 위반 시 주주들의 집단 소송으로 이어질 수 있는 잠재적 리스크를 내포하고 있습니다.</t>
+          <t>조현식 전 한국앤컴퍼니 부회장이 한국앤컴퍼니를 상대로 주주총회 결의 취소 소송을 제기했다. 이 소송은 지난해 3월 정기주총에서 통과된 이사 보수 한도 70억원 안건과 관련해 조현범 회장의 보수 한도 결정에 대한 이의를 제기하는 것이다. 기사는 이 소송이 조현범 회장의 경영권에 영향을 미칠 수 있는 중요한 승부수로 분석하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>새로운 '자사주 소각 의무화' 규정으로 인해 위반 시 이사에게 과태료가 부과되고 주주들이 손해배상을 청구할 수 있는 법적 근거가 명확합니다 (적합 조건 1). 제약·바이오 기업들은 자력이 충분할 가능성이 높고 (적합 조건 2), 다수의 주주들이 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, 현재 기사는 특정 위반 사례가 아닌 규정 변화와 기업의 대응을 다루고 있어 실제 피해 발생 여부는 확인되지 않습니다.</t>
+          <t>상대방인 한국앤컴퍼니는 자력이 충분하며(적합 조건 2), 주주총회 결의 취소 소송이 이미 진행 중이다. 그러나 집단적 피해가 명확하지 않고(적합 조건 3), 소송의 목적이 결의 취소이므로 원고의 직접적인 피해 금액 산정이 불분명할 수 있다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>제약·바이오, '자사주 소각 의무화'에 정관 변경…'신기술' 주목</t>
+          <t>한국앤컴퍼니 조현범 '흔들'…조현식 승부수[더시그널]</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408487</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826546</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-20 00:39:00.759668+00:00</t>
+          <t>2026-03-24 00:37:35.184950+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>이재용, 삼성물산</t>
+          <t>윤 부회장</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국민연금이 이재용 등 상대로 손해배상 소송 제기, 첫 변론기일 진행</t>
+          <t>윤동한 회장이 아들 윤 부회장에게 제기한 주식반환청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국민연금이 삼성물산 부당합병으로 인한 피해를 주장하며 이재용 삼성전자 회장 등을 상대로 5억 원 규모의 손해배상 소송을 제기했다. 소송 제기 1년 6개월 만에 첫 변론기일이 열렸으며, 재판부는 합병 부당 주장 이유와 정부 개입 여부 정리를 요청했다. 이재용 측은 이미 민형사 판결로 주장이 배척되었다고 주장하고 있다.</t>
+          <t>콜마그룹 윤동한 회장이 아들 윤 부회장을 상대로 제기한 주식반환청구 소송이 현재 진행 중입니다. 이 소송은 콜마그룹의 재정비 과정에서 해결해야 할 주요 과제로 언급되고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(이재용, 삼성물산)의 자력이 충분하며(적합 조건 2), 5억 원의 피해 금액은 소송금융 투자 대상으로 적합한 규모임(적합 조건 4). 그러나 국민연금이라는 단일 원고로 집단적 피해로 보기 어렵고, 상대방 측에서 이미 민형사 판결로 주장이 배척되었다고 주장하여 책임 명확성에 대한 추가 검토가 필요함.</t>
+          <t>콜마그룹 오너 일가 간의 주식반환청구 소송으로, 상대방(윤 부회장)의 자력이 충분할 가능성이 높고(적합 조건 2), 주식 가치에 따라 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 집단적 피해가 아닌 개인 간의 분쟁이며(적합 조건 3 불충족), 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다(적합 조건 1 불분명).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>국민연금  삼성물산 합병 피해 …이재용측  민형사 판결로 주장 배척</t>
+          <t>콜마, 화장품ㆍ건기식 '투트랙'...재정비 속도</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6107324</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603191405577490868</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-19 12:51:17.619770+00:00</t>
+          <t>2026-03-23 00:33:47.850309+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>미국 법원 판결 선고, 크래프톤 항소 등 향후 대응 검토 중</t>
+          <t>한국거래소의 불성실공시법인 지정 예고</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>크래프톤의 자회사 언노운월즈의 전 경영진이 미국 법원에 복직 및 손해배상 청구를 제기했으나, 법원에서 복직 청구가 기각되었습니다. 크래프톤 측은 이번 판결에 동의하지 않으며 향후 대응 방안을 검토 중입니다. 이는 서브노티카 2와 관련된 실적 기반 추가 지급금 분쟁도 포함합니다.</t>
+          <t>다원시스가 경영권 분쟁 소송 및 일정 금액 이상의 청구 판결에 대한 지연공시로 인해 불성실공시법인으로 지정될 가능성이 있다고 공시했다. 이는 한국거래소의 규제 절차가 진행 중임을 의미하며, 투자자들에게 잠재적인 영향을 미칠 수 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방인 크래프톤은 자력이 충분한 대기업이며, 이미 미국 법원에서 소송이 진행되어 증거가 확보되었을 가능성이 높습니다. 전 경영진의 손해배상 청구이므로 피해 규모가 클 수 있으나, 집단적 피해는 아니며 책임 명확성은 기사만으로는 판단하기 어렵습니다. (적합 조건 2, 5 충족, 4 잠재적 충족)</t>
+          <t>상장회사인 다원시스가 불성실공시법인으로 지정 예고되어 상대방의 자력이 충분하고, 한국거래소의 공적 절차가 진행 중이며, 지연공시 사실에 대한 증거가 명확합니다. 다만, 지연공시로 인한 직접적인 피해자 및 구체적인 피해 규모가 기사에서 명확히 드러나지 않아 추가적인 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>美 법원  언노운월즈 창업자 복직 기각 …크래프톤  다양한 가능성 검토...</t>
+          <t>다원시스, 불성실공시법인 지정 예고돼</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928586</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643807</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-17 13:02:51.061746+00:00</t>
+          <t>2026-03-20 13:11:03.308494+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>주주총회에서 이사 재선임 반대 및 해임 추진 예정, 부결 시 법원에 해임 청구 예고</t>
+          <t>새로운 규제 의무화에 따른 잠재적 소송 리스크 발생 단계</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 2대 주주인 태광산업이 김재겸 대표의 이사 재선임에 반대하며 해임 소송을 불사하겠다고 밝혔다. 태광산업은 이사회에서 내부거래 승인 안건이 부결됐음에도 롯데홈쇼핑이 계열사 위탁 상품 판매를 지속한 것이 상법 및 회사 정관 위반이라고 주장하고 있다. 롯데홈쇼핑 측은 태광산업의 주장이 부정확하다고 반박하며 주주총회를 통해 경영 환경 개선을 기대한다고 밝혔다.</t>
+          <t>제약·바이오 기업들이 '자사주 소각 의무화' 규정에 따라 정관을 변경하고 있습니다. 이 규정을 위반할 경우 이사에게 과태료가 부과되며, 주주들은 이사 해임 및 손해배상을 요구할 수 있게 됩니다. 이는 향후 기업의 규정 위반 시 주주들의 집단 소송으로 이어질 수 있는 잠재적 리스크를 내포하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 김재겸 대표의 이사회 부결에도 불구하고 계열사 위탁 상품 판매 지속은 상법 및 회사 정관 위반이라는 주장이 제기되어 상대방 책임이 비교적 명확합니다. 또한 상대방인 롯데홈쇼핑은 대기업 계열사로 자력이 충분하며, 내부거래 내역 등 증거 확보가 가능합니다. 다만, 이 사건은 주주 간의 분쟁으로 집단적 피해 사례는 아니며, 구체적인 피해 금액이 명시되지 않았습니다.</t>
+          <t>새로운 '자사주 소각 의무화' 규정으로 인해 위반 시 이사에게 과태료가 부과되고 주주들이 손해배상을 청구할 수 있는 법적 근거가 명확합니다 (적합 조건 1). 제약·바이오 기업들은 자력이 충분할 가능성이 높고 (적합 조건 2), 다수의 주주들이 피해를 입을 수 있어 집단적 피해 가능성이 있습니다 (적합 조건 3). 다만, 현재 기사는 특정 위반 사례가 아닌 규정 변화와 기업의 대응을 다루고 있어 실제 피해 발생 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>태광산업, '위법행위' 롯데홈쇼핑 대표이사 재선임 반대… 해임소송 불...</t>
+          <t>제약·바이오, '자사주 소각 의무화'에 정관 변경…'신기술' 주목</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546337</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408487</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-12 13:23:55.259653+00:00</t>
+          <t>2026-03-20 00:39:00.759668+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>윤상현 콜마홀딩스 부회장</t>
+          <t>이재용, 삼성물산</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>주식반환 청구 소송 3차 변론기일 예정</t>
+          <t>국민연금이 이재용 등 상대로 손해배상 소송 제기, 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>윤동한 한국콜마 회장이 장남인 윤상현 콜마홀딩스 부회장을 상대로 주식반환 청구 소송을 제기했으며, 3차 변론기일이 6월로 연기되었다. 이 소송은 부자 간의 주식 소유권 분쟁으로, 김병묵 전 콜마비앤에이치 공동대표가 증인으로 신청된 상태이다.</t>
+          <t>국민연금이 삼성물산 부당합병으로 인한 피해를 주장하며 이재용 삼성전자 회장 등을 상대로 5억 원 규모의 손해배상 소송을 제기했다. 소송 제기 1년 6개월 만에 첫 변론기일이 열렸으며, 재판부는 합병 부당 주장 이유와 정부 개입 여부 정리를 요청했다. 이재용 측은 이미 민형사 판결로 주장이 배척되었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(콜마홀딩스 부회장)의 자력이 충분하고(적합 조건 2), 주식 가치가 상당할 것으로 예상되어 피해 규모가 클 수 있으며(적합 조건 4), 증거 확보 가능성이 있음(적합 조건 5). 그러나 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 책임이 기사만으로는 명확히 드러나지 않아 추가적인 법리 검토가 필요함.</t>
+          <t>상대방(이재용, 삼성물산)의 자력이 충분하며(적합 조건 2), 5억 원의 피해 금액은 소송금융 투자 대상으로 적합한 규모임(적합 조건 4). 그러나 국민연금이라는 단일 원고로 집단적 피해로 보기 어렵고, 상대방 측에서 이미 민형사 판결로 주장이 배척되었다고 주장하여 책임 명확성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>콜마 '주식반환 소송' 3차 변론기일 6월로 연기</t>
+          <t>국민연금  삼성물산 합병 피해 …이재용측  민형사 판결로 주장 배척</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296565?division=NAVER</t>
+          <t>https://www.news1.kr/society/court-prosecution/6107324</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-11 12:42:40.171268+00:00</t>
+          <t>2026-03-19 12:51:17.619770+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>경리 직원 A씨</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>업무상횡령 혐의 1심 징역 2년 6개월 선고</t>
+          <t>미국 법원 판결 선고, 크래프톤 항소 등 향후 대응 검토 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>경리 직원 A씨가 1년 넘게 두 사무소에서 약 2억 3천만원을 횡령한 혐의로 기소되어 1심에서 징역 2년 6개월을 선고받았습니다. A씨는 세금을 부풀리거나 허위 증빙을 통해 회사 자금을 자신의 계좌로 이체했으며, 피해 회복 노력을 하지 않고 선고 전 도주하기도 했습니다.</t>
+          <t>크래프톤의 자회사 언노운월즈의 전 경영진이 미국 법원에 복직 및 손해배상 청구를 제기했으나, 법원에서 복직 청구가 기각되었습니다. 크래프톤 측은 이번 판결에 동의하지 않으며 향후 대응 방안을 검토 중입니다. 이는 서브노티카 2와 관련된 실적 기반 추가 지급금 분쟁도 포함합니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>경리 직원의 횡령 사실이 형사 재판에서 유죄로 인정되어 상대방 책임이 명확하고 증거가 충분하며, 피해 금액이 약 2억 3천만원으로 규모가 큽니다. 형사 재판이 1심 판결 선고 단계에 이르렀습니다. 그러나 피고가 개인이며, 횡령금을 빚 변제 및 생활비로 사용했고 선고 전 도주까지 한 점을 고려할 때, 민사상 손해배상 청구 시 자력 부족으로 인한 회수 가능성이 낮아 투자 위험이 높습니다.</t>
+          <t>상대방인 크래프톤은 자력이 충분한 대기업이며, 이미 미국 법원에서 소송이 진행되어 증거가 확보되었을 가능성이 높습니다. 전 경영진의 손해배상 청구이므로 피해 규모가 클 수 있으나, 집단적 피해는 아니며 책임 명확성은 기사만으로는 판단하기 어렵습니다. (적합 조건 2, 5 충족, 4 잠재적 충족)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>약 2억3000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>2개 사무소</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>세금이 더 나왔네요  경리의 수상한 보고[사건 실화]</t>
+          <t>美 법원  언노운월즈 창업자 복직 기각 …크래프톤  다양한 가능성 검토...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091459384155</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928586</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-10 00:27:10.747059+00:00</t>
+          <t>2026-03-17 13:02:51.061746+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>롯데홈쇼핑 (법인명 우리홈쇼핑), 김재겸 대표이사</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>주주총회에서 이사 재선임 반대 및 해임 추진 예정, 부결 시 법원에 해임 청구 예고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>고려아연 계열사 KZ정밀이 영풍을 상대로 손해배상청구소송을 제기했습니다. KZ정밀은 고려아연의 최대 주주로서 회사의 지배구조 정상화와 주주가치 제고를 위해 소송을 제기했다고 밝혔습니다. 이는 경영권 분쟁의 일환으로 보입니다.</t>
+          <t>롯데홈쇼핑 2대 주주인 태광산업이 김재겸 대표의 이사 재선임에 반대하며 해임 소송을 불사하겠다고 밝혔다. 태광산업은 이사회에서 내부거래 승인 안건이 부결됐음에도 롯데홈쇼핑이 계열사 위탁 상품 판매를 지속한 것이 상법 및 회사 정관 위반이라고 주장하고 있다. 롯데홈쇼핑 측은 태광산업의 주장이 부정확하다고 반박하며 주주총회를 통해 경영 환경 개선을 기대한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방인 영풍은 대기업으로 자력이 충분하며, 기업 간 손해배상 청구이므로 피해 규모가 클 것으로 예상됩니다. 그러나 집단적 피해가 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다. (적합 조건 2, 4 해당)</t>
+          <t>롯데홈쇼핑 김재겸 대표의 이사회 부결에도 불구하고 계열사 위탁 상품 판매 지속은 상법 및 회사 정관 위반이라는 주장이 제기되어 상대방 책임이 비교적 명확합니다. 또한 상대방인 롯데홈쇼핑은 대기업 계열사로 자력이 충분하며, 내부거래 내역 등 증거 확보가 가능합니다. 다만, 이 사건은 주주 간의 분쟁으로 집단적 피해 사례는 아니며, 구체적인 피해 금액이 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>경영권 분쟁 라운드 Ⅱ...고려아연 계열사 KZ정밀, 영풍 상대로 주주제...</t>
+          <t>태광산업, '위법행위' 롯데홈쇼핑 대표이사 재선임 반대… 해임소송 불...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=200928</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546337</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-05 01:50:05.740046+00:00</t>
+          <t>2026-03-12 13:23:55.259653+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>윤상현 콜마홀딩스 부회장</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상 소송 제기</t>
+          <t>주식반환 청구 소송 3차 변론기일 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>영풍은 고려아연 경영권 분쟁 과정에서 KZ정밀이 탈법적인 상호주 구조를 형성하여 영풍에 수천억원의 손해를 입혔다고 주장하며 손해배상 소송을 제기한 상태이다. 영풍은 고려아연의 최대주주이다.</t>
+          <t>윤동한 한국콜마 회장이 장남인 윤상현 콜마홀딩스 부회장을 상대로 주식반환 청구 소송을 제기했으며, 3차 변론기일이 6월로 연기되었다. 이 소송은 부자 간의 주식 소유권 분쟁으로, 김병묵 전 콜마비앤에이치 공동대표가 증인으로 신청된 상태이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>피해 규모가 '수천억원'으로 매우 크고(적합 조건 4), 영풍이 KZ정밀의 '탈법적인 상호주 구조'로 인한 손해를 주장하며 소송을 제기한 상태이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 소송이 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방인 KZ정밀의 자력에 대한 정보가 부족하다(적합 조건 2).</t>
+          <t>상대방(콜마홀딩스 부회장)의 자력이 충분하고(적합 조건 2), 주식 가치가 상당할 것으로 예상되어 피해 규모가 클 수 있으며(적합 조건 4), 증거 확보 가능성이 있음(적합 조건 5). 그러나 집단적 피해가 아닌 개인 간의 분쟁이며, 상대방의 책임이 기사만으로는 명확히 드러나지 않아 추가적인 법리 검토가 필요함.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>수천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>거버넌스 개선 필요 …KZ정밀, 영풍에 자사주 소각·감사위원 분리선출...</t>
+          <t>콜마 '주식반환 소송' 3차 변론기일 6월로 연기</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>socialvalue.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.socialvalue.kr/news/view/1065599496363326</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296565?division=NAVER</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-05 01:31:51.665868+00:00</t>
+          <t>2026-03-11 12:42:40.171268+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장 등</t>
+          <t>경리 직원 A씨</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>업무상횡령 혐의 1심 징역 2년 6개월 선고</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀 등이 탈법적 상호주 외관을 형성하여 의결권 행사를 방해하고 경영권 획득 기회를 상실케 했다고 주장하며, 최창규 회장 등을 상대로 100억원 규모의 손해배상청구소송을 제기했습니다.</t>
+          <t>경리 직원 A씨가 1년 넘게 두 사무소에서 약 2억 3천만원을 횡령한 혐의로 기소되어 1심에서 징역 2년 6개월을 선고받았습니다. A씨는 세금을 부풀리거나 허위 증빙을 통해 회사 자금을 자신의 계좌로 이체했으며, 피해 회복 노력을 하지 않고 선고 전 도주하기도 했습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>피고(KZ정밀 및 경영진)는 고려아연 경영권 분쟁에 연루된 기업 및 경영진으로 자력이 충분할 것으로 예상되며(적합 조건 2), 청구 금액이 100억원으로 피해 규모가 큽니다(적합 조건 4). 그러나 상대방 책임의 명확성이나 증거 확보 여부는 기사만으로 판단하기 어렵습니다.</t>
+          <t>경리 직원의 횡령 사실이 형사 재판에서 유죄로 인정되어 상대방 책임이 명확하고 증거가 충분하며, 피해 금액이 약 2억 3천만원으로 규모가 큽니다. 형사 재판이 1심 판결 선고 단계에 이르렀습니다. 그러나 피고가 개인이며, 횡령금을 빚 변제 및 생활비로 사용했고 선고 전 도주까지 한 점을 고려할 때, 민사상 손해배상 청구 시 자력 부족으로 인한 회수 가능성이 낮아 투자 위험이 높습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>100억원</t>
+          <t>약 2억3000만원</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>1개 기업 (영풍)</t>
+          <t>2개 사무소</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>영풍, 의결권 제한 책임 묻는다…KZ정밀·경영진에 '100억' 손배소</t>
+          <t>세금이 더 나왔네요  경리의 수상한 보고[사건 실화]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616794/?sc=Naver</t>
+          <t>http://www.fnnews.com/news/202603091459384155</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-05 01:29:22.063717+00:00</t>
+          <t>2026-03-10 00:27:10.747059+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>아이로보틱스</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>신주발행 금지 가처분 인용 후 본안 소송 진행 중</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>로봇 정밀 감속기 전문기업 아이로보틱스가 140억원 규모의 제3자배정 유상증자를 철회했습니다. 이는 일부 주주가 제기한 신주발행 금지 가처분 신청이 인용되고 본안 소송이 진행 중이기 때문입니다. 회사는 경영권 분쟁과 법적 절차로 정상 경영이 저해된 점을 유감으로 표명했습니다.</t>
+          <t>고려아연 계열사 KZ정밀이 영풍을 상대로 손해배상청구소송을 제기했습니다. KZ정밀은 고려아연의 최대 주주로서 회사의 지배구조 정상화와 주주가치 제고를 위해 소송을 제기했다고 밝혔습니다. 이는 경영권 분쟁의 일환으로 보입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>신주발행 금지 가처분 인용으로 회사 측의 책임이 비교적 명확하며(적합 조건 1), 법원의 결정이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 피해 규모와 피해 주주의 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방인 영풍은 대기업으로 자력이 충분하며, 기업 간 손해배상 청구이므로 피해 규모가 클 것으로 예상됩니다. 그러나 집단적 피해가 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵습니다. (적합 조건 2, 4 해당)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>아이로보틱스, 제3자배정 유증 철회</t>
+          <t>경영권 분쟁 라운드 Ⅱ...고려아연 계열사 KZ정밀, 영풍 상대로 주주제...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260226190932</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=200928</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-02-26 13:24:30.626125+00:00</t>
+          <t>2026-03-05 01:50:05.740046+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업법무</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀을 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>영풍은 고려아연 경영권 분쟁 과정에서 KZ정밀이 탈법적인 상호주 구조를 형성하여 영풍에 수천억원의 손해를 입혔다고 주장하며 손해배상 소송을 제기한 상태이다. 영풍은 고려아연의 최대주주이다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>피해 규모가 '수천억원'으로 매우 크고(적합 조건 4), 영풍이 KZ정밀의 '탈법적인 상호주 구조'로 인한 손해를 주장하며 소송을 제기한 상태이므로 상대방 책임이 비교적 명확하며(적합 조건 1), 소송이 진행 중이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방인 KZ정밀의 자력에 대한 정보가 부족하다(적합 조건 2).</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>수천억원</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>거버넌스 개선 필요 …KZ정밀, 영풍에 자사주 소각·감사위원 분리선출...</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>socialvalue.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.socialvalue.kr/news/view/1065599496363326</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:31:51.665868+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장 등</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀 등이 탈법적 상호주 외관을 형성하여 의결권 행사를 방해하고 경영권 획득 기회를 상실케 했다고 주장하며, 최창규 회장 등을 상대로 100억원 규모의 손해배상청구소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>피고(KZ정밀 및 경영진)는 고려아연 경영권 분쟁에 연루된 기업 및 경영진으로 자력이 충분할 것으로 예상되며(적합 조건 2), 청구 금액이 100억원으로 피해 규모가 큽니다(적합 조건 4). 그러나 상대방 책임의 명확성이나 증거 확보 여부는 기사만으로 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>100억원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>1개 기업 (영풍)</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>영풍, 의결권 제한 책임 묻는다…KZ정밀·경영진에 '100억' 손배소</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1616794/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:29:22.063717+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>아이로보틱스</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>신주발행 금지 가처분 인용 후 본안 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>로봇 정밀 감속기 전문기업 아이로보틱스가 140억원 규모의 제3자배정 유상증자를 철회했습니다. 이는 일부 주주가 제기한 신주발행 금지 가처분 신청이 인용되고 본안 소송이 진행 중이기 때문입니다. 회사는 경영권 분쟁과 법적 절차로 정상 경영이 저해된 점을 유감으로 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>신주발행 금지 가처분 인용으로 회사 측의 책임이 비교적 명확하며(적합 조건 1), 법원의 결정이라는 객관적 증거가 존재합니다(적합 조건 5). 다만, 피해 규모와 피해 주주의 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>아이로보틱스, 제3자배정 유증 철회</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>zdnet.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://zdnet.co.kr/view/?no=20260226190932</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:24:30.626125+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>기업법무</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
           <t>우리금융</t>
         </is>
       </c>
-      <c r="D24" t="inlineStr">
+      <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
+      <c r="E27" t="inlineStr">
         <is>
           <t>전 국제자산신탁 회장이 우리금융을 상대로 매각금 소송 진행 중</t>
         </is>
       </c>
-      <c r="F24" t="inlineStr">
+      <c r="F27" t="inlineStr">
         <is>
           <t>전 국제자산신탁 회장이 우리금융에 지분을 매각하는 과정에서 우리금융이 소송 위험 관련 진술·보장 조항 위반을 주장하며 매각 대금 일부를 에스크로 계좌에 묶어두자, 유 전 회장이 이에 반발해 매각금 소송을 제기했다. 이 소송은 현재 진행 중이다.</t>
         </is>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="G27" t="inlineStr">
         <is>
           <t>대기업 피고(우리금융)의 자력이 충분하며, 계약서 및 관련 문서 등 증거 확보가 가능할 것으로 보입니다. 다만, 상대방 책임의 명확성은 소송의 쟁점이며, 집단적 피해가 아닌 개별 당사자 간의 분쟁입니다. (적합 조건 2, 5 해당)</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I24" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J24" t="inlineStr">
+      <c r="J27" t="inlineStr">
         <is>
           <t>[단독] 우리금융에 지분 넘긴 전 국제자산신탁 회장 '매각금 소송'</t>
         </is>
       </c>
-      <c r="K24" t="inlineStr">
+      <c r="K27" t="inlineStr">
         <is>
           <t>bloter.net</t>
         </is>
       </c>
-      <c r="L24" t="inlineStr">
+      <c r="L27" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M24" t="inlineStr">
+      <c r="M27" t="inlineStr">
         <is>
           <t>https://www.bloter.net/news/articleView.html?idxno=655014</t>
         </is>
       </c>
-      <c r="N24" t="inlineStr">
+      <c r="N27" t="inlineStr">
         <is>
           <t>2026-02-24 13:03:14.298625+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N24"/>
+  <autoFilter ref="A1:N27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>