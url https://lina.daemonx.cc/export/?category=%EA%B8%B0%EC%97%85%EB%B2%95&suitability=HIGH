--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="46" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,392 +535,680 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주주들이 임금협상 잠정합의안 무효확인 소송 검토 중</t>
+          <t>2025년 정기주주총회 결의취소 소송 진행 중, 법원의 문서 제출 명령</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 노조의 임금협상 잠정합의안이 가결된 후, 일부 주주들이 합의안의 무효확인 소송을 검토하며 반발하고 있습니다. 대한민국주주운동본부가 주축이 되어 소송 움직임을 본격화하고 있으며, 이는 노노갈등과 주주 반발의 후폭풍으로 이어지고 있습니다.</t>
+          <t>영풍과 MBK파트너스가 고려아연 최윤범 회장 측의 경영권 방어 조치(영풍 의결권 제한 등)의 위법성을 주장하며 2025년 정기주주총회 결의취소 소송을 제기했다. 서울중앙지법은 고려아연에 컨두잇 관련 문서 제출을 명령하며, 경영권 방어 수단의 정당성 여부가 핵심 쟁점이다. 영풍 측은 회사 자금이 특정 경영진의 지위 보전을 위해 사용되어서는 안 된다고 강조했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 다수의 주주들이 '대한민국주주운동본부'를 통해 조직적으로 무효확인 소송을 검토하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 소송 검토 단계로 종결된 사건이 아닙니다.</t>
+          <t>대기업인 고려아연이 피고이며 자력이 충분하고(적합 조건 2), 경영권 분쟁으로 인한 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 법원이 관련 문서 제출을 명령하여 증거 확보 가능성이 높습니다(적합 조건 5). 이미 소송이 진행 중이며, 위법성 여부가 핵심 쟁점입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성 임협안 가결 후폭풍…거세지는 노노갈등·주주반발</t>
+          <t>서울중앙지법, 고려아연에 컨두잇 관련 문서 제출 명령</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>mbnmoney.mbn.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005844985</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48193</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-31 07:01:43.540692+00:00</t>
+          <t>2026-06-27 07:01:12.817255+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>삼성전자 경영진</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중, 재판부가 문서제출 필요성 주목</t>
+          <t>주주대표소송 및 배임 고발 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>고려아연 경영진을 상대로 제기된 주주대표소송의 첫 변론기일이 열렸다. 재판부는 주요 쟁점과 증거 확보 방안을 심리하며 문서 제출의 필요성에 주목했다. 이 소송은 대규모 주주대표소송으로 진행되고 있다.</t>
+          <t>삼성전자의 파격 성과급 지급에 대한 후폭풍으로 경영진을 대상으로 한 주주대표소송 및 배임 고발 등 전방위적인 법적 조치가 논의되고 있습니다. 주주명부 확보를 시작으로 법적 절차가 진행될 예정이며, 경영판단의 원칙이 주요 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 고려아연 경영진 대상), 3(집단적 피해 - 주주대표소송), 5(증거 확보 가능성 - 재판부 문서제출 필요성 주목)에 해당한다. 대규모 주주대표소송으로 투자 가치가 높다.</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함): 삼성전자라는 대기업이 관련되어 있어 배상 능력이 충분합니다. 적합 조건 3 (집단적 피해): 주주대표소송은 다수의 주주에게 영향을 미치는 집단적 성격을 가집니다. 적합 조건 6 (이미 공적 절차가 진행 중임): 경영진에 대한 배임 고발이 언급되어 공적 절차가 진행 중임을 시사합니다. 피해 규모는 미상이지만, 삼성전자와 관련된 사안이므로 잠재적 피해 규모가 클 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송 첫 변론...재판부, 문서제출 필요성 주목</t>
+          <t>[조기제 변호사의 로(Law) 인사이트㊹] 파격 성과급의 후폭풍…삼성전자...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>womentimes.co.kr</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101837</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=266920</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-02 12:59:00.933502+00:00</t>
+          <t>2026-06-22 07:01:25.078388+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>롯데쇼핑, 롯데홈쇼핑</t>
+          <t>잠정 합의안에 찬성한 이사 전원</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>주주총회에서 이사회 구성 변경 강행, 태광산업 측 법적 대응 예고 (대표이사 해임 청구 소송 등)</t>
+          <t>대표 소송 제기 경고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑의 2대 주주인 태광산업이 최대 주주 롯데쇼핑의 독단적인 이사회 구성 변경에 반발하며 법적 대응을 예고했습니다. 태광산업은 롯데쇼핑이 롯데홈쇼핑을 통해 계열사 부당 지원을 확대할 것이라고 주장하며, 김재겸 롯데홈쇼핑 대표이사 해임 청구 소송 등을 검토 중입니다.</t>
+          <t>성과급 잠정 합의안에 찬성한 이사들을 대상으로 상법상 이사의 충실 의무 위반을 이유로 손해배상 청구 대표 소송을 제기하겠다는 경고가 나왔습니다. 이는 회사와 주주들에게 발생할 수 있는 손해에 대한 법적 대응을 예고하는 것입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방인 롯데쇼핑과 롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 2대 주주인 태광산업의 지분 가치 하락 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 롯데쇼핑의 독단적인 이사회 구성 변경 및 롯데홈쇼핑의 계열사 부당 지원 의혹이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 의결 기록 및 내부 거래 내역 등 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>이사의 충실 의무 위반을 이유로 한 손해배상 청구는 상대방 책임이 명확하며(적합 조건 1), 대표 소송으로 다수의 피해자가 발생할 수 있고(적합 조건 3), 대기업 이사들을 대상으로 하므로 자력 확보 가능성이 높습니다(적합 조건 2). 또한, 성과급 관련 분쟁으로 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>태광, 롯데의 홈쇼핑 이사회 장악에 “독선 바로잡을 것”</t>
+          <t>“반도체 성과급 6억 시대 열었다”…비반도체 찬성 21% 불과, ‘노노 갈...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019186?ref=naver</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026052712102901218</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-13 13:03:01.349592+00:00</t>
+          <t>2026-06-13 19:00:32.947429+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
+          <t>삼성</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+          <t>효력정지 가처분 및 무효확인 소송 예정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 구현모 전 대표와 황창규 전 회장 등 전 경영진을 상대로 765억원 상당의 손해배상 소송을 제기했습니다. 대법원은 구현모 전 대표의 비자금 조성이 임무 해태이며, 정치자금 반환 여부와 관계없이 배상 책임이 인정될 수 있다고 판단했습니다. 또한 황창규 전 회장의 감시 의무 해태 여부도 다시 심리하라고 원심을 파기환송했습니다.</t>
+          <t>삼성의 잠정합의안 및 특별성과급 지급 결정에 대해 한 단체가 주주 권한 침해를 주장하며 임시 주주총회 개최를 요구하고 있습니다. 이 단체는 잠정합의안의 효력정지 가처분과 무효확인 소송을 추진할 계획이며, 사내 찬반 세력이 결집하고 있어 기업 내부의 법적 분쟁이 예상됩니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대법원이 구현모 전 대표의 비자금 조성을 임무 해태로 판단하여 상대방 책임이 명확하며(적합 조건 1), KT는 대기업으로 배상 자력이 충분합니다(적합 조건 2). 소액주주 35명이 765억원 상당의 손해배상을 청구하여 피해 규모가 크고 집단적 피해의 성격을 가집니다(적합 조건 3, 4). 정치자금법 위반 혐의 확정 등 공적 절차를 통해 증거가 확보되어 있으며(적합 조건 5, 6), 사건이 대법원 파기환송으로 재심리될 예정이므로 종결되지 않았습니다.</t>
+          <t>상대방인 삼성은 자력이 충분하며(적합 조건 2), 잠정합의안 및 특별성과급 지급 결정에 대한 효력정지 가처분 및 무효확인 소송이 명확히 예고되어 있습니다. 주주 권한 침해 주장은 기업 내부 문서 등을 통해 증거 확보가 가능하며(적합 조건 5), '사내 찬반 세력 결집'은 집단적 이해관계가 얽혀있음을 시사합니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>765억원 상당</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>대법 “KT 비자금 조성은 임무 해태”… 구현모·황창규 배상책임 인정</t>
+          <t>삼성노사 잠정합의안 투표율 80% 돌파…사내 찬반 세력 결집</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-05-23</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603021259129167</t>
+          <t>https://www.g-enews.com/view.php?ud=202605231957127578bb91c46fcd_1</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:57.786014+00:00</t>
+          <t>2026-06-10 20:43:59.225328+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>주주들이 임금협상 잠정합의안 무효확인 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>삼성전자 노조의 임금협상 잠정합의안이 가결된 후, 일부 주주들이 합의안의 무효확인 소송을 검토하며 반발하고 있습니다. 대한민국주주운동본부가 주축이 되어 소송 움직임을 본격화하고 있으며, 이는 노노갈등과 주주 반발의 후폭풍으로 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>상대방(삼성전자)의 자력이 충분하고(적합 조건 2), 다수의 주주들이 '대한민국주주운동본부'를 통해 조직적으로 무효확인 소송을 검토하고 있어 집단적 피해 가능성이 높습니다(적합 조건 3). 또한, 소송 검토 단계로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>삼성 임협안 가결 후폭풍…거세지는 노노갈등·주주반발</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>mbnmoney.mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://mbnmoney.mbn.co.kr/news/view?news_no=MM1005844985</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-05-31 07:01:43.540692+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>고려아연 경영진</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>주주대표소송 첫 변론기일 진행 중, 재판부가 문서제출 필요성 주목</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>고려아연 경영진을 상대로 제기된 주주대표소송의 첫 변론기일이 열렸다. 재판부는 주요 쟁점과 증거 확보 방안을 심리하며 문서 제출의 필요성에 주목했다. 이 소송은 대규모 주주대표소송으로 진행되고 있다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분 - 고려아연 경영진 대상), 3(집단적 피해 - 주주대표소송), 5(증거 확보 가능성 - 재판부 문서제출 필요성 주목)에 해당한다. 대규모 주주대표소송으로 투자 가치가 높다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>고려아연 주주대표소송 첫 변론...재판부, 문서제출 필요성 주목</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>womentimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101837</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:59:00.933502+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>롯데쇼핑, 롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>주주총회에서 이사회 구성 변경 강행, 태광산업 측 법적 대응 예고 (대표이사 해임 청구 소송 등)</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑의 2대 주주인 태광산업이 최대 주주 롯데쇼핑의 독단적인 이사회 구성 변경에 반발하며 법적 대응을 예고했습니다. 태광산업은 롯데쇼핑이 롯데홈쇼핑을 통해 계열사 부당 지원을 확대할 것이라고 주장하며, 김재겸 롯데홈쇼핑 대표이사 해임 청구 소송 등을 검토 중입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방인 롯데쇼핑과 롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 2대 주주인 태광산업의 지분 가치 하락 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 롯데쇼핑의 독단적인 이사회 구성 변경 및 롯데홈쇼핑의 계열사 부당 지원 의혹이 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 이사회 의결 기록 및 내부 거래 내역 등 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>태광, 롯데의 홈쇼핑 이사회 장악에 “독선 바로잡을 것”</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019186?ref=naver</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:03:01.349592+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>KT 소액주주 35명이 구현모 전 대표와 황창규 전 회장 등 전 경영진을 상대로 765억원 상당의 손해배상 소송을 제기했습니다. 대법원은 구현모 전 대표의 비자금 조성이 임무 해태이며, 정치자금 반환 여부와 관계없이 배상 책임이 인정될 수 있다고 판단했습니다. 또한 황창규 전 회장의 감시 의무 해태 여부도 다시 심리하라고 원심을 파기환송했습니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>대법원이 구현모 전 대표의 비자금 조성을 임무 해태로 판단하여 상대방 책임이 명확하며(적합 조건 1), KT는 대기업으로 배상 자력이 충분합니다(적합 조건 2). 소액주주 35명이 765억원 상당의 손해배상을 청구하여 피해 규모가 크고 집단적 피해의 성격을 가집니다(적합 조건 3, 4). 정치자금법 위반 혐의 확정 등 공적 절차를 통해 증거가 확보되어 있으며(적합 조건 5, 6), 사건이 대법원 파기환송으로 재심리될 예정이므로 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>765억원 상당</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>대법 “KT 비자금 조성은 임무 해태”… 구현모·황창규 배상책임 인정</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603021259129167</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:41:57.786014+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
           <t>한국앤컴퍼니</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
+      <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E10" t="inlineStr">
         <is>
           <t>조현범 사내이사 사임 및 그간 지급된 보수의 적정성 관련 주주대표소송 진행 중</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F10" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대가 조현범 사내이사의 사임과 별개로 주주대표소송을 진행 중이라고 밝혔습니다. 주주연대는 이번 사안이 한국앤컴퍼니의 기업가치와 모든 주주의 공동 이익에 관한 구조적 문제라고 지적하며, 그간 지급된 보수의 적정성 문제도 제기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>주주대표소송이 이미 진행 중이며, 피고인 한국앤컴퍼니는 상장회사로 자력이 충분합니다 (적합 조건 2). '주주연대'가 제기한 소송으로 다수의 주주가 피해를 입었을 가능성이 높고 (적합 조건 3), '기업가치와 모든 주주의 공동 이익에 관한 구조적 문제'라는 점에서 피해 규모가 클 것으로 예상됩니다 (적합 조건 4).</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>다수의 주주</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대, 조현범 사내이사 사임  자발적 결단 아니다  입...</t>
         </is>
       </c>
-      <c r="K6" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>businesskorea.co.kr</t>
         </is>
       </c>
-      <c r="L6" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M6" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=263568</t>
         </is>
       </c>
-      <c r="N6" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-02-23 12:45:08.755565+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N6"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>