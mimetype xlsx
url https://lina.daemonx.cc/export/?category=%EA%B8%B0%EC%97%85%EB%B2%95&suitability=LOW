--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N17"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="43" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,1086 +533,1146 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼화페인트의 200억원 규모 신주인수권부사채 발행 및 김장연 회장의 100억원어치 신주인수권 매입에 대해 윤석영 부사장의 부인이 무효 소송을 제기했습니다. 이 사건은 대법원까지 진행되어 이미 판결이 선고되었을 가능성이 높습니다.</t>
+          <t>홍승권 변호사의 법률 칼럼으로, 회사 이사가 고의 또는 중과실로 인해 회사나 제3자에게 손해를 입혔을 때 부담하는 손해배상 책임에 대한 법률적 내용을 설명하고 있습니다. 법인과의 거래, 상호 속용과 양수인의 책임 등 관련 주제를 다루는 시리즈 중 하나입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 대법원까지 진행되어 판결이 선고되었거나 확정되었을 가능성이 높아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다. 비록 상대방(삼화페인트)의 자력이 충분하고 분쟁 대상 금액이 크지만, 사건의 진행 단계가 투자를 고려하기에는 너무 늦었습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 회사 이사의 손해배상 책임에 대한 법률 칼럼입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 상대방, 피해 규모, 진행 단계 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>200억원 규모의 신주인수권부사채 발행 및 100억원 규모의 신주인수권 매입 관련 분쟁</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명 또는 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>SP삼화, MZ 오너 김현정 출범…숙제 산적[더시그널]</t>
+          <t>홍승권 변호사 칼럼 | 회사 이사의 손해배상 책임… '고의·중과실' 땐 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>koreaittimes.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=831728</t>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=153523</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-12 07:03:24.555581+00:00</t>
+          <t>2026-06-09 17:00:41.056842+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>삼화페인트</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>이사의 손해배상 책임 감경 조항 정관 신설</t>
+          <t>대법원 판결 선고 또는 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한 회사가 주주총회에서 이사의 손해배상 책임을 최근 1년간 보수액의 6배로 제한하는 조항을 정관에 신설했다. 이는 상법 개정안 시행 전 이사들의 잠재적 책임을 경감하려는 시도로 보이며, 기사는 이러한 조치의 적법성과 향후 상법 개정안과의 관계에 대해 의문을 제기하고 있다.</t>
+          <t>삼화페인트의 200억원 규모 신주인수권부사채 발행 및 김장연 회장의 100억원어치 신주인수권 매입에 대해 윤석영 부사장의 부인이 무효 소송을 제기했습니다. 이 사건은 대법원까지 진행되어 이미 판결이 선고되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사 내용은 특정 사건으로 인한 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 기업이 이사의 손해배상 책임을 제한하는 정관을 신설한 기업 지배구조 관련 조치에 대한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않는다.</t>
+          <t>해당 사건은 이미 대법원까지 진행되어 판결이 선고되었거나 확정되었을 가능성이 높아, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 따라서 신규 소송금융 투자 대상으로 적합하지 않습니다. 비록 상대방(삼화페인트)의 자력이 충분하고 분쟁 대상 금액이 크지만, 사건의 진행 단계가 투자를 고려하기에는 너무 늦었습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200억원 규모의 신주인수권부사채 발행 및 100억원 규모의 신주인수권 매입 관련 분쟁</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 또는 소수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[취재수첩] 상법 개정 전 마지막 주총…고개 숙였지만 방패 챙긴 기업들</t>
+          <t>SP삼화, MZ 오너 김현정 출범…숙제 산적[더시그널]</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026033116481974879</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=831728</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-01 00:37:17.052290+00:00</t>
+          <t>2026-04-12 07:03:24.555581+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>이사의 손해배상 책임 감경 조항 정관 신설</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>해당 기사는 중복상장과 관련하여 이사의 주주 충실의무를 충분히 고려하지 않을 경우 개별 주주에게 손해배상 책임이 발생할 수 있음을 경고하는 법률 논평이다. 이는 우리 자본시장이 해결해야 할 과제로 제시되었다.</t>
+          <t>한 회사가 주주총회에서 이사의 손해배상 책임을 최근 1년간 보수액의 6배로 제한하는 조항을 정관에 신설했다. 이는 상법 개정안 시행 전 이사들의 잠재적 책임을 경감하려는 시도로 보이며, 기사는 이러한 조치의 적법성과 향후 상법 개정안과의 관계에 대해 의문을 제기하고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌, 중복상장과 주주 충실의무에 대한 법률적 논평이다. 실제 발생한 피해나 소송이 언급되지 않아 소송금융 투자 대상으로 적합한 사건을 특정할 수 없다.</t>
+          <t>기사 내용은 특정 사건으로 인한 피해 발생이나 분쟁 상황을 다루는 것이 아니라, 기업이 이사의 손해배상 책임을 제한하는 정관을 신설한 기업 지배구조 관련 조치에 대한 것이다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 피해 규모, 상대방 책임 등이 명확하지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>중복상장, 주주 충실의무 관점에서 고민해야 [권태준의 ‘경제법 이야기...</t>
+          <t>[취재수첩] 상법 개정 전 마지막 주총…고개 숙였지만 방패 챙긴 기업들</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603240187</t>
+          <t>https://www.ddaily.co.kr/page/view/2026033116481974879</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 00:35:00.104051+00:00</t>
+          <t>2026-04-01 00:37:17.052290+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr"/>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>이 기사는 주주명부상 주주가 명의신탁 등 주주권 귀속 분쟁 상황에서 자신의 법적 지위를 적극적으로 확정받을 수 있도록, 하급심에서 주주권 확인의 소의 확인의 이익을 쉽게 부정하던 태도를 완화하고 있음을 설명합니다. 이는 주주가 자신의 권리를 주장할 수 있는 소송상 수단을 제공하는 법리적 변화에 대한 내용입니다.</t>
+          <t>해당 기사는 중복상장과 관련하여 이사의 주주 충실의무를 충분히 고려하지 않을 경우 개별 주주에게 손해배상 책임이 발생할 수 있음을 경고하는 법률 논평이다. 이는 우리 자본시장이 해결해야 할 과제로 제시되었다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 주주권 확인의 소에 대한 법리적 해석과 하급심의 태도 변화를 설명하는 법률 칼럼입니다. 소송금융 투자를 위한 명확한 피고, 구체적인 피해 규모, 집단적 피해 등의 적합 조건이 충족되지 않습니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌, 중복상장과 주주 충실의무에 대한 법률적 논평이다. 실제 발생한 피해나 소송이 언급되지 않아 소송금융 투자 대상으로 적합한 사건을 특정할 수 없다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[법률라운지] 주주명부상 주주가 제기하는 주주권 확인의 소의 확인의 ...</t>
+          <t>중복상장, 주주 충실의무 관점에서 고민해야 [권태준의 ‘경제법 이야기...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603220849205310073</t>
+          <t>https://www.kukinews.com/article/view/kuk202603240187</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-23 00:37:28.393055+00:00</t>
+          <t>2026-03-25 00:35:00.104051+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr"/>
-      <c r="E6" t="inlineStr"/>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>주주권 확인의 소 관련 법리 논의</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>해당 기사는 미국, 일본, 유럽 등 선진 시장의 사례를 들며 소수주주 보호와 기업의 손해배상 소송 활성화가 코스피 1만 시대를 여는 데 중요하다고 주장합니다. 이는 시장 개선을 위한 일반적인 제언으로, 특정 사건에 대한 보도가 아닙니다.</t>
+          <t>이 기사는 주주명부상 주주가 명의신탁 등 주주권 귀속 분쟁 상황에서 자신의 법적 지위를 적극적으로 확정받을 수 있도록, 하급심에서 주주권 확인의 소의 확인의 이익을 쉽게 부정하던 태도를 완화하고 있음을 설명합니다. 이는 주주가 자신의 권리를 주장할 수 있는 소송상 수단을 제공하는 법리적 변화에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 소수주주 보호와 기업의 손해배상 소송 활성화의 필요성을 역설하는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
+          <t>이 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 주주권 확인의 소에 대한 법리적 해석과 하급심의 태도 변화를 설명하는 법률 칼럼입니다. 소송금융 투자를 위한 명확한 피고, 구체적인 피해 규모, 집단적 피해 등의 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>중복상장 막고 소수주주 보호하면 '코스피 1만 시대' 열린다</t>
+          <t>[법률라운지] 주주명부상 주주가 제기하는 주주권 확인의 소의 확인의 ...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404450</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603220849205310073</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 12:45:34.581803+00:00</t>
+          <t>2026-03-23 00:37:28.393055+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>테슬라와 관련된 '자기거래' 소송이 진행 중이며, 그 파장이 더욱 확대될 것으로 예상됩니다. 또한, 머스크와 함께 회사를 세운 공동창업자 12명 중 10명이 회사를 떠나는 등 핵심 인재들의 이탈이 있었습니다.</t>
+          <t>해당 기사는 미국, 일본, 유럽 등 선진 시장의 사례를 들며 소수주주 보호와 기업의 손해배상 소송 활성화가 코스피 1만 시대를 여는 데 중요하다고 주장합니다. 이는 시장 개선을 위한 일반적인 제언으로, 특정 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, '자기거래' 소송의 구체적인 내용(원고, 피고, 청구 내용, 피해 규모 등)이 전혀 언급되지 않아 적합 조건을 판단하기 어렵습니다. 소송이 진행 중이라는 언급만 있을 뿐, 소송금융 투자 대상으로 검토할 만한 정보가 부족합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 소수주주 보호와 기업의 손해배상 소송 활성화의 필요성을 역설하는 일반적인 논평입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[비즈 나우] 테슬라 '반도체 제국' 꿈꾼다…K-반도체 영향은?</t>
+          <t>중복상장 막고 소수주주 보호하면 '코스피 1만 시대' 열린다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297677?division=NAVER</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404450</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-16 12:39:13.949461+00:00</t>
+          <t>2026-03-18 12:45:34.581803+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>상법 개정안 시행에 따른 재계의 우려 표명 및 향후 주주 소송 가능성 제기</t>
+          <t>자기거래 소송 진행 중, 파장 확대 예상</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>정부가 추진한 상법 개정안(자사주 강제 소각 의무화, 이사의 충실 의무 주주 확대 등)에 대해 재계가 경영 위축과 사법 리스크 확대를 우려하고 있습니다. 특히 자사주를 활용한 경영권 방어 수단 상실과 소액주주들의 소송 남발 가능성이 제기되며, 기업들은 보수적 경영으로 전환하거나 선제적 방어 조치를 취하고 있습니다.</t>
+          <t>테슬라와 관련된 '자기거래' 소송이 진행 중이며, 그 파장이 더욱 확대될 것으로 예상됩니다. 또한, 머스크와 함께 회사를 세운 공동창업자 12명 중 10명이 회사를 떠나는 등 핵심 인재들의 이탈이 있었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 상법 개정안 시행에 따른 재계의 우려를 다루고 있으며, 특정 주체가 명확한 잘못을 저질러 구체적인 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 발생한 피해, 그리고 현재 진행 중인 소송 절차가 부재하며, 향후 발생할 수 있는 소송에 대한 예측에 가깝습니다.</t>
+          <t>기사 내용이 매우 단편적이고, '자기거래' 소송의 구체적인 내용(원고, 피고, 청구 내용, 피해 규모 등)이 전혀 언급되지 않아 적합 조건을 판단하기 어렵습니다. 소송이 진행 중이라는 언급만 있을 뿐, 소송금융 투자 대상으로 검토할 만한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>자사주 강제소각, 경쟁력 훼손 우려 …고민커진 기업들 [상법 개정 파장...</t>
+          <t>[비즈 나우] 테슬라 '반도체 제국' 꿈꾼다…K-반도체 영향은?</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003537980</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297677?division=NAVER</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-08 12:31:35.933464+00:00</t>
+          <t>2026-03-16 12:39:13.949461+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주총회결의효력정지 가처분 신청 기각</t>
+          <t>상법 개정안 시행에 따른 재계의 우려 표명 및 향후 주주 소송 가능성 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>수원지방법원 성남지원이 오스코텍 관련 주주총회결의효력정지 가처분 사건에서 김 씨 외 4인의 채권자들의 신청을 모두 기각했습니다. 이는 주주들의 법적 시도가 초기 단계에서 받아들여지지 않았음을 의미합니다.</t>
+          <t>정부가 추진한 상법 개정안(자사주 강제 소각 의무화, 이사의 충실 의무 주주 확대 등)에 대해 재계가 경영 위축과 사법 리스크 확대를 우려하고 있습니다. 특히 자사주를 활용한 경영권 방어 수단 상실과 소액주주들의 소송 남발 가능성이 제기되며, 기업들은 보수적 경영으로 전환하거나 선제적 방어 조치를 취하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>주주총회결의효력정지 가처분 신청이 기각되어 원고 측의 법적 절차가 초기 단계에서 좌절된 상황입니다. 또한, 피해자 수가 5명으로 집단적 피해 조건(수십 명 이상)에 해당하지 않으며, 피해 규모에 대한 정보도 부족합니다.</t>
+          <t>본 기사는 상법 개정안 시행에 따른 재계의 우려를 다루고 있으며, 특정 주체가 명확한 잘못을 저질러 구체적인 피해가 발생한 사건이 아닙니다. 소송금융 투자 대상이 되기 위한 명확한 피고, 발생한 피해, 그리고 현재 진행 중인 소송 절차가 부재하며, 향후 발생할 수 있는 소송에 대한 예측에 가깝습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>5명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[HIT알공] 코오롱티슈진 600억원 규모 유상증자 결정</t>
+          <t>자사주 강제소각, 경쟁력 훼손 우려 …고민커진 기업들 [상법 개정 파장...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74391</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003537980</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 13:04:52.493785+00:00</t>
+          <t>2026-03-08 12:31:35.933464+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>오스코텍</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>주주총회결의효력정지 가처분 신청 기각</t>
+        </is>
+      </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>최근 자사주 소각 의무화를 골자로 한 상법 개정안이 국회 본회의를 통과했다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하며, 위반 시 과태료를 부과한다. 이는 기업의 주주환원 및 주식 가치 제고를 위한 정책의 일환이다.</t>
+          <t>수원지방법원 성남지원이 오스코텍 관련 주주총회결의효력정지 가처분 사건에서 김 씨 외 4인의 채권자들의 신청을 모두 기각했습니다. 이는 주주들의 법적 시도가 초기 단계에서 받아들여지지 않았음을 의미합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 자사주 소각 의무화에 대한 상법 개정안 통과 소식을 전하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>주주총회결의효력정지 가처분 신청이 기각되어 원고 측의 법적 절차가 초기 단계에서 좌절된 상황입니다. 또한, 피해자 수가 5명으로 집단적 피해 조건(수십 명 이상)에 해당하지 않으며, 피해 규모에 대한 정보도 부족합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>고려아연·영풍, 주총 앞두고 기싸움</t>
+          <t>[HIT알공] 코오롱티슈진 600억원 규모 유상증자 결정</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026030514582487573</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74391</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-06 00:44:35.293931+00:00</t>
+          <t>2026-03-06 13:04:52.493785+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr"/>
       <c r="F11" t="inlineStr">
         <is>
-          <t>홍승권 변호사의 칼럼으로, 공동대표이사 해임 절차의 복잡성에 대해 설명하는 법률 정보성 기사입니다. 특정 기업의 분쟁이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상이 아닙니다.</t>
+          <t>최근 자사주 소각 의무화를 골자로 한 상법 개정안이 국회 본회의를 통과했다. 이 개정안은 기업이 취득한 자사주를 일정 기간 내에 소각하도록 의무화하며, 위반 시 과태료를 부과한다. 이는 기업의 주주환원 및 주식 가치 제고를 위한 정책의 일환이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공동대표이사 해임이라는 법률 주제를 다루는 변호사 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 실제 분쟁이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 발생을 다루는 것이 아니라, 자사주 소각 의무화에 대한 상법 개정안 통과 소식을 전하는 정보성 기사입니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 당사자, 피해 사실, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>Part 7 | 홍승권 변호사 칼럼: 공동대표이사 해임, 원한다고 되는 게 아...</t>
+          <t>고려아연·영풍, 주총 앞두고 기싸움</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>koreaittimes.com</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151316</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026030514582487573</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-01 12:39:54.059422+00:00</t>
+          <t>2026-03-06 00:44:35.293931+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="inlineStr">
         <is>
-          <t>수원지법 성남지원이 KT 차기 대표 선임을 둘러싼 이사회 결의 효력정지 가처분 신청을 기각했습니다. 이는 조승아 전 사외이사의 결격 사유 발생 후 이사회 참여 적법성 논란에 대해 법원이 KT 측의 손을 들어준 것으로, 대표 선임 절차의 정당성이 인정되며 경영권 이양의 법적 불확실성이 해소되었습니다.</t>
+          <t>홍승권 변호사의 칼럼으로, 공동대표이사 해임 절차의 복잡성에 대해 설명하는 법률 정보성 기사입니다. 특정 기업의 분쟁이나 피해 사례를 다루는 것이 아니므로 소송금융 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>법원이 KT 이사회 결의 효력정지 가처분 신청을 기각하며 대표 선임 절차의 적법성을 인정했습니다. 이는 해당 법적 쟁점에 대한 법원의 판단이 이미 내려져 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 공동대표이사 해임이라는 법률 주제를 다루는 변호사 칼럼입니다. 따라서 소송금융 투자 대상으로 검토할 실제 분쟁이나 피해자가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>법원, KT 대표 선임 절차 적법 판단…경영권 이양 속도 붙나</t>
+          <t>Part 7 | 홍승권 변호사 칼럼: 공동대표이사 해임, 원한다고 되는 게 아...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>koreaittimes.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1084361</t>
+          <t>https://www.koreaittimes.com/news/articleView.html?idxno=151316</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-28 12:43:31.698349+00:00</t>
+          <t>2026-03-01 12:39:54.059422+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>민주당 법안 논의 중</t>
+          <t>이사회 결의 효력정지 가처분 기각</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>민주당의 '자사주 의무' 법안 추진에 따라, 기업 경영진들이 주가 하락 시 소액주주들로부터 배임죄 고소나 손해배상 소송을 당할 수 있다는 우려가 제기되고 있다. 이는 경영진의 경영 활동 위축으로 이어질 수 있다는 지적이다.</t>
+          <t>수원지법 성남지원이 KT 차기 대표 선임을 둘러싼 이사회 결의 효력정지 가처분 신청을 기각했습니다. 이는 조승아 전 사외이사의 결격 사유 발생 후 이사회 참여 적법성 논란에 대해 법원이 KT 측의 손을 들어준 것으로, 대표 선임 절차의 정당성이 인정되며 경영권 이양의 법적 불확실성이 해소되었습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, 민주당의 '자사주 의무' 법안으로 인해 발생할 수 있는 경영진의 배임죄 고소 및 손해배상 소송 가능성에 대한 우려를 표명하고 있다. (적합 조건 1, 3, 5, 6 미충족) 현재 구체적인 피해 사실이나 소송 주체가 특정되지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>법원이 KT 이사회 결의 효력정지 가처분 신청을 기각하며 대표 선임 절차의 적법성을 인정했습니다. 이는 해당 법적 쟁점에 대한 법원의 판단이 이미 내려져 소송금융 투자 대상으로서의 신규성 및 승소 가능성이 낮음을 의미합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[재계핫이슈] '방패 없는 한국 기업' 논란 격화...민주당 '자사주 의무 ...</t>
+          <t>법원, KT 대표 선임 절차 적법 판단…경영권 이양 속도 붙나</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=115862</t>
+          <t>https://www.mediapen.com/news/view/1084361</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-28 01:28:15.018364+00:00</t>
+          <t>2026-02-28 12:43:31.698349+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
-      <c r="D14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>적대적 인수 시도와 병행된 소송</t>
+          <t>민주당 법안 논의 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 적대적 인수 시도와 함께 소송을 진행하고 있다는 단편적인 내용입니다. 기사만으로는 소송의 구체적인 내용이나 당사자를 파악하기 어렵습니다.</t>
+          <t>민주당의 '자사주 의무' 법안 추진에 따라, 기업 경영진들이 주가 하락 시 소액주주들로부터 배임죄 고소나 손해배상 소송을 당할 수 있다는 우려가 제기되고 있다. 이는 경영진의 경영 활동 위축으로 이어질 수 있다는 지적이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 피해 규모, 소송의 성격 등이 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>기사는 특정 사건이나 피해 발생 사실을 다루는 것이 아니라, 민주당의 '자사주 의무' 법안으로 인해 발생할 수 있는 경영진의 배임죄 고소 및 손해배상 소송 가능성에 대한 우려를 표명하고 있다. (적합 조건 1, 3, 5, 6 미충족) 현재 구체적인 피해 사실이나 소송 주체가 특정되지 않아 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 인수 포기...발표 이후 주가 10% 급등 [글로벌이...</t>
+          <t>[재계핫이슈] '방패 없는 한국 기업' 논란 격화...민주당 '자사주 의무 ...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>sisunnews.co.kr</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235021</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=115862</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-28 01:13:21.035908+00:00</t>
+          <t>2026-02-28 01:28:15.018364+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>상법 개정안 통과 및 SK그룹의 대응 전략 검토 중</t>
+          <t>적대적 인수 시도와 병행된 소송</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>상법 개정안 통과로 자사주 소각 관련 규제가 강화될 예정이며, SK그룹이 주요 타깃으로 지목되고 있습니다. SK그룹은 이에 대응하기 위해 지분 맞교환, ADR 발행, 위헌소송 제기 등 다양한 전략을 검토하고 있습니다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 적대적 인수 시도와 함께 소송을 진행하고 있다는 단편적인 내용입니다. 기사만으로는 소송의 구체적인 내용이나 당사자를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>이 기사는 상법 개정안 통과와 이에 대한 SK그룹의 대응 전략을 다루고 있으며, 특정 피해자 집단이 SK그룹의 불법 행위로 인해 손해를 입었다는 내용이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 투자에 필요한 핵심 적합 조건들이 충족되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>기사 내용이 매우 단편적이며, 소송금융 투자 대상이 될 만한 명확한 피해자, 상대방, 피해 규모, 소송의 성격 등이 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[기획] '자사주 소각' 상법 개정안 통과...'타깃 1순위' SK그룹 전략은</t>
+          <t>넷플릭스, 워너브러더스 인수 포기...발표 이후 주가 10% 급등 [글로벌이...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>sisunnews.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602240235</t>
+          <t>http://www.sisunnews.co.kr/news/articleView.html?idxno=235021</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-26 00:58:42.307948+00:00</t>
+          <t>2026-02-28 01:13:21.035908+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
-      <c r="D16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>과거 M&amp;A 사례 분석</t>
+          <t>상법 개정안 통과 및 SK그룹의 대응 전략 검토 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>이용우 전 국회의원이 상법 이사충실의무 개정의 의미를 설명하며, 넷플릭스-WBD M&amp;A 사례를 통해 이사회가 주주 가치 극대화를 위해 어떻게 충실의무를 이행하고 정보를 공개하는지 분석했습니다. 이사회 의사결정 과정의 투명한 공시가 주주 이익 보호에 중요함을 강조합니다.</t>
+          <t>상법 개정안 통과로 자사주 소각 관련 규제가 강화될 예정이며, SK그룹이 주요 타깃으로 지목되고 있습니다. SK그룹은 이에 대응하기 위해 지분 맞교환, ADR 발행, 위헌소송 제기 등 다양한 전략을 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 기사는 한국 상법 개정의 의미를 설명하기 위해 과거 미국 기업(WBD)의 M&amp;A 사례를 분석한 법률 전문가의 칼럼입니다. 특정 기업의 위법 행위나 피해 발생을 보도하는 것이 아니며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 1개 이하)</t>
+          <t>이 기사는 상법 개정안 통과와 이에 대한 SK그룹의 대응 전략을 다루고 있으며, 특정 피해자 집단이 SK그룹의 불법 행위로 인해 손해를 입었다는 내용이 아닙니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 가능성 등 소송금융 투자에 필요한 핵심 적합 조건들이 충족되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>[이용우의 공정경제] 낮은 몸값에도 이사회가 넷플릭스 선택한 이유</t>
+          <t>[기획] '자사주 소각' 상법 개정안 통과...'타깃 1순위' SK그룹 전략은</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260223133554688</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202602240235</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-02-26 00:53:14.228059+00:00</t>
+          <t>2026-02-26 00:58:42.307948+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>과거 M&amp;A 사례 분석</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>이용우 전 국회의원이 상법 이사충실의무 개정의 의미를 설명하며, 넷플릭스-WBD M&amp;A 사례를 통해 이사회가 주주 가치 극대화를 위해 어떻게 충실의무를 이행하고 정보를 공개하는지 분석했습니다. 이사회 의사결정 과정의 투명한 공시가 주주 이익 보호에 중요함을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>본 기사는 한국 상법 개정의 의미를 설명하기 위해 과거 미국 기업(WBD)의 M&amp;A 사례를 분석한 법률 전문가의 칼럼입니다. 특정 기업의 위법 행위나 피해 발생을 보도하는 것이 아니며, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건, 적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>[이용우의 공정경제] 낮은 몸값에도 이사회가 넷플릭스 선택한 이유</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260223133554688</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:53:14.228059+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr">
+      <c r="E18" t="inlineStr">
         <is>
           <t>내부 경영권 분쟁 표면화</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>한미약품에서 박재현 대표의 폭로로 최대주주의 경영 간섭에 대한 내부 갈등이 불거졌습니다. 피해자와 구성원들은 공식 사과, 경영 간섭 중단, 이사회 견제 장치 마련 등을 요구하고 있으며, 이는 내부 경영권 분쟁의 양상을 띠고 있습니다.</t>
         </is>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>기사는 한미약품 내부의 경영권 분쟁을 다루고 있어, 외부 피해자가 명확히 특정되지 않고 구체적인 손해배상 청구의 근거가 불분명합니다. (적합 조건 1, 3, 4 미충족) 소송금융은 주로 명확한 가해자와 피해자, 그리고 손해액이 존재하는 외부 손해배상 사건에 적합하므로 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H17" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J17" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>한미약품, 1년 만에 또 내홍… 최대주주 경영간섭 멈춰달라</t>
         </is>
       </c>
-      <c r="K17" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>newsroad.co.kr</t>
         </is>
       </c>
-      <c r="L17" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M17" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>http://www.newsroad.co.kr/news/articleView.html?idxno=55001</t>
         </is>
       </c>
-      <c r="N17" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-02-25 00:26:17.899551+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N17"/>
+  <autoFilter ref="A1:N18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>