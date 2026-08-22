--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="36" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="44" customWidth="1" min="10" max="10"/>
+    <col width="48" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,248 +535,392 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 가처분 기각 후 본안 소송 예정</t>
+          <t>무효확인 소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 간 경영권 분쟁에서 대법원이 고려아연의 손을 들어주며 영풍 측의 의결권 제한 가처분 신청을 기각했습니다. 영풍은 본안 소송을 통해 의결권 제한의 위법성을 계속 다툴 방침이어서 분쟁은 장기화될 전망입니다.</t>
+          <t>삼성전자 주주단체가 27일 체결된 2026년 임금·단체협약이 위법하다고 주장하며 무효확인 소송을 제기할 예정입니다. 주주단체는 해당 노사협약의 위법성을 지적하며 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 기업 가치 관련 피해 규모가 매우 큼(적합 조건 4). 관련 증거 확보 가능성도 높습니다(적합 조건 5). 가처분 소송은 기각되었으나, 본안 소송이 진행될 예정이므로 종결된 사건이 아닙니다. 다만, 가처분 소송에서 1심부터 대법원까지 영풍 측 주장이 일관되게 기각되어 본안 소송의 법적 승소 가능성에 대한 면밀한 검토가 필요합니다.</t>
+          <t>대기업 피고(삼성전자)로 자력이 충분하며, 주주단체가 소송을 진행하므로 집단적 피해 가능성이 있습니다. 그러나 '위법한 노사협약'의 구체적인 위법성 및 주주들의 직접적인 피해 규모가 명확히 제시되지 않아 추가적인 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주단체 다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대법원도 고려아연 손 들어줘… 영풍·MBK 의결권 제한 적법</t>
+          <t>삼전 주주단체  위법한 노사협약…무효확인 소송 진행할 것</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040254211</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=842010</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:47.092830+00:00</t>
+          <t>2026-07-03 07:03:15.182163+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>한미약품 특정 주주/경영진</t>
+          <t>오픈AI, 마이크로소프트</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경영권 관련 청구 소송 제기, 첫 변론 예정</t>
+          <t>머스크가 오픈AI를 상대로 소송 진행 중, 주요 관계자 증언</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁이 재연될 조짐을 보이며, 4자 연합이 청구 소송을 제기했습니다. 오는 5월 7일 첫 변론이 예정되어 있어, 경영권 분쟁이 다시 수면 위로 부상하고 있습니다.</t>
+          <t>일론 머스크가 오픈AI가 비영리 원칙을 어기고 마이크로소프트의 자회사처럼 변질되었다며 소송을 제기했습니다. 이 재판에는 사티아 나델라 마이크로소프트 CEO와 오픈AI 공동 창립자 일리야 수츠케버가 증인으로 출석하여 증언했습니다. 이 소송은 오픈AI의 설립 원칙과 기업 지배구조에 대한 논란을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>한미약품이라는 대기업의 경영권 분쟁으로 상대방의 자력이 충분하고(적합 조건), 분쟁의 이해관계가 매우 커 피해 규모가 클 것으로 예상되며(적합 조건), 기업 내부 자료 등 증거 확보가 가능합니다(적합 조건). 다만, 집단적 피해 사례는 아니며 이미 소송이 진행 중인 단계입니다.</t>
+          <t>대기업인 오픈AI와 마이크로소프트가 연루되어 자력은 충분하며(적합 조건 2), 이미 소송이 진행 중이고 주요 관계자들의 증언이 확보되고 있어 증거 확보 가능성이 높습니다(적합 조건 5, 6). 다만, 기사 내용만으로는 소송금융 고객이 될 수 있는 집단적 피해자나 명확한 피해 규모를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁 재연될까…이달 말 주총 '시선 집중'</t>
+          <t>나델라, 오픈AI 재판서 증언... 머스크, MS 투자에 대해 우려한 적 없어...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253222</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=210411</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 00:43:26.302881+00:00</t>
+          <t>2026-06-12 00:51:57.318840+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업법</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>대법원 가처분 기각 후 본안 소송 예정</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍 간 경영권 분쟁에서 대법원이 고려아연의 손을 들어주며 영풍 측의 의결권 제한 가처분 신청을 기각했습니다. 영풍은 본안 소송을 통해 의결권 제한의 위법성을 계속 다툴 방침이어서 분쟁은 장기화될 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>상대방인 고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 기업 가치 관련 피해 규모가 매우 큼(적합 조건 4). 관련 증거 확보 가능성도 높습니다(적합 조건 5). 가처분 소송은 기각되었으나, 본안 소송이 진행될 예정이므로 종결된 사건이 아닙니다. 다만, 가처분 소송에서 1심부터 대법원까지 영풍 측 주장이 일관되게 기각되어 본안 소송의 법적 승소 가능성에 대한 면밀한 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>대법원도 고려아연 손 들어줘… 영풍·MBK 의결권 제한 적법</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026040254211</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:55:47.092830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>한미약품 특정 주주/경영진</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경영권 관련 청구 소송 제기, 첫 변론 예정</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>한미약품 경영권 분쟁이 재연될 조짐을 보이며, 4자 연합이 청구 소송을 제기했습니다. 오는 5월 7일 첫 변론이 예정되어 있어, 경영권 분쟁이 다시 수면 위로 부상하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>한미약품이라는 대기업의 경영권 분쟁으로 상대방의 자력이 충분하고(적합 조건), 분쟁의 이해관계가 매우 커 피해 규모가 클 것으로 예상되며(적합 조건), 기업 내부 자료 등 증거 확보가 가능합니다(적합 조건). 다만, 집단적 피해 사례는 아니며 이미 소송이 진행 중인 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>한미약품 경영권 분쟁 재연될까…이달 말 주총 '시선 집중'</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>financialpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253222</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:43:26.302881+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>기업법</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
           <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F6" t="inlineStr">
         <is>
           <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 고려아연 경영권 분쟁 과정에서 불법적인 상호주 구조를 형성하여 영풍의 의결권 행사를 제한했다는 것이 소송의 주된 이유입니다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G6" t="inlineStr">
         <is>
           <t>영풍이라는 대기업이 원고이며, 상대방인 KZ정밀 또한 기업이므로 자력이 충분할 것으로 예상됩니다. 경영권 분쟁 관련 의결권 제한으로 인한 손해배상 소송이므로 피해 규모가 클 가능성이 있으며, 불법적인 상호주 구조에 대한 증거 확보가 가능할 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I6" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J6" t="inlineStr">
         <is>
           <t>영풍, KZ정밀·최창규 회장 상대 손배소…  탈법적 상호주 구조로 의결...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K6" t="inlineStr">
         <is>
           <t>sisaweek.com</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M6" t="inlineStr">
         <is>
           <t>https://www.sisaweek.com/news/articleView.html?idxno=234080</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N6" t="inlineStr">
         <is>
           <t>2026-03-06 01:32:50.283700+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>