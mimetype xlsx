--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$265</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$282</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N265"/>
+  <dimension ref="A1:N282"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="33" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,18828 +549,20044 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스, 장형진 영풍 고문</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>고려아연 측의 주주대표소송 진행 중, 핵심 증거인 계약서 공개 명령 항고심 기각</t>
+          <t>화해권고 이의 제기 후 본안 소송 재개</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁의 핵심 쟁점은 영풍과 MBK파트너스가 체결한 '비밀 계약서' 공개 여부다. 고려아연 측은 해당 계약이 영풍의 배임 행위라며 장형진 고문 등을 상대로 9300억원대 주주대표 소송을 진행 중이며, 법원은 핵심 증거인 계약서 제출 명령에 대한 영풍 측 항고를 기각했다. 이 계약서 공개 여부가 경영권 분쟁의 향방을 좌우할 것으로 보인다.</t>
+          <t>영풍·MBK 측 공동소송참가인인 엠제이파트너스가 고려아연을 상대로 제기한 주주총회 결의 취소 소송이 화해권고에 대한 이의 제기로 다시 본안으로 돌아갔다. 이 사건은 대기업인 고려아연을 상대로 한 주주들의 집단적 소송으로, 기업의 중요한 의사결정과 관련된 분쟁이다. 현재 서울중앙지법에서 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업 피고(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 9300억원에 달하는 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 영풍 고문의 배임 혐의가 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 핵심 증거인 '비밀 계약서' 공개 명령이 법원에서 인용되어 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 일반 주주 다수에게 영향을 미치는 집단적 피해의 성격도 가지고 있습니다(적합 조건 3).</t>
+          <t>고려아연이라는 대기업이 피고이며(적합 조건 2), '공동소송참가인'이 있어 집단적 성격이 강하다(적합 조건 3). 주주총회 결의 취소 소송은 기업의 중요한 의사결정과 관련된 분쟁으로, 그 결과에 따라 발생하는 재산상 손실이 클 것으로 예상된다(적합 조건 4). 현재 소송이 진행 중이며, 화해권고에 이의를 제기하여 본안으로 돌아간 상황은 적극적인 법적 다툼이 예상되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>9300억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>일반 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘계약서 공개해라’vs ‘마라’…고려아연 경영권 분쟁서 법원 판단도...</t>
+          <t>고려아연 소송 다시 본안으로…공동참가인, 화해권고 이의</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10731459?ref=naver</t>
+          <t>https://www.mdtoday.co.kr/news/articleView.html?idxno=608985</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 09:28:10.273412+00:00</t>
+          <t>2026-08-22 07:00:39.332758+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>임주현 부회장</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>100억 원 규모 주식 가압류 인용, 본안소송 예정</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>신동국 한양정밀 회장이 한미사이언스 임주현 부회장을 상대로 100억 원 상당의 주식 가압류 신청을 제기하여 법원이 이를 인용했습니다. 이는 임 부회장이 4자협약에서 합의한 의결권 공동행사 의무를 위반했다는 신 회장 측의 주장에 따른 것입니다. 이번 가압류는 본안소송에 앞선 임시보전 처분입니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>한미그룹 지주사 부회장이라는 상대방의 충분한 자력(적합 조건 2), 100억 원 규모의 주식 가압류가 인용될 정도로 큰 피해 규모(적합 조건 4), 4자협약 및 주식 거래 내역 등 명확한 증거 확보 가능성(적합 조건 5)이 있어 소송금융 투자에 적합합니다. 다만, 집단적 피해가 아닌 개별 주주 간 분쟁이라는 점은 고려해야 합니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>100억 원</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>신동국 회장 “한미사이언스 임주현 부회장 주식 가압류”</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260806022050311</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-18 07:02:40.547672+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>어도어</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일론 머스크가 OpenAI를 상대로 소송 제기</t>
+          <t>손해배상액 산정 절차 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>일론 머스크가 OpenAI를 상대로 소송을 제기하며 '실리콘밸리 추악한 전쟁'이 시작되었습니다. 머스크는 OpenAI의 변질을 주장하며 소송을 제기했고, OpenAI 측은 이를 '질투 섞인 방해 공작'으로 규정하며 맞서고 있습니다. 공동 창립자의 개인 메모 등 내부 자료가 증거로 언급되며 법적 다툼이 심화될 것으로 보입니다.</t>
+          <t>어도어와 민희진 대표 간의 경영권 분쟁이 손해배상액 산정 절차에 돌입하며 법적 다툼이 본격화되고 있습니다. 대기업인 어도어(하이브 자회사)를 상대로 한 고액의 손해배상 청구가 예상되며, '다니엘' 관련 손해배상액 산정 절차도 함께 언급되어 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(OpenAI)은 대규모 자본을 가진 기업으로 자력이 충분하며, 공동 창립자의 개인 메모 등 내부 문서가 증거로 언급되어 증거 확보 가능성이 있습니다. 또한, 소송의 성격상 청구액이 수억 달러 이상으로 예상됩니다. 다만, 집단적 피해가 아니며 책임 소재가 복잡하여 법리적 다툼이 예상됩니다.</t>
+          <t>대기업(ADOR, 하이브 자회사)이 소송 상대방으로 자력이 충분하며 (적합 조건 2), 손해배상액 산정 절차가 본격화되어 소송이 활발히 진행 중임을 시사합니다 (적합 조건 6의 변형, 즉 소송 진행 중). 고액의 손해배상 청구가 예상되며 (적합 조건 4), 관련 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>수억 달러 이상 (10억 달러 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[김대호 진단] 실리콘밸리 추악한 전쟁... 머스크 vs 올트먼</t>
+          <t>어도어vs민희진·다니엘 손배액 산정 절차 본격화→티파니 영이 본 효리...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604291012583113906806b77b_1</t>
+          <t>http://www.stoo.com/article.php?aid=107888340501</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-08 04:49:43.678254+00:00</t>
+          <t>2026-08-11 23:04:40.218021+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>OpenAI, Sam Altman</t>
+          <t>구미현 전 아워홈 회장</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>본격 재판 돌입</t>
+          <t>주주간 계약 위반에 따른 위약벌 채권 보전을 위한 가압류 진행 및 취소 결정</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼을 상대로 사기 혐의로 제기한 소송이 미국 캘리포니아에서 본격 재판에 돌입했습니다. 이 소송은 약 200조원 규모로 알려져 있으며, 머스크는 오픈AI가 본래의 비영리 사명을 벗어났다고 주장하고 있습니다.</t>
+          <t>아워홈 창업주 구자학 선대회장의 세 자매 중 구미현 전 회장이 주주간 계약을 위반하여 동생들(구명진, 구지은)이 위약벌 300억 원을 주장하며 구미현의 자택에 가압류를 걸었으나 취소 결정됨. 구미현 또한 동생들의 재산에 맞가압류를 신청하여 인용받는 등 자매간 법적 분쟁이 격화되고 있음. 본안 소송에서 주주간 계약 위반 여부 및 위약벌 청구권이 쟁점이 될 것으로 보임.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (오픈AI는 대규모 기술 기업이며, 소송 상대방인 일론 머스크 또한 막대한 자력을 보유), 피해 규모가 큼 (200조원대라는 막대한 금액이 언급됨), 상대방 책임이 비교적 명확함 (머스크가 오픈AI를 상대로 사기 혐의를 제기). 이러한 요소들이 소송금융 투자에 매우 적합한 조건을 형성합니다.</t>
+          <t>아워홈 창업주 일가 간의 주주간 계약 위반 분쟁으로, 상대방(구미현)의 자력이 충분하고 위약벌 청구액이 300억 원으로 매우 큼. 주주간 계약서 등 명확한 증거가 존재하여 소송금융 투자에 적합함. 다만 가압류 이의 신청에서 법원이 주주간 계약 해석에 대해 특정 입장을 보인 점은 본안 소송에서 쟁점이 될 수 있어 법리적 검토가 필요함.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>200조원대</t>
+          <t>300억 원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>머스크, 소송 첫날 올트먼에  사기꾼 … 200조원대 소송전 돌입</t>
+          <t>구미현 아워홈 전 회장, 동생들이 건 나인원한남 가압류 벗어나</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092161192</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=512052</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-04 15:29:54.262024+00:00</t>
+          <t>2026-08-08 07:02:23.356541+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원 1심 판결 선고, 판결 내용 해석 관련 분쟁 중</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>고려아연이 서울중앙지방법원의 손해배상 1심 판결(위자료 1억 원)과 관련하여 영풍·MBK파트너스 측의 판결 내용 왜곡 주장에 대해 정면 반박했다. 고려아연은 해당 판결이 지난해 1월 임시주주총회에 한정된 사안이며 경영권에는 영향이 없다고 주장했다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>적합 조건 중 상대방 책임 명확성, 상대방 자력 충분, 증거 확보 가능성은 충족되나(조건 1, 2, 5), '위자료 1억'이라는 피해 규모는 소송금융 투자 대상으로 매우 작고(조건 4 미충족), 집단적 피해 가능성도 낮아(조건 3 미충족) 투자 매력이 낮음.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>1억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>고려아연, '위자료 1억' 판결 해석 반박… 경영권 영향 없다</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>newslock.co.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=132941</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-24 07:02:39.419393+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>600억원대 위약벌 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>한미약품 그룹 관련 주주 간 계약 위반으로 600억원대 위약벌 소송이 신동국 회장과 모녀·라데팡스 간에 진행 중이다. 이 소송은 공동 의결권 성격의 주주 간 계약 만료 시점과 맞물려 다음 분수령이 될 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(위약벌 소송), 상대방(신동국 회장 및 모녀·라데팡스)의 자력이 충분할 것으로 예상됩니다. 또한, 600억원대의 매우 큰 피해 규모가 특정되어 있으며, 소송이 진행 중이므로 증거 확보 가능성도 높습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>600억원대</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>한미 차남 임종훈, 가족 품으로…신동국 회장 선택지 더 좁아졌다</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>insightkorea.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=249488</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-07-21 09:35:59.250484+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>김용만</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>검찰 보완수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>김가네 창업주 김용만 회장이 거래처들로부터 약 6억 원을 횡령한 혐의로 경찰에 의해 검찰에 송치되었으나, 검찰은 수사에 미진한 부분이 있다고 판단하여 보완수사를 요구했습니다. 이 사건은 검찰의 보완수사권 유지 여부에 대한 논란의 사례로 언급되며, 현재 공적 수사 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>김가네 창업주 김용만 회장의 6억 원 횡령 의혹은 경찰이 이미 송치하고 검찰이 보완수사를 요구하는 등 공적 절차가 진행 중이며, 피해 금액이 큼(6억 원)과 증거 확보 가능성이 높다는 점에서 소송금융 적합도가 높습니다. 상대방 책임이 비교적 명확하며, 다수의 거래처가 피해를 입었을 가능성이 있어 집단적 피해로 이어질 수도 있습니다. 다만, 상대방의 자력과 정확한 피해자 수는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>6억 원</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>상반기 '檢 보완수사 요구' 6만 건…'유지 여론' 61%에도 與 강경파 '마...</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/19/2026071990115.html</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-07-21 07:00:38.510702+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D6" t="inlineStr">
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>박기덕 고려아연 대표이사</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원 제17민사부 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원은 영풍이 박기덕 고려아연 대표이사를 상대로 제기한 손해배상청구소송에서 원고 승소 판결을 내렸다. 재판부는 박 대표가 1월 임시주총에서 고려아연 의결권을 제한한 행위를 불법으로 판단하고, 영풍에 1억 원의 손해배상금을 지급하라고 명령했다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당한다. 법원이 고려아연 박기덕 대표이사의 의결권 제한 행위를 불법으로 판단하고 영풍에 1억 원의 손해배상금을 지급하라고 판결하여 책임이 명확하며, 박 대표는 대기업의 대표이사로 자력도 충분하다. 그러나 피해 금액이 소송금융 투자 대상으로서 '수억 원 이상'의 대규모 피해에 미치지 못하며, 집단적 피해가 아닌 개별 기업 간의 분쟁이라는 점에서 적합도가 'Medium'으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>1억원</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>법원,  1월 임시주총 고려아연 의결권 제한은 불법 ... 박기덕 대표 1억...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>joseilbo.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=571814&amp;class=17&amp;grp=</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-07-20 10:00:36.821082+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...282 lines deleted...]
-      </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>중기부 기술탈취 신문고 개설 및 제3자 부당개입 대응 TF 가동</t>
+          <t>미국 캘리포니아주 오클랜드 법원에서 재판 진행 중, 이달 말 평결 예상. 마이크로소프트 CEO 증언 예정.</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>중동발 리스크, 노란봉투법 시행, 기술탈취, 불법 브로커 문제 등이 겹치며 중소기업들이 경영 불확실성과 생존 위기에 직면하고 있다. 원자재값, 물류비, 인건비 부담이 가중되고 있으며, 중소기업중앙회 경기전망지수도 하락했다. 정부는 기술탈취 신문고 개설 및 부당개입 TF 가동 등 대책을 마련 중이다.</t>
+          <t>일론 머스크가 자신이 공동창업한 오픈AI를 상대로 비영리 초심을 버리고 영리 추구 기업이 되었다며 소송을 제기했습니다. 머스크는 오픈AI가 자신에게 최대 1800억달러를 손해배상하고, 샘 올트먼 CEO와 그레그 브록먼 회장의 사퇴를 요구하고 있습니다. 현재 재판이 진행 중이며, 이번 판결이 AI 업계의 주도권과 권력 구도를 바꿀 수 있는 중대한 사건으로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 기사는 중소기업이 겪는 일반적인 경제적, 제도적 어려움을 다루고 있으며, 특정 사건이나 명확한 소송 상대방을 제시하지 않습니다. 기술탈취 및 불법 브로커 문제가 언급되지만, 이는 구조적 과제로 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>상대방(오픈AI)은 기업가치 8520억달러의 대기업으로 자력이 충분하며(적합 조건 2), 원고(일론 머스크)가 요구하는 손해배상액이 최대 1800억달러로 피해 규모가 매우 큽니다(적합 조건 4). 또한 공동창업 당시의 비영리 목적 합의 및 마이크로소프트 CEO의 증언 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1800억달러 (약 261조원)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>중소기업 다수</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>중동 리스크에 노란봉투법까지…겹악재 속 中企 부담 커진다</t>
+          <t>[강남視角] 머스크-올트먼 대결의 승자는</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2573151</t>
+          <t>http://www.fnnews.com/news/202605101912180587</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 12:17:35.777473+00:00</t>
+          <t>2026-07-08 09:16:04.460815+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>손해배상 및 매매대금 청구 소송에서 패소</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>스마일게이트가 핵심 자회사 스마일게이트RPG의 기업공개(IPO) 무산과 관련한 1000억 원대 손해배상 및 매매대금 청구 소송에서 패소했다. 법원은 스마일게이트RPG에 상장예비심사 청구 의무가 있다고 판단했으며, 이는 대규모 상사 분쟁에서 피고의 책임이 인정된 사례이다.</t>
+          <t>삼성전자 노조의 파업이 장기화될 경우, 소상공인연합회가 삼성전자를 상대로 집단소송을 제기할 것이라고 강력히 촉구했습니다. 파업으로 인한 소상공인들의 경영차질이 주요 쟁점이며, 이는 다수의 피해자와 잠재적 손해배상 청구로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(패소), 대기업인 스마일게이트가 피고로 자력이 충분하며, 피해 규모가 1000억 원대로 매우 크다. 이미 소송이 진행되어 법적 근거가 마련된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>대기업인 삼성전자를 상대로 소상공인연합회가 집단소송을 예고하며, 다수의 피해자와 잠재적으로 큰 피해 규모가 예상됩니다. (적합 조건 2, 3, 4) 파업으로 인한 경영차질은 증거 확보가 가능하며(적합 조건 5), 소상공인연합회가 삼성전자를 상대로 책임을 묻고 있습니다(적합 조건 1). 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소상공인 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[더벨]스마일게이트, 1000억대 'IPO 분쟁'에서 패소</t>
+          <t>소상공인연합회, “삼성전자 노조, 파업 즉각 철회하라” 강력 촉구</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>cooknchefnews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011450004200101760</t>
+          <t>https://cooknchefnews.com/news/view/1065570208429000</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:05.611460+00:00</t>
+          <t>2026-06-30 10:08:40.568168+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="4" t="inlineStr">
+      <c r="A12" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>청산실업</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>소송 최종 승소로 완전 종결</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>일양약품은 '일양약품(길림)유한공사'라는 신규 법인을 설립하며 새로운 성장 동력을 확보했습니다. 이는 청산실업과의 소송을 포함한 일련의 법적 분쟁에서 최종 승소로 완전 종결된 덕분에 재무적, 사업적으로 긍정적인 성과를 거두었기 때문입니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>기사에 따르면 일련의 소송이 이미 최종 승소로 완전 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>일양약품, '일양약품(길림)유한공사' 신규 법인 설립</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>pharmnews.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=303805</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-06-28 07:01:24.666785+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스, 장형진 고문</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>9300억원 규모 주주대표소송 진행 중, 2심 재판부에서 핵심 증거 문서 제출 명령</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>고려아연은 영풍 및 MBK파트너스 측이 제기한 컨설팅 계약 의혹을 반박하며, 오히려 영풍 측이 9300억원 규모 주주대표소송의 핵심 자료인 경영협력계약서 제출을 법원 명령에도 불구하고 거부하고 있다고 지적했다. 2심 재판부는 해당 계약서가 영풍의 손해 규모를 판단하는 데 필수적이라고 인정하며 제출을 명령한 바 있다. 고려아연은 모든 경영 판단이 회사와 전체 주주의 이익을 최우선으로 한다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>상대방(영풍, MBK파트너스, 장형진 고문)은 대기업 및 대형 사모펀드 관계자로 자력이 충분하다(적합 조건 2). 9300억원 규모의 주주대표소송이 진행 중으로 피해 규모가 매우 크다(적합 조건 4). 법원이 핵심 증거인 경영협력계약서 제출을 명령했고, 상대방이 이를 거부하고 있어 증거 확보 가능성이 높으며 책임 소재가 명확해질 여지가 크다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>9300억원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>고려아연,  영풍·MBK, 컨설팅 업체와 정상적 계약마저 호도</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>ferrotimes.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48205</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-06-27 07:01:02.403573+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>삼성전자 노동조합 및 경영진, 노조원</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E12" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>미국 주 법원에서 연방법원으로 소송 관할 이송 절차 진행 중</t>
+          <t>노조 파업 예고, 주주단체 소송 예고</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>LG생활건강이 미국 브랜드 '더크렘샵' 인수 잔금 2000억 원대 지급을 둘러싼 분쟁으로 미국 주 법원에 접수된 소송을 연방법원으로 이송하는 절차를 밟고 있다. 이는 기업 간의 대규모 계약 분쟁으로, 현재 소송이 진행 중인 단계이다.</t>
+          <t>삼성전자 노동조합이 영업이익의 15%를 성과급으로 요구하며 총파업을 예고했습니다. 이에 대한민국 주주운동본부는 노조의 불법 파업 강행 시 노조원 전원에 대한 손해배상 소송을, 경영진의 부당 성과급 협약 시 대표소송 및 노조에 대한 부당이득 반환청구 소송을 제기하겠다고 경고했습니다. 이는 삼성전자라는 대기업의 기업 가치와 주주 배당권에 직접적인 영향을 미칠 수 있는 중대한 분쟁입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>대기업인 LG생활건강이 소송 상대방으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 2000억 원대로 매우 크다(적합 조건 4). 또한, 계약 관련 분쟁이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 분쟁으로 피해자 수가 제한적이다.</t>
+          <t>적합 조건 2 (상대방 자력 충분): 삼성전자 노조원, 경영진, 노조 모두 상당한 자력을 가질 가능성이 높습니다. 적합 조건 3 (집단적 피해): 주주운동본부가 주주들을 대변하여 집단적 소송을 예고하고 있습니다. 적합 조건 4 (피해 규모가 큼): 파업으로 인한 회사 자산 훼손 및 경영진의 부당 성과급 협약 시 주주 배당권 침해 규모가 매우 클 것으로 예상됩니다. 적합 조건 5 (증거가 있거나 확보 가능함): 파업 진행 여부, 협약 내용 등은 객관적으로 확인 가능합니다. 현재는 소송 예고 단계이나, 삼성전자라는 대기업 관련 분쟁으로 사회적 관심이 높고, 잠재적 피해 규모가 매우 커 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>2000억 원대</t>
+          <t>미상 (잠재적 수조 원 이상)</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수 (수십만 명 이상)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[Biz Law] LG생활건강, '더크렘샵' 2000억대 분쟁 美 연방법원행</t>
+          <t>“삼성전자 파업 강행시 노조원 전원에 손배소송”…삼전 주주단체</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715151</t>
+          <t>https://www.munhwa.com/article/11586912?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:21.692641+00:00</t>
+          <t>2026-06-25 03:26:58.163443+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>더기버스, 안성일 대표 외 10명</t>
+          <t>오픈AI, 샘 알트먼</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 형사 고소도 진행 중 (일부 혐의 검찰 송치).</t>
+          <t>손해배상 소송 제기 및 임원 해임 요청</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>걸그룹 피프티피프티의 '큐피드' 저작권 소송은 어트랙트의 상고 포기로 더기버스의 승소로 최종 확정되었다. 그러나 어트랙트는 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소도 진행 중이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼을 상대로 1500억 달러 규모의 손해배상 소송을 제기했다. 머스크는 또한 알트먼을 임원 및 이사회 구성원 자리에서 물러나게 해달라고 법원에 요청했다. 이 소송은 오픈AI의 비영리 미션 위반 등을 주장하는 것으로 알려져 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기하여 피해 규모가 매우 큼. 또한, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소가 진행 중이며 일부 혐의는 검찰 송치되어 상대방 책임이 다각도로 제기되고 객관적 증거 확보 가능성이 높음. 다만, 기사 서두에 언급된 '큐피드' 저작권 소송은 이미 종결되어 해당 건에 대한 투자는 불가하다.</t>
+          <t>상대방에게 자력이 충분함 (오픈AI), 피해 규모가 매우 큼 (1500억 달러 손해배상 요구). 이미 소송이 진행 중이며, 사건의 사회적 관심도가 높고 잠재적 배상액이 매우 커 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>130억 원</t>
+          <t>1500억 달러</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[단독]어트랙트 불복 없었다..'큐피드' 저작권 소송, 더기버스 최종 승...</t>
+          <t>샘 알트먼, 포브스 억만장자 순위서 순자산 65억달러로 급등</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/04/04/2026040211504090392</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=665989</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-04 00:39:07.089515+00:00</t>
+          <t>2026-06-18 23:55:28.470453+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>기재부 국가계약분쟁조정위원회에서 업체 승소 후 조달청 이의제기로 민사소송 진행 중</t>
+          <t>파업으로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>군납셔츠 업체와 조달청 간의 분쟁이 민사소송으로 장기화되고 있습니다. 기재부 국가계약분쟁조정위원회는 업체 측의 손을 들어줬으나, 조달청의 이의제기로 소송이 진행 중입니다. 조달청은 언론 보도 내용이 사실과 다르다고 주장하고 있습니다.</t>
+          <t>반도체 업계의 파업으로 인해 1700여 협력사들이 고용 불안과 생계 위협 등 유무형의 피해를 겪고 있으며, 직간접적인 피해자는 최대 40만명에 달할 것으로 추산됩니다. 협력사들은 대기업의 성과급 잔치와 대비되는 자신들의 어려움을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>조달청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 기재부 국가계약분쟁조정위원회에서 업체에 유리한 결정이 내려져 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 또한 이미 공적 절차(분쟁조정위원회)가 진행된 바 있습니다(적합 조건 6). 현재 민사소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>대규모 집단 피해(1700여 협력사, 직간접 인원 최대 40만명)가 발생했으며, 상대방은 자력이 충분한 반도체 업계 대기업으로 추정됩니다. 파업으로 인한 협력사들의 고용 불안 및 생계 위협은 상당한 피해 규모를 시사하며, 이는 소송금융 투자에 매력적인 요소입니다. 다만, 파업의 주체와 책임 소재를 명확히 하고 법적 청구 가능성을 구체화하는 것이 중요합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1700여 협력사 및 직간접 인원 최대 40만명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>조달청, 군납셔츠 업체 피해 언론보도  사실과 달라</t>
+          <t>1700여 협력사들 “수억 성과급? 우린 생계 걱정”</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030182</t>
+          <t>https://www.chosun.com/economy/tech_it/2026/05/18/LXZVWJ3LYVAMPKYSXDGUHWKRCI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:01.445261+00:00</t>
+          <t>2026-06-18 22:40:41.899478+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>iM증권 연구원 및 온라인 의혹 제기자</t>
+          <t>오픈AI, 마이크로소프트, 샘 알트먼</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>고소 및 손해배상 청구 방침 발표</t>
+          <t>일론 머스크가 오픈AI, 마이크로소프트, 샘 알트먼을 상대로 소송 제기, 재판 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>코스닥 상장 기업이 iM증권 연구원의 발언과 온라인 의혹으로 인한 주가 변동 및 명예훼손 피해를 주장하며 고소 및 손해배상 청구 방침을 밝혔습니다. 해당 기업은 관련 게시물에 대해서도 법적 대응을 예고했습니다.</t>
+          <t>샘 알트먼 오픈AI CEO가 GPT-5.5의 출시 기념 파티 기획을 맡긴 일화를 공개하며 AI의 창발적 행동을 언급했습니다. 한편, 알트먼 CEO는 오픈AI의 비영리 창업 취지 배신을 주장하며 소송을 제기한 일론 머스크에게도 파티 참석을 제안하며 화해의 메시지를 보냈습니다. 현재 머스크와 오픈AI, 마이크로소프트, 알트먼 간의 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>상대방(iM증권 연구원 및 온라인 의혹 제기자)의 자력 충분 여부가 불확실하여 소송금융 회수 가능성이 낮습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확히 입증될 수 있을지 판단하기 어렵고, 집단적 피해가 아닌 단일 기업의 피해로 보입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분: 오픈AI, 마이크로소프트) 및 5(증거 확보 가능성)에 해당합니다. 또한 사건의 사회적 관심도와 잠재적 피해 규모가 크지만, 집단적 피해가 아니며 기사에서 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단됩니다. 이미 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>정보 사각지대, 코스닥 '또 도마'···풍문에 주가 '널뛰기'</t>
+          <t>GPT-5.5가 짠 자축 파티…알트먼  머스크 와도 좋다</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=625544</t>
+          <t>https://www.newsis.com/view/NISX20260504_0003616257</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-03 12:56:24.478220+00:00</t>
+          <t>2026-06-12 16:27:30.897228+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>특정 증권사 및 애널리스트</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>삼천당제약이 특정 증권사와 애널리스트를 상대로 고소 및 손해배상 청구 진행 중</t>
+          <t>앤트로픽이 미 국방부를 상대로 소송 제기, 갈등 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>삼천당제약이 특정 증권사와 애널리스트가 유포한 '악의적인 허위 사실'에 대해 즉각적인 고소 및 손해배상 청구를 진행한다고 밝혔다. 이는 시장에서 제기된 삼천당제약의 기술력에 대한 의혹과 관련된 법적 대응으로 보인다. 회사는 홈페이지를 통해 강경한 입장을 표명했다.</t>
+          <t>미국 국방부가 오픈AI 등 8개사와 기밀용 AI 협약을 체결하며, 자율살상무기 등에 AI 사용을 거부한 앤트로픽을 배제하고 '국가 안보 공급망 위험기업'으로 지정했습니다. 이에 앤트로픽은 국방부를 상대로 소송을 제기했으며, 양측의 갈등은 현재 진행형입니다. 국방부 장관은 앤트로픽 CEO를 원색적으로 비난하기도 했습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방인 특정 증권사는 자력이 충분하며(적합 조건 2), 상장 제약회사의 기술력에 대한 악의적인 허위 사실 유포는 기업 가치 및 주가에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 삼천당제약이 즉각적인 고소 및 손해배상 청구를 발표한 점은 책임 소재와 증거 확보에 대한 자신감을 보여줍니다(적합 조건 1, 5).</t>
+          <t>미 국방부라는 충분한 자력의 상대방(적합 조건 2)을 대상으로 앤트로픽이 이미 소송을 제기하여 진행 중인 사건입니다. 국방부의 앤트로픽 배제 및 '국가 안보 공급망 위험기업' 지정 등 책임이 비교적 명확하며(적합 조건 1), 이로 인한 앤트로픽의 사업적, 명예적 피해 규모가 클 것으로 예상되고(적합 조건 4), 국방부의 공식 발표 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>1명 (앤트로픽)</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>잇단 논란→고소→기자회견…삼천당제약에 무슨 일이?</t>
+          <t>美 국방부, 앤트로픽 뺀 오픈AI·AWS 등 8개사와 기밀용 AI 협약</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>widedaily.com</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.widedaily.com/news/articleView.html?idxno=291615</t>
+          <t>https://www.etnews.com/20260503000003</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:02.482792+00:00</t>
+          <t>2026-06-07 17:14:41.477967+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="3" t="inlineStr">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스, 장형진 영풍 고문</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>고려아연 측의 주주대표소송 진행 중, 핵심 증거인 계약서 공개 명령 항고심 기각</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>고려아연 경영권 분쟁의 핵심 쟁점은 영풍과 MBK파트너스가 체결한 '비밀 계약서' 공개 여부다. 고려아연 측은 해당 계약이 영풍의 배임 행위라며 장형진 고문 등을 상대로 9300억원대 주주대표 소송을 진행 중이며, 법원은 핵심 증거인 계약서 제출 명령에 대한 영풍 측 항고를 기각했다. 이 계약서 공개 여부가 경영권 분쟁의 향방을 좌우할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>대기업 피고(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 9300억원에 달하는 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 영풍 고문의 배임 혐의가 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 핵심 증거인 '비밀 계약서' 공개 명령이 법원에서 인용되어 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 일반 주주 다수에게 영향을 미치는 집단적 피해의 성격도 가지고 있습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>9300억원</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>일반 주주 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>‘계약서 공개해라’vs ‘마라’…고려아연 경영권 분쟁서 법원 판단도...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10731459?ref=naver</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-05-28 09:28:10.273412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D19" t="inlineStr">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A20" s="2" t="inlineStr">
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>600억 원대 위약벌 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>한미약품 4자 연합 내부의 경영권 관련 갈등이 심화되어 600억 원대 위약벌 소송으로 번졌습니다. 메리츠증권이 이 소송에 연루되어 있으며, 이는 연합 내 당사자 간의 계약 위반 여부가 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>600억 원대의 위약벌 소송으로 피해 규모가 매우 크며 (적합 조건 4), 한미약품 및 메리츠증권 등 관련 당사자들의 자력이 충분하여 (적합 조건 2) 소송금융 투자에 적합성이 있습니다. 소송이 이미 진행 중이며 (부적합 조건 0개), 이는 내부 계약 위반에 따른 분쟁으로 보입니다. 다만, 기사 내용만으로는 책임의 명확성이나 집단적 피해 여부를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>600억 원대</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>600억 소송으로 번진 '한미약품 4자 연합'의 균열 스토리</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>ilemonde.com</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://www.ilemonde.com/news/articleView.html?idxno=30050</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-05-25 07:18:44.367866+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>일론 머스크가 OpenAI를 상대로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>일론 머스크가 OpenAI를 상대로 소송을 제기하며 '실리콘밸리 추악한 전쟁'이 시작되었습니다. 머스크는 OpenAI의 변질을 주장하며 소송을 제기했고, OpenAI 측은 이를 '질투 섞인 방해 공작'으로 규정하며 맞서고 있습니다. 공동 창립자의 개인 메모 등 내부 자료가 증거로 언급되며 법적 다툼이 심화될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>상대방(OpenAI)은 대규모 자본을 가진 기업으로 자력이 충분하며, 공동 창립자의 개인 메모 등 내부 문서가 증거로 언급되어 증거 확보 가능성이 있습니다. 또한, 소송의 성격상 청구액이 수억 달러 이상으로 예상됩니다. 다만, 집단적 피해가 아니며 책임 소재가 복잡하여 법리적 다툼이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>수억 달러 이상 (10억 달러 언급)</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>[김대호 진단] 실리콘밸리 추악한 전쟁... 머스크 vs 올트먼</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202604291012583113906806b77b_1</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-05-08 04:49:43.678254+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A22" s="3" t="inlineStr">
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>OpenAI, Sam Altman</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>본격 재판 돌입</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼을 상대로 사기 혐의로 제기한 소송이 미국 캘리포니아에서 본격 재판에 돌입했습니다. 이 소송은 약 200조원 규모로 알려져 있으며, 머스크는 오픈AI가 본래의 비영리 사명을 벗어났다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (오픈AI는 대규모 기술 기업이며, 소송 상대방인 일론 머스크 또한 막대한 자력을 보유), 피해 규모가 큼 (200조원대라는 막대한 금액이 언급됨), 상대방 책임이 비교적 명확함 (머스크가 오픈AI를 상대로 사기 혐의를 제기). 이러한 요소들이 소송금융 투자에 매우 적합한 조건을 형성합니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>200조원대</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>머스크, 소송 첫날 올트먼에  사기꾼 … 200조원대 소송전 돌입</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092161192</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>2026-05-04 15:29:54.262024+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D22" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>OpenAI, 샘 알트먼</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E22" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 피고 항소 예정</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트를 상대로 제기한 IPO 분쟁 손해배상 청구 소송 1심에서 승소하여 1천억 원과 지연이자를 지급받게 되었다. 스마일게이트는 1심 패소에 불복하여 항소할 계획이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 재판 과정에서 오픈AI의 사명 관련 이메일이 공개되었다. 머스크는 오픈AI 공동 설립 배경과 구글에 대한 균형추를 두려 했던 구상을 법정에서 다시 설명했다. 이 소송은 오픈AI의 설립 목적과 방향성에 대한 중요한 법적 다툼으로 보인다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>적합 조건 4개(상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)를 충족한다. 원고인 미래에셋증권이 1심에서 승소하여 청구권이 인정되었으며, 피고인 스마일게이트가 항소할 예정이므로 항소심 진행에 대한 소송금융 수요가 발생할 수 있다.</t>
+          <t>소송 상대방인 OpenAI와 샘 알트먼은 대기업 및 저명인사로 자력이 충분하며(적합 조건 2), 소송 재판 과정에서 이메일 등 증거가 공개되고 있어 증거 확보 가능성이 높다(적합 조건 5). 그러나 집단적 피해가 아니며 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단한다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>1천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>스마일게이트, IPO 분쟁 1심 패소… 항소 계획</t>
+          <t>오픈AI 사명 '프리마인드' 될 뻔했다…일론 머스크의 구글 견제 구상</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=129552</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=661688</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 12:51:11.477495+00:00</t>
+          <t>2026-05-03 07:02:17.813517+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>알로이스</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>주주총회결의취소 소송 제기</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>게임 회사 스마일게이트가 미래에셋증권과의 기업공개(IPO) 계약을 고의로 회피했다는 의혹으로 제기된 손해배상 소송 1심에서 패소했습니다. 서울중앙지방법원은 스마일게이트가 미래에셋증권에 1천억 원과 지연이자를 지급하라고 판결하며, 스마일게이트의 상장 추진 의무 소멸 주장은 신의성실 원칙에 반한다고 판단했습니다.</t>
+          <t>알로이스에 대해 권○○이 주주총회결의취소 소송을 제기했다는 주식시장 공시 내용입니다. 소송의 구체적인 쟁점이나 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(조건 2), 피해 규모가 1천억 원대로 매우 크다(조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(조건 5).</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함)에 해당하나, 적합 조건 3 (집단적 피해) 및 4 (피해 규모가 큼)에 해당하지 않습니다. 주주총회 결의 취소 소송은 주로 기업 지배구조 관련 분쟁으로, 대규모 금전적 손해배상 청구와는 거리가 있어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>스마일게이트, 미래에셋 1천억 원대 IPO 소송 패소</t>
+          <t>4월 14일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021716234877</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122773</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:22.801794+00:00</t>
+          <t>2026-05-01 03:02:39.715280+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>아조티</t>
+          <t>서울우유</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>오스트리아 비엔나 국제중재센터(VIAC)에서 진행되던 분쟁 합의 도출</t>
+          <t>대법원 최종 승소 판결</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>현대엔지니어링이 폴란드 기업 아조티를 상대로 폴리체 석유화학플랜트 사업 미수금 손해배상을 오스트리아 비엔나 국제중재센터에 청구했으며, 아조티 또한 현대엔지니어링에 손해배상을 청구하는 맞소송을 제기했습니다. 양사는 해당 분쟁에 대해 합의를 도출하여 사건이 종결되었습니다.</t>
+          <t>삼영이 서울우유를 상대로 우유팩 사업 인수 무산에 따른 36억원 규모의 손해배상 소송을 제기했으나, 서울우유가 최종 승소하며 사건이 종결되었다. 삼영은 서울우유의 신뢰를 바탕으로 다른 거래처와의 계약을 철회했다고 주장했다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사에 '합의 도출'이라는 표현이 명시되어 있어, 해당 분쟁이 이미 종결된 사건으로 판단됩니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이미 대법원 최종 판결이 선고되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36억원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼영)</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>현대엔지니어링, 폴란드 기업과 석유화학 플랜트 분쟁 합의 도출</t>
+          <t>'우유팩 인수 무산' 소송서 서울우유, 삼영에 최종 승소</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434852</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658695</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:15.106561+00:00</t>
+          <t>2026-04-19 07:16:19.991483+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>사모펀드</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>서울중앙지법은 라이노스자산운용이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 원고 승소 판결을 내렸다. 스마일게이트홀딩스는 기업공개 의무 위반으로 1천억 원을 지급해야 한다.</t>
+          <t>사모펀드가 인수한 버섯농원 '군자농원'의 창업주 농민들이 대주주인 사모펀드 측에 가처분 소송을 제기했습니다. 닥터애그가 2021년 군자농원의 경영권을 확보한 후, 창업주 농민들은 일부 지분을 남긴 채 공동 경영을 해왔으나 최근 지분 관련 분쟁이 발생한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>법원에서 스마일게이트홀딩스의 기업공개 의무 위반에 대한 책임이 명확히 인정되어 원고 승소 판결이 내려졌습니다 (적합 조건 1, 5). 피고인 스마일게이트홀딩스는 대기업으로 자력이 충분하며 (적합 조건 2), 피해 규모가 1천억 원으로 매우 큽니다 (적합 조건 4). 1심 판결이 선고된 상태로, 항소심 진행 가능성이 높습니다.</t>
+          <t>상대방이 사모펀드로 자력이 충분하며 (적합 조건 2), '창업한 농민들'이 다수 피해자일 가능성이 있고 (적합 조건 3), 경영권 및 지분 관련 분쟁으로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 이미 가처분 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>창업 농민 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>스마일게이트 기업공개 의무 위반 소송 '패소', 법원  1천억 지급해야</t>
+          <t>[단독] 사모펀드가 인수한 버섯농원에 무슨 일이…대주주 VS 창업주 소송...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434843</t>
+          <t>https://www.hankyung.com/article/202604099253r</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:46.072976+00:00</t>
+          <t>2026-04-18 07:00:14.639065+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+          <t>중기부 기술탈취 신문고 개설 및 제3자 부당개입 대응 TF 가동</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트를 상대로 제기한 1000억원대 손해배상 청구 소송에서 1심 법원이 원고 승소 판결을 내렸다. 재판부는 스마일게이트 측에 청구액 전액과 지연손해금을 지급하라고 명령했으며, 스마일게이트는 판결 검토 후 항소할 예정이다.</t>
+          <t>중동발 리스크, 노란봉투법 시행, 기술탈취, 불법 브로커 문제 등이 겹치며 중소기업들이 경영 불확실성과 생존 위기에 직면하고 있다. 원자재값, 물류비, 인건비 부담이 가중되고 있으며, 중소기업중앙회 경기전망지수도 하락했다. 정부는 기술탈취 신문고 개설 및 부당개입 TF 가동 등 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 법원 판결로 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 1000억원대로 매우 크며(적합 조건 4), 이미 소송이 진행되어 1심 판결이 나온 상태로 증거가 충분히 검토되었습니다(적합 조건 5).</t>
+          <t>이 기사는 중소기업이 겪는 일반적인 경제적, 제도적 어려움을 다루고 있으며, 특정 사건이나 명확한 소송 상대방을 제시하지 않습니다. 기술탈취 및 불법 브로커 문제가 언급되지만, 이는 구조적 과제로 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1000억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>중소기업 다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>스마일게이트, '1000억원대' IPO 분쟁 패소… 판결 검토 후 항소할 것</t>
+          <t>중동 리스크에 노란봉투법까지…겹악재 속 中企 부담 커진다</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77500</t>
+          <t>https://www.etoday.co.kr/news/view/2573151</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:38.866420+00:00</t>
+          <t>2026-04-06 12:17:35.777473+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>손해배상 및 매매대금 청구 소송에서 패소</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 1심 법원이 스마일게이트홀딩스에 1000억원과 지연손해금을 지급하라고 판결했다. 이 소송은 스마일게이트홀딩스의 '상장회피'와 관련된 것으로, 미래에셋증권이 원고로 승소했다.</t>
+          <t>스마일게이트가 핵심 자회사 스마일게이트RPG의 기업공개(IPO) 무산과 관련한 1000억 원대 손해배상 및 매매대금 청구 소송에서 패소했다. 법원은 스마일게이트RPG에 상장예비심사 청구 의무가 있다고 판단했으며, 이는 대규모 상사 분쟁에서 피고의 책임이 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스가 1심에서 1000억 원 배상 판결을 받아 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하다(적합 조건 2). 피해 규모가 1000억 원으로 매우 크며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태이다(적합 조건 5).</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(패소), 대기업인 스마일게이트가 피고로 자력이 충분하며, 피해 규모가 1000억 원대로 매우 크다. 이미 소송이 진행되어 법적 근거가 마련된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>1000억 원대</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>1000억 배상하라 …스마일게이트, '상장회피' 소송 1심 패소</t>
+          <t>[더벨]스마일게이트, 1000억대 'IPO 분쟁'에서 패소</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628951/?sc=Naver</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011450004200101760</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:57.743686+00:00</t>
+          <t>2026-04-06 00:41:05.611460+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="2" t="inlineStr">
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>민형사 소송 예고</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>대부금융협회가 불법사금융업자를 '불법대부업자'로 잘못 표현하는 단체 및 표현물에 대해 민형사 소송 등 적극적인 법적 대응을 예고했다. 이는 정식 대부업체의 이미지 실추를 막기 위한 조치로, 협회는 명칭 오용에 대한 강력한 대응 의지를 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>이 사건은 대부금융협회가 '불법대부업자'라는 표현을 사용하는 단체 및 표현물에 대해 민형사 소송을 예고한 것으로, 일반적인 집단적 피해자들의 직접적 금전 피해를 다루는 소송금융 투자 대상과는 거리가 멀다 (적합 조건 3, 4 미충족). 또한, 소송 상대방의 자력 및 피해 규모 산정이 불분명하여 투자 매력이 낮다 (적합 조건 2, 4 미충족).</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>'불법대부업도 틀렸다' 정성웅의 정조준...정식대부업은 '금융'회사, 그...</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>financialpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254307</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:31:53.025259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>VIG파트너스, 이민주 에이티넘파트너스 회장</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>1심 선고 예정 (5월 28일)</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>유안타증권이 동양생명 매각 관련 국제중재 배상금 1911억원을 지급한 후, 공동 매도인인 VIG파트너스 등을 상대로 1350억원의 위법분배금 반환 청구 소송을 제기했습니다. 이 소송은 사모펀드(PEF)의 투자 회수 책임 범위를 가르는 중요한 판례가 될 것으로 보이며, 1심 선고가 5월 28일로 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>상대방(VIG파트너스, 이민주 에이티넘파트너스 회장)은 사모펀드 및 관련 인물로 자력이 충분하며(적합 조건 2), 유안타증권이 청구하는 금액이 1350억원으로 피해 규모가 크고(적합 조건 4), 국제중재판정이라는 객관적 증거가 존재하여 유안타증권의 구상권 주장에 대한 근거가 있습니다(적합 조건 5). 다만, 이 사건은 공동 매도인 간의 내부 구상금 분쟁으로, 일반적인 집단 피해와는 성격이 다릅니다.</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>1350억원</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>1곳 (유안타증권)</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>유안타는 냈는데 VIG는?…동양생명 소송, PEF 책임 가른다</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2309413.htm</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:25:13.456629+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>LG생활건강</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>미국 주 법원에서 연방법원으로 소송 관할 이송 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>LG생활건강이 미국 브랜드 '더크렘샵' 인수 잔금 2000억 원대 지급을 둘러싼 분쟁으로 미국 주 법원에 접수된 소송을 연방법원으로 이송하는 절차를 밟고 있다. 이는 기업 간의 대규모 계약 분쟁으로, 현재 소송이 진행 중인 단계이다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>대기업인 LG생활건강이 소송 상대방으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 2000억 원대로 매우 크다(적합 조건 4). 또한, 계약 관련 분쟁이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 분쟁으로 피해자 수가 제한적이다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>2000억 원대</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>[Biz Law] LG생활건강, '더크렘샵' 2000억대 분쟁 美 연방법원행</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715151</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:38:21.692641+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D29" t="inlineStr">
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>더기버스, 안성일 대표 외 10명</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E29" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A30" s="3" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 형사 고소도 진행 중 (일부 혐의 검찰 송치).</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>걸그룹 피프티피프티의 '큐피드' 저작권 소송은 어트랙트의 상고 포기로 더기버스의 승소로 최종 확정되었다. 그러나 어트랙트는 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소도 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기하여 피해 규모가 매우 큼. 또한, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소가 진행 중이며 일부 혐의는 검찰 송치되어 상대방 책임이 다각도로 제기되고 객관적 증거 확보 가능성이 높음. 다만, 기사 서두에 언급된 '큐피드' 저작권 소송은 이미 종결되어 해당 건에 대한 투자는 불가하다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>130억 원</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>[단독]어트랙트 불복 없었다..'큐피드' 저작권 소송, 더기버스 최종 승...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/music/2026/04/04/2026040211504090392</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:39:07.089515+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>조달청</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>기재부 국가계약분쟁조정위원회에서 업체 승소 후 조달청 이의제기로 민사소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>군납셔츠 업체와 조달청 간의 분쟁이 민사소송으로 장기화되고 있습니다. 기재부 국가계약분쟁조정위원회는 업체 측의 손을 들어줬으나, 조달청의 이의제기로 소송이 진행 중입니다. 조달청은 언론 보도 내용이 사실과 다르다고 주장하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>조달청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 기재부 국가계약분쟁조정위원회에서 업체에 유리한 결정이 내려져 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 또한 이미 공적 절차(분쟁조정위원회)가 진행된 바 있습니다(적합 조건 6). 현재 민사소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>조달청, 군납셔츠 업체 피해 언론보도  사실과 달라</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202604030182</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-04-03 13:15:01.445261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>iM증권 연구원 및 온라인 의혹 제기자</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>고소 및 손해배상 청구 방침 발표</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>코스닥 상장 기업이 iM증권 연구원의 발언과 온라인 의혹으로 인한 주가 변동 및 명예훼손 피해를 주장하며 고소 및 손해배상 청구 방침을 밝혔습니다. 해당 기업은 관련 게시물에 대해서도 법적 대응을 예고했습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>상대방(iM증권 연구원 및 온라인 의혹 제기자)의 자력 충분 여부가 불확실하여 소송금융 회수 가능성이 낮습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확히 입증될 수 있을지 판단하기 어렵고, 집단적 피해가 아닌 단일 기업의 피해로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>정보 사각지대, 코스닥 '또 도마'···풍문에 주가 '널뛰기'</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>seoulfn.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=625544</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:56:24.478220+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>특정 증권사 및 애널리스트</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>삼천당제약이 특정 증권사와 애널리스트를 상대로 고소 및 손해배상 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>삼천당제약이 특정 증권사와 애널리스트가 유포한 '악의적인 허위 사실'에 대해 즉각적인 고소 및 손해배상 청구를 진행한다고 밝혔다. 이는 시장에서 제기된 삼천당제약의 기술력에 대한 의혹과 관련된 법적 대응으로 보인다. 회사는 홈페이지를 통해 강경한 입장을 표명했다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>상대방인 특정 증권사는 자력이 충분하며(적합 조건 2), 상장 제약회사의 기술력에 대한 악의적인 허위 사실 유포는 기업 가치 및 주가에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 삼천당제약이 즉각적인 고소 및 손해배상 청구를 발표한 점은 책임 소재와 증거 확보에 대한 자신감을 보여줍니다(적합 조건 1, 5).</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>잇단 논란→고소→기자회견…삼천당제약에 무슨 일이?</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>widedaily.com</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.widedaily.com/news/articleView.html?idxno=291615</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:52:02.482792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D31" t="inlineStr">
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>iM증권 애널리스트</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...339 lines deleted...]
-      <c r="A36" s="2" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>애널리스트에 대한 고소 및 손해배상 청구 진행 발표</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>삼천당제약이 주가 하락의 원인으로 지목된 iM증권 애널리스트에 대해 법적 조치를 예고하고 고소 및 손해배상 청구를 진행한다고 발표했습니다. 이는 애널리스트의 추가 임상 필요성 언급과 미국 계약 규모 논란에 대한 회사 측의 정면 돌파 전략의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>삼천당제약은 주가 반토막이라는 큰 피해를 입었으며(적합 조건 4), 소송 상대방인 iM증권 애널리스트의 소속 기관은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 상대방 책임의 명확성 및 증거 확보 여부는 기사만으로는 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>1명 (삼천당제약)</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>삼천당제약, '악재 겹치며' 주가 반토막…회사 측  법적 대응·정면 돌파...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715024</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:51:30.034251+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>스마일게이트RPG</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>1심 원고 승소, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>주식회사 젬백스앤카엘이 주식회사 바이오빌을 상대로 한 손해배상 사건의 판결에 불복하여 대법원에 상고를 제기했습니다. 현재 소송은 대법원 상고심 단계에 있습니다.</t>
+          <t>스마일게이트RPG가 '로스트아크' 출시 전 투자 유치를 위해 약속했던 기업공개(IPO)를 회계 처리 방식을 조작하여 회피했다는 법원 판결이 나왔다. 서울중앙지법은 미래에셋증권(라이노스자산운용)이 제기한 손해배상 소송 1심에서 스마일게이트RPG에 1000억 원과 연 12%의 지연이자를 배상하라고 원고 승소 판결했다. 스마일게이트RPG는 1심 결과에 불복해 항소할 방침이다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상고인(피고)인 젬백스앤카엘은 회사로서 '상대방에게 자력이 충분함' 조건에 해당합니다. 그러나 기사 내용만으로는 손해배상 사건의 구체적인 책임 소재나 피해 규모를 파악하기 어렵고, 집단적 피해가 아닌 기업 간 분쟁으로 보입니다.</t>
+          <t>스마일게이트RPG의 상장 약속 불이행에 대해 법원이 신의성실 위반을 인정하며 1000억 원 배상 판결을 내렸습니다 (상대방 책임 명확, 증거 확보 가능). 피고인 스마일게이트RPG는 대규모 매출과 순이익을 기록하는 대기업으로 충분한 자력을 갖추고 있으며 (상대방 자력 충분), 피해 금액이 1000억 원 이상으로 매우 큽니다 (피해 규모 큼). 현재 1심 판결이 나왔으나 피고가 항소할 예정이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억원 + 연 12% 지연이자</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>젬백스앤카엘, 2025나200990 손해배상 사건 판결에 상고 제기</t>
+          <t>1000억 내놔야 할 스마일게이트, '로스트아크' 투자자에 '적자 기업' 행...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651079</t>
+          <t>https://news.mtn.co.kr/news-detail/2026040222211030690</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-31 13:29:05.117413+00:00</t>
+          <t>2026-04-03 12:45:41.208611+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>홍원식 전 회장</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>서울중앙지법 손해배상 판결 선고</t>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>남양유업 홍원식 전 회장이 지분 거래 지연과 관련하여 서울중앙지법으로부터 660억 원 규모의 손해배상 지급 판결을 받았다. 이 판결은 남양유업의 실적에도 일정 부분 영향을 미친 것으로 분석된다. 판결액 중 487억 원에 대한 언급이 있으나, 전체 배상액은 660억 원이다.</t>
+          <t>서울중앙지법은 스마일게이트가 IPO 의무를 의도적으로 회피했다고 판단, 미래에셋증권이 제기한 손해배상 소송에서 원고 승소 판결을 내리며 1000억 원 배상을 명령했다. 스마일게이트RPG의 '로스트아크' 성공으로 상장 요건을 충족했으나, 스마일게이트는 회계 기준 변경을 이유로 상장 의무가 사라졌다고 주장했으나 법원은 이를 받아들이지 않았다. 스마일게이트는 이번 판결에 불복하여 항소를 제기할 계획이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 홍원식 전 회장에게 660억 원 규모의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 확보된 상태이다(적합 조건 5). 전 회장이라는 점과 배상액 규모를 고려할 때 상대방의 자력도 충분할 것으로 판단된다(적합 조건 2). 현재 판결 선고 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 검토할 수 있다.</t>
+          <t>상대방 책임이 법원 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(적합 조건 2), 피해 금액이 1000억 원으로 매우 크다(적합 조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>660억원</t>
+          <t>1000억 원 (1심 판결액)</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (미래에셋증권)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>남양유업, ‘흑자 전환’에도 매출 감소…실적의 질 평가 엇갈려</t>
+          <t>'로아' 대박에도 IPO 회피... 스마일게이트, 미래에셋에 1000억 배상</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065600190978039</t>
+          <t>https://www.insight.co.kr/news/548675</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:06.112740+00:00</t>
+          <t>2026-04-03 12:45:29.994586+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="2" t="inlineStr">
+      <c r="A39" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>민희진 전 대표, 다니엘 가족 1인</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>어도어(ADOR)는 민희진 전 대표와 뉴진스 멤버 다니엘의 가족 1인이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며, 약 431억 원 규모의 손해배상 청구 소송을 제기했습니다. 이는 법적 분쟁이 이미 소송 단계로 진행되었음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>원고(ADOR)는 피고(민희진 전 대표, 다니엘 가족 1인)의 책임이 명확하다고 주장하며 소송을 제기했고(적합 조건 1), 청구 금액이 431억 원으로 매우 크며(적합 조건 4), 분쟁 과정에서 많은 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 피고의 자력으로 431억 원 규모의 배상이 가능한지는 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도에 영향을 미칩니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>431억원</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>1 (ADOR)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>법적 분쟁 속 변함없는 관심…뉴진스 ‘디토’, 9억 스트리밍 돌파</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12006943</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:44:23.398669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D39" t="inlineStr">
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>스마일게이트</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>첫 공판 진행, 다음 기일 예정</t>
+          <t>1심 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>한미약품그룹 대주주들 간 의결권 공동행사, 우선매수권, 동반매각참여권 등을 포함하는 주주간 계약과 관련하여 소송이 진행 중이다. 해당 소송의 첫 공판은 이달 12일에 열렸으며, 다음 기일은 5월로 예정되어 있다. 대주주들 간의 갈등은 여전히 남아있는 것으로 보인다.</t>
+          <t>미래에셋증권이 스마일게이트를 상대로 제기한 IPO 분쟁 손해배상 청구 소송 1심에서 승소하여 1천억 원과 지연이자를 지급받게 되었다. 스마일게이트는 1심 패소에 불복하여 항소할 계획이다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>한미약품그룹 대주주들 간 주주간 계약 관련 소송이 진행 중이며, 대기업 관련 분쟁으로 상대방의 자력이 충분하고(적합 조건 2) 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 대주주 간의 분쟁으로 피해자 수가 제한적이며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>적합 조건 4개(상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)를 충족한다. 원고인 미래에셋증권이 1심에서 승소하여 청구권이 인정되었으며, 피고인 스마일게이트가 항소할 예정이므로 항소심 진행에 대한 소송금융 수요가 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>한 발씩 양보한 한미약품그룹 대주주들…'갈등 불씨' 여전</t>
+          <t>스마일게이트, IPO 분쟁 1심 패소… 항소 계획</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/159401</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=129552</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:03.063283+00:00</t>
+          <t>2026-04-02 12:51:11.477495+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="4" t="inlineStr">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>스마일게이트</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>1심 패소 판결</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>게임 회사 스마일게이트가 미래에셋증권과의 기업공개(IPO) 계약을 고의로 회피했다는 의혹으로 제기된 손해배상 소송 1심에서 패소했습니다. 서울중앙지방법원은 스마일게이트가 미래에셋증권에 1천억 원과 지연이자를 지급하라고 판결하며, 스마일게이트의 상장 추진 의무 소멸 주장은 신의성실 원칙에 반한다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(조건 2), 피해 규모가 1천억 원대로 매우 크다(조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>1천억 원</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>스마일게이트, 미래에셋 1천억 원대 IPO 소송 패소</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021716234877</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:48:22.801794+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A42" s="2" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>아조티</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>오스트리아 비엔나 국제중재센터(VIAC)에서 진행되던 분쟁 합의 도출</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>현대엔지니어링이 폴란드 기업 아조티를 상대로 폴리체 석유화학플랜트 사업 미수금 손해배상을 오스트리아 비엔나 국제중재센터에 청구했으며, 아조티 또한 현대엔지니어링에 손해배상을 청구하는 맞소송을 제기했습니다. 양사는 해당 분쟁에 대해 합의를 도출하여 사건이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>기사에 '합의 도출'이라는 표현이 명시되어 있어, 해당 분쟁이 이미 종결된 사건으로 판단됩니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>현대엔지니어링, 폴란드 기업과 석유화학 플랜트 분쟁 합의 도출</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434852</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:48:15.106561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D42" t="inlineStr">
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>스마일게이트홀딩스</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 청구 소송 진행 중</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>한미약품그룹의 경영권 분쟁이 일단락되는 가운데 정기주주총회가 열려 외부 수장 선임 및 이사회 재편이 이루어졌다. 한편, 지난해 라데팡스와 송영숙 회장, 임주현 부회장 측이 신동국 회장을 상대로 제기한 600억 원 규모의 위약벌 청구 소송은 현재 법적 공방이 진행 중이다.</t>
+          <t>서울중앙지법은 라이노스자산운용이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 원고 승소 판결을 내렸다. 스마일게이트홀딩스는 기업공개 의무 위반으로 1천억 원을 지급해야 한다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>소송 상대방(신동국 회장 및 한미사이언스)의 자력이 충분하며 (적합 조건 2), 600억 원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 큼 (적합 조건 4). 또한 이미 소송이 진행 중인 사건임. 다만, 일반적인 집단적 피해 사건이 아닌 경영권 분쟁 관련 소송으로, 다수의 소액주주 피해를 직접적으로 다루는 소송금융 투자 대상과는 성격이 다소 다름.</t>
+          <t>법원에서 스마일게이트홀딩스의 기업공개 의무 위반에 대한 책임이 명확히 인정되어 원고 승소 판결이 내려졌습니다 (적합 조건 1, 5). 피고인 스마일게이트홀딩스는 대기업으로 자력이 충분하며 (적합 조건 2), 피해 규모가 1천억 원으로 매우 큽니다 (적합 조건 4). 1심 판결이 선고된 상태로, 항소심 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>한미약품그룹 주총 개최…53년 만에 첫 외부 수장, 이사회 재편 주목</t>
+          <t>스마일게이트 기업공개 의무 위반 소송 '패소', 법원  1천억 지급해야</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330001116</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434843</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:44.694952+00:00</t>
+          <t>2026-04-02 12:47:46.072976+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>하이브 주식회사, 빌리프랩, 쏘스뮤직, 어도어</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>하이브-민희진 풋옵션 소송 항소심 진행 중, 빌리프랩/쏘스뮤직-민희진 손해배상 소송 잠정 중단, 어도어-민희진/다니엘 손해배상 소송 변론준비기일 진행</t>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 하이브 및 그 계열사 간에 여러 법적 분쟁이 진행 중이다. 민희진은 하이브와의 풋옵션 소송 1심에서 승소했으나 하이브가 항소했으며, 빌리프랩과 쏘스뮤직이 민희진을 상대로 낸 손해배상 소송은 잠정 중단된 상태이다. 또한 어도어는 민희진 등을 상대로 430억 원대 손해배상 소송을 제기하여 변론준비기일을 마쳤다.</t>
+          <t>미래에셋증권이 스마일게이트를 상대로 제기한 1000억원대 손해배상 청구 소송에서 1심 법원이 원고 승소 판결을 내렸다. 재판부는 스마일게이트 측에 청구액 전액과 지연손해금을 지급하라고 명령했으며, 스마일게이트는 판결 검토 후 항소할 예정이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 하이브 등 대형 엔터테인먼트 기업이 상대방으로 자력이 충분하며, 풋옵션 256억 원대, 손해배상 430억 원대 등 피해 규모가 매우 큽니다. 또한 이미 1심 판결이 나왔고 여러 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아니며, 여러 소송이 복잡하게 얽혀 있어 최종 결과 예측에 불확실성이 존재하여 'High' 등급에는 미치지 못합니다.</t>
+          <t>상대방 책임이 1심 법원 판결로 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 1000억원대로 매우 크며(적합 조건 4), 이미 소송이 진행되어 1심 판결이 나온 상태로 증거가 충분히 검토되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>256억 원대 (풋옵션), 430억 원대 (손해배상)</t>
+          <t>1000억원 이상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>민희진 VS 빌리프랩·쏘스뮤직 재판 중지…하이브 항소심 영향? [왓IS]</t>
+          <t>스마일게이트, '1000억원대' IPO 분쟁 패소… 판결 검토 후 항소할 것</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603300173</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77500</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-30 13:03:59.275867+00:00</t>
+          <t>2026-04-02 12:47:38.866420+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>미국 델라웨어 법원에 손해배상 소송 제기</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>크래프톤 전 경영진 측이 크래프톤을 상대로 2억5000만달러 규모의 성과급 미지급 및 부당 해고에 대한 손해배상 소송을 미국 델라웨어 법원에 제기했다. 전 경영진 측은 크래프톤이 성과급 지급을 피하기 위해 서브노티카2의 조기 출시를 막고 자신들을 해고했다고 주장하고 있다.</t>
+          <t>미래에셋증권이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 1심 법원이 스마일게이트홀딩스에 1000억원과 지연손해금을 지급하라고 판결했다. 이 소송은 스마일게이트홀딩스의 '상장회피'와 관련된 것으로, 미래에셋증권이 원고로 승소했다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 자력이 충분한 대기업이며, 청구하는 손해배상액이 2억5000만달러로 매우 크다. 전 경영진 측의 부당 해고 및 성과급 미지급 주장에 대한 계약서 및 내부 문서 등 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>스마일게이트홀딩스가 1심에서 1000억 원 배상 판결을 받아 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하다(적합 조건 2). 피해 규모가 1000억 원으로 매우 크며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>2억5000만달러</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>복수 (전 경영진 측)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>크래프톤, 김창한 '3기 리더십' 시험대</t>
+          <t>1000억 배상하라 …스마일게이트, '상장회피' 소송 1심 패소</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828715</t>
+          <t>https://www.dailian.co.kr/news/view/1628951/?sc=Naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-30 13:03:14.317179+00:00</t>
+          <t>2026-04-02 12:43:57.743686+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 삼성전자 회장</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>증거 인용 기류</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장을 상대로 손해배상 청구 소송을 시작했다. 국민연금은 그룹 차원의 조직적 승계 작업으로 인해 손해를 봤다고 주장하고 있다.</t>
+          <t>영풍과 고려아연 두 가문의 75년 공동경영 체제에 균열이 발생하며 영풍이 고려아연의 투자 적절성에 대해 주주소송을 제기했다. 현재 법원에서 증거 인용 기류가 나타나고 있어 소송이 활발히 진행 중이며, 이는 두 그룹 간의 경영권 분쟁이 격화되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방인 삼성물산과 이재용 회장은 자력이 충분하며(적합 조건 2), 국민연금공단이 주장하는 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 삼성물산 합병 관련 사건은 이미 광범위한 공적 조사와 형사 절차가 진행되어 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 소송이 이미 시작되어 진행 중인 사건으로 종결되지 않았습니다.</t>
+          <t>대기업인 영풍과 고려아연 간의 주주소송으로, 피고의 자력이 충분하며(적합 조건 2), 법원에서 증거 인용 기류가 나타나 소송의 진행 가능성이 높다(적합 조건 5). 고려아연 투자 관련 분쟁이므로 피해 규모 또한 상당할 것으로 예상된다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>국민연금공단 (단일 기관)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>국민연금, 신규 주임운용역 온라인 채용설명회 개최…4월 공고 시작</t>
+          <t>고려아연 투자 적절했나···영풍 제기 주주소송, 증거 인용 기류</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330000789</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420222</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-30 12:49:10.071864+00:00</t>
+          <t>2026-04-02 12:38:55.605880+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="3" t="inlineStr">
+      <c r="A47" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>롯데그룹, 태광그룹</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>공정위 신고 이력, 과거 소송 및 주총 표 대결, 분쟁 재점화</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>롯데와 태광 그룹 간 20년간 이어진 복잡한 분쟁이 재점화되었다. 2000억 원 규모의 사옥 매입과 관련된 공동 지배 구조 문제로 과거 방송위원회 승인 취소 소송, 공정위 신고, 주총 표 대결 등 다양한 법적·공적 충돌이 발생했다. 양측의 이해관계 충돌이 주요 의사결정마다 이어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분 (롯데, 태광), 피해 규모 큼 (2000억 원대 사옥 관련), 증거 확보 가능성 높음 (공정위 신고, 과거 소송 이력), 공적 절차 진행 중 (공정위 신고). 부적합 조건은 없습니다. 다만, 기사 내용만으로는 명확한 피해자(원고)와 손해배상 청구권의 구체적인 내용이 불분명하여 추가 분석이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>2000억 원 이상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>2000억 사옥에서 이사회까지…롯데·태광 20년 분쟁 '재점화'</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299661</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:36:56.544984+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Z인터미디어트글로벌</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A48" s="3" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>앵커PE가 Z인터미디어트글로벌 상대로 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>라인야후의 2대 주주인 앵커PE가 유상증자에 참여하지 않으면서 Z인터미디어트글로벌을 상대로 소송을 진행 중입니다. 이 소송은 장기전 양상으로 흘러갈 것으로 예상됩니다. 기사 내용은 소송의 진행 상황에 대한 언급에 그치고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모 큼)에 해당합니다. 피고인 Z인터미디어트글로벌은 라인야후 관련 회사로 자력이 충분하며, 사모펀드와의 소송이므로 분쟁 금액이 상당할 것으로 예상됩니다. 다만, 소송의 구체적인 쟁점이나 책임의 명확성, 증거 유무에 대한 정보가 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>[더벨]라인야후, 라인게임즈 지배력 '35%→83%'</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311537537800101442</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:43:32.532003+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D48" t="inlineStr">
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>최윤범 고려아연 회장 외 고려아연 경영진</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A49" s="3" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론 시작</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>영풍이 최윤범 고려아연 회장을 비롯한 고려아연 경영진을 상대로 4005억 원 규모의 손해배상 소송을 제기했습니다. 서울중앙지법에서 해당 소송의 첫 변론이 시작되었습니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>상대방(고려아연 경영진)은 상장회사의 경영진으로 자력이 충분하며(적합 조건 2), 청구 금액이 4005억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 다만, 집단적 피해가 아닌 기업 간의 손해배상 소송으로, 책임의 명확성이나 증거 확보 여부는 기사만으로 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>4005억 원</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>영풍  최윤범 회장, 고려아연에 4005억 배상해야  손배소 첫 변론</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/general-society/6122292</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:37:37.533368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>위약벌 소송 진행 중</t>
+          <t>고소 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표에게 430억 원의 위약벌 소송을 제기했습니다. 로엘 법무법인 이제남 변호사는 하이브의 주장이 법리적으로 허구성이 있으며 '봉쇄 소송'의 전형에 가깝다고 분석했습니다. 기사는 민희진 측의 방어 논리에 초점을 맞추고 있습니다.</t>
+          <t>삼천당제약이 iM증권 리서치 애널리스트의 허위 사실 유포에 대해 고소 및 손해배상 청구를 진행할 예정입니다. 애널리스트가 제네릭 등록 관련 추가 임상 필요성을 언급한 글이 문제의 발단이며, 삼천당제약은 이를 통해 기업 가치 및 주가에 손해를 입었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 하이브가 제기한 위약벌 소송의 청구액이 430억 원으로 소송의 규모가 매우 큽니다(적합 조건 4). 다만, 기사 내용은 민희진 측의 방어 논리에 초점을 맞추고 있어, 로앤굿 고객 기준인 '원고(피해자)'로서의 직접적인 소송 제기 가능성이 명확히 드러나지 않는 점은 고려해야 합니다.</t>
+          <t>상대방인 iM증권은 금융기관으로 자력이 충분하며(적합 조건 2), 상장사의 기업 가치 및 주가에 영향을 미치는 허위 사실 유포는 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 애널리스트가 배포한 글이 명확한 증거로 존재합니다(적합 조건 5). 다만, '허위 사실' 여부 입증이 핵심 쟁점이며 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼천당제약)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[로엘 법무법인 이제남 변호사] 256억 포기한 민희진, 하이브의 '탬퍼링...</t>
+          <t>삼천당제약, 블로거 이어 증권사까지 법적 대응</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514890</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040114150197780</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-27 13:13:38.863399+00:00</t>
+          <t>2026-04-01 12:56:27.876531+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>유비소프트</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>유비소프트는 자사의 공동 개발 모델과 관련하여 소송이 진행 중이다. 기사 제목은 스튜디오의 해체 또는 승화와 같은 내부적인 변화를 암시하지만, 소송의 구체적인 내용이나 원고, 피해 규모 등은 명확히 언급되지 않았다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(원고, 청구 취지, 피해 규모, 책임 명확성 등)을 파악하기 어렵다. 다만, 상대방이 대기업인 유비소프트라는 점은 긍정적이나, 그 외 적합 조건을 판단할 근거가 부족하다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>유비소프트, 명문 스튜디오의 '해체'인가 '승화'인가</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>gamevu.co.kr</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56922</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-04-01 12:48:29.018144+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D51" t="inlineStr">
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A52" s="2" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>하이브는 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구소송을 진행 중이며, 이는 민희진 대표가 하이브와의 256억 원 상당 풋옵션 소송에서 승소한 이후 발생한 분쟁입니다. 하이브는 민희진 대표 등에 대한 주식매매 대금 청구 관련 강제집행 취소도 신청했습니다. 이 사건은 대기업과 전 임원 간의 고액 손해배상 분쟁으로, 법적 리스크가 지속될 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송을 제기한 사건으로, 상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 청구 금액이 매우 커서(적합 조건 4) 소송금융 투자 검토의 여지가 있습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개별 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>430억 원 (하이브 청구액)</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>소수 (민희진 대표, 다니엘 및 가족)</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>말달릴 채비 마친 YG·JYP·SM·하이브</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>woman.donga.com</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://woman.donga.com/3/all/12/6163771/1</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:43:38.979412+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>삼성SDI</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D53" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>서울고등법원 제2심 패소 판결</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>삼성SDI가 바이오빌과의 손해배상 청구소송 2심에서 패소하여 약 175억 원의 판결금 및 지연손해금을 지급하게 되었습니다. 서울고등법원의 판결이며, 삼성SDI는 향후 대책을 강구할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>삼성SDI가 2심에서 패소하여 상대방의 책임이 명확하며, 대기업으로서 충분한 자력을 갖추고 있습니다. 피해 금액이 175억 원으로 매우 크고, 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>17,533,040,000원</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>[기업공시] 삼성SDI, KCC, LIG넥스원, 강원랜드, 삼성전자, 롯데칠성 외</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>kdpress.co.kr</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203838</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:35:10.167619+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>주식회사 젬백스앤카엘</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A54" s="2" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>주식회사 젬백스앤카엘이 주식회사 바이오빌을 상대로 한 손해배상 사건의 판결에 불복하여 대법원에 상고를 제기했습니다. 현재 소송은 대법원 상고심 단계에 있습니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>상고인(피고)인 젬백스앤카엘은 회사로서 '상대방에게 자력이 충분함' 조건에 해당합니다. 그러나 기사 내용만으로는 손해배상 사건의 구체적인 책임 소재나 피해 규모를 파악하기 어렵고, 집단적 피해가 아닌 기업 간 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>젬백스앤카엘, 2025나200990 손해배상 사건 판결에 상고 제기</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651079</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:29:05.117413+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>민희진</t>
+          <t>홍원식 전 회장</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 준비기일 진행 중</t>
+          <t>서울중앙지법 손해배상 판결 선고</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표를 상대로 431억 원대 손해배상 청구소송을 제기했으며, 첫 변론 준비기일이 열렸습니다. 양측은 신속한 진행 여부와 쟁점 자료 제출에 대해 의견을 달리했으며, 법원은 조정 가능성을 열어두고 추가 기일을 지정했습니다.</t>
+          <t>남양유업 홍원식 전 회장이 지분 거래 지연과 관련하여 서울중앙지법으로부터 660억 원 규모의 손해배상 지급 판결을 받았다. 이 판결은 남양유업의 실적에도 일정 부분 영향을 미친 것으로 분석된다. 판결액 중 487억 원에 대한 언급이 있으나, 전체 배상액은 660억 원이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>피해 금액은 431억 원으로 매우 크지만, 피고가 개인(민희진 전 대표)이므로 배상 자력에 대한 불확실성이 높습니다. 또한, 상대방 책임이 아직 명확히 입증되지 않았으며, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 다른 요소가 부족합니다.</t>
+          <t>서울중앙지법에서 홍원식 전 회장에게 660억 원 규모의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 확보된 상태이다(적합 조건 5). 전 회장이라는 점과 배상액 규모를 고려할 때 상대방의 자력도 충분할 것으로 판단된다(적합 조건 2). 현재 판결 선고 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 검토할 수 있다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>660억원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>“빛나는 시기에 큰 피해”…어도어-다니엘 ‘431억 손배소’ 첫 재판 ...</t>
+          <t>남양유업, ‘흑자 전환’에도 매출 감소…실적의 질 평가 엇갈려</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520969</t>
+          <t>https://sateconomy.co.kr/news/view/1065600190978039</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-26 13:10:14.235648+00:00</t>
+          <t>2026-03-31 13:03:06.112740+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>젬백스앤카엘</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>항소심 판결 선고, 상고 예정</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>젬백스앤카엘이 바이오빌과의 주식 거래 관련 손해배상 청구 소송 항소심에서 175억 원 배상 판결을 받았습니다. 젬백스는 1심 판결 직후 295억 원을 공탁했으며, 재무적 영향은 제한적이라고 밝혔습니다. 젬백스 측은 이번 판결에 대해 상고를 제기할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (서울고등법원 2심 판결로 젬백스의 배상 책임 인정), 상대방에게 자력이 충분함 (상장회사이며 1심 인용 금액 전액 공탁), 피해 규모가 큼 (원금 175억 원 이상), 증거가 있거나 확보 가능함 (이미 1심, 2심 법원 판단 완료).</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>원금 175억 3304만원 및 지연이자</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>1개 기업 (바이오빌)</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>젬백스  바이오빌 소송 2심 175억 배상 판결…재무적 영향 제한적</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/stock/2026/03/31/2026033114554587136</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:54:59.819553+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A57" s="2" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>첫 공판 진행, 다음 기일 예정</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>한미약품그룹 대주주들 간 의결권 공동행사, 우선매수권, 동반매각참여권 등을 포함하는 주주간 계약과 관련하여 소송이 진행 중이다. 해당 소송의 첫 공판은 이달 12일에 열렸으며, 다음 기일은 5월로 예정되어 있다. 대주주들 간의 갈등은 여전히 남아있는 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>한미약품그룹 대주주들 간 주주간 계약 관련 소송이 진행 중이며, 대기업 관련 분쟁으로 상대방의 자력이 충분하고(적합 조건 2) 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 대주주 간의 분쟁으로 피해자 수가 제한적이며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>한 발씩 양보한 한미약품그룹 대주주들…'갈등 불씨' 여전</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/159401</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:49:03.063283+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>정부 및 국회 '중동 사태 대응 TF' 가동 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>이 사설은 중동 리스크와 보복 조치로 인한 중소기업의 피해 구제를 위해 징벌적 손해배상 확대 및 익명 제보 창구 활성화 등 실효성 있는 지원체계 마련을 촉구하고 있다. 중소기업중앙회는 정부와 국회가 가동 중인 '중동 사태 대응 TF'에 참여하여 중소기업 지원을 모색 중이다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>기사는 중동 리스크로 인한 중소기업 피해에 대한 전반적인 지원책 마련을 촉구하는 사설로, 특정 가해 주체나 구체적인 피해 사실이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>중소기업 다수</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>[사설] 중동 리스크 해소할 전방위 中企 지원체계 절실</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>kbiznews.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113776</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:17:11.043381+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B57" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>CJ</t>
+          <t>젬백스</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>주주총회 안건 관련 논란</t>
+          <t>항소심 판결 선고, 상고 여부 검토 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>CJ의 주주총회 안건과 관련하여 자사주를 이용한 '편법 증자' 의혹과 사외이사가 사실상 내부 인사라는 논란이 제기되었습니다. 김앤장 법률사무소가 CJ 계열사들과 지속적인 법률 자문 관계를 유지해 온 이력도 언급되며, 기업 지배구조 및 주주권 침해 가능성이 있습니다.</t>
+          <t>젬백스가 바이오빌과의 소송에서 패소하여 175억원과 연 5%의 이자를 지급하라는 항소심 판결이 나왔다. 젬백스는 이미 1심 판결 후 해당 금액을 현금 공탁했으며, 재무상 영향은 없을 것이라고 밝혔다. 젬백스 측은 이번 판결에 대해 상고 제기 등 다양한 대응 방안을 검토 중이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>CJ 및 주요 계열사라는 대기업이 피고가 될 수 있으며(적합 조건 2), '편법 증자', '사외이사 내부 인사' 등 기업 지배구조 관련 논란으로 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 기사만으로는 구체적인 피해 규모나 피해자 수, 공적 절차 진행 여부가 불분명합니다.</t>
+          <t>상대방 책임이 항소심 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(젬백스)은 상장회사로 추정되며 2023년 매출 815억원을 기록하는 등 충분한 자력을 갖추고 있다(적합 조건 2). 피해 규모가 175억 원 및 이자로 매우 크며(적합 조건 4), 이미 항소심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 아직 상고 여부가 결정되지 않아 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>175억원 및 연 5% 이자</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (바이오빌)</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>CGCG  자사주로 '편법 증자' 사외이사는 '내부 인사' ...CJ 주총 안건 전...</t>
+          <t>젬백스, 바이오빌 소송전 패소... 재무적 대비해 영향 없을 것</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=116428</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=700115</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-26 00:53:06.838713+00:00</t>
+          <t>2026-03-31 00:52:08.859825+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행</t>
+          <t>600억 원 규모 위약벌 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진 전 대표 등을 상대로 431억 원 규모의 손해배상 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 이는 어도어와 민희진 전 대표 간의 법적 다툼이 본격화되는 신호탄입니다.</t>
+          <t>한미약품그룹의 경영권 분쟁이 일단락되는 가운데 정기주주총회가 열려 외부 수장 선임 및 이사회 재편이 이루어졌다. 한편, 지난해 라데팡스와 송영숙 회장, 임주현 부회장 측이 신동국 회장을 상대로 제기한 600억 원 규모의 위약벌 청구 소송은 현재 법적 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>원고(어도어)가 피고(다니엘, 민희진)에게 431억 원이라는 막대한 금액의 손해배상을 청구하고 있으나, 피고가 개인인 점을 고려할 때 배상 능력이 충분하지 않아 실제 회수 가능성이 매우 낮습니다 (적합 조건 2번 '상대방에게 자력이 충분함' 미충족). 또한, 책임 소재가 명확히 밝혀지지 않아 소송의 승소 가능성도 불확실합니다.</t>
+          <t>소송 상대방(신동국 회장 및 한미사이언스)의 자력이 충분하며 (적합 조건 2), 600억 원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 큼 (적합 조건 4). 또한 이미 소송이 진행 중인 사건임. 다만, 일반적인 집단적 피해 사건이 아닌 경영권 분쟁 관련 소송으로, 다수의 소액주주 피해를 직접적으로 다루는 소송금융 투자 대상과는 성격이 다소 다름.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>431억 배상하라  법적다툼 또 시작…어도어 vs 다니엘·민희진, 오늘(2...</t>
+          <t>한미약품그룹 주총 개최…53년 만에 첫 외부 수장, 이사회 재편 주목</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2127622</t>
+          <t>https://www.newspim.com/news/view/20260330001116</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-26 00:49:42.543476+00:00</t>
+          <t>2026-03-31 00:38:44.694952+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="2" t="inlineStr">
+      <c r="A61" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>하이브 주식회사, 빌리프랩, 쏘스뮤직, 어도어</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>하이브-민희진 풋옵션 소송 항소심 진행 중, 빌리프랩/쏘스뮤직-민희진 손해배상 소송 잠정 중단, 어도어-민희진/다니엘 손해배상 소송 변론준비기일 진행</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표와 하이브 및 그 계열사 간에 여러 법적 분쟁이 진행 중이다. 민희진은 하이브와의 풋옵션 소송 1심에서 승소했으나 하이브가 항소했으며, 빌리프랩과 쏘스뮤직이 민희진을 상대로 낸 손해배상 소송은 잠정 중단된 상태이다. 또한 어도어는 민희진 등을 상대로 430억 원대 손해배상 소송을 제기하여 변론준비기일을 마쳤다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 하이브 등 대형 엔터테인먼트 기업이 상대방으로 자력이 충분하며, 풋옵션 256억 원대, 손해배상 430억 원대 등 피해 규모가 매우 큽니다. 또한 이미 1심 판결이 나왔고 여러 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아니며, 여러 소송이 복잡하게 얽혀 있어 최종 결과 예측에 불확실성이 존재하여 'High' 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>256억 원대 (풋옵션), 430억 원대 (손해배상)</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>민희진 VS 빌리프랩·쏘스뮤직 재판 중지…하이브 항소심 영향? [왓IS]</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>isplus.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://isplus.com/article/view/isp202603300173</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:03:59.275867+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D61" t="inlineStr">
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>최종 판결 승소 및 미배당이익금 회수 완료</t>
+          <t>미국 델라웨어 법원에 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>일양약품이 3년 이상 묶여 있던 미배당이익금 180억원에 대한 청구소송에서 현지 법원의 최종 판결로 승소하여 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식 거래가 6개월 보름 만에 재개될 예정입니다.</t>
+          <t>크래프톤 전 경영진 측이 크래프톤을 상대로 2억5000만달러 규모의 성과급 미지급 및 부당 해고에 대한 손해배상 소송을 미국 델라웨어 법원에 제기했다. 전 경영진 측은 크래프톤이 성과급 지급을 피하기 위해 서브노티카2의 조기 출시를 막고 자신들을 해고했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 현지 법원에서 최종 판결이 선고되어 일양약품이 승소했으며, 미배당이익금 180억원을 전액 회수 완료한 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 비용을 조달하고 승소 시 수익을 공유하는 모델이므로, 이미 종결되고 회수까지 완료된 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>상대방(크래프톤)은 자력이 충분한 대기업이며, 청구하는 손해배상액이 2억5000만달러로 매우 크다. 전 경영진 측의 부당 해고 및 성과급 미지급 주장에 대한 계약서 및 내부 문서 등 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>180억원</t>
+          <t>2억5000만달러</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>복수 (전 경영진 측)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>26일부터 일양약품 주식 거래 재개된다…'6개월 보름만'</t>
+          <t>크래프톤, 김창한 '3기 리더십' 시험대</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74889</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828715</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-25 13:08:22.997643+00:00</t>
+          <t>2026-03-30 13:03:14.317179+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>고려아연, 영풍</t>
+          <t>삼성물산, 이재용 삼성전자 회장</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 다수 소송 진행 중, 의결권 불법 수집 의혹으로 추가 소송 전망</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 간 경영권 분쟁이 지속되며 숱한 소송이 진행 중이다. 올해 주총을 앞두고 의결권 불법 수집 의혹이 제기되어 추가적인 법적 공방이 예상된다. 이는 대기업 간의 복잡한 기업 분쟁으로, 소송 가액이 매우 클 것으로 전망된다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장을 상대로 손해배상 청구 소송을 시작했다. 국민연금은 그룹 차원의 조직적 승계 작업으로 인해 손해를 봤다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>고려아연과 영풍이라는 대기업 간의 경영권 분쟁으로 소송 가액이 매우 클 것으로 예상되며(피해 규모 큼), 이미 숱한 소송이 진행 중이고(증거 확보 가능성), 의결권 불법 수집 의혹으로 추가적인 법적 공방이 예상됩니다. 상대방 기업들의 자력 또한 충분합니다.</t>
+          <t>상대방인 삼성물산과 이재용 회장은 자력이 충분하며(적합 조건 2), 국민연금공단이 주장하는 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 삼성물산 합병 관련 사건은 이미 광범위한 공적 조사와 형사 절차가 진행되어 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 소송이 이미 시작되어 진행 중인 사건으로 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금공단 (단일 기관)</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>고려아연·영풍, 올해도 12시간 마라톤 주총…‘승부’와 ‘불씨’ 동시...</t>
+          <t>국민연금, 신규 주임운용역 온라인 채용설명회 개최…4월 공고 시작</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603250212</t>
+          <t>https://www.newspim.com/news/view/20260330000789</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-25 13:06:24.053502+00:00</t>
+          <t>2026-03-30 12:49:10.071864+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>미국 법원에 소송 제기됨</t>
+          <t>AI 기업 앤트로픽이 미국 국방부를 상대로 소송 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>글로벌 태양광 기업 캐나다 솔라가 한국전력을 상대로 미국 법원에 피소되었습니다. 원고는 한전이 멕시코 태양광 지분 매입 계약상 정산 대금이 최종 확정되었음에도 지분 인수를 거부했다고 주장하며, 지분 인수 강제 이행과 손해배상을 청구했습니다.</t>
+          <t>구글 딥마인드 연구소의 핵심 인물인 제프 딘이 최근 미국 국방부를 상대로 한 AI 기업 앤트로픽의 소송을 지지하는 의견서에 서명했습니다. 이 소송은 군사 관련 내용을 다루는 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>한국전력이라는 자력 있는 공공기관이 피고이며(적합 조건 2), 글로벌 태양광 기업이 원고로 계약 위반에 따른 지분 인수 강제 이행 및 손해배상을 청구하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 계약서 및 비용 이의제기 여부 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 이미 미국 법원에 소송이 제기되어 진행 중입니다(적합 조건 1).</t>
+          <t>미국 국방부가 소송 상대방으로 특정되어 자력이 충분하며(적합 조건 2), AI 기업 앤트로픽이 이미 소송을 진행 중입니다(진행 단계: 소송중). 다만, 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 상대방 책임의 명확성 등 다른 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[Biz Law] 한국전력, 멕시코 태양광 지분 매입 거부로 美 법원에 피소</t>
+          <t>정치 발언 줄어든 실리콘밸리…구글 AI 수석만 공개 비판 지속</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713222</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703790</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-25 12:51:38.178505+00:00</t>
+          <t>2026-03-30 00:39:21.087170+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+      <c r="A65" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>고려아연 이사들</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미 연방법원에 소송 제기</t>
+          <t>첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>팔란티어의 군사 AI 시스템에 앤스로픽의 AI 모델 '클로드'가 탑재되었으나, 미 국방부가 앤스로픽을 '공급망 위험' 기업으로 지정하며 양측 관계에 균열이 생겼습니다. 앤스로픽은 군사용 AI에 안전장치를 요구해온 기업으로, 국방부 결정에 맞서 미 연방법원에 소송을 제기한 상태입니다.</t>
+          <t>고려아연 최대주주인 영풍이 고려아연 이사들을 상대로 이그니오 투자 관련 손해배상 소송을 제기했습니다. 1년 2개월간의 서면 공방을 거쳐 이번 주 첫 변론기일을 맞으며 법정 심리에 들어설 예정입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(미 국방부의 '공급망 위험' 기업 지정), 상대방에게 자력이 충분하며(미 국방부), 소송이 이미 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 2, 5 해당). 다만, 집단적 피해 사례는 아니며, 피해 규모는 구체적으로 명시되지 않았습니다.</t>
+          <t>고려아연 이사들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대기업 간 투자 관련 분쟁이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 집단적 피해는 아니며 소송 외 공적 절차 진행 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1명 (앤스로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>이란전, 첫 AI 주도 전쟁 …팔란티어, 골든돔·UAE 방공망까지</t>
+          <t>영풍-고려아연 '이그니오 투자 배임 공방' 소송전 막 오른다</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03775286645386928</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420092</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-25 12:37:28.503478+00:00</t>
+          <t>2026-03-29 12:38:14.514799+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A66" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>알로이스</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>미국 델라웨어 형평법원에 소송 제기</t>
+          <t>경영권 분쟁 소송 및 검사인 선임 소송 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 미국 게임 개발사 언노운월즈엔터테인먼트(UWE)의 창립 멤버들이 크래프톤을 상대로 미국 델라웨어 형평법원에 소송을 제기했습니다. UWE 측은 크래프톤이 최대 2억5000만 달러에 달하는 언아웃 지급을 피하기 위해 '서브노티카 2' 출시를 의도적으로 연기하고 경영진을 교체했다고 주장하고 있습니다. 이로 인해 크래프톤은 667억원의 영업권 손상차손을 인식했습니다.</t>
+          <t>알로이스의 권충식 전 대표가 정기주주총회와 관련하여 법원에 검사인 선임을 요청하는 경영권 분쟁 소송을 제기했습니다. 이에 법원은 김모 변호사를 검사인으로 선임하며 알로이스의 경영권 분쟁이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>크래프톤은 역대 최대 매출을 기록한 상장 대기업으로 자력이 충분하며(적합 조건 2), UWE 창립 멤버들이 크래프톤의 의도적인 언아웃 지급 회피를 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하게 다투어지고 있습니다(적합 조건 1). 최대 2억5000만 달러(약 3400억원)에 달하는 언아웃 지급이 쟁점으로 피해 규모가 매우 크고(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>알로이스는 금융감독원 전자공시시스템에 공시된 기업으로 상대방에게 자력이 충분할 것으로 예상됩니다. 또한, 검사인 선임 소송을 통해 증거 확보가 가능할 것으로 보입니다. 다만, 집단적 피해가 아닌 경영권 분쟁으로 피해자 수가 제한적이며, 구체적인 피해 금액은 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>최대 2억5000만달러 (약 3400억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>UWE 창립 멤버 (소수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>크래프톤, 외형 성장 속 불어난 영업권 부담</t>
+          <t>알로이스 경영권 분쟁 격화…주총 앞두고 '정면 충돌'</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215617</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=624871</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-25 00:47:22.189727+00:00</t>
+          <t>2026-03-28 00:30:33.207336+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>위약벌 소송 진행 중</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 기업의 공시 내용을 나열한 것으로 보이며, '주주 간 의결권 분쟁'과 관련된 단편적인 정보가 포함되어 있습니다. 특정 사건의 구체적인 내용, 피해 규모, 당사자 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
+          <t>하이브가 민희진 전 어도어 대표에게 430억 원의 위약벌 소송을 제기했습니다. 로엘 법무법인 이제남 변호사는 하이브의 주장이 법리적으로 허구성이 있으며 '봉쇄 소송'의 전형에 가깝다고 분석했습니다. 기사는 민희진 측의 방어 논리에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 사건이나 분쟁을 명확히 설명하지 않고, 여러 기업의 공시 내용 중 일부 파편적인 정보만을 포함하고 있어 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 적합 조건들을 파악할 수 없습니다.</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 하이브가 제기한 위약벌 소송의 청구액이 430억 원으로 소송의 규모가 매우 큽니다(적합 조건 4). 다만, 기사 내용은 민희진 측의 방어 논리에 초점을 맞추고 있어, 로앤굿 고객 기준인 '원고(피해자)'로서의 직접적인 소송 제기 가능성이 명확히 드러나지 않는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>[기업공시] 엘앤에프, 셀트리온, 대신증권, SK하이닉스, HD한국조선해양...</t>
+          <t>[로엘 법무법인 이제남 변호사] 256억 포기한 민희진, 하이브의 '탬퍼링...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203623</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514890</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-25 00:30:53.245514+00:00</t>
+          <t>2026-03-27 13:13:38.863399+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>CG파마슈티컬</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>액면분할 안건 주주총회에서 부결. 과거 가처분 소송 등 법적 다툼 이력 있음.</t>
+          <t>미국 자회사와의 임상 결과 통지 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>MBK파트너스와 영풍 측이 과거 반대했던 고려아연 액면분할 안건을 다시 제안했으나, 최근 주주총회에서 부결되었습니다. 이는 주주 간의 경영권 및 기업 지배구조를 둘러싼 분쟁이 지속되고 있음을 보여줍니다. 과거에도 가처분 소송 등 법적 다툼이 있었던 사안입니다.</t>
+          <t>CG인바이츠는 미국 자회사 CG파마슈티컬(CGP)과 소송 중이며, CGP로부터 신약 후보물질 '아이발티노스타트'의 임상 결과를 제대로 통지받지 못하고 있다고 주장합니다. 이로 인해 신약 개발 지연 등 잠재적 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>본 사건은 고려아연의 액면분할 안건이 주주총회에서 부결된 기업 지배구조 분쟁으로, 상대방(고려아연, MBK, 영풍)의 자력은 충분하나 (적합 조건 2), 일반적인 소송금융 투자 대상에서 요구되는 명확한 피해자 집단과 직접적이고 정량화 가능한 피해 규모가 불분명합니다 (적합 조건 1, 3, 4 미흡). 또한, 해당 안건은 이미 주주총회에서 부결되어 종결된 상태입니다 (부적합 조건 해당).</t>
+          <t>미국 자회사 CG파마슈티컬(CGP)이 임상 결과를 제대로 통지하지 않았다는 주장이 명확하며(적합 조건 1), 이미 소송이 진행 중이므로 관련 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5). 제약 바이오 기업이므로 일정 수준의 자력이 있을 것으로 추정되나(적합 조건 2), 피해 규모는 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>MBK·영풍 반대했다 다시 제안한 고려아연 액면분할, 의결권자문사들 반...</t>
+          <t>[주총 포커스] 남민우 다산네트웍스 회장, CG인바이츠 이사회 진입</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=505559</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657912</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-24 13:13:45.937196+00:00</t>
+          <t>2026-03-27 13:02:29.167429+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>미국 법원 1심 진행 중</t>
+          <t>미국 법원 1심에서 전 경영진 승소</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>서브노티카 IP 개발사인 미국 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했습니다. 이들은 크래프톤이 성과급 지급을 피하기 위해 자신들을 부당 해고했다고 주장하며, 현재 미국 법원에서 1심이 진행 중입니다.</t>
+          <t>서브노티카 IP 개발사인 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했으며, 미국 법원 1심에서 전 경영진이 승소했다. 이는 크래프톤의 책임이 인정된 것으로, 향후 항소심 진행 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방인 크래프톤은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 약 3500억원으로 피해 규모가 매우 큽니다(적합 조건 4). 부당 해고 및 성과급 미지급 주장이 구체적이고(적합 조건 1), 소송이 진행 중이므로 관련 증거가 확보되었을 것으로 보입니다(적합 조건 5).</t>
+          <t>상대방 책임이 미국 법원 1심에서 인정되었고(적합 조건 1), 상대방인 크래프톤은 자력이 충분한 대기업입니다(적합 조건 2). 피해 규모가 약 3500억원으로 매우 크며(적합 조건 4), 1심 승소로 증거가 충분히 확보되었음을 알 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>약 3500억원</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>김창한 크래프톤 대표 3연임 성공… 주가 부진 속 ‘포스트 배틀그라운...</t>
+          <t>'3연임 확정' 김창한 크래프톤 대표, 프랜차이즈 IP 전환 승부수</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ezyeconomy.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/24/XJAIHNDYVFEADAWGBT2AD5VH4I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ezyeconomy.com/news/articleView.html?idxno=234030</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:46.474710+00:00</t>
+          <t>2026-03-27 12:56:10.429228+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="4" t="inlineStr">
+      <c r="A70" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>갑질 영상 유포 및 회사 내부 갈등</t>
+          <t>소송 진행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>드라마 '첫 번째 남자'에서 채화영은 갑질 영상이 유포되며 회사 이미지 실추와 주가 하락 위기에 처한다. 마 회장은 채화영에게 사과와 지분 양도를 지시하며 압박하고, 채화영은 딥페이크라 주장하며 사실을 부인한다. 이 사건은 오장미의 복수 계획의 일부로 밝혀진다.</t>
+          <t>기사는 삼성, SK하이닉스 등 주요 고객사의 백악관 입성 및 HBM, 자율주행 표준 설계권 논의를 다루며, 민관 협력 구도 속 '엔스로픽 소송전'으로 인한 균열을 언급합니다. 그러나 소송의 구체적인 내용이나 당사자에 대한 정보는 제공되지 않습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>해당 기사는 MBC 일일드라마 '첫 번째 남자'의 줄거리를 다루고 있어, 실제 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
+          <t>기사에서 '엔스로픽 소송전'이 언급되었으나, 소송의 당사자, 분쟁의 내용, 책임 소재, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 모두 불명확)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>오현경, 갑질 부인→머리채 잡고 몸싸움…지분 빼앗길 '위기' ('첫번째남...</t>
+          <t>삼성·SK하이닉스 최대 고객이 백악관 입성…HBM·자율주행 표준 설계권...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1018584/</t>
+          <t>https://www.g-enews.com/view.php?ud=202603261734225647fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:55.458784+00:00</t>
+          <t>2026-03-27 00:33:15.800163+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="A71" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>이랜드유통</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>주주총회 관련 분쟁으로 소송 진행 중</t>
+          <t>국회의원 주최 간담회 개최, 경찰 화재 원인 조사 진행, 피해보상 협의 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 간의 분쟁이 격화되면서 소송과 비용 부담이 커지고 있는 것으로 나타났습니다. 24일 열리는 정기 주주총회와 관련하여 양측 간의 소송이 진행 중인 상황입니다.</t>
+          <t>지난해 11월 이랜드유통 물류센터 화재로 입주기업 및 최대 700명의 직원이 피해를 입었으며, 이정문 의원 주최로 환경·안전·보상 대책 점검 간담회가 열렸습니다. 경찰은 화재 원인을 특정하지 못했으나, 이랜드 측은 피해기업과 보상 및 재건을 협의하겠다고 밝혔습니다. 입주기업협의회는 신속한 피해보상과 2차 피해 방지 대책을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 모두 대기업으로 상대방에게 자력이 충분하며, '소송과 비용 부담이 함께 커진' 것으로 보아 피해 규모가 클 가능성이 있습니다. 또한, 이미 '진행 중인 소송'이 언급되어 공적 절차가 진행 중입니다.</t>
+          <t>상대방인 이랜드유통은 대기업으로 자력이 충분하며(적합 조건 2), 물류센터 전소 및 최대 700명의 직원 피해로 집단적 피해와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 국회의원 주최 간담회 등 공적 절차가 진행 중이며(적합 조건 6), 이랜드 측도 보상 및 재건을 협의하겠다고 밝혀 소송금융 투자 적합도가 높습니다. 다만 화재 원인이 특정되지 않아 책임 소재 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입주기업 다수, 직원 최대 700명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[기획] 고려아연 주총,  분쟁 후 소송·비용 확대  주주 평가는</t>
+          <t>이정문 의원, 이랜드유통 물류센터 화재 관련 간담회 개최</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78639</t>
+          <t>https://news.tf.co.kr/read/national/2306742.htm</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:46.842839+00:00</t>
+          <t>2026-03-27 00:16:30.989820+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>민희진</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>손해배상 청구소송 첫 변론 준비기일 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 제기했습니다. 영풍은 이를 주주권 침해 및 지배구조 왜곡으로 주장하며, 고려아연 주주총회를 앞두고 표 대결이 격화되는 상황입니다.</t>
+          <t>어도어가 민희진 전 대표를 상대로 431억 원대 손해배상 청구소송을 제기했으며, 첫 변론 준비기일이 열렸습니다. 양측은 신속한 진행 여부와 쟁점 자료 제출에 대해 의견을 달리했으며, 법원은 조정 가능성을 열어두고 추가 기일을 지정했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>영풍과 고려아연 간의 대규모 기업 분쟁과 연관된 소송으로, 피고인 KZ정밀 및 임원들의 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 기업 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 상대방 책임의 명확성이나 증거 유무는 기사에서 확인되지 않습니다.</t>
+          <t>피해 금액은 431억 원으로 매우 크지만, 피고가 개인(민희진 전 대표)이므로 배상 자력에 대한 불확실성이 높습니다. 또한, 상대방 책임이 아직 명확히 입증되지 않았으며, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 다른 요소가 부족합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>고려아연 주총 D-1···표 대결에 공방도 격화</t>
+          <t>“빛나는 시기에 큰 피해”…어도어-다니엘 ‘431억 손배소’ 첫 재판 ...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297578</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520969</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:50.423245+00:00</t>
+          <t>2026-03-26 13:10:14.235648+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
-      <c r="A73" s="4" t="inlineStr">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>합의 가능성 논의 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>어도어와 관련된 430억 원 규모의 소송이 진행 중이며, '다니엘'과의 합의 가능성이 제기되었습니다. 이 소송은 민희진 대표와 관련된 분쟁의 연장선으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>소송 금액이 430억 원으로 매우 커서 잠재적 회수 금액이 높습니다 (적합 조건 4). 관련 당사자인 어도어는 대기업 하이브의 자회사로, 충분한 자력을 갖추고 있습니다 (적합 조건 2). 소송이 진행 중이며 합의 가능성이 언급되어 종결된 사건이 아닙니다. 다만, 기사 본문이 소송 내용과 무관하여 사건의 구체적인 책임 소재나 증거 확보 여부는 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>민희진 '먹금' 하더니…'430억 소송' 어도어, 다니엘에  합의 가능성 有...</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026032616300190105</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:05:24.966225+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>미국 법원 1단계 소송 패소, 성과급 및 경영 책임 관련 추가 법적 절차 진행 예정</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>크래프톤이 자회사 언노운 월즈 전 경영진과의 미국 법원 1단계 소송에서 패소하여 최대 2억 5천만 달러의 성과급을 지급할 위기에 처했습니다. 전 경영진은 성과급 회피를 위한 의도적 해임이었다고 주장하며, 법원은 CEO 복직과 운영권 회복 등을 인정했습니다. 이번 판결은 전체 분쟁의 일부이며, 성과급 규모 및 경영 책임 관련 법적 공방은 계속될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>대기업 피고(크래프톤)의 자력이 충분하며 (적합 조건 2), 미국 법원에서 이미 1단계 소송 패소 판결이 나와 상대방 책임이 비교적 명확합니다 (적합 조건 1, 5). 최대 2억 5천만 달러에 달하는 성과급 지급 가능성이 있어 피해 규모가 크고 (적합 조건 4), 관련 법적 절차가 계속 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>최대 2억 5천만 달러</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>크래프톤의 빛과 그림자…최대 실적과 소송 패소 [까칠뉴스]</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>sisaon.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181796</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:52:10.636659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B73" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>세바스찬 드위드</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>캘리포니아주 상급법원에 소송 제기</t>
+          <t>첫 변론준비기일</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>애플의 카메라 앱 개발사 럭스 옵티스 인수 무산 후, 공동 창업자 벤 샌도프스키가 세바스찬 드위드를 상대로 소송을 제기했습니다. 샌도프스키는 드위드가 회사 자금을 횡령하고 기밀 자료를 보유하고 있다고 주장하며, 드위드는 이를 부인하고 소송이 보복성 조치라고 맞서고 있습니다. 드위드는 인수 불발 후 애플 디자인팀에 합류한 것으로 알려졌습니다.</t>
+          <t>어도어가 다니엘과 그의 가족 1명, 민희진 전 대표를 상대로 430억원대 손해배상 소송을 제기했습니다. 해당 소송의 첫 변론준비기일이 오늘(26일) 서울중앙지법에서 열립니다. 이는 어도어와 민희진 전 대표 간의 분쟁과 관련된 법적 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 사건은 대규모 집단 피해가 아닌 공동 창업자 간의 내부 분쟁으로, '집단적 피해' 조건에 해당하지 않습니다. 소송 상대방이 개인(세바스찬 드위드)이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 피해 규모 또한 기사에서 명확히 제시되지 않아 '피해 규모가 큼' 조건에 부합하는지 알 수 없습니다. 또한, 공적 절차 진행이나 명확한 객관적 증거가 보도되지 않아 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>430억원대의 청구 금액으로 피해 규모는 크지만 (적합 조건 4), 소송 상대방이 개인이므로 해당 금액에 대한 자력 확보가 불확실합니다. 또한, 기사만으로는 상대방의 책임이 명확한지, 객관적 증거가 충분한지 파악하기 어렵습니다. 집단적 피해 사건이 아니며, 공적 절차가 진행 중이라는 언급도 없습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억원대</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명 (벤 샌도프스키 또는 럭스 옵티스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>아이폰18 프로 카메라 승부수…애플, 앱 개발사 인수 무산</t>
+          <t>어도어 vs 다니엘·민희진 430억원대 손배소 오늘 첫 재판</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260323103914</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040947</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-23 12:48:22.262467+00:00</t>
+          <t>2026-03-26 00:54:05.761212+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>CJ</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>주주총회 안건 관련 논란</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>CJ의 주주총회 안건과 관련하여 자사주를 이용한 '편법 증자' 의혹과 사외이사가 사실상 내부 인사라는 논란이 제기되었습니다. 김앤장 법률사무소가 CJ 계열사들과 지속적인 법률 자문 관계를 유지해 온 이력도 언급되며, 기업 지배구조 및 주주권 침해 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>CJ 및 주요 계열사라는 대기업이 피고가 될 수 있으며(적합 조건 2), '편법 증자', '사외이사 내부 인사' 등 기업 지배구조 관련 논란으로 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 기사만으로는 구체적인 피해 규모나 피해자 수, 공적 절차 진행 여부가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>CGCG  자사주로 '편법 증자' 사외이사는 '내부 인사' ...CJ 주총 안건 전...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>popcornnews.net</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116428</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:53:06.838713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D76" t="inlineStr">
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론준비기일 진행</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘과 민희진 전 대표 등을 상대로 431억 원 규모의 손해배상 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 이는 어도어와 민희진 전 대표 간의 법적 다툼이 본격화되는 신호탄입니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>원고(어도어)가 피고(다니엘, 민희진)에게 431억 원이라는 막대한 금액의 손해배상을 청구하고 있으나, 피고가 개인인 점을 고려할 때 배상 능력이 충분하지 않아 실제 회수 가능성이 매우 낮습니다 (적합 조건 2번 '상대방에게 자력이 충분함' 미충족). 또한, 책임 소재가 명확히 밝혀지지 않아 소송의 승소 가능성도 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>431억 원</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>431억 배상하라  법적다툼 또 시작…어도어 vs 다니엘·민희진, 오늘(2...</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2127622</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:49:42.543476+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>하이브 주식회사 및 전직 임원 2인</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>첫 변론기일 예정</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>민희진 대표가 이끄는 어도어(ADOR)가 하이브(HYBE)와 전직 임원 2인을 상대로 430억 원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 26일 열릴 예정이다. 하이브 또한 민희진 대표와 어도어 현직 임원들을 상대로 배임 혐의로 소송을 제기하는 등 양측의 법적 분쟁이 격화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>적합 조건 2 (상대방 자력 충분: 하이브는 상장 대기업), 적합 조건 4 (피해 규모 큼: 430억 원), 적합 조건 5 (증거 확보 가능성: 기업 내부 자료)에 해당하여 투자 매력도가 높습니다. 복잡한 기업 분쟁이지만, 높은 소송가액과 피고의 충분한 자력으로 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>민희진·다니엘 “그만하자? 하이브家 전쟁 안 끝나” 430억 손배소, 오...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>newsen.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.newsen.com/news_view.php?uid=202603260500172110</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:37:34.620891+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>1심 진행 중</t>
+          <t>최종 판결 승소 및 미배당이익금 회수 완료</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>크래프톤의 전 주주 측이 신작 프로젝트 지연을 이유로 주식매매계약 위반 및 임원 책임 추궁을 주장하며 2억5000만달러 규모의 손해배상 소송을 제기했습니다. 이에 크래프톤은 자회사 언노운월즈를 상대로 맞소송을 제기하며 신작 지연의 책임을 전 경영진에게 돌리고 있습니다. 현재 1심 소송이 진행 중입니다.</t>
+          <t>일양약품이 3년 이상 묶여 있던 미배당이익금 180억원에 대한 청구소송에서 현지 법원의 최종 판결로 승소하여 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식 거래가 6개월 보름 만에 재개될 예정입니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 크래프톤이라는 대기업을 상대로 2억5000만달러 규모의 손해배상 소송이 진행 중이며, 주식매매계약 위반 및 임원 책임 추궁이라는 명확한 법적 쟁점을 가지고 있습니다.</t>
+          <t>해당 사건은 이미 현지 법원에서 최종 판결이 선고되어 일양약품이 승소했으며, 미배당이익금 180억원을 전액 회수 완료한 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 비용을 조달하고 승소 시 수익을 공유하는 모델이므로, 이미 종결되고 회수까지 완료된 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>2억5000만달러</t>
+          <t>180억원</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[경영 레이다] 크래프톤, 美 자회사 CEO 복직 1심에도  프로젝트 지연 책...</t>
+          <t>26일부터 일양약품 주식 거래 재개된다…'6개월 보름만'</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418301</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74889</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-20 12:55:13.615262+00:00</t>
+          <t>2026-03-25 13:08:22.997643+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>게이트고메스위스(GGS) 및 관련 경영진</t>
+          <t>고려아연, 영풍</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>아시아나항공이 게이트고메스위스(GGS) 및 경영진을 상대로 손해배상 청구 소송 1심 진행 중</t>
+          <t>경영권 분쟁 관련 다수 소송 진행 중, 의결권 불법 수집 의혹으로 추가 소송 전망</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>아시아나항공이 2016년 스위스 게이트그룹과 체결한 기내식 독점 공급 계약이 박삼구 전 금호그룹 회장의 개입으로 저가 매각되었다는 논란이 있다. 아시아나항공은 현재 게이트고메스위스(GGS)와 경영진을 상대로 손해배상 청구 소송을 진행 중이며, 소송가액은 10억원이다. 통합 항공사 출범을 앞둔 대한항공은 이 계약 관련 문제 해결 부담을 안게 되었다.</t>
+          <t>고려아연과 영풍 간 경영권 분쟁이 지속되며 숱한 소송이 진행 중이다. 올해 주총을 앞두고 의결권 불법 수집 의혹이 제기되어 추가적인 법적 공방이 예상된다. 이는 대기업 간의 복잡한 기업 분쟁으로, 소송 가액이 매우 클 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조건 1, 박삼구 전 회장의 개입), 상대방(GGS 및 아시아나항공)의 자력이 충분하다(조건 2). 기내식 사업권 저가 매각으로 인한 잠재적 피해 규모가 매우 크고(조건 4), 이미 손해배상 소송이 진행 중이므로 증거 확보 가능성이 높다(조건 5).</t>
+          <t>고려아연과 영풍이라는 대기업 간의 경영권 분쟁으로 소송 가액이 매우 클 것으로 예상되며(피해 규모 큼), 이미 숱한 소송이 진행 중이고(증거 확보 가능성), 의결권 불법 수집 의혹으로 추가적인 법적 공방이 예상됩니다. 상대방 기업들의 자력 또한 충분합니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>최소 10억원 (소송가액), 잠재적 수천억원 (기내식 사업권 저가 매각 손실 및 지분 매수 비용)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[대한항공씨앤디서비스 PMI] ③통합 후 '아시아나 기내식' 관건, 구조 일...</t>
+          <t>고려아연·영풍, 올해도 12시간 마라톤 주총…‘승부’와 ‘불씨’ 동시...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215250</t>
+          <t>https://www.kukinews.com/article/view/kuk202603250212</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-20 12:48:56.255067+00:00</t>
+          <t>2026-03-25 13:06:24.053502+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>교보생명</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>ICC 중재 및 국내 소송 진행 중, 대법원 판단 일부 반영</t>
+          <t>미국 법원에 소송 제기됨</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>교보생명은 재무적 투자자(FI)들과 풋옵션 행사 가격 산정을 둘러싼 분쟁을 수년간 이어오고 있다. 이 분쟁은 국제상업회의소(ICC) 중재와 국내 소송을 병행하며 진행 중이며, 최근 대법원 판단에서 교보생명 측에 불리한 요소가 일부 반영된 것으로 알려졌다. FI와의 갈등 해결은 교보생명의 기업공개(IPO) 재추진의 핵심 선결 과제로 남아있다.</t>
+          <t>글로벌 태양광 기업 캐나다 솔라가 한국전력을 상대로 미국 법원에 피소되었습니다. 원고는 한전이 멕시코 태양광 지분 매입 계약상 정산 대금이 최종 확정되었음에도 지분 인수를 거부했다고 주장하며, 지분 인수 강제 이행과 손해배상을 청구했습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>교보생명은 대기업으로 자력이 충분하며(적합 조건 2), 1조 2천억원 규모의 투자금 관련 분쟁으로 피해 규모가 매우 크다(적합 조건 4). 국제상업회의소 중재 및 국내 소송이 진행 중이며 대법원 판단에서 교보생명 측에 불리한 요소가 반영되어 증거 확보 및 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 사건이 종결되지 않고 현재 진행형이므로 소송금융 투자에 적합하다.</t>
+          <t>한국전력이라는 자력 있는 공공기관이 피고이며(적합 조건 2), 글로벌 태양광 기업이 원고로 계약 위반에 따른 지분 인수 강제 이행 및 손해배상을 청구하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 계약서 및 비용 이의제기 여부 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 이미 미국 법원에 소송이 제기되어 진행 중입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>1조 2천억원 관련 분쟁</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>소수 재무적 투자자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>SBI저축銀 품은 교보생명, 인수 시너지 '군불'...IPO 재추진 ‘분수령’</t>
+          <t>[Biz Law] 한국전력, 멕시코 태양광 지분 매입 거부로 美 법원에 피소</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215750</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713222</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:47.176614+00:00</t>
+          <t>2026-03-25 12:51:38.178505+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>알엔투테크 경영진</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>회계장부 열람 및 등사 가처분 소송 취하</t>
+          <t>미 연방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>알엔투테크 경영진을 상대로 티에스1호조합이 제기했던 회계장부 열람 및 등사 가처분 소송이 돌연 취하되었습니다. 이는 경영권 분쟁이 지배구조 재편으로 전환되었음을 시사합니다.</t>
+          <t>팔란티어의 군사 AI 시스템에 앤스로픽의 AI 모델 '클로드'가 탑재되었으나, 미 국방부가 앤스로픽을 '공급망 위험' 기업으로 지정하며 양측 관계에 균열이 생겼습니다. 앤스로픽은 군사용 AI에 안전장치를 요구해온 기업으로, 국방부 결정에 맞서 미 연방법원에 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>티에스1호조합이 경영진을 상대로 제기했던 회계장부 열람 및 등사 가처분 소송을 돌연 취하하여, 해당 법적 분쟁이 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 비교적 명확하고(미 국방부의 '공급망 위험' 기업 지정), 상대방에게 자력이 충분하며(미 국방부), 소송이 이미 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 2, 5 해당). 다만, 집단적 피해 사례는 아니며, 피해 규모는 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (앤스로픽)</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[더벨][유증 디테일] 알엔투테크, 증자 재추진해 지배구조 재편 시동</t>
+          <t>이란전, 첫 AI 주도 전쟁 …팔란티어, 골든돔·UAE 방공망까지</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181436309640106943</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03775286645386928</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:00.658656+00:00</t>
+          <t>2026-03-25 12:37:28.503478+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>덴티움</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>검사인 선임 신청</t>
+          <t>미국 델라웨어 형평법원에 소송 제기</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인파트너스가 덴티움의 주주총회 소집 절차 및 결의 방식의 적법성 조사를 위해 법원에 검사인 선임을 신청했습니다. 법원이 이를 받아들일 경우 주총 전 과정이 외부 감독을 받게 되며, 절차상 하자가 발견되면 향후 결의 무효 소송으로 이어질 수 있습니다.</t>
+          <t>크래프톤이 인수한 미국 게임 개발사 언노운월즈엔터테인먼트(UWE)의 창립 멤버들이 크래프톤을 상대로 미국 델라웨어 형평법원에 소송을 제기했습니다. UWE 측은 크래프톤이 최대 2억5000만 달러에 달하는 언아웃 지급을 피하기 위해 '서브노티카 2' 출시를 의도적으로 연기하고 경영진을 교체했다고 주장하고 있습니다. 이로 인해 크래프톤은 667억원의 영업권 손상차손을 인식했습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방(덴티움)은 상장회사로 자력이 충분하며(적합 조건 2), 검사인 선임 신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 검사인 선임을 통해 주주총회 절차상 하자에 대한 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 현재까지 구체적인 피해 규모나 다수의 피해자가 명확히 특정되지는 않았습니다.</t>
+          <t>크래프톤은 역대 최대 매출을 기록한 상장 대기업으로 자력이 충분하며(적합 조건 2), UWE 창립 멤버들이 크래프톤의 의도적인 언아웃 지급 회피를 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하게 다투어지고 있습니다(적합 조건 1). 최대 2억5000만 달러(약 3400억원)에 달하는 언아웃 지급이 쟁점으로 피해 규모가 매우 크고(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 2억5000만달러 (약 3400억원)</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>UWE 창립 멤버 (소수)</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>얼라인파트너스, 덴티움 주총 앞두고 검사인 선임 신청</t>
+          <t>크래프톤, 외형 성장 속 불어난 영업권 부담</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05730166645384960</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215617</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-19 13:15:57.475603+00:00</t>
+          <t>2026-03-25 00:47:22.189727+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>오픈AI 공동 창업자인 일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼 CEO 등을 상대로 소송을 제기했다. 머스크는 오픈AI가 애초 계획했던 인류 이익 추구 목적에서 벗어나 자신들의 이익을 위해 운영되고 있다고 주장하며, 이는 오픈AI의 IPO 추진에 리스크 요인이 되고 있다.</t>
+          <t>제공된 기사는 여러 기업의 공시 내용을 나열한 것으로 보이며, '주주 간 의결권 분쟁'과 관련된 단편적인 정보가 포함되어 있습니다. 특정 사건의 구체적인 내용, 피해 규모, 당사자 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (오픈AI는 MS와 연관된 대기업으로 IPO 추진 중). 그러나 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 다른 적합 조건 확인이 어려움. 현재는 일론 머스크 개인의 소송으로 보임.</t>
+          <t>제공된 기사 본문은 특정 사건이나 분쟁을 명확히 설명하지 않고, 여러 기업의 공시 내용 중 일부 파편적인 정보만을 포함하고 있어 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 적합 조건들을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명 (일론 머스크)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>오픈AI-MS '분열조짐'…AWS 활용에 MS  소송 각오</t>
+          <t>[기업공시] 엘앤에프, 셀트리온, 대신증권, SK하이닉스, HD한국조선해양...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725094</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203623</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:48.069646+00:00</t>
+          <t>2026-03-25 00:30:53.245514+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>오픈AI, 아마존, 마이크로소프트, 샘 올트먼</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>일론 머스크의 소송 진행 중, MS의 법적 대응 검토 중</t>
+          <t>액면분할 안건 주주총회에서 부결. 과거 가처분 소송 등 법적 다툼 이력 있음.</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>마이크로소프트가 오픈AI 및 아마존에 대해 기존 협약 위반을 이유로 법적 대응을 검토 중이며, 오픈AI 공동 창업자인 일론 머스크 또한 오픈AI의 IPO 추진과 관련하여 샘 올트먼 CEO 등을 상대로 소송을 제기하여 리스크 요인이 되고 있습니다. 이는 대규모 기업 간의 계약 및 창업 이념 관련 분쟁으로, 막대한 이해관계가 얽혀 있습니다.</t>
+          <t>MBK파트너스와 영풍 측이 과거 반대했던 고려아연 액면분할 안건을 다시 제안했으나, 최근 주주총회에서 부결되었습니다. 이는 주주 간의 경영권 및 기업 지배구조를 둘러싼 분쟁이 지속되고 있음을 보여줍니다. 과거에도 가처분 소송 등 법적 다툼이 있었던 사안입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(기존 협약 위반), 상대방에게 자력이 충분하며(MS, 오픈AI, 아마존), 피해 규모가 매우 클 것으로 예상됩니다. 또한 기존 협약 등 증거 확보 가능성이 높습니다. 일론 머스크의 소송이 이미 진행 중인 점도 긍정적입니다.</t>
+          <t>본 사건은 고려아연의 액면분할 안건이 주주총회에서 부결된 기업 지배구조 분쟁으로, 상대방(고려아연, MBK, 영풍)의 자력은 충분하나 (적합 조건 2), 일반적인 소송금융 투자 대상에서 요구되는 명확한 피해자 집단과 직접적이고 정량화 가능한 피해 규모가 불분명합니다 (적합 조건 1, 3, 4 미흡). 또한, 해당 안건은 이미 주주총회에서 부결되어 종결된 상태입니다 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>MS, 오픈AI·아마존에 법적 대응 검토…'기존 협약 위반' 우려</t>
+          <t>MBK·영풍 반대했다 다시 제안한 고려아연 액면분할, 의결권자문사들 반...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027026</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=505559</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:28.626109+00:00</t>
+          <t>2026-03-24 13:13:45.937196+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>아마존, 오픈AI</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>미국 법원 1심 진행 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>마이크로소프트(MS)가 아마존과 오픈AI의 파트너십이 기존 애저 계약을 위반한다고 주장하며 법적 조치를 예고했습니다. 특히 '상태저장 런타임 환경(SRE)' 공동 구축이 문제의 핵심으로, MS는 계약 위반 시 소송을 제기할 것이라고 밝혔습니다.</t>
+          <t>서브노티카 IP 개발사인 미국 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했습니다. 이들은 크래프톤이 성과급 지급을 피하기 위해 자신들을 부당 해고했다고 주장하며, 현재 미국 법원에서 1심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>상대방(아마존, 오픈AI)의 자력이 충분하며(적합 조건 2), MS가 기존 애저 계약 위반을 주장하고 있어 증거(계약서)가 명확할 것으로 예상됩니다(적합 조건 5). 대기업 간의 계약 위반인 만큼 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>상대방인 크래프톤은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 약 3500억원으로 피해 규모가 매우 큽니다(적합 조건 4). 부당 해고 및 성과급 미지급 주장이 구체적이고(적합 조건 1), 소송이 진행 중이므로 관련 증거가 확보되었을 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3500억원</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>MS, 아마존-오픈AI 파트너십에  기존 애저 계약 위반  주장...법적 조치...</t>
+          <t>김창한 크래프톤 대표 3연임 성공… 주가 부진 속 ‘포스트 배틀그라운...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208070</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/24/XJAIHNDYVFEADAWGBT2AD5VH4I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-19 12:39:18.353269+00:00</t>
+          <t>2026-03-24 12:57:46.474710+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="4" t="inlineStr">
+      <c r="A87" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>앤스로픽과 미 국방부 간 소송 진행 중</t>
+          <t>갑질 영상 유포 및 회사 내부 갈등</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>미 국방부의 인공지능(AI) 도입을 둘러싸고 앤스로픽 퇴출 및 오픈AI 내부 반발 등 논란이 이어지는 가운데, 구글이 안정적인 입지를 바탕으로 공급 확대 기회를 넓히고 있습니다. 앤스로픽은 미 국방부를 상대로 소송을 진행 중이며, 구글은 경쟁사들의 논란을 비켜가며 국방부와의 관계를 재구축하고 있습니다.</t>
+          <t>드라마 '첫 번째 남자'에서 채화영은 갑질 영상이 유포되며 회사 이미지 실추와 주가 하락 위기에 처한다. 마 회장은 채화영에게 사과와 지분 양도를 지시하며 압박하고, 채화영은 딥페이크라 주장하며 사실을 부인한다. 이 사건은 오장미의 복수 계획의 일부로 밝혀진다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>이 사건은 미 국방부의 AI 도입을 둘러싼 기업 간의 상업적 분쟁 및 소송으로, 로앤굿의 고객 대상인 다수의 피해자나 개별 원고(피해자)가 손해배상을 청구하는 유형의 사건이 아닙니다. 상대방(미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해자(적합 조건 4)가 존재하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 MBC 일일드라마 '첫 번째 남자'의 줄거리를 다루고 있어, 실제 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>펜타곤 AI 공급 두고 ‘시끌’…논란 비켜간 구글, 조용히 웃는다</t>
+          <t>오현경, 갑질 부인→머리채 잡고 몸싸움…지분 빼앗길 '위기' ('첫번째남...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03601446645384960</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1018584/</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-19 12:38:17.697649+00:00</t>
+          <t>2026-03-24 12:38:55.458784+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>크래프톤의 언노운월즈 소송 관련 일회성 비용 발생</t>
+          <t>주주총회 관련 분쟁으로 소송 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>크래프톤이 ADK그룹 신규 자회사 편입, 언노운월즈 소송 관련 일회성 비용 발생 등으로 지급수수료가 증가했다고 밝혔다. 이는 크래프톤의 재무적 비용 발생에 대한 언급으로, 소송의 구체적인 내용이나 새로운 소송금융 투자 기회에 대한 정보는 제공되지 않는다.</t>
+          <t>고려아연과 영풍 간의 분쟁이 격화되면서 소송과 비용 부담이 커지고 있는 것으로 나타났습니다. 24일 열리는 정기 주주총회와 관련하여 양측 간의 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>기사는 크래프톤이 '언노운월즈 소송 관련 일회성 비용'을 지출했다고 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모, 또는 새로운 소송금융 투자 기회에 대한 정보가 전혀 없습니다. 이는 이미 진행 중이거나 종결된 소송에서 발생한 비용으로 보이며, 새로운 원고를 발굴하여 소송금융을 투자할 만한 적합 조건이 충족되지 않습니다.</t>
+          <t>고려아연과 영풍 모두 대기업으로 상대방에게 자력이 충분하며, '소송과 비용 부담이 함께 커진' 것으로 보아 피해 규모가 클 가능성이 있습니다. 또한, 이미 '진행 중인 소송'이 언급되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[더벨][숫자로 본 게임사 랭킹] 대형 게임사 70% '실익 별로 없었다'</t>
+          <t>[기획] 고려아연 주총,  분쟁 후 소송·비용 확대  주주 평가는</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161611080120107016</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78639</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-19 00:49:38.326996+00:00</t>
+          <t>2026-03-24 00:35:46.842839+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 제기했습니다. 영풍은 이를 주주권 침해 및 지배구조 왜곡으로 주장하며, 고려아연 주주총회를 앞두고 표 대결이 격화되는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>영풍과 고려아연 간의 대규모 기업 분쟁과 연관된 소송으로, 피고인 KZ정밀 및 임원들의 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 기업 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 상대방 책임의 명확성이나 증거 유무는 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>고려아연 주총 D-1···표 대결에 공방도 격화</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>pointdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297578</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:56:50.423245+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B89" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D89" t="inlineStr">
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>서울신기사조합 공동 GP들</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A90" s="2" t="inlineStr">
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>삼화식품이 GP 지분 인수 및 조합 청산 후 단독 운영 중</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>요아정 매각설에 대해 삼화식품이 해명했다. 삼화식품은 과거 요아정 인수 당시 결성된 서울신기사조합의 공동 GP들이 무리한 매각을 시도했으나, 지난해 10월 GP들의 지분을 전부 인수하고 조합을 청산하여 현재 요아정을 단독으로 안정적으로 경영하고 있다고 밝혔다. 매각설은 기간이 도과된 MOU와 전 GP들의 소행이라고 설명했다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>기사에 따르면 삼화식품은 이미 작년 10월경 GP들의 지분을 전부 인수하고 조합을 청산하여 요아정을 합병, 단독 운영 중이다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, GP들과의 경영권 분쟁이 내부적으로 종결되었음을 시사한다. 현재 기사는 과거 매각 시도와 관련한 루머에 대한 해명에 가깝고, 새로운 소송 제기 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>요아정 매각설?... 삼화식품 측 “전혀 개입한 바 없다”</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>sportsworldi.com</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://www.sportsworldi.com/newsView/20260323510012</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:55:00.797848+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>알마파트너스</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>MOU 종료 후 협상 중단, 손해배상 조항 관련 분쟁 가능성</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>삼화식품이 요아정 지분 인수 과정에서 알마파트너스와 체결한 MOU에 손해배상 조항이 있었으나, 계약 기간 동안 적극적인 개입이 어려웠다고 설명했습니다. MOU 기간 종료 후 협상이 이어지지 않아, 해당 손해배상 조항을 둘러싼 분쟁 발생 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>MOU에 손해배상 조항이 명시되어 있어 증거 확보가 용이하며(적합 조건 5), 상대방인 알마파트너스가 GP로 언급되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 다만 기사 내용만으로는 상대방 책임이 명확하지 않고, 피해 규모가 구체적으로 언급되지 않아 추가적인 사실관계 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>삼화식품, 요아정 지분 인수 과정 공개</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>dkilbo.com</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538123</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:53:56.585324+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>세바스찬 드위드</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>캘리포니아주 상급법원에 소송 제기</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>애플의 카메라 앱 개발사 럭스 옵티스 인수 무산 후, 공동 창업자 벤 샌도프스키가 세바스찬 드위드를 상대로 소송을 제기했습니다. 샌도프스키는 드위드가 회사 자금을 횡령하고 기밀 자료를 보유하고 있다고 주장하며, 드위드는 이를 부인하고 소송이 보복성 조치라고 맞서고 있습니다. 드위드는 인수 불발 후 애플 디자인팀에 합류한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>이 사건은 대규모 집단 피해가 아닌 공동 창업자 간의 내부 분쟁으로, '집단적 피해' 조건에 해당하지 않습니다. 소송 상대방이 개인(세바스찬 드위드)이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 피해 규모 또한 기사에서 명확히 제시되지 않아 '피해 규모가 큼' 조건에 부합하는지 알 수 없습니다. 또한, 공적 절차 진행이나 명확한 객관적 증거가 보도되지 않아 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>1명 (벤 샌도프스키 또는 럭스 옵티스)</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>아이폰18 프로 카메라 승부수…애플, 앱 개발사 인수 무산</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>zdnet.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://zdnet.co.kr/view/?no=20260323103914</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:48:22.262467+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>현대차</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>합의 종결</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>딜러사가 현대차의 말을 믿고 매장 이전을 추진하며 막대한 투자를 했으나, 현대차가 돌연 계획을 취소하여 손해배상을 요구한 사건입니다. 3년이 넘게 법정 싸움이 계속되었으나, 양측이 합의에 도달하여 분쟁이 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>현대차와 딜러사 간의 분쟁이 이미 합의로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>1개 딜러사</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>[Biz Law]  믿었는데 뒤통수  현대차, 美 딜러사와 분쟁 합의 종결</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712481</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:38:05.398326+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr"/>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>지분 매각 완료로 압박 구도 해소</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>호반그룹에 이어 팬오션도 보유 중이던 ㈜LS 지분 전량을 매각하며 LS그룹에 대한 지분 압박 구도가 사실상 해소되었습니다. 팬오션은 하림그룹 계열사로, 호반그룹과 우호 관계를 맺고 있어 ㈜LS 지분 매입이 호반을 지원하기 위한 것으로 해석된 바 있습니다. 이번 지분 매각으로 양사 간의 경영권 관련 긴장은 완화된 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>이 기사는 호반그룹과 팬오션이 ㈜LS 지분을 매각하여 지분 압박 구도가 사실상 해소되었다는 내용으로, 사건이 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 소송금융의 대상이 될 만한 새로운 피해자 집단이나 명확한 피해 발생 사실이 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>호반그룹 이어 팬오션도 ㈜LS 주식 팔았다</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/industry/2026/03/22/2026032016163097572</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:35:11.225597+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>이전 청구 기각, 직무집행정지 및 직무대행자 선임 관련 추가 청구 진행 중</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>기업공시 내용 중 이전 소송에서 '신청 이유 없음'으로 기각된 사례가 언급되었으며, 소송비용은 채권자가 부담했습니다. 현재 대표이사 및 이사·감사 등 13인의 직무집행정지 및 직무대행자 선임에 대한 추가 청구가 진행 중입니다. 이전 기각 사례로 미루어 볼 때, 해당 소송의 법적 근거가 취약할 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>이전 소송에서 '신청 이유 없음'으로 기각된 이력이 있어 소송의 법적 근거가 취약할 가능성이 높습니다. 이는 적합 조건 중 '상대방 책임 명확성'에 부합하지 않으며, 소송금융 투자에 있어 높은 리스크 요인입니다. (부적합 조건: 이전 소송 기각)</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>13인</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>[기업공시] NHN벅스, 삼성중공업, 한미반도체, 네이처셀, HS효성첨단소재...</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>kdpress.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203556</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:33:45.194905+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D90" t="inlineStr">
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E90" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A91" s="2" t="inlineStr">
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>1심 진행 중</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>크래프톤의 전 주주 측이 신작 프로젝트 지연을 이유로 주식매매계약 위반 및 임원 책임 추궁을 주장하며 2억5000만달러 규모의 손해배상 소송을 제기했습니다. 이에 크래프톤은 자회사 언노운월즈를 상대로 맞소송을 제기하며 신작 지연의 책임을 전 경영진에게 돌리고 있습니다. 현재 1심 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 크래프톤이라는 대기업을 상대로 2억5000만달러 규모의 손해배상 소송이 진행 중이며, 주식매매계약 위반 및 임원 책임 추궁이라는 명확한 법적 쟁점을 가지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>2억5000만달러</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>[경영 레이다] 크래프톤, 美 자회사 CEO 복직 1심에도  프로젝트 지연 책...</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418301</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:55:13.615262+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D91" t="inlineStr">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>게이트고메스위스(GGS) 및 관련 경영진</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...426 lines deleted...]
-      </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>미국 뉴욕주 법원에서 대여금 반환 청구 소송 및 반소 진행 중</t>
+          <t>아시아나항공이 게이트고메스위스(GGS) 및 경영진을 상대로 손해배상 청구 소송 1심 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장이 미국 사업가 이아무개씨와 GDA를 상대로 대여금 반환 청구 소송을 제기했으며, 이씨는 방 부사장을 500만 달러 배임 혐의로 고발하고 반소를 제기했습니다. 현재 이 사건은 미국 뉴욕주 법원에서 진행 중입니다.</t>
+          <t>아시아나항공이 2016년 스위스 게이트그룹과 체결한 기내식 독점 공급 계약이 박삼구 전 금호그룹 회장의 개입으로 저가 매각되었다는 논란이 있다. 아시아나항공은 현재 게이트고메스위스(GGS)와 경영진을 상대로 손해배상 청구 소송을 진행 중이며, 소송가액은 10억원이다. 통합 항공사 출범을 앞둔 대한항공은 이 계약 관련 문제 해결 부담을 안게 되었다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장은 대기업 관계자로 자력이 충분하며(적합 조건 2), 피해 금액이 500만 달러로 매우 큽니다(적합 조건 4). 배임 혐의로 고발 당해 공적 절차가 시작되었고(적합 조건 6), 현재 미국 법원에서 소송이 진행 중입니다. 다만, 책임의 명확성은 소송 과정에서 입증이 필요합니다.</t>
+          <t>상대방 책임이 비교적 명확하며(조건 1, 박삼구 전 회장의 개입), 상대방(GGS 및 아시아나항공)의 자력이 충분하다(조건 2). 기내식 사업권 저가 매각으로 인한 잠재적 피해 규모가 매우 크고(조건 4), 이미 손해배상 소송이 진행 중이므로 증거 확보 가능성이 높다(조건 5).</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>최소 10억원 (소송가액), 잠재적 수천억원 (기내식 사업권 저가 매각 손실 및 지분 매수 비용)</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장, 500만 달러 배임 혐의로 고발 당해</t>
+          <t>[대한항공씨앤디서비스 PMI] ③통합 후 '아시아나 기내식' 관건, 구조 일...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333115</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215250</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-17 13:18:45.484037+00:00</t>
+          <t>2026-03-20 12:48:56.255067+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>홍원식 전 회장</t>
+          <t>교보생명</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>660억 원 손해배상 1심 승소, 578억 원 추가 손해배상 소송 제기 상태</t>
+          <t>ICC 중재 및 국내 소송 진행 중, 대법원 판단 일부 반영</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>한앤컴퍼니가 남양유업 경영권을 확보하는 과정에서 홍원식 전 회장의 주식매매계약 일방적 파기로 촉발된 법적 분쟁이 진행 중이다. 한앤코는 대법원에서 경영권 최종 확보, 660억 원 손해배상 1심 승소, 홍 전 회장의 '셀프 보수한도 승인' 위법 확정 등 연이어 승소했다. 현재 578억 원 규모의 추가 손해배상 소송도 제기된 상태다.</t>
+          <t>교보생명은 재무적 투자자(FI)들과 풋옵션 행사 가격 산정을 둘러싼 분쟁을 수년간 이어오고 있다. 이 분쟁은 국제상업회의소(ICC) 중재와 국내 소송을 병행하며 진행 중이며, 최근 대법원 판단에서 교보생명 측에 불리한 요소가 일부 반영된 것으로 알려졌다. FI와의 갈등 해결은 교보생명의 기업공개(IPO) 재추진의 핵심 선결 과제로 남아있다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>상대방(홍원식 전 회장)의 주식매매계약 일방적 파기 등 책임이 대법원 판결 및 1심 승소로 명확히 확인되었고(적합 조건 1), 피해 규모가 660억 원, 578억 원 등 수백억 원대로 매우 크며(적합 조건 4), 이미 다수의 법적 승소를 통해 객관적 증거가 충분히 확보되어 있어(적합 조건 5) 소송 승소 가능성이 매우 높다. 부적합 조건에 해당하지 않는다.</t>
+          <t>교보생명은 대기업으로 자력이 충분하며(적합 조건 2), 1조 2천억원 규모의 투자금 관련 분쟁으로 피해 규모가 매우 크다(적합 조건 4). 국제상업회의소 중재 및 국내 소송이 진행 중이며 대법원 판단에서 교보생명 측에 불리한 요소가 반영되어 증거 확보 및 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 사건이 종결되지 않고 현재 진행형이므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>최소 1,238억 원 (660억 원 1심 승소 + 578억 원 추가 소송)</t>
+          <t>1조 2천억원 관련 분쟁</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명 (한앤컴퍼니)</t>
+          <t>소수 재무적 투자자</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>'기내식 잭팟' 한앤코…다음 엑시트는 남양유업?[마켓인]</t>
+          <t>SBI저축銀 품은 교보생명, 인수 시너지 '군불'...IPO 재추진 ‘분수령’</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05179126645384304</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215750</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:34.800988+00:00</t>
+          <t>2026-03-20 00:48:47.176614+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>알엔투테크 경영진</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>회계장부 열람 및 등사 가처분 소송 취하</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>알엔투테크 경영진을 상대로 티에스1호조합이 제기했던 회계장부 열람 및 등사 가처분 소송이 돌연 취하되었습니다. 이는 경영권 분쟁이 지배구조 재편으로 전환되었음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>티에스1호조합이 경영진을 상대로 제기했던 회계장부 열람 및 등사 가처분 소송을 돌연 취하하여, 해당 법적 분쟁이 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>[더벨][유증 디테일] 알엔투테크, 증자 재추진해 지배구조 재편 시동</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181436309640106943</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:43:00.658656+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A100" s="3" t="inlineStr">
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>덴티움</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>검사인 선임 신청</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>행동주의 펀드 얼라인파트너스가 덴티움의 주주총회 소집 절차 및 결의 방식의 적법성 조사를 위해 법원에 검사인 선임을 신청했습니다. 법원이 이를 받아들일 경우 주총 전 과정이 외부 감독을 받게 되며, 절차상 하자가 발견되면 향후 결의 무효 소송으로 이어질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>상대방(덴티움)은 상장회사로 자력이 충분하며(적합 조건 2), 검사인 선임 신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 검사인 선임을 통해 주주총회 절차상 하자에 대한 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 현재까지 구체적인 피해 규모나 다수의 피해자가 명확히 특정되지는 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>얼라인파트너스, 덴티움 주총 앞두고 검사인 선임 신청</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05730166645384960</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:15:57.475603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B100" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>오픈AI, 샘 올트먼</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>미국 법원에 손해배상 소송 제기, CEO 복직 판결</t>
+          <t>일론 머스크가 오픈AI와 샘 올트먼을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 인수 후 성과급(언아웃) 지급을 피하기 위해 경영진을 해고했다는 주장이 제기되었다. 해고된 경영진 측은 크래프톤을 상대로 미국 법원에 최대 2억5000만 달러 규모의 손해배상 소송을 제기했으며, 미국 법원은 CEO 복직 판결을 내린 상태이다.</t>
+          <t>오픈AI 공동 창업자인 일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼 CEO 등을 상대로 소송을 제기했다. 머스크는 오픈AI가 애초 계획했던 인류 이익 추구 목적에서 벗어나 자신들의 이익을 위해 운영되고 있다고 주장하며, 이는 오픈AI의 IPO 추진에 리스크 요인이 되고 있다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며, 성과급 미지급을 위한 해고라는 책임이 비교적 명확하게 언급됨. 손해배상 청구액이 최대 2억5000만 달러(약 3400억원)로 피해 규모가 매우 크고, 이미 미국 법원에 소송이 제기되어 증거 확보 및 법적 절차가 진행 중임. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방에게 자력이 충분함 (오픈AI는 MS와 연관된 대기업으로 IPO 추진 중). 그러나 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 다른 적합 조건 확인이 어려움. 현재는 일론 머스크 개인의 소송으로 보임.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>2억5000만 달러 (약 3400억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>소수 경영진</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>크래프톤 vs 언노운월즈 분쟁, 美 법원 “CEO 복직” 판결… 경영권 갈등...</t>
+          <t>오픈AI-MS '분열조짐'…AWS 활용에 MS  소송 각오</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031713480439280</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725094</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-17 12:55:39.144133+00:00</t>
+          <t>2026-03-19 12:42:48.069646+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>오픈AI, 아마존, 마이크로소프트, 샘 올트먼</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>델라웨어 형평법원 1단계 판결 선고 (CEO 복직 결정), 성과보수 및 손해배상 관련 2단계 재판 예정</t>
+          <t>일론 머스크의 소송 진행 중, MS의 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>크래프톤 산하 게임 개발사 언노운월즈의 공동 창업자 및 경영진이 크래프톤을 상대로 2억 5천만 달러 규모의 부당 해고 및 성과보수 미지급 소송을 제기했습니다. 델라웨어 형평법원은 1단계 판결에서 당시 CEO였던 테드 길의 복직을 결정했으나, 공동 창업자 2인의 복직은 받아들이지 않았습니다. 소송의 핵심 쟁점인 성과보수 지급 여부와 손해배상 문제는 향후 2단계 재판에서 다뤄질 예정입니다.</t>
+          <t>마이크로소프트가 오픈AI 및 아마존에 대해 기존 협약 위반을 이유로 법적 대응을 검토 중이며, 오픈AI 공동 창업자인 일론 머스크 또한 오픈AI의 IPO 추진과 관련하여 샘 올트먼 CEO 등을 상대로 소송을 제기하여 리스크 요인이 되고 있습니다. 이는 대규모 기업 간의 계약 및 창업 이념 관련 분쟁으로, 막대한 이해관계가 얽혀 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>대기업 피고(크래프톤), 피해 규모가 2억 5천만 달러로 매우 큼, 법원 판결문 등 객관적 증거가 존재하며 핵심 쟁점인 성과보수 및 손해배상 관련 2단계 재판이 남아있어 소송금융 투자 기회가 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(기존 협약 위반), 상대방에게 자력이 충분하며(MS, 오픈AI, 아마존), 피해 규모가 매우 클 것으로 예상됩니다. 또한 기존 협약 등 증거 확보 가능성이 높습니다. 일론 머스크의 소송이 이미 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>2억 5천만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>3명 (언노운월즈 경영진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>크래프톤 '언노운월즈 분쟁' 1단계 판결 나왔다…공동 창업자 2인 복직...</t>
+          <t>MS, 오픈AI·아마존에 법적 대응 검토…'기존 협약 위반' 우려</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338103</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027026</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-17 12:46:30.056512+00:00</t>
+          <t>2026-03-19 12:42:28.626109+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>롯데쇼핑</t>
+          <t>아마존, 오픈AI</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>태광산업이 법적 대응 검토 중, 소송전 확전 가능성 높음</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>롯데와 태광 간 롯데홈쇼핑 경영권 및 내부거래 갈등이 격화되고 있다. 롯데쇼핑이 이사회 구성을 변경하며 경영권 장악력을 강화하자 2대 주주인 태광산업은 이를 공동 경영 체제 파기로 보고 법적 대응을 검토 중이다. 태광 측은 롯데 계열사와의 내부거래 위법 소지를 주장하며 김재겸 대표 사퇴를 요구하고 있어 소송전으로 이어질 가능성이 높다.</t>
+          <t>마이크로소프트(MS)가 아마존과 오픈AI의 파트너십이 기존 애저 계약을 위반한다고 주장하며 법적 조치를 예고했습니다. 특히 '상태저장 런타임 환경(SRE)' 공동 구축이 문제의 핵심으로, MS는 계약 위반 시 소송을 제기할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 롯데그룹은 대기업으로 자력이 충분하며, 롯데홈쇼핑 45% 지분 관련 경영권 분쟁으로 잠재적 피해 규모가 매우 크고 이사회 회의록 등 증거 확보도 용이하다. 태광산업이 법적 대응을 검토 중이며, 소송전으로 확전될 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>상대방(아마존, 오픈AI)의 자력이 충분하며(적합 조건 2), MS가 기존 애저 계약 위반을 주장하고 있어 증거(계약서)가 명확할 것으로 예상됩니다(적합 조건 5). 대기업 간의 계약 위반인 만큼 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1 (태광산업)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>사돈에서 앙숙으로…불붙은 롯데·태광 '우리홈쇼핑 20년 전쟁'</t>
+          <t>MS, 아마존-오픈AI 파트너십에  기존 애저 계약 위반  주장...법적 조치...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603176499b</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208070</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-17 12:43:29.564043+00:00</t>
+          <t>2026-03-19 12:39:18.353269+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>델라웨어 법원 1심 판결 선고, 항소 가능성 있음</t>
+          <t>앤스로픽과 미 국방부 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 전 임원진과의 분쟁 소송에서 첫 재판에 패소하여 2억 5천만 달러를 지급하라는 판결을 받았다. 이 판결로 인해 크래프톤의 향후 행보에 차질이 불가피할 것으로 보인다. 소송은 델라웨어 법원에서 진행되었다.</t>
+          <t>미 국방부의 인공지능(AI) 도입을 둘러싸고 앤스로픽 퇴출 및 오픈AI 내부 반발 등 논란이 이어지는 가운데, 구글이 안정적인 입지를 바탕으로 공급 확대 기회를 넓히고 있습니다. 앤스로픽은 미 국방부를 상대로 소송을 진행 중이며, 구글은 경쟁사들의 논란을 비켜가며 국방부와의 관계를 재구축하고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 2억 5천만 달러 지급 판결이 내려져 책임이 명확하고 피해 규모가 매우 큼(적합 조건 1, 4). 이미 재판이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보되었음을 알 수 있음(적합 조건 5).</t>
+          <t>이 사건은 미 국방부의 AI 도입을 둘러싼 기업 간의 상업적 분쟁 및 소송으로, 로앤굿의 고객 대상인 다수의 피해자나 개별 원고(피해자)가 손해배상을 청구하는 유형의 사건이 아닙니다. 상대방(미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해자(적합 조건 4)가 존재하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>2억 5천만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>언노운월즈 전 임원진 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>크래프톤, 언노운월즈 전 임원진에 2억5000만달러 지급 판결</t>
+          <t>펜타곤 AI 공급 두고 ‘시끌’…논란 비켜간 구글, 조용히 웃는다</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824718</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03601446645384960</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:12.301262+00:00</t>
+          <t>2026-03-19 12:38:17.697649+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
-      <c r="A105" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 결정 선고, 손해배상 소송은 진행 중</t>
+          <t>크래프톤의 언노운월즈 소송 관련 일회성 비용 발생</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 부당 해고한 사건에 대해 미국 법원이 크래프톤의 의도적인 성과급 미지급 목적의 해고라고 판단했습니다. 법원은 전 CEO의 복직과 스튜디오 운영권 반환을 명령했으나, 전 경영진이 청구한 최대 2억5천만 달러 규모의 손해배상액에 대한 판단은 아직 남아있습니다. 크래프톤은 법원 결정에 불복 입장을 밝혔습니다.</t>
+          <t>크래프톤이 ADK그룹 신규 자회사 편입, 언노운월즈 소송 관련 일회성 비용 발생 등으로 지급수수료가 증가했다고 밝혔다. 이는 크래프톤의 재무적 비용 발생에 대한 언급으로, 소송의 구체적인 내용이나 새로운 소송금융 투자 기회에 대한 정보는 제공되지 않는다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>미국 법원이 크래프톤의 부당 해고 및 성과급 미지급 의도를 명확히 판단하여 상대방 책임이 명확하며(적합 조건 1), 크래프톤은 배상 능력이 충분한 대기업입니다(적합 조건 2). 전 경영진이 청구한 손해배상액이 최대 2억5천만 달러로 피해 규모가 크고(적합 조건 4), 법원 결정문과 챗GPT 활용 사실 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
+          <t>기사는 크래프톤이 '언노운월즈 소송 관련 일회성 비용'을 지출했다고 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모, 또는 새로운 소송금융 투자 기회에 대한 정보가 전혀 없습니다. 이는 이미 진행 중이거나 종결된 소송에서 발생한 비용으로 보이며, 새로운 원고를 발굴하여 소송금융을 투자할 만한 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>최대 2억5천만 달러 (약 3천400억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>미 법원  크래프톤, 언노운월즈 CEO 부당해고…복직시켜야</t>
+          <t>[더벨][숫자로 본 게임사 랭킹] 대형 게임사 70% '실익 별로 없었다'</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317022300017?input=1195m</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161611080120107016</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-17 00:48:55.612795+00:00</t>
+          <t>2026-03-19 00:49:38.326996+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 (경영진), 롯데쇼핑</t>
+          <t>에프앤에프</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>임시주주총회 소집 청구 예정, 경영권 분쟁 심화</t>
+          <t>소송으로 인한 불확실성이 해소된 단계로 추정</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>롯데와 태광그룹 간 롯데홈쇼핑 경영권을 둘러싼 갈등이 심화되고 있습니다. 태광 측은 롯데홈쇼핑 김재겸 대표의 '위법 내부거래'를 주장하며 해임을 위한 임시주주총회 소집을 청구할 예정이며, 롯데 측은 이에 대해 법적 대응을 시사하고 있습니다.</t>
+          <t>플래티어는 에프앤에프와의 소송으로 인해 경영 의사결정에 불확실성을 겪고 많은 기회를 놓쳤습니다. 현재는 이러한 악재를 해소하고 AI 기술을 통해 매출 회복을 꾀하며 재도약을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>본 사건은 롯데와 태광이라는 대기업 간의 경영권 분쟁으로, 상대방의 자력이 충분하다는 적합 조건에 부합합니다. '위법 내부거래'라는 구체적인 책임 주장이 제기되어 있어, 향후 소송으로 이어질 경우 책임 소재가 명확해질 가능성이 있습니다. 다만, 집단적 피해 사례는 아니며, 현재까지 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방(F&amp;F)은 자력이 충분한 대기업으로 추정되나(적합 조건 2), 기사에서 소송의 구체적인 내용, 책임의 명확성, 피해 규모(수억 원 이상) 등 핵심 정보가 전혀 언급되지 않아 소송의 승소 가능성 및 투자 회수 가능성을 판단하기 어렵습니다. 또한 '매출 회복 악재 해소'라는 표현은 소송이 이미 종결되었거나 그 영향이 크게 감소했음을 시사하여, 신규 소송금융 투자 대상으로 부적합할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (플래티어)</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>이사회 5:4→6:3…홈쇼핑 둘러싼 롯데-태광 갈등 쟁점 셋</t>
+          <t>[더벨][IT 스몰캡 생존 전략] 플래티어, 매출 회복 악재 해소 'AI로 재도...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6103144</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171429186360105044</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-17 00:43:52.406337+00:00</t>
+          <t>2026-03-19 00:49:28.347456+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
-      <c r="A107" s="4" t="inlineStr">
+      <c r="A107" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>한미그룹 내 '가족 분쟁'과 경영권 분쟁이 진행 중이며, '백기사' 신동국 씨의 역할에 관심이 집중되고 있습니다. 양측 간 수백억원대 소송이 진행되고 있으며, 2024년 7월 의결권 공동 행사 약정 등 주주 간 연대에도 균열이 생긴 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분 - 한미그룹 관련), 4(피해 규모 큼 - 수백억원대 소송), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 경영권 분쟁은 소송금융의 주요 투자 대상 중 하나이며, 이미 수백억원대 소송이 진행 중인 점이 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>수백억 원</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>한미 '가족 분쟁' 백기사 신동국 '엑시트냐, 경영권 장악이냐'</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>newsverse.kr</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9927</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:34:10.232391+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>미 델라웨어주 형평법원 판결 선고 (테드 길 전 CEO 복직 명령), 크래프톤 후속 조치 검토 중, 전 경영진 2억 5천만 달러 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 해고한 것이 부당하다는 미 법원 판결이 나왔다. 전 CEO 테드 길의 복직이 명령되었으며, 크래프톤은 대응 방안을 논의 중이다. 전 경영진은 크래프톤이 성과급 지급을 회피하기 위해 해고했다며 2억 5천만 달러의 손해배상 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>미 법원이 크래프톤의 해고가 부당하다고 판결하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 크래프톤은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 전 경영진이 제기한 손해배상 소송 금액이 2억 5천만 달러로 피해 규모가 매우 크고(적합 조건 4), 미 법원에 제출된 메신저 대화록 등 객관적 증거가 존재합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>2억 5천만 달러 (약 3,400억 원)</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>전 언노운월즈 경영진 (테드 길 외 2명)</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>美 법원 CEO 복직 결정…크래프톤, 관련 사안 검토 중</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1950630</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:52:00.948426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B107" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D107" t="inlineStr">
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 이는 KZ정밀의 주주제안과 이사회 독립성 강화를 위한 안건에 대한 대응으로 보입니다. 글로벌 자문사 ISS는 영풍의 안건에 찬성하고 KZ정밀의 주주제안에는 반대 의견을 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>이 기사는 영풍이라는 기업이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 상황을 다루고 있습니다. 이는 로앤굿의 고객 정의(집단소송의 다수 피해자 또는 개별 소송의 원고/피해자)에 부합하는 사건이 아니며, 기업 간의 주주 분쟁 성격이 강하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>글로벌 자문사 ISS, 영풍 안건에 ‘찬성’… KZ정밀 주주제안 ‘전면 반...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>sateconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://sateconomy.co.kr/news/view/1065597033988497</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:49:31.317316+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송을 제기했다. 기사 내용은 영풍의 주주환원 강화 방안 및 주주총회 안건 지지에 대한 언급이 주를 이루며, 소송의 구체적인 배경이나 쟁점은 불분명하다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방인 KZ정밀의 책임 명확성(1), 자력(2), 피해 규모(4), 증거 유무(5) 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 또한, 집단적 피해(3)가 아닌 단일 기업(영풍)의 손해배상 청구로 보인다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>ISS 영풍 주총안건 전폭지지</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>m.skyedaily.com</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://m.skyedaily.com/news_view.html?ID=300570</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:46:31.961896+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>통화일양</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...191 lines deleted...]
-      <c r="A110" s="4" t="inlineStr">
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>중국 최고인민법원 최종 승소 판결</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>기사는 대원제약 신제품 출시, 목암생명과학연구소의 K-문샷 프로젝트 참여, 한독과 서울시약사회의 MOU 체결, 일동제약그룹 아이디언스 표적항암제 FDA 패스트트랙 지정, 오스템임플란트 KGMP 재인증 등 다양한 제약·바이오 기업 소식을 담고 있습니다. 이 중 일양약품이 중국 합자법인과의 미배당 이익금 180억원 분쟁에서 최종 승소했다는 내용이 포함되어 있으나, 이는 이미 종결된 사건입니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>이 기사는 여러 제약·바이오 기업의 소식을 다루고 있으며, 소송과 관련된 내용은 일양약품의 중국 합자법인과의 미배당 이익금 분쟁 최종 승소 건이 유일합니다. 해당 사건은 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>약 180억원</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>[제약·바이오 뉴스픽]대원제약·일양약품·목암생명과학연구소·한독·...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260318161446613</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:42:44.603400+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B110" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A111" s="4" t="inlineStr">
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>통화일양</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>중국 최고인민법원 최종 승소 판결 및 미배당 이익금 회수 완료</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>일양약품이 중국 합자법인 통화일양과의 미배당 이익금 분쟁에서 최종 승소하여 180억 원을 회수했다. 중국 최고인민법원은 이 사건을 외국인 투자자 권익 보호의 대표 사례로 평가했다. 이 사건은 이미 종결된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>기사에 언급된 유일한 소송 사건은 일양약품이 중국 합자법인 통화일양을 상대로 미배당 이익금 180억 원을 회수하며 최종 승소한 건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>180억 원</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>[N-제약Bio] 목암생명과학연구소, ‘K-문샷’ 프로젝트 참여 外</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>theviewers.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://theviewers.co.kr/View.aspx?No=4007971</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:38:29.511851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B111" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D112" t="inlineStr">
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr"/>
+      <c r="D113" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 하이브 항소 및 강제집행취소 신청</t>
+          <t>합의로 종료됨</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 하이브는 이에 불복하여 항소하고 강제집행취소를 신청했으며, 민희진 대표의 분쟁 종결 제안을 거절하며 법적 다툼을 이어갈 예정입니다.</t>
+          <t>CJ제일제당이 네덜란드 바이오 CDMO 기업 바타비아 바이오사이언스의 잔여 지분을 전량 인수하여 100% 자회사로 편입했습니다. 이는 CJ제일제당의 바이오 사업 재편 및 지배력 강화를 위한 결정으로, 과거 바타비아 바이오파마가 CJ제일제당을 상대로 제기했던 이사회 구성 권한 관련 소송은 지분 인수 이전에 합의로 종료되었습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>1심 판결에서 민희진 대표의 풋옵션 행사가 정당하다고 인정되어 하이브의 책임이 명확하며, 255억 원이라는 큰 피해 규모가 특정되었습니다. 상대방인 하이브는 대기업으로 자력이 충분하고, 현재 항소심이 진행 중이므로 소송금융 투자에 적합합니다. (적합 조건: 1, 2, 4, 5 해당)</t>
+          <t>기사에서 언급된 유일한 소송(바타비아 바이오파마가 CJ제일제당을 상대로 제기한 이사회 구성 권한 관련 소송)은 이미 합의로 종료된 사건으로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 신규 투자 기회는 없습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>256억 포기할게  민희진 제안 거절한 하이브, 강제집행취소 신청</t>
+          <t>CJ제일제당, 네덜란드 ‘바타비아’ 잔여지분 인수…바이오 사업 시험대</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/03/15/2026031514531193763</t>
+          <t>https://www.sedaily.com/article/20020650?ref=naver</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-16 00:35:17.617252+00:00</t>
+          <t>2026-03-18 00:46:53.702322+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>방정오 TV조선 부사장</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>정부의 국제분쟁 완승</t>
+          <t>미국 뉴욕주 법원에서 대여금 반환 청구 소송 및 반소 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>한국 정부가 세계 2위 승강기 업체 쉰들러와의 국제분쟁에서 완승하여 3200억 원을 지켜내고 소송 비용 96억 원을 돌려받게 되었습니다. 이 분쟁은 현대엘리베이터의 전환사채 발행과 관련하여 제기된 주주대표소송과 연관되어 있습니다.</t>
+          <t>방정오 TV조선 부사장이 미국 사업가 이아무개씨와 GDA를 상대로 대여금 반환 청구 소송을 제기했으며, 이씨는 방 부사장을 500만 달러 배임 혐의로 고발하고 반소를 제기했습니다. 현재 이 사건은 미국 뉴욕주 법원에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>이 기사는 정부가 쉰들러와의 국제분쟁에서 '완승'하여 3200억 원을 지켜냈다는 내용으로, 이미 '종결된 사건'을 보도하고 있습니다. 소송금융은 새로운 소송 기회를 발굴하는 것이 목적이므로, 이미 해결된 사건은 투자 대상으로 부적합합니다. 주주대표소송이 언급되지만, 그 진행 상황이나 새로운 투자 기회로서의 구체적인 정보는 부족합니다.</t>
+          <t>방정오 TV조선 부사장은 대기업 관계자로 자력이 충분하며(적합 조건 2), 피해 금액이 500만 달러로 매우 큽니다(적합 조건 4). 배임 혐의로 고발 당해 공적 절차가 시작되었고(적합 조건 6), 현재 미국 법원에서 소송이 진행 중입니다. 다만, 책임의 명확성은 소송 과정에서 입증이 필요합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>500만 달러</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>쉰들러와 국제분쟁서 완승한 정부, 3200억 지켰다</t>
+          <t>방정오 TV조선 부사장, 500만 달러 배임 혐의로 고발 당해</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031521581</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333115</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-15 12:57:54.473423+00:00</t>
+          <t>2026-03-17 13:18:45.484037+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>홍원식 전 회장</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브의 항소 및 강제집행취소 신청</t>
+          <t>660억 원 손해배상 1심 승소, 578억 원 추가 손해배상 소송 제기 상태</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표의 256억원 풋옵션 포기 및 소송 중단 제안을 거절하고, 1심에서 민 전 대표가 승소한 255억원 상당의 주식매매대금 청구 관련 강제집행취소를 신청했습니다. 1심 법원은 민 전 대표의 풋옵션 행사가 정당하다고 판결했으나, 하이브는 이에 불복하여 강제집행정지를 신청한 상태입니다.</t>
+          <t>한앤컴퍼니가 남양유업 경영권을 확보하는 과정에서 홍원식 전 회장의 주식매매계약 일방적 파기로 촉발된 법적 분쟁이 진행 중이다. 한앤코는 대법원에서 경영권 최종 확보, 660억 원 손해배상 1심 승소, 홍 전 회장의 '셀프 보수한도 승인' 위법 확정 등 연이어 승소했다. 현재 578억 원 규모의 추가 손해배상 소송도 제기된 상태다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>1심 법원에서 하이브의 풋옵션 지급 책임이 명확히 인정되었고(상대방 책임 명확), 상대방인 하이브는 상장 대기업으로 자력이 충분합니다(상대방에게 자력이 충분함). 풋옵션 금액이 255억원으로 피해 규모가 매우 크며(피해 규모가 큼), 이미 1심 판결이 나왔으므로 증거는 충분히 확보된 상태입니다(증거가 있거나 확보 가능함).</t>
+          <t>상대방(홍원식 전 회장)의 주식매매계약 일방적 파기 등 책임이 대법원 판결 및 1심 승소로 명확히 확인되었고(적합 조건 1), 피해 규모가 660억 원, 578억 원 등 수백억 원대로 매우 크며(적합 조건 4), 이미 다수의 법적 승소를 통해 객관적 증거가 충분히 확보되어 있어(적합 조건 5) 소송 승소 가능성이 매우 높다. 부적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>최소 1,238억 원 (660억 원 1심 승소 + 578억 원 추가 소송)</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (한앤컴퍼니)</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>민희진  256억원 포기  제안 거절한 하이브, 강제집행취소 신청</t>
+          <t>'기내식 잭팟' 한앤코…다음 엑시트는 남양유업?[마켓인]</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031516163317641</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05179126645384304</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-15 12:52:43.209702+00:00</t>
+          <t>2026-03-17 13:13:34.800988+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>국제분쟁 완승, 소송비용 회수</t>
+          <t>미국 델라웨어주 형평법원 판결 선고 (일부 승소, 일부 패소), 손해배상 등 관련 소송 별도 진행 예정</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>정부가 쉰들러를 상대로 한 약 3200억원 규모의 국제분쟁에서 완승하여 손해배상액을 전액 방어하고, 약 96억원의 소송 비용까지 회수했다. 이 사건은 2014~2015년 현대엘리베이터 관련 사안으로 시작되었다.</t>
+          <t>크래프톤이 자회사 언노운월즈 전 경영진을 근무 태만으로 해고하자, 전 경영진이 해고 무효 소송을 제기했습니다. 델라웨어주 법원은 전 CEO 테드 길의 해임은 계약 위반으로 복직을 명령했으나, 나머지 공동 창업자 2명에 대해서는 크래프톤의 주장을 받아들여 복직을 기각했습니다. 이번 판결은 손해배상 청구나 추가 보상 문제는 다루지 않았으며, 관련 소송은 별도로 계속 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>기사는 정부가 쉰들러를 상대로 국제분쟁에서 완승하고 소송 비용까지 회수했음을 명시하고 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결론이 난 사건은 투자 대상으로서 부적합합니다.</t>
+          <t>상대방인 크래프톤은 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 전 경영진의 해고 및 성과급, 언아웃 관련 소송으로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 이미 법원 판결이 있었고 계약서 등 객관적 증거가 존재합니다 (적합 조건 5). 사건이 완전히 종결되지 않고 손해배상 등 관련 소송이 계속 진행될 예정이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (전 경영진)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>정부, 쉰들러 상대 3200억 국제분쟁 완승…소송비 96억도 회수</t>
+          <t>언노운월즈 전 경영진 ‘태만’ 인정… 창업주 2명 복직 불가</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276584</t>
+          <t>https://www.segye.com/newsView/20260317517787?OutUrl=naver</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-14 12:51:25.990820+00:00</t>
+          <t>2026-03-17 13:13:19.032537+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>정부 승소</t>
+          <t>미국 델라웨어주 형평법원 1심 판결, 성과급 관련 2단계 소송 진행 예정</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>이 대통령이 3250억원 규모의 쉰들러 소송에서 우리 정부가 승소한 소식을 전하며 법무부 관계자들을 격려했습니다. 이 대통령은 어려운 소송을 끝까지 책임 있게 수행하여 국민 혈세를 지켜낸 것에 깊은 감사를 표했습니다.</t>
+          <t>크래프톤과 자회사 언노운월즈의 전 경영진 간 법적 분쟁 1심에서 법원은 전 CEO의 복직을 명령했으나, 회사의 소유권과 이사회 구성 권한은 크래프톤에 있다고 판단했습니다. 성과급 및 손해배상 규모는 2단계 소송에서 다루기로 했으며, 크래프톤은 최대 2억 5천만 달러의 성과급 리스크를 안고 있습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 정부의 승소로 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 명확히 부합합니다.</t>
+          <t>대기업(크래프톤)을 상대로 한 소송으로 자력 충분(적합 조건 2). 성과급 리스크가 최대 2억 5천만 달러에 달하는 등 피해 규모가 크고(적합 조건 4), 미국 법원의 1심 판결문이 객관적 증거로 존재함(적합 조건 5). 다만, 집단적 피해가 아닌 개별 계약 분쟁이며, 법원이 전 경영진 3인 중 1인의 복직만 인정하는 등 책임이 일부 제한적으로 판단된 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>3250억원</t>
+          <t>최대 2억 5000만 달러 (약 3700억원)</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3인 (언노운월즈 전 경영진)</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>3250억 쉰들러 소송 '완승'…李 대통령  국민 혈세 지켰다</t>
+          <t>미 법원, 언노운월즈 전 경영진 3인 중 1인만 제한적 복직 인정… 이사...</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031410647</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029540372&amp;code=61151111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-14 12:50:55.180948+00:00</t>
+          <t>2026-03-17 13:03:20.676939+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>현대엘리베이터 현 회장</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2014년 제기된 주주대표소송 (현재 상태 불분명하나 종결 가능성 높음)</t>
+          <t>미국 법원에 손해배상 소송 제기, CEO 복직 판결</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>기사는 정부와 쉰들러 간 8년간의 ISDS 소송에서 정부가 승소하며 종결된 내용을 다룹니다. 이와 별개로 쉰들러가 2014년 현대엘리베이터 현 회장을 상대로 7000억원 규모의 주주대표소송을 제기했으나, 해당 소송의 현재 진행 상황은 기사에서 언급되지 않아 이미 종결되었을 가능성이 높습니다.</t>
+          <t>크래프톤이 언노운월즈 인수 후 성과급(언아웃) 지급을 피하기 위해 경영진을 해고했다는 주장이 제기되었다. 해고된 경영진 측은 크래프톤을 상대로 미국 법원에 최대 2억5000만 달러 규모의 손해배상 소송을 제기했으며, 미국 법원은 CEO 복직 판결을 내린 상태이다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>기사의 주된 내용은 정부와 쉰들러 간 ISDS 소송의 종결(정부 승소)이며, 7000억원 규모의 주주대표소송은 2014년에 제기된 것으로 언급될 뿐 현재 진행 상황이 명확하지 않습니다. 8년이 지난 사건으로 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건일 가능성 높음)</t>
+          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며, 성과급 미지급을 위한 해고라는 책임이 비교적 명확하게 언급됨. 손해배상 청구액이 최대 2억5000만 달러(약 3400억원)로 피해 규모가 매우 크고, 이미 미국 법원에 소송이 제기되어 증거 확보 및 법적 절차가 진행 중임. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>7000억원</t>
+          <t>2억5000만 달러 (약 3400억원)</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수 경영진</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>‘국가 책임 공방’ 번진 현대엘리-쉰들러 악연… ISDS 8년 소송서 완승...</t>
+          <t>크래프톤 vs 언노운월즈 분쟁, 美 법원 “CEO 복직” 판결… 경영권 갈등...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/14/3XT6E2HTHJEXNKHDVDYFD5YIPE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031713480439280</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-14 12:46:28.533364+00:00</t>
+          <t>2026-03-17 12:55:39.144133+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>한앤컴퍼니, 홍원식 전 회장</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>한앤컴퍼니와 홍원식 전 회장 간 경영권 관련 민·형사 소송 진행 중</t>
+          <t>델라웨어 형평법원 1단계 판결 선고 (CEO 복직 결정), 성과보수 및 손해배상 관련 2단계 재판 예정</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>남양유업이 대규모 주주환원 정책을 발표하며 주가가 급등했습니다. 이는 사모펀드 한앤컴퍼니가 홍원식 전 회장과의 수년간의 법적 다툼 끝에 경영권을 확보한 이후의 행보로 풀이됩니다. 현재 한앤컴퍼니와 홍 전 회장 측은 경영권 관련 민·형사 소송을 계속 이어가고 있습니다.</t>
+          <t>크래프톤 산하 게임 개발사 언노운월즈의 공동 창업자 및 경영진이 크래프톤을 상대로 2억 5천만 달러 규모의 부당 해고 및 성과보수 미지급 소송을 제기했습니다. 델라웨어 형평법원은 1단계 판결에서 당시 CEO였던 테드 길의 복직을 결정했으나, 공동 창업자 2인의 복직은 받아들이지 않았습니다. 소송의 핵심 쟁점인 성과보수 지급 여부와 손해배상 문제는 향후 2단계 재판에서 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사는 남양유업의 주주환원 정책과 한앤컴퍼니-홍원식 전 회장 간의 경영권 분쟁에 초점을 맞추고 있습니다. 이미 특정 당사자들(한앤컴퍼니와 홍원식 전 회장) 간에 민·형사 소송이 진행 중이며, 소송금융의 일반적인 대상인 집단적 피해자나 새로운 소송 기회를 명확히 제시하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 부합하는 새로운 소송 기회는 보이지 않습니다.</t>
+          <t>대기업 피고(크래프톤), 피해 규모가 2억 5천만 달러로 매우 큼, 법원 판결문 등 객관적 증거가 존재하며 핵심 쟁점인 성과보수 및 손해배상 관련 2단계 재판이 남아있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 5천만 달러</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (언노운월즈 경영진)</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>남양유업, 통 큰 주주환원에 주가 급등 [코주부]</t>
+          <t>크래프톤 '언노운월즈 분쟁' 1단계 판결 나왔다…공동 창업자 2인 복직...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019242?ref=naver</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338103</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:14.679465+00:00</t>
+          <t>2026-03-17 12:46:30.056512+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>세아제강 등</t>
+          <t>롯데쇼핑</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>손해배상 소송 합의 종결</t>
+          <t>태광산업이 법적 대응 검토 중, 소송전 확전 가능성 높음</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>셀루메드의 기업공시를 통해 손해배상 소송이 피고 세아제강 등과의 합의로 종결되었음이 확인되었습니다. 이로 인해 잠재적 소송 리스크가 해소되었으며, 재무적 영향은 경미하다고 공시되었습니다.</t>
+          <t>롯데와 태광 간 롯데홈쇼핑 경영권 및 내부거래 갈등이 격화되고 있다. 롯데쇼핑이 이사회 구성을 변경하며 경영권 장악력을 강화하자 2대 주주인 태광산업은 이를 공동 경영 체제 파기로 보고 법적 대응을 검토 중이다. 태광 측은 롯데 계열사와의 내부거래 위법 소지를 주장하며 김재겸 대표 사퇴를 요구하고 있어 소송전으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>해당 사건은 '손해배상 소송 합의 종결'로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 롯데그룹은 대기업으로 자력이 충분하며, 롯데홈쇼핑 45% 지분 관련 경영권 분쟁으로 잠재적 피해 규모가 매우 크고 이사회 회의록 등 증거 확보도 용이하다. 태광산업이 법적 대응을 검토 중이며, 소송전으로 확전될 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (태광산업)</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[기업공시] 셀루메드, LIG넥스원, 고려아연, HD현대, 한화시스템, 쏠리드...</t>
+          <t>사돈에서 앙숙으로…불붙은 롯데·태광 '우리홈쇼핑 20년 전쟁'</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203384</t>
+          <t>https://magazine.hankyung.com/business/article/202603176499b</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-14 00:32:42.088597+00:00</t>
+          <t>2026-03-17 12:43:29.564043+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 소송 진행 중, 전문경영인 퇴진 및 대주주 경영 간섭 논란</t>
+          <t>델라웨어 법원 1심 판결 선고, 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>한미약품에서 대주주 신동국 회장의 경영 간섭과 전문경영인 박재현 대표의 퇴진을 둘러싼 갈등이 심화되고 있다. 신 회장은 기술이전 계약서 검토 요구, 저가 원료 사용 압박, 성 비위 임원 비호 등의 의혹을 받고 있으며, 이로 인해 600억 원 규모의 실버타운 개발 사업 위약벌 소송이 진행 중이다. 이번 사태는 한미약품의 53년 역사상 최초로 외부 인사가 단독 대표를 맡게 되는 계기가 되었다.</t>
+          <t>크래프톤이 언노운월즈 전 임원진과의 분쟁 소송에서 첫 재판에 패소하여 2억 5천만 달러를 지급하라는 판결을 받았다. 이 판결로 인해 크래프톤의 향후 행보에 차질이 불가피할 것으로 보인다. 소송은 델라웨어 법원에서 진행되었다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>대주주 신동국 회장의 경영 간섭 및 독단적 사업 뒤집기로 인한 책임이 명확하며(적합 조건 1), 600억 원 규모의 위약벌 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 상대방인 신동국 회장은 한미약품의 대주주로서 자력이 충분하며(적합 조건 2), 관련 증거 확보 가능성도 높다(적합 조건 5). 이 사건은 이미 소송으로 번진 상태로 소송금융 투자에 적합하다.</t>
+          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 2억 5천만 달러 지급 판결이 내려져 책임이 명확하고 피해 규모가 매우 큼(적합 조건 1, 4). 이미 재판이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보되었음을 알 수 있음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>2억 5천만 달러</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>언노운월즈 전 임원진 소수</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>한미약품에 무슨 일이…53년만에 ‘외부 수장’ 시대 연다</t>
+          <t>크래프톤, 언노운월즈 전 임원진에 2억5000만달러 지급 판결</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693461?ref=naver</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824718</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-13 13:15:47.761526+00:00</t>
+          <t>2026-03-17 00:50:12.301262+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
-      <c r="A122" s="3" t="inlineStr">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>미국 델라웨어주 형평법원 결정 선고, 손해배상 소송은 진행 중</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 부당 해고한 사건에 대해 미국 법원이 크래프톤의 의도적인 성과급 미지급 목적의 해고라고 판단했습니다. 법원은 전 CEO의 복직과 스튜디오 운영권 반환을 명령했으나, 전 경영진이 청구한 최대 2억5천만 달러 규모의 손해배상액에 대한 판단은 아직 남아있습니다. 크래프톤은 법원 결정에 불복 입장을 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>미국 법원이 크래프톤의 부당 해고 및 성과급 미지급 의도를 명확히 판단하여 상대방 책임이 명확하며(적합 조건 1), 크래프톤은 배상 능력이 충분한 대기업입니다(적합 조건 2). 전 경영진이 청구한 손해배상액이 최대 2억5천만 달러로 피해 규모가 크고(적합 조건 4), 법원 결정문과 챗GPT 활용 사실 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>최대 2억5천만 달러 (약 3천400억원)</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>미 법원  크래프톤, 언노운월즈 CEO 부당해고…복직시켜야</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260317022300017?input=1195m</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:48:55.612795+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A123" s="3" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑 (경영진), 롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>임시주주총회 소집 청구 예정, 경영권 분쟁 심화</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>롯데와 태광그룹 간 롯데홈쇼핑 경영권을 둘러싼 갈등이 심화되고 있습니다. 태광 측은 롯데홈쇼핑 김재겸 대표의 '위법 내부거래'를 주장하며 해임을 위한 임시주주총회 소집을 청구할 예정이며, 롯데 측은 이에 대해 법적 대응을 시사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>본 사건은 롯데와 태광이라는 대기업 간의 경영권 분쟁으로, 상대방의 자력이 충분하다는 적합 조건에 부합합니다. '위법 내부거래'라는 구체적인 책임 주장이 제기되어 있어, 향후 소송으로 이어질 경우 책임 소재가 명확해질 가능성이 있습니다. 다만, 집단적 피해 사례는 아니며, 현재까지 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>이사회 5:4→6:3…홈쇼핑 둘러싼 롯데-태광 갈등 쟁점 셋</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/distribution/6103144</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:43:52.406337+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>롯데쇼핑, 롯데홈쇼핑, 롯데지주</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>과거 소송 최종 패소, 최근 가처분 신청 기각</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>태광과 롯데홈쇼핑 간 20년간 이어진 갈등이 이사회 재편으로 새로운 국면을 맞았습니다. 태광은 2007년 롯데쇼핑의 최대 주주 승인 처분 취소 소송을 제기했으나 2011년 최종 패소했으며, 2023년 롯데홈쇼핑 사옥 매입 승인 효력 정지 가처분 신청도 기각되었습니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>과거 제기된 소송은 최종 패소로 종결되었고, 최근 가처분 신청 또한 기각되어 부적합 조건(이미 종결된 사건)에 해당합니다. 새로운 소송 기회가 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>20년 롯데홈쇼핑‧태광 갈등, 이사회 재편으로 새 국면</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824656</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-17 00:40:35.884775+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
-        </is>
-[...138 lines deleted...]
-          <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>위약벌 청구 소송 진행 중</t>
+          <t>미 국방부, 앤스로픽, 마이크로소프트 간 AI 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>한미사이언스 주요 주주 간 신사업 추진 과정에서 약 600억 원 규모의 위약벌 청구 소송이 진행 중이다. 이 소송은 한미약품의 첫 외부 출신 CEO 선임과 관련된 기사에서 언급되었다.</t>
+          <t>미 국방부와 인공지능(AI) 기업 앤스로픽 간의 소송에 마이크로소프트가 연루되어 진행 중입니다. 이 소송은 오픈AI 부사장 출신인 다리오 아모데이가 제기한 AI의 비윤리적 개발 문제와 관련이 있는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방 자력 충분 (한미사이언스 주요 주주), 피해 규모가 매우 큼 (600억 원), 위약벌 청구 소송이므로 책임 소재 및 증거 확보 가능성이 높음. 소송이 이미 진행 중인 점도 긍정적.</t>
+          <t>소송 당사자로 언급된 마이크로소프트, 앤스로픽, 미 국방부 모두 자력이 충분한 대기업 및 기관입니다 (적합 조건 2). 이미 소송이 진행 중이므로 관련 증거가 존재할 가능성이 높습니다 (적합 조건 5). 다만, 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 원고-피고 관계, 피해 규모 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>약 600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>한미약품 첫 외부 출신 CEO '황상연 대표' 예고</t>
+          <t>갈수록 첨단화… 美·이란 전쟁 이끄는 ‘AI 주식’에 주목하라</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934622</t>
+          <t>https://www.chosun.com/economy/money/2026/03/17/PG4B4KX66FFBHAD4LHTS7IXI3E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-13 00:30:45.858501+00:00</t>
+          <t>2026-03-17 00:39:04.646881+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="4" t="inlineStr">
+      <c r="A126" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>대웅제약, 유철환 전 국민권익위원회 위원장</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>유철환 전 권익위원장 청탁금지법 위반 혐의 형사 고발, 권익위 A국장 직위 해제, 산업부의 국가핵심기술 지정 유지 여부 결정 대기 중, 메디톡스-대웅제약 항소심 진행 중.</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>대웅제약이 보툴리눔 톡신 기술의 국가핵심기술 지정 해제를 위해 국민권익위원회에 로비를 시도했다는 의혹이 제기되었습니다. 국무조정실 조사와 권익위 감사 결과 유착 정황이 드러나 유철환 전 위원장이 형사 고발되고 관련 국장이 직위 해제되는 등 공적 절차가 진행 중입니다. 이 논란은 메디톡스와 대웅제약 간 진행 중인 보툴리눔 톡신 균주 소송 및 산업통상자원부의 국가핵심기술 지정 유지 여부 결정에 중대한 변수로 작용할 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>대웅제약의 국가핵심기술 지정 해제 로비 의혹은 국무조정실 조사 및 권익위 감사 결과로 유착 정황이 드러나 관련자가 형사 고발 및 직위 해제되는 등 상대방 책임이 명확하며 객관적 증거가 확보되었습니다. 상대방인 대웅제약은 대기업으로 자력이 충분하며, 이 논란이 메디톡스와 대웅제약 간 진행 중인 수천억 원 규모의 소송에 영향을 미칠 수 있어 피해 규모가 매우 큽니다. 또한, 이미 공적 절차(권익위 감사, 형사 고발)가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>대웅제약 ‘톡신 기술 해제 로비’ 논란…항소심·산업부 결정 변수로</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04618246645383976</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-16 13:01:15.096497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A127" s="2" t="inlineStr">
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>주주간계약 해지 확인 소송 등 민형사 소송 진행 중, 합의 시도 중</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>하이브와 민희진 간의 경영권 분쟁이 주주간계약 해지 확인 소송 등 민형사 소송으로 진행 중입니다. 민희진 측은 256억 원을 포기하는 조건으로 모든 분쟁의 종결을 제안했으나, 재판부의 판단은 아직 나오지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>해당 사건은 하이브와 민희진 간의 복잡한 기업 분쟁으로, 명확한 원고(피해자)가 피고로부터 손해배상을 청구하는 전형적인 소송금융 투자 대상과는 거리가 있습니다. 기사에 언급된 256억 원은 민희진이 분쟁 종결을 위해 포기하겠다고 제안한 금액으로, 피해자가 청구하는 손해배상액이 아닙니다. 따라서 로앤굿의 고객 프로필(원고/피해자)에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>256억 원 (합의금 제안)</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>어도어 vs 민희진, 이번엔 보이그룹 맞대결…'법적 다툼' 속 같은 행보[...</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>spotvnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802532</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:49:06.313733+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>현대엘리베이터</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>쉰들러의 손해배상 청구 기각 및 소송 비용 부담 판정</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>쉰들러가 현대엘리베이터를 상대로 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 기각되었습니다. 또한, 쉰들러는 우리 정부가 투입한 소송 비용 약 96억 원을 부담하게 되었습니다. 이는 쉰들러가 해당 분쟁에서 패소했음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>기사에 따르면 쉰들러가 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 받아들여지지 않았고, 오히려 상대측(쉰들러)이 소송 비용을 부담하게 되었습니다. 이는 소송금융 투자 대상으로서 원고(피해자)가 패소하여 이미 종결된 사건에 해당하므로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>올릴 땐 빨리, 내릴 땐 찔끔 …요상한 기름값</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>biz.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://biz.sbs.co.kr/article_hub/20000297533?division=NAVER</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:45:35.535118+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr"/>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>정부 승소 판결</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>한국 정부가 쉰들러가 제기한 약 3200억원 상당의 손해배상 청구 소송에서 승소했습니다. 이로써 정부는 손해배상금을 물지 않게 되었으며, 소송 비용 약 96억원도 쉰들러로부터 돌려받게 되었습니다. 이 사건은 2018년부터 현대엘리베이터의 2대 주주와 관련된 분쟁으로 시작되었습니다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>본 기사는 한국 정부가 쉰들러와의 재판에서 승소하여 3200억 원의 손해배상금을 물지 않게 된 사건을 다루고 있습니다. 이는 이미 판결이 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규 원고 발굴 기회가 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>정부, 쉰들러에 3200억 재판 승소</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/16/WNJ2OFZTO5HOBOKDGDXWPNLHIA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-16 00:36:33.770173+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B127" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>1심 판결 선고, 하이브 항소 및 강제집행취소 신청</t>
+        </is>
+      </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>본 기사는 톡신 시장의 강자인 메디톡스와 휴젤이 '소송 리스크'와 고점 부담으로 주가가 하락했다고 보도합니다. 그러나 해당 소송 리스크의 구체적인 내용, 관련 당사자, 피해 규모, 진행 단계 등에 대한 정보는 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 하이브는 이에 불복하여 항소하고 강제집행취소를 신청했으며, 민희진 대표의 분쟁 종결 제안을 거절하며 법적 다툼을 이어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>본 기사는 메디톡스와 휴젤이 '소송 리스크'를 안고 있다고만 언급할 뿐, 사건의 구체적인 내용, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전무합니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 대부분의 적합 조건을 판단할 수 없습니다. 비록 상대방의 자력은 충분할 것으로 예상되나, 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>1심 판결에서 민희진 대표의 풋옵션 행사가 정당하다고 인정되어 하이브의 책임이 명확하며, 255억 원이라는 큰 피해 규모가 특정되었습니다. 상대방인 하이브는 대기업으로 자력이 충분하고, 현재 항소심이 진행 중이므로 소송금융 투자에 적합합니다. (적합 조건: 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>'바르는 두타스테리드' 상용화 초읽기…무진메디, mRNA CDMO 사업 가속</t>
+          <t>256억 포기할게  민희진 제안 거절한 하이브, 강제집행취소 신청</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436276</t>
+          <t>https://www.mt.co.kr/entertainment/2026/03/15/2026031514531193763</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:16.100702+00:00</t>
+          <t>2026-03-16 00:35:17.617252+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>정부의 국제분쟁 완승</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>한국 정부가 세계 2위 승강기 업체 쉰들러와의 국제분쟁에서 완승하여 3200억 원을 지켜내고 소송 비용 96억 원을 돌려받게 되었습니다. 이 분쟁은 현대엘리베이터의 전환사채 발행과 관련하여 제기된 주주대표소송과 연관되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>이 기사는 정부가 쉰들러와의 국제분쟁에서 '완승'하여 3200억 원을 지켜냈다는 내용으로, 이미 '종결된 사건'을 보도하고 있습니다. 소송금융은 새로운 소송 기회를 발굴하는 것이 목적이므로, 이미 해결된 사건은 투자 대상으로 부적합합니다. 주주대표소송이 언급되지만, 그 진행 상황이나 새로운 투자 기회로서의 구체적인 정보는 부족합니다.</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>쉰들러와 국제분쟁서 완승한 정부, 3200억 지켰다</t>
+        </is>
+      </c>
+      <c r="K131" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026031521581</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:57:54.473423+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E131" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>이엘엠시스템이 기존 소송 전부 취하</t>
+          <t>1심 판결 선고 후 하이브의 항소 및 강제집행취소 신청</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>이엘엠시스템이 KS인더스트리 관련 기존 소송을 전부 취하하며 사실상 KS인더스트리에서 물러나는 흐름을 보이고 있습니다. 이는 추가적인 분쟁 가능성을 시사하지만, 현재 언급된 소송들은 종결된 상태입니다.</t>
+          <t>하이브가 민희진 전 어도어 대표의 256억원 풋옵션 포기 및 소송 중단 제안을 거절하고, 1심에서 민 전 대표가 승소한 255억원 상당의 주식매매대금 청구 관련 강제집행취소를 신청했습니다. 1심 법원은 민 전 대표의 풋옵션 행사가 정당하다고 판결했으나, 하이브는 이에 불복하여 강제집행정지를 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>기존에 진행하던 소송이 전부 취하되어, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당합니다. 기사 내용만으로는 상대방 책임의 명확성, 자력, 피해 규모 등 적합 조건을 판단하기 어렵습니다.</t>
+          <t>1심 법원에서 하이브의 풋옵션 지급 책임이 명확히 인정되었고(상대방 책임 명확), 상대방인 하이브는 상장 대기업으로 자력이 충분합니다(상대방에게 자력이 충분함). 풋옵션 금액이 255억원으로 피해 규모가 매우 크며(피해 규모가 큼), 이미 1심 판결이 나왔으므로 증거는 충분히 확보된 상태입니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[더벨][지배구조 분석 | KS인더스트리] 물러난 전 주인, 심주엽 체제 안...</t>
+          <t>민희진  256억원 포기  제안 거절한 하이브, 강제집행취소 신청</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101201307800104715</t>
+          <t>https://www.sidae.com/article/2026031516163317641</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-12 00:43:21.156913+00:00</t>
+          <t>2026-03-15 12:52:43.209702+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>롯데케미칼, LG화학</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>불가항력 통지 단계, 잠재적 공급 차질 우려</t>
+          <t>국제분쟁 완승, 소송비용 회수</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>롯데케미칼과 LG화학이 원료 수급 차질로 고객사들에게 '불가항력 가능성'을 통지했습니다. 이는 납기 지연이나 공급 중단 시 손해배상 책임이 면제될 수 있음을 시사합니다. 업계에서는 실제 불가항력 선언 시 석유화학 제품 공급 차질이 본격화될 것으로 우려하고 있습니다.</t>
+          <t>정부가 쉰들러를 상대로 한 약 3200억원 규모의 국제분쟁에서 완승하여 손해배상액을 전액 방어하고, 약 96억원의 소송 비용까지 회수했다. 이 사건은 2014~2015년 현대엘리베이터 관련 사안으로 시작되었다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>롯데케미칼과 LG화학은 자력이 충분한 대기업이며(적합 조건 2), 석유화학 제품 공급 차질은 다수의 고객사에 영향을 미쳐 집단적 피해와 큰 피해 규모를 야기할 수 있습니다(적합 조건 3, 4). 그러나 현재 '불가항력'을 주장하고 있어 상대방의 책임이 명확하다고 보기 어려워 법적 쟁점화될 가능성이 높습니다(적합 조건 1 불충족).</t>
+          <t>기사는 정부가 쉰들러를 상대로 국제분쟁에서 완승하고 소송 비용까지 회수했음을 명시하고 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결론이 난 사건은 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>롯데케미칼·LG화학, 원료 수급 차질에 '불가항력 가능성' 통지</t>
+          <t>정부, 쉰들러 상대 3200억 국제분쟁 완승…소송비 96억도 회수</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702151</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276584</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:50.605920+00:00</t>
+          <t>2026-03-14 12:51:25.990820+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="4" t="inlineStr">
+      <c r="A134" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>주식회사 케이티</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>이사회의결효력정지 가처분 소송 기각</t>
+          <t>정부 승소</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>KT는 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소한 상태에서 새 대표 체제를 출범합니다. 박윤영 대표의 선임이 주총에서 이뤄질 예정이며, 박현진 KT밀리의서재 대표의 사내이사 선임도 전망됩니다.</t>
+          <t>이 대통령이 3250억원 규모의 쉰들러 소송에서 우리 정부가 승소한 소식을 전하며 법무부 관계자들을 격려했습니다. 이 대통령은 어려운 소송을 끝까지 책임 있게 수행하여 국민 혈세를 지켜낸 것에 깊은 감사를 표했습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>기사에 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 '종결된 사건'에 해당합니다. 이는 소송금융 부적합 조건에 부합하며, 새로운 소송금융 투자 기회를 발굴할 만한 피해 발생이나 분쟁의 여지가 없습니다.</t>
+          <t>해당 소송은 이미 정부의 승소로 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 명확히 부합합니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3250억원</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>KT 새 대표 체제 출범…31일 주총서 박윤영 선임</t>
+          <t>3250억 쉰들러 소송 '완승'…李 대통령  국민 혈세 지켰다</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031118043326259</t>
+          <t>https://www.hankyung.com/article/2026031410647</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-11 13:16:34.840003+00:00</t>
+          <t>2026-03-14 12:50:55.180948+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>DB손해보험</t>
+          <t>현대엘리베이터 현 회장</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>2014년 제기된 주주대표소송 (현재 상태 불분명하나 종결 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>기사는 정부와 쉰들러 간 8년간의 ISDS 소송에서 정부가 승소하며 종결된 내용을 다룹니다. 이와 별개로 쉰들러가 2014년 현대엘리베이터 현 회장을 상대로 7000억원 규모의 주주대표소송을 제기했으나, 해당 소송의 현재 진행 상황은 기사에서 언급되지 않아 이미 종결되었을 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>기사의 주된 내용은 정부와 쉰들러 간 ISDS 소송의 종결(정부 승소)이며, 7000억원 규모의 주주대표소송은 2014년에 제기된 것으로 언급될 뿐 현재 진행 상황이 명확하지 않습니다. 8년이 지난 사건으로 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건일 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>7000억원</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>‘국가 책임 공방’ 번진 현대엘리-쉰들러 악연… ISDS 8년 소송서 완승...</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="M135" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/14/3XT6E2HTHJEXNKHDVDYFD5YIPE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>2026-03-14 12:46:28.533364+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>한앤컴퍼니, 홍원식 전 회장</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E135" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A136" s="4" t="inlineStr">
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>한앤컴퍼니와 홍원식 전 회장 간 경영권 관련 민·형사 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>남양유업이 대규모 주주환원 정책을 발표하며 주가가 급등했습니다. 이는 사모펀드 한앤컴퍼니가 홍원식 전 회장과의 수년간의 법적 다툼 끝에 경영권을 확보한 이후의 행보로 풀이됩니다. 현재 한앤컴퍼니와 홍 전 회장 측은 경영권 관련 민·형사 소송을 계속 이어가고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>기사는 남양유업의 주주환원 정책과 한앤컴퍼니-홍원식 전 회장 간의 경영권 분쟁에 초점을 맞추고 있습니다. 이미 특정 당사자들(한앤컴퍼니와 홍원식 전 회장) 간에 민·형사 소송이 진행 중이며, 소송금융의 일반적인 대상인 집단적 피해자나 새로운 소송 기회를 명확히 제시하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 부합하는 새로운 소송 기회는 보이지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I136" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>남양유업, 통 큰 주주환원에 주가 급등 [코주부]</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M136" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20019242?ref=naver</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:42:14.679465+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B136" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>세아제강 등</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>손해배상 소송 패소 판결 확정</t>
+          <t>손해배상 소송 합의 종결</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>현정은 현대그룹 회장이 2023년 현대엘리베이터 2대주주였던 스위스 기업 쉰들러와의 손해배상 소송에서 패소하여 1700억 원과 지연 이자를 배상해야 했습니다. 이 사건은 이미 판결이 확정되어 종결된 상태입니다.</t>
+          <t>셀루메드의 기업공시를 통해 손해배상 소송이 피고 세아제강 등과의 합의로 종결되었음이 확인되었습니다. 이로 인해 잠재적 소송 리스크가 해소되었으며, 재무적 영향은 경미하다고 공시되었습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>현정은 현대그룹 회장이 스위스 기업 쉰들러와의 손해배상 소송에서 이미 패소하여 판결이 확정된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 사건은 '손해배상 소송 합의 종결'로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>1700억 원과 지연 이자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>3년 새 배당금 ‘24배’ 늘린 현대엘리베이터, 속사정은</t>
+          <t>[기업공시] 셀루메드, LIG넥스원, 고려아연, HD현대, 한화시스템, 쏠리드...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603100099</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203384</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-10 13:08:55.441305+00:00</t>
+          <t>2026-03-14 00:32:42.088597+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>네이버 계열사</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>미국 법원에 집단소송 소장 접수, 21일 시한 내 대응 압박</t>
+          <t>600억 원 규모 위약벌 소송 진행 중, 전문경영인 퇴진 및 대주주 경영 간섭 논란</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>네이버 계열사들을 상대로 미국 법원에 집단소송 소장이 접수되었으며, 현지 법인들에 대한 직접 송달이 완료되어 21일 이내 대응해야 하는 상황입니다. 네이버 측은 합의를 통해 출구를 모색할 가능성이 있습니다.</t>
+          <t>한미약품에서 대주주 신동국 회장의 경영 간섭과 전문경영인 박재현 대표의 퇴진을 둘러싼 갈등이 심화되고 있다. 신 회장은 기술이전 계약서 검토 요구, 저가 원료 사용 압박, 성 비위 임원 비호 등의 의혹을 받고 있으며, 이로 인해 600억 원 규모의 실버타운 개발 사업 위약벌 소송이 진행 중이다. 이번 사태는 한미약품의 53년 역사상 최초로 외부 인사가 단독 대표를 맡게 되는 계기가 되었다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>대기업 피고(네이버 계열사)로 자력이 충분하며(적합 조건 2), 미국 법원에 집단소송이 이미 제기되어 진행 중이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 소송이 이미 진행 중인 점은 소송금융 투자에 매우 긍정적인 요소입니다.</t>
+          <t>대주주 신동국 회장의 경영 간섭 및 독단적 사업 뒤집기로 인한 책임이 명확하며(적합 조건 1), 600억 원 규모의 위약벌 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 상대방인 신동국 회장은 한미약품의 대주주로서 자력이 충분하며(적합 조건 2), 관련 증거 확보 가능성도 높다(적합 조건 5). 이 사건은 이미 소송으로 번진 상태로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송②] '21일 시한내 대응' 압박에 '합의'로 출구 모색</t>
+          <t>한미약품에 무슨 일이…53년만에 ‘외부 수장’ 시대 연다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708971</t>
+          <t>https://biz.heraldcorp.com/article/10693461?ref=naver</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-10 12:48:25.261736+00:00</t>
+          <t>2026-03-13 13:15:47.761526+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>롯데</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>2023년 사옥 매입 효력 정지 가처분 신청 및 브랜드 사용 계약 해지 요구 등 법적 대립 지속</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>롯데와 태광산업 간 20년간 이어진 갈등이 '파국'으로 치닫고 있다. 태광산업은 과거 인수 무효 소송에서 패소했음에도 불구하고, 2023년 사옥 매입 효력 정지 가처분 신청과 지난해 브랜드 사용 계약 해지 요구 등 법적 대립을 이어가고 있다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>대기업 간의 분쟁으로 상대방 자력이 충분하고(적합 조건 2), 지분 및 사옥 매입 등 관련 쟁점이 있어 피해 규모가 클 것으로 예상되며(적합 조건 4), 오랜 기간 분쟁이 지속되어 관련 증거 확보가 가능함(적합 조건 5). 다만, 일반적인 집단 피해 사건이 아니며, 책임 소재가 복잡할 수 있어 적합도 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>롯데-태광 20년 갈등, 결국 '파국'으로</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026031300141</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:04:27.112178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>태광산업, 임시주총 통한 대표 해임 추진 및 법적 조치 예고</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑이 2대 주주인 태광산업의 반대에도 불구하고 이사회를 롯데 측 인사 위주로 개편했습니다. 이에 태광산업은 임시주총을 열어 롯데홈쇼핑 대표의 사내이사 해임을 추진하고, 부결될 경우 법적 조치를 불사하겠다는 입장을 밝히며 주주 간 갈등이 심화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>상대방인 롯데홈쇼핑 및 롯데그룹은 자력이 충분하며(적합 조건 2), 태광산업 측에서 임시주총을 통한 대표 해임 추진 및 부결 시 법적 조치를 불사하겠다는 입장을 밝혀 소송 가능성이 높습니다. 주주 간 경영권 분쟁으로 피해 규모가 클 수 있으며(적합 조건 4), 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 롯데 측의 '책임'이 명확히 드러나지 않아 소송의 난이도가 높을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>태광 빠져  롯데홈쇼핑, 이사회 개편…주주간 갈등 폭발</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026031316402565540</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:48:28.374604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B139" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D140" t="inlineStr">
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr"/>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>의안상정가처분 소송 인용 판결</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>이 기사는 주식시장 주요 공시를 모아놓은 것으로, 여러 기업의 법적 조치들을 간략히 언급합니다. 슈프리마의 기업가치 제고 계획 예고와 함께, 토비스의 의안상정가처분 소송 인용 판결, 코메론이 엔에이치투자증권 외 2명으로부터 제기된 의안상정 가처분 소송 등이 포함되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>이 기사는 여러 기업의 주식시장 공시를 나열한 것으로, 특정 사건에 대한 상세한 정보가 부족합니다. 언급된 소송들은 주로 기업 지배구조와 관련된 가처분 소송으로 보이며, 대규모 금전적 피해나 다수의 피해자가 명확히 드러나지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4 불충족)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>3월 12일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121574</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:57:21.670335+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E140" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A141" s="4" t="inlineStr">
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>위약벌 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>한미사이언스 주요 주주 간 신사업 추진 과정에서 약 600억 원 규모의 위약벌 청구 소송이 진행 중이다. 이 소송은 한미약품의 첫 외부 출신 CEO 선임과 관련된 기사에서 언급되었다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>상대방 자력 충분 (한미사이언스 주요 주주), 피해 규모가 매우 큼 (600억 원), 위약벌 청구 소송이므로 책임 소재 및 증거 확보 가능성이 높음. 소송이 이미 진행 중인 점도 긍정적.</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>약 600억 원</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>한미약품 첫 외부 출신 CEO '황상연 대표' 예고</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>dailymedi.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934622</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:30:45.858501+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B141" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D142" t="inlineStr">
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E142" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>경영권 분쟁 소송 종결</t>
+          <t>경영권 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>마임하임 장태수 대표는 과거 친환경 도료 제조 공장을 설립하여 매출 300억 원을 달성했으나, 파트너와의 경영권 분쟁으로 2년간 소송을 겪었습니다. 이 사건은 이미 종결된 과거의 법적 분쟁으로, 현재는 새로운 사업에 집중하고 있습니다.</t>
+          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있다. 고려아연 최윤범 회장 주도의 투자에 대해 최대주주인 영풍과 MBK는 합의되지 않은 투자이며 실패 시 자신들이 최대 피해자가 될 것이라고 주장하고 있다. 현재 누가 투자 결정을 내리고 그에 대한 책임을 질 것인지에 대한 팽팽한 대립이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>기사에서 언급된 경영권 분쟁 소송은 이미 2년간 진행되어 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당하여 투자 대상이 될 수 없습니다.</t>
+          <t>상대방(고려아연, 영풍, MBK)의 자력은 충분하나 (적합 조건 2), 기사 내용이 경영권 분쟁에 대한 일반적인 언급에 그쳐 구체적인 책임 소재, 피해 규모, 증거 확보 가능성 등을 파악하기 어려움 (적합 조건 1, 4, 5 불충분). 소송금융 투자 대상으로서의 구체적인 사건 내용이 부족하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>[Startup's Story #518] 우리는 왜 여전히 줄을 서는가</t>
+          <t>[더벨][영풍-고려아연 경영권 분쟁] 누가 결정하고 누가 책임지나…팽팽...</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/282142</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603091329320760101386</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-09 12:47:43.149637+00:00</t>
+          <t>2026-03-13 00:26:18.708519+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+          <t>가압류 진행 중, 첫 변론 개최</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>고려아연이 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국이 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예할 것을 권고하여 상정하지 못했습니다. 이는 고려아연과 MBK·영풍 간의 경영권 분쟁의 일환으로, 현재 주주총회 결의 효력정지 관련 본안 소송이 진행 중인 상황입니다.</t>
+          <t>신동국 회장의 '엑시트'와 관련하여 모녀 측이 신 회장을 상대로 지분 처분 관련 소송을 제기했습니다. 모녀 측은 신 회장 자택과 지분 일부를 가압류한 상태이며, 서울중앙지방법원에서 첫 변론이 열렸습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK 등 대기업 및 대형 사모펀드 간의 분쟁으로 상대방의 자력이 충분하며 (적합 조건 2), 주주총회 결의 효력정지 소송은 다수의 주주에게 영향을 미칠 수 있고 피해 규모가 클 가능성이 높습니다 (적합 조건 3, 4). 관계 당국의 검토 결과가 언급되어 객관적인 증거 확보 가능성이 높고 (적합 조건 5), 이미 주주총회 결의 효력정지 본안 소송이 진행 중입니다 (적합 조건 6).</t>
+          <t>모녀 측이 신동국 회장을 상대로 소송을 제기하고 자택 및 지분 일부를 가압류한 상태로, 상대방의 책임이 명확하고 자력이 충분하며 피해 규모가 클 것으로 예상됩니다. 이미 소송이 진행 중이며 가압류 결정이 내려진 점은 증거 확보 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>2명 (모녀)</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>[고려아연 반박문]  MBK·영풍, 주주 호도와 사실 왜곡·말바꾸기로 적대...</t>
+          <t>신동국 ‘엑시트’ 큰 그림…PE 출신 내정에 깨진 53년 ‘한미맨’ 대표...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329489</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/NNJBLK3VXRE43G5F3K26PE5E5Y/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:05.043721+00:00</t>
+          <t>2026-03-12 13:27:19.519980+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
-      <c r="A145" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>한미약품 대주주 중 일방</t>
+          <t>한미약품 및 주요 대주주 (신동국, 송영숙, 임주현 등)</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>대주주 간 약정 위반 가능성 및 법적 분쟁 예상</t>
+          <t>경영권 분쟁 관련 위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>한미약품 대주주 간 '로수젯 원료'를 둘러싼 갈등이 심화되고 있습니다. 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이사회 안건 및 주총 의결권 행사에 계약이 직접적인 영향을 미치는 구조입니다.</t>
+          <t>한미약품은 대주주 간 경영권 분쟁이 격화되는 가운데, 박재현 대표이사의 재선임이 불발되고 투자 전문가 황상연 대표 선임이 추진된다. 이와 별개로 600억 원 규모의 위약벌 소송이 진행 중이며, 임직원들의 대주주에 대한 저항감도 해소되지 않고 있다. 경영권 분쟁의 불씨는 여전하다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>한미약품이라는 대기업 관련 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 약정 위반 시 상당한 손해배상 청구가 예상되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 주주 간 계약 및 내부 자료를 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 아직 소송이 제기된 단계는 아니며 집단적 피해로 보기는 어렵습니다.</t>
+          <t>한미약품 경영권 분쟁과 관련하여 600억 원 규모의 위약벌 소송이 진행 중이다. 상대방(한미약품 및 대주주)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 위약벌 소송의 특성상 책임 소재가 명확하고 관련 증거 확보가 용이할 것으로 판단된다(적합 조건 1, 5). 따라서 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>약사단체도 훈수…한미 대주주 갈등 로수젯 원료 쟁점 뭐길래</t>
+          <t>대주주에 반기 든 수장 교체…한미약품, '내홍' 봉합되나</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336288?REFERER=NP</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546338</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:37.803357+00:00</t>
+          <t>2026-03-12 13:24:35.981059+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>GMP 효력 정지 처분 가능성 및 그로 인한 손해배상 발생</t>
+          <t>롯데홈쇼핑 양평동 사옥 매입승인 효력 정지 가처분 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>국내 원료의약품 제조사가 GMP 효력 정지 처분을 받을 경우, 해외 바이어들에게 막대한 손해배상을 해야 할 위험이 있습니다. 이는 거래선 상실로 이어질 수 있으며, 업계에서는 GMP 규제 강화에 대한 우려가 커지고 있습니다.</t>
+          <t>태광산업과 롯데쇼핑 간 롯데홈쇼핑 최대주주 승인 및 사옥 매입 승인 관련 해묵은 법적 갈등이 재점화되었다. 태광산업은 2007년 소송에서 패소했음에도 불구하고, 2023년 8월 롯데홈쇼핑의 양평동 사옥 매입승인 효력 정지 가처분을 신청하며 법적 다툼을 이어가고 있다. 이는 두 대기업 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융의 일반적인 투자 대상과는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>원료의약품 제조사의 GMP 효력 정지는 명확한 책임 소재를 제공하며(상대방 책임 명확), 이로 인해 해외 바이어들이 막대한 손해배상을 청구할 가능성이 높습니다(피해 규모 큼). GMP 정지 처분 자체가 강력한 증거가 되며(증거 확보 가능), 이는 공적 절차(관련절차진행)에 해당합니다.</t>
+          <t>본 사건은 두 대기업(태광산업, 롯데쇼핑) 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융이 주로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 있습니다. 상대방(롯데쇼핑)의 자력은 충분하나(적합 조건 2), 피해 규모가 불분명하고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>[HIT 포커스] GMP 원스트라이크 아웃 완화? 업계  오히려 강화</t>
+          <t>태광·롯데와 해묵은 갈등 재점화... 홈대홈쇼핑 대표 사임해야  vs 비정...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74407</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=201062</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:27.922632+00:00</t>
+          <t>2026-03-12 13:23:31.214156+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="4" t="inlineStr">
+      <c r="A147" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
+      <c r="D147" t="inlineStr"/>
+      <c r="E147" t="inlineStr"/>
       <c r="F147" t="inlineStr">
         <is>
-          <t>어도어가 전 어도어 대표 민희진과 전 멤버 다니엘을 상대로 430억 원대 손해배상 청구 소송을 제기했다. 서울중앙지방법원에서 첫 재판이 열릴 예정이다. 이는 뉴진스 소속사 어도어와 민희진 대표 간의 경영권 분쟁에서 파생된 것으로 보인다.</t>
+          <t>본 기사는 톡신 시장의 강자인 메디톡스와 휴젤이 '소송 리스크'와 고점 부담으로 주가가 하락했다고 보도합니다. 그러나 해당 소송 리스크의 구체적인 내용, 관련 당사자, 피해 규모, 진행 단계 등에 대한 정보는 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>피해 규모가 430억 원으로 매우 크지만 (적합 조건 4), 상대방의 책임이 기사에서 명확히 제시되지 않아 법적 다툼의 여지가 크고 (적합 조건 1), 430억 원이라는 막대한 금액을 배상할 상대방의 자력이 충분한지 불확실하다 (적합 조건 2). 또한 집단적 피해나 공적 절차 진행 등 소송금융 투자에 유리한 다른 조건들이 확인되지 않는다.</t>
+          <t>본 기사는 메디톡스와 휴젤이 '소송 리스크'를 안고 있다고만 언급할 뿐, 사건의 구체적인 내용, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전무합니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 대부분의 적합 조건을 판단할 수 없습니다. 비록 상대방의 자력은 충분할 것으로 예상되나, 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>어도어, 민희진X다니엘에  430억 배상해 …26일 손배소 첫 재판</t>
+          <t>'바르는 두타스테리드' 상용화 초읽기…무진메디, mRNA CDMO 사업 가속</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030822161109975</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436276</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:02.395146+00:00</t>
+          <t>2026-03-12 12:47:16.100702+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 예정</t>
+          <t>서울중앙지법 민사합의30부에서 위약벌 청구 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표와 다니엘을 상대로 430억원의 손해배상 소송을 제기했으며, 첫 변론준비기일이 6월 26일로 예정되어 있다. 이는 하이브와 어도어 간 경영권 분쟁과 관련된 법적 다툼으로 보인다.</t>
+          <t>한미약품 4자연합(신동국, 송영숙, 임주현, 라데팡스) 간 시니어케어 사업 불발을 둘러싼 갈등이 법적 분쟁으로 번졌다. 송영숙 회장 모녀 측은 신동국 회장을 상대로 600억원 규모의 위약벌 청구 소송을 제기했으며, 신 회장의 한미사이언스 주식 등에 가압류를 신청했다. 원고 측은 신 회장이 주주간 계약을 위반했다고 주장하고, 피고 측은 사업 조건 불일치로 사업을 진행하지 않았을 뿐이라고 반박하고 있다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>피해 금액은 430억원으로 매우 크지만(적합 조건 4), 소송 상대방이 개인(다니엘, 민희진)이므로 배상 자력이 충분한지 불확실하며(적합 조건 2 미충족), 실제 배상액 회수 가능성이 낮을 수 있습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵습니다(적합 조건 1 미충족).</t>
+          <t>상대방(신동국 회장)의 자력이 충분하고(적합 조건 2), 청구 금액이 600억원으로 피해 규모가 크며(적합 조건 4), 주주간 계약서 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 법정에서 다퉈질 쟁점이라는 점에서(적합 조건 1 불명확) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>600억원</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>어도어 “430억원 배상해라”… 다니엘·민희진 손배소 26일 시작</t>
+          <t>한미 4자연합 '600억' 소송 개시…시니어 사업 갈등 법정행</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/08/RRBHESBPMJAYFNDNFF32AJ4DYE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newspim.com/news/view/20260312000632</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-08 12:56:10.694368+00:00</t>
+          <t>2026-03-12 12:43:31.879543+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr"/>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>이엘엠시스템이 기존 소송 전부 취하</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>이엘엠시스템이 KS인더스트리 관련 기존 소송을 전부 취하하며 사실상 KS인더스트리에서 물러나는 흐름을 보이고 있습니다. 이는 추가적인 분쟁 가능성을 시사하지만, 현재 언급된 소송들은 종결된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>기존에 진행하던 소송이 전부 취하되어, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당합니다. 기사 내용만으로는 상대방 책임의 명확성, 자력, 피해 규모 등 적합 조건을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I149" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>[더벨][지배구조 분석 | KS인더스트리] 물러난 전 주인, 심주엽 체제 안...</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M149" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101201307800104715</t>
+        </is>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:43:21.156913+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="4" t="inlineStr">
+        <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B149" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>다니엘 측, 민희진 전 대표</t>
+          <t>롯데케미칼, LG화학</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 첫 변론기일 예정</t>
+          <t>불가항력 통지 단계, 잠재적 공급 차질 우려</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>어도어가 다니엘 측과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했으며, 이달 26일 서울중앙지법에서 첫 변론기일이 열릴 예정입니다. 이는 어도어와 민희진 전 대표 간의 경영권 분쟁에서 파생된 법적 다툼으로 보입니다.</t>
+          <t>롯데케미칼과 LG화학이 원료 수급 차질로 고객사들에게 '불가항력 가능성'을 통지했습니다. 이는 납기 지연이나 공급 중단 시 손해배상 책임이 면제될 수 있음을 시사합니다. 업계에서는 실제 불가항력 선언 시 석유화학 제품 공급 차질이 본격화될 것으로 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 430억 원이라는 거액의 손해배상 청구 대상이므로 피고 측에 상당한 자력이 있을 것으로 추정됩니다. 또한 적합 조건 4(피해 규모가 큼)에 해당하는 430억 원의 청구 금액은 소송금융 투자 매력을 높입니다. 이미 소송이 진행 중인 단계라는 점도 긍정적입니다.</t>
+          <t>롯데케미칼과 LG화학은 자력이 충분한 대기업이며(적합 조건 2), 석유화학 제품 공급 차질은 다수의 고객사에 영향을 미쳐 집단적 피해와 큰 피해 규모를 야기할 수 있습니다(적합 조건 3, 4). 그러나 현재 '불가항력'을 주장하고 있어 상대방의 책임이 명확하다고 보기 어려워 법적 쟁점화될 가능성이 높습니다(적합 조건 1 불충족).</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>어도어VS다니엘·민희진 '430억' 손배소, 이달 26일 첫 변론기일</t>
+          <t>롯데케미칼·LG화학, 원료 수급 차질에 '불가항력 가능성' 통지</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1772965133516193007</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702151</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-08 12:53:48.089258+00:00</t>
+          <t>2026-03-12 00:31:50.605920+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>주식회사 케이티</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>액면분할 관련 주주총회 결의 효력정지 가처분 대법원 판단 대기 중</t>
+          <t>이사회의결효력정지 가처분 소송 기각</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>고려아연이 영풍·MBK파트너스 연합이 주주총회를 앞두고 회사 사칭 및 사원증 위조 의혹, 주주제안 안건 번복 등으로 주주 혼란을 야기하고 있다고 주장했습니다. 특히 액면분할 안건은 영풍·MBK 측의 가처분으로 효력이 정지된 상태에서 대법원 판단을 기다리고 있습니다. 고려아연은 영풍·MBK 측이 가처분을 철회하면 액면분할 절차를 진행할 수 있다고 밝혔습니다.</t>
+          <t>KT는 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소한 상태에서 새 대표 체제를 출범합니다. 박윤영 대표의 선임이 주총에서 이뤄질 예정이며, 박현진 KT밀리의서재 대표의 사내이사 선임도 전망됩니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드입니다. '회사 사칭과 사원증 위조' 의혹은 법적 책임이 명확해질 수 있으며 증거 확보 가능성이 있습니다. 그러나 기사 내용상 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 집단소송의 전형적인 형태와는 거리가 있으며, 피해 규모 또한 미상입니다.</t>
+          <t>기사에 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 '종결된 사건'에 해당합니다. 이는 소송금융 부적합 조건에 부합하며, 새로운 소송금융 투자 기회를 발굴할 만한 피해 발생이나 분쟁의 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>고려아연, 영풍·MBK “주총 안건 번복 없었다” 주장 정면반박</t>
+          <t>KT 새 대표 체제 출범…31일 주총서 박윤영 선임</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982022</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031118043326259</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-08 12:44:10.879275+00:00</t>
+          <t>2026-03-11 13:16:34.840003+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>DB손해보험</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>검사인 선임 신청</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>DB손해보험을 상대로 소송이 제기되었으며, 법원에 검사인 선임 신청이 이루어졌다는 공시 내용입니다. 이는 기업 지배구조 또는 주주권 관련 분쟁일 가능성이 높으며, 대기업인 DB손해보험이 상대방이라는 점에서 소송금융 투자 검토 가치가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>DB손해보험이라는 대기업이 소송 상대방으로 특정되어 자력 요건을 충족하며(적합 조건 2), 검사인 선임 절차는 소송 진행 중 증거 확보에 유리할 수 있습니다(적합 조건 5). 그러나 사건의 구체적인 내용, 피해 규모 및 책임의 명확성이 불분명하여 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>3월 10일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121472</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:53:21.640629+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B152" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>민희진</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브 항소 진행 중</t>
+          <t>하이브가 민희진 대표 등을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 청구 소송에서 1심 재판부가 민 전 대표의 손을 들어주며 하이브가 약 255억 원을 지급하라고 판결했습니다. 하이브는 즉각 항소 의사를 밝혀 분쟁은 계속될 예정입니다.</t>
+          <t>하이브가 민희진 대표 등을 상대로 걸그룹 뉴진스 멤버 다니엘의 복귀 지연에 따른 손해배상 소송을 제기했다. 하이브가 청구한 손해배상 규모는 400억 원 이상으로, 소송이 본격화될 예정이다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 자력이 충분한 대기업이며, 1심 판결을 통해 민 전 대표의 손을 들어주어 상대방 책임이 명확해졌습니다. 또한, 피해 금액이 약 255억 원으로 매우 크고, 1심 판결이라는 객관적 증거가 존재합니다. 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>하이브가 청구한 손해배상액이 400억 원 이상으로 피해 규모가 크고(적합 조건 4), 민희진 대표의 책임이 명확히 주장되고 있으며(적합 조건 1), 관련 증거 확보 가능성이 높으나(적합 조건 5), 민희진 대표 개인의 자력으로 해당 금액을 배상하기 어려울 수 있어 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>약 255억 원</t>
+          <t>400억 원 이상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>[로엘 법무법인 이제남 변호사] 민희진 풋옵션 판결, '배신'과 '위반'의...</t>
+          <t>[더벨]민희진 화해 제안에도…하이브, 430억대 손배소 강행</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513906</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603090059460770107684</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:38.480891+00:00</t>
+          <t>2026-03-11 00:43:29.565531+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>손해배상 소송 패소 판결 확정</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상 소송을 제기했습니다. KZ정밀이 고려아연의 탈법적인 상호주 관계 형성에 관여하여 영풍이 고려아연 경영권 확보 기회를 상실하고 기업가치가 훼손되었다는 주장입니다. 현재 법적 절차가 진행 중입니다.</t>
+          <t>현정은 현대그룹 회장이 2023년 현대엘리베이터 2대주주였던 스위스 기업 쉰들러와의 손해배상 소송에서 패소하여 1700억 원과 지연 이자를 배상해야 했습니다. 이 사건은 이미 판결이 확정되어 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>영풍이라는 대기업이 원고이며, KZ정밀의 탈법적 행위로 인한 경영권 확보 기회 상실 및 기업가치 훼손이라는 책임이 명확하고 피해 규모가 매우 클 것으로 예상됩니다. 기업 간 분쟁이므로 증거 확보도 용이하며, 피고인 KZ정밀 또한 기업으로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>현정은 현대그룹 회장이 스위스 기업 쉰들러와의 손해배상 소송에서 이미 패소하여 판결이 확정된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>수백억 원 이상 추정</t>
+          <t>1700억 원과 지연 이자</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀 주주제안 검토 후 상정…  주주가치 제고 확고부동</t>
+          <t>3년 새 배당금 ‘24배’ 늘린 현대엘리베이터, 속사정은</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=196786</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603100099</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-06 13:03:04.777924+00:00</t>
+          <t>2026-03-10 13:08:55.441305+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>네이버 계열사</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>송영숙 회장 측이 신동국 회장 측에 제기한 600억원 규모 위약벌 청구 소송의 첫 변론기일 예정. 이달 말 정기 주주총회에서 박재현 대표 연임 여부 및 경영 주도권 향방 결정 예정.</t>
+          <t>미국 법원에 집단소송 소장 접수, 21일 시한 내 대응 압박</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>한미약품그룹에서 창업주 배우자 송영숙 회장과 대주주 신동국 회장 간 경영권 분쟁이 심화되고 있습니다. 송 회장은 전문경영인 박재현 대표를 지지하며 신 회장의 경영 간섭을 비판했고, 신 회장 측에 600억원 규모의 위약벌 청구 소송을 제기했습니다. 이달 말 주주총회에서 박 대표의 연임 여부가 결정될 예정이며, 이는 그룹 경영 주도권의 향방을 가를 중요한 분수령이 될 것으로 보입니다.</t>
+          <t>네이버 계열사들을 상대로 미국 법원에 집단소송 소장이 접수되었으며, 현지 법인들에 대한 직접 송달이 완료되어 21일 이내 대응해야 하는 상황입니다. 네이버 측은 합의를 통해 출구를 모색할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>신동국 회장은 한미약품 대주주로 충분한 자력을 보유하고 있으며(적합 조건 2), 600억원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 크고(적합 조건 4), 4자연합 합의서 등 계약 관련 증거 확보가 가능합니다(적합 조건 5). 합의 위반 여부에 따라 상대방 책임이 명확해질 수 있습니다(적합 조건 1).</t>
+          <t>대기업 피고(네이버 계열사)로 자력이 충분하며(적합 조건 2), 미국 법원에 집단소송이 이미 제기되어 진행 중이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 소송이 이미 진행 중인 점은 소송금융 투자에 매우 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>600억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>'침묵 깬' 송영숙, 박재현 공개 지지 …주총서 경영 주도권 향방 결정될...</t>
+          <t>[네이버 美 집단소송②] '21일 시한내 대응' 압박에 '합의'로 출구 모색</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05576006645380368</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708971</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-06 01:51:25.604199+00:00</t>
+          <t>2026-03-10 12:48:25.261736+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상청구소송 제기</t>
+          <t>소송 철회 합의</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>영풍이 고려아연의 경영권 확보 기회를 상실하고 기업가치를 훼손당했다며 KZ정밀을 상대로 손해배상청구소송을 제기했다. KZ정밀은 고려아연 최윤범 회장의 특수관계인으로, 탈법적인 상호주 관계 형성에 관여한 혐의를 받고 있다. 영풍은 법적 절차를 통해 책임 소재를 명확히 하겠다는 입장이다.</t>
+          <t>온라인 약국 플랫폼 힘스앤허즈가 노보 노디스크와의 비만치료제 복제약 판매 관련 소송을 합의로 종결했다. 힘스앤허즈는 브랜드 의약품을 동일 가격에 제공하고 합성 GLP-1 약물 광고를 중단하기로 했으며, 이 소식에 주가가 폭등했다. FDA 또한 힘스앤허즈의 결정을 긍정적으로 평가했다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(탈법적 상호주 관계 형성 및 기업가치 훼손 주장), 상대방(KZ정밀)은 대기업(고려아연)의 특수관계인으로 자력이 충분하다. 피해 규모는 기업의 경영권 및 기업가치 훼손으로 매우 클 것으로 추정되며, 관련 증거 확보도 가능할 것으로 보인다.</t>
+          <t>노보 노디스크와 힘스앤허즈 간의 소송이 이미 합의로 종결(부적합 조건: 이미 종결된 사건)되어 소송금융 투자를 위한 새로운 원고 발굴 대상이 아니다. 기사는 피고였던 힘스앤허즈가 소송 리스크를 해소한 내용이다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>1 (영풍 주식회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀 주주제안 검토 후 상정 방침… “주주가치 제고 기조 지속...</t>
+          <t>[美증시 특징주] 온라인 약국 힘스앤허즈 주가 40% 폭등...노보와 소송 ...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603051720356706f4ab64559d_12</t>
+          <t>https://www.mediapen.com/news/view/1086004</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-06 01:40:58.785687+00:00</t>
+          <t>2026-03-10 00:52:15.827672+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>3차 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>한국콜마 윤동한 회장 일가의 주식반환 소송이 3차 변론기일을 맞았다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수로 주목받고 있으며, 재판부가 어떤 쟁점에 무게를 둘지 관심이 모아지고 있다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>한국콜마/콜마홀딩스 관련 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 주식반환 소송의 특성상 분쟁 금액이 상당할 수 있습니다(적합 조건 4). 또한 소송이 진행 중이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아닌 내부 가족/기업 지배구조 분쟁으로, 일반적인 소송금융 투자 대상과는 차이가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>콜마家 주식반환 소송 변론기일 주목…지배구조 향방 가를 변수되나</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/distribution/6095194</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:50:24.950414+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B157" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D157" t="inlineStr">
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E157" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>배심원단 재판 진행 중</t>
+          <t>첫 변론 예정</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 보류 관련 트윗으로 인해 법정에서 배심원단 재판을 받고 있습니다. 배심원단이 머스크의 발언을 중대한 허위 사실 유포로 판단할 경우, 손해배상 규모는 수십억 달러에 달할 것으로 예상됩니다. 재판은 향후 수 주간 추가 증인 신문을 거쳐 결론이 내려질 예정입니다.</t>
+          <t>하이브의 자회사 어도어가 민희진 어도어 대표와 뉴진스 멤버 다니엘을 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 이 소송의 첫 변론기일이 26일 서울중앙지방법원에서 열릴 예정입니다. 앞서 민희진 대표는 하이브의 의결권 행사 금지 가처분 소송에서 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 자력이 충분하며 (적합 조건 2), 배심원단이 허위 사실 유포로 판단할 경우 수십억 달러에 달하는 막대한 손해배상 규모가 예상됩니다 (적합 조건 4). 이미 소송이 진행 중이며, 관련 증거(트윗 등)가 명확합니다 (적합 조건 5).</t>
+          <t>피고(민희진, 다니엘)의 책임이 명확하지 않고(적합 조건 1 미충족), 청구 금액(431억 원)에 비해 개인인 피고들의 배상 능력이 충분한지 불확실하여 회수 가능성에 대한 리스크가 큽니다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 기업 대 개인의 분쟁입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>법정 선 머스크  트위터 인수 보류 트윗, 해칠 의도 없었다</t>
+          <t>어도어vs다니엘·민희진 421억 원 손배소…26일 첫 변론</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240214</t>
+          <t>http://www.stoo.com/article.php?aid=105506325640</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-06 01:34:59.100524+00:00</t>
+          <t>2026-03-09 12:58:33.167277+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>브랜드리팩터링</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>동성제약 회생 절차 진행 중, 최대주주 브랜드리팩터링의 방해 행위에 대해 법적 대응 예고</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기했습니다. 영풍은 KZ정밀이 고려아연의 상호주 관계 형성 과정에 관여하여 자사의 기업가치를 훼손했다고 주장하며 법적 절차를 통해 책임 소재를 가리겠다는 입장입니다.</t>
+          <t>동성제약은 최근 제기된 회생계획안 부결설이 허위 사실이며, 회생 절차가 법원의 관리·감독 아래 안정적으로 진행 중이라고 밝혔습니다. 최대주주 브랜드리팩터링이 회생 절차 방해 행위를 지속하고 있으나 법원에서 모두 기각되었으며, 동성제약은 허위 정보 유포에 대해 법적 수단을 포함한 강경 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>영풍이 대기업인 KZ정밀을 상대로 기업가치 훼손에 대한 손해배상청구소송을 제기한 사건으로, 상대방의 자력이 충분하고 피해 규모가 클 가능성이 있습니다. (적합 조건 2, 4 해당) 다만, 집단적 피해가 아니며, 상대방 책임의 명확성이나 증거 유무는 기사만으로 판단하기 어렵습니다.</t>
+          <t>본 사건은 동성제약과 최대주주 간의 회생 절차 관련 기업 내부 분쟁으로, 일반적인 소송금융의 주요 대상인 집단적 피해(적합 조건 3)나 명확한 피해 규모(적합 조건 4)를 가진 다수의 피해자가 존재하지 않습니다. 공적 절차(회생 절차)가 진행 중이나(적합 조건 6), 이는 피해자 구제 목적의 소송금융 대상과는 거리가 있어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>1명 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>영풍  KZ정밀 주주제안 검토...법령 부합 안건 상정</t>
+          <t>동성제약  회생계획안 부결? 사실 아냐…안정적 진행중</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>womentimes.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=100964</t>
+          <t>https://www.newsis.com/view/NISX20260309_0003541014</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-06 01:33:06.061308+00:00</t>
+          <t>2026-03-09 12:55:11.532841+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="4" t="inlineStr">
+      <c r="A160" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>상대측 소송으로 효력이 정지된 상태</t>
+          <t>경영권 분쟁 소송 종결</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>기사는 상대측(MBK로 추정)의 소송으로 인해 특정 사안의 효력이 정지된 상태임을 지적하며, MBK 측의 법적 절차 철회가 효율적인 해결책이라는 입장을 보도합니다. 이는 고려아연과 MBK 간의 기업 지배구조 또는 사업 관련 분쟁으로 추정됩니다.</t>
+          <t>마임하임 장태수 대표는 과거 친환경 도료 제조 공장을 설립하여 매출 300억 원을 달성했으나, 파트너와의 경영권 분쟁으로 2년간 소송을 겪었습니다. 이 사건은 이미 종결된 과거의 법적 분쟁으로, 현재는 새로운 사업에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 파악되지 않습니다. 상대방(MBK)의 자력은 충분해 보이나 (적합 조건 2), 소송금융 투자 대상으로서의 핵심적인 정보가 부족하여 적합도를 낮게 평가합니다.</t>
+          <t>기사에서 언급된 경영권 분쟁 소송은 이미 2년간 진행되어 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당하여 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>잉여금 전환, MBK 제안의 2배 … 고려아연, 주총 앞두고 표심 다지기 총...</t>
+          <t>[Startup's Story #518] 우리는 왜 여전히 줄을 서는가</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126385</t>
+          <t>https://platum.kr/archives/282142</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-06 01:29:49.241962+00:00</t>
+          <t>2026-03-09 12:47:43.149637+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 수천억 원대 손실에 대한 손해배상청구소송을 제기했습니다. 영풍은 이들의 공동 불법행위 책임을 주장하고 있으며, 현재 소송이 진행 중입니다.</t>
+          <t>고려아연이 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국이 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예할 것을 권고하여 상정하지 못했습니다. 이는 고려아연과 MBK·영풍 간의 경영권 분쟁의 일환으로, 현재 주주총회 결의 효력정지 관련 본안 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>적합 조건 4 (피해 규모가 큼): '수천억 대 손실'이라는 매우 큰 피해 규모가 명시되어 소송금융 투자 매력이 높습니다. 적합 조건 1 (상대방 책임이 비교적 명확함): 영풍이 KZ정밀 및 관련 인물들의 공동 불법행위 책임을 주장하며 소송을 제기했습니다. 부적합 조건에 해당하지 않습니다.</t>
+          <t>고려아연, 영풍, MBK 등 대기업 및 대형 사모펀드 간의 분쟁으로 상대방의 자력이 충분하며 (적합 조건 2), 주주총회 결의 효력정지 소송은 다수의 주주에게 영향을 미칠 수 있고 피해 규모가 클 가능성이 높습니다 (적합 조건 3, 4). 관계 당국의 검토 결과가 언급되어 객관적인 증거 확보 가능성이 높고 (적합 조건 5), 이미 주주총회 결의 효력정지 본안 소송이 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>수천억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>영풍 (단일 기업)</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>영풍, 수천억 대 손실 초래한 KZ정밀·최창규 회장 등 상대 손배소 제기</t>
+          <t>[고려아연 반박문]  MBK·영풍, 주주 호도와 사실 왜곡·말바꾸기로 적대...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78670</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329489</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:53.809678+00:00</t>
+          <t>2026-03-09 00:50:05.043721+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="3" t="inlineStr">
+      <c r="A162" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>한미약품 대주주 중 일방</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>대주주 간 약정 위반 가능성 및 법적 분쟁 예상</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>한미약품 대주주 간 '로수젯 원료'를 둘러싼 갈등이 심화되고 있습니다. 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이사회 안건 및 주총 의결권 행사에 계약이 직접적인 영향을 미치는 구조입니다.</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>한미약품이라는 대기업 관련 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 약정 위반 시 상당한 손해배상 청구가 예상되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 주주 간 계약 및 내부 자료를 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 아직 소송이 제기된 단계는 아니며 집단적 피해로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I162" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>약사단체도 훈수…한미 대주주 갈등 로수젯 원료 쟁점 뭐길래</t>
+        </is>
+      </c>
+      <c r="K162" t="inlineStr">
+        <is>
+          <t>dailypharm.com</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.dailypharm.com/user/news/336288?REFERER=NP</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:35:37.803357+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr"/>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>GMP 효력 정지 처분 가능성 및 그로 인한 손해배상 발생</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>국내 원료의약품 제조사가 GMP 효력 정지 처분을 받을 경우, 해외 바이어들에게 막대한 손해배상을 해야 할 위험이 있습니다. 이는 거래선 상실로 이어질 수 있으며, 업계에서는 GMP 규제 강화에 대한 우려가 커지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>원료의약품 제조사의 GMP 효력 정지는 명확한 책임 소재를 제공하며(상대방 책임 명확), 이로 인해 해외 바이어들이 막대한 손해배상을 청구할 가능성이 높습니다(피해 규모 큼). GMP 정지 처분 자체가 강력한 증거가 되며(증거 확보 가능), 이는 공적 절차(관련절차진행)에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>[HIT 포커스] GMP 원스트라이크 아웃 완화? 업계  오히려 강화</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>hitnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr">
+        <is>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74407</t>
+        </is>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:35:27.922632+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E162" t="inlineStr">
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 첫 재판 예정</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>어도어가 전 어도어 대표 민희진과 전 멤버 다니엘을 상대로 430억 원대 손해배상 청구 소송을 제기했다. 서울중앙지방법원에서 첫 재판이 열릴 예정이다. 이는 뉴진스 소속사 어도어와 민희진 대표 간의 경영권 분쟁에서 파생된 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>피해 규모가 430억 원으로 매우 크지만 (적합 조건 4), 상대방의 책임이 기사에서 명확히 제시되지 않아 법적 다툼의 여지가 크고 (적합 조건 1), 430억 원이라는 막대한 금액을 배상할 상대방의 자력이 충분한지 불확실하다 (적합 조건 2). 또한 집단적 피해나 공적 절차 진행 등 소송금융 투자에 유리한 다른 조건들이 확인되지 않는다.</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I164" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>어도어, 민희진X다니엘에  430억 배상해 …26일 손배소 첫 재판</t>
+        </is>
+      </c>
+      <c r="K164" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M164" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026030822161109975</t>
+        </is>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:32:02.395146+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론준비기일 예정</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>어도어가 민희진 전 대표와 다니엘을 상대로 430억원의 손해배상 소송을 제기했으며, 첫 변론준비기일이 6월 26일로 예정되어 있다. 이는 하이브와 어도어 간 경영권 분쟁과 관련된 법적 다툼으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>피해 금액은 430억원으로 매우 크지만(적합 조건 4), 소송 상대방이 개인(다니엘, 민희진)이므로 배상 자력이 충분한지 불확실하며(적합 조건 2 미충족), 실제 배상액 회수 가능성이 낮을 수 있습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵습니다(적합 조건 1 미충족).</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>430억원</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>1명 (어도어)</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>어도어 “430억원 배상해라”… 다니엘·민희진 손배소 26일 시작</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/08/RRBHESBPMJAYFNDNFF32AJ4DYE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:56:10.694368+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>MBK, 영풍</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>주주총회 결의 효력정지 본안 소송 관련</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>고려아연이 MBK와 영풍을 적대적 M&amp;A를 위해 정보를 왜곡하고 있다고 주장했습니다. 지난해 주주총회 액면분할 안건 상정 시도와 관련하여, 관계 당국이 '주주총회 결의 효력정지 본안 소송' 결과가 나올 때까지 유예해야 한다는 입장을 밝힌 상황입니다. 이는 기업 지배구조 및 M&amp;A 관련 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>상대방(MBK, 영풍)은 대기업으로 자력이 충분하며(적합 조건 2), '관계 당국 검토 결과' 언급을 통해 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 집단적 피해가 아닌 기업 간 M&amp;A 및 지배구조 분쟁의 성격이 강하며, 피해 규모가 기사에서 구체적으로 특정되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>고려아연 “MBK·영풍, 적대적 M A 위해 수단·방법 안 가리고 왜곡”</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>thebigdata.co.kr</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>http://www.thebigdata.co.kr/view.php?ud=202603081938302725570d99e4c8_23</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:53:59.110694+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>다니엘 측, 민희진 전 대표</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>서울중앙지법 민사합의31부에서 첫 변론기일 예정</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>어도어가 다니엘 측과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했으며, 이달 26일 서울중앙지법에서 첫 변론기일이 열릴 예정입니다. 이는 어도어와 민희진 전 대표 간의 경영권 분쟁에서 파생된 법적 다툼으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 430억 원이라는 거액의 손해배상 청구 대상이므로 피고 측에 상당한 자력이 있을 것으로 추정됩니다. 또한 적합 조건 4(피해 규모가 큼)에 해당하는 430억 원의 청구 금액은 소송금융 투자 매력을 높입니다. 이미 소송이 진행 중인 단계라는 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>430억 원</t>
+        </is>
+      </c>
+      <c r="I167" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>어도어VS다니엘·민희진 '430억' 손배소, 이달 26일 첫 변론기일</t>
+        </is>
+      </c>
+      <c r="K167" t="inlineStr">
+        <is>
+          <t>celuvmedia.com</t>
+        </is>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M167" t="inlineStr">
+        <is>
+          <t>http://www.celuvmedia.com/article.php?aid=1772965133516193007</t>
+        </is>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:53:48.089258+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>액면분할 관련 주주총회 결의 효력정지 가처분 대법원 판단 대기 중</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>고려아연이 영풍·MBK파트너스 연합이 주주총회를 앞두고 회사 사칭 및 사원증 위조 의혹, 주주제안 안건 번복 등으로 주주 혼란을 야기하고 있다고 주장했습니다. 특히 액면분할 안건은 영풍·MBK 측의 가처분으로 효력이 정지된 상태에서 대법원 판단을 기다리고 있습니다. 고려아연은 영풍·MBK 측이 가처분을 철회하면 액면분할 절차를 진행할 수 있다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드입니다. '회사 사칭과 사원증 위조' 의혹은 법적 책임이 명확해질 수 있으며 증거 확보 가능성이 있습니다. 그러나 기사 내용상 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 집단소송의 전형적인 형태와는 거리가 있으며, 피해 규모 또한 미상입니다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍·MBK “주총 안건 번복 없었다” 주장 정면반박</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11982022</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:44:10.879275+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr"/>
+      <c r="D169" t="inlineStr"/>
+      <c r="E169" t="inlineStr"/>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>tvN 드라마 '언더커버 미쓰홍' 15화 줄거리로, 홍금보(박신혜)가 최지수와 공조하여 한민증권 경영에 참여하고 강필범 일당에 맞서는 내용입니다. 강노라의 과거 유괴 사건과 홍금보의 신상 정보 유출 등 복잡한 기업 분쟁과 개인적인 갈등이 얽혀 있습니다. 최종적으로 강노라가 한민증권 사장으로 취임하며 지분을 여의도 해적단에 행사하겠다고 선언합니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>해당 기사는 tvN 드라마 '언더커버 미쓰홍'의 줄거리를 다루고 있어 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>신상 털린 박신혜, 사장 취임한 최지수 지분까지 얻었다 '공조 성공' ('미...</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>tvreport.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://www.tvreport.co.kr/broadcast/article/1009563/</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-08 00:28:39.065447+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 하이브 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 청구 소송에서 1심 재판부가 민 전 대표의 손을 들어주며 하이브가 약 255억 원을 지급하라고 판결했습니다. 하이브는 즉각 항소 의사를 밝혀 분쟁은 계속될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 자력이 충분한 대기업이며, 1심 판결을 통해 민 전 대표의 손을 들어주어 상대방 책임이 명확해졌습니다. 또한, 피해 금액이 약 255억 원으로 매우 크고, 1심 판결이라는 객관적 증거가 존재합니다. 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>약 255억 원</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>[로엘 법무법인 이제남 변호사] 민희진 풋옵션 판결, '배신'과 '위반'의...</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513906</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-06 13:08:38.480891+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
         <is>
           <t>손해배상 소송 제기</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...498 lines deleted...]
-      <c r="I169" t="inlineStr">
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀을 상대로 손해배상 소송을 제기했습니다. KZ정밀이 고려아연의 탈법적인 상호주 관계 형성에 관여하여 영풍이 고려아연 경영권 확보 기회를 상실하고 기업가치가 훼손되었다는 주장입니다. 현재 법적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>영풍이라는 대기업이 원고이며, KZ정밀의 탈법적 행위로 인한 경영권 확보 기회 상실 및 기업가치 훼손이라는 책임이 명확하고 피해 규모가 매우 클 것으로 예상됩니다. 기업 간 분쟁이므로 증거 확보도 용이하며, 피고인 KZ정밀 또한 기업으로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>수백억 원 이상 추정</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
         <is>
           <t>1 (영풍)</t>
         </is>
       </c>
-      <c r="J169" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>주총 시즌 앞두고 고려아연-영풍 측 날선 공방</t>
+          <t>영풍, KZ정밀 주주제안 검토 후 상정…  주주가치 제고 확고부동</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112598</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=196786</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-05 01:38:08.498354+00:00</t>
+          <t>2026-03-06 13:03:04.777924+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규, 이한성</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기 (일부 청구)</t>
+          <t>송영숙 회장 측이 신동국 회장 측에 제기한 600억원 규모 위약벌 청구 소송의 첫 변론기일 예정. 이달 말 정기 주주총회에서 박재현 대표 연임 여부 및 경영 주도권 향방 결정 예정.</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀, 최창규, 이한성을 상대로 손해배상 소송을 제기했습니다. 고려아연 임시주총 당시 영풍의 의결권 행사를 저지하여 경영권 획득 기회를 상실한 것에 대한 손해로, 우선 일부 청구 형식으로 100억 원을 청구했습니다.</t>
+          <t>한미약품그룹에서 창업주 배우자 송영숙 회장과 대주주 신동국 회장 간 경영권 분쟁이 심화되고 있습니다. 송 회장은 전문경영인 박재현 대표를 지지하며 신 회장의 경영 간섭을 비판했고, 신 회장 측에 600억원 규모의 위약벌 청구 소송을 제기했습니다. 이달 말 주주총회에서 박 대표의 연임 여부가 결정될 예정이며, 이는 그룹 경영 주도권의 향방을 가를 중요한 분수령이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>상대방 책임이 주주권 행사 저지로 명확히 특정되고, 상대방이 기업 및 관련 인물이므로 자력 충분성이 예상됩니다. 또한, 영풍이 경영권 획득 기회 상실에 따른 손해로 100억 원을 일부 청구하여 피해 규모가 크며, 주주총회 관련 사안이므로 증거 확보 가능성이 높습니다.</t>
+          <t>신동국 회장은 한미약품 대주주로 충분한 자력을 보유하고 있으며(적합 조건 2), 600억원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 크고(적합 조건 4), 4자연합 합의서 등 계약 관련 증거 확보가 가능합니다(적합 조건 5). 합의 위반 여부에 따라 상대방 책임이 명확해질 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>100억 원 (일부 청구)</t>
+          <t>600억원</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>주주권 행사 저지 ... 영풍, KZ정밀·최창규·이한성 상대 손배소 제기</t>
+          <t>'침묵 깬' 송영숙, 박재현 공개 지지 …주총서 경영 주도권 향방 결정될...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=196733</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05576006645380368</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-05 01:36:26.919685+00:00</t>
+          <t>2026-03-06 01:51:25.604199+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>영풍이 고려아연의 경영권 확보 기회를 상실하고 기업가치를 훼손당했다며 KZ정밀을 상대로 손해배상청구소송을 제기했다. KZ정밀은 고려아연 최윤범 회장의 특수관계인으로, 탈법적인 상호주 관계 형성에 관여한 혐의를 받고 있다. 영풍은 법적 절차를 통해 책임 소재를 명확히 하겠다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(탈법적 상호주 관계 형성 및 기업가치 훼손 주장), 상대방(KZ정밀)은 대기업(고려아연)의 특수관계인으로 자력이 충분하다. 피해 규모는 기업의 경영권 및 기업가치 훼손으로 매우 클 것으로 추정되며, 관련 증거 확보도 가능할 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>1 (영풍 주식회사)</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>영풍, KZ정밀 주주제안 검토 후 상정 방침… “주주가치 제고 기조 지속...</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603051720356706f4ab64559d_12</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:40:58.785687+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
           <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
-      <c r="D173" t="inlineStr">
+      <c r="D174" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A174" s="2" t="inlineStr">
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>100억원 규모 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등을 상대로 100억원 규모의 손해배상 청구 소송을 제기했습니다. 이 민사 소송은 1심부터 3심까지 진행될 경우 결론이 나기까지 수 년이 걸릴 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀 등을 상대로 100억원 규모의 손해배상 소송을 제기한 사건으로, 피해 금액은 크지만(적합 조건 4), 상대방의 책임 명확성이나 자력 여부가 기사만으로는 불분명하며 집단적 피해가 아닌 개별 기업 간 소송으로 보여 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>100억원</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>영풍 흔드는 KZ정밀···고려아연 분쟁 전선 확산하나</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419629</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:35:12.941730+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D174" t="inlineStr">
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>배심원단 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>일론 머스크가 트위터 인수 보류 관련 트윗으로 인해 법정에서 배심원단 재판을 받고 있습니다. 배심원단이 머스크의 발언을 중대한 허위 사실 유포로 판단할 경우, 손해배상 규모는 수십억 달러에 달할 것으로 예상됩니다. 재판은 향후 수 주간 추가 증인 신문을 거쳐 결론이 내려질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>상대방(일론 머스크)의 자력이 충분하며 (적합 조건 2), 배심원단이 허위 사실 유포로 판단할 경우 수십억 달러에 달하는 막대한 손해배상 규모가 예상됩니다 (적합 조건 4). 이미 소송이 진행 중이며, 관련 증거(트윗 등)가 명확합니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>수십억 달러</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>법정 선 머스크  트위터 인수 보류 트윗, 해칠 의도 없었다</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240214</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:34:59.100524+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
         <is>
           <t>손해배상청구소송 제기</t>
         </is>
       </c>
-      <c r="F174" t="inlineStr">
-[...61 lines deleted...]
-      <c r="D175" t="inlineStr">
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기했습니다. 영풍은 KZ정밀이 고려아연의 상호주 관계 형성 과정에 관여하여 자사의 기업가치를 훼손했다고 주장하며 법적 절차를 통해 책임 소재를 가리겠다는 입장입니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>영풍이 대기업인 KZ정밀을 상대로 기업가치 훼손에 대한 손해배상청구소송을 제기한 사건으로, 상대방의 자력이 충분하고 피해 규모가 클 가능성이 있습니다. (적합 조건 2, 4 해당) 다만, 집단적 피해가 아니며, 상대방 책임의 명확성이나 증거 유무는 기사만으로 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>1명 (영풍)</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>영풍  KZ정밀 주주제안 검토...법령 부합 안건 상정</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>womentimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=100964</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:33:06.061308+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>MBK</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E175" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>주식매매대금 청구 소송 1심 승소</t>
+          <t>상대측 소송으로 효력이 정지된 상태</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 후, 법정이 아닌 창작의 무대에서 만나자는 메시지를 던졌습니다. 이 기사는 민희진 대표의 법적 승리와 향후 행보에 대한 내용을 다루고 있습니다.</t>
+          <t>기사는 상대측(MBK로 추정)의 소송으로 인해 특정 사안의 효력이 정지된 상태임을 지적하며, MBK 측의 법적 절차 철회가 효율적인 해결책이라는 입장을 보도합니다. 이는 고려아연과 MBK 간의 기업 지배구조 또는 사업 관련 분쟁으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 사실과 향후 법정 다툼 대신 창작으로 경쟁하겠다는 메시지를 전달합니다. 이는 특정 당사자 간의 기업 분쟁에 대한 보도로, 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 새로운 사건 발생이나 집단적 피해 상황에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 파악되지 않습니다. 상대방(MBK)의 자력은 충분해 보이나 (적합 조건 2), 소송금융 투자 대상으로서의 핵심적인 정보가 부족하여 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>‘창작의 무대’서 만날 어도어 vs 민희진, 신인 보이그룹 ‘제로섬 게...</t>
+          <t>잉여금 전환, MBK 제안의 2배 … 고려아연, 주총 앞두고 표심 다지기 총...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616573/?sc=Naver</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126385</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:03.663535+00:00</t>
+          <t>2026-03-06 01:29:49.241962+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>풋옵션 소송 1심 승소, 하이브와 민희진 간 다수의 관련 소송 진행 중</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브와의 256억 원 규모 풋옵션 소송 1심 승소 후, 하이브가 뉴진스 관련 모든 소송을 포기하면 자신도 256억 원을 포기하겠다는 제안을 했다. 언론은 이 제안을 민희진의 계산적인 행위로 왜곡 보도했으나, 실제로는 수백억 원 규모의 통 큰 제안이라는 분석이 제기되었다. 현재 하이브와 민희진 간 다수의 법적 분쟁이 진행 중이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 수천억 원대 손실에 대한 손해배상청구소송을 제기했습니다. 영풍은 이들의 공동 불법행위 책임을 주장하고 있으며, 현재 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 상장 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 소송 금액 256억 원을 포함해 관련 소송 총액이 수백억 원 규모로 매우 커(적합 조건 4) 소송금융 투자 가치가 높다. 이미 1심 판결이 나온 소송이 있어 증거 확보 및 법적 쟁점 파악이 용이하다(적합 조건 5).</t>
+          <t>적합 조건 4 (피해 규모가 큼): '수천억 대 손실'이라는 매우 큰 피해 규모가 명시되어 소송금융 투자 매력이 높습니다. 적합 조건 1 (상대방 책임이 비교적 명확함): 영풍이 KZ정밀 및 관련 인물들의 공동 불법행위 책임을 주장하며 소송을 제기했습니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>256억 원 (풋옵션 소송 금액)</t>
+          <t>수천억 원대</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>영풍 (단일 기업)</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>민희진 256억 포기가 프레임이라고? 그런 말이 진짜 프레임[위근우의 리...</t>
+          <t>영풍, 수천억 대 손실 초래한 KZ정밀·최창규 회장 등 상대 손배소 제기</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78670</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:24:53.809678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>손해배상 소송 제기</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>고려아연과 경영권 분쟁을 벌이고 있는 영풍이 KZ정밀, 최창규 회장, 이한성 대표 등을 상대로 수천억 원대 손해배상 소송을 제기했다. 영풍은 이들이 공동 불법행위 책임을 져야 한다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀 및 최창규 회장 등에게 공동 불법행위 책임을 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 수천억대 손실을 주장하는 등 피해 규모가 매우 크다(적합 조건 4). 경영권 분쟁 관련 소송이므로 관련 증거 확보 가능성도 높다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>수천억 원</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>영풍, KZ정밀·최창규 회장 등에게 손해배상 소송…수천억대 손실 주장</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>newsquest.co.kr</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
           <t>2026-03-04</t>
         </is>
       </c>
-      <c r="M178" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2118956</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=262692</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-05 00:32:21.423627+00:00</t>
+          <t>2026-03-06 01:24:21.976871+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
-      <c r="A180" s="4" t="inlineStr">
+      <c r="A180" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr"/>
-      <c r="E180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E180" t="inlineStr"/>
       <c r="F180" t="inlineStr">
         <is>
-          <t>기사 본문은 2015년 롯데그룹 형제간 경영권 분쟁과 관련하여 주주대표소송 제기 가능성을 언급하고 있습니다. 이는 롯데그룹의 과거 변곡점을 설명하는 내용으로, 현재 진행 중인 특정 법적 분쟁을 다루고 있지는 않습니다.</t>
+          <t>대한상사중재원 국제중재센터 출신 이상엽 외국변호사가 법무법인 오킴스에 합류하여 스타트업 및 중소기업 대상 국제중재 분쟁 해결 서비스를 강화합니다. 이 변호사는 중재가 소송보다 비용과 시간이 적게 들고 효율적이라며, 스타트업 분쟁 해결의 새로운 트렌드로 중재를 제시했습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>기사는 2015년 발생한 과거 경영권 분쟁과 주주대표소송의 일반적인 법리를 언급하고 있어, 현재 진행 중이거나 임박한 소송금융 투자 대상 사건으로 보기 어렵습니다. 이미 종결된 사건일 가능성이 높아 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루는 것이 아니라, 이상엽 변호사의 로펌 합류 소식과 스타트업 분쟁 해결에 중재가 유리하다는 일반적인 정보를 제공합니다. 적합 조건에 해당하는 구체적인 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>[더벨][그룹의 변신 Before After] 416개 순환고리 끊은 10년, '지주사 안...</t>
+          <t>[피플]  스타트업 분쟁 해결은 중재가 유리</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602251533372280105366</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92491</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-04 01:19:41.368307+00:00</t>
+          <t>2026-03-06 00:42:37.379732+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>이전 경영진</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>이전 경영진에 대한 구상권 청구 법적 검토 진행 중</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>셀루메드는 미국 소송 잔여 합의금의 안정적 상환과 지급 일정 조율을 위해 채권자 측과 협의 중이다. 동시에 회사는 이전 경영진에 대한 구상권 청구 가능성을 포함하여 회사의 피해를 최소화하기 위한 법적 검토를 병행하고 있으며, 글로벌 분쟁 조율 경험이 있는 전문 법률 대리인 선임을 추진 중이다.</t>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기하며 책임 소재를 명확히 하겠다고 밝혔다. 이는 영풍의 주주환원 및 지배구조 개선 노력과 맞물려 있으며, KZ정밀의 주주제안에 대한 검토와 함께 진행되고 있다. 영풍은 고려아연의 기업가치 훼손 우려를 제기하며 지배구조 개선 활동에 박차를 가할 예정이다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>셀루메드가 미국 소송 합의금 176억 원을 상환 중이며, 이전 경영진에 대한 구상권 청구를 검토하고 있어 피해 규모가 큼(적합 조건 4). 현재 법적 검토 단계로 증거 확보 가능성이 있으며(적합 조건 5), 새로운 소송 기회로 볼 수 있다. 다만 이전 경영진의 책임 명확성 및 자력은 추가 확인이 필요하다.</t>
+          <t>적합 조건 3(집단적 피해)에 해당하지 않으며, 적합 조건 4(피해 규모) 및 5(증거)에 대한 정보가 부족하다. 또한, 원고인 영풍은 대기업으로 소송금융의 주된 대상인 자금력이 부족한 피해자가 아니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>176억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>1명 (셀루메드)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진으로 신사업 유동성 방어</t>
+          <t>영풍,  KZ정밀 주주제안 검토 후 상정 …주주가치 제고 지속</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695697</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46670</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-04 01:12:34.241264+00:00</t>
+          <t>2026-03-06 00:41:47.846173+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
-      <c r="A182" s="4" t="inlineStr">
+      <c r="A182" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C182" t="inlineStr"/>
+      <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
-          <t>미국 소송 합의금 지급 일정 조정 중, 이전 경영진 대상 구상권 청구 검토 중</t>
+          <t>내부 갈등 및 약정 위반 가능성 논의</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>셀루메드는 과거 미국 소송의 잔여 합의금 지급 일정을 조정하며 안정적인 상환을 추진 중이다. 동시에 공동 피고였던 이전 경영진에 대한 구상권 청구 가능성을 검토하며 회사의 피해를 최소화하기 위한 법적 대응을 모색하고 있다.</t>
+          <t>한미약품 오너 일가가 전문경영인 체제를 지지하며 대주주와 CEO 간의 갈등 봉합을 시도하고 있습니다. 약정을 위반하고 단독 행동에 나설 경우 위약벌과 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이 합의는 이사회 안건 및 주주총회 의결권 행사에 직접적인 영향을 미치는 구조입니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>이 사건은 셀루메드가 과거 미국 소송의 합의금을 지급하는 단계로, 소송금융의 일반적인 투자 대상인 '피해자가 외부의 자력 있는 상대방에게 손해배상을 청구하는' 유형에 해당하지 않는다. 또한, 이전 경영진에 대한 구상권 청구는 내부적인 문제이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건에 부합하는 부분이 거의 없음.)</t>
+          <t>기사는 한미 오너가와 전문경영인 체제 간의 잠재적 갈등과 약정 위반 시 발생할 수 있는 법적 리스크를 다루고 있어, 현재 구체적인 소송 사안이 발생한 것으로 보기 어렵습니다. 소송금융 투자 대상으로서의 구체적인 사건 발생이 확인되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>셀루메드, 美 소송 합의금 지급 일정 조정 협의…신사업 투자 병행</t>
+          <t>한미 오너가, 전문경영인체제 지지…대주주·CEO 갈등 봉합될까</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341563</t>
+          <t>https://www.dailypharm.com/user/news/336234?REFERER=NP</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-04 01:11:31.984406+00:00</t>
+          <t>2026-03-06 00:36:43.003006+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
-      <c r="A183" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A183" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표이사</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>청구소송 최종 승소, 미배당이익금 회수 확정</t>
+          <t>서울중앙지방법원에 손해배상 청구 소장 제출</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>일양약품이 청구소송에서 최종 승소하여 3년 이상 묶여 있던 미배당이익금 180억원을 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식거래 재개 여부 결정에 긍정적인 영향을 미칠 것으로 예상됩니다. 해당 사건은 이미 소송이 종결되고 일양약품이 승소한 경우입니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표이사를 상대로 100억 원 규모의 손해배상 청구 소송을 제기했다. 이번 소송은 '의결권 제한'과 관련된 기업 분쟁으로, 영풍은 서울중앙지방법원에 소장을 제출하며 법적 절차를 시작했다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>본 기사는 일양약품이 청구소송에서 최종 승소하여 미배당이익금 180억원을 회수하게 된 사건으로, 이미 소송이 종결되고 승소한 경우에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>영풍이 KZ정밀 등을 상대로 100억 원 손해배상 소송을 제기하여 피해 규모가 매우 크고(적합 조건 4), 상대방이 기업으로 자력이 있을 것으로 판단됩니다(적합 조건 2). 이미 소송이 진행 중이므로 책임 소재와 증거가 어느 정도 확보되었을 가능성이 높습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>180억원</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>일양약품, 주식거래 재개여부 늦어도 25일까지 판가름</t>
+          <t>영풍, '의결권 제한' KZ정밀ᐧ최창규 등 상대로 100억 손해배상청구소송...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74300</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431886</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:24.947633+00:00</t>
+          <t>2026-03-05 01:48:34.282748+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 외 1인</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>HYBE가 다니엘, 민희진 및 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송 제기</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>HYBE가 다니엘, 민희진 및 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했다. 이는 뉴진스 관련 분쟁의 일환으로 보이며, 소송은 현재 진행 중이다. 한편, HYBE는 주주간계약 해지 및 풋옵션 행사 주식매매대금 청구 소송 1심에서 패소하여 항소를 준비 중이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 경영권 획득 기회 침해에 대한 손해배상청구소송을 제기했다. 이 소송은 지난해 고려아연 임시주주총회 전날 발생한 사건과 관련이 있으며, 영풍은 상대방의 행위로 인해 손해를 입었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>청구 금액이 431억 원대로 매우 크지만 (적합 조건 4), 소송 상대방이 개인(다니엘, 민희진 및 가족 1인)이므로 해당 금액을 배상할 자력이 충분하지 않을 가능성이 높다 (적합 조건 2 미충족). 이는 소송금융 투자 시 회수 가능성을 현저히 낮추는 요인으로 작용하여 투자 적합도가 낮다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 기업 및 관련 인물을 상대로 한 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 2, 4). 경영권 분쟁 관련 사안으로 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사 내용이 매우 제한적이어서 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>431억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>1명 (HYBE)</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>'뉴진스 퇴출' 다니엘, 근황 떴다…日서 유명 남배우와 포착, 목격담 '활...</t>
+          <t>영풍, KZ정밀·최창규 회장 등 상대 손배소 제기…  경영권 획득기회 침...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2117620</t>
+          <t>https://www.ddaily.co.kr/page/view/2026030419543430644</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:57.589444+00:00</t>
+          <t>2026-03-05 01:47:26.499045+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등 경영진을 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 경영권 획득 기회 상실에 따른 손해를 주장하고 있으며, 이는 우선 일부 청구 형식이다.</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>적합 조건 4 (피해 규모가 큼): 영풍이 100억원 규모의 손해배상을 일부 청구했으며, 이는 총 피해액이 더 클 수 있음을 시사하여 투자 매력이 높습니다. 적합 조건 2 (상대방 자력): KZ정밀의 자력이 명확히 기재되어 있지 않으나, 영풍이 대규모 소송을 제기한 점을 고려할 때 배상 능력이 있을 것으로 추정됩니다. 다만, 상대방 책임의 명확성이나 집단적 피해 여부는 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>100억원 (일부 청구)</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>1명 (영풍)</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>영풍, KZ정밀·최창규 회장에 100억원 규모 손배소 제기</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/industry/company/2026/03/04/OVTSQZRC2FEN7BF5AQ6Q2P5R44/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:44:53.340142+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>영풍은 고려아연 경영권 분쟁 과정에서 상호주 외관을 형성해 영풍의 의결권 행사를 제한한 KZ정밀과 최창규 회장, 이한성 대표를 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 법원의 가처분 판결에서 의결권 제한이 위법하다고 인정된 점을 근거로, 경영권 획득 기회 상실에 따른 손해를 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 법원의 가처분 판결에서 고려아연의 의결권 제한이 위법하다고 판시되어 상대방 책임이 명확하며, 영풍이 우선 100억원을 청구하는 등 피해 규모가 크다.</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>100억원 (우선 일부청구)</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>1 (영풍)</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>영풍, '고려아연' 의결권 제한 키 KZ정밀에 손배 소송 제기</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>zdnet.co.kr</t>
+        </is>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr">
+        <is>
+          <t>https://zdnet.co.kr/view/?no=20260304181400</t>
+        </is>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:41:56.459522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>KZ정밀</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀에 100억 원 손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>고려아연 경영권 분쟁 과정에서 영풍이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하며 맞불을 놓았습니다. KZ정밀은 영풍의 정기주주총회를 앞두고 이사회에 주주제안을 한 것으로 알려졌습니다. 이는 기업 간의 경영권 분쟁과 관련된 법적 다툼입니다.</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>영풍(대기업)이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하여 피해 규모가 크고 상대방(KZ정밀)의 자력이 충분할 것으로 예상됩니다. (적합 조건 2, 4 해당) 그러나 집단적 피해가 아닌 기업 간의 경영권 분쟁 관련 소송이며, 상대방의 책임이 기사만으로는 명확히 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>100억 원</t>
+        </is>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>고려아연 분쟁 ‘장외 설전’…KZ정밀, 영풍에 주주제안 vs 영풍 100억 소...</t>
+        </is>
+      </c>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>topdaily.kr</t>
+        </is>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M187" t="inlineStr">
+        <is>
+          <t>https://www.topdaily.kr/articles/109061</t>
+        </is>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:41:10.379901+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B185" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A187" s="2" t="inlineStr">
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>주주총회를 앞두고 경영권 및 지배구조 관련 분쟁의 일환으로 소송 제기</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>영풍이 고려아연의 최대 주주로서 KZ정밀 및 그 관계자들을 상대로 손해배상청구소송을 제기했습니다. 이는 주주총회를 앞두고 고려아연의 지배구조 정상화와 주주가치 제고를 위한 책임의 일환으로, 기업 간 경영권 분쟁의 성격을 띠고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>원고(영풍)가 대기업으로 소송금융의 필요성이 낮습니다. 또한, 피고(KZ정밀 등)의 자력, 책임의 명확성, 피해 규모 등 소송금융 적합 조건을 판단할 정보가 기사에 부족하며, 집단적 피해가 아닌 기업 간 또는 주주 간 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>주총 시즌 앞두고 고려아연-영풍 측 날선 공방</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>delighti.co.kr</t>
+        </is>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M188" t="inlineStr">
+        <is>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112598</t>
+        </is>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:38:08.498354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B187" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A188" s="2" t="inlineStr">
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규, 이한성</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>손해배상 소송 제기 (일부 청구)</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀, 최창규, 이한성을 상대로 손해배상 소송을 제기했습니다. 고려아연 임시주총 당시 영풍의 의결권 행사를 저지하여 경영권 획득 기회를 상실한 것에 대한 손해로, 우선 일부 청구 형식으로 100억 원을 청구했습니다.</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>상대방 책임이 주주권 행사 저지로 명확히 특정되고, 상대방이 기업 및 관련 인물이므로 자력 충분성이 예상됩니다. 또한, 영풍이 경영권 획득 기회 상실에 따른 손해로 100억 원을 일부 청구하여 피해 규모가 크며, 주주총회 관련 사안이므로 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>100억 원 (일부 청구)</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>1 (영풍)</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>주주권 행사 저지 ... 영풍, KZ정밀·최창규·이한성 상대 손배소 제기</t>
+        </is>
+      </c>
+      <c r="K189" t="inlineStr">
+        <is>
+          <t>newsbrite.net</t>
+        </is>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M189" t="inlineStr">
+        <is>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=196733</t>
+        </is>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:36:26.919685+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B188" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>민희진 대표가 소송 중단 및 합의 제안</t>
+          <t>손해배상청구소송 진행 중, 관련 가처분 사건에서 법원 위법성 판시</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 민형사 소송을 모두 종결하는 조건으로 256억 원을 포기하겠다는 제안을 했다. 하이브는 이에 대해 아직 공식 입장을 내놓지 않고 있다. 이 사건은 현재 진행 중인 법적 분쟁의 합의 가능성을 시사한다.</t>
+          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀, 최창규 회장, 이한성 대표가 탈법적 상호주 구도를 형성해 영풍의 의결권을 위법하게 제한했다고 주장하며 손해배상청구소송을 제기했다. 영풍은 이로 인해 경영권 획득 기회를 상실하고 수천억원대 손해를 입었다고 주장하며, 법원 또한 관련 가처분 사건에서 의결권 제한의 위법성을 인정한 바 있다. 영풍은 우선 100억원을 청구했으며, 향후 재판 과정에서 전체 손해 규모를 산정하여 청구 금액을 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표가 포기 제안한 금액이 256억 원에 달해 분쟁의 규모가 크다(적합 조건 4). 그러나 집단적 피해 사건이 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 법원이 가처분 사건에서 상대방의 의결권 제한 행위가 위법하다고 판시하여 책임이 명확하다. 적합 조건 2(상대방 자력 충분): 피고인 KZ정밀은 기업이며, 최창규 회장, 이한성 대표는 경영진으로 자력이 충분하다. 적합 조건 4(피해 규모 큼): 영풍은 수천억원대 손해를 주장하며 우선 100억원을 청구했고, 향후 확대할 계획이다. 적합 조건 5(증거 확보 가능): 이미 법원의 가처분 판결을 통해 위법성이 인정된 객관적 증거가 존재한다. 다만, 집단적 피해는 아니며 단일 대주주인 영풍이 피해자이다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>256억 원 (민희진 대표가 포기 제안한 금액)</t>
+          <t>수천억원대 (우선 100억원 청구)</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (영풍)</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>민희진 '256억 포기' 카드 내놓은 속내는…하이브는 침묵 [이슈+]</t>
+          <t>'탈법 꼼수' 끝까지 응징…영풍, 고려아연 측에 손배소 [고려아연 경영...</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022797557</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/104227</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-02-28 01:40:53.586389+00:00</t>
+          <t>2026-03-05 01:30:21.174171+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A191" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>하이브 및 계열사들이 민희진 대표에게 손해배상 및 위약벌 소송 제기, 민희진 대표는 법적 분쟁 종결 조건으로 256억 원 포기 제안.</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>하이브와 민희진 대표 간의 경영권 분쟁이 지속되는 가운데, 민 대표는 모든 법적 분쟁 종결 조건으로 256억 원을 포기하겠다는 제안을 했다. 이는 하이브 및 계열사들이 제기한 456억 원 규모의 손해배상 및 위약벌 소송에서 패소 시 발생할 수 있는 최대 800억 원에 달하는 재정적 부담을 피하기 위한 전략으로 분석된다. 현재 민 대표는 다수의 소송에 피고로 엮여있다.</t>
+          <t>영풍은 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장, 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 막대한 손해를 입혔다며 100억 원 규모의 손해배상청구소송을 제기했습니다. 이는 기업 간의 경영권 분쟁에서 발생한 손해배상 사건으로, 소송이 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 민희진 대표가 패소 시 부담해야 할 손해배상 및 위약벌 금액이 최소 456억 원에서 최대 800억 원에 달해 피해 규모가 매우 큼(적합 조건 4). 민 대표는 현재 다수의 소송에 피고로 엮여있으며, 하이브의 '재무적 고사 전략'에 맞서 방어 자금 마련이 필요할 수 있어 소송금융의 기회가 될 수 있음.</t>
+          <t>상대방 책임이 비교적 명확하며(고의로 탈법적인 상호주 외관 형성), 피해 규모가 매우 크고(100억 원), 상대방(KZ정밀 및 최창규 회장)이 소송 규모에 상응하는 자력을 가질 가능성이 높습니다. 이미 소송이 제기된 상태로 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>456억 원 (최대 800억 원)</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>[Y초점] 민희진의 '256억 포기'가 사실은 남는 장사라면?</t>
+          <t>영풍, 고려아연 경영권 분쟁 후폭풍…KZ정밀·최창규 회장에 100억 손배...</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202602271649186220</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598165499940</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-02-28 01:27:36.010647+00:00</t>
+          <t>2026-03-05 01:30:11.682944+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>하이브, 빌리프랩, 쏘스뮤직, 어도어</t>
+          <t>신동국 회장 측</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>풋옵션 관련 소송 1심 승소 후 하이브 항소, 다른 손해배상 소송 진행 중</t>
+          <t>가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 기자회견에서 하이브로부터 받을 풋옵션 256억원을 포기하는 대신 자신에게 제기된 467억원 규모의 모든 소송을 멈춰달라고 제안했습니다. 기사는 이 제안이 실제로 손에 쥐지 않은 돈을 걸고 협상 카드로 내민 것이며, 하이브에게 손해가 큰 협상안이라고 지적했습니다. 민희진은 뉴진스를 위한 '대인배' 이미지를 얻으려 했으나, 알맹이 없는 기자회견이라는 비판도 받았습니다.</t>
+          <t>한미약품 송영숙 회장 측이 신동국 회장 측이 당초 계약을 이행하지 않고 있다며 가처분 소송을 제기했습니다. 이는 한미약품 주주 간 갈등의 일환으로, 신동국 회장 측은 독자 행보가 아니라고 해명하며 확대 해석을 경계하고 있습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>민희진 전 대표는 하이브 및 그 레이블로부터 다수의 손해배상 소송에 직면한 피고의 입장입니다. 소송금융은 주로 원고의 소송 비용을 지원하는 형태인데, 이 사건에서 민희진이 원고로서 소송금융을 받을 만한 명확한 '피해'가 부각되지 않습니다. 풋옵션 256억원은 1심 승소했으나 항소 중이며, 민희진이 피고로서 배상해야 할 금액(467억원)이 더 큰 상황이므로 투자 적합성이 낮습니다.</t>
+          <t>상대방(신동국 회장 측)은 대기업 한미약품의 주요 주주로 자력이 충분하며(적합 조건 2), 계약 불이행을 주장하므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 주주 간 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만 집단적 피해는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>민희진, 실체도 없는 256억으로 사고 싶었던 '대인배' 타이틀 [기자수첩...</t>
+          <t>[더벨][사외이사의 투자성과] 한미약품 주주 간 갈등, 사외이사 투자 엑...</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022708105858130</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261558309160107740</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:13.371526+00:00</t>
+          <t>2026-03-05 00:47:37.379418+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>풋옵션 소송 1심 승소, 진행 중인 소송 취하 제안</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 확보한 256억원 권리 포기를 조건으로 모든 소송 취하를 제안했습니다. 이는 뉴진스 멤버들의 계약 해지 및 수백억대 손해배상 소송 상황과도 연결되며, 민 전 대표의 '투쟁' 방식에 대한 메시지로 해석됩니다. 현재 하이브는 민 전 대표의 제안에 공식 입장을 내지 않고 있습니다.</t>
+          <t>영풍이 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기했습니다. 영풍은 고려아연 임시주주총회와 관련하여 경영권 획득 기회 상실에 따른 손해를 주장하며, 우선 일부 청구 형식으로 100억원을 청구했습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대형 상장 엔터테인먼트 기업으로 충분한 자력을 보유하고 있습니다. 민희진 전 대표의 풋옵션 권리 256억원과 뉴진스 멤버들에게 제기될 수 있는 수백억대 손해배상 소송 등 매우 큰 규모의 금액이 얽혀 있어 피해 규모가 큽니다. 이미 풋옵션 소송에서 1심 승소 판결이 있었고, 이는 소송의 법적 타당성을 일정 부분 입증하며, 소송금융 투자자에게 매력적인 고액의 분쟁입니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 것으로 보아 상대방 책임이 비교적 명확하다고 판단됩니다. 고려아연 경영권 분쟁과 관련된 사건이므로 피고의 자력이 충분할 것으로 예상되며, 우선 일부 청구액이 100억원으로 피해 규모가 매우 큽니다. 또한 경영권 분쟁 관련 소송은 객관적인 증거 확보가 용이할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>최소 256억원 이상</t>
+          <t>100억원 (일부 청구)</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>민희진 전 대표 및 뉴진스 멤버 다수</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>민희진 “256억 포기할 테니…” 제안한 날 ‘음악만세’ 외친 까닭은</t>
+          <t>영풍, KZ정밀·최창규 회장 등 상대 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/music/1246928.html</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329352</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:37.372510+00:00</t>
+          <t>2026-03-05 00:47:12.741514+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
-      <c r="A194" s="4" t="inlineStr">
+      <c r="A194" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>M&amp;A 계약 파기 및 위약금 수령 합의</t>
+          <t>주식매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>넷플릭스와 워너브러더스 디스커버리 간의 M&amp;A 계약이 파기되었다. 넷플릭스는 재정적 매력이 없다는 이유로 2차 인수전에 참여하지 않기로 했으며, 이에 따라 워너브러더스 측으로부터 28억 달러의 위약금을 받게 된다. 파라마운트가 워너브러더스 인수에 적극적으로 나서면서 새로운 M&amp;A 구도가 형성되고 있다.</t>
+          <t>민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 후, 법정이 아닌 창작의 무대에서 만나자는 메시지를 던졌습니다. 이 기사는 민희진 대표의 법적 승리와 향후 행보에 대한 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리와의 M&amp;A 계약 파기로 인해 28억 달러의 위약금을 받게 되는 상황을 설명하고 있습니다. 이는 넷플릭스가 손해배상을 청구하는 사건이 아니라, 계약에 따라 위약금을 수령하는 상황이므로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 계약 파기 및 위약금 수령 합의)</t>
+          <t>이 기사는 민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 사실과 향후 법정 다툼 대신 창작으로 경쟁하겠다는 메시지를 전달합니다. 이는 특정 당사자 간의 기업 분쟁에 대한 보도로, 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 새로운 사건 발생이나 집단적 피해 상황에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 합병 돌연 파기…파라마운트 진출 길 열려</t>
+          <t>‘창작의 무대’서 만날 어도어 vs 민희진, 신인 보이그룹 ‘제로섬 게...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571110?ref=naver</t>
+          <t>https://www.dailian.co.kr/news/view/1616573/?sc=Naver</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:35.171768+00:00</t>
+          <t>2026-03-05 00:42:03.663535+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
-      <c r="A195" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A195" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C195" t="inlineStr"/>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>기업 인수 관련 소송 진행 중</t>
+          <t>풋옵션 소송 1심 승소, 하이브와 민희진 간 다수의 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스를 상대로 소송과 적대적 인수 시도를 병행하고 있다는 내용의 기업 뉴스 기사입니다. 이는 대형 미디어 기업 간의 복잡한 기업 분쟁 상황을 다루고 있습니다.</t>
+          <t>민희진 어도어 전 대표가 하이브와의 256억 원 규모 풋옵션 소송 1심 승소 후, 하이브가 뉴진스 관련 모든 소송을 포기하면 자신도 256억 원을 포기하겠다는 제안을 했다. 언론은 이 제안을 민희진의 계산적인 행위로 왜곡 보도했으나, 실제로는 수백억 원 규모의 통 큰 제안이라는 분석이 제기되었다. 현재 하이브와 민희진 간 다수의 법적 분쟁이 진행 중이다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스와 워너브러더스 간의 기업 인수 포기 및 파라마운트의 소송 및 적대적 인수 시도에 대한 기업 뉴스입니다. 소송금융 투자 대상으로서의 명확한 피해자 집단, 피해 규모, 상대방의 책임 등이 구체적으로 명시되어 있지 않아 적합 조건을 충족하기 어렵습니다.</t>
+          <t>상대방인 하이브는 상장 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 소송 금액 256억 원을 포함해 관련 소송 총액이 수백억 원 규모로 매우 커(적합 조건 4) 소송금융 투자 가치가 높다. 이미 1심 판결이 나온 소송이 있어 증거 확보 및 법적 쟁점 파악이 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원 (풋옵션 소송 금액)</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 인수 포기… 적정가에 거래 이뤄져야</t>
+          <t>민희진 256억 포기가 프레임이라고? 그런 말이 진짜 프레임[위근우의 리...</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832499</t>
+          <t>https://www.khan.co.kr/article/202603050600001</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:13.087439+00:00</t>
+          <t>2026-03-05 00:34:48.556060+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>하이브가 손해배상 및 위약벌 청구 소송을 제기했으며, 피고 측이 법률대리인을 선임하여 대응 중입니다.</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 대표와 다니엘, 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했습니다. 이에 다니엘 측은 법률대리인을 선임하고 소송에 대응하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 대표와 다니엘 측을 상대로 431억 원대의 손해배상 및 위약벌 청구 소송을 제기하여, 피고 측의 재정적 노출 규모가 매우 큽니다. 상대방인 하이브는 대기업으로 자력이 충분합니다. 다만, 로앤굿 고객은 원고(피해자)를 대상으로 하는 것이 원칙이며, 이 사건은 고객이 피고인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>431억 원대</t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>2명 (민희진, 다니엘 및 가족 1인)</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>민희진 '파격 빅딜'은 허무한 외침…하이브, 결국 다니엘 '삭제' [엑's 이...</t>
+        </is>
+      </c>
+      <c r="K196" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M196" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2118956</t>
+        </is>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:32:21.423627+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B196" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>롯데그룹 경영진</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
-          <t>적대적 인수합병 관련 소송 진행 중</t>
+          <t>2015년 경영권 분쟁 관련 내용</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너 인수전에서 발을 뺐다는 기사에서, 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있다는 내용이 언급되었습니다. 그러나 소송의 구체적인 내용이나 당사자, 예상 피해 규모 등은 명확히 제시되지 않았습니다.</t>
+          <t>기사 본문은 2015년 롯데그룹 형제간 경영권 분쟁과 관련하여 주주대표소송 제기 가능성을 언급하고 있습니다. 이는 롯데그룹의 과거 변곡점을 설명하는 내용으로, 현재 진행 중인 특정 법적 분쟁을 다루고 있지는 않습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>기사는 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있음을 언급하나, 소송의 구체적인 내용, 원고 및 피고, 그리고 청구되는 손해액에 대한 정보가 전혀 없습니다. 대기업 간의 분쟁이므로 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자, 책임 소재, 피해 규모를 파악하기 어렵습니다.</t>
+          <t>기사는 2015년 발생한 과거 경영권 분쟁과 주주대표소송의 일반적인 법리를 언급하고 있어, 현재 진행 중이거나 임박한 소송금융 투자 대상 사건으로 보기 어렵습니다. 이미 종결된 사건일 가능성이 높아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>'워너 인수전'서 발 뺀 넷플릭스  더는 매력적이지 않아</t>
+          <t>[더벨][그룹의 변신 Before After] 416개 순환고리 끊은 10년, '지주사 안...</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022789107</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602251533372280105366</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-28 01:09:10.294437+00:00</t>
+          <t>2026-03-04 01:19:41.368307+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>이전 경영진</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>이전 경영진에 대한 구상권 청구 법적 검토 진행 중</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>셀루메드는 미국 소송 잔여 합의금의 안정적 상환과 지급 일정 조율을 위해 채권자 측과 협의 중이다. 동시에 회사는 이전 경영진에 대한 구상권 청구 가능성을 포함하여 회사의 피해를 최소화하기 위한 법적 검토를 병행하고 있으며, 글로벌 분쟁 조율 경험이 있는 전문 법률 대리인 선임을 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>셀루메드가 미국 소송 합의금 176억 원을 상환 중이며, 이전 경영진에 대한 구상권 청구를 검토하고 있어 피해 규모가 큼(적합 조건 4). 현재 법적 검토 단계로 증거 확보 가능성이 있으며(적합 조건 5), 새로운 소송 기회로 볼 수 있다. 다만 이전 경영진의 책임 명확성 및 자력은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>176억 원</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>1명 (셀루메드)</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진으로 신사업 유동성 방어</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>newstown.co.kr</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695697</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:12:34.241264+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B198" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D198" t="inlineStr">
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>이전 경영진</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>미국 소송 합의금 지급 일정 조정 중, 이전 경영진 대상 구상권 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>셀루메드는 과거 미국 소송의 잔여 합의금 지급 일정을 조정하며 안정적인 상환을 추진 중이다. 동시에 공동 피고였던 이전 경영진에 대한 구상권 청구 가능성을 검토하며 회사의 피해를 최소화하기 위한 법적 대응을 모색하고 있다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>이 사건은 셀루메드가 과거 미국 소송의 합의금을 지급하는 단계로, 소송금융의 일반적인 투자 대상인 '피해자가 외부의 자력 있는 상대방에게 손해배상을 청구하는' 유형에 해당하지 않는다. 또한, 이전 경영진에 대한 구상권 청구는 내부적인 문제이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건에 부합하는 부분이 거의 없음.)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>셀루메드, 美 소송 합의금 지급 일정 조정 협의…신사업 투자 병행</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>daily.hankooki.com</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341563</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:11:31.984406+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr"/>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>청구소송 최종 승소, 미배당이익금 회수 확정</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>일양약품이 청구소송에서 최종 승소하여 3년 이상 묶여 있던 미배당이익금 180억원을 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식거래 재개 여부 결정에 긍정적인 영향을 미칠 것으로 예상됩니다. 해당 사건은 이미 소송이 종결되고 일양약품이 승소한 경우입니다.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>본 기사는 일양약품이 청구소송에서 최종 승소하여 미배당이익금 180억원을 회수하게 된 사건으로, 이미 소송이 종결되고 승소한 경우에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>180억원</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>일양약품, 주식거래 재개여부 늦어도 25일까지 판가름</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>hitnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74300</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:42:24.947633+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진 외 1인</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>민희진 전 대표 풋옵션 소송 1심 승소, 하이브 항소 및 292.5억 원 공탁금 납부</t>
+          <t>HYBE가 다니엘, 민희진 및 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송 제기</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 소송을 끝내자고 제안했으나, 하이브는 292.5억 원의 공탁금을 내며 항소 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
+          <t>HYBE가 다니엘, 민희진 및 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했다. 이는 뉴진스 관련 분쟁의 일환으로 보이며, 소송은 현재 진행 중이다. 한편, HYBE는 주주간계약 해지 및 풋옵션 행사 주식매매대금 청구 소송 1심에서 패소하여 항소를 준비 중이다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며 (적합 조건 2), 민희진 전 대표가 풋옵션 행사 관련 1심에서 승소하여 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해 규모가 256억 원으로 매우 크고 (적합 조건 4), 이미 소송이 진행 중입니다.</t>
+          <t>청구 금액이 431억 원대로 매우 크지만 (적합 조건 4), 소송 상대방이 개인(다니엘, 민희진 및 가족 1인)이므로 해당 금액을 배상할 자력이 충분하지 않을 가능성이 높다 (적합 조건 2 미충족). 이는 소송금융 투자 시 회수 가능성을 현저히 낮추는 요인으로 작용하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>431억 원대</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>1명 (민희진 전 대표)</t>
+          <t>1명 (HYBE)</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>박찬욱, 한국인 최초 칸 영화제 심사위원장...하이브, 민희진 '휴전 제안...</t>
+          <t>'뉴진스 퇴출' 다니엘, 근황 떴다…日서 유명 남배우와 포착, 목격담 '활...</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0106_202602270720047948</t>
+          <t>https://www.xportsnews.com/article/2117620</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-27 00:46:38.957754+00:00</t>
+          <t>2026-03-02 00:36:57.589444+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>미국 인슐렛</t>
+          <t>한국전력공사, 한국수력원자력</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>미국 인슐렛과의 분쟁 장기화로 소송충당부채 반영</t>
+          <t>산업부의 중재 이관 권고 및 적극행정위원회 개최</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>이오플로우가 미국 인슐렛과의 분쟁 장기화로 인해 1000억원이 넘는 소송충당부채를 재무제표에 반영하며 재무 리스크가 확대되고 있습니다. 이는 소송 관련 재정적 부담이 커지고 있음을 의미합니다.</t>
+          <t>산업부가 한국전력과 한국수력원자력 간의 중재를 대한상사중재원으로 이관할 것을 권고했다. 이는 양사 간의 다툼으로 비춰지는 것을 막고 직권남용 논란을 피하기 위한 조치로, 적극행정위원회를 통해 결정되었다. 현재 소송 취하 여부 등 법적 절차가 논의 중이다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>상대방인 미국 인슐렛은 대기업으로 자력이 충분하며(적합 조건 2), 이오플로우가 반영한 소송충당부채가 1000억원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 집단적 피해 여부를 파악하기 어렵습니다.</t>
+          <t>이 사건은 한국전력과 한국수력원자력이라는 두 공공기관 간의 중재 및 소송 관련 다툼으로, 소송금융의 일반적인 고객인 제3의 피해자(원고)가 명확히 존재하지 않습니다. 양측 모두 충분한 자력을 가진 주체이므로 소송금융의 필요성이 낮습니다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>1000억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>이오플로우, 분쟁 장기화에 소송부채 1100억 육박…감시체계 축소</t>
+          <t>산업부, 한전·한수원 중재 대한상사중재원으로 이관 추진 권고</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>medicopharma.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67226</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341353</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:38.688464+00:00</t>
+          <t>2026-03-02 00:29:32.430171+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
-      <c r="A203" s="4" t="inlineStr">
+      <c r="A203" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C203" t="inlineStr"/>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>셀리드 패소 시 상장폐지 실질심사 사유 해당 가능성</t>
+          <t>서울중앙지방법원 민사합의31부 1심 전부승소 판결</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>제약·바이오 기업 셀리드가 현재 진행 중인 소송에서 패소할 경우 매출이 0원에 가까워지고 관리종목 지정 및 상장폐지 실질심사 사유에 해당할 수 있다는 내용입니다. 이는 기술특례상장 기업들의 생존 문제와 연결됩니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매수청구권 관련 소송에서 전부 승소했습니다. 서울중앙지방법원 민사합의31부는 민 전 대표의 손을 들어주었으며, 민 전 대표를 대리한 법무법인 세종은 고된 소송이었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>기사는 셀리드라는 기업이 소송에서 패소할 경우 발생할 수 있는 재정적 위험(상장폐지 등)에 초점을 맞추고 있어, 소송금융 투자 대상으로서 원고(피해자)를 발굴하거나 그들의 소송을 지원할 기회를 파악하기 어렵습니다. 소송의 구체적인 내용, 원고, 청구 금액 등 투자 판단에 필요한 정보가 부족합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사에 따르면 민희진 전 대표가 하이브와의 소송에서 '전부승소'했다고 명시되어 있어, 이미 판결이 선고되고 종결된 사건에 해당합니다. 이는 소송금융 투자 대상으로서의 '부적합 조건: 이미 종결된 사건'에 부합하므로 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[동전주 퇴출 직격탄]제약·바이오업계, '개발' 이전에 '생존'부터</t>
+          <t>한 편 영화같았던 선고…처음부터 '민희진 승소' 확신했다</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022610352586450</t>
+          <t>https://www.hankyung.com/article/202603012591i</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:26.621851+00:00</t>
+          <t>2026-03-01 12:49:23.885763+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
-      <c r="A204" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>1심 소송 결과 발표 및 향후 계획 기자회견</t>
+          <t>주식 매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 1심 소송 결과 및 향후 계획을 발표하는 기자회견을 열었다. 민 대표는 하이브 측에 자신이 받을 풋옵션 256억을 포기하는 대신 뉴진스와 관련한 조건을 제시했다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정인 것으로 알려졌다. 민 대표는 이 금액을 포기하는 대신 모든 민·형사상 법정 분쟁을 중단할 것을 하이브에 제안했다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>이 사건은 민희진 대표와 하이브 간의 기업 지배권 및 계약 관련 분쟁으로, 다수의 피해자가 발생한 집단적 피해 사건으로 보기 어렵다. 소송 상대방(하이브)의 자력은 충분하나, 로앤굿 고객 대상인 집단적 피해자 또는 일반 원고(피해자)의 손해배상 청구와는 성격이 달라 소송금융 적합도가 낮다. (적합 조건 3, 4 미충족)</t>
+          <t>상대방 책임이 1심 승소 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 또한, 피해 규모가 256억원으로 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 확보되었음이 확인된다(조건 5).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>256억 (민희진 대표의 풋옵션)</t>
+          <t>256억원</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>‘256억 포기 기자회견’ 민희진 옆 지킨 남성 정체는?</t>
+          <t>#아이브 '블랙홀'에 다이브 #지수와 서인국이 그린 사랑 이야기 #민희진...</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973490</t>
+          <t>https://www.dailian.co.kr/news/view/1615427/?sc=Naver</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-26 13:31:48.997827+00:00</t>
+          <t>2026-03-01 12:38:30.644793+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
-      <c r="A205" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 주식매수청구권 소송에서 승소 후, 모든 민·형사 소송 및 분쟁 종결을 제안</t>
+          <t>풋옵션 관련 주주 간 계약 해지 확인 청구 소송에서 민희진 전 대표 승소 판결</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>민희진 오케이레코즈 대표가 하이브와의 주식매수청구권 소송에서 승소하여 256억원의 권리를 얻었으나, 이를 포기하고 모든 민·형사 소송 및 분쟁을 종결할 것을 하이브에 제안했다. 이 제안에는 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬에 대한 고발 종료까지 포함된다. 민희진 대표는 돈보다 귀한 가치를 보여주고 K팝 산업의 화합을 기대한다고 밝혔다.</t>
+          <t>법원이 민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 소송에서 민 전 대표의 손을 들어주며 하이브에 255억 원을 지급하라는 판결을 내렸다. 이는 주주 간 계약 해지 확인 청구와 관련된 분쟁으로, 뉴진스 본안 소송 재판부 역시 민희진 전 대표의 어도어 독립 의도를 언급했다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>대기업 피고(하이브)의 자력이 충분하며, 민희진 대표가 제안한 분쟁 종결 대상에 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬 등 다수의 이해관계자가 포함되어 집단적 피해 가능성이 있습니다. 현재 진행 중인 민·형사 소송이 존재하여 사건이 종결되지 않았습니다.</t>
+          <t>법원이 민희진 전 대표의 손을 들어주며 하이브에 255억 원 지급 판결을 내린 것은 상대방 책임이 명확하고(적합 조건 1), 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결이라는 명확한 증거가 존재하여(적합 조건 5) 소송금융 투자에 매우 적합합니다. 현재 판결선고 단계로, 추가적인 법적 절차가 예상됩니다.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>256억원 내려놓고 '음악만세' 외친 민희진</t>
+          <t>민희진 손 들어준 법원…하이브 255억 지급 판결</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>elle.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>https://www.elle.co.kr/article/1897881</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363651</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-26 13:21:47.512475+00:00</t>
+          <t>2026-02-28 12:44:17.870263+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>민희진 대표 1심 소송 승소 후 합의 제안</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 스톡옵션 소송 1심에서 승소하며 256억원 상당의 권리를 확보했습니다. 민 대표는 이 권리를 포기하는 대신 뉴진스를 포함한 모든 법적 분쟁을 종결하자고 하이브에 제안했으며, 이는 400억원 규모의 손해배상 소송을 피하려는 계산된 행보라는 비판도 받고 있습니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 소송 1심 결과에 대한 입장을 밝히는 기자회견을 가졌다. 이 소송은 256억 원 상당의 금액과 관련되어 있으며, 민희진 개인, 뉴진스, 어도어 직원 및 팬덤 등 여러 이해관계자가 얽혀있다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>본 사건은 민희진 대표가 1심 소송에서 승소한 후 합의를 제안하는 상황으로, 로앤굿의 고객인 원고(피해자)가 새롭게 소송을 제기하여 소송금융을 필요로 하는 전형적인 사례에 해당하지 않습니다. 또한, 하이브가 민희진 대표에게 400억원 규모의 손해배상 소송을 제기할 경우 민희진 대표는 피고가 되므로, 원고 중심의 소송금융 투자 대상으로는 부적합합니다. (기타 투자 어려운 이유 있음)</t>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 256억 원 상당의 금액이 언급되어 피해 규모가 크고(적합 조건 4), 1심 판결이 선고된 것으로 보아 증거가 이미 법원에서 검토되었을 것(적합 조건 5). 그러나 사건의 성격이 집단적 피해를 수반하는 일반적인 소송금융 대상과는 다소 차이가 있어 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>256억원 (민희진 스톡옵션), 400억원 (하이브의 잠재적 손해배상 청구액)</t>
+          <t>256억 원 상당</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>256억 포기하겠단 민희진, 대인배 vs 더 큰 배상 피하려는 수[댓글온도]</t>
+          <t>민희진 기자회견 / 박찬욱 감독, 올해 칸 국제영화제 심사위원장 위촉…...</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/26/2026022616105496874</t>
+          <t>https://www.dailian.co.kr/news/view/1615502/?sc=Naver</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-26 13:09:41.942997+00:00</t>
+          <t>2026-02-28 12:43:08.128923+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
-      <c r="A207" s="3" t="inlineStr">
+      <c r="A207" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>하이브 및 자회사들이 민희진에게 손해배상 소송 제기, 민희진도 맞소송 진행 중</t>
+          <t>민희진 대표가 소송 중단 및 합의 제안</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>하이브 및 자회사들이 민희진을 상대로 460억 원 이상의 손해배상 소송을 제기했으며, 민희진 또한 일부 맞소송을 진행 중이다. 이는 경영권 분쟁의 연장선상에서 발생한 법적 다툼으로, 양측의 주장이 첨예하게 대립하고 있다.</t>
+          <t>민희진 어도어 대표가 하이브와의 민형사 소송을 모두 종결하는 조건으로 256억 원을 포기하겠다는 제안을 했다. 하이브는 이에 대해 아직 공식 입장을 내놓지 않고 있다. 이 사건은 현재 진행 중인 법적 분쟁의 합의 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(하이브)과 '피해 규모가 큼'(하이브 측 청구액 460억 원 이상)에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표가 포기 제안한 금액이 256억 원에 달해 분쟁의 규모가 크다(적합 조건 4). 그러나 집단적 피해 사건이 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>460억 원 이상 (하이브 측 청구액 기준)</t>
+          <t>256억 원 (민희진 대표가 포기 제안한 금액)</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>민희진 256억 포기는 정말 뉴진스를 위한 게 맞을까? [IZE 진단]</t>
+          <t>민희진 '256억 포기' 카드 내놓은 속내는…하이브는 침묵 [이슈+]</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=74739</t>
+          <t>https://www.hankyung.com/article/2026022797557</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-02-26 13:06:59.485958+00:00</t>
+          <t>2026-02-28 01:40:53.586389+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>하이브 및 계열사들이 민희진 대표에게 손해배상 및 위약벌 소송 제기, 민희진 대표는 법적 분쟁 종결 조건으로 256억 원 포기 제안.</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>하이브와 민희진 대표 간의 경영권 분쟁이 지속되는 가운데, 민 대표는 모든 법적 분쟁 종결 조건으로 256억 원을 포기하겠다는 제안을 했다. 이는 하이브 및 계열사들이 제기한 456억 원 규모의 손해배상 및 위약벌 소송에서 패소 시 발생할 수 있는 최대 800억 원에 달하는 재정적 부담을 피하기 위한 전략으로 분석된다. 현재 민 대표는 다수의 소송에 피고로 엮여있다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 민희진 대표가 패소 시 부담해야 할 손해배상 및 위약벌 금액이 최소 456억 원에서 최대 800억 원에 달해 피해 규모가 매우 큼(적합 조건 4). 민 대표는 현재 다수의 소송에 피고로 엮여있으며, 하이브의 '재무적 고사 전략'에 맞서 방어 자금 마련이 필요할 수 있어 소송금융의 기회가 될 수 있음.</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>456억 원 (최대 800억 원)</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>1명 (민희진)</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>[Y초점] 민희진의 '256억 포기'가 사실은 남는 장사라면?</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>star.ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://star.ytn.co.kr/_sn/0117_202602271649186220</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:27:36.010647+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B208" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A209" s="2" t="inlineStr">
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>하이브, 빌리프랩, 쏘스뮤직, 어도어</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>풋옵션 관련 소송 1심 승소 후 하이브 항소, 다른 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 기자회견에서 하이브로부터 받을 풋옵션 256억원을 포기하는 대신 자신에게 제기된 467억원 규모의 모든 소송을 멈춰달라고 제안했습니다. 기사는 이 제안이 실제로 손에 쥐지 않은 돈을 걸고 협상 카드로 내민 것이며, 하이브에게 손해가 큰 협상안이라고 지적했습니다. 민희진은 뉴진스를 위한 '대인배' 이미지를 얻으려 했으나, 알맹이 없는 기자회견이라는 비판도 받았습니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>민희진 전 대표는 하이브 및 그 레이블로부터 다수의 손해배상 소송에 직면한 피고의 입장입니다. 소송금융은 주로 원고의 소송 비용을 지원하는 형태인데, 이 사건에서 민희진이 원고로서 소송금융을 받을 만한 명확한 '피해'가 부각되지 않습니다. 풋옵션 256억원은 1심 승소했으나 항소 중이며, 민희진이 피고로서 배상해야 할 금액(467억원)이 더 큰 상황이므로 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>소수</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>민희진, 실체도 없는 256억으로 사고 싶었던 '대인배' 타이틀 [기자수첩...</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026022708105858130</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:26:13.371526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B209" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D209" t="inlineStr">
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E209" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A210" s="4" t="inlineStr">
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>풋옵션 소송 1심 승소, 진행 중인 소송 취하 제안</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 확보한 256억원 권리 포기를 조건으로 모든 소송 취하를 제안했습니다. 이는 뉴진스 멤버들의 계약 해지 및 수백억대 손해배상 소송 상황과도 연결되며, 민 전 대표의 '투쟁' 방식에 대한 메시지로 해석됩니다. 현재 하이브는 민 전 대표의 제안에 공식 입장을 내지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>상대방인 하이브는 대형 상장 엔터테인먼트 기업으로 충분한 자력을 보유하고 있습니다. 민희진 전 대표의 풋옵션 권리 256억원과 뉴진스 멤버들에게 제기될 수 있는 수백억대 손해배상 소송 등 매우 큰 규모의 금액이 얽혀 있어 피해 규모가 큽니다. 이미 풋옵션 소송에서 1심 승소 판결이 있었고, 이는 소송의 법적 타당성을 일정 부분 입증하며, 소송금융 투자자에게 매력적인 고액의 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>최소 256억원 이상</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>민희진 전 대표 및 뉴진스 멤버 다수</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>민희진 “256억 포기할 테니…” 제안한 날 ‘음악만세’ 외친 까닭은</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M210" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/culture/music/1246928.html</t>
+        </is>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:21:37.372510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B210" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D210" t="inlineStr">
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr"/>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>M&amp;A 계약 파기 및 위약금 수령 합의</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>넷플릭스와 워너브러더스 디스커버리 간의 M&amp;A 계약이 파기되었다. 넷플릭스는 재정적 매력이 없다는 이유로 2차 인수전에 참여하지 않기로 했으며, 이에 따라 워너브러더스 측으로부터 28억 달러의 위약금을 받게 된다. 파라마운트가 워너브러더스 인수에 적극적으로 나서면서 새로운 M&amp;A 구도가 형성되고 있다.</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리와의 M&amp;A 계약 파기로 인해 28억 달러의 위약금을 받게 되는 상황을 설명하고 있습니다. 이는 넷플릭스가 손해배상을 청구하는 사건이 아니라, 계약에 따라 위약금을 수령하는 상황이므로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 계약 파기 및 위약금 수령 합의)</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>넷플릭스, 워너브러더스 합병 돌연 파기…파라마운트 진출 길 열려</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>munhwa.com</t>
+        </is>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M211" t="inlineStr">
+        <is>
+          <t>https://www.munhwa.com/article/11571110?ref=naver</t>
+        </is>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:12:35.171768+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 모든 민·형사상 소송 중단을 제안함</t>
+          <t>기업 인수 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 모든 민·형사상 소송을 중단하고 뉴진스를 보호하기 위해 256억 원 규모의 풋옵션 행사를 포기하겠다고 발표했다. 이는 양측 간의 지속적인 기업 분쟁을 해결하려는 전략적 제안이다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스를 상대로 소송과 적대적 인수 시도를 병행하고 있다는 내용의 기업 뉴스 기사입니다. 이는 대형 미디어 기업 간의 복잡한 기업 분쟁 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 대표가 하이브와의 민·형사상 소송을 중단하기 위해 256억 원의 풋옵션 행사를 포기하겠다는 제안을 다루고 있습니다. 이는 소송금융이 지원하는 '피해자가 손해배상을 청구하는' 유형의 사건이 아니며, 오히려 기존 소송을 종결하려는 시도로 보입니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>본 기사는 넷플릭스와 워너브러더스 간의 기업 인수 포기 및 파라마운트의 소송 및 적대적 인수 시도에 대한 기업 뉴스입니다. 소송금융 투자 대상으로서의 명확한 피해자 집단, 피해 규모, 상대방의 책임 등이 구체적으로 명시되어 있지 않아 적합 조건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>뉴진스 힘들지 않게…  256억 포기 선언한 민희진의 승부수 [소셜픽]</t>
+          <t>넷플릭스, 워너브러더스 인수 포기… 적정가에 거래 이뤄져야</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287083?influxDiv=NAVER</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832499</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-02-26 01:07:21.326975+00:00</t>
+          <t>2026-02-28 01:12:13.087439+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>민형사 소송 진행 중, 주주간계약 해지 확인 소송</t>
+          <t>파라마운트의 워너브러더스 인수를 위한 적대적 시도와 병행하여 소송 진행 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>하이브와 민희진 전 대표 간의 민형사 소송이 진행 중인 가운데, 민희진 전 대표가 하이브에 256억 원 규모의 분쟁 종결 제안을 했습니다. 서울중앙지법에서는 하이브가 민 전 대표를 상대로 낸 주주간계약 해지 확인 소송이 계속되고 있습니다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스 인수를 위해 적대적 인수 시도와 함께 소송을 진행하고 있습니다. 기사는 소송의 구체적인 내용이나 당사자, 피해 규모에 대한 상세 정보를 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>상대방(하이브)이 대기업으로 자력이 충분하며 (적합 조건 2), 256억 원 규모의 제안이 오갈 정도로 분쟁의 경제적 가치가 높습니다 (적합 조건 4). 또한, 주주간계약 등 관련 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 다만, 집단적 피해가 아닌 특정 당사자 간의 분쟁이며, 책임 소재가 명확히 드러나지 않은 상태입니다.</t>
+          <t>기사가 매우 간략하여 소송금융 투자 대상으로서의 명확성이 현저히 낮습니다. '소송'이 언급되었으나, 어떤 주체가 누구를 상대로 어떤 내용의 소송을 제기했는지, 구체적인 피해 규모나 원고가 누구인지 파악하기 어렵습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>256억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>분쟁 종결하자 …하이브, 민희진이 던진 '256억짜리 제안' 받을까[이슈...</t>
+          <t>워너브라더스 인수에 120조 베팅했던 넷플릭스, 돌연 포기 선언...주가는...</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800452</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=200875</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-02-26 01:02:23.875521+00:00</t>
+          <t>2026-02-28 01:11:26.444912+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
-      <c r="A214" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>1심 승소 후 합의 제안, 다수의 소송전 잔존</t>
+          <t>적대적 인수합병 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 주식 매매대금 청구 소송 1심에서 승소한 후, 256억 원의 매입 대금을 포기하는 대신 자신과 뉴진스를 둘러싼 모든 법적 분쟁을 종결하자고 제안했습니다. 이 제안은 어도어 측이 민희진과 뉴진스 멤버 다니엘 등에게 제기한 430억 원대 소송 등 다수의 소송전이 남아있는 상황에서 나왔습니다. 하이브는 민희진의 제안에 대해 아직 공식 입장을 내놓지 않았습니다.</t>
+          <t>넷플릭스가 워너 인수전에서 발을 뺐다는 기사에서, 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있다는 내용이 언급되었습니다. 그러나 소송의 구체적인 내용이나 당사자, 예상 피해 규모 등은 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>민희진이 주식 매매대금 청구 소송 1심에서 승소하여 하이브의 지급 책임이 인정되었고 (적합 조건 1), 상대방인 하이브는 대기업이자 상장회사로 자력이 충분합니다 (적합 조건 2). 민희진이 포기하겠다고 제안한 금액이 256억 원이며, 어도어가 민희진에게 청구한 소송 금액도 430억 원에 달해 피해 규모가 매우 큽니다 (적합 조건 4). 또한 1심 승소 판결이 존재하여 법적 책임 및 증거가 이미 상당 부분 확보된 상태입니다 (적합 조건 5). 민희진의 제안은 합의를 통한 분쟁 종결이며, 다수의 소송전이 남아있어 아직 종결된 사건이 아니므로 (부적합 조건 0개), 대기업을 상대로 한 거액의 분쟁으로 소송금융 투자 기회가 충분히 존재합니다.</t>
+          <t>기사는 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있음을 언급하나, 소송의 구체적인 내용, 원고 및 피고, 그리고 청구되는 손해액에 대한 정보가 전혀 없습니다. 대기업 간의 분쟁이므로 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자, 책임 소재, 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>256억 원 (민희진 승소금) 및 430억 원 (어도어 청구금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>민희진 “매입 대금 256억 포기…법적 분쟁 종결하자”</t>
+          <t>'워너 인수전'서 발 뺀 넷플릭스  더는 매력적이지 않아</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494087&amp;ref=A</t>
+          <t>https://www.hankyung.com/article/2026022789107</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-02-26 01:01:38.369996+00:00</t>
+          <t>2026-02-28 01:09:10.294437+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="4" t="inlineStr">
+      <c r="A215" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>기업 간 분쟁 및 소송 진행 중, 합의 제안 논의</t>
+          <t>기업 인수합병 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>유튜버 이진호가 민희진 전 대표의 '256억 포기' 제안이 진정성 없는 '프레임'이라고 비판했다. 그는 민 전 대표가 모든 소송 취하를 조건으로 내세워 하이브가 더 큰 금액(467억 원)을 포기하게 만드는 구조라고 주장하며, 이는 '포기'가 아닌 상대에게 더 큰 포기를 요구하는 설계라고 지적했다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 재무적 매력 부족으로 철회했습니다. 한편, 파라마운트가 소송과 적대적 M&amp;A를 병행하며 공세를 이어가고 있으며, 최근 인수가를 상향 조정했습니다. 이 기사는 기업 간의 인수합병 전략과 관련 소송을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 피해자나 손해배상 청구권에 대한 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>이 사건은 하이브와 민희진 간의 기업 분쟁 및 합의 제안에 대한 논란으로, 소송금융의 일반적인 투자 대상인 다수 피해자의 손해배상 청구와는 거리가 멀다. 기사에 언급된 금액은 당사자 간의 협상 관련 수치이며, 집단적 피해나 명확한 상대방 책임(피해자 관점) 등의 적합 조건에 해당하지 않는다.</t>
+          <t>기사는 기업 인수합병 과정에서 발생하는 경쟁사의 소송 전략을 언급하고 있을 뿐, 소송금융 투자를 검토할 만한 명확한 피해자나 손해배상 청구권이 특정되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>받으면 손해, 안 받으면 비난…이진호, ‘민희진 256억 포기쇼’ 저격</t>
+          <t>넷플릭스, 워너브러더스 인수 철회  재무적으로 매력적이지 않아</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588737?ref=naver</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2036276</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-26 01:00:10.992714+00:00</t>
+          <t>2026-02-28 01:08:38.356791+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
-      <c r="A216" s="2" t="inlineStr">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>주식 매매대금 청구 소송 승소 후 전략적 협상 제안</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 청구 소송에서 승소한 뒤 기자회견을 열었다. 그녀는 자신이 받을 풋옵션 255억 원을 포기하는 대신, 분쟁과 연관된 모든 소송을 중단하고 뉴진스 멤버 다니엘을 복귀시킬 것을 제안했다. 이는 기존 소송의 승소를 바탕으로 한 전략적 협상 시도로 보인다.</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>소송금융은 주로 피해자가 소송 비용을 조달하여 손해배상을 청구하는 경우에 적합합니다. 본 사건은 민희진 대표가 이미 주식 매매대금 청구 소송에서 승소하여 풋옵션 255억 원을 받을 권리가 확정된 상태에서, 분쟁 종결을 위한 전략적 협상 제안을 한 것입니다. 이는 새로운 손해배상 청구를 위한 자금 조달과는 거리가 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>255억 원 (포기 제안 금액)</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>'255억 포기' 민희진 기자회견의 숨은 전략</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M216" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316286</t>
+        </is>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:44:09.078006+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B216" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C216" t="inlineStr">
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>신창재 교보생명 회장, 교보생명</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>간접강제금 집행 승인 소송 예정</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>신창재 교보생명 회장과 재무적 투자자(FI) 간의 분쟁이 새로운 국면을 맞았습니다. 국내 법원에서 간접강제금의 유효성이 인정되더라도, 실제 집행을 위해서는 국내에서 집행 승인 소송을 추가로 진행해야 하는 상황입니다. 이로 인해 교보생명의 재무 리스크가 증가할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>대기업 피고(교보생명)의 충분한 자력(적합 조건 2)과 다수의 금융투자자(FI)가 얽힌 대규모 기업분쟁(적합 조건 3, 4)입니다. 이미 국내 법원에서 간접강제금의 유효성을 판시한 바 있어 책임 소재가 명확하고(적합 조건 1, 5), 집행 승인을 위한 추가 소송이 필요한 상황으로 소송금융 투자 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>FI 다수</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>신창재 교보생명 회장·FI, 분쟁 새 국면으로…재무 리스크↑</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>srtimes.kr</t>
+        </is>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M217" t="inlineStr">
+        <is>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=197413</t>
+        </is>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:56:45.209330+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D216" t="inlineStr">
+      <c r="D218" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E216" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H216" t="inlineStr">
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>민희진 전 대표 풋옵션 소송 1심 승소, 하이브 항소 및 292.5억 원 공탁금 납부</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 소송을 끝내자고 제안했으나, 하이브는 292.5억 원의 공탁금을 내며 항소 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며 (적합 조건 2), 민희진 전 대표가 풋옵션 행사 관련 1심에서 승소하여 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해 규모가 256억 원으로 매우 크고 (적합 조건 4), 이미 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
-      <c r="I216" t="inlineStr">
-[...31 lines deleted...]
-      <c r="A217" s="3" t="inlineStr">
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>1명 (민희진 전 대표)</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>박찬욱, 한국인 최초 칸 영화제 심사위원장...하이브, 민희진 '휴전 제안...</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0106_202602270720047948</t>
+        </is>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:46:38.957754+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B217" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D217" t="inlineStr">
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>미국 인슐렛</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E217" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A218" s="4" t="inlineStr">
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>미국 인슐렛과의 분쟁 장기화로 소송충당부채 반영</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>이오플로우가 미국 인슐렛과의 분쟁 장기화로 인해 1000억원이 넘는 소송충당부채를 재무제표에 반영하며 재무 리스크가 확대되고 있습니다. 이는 소송 관련 재정적 부담이 커지고 있음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>상대방인 미국 인슐렛은 대기업으로 자력이 충분하며(적합 조건 2), 이오플로우가 반영한 소송충당부채가 1000억원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 집단적 피해 여부를 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>1000억원 이상</t>
+        </is>
+      </c>
+      <c r="I219" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>이오플로우, 분쟁 장기화에 소송부채 1100억 육박…감시체계 축소</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>medicopharma.co.kr</t>
+        </is>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M219" t="inlineStr">
+        <is>
+          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67226</t>
+        </is>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:45:38.688464+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B218" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D218" t="inlineStr">
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr"/>
+      <c r="D220" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E218" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소</t>
+          <t>셀리드 패소 시 상장폐지 실질심사 사유 해당 가능성</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 약 255억~256억 원을 지급받을 권리를 얻었다. 현재 민형사 소송을 멈추고 분쟁을 종결하자는 제안을 내놓은 상태로, 1심 판결 이후의 협상 또는 항소 절차가 예상된다.</t>
+          <t>제약·바이오 기업 셀리드가 현재 진행 중인 소송에서 패소할 경우 매출이 0원에 가까워지고 관리종목 지정 및 상장폐지 실질심사 사유에 해당할 수 있다는 내용입니다. 이는 기술특례상장 기업들의 생존 문제와 연결됩니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송 1심에서 255억 원 이상의 승소 판결을 받아 상대방 책임이 명확하다(적합 조건 1). 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4) 이미 1심 승소로 증거가 충분히 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>기사는 셀리드라는 기업이 소송에서 패소할 경우 발생할 수 있는 재정적 위험(상장폐지 등)에 초점을 맞추고 있어, 소송금융 투자 대상으로서 원고(피해자)를 발굴하거나 그들의 소송을 지원할 기회를 파악하기 어렵습니다. 소송의 구체적인 내용, 원고, 청구 금액 등 투자 판단에 필요한 정보가 부족합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>255억~256억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>질의응답 없는 민희진 기자회견, '소통' 가면 쓴 '불통' [MD이슈]</t>
+          <t>[동전주 퇴출 직격탄]제약·바이오업계, '개발' 이전에 '생존'부터</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022520354361273</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022610352586450</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-02-26 00:51:53.336510+00:00</t>
+          <t>2026-02-27 00:45:26.621851+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>금강1호조합, 스톤헨지조합</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>파산신청 진행 중, 손해배상 및 형사 고소 검토 중</t>
+          <t>1심 소송 결과 발표 및 향후 계획 기자회견</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>제이스코홀딩스는 금강1호조합 및 스톤헨지조합이 제기한 파산신청에 대해 악의적 허위 채권에 기반한 것이라며 법원에 적극 소명하겠다고 밝혔습니다. 제이스코홀딩스 측은 상대방이 주식 매매 계약 잔금을 미지급했다고 주장하며, 계약서 등 객관적 자료를 통해 사실관계를 입증할 계획입니다. 회사는 이번 절차와 별개로 정상 영업을 지속하며, 손해배상 청구 및 형사상 대응 등 가능한 모든 법적 조치를 검토하고 있습니다.</t>
+          <t>민희진 대표가 하이브와의 1심 소송 결과 및 향후 계획을 발표하는 기자회견을 열었다. 민 대표는 하이브 측에 자신이 받을 풋옵션 256억을 포기하는 대신 뉴진스와 관련한 조건을 제시했다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>제이스코홀딩스가 100만주 주식 매매 계약 관련 잔금 미지급 및 위약벌 분쟁으로 상당한 금액이 걸려있을 가능성이 높고(적합 조건 4. 피해 규모가 큼), 계약서, 대금 수령 내역 등 객관적 자료를 통해 사실관계를 소명하겠다고 밝혀 증거 확보가 용이합니다(적합 조건 5. 증거가 있거나 확보 가능함). 그러나 상대방의 자력은 기사에서 확인되지 않으며, 집단적 피해가 아닌 특정 기업 간의 분쟁입니다. 또한, 상대방 책임이 명확하다고 제이스코홀딩스 측은 주장하나, 기사만으로는 양측의 주장이 팽팽하여 소송의 난이도가 있을 수 있습니다.</t>
+          <t>이 사건은 민희진 대표와 하이브 간의 기업 지배권 및 계약 관련 분쟁으로, 다수의 피해자가 발생한 집단적 피해 사건으로 보기 어렵다. 소송 상대방(하이브)의 자력은 충분하나, 로앤굿 고객 대상인 집단적 피해자 또는 일반 원고(피해자)의 손해배상 청구와는 성격이 달라 소송금융 적합도가 낮다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 (민희진 대표의 풋옵션)</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>제이스코홀딩스  악의적 허위 채권 기반 파산신청…법원에 적극 소명</t>
+          <t>‘256억 포기 기자회견’ 민희진 옆 지킨 남성 정체는?</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/02/26/2026022608131954229</t>
+          <t>https://www.mk.co.kr/article/11973490</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-02-26 00:49:55.232438+00:00</t>
+          <t>2026-02-26 13:31:48.997827+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>민희진 대표가 하이브와의 주식매수청구권 소송에서 승소 후, 모든 민·형사 소송 및 분쟁 종결을 제안</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>민희진 오케이레코즈 대표가 하이브와의 주식매수청구권 소송에서 승소하여 256억원의 권리를 얻었으나, 이를 포기하고 모든 민·형사 소송 및 분쟁을 종결할 것을 하이브에 제안했다. 이 제안에는 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬에 대한 고발 종료까지 포함된다. 민희진 대표는 돈보다 귀한 가치를 보여주고 K팝 산업의 화합을 기대한다고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>대기업 피고(하이브)의 자력이 충분하며, 민희진 대표가 제안한 분쟁 종결 대상에 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬 등 다수의 이해관계자가 포함되어 집단적 피해 가능성이 있습니다. 현재 진행 중인 민·형사 소송이 존재하여 사건이 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>256억원 내려놓고 '음악만세' 외친 민희진</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>elle.co.kr</t>
+        </is>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr">
+        <is>
+          <t>https://www.elle.co.kr/article/1897881</t>
+        </is>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:21:47.512475+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B222" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D222" t="inlineStr">
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>민희진 대표 1심 소송 승소 후 합의 제안</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 스톡옵션 소송 1심에서 승소하며 256억원 상당의 권리를 확보했습니다. 민 대표는 이 권리를 포기하는 대신 뉴진스를 포함한 모든 법적 분쟁을 종결하자고 하이브에 제안했으며, 이는 400억원 규모의 손해배상 소송을 피하려는 계산된 행보라는 비판도 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>본 사건은 민희진 대표가 1심 소송에서 승소한 후 합의를 제안하는 상황으로, 로앤굿의 고객인 원고(피해자)가 새롭게 소송을 제기하여 소송금융을 필요로 하는 전형적인 사례에 해당하지 않습니다. 또한, 하이브가 민희진 대표에게 400억원 규모의 손해배상 소송을 제기할 경우 민희진 대표는 피고가 되므로, 원고 중심의 소송금융 투자 대상으로는 부적합합니다. (기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>256억원 (민희진 스톡옵션), 400억원 (하이브의 잠재적 손해배상 청구액)</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>256억 포기하겠단 민희진, 대인배 vs 더 큰 배상 피하려는 수[댓글온도]</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022616105496874</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:09:41.942997+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E222" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 민·형사 소송 중단 및 풋옵션 권리 포기를 제안하며 협상 진행 중</t>
+          <t>하이브 및 자회사들이 민희진에게 손해배상 소송 제기, 민희진도 맞소송 진행 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>민희진 전 대표와 하이브 간의 경영권 분쟁으로, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 민·형사 소송이 진행 중입니다. 민 전 대표는 256억 원의 풋옵션 권리를 포기하는 대신 소송 중단 및 뉴진스 체제 보장을 제안했습니다. 이 사건은 대기업을 상대로 한 고액의 상업 분쟁으로 소송금융 투자 매력이 높습니다.</t>
+          <t>하이브 및 자회사들이 민희진을 상대로 460억 원 이상의 손해배상 소송을 제기했으며, 민희진 또한 일부 맞소송을 진행 중이다. 이는 경영권 분쟁의 연장선상에서 발생한 법적 다툼으로, 양측의 주장이 첨예하게 대립하고 있다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 자력이 충분한 대기업이며, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 사건으로 피해 규모가 매우 큽니다. 이미 민·형사 소송이 진행 중이며, 풋옵션은 계약상 권리이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 4, 5, 6(소송 진행 중))</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(하이브)과 '피해 규모가 큼'(하이브 측 청구액 460억 원 이상)에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>256억 원 이상 (수백억 원대)</t>
+          <t>460억 원 이상 (하이브 측 청구액 기준)</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>256억 버린 민희진 vs 292억 묶은 하이브, 돈 의미가 사라진 ‘잔혹한 치...</t>
+          <t>민희진 256억 포기는 정말 뉴진스를 위한 게 맞을까? [IZE 진단]</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11972108</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=74739</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-02-25 13:37:53.474341+00:00</t>
+          <t>2026-02-26 13:06:59.485958+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
-      <c r="A225" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C225" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C225" t="inlineStr"/>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr"/>
       <c r="F225" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 이 기사는 민희진 대표가 승소 기자회견을 마친 후의 모습을 담고 있다. 이 사건은 대기업을 상대로 한 대규모 기업분쟁으로, 1심 판결을 통해 민희진 대표의 주장이 인정된 상태이다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 제목으로 미루어 볼 때 민희진 대표와 관련된 기업 분쟁에 대한 기사로 추정되나, 구체적인 사건 내용, 피해 규모, 진행 단계 등은 알 수 없습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 한 255억 원 풋옵션 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 큰 피해 규모가 존재하고(적합 조건 4), 1심 판결을 통해 증거가 확보되었음이 확인됩니다(적합 조건 5).</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 상대방 책임의 명확성, 자력, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준에 해당하는 정보를 확인할 수 없어 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>[포토] 민희진, '뉴진스 안무가' 블랙큐와 함께</t>
+          <t>허 찌른 민희진 계산법, 개저씨는 싫지만 맞다이 포기해야 새 투자자 받...</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260225204745993</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17720694101779098010</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-02-25 13:36:25.415057+00:00</t>
+          <t>2026-02-26 13:05:29.444004+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>홍원식 전 남양유업 회장 일가</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>1심 승소 후 민·형사 소송 중단 제안</t>
+          <t>한앤코와 홍 전 회장 간 SPA 관련 손해배상 소송 진행 중 (일부 1심 판결), 남양유업과 홍 전 회장 간 민형사 소송 진행 중 (형사 1심 유죄), 대유홀딩스와 홍 전 회장 간 계약금 반환 소송 진행 중 (2심 대유홀딩스 승소).</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 소송 1심에서 256억 원을 승소했으나, 자신과 뉴진스 멤버들을 상대로 한 모든 민·형사 소송을 멈추는 조건으로 해당 금액을 포기하겠다는 파격적인 제안을 했다. 이는 하이브와의 복잡한 법적 분쟁을 해결하기 위한 전략적 움직임으로 보인다.</t>
+          <t>남양유업 전 사주 홍원식 전 회장 일가가 한앤컴퍼니, 남양유업, 대유홀딩스 등과 최대 1600억원 규모의 법적 분쟁에 직면했다. 배임 혐의에 대한 형사 1심 유죄 판결과 주식매매계약(SPA) 위반 및 이행 지연에 따른 손해배상 소송 등이 진행 중이다. 이 사건은 과거 경영 과정에서의 불법행위와 회사 매각 과정에서의 계약 위반이 중첩된 결과이다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 256억 원 승소 판결이 나올 정도로 피해 규모가 크고(적합 조건 4), 증거가 명확하여 승소 가능성이 높음(적합 조건 5). 현재 민·형사 소송이 다수 진행 중이므로(적합 조건 6) 소송금융 투자 기회가 충분하다.</t>
+          <t>홍원식 전 회장의 배임 혐의에 대한 형사 1심 유죄 판결과 SPA 이행 지연 관련 민사 1심 판결 등 법원의 판단이 존재하여 상대방 책임이 명확하다(적합 조건 1). 최대 1600억원에 달하는 법적 책임 규모는 투자 매력이 높으며(적합 조건 4), 이미 법원 판결과 계약서 등 객관적 증거가 확보되어 있다(적합 조건 5). 현재 여러 소송이 진행 중이거나 1심 판결 후 항소 단계에 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>최대 1600억원</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>256억 포기, 하이브도 멈춰 …민희진 파격 제안, 왜</t>
+          <t>남양·한앤코 전방위 압박…홍 전 회장 법적 책임 범위 '최대 1600억'</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455588&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/living/2026/02/26/2026022615101142962</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-02-25 13:35:21.916538+00:00</t>
+          <t>2026-02-26 13:05:01.262245+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
-      <c r="A227" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>OpenAI, 샘 올트먼</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브에 합의 제안</t>
+          <t>법원에 법적 문서 제출</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 민희진 대표는 하이브에 모든 소송과 분쟁을 중단하자고 제안했으며, 하이브의 선택에 따라 향후 협상 여부가 결정될 예정이다.</t>
+          <t>일론 머스크가 오픈AI의 비영리 미션 위반을 주장하며 샘 올트먼과 오픈AI를 상대로 최대 1,340억 달러 규모의 소송을 제기했다. 머스크는 오픈AI의 공동 설립자이며, 이번 소송은 오픈AI 재단이 보유한 지분과 관련되어 있다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 한 풋옵션 청구 소송 1심에서 승소하여 상대방 책임이 명확하며(적합 조건 1), 하이브는 자력이 충분한 대기업이다(적합 조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>이 사건은 상대방(OpenAI, 샘 올트먼)의 자력이 충분하고(적합 조건 2), 청구 금액이 매우 크며(최대 1,340억 달러, 적합 조건 4), 이미 법원에 소송이 제기되어 증거 확보가 가능합니다(적합 조건 5). 그러나 원고인 일론 머스크는 소송금융 지원이 필요 없는 막대한 자산을 보유한 인물로, 소송금융의 일반적인 고객 프로필에 해당하지 않아 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>최대 1,340억 달러</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>256억 내놓은 민희진, 방시혁 선택은?  이혼 부부 합의하나  반응 보니 ...</t>
+          <t>마이크로소프트-스페이스X, 글로벌 커뮤니티 인터넷 프로젝트 추진</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116161</t>
+          <t>https://www.hellot.net/news/article.html?no=110707</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-02-25 13:33:03.698967+00:00</t>
+          <t>2026-02-26 12:58:20.772462+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>HYBE</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>1심 승소, HYBE의 항소 가능성 및 민희진의 분쟁 종결 제안</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 HYBE를 상대로 제기한 풋옵션 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었다. 민 대표는 기자회견을 통해 이 금액을 포기하는 대신 뉴진스를 위해 HYBE와의 모든 민형사 소송 및 분쟁을 종결할 것을 제안했다. 이 제안은 HYBE의 항소 가능성 및 다른 법적 분쟁의 향방에 따라 달라질 수 있다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 1심 원고 승소 판결을 받았다. 민 대표는 이와 관련하여 기자회견에 참석했다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>HYBE라는 대기업을 상대로 1심에서 255억 원 규모의 주식매매대금 청구 소송에 승소하여 상대방의 책임과 자력이 명확하고 피해 규모가 크다. 1심 판결이라는 강력한 증거가 존재하며, HYBE의 항소 가능성 및 민희진 대표가 언급한 다른 민형사 소송의 존재를 고려할 때 추가적인 법적 절차가 예상되어 소송금융 투자 적합성이 높다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 민대표가 승소하여 상대방의 책임이 법적으로 인정되었다(적합 조건 1, 5). 주식매매대금 청구 소송의 특성상 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>불친절한 민희진 씨…질의응답 없는 기자회견은 왜 열었을까[Oh!쎈 이슈...</t>
+          <t>[포토] 민희진, BTS 뷔 앰버서더인 브랜드 티셔츠 입고...</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749765</t>
+          <t>https://www.heraldmuse.com/article/10682588?ref=naver</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-02-25 13:31:24.730328+00:00</t>
+          <t>2026-02-26 01:07:38.564218+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>1심 원고 승소 후 피고 항소, 2심 진행 예정</t>
+          <t>민희진 대표가 하이브와의 모든 민·형사상 소송 중단을 제안함</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표와의 풋옵션 분쟁 1심에서 패소하여 약 255억 원의 풋옵션 대금을 지급하라는 판결을 받았다. 하이브는 가집행을 막기 위해 292억 5천만 원을 공탁하고 항소하여 2심이 진행될 예정이다. 한편 민희진 전 대표는 풋옵션 대금을 받지 않고 모든 분쟁을 종결하자고 제안했다.</t>
+          <t>민희진 어도어 대표가 하이브와의 모든 민·형사상 소송을 중단하고 뉴진스를 보호하기 위해 256억 원 규모의 풋옵션 행사를 포기하겠다고 발표했다. 이는 양측 간의 지속적인 기업 분쟁을 해결하려는 전략적 제안이다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>1심에서 원고(민희진) 승소 판결이 나와 상대방(하이브)의 책임이 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 1심 판결금액이 약 255억 원으로 피해 규모가 크고(적합 조건 4), 이미 1심 판결이 나온 만큼 증거가 충분히 확보된 상태입니다(적합 조건 5). 이 사건은 1심 판결 후 항소하여 2심이 진행될 예정이므로 소송금융 투자에 적합합니다.</t>
+          <t>이 기사는 민희진 대표가 하이브와의 민·형사상 소송을 중단하기 위해 256억 원의 풋옵션 행사를 포기하겠다는 제안을 다루고 있습니다. 이는 소송금융이 지원하는 '피해자가 손해배상을 청구하는' 유형의 사건이 아니며, 오히려 기존 소송을 종결하려는 시도로 보입니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>약 255억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>'화해의 손' 내민 민희진...법원에 '292억' 납부한 하이브 [지금이뉴스]</t>
+          <t>뉴진스 힘들지 않게…  256억 포기 선언한 민희진의 승부수 [소셜픽]</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602251959468660</t>
+          <t>https://news.jtbc.co.kr/article/NB12287083?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-25 13:30:51.226134+00:00</t>
+          <t>2026-02-26 01:07:21.326975+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
-      <c r="A230" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A230" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>1심 판결 후 하이브가 항소하여 가집행 정지를 위한 공탁금을 납부한 상태</t>
+          <t>민형사 소송 진행 중, 주주간계약 해지 확인 소송</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 소송 1심에서 승소하여 약 255억 원을 지급받을 예정이었으나, 하이브가 항소하며 가집행 정지를 위해 292억 원을 공탁했습니다. 민 전 대표는 256억 원을 포기하는 대신 모든 분쟁 종결을 제안하며 양측의 법적 공방이 새로운 국면에 접어들었습니다.</t>
+          <t>하이브와 민희진 전 대표 간의 민형사 소송이 진행 중인 가운데, 민희진 전 대표가 하이브에 256억 원 규모의 분쟁 종결 제안을 했습니다. 서울중앙지법에서는 하이브가 민 전 대표를 상대로 낸 주주간계약 해지 확인 소송이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 하이브는 대기업으로 충분한 자력을 가집니다(적합 조건 2). 피해 금액이 수백억 원대로 매우 크며(적합 조건 4), 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+          <t>상대방(하이브)이 대기업으로 자력이 충분하며 (적합 조건 2), 256억 원 규모의 제안이 오갈 정도로 분쟁의 경제적 가치가 높습니다 (적합 조건 4). 또한, 주주간계약 등 관련 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 다만, 집단적 피해가 아닌 특정 당사자 간의 분쟁이며, 책임 소재가 명확히 드러나지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>약 286억 원</t>
+          <t>256억 원 이상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>'256억 포기' 제안한 민희진…하이브는 292억 공탁으로 응수</t>
+          <t>분쟁 종결하자 …하이브, 민희진이 던진 '256억짜리 제안' 받을까[이슈...</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100163920011461</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800452</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:36.813311+00:00</t>
+          <t>2026-02-26 01:02:23.875521+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>하이브 주식회사</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>민희진 대표 1심 승소 후 하이브 항소, 어도어의 민희진 외 431억원 손해배상 청구 소송 진행 중</t>
+          <t>1심 승소 후 합의 제안, 다수의 소송전 잔존</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정이나, 하이브가 항소했습니다. 민희진 대표는 뉴진스 멤버들을 위해 256억원을 포기하는 대신, 하이브와 어도어에 모든 민형사 소송을 즉각 중단하고 분쟁을 종결할 것을 공개 제안했습니다. 어도어는 민희진 외 다니엘, 가족을 상대로 431억원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브와의 주식 매매대금 청구 소송 1심에서 승소한 후, 256억 원의 매입 대금을 포기하는 대신 자신과 뉴진스를 둘러싼 모든 법적 분쟁을 종결하자고 제안했습니다. 이 제안은 어도어 측이 민희진과 뉴진스 멤버 다니엘 등에게 제기한 430억 원대 소송 등 다수의 소송전이 남아있는 상황에서 나왔습니다. 하이브는 민희진의 제안에 대해 아직 공식 입장을 내놓지 않았습니다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 상대방(하이브)의 책임이 비교적 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 256억원으로 피해 규모가 크고(적합 조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>민희진이 주식 매매대금 청구 소송 1심에서 승소하여 하이브의 지급 책임이 인정되었고 (적합 조건 1), 상대방인 하이브는 대기업이자 상장회사로 자력이 충분합니다 (적합 조건 2). 민희진이 포기하겠다고 제안한 금액이 256억 원이며, 어도어가 민희진에게 청구한 소송 금액도 430억 원에 달해 피해 규모가 매우 큽니다 (적합 조건 4). 또한 1심 승소 판결이 존재하여 법적 책임 및 증거가 이미 상당 부분 확보된 상태입니다 (적합 조건 5). 민희진의 제안은 합의를 통한 분쟁 종결이며, 다수의 소송전이 남아있어 아직 종결된 사건이 아니므로 (부적합 조건 0개), 대기업을 상대로 한 거액의 분쟁으로 소송금융 투자 기회가 충분히 존재합니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>256억원</t>
+          <t>256억 원 (민희진 승소금) 및 430억 원 (어도어 청구금)</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>민희진  256억원 포기 조건으로 431억원 손배소 포함 분쟁 종결 제안..뉴...</t>
+          <t>민희진 “매입 대금 256억 포기…법적 분쟁 종결하자”</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602251752571031</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494087&amp;ref=A</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:26.870008+00:00</t>
+          <t>2026-02-26 01:01:38.369996+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>민희진 대표 풋옵션 소송 1심 승소 후 하이브 항소 및 강제집행정지 인용. 어도어의 뉴진스 다니엘 대상 431억 원대 손해배상 청구 소송 진행 중.</t>
+          <t>기업 간 분쟁 및 소송 진행 중, 합의 제안 논의</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>민희진 대표가 풋옵션 1심 승소로 받을 256억 원을 포기하고 하이브와의 모든 민형사 소송 중단을 제안했습니다. 하이브는 민 대표의 풋옵션 소송 1심 판결에 항소하고 강제집행정지를 신청했으며, 어도어는 뉴진스 멤버 다니엘을 상대로 431억 원대 손해배상 청구 소송을 진행 중입니다. 이 사건은 대규모 금액이 얽힌 엔터테인먼트 기업 분쟁으로, 여러 당사자 간의 법적 공방이 계속되고 있습니다.</t>
+          <t>유튜버 이진호가 민희진 전 대표의 '256억 포기' 제안이 진정성 없는 '프레임'이라고 비판했다. 그는 민 전 대표가 모든 소송 취하를 조건으로 내세워 하이브가 더 큰 금액(467억 원)을 포기하게 만드는 구조라고 주장하며, 이는 '포기'가 아닌 상대에게 더 큰 포기를 요구하는 설계라고 지적했다.</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 하이브는 대기업으로 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼)에 따라 민희진 대표의 풋옵션 256억 원, 어도어의 다니엘 대상 431억 원 손해배상 청구 등 매우 큰 금액이 얽혀 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 이미 1심 판결이 나왔고 법적 공방이 진행 중이므로 증거가 충분히 확보되어 있습니다. 민희진 대표가 1심에서 승소한 점은 적합 조건 1(상대방 책임 명확)에 해당하며, 비록 민 대표가 소송 중단을 제안했으나, 이 사건은 여전히 높은 투자 잠재력을 가집니다.</t>
+          <t>이 사건은 하이브와 민희진 간의 기업 분쟁 및 합의 제안에 대한 논란으로, 소송금융의 일반적인 투자 대상인 다수 피해자의 손해배상 청구와는 거리가 멀다. 기사에 언급된 금액은 당사자 간의 협상 관련 수치이며, 집단적 피해나 명확한 상대방 책임(피해자 관점) 등의 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>민희진 풋옵션 256억 원 (1심 승소), 어도어의 다니엘 대상 손해배상 청구 431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>미상 (뉴진스 멤버 및 관련 파트너사, 직원 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>민희진, 뉴진스 위해 256억 포기 선언  하이브 소송 끝내자  [MP이슈]</t>
+          <t>받으면 손해, 안 받으면 비난…이진호, ‘민희진 256억 포기쇼’ 저격</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M232" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1083593</t>
+          <t>https://www.sportsseoul.com/news/read/1588737?ref=naver</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:15.032482+00:00</t>
+          <t>2026-02-26 01:00:10.992714+00:00</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>풋옵션 주주간계약 및 주식매매대금 청구 소송 1심 승소</t>
+          <t>1심 재판 승소 후 민·형사 소송 중단 제안</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 풋옵션 주주간계약 소송 1심에서 승소한 후 기자회견을 열었다. 민 대표는 256억 원의 풋옵션 대금을 포기하는 조건으로 하이브에 모든 분쟁의 종결을 제안했다. 이는 뉴진스 멤버들의 활동 환경 보호를 위한 결정이라고 밝혔다.</t>
+          <t>민희진 전 어도어 대표가 주식 매매대금 소송 1심에서 승소한 256억 원을 포기하는 대신, 자신과 뉴진스 멤버들을 대상으로 한 모든 민·형사 소송을 중단할 것을 제안했습니다. 이는 고액의 금액이 걸린 복잡한 기업 분쟁으로, 여러 법적 다툼이 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 상대방 하이브는 대기업으로 자력이 충분하며, 민희진 대표의 풋옵션 소송 1심 승소로 하이브의 지급 의무가 명확해졌습니다. 256억 원이라는 큰 금액이 걸려있고, 이미 1심 소송을 통해 증거가 충분히 확보되었습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 256억 원이라는 매우 큰 금액이 쟁점이며, 상대방인 하이브는 대기업으로 자력이 충분합니다. 1심 승소 판결이 존재하고 민·형사 소송이 진행 중이므로 증거 확보가 용이합니다. 복잡하고 고액의 기업 분쟁으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>민희진, 6분 지각 후 6분 기자회견…질의응답 없었다[현장EN:]</t>
+          <t>256억 원 포기할 테니 소송 중단 …의도는?</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476489?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225060236</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455840&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:42.055809+00:00</t>
+          <t>2026-02-26 00:57:28.984923+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A234" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>하이브, 쏘스뮤직, 빌리프랩, 어도어</t>
+          <t>신 회장 측</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>민희진 대표의 풋옵션 소송은 1심 승소 후 항소심 진행 중이며, 하이브 측의 466억 원 규모 민형사상 소송도 진행 중입니다.</t>
+          <t>경영권 분쟁 관련 소송 및 가압류 진행 중</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 1심 승소한 풋옵션 256억 원을 포기하는 대신 하이브 측에 뉴진스 사태 관련 모든 민형사상 소송(총 466억 원 규모)의 취하를 제안했습니다. 이 제안은 하이브와 민희진 간의 복잡한 법적 분쟁을 종결하려는 시도로, 현재 여러 소송이 진행 중인 상황입니다.</t>
+          <t>한미약품 경영권 분쟁에서 모녀 측이 신 회장 측의 교환사채 발행을 계약 위반으로 보고 소송과 가압류를 제기했습니다. 신 회장 측은 이를 경영권 분쟁으로 보는 것은 과도한 해석이라고 주장하고 있습니다. 현재 법적 절차가 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모가 큼)에 해당합니다. 하이브 및 계열사들은 대기업으로 자력이 충분하며, 관련 소송가액이 466억 원에 달하고 민희진 대표의 풋옵션 승소액도 256억 원으로 매우 큰 규모의 상업 분쟁입니다. 사건이 종결되지 않고 여러 소송이 진행 중인 점도 투자 적합성을 높입니다.</t>
+          <t>한미약품 경영권 분쟁으로, 상대방(신 회장 측 및 한미약품)의 자력이 충분하고(적합 조건 2), 30% 지분 및 교환사채 발행 관련으로 피해 규모가 매우 클 것으로 추정됩니다(적합 조건 4). 계약 위반을 주장하며 소송과 가압류가 이미 제기되어 있어 책임 주체가 명확합니다(적합 조건 1). 다만, 집단적 피해가 아닌 특정 개인 간의 분쟁이므로 집단소송 가능성은 낮습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>466억 원</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>민희진의 남다른 ‘맞다이론’ 256억으로 466억 퉁치자?</t>
+          <t>30% 지분으로 신동국 새판짜기…한미약품 이사회 노린다</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260225/133423162/1</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/02/26/5QCJWJAZOZCDHA5JE4QAZUYF6I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:21.906406+00:00</t>
+          <t>2026-02-26 00:54:32.441260+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
-      <c r="A235" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>민희진 대표의 풋옵션 행사 관련 주식매매대금 청구 소송 1심 판결 후 하이브가 항소하여 간접집행정지가 인용된 상태</t>
+          <t>민희진 대표가 하이브에 민형사상 소송 취하를 조건으로 분쟁 종결 제안</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 대금 256억 원을 포기하는 조건으로 모든 민형사상 소송 종결을 제안했습니다. 하이브는 이에 대해 '입장 없다'고 밝혔으며, 풋옵션 관련 소송은 1심 판결 후 하이브의 항소로 진행 중입니다. 민희진 대표는 뉴진스 멤버들과 관련자들의 고통을 이유로 화합을 통한 분쟁 종결을 촉구했습니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금을 포기하겠다고 제안하는 기자회견을 열었습니다. 민 대표는 뉴진스 멤버들과 외주 파트너사, 팬덤을 향한 모든 민형사상 소송을 취하할 것을 하이브에 요구했습니다. 하지만 질의응답 없이 일방적인 입장문 낭독으로 진행되어 언론의 비판을 받았습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>대기업인 하이브를 상대로 한 256억 원 규모의 풋옵션 행사 관련 주식매매대금 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 주주간계약에 기반하며 1심 판결이 나온 상태로 증거가 명확하고 책임 소재가 비교적 분명합니다(적합 조건 1, 5). 민희진 대표가 해당 금액 포기를 제안했으나, 제안이 불발될 경우 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+          <t>이 기사는 민희진 대표가 하이브와의 분쟁을 종결하기 위해 풋옵션 대금 256억 원을 포기하겠다는 제안을 다루고 있습니다. 이는 새로운 손해배상 청구를 위한 소송금융 투자 기회라기보다는 기존 분쟁의 합의 제안에 해당합니다. 상대방인 하이브는 자력이 충분하지만 (적합 조건 2), 소송금융의 대상이 될 만한 명확한 피해자 집단과 구체적인 손해배상 청구액이 명시되어 있지 않아 적합 조건 1, 3, 4, 5를 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>민희진 “256억 포기할테니 소송 끝내자”..하이브 “입장 없다” 무대...</t>
+          <t>6분 지각 후 5분 낭독…256억 결단 무색해진 ‘민희진의 일방 소통’ [S...</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749755</t>
+          <t>https://www.sportsseoul.com/news/read/1588698?ref=naver</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:42.123913+00:00</t>
+          <t>2026-02-26 00:52:54.371564+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>민희진, 하이브 상대 풋옵션 청구 1심 승소. 하이브 항소 가능성 있음.</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식 매매대금(풋옵션) 청구 소송에서 1심 승소했다. 민 대표는 뉴진스 멤버들과 외주 파트너사 등에 제기된 민·형사 소송 중단을 조건으로 해당 금액을 포기하겠다고 제안했다. 이는 하이브와 민희진 간의 복잡한 법적 분쟁의 일환으로, 1심 판결에도 불구하고 갈등이 지속되고 있음을 보여준다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 및 주주간계약 해지 확인 소송 1심에서 승소했습니다. 재판부는 하이브가 민 대표에게 256억 원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>민희진이 하이브를 상대로 255억 원 규모의 풋옵션 청구 소송에서 1심 승소하여 상대방 책임이 명확하고(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보되었다(적합 조건 5). 비록 민희진이 금액 포기를 제안했으나, 이는 협상 전략의 일환으로 소송의 본질적 가치를 훼손하지 않는다.</t>
+          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 피고인 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 256억 원이라는 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결로 증거가 확보되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>민희진  뉴진스 때문에 하이브 돈 256억 포기하겠다…법정 서는 현실 못...</t>
+          <t>민희진 “풋옵션 256억 대신 투자 유치…오케이레코즈에 국내외 제안 잇...</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022515512595204?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://biz.chosun.com/industry/business-venture/2026/02/26/SIFELQCJMRDBDEYXHWWUYHGRCY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:04.960376+00:00</t>
+          <t>2026-02-26 00:52:39.243549+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사합의31부 배당</t>
+          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>하이브가 민희진 대표와 뉴진스 멤버 다니엘, 그의 가족 1인을 상대로 431억원 규모의 손해배상 청구 소송을 제기했다. 해당 소송은 현재 서울중앙지방법원 민사합의31부에 배당되어 진행 중이다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 약 255억~256억 원을 지급받을 권리를 얻었다. 현재 민형사 소송을 멈추고 분쟁을 종결하자는 제안을 내놓은 상태로, 1심 판결 이후의 협상 또는 항소 절차가 예상된다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 431억원으로 매우 크다(적합 조건 4). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 증거 확보 가능성을 판단하기 어렵다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송 1심에서 255억 원 이상의 승소 판결을 받아 상대방 책임이 명확하다(적합 조건 1). 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4) 이미 1심 승소로 증거가 충분히 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>255억~256억 원</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>[인터뷰] “256억 포기” 하이브에 파격 제안, 민희진은 왜 기자 앞에 섰...</t>
+          <t>질의응답 없는 민희진 기자회견, '소통' 가면 쓴 '불통' [MD이슈]</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274136</t>
+          <t>https://www.mydaily.co.kr/page/view/2026022520354361273</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-02-25 13:16:49.517381+00:00</t>
+          <t>2026-02-26 00:51:53.336510+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>금강1호조합, 스톤헨지조합</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>파산신청 진행 중, 손해배상 및 형사 고소 검토 중</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>제이스코홀딩스는 금강1호조합 및 스톤헨지조합이 제기한 파산신청에 대해 악의적 허위 채권에 기반한 것이라며 법원에 적극 소명하겠다고 밝혔습니다. 제이스코홀딩스 측은 상대방이 주식 매매 계약 잔금을 미지급했다고 주장하며, 계약서 등 객관적 자료를 통해 사실관계를 입증할 계획입니다. 회사는 이번 절차와 별개로 정상 영업을 지속하며, 손해배상 청구 및 형사상 대응 등 가능한 모든 법적 조치를 검토하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>제이스코홀딩스가 100만주 주식 매매 계약 관련 잔금 미지급 및 위약벌 분쟁으로 상당한 금액이 걸려있을 가능성이 높고(적합 조건 4. 피해 규모가 큼), 계약서, 대금 수령 내역 등 객관적 자료를 통해 사실관계를 소명하겠다고 밝혀 증거 확보가 용이합니다(적합 조건 5. 증거가 있거나 확보 가능함). 그러나 상대방의 자력은 기사에서 확인되지 않으며, 집단적 피해가 아닌 특정 기업 간의 분쟁입니다. 또한, 상대방 책임이 명확하다고 제이스코홀딩스 측은 주장하나, 기사만으로는 양측의 주장이 팽팽하여 소송의 난이도가 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>제이스코홀딩스  악의적 허위 채권 기반 파산신청…법원에 적극 소명</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/stock/2026/02/26/2026022608131954229</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:49:55.232438+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B238" t="inlineStr">
-[...49 lines deleted...]
-      <c r="L238" t="inlineStr">
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>하이브는 뉴진스 전속계약 소송 승소를 기반으로 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 민 대표 측의 제안에 대해 하이브는 별다른 반응을 보이지 않고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송을 진행 중이나, 상대방(민희진, 다니엘)이 대기업, 금융기관 등 배상 능력이 충분한 주체로 특정되지 않아 400억원대 피해 금액에 대한 회수 가능성이 불확실합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족, 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>400억원대</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>“코스피 6000” 민희진 ‘이재명 정부’에 시그널 보냈나</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>sports.khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M238" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202602251658003?pt=nv</t>
+          <t>https://sports.khan.co.kr/article/202602252344003?pt=nv</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:49.561187+00:00</t>
+          <t>2026-02-26 00:45:56.229675+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>하이브 및 산하 레이블</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>민희진 대표 풋옵션 1심 승소 판결, 다수 소송 진행 중, 배임 혐의 고소</t>
+          <t>민희진 대표의 풋옵션 관련 1심 승소 후 하이브의 항소 진행 중. 어도어의 민희진 대표 대상 431억 원대 손해배상 소송도 진행 중.</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 풋옵션 대금 256억 원을 포기하는 조건으로 하이브에 모든 민형사 분쟁 종결을 제안했다. 이는 민 대표 개인뿐 아니라 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등 다수의 이해관계자에게 얽힌 수백억 원 규모의 법적 리스크를 일괄 타결하려는 의도로 풀이된다. 현재 하이브와 민희진 대표 측 사이에는 풋옵션 관련 1심 판결 외에도 명예훼손, 계약 해지, 손해배상 등 복잡한 소송들이 진행 중이다.</t>
+          <t>민희진 어도어 대표가 하이브를 상대로 1심에서 승소한 256억 원 상당의 풋옵션 주식 매매대금을 포기하는 대신 모든 민형사 소송을 종결하자고 제안했다. 현재 하이브는 1심 판결에 항소했으며, 어도어 측이 민희진 대표와 뉴진스 전 멤버에게 제기한 431억 원대 손해배상 소송 등 여러 법적 공방이 남아있다. 민 대표는 뉴진스 멤버들을 위해 분쟁 종결을 희망한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>하이브, 빌리프랩 등 대기업이 소송 상대방으로 자력이 충분하며, 민희진 대표 측이 제안한 분쟁 종결에는 뉴진스 멤버, 외주 파트너사, 팬덤 등 다수의 이해관계자가 얽혀 있어 집단적 피해의 성격이 강합니다. 풋옵션 256억 원, 430억 원대 손해배상 등 수백억 원 규모의 소송들이 진행 중이며, 이미 1심 판결이 나온 건들도 있어 증거 확보가 용이합니다. 또한 배임 혐의 고소 등 공적 절차도 진행 중입니다.</t>
+          <t>상대방인 하이브는 상장 대기업으로 충분한 자력을 가짐 (적합 조건 2). 민희진 대표의 풋옵션 행사에 대해 1심에서 승소하여 하이브의 지급 책임이 인정되었고, 관련 증거가 존재함 (적합 조건 1, 5). 관련된 금액이 256억 원에 달하여 피해 규모가 매우 큼 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>수백억 원 (민희진 풋옵션 256억 원, 어도어 손배 430억 원 등)</t>
+          <t>256억 원 (민희진 대표의 풋옵션 청구액)</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>다수 (민희진, 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>256억 내던진 민희진의 셈법…‘수백억 소송전’ 일괄 타결 노림수 [종...</t>
+          <t>민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588658?ref=naver</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225181859VPp</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-02-25 13:13:52.544127+00:00</t>
+          <t>2026-02-26 00:44:36.690685+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>미국 법원에서 xAI의 소송 기각 결정</t>
+          <t>민희진 전 대표가 민·형사 소송 중단 및 풋옵션 권리 포기를 제안하며 협상 진행 중</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>미국 법원이 일론 머스크의 xAI가 오픈AI를 상대로 제기한 소송을 기각했다. xAI가 오픈AI의 혐의를 제대로 입증하지 못했기 때문이며, 법원은 새로운 증거를 제시하면 재판을 이어갈 수 있다고 밝혔다. 이 결정으로 오픈AI는 일론 머스크와의 별도 손해배상 재판에 집중할 수 있게 되었다.</t>
+          <t>민희진 전 대표와 하이브 간의 경영권 분쟁으로, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 민·형사 소송이 진행 중입니다. 민 전 대표는 256억 원의 풋옵션 권리를 포기하는 대신 소송 중단 및 뉴진스 체제 보장을 제안했습니다. 이 사건은 대기업을 상대로 한 고액의 상업 분쟁으로 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당하지 않음. 법원이 xAI의 혐의 입증 실패를 이유로 소송 자체를 기각하여, 현재로서는 상대방 책임이 명확하지 않고 증거가 부족한 상황임. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미함.</t>
+          <t>상대방(하이브)은 자력이 충분한 대기업이며, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 사건으로 피해 규모가 매우 큽니다. 이미 민·형사 소송이 진행 중이며, 풋옵션은 계약상 권리이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 4, 5, 6(소송 진행 중))</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원 이상 (수백억 원대)</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>美 법원, xAI 제기 소송 기각…오픈AI 압승</t>
+          <t>256억 버린 민희진 vs 292억 묶은 하이브, 돈 의미가 사라진 ‘잔혹한 치...</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=98442</t>
+          <t>https://www.mk.co.kr/article/11972108</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-02-25 13:12:20.457188+00:00</t>
+          <t>2026-02-25 13:37:53.474341+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>1심 승소 판결</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 이 기사는 민희진 대표가 승소 기자회견을 마친 후의 모습을 담고 있다. 이 사건은 대기업을 상대로 한 대규모 기업분쟁으로, 1심 판결을 통해 민희진 대표의 주장이 인정된 상태이다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>민희진 대표가 하이브를 상대로 한 255억 원 풋옵션 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 큰 피해 규모가 존재하고(적합 조건 4), 1심 판결을 통해 증거가 확보되었음이 확인됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>[포토] 민희진, '뉴진스 안무가' 블랙큐와 함께</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260225204745993</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:36:25.415057+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E242" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H242" t="inlineStr">
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>1심 승소 후 민·형사 소송 중단 제안</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 소송 1심에서 256억 원을 승소했으나, 자신과 뉴진스 멤버들을 상대로 한 모든 민·형사 소송을 멈추는 조건으로 해당 금액을 포기하겠다는 파격적인 제안을 했다. 이는 하이브와의 복잡한 법적 분쟁을 해결하기 위한 전략적 움직임으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 256억 원 승소 판결이 나올 정도로 피해 규모가 크고(적합 조건 4), 증거가 명확하여 승소 가능성이 높음(적합 조건 5). 현재 민·형사 소송이 다수 진행 중이므로(적합 조건 6) 소송금융 투자 기회가 충분하다.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
-      <c r="I242" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L242" t="inlineStr">
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>256억 포기, 하이브도 멈춰 …민희진 파격 제안, 왜</t>
+        </is>
+      </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L243" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M242" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655148</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455588&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:08.587392+00:00</t>
+          <t>2026-02-25 13:35:21.916538+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>1심 승소 판결, 하이브 강제집행정지 신청 인용으로 항소심 선고 전까지 대금 지급 정지</t>
+          <t>1심 승소 후 하이브에 합의 제안</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 256억 원 상당의 풋옵션(주식매수청구권) 대금 청구 소송에서 1심 승소했다. 민 전 대표는 하이브에 모든 법적 분쟁 중단을 제안하며 256억 원을 포기할 의사를 밝혔다. 현재 하이브의 강제집행정지 신청이 인용되어 항소심 선고 전까지 대금 지급은 정지된 상태이다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 민희진 대표는 하이브에 모든 소송과 분쟁을 중단하자고 제안했으며, 하이브의 선택에 따라 향후 협상 여부가 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 피해 금액이 256억 원으로 매우 크며(적합 조건 4), 이미 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 항소심 진행 중으로 소송금융 투자 기회가 있습니다.</t>
+          <t>민희진 전 대표가 하이브를 상대로 한 풋옵션 청구 소송 1심에서 승소하여 상대방 책임이 명확하며(적합 조건 1), 하이브는 자력이 충분한 대기업이다(적합 조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>민희진, 하이브에 전격 제안…“256억 포기할 테니 소송 멈춰라”</t>
+          <t>256억 내놓은 민희진, 방시혁 선택은?  이혼 부부 합의하나  반응 보니 ...</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11971715</t>
+          <t>https://www.xportsnews.com/article/2116161</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:25.892644+00:00</t>
+          <t>2026-02-25 13:33:03.698967+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
+          <t>HYBE</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>1심 승소, HYBE의 항소 가능성 및 민희진의 분쟁 종결 제안</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 HYBE를 상대로 제기한 풋옵션 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었다. 민 대표는 기자회견을 통해 이 금액을 포기하는 대신 뉴진스를 위해 HYBE와의 모든 민형사 소송 및 분쟁을 종결할 것을 제안했다. 이 제안은 HYBE의 항소 가능성 및 다른 법적 분쟁의 향방에 따라 달라질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>HYBE라는 대기업을 상대로 1심에서 255억 원 규모의 주식매매대금 청구 소송에 승소하여 상대방의 책임과 자력이 명확하고 피해 규모가 크다. 1심 판결이라는 강력한 증거가 존재하며, HYBE의 항소 가능성 및 민희진 대표가 언급한 다른 민형사 소송의 존재를 고려할 때 추가적인 법적 절차가 예상되어 소송금융 투자 적합성이 높다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>불친절한 민희진 씨…질의응답 없는 기자회견은 왜 열었을까[Oh!쎈 이슈...</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M245" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112749765</t>
+        </is>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:31:24.730328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D245" t="inlineStr">
+      <c r="D246" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E245" t="inlineStr">
-[...34 lines deleted...]
-      <c r="L245" t="inlineStr">
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 후 피고 항소, 2심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 어도어 대표와의 풋옵션 분쟁 1심에서 패소하여 약 255억 원의 풋옵션 대금을 지급하라는 판결을 받았다. 하이브는 가집행을 막기 위해 292억 5천만 원을 공탁하고 항소하여 2심이 진행될 예정이다. 한편 민희진 전 대표는 풋옵션 대금을 받지 않고 모든 분쟁을 종결하자고 제안했다.</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>1심에서 원고(민희진) 승소 판결이 나와 상대방(하이브)의 책임이 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 1심 판결금액이 약 255억 원으로 피해 규모가 크고(적합 조건 4), 이미 1심 판결이 나온 만큼 증거가 충분히 확보된 상태입니다(적합 조건 5). 이 사건은 1심 판결 후 항소하여 2심이 진행될 예정이므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>약 255억 원</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>'화해의 손' 내민 민희진...법원에 '292억' 납부한 하이브 [지금이뉴스]</t>
+        </is>
+      </c>
+      <c r="K246" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L246" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M245" t="inlineStr">
-[...58 lines deleted...]
-      <c r="L246" t="inlineStr">
+      <c r="M246" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0134_202602251959468660</t>
+        </is>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:30:51.226134+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>1심 판결 후 하이브가 항소하여 가집행 정지를 위한 공탁금을 납부한 상태</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 소송 1심에서 승소하여 약 255억 원을 지급받을 예정이었으나, 하이브가 항소하며 가집행 정지를 위해 292억 원을 공탁했습니다. 민 전 대표는 256억 원을 포기하는 대신 모든 분쟁 종결을 제안하며 양측의 법적 공방이 새로운 국면에 접어들었습니다.</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 하이브는 대기업으로 충분한 자력을 가집니다(적합 조건 2). 피해 금액이 수백억 원대로 매우 크며(적합 조건 4), 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>약 286억 원</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>'256억 포기' 제안한 민희진…하이브는 292억 공탁으로 응수</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L247" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M246" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2115757</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100163920011461</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-02-25 00:57:20.376319+00:00</t>
+          <t>2026-02-25 13:24:36.813311+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
-      <c r="A248" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A248" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>캔디엑스홀딩스</t>
+          <t>하이브 주식회사</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>양측 합의를 통한 공동 경영 구조 구축</t>
+          <t>민희진 대표 1심 승소 후 하이브 항소, 어도어의 민희진 외 431억원 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>2024년 말 싸이토젠 창업자 전병희 대표와 최대주주 캔디엑스홀딩스 간 경영권 갈등이 발생하여 소송으로 표면화되었습니다. 하지만 양측의 합의를 거쳐 공동 경영 구조가 구축되며 해당 분쟁은 종결되었습니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정이나, 하이브가 항소했습니다. 민희진 대표는 뉴진스 멤버들을 위해 256억원을 포기하는 대신, 하이브와 어도어에 모든 민형사 소송을 즉각 중단하고 분쟁을 종결할 것을 공개 제안했습니다. 어도어는 민희진 외 다니엘, 가족을 상대로 431억원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>창업자와 최대주주 간 경영권 소송이 발생했으나, 이미 양측의 합의를 통해 공동 경영 구조가 구축되어 종결된 사건입니다. 이는 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 상대방(하이브)의 책임이 비교적 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 256억원으로 피해 규모가 크고(적합 조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억원</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>[더벨]싸이토젠, 지놈케어 실적 부상 '캔디엑스' 장악력 강화 명분</t>
+          <t>민희진  256억원 포기 조건으로 431억원 손배소 포함 분쟁 종결 제안..뉴...</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231120320640104649</t>
+          <t>http://www.fnnews.com/news/202602251752571031</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-02-25 00:48:37.646540+00:00</t>
+          <t>2026-02-25 13:21:26.870008+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>손해배상청구권 보전을 위한 자산 가압류 소송 진행 중</t>
+          <t>민희진 대표 풋옵션 소송 1심 승소 후 하이브 항소 및 강제집행정지 인용. 어도어의 뉴진스 다니엘 대상 431억 원대 손해배상 청구 소송 진행 중.</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>한미 오너가 분쟁에서 모녀와 라데팡스 측이 신동국 회장의 의결권 공동행사 약정 위반을 주장하며 손해배상청구권 보전을 위한 자산 가압류 소송을 제기했다. 해당 소송은 현재 진행 중이며, 이는 오너가 간의 갈등이 다시 수면 위로 드러난 사건이다.</t>
+          <t>민희진 대표가 풋옵션 1심 승소로 받을 256억 원을 포기하고 하이브와의 모든 민형사 소송 중단을 제안했습니다. 하이브는 민 대표의 풋옵션 소송 1심 판결에 항소하고 강제집행정지를 신청했으며, 어도어는 뉴진스 멤버 다니엘을 상대로 431억 원대 손해배상 청구 소송을 진행 중입니다. 이 사건은 대규모 금액이 얽힌 엔터테인먼트 기업 분쟁으로, 여러 당사자 간의 법적 공방이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (신 회장), 피해 규모가 큼 (자산 가압류 소송 진행), 증거 확보 가능성 높음 (의결권 공동행사 약정 존재). 현재 소송이 진행 중이며, 오너가 분쟁으로 청구 금액이 클 가능성이 있어 소송금융 투자에 적합하다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 하이브는 대기업으로 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼)에 따라 민희진 대표의 풋옵션 256억 원, 어도어의 다니엘 대상 431억 원 손해배상 청구 등 매우 큰 금액이 얽혀 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 이미 1심 판결이 나왔고 법적 공방이 진행 중이므로 증거가 충분히 확보되어 있습니다. 민희진 대표가 1심에서 승소한 점은 적합 조건 1(상대방 책임 명확)에 해당하며, 비록 민 대표가 소송 중단을 제안했으나, 이 사건은 여전히 높은 투자 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>민희진 풋옵션 256억 원 (1심 승소), 어도어의 다니엘 대상 손해배상 청구 431억 원</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>모녀와 라데팡스 측 (소수)</t>
+          <t>미상 (뉴진스 멤버 및 관련 파트너사, 직원 등)</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>[더벨][한미 오너가 분쟁] '신동국 vs 모녀' 다시 드러난 갈등…변수는...</t>
+          <t>민희진, 뉴진스 위해 256억 포기 선언  하이브 소송 끝내자  [MP이슈]</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602240851103020108621</t>
+          <t>https://www.mediapen.com/news/view/1083593</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-02-25 00:48:17.041425+00:00</t>
+          <t>2026-02-25 13:19:15.032482+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>풋옵션 주주간계약 및 주식매매대금 청구 소송 1심 승소</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>민희진 어도어 대표가 하이브와의 풋옵션 주주간계약 소송 1심에서 승소한 후 기자회견을 열었다. 민 대표는 256억 원의 풋옵션 대금을 포기하는 조건으로 하이브에 모든 분쟁의 종결을 제안했다. 이는 뉴진스 멤버들의 활동 환경 보호를 위한 결정이라고 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 상대방 하이브는 대기업으로 자력이 충분하며, 민희진 대표의 풋옵션 소송 1심 승소로 하이브의 지급 의무가 명확해졌습니다. 256억 원이라는 큰 금액이 걸려있고, 이미 1심 소송을 통해 증거가 충분히 확보되었습니다.</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>256억 원</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>민희진, 6분 지각 후 6분 기자회견…질의응답 없었다[현장EN:]</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6476489?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225060236</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:18:42.055809+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>하이브, 쏘스뮤직, 빌리프랩, 어도어</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E250" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사31부 변론 재개</t>
+          <t>민희진 대표의 풋옵션 소송은 1심 승소 후 항소심 진행 중이며, 하이브 측의 466억 원 규모 민형사상 소송도 진행 중입니다.</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 및 매매대금 소송이 서울중앙지법에서 진행 중이다. 당초 3월 12일 판결이 선고될 예정이었으나, 법원이 변론을 재개하며 사건이 장기화될 가능성이 있다. 이 사건은 기업 간의 대규모 분쟁으로 주목받고 있다.</t>
+          <t>민희진 어도어 대표가 1심 승소한 풋옵션 256억 원을 포기하는 대신 하이브 측에 뉴진스 사태 관련 모든 민형사상 소송(총 466억 원 규모)의 취하를 제안했습니다. 이 제안은 하이브와 민희진 간의 복잡한 법적 분쟁을 종결하려는 시도로, 현재 여러 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>대기업인 미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다. (적합 조건 2, 4) 다만, 집단적 피해가 아닌 기업 간 분쟁이며, 책임의 명확성이나 증거 확보 여부는 기사에서 파악하기 어렵습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모가 큼)에 해당합니다. 하이브 및 계열사들은 대기업으로 자력이 충분하며, 관련 소송가액이 466억 원에 달하고 민희진 대표의 풋옵션 승소액도 256억 원으로 매우 큰 규모의 상업 분쟁입니다. 사건이 종결되지 않고 여러 소송이 진행 중인 점도 투자 적합성을 높입니다.</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>1000억 원</t>
+          <t>466억 원</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>어제의 적이 오늘은 동지… 기업소송 빅매치, 로펌 합종연횡</t>
+          <t>민희진의 남다른 ‘맞다이론’ 256억으로 466억 퉁치자?</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L251" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M251" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216732</t>
+          <t>https://sports.donga.com/ent/article/all/20260225/133423162/1</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>2026-02-25 00:41:45.040168+00:00</t>
+          <t>2026-02-25 13:18:21.906406+00:00</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>1심 판결 후 강제집행 정지 신청 인용</t>
+          <t>민희진 대표의 풋옵션 행사 관련 주식매매대금 청구 소송 1심 판결 후 하이브가 항소하여 간접집행정지가 인용된 상태</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표를 상대로 제기된 주식 매매대금 청구 1심 소송에서 패소했으나, 민 전 대표에 대한 강제집행 정지 신청이 법원에서 인용되었습니다. 이는 민 전 대표가 1심에서 승소했음에도 불구하고 하이브가 항소심을 준비하며 강제집행을 막으려는 조치로 보입니다. 본 사건은 대기업을 상대로 한 고액의 주식 관련 분쟁으로, 1심 판결이 나온 상태입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 대금 256억 원을 포기하는 조건으로 모든 민형사상 소송 종결을 제안했습니다. 하이브는 이에 대해 '입장 없다'고 밝혔으며, 풋옵션 관련 소송은 1심 판결 후 하이브의 항소로 진행 중입니다. 민희진 대표는 뉴진스 멤버들과 관련자들의 고통을 이유로 화합을 통한 분쟁 종결을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>하이브가 풋옵션 대금 소송 1심에서 민희진 전 대표에게 패소하여 책임이 명확하며, 대기업인 하이브는 충분한 자력을 갖추고 있습니다. 풋옵션 대금은 상당한 규모일 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+          <t>대기업인 하이브를 상대로 한 256억 원 규모의 풋옵션 행사 관련 주식매매대금 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 주주간계약에 기반하며 1심 판결이 나온 상태로 증거가 명확하고 책임 소재가 비교적 분명합니다(적합 조건 1, 5). 민희진 대표가 해당 금액 포기를 제안했으나, 제안이 불발될 경우 소송금융 투자 대상으로서의 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
-          <t>법원, 민희진에 패소한 하이브의 강제집행 정지 신청 인용</t>
+          <t>민희진 “256억 포기할테니 소송 끝내자”..하이브 “입장 없다” 무대...</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M252" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431027</t>
+          <t>http://www.osen.co.kr/article/G1112749755</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>2026-02-24 13:42:10.620271+00:00</t>
+          <t>2026-02-25 13:17:42.123913+00:00</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>민희진, 하이브 상대 풋옵션 청구 1심 승소. 하이브 항소 가능성 있음.</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식 매매대금(풋옵션) 청구 소송에서 1심 승소했다. 민 대표는 뉴진스 멤버들과 외주 파트너사 등에 제기된 민·형사 소송 중단을 조건으로 해당 금액을 포기하겠다고 제안했다. 이는 하이브와 민희진 간의 복잡한 법적 분쟁의 일환으로, 1심 판결에도 불구하고 갈등이 지속되고 있음을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>민희진이 하이브를 상대로 255억 원 규모의 풋옵션 청구 소송에서 1심 승소하여 상대방 책임이 명확하고(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보되었다(적합 조건 5). 비록 민희진이 금액 포기를 제안했으나, 이는 협상 전략의 일환으로 소송의 본질적 가치를 훼손하지 않는다.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>1명 (민희진)</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>민희진  뉴진스 때문에 하이브 돈 256억 포기하겠다…법정 서는 현실 못...</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026022515512595204?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:17:04.960376+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E253" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I253" t="inlineStr">
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>서울중앙지방법원 민사합의31부 배당</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 대표와 뉴진스 멤버 다니엘, 그의 가족 1인을 상대로 431억원 규모의 손해배상 청구 소송을 제기했다. 해당 소송은 현재 서울중앙지방법원 민사합의31부에 배당되어 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 431억원으로 매우 크다(적합 조건 4). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 증거 확보 가능성을 판단하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>431억원</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
         <is>
           <t>3명</t>
         </is>
       </c>
-      <c r="J253" t="inlineStr">
-[...36 lines deleted...]
-      <c r="C254" t="inlineStr">
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>[인터뷰] “256억 포기” 하이브에 파격 제안, 민희진은 왜 기자 앞에 섰...</t>
+        </is>
+      </c>
+      <c r="K254" t="inlineStr">
+        <is>
+          <t>womennews.co.kr</t>
+        </is>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr">
+        <is>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274136</t>
+        </is>
+      </c>
+      <c r="N254" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:16:49.517381+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D254" t="inlineStr">
+      <c r="D255" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E254" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>민희진 전 대표 1심 승소 (풋옵션 관련 소송 진행 중)</t>
+          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소, 하이브의 주주간 계약 해지 확인 소송 1심 기각. 모든 소송 종결 제안.</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 청구 소송 1심에서 승소했다. 재판부는 민 전 대표가 어도어의 독립을 모색한 사실은 인정했으나, 해임 사유로는 부족하다고 판단했다. 민 전 대표는 1심 승소 및 255억 원 규모의 풋옵션 소송에 대한 입장을 기자회견을 통해 직접 밝힐 예정이다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 기자회견을 통해 이 금액을 포기하고 모든 민형사상 소송을 종결할 것을 하이브에 제안했습니다. 이는 뉴진스 멤버들과 팬덤의 평온한 활동을 위한 결정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 이미 1심에서 민희진 전 대표가 승소하여 상대방 책임이 비교적 명확하다는 법원의 판단이 존재합니다(적합 조건 1). 255억 원 규모의 풋옵션 관련 소송이 언급되어 피해 규모가 매우 크고(적합 조건 4), 1심 판결은 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>민희진 대표가 1심에서 승소한 255억 원을 포기하면서까지 모든 소송 분쟁의 종결을 제안하고 있어, 소송을 통해 금전적 이득을 추구하는 소송금융의 투자 목적과 상충됩니다. 이는 소송금융 투자 대상으로서의 비즈니스 모델 적합성이 낮다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>255억 원 이상</t>
+          <t>255억 원 (1심 승소 금액)</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>“이쯤 되면 지긋지긋” 민희진 255억 압류 제동…하이브 반격에 터진 ...</t>
+          <t>6분 지각, 6분 발표, 질의응답 無..민희진, 기자회견도 내용도 ‘일방통...</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11970730</t>
+          <t>http://www.osen.co.kr/article/G1112749696</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-02-24 13:27:11.805651+00:00</t>
+          <t>2026-02-25 13:16:41.770275+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브 항소 및 강제집행정지 신청 인용</t>
+          <t>하이브의 민희진 대표 대상 400억원대 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하고 강제집행정지 신청이 인용되어 항소심 판결 전까지 지급이 정지된 상태입니다. 민희진 전 대표는 1심 소송 결과와 향후 계획에 대해 직접 기자회견을 열 예정입니다.</t>
+          <t>하이브가 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기한 상태입니다. 과거 하이브는 민 대표를 상대로 여론전을 펼쳤으나, 경영권 분쟁 관련 1심 재판부에서는 하이브가 패소한 바 있습니다. 민희진 대표는 256억원을 포기하는 배수진을 쳤으나 하이브는 이에 응답하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (1심 판결에서 민희진 측 승소), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (1심 판결액 255억 원), 증거가 있거나 확보 가능함 (1심 판결 존재) 등 적합 조건 4가지에 해당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합도가 높습니다.</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표를 상대로 400억원대 손해배상 소송을 제기하여 사건 규모가 매우 큽니다(적합 조건 4). 이미 경영권 분쟁 관련 1심 재판부에서 하이브가 패소한 전례가 있어 민희진 대표 측의 방어 또는 반소 가능성이 높고, 관련 증거가 이미 법정에서 다뤄졌을 가능성이 큽니다(적합 조건 5). 현재 하이브의 손해배상 소송이 진행 중인 단계입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>400억원대 (하이브의 민희진 대상 청구액)</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>3명 (민희진 및 전 어도어 임원 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>민희진, 4차 기자회견 예고…이번엔 '직접' 나선다</t>
+          <t>민희진 ‘256억 포기’ 배수진에 하이브는 ‘읽씹’</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508751</t>
+          <t>https://sports.khan.co.kr/article/202602251658003?pt=nv</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-02-24 13:24:01.685330+00:00</t>
+          <t>2026-02-25 13:14:49.561187+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr"/>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>하이브 및 산하 레이블</t>
+        </is>
+      </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>손해배상 및 구상금 청구 소송 진행 중, 상장 유지 심사 대기</t>
+          <t>민희진 대표 풋옵션 1심 승소 판결, 다수 소송 진행 중, 배임 혐의 고소</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>아이큐어가 유동성 압박과 거래정지 상태에서 손해배상 및 구상금 청구 소송을 제기했습니다. 현재 거래는 장기간 재개되지 못하고 있으며, 향후 개선계획서 제출과 심사 결과에 따라 상장 유지 여부가 결정될 예정입니다.</t>
+          <t>민희진 어도어 대표가 풋옵션 대금 256억 원을 포기하는 조건으로 하이브에 모든 민형사 분쟁 종결을 제안했다. 이는 민 대표 개인뿐 아니라 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등 다수의 이해관계자에게 얽힌 수백억 원 규모의 법적 리스크를 일괄 타결하려는 의도로 풀이된다. 현재 하이브와 민희진 대표 측 사이에는 풋옵션 관련 1심 판결 외에도 명예훼손, 계약 해지, 손해배상 등 복잡한 소송들이 진행 중이다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>아이큐어가 손해배상 및 구상금 청구 소송을 제기하여 피해 규모가 상당할 것으로 추정되며, 거래정지 및 상장 유지 심사 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 판단이 어렵습니다.</t>
+          <t>하이브, 빌리프랩 등 대기업이 소송 상대방으로 자력이 충분하며, 민희진 대표 측이 제안한 분쟁 종결에는 뉴진스 멤버, 외주 파트너사, 팬덤 등 다수의 이해관계자가 얽혀 있어 집단적 피해의 성격이 강합니다. 풋옵션 256억 원, 430억 원대 손해배상 등 수백억 원 규모의 소송들이 진행 중이며, 이미 1심 판결이 나온 건들도 있어 증거 확보가 용이합니다. 또한 배임 혐의 고소 등 공적 절차도 진행 중입니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 (민희진 풋옵션 256억 원, 어도어 손배 430억 원 등)</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (민희진, 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등)</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>[더벨]경영권 파는 아이큐어, '유동성 압박·거래정지' 이중고 풀까</t>
+          <t>256억 내던진 민희진의 셈법…‘수백억 소송전’ 일괄 타결 노림수 [종...</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602191455286560109146</t>
+          <t>https://www.sportsseoul.com/news/read/1588658?ref=naver</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-02-24 00:53:49.723005+00:00</t>
+          <t>2026-02-25 13:13:52.544127+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>의결권행사금지가처분 및 의안상정가처분 소송 제기</t>
+          <t>미국 법원에서 xAI의 소송 기각 결정</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>주식회사 에스앤티홀딩스가 스맥을 상대로 의결권행사금지가처분 및 의안상정가처분 소송을 제기했습니다. 이는 기업 간의 경영권 또는 주주권 관련 분쟁으로 보이며, 현재 소송이 진행 중인 단계입니다.</t>
+          <t>미국 법원이 일론 머스크의 xAI가 오픈AI를 상대로 제기한 소송을 기각했다. xAI가 오픈AI의 혐의를 제대로 입증하지 못했기 때문이며, 법원은 새로운 증거를 제시하면 재판을 이어갈 수 있다고 밝혔다. 이 결정으로 오픈AI는 일론 머스크와의 별도 손해배상 재판에 집중할 수 있게 되었다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>주식회사 간의 의결권 및 의안상정 관련 기업 분쟁으로, 상대방인 스맥은 자력이 충분한 기업으로 판단됩니다 (적합 조건 2). 소송이 이미 제기되어 진행 중이며, 기업 분쟁의 특성상 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 그러나 집단적 피해가 아니며 (적합 조건 3 불충족) 직접적인 피해 금액이 명시되지 않아 피해 규모를 특정하기 어렵습니다 (적합 조건 4 불충족).</t>
+          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당하지 않음. 법원이 xAI의 혐의 입증 실패를 이유로 소송 자체를 기각하여, 현재로서는 상대방 책임이 명확하지 않고 증거가 부족한 상황임. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미함.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>2월 20일 주식시장 주요공시</t>
+          <t>美 법원, xAI 제기 소송 기각…오픈AI 압승</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=120856</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=98442</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-02-23 00:50:32.671424+00:00</t>
+          <t>2026-02-25 13:12:20.457188+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Z인터미디어트글로벌</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>1심 원고 승소 후 피고 항소, 항소심 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>라인게임즈의 2대 주주인 글로벌 사모펀드 앵커에쿼티파트너스가 라인게임즈의 모회사 Z인터미디어트글로벌을 상대로 2000억원대 투자금 반환 소송을 제기하여 현재 항소심이 진행 중이다. 라인게임즈는 지속적인 적자와 자본잠식으로 상장이 무산되는 등 재무 상태가 악화일로에 있으며, 이 사건은 대규모 투자금 반환을 다투는 고액 상업 분쟁이다.</t>
+          <t>민희진 어도어 전 대표가 하이브를 상대로 제기한 256억 원 규모의 풋옵션 주식매매대금 청구 소송 1심에서 승소했다. 민 대표는 뉴진스 멤버들을 위해 하이브에 모든 민·형사 소송 및 분쟁을 종료하는 조건으로 풋옵션 승소 금액을 포기하겠다고 제안했다. 하이브는 1심 판결에 불복하여 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>글로벌 사모펀드가 모회사를 상대로 2000억원대 투자금 반환 소송을 제기하여 상대방 책임이 명확히 주장되고 있으며(적합 조건 1), 소송 가액이 매우 크고(적합 조건 4), 이미 항소심이 진행 중이므로 증거가 확보된 상태(적합 조건 5)이다. 피고가 모회사인 점을 고려할 때 배상 능력이 있을 것으로 추정되며(적합 조건 2), 사건이 종결되지 않고 진행 중이므로 소송금융 투자에 적합하다.</t>
+          <t>대기업 피고(하이브)의 충분한 자력, 1심에서 원고(민희진) 승소로 책임이 명확하게 인정되었으며, 256억 원이라는 매우 큰 피해 규모가 확인됨. 1심 판결을 통해 증거가 충분히 확보되었음.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>2000억원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>1 (앵커에쿼티파트너스)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>[컴앤스톡]상장 무산에 소송도… 라인게임즈 재무상태 '악화일로'</t>
+          <t>민희진 '256억 포기' 선언… 뉴진스 위해 분쟁 끝내자</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022014103478154</t>
+          <t>https://magazine.hankyung.com/business/article/202602254478b</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-02-23 00:32:18.552907+00:00</t>
+          <t>2026-02-25 13:11:54.292711+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
-      <c r="A260" s="4" t="inlineStr">
+      <c r="A260" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>한미약품 관련 당사자</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>주주명부 열람·등사 가처분 결정 공시</t>
+          <t>경영권 분쟁 진행 중, 법적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>스맥이 에스앤티홀딩스의 주주명부 열람·등사 가처분 결정에 대해 공시했습니다. 기사 본문에 해당 사건의 상세 내용이 없어 구체적인 사건 경위, 피해 규모 및 소송금융 적합도를 판단하기 어렵습니다.</t>
+          <t>한미약품의 2차 경영권 분쟁이 진행 중이며, '4자연합'의 조기 이탈 시 계약 위반으로 인한 손해배상이나 법적 분쟁으로 이어질 가능성이 제기되었습니다. 계약 구조가 연합 유지를 위한 제도적 장치로 작용하고 있다고 분석됩니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>기사 본문에 '스맥, 주주명부 열람·등사 가처분' 사건에 대한 상세 내용이 없어 소송금융 적합도를 판단하기 어렵습니다. 정보 부족으로 인해 투자 부적합 조건에 해당합니다.</t>
+          <t>기사는 한미약품 경영권 분쟁 과정에서 '계약 위반 시 손해배상이나 법적분쟁으로 이어질 가능성'을 언급하고 있어, 아직 구체적인 소송이 제기된 단계가 아닙니다. 특정 원고와 명확한 청구 내용이 부재하며, 집단적 피해보다는 경영권 관련 분쟁으로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>스맥, 주주명부 열람·등사 가처분 결정 공시…채권자는 에스앤티홀딩스</t>
+          <t>[한미약품 2차 경영분쟁] 4자연합 유지 밝힌 신동국…시장에선 '의심'</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=556890</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655148</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:24.105571+00:00</t>
+          <t>2026-02-25 13:11:08.587392+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>오라클</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>주주 집단 소송 진행 중 또는 예정</t>
+          <t>1심 승소 판결, 하이브 강제집행정지 신청 인용으로 항소심 선고 전까지 대금 지급 정지</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>오라클이 주주들의 집단 소송에 직면해 있으며, 주가 변동과 현금 고갈 문제가 언급되고 있습니다. 이는 오라클의 경영 상황에 대한 우려를 반영하며, 주주들의 피해가 예상됩니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 256억 원 상당의 풋옵션(주식매수청구권) 대금 청구 소송에서 1심 승소했다. 민 전 대표는 하이브에 모든 법적 분쟁 중단을 제안하며 256억 원을 포기할 의사를 밝혔다. 현재 하이브의 강제집행정지 신청이 인용되어 항소심 선고 전까지 대금 지급은 정지된 상태이다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>오라클은 대기업으로 자력이 충분하며(적합 조건 2), '주주들의 집단 소송'이 언급되어 집단적 피해가 명확하고(적합 조건 3), 주가 요동으로 인한 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 또한 집단 소송의 그림자가 선명하다는 점에서 상대방 책임 주장이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 피해 금액이 256억 원으로 매우 크며(적합 조건 4), 이미 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 항소심 진행 중으로 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>주주들 다수</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>[IT큐레이션] 문제적 기업, 오라클</t>
+          <t>민희진, 하이브에 전격 제안…“256억 포기할 테니 소송 멈춰라”</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-02-16</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=730020</t>
+          <t>https://www.mk.co.kr/article/11971715</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-02-21 17:54:31.539388+00:00</t>
+          <t>2026-02-25 13:08:25.892644+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C262" t="inlineStr"/>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D262" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>1심 승소 후 하이브 항소, 풋옵션 대금 지급 유예. 민희진 측에서 모든 민형사 소송 종결 제안.</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 주주 간 계약 해지 확인 및 주식 매매 대금 청구 소송 1심에서 승소하여 풋옵션 금액 256억 원을 지급받을 권리를 인정받았습니다. 현재 하이브가 항소하여 2심이 진행 중이며, 민 전 대표는 256억 원을 포기하는 대신 모든 법적 분쟁을 종결하자고 하이브에 제안했습니다. 하이브는 이에 대해 아직 공식 입장을 밝히지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 풋옵션 금액 256억 원 지급 소송에서 1심 승소하여 상대방 책임이 명확하며, 하이브는 대기업으로 자력이 충분합니다. 피해 규모가 256억 원으로 매우 크고, 1심 판결문이 강력한 증거가 됩니다. 현재 하이브가 항소하여 2심이 진행 중이나, 민희진 측의 제안은 협상 전략으로 해석될 수 있으며, 소송금융 투자 대상으로서의 잠재적 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>256억 원</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>1명 (민희진)</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>뉴진스 위해 256억 내려놓겠다  민희진 전격 제안에 하이브 답은? [MTN ...</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026022514202513355</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:07:01.507977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr"/>
+      <c r="D263" t="inlineStr"/>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 특정 불가</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>JKL파트너스가 롯데손해보험 엑시트를 위해 노력 중이며, 과거 최 전 부대표 주도의 소송전 등 강경 대응 방식이 정상화에 걸림돌이 되었다는 내용. 롯데손보의 첫 단독 바이아웃 투자 사례를 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>기사는 기업의 투자 및 엑시트 전략에 초점을 맞추고 있으며, 피해를 입은 다수의 원고가 특정되지 않습니다. 언급된 '소송전'은 기업의 과거 경영 과정에서 발생한 이슈로 보이며, 소송금융 투자를 위한 새로운 사건 발굴 대상이 아닙니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>강민균·정장근 투톱 투입 JKL, 롯데손보 엑시트 총력</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>newstopkorea.com</t>
+        </is>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M263" t="inlineStr">
+        <is>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43439</t>
+        </is>
+      </c>
+      <c r="N263" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:58:47.855300+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>하이브와의 가처분 소송 1심 승소</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁 관련 가처분 소송 1심에서 승소한 후 기자회견을 개최한다. 민 대표는 기자회견에서 1심 소송 결과와 향후 계획을 밝힐 예정이다.</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>이 사건은 경영권 분쟁 및 계약 관련 가처분 소송으로, 소송금융이 주로 지원하는 다수의 피해자를 위한 손해배상 청구 사건과는 성격이 다르다. 1심 판결이 이미 민희진 측에 유리하게 나왔으므로, 새로운 손해배상 청구 발굴의 적합성이 낮다. (적합 조건 3, 4, 5에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>민희진, 다시 마이크 잡는다…오늘(25일) 네 번째 기자회견</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>xportsnews.com</t>
+        </is>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M264" t="inlineStr">
+        <is>
+          <t>https://www.xportsnews.com/article/2115757</t>
+        </is>
+      </c>
+      <c r="N264" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:57:20.376319+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>캔디엑스홀딩스</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>양측 합의를 통한 공동 경영 구조 구축</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>2024년 말 싸이토젠 창업자 전병희 대표와 최대주주 캔디엑스홀딩스 간 경영권 갈등이 발생하여 소송으로 표면화되었습니다. 하지만 양측의 합의를 거쳐 공동 경영 구조가 구축되며 해당 분쟁은 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>창업자와 최대주주 간 경영권 소송이 발생했으나, 이미 양측의 합의를 통해 공동 경영 구조가 구축되어 종결된 사건입니다. 이는 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>[더벨]싸이토젠, 지놈케어 실적 부상 '캔디엑스' 장악력 강화 명분</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231120320640104649</t>
+        </is>
+      </c>
+      <c r="N265" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:37.646540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>신동국 회장</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>손해배상청구권 보전을 위한 자산 가압류 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>한미 오너가 분쟁에서 모녀와 라데팡스 측이 신동국 회장의 의결권 공동행사 약정 위반을 주장하며 손해배상청구권 보전을 위한 자산 가압류 소송을 제기했다. 해당 소송은 현재 진행 중이며, 이는 오너가 간의 갈등이 다시 수면 위로 드러난 사건이다.</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (신 회장), 피해 규모가 큼 (자산 가압류 소송 진행), 증거 확보 가능성 높음 (의결권 공동행사 약정 존재). 현재 소송이 진행 중이며, 오너가 분쟁으로 청구 금액이 클 가능성이 있어 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>모녀와 라데팡스 측 (소수)</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>[더벨][한미 오너가 분쟁] '신동국 vs 모녀' 다시 드러난 갈등…변수는...</t>
+        </is>
+      </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602240851103020108621</t>
+        </is>
+      </c>
+      <c r="N266" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:17.041425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>1심 원고 승소, 하이브 항소 및 강제집행정지 신청 인용, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원의 풋옵션 대금을 지급받게 되었습니다. 하이브는 이에 불복하여 항소장을 제출하고 강제집행정지 신청을 인용받아 항소심이 진행될 예정입니다. 민 전 대표는 기자회견을 통해 1심 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>하이브의 책임이 1심 판결로 명확히 인정되었고(상대방 책임 명확), 대기업인 하이브는 충분한 자력을 가지고 있으며(상대방 자력 충분), 255억 원이라는 상당한 피해 금액이 특정되어 있습니다(피해 규모 큼). 이미 1심 판결이 나와 증거가 충분히 확보된 상태입니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>민희진 “향후 계획 밝힌다”…하이브와 2라운드 서막</t>
+        </is>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M267" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10681600?ref=naver</t>
+        </is>
+      </c>
+      <c r="N267" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:45:19.404197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr"/>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>서울중앙지법 민사31부 변론 재개</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 및 매매대금 소송이 서울중앙지법에서 진행 중이다. 당초 3월 12일 판결이 선고될 예정이었으나, 법원이 변론을 재개하며 사건이 장기화될 가능성이 있다. 이 사건은 기업 간의 대규모 분쟁으로 주목받고 있다.</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>대기업인 미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다. (적합 조건 2, 4) 다만, 집단적 피해가 아닌 기업 간 분쟁이며, 책임의 명확성이나 증거 확보 여부는 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>1000억 원</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>어제의 적이 오늘은 동지… 기업소송 빅매치, 로펌 합종연횡</t>
+        </is>
+      </c>
+      <c r="K268" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216732</t>
+        </is>
+      </c>
+      <c r="N268" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:41:45.040168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>1심 판결 후 강제집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 어도어 대표를 상대로 제기된 주식 매매대금 청구 1심 소송에서 패소했으나, 민 전 대표에 대한 강제집행 정지 신청이 법원에서 인용되었습니다. 이는 민 전 대표가 1심에서 승소했음에도 불구하고 하이브가 항소심을 준비하며 강제집행을 막으려는 조치로 보입니다. 본 사건은 대기업을 상대로 한 고액의 주식 관련 분쟁으로, 1심 판결이 나온 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>하이브가 풋옵션 대금 소송 1심에서 민희진 전 대표에게 패소하여 책임이 명확하며, 대기업인 하이브는 충분한 자력을 갖추고 있습니다. 풋옵션 대금은 상당한 규모일 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>법원, 민희진에 패소한 하이브의 강제집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="K269" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M269" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431027</t>
+        </is>
+      </c>
+      <c r="N269" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:42:10.620271+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결 후 하이브가 항소하여 항소심 진행 중이며, 강제집행정지 신청이 인용됨.</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 청구 소송 1심에서 승소하여 약 286억 원의 지급 판결을 받았습니다. 하이브는 이에 불복하여 항소했으며, 항소심 판결 선고 전까지 풋옵션 대금 지급에 대한 강제집행은 정지된 상태입니다. 양측의 법적 공방은 항소심에서 이어질 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(조건 2). 풋옵션 대금 약 286억 원으로 피해 규모가 크고(조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태입니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>286억 원</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>민희진, 하이브 압류 '제동'…法, 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M270" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602240631&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N270" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:29:35.824334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>1심 승소 후 항소심 예정</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 소송 1심에서 승소하여 255억원의 지급 권리를 인정받았습니다. 현재 이 판결에 대한 항소심이 예정되어 있으며, 민희진 전 대표는 1심 승소 판결에 따라 풋옵션 대금의 강제집행을 준비 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 대기업이자 상장회사로 자력이 충분하며, 민희진 전 대표가 1심에서 255억원 상당의 풋옵션 대금 소송에서 승소하여 상대방 책임이 법원 판결로 명확해졌습니다. 피해 규모가 255억원으로 매우 크고, 현재 항소심을 앞두고 있어 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>255억원</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>민희진-하이브 풋옵션 소송 후속전… 법원, 항소심 전 민희진 ‘강제집...</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M271" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/02/24/GBKVW4ASNZEKVAK7TPJA7CVD5M/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N271" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:28:33.636203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>민희진 전 대표 1심 승소 (풋옵션 관련 소송 진행 중)</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 청구 소송 1심에서 승소했다. 재판부는 민 전 대표가 어도어의 독립을 모색한 사실은 인정했으나, 해임 사유로는 부족하다고 판단했다. 민 전 대표는 1심 승소 및 255억 원 규모의 풋옵션 소송에 대한 입장을 기자회견을 통해 직접 밝힐 예정이다.</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 이미 1심에서 민희진 전 대표가 승소하여 상대방 책임이 비교적 명확하다는 법원의 판단이 존재합니다(적합 조건 1). 255억 원 규모의 풋옵션 관련 소송이 언급되어 피해 규모가 매우 크고(적합 조건 4), 1심 판결은 강력한 증거가 됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>255억 원 이상</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>“이쯤 되면 지긋지긋” 민희진 255억 압류 제동…하이브 반격에 터진 ...</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M272" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11970730</t>
+        </is>
+      </c>
+      <c r="N272" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:27:11.805651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 하이브 항소 및 강제집행정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하고 강제집행정지 신청이 인용되어 항소심 판결 전까지 지급이 정지된 상태입니다. 민희진 전 대표는 1심 소송 결과와 향후 계획에 대해 직접 기자회견을 열 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (1심 판결에서 민희진 측 승소), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (1심 판결액 255억 원), 증거가 있거나 확보 가능함 (1심 판결 존재) 등 적합 조건 4가지에 해당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>3명 (민희진 및 전 어도어 임원 2명)</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>민희진, 4차 기자회견 예고…이번엔 '직접' 나선다</t>
+        </is>
+      </c>
+      <c r="K273" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M273" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508751</t>
+        </is>
+      </c>
+      <c r="N273" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:24:01.685330+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr"/>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>손해배상 및 구상금 청구 소송 진행 중, 상장 유지 심사 대기</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>아이큐어가 유동성 압박과 거래정지 상태에서 손해배상 및 구상금 청구 소송을 제기했습니다. 현재 거래는 장기간 재개되지 못하고 있으며, 향후 개선계획서 제출과 심사 결과에 따라 상장 유지 여부가 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>아이큐어가 손해배상 및 구상금 청구 소송을 제기하여 피해 규모가 상당할 것으로 추정되며, 거래정지 및 상장 유지 심사 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>[더벨]경영권 파는 아이큐어, '유동성 압박·거래정지' 이중고 풀까</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602191455286560109146</t>
+        </is>
+      </c>
+      <c r="N274" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:53:49.723005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>스맥</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>의결권행사금지가처분 및 의안상정가처분 소송 제기</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>주식회사 에스앤티홀딩스가 스맥을 상대로 의결권행사금지가처분 및 의안상정가처분 소송을 제기했습니다. 이는 기업 간의 경영권 또는 주주권 관련 분쟁으로 보이며, 현재 소송이 진행 중인 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>주식회사 간의 의결권 및 의안상정 관련 기업 분쟁으로, 상대방인 스맥은 자력이 충분한 기업으로 판단됩니다 (적합 조건 2). 소송이 이미 제기되어 진행 중이며, 기업 분쟁의 특성상 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 그러나 집단적 피해가 아니며 (적합 조건 3 불충족) 직접적인 피해 금액이 명시되지 않아 피해 규모를 특정하기 어렵습니다 (적합 조건 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>2월 20일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=120856</t>
+        </is>
+      </c>
+      <c r="N275" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:50:32.671424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Z인터미디어트글로벌</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>라인게임즈의 2대 주주인 글로벌 사모펀드 앵커에쿼티파트너스가 라인게임즈의 모회사 Z인터미디어트글로벌을 상대로 2000억원대 투자금 반환 소송을 제기하여 현재 항소심이 진행 중이다. 라인게임즈는 지속적인 적자와 자본잠식으로 상장이 무산되는 등 재무 상태가 악화일로에 있으며, 이 사건은 대규모 투자금 반환을 다투는 고액 상업 분쟁이다.</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>글로벌 사모펀드가 모회사를 상대로 2000억원대 투자금 반환 소송을 제기하여 상대방 책임이 명확히 주장되고 있으며(적합 조건 1), 소송 가액이 매우 크고(적합 조건 4), 이미 항소심이 진행 중이므로 증거가 확보된 상태(적합 조건 5)이다. 피고가 모회사인 점을 고려할 때 배상 능력이 있을 것으로 추정되며(적합 조건 2), 사건이 종결되지 않고 진행 중이므로 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>2000억원</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>1 (앵커에쿼티파트너스)</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>[컴앤스톡]상장 무산에 소송도… 라인게임즈 재무상태 '악화일로'</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026022014103478154</t>
+        </is>
+      </c>
+      <c r="N276" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:32:18.552907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>스맥</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>주주명부 열람·등사 가처분 결정 공시</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>스맥이 에스앤티홀딩스의 주주명부 열람·등사 가처분 결정에 대해 공시했습니다. 기사 본문에 해당 사건의 상세 내용이 없어 구체적인 사건 경위, 피해 규모 및 소송금융 적합도를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>기사 본문에 '스맥, 주주명부 열람·등사 가처분' 사건에 대한 상세 내용이 없어 소송금융 적합도를 판단하기 어렵습니다. 정보 부족으로 인해 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>스맥, 주주명부 열람·등사 가처분 결정 공시…채권자는 에스앤티홀딩스</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>cbci.co.kr</t>
+        </is>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr">
+        <is>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=556890</t>
+        </is>
+      </c>
+      <c r="N277" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:24.105571+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>오라클</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>주주 집단 소송 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>오라클이 주주들의 집단 소송에 직면해 있으며, 주가 변동과 현금 고갈 문제가 언급되고 있습니다. 이는 오라클의 경영 상황에 대한 우려를 반영하며, 주주들의 피해가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>오라클은 대기업으로 자력이 충분하며(적합 조건 2), '주주들의 집단 소송'이 언급되어 집단적 피해가 명확하고(적합 조건 3), 주가 요동으로 인한 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 또한 집단 소송의 그림자가 선명하다는 점에서 상대방 책임 주장이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>주주들 다수</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>[IT큐레이션] 문제적 기업, 오라클</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>2026-02-16</t>
+        </is>
+      </c>
+      <c r="M278" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=730020</t>
+        </is>
+      </c>
+      <c r="N278" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:54:31.539388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E262" t="inlineStr">
+      <c r="E279" t="inlineStr">
         <is>
           <t>협상 진행 중, 실패 시 소송 가능성</t>
         </is>
       </c>
-      <c r="F262" t="inlineStr">
+      <c r="F279" t="inlineStr">
         <is>
           <t>코아스의 지배구조가 73억 원의 잔금 미납 문제로 흔들리고 있으며, 시장에서는 협상 타결 가능성을 높게 보지만 실패 시 소송 장기화와 상장 리스크까지 거론되고 있습니다. 이는 기업의 주요 주주 또는 관련 당사자 간의 채무 불이행으로 인한 분쟁으로 보입니다.</t>
         </is>
       </c>
-      <c r="G262" t="inlineStr">
+      <c r="G279" t="inlineStr">
         <is>
           <t>73억 원이라는 상당한 규모의 잔금 미납이 발생하여 피해 규모가 크고, '잔금 미납'이라는 구체적인 채무 불이행 사유로 상대방 책임이 비교적 명확하며 증거 확보가 용이할 것으로 예상됩니다. 또한, '코아스'라는 기업이 관련되어 있어 상대방에게 자력이 충분할 가능성이 높습니다. 현재 협상 중이나 실패 시 소송 장기화가 예상되어 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
-      <c r="H262" t="inlineStr">
+      <c r="H279" t="inlineStr">
         <is>
           <t>73억 원</t>
         </is>
       </c>
-      <c r="I262" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J262" t="inlineStr">
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
         <is>
           <t>[경영 레이다] 73억 잔금 미납에 지배구조 흔들…코아스, 주총 앞두고 최...</t>
         </is>
       </c>
-      <c r="K262" t="inlineStr">
+      <c r="K279" t="inlineStr">
         <is>
           <t>newsworker.co.kr</t>
         </is>
       </c>
-      <c r="L262" t="inlineStr">
+      <c r="L279" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M262" t="inlineStr">
+      <c r="M279" t="inlineStr">
         <is>
           <t>http://www.newsworker.co.kr/news/articleView.html?idxno=414829</t>
         </is>
       </c>
-      <c r="N262" t="inlineStr">
+      <c r="N279" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:56.602962+00:00</t>
         </is>
       </c>
     </row>
-    <row r="263">
-      <c r="A263" s="2" t="inlineStr">
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B263" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C263" t="inlineStr">
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D263" t="inlineStr">
+      <c r="D280" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E263" t="inlineStr">
+      <c r="E280" t="inlineStr">
         <is>
           <t>1심 판결 선고 후 하이브 항소</t>
         </is>
       </c>
-      <c r="F263" t="inlineStr">
+      <c r="F280" t="inlineStr">
         <is>
           <t>방탄소년단 뷔가 민희진 전 어도어 대표와의 사적 카카오톡 대화가 법원 증거로 채택된 것에 대해 당혹감을 표했다. 이 대화는 1심 재판부가 아일릿의 뉴진스 카피 의혹 제기가 정당한 의견 표명이라고 판단하는 근거 중 하나로 작용했다. 1심 법원은 하이브가 민 전 대표에게 255억원 규모의 풋옵션 대금을 지급해야 한다고 판결했으나, 하이브는 이에 불복해 항소장을 제출했다.</t>
         </is>
       </c>
-      <c r="G263" t="inlineStr">
+      <c r="G280" t="inlineStr">
         <is>
           <t>1심 법원이 민희진 전 대표의 풋옵션 행사를 인정하고 하이브의 주주 간 계약 해지 청구를 기각하여 상대방 책임이 비교적 명확합니다. (적합 조건 1) 상대방인 하이브는 대기업으로 자력이 충분하며 (적합 조건 2), 풋옵션 규모가 255억원에 달해 피해 규모가 큽니다. (적합 조건 4) 또한, 뷔의 카카오톡 대화 등 관련 증거가 이미 법원에 제출되어 채택되었습니다. (적합 조건 5) 현재 항소심이 진행 중이므로 최종 결과는 지켜봐야 합니다.</t>
         </is>
       </c>
-      <c r="H263" t="inlineStr">
+      <c r="H280" t="inlineStr">
         <is>
           <t>255억원 (민희진), 총 287억원 (신 전 부대표, 김 전 이사 포함)</t>
         </is>
       </c>
-      <c r="I263" t="inlineStr">
+      <c r="I280" t="inlineStr">
         <is>
           <t>3명 (민희진, 신 전 부대표, 김 전 이사)</t>
         </is>
       </c>
-      <c r="J263" t="inlineStr">
+      <c r="J280" t="inlineStr">
         <is>
           <t>BTS 뷔, 민희진 카톡 법정 제출에 “사적 대화 일부…매우 당혹스럽다”</t>
         </is>
       </c>
-      <c r="K263" t="inlineStr">
+      <c r="K280" t="inlineStr">
         <is>
           <t>sedaily.com</t>
         </is>
       </c>
-      <c r="L263" t="inlineStr">
+      <c r="L280" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M263" t="inlineStr">
+      <c r="M280" t="inlineStr">
         <is>
           <t>https://www.sedaily.com/article/20010723?ref=naver</t>
         </is>
       </c>
-      <c r="N263" t="inlineStr">
+      <c r="N280" t="inlineStr">
         <is>
           <t>2026-02-21 17:41:21.202278+00:00</t>
         </is>
       </c>
     </row>
-    <row r="264">
-      <c r="A264" s="4" t="inlineStr">
+    <row r="281">
+      <c r="A281" s="3" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B264" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D264" t="inlineStr">
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr"/>
+      <c r="D281" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E264" t="inlineStr">
+      <c r="E281" t="inlineStr">
         <is>
           <t>언노운월즈가 공동 창립자 및 전 임원 3인을 상대로 소송 제기</t>
         </is>
       </c>
-      <c r="F264" t="inlineStr">
+      <c r="F281" t="inlineStr">
         <is>
           <t>크래프톤 산하 스튜디오인 언노운월즈가 공동 창립자이자 전 임원 3인을 상대로 소송을 제기했습니다. 소송의 원인으로는 미니멈 개런티 미지급, 개발사 파산, 게임 개발 지연 등이 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G264" t="inlineStr">
+      <c r="G281" t="inlineStr">
         <is>
           <t>상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족). 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성을 판단하기 어렵습니다(적합 조건 1, 5 미충족).</t>
         </is>
       </c>
-      <c r="H264" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I264" t="inlineStr">
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
         <is>
           <t>1 (언노운월즈 스튜디오)</t>
         </is>
       </c>
-      <c r="J264" t="inlineStr">
+      <c r="J281" t="inlineStr">
         <is>
           <t>게임 퍼블리셔 '소싱 관리 쉽지 않네~~'</t>
         </is>
       </c>
-      <c r="K264" t="inlineStr">
+      <c r="K281" t="inlineStr">
         <is>
           <t>tgdaily.co.kr</t>
         </is>
       </c>
-      <c r="L264" t="inlineStr">
+      <c r="L281" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M264" t="inlineStr">
+      <c r="M281" t="inlineStr">
         <is>
           <t>https://www.tgdaily.co.kr/news/articleView.html?idxno=402630</t>
         </is>
       </c>
-      <c r="N264" t="inlineStr">
+      <c r="N281" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:10.307307+00:00</t>
         </is>
       </c>
     </row>
-    <row r="265">
-      <c r="A265" s="2" t="inlineStr">
+    <row r="282">
+      <c r="A282" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B265" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C265" t="inlineStr">
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D265" t="inlineStr">
+      <c r="D282" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E265" t="inlineStr">
+      <c r="E282" t="inlineStr">
         <is>
           <t>민희진 대표의 가처분 소송 승소 (의결권 행사 금지)</t>
         </is>
       </c>
-      <c r="F265" t="inlineStr">
+      <c r="F282" t="inlineStr">
         <is>
           <t>HYBE와 민희진 대표 간의 경영권 분쟁에서 민희진 대표가 HYBE를 상대로 제기한 의결권 행사 금지 가처분 소송에서 승소했다. 이 사건은 뉴진스 관련 '템퍼링' 의혹을 중심으로 한 주주 간 계약 분쟁으로, 산업 신뢰와 관련된 중대한 사안으로 평가되며 추가적인 법적 다툼이 예상된다.</t>
         </is>
       </c>
-      <c r="G265" t="inlineStr">
+      <c r="G282" t="inlineStr">
         <is>
           <t>민희진 대표가 하이브를 상대로 제기한 가처분 소송에서 승소하여 법적 정당성을 일부 확보했으며 (적합 조건 1), 상대방인 하이브는 대기업으로 충분한 자력을 보유하고 있음 (적합 조건 2). 사건의 사회적 관심도가 높고, '템퍼링' 의혹과 관련된 추가적인 기업 분쟁 및 손해배상 소송 가능성이 높음 (적합 조건 4, 5).</t>
         </is>
       </c>
-      <c r="H265" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J265" t="inlineStr">
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
         <is>
           <t>뉴진스, 민희진, 그리고 템퍼링</t>
         </is>
       </c>
-      <c r="K265" t="inlineStr">
+      <c r="K282" t="inlineStr">
         <is>
           <t>celuvmedia.com</t>
         </is>
       </c>
-      <c r="L265" t="inlineStr">
+      <c r="L282" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M265" t="inlineStr">
+      <c r="M282" t="inlineStr">
         <is>
           <t>http://www.celuvmedia.com/article.php?aid=1771558825515417013</t>
         </is>
       </c>
-      <c r="N265" t="inlineStr">
+      <c r="N282" t="inlineStr">
         <is>
           <t>2026-02-21 17:36:44.103493+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N265"/>
+  <autoFilter ref="A1:N282"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>