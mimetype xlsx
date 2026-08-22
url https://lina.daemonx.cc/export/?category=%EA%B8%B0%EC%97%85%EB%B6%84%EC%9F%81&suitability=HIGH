--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$110</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$122</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N110"/>
+  <dimension ref="A1:N122"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="33" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,7864 +535,8720 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스, 장형진 영풍 고문</t>
+          <t>임주현 부회장</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>고려아연 측의 주주대표소송 진행 중, 핵심 증거인 계약서 공개 명령 항고심 기각</t>
+          <t>100억 원 규모 주식 가압류 인용, 본안소송 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁의 핵심 쟁점은 영풍과 MBK파트너스가 체결한 '비밀 계약서' 공개 여부다. 고려아연 측은 해당 계약이 영풍의 배임 행위라며 장형진 고문 등을 상대로 9300억원대 주주대표 소송을 진행 중이며, 법원은 핵심 증거인 계약서 제출 명령에 대한 영풍 측 항고를 기각했다. 이 계약서 공개 여부가 경영권 분쟁의 향방을 좌우할 것으로 보인다.</t>
+          <t>신동국 한양정밀 회장이 한미사이언스 임주현 부회장을 상대로 100억 원 상당의 주식 가압류 신청을 제기하여 법원이 이를 인용했습니다. 이는 임 부회장이 4자협약에서 합의한 의결권 공동행사 의무를 위반했다는 신 회장 측의 주장에 따른 것입니다. 이번 가압류는 본안소송에 앞선 임시보전 처분입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>대기업 피고(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 9300억원에 달하는 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 영풍 고문의 배임 혐의가 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 핵심 증거인 '비밀 계약서' 공개 명령이 법원에서 인용되어 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 일반 주주 다수에게 영향을 미치는 집단적 피해의 성격도 가지고 있습니다(적합 조건 3).</t>
+          <t>한미그룹 지주사 부회장이라는 상대방의 충분한 자력(적합 조건 2), 100억 원 규모의 주식 가압류가 인용될 정도로 큰 피해 규모(적합 조건 4), 4자협약 및 주식 거래 내역 등 명확한 증거 확보 가능성(적합 조건 5)이 있어 소송금융 투자에 적합합니다. 다만, 집단적 피해가 아닌 개별 주주 간 분쟁이라는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>9300억원</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>일반 주주 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>‘계약서 공개해라’vs ‘마라’…고려아연 경영권 분쟁서 법원 판단도...</t>
+          <t>신동국 회장 “한미사이언스 임주현 부회장 주식 가압류”</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10731459?ref=naver</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260806022050311</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-28 09:28:10.273412+00:00</t>
+          <t>2026-08-18 07:02:40.547672+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>OpenAI, Sam Altman</t>
+          <t>어도어</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>본격 재판 돌입</t>
+          <t>손해배상액 산정 절차 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼을 상대로 사기 혐의로 제기한 소송이 미국 캘리포니아에서 본격 재판에 돌입했습니다. 이 소송은 약 200조원 규모로 알려져 있으며, 머스크는 오픈AI가 본래의 비영리 사명을 벗어났다고 주장하고 있습니다.</t>
+          <t>어도어와 민희진 대표 간의 경영권 분쟁이 손해배상액 산정 절차에 돌입하며 법적 다툼이 본격화되고 있습니다. 대기업인 어도어(하이브 자회사)를 상대로 한 고액의 손해배상 청구가 예상되며, '다니엘' 관련 손해배상액 산정 절차도 함께 언급되어 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (오픈AI는 대규모 기술 기업이며, 소송 상대방인 일론 머스크 또한 막대한 자력을 보유), 피해 규모가 큼 (200조원대라는 막대한 금액이 언급됨), 상대방 책임이 비교적 명확함 (머스크가 오픈AI를 상대로 사기 혐의를 제기). 이러한 요소들이 소송금융 투자에 매우 적합한 조건을 형성합니다.</t>
+          <t>대기업(ADOR, 하이브 자회사)이 소송 상대방으로 자력이 충분하며 (적합 조건 2), 손해배상액 산정 절차가 본격화되어 소송이 활발히 진행 중임을 시사합니다 (적합 조건 6의 변형, 즉 소송 진행 중). 고액의 손해배상 청구가 예상되며 (적합 조건 4), 관련 증거 확보 가능성이 높습니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>200조원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>머스크, 소송 첫날 올트먼에  사기꾼 … 200조원대 소송전 돌입</t>
+          <t>어도어vs민희진·다니엘 손배액 산정 절차 본격화→티파니 영이 본 효리...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>it.chosun.com</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://it.chosun.com/news/articleView.html?idxno=2023092161192</t>
+          <t>http://www.stoo.com/article.php?aid=107888340501</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-04 15:29:54.262024+00:00</t>
+          <t>2026-08-11 23:04:40.218021+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>사모펀드</t>
+          <t>구미현 전 아워홈 회장</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>가처분 소송 진행 중</t>
+          <t>주주간 계약 위반에 따른 위약벌 채권 보전을 위한 가압류 진행 및 취소 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>사모펀드가 인수한 버섯농원 '군자농원'의 창업주 농민들이 대주주인 사모펀드 측에 가처분 소송을 제기했습니다. 닥터애그가 2021년 군자농원의 경영권을 확보한 후, 창업주 농민들은 일부 지분을 남긴 채 공동 경영을 해왔으나 최근 지분 관련 분쟁이 발생한 것으로 보입니다.</t>
+          <t>아워홈 창업주 구자학 선대회장의 세 자매 중 구미현 전 회장이 주주간 계약을 위반하여 동생들(구명진, 구지은)이 위약벌 300억 원을 주장하며 구미현의 자택에 가압류를 걸었으나 취소 결정됨. 구미현 또한 동생들의 재산에 맞가압류를 신청하여 인용받는 등 자매간 법적 분쟁이 격화되고 있음. 본안 소송에서 주주간 계약 위반 여부 및 위약벌 청구권이 쟁점이 될 것으로 보임.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방이 사모펀드로 자력이 충분하며 (적합 조건 2), '창업한 농민들'이 다수 피해자일 가능성이 있고 (적합 조건 3), 경영권 및 지분 관련 분쟁으로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 이미 가처분 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>아워홈 창업주 일가 간의 주주간 계약 위반 분쟁으로, 상대방(구미현)의 자력이 충분하고 위약벌 청구액이 300억 원으로 매우 큼. 주주간 계약서 등 명확한 증거가 존재하여 소송금융 투자에 적합함. 다만 가압류 이의 신청에서 법원이 주주간 계약 해석에 대해 특정 입장을 보인 점은 본안 소송에서 쟁점이 될 수 있어 법리적 검토가 필요함.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>300억 원</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>창업 농민 다수</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[단독] 사모펀드가 인수한 버섯농원에 무슨 일이…대주주 VS 창업주 소송...</t>
+          <t>구미현 아워홈 전 회장, 동생들이 건 나인원한남 가압류 벗어나</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202604099253r</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=512052</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-18 07:00:14.639065+00:00</t>
+          <t>2026-08-08 07:02:23.356541+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>손해배상 및 매매대금 청구 소송에서 패소</t>
+          <t>600억원대 위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>스마일게이트가 핵심 자회사 스마일게이트RPG의 기업공개(IPO) 무산과 관련한 1000억 원대 손해배상 및 매매대금 청구 소송에서 패소했다. 법원은 스마일게이트RPG에 상장예비심사 청구 의무가 있다고 판단했으며, 이는 대규모 상사 분쟁에서 피고의 책임이 인정된 사례이다.</t>
+          <t>한미약품 그룹 관련 주주 간 계약 위반으로 600억원대 위약벌 소송이 신동국 회장과 모녀·라데팡스 간에 진행 중이다. 이 소송은 공동 의결권 성격의 주주 간 계약 만료 시점과 맞물려 다음 분수령이 될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확히 인정되었고(패소), 대기업인 스마일게이트가 피고로 자력이 충분하며, 피해 규모가 1000억 원대로 매우 크다. 이미 소송이 진행되어 법적 근거가 마련된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방 책임이 비교적 명확하고(위약벌 소송), 상대방(신동국 회장 및 모녀·라데팡스)의 자력이 충분할 것으로 예상됩니다. 또한, 600억원대의 매우 큰 피해 규모가 특정되어 있으며, 소송이 진행 중이므로 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1000억 원대</t>
+          <t>600억원대</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[더벨]스마일게이트, 1000억대 'IPO 분쟁'에서 패소</t>
+          <t>한미 차남 임종훈, 가족 품으로…신동국 회장 선택지 더 좁아졌다</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>insightkorea.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011450004200101760</t>
+          <t>https://www.insightkorea.co.kr/news/articleView.html?idxno=249488</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 00:41:05.611460+00:00</t>
+          <t>2026-07-21 09:35:59.250484+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>더기버스, 안성일 대표 외 10명</t>
+          <t>김용만</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 형사 고소도 진행 중 (일부 혐의 검찰 송치).</t>
+          <t>검찰 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>걸그룹 피프티피프티의 '큐피드' 저작권 소송은 어트랙트의 상고 포기로 더기버스의 승소로 최종 확정되었다. 그러나 어트랙트는 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소도 진행 중이다.</t>
+          <t>김가네 창업주 김용만 회장이 거래처들로부터 약 6억 원을 횡령한 혐의로 경찰에 의해 검찰에 송치되었으나, 검찰은 수사에 미진한 부분이 있다고 판단하여 보완수사를 요구했습니다. 이 사건은 검찰의 보완수사권 유지 여부에 대한 논란의 사례로 언급되며, 현재 공적 수사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기하여 피해 규모가 매우 큼. 또한, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소가 진행 중이며 일부 혐의는 검찰 송치되어 상대방 책임이 다각도로 제기되고 객관적 증거 확보 가능성이 높음. 다만, 기사 서두에 언급된 '큐피드' 저작권 소송은 이미 종결되어 해당 건에 대한 투자는 불가하다.</t>
+          <t>김가네 창업주 김용만 회장의 6억 원 횡령 의혹은 경찰이 이미 송치하고 검찰이 보완수사를 요구하는 등 공적 절차가 진행 중이며, 피해 금액이 큼(6억 원)과 증거 확보 가능성이 높다는 점에서 소송금융 적합도가 높습니다. 상대방 책임이 비교적 명확하며, 다수의 거래처가 피해를 입었을 가능성이 있어 집단적 피해로 이어질 수도 있습니다. 다만, 상대방의 자력과 정확한 피해자 수는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>130억 원</t>
+          <t>6억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[단독]어트랙트 불복 없었다..'큐피드' 저작권 소송, 더기버스 최종 승...</t>
+          <t>상반기 '檢 보완수사 요구' 6만 건…'유지 여론' 61%에도 與 강경파 '마...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-19</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/music/2026/04/04/2026040211504090392</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/07/19/2026071990115.html</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 00:39:07.089515+00:00</t>
+          <t>2026-07-21 07:00:38.510702+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>조달청</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>기재부 국가계약분쟁조정위원회에서 업체 승소 후 조달청 이의제기로 민사소송 진행 중</t>
+          <t>미국 캘리포니아주 오클랜드 법원에서 재판 진행 중, 이달 말 평결 예상. 마이크로소프트 CEO 증언 예정.</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>군납셔츠 업체와 조달청 간의 분쟁이 민사소송으로 장기화되고 있습니다. 기재부 국가계약분쟁조정위원회는 업체 측의 손을 들어줬으나, 조달청의 이의제기로 소송이 진행 중입니다. 조달청은 언론 보도 내용이 사실과 다르다고 주장하고 있습니다.</t>
+          <t>일론 머스크가 자신이 공동창업한 오픈AI를 상대로 비영리 초심을 버리고 영리 추구 기업이 되었다며 소송을 제기했습니다. 머스크는 오픈AI가 자신에게 최대 1800억달러를 손해배상하고, 샘 올트먼 CEO와 그레그 브록먼 회장의 사퇴를 요구하고 있습니다. 현재 재판이 진행 중이며, 이번 판결이 AI 업계의 주도권과 권력 구도를 바꿀 수 있는 중대한 사건으로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>조달청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 기재부 국가계약분쟁조정위원회에서 업체에 유리한 결정이 내려져 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 또한 이미 공적 절차(분쟁조정위원회)가 진행된 바 있습니다(적합 조건 6). 현재 민사소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>상대방(오픈AI)은 기업가치 8520억달러의 대기업으로 자력이 충분하며(적합 조건 2), 원고(일론 머스크)가 요구하는 손해배상액이 최대 1800억달러로 피해 규모가 매우 큽니다(적합 조건 4). 또한 공동창업 당시의 비영리 목적 합의 및 마이크로소프트 CEO의 증언 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1800억달러 (약 261조원)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>조달청, 군납셔츠 업체 피해 언론보도  사실과 달라</t>
+          <t>[강남視角] 머스크-올트먼 대결의 승자는</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030182</t>
+          <t>http://www.fnnews.com/news/202605101912180587</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 13:15:01.445261+00:00</t>
+          <t>2026-07-08 09:16:04.460815+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>특정 증권사 및 애널리스트</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>삼천당제약이 특정 증권사와 애널리스트를 상대로 고소 및 손해배상 청구 진행 중</t>
+          <t>집단소송 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>삼천당제약이 특정 증권사와 애널리스트가 유포한 '악의적인 허위 사실'에 대해 즉각적인 고소 및 손해배상 청구를 진행한다고 밝혔다. 이는 시장에서 제기된 삼천당제약의 기술력에 대한 의혹과 관련된 법적 대응으로 보인다. 회사는 홈페이지를 통해 강경한 입장을 표명했다.</t>
+          <t>삼성전자 노조의 파업이 장기화될 경우, 소상공인연합회가 삼성전자를 상대로 집단소송을 제기할 것이라고 강력히 촉구했습니다. 파업으로 인한 소상공인들의 경영차질이 주요 쟁점이며, 이는 다수의 피해자와 잠재적 손해배상 청구로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방인 특정 증권사는 자력이 충분하며(적합 조건 2), 상장 제약회사의 기술력에 대한 악의적인 허위 사실 유포는 기업 가치 및 주가에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 삼천당제약이 즉각적인 고소 및 손해배상 청구를 발표한 점은 책임 소재와 증거 확보에 대한 자신감을 보여줍니다(적합 조건 1, 5).</t>
+          <t>대기업인 삼성전자를 상대로 소상공인연합회가 집단소송을 예고하며, 다수의 피해자와 잠재적으로 큰 피해 규모가 예상됩니다. (적합 조건 2, 3, 4) 파업으로 인한 경영차질은 증거 확보가 가능하며(적합 조건 5), 소상공인연합회가 삼성전자를 상대로 책임을 묻고 있습니다(적합 조건 1). 이는 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>소상공인 다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>잇단 논란→고소→기자회견…삼천당제약에 무슨 일이?</t>
+          <t>소상공인연합회, “삼성전자 노조, 파업 즉각 철회하라” 강력 촉구</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>widedaily.com</t>
+          <t>cooknchefnews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.widedaily.com/news/articleView.html?idxno=291615</t>
+          <t>https://cooknchefnews.com/news/view/1065570208429000</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:52:02.482792+00:00</t>
+          <t>2026-06-30 10:08:40.568168+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>스마일게이트RPG</t>
+          <t>영풍, MBK파트너스, 장형진 고문</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 원고 승소, 피고 항소 예정</t>
+          <t>9300억원 규모 주주대표소송 진행 중, 2심 재판부에서 핵심 증거 문서 제출 명령</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>스마일게이트RPG가 '로스트아크' 출시 전 투자 유치를 위해 약속했던 기업공개(IPO)를 회계 처리 방식을 조작하여 회피했다는 법원 판결이 나왔다. 서울중앙지법은 미래에셋증권(라이노스자산운용)이 제기한 손해배상 소송 1심에서 스마일게이트RPG에 1000억 원과 연 12%의 지연이자를 배상하라고 원고 승소 판결했다. 스마일게이트RPG는 1심 결과에 불복해 항소할 방침이다.</t>
+          <t>고려아연은 영풍 및 MBK파트너스 측이 제기한 컨설팅 계약 의혹을 반박하며, 오히려 영풍 측이 9300억원 규모 주주대표소송의 핵심 자료인 경영협력계약서 제출을 법원 명령에도 불구하고 거부하고 있다고 지적했다. 2심 재판부는 해당 계약서가 영풍의 손해 규모를 판단하는 데 필수적이라고 인정하며 제출을 명령한 바 있다. 고려아연은 모든 경영 판단이 회사와 전체 주주의 이익을 최우선으로 한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>스마일게이트RPG의 상장 약속 불이행에 대해 법원이 신의성실 위반을 인정하며 1000억 원 배상 판결을 내렸습니다 (상대방 책임 명확, 증거 확보 가능). 피고인 스마일게이트RPG는 대규모 매출과 순이익을 기록하는 대기업으로 충분한 자력을 갖추고 있으며 (상대방 자력 충분), 피해 금액이 1000억 원 이상으로 매우 큽니다 (피해 규모 큼). 현재 1심 판결이 나왔으나 피고가 항소할 예정이므로 종결된 사건이 아닙니다.</t>
+          <t>상대방(영풍, MBK파트너스, 장형진 고문)은 대기업 및 대형 사모펀드 관계자로 자력이 충분하다(적합 조건 2). 9300억원 규모의 주주대표소송이 진행 중으로 피해 규모가 매우 크다(적합 조건 4). 법원이 핵심 증거인 경영협력계약서 제출을 명령했고, 상대방이 이를 거부하고 있어 증거 확보 가능성이 높으며 책임 소재가 명확해질 여지가 크다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1000억원 + 연 12% 지연이자</t>
+          <t>9300억원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>1000억 내놔야 할 스마일게이트, '로스트아크' 투자자에 '적자 기업' 행...</t>
+          <t>고려아연,  영풍·MBK, 컨설팅 업체와 정상적 계약마저 호도</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026040222211030690</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=48205</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:41.208611+00:00</t>
+          <t>2026-06-27 07:01:02.403573+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>삼성전자 노동조합 및 경영진, 노조원</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+          <t>노조 파업 예고, 주주단체 소송 예고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>서울중앙지법은 스마일게이트가 IPO 의무를 의도적으로 회피했다고 판단, 미래에셋증권이 제기한 손해배상 소송에서 원고 승소 판결을 내리며 1000억 원 배상을 명령했다. 스마일게이트RPG의 '로스트아크' 성공으로 상장 요건을 충족했으나, 스마일게이트는 회계 기준 변경을 이유로 상장 의무가 사라졌다고 주장했으나 법원은 이를 받아들이지 않았다. 스마일게이트는 이번 판결에 불복하여 항소를 제기할 계획이다.</t>
+          <t>삼성전자 노동조합이 영업이익의 15%를 성과급으로 요구하며 총파업을 예고했습니다. 이에 대한민국 주주운동본부는 노조의 불법 파업 강행 시 노조원 전원에 대한 손해배상 소송을, 경영진의 부당 성과급 협약 시 대표소송 및 노조에 대한 부당이득 반환청구 소송을 제기하겠다고 경고했습니다. 이는 삼성전자라는 대기업의 기업 가치와 주주 배당권에 직접적인 영향을 미칠 수 있는 중대한 분쟁입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(적합 조건 2), 피해 금액이 1000억 원으로 매우 크다(적합 조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 소송이 진행 중이다.</t>
+          <t>적합 조건 2 (상대방 자력 충분): 삼성전자 노조원, 경영진, 노조 모두 상당한 자력을 가질 가능성이 높습니다. 적합 조건 3 (집단적 피해): 주주운동본부가 주주들을 대변하여 집단적 소송을 예고하고 있습니다. 적합 조건 4 (피해 규모가 큼): 파업으로 인한 회사 자산 훼손 및 경영진의 부당 성과급 협약 시 주주 배당권 침해 규모가 매우 클 것으로 예상됩니다. 적합 조건 5 (증거가 있거나 확보 가능함): 파업 진행 여부, 협약 내용 등은 객관적으로 확인 가능합니다. 현재는 소송 예고 단계이나, 삼성전자라는 대기업 관련 분쟁으로 사회적 관심이 높고, 잠재적 피해 규모가 매우 커 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1000억 원 (1심 판결액)</t>
+          <t>미상 (잠재적 수조 원 이상)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명 (미래에셋증권)</t>
+          <t>주주 다수 (수십만 명 이상)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'로아' 대박에도 IPO 회피... 스마일게이트, 미래에셋에 1000억 배상</t>
+          <t>“삼성전자 파업 강행시 노조원 전원에 손배소송”…삼전 주주단체</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548675</t>
+          <t>https://www.munhwa.com/article/11586912?ref=naver</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:29.994586+00:00</t>
+          <t>2026-06-25 03:26:58.163443+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>오픈AI, 샘 알트먼</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 피고 항소 예정</t>
+          <t>손해배상 소송 제기 및 임원 해임 요청</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트를 상대로 제기한 IPO 분쟁 손해배상 청구 소송 1심에서 승소하여 1천억 원과 지연이자를 지급받게 되었다. 스마일게이트는 1심 패소에 불복하여 항소할 계획이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼을 상대로 1500억 달러 규모의 손해배상 소송을 제기했다. 머스크는 또한 알트먼을 임원 및 이사회 구성원 자리에서 물러나게 해달라고 법원에 요청했다. 이 소송은 오픈AI의 비영리 미션 위반 등을 주장하는 것으로 알려져 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>적합 조건 4개(상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)를 충족한다. 원고인 미래에셋증권이 1심에서 승소하여 청구권이 인정되었으며, 피고인 스마일게이트가 항소할 예정이므로 항소심 진행에 대한 소송금융 수요가 발생할 수 있다.</t>
+          <t>상대방에게 자력이 충분함 (오픈AI), 피해 규모가 매우 큼 (1500억 달러 손해배상 요구). 이미 소송이 진행 중이며, 사건의 사회적 관심도가 높고 잠재적 배상액이 매우 커 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>1천억원</t>
+          <t>1500억 달러</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>스마일게이트, IPO 분쟁 1심 패소… 항소 계획</t>
+          <t>샘 알트먼, 포브스 억만장자 순위서 순자산 65억달러로 급등</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ziksir.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ziksir.com/news/articleView.html?idxno=129552</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=665989</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:51:11.477495+00:00</t>
+          <t>2026-06-18 23:55:28.470453+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>파업으로 인한 피해 발생</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>게임 회사 스마일게이트가 미래에셋증권과의 기업공개(IPO) 계약을 고의로 회피했다는 의혹으로 제기된 손해배상 소송 1심에서 패소했습니다. 서울중앙지방법원은 스마일게이트가 미래에셋증권에 1천억 원과 지연이자를 지급하라고 판결하며, 스마일게이트의 상장 추진 의무 소멸 주장은 신의성실 원칙에 반한다고 판단했습니다.</t>
+          <t>반도체 업계의 파업으로 인해 1700여 협력사들이 고용 불안과 생계 위협 등 유무형의 피해를 겪고 있으며, 직간접적인 피해자는 최대 40만명에 달할 것으로 추산됩니다. 협력사들은 대기업의 성과급 잔치와 대비되는 자신들의 어려움을 호소하고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(조건 2), 피해 규모가 1천억 원대로 매우 크다(조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(조건 5).</t>
+          <t>대규모 집단 피해(1700여 협력사, 직간접 인원 최대 40만명)가 발생했으며, 상대방은 자력이 충분한 반도체 업계 대기업으로 추정됩니다. 파업으로 인한 협력사들의 고용 불안 및 생계 위협은 상당한 피해 규모를 시사하며, 이는 소송금융 투자에 매력적인 요소입니다. 다만, 파업의 주체와 책임 소재를 명확히 하고 법적 청구 가능성을 구체화하는 것이 중요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>1천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1700여 협력사 및 직간접 인원 최대 40만명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>스마일게이트, 미래에셋 1천억 원대 IPO 소송 패소</t>
+          <t>1700여 협력사들 “수억 성과급? 우린 생계 걱정”</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-17</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202604021716234877</t>
+          <t>https://www.chosun.com/economy/tech_it/2026/05/18/LXZVWJ3LYVAMPKYSXDGUHWKRCI/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:22.801794+00:00</t>
+          <t>2026-06-18 22:40:41.899478+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>앤트로픽이 미 국방부를 상대로 소송 제기, 갈등 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>서울중앙지법은 라이노스자산운용이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 원고 승소 판결을 내렸다. 스마일게이트홀딩스는 기업공개 의무 위반으로 1천억 원을 지급해야 한다.</t>
+          <t>미국 국방부가 오픈AI 등 8개사와 기밀용 AI 협약을 체결하며, 자율살상무기 등에 AI 사용을 거부한 앤트로픽을 배제하고 '국가 안보 공급망 위험기업'으로 지정했습니다. 이에 앤트로픽은 국방부를 상대로 소송을 제기했으며, 양측의 갈등은 현재 진행형입니다. 국방부 장관은 앤트로픽 CEO를 원색적으로 비난하기도 했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>법원에서 스마일게이트홀딩스의 기업공개 의무 위반에 대한 책임이 명확히 인정되어 원고 승소 판결이 내려졌습니다 (적합 조건 1, 5). 피고인 스마일게이트홀딩스는 대기업으로 자력이 충분하며 (적합 조건 2), 피해 규모가 1천억 원으로 매우 큽니다 (적합 조건 4). 1심 판결이 선고된 상태로, 항소심 진행 가능성이 높습니다.</t>
+          <t>미 국방부라는 충분한 자력의 상대방(적합 조건 2)을 대상으로 앤트로픽이 이미 소송을 제기하여 진행 중인 사건입니다. 국방부의 앤트로픽 배제 및 '국가 안보 공급망 위험기업' 지정 등 책임이 비교적 명확하며(적합 조건 1), 이로 인한 앤트로픽의 사업적, 명예적 피해 규모가 클 것으로 예상되고(적합 조건 4), 국방부의 공식 발표 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (앤트로픽)</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>스마일게이트 기업공개 의무 위반 소송 '패소', 법원  1천억 지급해야</t>
+          <t>美 국방부, 앤트로픽 뺀 오픈AI·AWS 등 8개사와 기밀용 AI 협약</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>etnews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434843</t>
+          <t>https://www.etnews.com/20260503000003</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:46.072976+00:00</t>
+          <t>2026-06-07 17:14:41.477967+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>스마일게이트</t>
+          <t>영풍, MBK파트너스, 장형진 영풍 고문</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 예정</t>
+          <t>고려아연 측의 주주대표소송 진행 중, 핵심 증거인 계약서 공개 명령 항고심 기각</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트를 상대로 제기한 1000억원대 손해배상 청구 소송에서 1심 법원이 원고 승소 판결을 내렸다. 재판부는 스마일게이트 측에 청구액 전액과 지연손해금을 지급하라고 명령했으며, 스마일게이트는 판결 검토 후 항소할 예정이다.</t>
+          <t>고려아연 경영권 분쟁의 핵심 쟁점은 영풍과 MBK파트너스가 체결한 '비밀 계약서' 공개 여부다. 고려아연 측은 해당 계약이 영풍의 배임 행위라며 장형진 고문 등을 상대로 9300억원대 주주대표 소송을 진행 중이며, 법원은 핵심 증거인 계약서 제출 명령에 대한 영풍 측 항고를 기각했다. 이 계약서 공개 여부가 경영권 분쟁의 향방을 좌우할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 법원 판결로 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 1000억원대로 매우 크며(적합 조건 4), 이미 소송이 진행되어 1심 판결이 나온 상태로 증거가 충분히 검토되었습니다(적합 조건 5).</t>
+          <t>대기업 피고(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 9300억원에 달하는 매우 큰 피해 규모가 예상됩니다(적합 조건 4). 영풍 고문의 배임 혐의가 제기되어 상대방 책임이 비교적 명확하며(적합 조건 1), 핵심 증거인 '비밀 계약서' 공개 명령이 법원에서 인용되어 증거 확보 가능성이 높습니다(적합 조건 5). 또한, 일반 주주 다수에게 영향을 미치는 집단적 피해의 성격도 가지고 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>1000억원 이상</t>
+          <t>9300억원</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>일반 주주 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>스마일게이트, '1000억원대' IPO 분쟁 패소… 판결 검토 후 항소할 것</t>
+          <t>‘계약서 공개해라’vs ‘마라’…고려아연 경영권 분쟁서 법원 판단도...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77500</t>
+          <t>https://biz.heraldcorp.com/article/10731459?ref=naver</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-02 12:47:38.866420+00:00</t>
+          <t>2026-05-28 09:28:10.273412+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스</t>
+          <t>OpenAI, Sam Altman</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>1심 패소 판결</t>
+          <t>본격 재판 돌입</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>미래에셋증권이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 1심 법원이 스마일게이트홀딩스에 1000억원과 지연손해금을 지급하라고 판결했다. 이 소송은 스마일게이트홀딩스의 '상장회피'와 관련된 것으로, 미래에셋증권이 원고로 승소했다.</t>
+          <t>일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼을 상대로 사기 혐의로 제기한 소송이 미국 캘리포니아에서 본격 재판에 돌입했습니다. 이 소송은 약 200조원 규모로 알려져 있으며, 머스크는 오픈AI가 본래의 비영리 사명을 벗어났다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>스마일게이트홀딩스가 1심에서 1000억 원 배상 판결을 받아 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하다(적합 조건 2). 피해 규모가 1000억 원으로 매우 크며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태이다(적합 조건 5).</t>
+          <t>상대방에게 자력이 충분함 (오픈AI는 대규모 기술 기업이며, 소송 상대방인 일론 머스크 또한 막대한 자력을 보유), 피해 규모가 큼 (200조원대라는 막대한 금액이 언급됨), 상대방 책임이 비교적 명확함 (머스크가 오픈AI를 상대로 사기 혐의를 제기). 이러한 요소들이 소송금융 투자에 매우 적합한 조건을 형성합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>1000억원</t>
+          <t>200조원대</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>1000억 배상하라 …스마일게이트, '상장회피' 소송 1심 패소</t>
+          <t>머스크, 소송 첫날 올트먼에  사기꾼 … 200조원대 소송전 돌입</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>it.chosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1628951/?sc=Naver</t>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092161192</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-02 12:43:57.743686+00:00</t>
+          <t>2026-05-04 15:29:54.262024+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>사모펀드</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>증거 인용 기류</t>
+          <t>가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>영풍과 고려아연 두 가문의 75년 공동경영 체제에 균열이 발생하며 영풍이 고려아연의 투자 적절성에 대해 주주소송을 제기했다. 현재 법원에서 증거 인용 기류가 나타나고 있어 소송이 활발히 진행 중이며, 이는 두 그룹 간의 경영권 분쟁이 격화되고 있음을 시사한다.</t>
+          <t>사모펀드가 인수한 버섯농원 '군자농원'의 창업주 농민들이 대주주인 사모펀드 측에 가처분 소송을 제기했습니다. 닥터애그가 2021년 군자농원의 경영권을 확보한 후, 창업주 농민들은 일부 지분을 남긴 채 공동 경영을 해왔으나 최근 지분 관련 분쟁이 발생한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>대기업인 영풍과 고려아연 간의 주주소송으로, 피고의 자력이 충분하며(적합 조건 2), 법원에서 증거 인용 기류가 나타나 소송의 진행 가능성이 높다(적합 조건 5). 고려아연 투자 관련 분쟁이므로 피해 규모 또한 상당할 것으로 예상된다(적합 조건 4).</t>
+          <t>상대방이 사모펀드로 자력이 충분하며 (적합 조건 2), '창업한 농민들'이 다수 피해자일 가능성이 있고 (적합 조건 3), 경영권 및 지분 관련 분쟁으로 피해 규모가 클 것으로 예상됩니다 (적합 조건 4). 이미 가처분 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>창업 농민 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>고려아연 투자 적절했나···영풍 제기 주주소송, 증거 인용 기류</t>
+          <t>[단독] 사모펀드가 인수한 버섯농원에 무슨 일이…대주주 VS 창업주 소송...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420222</t>
+          <t>https://www.hankyung.com/article/202604099253r</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 12:38:55.605880+00:00</t>
+          <t>2026-04-18 07:00:14.639065+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>삼성SDI</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>서울고등법원 제2심 패소 판결</t>
+          <t>손해배상 및 매매대금 청구 소송에서 패소</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>삼성SDI가 바이오빌과의 손해배상 청구소송 2심에서 패소하여 약 175억 원의 판결금 및 지연손해금을 지급하게 되었습니다. 서울고등법원의 판결이며, 삼성SDI는 향후 대책을 강구할 예정입니다.</t>
+          <t>스마일게이트가 핵심 자회사 스마일게이트RPG의 기업공개(IPO) 무산과 관련한 1000억 원대 손해배상 및 매매대금 청구 소송에서 패소했다. 법원은 스마일게이트RPG에 상장예비심사 청구 의무가 있다고 판단했으며, 이는 대규모 상사 분쟁에서 피고의 책임이 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>삼성SDI가 2심에서 패소하여 상대방의 책임이 명확하며, 대기업으로서 충분한 자력을 갖추고 있습니다. 피해 금액이 175억 원으로 매우 크고, 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태입니다.</t>
+          <t>상대방 책임이 법원 판결로 명확히 인정되었고(패소), 대기업인 스마일게이트가 피고로 자력이 충분하며, 피해 규모가 1000억 원대로 매우 크다. 이미 소송이 진행되어 법적 근거가 마련된 상태이다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>17,533,040,000원</t>
+          <t>1000억 원대</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[기업공시] 삼성SDI, KCC, LIG넥스원, 강원랜드, 삼성전자, 롯데칠성 외</t>
+          <t>[더벨]스마일게이트, 1000억대 'IPO 분쟁'에서 패소</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203838</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011450004200101760</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 00:35:10.167619+00:00</t>
+          <t>2026-04-06 00:41:05.611460+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>홍원식 전 회장</t>
+          <t>더기버스, 안성일 대표 외 10명</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>서울중앙지법 손해배상 판결 선고</t>
+          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 형사 고소도 진행 중 (일부 혐의 검찰 송치).</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>남양유업 홍원식 전 회장이 지분 거래 지연과 관련하여 서울중앙지법으로부터 660억 원 규모의 손해배상 지급 판결을 받았다. 이 판결은 남양유업의 실적에도 일정 부분 영향을 미친 것으로 분석된다. 판결액 중 487억 원에 대한 언급이 있으나, 전체 배상액은 660억 원이다.</t>
+          <t>걸그룹 피프티피프티의 '큐피드' 저작권 소송은 어트랙트의 상고 포기로 더기버스의 승소로 최종 확정되었다. 그러나 어트랙트는 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기했으며, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소도 진행 중이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 홍원식 전 회장에게 660억 원 규모의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 확보된 상태이다(적합 조건 5). 전 회장이라는 점과 배상액 규모를 고려할 때 상대방의 자력도 충분할 것으로 판단된다(적합 조건 2). 현재 판결 선고 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 검토할 수 있다.</t>
+          <t>어트랙트가 더기버스 및 관련자들을 상대로 130억 원 상당의 손해배상 청구 소송을 제기하여 피해 규모가 매우 큼. 또한, 안성일 대표에 대한 업무상횡령, 사문서위조 등 형사 고소가 진행 중이며 일부 혐의는 검찰 송치되어 상대방 책임이 다각도로 제기되고 객관적 증거 확보 가능성이 높음. 다만, 기사 서두에 언급된 '큐피드' 저작권 소송은 이미 종결되어 해당 건에 대한 투자는 불가하다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>660억원</t>
+          <t>130억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>남양유업, ‘흑자 전환’에도 매출 감소…실적의 질 평가 엇갈려</t>
+          <t>[단독]어트랙트 불복 없었다..'큐피드' 저작권 소송, 더기버스 최종 승...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065600190978039</t>
+          <t>https://www.starnewskorea.com/music/2026/04/04/2026040211504090392</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 13:03:06.112740+00:00</t>
+          <t>2026-04-04 00:39:07.089515+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>젬백스앤카엘</t>
+          <t>조달청</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>항소심 판결 선고, 상고 예정</t>
+          <t>기재부 국가계약분쟁조정위원회에서 업체 승소 후 조달청 이의제기로 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>젬백스앤카엘이 바이오빌과의 주식 거래 관련 손해배상 청구 소송 항소심에서 175억 원 배상 판결을 받았습니다. 젬백스는 1심 판결 직후 295억 원을 공탁했으며, 재무적 영향은 제한적이라고 밝혔습니다. 젬백스 측은 이번 판결에 대해 상고를 제기할 예정입니다.</t>
+          <t>군납셔츠 업체와 조달청 간의 분쟁이 민사소송으로 장기화되고 있습니다. 기재부 국가계약분쟁조정위원회는 업체 측의 손을 들어줬으나, 조달청의 이의제기로 소송이 진행 중입니다. 조달청은 언론 보도 내용이 사실과 다르다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (서울고등법원 2심 판결로 젬백스의 배상 책임 인정), 상대방에게 자력이 충분함 (상장회사이며 1심 인용 금액 전액 공탁), 피해 규모가 큼 (원금 175억 원 이상), 증거가 있거나 확보 가능함 (이미 1심, 2심 법원 판단 완료).</t>
+          <t>조달청이라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 기재부 국가계약분쟁조정위원회에서 업체에 유리한 결정이 내려져 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 또한 이미 공적 절차(분쟁조정위원회)가 진행된 바 있습니다(적합 조건 6). 현재 민사소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>원금 175억 3304만원 및 지연이자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1개 기업 (바이오빌)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>젬백스  바이오빌 소송 2심 175억 배상 판결…재무적 영향 제한적</t>
+          <t>조달청, 군납셔츠 업체 피해 언론보도  사실과 달라</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/31/2026033114554587136</t>
+          <t>https://www.kukinews.com/article/view/kuk202604030182</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 12:54:59.819553+00:00</t>
+          <t>2026-04-03 13:15:01.445261+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>젬백스</t>
+          <t>특정 증권사 및 애널리스트</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>항소심 판결 선고, 상고 여부 검토 중</t>
+          <t>삼천당제약이 특정 증권사와 애널리스트를 상대로 고소 및 손해배상 청구 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>젬백스가 바이오빌과의 소송에서 패소하여 175억원과 연 5%의 이자를 지급하라는 항소심 판결이 나왔다. 젬백스는 이미 1심 판결 후 해당 금액을 현금 공탁했으며, 재무상 영향은 없을 것이라고 밝혔다. 젬백스 측은 이번 판결에 대해 상고 제기 등 다양한 대응 방안을 검토 중이다.</t>
+          <t>삼천당제약이 특정 증권사와 애널리스트가 유포한 '악의적인 허위 사실'에 대해 즉각적인 고소 및 손해배상 청구를 진행한다고 밝혔다. 이는 시장에서 제기된 삼천당제약의 기술력에 대한 의혹과 관련된 법적 대응으로 보인다. 회사는 홈페이지를 통해 강경한 입장을 표명했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방 책임이 항소심 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(젬백스)은 상장회사로 추정되며 2023년 매출 815억원을 기록하는 등 충분한 자력을 갖추고 있다(적합 조건 2). 피해 규모가 175억 원 및 이자로 매우 크며(적합 조건 4), 이미 항소심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 아직 상고 여부가 결정되지 않아 종결된 사건이 아니다.</t>
+          <t>상대방인 특정 증권사는 자력이 충분하며(적합 조건 2), 상장 제약회사의 기술력에 대한 악의적인 허위 사실 유포는 기업 가치 및 주가에 막대한 피해를 줄 수 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 삼천당제약이 즉각적인 고소 및 손해배상 청구를 발표한 점은 책임 소재와 증거 확보에 대한 자신감을 보여줍니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>175억원 및 연 5% 이자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명 (바이오빌)</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>젬백스, 바이오빌 소송전 패소... 재무적 대비해 영향 없을 것</t>
+          <t>잇단 논란→고소→기자회견…삼천당제약에 무슨 일이?</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>cstimes.com</t>
+          <t>widedaily.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.cstimes.com/news/articleView.html?idxno=700115</t>
+          <t>https://www.widedaily.com/news/articleView.html?idxno=291615</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 00:52:08.859825+00:00</t>
+          <t>2026-04-03 12:52:02.482792+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>스마일게이트RPG</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>미국 델라웨어 법원에 손해배상 소송 제기</t>
+          <t>1심 원고 승소, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>크래프톤 전 경영진 측이 크래프톤을 상대로 2억5000만달러 규모의 성과급 미지급 및 부당 해고에 대한 손해배상 소송을 미국 델라웨어 법원에 제기했다. 전 경영진 측은 크래프톤이 성과급 지급을 피하기 위해 서브노티카2의 조기 출시를 막고 자신들을 해고했다고 주장하고 있다.</t>
+          <t>스마일게이트RPG가 '로스트아크' 출시 전 투자 유치를 위해 약속했던 기업공개(IPO)를 회계 처리 방식을 조작하여 회피했다는 법원 판결이 나왔다. 서울중앙지법은 미래에셋증권(라이노스자산운용)이 제기한 손해배상 소송 1심에서 스마일게이트RPG에 1000억 원과 연 12%의 지연이자를 배상하라고 원고 승소 판결했다. 스마일게이트RPG는 1심 결과에 불복해 항소할 방침이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 자력이 충분한 대기업이며, 청구하는 손해배상액이 2억5000만달러로 매우 크다. 전 경영진 측의 부당 해고 및 성과급 미지급 주장에 대한 계약서 및 내부 문서 등 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
+          <t>스마일게이트RPG의 상장 약속 불이행에 대해 법원이 신의성실 위반을 인정하며 1000억 원 배상 판결을 내렸습니다 (상대방 책임 명확, 증거 확보 가능). 피고인 스마일게이트RPG는 대규모 매출과 순이익을 기록하는 대기업으로 충분한 자력을 갖추고 있으며 (상대방 자력 충분), 피해 금액이 1000억 원 이상으로 매우 큽니다 (피해 규모 큼). 현재 1심 판결이 나왔으나 피고가 항소할 예정이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>2억5000만달러</t>
+          <t>1000억원 + 연 12% 지연이자</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>복수 (전 경영진 측)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>크래프톤, 김창한 '3기 리더십' 시험대</t>
+          <t>1000억 내놔야 할 스마일게이트, '로스트아크' 투자자에 '적자 기업' 행...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828715</t>
+          <t>https://news.mtn.co.kr/news-detail/2026040222211030690</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-30 13:03:14.317179+00:00</t>
+          <t>2026-04-03 12:45:41.208611+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 삼성전자 회장</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중</t>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장을 상대로 손해배상 청구 소송을 시작했다. 국민연금은 그룹 차원의 조직적 승계 작업으로 인해 손해를 봤다고 주장하고 있다.</t>
+          <t>서울중앙지법은 스마일게이트가 IPO 의무를 의도적으로 회피했다고 판단, 미래에셋증권이 제기한 손해배상 소송에서 원고 승소 판결을 내리며 1000억 원 배상을 명령했다. 스마일게이트RPG의 '로스트아크' 성공으로 상장 요건을 충족했으나, 스마일게이트는 회계 기준 변경을 이유로 상장 의무가 사라졌다고 주장했으나 법원은 이를 받아들이지 않았다. 스마일게이트는 이번 판결에 불복하여 항소를 제기할 계획이다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방인 삼성물산과 이재용 회장은 자력이 충분하며(적합 조건 2), 국민연금공단이 주장하는 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 삼성물산 합병 관련 사건은 이미 광범위한 공적 조사와 형사 절차가 진행되어 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 소송이 이미 시작되어 진행 중인 사건으로 종결되지 않았습니다.</t>
+          <t>상대방 책임이 법원 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(적합 조건 2), 피해 금액이 1000억 원으로 매우 크다(적합 조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 현재 1심 판결 후 항소 예정으로 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000억 원 (1심 판결액)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>국민연금공단 (단일 기관)</t>
+          <t>1명 (미래에셋증권)</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>국민연금, 신규 주임운용역 온라인 채용설명회 개최…4월 공고 시작</t>
+          <t>'로아' 대박에도 IPO 회피... 스마일게이트, 미래에셋에 1000억 배상</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330000789</t>
+          <t>https://www.insight.co.kr/news/548675</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-30 12:49:10.071864+00:00</t>
+          <t>2026-04-03 12:45:29.994586+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>미국 법원 1심에서 전 경영진 승소</t>
+          <t>1심 판결 선고, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>서브노티카 IP 개발사인 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했으며, 미국 법원 1심에서 전 경영진이 승소했다. 이는 크래프톤의 책임이 인정된 것으로, 향후 항소심 진행 여부가 주목된다.</t>
+          <t>미래에셋증권이 스마일게이트를 상대로 제기한 IPO 분쟁 손해배상 청구 소송 1심에서 승소하여 1천억 원과 지연이자를 지급받게 되었다. 스마일게이트는 1심 패소에 불복하여 항소할 계획이다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 미국 법원 1심에서 인정되었고(적합 조건 1), 상대방인 크래프톤은 자력이 충분한 대기업입니다(적합 조건 2). 피해 규모가 약 3500억원으로 매우 크며(적합 조건 4), 1심 승소로 증거가 충분히 확보되었음을 알 수 있습니다(적합 조건 5).</t>
+          <t>적합 조건 4개(상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)를 충족한다. 원고인 미래에셋증권이 1심에서 승소하여 청구권이 인정되었으며, 피고인 스마일게이트가 항소할 예정이므로 항소심 진행에 대한 소송금융 수요가 발생할 수 있다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>약 3500억원</t>
+          <t>1천억원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>'3연임 확정' 김창한 크래프톤 대표, 프랜차이즈 IP 전환 승부수</t>
+          <t>스마일게이트, IPO 분쟁 1심 패소… 항소 계획</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ezyeconomy.com</t>
+          <t>ziksir.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ezyeconomy.com/news/articleView.html?idxno=234030</t>
+          <t>https://www.ziksir.com/news/articleView.html?idxno=129552</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-27 12:56:10.429228+00:00</t>
+          <t>2026-04-02 12:51:11.477495+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>이랜드유통</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>국회의원 주최 간담회 개최, 경찰 화재 원인 조사 진행, 피해보상 협의 중</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>지난해 11월 이랜드유통 물류센터 화재로 입주기업 및 최대 700명의 직원이 피해를 입었으며, 이정문 의원 주최로 환경·안전·보상 대책 점검 간담회가 열렸습니다. 경찰은 화재 원인을 특정하지 못했으나, 이랜드 측은 피해기업과 보상 및 재건을 협의하겠다고 밝혔습니다. 입주기업협의회는 신속한 피해보상과 2차 피해 방지 대책을 촉구하고 있습니다.</t>
+          <t>게임 회사 스마일게이트가 미래에셋증권과의 기업공개(IPO) 계약을 고의로 회피했다는 의혹으로 제기된 손해배상 소송 1심에서 패소했습니다. 서울중앙지방법원은 스마일게이트가 미래에셋증권에 1천억 원과 지연이자를 지급하라고 판결하며, 스마일게이트의 상장 추진 의무 소멸 주장은 신의성실 원칙에 반한다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방인 이랜드유통은 대기업으로 자력이 충분하며(적합 조건 2), 물류센터 전소 및 최대 700명의 직원 피해로 집단적 피해와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 국회의원 주최 간담회 등 공적 절차가 진행 중이며(적합 조건 6), 이랜드 측도 보상 및 재건을 협의하겠다고 밝혀 소송금융 투자 적합도가 높습니다. 다만 화재 원인이 특정되지 않아 책임 소재 입증이 쟁점이 될 수 있습니다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(조건 1), 상대방(스마일게이트)은 대기업으로 자력이 충분하며(조건 2), 피해 규모가 1천억 원대로 매우 크다(조건 4). 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(조건 5).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천억 원</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>입주기업 다수, 직원 최대 700명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>이정문 의원, 이랜드유통 물류센터 화재 관련 간담회 개최</t>
+          <t>스마일게이트, 미래에셋 1천억 원대 IPO 소송 패소</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2306742.htm</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202604021716234877</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-27 00:16:30.989820+00:00</t>
+          <t>2026-04-02 12:48:22.801794+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
+          <t>스마일게이트홀딩스</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>서울중앙지법은 라이노스자산운용이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 원고 승소 판결을 내렸다. 스마일게이트홀딩스는 기업공개 의무 위반으로 1천억 원을 지급해야 한다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>법원에서 스마일게이트홀딩스의 기업공개 의무 위반에 대한 책임이 명확히 인정되어 원고 승소 판결이 내려졌습니다 (적합 조건 1, 5). 피고인 스마일게이트홀딩스는 대기업으로 자력이 충분하며 (적합 조건 2), 피해 규모가 1천억 원으로 매우 큽니다 (적합 조건 4). 1심 판결이 선고된 상태로, 항소심 진행 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>1000억원</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="D25" t="inlineStr">
-[...28 lines deleted...]
-      </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>민희진 '먹금' 하더니…'430억 소송' 어도어, 다니엘에  합의 가능성 有...</t>
+          <t>스마일게이트 기업공개 의무 위반 소송 '패소', 법원  1천억 지급해야</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026032616300190105</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434843</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 13:05:24.966225+00:00</t>
+          <t>2026-04-02 12:47:46.072976+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>스마일게이트</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>미국 법원 1단계 소송 패소, 성과급 및 경영 책임 관련 추가 법적 절차 진행 예정</t>
+          <t>1심 원고 승소 판결, 피고 항소 예정</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>크래프톤이 자회사 언노운 월즈 전 경영진과의 미국 법원 1단계 소송에서 패소하여 최대 2억 5천만 달러의 성과급을 지급할 위기에 처했습니다. 전 경영진은 성과급 회피를 위한 의도적 해임이었다고 주장하며, 법원은 CEO 복직과 운영권 회복 등을 인정했습니다. 이번 판결은 전체 분쟁의 일부이며, 성과급 규모 및 경영 책임 관련 법적 공방은 계속될 예정입니다.</t>
+          <t>미래에셋증권이 스마일게이트를 상대로 제기한 1000억원대 손해배상 청구 소송에서 1심 법원이 원고 승소 판결을 내렸다. 재판부는 스마일게이트 측에 청구액 전액과 지연손해금을 지급하라고 명령했으며, 스마일게이트는 판결 검토 후 항소할 예정이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>대기업 피고(크래프톤)의 자력이 충분하며 (적합 조건 2), 미국 법원에서 이미 1단계 소송 패소 판결이 나와 상대방 책임이 비교적 명확합니다 (적합 조건 1, 5). 최대 2억 5천만 달러에 달하는 성과급 지급 가능성이 있어 피해 규모가 크고 (적합 조건 4), 관련 법적 절차가 계속 진행 중입니다.</t>
+          <t>상대방 책임이 1심 법원 판결로 인정되었고(적합 조건 1), 상대방인 스마일게이트는 대기업으로 자력이 충분합니다(적합 조건 2). 피해 규모가 1000억원대로 매우 크며(적합 조건 4), 이미 소송이 진행되어 1심 판결이 나온 상태로 증거가 충분히 검토되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>최대 2억 5천만 달러</t>
+          <t>1000억원 이상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>크래프톤의 빛과 그림자…최대 실적과 소송 패소 [까칠뉴스]</t>
+          <t>스마일게이트, '1000억원대' IPO 분쟁 패소… 판결 검토 후 항소할 것</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181796</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77500</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-26 12:52:10.636659+00:00</t>
+          <t>2026-04-02 12:47:38.866420+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>하이브 주식회사 및 전직 임원 2인</t>
+          <t>스마일게이트홀딩스</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>첫 변론기일 예정</t>
+          <t>1심 패소 판결</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>민희진 대표가 이끄는 어도어(ADOR)가 하이브(HYBE)와 전직 임원 2인을 상대로 430억 원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 26일 열릴 예정이다. 하이브 또한 민희진 대표와 어도어 현직 임원들을 상대로 배임 혐의로 소송을 제기하는 등 양측의 법적 분쟁이 격화되고 있다.</t>
+          <t>미래에셋증권이 스마일게이트홀딩스를 상대로 제기한 손해배상 및 매매대금 청구 소송에서 1심 법원이 스마일게이트홀딩스에 1000억원과 지연손해금을 지급하라고 판결했다. 이 소송은 스마일게이트홀딩스의 '상장회피'와 관련된 것으로, 미래에셋증권이 원고로 승소했다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분: 하이브는 상장 대기업), 적합 조건 4 (피해 규모 큼: 430억 원), 적합 조건 5 (증거 확보 가능성: 기업 내부 자료)에 해당하여 투자 매력도가 높습니다. 복잡한 기업 분쟁이지만, 높은 소송가액과 피고의 충분한 자력으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>스마일게이트홀딩스가 1심에서 1000억 원 배상 판결을 받아 책임이 명확하고(적합 조건 1), 대기업으로서 자력이 충분하다(적합 조건 2). 피해 규모가 1000억 원으로 매우 크며(적합 조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>1000억원</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>민희진·다니엘 “그만하자? 하이브家 전쟁 안 끝나” 430억 손배소, 오...</t>
+          <t>1000억 배상하라 …스마일게이트, '상장회피' 소송 1심 패소</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>newsen.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.newsen.com/news_view.php?uid=202603260500172110</t>
+          <t>https://www.dailian.co.kr/news/view/1628951/?sc=Naver</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-26 00:37:34.620891+00:00</t>
+          <t>2026-04-02 12:43:57.743686+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>고려아연, 영풍</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 다수 소송 진행 중, 의결권 불법 수집 의혹으로 추가 소송 전망</t>
+          <t>증거 인용 기류</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 간 경영권 분쟁이 지속되며 숱한 소송이 진행 중이다. 올해 주총을 앞두고 의결권 불법 수집 의혹이 제기되어 추가적인 법적 공방이 예상된다. 이는 대기업 간의 복잡한 기업 분쟁으로, 소송 가액이 매우 클 것으로 전망된다.</t>
+          <t>영풍과 고려아연 두 가문의 75년 공동경영 체제에 균열이 발생하며 영풍이 고려아연의 투자 적절성에 대해 주주소송을 제기했다. 현재 법원에서 증거 인용 기류가 나타나고 있어 소송이 활발히 진행 중이며, 이는 두 그룹 간의 경영권 분쟁이 격화되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>고려아연과 영풍이라는 대기업 간의 경영권 분쟁으로 소송 가액이 매우 클 것으로 예상되며(피해 규모 큼), 이미 숱한 소송이 진행 중이고(증거 확보 가능성), 의결권 불법 수집 의혹으로 추가적인 법적 공방이 예상됩니다. 상대방 기업들의 자력 또한 충분합니다.</t>
+          <t>대기업인 영풍과 고려아연 간의 주주소송으로, 피고의 자력이 충분하며(적합 조건 2), 법원에서 증거 인용 기류가 나타나 소송의 진행 가능성이 높다(적합 조건 5). 고려아연 투자 관련 분쟁이므로 피해 규모 또한 상당할 것으로 예상된다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>고려아연·영풍, 올해도 12시간 마라톤 주총…‘승부’와 ‘불씨’ 동시...</t>
+          <t>고려아연 투자 적절했나···영풍 제기 주주소송, 증거 인용 기류</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603250212</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420222</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-25 13:06:24.053502+00:00</t>
+          <t>2026-04-02 12:38:55.605880+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>삼성SDI</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>미국 법원에 소송 제기됨</t>
+          <t>서울고등법원 제2심 패소 판결</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>글로벌 태양광 기업 캐나다 솔라가 한국전력을 상대로 미국 법원에 피소되었습니다. 원고는 한전이 멕시코 태양광 지분 매입 계약상 정산 대금이 최종 확정되었음에도 지분 인수를 거부했다고 주장하며, 지분 인수 강제 이행과 손해배상을 청구했습니다.</t>
+          <t>삼성SDI가 바이오빌과의 손해배상 청구소송 2심에서 패소하여 약 175억 원의 판결금 및 지연손해금을 지급하게 되었습니다. 서울고등법원의 판결이며, 삼성SDI는 향후 대책을 강구할 예정입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>한국전력이라는 자력 있는 공공기관이 피고이며(적합 조건 2), 글로벌 태양광 기업이 원고로 계약 위반에 따른 지분 인수 강제 이행 및 손해배상을 청구하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 계약서 및 비용 이의제기 여부 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 이미 미국 법원에 소송이 제기되어 진행 중입니다(적합 조건 1).</t>
+          <t>삼성SDI가 2심에서 패소하여 상대방의 책임이 명확하며, 대기업으로서 충분한 자력을 갖추고 있습니다. 피해 금액이 175억 원으로 매우 크고, 이미 2심 판결이 선고되어 증거가 충분히 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
+          <t>17,533,040,000원</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[Biz Law] 한국전력, 멕시코 태양광 지분 매입 거부로 美 법원에 피소</t>
+          <t>[기업공시] 삼성SDI, KCC, LIG넥스원, 강원랜드, 삼성전자, 롯데칠성 외</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713222</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203838</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-25 12:51:38.178505+00:00</t>
+          <t>2026-04-01 00:35:10.167619+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>홍원식 전 회장</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>미국 델라웨어 형평법원에 소송 제기</t>
+          <t>서울중앙지법 손해배상 판결 선고</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 미국 게임 개발사 언노운월즈엔터테인먼트(UWE)의 창립 멤버들이 크래프톤을 상대로 미국 델라웨어 형평법원에 소송을 제기했습니다. UWE 측은 크래프톤이 최대 2억5000만 달러에 달하는 언아웃 지급을 피하기 위해 '서브노티카 2' 출시를 의도적으로 연기하고 경영진을 교체했다고 주장하고 있습니다. 이로 인해 크래프톤은 667억원의 영업권 손상차손을 인식했습니다.</t>
+          <t>남양유업 홍원식 전 회장이 지분 거래 지연과 관련하여 서울중앙지법으로부터 660억 원 규모의 손해배상 지급 판결을 받았다. 이 판결은 남양유업의 실적에도 일정 부분 영향을 미친 것으로 분석된다. 판결액 중 487억 원에 대한 언급이 있으나, 전체 배상액은 660억 원이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>크래프톤은 역대 최대 매출을 기록한 상장 대기업으로 자력이 충분하며(적합 조건 2), UWE 창립 멤버들이 크래프톤의 의도적인 언아웃 지급 회피를 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하게 다투어지고 있습니다(적합 조건 1). 최대 2억5000만 달러(약 3400억원)에 달하는 언아웃 지급이 쟁점으로 피해 규모가 매우 크고(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>서울중앙지법에서 홍원식 전 회장에게 660억 원 규모의 손해배상 판결이 내려져 상대방 책임이 명확하며(적합 조건 1), 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결이 존재하여 증거가 확보된 상태이다(적합 조건 5). 전 회장이라는 점과 배상액 규모를 고려할 때 상대방의 자력도 충분할 것으로 판단된다(적합 조건 2). 현재 판결 선고 단계로, 항소 또는 집행 절차에 대한 소송금융 투자를 검토할 수 있다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>최대 2억5000만달러 (약 3400억원)</t>
+          <t>660억원</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>UWE 창립 멤버 (소수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>크래프톤, 외형 성장 속 불어난 영업권 부담</t>
+          <t>남양유업, ‘흑자 전환’에도 매출 감소…실적의 질 평가 엇갈려</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215617</t>
+          <t>https://sateconomy.co.kr/news/view/1065600190978039</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-25 00:47:22.189727+00:00</t>
+          <t>2026-03-31 13:03:06.112740+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>젬백스앤카엘</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>미국 법원 1심 진행 중</t>
+          <t>항소심 판결 선고, 상고 예정</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>서브노티카 IP 개발사인 미국 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했습니다. 이들은 크래프톤이 성과급 지급을 피하기 위해 자신들을 부당 해고했다고 주장하며, 현재 미국 법원에서 1심이 진행 중입니다.</t>
+          <t>젬백스앤카엘이 바이오빌과의 주식 거래 관련 손해배상 청구 소송 항소심에서 175억 원 배상 판결을 받았습니다. 젬백스는 1심 판결 직후 295억 원을 공탁했으며, 재무적 영향은 제한적이라고 밝혔습니다. 젬백스 측은 이번 판결에 대해 상고를 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방인 크래프톤은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 약 3500억원으로 피해 규모가 매우 큽니다(적합 조건 4). 부당 해고 및 성과급 미지급 주장이 구체적이고(적합 조건 1), 소송이 진행 중이므로 관련 증거가 확보되었을 것으로 보입니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확함 (서울고등법원 2심 판결로 젬백스의 배상 책임 인정), 상대방에게 자력이 충분함 (상장회사이며 1심 인용 금액 전액 공탁), 피해 규모가 큼 (원금 175억 원 이상), 증거가 있거나 확보 가능함 (이미 1심, 2심 법원 판단 완료).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>약 3500억원</t>
+          <t>원금 175억 3304만원 및 지연이자</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (바이오빌)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>김창한 크래프톤 대표 3연임 성공… 주가 부진 속 ‘포스트 배틀그라운...</t>
+          <t>젬백스  바이오빌 소송 2심 175억 배상 판결…재무적 영향 제한적</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/24/XJAIHNDYVFEADAWGBT2AD5VH4I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.mt.co.kr/stock/2026/03/31/2026033114554587136</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:46.474710+00:00</t>
+          <t>2026-03-31 12:54:59.819553+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>젬백스</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>1심 진행 중</t>
+          <t>항소심 판결 선고, 상고 여부 검토 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>크래프톤의 전 주주 측이 신작 프로젝트 지연을 이유로 주식매매계약 위반 및 임원 책임 추궁을 주장하며 2억5000만달러 규모의 손해배상 소송을 제기했습니다. 이에 크래프톤은 자회사 언노운월즈를 상대로 맞소송을 제기하며 신작 지연의 책임을 전 경영진에게 돌리고 있습니다. 현재 1심 소송이 진행 중입니다.</t>
+          <t>젬백스가 바이오빌과의 소송에서 패소하여 175억원과 연 5%의 이자를 지급하라는 항소심 판결이 나왔다. 젬백스는 이미 1심 판결 후 해당 금액을 현금 공탁했으며, 재무상 영향은 없을 것이라고 밝혔다. 젬백스 측은 이번 판결에 대해 상고 제기 등 다양한 대응 방안을 검토 중이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 크래프톤이라는 대기업을 상대로 2억5000만달러 규모의 손해배상 소송이 진행 중이며, 주식매매계약 위반 및 임원 책임 추궁이라는 명확한 법적 쟁점을 가지고 있습니다.</t>
+          <t>상대방 책임이 항소심 법원 판결로 명확히 인정되었고(적합 조건 1), 상대방(젬백스)은 상장회사로 추정되며 2023년 매출 815억원을 기록하는 등 충분한 자력을 갖추고 있다(적합 조건 2). 피해 규모가 175억 원 및 이자로 매우 크며(적합 조건 4), 이미 항소심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5). 아직 상고 여부가 결정되지 않아 종결된 사건이 아니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>2억5000만달러</t>
+          <t>175억원 및 연 5% 이자</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (바이오빌)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[경영 레이다] 크래프톤, 美 자회사 CEO 복직 1심에도  프로젝트 지연 책...</t>
+          <t>젬백스, 바이오빌 소송전 패소... 재무적 대비해 영향 없을 것</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418301</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=700115</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-20 12:55:13.615262+00:00</t>
+          <t>2026-03-31 00:52:08.859825+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>게이트고메스위스(GGS) 및 관련 경영진</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>아시아나항공이 게이트고메스위스(GGS) 및 경영진을 상대로 손해배상 청구 소송 1심 진행 중</t>
+          <t>미국 델라웨어 법원에 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>아시아나항공이 2016년 스위스 게이트그룹과 체결한 기내식 독점 공급 계약이 박삼구 전 금호그룹 회장의 개입으로 저가 매각되었다는 논란이 있다. 아시아나항공은 현재 게이트고메스위스(GGS)와 경영진을 상대로 손해배상 청구 소송을 진행 중이며, 소송가액은 10억원이다. 통합 항공사 출범을 앞둔 대한항공은 이 계약 관련 문제 해결 부담을 안게 되었다.</t>
+          <t>크래프톤 전 경영진 측이 크래프톤을 상대로 2억5000만달러 규모의 성과급 미지급 및 부당 해고에 대한 손해배상 소송을 미국 델라웨어 법원에 제기했다. 전 경영진 측은 크래프톤이 성과급 지급을 피하기 위해 서브노티카2의 조기 출시를 막고 자신들을 해고했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(조건 1, 박삼구 전 회장의 개입), 상대방(GGS 및 아시아나항공)의 자력이 충분하다(조건 2). 기내식 사업권 저가 매각으로 인한 잠재적 피해 규모가 매우 크고(조건 4), 이미 손해배상 소송이 진행 중이므로 증거 확보 가능성이 높다(조건 5).</t>
+          <t>상대방(크래프톤)은 자력이 충분한 대기업이며, 청구하는 손해배상액이 2억5000만달러로 매우 크다. 전 경영진 측의 부당 해고 및 성과급 미지급 주장에 대한 계약서 및 내부 문서 등 증거 확보 가능성이 높다. (적합 조건: 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>최소 10억원 (소송가액), 잠재적 수천억원 (기내식 사업권 저가 매각 손실 및 지분 매수 비용)</t>
+          <t>2억5000만달러</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>복수 (전 경영진 측)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[대한항공씨앤디서비스 PMI] ③통합 후 '아시아나 기내식' 관건, 구조 일...</t>
+          <t>크래프톤, 김창한 '3기 리더십' 시험대</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=215250</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828715</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-20 12:48:56.255067+00:00</t>
+          <t>2026-03-30 13:03:14.317179+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>교보생명</t>
+          <t>삼성물산, 이재용 삼성전자 회장</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>ICC 중재 및 국내 소송 진행 중, 대법원 판단 일부 반영</t>
+          <t>손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>교보생명은 재무적 투자자(FI)들과 풋옵션 행사 가격 산정을 둘러싼 분쟁을 수년간 이어오고 있다. 이 분쟁은 국제상업회의소(ICC) 중재와 국내 소송을 병행하며 진행 중이며, 최근 대법원 판단에서 교보생명 측에 불리한 요소가 일부 반영된 것으로 알려졌다. FI와의 갈등 해결은 교보생명의 기업공개(IPO) 재추진의 핵심 선결 과제로 남아있다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장을 상대로 손해배상 청구 소송을 시작했다. 국민연금은 그룹 차원의 조직적 승계 작업으로 인해 손해를 봤다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>교보생명은 대기업으로 자력이 충분하며(적합 조건 2), 1조 2천억원 규모의 투자금 관련 분쟁으로 피해 규모가 매우 크다(적합 조건 4). 국제상업회의소 중재 및 국내 소송이 진행 중이며 대법원 판단에서 교보생명 측에 불리한 요소가 반영되어 증거 확보 및 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 사건이 종결되지 않고 현재 진행형이므로 소송금융 투자에 적합하다.</t>
+          <t>상대방인 삼성물산과 이재용 회장은 자력이 충분하며(적합 조건 2), 국민연금공단이 주장하는 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 삼성물산 합병 관련 사건은 이미 광범위한 공적 조사와 형사 절차가 진행되어 증거 확보 가능성이 높고(적합 조건 5), 상대방 책임이 비교적 명확하게 주장되고 있습니다(적합 조건 1). 소송이 이미 시작되어 진행 중인 사건으로 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>1조 2천억원 관련 분쟁</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>소수 재무적 투자자</t>
+          <t>국민연금공단 (단일 기관)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>SBI저축銀 품은 교보생명, 인수 시너지 '군불'...IPO 재추진 ‘분수령’</t>
+          <t>국민연금, 신규 주임운용역 온라인 채용설명회 개최…4월 공고 시작</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=215750</t>
+          <t>https://www.newspim.com/news/view/20260330000789</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:47.176614+00:00</t>
+          <t>2026-03-30 12:49:10.071864+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>오픈AI, 아마존, 마이크로소프트, 샘 올트먼</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>일론 머스크의 소송 진행 중, MS의 법적 대응 검토 중</t>
+          <t>미국 법원 1심에서 전 경영진 승소</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>마이크로소프트가 오픈AI 및 아마존에 대해 기존 협약 위반을 이유로 법적 대응을 검토 중이며, 오픈AI 공동 창업자인 일론 머스크 또한 오픈AI의 IPO 추진과 관련하여 샘 올트먼 CEO 등을 상대로 소송을 제기하여 리스크 요인이 되고 있습니다. 이는 대규모 기업 간의 계약 및 창업 이념 관련 분쟁으로, 막대한 이해관계가 얽혀 있습니다.</t>
+          <t>서브노티카 IP 개발사인 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했으며, 미국 법원 1심에서 전 경영진이 승소했다. 이는 크래프톤의 책임이 인정된 것으로, 향후 항소심 진행 여부가 주목된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(기존 협약 위반), 상대방에게 자력이 충분하며(MS, 오픈AI, 아마존), 피해 규모가 매우 클 것으로 예상됩니다. 또한 기존 협약 등 증거 확보 가능성이 높습니다. 일론 머스크의 소송이 이미 진행 중인 점도 긍정적입니다.</t>
+          <t>상대방 책임이 미국 법원 1심에서 인정되었고(적합 조건 1), 상대방인 크래프톤은 자력이 충분한 대기업입니다(적합 조건 2). 피해 규모가 약 3500억원으로 매우 크며(적합 조건 4), 1심 승소로 증거가 충분히 확보되었음을 알 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
+          <t>약 3500억원</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>MS, 오픈AI·아마존에 법적 대응 검토…'기존 협약 위반' 우려</t>
+          <t>'3연임 확정' 김창한 크래프톤 대표, 프랜차이즈 IP 전환 승부수</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>ezyeconomy.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027026</t>
+          <t>https://www.ezyeconomy.com/news/articleView.html?idxno=234030</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:28.626109+00:00</t>
+          <t>2026-03-27 12:56:10.429228+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>아마존, 오픈AI</t>
+          <t>이랜드유통</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>소송 제기 예정</t>
+          <t>국회의원 주최 간담회 개최, 경찰 화재 원인 조사 진행, 피해보상 협의 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>마이크로소프트(MS)가 아마존과 오픈AI의 파트너십이 기존 애저 계약을 위반한다고 주장하며 법적 조치를 예고했습니다. 특히 '상태저장 런타임 환경(SRE)' 공동 구축이 문제의 핵심으로, MS는 계약 위반 시 소송을 제기할 것이라고 밝혔습니다.</t>
+          <t>지난해 11월 이랜드유통 물류센터 화재로 입주기업 및 최대 700명의 직원이 피해를 입었으며, 이정문 의원 주최로 환경·안전·보상 대책 점검 간담회가 열렸습니다. 경찰은 화재 원인을 특정하지 못했으나, 이랜드 측은 피해기업과 보상 및 재건을 협의하겠다고 밝혔습니다. 입주기업협의회는 신속한 피해보상과 2차 피해 방지 대책을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방(아마존, 오픈AI)의 자력이 충분하며(적합 조건 2), MS가 기존 애저 계약 위반을 주장하고 있어 증거(계약서)가 명확할 것으로 예상됩니다(적합 조건 5). 대기업 간의 계약 위반인 만큼 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>상대방인 이랜드유통은 대기업으로 자력이 충분하며(적합 조건 2), 물류센터 전소 및 최대 700명의 직원 피해로 집단적 피해와 큰 피해 규모가 예상됩니다(적합 조건 3, 4). 국회의원 주최 간담회 등 공적 절차가 진행 중이며(적합 조건 6), 이랜드 측도 보상 및 재건을 협의하겠다고 밝혀 소송금융 투자 적합도가 높습니다. 다만 화재 원인이 특정되지 않아 책임 소재 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>입주기업 다수, 직원 최대 700명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>MS, 아마존-오픈AI 파트너십에  기존 애저 계약 위반  주장...법적 조치...</t>
+          <t>이정문 의원, 이랜드유통 물류센터 화재 관련 간담회 개최</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=208070</t>
+          <t>https://news.tf.co.kr/read/national/2306742.htm</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-19 12:39:18.353269+00:00</t>
+          <t>2026-03-27 00:16:30.989820+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr"/>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 소송 진행 중</t>
+          <t>합의 가능성 논의 중</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>한미그룹 내 '가족 분쟁'과 경영권 분쟁이 진행 중이며, '백기사' 신동국 씨의 역할에 관심이 집중되고 있습니다. 양측 간 수백억원대 소송이 진행되고 있으며, 2024년 7월 의결권 공동 행사 약정 등 주주 간 연대에도 균열이 생긴 것으로 보입니다.</t>
+          <t>어도어와 관련된 430억 원 규모의 소송이 진행 중이며, '다니엘'과의 합의 가능성이 제기되었습니다. 이 소송은 민희진 대표와 관련된 분쟁의 연장선으로 보입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 한미그룹 관련), 4(피해 규모 큼 - 수백억원대 소송), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 경영권 분쟁은 소송금융의 주요 투자 대상 중 하나이며, 이미 수백억원대 소송이 진행 중인 점이 긍정적입니다.</t>
+          <t>소송 금액이 430억 원으로 매우 커서 잠재적 회수 금액이 높습니다 (적합 조건 4). 관련 당사자인 어도어는 대기업 하이브의 자회사로, 충분한 자력을 갖추고 있습니다 (적합 조건 2). 소송이 진행 중이며 합의 가능성이 언급되어 종결된 사건이 아닙니다. 다만, 기사 본문이 소송 내용과 무관하여 사건의 구체적인 책임 소재나 증거 확보 여부는 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>수백억 원</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>한미 '가족 분쟁' 백기사 신동국 '엑시트냐, 경영권 장악이냐'</t>
+          <t>민희진 '먹금' 하더니…'430억 소송' 어도어, 다니엘에  합의 가능성 有...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=9927</t>
+          <t>https://www.mydaily.co.kr/page/view/2026032616300190105</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-19 00:34:10.232391+00:00</t>
+          <t>2026-03-26 13:05:24.966225+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>미 델라웨어주 형평법원 판결 선고 (테드 길 전 CEO 복직 명령), 크래프톤 후속 조치 검토 중, 전 경영진 2억 5천만 달러 손해배상 소송 제기</t>
+          <t>미국 법원 1단계 소송 패소, 성과급 및 경영 책임 관련 추가 법적 절차 진행 예정</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 해고한 것이 부당하다는 미 법원 판결이 나왔다. 전 CEO 테드 길의 복직이 명령되었으며, 크래프톤은 대응 방안을 논의 중이다. 전 경영진은 크래프톤이 성과급 지급을 회피하기 위해 해고했다며 2억 5천만 달러의 손해배상 소송을 제기한 상태이다.</t>
+          <t>크래프톤이 자회사 언노운 월즈 전 경영진과의 미국 법원 1단계 소송에서 패소하여 최대 2억 5천만 달러의 성과급을 지급할 위기에 처했습니다. 전 경영진은 성과급 회피를 위한 의도적 해임이었다고 주장하며, 법원은 CEO 복직과 운영권 회복 등을 인정했습니다. 이번 판결은 전체 분쟁의 일부이며, 성과급 규모 및 경영 책임 관련 법적 공방은 계속될 예정입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>미 법원이 크래프톤의 해고가 부당하다고 판결하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 크래프톤은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 전 경영진이 제기한 손해배상 소송 금액이 2억 5천만 달러로 피해 규모가 매우 크고(적합 조건 4), 미 법원에 제출된 메신저 대화록 등 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>대기업 피고(크래프톤)의 자력이 충분하며 (적합 조건 2), 미국 법원에서 이미 1단계 소송 패소 판결이 나와 상대방 책임이 비교적 명확합니다 (적합 조건 1, 5). 최대 2억 5천만 달러에 달하는 성과급 지급 가능성이 있어 피해 규모가 크고 (적합 조건 4), 관련 법적 절차가 계속 진행 중입니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>2억 5천만 달러 (약 3,400억 원)</t>
+          <t>최대 2억 5천만 달러</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>전 언노운월즈 경영진 (테드 길 외 2명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>美 법원 CEO 복직 결정…크래프톤, 관련 사안 검토 중</t>
+          <t>크래프톤의 빛과 그림자…최대 실적과 소송 패소 [까칠뉴스]</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>sisaon.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1950630</t>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181796</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-18 12:52:00.948426+00:00</t>
+          <t>2026-03-26 12:52:10.636659+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>홍원식 전 회장</t>
+          <t>하이브 주식회사 및 전직 임원 2인</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>660억 원 손해배상 1심 승소, 578억 원 추가 손해배상 소송 제기 상태</t>
+          <t>첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>한앤컴퍼니가 남양유업 경영권을 확보하는 과정에서 홍원식 전 회장의 주식매매계약 일방적 파기로 촉발된 법적 분쟁이 진행 중이다. 한앤코는 대법원에서 경영권 최종 확보, 660억 원 손해배상 1심 승소, 홍 전 회장의 '셀프 보수한도 승인' 위법 확정 등 연이어 승소했다. 현재 578억 원 규모의 추가 손해배상 소송도 제기된 상태다.</t>
+          <t>민희진 대표가 이끄는 어도어(ADOR)가 하이브(HYBE)와 전직 임원 2인을 상대로 430억 원 규모의 손해배상 소송을 제기했으며, 첫 변론기일이 26일 열릴 예정이다. 하이브 또한 민희진 대표와 어도어 현직 임원들을 상대로 배임 혐의로 소송을 제기하는 등 양측의 법적 분쟁이 격화되고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>상대방(홍원식 전 회장)의 주식매매계약 일방적 파기 등 책임이 대법원 판결 및 1심 승소로 명확히 확인되었고(적합 조건 1), 피해 규모가 660억 원, 578억 원 등 수백억 원대로 매우 크며(적합 조건 4), 이미 다수의 법적 승소를 통해 객관적 증거가 충분히 확보되어 있어(적합 조건 5) 소송 승소 가능성이 매우 높다. 부적합 조건에 해당하지 않는다.</t>
+          <t>적합 조건 2 (상대방 자력 충분: 하이브는 상장 대기업), 적합 조건 4 (피해 규모 큼: 430억 원), 적합 조건 5 (증거 확보 가능성: 기업 내부 자료)에 해당하여 투자 매력도가 높습니다. 복잡한 기업 분쟁이지만, 높은 소송가액과 피고의 충분한 자력으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>최소 1,238억 원 (660억 원 1심 승소 + 578억 원 추가 소송)</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>1명 (한앤컴퍼니)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>'기내식 잭팟' 한앤코…다음 엑시트는 남양유업?[마켓인]</t>
+          <t>민희진·다니엘 “그만하자? 하이브家 전쟁 안 끝나” 430억 손배소, 오...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>newsen.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05179126645384304</t>
+          <t>https://www.newsen.com/news_view.php?uid=202603260500172110</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:34.800988+00:00</t>
+          <t>2026-03-26 00:37:34.620891+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>고려아연, 영풍</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>미국 법원에 손해배상 소송 제기, CEO 복직 판결</t>
+          <t>경영권 분쟁 관련 다수 소송 진행 중, 의결권 불법 수집 의혹으로 추가 소송 전망</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 인수 후 성과급(언아웃) 지급을 피하기 위해 경영진을 해고했다는 주장이 제기되었다. 해고된 경영진 측은 크래프톤을 상대로 미국 법원에 최대 2억5000만 달러 규모의 손해배상 소송을 제기했으며, 미국 법원은 CEO 복직 판결을 내린 상태이다.</t>
+          <t>고려아연과 영풍 간 경영권 분쟁이 지속되며 숱한 소송이 진행 중이다. 올해 주총을 앞두고 의결권 불법 수집 의혹이 제기되어 추가적인 법적 공방이 예상된다. 이는 대기업 간의 복잡한 기업 분쟁으로, 소송 가액이 매우 클 것으로 전망된다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며, 성과급 미지급을 위한 해고라는 책임이 비교적 명확하게 언급됨. 손해배상 청구액이 최대 2억5000만 달러(약 3400억원)로 피해 규모가 매우 크고, 이미 미국 법원에 소송이 제기되어 증거 확보 및 법적 절차가 진행 중임. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>고려아연과 영풍이라는 대기업 간의 경영권 분쟁으로 소송 가액이 매우 클 것으로 예상되며(피해 규모 큼), 이미 숱한 소송이 진행 중이고(증거 확보 가능성), 의결권 불법 수집 의혹으로 추가적인 법적 공방이 예상됩니다. 상대방 기업들의 자력 또한 충분합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>2억5000만 달러 (약 3400억원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>소수 경영진</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>크래프톤 vs 언노운월즈 분쟁, 美 법원 “CEO 복직” 판결… 경영권 갈등...</t>
+          <t>고려아연·영풍, 올해도 12시간 마라톤 주총…‘승부’와 ‘불씨’ 동시...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031713480439280</t>
+          <t>https://www.kukinews.com/article/view/kuk202603250212</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-17 12:55:39.144133+00:00</t>
+          <t>2026-03-25 13:06:24.053502+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>델라웨어 형평법원 1단계 판결 선고 (CEO 복직 결정), 성과보수 및 손해배상 관련 2단계 재판 예정</t>
+          <t>미국 법원에 소송 제기됨</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>크래프톤 산하 게임 개발사 언노운월즈의 공동 창업자 및 경영진이 크래프톤을 상대로 2억 5천만 달러 규모의 부당 해고 및 성과보수 미지급 소송을 제기했습니다. 델라웨어 형평법원은 1단계 판결에서 당시 CEO였던 테드 길의 복직을 결정했으나, 공동 창업자 2인의 복직은 받아들이지 않았습니다. 소송의 핵심 쟁점인 성과보수 지급 여부와 손해배상 문제는 향후 2단계 재판에서 다뤄질 예정입니다.</t>
+          <t>글로벌 태양광 기업 캐나다 솔라가 한국전력을 상대로 미국 법원에 피소되었습니다. 원고는 한전이 멕시코 태양광 지분 매입 계약상 정산 대금이 최종 확정되었음에도 지분 인수를 거부했다고 주장하며, 지분 인수 강제 이행과 손해배상을 청구했습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>대기업 피고(크래프톤), 피해 규모가 2억 5천만 달러로 매우 큼, 법원 판결문 등 객관적 증거가 존재하며 핵심 쟁점인 성과보수 및 손해배상 관련 2단계 재판이 남아있어 소송금융 투자 기회가 높습니다.</t>
+          <t>한국전력이라는 자력 있는 공공기관이 피고이며(적합 조건 2), 글로벌 태양광 기업이 원고로 계약 위반에 따른 지분 인수 강제 이행 및 손해배상을 청구하고 있어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 계약서 및 비용 이의제기 여부 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 이미 미국 법원에 소송이 제기되어 진행 중입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>2억 5천만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>3명 (언노운월즈 경영진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>크래프톤 '언노운월즈 분쟁' 1단계 판결 나왔다…공동 창업자 2인 복직...</t>
+          <t>[Biz Law] 한국전력, 멕시코 태양광 지분 매입 거부로 美 법원에 피소</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338103</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713222</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-17 12:46:30.056512+00:00</t>
+          <t>2026-03-25 12:51:38.178505+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>롯데쇼핑</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>태광산업이 법적 대응 검토 중, 소송전 확전 가능성 높음</t>
+          <t>미국 델라웨어 형평법원에 소송 제기</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>롯데와 태광 간 롯데홈쇼핑 경영권 및 내부거래 갈등이 격화되고 있다. 롯데쇼핑이 이사회 구성을 변경하며 경영권 장악력을 강화하자 2대 주주인 태광산업은 이를 공동 경영 체제 파기로 보고 법적 대응을 검토 중이다. 태광 측은 롯데 계열사와의 내부거래 위법 소지를 주장하며 김재겸 대표 사퇴를 요구하고 있어 소송전으로 이어질 가능성이 높다.</t>
+          <t>크래프톤이 인수한 미국 게임 개발사 언노운월즈엔터테인먼트(UWE)의 창립 멤버들이 크래프톤을 상대로 미국 델라웨어 형평법원에 소송을 제기했습니다. UWE 측은 크래프톤이 최대 2억5000만 달러에 달하는 언아웃 지급을 피하기 위해 '서브노티카 2' 출시를 의도적으로 연기하고 경영진을 교체했다고 주장하고 있습니다. 이로 인해 크래프톤은 667억원의 영업권 손상차손을 인식했습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 롯데그룹은 대기업으로 자력이 충분하며, 롯데홈쇼핑 45% 지분 관련 경영권 분쟁으로 잠재적 피해 규모가 매우 크고 이사회 회의록 등 증거 확보도 용이하다. 태광산업이 법적 대응을 검토 중이며, 소송전으로 확전될 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>크래프톤은 역대 최대 매출을 기록한 상장 대기업으로 자력이 충분하며(적합 조건 2), UWE 창립 멤버들이 크래프톤의 의도적인 언아웃 지급 회피를 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하게 다투어지고 있습니다(적합 조건 1). 최대 2억5000만 달러(약 3400억원)에 달하는 언아웃 지급이 쟁점으로 피해 규모가 매우 크고(적합 조건 4), 이미 소송이 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 2억5000만달러 (약 3400억원)</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1 (태광산업)</t>
+          <t>UWE 창립 멤버 (소수)</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>사돈에서 앙숙으로…불붙은 롯데·태광 '우리홈쇼핑 20년 전쟁'</t>
+          <t>크래프톤, 외형 성장 속 불어난 영업권 부담</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603176499b</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215617</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-17 12:43:29.564043+00:00</t>
+          <t>2026-03-25 00:47:22.189727+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>델라웨어 법원 1심 판결 선고, 항소 가능성 있음</t>
+          <t>미국 법원 1심 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>크래프톤이 언노운월즈 전 임원진과의 분쟁 소송에서 첫 재판에 패소하여 2억 5천만 달러를 지급하라는 판결을 받았다. 이 판결로 인해 크래프톤의 향후 행보에 차질이 불가피할 것으로 보인다. 소송은 델라웨어 법원에서 진행되었다.</t>
+          <t>서브노티카 IP 개발사인 미국 언노운 월즈의 전 경영진이 크래프톤을 상대로 약 3500억원 규모의 손해배상 청구 소송을 제기했습니다. 이들은 크래프톤이 성과급 지급을 피하기 위해 자신들을 부당 해고했다고 주장하며, 현재 미국 법원에서 1심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 2억 5천만 달러 지급 판결이 내려져 책임이 명확하고 피해 규모가 매우 큼(적합 조건 1, 4). 이미 재판이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보되었음을 알 수 있음(적합 조건 5).</t>
+          <t>상대방인 크래프톤은 대기업으로 자력이 충분하며(적합 조건 2), 청구 금액이 약 3500억원으로 피해 규모가 매우 큽니다(적합 조건 4). 부당 해고 및 성과급 미지급 주장이 구체적이고(적합 조건 1), 소송이 진행 중이므로 관련 증거가 확보되었을 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>2억 5천만 달러</t>
+          <t>약 3500억원</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>언노운월즈 전 임원진 소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>크래프톤, 언노운월즈 전 임원진에 2억5000만달러 지급 판결</t>
+          <t>김창한 크래프톤 대표 3연임 성공… 주가 부진 속 ‘포스트 배틀그라운...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824718</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/24/XJAIHNDYVFEADAWGBT2AD5VH4I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-17 00:50:12.301262+00:00</t>
+          <t>2026-03-24 12:57:46.474710+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>크래프톤</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 결정 선고, 손해배상 소송은 진행 중</t>
+          <t>1심 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 부당 해고한 사건에 대해 미국 법원이 크래프톤의 의도적인 성과급 미지급 목적의 해고라고 판단했습니다. 법원은 전 CEO의 복직과 스튜디오 운영권 반환을 명령했으나, 전 경영진이 청구한 최대 2억5천만 달러 규모의 손해배상액에 대한 판단은 아직 남아있습니다. 크래프톤은 법원 결정에 불복 입장을 밝혔습니다.</t>
+          <t>크래프톤의 전 주주 측이 신작 프로젝트 지연을 이유로 주식매매계약 위반 및 임원 책임 추궁을 주장하며 2억5000만달러 규모의 손해배상 소송을 제기했습니다. 이에 크래프톤은 자회사 언노운월즈를 상대로 맞소송을 제기하며 신작 지연의 책임을 전 경영진에게 돌리고 있습니다. 현재 1심 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>미국 법원이 크래프톤의 부당 해고 및 성과급 미지급 의도를 명확히 판단하여 상대방 책임이 명확하며(적합 조건 1), 크래프톤은 배상 능력이 충분한 대기업입니다(적합 조건 2). 전 경영진이 청구한 손해배상액이 최대 2억5천만 달러로 피해 규모가 크고(적합 조건 4), 법원 결정문과 챗GPT 활용 사실 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 크래프톤이라는 대기업을 상대로 2억5000만달러 규모의 손해배상 소송이 진행 중이며, 주식매매계약 위반 및 임원 책임 추궁이라는 명확한 법적 쟁점을 가지고 있습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>최대 2억5천만 달러 (약 3천400억원)</t>
+          <t>2억5000만달러</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>미 법원  크래프톤, 언노운월즈 CEO 부당해고…복직시켜야</t>
+          <t>[경영 레이다] 크래프톤, 美 자회사 CEO 복직 1심에도  프로젝트 지연 책...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260317022300017?input=1195m</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=418301</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-17 00:48:55.612795+00:00</t>
+          <t>2026-03-20 12:55:13.615262+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>대웅제약, 유철환 전 국민권익위원회 위원장</t>
+          <t>게이트고메스위스(GGS) 및 관련 경영진</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>유철환 전 권익위원장 청탁금지법 위반 혐의 형사 고발, 권익위 A국장 직위 해제, 산업부의 국가핵심기술 지정 유지 여부 결정 대기 중, 메디톡스-대웅제약 항소심 진행 중.</t>
+          <t>아시아나항공이 게이트고메스위스(GGS) 및 경영진을 상대로 손해배상 청구 소송 1심 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>대웅제약이 보툴리눔 톡신 기술의 국가핵심기술 지정 해제를 위해 국민권익위원회에 로비를 시도했다는 의혹이 제기되었습니다. 국무조정실 조사와 권익위 감사 결과 유착 정황이 드러나 유철환 전 위원장이 형사 고발되고 관련 국장이 직위 해제되는 등 공적 절차가 진행 중입니다. 이 논란은 메디톡스와 대웅제약 간 진행 중인 보툴리눔 톡신 균주 소송 및 산업통상자원부의 국가핵심기술 지정 유지 여부 결정에 중대한 변수로 작용할 전망입니다.</t>
+          <t>아시아나항공이 2016년 스위스 게이트그룹과 체결한 기내식 독점 공급 계약이 박삼구 전 금호그룹 회장의 개입으로 저가 매각되었다는 논란이 있다. 아시아나항공은 현재 게이트고메스위스(GGS)와 경영진을 상대로 손해배상 청구 소송을 진행 중이며, 소송가액은 10억원이다. 통합 항공사 출범을 앞둔 대한항공은 이 계약 관련 문제 해결 부담을 안게 되었다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>대웅제약의 국가핵심기술 지정 해제 로비 의혹은 국무조정실 조사 및 권익위 감사 결과로 유착 정황이 드러나 관련자가 형사 고발 및 직위 해제되는 등 상대방 책임이 명확하며 객관적 증거가 확보되었습니다. 상대방인 대웅제약은 대기업으로 자력이 충분하며, 이 논란이 메디톡스와 대웅제약 간 진행 중인 수천억 원 규모의 소송에 영향을 미칠 수 있어 피해 규모가 매우 큽니다. 또한, 이미 공적 절차(권익위 감사, 형사 고발)가 진행 중입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(조건 1, 박삼구 전 회장의 개입), 상대방(GGS 및 아시아나항공)의 자력이 충분하다(조건 2). 기내식 사업권 저가 매각으로 인한 잠재적 피해 규모가 매우 크고(조건 4), 이미 손해배상 소송이 진행 중이므로 증거 확보 가능성이 높다(조건 5).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
+          <t>최소 10억원 (소송가액), 잠재적 수천억원 (기내식 사업권 저가 매각 손실 및 지분 매수 비용)</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>대웅제약 ‘톡신 기술 해제 로비’ 논란…항소심·산업부 결정 변수로</t>
+          <t>[대한항공씨앤디서비스 PMI] ③통합 후 '아시아나 기내식' 관건, 구조 일...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>fetv.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04618246645383976</t>
+          <t>https://www.fetv.co.kr/news/article.html?no=215250</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-16 13:01:15.096497+00:00</t>
+          <t>2026-03-20 12:48:56.255067+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>교보생명</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1심 판결 선고, 하이브 항소 및 강제집행취소 신청</t>
+          <t>ICC 중재 및 국내 소송 진행 중, 대법원 판단 일부 반영</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 하이브는 이에 불복하여 항소하고 강제집행취소를 신청했으며, 민희진 대표의 분쟁 종결 제안을 거절하며 법적 다툼을 이어갈 예정입니다.</t>
+          <t>교보생명은 재무적 투자자(FI)들과 풋옵션 행사 가격 산정을 둘러싼 분쟁을 수년간 이어오고 있다. 이 분쟁은 국제상업회의소(ICC) 중재와 국내 소송을 병행하며 진행 중이며, 최근 대법원 판단에서 교보생명 측에 불리한 요소가 일부 반영된 것으로 알려졌다. FI와의 갈등 해결은 교보생명의 기업공개(IPO) 재추진의 핵심 선결 과제로 남아있다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>1심 판결에서 민희진 대표의 풋옵션 행사가 정당하다고 인정되어 하이브의 책임이 명확하며, 255억 원이라는 큰 피해 규모가 특정되었습니다. 상대방인 하이브는 대기업으로 자력이 충분하고, 현재 항소심이 진행 중이므로 소송금융 투자에 적합합니다. (적합 조건: 1, 2, 4, 5 해당)</t>
+          <t>교보생명은 대기업으로 자력이 충분하며(적합 조건 2), 1조 2천억원 규모의 투자금 관련 분쟁으로 피해 규모가 매우 크다(적합 조건 4). 국제상업회의소 중재 및 국내 소송이 진행 중이며 대법원 판단에서 교보생명 측에 불리한 요소가 반영되어 증거 확보 및 상대방 책임이 비교적 명확하다(적합 조건 1, 5). 사건이 종결되지 않고 현재 진행형이므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>1조 2천억원 관련 분쟁</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>소수 재무적 투자자</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>256억 포기할게  민희진 제안 거절한 하이브, 강제집행취소 신청</t>
+          <t>SBI저축銀 품은 교보생명, 인수 시너지 '군불'...IPO 재추진 ‘분수령’</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/entertainment/2026/03/15/2026031514531193763</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=215750</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-16 00:35:17.617252+00:00</t>
+          <t>2026-03-20 00:48:47.176614+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>오픈AI, 아마존, 마이크로소프트, 샘 올트먼</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브의 항소 및 강제집행취소 신청</t>
+          <t>일론 머스크의 소송 진행 중, MS의 법적 대응 검토 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표의 256억원 풋옵션 포기 및 소송 중단 제안을 거절하고, 1심에서 민 전 대표가 승소한 255억원 상당의 주식매매대금 청구 관련 강제집행취소를 신청했습니다. 1심 법원은 민 전 대표의 풋옵션 행사가 정당하다고 판결했으나, 하이브는 이에 불복하여 강제집행정지를 신청한 상태입니다.</t>
+          <t>마이크로소프트가 오픈AI 및 아마존에 대해 기존 협약 위반을 이유로 법적 대응을 검토 중이며, 오픈AI 공동 창업자인 일론 머스크 또한 오픈AI의 IPO 추진과 관련하여 샘 올트먼 CEO 등을 상대로 소송을 제기하여 리스크 요인이 되고 있습니다. 이는 대규모 기업 간의 계약 및 창업 이념 관련 분쟁으로, 막대한 이해관계가 얽혀 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>1심 법원에서 하이브의 풋옵션 지급 책임이 명확히 인정되었고(상대방 책임 명확), 상대방인 하이브는 상장 대기업으로 자력이 충분합니다(상대방에게 자력이 충분함). 풋옵션 금액이 255억원으로 피해 규모가 매우 크며(피해 규모가 큼), 이미 1심 판결이 나왔으므로 증거는 충분히 확보된 상태입니다(증거가 있거나 확보 가능함).</t>
+          <t>상대방 책임이 비교적 명확하고(기존 협약 위반), 상대방에게 자력이 충분하며(MS, 오픈AI, 아마존), 피해 규모가 매우 클 것으로 예상됩니다. 또한 기존 협약 등 증거 확보 가능성이 높습니다. 일론 머스크의 소송이 이미 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>민희진  256억원 포기  제안 거절한 하이브, 강제집행취소 신청</t>
+          <t>MS, 오픈AI·아마존에 법적 대응 검토…'기존 협약 위반' 우려</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026031516163317641</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000027026</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-15 12:52:43.209702+00:00</t>
+          <t>2026-03-19 12:42:28.626109+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>아마존, 오픈AI</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 소송 진행 중, 전문경영인 퇴진 및 대주주 경영 간섭 논란</t>
+          <t>소송 제기 예정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>한미약품에서 대주주 신동국 회장의 경영 간섭과 전문경영인 박재현 대표의 퇴진을 둘러싼 갈등이 심화되고 있다. 신 회장은 기술이전 계약서 검토 요구, 저가 원료 사용 압박, 성 비위 임원 비호 등의 의혹을 받고 있으며, 이로 인해 600억 원 규모의 실버타운 개발 사업 위약벌 소송이 진행 중이다. 이번 사태는 한미약품의 53년 역사상 최초로 외부 인사가 단독 대표를 맡게 되는 계기가 되었다.</t>
+          <t>마이크로소프트(MS)가 아마존과 오픈AI의 파트너십이 기존 애저 계약을 위반한다고 주장하며 법적 조치를 예고했습니다. 특히 '상태저장 런타임 환경(SRE)' 공동 구축이 문제의 핵심으로, MS는 계약 위반 시 소송을 제기할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>대주주 신동국 회장의 경영 간섭 및 독단적 사업 뒤집기로 인한 책임이 명확하며(적합 조건 1), 600억 원 규모의 위약벌 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 상대방인 신동국 회장은 한미약품의 대주주로서 자력이 충분하며(적합 조건 2), 관련 증거 확보 가능성도 높다(적합 조건 5). 이 사건은 이미 소송으로 번진 상태로 소송금융 투자에 적합하다.</t>
+          <t>상대방(아마존, 오픈AI)의 자력이 충분하며(적합 조건 2), MS가 기존 애저 계약 위반을 주장하고 있어 증거(계약서)가 명확할 것으로 예상됩니다(적합 조건 5). 대기업 간의 계약 위반인 만큼 피해 규모가 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>한미약품에 무슨 일이…53년만에 ‘외부 수장’ 시대 연다</t>
+          <t>MS, 아마존-오픈AI 파트너십에  기존 애저 계약 위반  주장...법적 조치...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10693461?ref=naver</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=208070</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-13 13:15:47.761526+00:00</t>
+          <t>2026-03-19 12:39:18.353269+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>위약벌 청구 소송 진행 중</t>
+          <t>경영권 분쟁 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>한미사이언스 주요 주주 간 신사업 추진 과정에서 약 600억 원 규모의 위약벌 청구 소송이 진행 중이다. 이 소송은 한미약품의 첫 외부 출신 CEO 선임과 관련된 기사에서 언급되었다.</t>
+          <t>한미그룹 내 '가족 분쟁'과 경영권 분쟁이 진행 중이며, '백기사' 신동국 씨의 역할에 관심이 집중되고 있습니다. 양측 간 수백억원대 소송이 진행되고 있으며, 2024년 7월 의결권 공동 행사 약정 등 주주 간 연대에도 균열이 생긴 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방 자력 충분 (한미사이언스 주요 주주), 피해 규모가 매우 큼 (600억 원), 위약벌 청구 소송이므로 책임 소재 및 증거 확보 가능성이 높음. 소송이 이미 진행 중인 점도 긍정적.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 한미그룹 관련), 4(피해 규모 큼 - 수백억원대 소송), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 경영권 분쟁은 소송금융의 주요 투자 대상 중 하나이며, 이미 수백억원대 소송이 진행 중인 점이 긍정적입니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>약 600억 원</t>
+          <t>수백억 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>한미약품 첫 외부 출신 CEO '황상연 대표' 예고</t>
+          <t>한미 '가족 분쟁' 백기사 신동국 '엑시트냐, 경영권 장악이냐'</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934622</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=9927</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-13 00:30:45.858501+00:00</t>
+          <t>2026-03-19 00:34:10.232391+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>가압류 진행 중, 첫 변론 개최</t>
+          <t>미 델라웨어주 형평법원 판결 선고 (테드 길 전 CEO 복직 명령), 크래프톤 후속 조치 검토 중, 전 경영진 2억 5천만 달러 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>신동국 회장의 '엑시트'와 관련하여 모녀 측이 신 회장을 상대로 지분 처분 관련 소송을 제기했습니다. 모녀 측은 신 회장 자택과 지분 일부를 가압류한 상태이며, 서울중앙지방법원에서 첫 변론이 열렸습니다.</t>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 해고한 것이 부당하다는 미 법원 판결이 나왔다. 전 CEO 테드 길의 복직이 명령되었으며, 크래프톤은 대응 방안을 논의 중이다. 전 경영진은 크래프톤이 성과급 지급을 회피하기 위해 해고했다며 2억 5천만 달러의 손해배상 소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>모녀 측이 신동국 회장을 상대로 소송을 제기하고 자택 및 지분 일부를 가압류한 상태로, 상대방의 책임이 명확하고 자력이 충분하며 피해 규모가 클 것으로 예상됩니다. 이미 소송이 진행 중이며 가압류 결정이 내려진 점은 증거 확보 가능성을 높입니다.</t>
+          <t>미 법원이 크래프톤의 해고가 부당하다고 판결하여 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방인 크래프톤은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 전 경영진이 제기한 손해배상 소송 금액이 2억 5천만 달러로 피해 규모가 매우 크고(적합 조건 4), 미 법원에 제출된 메신저 대화록 등 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>2억 5천만 달러 (약 3,400억 원)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>2명 (모녀)</t>
+          <t>전 언노운월즈 경영진 (테드 길 외 2명)</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>신동국 ‘엑시트’ 큰 그림…PE 출신 내정에 깨진 53년 ‘한미맨’ 대표...</t>
+          <t>美 법원 CEO 복직 결정…크래프톤, 관련 사안 검토 중</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/NNJBLK3VXRE43G5F3K26PE5E5Y/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.inews24.com/view/1950630</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-12 13:27:19.519980+00:00</t>
+          <t>2026-03-18 12:52:00.948426+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>한미약품 및 주요 대주주 (신동국, 송영숙, 임주현 등)</t>
+          <t>홍원식 전 회장</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 위약벌 소송 진행 중</t>
+          <t>660억 원 손해배상 1심 승소, 578억 원 추가 손해배상 소송 제기 상태</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>한미약품은 대주주 간 경영권 분쟁이 격화되는 가운데, 박재현 대표이사의 재선임이 불발되고 투자 전문가 황상연 대표 선임이 추진된다. 이와 별개로 600억 원 규모의 위약벌 소송이 진행 중이며, 임직원들의 대주주에 대한 저항감도 해소되지 않고 있다. 경영권 분쟁의 불씨는 여전하다.</t>
+          <t>한앤컴퍼니가 남양유업 경영권을 확보하는 과정에서 홍원식 전 회장의 주식매매계약 일방적 파기로 촉발된 법적 분쟁이 진행 중이다. 한앤코는 대법원에서 경영권 최종 확보, 660억 원 손해배상 1심 승소, 홍 전 회장의 '셀프 보수한도 승인' 위법 확정 등 연이어 승소했다. 현재 578억 원 규모의 추가 손해배상 소송도 제기된 상태다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁과 관련하여 600억 원 규모의 위약벌 소송이 진행 중이다. 상대방(한미약품 및 대주주)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 위약벌 소송의 특성상 책임 소재가 명확하고 관련 증거 확보가 용이할 것으로 판단된다(적합 조건 1, 5). 따라서 소송금융 투자에 매우 적합하다.</t>
+          <t>상대방(홍원식 전 회장)의 주식매매계약 일방적 파기 등 책임이 대법원 판결 및 1심 승소로 명확히 확인되었고(적합 조건 1), 피해 규모가 660억 원, 578억 원 등 수백억 원대로 매우 크며(적합 조건 4), 이미 다수의 법적 승소를 통해 객관적 증거가 충분히 확보되어 있어(적합 조건 5) 소송 승소 가능성이 매우 높다. 부적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>최소 1,238억 원 (660억 원 1심 승소 + 578억 원 추가 소송)</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (한앤컴퍼니)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>대주주에 반기 든 수장 교체…한미약품, '내홍' 봉합되나</t>
+          <t>'기내식 잭팟' 한앤코…다음 엑시트는 남양유업?[마켓인]</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260312_0003546338</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05179126645384304</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-12 13:24:35.981059+00:00</t>
+          <t>2026-03-17 13:13:34.800988+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>네이버 계열사</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>미국 법원에 집단소송 소장 접수, 21일 시한 내 대응 압박</t>
+          <t>미국 법원에 손해배상 소송 제기, CEO 복직 판결</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>네이버 계열사들을 상대로 미국 법원에 집단소송 소장이 접수되었으며, 현지 법인들에 대한 직접 송달이 완료되어 21일 이내 대응해야 하는 상황입니다. 네이버 측은 합의를 통해 출구를 모색할 가능성이 있습니다.</t>
+          <t>크래프톤이 언노운월즈 인수 후 성과급(언아웃) 지급을 피하기 위해 경영진을 해고했다는 주장이 제기되었다. 해고된 경영진 측은 크래프톤을 상대로 미국 법원에 최대 2억5000만 달러 규모의 손해배상 소송을 제기했으며, 미국 법원은 CEO 복직 판결을 내린 상태이다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>대기업 피고(네이버 계열사)로 자력이 충분하며(적합 조건 2), 미국 법원에 집단소송이 이미 제기되어 진행 중이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 소송이 이미 진행 중인 점은 소송금융 투자에 매우 긍정적인 요소입니다.</t>
+          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며, 성과급 미지급을 위한 해고라는 책임이 비교적 명확하게 언급됨. 손해배상 청구액이 최대 2억5000만 달러(약 3400억원)로 피해 규모가 매우 크고, 이미 미국 법원에 소송이 제기되어 증거 확보 및 법적 절차가 진행 중임. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억5000만 달러 (약 3400억원)</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>소수 경영진</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[네이버 美 집단소송②] '21일 시한내 대응' 압박에 '합의'로 출구 모색</t>
+          <t>크래프톤 vs 언노운월즈 분쟁, 美 법원 “CEO 복직” 판결… 경영권 갈등...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=708971</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031713480439280</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-10 12:48:25.261736+00:00</t>
+          <t>2026-03-17 12:55:39.144133+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+          <t>델라웨어 형평법원 1단계 판결 선고 (CEO 복직 결정), 성과보수 및 손해배상 관련 2단계 재판 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>고려아연이 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국이 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예할 것을 권고하여 상정하지 못했습니다. 이는 고려아연과 MBK·영풍 간의 경영권 분쟁의 일환으로, 현재 주주총회 결의 효력정지 관련 본안 소송이 진행 중인 상황입니다.</t>
+          <t>크래프톤 산하 게임 개발사 언노운월즈의 공동 창업자 및 경영진이 크래프톤을 상대로 2억 5천만 달러 규모의 부당 해고 및 성과보수 미지급 소송을 제기했습니다. 델라웨어 형평법원은 1단계 판결에서 당시 CEO였던 테드 길의 복직을 결정했으나, 공동 창업자 2인의 복직은 받아들이지 않았습니다. 소송의 핵심 쟁점인 성과보수 지급 여부와 손해배상 문제는 향후 2단계 재판에서 다뤄질 예정입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK 등 대기업 및 대형 사모펀드 간의 분쟁으로 상대방의 자력이 충분하며 (적합 조건 2), 주주총회 결의 효력정지 소송은 다수의 주주에게 영향을 미칠 수 있고 피해 규모가 클 가능성이 높습니다 (적합 조건 3, 4). 관계 당국의 검토 결과가 언급되어 객관적인 증거 확보 가능성이 높고 (적합 조건 5), 이미 주주총회 결의 효력정지 본안 소송이 진행 중입니다 (적합 조건 6).</t>
+          <t>대기업 피고(크래프톤), 피해 규모가 2억 5천만 달러로 매우 큼, 법원 판결문 등 객관적 증거가 존재하며 핵심 쟁점인 성과보수 및 손해배상 관련 2단계 재판이 남아있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2억 5천만 달러</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>3명 (언노운월즈 경영진)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[고려아연 반박문]  MBK·영풍, 주주 호도와 사실 왜곡·말바꾸기로 적대...</t>
+          <t>크래프톤 '언노운월즈 분쟁' 1단계 판결 나왔다…공동 창업자 2인 복직...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329489</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338103</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:05.043721+00:00</t>
+          <t>2026-03-17 12:46:30.056512+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>GMP 효력 정지 처분 가능성 및 그로 인한 손해배상 발생</t>
+          <t>태광산업이 법적 대응 검토 중, 소송전 확전 가능성 높음</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>국내 원료의약품 제조사가 GMP 효력 정지 처분을 받을 경우, 해외 바이어들에게 막대한 손해배상을 해야 할 위험이 있습니다. 이는 거래선 상실로 이어질 수 있으며, 업계에서는 GMP 규제 강화에 대한 우려가 커지고 있습니다.</t>
+          <t>롯데와 태광 간 롯데홈쇼핑 경영권 및 내부거래 갈등이 격화되고 있다. 롯데쇼핑이 이사회 구성을 변경하며 경영권 장악력을 강화하자 2대 주주인 태광산업은 이를 공동 경영 체제 파기로 보고 법적 대응을 검토 중이다. 태광 측은 롯데 계열사와의 내부거래 위법 소지를 주장하며 김재겸 대표 사퇴를 요구하고 있어 소송전으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>원료의약품 제조사의 GMP 효력 정지는 명확한 책임 소재를 제공하며(상대방 책임 명확), 이로 인해 해외 바이어들이 막대한 손해배상을 청구할 가능성이 높습니다(피해 규모 큼). GMP 정지 처분 자체가 강력한 증거가 되며(증거 확보 가능), 이는 공적 절차(관련절차진행)에 해당합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 롯데그룹은 대기업으로 자력이 충분하며, 롯데홈쇼핑 45% 지분 관련 경영권 분쟁으로 잠재적 피해 규모가 매우 크고 이사회 회의록 등 증거 확보도 용이하다. 태광산업이 법적 대응을 검토 중이며, 소송전으로 확전될 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (태광산업)</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[HIT 포커스] GMP 원스트라이크 아웃 완화? 업계  오히려 강화</t>
+          <t>사돈에서 앙숙으로…불붙은 롯데·태광 '우리홈쇼핑 20년 전쟁'</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74407</t>
+          <t>https://magazine.hankyung.com/business/article/202603176499b</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:27.922632+00:00</t>
+          <t>2026-03-17 12:43:29.564043+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>다니엘 측, 민희진 전 대표</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의31부에서 첫 변론기일 예정</t>
+          <t>델라웨어 법원 1심 판결 선고, 항소 가능성 있음</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>어도어가 다니엘 측과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했으며, 이달 26일 서울중앙지법에서 첫 변론기일이 열릴 예정입니다. 이는 어도어와 민희진 전 대표 간의 경영권 분쟁에서 파생된 법적 다툼으로 보입니다.</t>
+          <t>크래프톤이 언노운월즈 전 임원진과의 분쟁 소송에서 첫 재판에 패소하여 2억 5천만 달러를 지급하라는 판결을 받았다. 이 판결로 인해 크래프톤의 향후 행보에 차질이 불가피할 것으로 보인다. 소송은 델라웨어 법원에서 진행되었다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 430억 원이라는 거액의 손해배상 청구 대상이므로 피고 측에 상당한 자력이 있을 것으로 추정됩니다. 또한 적합 조건 4(피해 규모가 큼)에 해당하는 430억 원의 청구 금액은 소송금융 투자 매력을 높입니다. 이미 소송이 진행 중인 단계라는 점도 긍정적입니다.</t>
+          <t>상대방(크래프톤)은 대기업으로 자력이 충분하며(적합 조건 2), 법원에서 2억 5천만 달러 지급 판결이 내려져 책임이 명확하고 피해 규모가 매우 큼(적합 조건 1, 4). 이미 재판이 진행되어 판결이 선고된 상태이므로 증거가 충분히 확보되었음을 알 수 있음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>2억 5천만 달러</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>언노운월즈 전 임원진 소수</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>어도어VS다니엘·민희진 '430억' 손배소, 이달 26일 첫 변론기일</t>
+          <t>크래프톤, 언노운월즈 전 임원진에 2억5000만달러 지급 판결</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1772965133516193007</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824718</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-08 12:53:48.089258+00:00</t>
+          <t>2026-03-17 00:50:12.301262+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브 항소 진행 중</t>
+          <t>미국 델라웨어주 형평법원 결정 선고, 손해배상 소송은 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 청구 소송에서 1심 재판부가 민 전 대표의 손을 들어주며 하이브가 약 255억 원을 지급하라고 판결했습니다. 하이브는 즉각 항소 의사를 밝혀 분쟁은 계속될 예정입니다.</t>
+          <t>크래프톤이 인수한 언노운월즈의 전 경영진을 부당 해고한 사건에 대해 미국 법원이 크래프톤의 의도적인 성과급 미지급 목적의 해고라고 판단했습니다. 법원은 전 CEO의 복직과 스튜디오 운영권 반환을 명령했으나, 전 경영진이 청구한 최대 2억5천만 달러 규모의 손해배상액에 대한 판단은 아직 남아있습니다. 크래프톤은 법원 결정에 불복 입장을 밝혔습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 자력이 충분한 대기업이며, 1심 판결을 통해 민 전 대표의 손을 들어주어 상대방 책임이 명확해졌습니다. 또한, 피해 금액이 약 255억 원으로 매우 크고, 1심 판결이라는 객관적 증거가 존재합니다. 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>미국 법원이 크래프톤의 부당 해고 및 성과급 미지급 의도를 명확히 판단하여 상대방 책임이 명확하며(적합 조건 1), 크래프톤은 배상 능력이 충분한 대기업입니다(적합 조건 2). 전 경영진이 청구한 손해배상액이 최대 2억5천만 달러로 피해 규모가 크고(적합 조건 4), 법원 결정문과 챗GPT 활용 사실 등 객관적 증거가 확보되어 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>약 255억 원</t>
+          <t>최대 2억5천만 달러 (약 3천400억원)</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[로엘 법무법인 이제남 변호사] 민희진 풋옵션 판결, '배신'과 '위반'의...</t>
+          <t>미 법원  크래프톤, 언노운월즈 CEO 부당해고…복직시켜야</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513906</t>
+          <t>https://www.yna.co.kr/view/AKR20260317022300017?input=1195m</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-06 13:08:38.480891+00:00</t>
+          <t>2026-03-17 00:48:55.612795+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>대웅제약, 유철환 전 국민권익위원회 위원장</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>유철환 전 권익위원장 청탁금지법 위반 혐의 형사 고발, 권익위 A국장 직위 해제, 산업부의 국가핵심기술 지정 유지 여부 결정 대기 중, 메디톡스-대웅제약 항소심 진행 중.</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상 소송을 제기했습니다. KZ정밀이 고려아연의 탈법적인 상호주 관계 형성에 관여하여 영풍이 고려아연 경영권 확보 기회를 상실하고 기업가치가 훼손되었다는 주장입니다. 현재 법적 절차가 진행 중입니다.</t>
+          <t>대웅제약이 보툴리눔 톡신 기술의 국가핵심기술 지정 해제를 위해 국민권익위원회에 로비를 시도했다는 의혹이 제기되었습니다. 국무조정실 조사와 권익위 감사 결과 유착 정황이 드러나 유철환 전 위원장이 형사 고발되고 관련 국장이 직위 해제되는 등 공적 절차가 진행 중입니다. 이 논란은 메디톡스와 대웅제약 간 진행 중인 보툴리눔 톡신 균주 소송 및 산업통상자원부의 국가핵심기술 지정 유지 여부 결정에 중대한 변수로 작용할 전망입니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>영풍이라는 대기업이 원고이며, KZ정밀의 탈법적 행위로 인한 경영권 확보 기회 상실 및 기업가치 훼손이라는 책임이 명확하고 피해 규모가 매우 클 것으로 예상됩니다. 기업 간 분쟁이므로 증거 확보도 용이하며, 피고인 KZ정밀 또한 기업으로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>대웅제약의 국가핵심기술 지정 해제 로비 의혹은 국무조정실 조사 및 권익위 감사 결과로 유착 정황이 드러나 관련자가 형사 고발 및 직위 해제되는 등 상대방 책임이 명확하며 객관적 증거가 확보되었습니다. 상대방인 대웅제약은 대기업으로 자력이 충분하며, 이 논란이 메디톡스와 대웅제약 간 진행 중인 수천억 원 규모의 소송에 영향을 미칠 수 있어 피해 규모가 매우 큽니다. 또한, 이미 공적 절차(권익위 감사, 형사 고발)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>수백억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀 주주제안 검토 후 상정…  주주가치 제고 확고부동</t>
+          <t>대웅제약 ‘톡신 기술 해제 로비’ 논란…항소심·산업부 결정 변수로</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=196786</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04618246645383976</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-06 13:03:04.777924+00:00</t>
+          <t>2026-03-16 13:01:15.096497+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>신동국 한양정밀 회장</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>송영숙 회장 측이 신동국 회장 측에 제기한 600억원 규모 위약벌 청구 소송의 첫 변론기일 예정. 이달 말 정기 주주총회에서 박재현 대표 연임 여부 및 경영 주도권 향방 결정 예정.</t>
+          <t>1심 판결 선고, 하이브 항소 및 강제집행취소 신청</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>한미약품그룹에서 창업주 배우자 송영숙 회장과 대주주 신동국 회장 간 경영권 분쟁이 심화되고 있습니다. 송 회장은 전문경영인 박재현 대표를 지지하며 신 회장의 경영 간섭을 비판했고, 신 회장 측에 600억원 규모의 위약벌 청구 소송을 제기했습니다. 이달 말 주주총회에서 박 대표의 연임 여부가 결정될 예정이며, 이는 그룹 경영 주도권의 향방을 가를 중요한 분수령이 될 것으로 보입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었습니다. 하이브는 이에 불복하여 항소하고 강제집행취소를 신청했으며, 민희진 대표의 분쟁 종결 제안을 거절하며 법적 다툼을 이어갈 예정입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>신동국 회장은 한미약품 대주주로 충분한 자력을 보유하고 있으며(적합 조건 2), 600억원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 크고(적합 조건 4), 4자연합 합의서 등 계약 관련 증거 확보가 가능합니다(적합 조건 5). 합의 위반 여부에 따라 상대방 책임이 명확해질 수 있습니다(적합 조건 1).</t>
+          <t>1심 판결에서 민희진 대표의 풋옵션 행사가 정당하다고 인정되어 하이브의 책임이 명확하며, 255억 원이라는 큰 피해 규모가 특정되었습니다. 상대방인 하이브는 대기업으로 자력이 충분하고, 현재 항소심이 진행 중이므로 소송금융 투자에 적합합니다. (적합 조건: 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>600억원</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>'침묵 깬' 송영숙, 박재현 공개 지지 …주총서 경영 주도권 향방 결정될...</t>
+          <t>256억 포기할게  민희진 제안 거절한 하이브, 강제집행취소 신청</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05576006645380368</t>
+          <t>https://www.mt.co.kr/entertainment/2026/03/15/2026031514531193763</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-06 01:51:25.604199+00:00</t>
+          <t>2026-03-16 00:35:17.617252+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상청구소송 제기</t>
+          <t>1심 판결 선고 후 하이브의 항소 및 강제집행취소 신청</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>영풍이 고려아연의 경영권 확보 기회를 상실하고 기업가치를 훼손당했다며 KZ정밀을 상대로 손해배상청구소송을 제기했다. KZ정밀은 고려아연 최윤범 회장의 특수관계인으로, 탈법적인 상호주 관계 형성에 관여한 혐의를 받고 있다. 영풍은 법적 절차를 통해 책임 소재를 명확히 하겠다는 입장이다.</t>
+          <t>하이브가 민희진 전 어도어 대표의 256억원 풋옵션 포기 및 소송 중단 제안을 거절하고, 1심에서 민 전 대표가 승소한 255억원 상당의 주식매매대금 청구 관련 강제집행취소를 신청했습니다. 1심 법원은 민 전 대표의 풋옵션 행사가 정당하다고 판결했으나, 하이브는 이에 불복하여 강제집행정지를 신청한 상태입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(탈법적 상호주 관계 형성 및 기업가치 훼손 주장), 상대방(KZ정밀)은 대기업(고려아연)의 특수관계인으로 자력이 충분하다. 피해 규모는 기업의 경영권 및 기업가치 훼손으로 매우 클 것으로 추정되며, 관련 증거 확보도 가능할 것으로 보인다.</t>
+          <t>1심 법원에서 하이브의 풋옵션 지급 책임이 명확히 인정되었고(상대방 책임 명확), 상대방인 하이브는 상장 대기업으로 자력이 충분합니다(상대방에게 자력이 충분함). 풋옵션 금액이 255억원으로 피해 규모가 매우 크며(피해 규모가 큼), 이미 1심 판결이 나왔으므로 증거는 충분히 확보된 상태입니다(증거가 있거나 확보 가능함).</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>1 (영풍 주식회사)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀 주주제안 검토 후 상정 방침… “주주가치 제고 기조 지속...</t>
+          <t>민희진  256억원 포기  제안 거절한 하이브, 강제집행취소 신청</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603051720356706f4ab64559d_12</t>
+          <t>https://www.sidae.com/article/2026031516163317641</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-06 01:40:58.785687+00:00</t>
+          <t>2026-03-15 12:52:43.209702+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>일론 머스크</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>배심원단 재판 진행 중</t>
+          <t>600억 원 규모 위약벌 소송 진행 중, 전문경영인 퇴진 및 대주주 경영 간섭 논란</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>일론 머스크가 트위터 인수 보류 관련 트윗으로 인해 법정에서 배심원단 재판을 받고 있습니다. 배심원단이 머스크의 발언을 중대한 허위 사실 유포로 판단할 경우, 손해배상 규모는 수십억 달러에 달할 것으로 예상됩니다. 재판은 향후 수 주간 추가 증인 신문을 거쳐 결론이 내려질 예정입니다.</t>
+          <t>한미약품에서 대주주 신동국 회장의 경영 간섭과 전문경영인 박재현 대표의 퇴진을 둘러싼 갈등이 심화되고 있다. 신 회장은 기술이전 계약서 검토 요구, 저가 원료 사용 압박, 성 비위 임원 비호 등의 의혹을 받고 있으며, 이로 인해 600억 원 규모의 실버타운 개발 사업 위약벌 소송이 진행 중이다. 이번 사태는 한미약품의 53년 역사상 최초로 외부 인사가 단독 대표를 맡게 되는 계기가 되었다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방(일론 머스크)의 자력이 충분하며 (적합 조건 2), 배심원단이 허위 사실 유포로 판단할 경우 수십억 달러에 달하는 막대한 손해배상 규모가 예상됩니다 (적합 조건 4). 이미 소송이 진행 중이며, 관련 증거(트윗 등)가 명확합니다 (적합 조건 5).</t>
+          <t>대주주 신동국 회장의 경영 간섭 및 독단적 사업 뒤집기로 인한 책임이 명확하며(적합 조건 1), 600억 원 규모의 위약벌 소송이 진행 중으로 피해 규모가 크다(적합 조건 4). 상대방인 신동국 회장은 한미약품의 대주주로서 자력이 충분하며(적합 조건 2), 관련 증거 확보 가능성도 높다(적합 조건 5). 이 사건은 이미 소송으로 번진 상태로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>수십억 달러</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>법정 선 머스크  트위터 인수 보류 트윗, 해칠 의도 없었다</t>
+          <t>한미약품에 무슨 일이…53년만에 ‘외부 수장’ 시대 연다</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240214</t>
+          <t>https://biz.heraldcorp.com/article/10693461?ref=naver</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 01:34:59.100524+00:00</t>
+          <t>2026-03-13 13:15:47.761526+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>위약벌 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 수천억 원대 손실에 대한 손해배상청구소송을 제기했습니다. 영풍은 이들의 공동 불법행위 책임을 주장하고 있으며, 현재 소송이 진행 중입니다.</t>
+          <t>한미사이언스 주요 주주 간 신사업 추진 과정에서 약 600억 원 규모의 위약벌 청구 소송이 진행 중이다. 이 소송은 한미약품의 첫 외부 출신 CEO 선임과 관련된 기사에서 언급되었다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 4 (피해 규모가 큼): '수천억 대 손실'이라는 매우 큰 피해 규모가 명시되어 소송금융 투자 매력이 높습니다. 적합 조건 1 (상대방 책임이 비교적 명확함): 영풍이 KZ정밀 및 관련 인물들의 공동 불법행위 책임을 주장하며 소송을 제기했습니다. 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 자력 충분 (한미사이언스 주요 주주), 피해 규모가 매우 큼 (600억 원), 위약벌 청구 소송이므로 책임 소재 및 증거 확보 가능성이 높음. 소송이 이미 진행 중인 점도 긍정적.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>수천억 원대</t>
+          <t>약 600억 원</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>영풍 (단일 기업)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>영풍, 수천억 대 손실 초래한 KZ정밀·최창규 회장 등 상대 손배소 제기</t>
+          <t>한미약품 첫 외부 출신 CEO '황상연 대표' 예고</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78670</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934622</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:53.809678+00:00</t>
+          <t>2026-03-13 00:30:45.858501+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표이사</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>서울중앙지방법원에 손해배상 청구 소장 제출</t>
+          <t>가압류 진행 중, 첫 변론 개최</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표이사를 상대로 100억 원 규모의 손해배상 청구 소송을 제기했다. 이번 소송은 '의결권 제한'과 관련된 기업 분쟁으로, 영풍은 서울중앙지방법원에 소장을 제출하며 법적 절차를 시작했다.</t>
+          <t>신동국 회장의 '엑시트'와 관련하여 모녀 측이 신 회장을 상대로 지분 처분 관련 소송을 제기했습니다. 모녀 측은 신 회장 자택과 지분 일부를 가압류한 상태이며, 서울중앙지방법원에서 첫 변론이 열렸습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 등을 상대로 100억 원 손해배상 소송을 제기하여 피해 규모가 매우 크고(적합 조건 4), 상대방이 기업으로 자력이 있을 것으로 판단됩니다(적합 조건 2). 이미 소송이 진행 중이므로 책임 소재와 증거가 어느 정도 확보되었을 가능성이 높습니다(적합 조건 1, 5).</t>
+          <t>모녀 측이 신동국 회장을 상대로 소송을 제기하고 자택 및 지분 일부를 가압류한 상태로, 상대방의 책임이 명확하고 자력이 충분하며 피해 규모가 클 것으로 예상됩니다. 이미 소송이 진행 중이며 가압류 결정이 내려진 점은 증거 확보 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>100억 원</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (모녀)</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>영풍, '의결권 제한' KZ정밀ᐧ최창규 등 상대로 100억 손해배상청구소송...</t>
+          <t>신동국 ‘엑시트’ 큰 그림…PE 출신 내정에 깨진 53년 ‘한미맨’ 대표...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431886</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/NNJBLK3VXRE43G5F3K26PE5E5Y/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 01:48:34.282748+00:00</t>
+          <t>2026-03-12 13:27:19.519980+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>한미약품 및 주요 대주주 (신동국, 송영숙, 임주현 등)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
+          <t>경영권 분쟁 관련 위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>영풍은 고려아연 경영권 분쟁 과정에서 상호주 외관을 형성해 영풍의 의결권 행사를 제한한 KZ정밀과 최창규 회장, 이한성 대표를 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 법원의 가처분 판결에서 의결권 제한이 위법하다고 인정된 점을 근거로, 경영권 획득 기회 상실에 따른 손해를 주장하고 있다.</t>
+          <t>한미약품은 대주주 간 경영권 분쟁이 격화되는 가운데, 박재현 대표이사의 재선임이 불발되고 투자 전문가 황상연 대표 선임이 추진된다. 이와 별개로 600억 원 규모의 위약벌 소송이 진행 중이며, 임직원들의 대주주에 대한 저항감도 해소되지 않고 있다. 경영권 분쟁의 불씨는 여전하다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 법원의 가처분 판결에서 고려아연의 의결권 제한이 위법하다고 판시되어 상대방 책임이 명확하며, 영풍이 우선 100억원을 청구하는 등 피해 규모가 크다.</t>
+          <t>한미약품 경영권 분쟁과 관련하여 600억 원 규모의 위약벌 소송이 진행 중이다. 상대방(한미약품 및 대주주)의 자력이 충분하고(적합 조건 2), 피해 규모가 매우 크며(적합 조건 4), 위약벌 소송의 특성상 책임 소재가 명확하고 관련 증거 확보가 용이할 것으로 판단된다(적합 조건 1, 5). 따라서 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>100억원 (우선 일부청구)</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>영풍, '고려아연' 의결권 제한 키 KZ정밀에 손배 소송 제기</t>
+          <t>대주주에 반기 든 수장 교체…한미약품, '내홍' 봉합되나</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260304181400</t>
+          <t>https://www.newsis.com/view/NISX20260312_0003546338</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-05 01:41:56.459522+00:00</t>
+          <t>2026-03-12 13:24:35.981059+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규, 이한성</t>
+          <t>네이버 계열사</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기 (일부 청구)</t>
+          <t>미국 법원에 집단소송 소장 접수, 21일 시한 내 대응 압박</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀, 최창규, 이한성을 상대로 손해배상 소송을 제기했습니다. 고려아연 임시주총 당시 영풍의 의결권 행사를 저지하여 경영권 획득 기회를 상실한 것에 대한 손해로, 우선 일부 청구 형식으로 100억 원을 청구했습니다.</t>
+          <t>네이버 계열사들을 상대로 미국 법원에 집단소송 소장이 접수되었으며, 현지 법인들에 대한 직접 송달이 완료되어 21일 이내 대응해야 하는 상황입니다. 네이버 측은 합의를 통해 출구를 모색할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상대방 책임이 주주권 행사 저지로 명확히 특정되고, 상대방이 기업 및 관련 인물이므로 자력 충분성이 예상됩니다. 또한, 영풍이 경영권 획득 기회 상실에 따른 손해로 100억 원을 일부 청구하여 피해 규모가 크며, 주주총회 관련 사안이므로 증거 확보 가능성이 높습니다.</t>
+          <t>대기업 피고(네이버 계열사)로 자력이 충분하며(적합 조건 2), 미국 법원에 집단소송이 이미 제기되어 진행 중이므로 집단적 피해 가능성이 높습니다(적합 조건 3). 소송이 이미 진행 중인 점은 소송금융 투자에 매우 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>100억 원 (일부 청구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>주주권 행사 저지 ... 영풍, KZ정밀·최창규·이한성 상대 손배소 제기</t>
+          <t>[네이버 美 집단소송②] '21일 시한내 대응' 압박에 '합의'로 출구 모색</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=196733</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=708971</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-05 01:36:26.919685+00:00</t>
+          <t>2026-03-10 12:48:25.261736+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>손해배상청구소송 진행 중, 관련 가처분 사건에서 법원 위법성 판시</t>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀, 최창규 회장, 이한성 대표가 탈법적 상호주 구도를 형성해 영풍의 의결권을 위법하게 제한했다고 주장하며 손해배상청구소송을 제기했다. 영풍은 이로 인해 경영권 획득 기회를 상실하고 수천억원대 손해를 입었다고 주장하며, 법원 또한 관련 가처분 사건에서 의결권 제한의 위법성을 인정한 바 있다. 영풍은 우선 100억원을 청구했으며, 향후 재판 과정에서 전체 손해 규모를 산정하여 청구 금액을 확대할 계획이다.</t>
+          <t>고려아연이 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국이 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예할 것을 권고하여 상정하지 못했습니다. 이는 고려아연과 MBK·영풍 간의 경영권 분쟁의 일환으로, 현재 주주총회 결의 효력정지 관련 본안 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 법원이 가처분 사건에서 상대방의 의결권 제한 행위가 위법하다고 판시하여 책임이 명확하다. 적합 조건 2(상대방 자력 충분): 피고인 KZ정밀은 기업이며, 최창규 회장, 이한성 대표는 경영진으로 자력이 충분하다. 적합 조건 4(피해 규모 큼): 영풍은 수천억원대 손해를 주장하며 우선 100억원을 청구했고, 향후 확대할 계획이다. 적합 조건 5(증거 확보 가능): 이미 법원의 가처분 판결을 통해 위법성이 인정된 객관적 증거가 존재한다. 다만, 집단적 피해는 아니며 단일 대주주인 영풍이 피해자이다.</t>
+          <t>고려아연, 영풍, MBK 등 대기업 및 대형 사모펀드 간의 분쟁으로 상대방의 자력이 충분하며 (적합 조건 2), 주주총회 결의 효력정지 소송은 다수의 주주에게 영향을 미칠 수 있고 피해 규모가 클 가능성이 높습니다 (적합 조건 3, 4). 관계 당국의 검토 결과가 언급되어 객관적인 증거 확보 가능성이 높고 (적합 조건 5), 이미 주주총회 결의 효력정지 본안 소송이 진행 중입니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>수천억원대 (우선 100억원 청구)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1개 기업 (영풍)</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>'탈법 꼼수' 끝까지 응징…영풍, 고려아연 측에 손배소 [고려아연 경영...</t>
+          <t>[고려아연 반박문]  MBK·영풍, 주주 호도와 사실 왜곡·말바꾸기로 적대...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/104227</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329489</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-05 01:30:21.174171+00:00</t>
+          <t>2026-03-09 00:50:05.043721+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>GMP 효력 정지 처분 가능성 및 그로 인한 손해배상 발생</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>영풍은 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장, 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 막대한 손해를 입혔다며 100억 원 규모의 손해배상청구소송을 제기했습니다. 이는 기업 간의 경영권 분쟁에서 발생한 손해배상 사건으로, 소송이 이미 진행 중입니다.</t>
+          <t>국내 원료의약품 제조사가 GMP 효력 정지 처분을 받을 경우, 해외 바이어들에게 막대한 손해배상을 해야 할 위험이 있습니다. 이는 거래선 상실로 이어질 수 있으며, 업계에서는 GMP 규제 강화에 대한 우려가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(고의로 탈법적인 상호주 외관 형성), 피해 규모가 매우 크고(100억 원), 상대방(KZ정밀 및 최창규 회장)이 소송 규모에 상응하는 자력을 가질 가능성이 높습니다. 이미 소송이 제기된 상태로 진행 단계가 명확합니다.</t>
+          <t>원료의약품 제조사의 GMP 효력 정지는 명확한 책임 소재를 제공하며(상대방 책임 명확), 이로 인해 해외 바이어들이 막대한 손해배상을 청구할 가능성이 높습니다(피해 규모 큼). GMP 정지 처분 자체가 강력한 증거가 되며(증거 확보 가능), 이는 공적 절차(관련절차진행)에 해당합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>100억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>영풍, 고려아연 경영권 분쟁 후폭풍…KZ정밀·최창규 회장에 100억 손배...</t>
+          <t>[HIT 포커스] GMP 원스트라이크 아웃 완화? 업계  오히려 강화</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>megaeconomy.co.kr</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598165499940</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74407</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-05 01:30:11.682944+00:00</t>
+          <t>2026-03-09 00:35:27.922632+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>다니엘 측, 민희진 전 대표</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>서울중앙지법 민사합의31부에서 첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기했습니다. 영풍은 고려아연 임시주주총회와 관련하여 경영권 획득 기회 상실에 따른 손해를 주장하며, 우선 일부 청구 형식으로 100억원을 청구했습니다.</t>
+          <t>어도어가 다니엘 측과 민희진 전 대표를 상대로 430억 원 규모의 손해배상 청구 소송을 제기했으며, 이달 26일 서울중앙지법에서 첫 변론기일이 열릴 예정입니다. 이는 어도어와 민희진 전 대표 간의 경영권 분쟁에서 파생된 법적 다툼으로 보입니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 것으로 보아 상대방 책임이 비교적 명확하다고 판단됩니다. 고려아연 경영권 분쟁과 관련된 사건이므로 피고의 자력이 충분할 것으로 예상되며, 우선 일부 청구액이 100억원으로 피해 규모가 매우 큽니다. 또한 경영권 분쟁 관련 소송은 객관적인 증거 확보가 용이할 가능성이 높습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 430억 원이라는 거액의 손해배상 청구 대상이므로 피고 측에 상당한 자력이 있을 것으로 추정됩니다. 또한 적합 조건 4(피해 규모가 큼)에 해당하는 430억 원의 청구 금액은 소송금융 투자 매력을 높입니다. 이미 소송이 진행 중인 단계라는 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>100억원 (일부 청구)</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 등 상대 손해배상청구소송 제기</t>
+          <t>어도어VS다니엘·민희진 '430억' 손배소, 이달 26일 첫 변론기일</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>epnc.co.kr</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329352</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1772965133516193007</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-05 00:47:12.741514+00:00</t>
+          <t>2026-03-08 12:53:48.089258+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>풋옵션 소송 1심 승소, 하이브와 민희진 간 다수의 관련 소송 진행 중</t>
+          <t>1심 판결 선고 후 하이브 항소 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브와의 256억 원 규모 풋옵션 소송 1심 승소 후, 하이브가 뉴진스 관련 모든 소송을 포기하면 자신도 256억 원을 포기하겠다는 제안을 했다. 언론은 이 제안을 민희진의 계산적인 행위로 왜곡 보도했으나, 실제로는 수백억 원 규모의 통 큰 제안이라는 분석이 제기되었다. 현재 하이브와 민희진 간 다수의 법적 분쟁이 진행 중이다.</t>
+          <t>민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 청구 소송에서 1심 재판부가 민 전 대표의 손을 들어주며 하이브가 약 255억 원을 지급하라고 판결했습니다. 하이브는 즉각 항소 의사를 밝혀 분쟁은 계속될 예정입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 상장 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 소송 금액 256억 원을 포함해 관련 소송 총액이 수백억 원 규모로 매우 커(적합 조건 4) 소송금융 투자 가치가 높다. 이미 1심 판결이 나온 소송이 있어 증거 확보 및 법적 쟁점 파악이 용이하다(적합 조건 5).</t>
+          <t>상대방인 하이브는 자력이 충분한 대기업이며, 1심 판결을 통해 민 전 대표의 손을 들어주어 상대방 책임이 명확해졌습니다. 또한, 피해 금액이 약 255억 원으로 매우 크고, 1심 판결이라는 객관적 증거가 존재합니다. 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>256억 원 (풋옵션 소송 금액)</t>
+          <t>약 255억 원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>민희진 256억 포기가 프레임이라고? 그런 말이 진짜 프레임[위근우의 리...</t>
+          <t>[로엘 법무법인 이제남 변호사] 민희진 풋옵션 판결, '배신'과 '위반'의...</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603050600001</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513906</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-05 00:34:48.556060+00:00</t>
+          <t>2026-03-06 13:08:38.480891+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>주식 매매대금 청구 소송 1심 승소</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정인 것으로 알려졌다. 민 대표는 이 금액을 포기하는 대신 모든 민·형사상 법정 분쟁을 중단할 것을 하이브에 제안했다.</t>
+          <t>영풍이 KZ정밀을 상대로 손해배상 소송을 제기했습니다. KZ정밀이 고려아연의 탈법적인 상호주 관계 형성에 관여하여 영풍이 고려아연 경영권 확보 기회를 상실하고 기업가치가 훼손되었다는 주장입니다. 현재 법적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 승소 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 또한, 피해 규모가 256억원으로 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 확보되었음이 확인된다(조건 5).</t>
+          <t>영풍이라는 대기업이 원고이며, KZ정밀의 탈법적 행위로 인한 경영권 확보 기회 상실 및 기업가치 훼손이라는 책임이 명확하고 피해 규모가 매우 클 것으로 예상됩니다. 기업 간 분쟁이므로 증거 확보도 용이하며, 피고인 KZ정밀 또한 기업으로서 배상 능력이 있을 것으로 판단됩니다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>256억원</t>
+          <t>수백억 원 이상 추정</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>#아이브 '블랙홀'에 다이브 #지수와 서인국이 그린 사랑 이야기 #민희진...</t>
+          <t>영풍, KZ정밀 주주제안 검토 후 상정…  주주가치 제고 확고부동</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615427/?sc=Naver</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=196786</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-01 12:38:30.644793+00:00</t>
+          <t>2026-03-06 13:03:04.777924+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>풋옵션 관련 주주 간 계약 해지 확인 청구 소송에서 민희진 전 대표 승소 판결</t>
+          <t>송영숙 회장 측이 신동국 회장 측에 제기한 600억원 규모 위약벌 청구 소송의 첫 변론기일 예정. 이달 말 정기 주주총회에서 박재현 대표 연임 여부 및 경영 주도권 향방 결정 예정.</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>법원이 민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 소송에서 민 전 대표의 손을 들어주며 하이브에 255억 원을 지급하라는 판결을 내렸다. 이는 주주 간 계약 해지 확인 청구와 관련된 분쟁으로, 뉴진스 본안 소송 재판부 역시 민희진 전 대표의 어도어 독립 의도를 언급했다.</t>
+          <t>한미약품그룹에서 창업주 배우자 송영숙 회장과 대주주 신동국 회장 간 경영권 분쟁이 심화되고 있습니다. 송 회장은 전문경영인 박재현 대표를 지지하며 신 회장의 경영 간섭을 비판했고, 신 회장 측에 600억원 규모의 위약벌 청구 소송을 제기했습니다. 이달 말 주주총회에서 박 대표의 연임 여부가 결정될 예정이며, 이는 그룹 경영 주도권의 향방을 가를 중요한 분수령이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>법원이 민희진 전 대표의 손을 들어주며 하이브에 255억 원 지급 판결을 내린 것은 상대방 책임이 명확하고(적합 조건 1), 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결이라는 명확한 증거가 존재하여(적합 조건 5) 소송금융 투자에 매우 적합합니다. 현재 판결선고 단계로, 추가적인 법적 절차가 예상됩니다.</t>
+          <t>신동국 회장은 한미약품 대주주로 충분한 자력을 보유하고 있으며(적합 조건 2), 600억원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 크고(적합 조건 4), 4자연합 합의서 등 계약 관련 증거 확보가 가능합니다(적합 조건 5). 합의 위반 여부에 따라 상대방 책임이 명확해질 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>600억원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>민희진 손 들어준 법원…하이브 255억 지급 판결</t>
+          <t>'침묵 깬' 송영숙, 박재현 공개 지지 …주총서 경영 주도권 향방 결정될...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363651</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05576006645380368</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-28 12:44:17.870263+00:00</t>
+          <t>2026-03-06 01:51:25.604199+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>풋옵션 소송 1심 승소, 진행 중인 소송 취하 제안</t>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 확보한 256억원 권리 포기를 조건으로 모든 소송 취하를 제안했습니다. 이는 뉴진스 멤버들의 계약 해지 및 수백억대 손해배상 소송 상황과도 연결되며, 민 전 대표의 '투쟁' 방식에 대한 메시지로 해석됩니다. 현재 하이브는 민 전 대표의 제안에 공식 입장을 내지 않고 있습니다.</t>
+          <t>영풍이 고려아연의 경영권 확보 기회를 상실하고 기업가치를 훼손당했다며 KZ정밀을 상대로 손해배상청구소송을 제기했다. KZ정밀은 고려아연 최윤범 회장의 특수관계인으로, 탈법적인 상호주 관계 형성에 관여한 혐의를 받고 있다. 영풍은 법적 절차를 통해 책임 소재를 명확히 하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대형 상장 엔터테인먼트 기업으로 충분한 자력을 보유하고 있습니다. 민희진 전 대표의 풋옵션 권리 256억원과 뉴진스 멤버들에게 제기될 수 있는 수백억대 손해배상 소송 등 매우 큰 규모의 금액이 얽혀 있어 피해 규모가 큽니다. 이미 풋옵션 소송에서 1심 승소 판결이 있었고, 이는 소송의 법적 타당성을 일정 부분 입증하며, 소송금융 투자자에게 매력적인 고액의 분쟁입니다.</t>
+          <t>상대방 책임이 비교적 명확하며(탈법적 상호주 관계 형성 및 기업가치 훼손 주장), 상대방(KZ정밀)은 대기업(고려아연)의 특수관계인으로 자력이 충분하다. 피해 규모는 기업의 경영권 및 기업가치 훼손으로 매우 클 것으로 추정되며, 관련 증거 확보도 가능할 것으로 보인다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>최소 256억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>민희진 전 대표 및 뉴진스 멤버 다수</t>
+          <t>1 (영풍 주식회사)</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>민희진 “256억 포기할 테니…” 제안한 날 ‘음악만세’ 외친 까닭은</t>
+          <t>영풍, KZ정밀 주주제안 검토 후 상정 방침… “주주가치 제고 기조 지속...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/culture/music/1246928.html</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603051720356706f4ab64559d_12</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-28 01:21:37.372510+00:00</t>
+          <t>2026-03-06 01:40:58.785687+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>신창재 교보생명 회장, 교보생명</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>간접강제금 집행 승인 소송 예정</t>
+          <t>배심원단 재판 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>신창재 교보생명 회장과 재무적 투자자(FI) 간의 분쟁이 새로운 국면을 맞았습니다. 국내 법원에서 간접강제금의 유효성이 인정되더라도, 실제 집행을 위해서는 국내에서 집행 승인 소송을 추가로 진행해야 하는 상황입니다. 이로 인해 교보생명의 재무 리스크가 증가할 것으로 예상됩니다.</t>
+          <t>일론 머스크가 트위터 인수 보류 관련 트윗으로 인해 법정에서 배심원단 재판을 받고 있습니다. 배심원단이 머스크의 발언을 중대한 허위 사실 유포로 판단할 경우, 손해배상 규모는 수십억 달러에 달할 것으로 예상됩니다. 재판은 향후 수 주간 추가 증인 신문을 거쳐 결론이 내려질 예정입니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>대기업 피고(교보생명)의 충분한 자력(적합 조건 2)과 다수의 금융투자자(FI)가 얽힌 대규모 기업분쟁(적합 조건 3, 4)입니다. 이미 국내 법원에서 간접강제금의 유효성을 판시한 바 있어 책임 소재가 명확하고(적합 조건 1, 5), 집행 승인을 위한 추가 소송이 필요한 상황으로 소송금융 투자 기회가 높습니다.</t>
+          <t>상대방(일론 머스크)의 자력이 충분하며 (적합 조건 2), 배심원단이 허위 사실 유포로 판단할 경우 수십억 달러에 달하는 막대한 손해배상 규모가 예상됩니다 (적합 조건 4). 이미 소송이 진행 중이며, 관련 증거(트윗 등)가 명확합니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
+          <t>수십억 달러</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>신창재 교보생명 회장·FI, 분쟁 새 국면으로…재무 리스크↑</t>
+          <t>법정 선 머스크  트위터 인수 보류 트윗, 해칠 의도 없었다</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=197413</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240214</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-27 00:56:45.209330+00:00</t>
+          <t>2026-03-06 01:34:59.100524+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>민희진 전 대표 풋옵션 소송 1심 승소, 하이브 항소 및 292.5억 원 공탁금 납부</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 소송을 끝내자고 제안했으나, 하이브는 292.5억 원의 공탁금을 내며 항소 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 수천억 원대 손실에 대한 손해배상청구소송을 제기했습니다. 영풍은 이들의 공동 불법행위 책임을 주장하고 있으며, 현재 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며 (적합 조건 2), 민희진 전 대표가 풋옵션 행사 관련 1심에서 승소하여 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해 규모가 256억 원으로 매우 크고 (적합 조건 4), 이미 소송이 진행 중입니다.</t>
+          <t>적합 조건 4 (피해 규모가 큼): '수천억 대 손실'이라는 매우 큰 피해 규모가 명시되어 소송금융 투자 매력이 높습니다. 적합 조건 1 (상대방 책임이 비교적 명확함): 영풍이 KZ정밀 및 관련 인물들의 공동 불법행위 책임을 주장하며 소송을 제기했습니다. 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>수천억 원대</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>1명 (민희진 전 대표)</t>
+          <t>영풍 (단일 기업)</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>박찬욱, 한국인 최초 칸 영화제 심사위원장...하이브, 민희진 '휴전 제안...</t>
+          <t>영풍, 수천억 대 손실 초래한 KZ정밀·최창규 회장 등 상대 손배소 제기</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0106_202602270720047948</t>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78670</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-27 00:46:38.957754+00:00</t>
+          <t>2026-03-06 01:24:53.809678+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>홍원식 전 남양유업 회장 일가</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표이사</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>한앤코와 홍 전 회장 간 SPA 관련 손해배상 소송 진행 중 (일부 1심 판결), 남양유업과 홍 전 회장 간 민형사 소송 진행 중 (형사 1심 유죄), 대유홀딩스와 홍 전 회장 간 계약금 반환 소송 진행 중 (2심 대유홀딩스 승소).</t>
+          <t>서울중앙지방법원에 손해배상 청구 소장 제출</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>남양유업 전 사주 홍원식 전 회장 일가가 한앤컴퍼니, 남양유업, 대유홀딩스 등과 최대 1600억원 규모의 법적 분쟁에 직면했다. 배임 혐의에 대한 형사 1심 유죄 판결과 주식매매계약(SPA) 위반 및 이행 지연에 따른 손해배상 소송 등이 진행 중이다. 이 사건은 과거 경영 과정에서의 불법행위와 회사 매각 과정에서의 계약 위반이 중첩된 결과이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표이사를 상대로 100억 원 규모의 손해배상 청구 소송을 제기했다. 이번 소송은 '의결권 제한'과 관련된 기업 분쟁으로, 영풍은 서울중앙지방법원에 소장을 제출하며 법적 절차를 시작했다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>홍원식 전 회장의 배임 혐의에 대한 형사 1심 유죄 판결과 SPA 이행 지연 관련 민사 1심 판결 등 법원의 판단이 존재하여 상대방 책임이 명확하다(적합 조건 1). 최대 1600억원에 달하는 법적 책임 규모는 투자 매력이 높으며(적합 조건 4), 이미 법원 판결과 계약서 등 객관적 증거가 확보되어 있다(적합 조건 5). 현재 여러 소송이 진행 중이거나 1심 판결 후 항소 단계에 있어 소송금융 투자에 적합하다.</t>
+          <t>영풍이 KZ정밀 등을 상대로 100억 원 손해배상 소송을 제기하여 피해 규모가 매우 크고(적합 조건 4), 상대방이 기업으로 자력이 있을 것으로 판단됩니다(적합 조건 2). 이미 소송이 진행 중이므로 책임 소재와 증거가 어느 정도 확보되었을 가능성이 높습니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>최대 1600억원</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>남양·한앤코 전방위 압박…홍 전 회장 법적 책임 범위 '최대 1600억'</t>
+          <t>영풍, '의결권 제한' KZ정밀ᐧ최창규 등 상대로 100억 손해배상청구소송...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/living/2026/02/26/2026022615101142962</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431886</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-26 13:05:01.262245+00:00</t>
+          <t>2026-03-05 01:48:34.282748+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결</t>
+          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 1심 원고 승소 판결을 받았다. 민 대표는 이와 관련하여 기자회견에 참석했다.</t>
+          <t>영풍은 고려아연 경영권 분쟁 과정에서 상호주 외관을 형성해 영풍의 의결권 행사를 제한한 KZ정밀과 최창규 회장, 이한성 대표를 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 법원의 가처분 판결에서 의결권 제한이 위법하다고 인정된 점을 근거로, 경영권 획득 기회 상실에 따른 손해를 주장하고 있다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 민대표가 승소하여 상대방의 책임이 법적으로 인정되었다(적합 조건 1, 5). 주식매매대금 청구 소송의 특성상 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. 법원의 가처분 판결에서 고려아연의 의결권 제한이 위법하다고 판시되어 상대방 책임이 명확하며, 영풍이 우선 100억원을 청구하는 등 피해 규모가 크다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원 (우선 일부청구)</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[포토] 민희진, BTS 뷔 앰버서더인 브랜드 티셔츠 입고...</t>
+          <t>영풍, '고려아연' 의결권 제한 키 KZ정밀에 손배 소송 제기</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>heraldmuse.com</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.heraldmuse.com/article/10682588?ref=naver</t>
+          <t>https://zdnet.co.kr/view/?no=20260304181400</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-26 01:07:38.564218+00:00</t>
+          <t>2026-03-05 01:41:56.459522+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규, 이한성</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>1심 승소 후 합의 제안, 다수의 소송전 잔존</t>
+          <t>손해배상 소송 제기 (일부 청구)</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 주식 매매대금 청구 소송 1심에서 승소한 후, 256억 원의 매입 대금을 포기하는 대신 자신과 뉴진스를 둘러싼 모든 법적 분쟁을 종결하자고 제안했습니다. 이 제안은 어도어 측이 민희진과 뉴진스 멤버 다니엘 등에게 제기한 430억 원대 소송 등 다수의 소송전이 남아있는 상황에서 나왔습니다. 하이브는 민희진의 제안에 대해 아직 공식 입장을 내놓지 않았습니다.</t>
+          <t>영풍이 KZ정밀, 최창규, 이한성을 상대로 손해배상 소송을 제기했습니다. 고려아연 임시주총 당시 영풍의 의결권 행사를 저지하여 경영권 획득 기회를 상실한 것에 대한 손해로, 우선 일부 청구 형식으로 100억 원을 청구했습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>민희진이 주식 매매대금 청구 소송 1심에서 승소하여 하이브의 지급 책임이 인정되었고 (적합 조건 1), 상대방인 하이브는 대기업이자 상장회사로 자력이 충분합니다 (적합 조건 2). 민희진이 포기하겠다고 제안한 금액이 256억 원이며, 어도어가 민희진에게 청구한 소송 금액도 430억 원에 달해 피해 규모가 매우 큽니다 (적합 조건 4). 또한 1심 승소 판결이 존재하여 법적 책임 및 증거가 이미 상당 부분 확보된 상태입니다 (적합 조건 5). 민희진의 제안은 합의를 통한 분쟁 종결이며, 다수의 소송전이 남아있어 아직 종결된 사건이 아니므로 (부적합 조건 0개), 대기업을 상대로 한 거액의 분쟁으로 소송금융 투자 기회가 충분히 존재합니다.</t>
+          <t>상대방 책임이 주주권 행사 저지로 명확히 특정되고, 상대방이 기업 및 관련 인물이므로 자력 충분성이 예상됩니다. 또한, 영풍이 경영권 획득 기회 상실에 따른 손해로 100억 원을 일부 청구하여 피해 규모가 크며, 주주총회 관련 사안이므로 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>256억 원 (민희진 승소금) 및 430억 원 (어도어 청구금)</t>
+          <t>100억 원 (일부 청구)</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>민희진 “매입 대금 256억 포기…법적 분쟁 종결하자”</t>
+          <t>주주권 행사 저지 ... 영풍, KZ정밀·최창규·이한성 상대 손배소 제기</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494087&amp;ref=A</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=196733</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-26 01:01:38.369996+00:00</t>
+          <t>2026-03-05 01:36:26.919685+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>1심 재판 승소 후 민·형사 소송 중단 제안</t>
+          <t>손해배상청구소송 진행 중, 관련 가처분 사건에서 법원 위법성 판시</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 주식 매매대금 소송 1심에서 승소한 256억 원을 포기하는 대신, 자신과 뉴진스 멤버들을 대상으로 한 모든 민·형사 소송을 중단할 것을 제안했습니다. 이는 고액의 금액이 걸린 복잡한 기업 분쟁으로, 여러 법적 다툼이 진행 중임을 시사합니다.</t>
+          <t>영풍이 고려아연 경영권 분쟁 과정에서 KZ정밀, 최창규 회장, 이한성 대표가 탈법적 상호주 구도를 형성해 영풍의 의결권을 위법하게 제한했다고 주장하며 손해배상청구소송을 제기했다. 영풍은 이로 인해 경영권 획득 기회를 상실하고 수천억원대 손해를 입었다고 주장하며, 법원 또한 관련 가처분 사건에서 의결권 제한의 위법성을 인정한 바 있다. 영풍은 우선 100억원을 청구했으며, 향후 재판 과정에서 전체 손해 규모를 산정하여 청구 금액을 확대할 계획이다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 256억 원이라는 매우 큰 금액이 쟁점이며, 상대방인 하이브는 대기업으로 자력이 충분합니다. 1심 승소 판결이 존재하고 민·형사 소송이 진행 중이므로 증거 확보가 용이합니다. 복잡하고 고액의 기업 분쟁으로 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 법원이 가처분 사건에서 상대방의 의결권 제한 행위가 위법하다고 판시하여 책임이 명확하다. 적합 조건 2(상대방 자력 충분): 피고인 KZ정밀은 기업이며, 최창규 회장, 이한성 대표는 경영진으로 자력이 충분하다. 적합 조건 4(피해 규모 큼): 영풍은 수천억원대 손해를 주장하며 우선 100억원을 청구했고, 향후 확대할 계획이다. 적합 조건 5(증거 확보 가능): 이미 법원의 가처분 판결을 통해 위법성이 인정된 객관적 증거가 존재한다. 다만, 집단적 피해는 아니며 단일 대주주인 영풍이 피해자이다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>수천억원대 (우선 100억원 청구)</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (영풍)</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>256억 원 포기할 테니 소송 중단 …의도는?</t>
+          <t>'탈법 꼼수' 끝까지 응징…영풍, 고려아연 측에 손배소 [고려아연 경영...</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455840&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/104227</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-26 00:57:28.984923+00:00</t>
+          <t>2026-03-05 01:30:21.174171+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 및 주주간계약 해지 확인 소송 1심에서 승소했습니다. 재판부는 하이브가 민 대표에게 256억 원을 지급하라고 판결했습니다.</t>
+          <t>영풍은 고려아연 경영권 분쟁 과정에서 KZ정밀과 최창규 회장, 이한성 대표가 고의로 탈법적인 상호주 외관을 형성해 영풍에 막대한 손해를 입혔다며 100억 원 규모의 손해배상청구소송을 제기했습니다. 이는 기업 간의 경영권 분쟁에서 발생한 손해배상 사건으로, 소송이 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 피고인 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 256억 원이라는 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결로 증거가 확보되었습니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하며(고의로 탈법적인 상호주 외관 형성), 피해 규모가 매우 크고(100억 원), 상대방(KZ정밀 및 최창규 회장)이 소송 규모에 상응하는 자력을 가질 가능성이 높습니다. 이미 소송이 제기된 상태로 진행 단계가 명확합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>민희진 “풋옵션 256억 대신 투자 유치…오케이레코즈에 국내외 제안 잇...</t>
+          <t>영풍, 고려아연 경영권 분쟁 후폭풍…KZ정밀·최창규 회장에 100억 손배...</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>megaeconomy.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business-venture/2026/02/26/SIFELQCJMRDBDEYXHWWUYHGRCY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.megaeconomy.co.kr/news/newsview.php?ncode=1065598165499940</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-26 00:52:39.243549+00:00</t>
+          <t>2026-03-05 01:30:11.682944+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 약 255억~256억 원을 지급받을 권리를 얻었다. 현재 민형사 소송을 멈추고 분쟁을 종결하자는 제안을 내놓은 상태로, 1심 판결 이후의 협상 또는 항소 절차가 예상된다.</t>
+          <t>영풍이 KZ정밀 및 최창규 회장 등을 상대로 손해배상청구소송을 제기했습니다. 영풍은 고려아연 임시주주총회와 관련하여 경영권 획득 기회 상실에 따른 손해를 주장하며, 우선 일부 청구 형식으로 100억원을 청구했습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송 1심에서 255억 원 이상의 승소 판결을 받아 상대방 책임이 명확하다(적합 조건 1). 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4) 이미 1심 승소로 증거가 충분히 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 것으로 보아 상대방 책임이 비교적 명확하다고 판단됩니다. 고려아연 경영권 분쟁과 관련된 사건이므로 피고의 자력이 충분할 것으로 예상되며, 우선 일부 청구액이 100억원으로 피해 규모가 매우 큽니다. 또한 경영권 분쟁 관련 소송은 객관적인 증거 확보가 용이할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>255억~256억 원</t>
+          <t>100억원 (일부 청구)</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>질의응답 없는 민희진 기자회견, '소통' 가면 쓴 '불통' [MD이슈]</t>
+          <t>영풍, KZ정밀·최창규 회장 등 상대 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>epnc.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026022520354361273</t>
+          <t>https://www.epnc.co.kr/news/articleView.html?idxno=329352</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-26 00:51:53.336510+00:00</t>
+          <t>2026-03-05 00:47:12.741514+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>민희진 대표의 풋옵션 관련 1심 승소 후 하이브의 항소 진행 중. 어도어의 민희진 대표 대상 431억 원대 손해배상 소송도 진행 중.</t>
+          <t>풋옵션 소송 1심 승소, 하이브와 민희진 간 다수의 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 1심에서 승소한 256억 원 상당의 풋옵션 주식 매매대금을 포기하는 대신 모든 민형사 소송을 종결하자고 제안했다. 현재 하이브는 1심 판결에 항소했으며, 어도어 측이 민희진 대표와 뉴진스 전 멤버에게 제기한 431억 원대 손해배상 소송 등 여러 법적 공방이 남아있다. 민 대표는 뉴진스 멤버들을 위해 분쟁 종결을 희망한다고 밝혔다.</t>
+          <t>민희진 어도어 전 대표가 하이브와의 256억 원 규모 풋옵션 소송 1심 승소 후, 하이브가 뉴진스 관련 모든 소송을 포기하면 자신도 256억 원을 포기하겠다는 제안을 했다. 언론은 이 제안을 민희진의 계산적인 행위로 왜곡 보도했으나, 실제로는 수백억 원 규모의 통 큰 제안이라는 분석이 제기되었다. 현재 하이브와 민희진 간 다수의 법적 분쟁이 진행 중이다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 상장 대기업으로 충분한 자력을 가짐 (적합 조건 2). 민희진 대표의 풋옵션 행사에 대해 1심에서 승소하여 하이브의 지급 책임이 인정되었고, 관련 증거가 존재함 (적합 조건 1, 5). 관련된 금액이 256억 원에 달하여 피해 규모가 매우 큼 (적합 조건 4).</t>
+          <t>상대방인 하이브는 상장 대기업으로 자력이 충분하며(적합 조건 2), 풋옵션 소송 금액 256억 원을 포함해 관련 소송 총액이 수백억 원 규모로 매우 커(적합 조건 4) 소송금융 투자 가치가 높다. 이미 1심 판결이 나온 소송이 있어 증거 확보 및 법적 쟁점 파악이 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>256억 원 (민희진 대표의 풋옵션 청구액)</t>
+          <t>256억 원 (풋옵션 소송 금액)</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자</t>
+          <t>민희진 256억 포기가 프레임이라고? 그런 말이 진짜 프레임[위근우의 리...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260225181859VPp</t>
+          <t>https://www.khan.co.kr/article/202603050600001</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-26 00:44:36.690685+00:00</t>
+          <t>2026-03-05 00:34:48.556060+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 민·형사 소송 중단 및 풋옵션 권리 포기를 제안하며 협상 진행 중</t>
+          <t>주식 매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>민희진 전 대표와 하이브 간의 경영권 분쟁으로, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 민·형사 소송이 진행 중입니다. 민 전 대표는 256억 원의 풋옵션 권리를 포기하는 대신 소송 중단 및 뉴진스 체제 보장을 제안했습니다. 이 사건은 대기업을 상대로 한 고액의 상업 분쟁으로 소송금융 투자 매력이 높습니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정인 것으로 알려졌다. 민 대표는 이 금액을 포기하는 대신 모든 민·형사상 법정 분쟁을 중단할 것을 하이브에 제안했다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 자력이 충분한 대기업이며, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 사건으로 피해 규모가 매우 큽니다. 이미 민·형사 소송이 진행 중이며, 풋옵션은 계약상 권리이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 4, 5, 6(소송 진행 중))</t>
+          <t>상대방 책임이 1심 승소 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업이다(조건 2). 또한, 피해 규모가 256억원으로 매우 크고(조건 4), 1심 승소 판결을 통해 증거가 확보되었음이 확인된다(조건 5).</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>256억 원 이상 (수백억 원대)</t>
+          <t>256억원</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>256억 버린 민희진 vs 292억 묶은 하이브, 돈 의미가 사라진 ‘잔혹한 치...</t>
+          <t>#아이브 '블랙홀'에 다이브 #지수와 서인국이 그린 사랑 이야기 #민희진...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11972108</t>
+          <t>https://www.dailian.co.kr/news/view/1615427/?sc=Naver</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-25 13:37:53.474341+00:00</t>
+          <t>2026-03-01 12:38:30.644793+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>1심 승소 판결</t>
+          <t>풋옵션 관련 주주 간 계약 해지 확인 청구 소송에서 민희진 전 대표 승소 판결</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 이 기사는 민희진 대표가 승소 기자회견을 마친 후의 모습을 담고 있다. 이 사건은 대기업을 상대로 한 대규모 기업분쟁으로, 1심 판결을 통해 민희진 대표의 주장이 인정된 상태이다.</t>
+          <t>법원이 민희진 전 대표가 하이브를 상대로 제기한 풋옵션 관련 소송에서 민 전 대표의 손을 들어주며 하이브에 255억 원을 지급하라는 판결을 내렸다. 이는 주주 간 계약 해지 확인 청구와 관련된 분쟁으로, 뉴진스 본안 소송 재판부 역시 민희진 전 대표의 어도어 독립 의도를 언급했다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 한 255억 원 풋옵션 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 큰 피해 규모가 존재하고(적합 조건 4), 1심 판결을 통해 증거가 확보되었음이 확인됩니다(적합 조건 5).</t>
+          <t>법원이 민희진 전 대표의 손을 들어주며 하이브에 255억 원 지급 판결을 내린 것은 상대방 책임이 명확하고(적합 조건 1), 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 피해 규모가 크고(적합 조건 4), 법원 판결이라는 명확한 증거가 존재하여(적합 조건 5) 소송금융 투자에 매우 적합합니다. 현재 판결선고 단계로, 추가적인 법적 절차가 예상됩니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>[포토] 민희진, '뉴진스 안무가' 블랙큐와 함께</t>
+          <t>민희진 손 들어준 법원…하이브 255억 지급 판결</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260225204745993</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363651</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-25 13:36:25.415057+00:00</t>
+          <t>2026-02-28 12:44:17.870263+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>1심 승소 후 민·형사 소송 중단 제안</t>
+          <t>풋옵션 소송 1심 승소, 진행 중인 소송 취하 제안</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 소송 1심에서 256억 원을 승소했으나, 자신과 뉴진스 멤버들을 상대로 한 모든 민·형사 소송을 멈추는 조건으로 해당 금액을 포기하겠다는 파격적인 제안을 했다. 이는 하이브와의 복잡한 법적 분쟁을 해결하기 위한 전략적 움직임으로 보인다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 확보한 256억원 권리 포기를 조건으로 모든 소송 취하를 제안했습니다. 이는 뉴진스 멤버들의 계약 해지 및 수백억대 손해배상 소송 상황과도 연결되며, 민 전 대표의 '투쟁' 방식에 대한 메시지로 해석됩니다. 현재 하이브는 민 전 대표의 제안에 공식 입장을 내지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 256억 원 승소 판결이 나올 정도로 피해 규모가 크고(적합 조건 4), 증거가 명확하여 승소 가능성이 높음(적합 조건 5). 현재 민·형사 소송이 다수 진행 중이므로(적합 조건 6) 소송금융 투자 기회가 충분하다.</t>
+          <t>상대방인 하이브는 대형 상장 엔터테인먼트 기업으로 충분한 자력을 보유하고 있습니다. 민희진 전 대표의 풋옵션 권리 256억원과 뉴진스 멤버들에게 제기될 수 있는 수백억대 손해배상 소송 등 매우 큰 규모의 금액이 얽혀 있어 피해 규모가 큽니다. 이미 풋옵션 소송에서 1심 승소 판결이 있었고, 이는 소송의 법적 타당성을 일정 부분 입증하며, 소송금융 투자자에게 매력적인 고액의 분쟁입니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>최소 256억원 이상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>민희진 전 대표 및 뉴진스 멤버 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>256억 포기, 하이브도 멈춰 …민희진 파격 제안, 왜</t>
+          <t>민희진 “256억 포기할 테니…” 제안한 날 ‘음악만세’ 외친 까닭은</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455588&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.hani.co.kr/arti/culture/music/1246928.html</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-25 13:35:21.916538+00:00</t>
+          <t>2026-02-28 01:21:37.372510+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>신창재 교보생명 회장, 교보생명</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브에 합의 제안</t>
+          <t>간접강제금 집행 승인 소송 예정</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 민희진 대표는 하이브에 모든 소송과 분쟁을 중단하자고 제안했으며, 하이브의 선택에 따라 향후 협상 여부가 결정될 예정이다.</t>
+          <t>신창재 교보생명 회장과 재무적 투자자(FI) 간의 분쟁이 새로운 국면을 맞았습니다. 국내 법원에서 간접강제금의 유효성이 인정되더라도, 실제 집행을 위해서는 국내에서 집행 승인 소송을 추가로 진행해야 하는 상황입니다. 이로 인해 교보생명의 재무 리스크가 증가할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 한 풋옵션 청구 소송 1심에서 승소하여 상대방 책임이 명확하며(적합 조건 1), 하이브는 자력이 충분한 대기업이다(적합 조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
+          <t>대기업 피고(교보생명)의 충분한 자력(적합 조건 2)과 다수의 금융투자자(FI)가 얽힌 대규모 기업분쟁(적합 조건 3, 4)입니다. 이미 국내 법원에서 간접강제금의 유효성을 판시한 바 있어 책임 소재가 명확하고(적합 조건 1, 5), 집행 승인을 위한 추가 소송이 필요한 상황으로 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>FI 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>256억 내놓은 민희진, 방시혁 선택은?  이혼 부부 합의하나  반응 보니 ...</t>
+          <t>신창재 교보생명 회장·FI, 분쟁 새 국면으로…재무 리스크↑</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>srtimes.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2116161</t>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=197413</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-25 13:33:03.698967+00:00</t>
+          <t>2026-02-27 00:56:45.209330+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>HYBE</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>1심 승소, HYBE의 항소 가능성 및 민희진의 분쟁 종결 제안</t>
+          <t>민희진 전 대표 풋옵션 소송 1심 승소, 하이브 항소 및 292.5억 원 공탁금 납부</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 HYBE를 상대로 제기한 풋옵션 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었다. 민 대표는 기자회견을 통해 이 금액을 포기하는 대신 뉴진스를 위해 HYBE와의 모든 민형사 소송 및 분쟁을 종결할 것을 제안했다. 이 제안은 HYBE의 항소 가능성 및 다른 법적 분쟁의 향방에 따라 달라질 수 있다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 소송 1심 승소로 받게 될 256억 원을 포기하고 모든 소송을 끝내자고 제안했으나, 하이브는 292.5억 원의 공탁금을 내며 항소 의지를 밝혔다. 양측의 분쟁은 장기전으로 이어질 전망이다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>HYBE라는 대기업을 상대로 1심에서 255억 원 규모의 주식매매대금 청구 소송에 승소하여 상대방의 책임과 자력이 명확하고 피해 규모가 크다. 1심 판결이라는 강력한 증거가 존재하며, HYBE의 항소 가능성 및 민희진 대표가 언급한 다른 민형사 소송의 존재를 고려할 때 추가적인 법적 절차가 예상되어 소송금융 투자 적합성이 높다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며 (적합 조건 2), 민희진 전 대표가 풋옵션 행사 관련 1심에서 승소하여 책임이 비교적 명확합니다 (적합 조건 1, 5). 피해 규모가 256억 원으로 매우 크고 (적합 조건 4), 이미 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (민희진 전 대표)</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>불친절한 민희진 씨…질의응답 없는 기자회견은 왜 열었을까[Oh!쎈 이슈...</t>
+          <t>박찬욱, 한국인 최초 칸 영화제 심사위원장...하이브, 민희진 '휴전 제안...</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749765</t>
+          <t>https://www.ytn.co.kr/_ln/0106_202602270720047948</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-25 13:31:24.730328+00:00</t>
+          <t>2026-02-27 00:46:38.957754+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>홍원식 전 남양유업 회장 일가</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>1심 원고 승소 후 피고 항소, 2심 진행 예정</t>
+          <t>한앤코와 홍 전 회장 간 SPA 관련 손해배상 소송 진행 중 (일부 1심 판결), 남양유업과 홍 전 회장 간 민형사 소송 진행 중 (형사 1심 유죄), 대유홀딩스와 홍 전 회장 간 계약금 반환 소송 진행 중 (2심 대유홀딩스 승소).</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표와의 풋옵션 분쟁 1심에서 패소하여 약 255억 원의 풋옵션 대금을 지급하라는 판결을 받았다. 하이브는 가집행을 막기 위해 292억 5천만 원을 공탁하고 항소하여 2심이 진행될 예정이다. 한편 민희진 전 대표는 풋옵션 대금을 받지 않고 모든 분쟁을 종결하자고 제안했다.</t>
+          <t>남양유업 전 사주 홍원식 전 회장 일가가 한앤컴퍼니, 남양유업, 대유홀딩스 등과 최대 1600억원 규모의 법적 분쟁에 직면했다. 배임 혐의에 대한 형사 1심 유죄 판결과 주식매매계약(SPA) 위반 및 이행 지연에 따른 손해배상 소송 등이 진행 중이다. 이 사건은 과거 경영 과정에서의 불법행위와 회사 매각 과정에서의 계약 위반이 중첩된 결과이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>1심에서 원고(민희진) 승소 판결이 나와 상대방(하이브)의 책임이 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 1심 판결금액이 약 255억 원으로 피해 규모가 크고(적합 조건 4), 이미 1심 판결이 나온 만큼 증거가 충분히 확보된 상태입니다(적합 조건 5). 이 사건은 1심 판결 후 항소하여 2심이 진행될 예정이므로 소송금융 투자에 적합합니다.</t>
+          <t>홍원식 전 회장의 배임 혐의에 대한 형사 1심 유죄 판결과 SPA 이행 지연 관련 민사 1심 판결 등 법원의 판단이 존재하여 상대방 책임이 명확하다(적합 조건 1). 최대 1600억원에 달하는 법적 책임 규모는 투자 매력이 높으며(적합 조건 4), 이미 법원 판결과 계약서 등 객관적 증거가 확보되어 있다(적합 조건 5). 현재 여러 소송이 진행 중이거나 1심 판결 후 항소 단계에 있어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>약 255억 원</t>
+          <t>최대 1600억원</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>'화해의 손' 내민 민희진...법원에 '292억' 납부한 하이브 [지금이뉴스]</t>
+          <t>남양·한앤코 전방위 압박…홍 전 회장 법적 책임 범위 '최대 1600억'</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0134_202602251959468660</t>
+          <t>https://www.mt.co.kr/living/2026/02/26/2026022615101142962</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-25 13:30:51.226134+00:00</t>
+          <t>2026-02-26 13:05:01.262245+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>1심 판결 후 하이브가 항소하여 가집행 정지를 위한 공탁금을 납부한 상태</t>
+          <t>1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 소송 1심에서 승소하여 약 255억 원을 지급받을 예정이었으나, 하이브가 항소하며 가집행 정지를 위해 292억 원을 공탁했습니다. 민 전 대표는 256억 원을 포기하는 대신 모든 분쟁 종결을 제안하며 양측의 법적 공방이 새로운 국면에 접어들었습니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 1심 원고 승소 판결을 받았다. 민 대표는 이와 관련하여 기자회견에 참석했다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 하이브는 대기업으로 충분한 자력을 가집니다(적합 조건 2). 피해 금액이 수백억 원대로 매우 크며(적합 조건 4), 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 1심에서 민대표가 승소하여 상대방의 책임이 법적으로 인정되었다(적합 조건 1, 5). 주식매매대금 청구 소송의 특성상 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>약 286억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>'256억 포기' 제안한 민희진…하이브는 292억 공탁으로 응수</t>
+          <t>[포토] 민희진, BTS 뷔 앰버서더인 브랜드 티셔츠 입고...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>heraldmuse.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100163920011461</t>
+          <t>https://www.heraldmuse.com/article/10682588?ref=naver</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:36.813311+00:00</t>
+          <t>2026-02-26 01:07:38.564218+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>하이브 주식회사</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>민희진 대표 1심 승소 후 하이브 항소, 어도어의 민희진 외 431억원 손해배상 청구 소송 진행 중</t>
+          <t>1심 승소 후 합의 제안, 다수의 소송전 잔존</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정이나, 하이브가 항소했습니다. 민희진 대표는 뉴진스 멤버들을 위해 256억원을 포기하는 대신, 하이브와 어도어에 모든 민형사 소송을 즉각 중단하고 분쟁을 종결할 것을 공개 제안했습니다. 어도어는 민희진 외 다니엘, 가족을 상대로 431억원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브와의 주식 매매대금 청구 소송 1심에서 승소한 후, 256억 원의 매입 대금을 포기하는 대신 자신과 뉴진스를 둘러싼 모든 법적 분쟁을 종결하자고 제안했습니다. 이 제안은 어도어 측이 민희진과 뉴진스 멤버 다니엘 등에게 제기한 430억 원대 소송 등 다수의 소송전이 남아있는 상황에서 나왔습니다. 하이브는 민희진의 제안에 대해 아직 공식 입장을 내놓지 않았습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 상대방(하이브)의 책임이 비교적 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 256억원으로 피해 규모가 크고(적합 조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
+          <t>민희진이 주식 매매대금 청구 소송 1심에서 승소하여 하이브의 지급 책임이 인정되었고 (적합 조건 1), 상대방인 하이브는 대기업이자 상장회사로 자력이 충분합니다 (적합 조건 2). 민희진이 포기하겠다고 제안한 금액이 256억 원이며, 어도어가 민희진에게 청구한 소송 금액도 430억 원에 달해 피해 규모가 매우 큽니다 (적합 조건 4). 또한 1심 승소 판결이 존재하여 법적 책임 및 증거가 이미 상당 부분 확보된 상태입니다 (적합 조건 5). 민희진의 제안은 합의를 통한 분쟁 종결이며, 다수의 소송전이 남아있어 아직 종결된 사건이 아니므로 (부적합 조건 0개), 대기업을 상대로 한 거액의 분쟁으로 소송금융 투자 기회가 충분히 존재합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>256억원</t>
+          <t>256억 원 (민희진 승소금) 및 430억 원 (어도어 청구금)</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>민희진  256억원 포기 조건으로 431억원 손배소 포함 분쟁 종결 제안..뉴...</t>
+          <t>민희진 “매입 대금 256억 포기…법적 분쟁 종결하자”</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602251752571031</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494087&amp;ref=A</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-25 13:21:26.870008+00:00</t>
+          <t>2026-02-26 01:01:38.369996+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>민희진 대표 풋옵션 소송 1심 승소 후 하이브 항소 및 강제집행정지 인용. 어도어의 뉴진스 다니엘 대상 431억 원대 손해배상 청구 소송 진행 중.</t>
+          <t>1심 재판 승소 후 민·형사 소송 중단 제안</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>민희진 대표가 풋옵션 1심 승소로 받을 256억 원을 포기하고 하이브와의 모든 민형사 소송 중단을 제안했습니다. 하이브는 민 대표의 풋옵션 소송 1심 판결에 항소하고 강제집행정지를 신청했으며, 어도어는 뉴진스 멤버 다니엘을 상대로 431억 원대 손해배상 청구 소송을 진행 중입니다. 이 사건은 대규모 금액이 얽힌 엔터테인먼트 기업 분쟁으로, 여러 당사자 간의 법적 공방이 계속되고 있습니다.</t>
+          <t>민희진 전 어도어 대표가 주식 매매대금 소송 1심에서 승소한 256억 원을 포기하는 대신, 자신과 뉴진스 멤버들을 대상으로 한 모든 민·형사 소송을 중단할 것을 제안했습니다. 이는 고액의 금액이 걸린 복잡한 기업 분쟁으로, 여러 법적 다툼이 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 따라 하이브는 대기업으로 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼)에 따라 민희진 대표의 풋옵션 256억 원, 어도어의 다니엘 대상 431억 원 손해배상 청구 등 매우 큰 금액이 얽혀 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 이미 1심 판결이 나왔고 법적 공방이 진행 중이므로 증거가 충분히 확보되어 있습니다. 민희진 대표가 1심에서 승소한 점은 적합 조건 1(상대방 책임 명확)에 해당하며, 비록 민 대표가 소송 중단을 제안했으나, 이 사건은 여전히 높은 투자 잠재력을 가집니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 256억 원이라는 매우 큰 금액이 쟁점이며, 상대방인 하이브는 대기업으로 자력이 충분합니다. 1심 승소 판결이 존재하고 민·형사 소송이 진행 중이므로 증거 확보가 용이합니다. 복잡하고 고액의 기업 분쟁으로 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>민희진 풋옵션 256억 원 (1심 승소), 어도어의 다니엘 대상 손해배상 청구 431억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>미상 (뉴진스 멤버 및 관련 파트너사, 직원 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>민희진, 뉴진스 위해 256억 포기 선언  하이브 소송 끝내자  [MP이슈]</t>
+          <t>256억 원 포기할 테니 소송 중단 …의도는?</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1083593</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455840&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-25 13:19:15.032482+00:00</t>
+          <t>2026-02-26 00:57:28.984923+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>풋옵션 주주간계약 및 주식매매대금 청구 소송 1심 승소</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 풋옵션 주주간계약 소송 1심에서 승소한 후 기자회견을 열었다. 민 대표는 256억 원의 풋옵션 대금을 포기하는 조건으로 하이브에 모든 분쟁의 종결을 제안했다. 이는 뉴진스 멤버들의 활동 환경 보호를 위한 결정이라고 밝혔다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 및 주주간계약 해지 확인 소송 1심에서 승소했습니다. 재판부는 하이브가 민 대표에게 256억 원을 지급하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 상대방 하이브는 대기업으로 자력이 충분하며, 민희진 대표의 풋옵션 소송 1심 승소로 하이브의 지급 의무가 명확해졌습니다. 256억 원이라는 큰 금액이 걸려있고, 이미 1심 소송을 통해 증거가 충분히 확보되었습니다.</t>
+          <t>1심에서 원고 승소 판결이 나와 상대방 책임이 명확하며(적합 조건 1), 피고인 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 또한, 256억 원이라는 피해 규모가 매우 크고(적합 조건 4), 이미 법원 판결로 증거가 확보되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>민희진, 6분 지각 후 6분 기자회견…질의응답 없었다[현장EN:]</t>
+          <t>민희진 “풋옵션 256억 대신 투자 유치…오케이레코즈에 국내외 제안 잇...</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476489?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225060236</t>
+          <t>https://biz.chosun.com/industry/business-venture/2026/02/26/SIFELQCJMRDBDEYXHWWUYHGRCY/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:42.055809+00:00</t>
+          <t>2026-02-26 00:52:39.243549+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>하이브, 쏘스뮤직, 빌리프랩, 어도어</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>민희진 대표의 풋옵션 소송은 1심 승소 후 항소심 진행 중이며, 하이브 측의 466억 원 규모 민형사상 소송도 진행 중입니다.</t>
+          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 1심 승소한 풋옵션 256억 원을 포기하는 대신 하이브 측에 뉴진스 사태 관련 모든 민형사상 소송(총 466억 원 규모)의 취하를 제안했습니다. 이 제안은 하이브와 민희진 간의 복잡한 법적 분쟁을 종결하려는 시도로, 현재 여러 소송이 진행 중인 상황입니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 약 255억~256억 원을 지급받을 권리를 얻었다. 현재 민형사 소송을 멈추고 분쟁을 종결하자는 제안을 내놓은 상태로, 1심 판결 이후의 협상 또는 항소 절차가 예상된다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모가 큼)에 해당합니다. 하이브 및 계열사들은 대기업으로 자력이 충분하며, 관련 소송가액이 466억 원에 달하고 민희진 대표의 풋옵션 승소액도 256억 원으로 매우 큰 규모의 상업 분쟁입니다. 사건이 종결되지 않고 여러 소송이 진행 중인 점도 투자 적합성을 높입니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 소송 1심에서 255억 원 이상의 승소 판결을 받아 상대방 책임이 명확하다(적합 조건 1). 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크고(적합 조건 4) 이미 1심 승소로 증거가 충분히 입증되었다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>466억 원</t>
+          <t>255억~256억 원</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>민희진의 남다른 ‘맞다이론’ 256억으로 466억 퉁치자?</t>
+          <t>질의응답 없는 민희진 기자회견, '소통' 가면 쓴 '불통' [MD이슈]</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260225/133423162/1</t>
+          <t>https://www.mydaily.co.kr/page/view/2026022520354361273</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-25 13:18:21.906406+00:00</t>
+          <t>2026-02-26 00:51:53.336510+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>민희진 대표의 풋옵션 행사 관련 주식매매대금 청구 소송 1심 판결 후 하이브가 항소하여 간접집행정지가 인용된 상태</t>
+          <t>민희진 대표의 풋옵션 관련 1심 승소 후 하이브의 항소 진행 중. 어도어의 민희진 대표 대상 431억 원대 손해배상 소송도 진행 중.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 풋옵션 대금 256억 원을 포기하는 조건으로 모든 민형사상 소송 종결을 제안했습니다. 하이브는 이에 대해 '입장 없다'고 밝혔으며, 풋옵션 관련 소송은 1심 판결 후 하이브의 항소로 진행 중입니다. 민희진 대표는 뉴진스 멤버들과 관련자들의 고통을 이유로 화합을 통한 분쟁 종결을 촉구했습니다.</t>
+          <t>민희진 어도어 대표가 하이브를 상대로 1심에서 승소한 256억 원 상당의 풋옵션 주식 매매대금을 포기하는 대신 모든 민형사 소송을 종결하자고 제안했다. 현재 하이브는 1심 판결에 항소했으며, 어도어 측이 민희진 대표와 뉴진스 전 멤버에게 제기한 431억 원대 손해배상 소송 등 여러 법적 공방이 남아있다. 민 대표는 뉴진스 멤버들을 위해 분쟁 종결을 희망한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>대기업인 하이브를 상대로 한 256억 원 규모의 풋옵션 행사 관련 주식매매대금 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 주주간계약에 기반하며 1심 판결이 나온 상태로 증거가 명확하고 책임 소재가 비교적 분명합니다(적합 조건 1, 5). 민희진 대표가 해당 금액 포기를 제안했으나, 제안이 불발될 경우 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+          <t>상대방인 하이브는 상장 대기업으로 충분한 자력을 가짐 (적합 조건 2). 민희진 대표의 풋옵션 행사에 대해 1심에서 승소하여 하이브의 지급 책임이 인정되었고, 관련 증거가 존재함 (적합 조건 1, 5). 관련된 금액이 256억 원에 달하여 피해 규모가 매우 큼 (적합 조건 4).</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>256억 원 (민희진 대표의 풋옵션 청구액)</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>민희진 “256억 포기할테니 소송 끝내자”..하이브 “입장 없다” 무대...</t>
+          <t>민희진, 하이브에 제안… 256억 포기, 대신 소송 끝내자</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749755</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260225181859VPp</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:42.123913+00:00</t>
+          <t>2026-02-26 00:44:36.690685+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>민희진, 하이브 상대 풋옵션 청구 1심 승소. 하이브 항소 가능성 있음.</t>
+          <t>민희진 전 대표가 민·형사 소송 중단 및 풋옵션 권리 포기를 제안하며 협상 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식 매매대금(풋옵션) 청구 소송에서 1심 승소했다. 민 대표는 뉴진스 멤버들과 외주 파트너사 등에 제기된 민·형사 소송 중단을 조건으로 해당 금액을 포기하겠다고 제안했다. 이는 하이브와 민희진 간의 복잡한 법적 분쟁의 일환으로, 1심 판결에도 불구하고 갈등이 지속되고 있음을 보여준다.</t>
+          <t>민희진 전 대표와 하이브 간의 경영권 분쟁으로, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 민·형사 소송이 진행 중입니다. 민 전 대표는 256억 원의 풋옵션 권리를 포기하는 대신 소송 중단 및 뉴진스 체제 보장을 제안했습니다. 이 사건은 대기업을 상대로 한 고액의 상업 분쟁으로 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>민희진이 하이브를 상대로 255억 원 규모의 풋옵션 청구 소송에서 1심 승소하여 상대방 책임이 명확하고(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보되었다(적합 조건 5). 비록 민희진이 금액 포기를 제안했으나, 이는 협상 전략의 일환으로 소송의 본질적 가치를 훼손하지 않는다.</t>
+          <t>상대방(하이브)은 자력이 충분한 대기업이며, 수백억 원대의 풋옵션 권리가 핵심 쟁점인 고액 사건으로 피해 규모가 매우 큽니다. 이미 민·형사 소송이 진행 중이며, 풋옵션은 계약상 권리이므로 증거 확보가 용이할 것으로 판단됩니다. (적합 조건 2, 4, 5, 6(소송 진행 중))</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>256억 원 이상 (수백억 원대)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>민희진  뉴진스 때문에 하이브 돈 256억 포기하겠다…법정 서는 현실 못...</t>
+          <t>256억 버린 민희진 vs 292억 묶은 하이브, 돈 의미가 사라진 ‘잔혹한 치...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026022515512595204?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.mk.co.kr/article/11972108</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-02-25 13:17:04.960376+00:00</t>
+          <t>2026-02-25 13:37:53.474341+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>하이브의 민희진 대표 대상 400억원대 손해배상 소송 진행 중</t>
+          <t>1심 승소 판결</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>하이브가 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기한 상태입니다. 과거 하이브는 민 대표를 상대로 여론전을 펼쳤으나, 경영권 분쟁 관련 1심 재판부에서는 하이브가 패소한 바 있습니다. 민희진 대표는 256억원을 포기하는 배수진을 쳤으나 하이브는 이에 응답하지 않고 있습니다.</t>
+          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브를 상대로 제기한 255억 원 규모의 풋옵션 소송에서 1심 승소 판결을 받았다. 이 기사는 민희진 대표가 승소 기자회견을 마친 후의 모습을 담고 있다. 이 사건은 대기업을 상대로 한 대규모 기업분쟁으로, 1심 판결을 통해 민희진 대표의 주장이 인정된 상태이다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표를 상대로 400억원대 손해배상 소송을 제기하여 사건 규모가 매우 큽니다(적합 조건 4). 이미 경영권 분쟁 관련 1심 재판부에서 하이브가 패소한 전례가 있어 민희진 대표 측의 방어 또는 반소 가능성이 높고, 관련 증거가 이미 법정에서 다뤄졌을 가능성이 큽니다(적합 조건 5). 현재 하이브의 손해배상 소송이 진행 중인 단계입니다(적합 조건 6).</t>
+          <t>민희진 대표가 하이브를 상대로 한 255억 원 풋옵션 소송에서 1심 승소하여 상대방 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(적합 조건 2). 또한 255억 원이라는 큰 피해 규모가 존재하고(적합 조건 4), 1심 판결을 통해 증거가 확보되었음이 확인됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>400억원대 (하이브의 민희진 대상 청구액)</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>민희진 ‘256억 포기’ 배수진에 하이브는 ‘읽씹’</t>
+          <t>[포토] 민희진, '뉴진스 안무가' 블랙큐와 함께</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202602251658003?pt=nv</t>
+          <t>https://www.ajunews.com/view/20260225204745993</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-02-25 13:14:49.561187+00:00</t>
+          <t>2026-02-25 13:36:25.415057+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>하이브 및 산하 레이블</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>민희진 대표 풋옵션 1심 승소 판결, 다수 소송 진행 중, 배임 혐의 고소</t>
+          <t>1심 승소 후 민·형사 소송 중단 제안</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 풋옵션 대금 256억 원을 포기하는 조건으로 하이브에 모든 민형사 분쟁 종결을 제안했다. 이는 민 대표 개인뿐 아니라 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등 다수의 이해관계자에게 얽힌 수백억 원 규모의 법적 리스크를 일괄 타결하려는 의도로 풀이된다. 현재 하이브와 민희진 대표 측 사이에는 풋옵션 관련 1심 판결 외에도 명예훼손, 계약 해지, 손해배상 등 복잡한 소송들이 진행 중이다.</t>
+          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 소송 1심에서 256억 원을 승소했으나, 자신과 뉴진스 멤버들을 상대로 한 모든 민·형사 소송을 멈추는 조건으로 해당 금액을 포기하겠다는 파격적인 제안을 했다. 이는 하이브와의 복잡한 법적 분쟁을 해결하기 위한 전략적 움직임으로 보인다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>하이브, 빌리프랩 등 대기업이 소송 상대방으로 자력이 충분하며, 민희진 대표 측이 제안한 분쟁 종결에는 뉴진스 멤버, 외주 파트너사, 팬덤 등 다수의 이해관계자가 얽혀 있어 집단적 피해의 성격이 강합니다. 풋옵션 256억 원, 430억 원대 손해배상 등 수백억 원 규모의 소송들이 진행 중이며, 이미 1심 판결이 나온 건들도 있어 증거 확보가 용이합니다. 또한 배임 혐의 고소 등 공적 절차도 진행 중입니다.</t>
+          <t>하이브는 자력이 충분한 대기업이며(적합 조건 2), 1심에서 256억 원 승소 판결이 나올 정도로 피해 규모가 크고(적합 조건 4), 증거가 명확하여 승소 가능성이 높음(적합 조건 5). 현재 민·형사 소송이 다수 진행 중이므로(적합 조건 6) 소송금융 투자 기회가 충분하다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>수백억 원 (민희진 풋옵션 256억 원, 어도어 손배 430억 원 등)</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>다수 (민희진, 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>256억 내던진 민희진의 셈법…‘수백억 소송전’ 일괄 타결 노림수 [종...</t>
+          <t>256억 포기, 하이브도 멈춰 …민희진 파격 제안, 왜</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588658?ref=naver</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008455588&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-02-25 13:13:52.544127+00:00</t>
+          <t>2026-02-25 13:35:21.916538+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>1심 원고 승소 후 피고 항소, 항소심 진행 중</t>
+          <t>1심 승소 후 하이브에 합의 제안</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>민희진 어도어 전 대표가 하이브를 상대로 제기한 256억 원 규모의 풋옵션 주식매매대금 청구 소송 1심에서 승소했다. 민 대표는 뉴진스 멤버들을 위해 하이브에 모든 민·형사 소송 및 분쟁을 종료하는 조건으로 풋옵션 승소 금액을 포기하겠다고 제안했다. 하이브는 1심 판결에 불복하여 항소한 상태이다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금(풋옵션) 청구 소송 1심에서 승소했다. 민희진 대표는 하이브에 모든 소송과 분쟁을 중단하자고 제안했으며, 하이브의 선택에 따라 향후 협상 여부가 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>대기업 피고(하이브)의 충분한 자력, 1심에서 원고(민희진) 승소로 책임이 명확하게 인정되었으며, 256억 원이라는 매우 큰 피해 규모가 확인됨. 1심 판결을 통해 증거가 충분히 확보되었음.</t>
+          <t>민희진 전 대표가 하이브를 상대로 한 풋옵션 청구 소송 1심에서 승소하여 상대방 책임이 명확하며(적합 조건 1), 하이브는 자력이 충분한 대기업이다(적합 조건 2). 청구 금액이 256억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분히 확보된 상태이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>256억 원</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>민희진 '256억 포기' 선언… 뉴진스 위해 분쟁 끝내자</t>
+          <t>256억 내놓은 민희진, 방시혁 선택은?  이혼 부부 합의하나  반응 보니 ...</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202602254478b</t>
+          <t>https://www.xportsnews.com/article/2116161</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:54.292711+00:00</t>
+          <t>2026-02-25 13:33:03.698967+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>HYBE</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>1심 승소 판결, 하이브 강제집행정지 신청 인용으로 항소심 선고 전까지 대금 지급 정지</t>
+          <t>1심 승소, HYBE의 항소 가능성 및 민희진의 분쟁 종결 제안</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 256억 원 상당의 풋옵션(주식매수청구권) 대금 청구 소송에서 1심 승소했다. 민 전 대표는 하이브에 모든 법적 분쟁 중단을 제안하며 256억 원을 포기할 의사를 밝혔다. 현재 하이브의 강제집행정지 신청이 인용되어 항소심 선고 전까지 대금 지급은 정지된 상태이다.</t>
+          <t>민희진 전 어도어 대표가 HYBE를 상대로 제기한 풋옵션 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었다. 민 대표는 기자회견을 통해 이 금액을 포기하는 대신 뉴진스를 위해 HYBE와의 모든 민형사 소송 및 분쟁을 종결할 것을 제안했다. 이 제안은 HYBE의 항소 가능성 및 다른 법적 분쟁의 향방에 따라 달라질 수 있다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 피해 금액이 256억 원으로 매우 크며(적합 조건 4), 이미 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 항소심 진행 중으로 소송금융 투자 기회가 있습니다.</t>
+          <t>HYBE라는 대기업을 상대로 1심에서 255억 원 규모의 주식매매대금 청구 소송에 승소하여 상대방의 책임과 자력이 명확하고 피해 규모가 크다. 1심 판결이라는 강력한 증거가 존재하며, HYBE의 항소 가능성 및 민희진 대표가 언급한 다른 민형사 소송의 존재를 고려할 때 추가적인 법적 절차가 예상되어 소송금융 투자 적합성이 높다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>민희진, 하이브에 전격 제안…“256억 포기할 테니 소송 멈춰라”</t>
+          <t>불친절한 민희진 씨…질의응답 없는 기자회견은 왜 열었을까[Oh!쎈 이슈...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11971715</t>
+          <t>http://www.osen.co.kr/article/G1112749765</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-02-25 13:08:25.892644+00:00</t>
+          <t>2026-02-25 13:31:24.730328+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>1심 승소 후 하이브 항소, 풋옵션 대금 지급 유예. 민희진 측에서 모든 민형사 소송 종결 제안.</t>
+          <t>1심 원고 승소 후 피고 항소, 2심 진행 예정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 주주 간 계약 해지 확인 및 주식 매매 대금 청구 소송 1심에서 승소하여 풋옵션 금액 256억 원을 지급받을 권리를 인정받았습니다. 현재 하이브가 항소하여 2심이 진행 중이며, 민 전 대표는 256억 원을 포기하는 대신 모든 법적 분쟁을 종결하자고 하이브에 제안했습니다. 하이브는 이에 대해 아직 공식 입장을 밝히지 않았습니다.</t>
+          <t>하이브가 민희진 전 어도어 대표와의 풋옵션 분쟁 1심에서 패소하여 약 255억 원의 풋옵션 대금을 지급하라는 판결을 받았다. 하이브는 가집행을 막기 위해 292억 5천만 원을 공탁하고 항소하여 2심이 진행될 예정이다. 한편 민희진 전 대표는 풋옵션 대금을 받지 않고 모든 분쟁을 종결하자고 제안했다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 풋옵션 금액 256억 원 지급 소송에서 1심 승소하여 상대방 책임이 명확하며, 하이브는 대기업으로 자력이 충분합니다. 피해 규모가 256억 원으로 매우 크고, 1심 판결문이 강력한 증거가 됩니다. 현재 하이브가 항소하여 2심이 진행 중이나, 민희진 측의 제안은 협상 전략으로 해석될 수 있으며, 소송금융 투자 대상으로서의 잠재적 가치가 높습니다.</t>
+          <t>1심에서 원고(민희진) 승소 판결이 나와 상대방(하이브)의 책임이 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 1심 판결금액이 약 255억 원으로 피해 규모가 크고(적합 조건 4), 이미 1심 판결이 나온 만큼 증거가 충분히 확보된 상태입니다(적합 조건 5). 이 사건은 1심 판결 후 항소하여 2심이 진행될 예정이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>256억 원</t>
+          <t>약 255억 원</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>뉴진스 위해 256억 내려놓겠다  민희진 전격 제안에 하이브 답은? [MTN ...</t>
+          <t>'화해의 손' 내민 민희진...법원에 '292억' 납부한 하이브 [지금이뉴스]</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022514202513355</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202602251959468660</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-02-25 13:07:01.507977+00:00</t>
+          <t>2026-02-25 13:30:51.226134+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>손해배상청구권 보전을 위한 자산 가압류 소송 진행 중</t>
+          <t>1심 판결 후 하이브가 항소하여 가집행 정지를 위한 공탁금을 납부한 상태</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>한미 오너가 분쟁에서 모녀와 라데팡스 측이 신동국 회장의 의결권 공동행사 약정 위반을 주장하며 손해배상청구권 보전을 위한 자산 가압류 소송을 제기했다. 해당 소송은 현재 진행 중이며, 이는 오너가 간의 갈등이 다시 수면 위로 드러난 사건이다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 소송 1심에서 승소하여 약 255억 원을 지급받을 예정이었으나, 하이브가 항소하며 가집행 정지를 위해 292억 원을 공탁했습니다. 민 전 대표는 256억 원을 포기하는 대신 모든 분쟁 종결을 제안하며 양측의 법적 공방이 새로운 국면에 접어들었습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (신 회장), 피해 규모가 큼 (자산 가압류 소송 진행), 증거 확보 가능성 높음 (의결권 공동행사 약정 존재). 현재 소송이 진행 중이며, 오너가 분쟁으로 청구 금액이 클 가능성이 있어 소송금융 투자에 적합하다.</t>
+          <t>상대방 책임이 1심 판결로 명확하게 인정되었고(적합 조건 1), 하이브는 대기업으로 충분한 자력을 가집니다(적합 조건 2). 피해 금액이 수백억 원대로 매우 크며(적합 조건 4), 1심 판결을 통해 증거가 확보되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 286억 원</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>모녀와 라데팡스 측 (소수)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[더벨][한미 오너가 분쟁] '신동국 vs 모녀' 다시 드러난 갈등…변수는...</t>
+          <t>'256억 포기' 제안한 민희진…하이브는 292억 공탁으로 응수</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602240851103020108621</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100163920011461</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-02-25 00:48:17.041425+00:00</t>
+          <t>2026-02-25 13:24:36.813311+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>하이브 주식회사</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>1심 원고 승소, 하이브 항소 및 강제집행정지 신청 인용, 항소심 진행 중</t>
+          <t>민희진 대표 1심 승소 후 하이브 항소, 어도어의 민희진 외 431억원 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원의 풋옵션 대금을 지급받게 되었습니다. 하이브는 이에 불복하여 항소장을 제출하고 강제집행정지 신청을 인용받아 항소심이 진행될 예정입니다. 민 전 대표는 기자회견을 통해 1심 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 256억원을 받을 예정이나, 하이브가 항소했습니다. 민희진 대표는 뉴진스 멤버들을 위해 256억원을 포기하는 대신, 하이브와 어도어에 모든 민형사 소송을 즉각 중단하고 분쟁을 종결할 것을 공개 제안했습니다. 어도어는 민희진 외 다니엘, 가족을 상대로 431억원 규모의 손해배상 청구 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>하이브의 책임이 1심 판결로 명확히 인정되었고(상대방 책임 명확), 대기업인 하이브는 충분한 자력을 가지고 있으며(상대방 자력 충분), 255억 원이라는 상당한 피해 금액이 특정되어 있습니다(피해 규모 큼). 이미 1심 판결이 나와 증거가 충분히 확보된 상태입니다(증거 확보 가능).</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 주식 매매대금 청구 소송에서 1심 승소하여 상대방(하이브)의 책임이 비교적 명확하며(적합 조건 1), 하이브는 대기업으로 자력이 충분합니다(적합 조건 2). 청구 금액이 256억원으로 피해 규모가 크고(적합 조건 4), 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이므로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>256억원</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>민희진 “향후 계획 밝힌다”…하이브와 2라운드 서막</t>
+          <t>민희진  256억원 포기 조건으로 431억원 손배소 포함 분쟁 종결 제안..뉴...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10681600?ref=naver</t>
+          <t>http://www.fnnews.com/news/202602251752571031</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-02-25 00:45:19.404197+00:00</t>
+          <t>2026-02-25 13:21:26.870008+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>1심 판결 후 강제집행 정지 신청 인용</t>
+          <t>민희진 대표 풋옵션 소송 1심 승소 후 하이브 항소 및 강제집행정지 인용. 어도어의 뉴진스 다니엘 대상 431억 원대 손해배상 청구 소송 진행 중.</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표를 상대로 제기된 주식 매매대금 청구 1심 소송에서 패소했으나, 민 전 대표에 대한 강제집행 정지 신청이 법원에서 인용되었습니다. 이는 민 전 대표가 1심에서 승소했음에도 불구하고 하이브가 항소심을 준비하며 강제집행을 막으려는 조치로 보입니다. 본 사건은 대기업을 상대로 한 고액의 주식 관련 분쟁으로, 1심 판결이 나온 상태입니다.</t>
+          <t>민희진 대표가 풋옵션 1심 승소로 받을 256억 원을 포기하고 하이브와의 모든 민형사 소송 중단을 제안했습니다. 하이브는 민 대표의 풋옵션 소송 1심 판결에 항소하고 강제집행정지를 신청했으며, 어도어는 뉴진스 멤버 다니엘을 상대로 431억 원대 손해배상 청구 소송을 진행 중입니다. 이 사건은 대규모 금액이 얽힌 엔터테인먼트 기업 분쟁으로, 여러 당사자 간의 법적 공방이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>하이브가 풋옵션 대금 소송 1심에서 민희진 전 대표에게 패소하여 책임이 명확하며, 대기업인 하이브는 충분한 자력을 갖추고 있습니다. 풋옵션 대금은 상당한 규모일 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 하이브는 대기업으로 배상 능력이 충분합니다. 적합 조건 4(피해 규모 큼)에 따라 민희진 대표의 풋옵션 256억 원, 어도어의 다니엘 대상 431억 원 손해배상 청구 등 매우 큰 금액이 얽혀 있습니다. 또한 적합 조건 5(증거 확보 가능)에 따라 이미 1심 판결이 나왔고 법적 공방이 진행 중이므로 증거가 충분히 확보되어 있습니다. 민희진 대표가 1심에서 승소한 점은 적합 조건 1(상대방 책임 명확)에 해당하며, 비록 민 대표가 소송 중단을 제안했으나, 이 사건은 여전히 높은 투자 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>민희진 풋옵션 256억 원 (1심 승소), 어도어의 다니엘 대상 손해배상 청구 431억 원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상 (뉴진스 멤버 및 관련 파트너사, 직원 등)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>법원, 민희진에 패소한 하이브의 강제집행 정지 신청 인용</t>
+          <t>민희진, 뉴진스 위해 256억 포기 선언  하이브 소송 끝내자  [MP이슈]</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431027</t>
+          <t>https://www.mediapen.com/news/view/1083593</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-24 13:42:10.620271+00:00</t>
+          <t>2026-02-25 13:19:15.032482+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결 후 하이브가 항소하여 항소심 진행 중이며, 강제집행정지 신청이 인용됨.</t>
+          <t>풋옵션 주주간계약 및 주식매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 청구 소송 1심에서 승소하여 약 286억 원의 지급 판결을 받았습니다. 하이브는 이에 불복하여 항소했으며, 항소심 판결 선고 전까지 풋옵션 대금 지급에 대한 강제집행은 정지된 상태입니다. 양측의 법적 공방은 항소심에서 이어질 전망입니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 풋옵션 주주간계약 소송 1심에서 승소한 후 기자회견을 열었다. 민 대표는 256억 원의 풋옵션 대금을 포기하는 조건으로 하이브에 모든 분쟁의 종결을 제안했다. 이는 뉴진스 멤버들의 활동 환경 보호를 위한 결정이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(조건 2). 풋옵션 대금 약 286억 원으로 피해 규모가 크고(조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태입니다(조건 5).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보)에 해당합니다. 상대방 하이브는 대기업으로 자력이 충분하며, 민희진 대표의 풋옵션 소송 1심 승소로 하이브의 지급 의무가 명확해졌습니다. 256억 원이라는 큰 금액이 걸려있고, 이미 1심 소송을 통해 증거가 충분히 확보되었습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>286억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>민희진, 하이브 압류 '제동'…法, 강제집행정지 인용</t>
+          <t>민희진, 6분 지각 후 6분 기자회견…질의응답 없었다[현장EN:]</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602240631&amp;t=NN</t>
+          <t>https://www.nocutnews.co.kr/news/6476489?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225060236</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-24 13:29:35.824334+00:00</t>
+          <t>2026-02-25 13:18:42.055809+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>하이브, 쏘스뮤직, 빌리프랩, 어도어</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>1심 승소 후 항소심 예정</t>
+          <t>민희진 대표의 풋옵션 소송은 1심 승소 후 항소심 진행 중이며, 하이브 측의 466억 원 규모 민형사상 소송도 진행 중입니다.</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 소송 1심에서 승소하여 255억원의 지급 권리를 인정받았습니다. 현재 이 판결에 대한 항소심이 예정되어 있으며, 민희진 전 대표는 1심 승소 판결에 따라 풋옵션 대금의 강제집행을 준비 중인 것으로 보입니다.</t>
+          <t>민희진 어도어 대표가 1심 승소한 풋옵션 256억 원을 포기하는 대신 하이브 측에 뉴진스 사태 관련 모든 민형사상 소송(총 466억 원 규모)의 취하를 제안했습니다. 이 제안은 하이브와 민희진 간의 복잡한 법적 분쟁을 종결하려는 시도로, 현재 여러 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업이자 상장회사로 자력이 충분하며, 민희진 전 대표가 1심에서 255억원 상당의 풋옵션 대금 소송에서 승소하여 상대방 책임이 법원 판결로 명확해졌습니다. 피해 규모가 255억원으로 매우 크고, 현재 항소심을 앞두고 있어 소송금융 투자 기회가 있습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모가 큼)에 해당합니다. 하이브 및 계열사들은 대기업으로 자력이 충분하며, 관련 소송가액이 466억 원에 달하고 민희진 대표의 풋옵션 승소액도 256억 원으로 매우 큰 규모의 상업 분쟁입니다. 사건이 종결되지 않고 여러 소송이 진행 중인 점도 투자 적합성을 높입니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>255억원</t>
+          <t>466억 원</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>민희진-하이브 풋옵션 소송 후속전… 법원, 항소심 전 민희진 ‘강제집...</t>
+          <t>민희진의 남다른 ‘맞다이론’ 256억으로 466억 퉁치자?</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/02/24/GBKVW4ASNZEKVAK7TPJA7CVD5M/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://sports.donga.com/ent/article/all/20260225/133423162/1</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-24 13:28:33.636203+00:00</t>
+          <t>2026-02-25 13:18:21.906406+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>민희진 전 대표 1심 승소 (풋옵션 관련 소송 진행 중)</t>
+          <t>민희진 대표의 풋옵션 행사 관련 주식매매대금 청구 소송 1심 판결 후 하이브가 항소하여 간접집행정지가 인용된 상태</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 청구 소송 1심에서 승소했다. 재판부는 민 전 대표가 어도어의 독립을 모색한 사실은 인정했으나, 해임 사유로는 부족하다고 판단했다. 민 전 대표는 1심 승소 및 255억 원 규모의 풋옵션 소송에 대한 입장을 기자회견을 통해 직접 밝힐 예정이다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 풋옵션 대금 256억 원을 포기하는 조건으로 모든 민형사상 소송 종결을 제안했습니다. 하이브는 이에 대해 '입장 없다'고 밝혔으며, 풋옵션 관련 소송은 1심 판결 후 하이브의 항소로 진행 중입니다. 민희진 대표는 뉴진스 멤버들과 관련자들의 고통을 이유로 화합을 통한 분쟁 종결을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 이미 1심에서 민희진 전 대표가 승소하여 상대방 책임이 비교적 명확하다는 법원의 판단이 존재합니다(적합 조건 1). 255억 원 규모의 풋옵션 관련 소송이 언급되어 피해 규모가 매우 크고(적합 조건 4), 1심 판결은 강력한 증거가 됩니다(적합 조건 5).</t>
+          <t>대기업인 하이브를 상대로 한 256억 원 규모의 풋옵션 행사 관련 주식매매대금 청구 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 주주간계약에 기반하며 1심 판결이 나온 상태로 증거가 명확하고 책임 소재가 비교적 분명합니다(적합 조건 1, 5). 민희진 대표가 해당 금액 포기를 제안했으나, 제안이 불발될 경우 소송금융 투자 대상으로서의 매력이 높습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>255억 원 이상</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>“이쯤 되면 지긋지긋” 민희진 255억 압류 제동…하이브 반격에 터진 ...</t>
+          <t>민희진 “256억 포기할테니 소송 끝내자”..하이브 “입장 없다” 무대...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11970730</t>
+          <t>http://www.osen.co.kr/article/G1112749755</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-02-24 13:27:11.805651+00:00</t>
+          <t>2026-02-25 13:17:42.123913+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브 항소 및 강제집행정지 신청 인용</t>
+          <t>민희진, 하이브 상대 풋옵션 청구 1심 승소. 하이브 항소 가능성 있음.</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하고 강제집행정지 신청이 인용되어 항소심 판결 전까지 지급이 정지된 상태입니다. 민희진 전 대표는 1심 소송 결과와 향후 계획에 대해 직접 기자회견을 열 예정입니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 255억 원 규모의 주식 매매대금(풋옵션) 청구 소송에서 1심 승소했다. 민 대표는 뉴진스 멤버들과 외주 파트너사 등에 제기된 민·형사 소송 중단을 조건으로 해당 금액을 포기하겠다고 제안했다. 이는 하이브와 민희진 간의 복잡한 법적 분쟁의 일환으로, 1심 판결에도 불구하고 갈등이 지속되고 있음을 보여준다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (1심 판결에서 민희진 측 승소), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (1심 판결액 255억 원), 증거가 있거나 확보 가능함 (1심 판결 존재) 등 적합 조건 4가지에 해당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합도가 높습니다.</t>
+          <t>민희진이 하이브를 상대로 255억 원 규모의 풋옵션 청구 소송에서 1심 승소하여 상대방 책임이 명확하고(적합 조건 1), 상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 피해 규모가 매우 크다(적합 조건 4). 이미 1심 판결이 나온 만큼 증거도 충분히 확보되었다(적합 조건 5). 비록 민희진이 금액 포기를 제안했으나, 이는 협상 전략의 일환으로 소송의 본질적 가치를 훼손하지 않는다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>3명 (민희진 및 전 어도어 임원 2명)</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>민희진, 4차 기자회견 예고…이번엔 '직접' 나선다</t>
+          <t>민희진  뉴진스 때문에 하이브 돈 256억 포기하겠다…법정 서는 현실 못...</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508751</t>
+          <t>https://www.pressian.com/pages/articles/2026022515512595204?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-02-24 13:24:01.685330+00:00</t>
+          <t>2026-02-25 13:17:04.960376+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Z인터미디어트글로벌</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>하이브의 민희진 대표 대상 400억원대 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>라인게임즈의 2대 주주인 글로벌 사모펀드 앵커에쿼티파트너스가 라인게임즈의 모회사 Z인터미디어트글로벌을 상대로 2000억원대 투자금 반환 소송을 제기하여 현재 항소심이 진행 중이다. 라인게임즈는 지속적인 적자와 자본잠식으로 상장이 무산되는 등 재무 상태가 악화일로에 있으며, 이 사건은 대규모 투자금 반환을 다투는 고액 상업 분쟁이다.</t>
+          <t>하이브가 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기한 상태입니다. 과거 하이브는 민 대표를 상대로 여론전을 펼쳤으나, 경영권 분쟁 관련 1심 재판부에서는 하이브가 패소한 바 있습니다. 민희진 대표는 256억원을 포기하는 배수진을 쳤으나 하이브는 이에 응답하지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>글로벌 사모펀드가 모회사를 상대로 2000억원대 투자금 반환 소송을 제기하여 상대방 책임이 명확히 주장되고 있으며(적합 조건 1), 소송 가액이 매우 크고(적합 조건 4), 이미 항소심이 진행 중이므로 증거가 확보된 상태(적합 조건 5)이다. 피고가 모회사인 점을 고려할 때 배상 능력이 있을 것으로 추정되며(적합 조건 2), 사건이 종결되지 않고 진행 중이므로 소송금융 투자에 적합하다.</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표를 상대로 400억원대 손해배상 소송을 제기하여 사건 규모가 매우 큽니다(적합 조건 4). 이미 경영권 분쟁 관련 1심 재판부에서 하이브가 패소한 전례가 있어 민희진 대표 측의 방어 또는 반소 가능성이 높고, 관련 증거가 이미 법정에서 다뤄졌을 가능성이 큽니다(적합 조건 5). 현재 하이브의 손해배상 소송이 진행 중인 단계입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>2000억원</t>
+          <t>400억원대 (하이브의 민희진 대상 청구액)</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1 (앵커에쿼티파트너스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[컴앤스톡]상장 무산에 소송도… 라인게임즈 재무상태 '악화일로'</t>
+          <t>민희진 ‘256억 포기’ 배수진에 하이브는 ‘읽씹’</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026022014103478154</t>
+          <t>https://sports.khan.co.kr/article/202602251658003?pt=nv</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-02-23 00:32:18.552907+00:00</t>
+          <t>2026-02-25 13:14:49.561187+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>오라클</t>
+          <t>하이브 및 산하 레이블</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>주주 집단 소송 진행 중 또는 예정</t>
+          <t>민희진 대표 풋옵션 1심 승소 판결, 다수 소송 진행 중, 배임 혐의 고소</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>오라클이 주주들의 집단 소송에 직면해 있으며, 주가 변동과 현금 고갈 문제가 언급되고 있습니다. 이는 오라클의 경영 상황에 대한 우려를 반영하며, 주주들의 피해가 예상됩니다.</t>
+          <t>민희진 어도어 대표가 풋옵션 대금 256억 원을 포기하는 조건으로 하이브에 모든 민형사 분쟁 종결을 제안했다. 이는 민 대표 개인뿐 아니라 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등 다수의 이해관계자에게 얽힌 수백억 원 규모의 법적 리스크를 일괄 타결하려는 의도로 풀이된다. 현재 하이브와 민희진 대표 측 사이에는 풋옵션 관련 1심 판결 외에도 명예훼손, 계약 해지, 손해배상 등 복잡한 소송들이 진행 중이다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>오라클은 대기업으로 자력이 충분하며(적합 조건 2), '주주들의 집단 소송'이 언급되어 집단적 피해가 명확하고(적합 조건 3), 주가 요동으로 인한 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 또한 집단 소송의 그림자가 선명하다는 점에서 상대방 책임 주장이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+          <t>하이브, 빌리프랩 등 대기업이 소송 상대방으로 자력이 충분하며, 민희진 대표 측이 제안한 분쟁 종결에는 뉴진스 멤버, 외주 파트너사, 팬덤 등 다수의 이해관계자가 얽혀 있어 집단적 피해의 성격이 강합니다. 풋옵션 256억 원, 430억 원대 손해배상 등 수백억 원 규모의 소송들이 진행 중이며, 이미 1심 판결이 나온 건들도 있어 증거 확보가 용이합니다. 또한 배임 혐의 고소 등 공적 절차도 진행 중입니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 원 (민희진 풋옵션 256억 원, 어도어 손배 430억 원 등)</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>주주들 다수</t>
+          <t>다수 (민희진, 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬덤 등)</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>[IT큐레이션] 문제적 기업, 오라클</t>
+          <t>256억 내던진 민희진의 셈법…‘수백억 소송전’ 일괄 타결 노림수 [종...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-02-16</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.econovill.com/news/articleView.html?idxno=730020</t>
+          <t>https://www.sportsseoul.com/news/read/1588658?ref=naver</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-02-21 17:54:31.539388+00:00</t>
+          <t>2026-02-25 13:13:52.544127+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>협상 진행 중, 실패 시 소송 가능성</t>
+          <t>1심 원고 승소 후 피고 항소, 항소심 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>코아스의 지배구조가 73억 원의 잔금 미납 문제로 흔들리고 있으며, 시장에서는 협상 타결 가능성을 높게 보지만 실패 시 소송 장기화와 상장 리스크까지 거론되고 있습니다. 이는 기업의 주요 주주 또는 관련 당사자 간의 채무 불이행으로 인한 분쟁으로 보입니다.</t>
+          <t>민희진 어도어 전 대표가 하이브를 상대로 제기한 256억 원 규모의 풋옵션 주식매매대금 청구 소송 1심에서 승소했다. 민 대표는 뉴진스 멤버들을 위해 하이브에 모든 민·형사 소송 및 분쟁을 종료하는 조건으로 풋옵션 승소 금액을 포기하겠다고 제안했다. 하이브는 1심 판결에 불복하여 항소한 상태이다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>73억 원이라는 상당한 규모의 잔금 미납이 발생하여 피해 규모가 크고, '잔금 미납'이라는 구체적인 채무 불이행 사유로 상대방 책임이 비교적 명확하며 증거 확보가 용이할 것으로 예상됩니다. 또한, '코아스'라는 기업이 관련되어 있어 상대방에게 자력이 충분할 가능성이 높습니다. 현재 협상 중이나 실패 시 소송 장기화가 예상되어 소송금융 투자 기회가 있습니다.</t>
+          <t>대기업 피고(하이브)의 충분한 자력, 1심에서 원고(민희진) 승소로 책임이 명확하게 인정되었으며, 256억 원이라는 매우 큰 피해 규모가 확인됨. 1심 판결을 통해 증거가 충분히 확보되었음.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>73억 원</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>[경영 레이다] 73억 잔금 미납에 지배구조 흔들…코아스, 주총 앞두고 최...</t>
+          <t>민희진 '256억 포기' 선언… 뉴진스 위해 분쟁 끝내자</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>magazine.hankyung.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=414829</t>
+          <t>https://magazine.hankyung.com/business/article/202602254478b</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-21 17:41:56.602962+00:00</t>
+          <t>2026-02-25 13:11:54.292711+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>1심 판결 선고 후 하이브 항소</t>
+          <t>1심 승소 판결, 하이브 강제집행정지 신청 인용으로 항소심 선고 전까지 대금 지급 정지</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>방탄소년단 뷔가 민희진 전 어도어 대표와의 사적 카카오톡 대화가 법원 증거로 채택된 것에 대해 당혹감을 표했다. 이 대화는 1심 재판부가 아일릿의 뉴진스 카피 의혹 제기가 정당한 의견 표명이라고 판단하는 근거 중 하나로 작용했다. 1심 법원은 하이브가 민 전 대표에게 255억원 규모의 풋옵션 대금을 지급해야 한다고 판결했으나, 하이브는 이에 불복해 항소장을 제출했다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 낸 256억 원 상당의 풋옵션(주식매수청구권) 대금 청구 소송에서 1심 승소했다. 민 전 대표는 하이브에 모든 법적 분쟁 중단을 제안하며 256억 원을 포기할 의사를 밝혔다. 현재 하이브의 강제집행정지 신청이 인용되어 항소심 선고 전까지 대금 지급은 정지된 상태이다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>1심 법원이 민희진 전 대표의 풋옵션 행사를 인정하고 하이브의 주주 간 계약 해지 청구를 기각하여 상대방 책임이 비교적 명확합니다. (적합 조건 1) 상대방인 하이브는 대기업으로 자력이 충분하며 (적합 조건 2), 풋옵션 규모가 255억원에 달해 피해 규모가 큽니다. (적합 조건 4) 또한, 뷔의 카카오톡 대화 등 관련 증거가 이미 법원에 제출되어 채택되었습니다. (적합 조건 5) 현재 항소심이 진행 중이므로 최종 결과는 지켜봐야 합니다.</t>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 상장 대기업으로 자력이 충분합니다(적합 조건 2). 피해 금액이 256억 원으로 매우 크며(적합 조건 4), 이미 1심 승소 판결을 통해 증거가 충분히 확보되었음이 확인됩니다(적합 조건 5). 현재 항소심 진행 중으로 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>255억원 (민희진), 총 287억원 (신 전 부대표, 김 전 이사 포함)</t>
+          <t>256억 원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>3명 (민희진, 신 전 부대표, 김 전 이사)</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>BTS 뷔, 민희진 카톡 법정 제출에 “사적 대화 일부…매우 당혹스럽다”</t>
+          <t>민희진, 하이브에 전격 제안…“256억 포기할 테니 소송 멈춰라”</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20010723?ref=naver</t>
+          <t>https://www.mk.co.kr/article/11971715</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-02-21 17:41:21.202278+00:00</t>
+          <t>2026-02-25 13:08:25.892644+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>1심 승소 후 하이브 항소, 풋옵션 대금 지급 유예. 민희진 측에서 모든 민형사 소송 종결 제안.</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 주주 간 계약 해지 확인 및 주식 매매 대금 청구 소송 1심에서 승소하여 풋옵션 금액 256억 원을 지급받을 권리를 인정받았습니다. 현재 하이브가 항소하여 2심이 진행 중이며, 민 전 대표는 256억 원을 포기하는 대신 모든 법적 분쟁을 종결하자고 하이브에 제안했습니다. 하이브는 이에 대해 아직 공식 입장을 밝히지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 풋옵션 금액 256억 원 지급 소송에서 1심 승소하여 상대방 책임이 명확하며, 하이브는 대기업으로 자력이 충분합니다. 피해 규모가 256억 원으로 매우 크고, 1심 판결문이 강력한 증거가 됩니다. 현재 하이브가 항소하여 2심이 진행 중이나, 민희진 측의 제안은 협상 전략으로 해석될 수 있으며, 소송금융 투자 대상으로서의 잠재적 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>256억 원</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>1명 (민희진)</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>뉴진스 위해 256억 내려놓겠다  민희진 전격 제안에 하이브 답은? [MTN ...</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>news.mtn.co.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://news.mtn.co.kr/news-detail/2026022514202513355</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:07:01.507977+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>신동국 회장</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>손해배상청구권 보전을 위한 자산 가압류 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>한미 오너가 분쟁에서 모녀와 라데팡스 측이 신동국 회장의 의결권 공동행사 약정 위반을 주장하며 손해배상청구권 보전을 위한 자산 가압류 소송을 제기했다. 해당 소송은 현재 진행 중이며, 이는 오너가 간의 갈등이 다시 수면 위로 드러난 사건이다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (신 회장), 피해 규모가 큼 (자산 가압류 소송 진행), 증거 확보 가능성 높음 (의결권 공동행사 약정 존재). 현재 소송이 진행 중이며, 오너가 분쟁으로 청구 금액이 클 가능성이 있어 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>모녀와 라데팡스 측 (소수)</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>[더벨][한미 오너가 분쟁] '신동국 vs 모녀' 다시 드러난 갈등…변수는...</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602240851103020108621</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:17.041425+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>1심 원고 승소, 하이브 항소 및 강제집행정지 신청 인용, 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원의 풋옵션 대금을 지급받게 되었습니다. 하이브는 이에 불복하여 항소장을 제출하고 강제집행정지 신청을 인용받아 항소심이 진행될 예정입니다. 민 전 대표는 기자회견을 통해 1심 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>하이브의 책임이 1심 판결로 명확히 인정되었고(상대방 책임 명확), 대기업인 하이브는 충분한 자력을 가지고 있으며(상대방 자력 충분), 255억 원이라는 상당한 피해 금액이 특정되어 있습니다(피해 규모 큼). 이미 1심 판결이 나와 증거가 충분히 확보된 상태입니다(증거 확보 가능).</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>민희진 “향후 계획 밝힌다”…하이브와 2라운드 서막</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10681600?ref=naver</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:45:19.404197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>1심 판결 후 강제집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>하이브가 민희진 전 어도어 대표를 상대로 제기된 주식 매매대금 청구 1심 소송에서 패소했으나, 민 전 대표에 대한 강제집행 정지 신청이 법원에서 인용되었습니다. 이는 민 전 대표가 1심에서 승소했음에도 불구하고 하이브가 항소심을 준비하며 강제집행을 막으려는 조치로 보입니다. 본 사건은 대기업을 상대로 한 고액의 주식 관련 분쟁으로, 1심 판결이 나온 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>하이브가 풋옵션 대금 소송 1심에서 민희진 전 대표에게 패소하여 책임이 명확하며, 대기업인 하이브는 충분한 자력을 갖추고 있습니다. 풋옵션 대금은 상당한 규모일 것으로 예상되며, 이미 1심 소송이 진행되어 증거가 충분히 확보된 상태입니다. 이는 소송금융 적합 조건 4가지 이상에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>법원, 민희진에 패소한 하이브의 강제집행 정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>businesspost.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431027</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:42:10.620271+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>1심 원고 승소 판결 후 하이브가 항소하여 항소심 진행 중이며, 강제집행정지 신청이 인용됨.</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 청구 소송 1심에서 승소하여 약 286억 원의 지급 판결을 받았습니다. 하이브는 이에 불복하여 항소했으며, 항소심 판결 선고 전까지 풋옵션 대금 지급에 대한 강제집행은 정지된 상태입니다. 양측의 법적 공방은 항소심에서 이어질 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 비교적 명확하며(조건 1), 상대방인 하이브는 자력이 충분한 대기업입니다(조건 2). 풋옵션 대금 약 286억 원으로 피해 규모가 크고(조건 4), 이미 1심 판결이 선고되어 증거가 확보된 상태입니다(조건 5).</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>286억 원</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>민희진, 하이브 압류 '제동'…法, 강제집행정지 인용</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202602240631&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:29:35.824334+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>1심 승소 후 항소심 예정</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 대금 소송 1심에서 승소하여 255억원의 지급 권리를 인정받았습니다. 현재 이 판결에 대한 항소심이 예정되어 있으며, 민희진 전 대표는 1심 승소 판결에 따라 풋옵션 대금의 강제집행을 준비 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 대기업이자 상장회사로 자력이 충분하며, 민희진 전 대표가 1심에서 255억원 상당의 풋옵션 대금 소송에서 승소하여 상대방 책임이 법원 판결로 명확해졌습니다. 피해 규모가 255억원으로 매우 크고, 현재 항소심을 앞두고 있어 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>255억원</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>민희진-하이브 풋옵션 소송 후속전… 법원, 항소심 전 민희진 ‘강제집...</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/02/24/GBKVW4ASNZEKVAK7TPJA7CVD5M/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:28:33.636203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>민희진 전 대표 1심 승소 (풋옵션 관련 소송 진행 중)</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 청구 소송 1심에서 승소했다. 재판부는 민 전 대표가 어도어의 독립을 모색한 사실은 인정했으나, 해임 사유로는 부족하다고 판단했다. 민 전 대표는 1심 승소 및 255억 원 규모의 풋옵션 소송에 대한 입장을 기자회견을 통해 직접 밝힐 예정이다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 이미 1심에서 민희진 전 대표가 승소하여 상대방 책임이 비교적 명확하다는 법원의 판단이 존재합니다(적합 조건 1). 255억 원 규모의 풋옵션 관련 소송이 언급되어 피해 규모가 매우 크고(적합 조건 4), 1심 판결은 강력한 증거가 됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>255억 원 이상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>“이쯤 되면 지긋지긋” 민희진 255억 압류 제동…하이브 반격에 터진 ...</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11970730</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:27:11.805651+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 하이브 항소 및 강제집행정지 신청 인용</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 하이브가 항소하고 강제집행정지 신청이 인용되어 항소심 판결 전까지 지급이 정지된 상태입니다. 민희진 전 대표는 1심 소송 결과와 향후 계획에 대해 직접 기자회견을 열 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (1심 판결에서 민희진 측 승소), 상대방에게 자력이 충분함 (대기업 하이브), 피해 규모가 큼 (1심 판결액 255억 원), 증거가 있거나 확보 가능함 (1심 판결 존재) 등 적합 조건 4가지에 해당하며, 이미 종결된 사건이 아니므로 소송금융 투자에 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>255억 원</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>3명 (민희진 및 전 어도어 임원 2명)</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>민희진, 4차 기자회견 예고…이번엔 '직접' 나선다</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508751</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:24:01.685330+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Z인터미디어트글로벌</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>라인게임즈의 2대 주주인 글로벌 사모펀드 앵커에쿼티파트너스가 라인게임즈의 모회사 Z인터미디어트글로벌을 상대로 2000억원대 투자금 반환 소송을 제기하여 현재 항소심이 진행 중이다. 라인게임즈는 지속적인 적자와 자본잠식으로 상장이 무산되는 등 재무 상태가 악화일로에 있으며, 이 사건은 대규모 투자금 반환을 다투는 고액 상업 분쟁이다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>글로벌 사모펀드가 모회사를 상대로 2000억원대 투자금 반환 소송을 제기하여 상대방 책임이 명확히 주장되고 있으며(적합 조건 1), 소송 가액이 매우 크고(적합 조건 4), 이미 항소심이 진행 중이므로 증거가 확보된 상태(적합 조건 5)이다. 피고가 모회사인 점을 고려할 때 배상 능력이 있을 것으로 추정되며(적합 조건 2), 사건이 종결되지 않고 진행 중이므로 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>2000억원</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>1 (앵커에쿼티파트너스)</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>[컴앤스톡]상장 무산에 소송도… 라인게임즈 재무상태 '악화일로'</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026022014103478154</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:32:18.552907+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>오라클</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>주주 집단 소송 진행 중 또는 예정</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>오라클이 주주들의 집단 소송에 직면해 있으며, 주가 변동과 현금 고갈 문제가 언급되고 있습니다. 이는 오라클의 경영 상황에 대한 우려를 반영하며, 주주들의 피해가 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>오라클은 대기업으로 자력이 충분하며(적합 조건 2), '주주들의 집단 소송'이 언급되어 집단적 피해가 명확하고(적합 조건 3), 주가 요동으로 인한 피해 규모가 클 것으로 추정됩니다(적합 조건 4). 또한 집단 소송의 그림자가 선명하다는 점에서 상대방 책임 주장이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>주주들 다수</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>[IT큐레이션] 문제적 기업, 오라클</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-02-16</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=730020</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:54:31.539388+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr"/>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>협상 진행 중, 실패 시 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>코아스의 지배구조가 73억 원의 잔금 미납 문제로 흔들리고 있으며, 시장에서는 협상 타결 가능성을 높게 보지만 실패 시 소송 장기화와 상장 리스크까지 거론되고 있습니다. 이는 기업의 주요 주주 또는 관련 당사자 간의 채무 불이행으로 인한 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>73억 원이라는 상당한 규모의 잔금 미납이 발생하여 피해 규모가 크고, '잔금 미납'이라는 구체적인 채무 불이행 사유로 상대방 책임이 비교적 명확하며 증거 확보가 용이할 것으로 예상됩니다. 또한, '코아스'라는 기업이 관련되어 있어 상대방에게 자력이 충분할 가능성이 높습니다. 현재 협상 중이나 실패 시 소송 장기화가 예상되어 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>73억 원</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>[경영 레이다] 73억 잔금 미납에 지배구조 흔들…코아스, 주총 앞두고 최...</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=414829</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:41:56.602962+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>1심 판결 선고 후 하이브 항소</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>방탄소년단 뷔가 민희진 전 어도어 대표와의 사적 카카오톡 대화가 법원 증거로 채택된 것에 대해 당혹감을 표했다. 이 대화는 1심 재판부가 아일릿의 뉴진스 카피 의혹 제기가 정당한 의견 표명이라고 판단하는 근거 중 하나로 작용했다. 1심 법원은 하이브가 민 전 대표에게 255억원 규모의 풋옵션 대금을 지급해야 한다고 판결했으나, 하이브는 이에 불복해 항소장을 제출했다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>1심 법원이 민희진 전 대표의 풋옵션 행사를 인정하고 하이브의 주주 간 계약 해지 청구를 기각하여 상대방 책임이 비교적 명확합니다. (적합 조건 1) 상대방인 하이브는 대기업으로 자력이 충분하며 (적합 조건 2), 풋옵션 규모가 255억원에 달해 피해 규모가 큽니다. (적합 조건 4) 또한, 뷔의 카카오톡 대화 등 관련 증거가 이미 법원에 제출되어 채택되었습니다. (적합 조건 5) 현재 항소심이 진행 중이므로 최종 결과는 지켜봐야 합니다.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>255억원 (민희진), 총 287억원 (신 전 부대표, 김 전 이사 포함)</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>3명 (민희진, 신 전 부대표, 김 전 이사)</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>BTS 뷔, 민희진 카톡 법정 제출에 “사적 대화 일부…매우 당혹스럽다”</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20010723?ref=naver</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:41:21.202278+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
         <is>
           <t>민희진 대표의 가처분 소송 승소 (의결권 행사 금지)</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
+      <c r="F122" t="inlineStr">
         <is>
           <t>HYBE와 민희진 대표 간의 경영권 분쟁에서 민희진 대표가 HYBE를 상대로 제기한 의결권 행사 금지 가처분 소송에서 승소했다. 이 사건은 뉴진스 관련 '템퍼링' 의혹을 중심으로 한 주주 간 계약 분쟁으로, 산업 신뢰와 관련된 중대한 사안으로 평가되며 추가적인 법적 다툼이 예상된다.</t>
         </is>
       </c>
-      <c r="G110" t="inlineStr">
+      <c r="G122" t="inlineStr">
         <is>
           <t>민희진 대표가 하이브를 상대로 제기한 가처분 소송에서 승소하여 법적 정당성을 일부 확보했으며 (적합 조건 1), 상대방인 하이브는 대기업으로 충분한 자력을 보유하고 있음 (적합 조건 2). 사건의 사회적 관심도가 높고, '템퍼링' 의혹과 관련된 추가적인 기업 분쟁 및 손해배상 소송 가능성이 높음 (적합 조건 4, 5).</t>
         </is>
       </c>
-      <c r="H110" t="inlineStr">
+      <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I110" t="inlineStr">
+      <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J110" t="inlineStr">
+      <c r="J122" t="inlineStr">
         <is>
           <t>뉴진스, 민희진, 그리고 템퍼링</t>
         </is>
       </c>
-      <c r="K110" t="inlineStr">
+      <c r="K122" t="inlineStr">
         <is>
           <t>celuvmedia.com</t>
         </is>
       </c>
-      <c r="L110" t="inlineStr">
+      <c r="L122" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M110" t="inlineStr">
+      <c r="M122" t="inlineStr">
         <is>
           <t>http://www.celuvmedia.com/article.php?aid=1771558825515417013</t>
         </is>
       </c>
-      <c r="N110" t="inlineStr">
+      <c r="N122" t="inlineStr">
         <is>
           <t>2026-02-21 17:36:44.103493+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N110"/>
+  <autoFilter ref="A1:N122"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>