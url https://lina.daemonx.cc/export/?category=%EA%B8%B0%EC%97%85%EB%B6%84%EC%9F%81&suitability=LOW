--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$95</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N93"/>
+  <dimension ref="A1:N95"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="45" customWidth="1" min="8" max="8"/>
     <col width="24" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,6480 +535,6624 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>알로이스</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>주주총회결의취소 소송 제기</t>
+          <t>서울중앙지방법원 1심 판결 선고, 판결 내용 해석 관련 분쟁 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>알로이스에 대해 권○○이 주주총회결의취소 소송을 제기했다는 주식시장 공시 내용입니다. 소송의 구체적인 쟁점이나 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
+          <t>고려아연이 서울중앙지방법원의 손해배상 1심 판결(위자료 1억 원)과 관련하여 영풍·MBK파트너스 측의 판결 내용 왜곡 주장에 대해 정면 반박했다. 고려아연은 해당 판결이 지난해 1월 임시주주총회에 한정된 사안이며 경영권에는 영향이 없다고 주장했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방에게 자력이 충분함)에 해당하나, 적합 조건 3 (집단적 피해) 및 4 (피해 규모가 큼)에 해당하지 않습니다. 주주총회 결의 취소 소송은 주로 기업 지배구조 관련 분쟁으로, 대규모 금전적 손해배상 청구와는 거리가 있어 소송금융 투자 매력이 낮습니다.</t>
+          <t>적합 조건 중 상대방 책임 명확성, 상대방 자력 충분, 증거 확보 가능성은 충족되나(조건 1, 2, 5), '위자료 1억'이라는 피해 규모는 소송금융 투자 대상으로 매우 작고(조건 4 미충족), 집단적 피해 가능성도 낮아(조건 3 미충족) 투자 매력이 낮음.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억 원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>4월 14일 주식시장 주요공시</t>
+          <t>고려아연, '위자료 1억' 판결 해석 반박… 경영권 영향 없다</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122773</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=132941</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-01 03:02:39.715280+00:00</t>
+          <t>2026-07-24 07:02:39.419393+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>서울우유</t>
+          <t>청산실업</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 최종 승소 판결</t>
+          <t>소송 최종 승소로 완전 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>삼영이 서울우유를 상대로 우유팩 사업 인수 무산에 따른 36억원 규모의 손해배상 소송을 제기했으나, 서울우유가 최종 승소하며 사건이 종결되었다. 삼영은 서울우유의 신뢰를 바탕으로 다른 거래처와의 계약을 철회했다고 주장했다.</t>
+          <t>일양약품은 '일양약품(길림)유한공사'라는 신규 법인을 설립하며 새로운 성장 동력을 확보했습니다. 이는 청산실업과의 소송을 포함한 일련의 법적 분쟁에서 최종 승소로 완전 종결된 덕분에 재무적, 사업적으로 긍정적인 성과를 거두었기 때문입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이미 대법원 최종 판결이 선고되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에 따르면 일련의 소송이 이미 최종 승소로 완전 종결되어 부적합 조건(이미 종결된 사건)에 해당합니다. 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>36억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>1개 기업 (삼영)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>'우유팩 인수 무산' 소송서 서울우유, 삼영에 최종 승소</t>
+          <t>일양약품, '일양약품(길림)유한공사' 신규 법인 설립</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>pharmnews.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658695</t>
+          <t>https://www.pharmnews.com/news/articleView.html?idxno=303805</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-19 07:16:19.991483+00:00</t>
+          <t>2026-06-28 07:01:24.666785+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>알로이스</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>중기부 기술탈취 신문고 개설 및 제3자 부당개입 대응 TF 가동</t>
+          <t>주주총회결의취소 소송 제기</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>중동발 리스크, 노란봉투법 시행, 기술탈취, 불법 브로커 문제 등이 겹치며 중소기업들이 경영 불확실성과 생존 위기에 직면하고 있다. 원자재값, 물류비, 인건비 부담이 가중되고 있으며, 중소기업중앙회 경기전망지수도 하락했다. 정부는 기술탈취 신문고 개설 및 부당개입 TF 가동 등 대책을 마련 중이다.</t>
+          <t>알로이스에 대해 권○○이 주주총회결의취소 소송을 제기했다는 주식시장 공시 내용입니다. 소송의 구체적인 쟁점이나 예상되는 금전적 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 중소기업이 겪는 일반적인 경제적, 제도적 어려움을 다루고 있으며, 특정 사건이나 명확한 소송 상대방을 제시하지 않습니다. 기술탈취 및 불법 브로커 문제가 언급되지만, 이는 구조적 과제로 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>적합 조건 2 (상대방에게 자력이 충분함)에 해당하나, 적합 조건 3 (집단적 피해) 및 4 (피해 규모가 큼)에 해당하지 않습니다. 주주총회 결의 취소 소송은 주로 기업 지배구조 관련 분쟁으로, 대규모 금전적 손해배상 청구와는 거리가 있어 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>중소기업 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>중동 리스크에 노란봉투법까지…겹악재 속 中企 부담 커진다</t>
+          <t>4월 14일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2573151</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122773</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 12:17:35.777473+00:00</t>
+          <t>2026-05-01 03:02:39.715280+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>서울우유</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>민형사 소송 예고</t>
+          <t>대법원 최종 승소 판결</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>대부금융협회가 불법사금융업자를 '불법대부업자'로 잘못 표현하는 단체 및 표현물에 대해 민형사 소송 등 적극적인 법적 대응을 예고했다. 이는 정식 대부업체의 이미지 실추를 막기 위한 조치로, 협회는 명칭 오용에 대한 강력한 대응 의지를 밝혔다.</t>
+          <t>삼영이 서울우유를 상대로 우유팩 사업 인수 무산에 따른 36억원 규모의 손해배상 소송을 제기했으나, 서울우유가 최종 승소하며 사건이 종결되었다. 삼영은 서울우유의 신뢰를 바탕으로 다른 거래처와의 계약을 철회했다고 주장했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 대부금융협회가 '불법대부업자'라는 표현을 사용하는 단체 및 표현물에 대해 민형사 소송을 예고한 것으로, 일반적인 집단적 피해자들의 직접적 금전 피해를 다루는 소송금융 투자 대상과는 거리가 멀다 (적합 조건 3, 4 미충족). 또한, 소송 상대방의 자력 및 피해 규모 산정이 불분명하여 투자 매력이 낮다 (적합 조건 2, 4 미충족).</t>
+          <t>이미 대법원 최종 판결이 선고되어 사건이 종결되었으므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>36억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼영)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'불법대부업도 틀렸다' 정성웅의 정조준...정식대부업은 '금융'회사, 그...</t>
+          <t>'우유팩 인수 무산' 소송서 서울우유, 삼영에 최종 승소</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254307</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658695</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:31:53.025259+00:00</t>
+          <t>2026-04-19 07:16:19.991483+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>고소 및 손해배상 청구 방침 발표</t>
+          <t>중기부 기술탈취 신문고 개설 및 제3자 부당개입 대응 TF 가동</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>코스닥 상장 기업이 iM증권 연구원의 발언과 온라인 의혹으로 인한 주가 변동 및 명예훼손 피해를 주장하며 고소 및 손해배상 청구 방침을 밝혔습니다. 해당 기업은 관련 게시물에 대해서도 법적 대응을 예고했습니다.</t>
+          <t>중동발 리스크, 노란봉투법 시행, 기술탈취, 불법 브로커 문제 등이 겹치며 중소기업들이 경영 불확실성과 생존 위기에 직면하고 있다. 원자재값, 물류비, 인건비 부담이 가중되고 있으며, 중소기업중앙회 경기전망지수도 하락했다. 정부는 기술탈취 신문고 개설 및 부당개입 TF 가동 등 대책을 마련 중이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방(iM증권 연구원 및 온라인 의혹 제기자)의 자력 충분 여부가 불확실하여 소송금융 회수 가능성이 낮습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확히 입증될 수 있을지 판단하기 어렵고, 집단적 피해가 아닌 단일 기업의 피해로 보입니다.</t>
+          <t>이 기사는 중소기업이 겪는 일반적인 경제적, 제도적 어려움을 다루고 있으며, 특정 사건이나 명확한 소송 상대방을 제시하지 않습니다. 기술탈취 및 불법 브로커 문제가 언급되지만, 이는 구조적 과제로 특정 소송금융 투자 대상이 될 만한 구체적인 사건이나 피고가 명확하지 않아 소송금융 투자 기회로 보기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소기업 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>정보 사각지대, 코스닥 '또 도마'···풍문에 주가 '널뛰기'</t>
+          <t>중동 리스크에 노란봉투법까지…겹악재 속 中企 부담 커진다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=625544</t>
+          <t>https://www.etoday.co.kr/news/view/2573151</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-03 12:56:24.478220+00:00</t>
+          <t>2026-04-06 12:17:35.777473+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>아조티</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>오스트리아 비엔나 국제중재센터(VIAC)에서 진행되던 분쟁 합의 도출</t>
+          <t>민형사 소송 예고</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>현대엔지니어링이 폴란드 기업 아조티를 상대로 폴리체 석유화학플랜트 사업 미수금 손해배상을 오스트리아 비엔나 국제중재센터에 청구했으며, 아조티 또한 현대엔지니어링에 손해배상을 청구하는 맞소송을 제기했습니다. 양사는 해당 분쟁에 대해 합의를 도출하여 사건이 종결되었습니다.</t>
+          <t>대부금융협회가 불법사금융업자를 '불법대부업자'로 잘못 표현하는 단체 및 표현물에 대해 민형사 소송 등 적극적인 법적 대응을 예고했다. 이는 정식 대부업체의 이미지 실추를 막기 위한 조치로, 협회는 명칭 오용에 대한 강력한 대응 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사에 '합의 도출'이라는 표현이 명시되어 있어, 해당 분쟁이 이미 종결된 사건으로 판단됩니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>이 사건은 대부금융협회가 '불법대부업자'라는 표현을 사용하는 단체 및 표현물에 대해 민형사 소송을 예고한 것으로, 일반적인 집단적 피해자들의 직접적 금전 피해를 다루는 소송금융 투자 대상과는 거리가 멀다 (적합 조건 3, 4 미충족). 또한, 소송 상대방의 자력 및 피해 규모 산정이 불분명하여 투자 매력이 낮다 (적합 조건 2, 4 미충족).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>현대엔지니어링, 폴란드 기업과 석유화학 플랜트 분쟁 합의 도출</t>
+          <t>'불법대부업도 틀렸다' 정성웅의 정조준...정식대부업은 '금융'회사, 그...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434852</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=254307</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 12:48:15.106561+00:00</t>
+          <t>2026-04-05 00:31:53.025259+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>유비소프트</t>
+          <t>iM증권 연구원 및 온라인 의혹 제기자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소송 진행 중</t>
+          <t>고소 및 손해배상 청구 방침 발표</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>유비소프트는 자사의 공동 개발 모델과 관련하여 소송이 진행 중이다. 기사 제목은 스튜디오의 해체 또는 승화와 같은 내부적인 변화를 암시하지만, 소송의 구체적인 내용이나 원고, 피해 규모 등은 명확히 언급되지 않았다.</t>
+          <t>코스닥 상장 기업이 iM증권 연구원의 발언과 온라인 의혹으로 인한 주가 변동 및 명예훼손 피해를 주장하며 고소 및 손해배상 청구 방침을 밝혔습니다. 해당 기업은 관련 게시물에 대해서도 법적 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(원고, 청구 취지, 피해 규모, 책임 명확성 등)을 파악하기 어렵다. 다만, 상대방이 대기업인 유비소프트라는 점은 긍정적이나, 그 외 적합 조건을 판단할 근거가 부족하다.</t>
+          <t>상대방(iM증권 연구원 및 온라인 의혹 제기자)의 자력 충분 여부가 불확실하여 소송금융 회수 가능성이 낮습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확히 입증될 수 있을지 판단하기 어렵고, 집단적 피해가 아닌 단일 기업의 피해로 보입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>유비소프트, 명문 스튜디오의 '해체'인가 '승화'인가</t>
+          <t>정보 사각지대, 코스닥 '또 도마'···풍문에 주가 '널뛰기'</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56922</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=625544</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-01 12:48:29.018144+00:00</t>
+          <t>2026-04-03 12:56:24.478220+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>아조티</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>정부 및 국회 '중동 사태 대응 TF' 가동 중</t>
+          <t>오스트리아 비엔나 국제중재센터(VIAC)에서 진행되던 분쟁 합의 도출</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>이 사설은 중동 리스크와 보복 조치로 인한 중소기업의 피해 구제를 위해 징벌적 손해배상 확대 및 익명 제보 창구 활성화 등 실효성 있는 지원체계 마련을 촉구하고 있다. 중소기업중앙회는 정부와 국회가 가동 중인 '중동 사태 대응 TF'에 참여하여 중소기업 지원을 모색 중이다.</t>
+          <t>현대엔지니어링이 폴란드 기업 아조티를 상대로 폴리체 석유화학플랜트 사업 미수금 손해배상을 오스트리아 비엔나 국제중재센터에 청구했으며, 아조티 또한 현대엔지니어링에 손해배상을 청구하는 맞소송을 제기했습니다. 양사는 해당 분쟁에 대해 합의를 도출하여 사건이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사는 중동 리스크로 인한 중소기업 피해에 대한 전반적인 지원책 마련을 촉구하는 사설로, 특정 가해 주체나 구체적인 피해 사실이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
+          <t>기사에 '합의 도출'이라는 표현이 명시되어 있어, 해당 분쟁이 이미 종결된 사건으로 판단됩니다. 이는 소송금융 적합도 판단 기준의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>중소기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[사설] 중동 리스크 해소할 전방위 中企 지원체계 절실</t>
+          <t>현대엔지니어링, 폴란드 기업과 석유화학 플랜트 분쟁 합의 도출</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>kbiznews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113776</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=434852</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:11.043381+00:00</t>
+          <t>2026-04-02 12:48:15.106561+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>유비소프트</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>소송 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>기사는 삼성, SK하이닉스 등 주요 고객사의 백악관 입성 및 HBM, 자율주행 표준 설계권 논의를 다루며, 민관 협력 구도 속 '엔스로픽 소송전'으로 인한 균열을 언급합니다. 그러나 소송의 구체적인 내용이나 당사자에 대한 정보는 제공되지 않습니다.</t>
+          <t>유비소프트는 자사의 공동 개발 모델과 관련하여 소송이 진행 중이다. 기사 제목은 스튜디오의 해체 또는 승화와 같은 내부적인 변화를 암시하지만, 소송의 구체적인 내용이나 원고, 피해 규모 등은 명확히 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사에서 '엔스로픽 소송전'이 언급되었으나, 소송의 당사자, 분쟁의 내용, 책임 소재, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 모두 불명확)</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용(원고, 청구 취지, 피해 규모, 책임 명확성 등)을 파악하기 어렵다. 다만, 상대방이 대기업인 유비소프트라는 점은 긍정적이나, 그 외 적합 조건을 판단할 근거가 부족하다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>삼성·SK하이닉스 최대 고객이 백악관 입성…HBM·자율주행 표준 설계권...</t>
+          <t>유비소프트, 명문 스튜디오의 '해체'인가 '승화'인가</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>gamevu.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603261734225647fbbec65dfb_1</t>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=56922</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-27 00:33:15.800163+00:00</t>
+          <t>2026-04-01 12:48:29.018144+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>손해배상 청구소송 첫 변론 준비기일 진행 중</t>
+          <t>정부 및 국회 '중동 사태 대응 TF' 가동 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표를 상대로 431억 원대 손해배상 청구소송을 제기했으며, 첫 변론 준비기일이 열렸습니다. 양측은 신속한 진행 여부와 쟁점 자료 제출에 대해 의견을 달리했으며, 법원은 조정 가능성을 열어두고 추가 기일을 지정했습니다.</t>
+          <t>이 사설은 중동 리스크와 보복 조치로 인한 중소기업의 피해 구제를 위해 징벌적 손해배상 확대 및 익명 제보 창구 활성화 등 실효성 있는 지원체계 마련을 촉구하고 있다. 중소기업중앙회는 정부와 국회가 가동 중인 '중동 사태 대응 TF'에 참여하여 중소기업 지원을 모색 중이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>피해 금액은 431억 원으로 매우 크지만, 피고가 개인(민희진 전 대표)이므로 배상 자력에 대한 불확실성이 높습니다. 또한, 상대방 책임이 아직 명확히 입증되지 않았으며, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 다른 요소가 부족합니다.</t>
+          <t>기사는 중동 리스크로 인한 중소기업 피해에 대한 전반적인 지원책 마련을 촉구하는 사설로, 특정 가해 주체나 구체적인 피해 사실이 명확히 제시되지 않아 소송금융 투자 대상으로 적합한 사건을 특정하기 어렵습니다. (적합 조건 1, 2, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>중소기업 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“빛나는 시기에 큰 피해”…어도어-다니엘 ‘431억 손배소’ 첫 재판 ...</t>
+          <t>[사설] 중동 리스크 해소할 전방위 中企 지원체계 절실</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ichannela.com</t>
+          <t>kbiznews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520969</t>
+          <t>http://www.kbiznews.co.kr/news/articleView.html?idxno=113776</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-26 13:10:14.235648+00:00</t>
+          <t>2026-03-31 12:17:11.043381+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>첫 변론준비기일</t>
+          <t>소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 그의 가족 1명, 민희진 전 대표를 상대로 430억원대 손해배상 소송을 제기했습니다. 해당 소송의 첫 변론준비기일이 오늘(26일) 서울중앙지법에서 열립니다. 이는 어도어와 민희진 전 대표 간의 분쟁과 관련된 법적 절차의 일환입니다.</t>
+          <t>기사는 삼성, SK하이닉스 등 주요 고객사의 백악관 입성 및 HBM, 자율주행 표준 설계권 논의를 다루며, 민관 협력 구도 속 '엔스로픽 소송전'으로 인한 균열을 언급합니다. 그러나 소송의 구체적인 내용이나 당사자에 대한 정보는 제공되지 않습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>430억원대의 청구 금액으로 피해 규모는 크지만 (적합 조건 4), 소송 상대방이 개인이므로 해당 금액에 대한 자력 확보가 불확실합니다. 또한, 기사만으로는 상대방의 책임이 명확한지, 객관적 증거가 충분한지 파악하기 어렵습니다. 집단적 피해 사건이 아니며, 공적 절차가 진행 중이라는 언급도 없습니다.</t>
+          <t>기사에서 '엔스로픽 소송전'이 언급되었으나, 소송의 당사자, 분쟁의 내용, 책임 소재, 피해 규모 등 구체적인 정보가 전혀 없어 소송금융 적합 조건을 판단하기 어렵습니다. (적합 조건 1, 3, 4, 5 모두 불명확)</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>430억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>어도어 vs 다니엘·민희진 430억원대 손배소 오늘 첫 재판</t>
+          <t>삼성·SK하이닉스 최대 고객이 백악관 입성…HBM·자율주행 표준 설계권...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2040947</t>
+          <t>https://www.g-enews.com/view.php?ud=202603261734225647fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-26 00:54:05.761212+00:00</t>
+          <t>2026-03-27 00:33:15.800163+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>다니엘, 민희진</t>
+          <t>민희진</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 진행</t>
+          <t>손해배상 청구소송 첫 변론 준비기일 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>어도어가 다니엘과 민희진 전 대표 등을 상대로 431억 원 규모의 손해배상 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 이는 어도어와 민희진 전 대표 간의 법적 다툼이 본격화되는 신호탄입니다.</t>
+          <t>어도어가 민희진 전 대표를 상대로 431억 원대 손해배상 청구소송을 제기했으며, 첫 변론 준비기일이 열렸습니다. 양측은 신속한 진행 여부와 쟁점 자료 제출에 대해 의견을 달리했으며, 법원은 조정 가능성을 열어두고 추가 기일을 지정했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>원고(어도어)가 피고(다니엘, 민희진)에게 431억 원이라는 막대한 금액의 손해배상을 청구하고 있으나, 피고가 개인인 점을 고려할 때 배상 능력이 충분하지 않아 실제 회수 가능성이 매우 낮습니다 (적합 조건 2번 '상대방에게 자력이 충분함' 미충족). 또한, 책임 소재가 명확히 밝혀지지 않아 소송의 승소 가능성도 불확실합니다.</t>
+          <t>피해 금액은 431억 원으로 매우 크지만, 피고가 개인(민희진 전 대표)이므로 배상 자력에 대한 불확실성이 높습니다. 또한, 상대방 책임이 아직 명확히 입증되지 않았으며, 집단적 피해나 공적 절차 진행 등 소송금융 적합 조건에 해당하는 다른 요소가 부족합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>431억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>431억 배상하라  법적다툼 또 시작…어도어 vs 다니엘·민희진, 오늘(2...</t>
+          <t>“빛나는 시기에 큰 피해”…어도어-다니엘 ‘431억 손배소’ 첫 재판 ...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>ichannela.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2127622</t>
+          <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000520969</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-26 00:49:42.543476+00:00</t>
+          <t>2026-03-26 13:10:14.235648+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>최종 판결 승소 및 미배당이익금 회수 완료</t>
+          <t>첫 변론준비기일</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>일양약품이 3년 이상 묶여 있던 미배당이익금 180억원에 대한 청구소송에서 현지 법원의 최종 판결로 승소하여 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식 거래가 6개월 보름 만에 재개될 예정입니다.</t>
+          <t>어도어가 다니엘과 그의 가족 1명, 민희진 전 대표를 상대로 430억원대 손해배상 소송을 제기했습니다. 해당 소송의 첫 변론준비기일이 오늘(26일) 서울중앙지법에서 열립니다. 이는 어도어와 민희진 전 대표 간의 분쟁과 관련된 법적 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 현지 법원에서 최종 판결이 선고되어 일양약품이 승소했으며, 미배당이익금 180억원을 전액 회수 완료한 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 비용을 조달하고 승소 시 수익을 공유하는 모델이므로, 이미 종결되고 회수까지 완료된 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>430억원대의 청구 금액으로 피해 규모는 크지만 (적합 조건 4), 소송 상대방이 개인이므로 해당 금액에 대한 자력 확보가 불확실합니다. 또한, 기사만으로는 상대방의 책임이 명확한지, 객관적 증거가 충분한지 파악하기 어렵습니다. 집단적 피해 사건이 아니며, 공적 절차가 진행 중이라는 언급도 없습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>180억원</t>
+          <t>430억원대</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>26일부터 일양약품 주식 거래 재개된다…'6개월 보름만'</t>
+          <t>어도어 vs 다니엘·민희진 430억원대 손배소 오늘 첫 재판</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74889</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2040947</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-25 13:08:22.997643+00:00</t>
+          <t>2026-03-26 00:54:05.761212+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>다니엘, 민희진</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론준비기일 진행</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>제공된 기사는 여러 기업의 공시 내용을 나열한 것으로 보이며, '주주 간 의결권 분쟁'과 관련된 단편적인 정보가 포함되어 있습니다. 특정 사건의 구체적인 내용, 피해 규모, 당사자 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
+          <t>어도어가 다니엘과 민희진 전 대표 등을 상대로 431억 원 규모의 손해배상 소송을 제기했으며, 오늘 첫 변론준비기일이 진행됩니다. 이는 어도어와 민희진 전 대표 간의 법적 다툼이 본격화되는 신호탄입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 특정 사건이나 분쟁을 명확히 설명하지 않고, 여러 기업의 공시 내용 중 일부 파편적인 정보만을 포함하고 있어 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 적합 조건들을 파악할 수 없습니다.</t>
+          <t>원고(어도어)가 피고(다니엘, 민희진)에게 431억 원이라는 막대한 금액의 손해배상을 청구하고 있으나, 피고가 개인인 점을 고려할 때 배상 능력이 충분하지 않아 실제 회수 가능성이 매우 낮습니다 (적합 조건 2번 '상대방에게 자력이 충분함' 미충족). 또한, 책임 소재가 명확히 밝혀지지 않아 소송의 승소 가능성도 불확실합니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[기업공시] 엘앤에프, 셀트리온, 대신증권, SK하이닉스, HD한국조선해양...</t>
+          <t>431억 배상하라  법적다툼 또 시작…어도어 vs 다니엘·민희진, 오늘(2...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203623</t>
+          <t>https://www.xportsnews.com/article/2127622</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-25 00:30:53.245514+00:00</t>
+          <t>2026-03-26 00:49:42.543476+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>액면분할 안건 주주총회에서 부결. 과거 가처분 소송 등 법적 다툼 이력 있음.</t>
+          <t>최종 판결 승소 및 미배당이익금 회수 완료</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>MBK파트너스와 영풍 측이 과거 반대했던 고려아연 액면분할 안건을 다시 제안했으나, 최근 주주총회에서 부결되었습니다. 이는 주주 간의 경영권 및 기업 지배구조를 둘러싼 분쟁이 지속되고 있음을 보여줍니다. 과거에도 가처분 소송 등 법적 다툼이 있었던 사안입니다.</t>
+          <t>일양약품이 3년 이상 묶여 있던 미배당이익금 180억원에 대한 청구소송에서 현지 법원의 최종 판결로 승소하여 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식 거래가 6개월 보름 만에 재개될 예정입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>본 사건은 고려아연의 액면분할 안건이 주주총회에서 부결된 기업 지배구조 분쟁으로, 상대방(고려아연, MBK, 영풍)의 자력은 충분하나 (적합 조건 2), 일반적인 소송금융 투자 대상에서 요구되는 명확한 피해자 집단과 직접적이고 정량화 가능한 피해 규모가 불분명합니다 (적합 조건 1, 3, 4 미흡). 또한, 해당 안건은 이미 주주총회에서 부결되어 종결된 상태입니다 (부적합 조건 해당).</t>
+          <t>해당 사건은 이미 현지 법원에서 최종 판결이 선고되어 일양약품이 승소했으며, 미배당이익금 180억원을 전액 회수 완료한 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 미래의 소송 비용을 조달하고 승소 시 수익을 공유하는 모델이므로, 이미 종결되고 회수까지 완료된 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>180억원</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>MBK·영풍 반대했다 다시 제안한 고려아연 액면분할, 의결권자문사들 반...</t>
+          <t>26일부터 일양약품 주식 거래 재개된다…'6개월 보름만'</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=505559</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74889</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-24 13:13:45.937196+00:00</t>
+          <t>2026-03-25 13:08:22.997643+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>드라마 '첫 번째 남자'에서 채화영은 갑질 영상이 유포되며 회사 이미지 실추와 주가 하락 위기에 처한다. 마 회장은 채화영에게 사과와 지분 양도를 지시하며 압박하고, 채화영은 딥페이크라 주장하며 사실을 부인한다. 이 사건은 오장미의 복수 계획의 일부로 밝혀진다.</t>
+          <t>제공된 기사는 여러 기업의 공시 내용을 나열한 것으로 보이며, '주주 간 의결권 분쟁'과 관련된 단편적인 정보가 포함되어 있습니다. 특정 사건의 구체적인 내용, 피해 규모, 당사자 등이 명확히 제시되지 않아 소송금융 투자 대상으로서의 분석이 어렵습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>해당 기사는 MBC 일일드라마 '첫 번째 남자'의 줄거리를 다루고 있어, 실제 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
+          <t>제공된 기사 본문은 특정 사건이나 분쟁을 명확히 설명하지 않고, 여러 기업의 공시 내용 중 일부 파편적인 정보만을 포함하고 있어 소송금융 투자 대상으로서의 적합도를 판단하기 어렵습니다. 상대방 책임의 명확성, 집단적 피해 여부, 피해 규모, 증거 존재 여부 등 적합 조건들을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>오현경, 갑질 부인→머리채 잡고 몸싸움…지분 빼앗길 '위기' ('첫번째남...</t>
+          <t>[기업공시] 엘앤에프, 셀트리온, 대신증권, SK하이닉스, HD한국조선해양...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1018584/</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203623</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-24 12:38:55.458784+00:00</t>
+          <t>2026-03-25 00:30:53.245514+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>서울신기사조합 공동 GP들</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>삼화식품이 GP 지분 인수 및 조합 청산 후 단독 운영 중</t>
+          <t>액면분할 안건 주주총회에서 부결. 과거 가처분 소송 등 법적 다툼 이력 있음.</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>요아정 매각설에 대해 삼화식품이 해명했다. 삼화식품은 과거 요아정 인수 당시 결성된 서울신기사조합의 공동 GP들이 무리한 매각을 시도했으나, 지난해 10월 GP들의 지분을 전부 인수하고 조합을 청산하여 현재 요아정을 단독으로 안정적으로 경영하고 있다고 밝혔다. 매각설은 기간이 도과된 MOU와 전 GP들의 소행이라고 설명했다.</t>
+          <t>MBK파트너스와 영풍 측이 과거 반대했던 고려아연 액면분할 안건을 다시 제안했으나, 최근 주주총회에서 부결되었습니다. 이는 주주 간의 경영권 및 기업 지배구조를 둘러싼 분쟁이 지속되고 있음을 보여줍니다. 과거에도 가처분 소송 등 법적 다툼이 있었던 사안입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>기사에 따르면 삼화식품은 이미 작년 10월경 GP들의 지분을 전부 인수하고 조합을 청산하여 요아정을 합병, 단독 운영 중이다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, GP들과의 경영권 분쟁이 내부적으로 종결되었음을 시사한다. 현재 기사는 과거 매각 시도와 관련한 루머에 대한 해명에 가깝고, 새로운 소송 제기 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>본 사건은 고려아연의 액면분할 안건이 주주총회에서 부결된 기업 지배구조 분쟁으로, 상대방(고려아연, MBK, 영풍)의 자력은 충분하나 (적합 조건 2), 일반적인 소송금융 투자 대상에서 요구되는 명확한 피해자 집단과 직접적이고 정량화 가능한 피해 규모가 불분명합니다 (적합 조건 1, 3, 4 미흡). 또한, 해당 안건은 이미 주주총회에서 부결되어 종결된 상태입니다 (부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>요아정 매각설?... 삼화식품 측 “전혀 개입한 바 없다”</t>
+          <t>MBK·영풍 반대했다 다시 제안한 고려아연 액면분할, 의결권자문사들 반...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sportsworldi.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sportsworldi.com/newsView/20260323510012</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=505559</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:00.797848+00:00</t>
+          <t>2026-03-24 13:13:45.937196+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>캘리포니아주 상급법원에 소송 제기</t>
+          <t>갑질 영상 유포 및 회사 내부 갈등</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>애플의 카메라 앱 개발사 럭스 옵티스 인수 무산 후, 공동 창업자 벤 샌도프스키가 세바스찬 드위드를 상대로 소송을 제기했습니다. 샌도프스키는 드위드가 회사 자금을 횡령하고 기밀 자료를 보유하고 있다고 주장하며, 드위드는 이를 부인하고 소송이 보복성 조치라고 맞서고 있습니다. 드위드는 인수 불발 후 애플 디자인팀에 합류한 것으로 알려졌습니다.</t>
+          <t>드라마 '첫 번째 남자'에서 채화영은 갑질 영상이 유포되며 회사 이미지 실추와 주가 하락 위기에 처한다. 마 회장은 채화영에게 사과와 지분 양도를 지시하며 압박하고, 채화영은 딥페이크라 주장하며 사실을 부인한다. 이 사건은 오장미의 복수 계획의 일부로 밝혀진다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 대규모 집단 피해가 아닌 공동 창업자 간의 내부 분쟁으로, '집단적 피해' 조건에 해당하지 않습니다. 소송 상대방이 개인(세바스찬 드위드)이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 피해 규모 또한 기사에서 명확히 제시되지 않아 '피해 규모가 큼' 조건에 부합하는지 알 수 없습니다. 또한, 공적 절차 진행이나 명확한 객관적 증거가 보도되지 않아 소송금융 투자 대상으로 적합도가 낮습니다.</t>
+          <t>해당 기사는 MBC 일일드라마 '첫 번째 남자'의 줄거리를 다루고 있어, 실제 사건이 아닌 허구의 내용입니다. 소송금융은 실제 법적 분쟁에 투자하므로, 드라마 내용은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명 (벤 샌도프스키 또는 럭스 옵티스)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>아이폰18 프로 카메라 승부수…애플, 앱 개발사 인수 무산</t>
+          <t>오현경, 갑질 부인→머리채 잡고 몸싸움…지분 빼앗길 '위기' ('첫번째남...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260323103914</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1018584/</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-23 12:48:22.262467+00:00</t>
+          <t>2026-03-24 12:38:55.458784+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>현대차</t>
+          <t>서울신기사조합 공동 GP들</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>합의 종결</t>
+          <t>삼화식품이 GP 지분 인수 및 조합 청산 후 단독 운영 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>딜러사가 현대차의 말을 믿고 매장 이전을 추진하며 막대한 투자를 했으나, 현대차가 돌연 계획을 취소하여 손해배상을 요구한 사건입니다. 3년이 넘게 법정 싸움이 계속되었으나, 양측이 합의에 도달하여 분쟁이 종결되었습니다.</t>
+          <t>요아정 매각설에 대해 삼화식품이 해명했다. 삼화식품은 과거 요아정 인수 당시 결성된 서울신기사조합의 공동 GP들이 무리한 매각을 시도했으나, 지난해 10월 GP들의 지분을 전부 인수하고 조합을 청산하여 현재 요아정을 단독으로 안정적으로 경영하고 있다고 밝혔다. 매각설은 기간이 도과된 MOU와 전 GP들의 소행이라고 설명했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>현대차와 딜러사 간의 분쟁이 이미 합의로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사에 따르면 삼화식품은 이미 작년 10월경 GP들의 지분을 전부 인수하고 조합을 청산하여 요아정을 합병, 단독 운영 중이다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하며, GP들과의 경영권 분쟁이 내부적으로 종결되었음을 시사한다. 현재 기사는 과거 매각 시도와 관련한 루머에 대한 해명에 가깝고, 새로운 소송 제기 가능성이 낮아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1개 딜러사</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[Biz Law]  믿었는데 뒤통수  현대차, 美 딜러사와 분쟁 합의 종결</t>
+          <t>요아정 매각설?... 삼화식품 측 “전혀 개입한 바 없다”</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>sportsworldi.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=712481</t>
+          <t>https://www.sportsworldi.com/newsView/20260323510012</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-22 12:38:05.398326+00:00</t>
+          <t>2026-03-23 12:55:00.797848+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>세바스찬 드위드</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>지분 매각 완료로 압박 구도 해소</t>
+          <t>캘리포니아주 상급법원에 소송 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>호반그룹에 이어 팬오션도 보유 중이던 ㈜LS 지분 전량을 매각하며 LS그룹에 대한 지분 압박 구도가 사실상 해소되었습니다. 팬오션은 하림그룹 계열사로, 호반그룹과 우호 관계를 맺고 있어 ㈜LS 지분 매입이 호반을 지원하기 위한 것으로 해석된 바 있습니다. 이번 지분 매각으로 양사 간의 경영권 관련 긴장은 완화된 것으로 보입니다.</t>
+          <t>애플의 카메라 앱 개발사 럭스 옵티스 인수 무산 후, 공동 창업자 벤 샌도프스키가 세바스찬 드위드를 상대로 소송을 제기했습니다. 샌도프스키는 드위드가 회사 자금을 횡령하고 기밀 자료를 보유하고 있다고 주장하며, 드위드는 이를 부인하고 소송이 보복성 조치라고 맞서고 있습니다. 드위드는 인수 불발 후 애플 디자인팀에 합류한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 호반그룹과 팬오션이 ㈜LS 지분을 매각하여 지분 압박 구도가 사실상 해소되었다는 내용으로, 사건이 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 소송금융의 대상이 될 만한 새로운 피해자 집단이나 명확한 피해 발생 사실이 확인되지 않습니다.</t>
+          <t>이 사건은 대규모 집단 피해가 아닌 공동 창업자 간의 내부 분쟁으로, '집단적 피해' 조건에 해당하지 않습니다. 소송 상대방이 개인(세바스찬 드위드)이므로 '상대방에게 자력이 충분함' 조건 충족 여부가 불확실하며, 피해 규모 또한 기사에서 명확히 제시되지 않아 '피해 규모가 큼' 조건에 부합하는지 알 수 없습니다. 또한, 공적 절차 진행이나 명확한 객관적 증거가 보도되지 않아 소송금융 투자 대상으로 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (벤 샌도프스키 또는 럭스 옵티스)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>호반그룹 이어 팬오션도 ㈜LS 주식 팔았다</t>
+          <t>아이폰18 프로 카메라 승부수…애플, 앱 개발사 인수 무산</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/industry/2026/03/22/2026032016163097572</t>
+          <t>https://zdnet.co.kr/view/?no=20260323103914</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-22 00:35:11.225597+00:00</t>
+          <t>2026-03-23 12:48:22.262467+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>현대차</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>이전 청구 기각, 직무집행정지 및 직무대행자 선임 관련 추가 청구 진행 중</t>
+          <t>합의 종결</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기업공시 내용 중 이전 소송에서 '신청 이유 없음'으로 기각된 사례가 언급되었으며, 소송비용은 채권자가 부담했습니다. 현재 대표이사 및 이사·감사 등 13인의 직무집행정지 및 직무대행자 선임에 대한 추가 청구가 진행 중입니다. 이전 기각 사례로 미루어 볼 때, 해당 소송의 법적 근거가 취약할 가능성이 있습니다.</t>
+          <t>딜러사가 현대차의 말을 믿고 매장 이전을 추진하며 막대한 투자를 했으나, 현대차가 돌연 계획을 취소하여 손해배상을 요구한 사건입니다. 3년이 넘게 법정 싸움이 계속되었으나, 양측이 합의에 도달하여 분쟁이 종결되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>이전 소송에서 '신청 이유 없음'으로 기각된 이력이 있어 소송의 법적 근거가 취약할 가능성이 높습니다. 이는 적합 조건 중 '상대방 책임 명확성'에 부합하지 않으며, 소송금융 투자에 있어 높은 리스크 요인입니다. (부적합 조건: 이전 소송 기각)</t>
+          <t>현대차와 딜러사 간의 분쟁이 이미 합의로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>13인</t>
+          <t>1개 딜러사</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[기업공시] NHN벅스, 삼성중공업, 한미반도체, 네이처셀, HS효성첨단소재...</t>
+          <t>[Biz Law]  믿었는데 뒤통수  현대차, 美 딜러사와 분쟁 합의 종결</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203556</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=712481</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-21 00:33:45.194905+00:00</t>
+          <t>2026-03-22 12:38:05.398326+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>회계장부 열람 및 등사 가처분 소송 취하</t>
+          <t>지분 매각 완료로 압박 구도 해소</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>알엔투테크 경영진을 상대로 티에스1호조합이 제기했던 회계장부 열람 및 등사 가처분 소송이 돌연 취하되었습니다. 이는 경영권 분쟁이 지배구조 재편으로 전환되었음을 시사합니다.</t>
+          <t>호반그룹에 이어 팬오션도 보유 중이던 ㈜LS 지분 전량을 매각하며 LS그룹에 대한 지분 압박 구도가 사실상 해소되었습니다. 팬오션은 하림그룹 계열사로, 호반그룹과 우호 관계를 맺고 있어 ㈜LS 지분 매입이 호반을 지원하기 위한 것으로 해석된 바 있습니다. 이번 지분 매각으로 양사 간의 경영권 관련 긴장은 완화된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>티에스1호조합이 경영진을 상대로 제기했던 회계장부 열람 및 등사 가처분 소송을 돌연 취하하여, 해당 법적 분쟁이 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 부적합 조건에 해당합니다.</t>
+          <t>이 기사는 호반그룹과 팬오션이 ㈜LS 지분을 매각하여 지분 압박 구도가 사실상 해소되었다는 내용으로, 사건이 이미 종결된 상태입니다 (부적합 조건: 이미 종결된 사건). 소송금융의 대상이 될 만한 새로운 피해자 집단이나 명확한 피해 발생 사실이 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[더벨][유증 디테일] 알엔투테크, 증자 재추진해 지배구조 재편 시동</t>
+          <t>호반그룹 이어 팬오션도 ㈜LS 주식 팔았다</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181436309640106943</t>
+          <t>https://www.mt.co.kr/industry/2026/03/22/2026032016163097572</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:00.658656+00:00</t>
+          <t>2026-03-22 00:35:11.225597+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>앤스로픽과 미 국방부 간 소송 진행 중</t>
+          <t>이전 청구 기각, 직무집행정지 및 직무대행자 선임 관련 추가 청구 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>미 국방부의 인공지능(AI) 도입을 둘러싸고 앤스로픽 퇴출 및 오픈AI 내부 반발 등 논란이 이어지는 가운데, 구글이 안정적인 입지를 바탕으로 공급 확대 기회를 넓히고 있습니다. 앤스로픽은 미 국방부를 상대로 소송을 진행 중이며, 구글은 경쟁사들의 논란을 비켜가며 국방부와의 관계를 재구축하고 있습니다.</t>
+          <t>기업공시 내용 중 이전 소송에서 '신청 이유 없음'으로 기각된 사례가 언급되었으며, 소송비용은 채권자가 부담했습니다. 현재 대표이사 및 이사·감사 등 13인의 직무집행정지 및 직무대행자 선임에 대한 추가 청구가 진행 중입니다. 이전 기각 사례로 미루어 볼 때, 해당 소송의 법적 근거가 취약할 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>이 사건은 미 국방부의 AI 도입을 둘러싼 기업 간의 상업적 분쟁 및 소송으로, 로앤굿의 고객 대상인 다수의 피해자나 개별 원고(피해자)가 손해배상을 청구하는 유형의 사건이 아닙니다. 상대방(미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해자(적합 조건 4)가 존재하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이전 소송에서 '신청 이유 없음'으로 기각된 이력이 있어 소송의 법적 근거가 취약할 가능성이 높습니다. 이는 적합 조건 중 '상대방 책임 명확성'에 부합하지 않으며, 소송금융 투자에 있어 높은 리스크 요인입니다. (부적합 조건: 이전 소송 기각)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>13인</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>펜타곤 AI 공급 두고 ‘시끌’…논란 비켜간 구글, 조용히 웃는다</t>
+          <t>[기업공시] NHN벅스, 삼성중공업, 한미반도체, 네이처셀, HS효성첨단소재...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03601446645384960</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203556</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-19 12:38:17.697649+00:00</t>
+          <t>2026-03-21 00:33:45.194905+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>알엔투테크 경영진</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>크래프톤의 언노운월즈 소송 관련 일회성 비용 발생</t>
+          <t>회계장부 열람 및 등사 가처분 소송 취하</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>크래프톤이 ADK그룹 신규 자회사 편입, 언노운월즈 소송 관련 일회성 비용 발생 등으로 지급수수료가 증가했다고 밝혔다. 이는 크래프톤의 재무적 비용 발생에 대한 언급으로, 소송의 구체적인 내용이나 새로운 소송금융 투자 기회에 대한 정보는 제공되지 않는다.</t>
+          <t>알엔투테크 경영진을 상대로 티에스1호조합이 제기했던 회계장부 열람 및 등사 가처분 소송이 돌연 취하되었습니다. 이는 경영권 분쟁이 지배구조 재편으로 전환되었음을 시사합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>기사는 크래프톤이 '언노운월즈 소송 관련 일회성 비용'을 지출했다고 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모, 또는 새로운 소송금융 투자 기회에 대한 정보가 전혀 없습니다. 이는 이미 진행 중이거나 종결된 소송에서 발생한 비용으로 보이며, 새로운 원고를 발굴하여 소송금융을 투자할 만한 적합 조건이 충족되지 않습니다.</t>
+          <t>티에스1호조합이 경영진을 상대로 제기했던 회계장부 열람 및 등사 가처분 소송을 돌연 취하하여, 해당 법적 분쟁이 종결된 상태입니다. 이는 소송금융 투자 대상으로서의 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[더벨][숫자로 본 게임사 랭킹] 대형 게임사 70% '실익 별로 없었다'</t>
+          <t>[더벨][유증 디테일] 알엔투테크, 증자 재추진해 지배구조 재편 시동</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161611080120107016</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603181436309640106943</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-19 00:49:38.326996+00:00</t>
+          <t>2026-03-20 00:43:00.658656+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>에프앤에프</t>
+          <t>미 국방부</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>소송으로 인한 불확실성이 해소된 단계로 추정</t>
+          <t>앤스로픽과 미 국방부 간 소송 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>플래티어는 에프앤에프와의 소송으로 인해 경영 의사결정에 불확실성을 겪고 많은 기회를 놓쳤습니다. 현재는 이러한 악재를 해소하고 AI 기술을 통해 매출 회복을 꾀하며 재도약을 준비하고 있습니다.</t>
+          <t>미 국방부의 인공지능(AI) 도입을 둘러싸고 앤스로픽 퇴출 및 오픈AI 내부 반발 등 논란이 이어지는 가운데, 구글이 안정적인 입지를 바탕으로 공급 확대 기회를 넓히고 있습니다. 앤스로픽은 미 국방부를 상대로 소송을 진행 중이며, 구글은 경쟁사들의 논란을 비켜가며 국방부와의 관계를 재구축하고 있습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(F&amp;F)은 자력이 충분한 대기업으로 추정되나(적합 조건 2), 기사에서 소송의 구체적인 내용, 책임의 명확성, 피해 규모(수억 원 이상) 등 핵심 정보가 전혀 언급되지 않아 소송의 승소 가능성 및 투자 회수 가능성을 판단하기 어렵습니다. 또한 '매출 회복 악재 해소'라는 표현은 소송이 이미 종결되었거나 그 영향이 크게 감소했음을 시사하여, 신규 소송금융 투자 대상으로 부적합할 가능성이 높습니다.</t>
+          <t>이 사건은 미 국방부의 AI 도입을 둘러싼 기업 간의 상업적 분쟁 및 소송으로, 로앤굿의 고객 대상인 다수의 피해자나 개별 원고(피해자)가 손해배상을 청구하는 유형의 사건이 아닙니다. 상대방(미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해(적합 조건 3)나 대규모 피해자(적합 조건 4)가 존재하지 않아 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명 (플래티어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>[더벨][IT 스몰캡 생존 전략] 플래티어, 매출 회복 악재 해소 'AI로 재도...</t>
+          <t>펜타곤 AI 공급 두고 ‘시끌’…논란 비켜간 구글, 조용히 웃는다</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171429186360105044</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03601446645384960</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-19 00:49:28.347456+00:00</t>
+          <t>2026-03-19 12:38:17.697649+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송 제기</t>
+          <t>크래프톤의 언노운월즈 소송 관련 일회성 비용 발생</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 이는 KZ정밀의 주주제안과 이사회 독립성 강화를 위한 안건에 대한 대응으로 보입니다. 글로벌 자문사 ISS는 영풍의 안건에 찬성하고 KZ정밀의 주주제안에는 반대 의견을 표명했습니다.</t>
+          <t>크래프톤이 ADK그룹 신규 자회사 편입, 언노운월즈 소송 관련 일회성 비용 발생 등으로 지급수수료가 증가했다고 밝혔다. 이는 크래프톤의 재무적 비용 발생에 대한 언급으로, 소송의 구체적인 내용이나 새로운 소송금융 투자 기회에 대한 정보는 제공되지 않는다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>이 기사는 영풍이라는 기업이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 상황을 다루고 있습니다. 이는 로앤굿의 고객 정의(집단소송의 다수 피해자 또는 개별 소송의 원고/피해자)에 부합하는 사건이 아니며, 기업 간의 주주 분쟁 성격이 강하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 크래프톤이 '언노운월즈 소송 관련 일회성 비용'을 지출했다고 언급할 뿐, 소송의 구체적인 내용, 상대방, 피해 규모, 또는 새로운 소송금융 투자 기회에 대한 정보가 전혀 없습니다. 이는 이미 진행 중이거나 종결된 소송에서 발생한 비용으로 보이며, 새로운 원고를 발굴하여 소송금융을 투자할 만한 적합 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>글로벌 자문사 ISS, 영풍 안건에 ‘찬성’… KZ정밀 주주제안 ‘전면 반...</t>
+          <t>[더벨][숫자로 본 게임사 랭킹] 대형 게임사 70% '실익 별로 없었다'</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>sateconomy.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://sateconomy.co.kr/news/view/1065597033988497</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603161611080120107016</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-18 12:49:31.317316+00:00</t>
+          <t>2026-03-19 00:49:38.326996+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>에프앤에프</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 청구</t>
+          <t>소송으로 인한 불확실성이 해소된 단계로 추정</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송을 제기했다. 기사 내용은 영풍의 주주환원 강화 방안 및 주주총회 안건 지지에 대한 언급이 주를 이루며, 소송의 구체적인 배경이나 쟁점은 불분명하다.</t>
+          <t>플래티어는 에프앤에프와의 소송으로 인해 경영 의사결정에 불확실성을 겪고 많은 기회를 놓쳤습니다. 현재는 이러한 악재를 해소하고 AI 기술을 통해 매출 회복을 꾀하며 재도약을 준비하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송 상대방인 KZ정밀의 책임 명확성(1), 자력(2), 피해 규모(4), 증거 유무(5) 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 또한, 집단적 피해(3)가 아닌 단일 기업(영풍)의 손해배상 청구로 보인다.</t>
+          <t>상대방(F&amp;F)은 자력이 충분한 대기업으로 추정되나(적합 조건 2), 기사에서 소송의 구체적인 내용, 책임의 명확성, 피해 규모(수억 원 이상) 등 핵심 정보가 전혀 언급되지 않아 소송의 승소 가능성 및 투자 회수 가능성을 판단하기 어렵습니다. 또한 '매출 회복 악재 해소'라는 표현은 소송이 이미 종결되었거나 그 영향이 크게 감소했음을 시사하여, 신규 소송금융 투자 대상으로 부적합할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (플래티어)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>ISS 영풍 주총안건 전폭지지</t>
+          <t>[더벨][IT 스몰캡 생존 전략] 플래티어, 매출 회복 악재 해소 'AI로 재도...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=300570</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171429186360105044</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-18 12:46:31.961896+00:00</t>
+          <t>2026-03-19 00:49:28.347456+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>통화일양</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>중국 최고인민법원 최종 승소 판결</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>기사는 대원제약 신제품 출시, 목암생명과학연구소의 K-문샷 프로젝트 참여, 한독과 서울시약사회의 MOU 체결, 일동제약그룹 아이디언스 표적항암제 FDA 패스트트랙 지정, 오스템임플란트 KGMP 재인증 등 다양한 제약·바이오 기업 소식을 담고 있습니다. 이 중 일양약품이 중국 합자법인과의 미배당 이익금 180억원 분쟁에서 최종 승소했다는 내용이 포함되어 있으나, 이는 이미 종결된 사건입니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기했습니다. 이는 KZ정밀의 주주제안과 이사회 독립성 강화를 위한 안건에 대한 대응으로 보입니다. 글로벌 자문사 ISS는 영풍의 안건에 찬성하고 KZ정밀의 주주제안에는 반대 의견을 표명했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 여러 제약·바이오 기업의 소식을 다루고 있으며, 소송과 관련된 내용은 일양약품의 중국 합자법인과의 미배당 이익금 분쟁 최종 승소 건이 유일합니다. 해당 사건은 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 영풍이라는 기업이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기한 상황을 다루고 있습니다. 이는 로앤굿의 고객 정의(집단소송의 다수 피해자 또는 개별 소송의 원고/피해자)에 부합하는 사건이 아니며, 기업 간의 주주 분쟁 성격이 강하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>약 180억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[제약·바이오 뉴스픽]대원제약·일양약품·목암생명과학연구소·한독·...</t>
+          <t>글로벌 자문사 ISS, 영풍 안건에 ‘찬성’… KZ정밀 주주제안 ‘전면 반...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>sateconomy.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260318161446613</t>
+          <t>https://sateconomy.co.kr/news/view/1065597033988497</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:44.603400+00:00</t>
+          <t>2026-03-18 12:49:31.317316+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>통화일양</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>중국 최고인민법원 최종 승소 판결 및 미배당 이익금 회수 완료</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 청구</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>일양약품이 중국 합자법인 통화일양과의 미배당 이익금 분쟁에서 최종 승소하여 180억 원을 회수했다. 중국 최고인민법원은 이 사건을 외국인 투자자 권익 보호의 대표 사례로 평가했다. 이 사건은 이미 종결된 상태이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상 소송을 제기했다. 기사 내용은 영풍의 주주환원 강화 방안 및 주주총회 안건 지지에 대한 언급이 주를 이루며, 소송의 구체적인 배경이나 쟁점은 불분명하다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>기사에 언급된 유일한 소송 사건은 일양약품이 중국 합자법인 통화일양을 상대로 미배당 이익금 180억 원을 회수하며 최종 승소한 건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송 상대방인 KZ정밀의 책임 명확성(1), 자력(2), 피해 규모(4), 증거 유무(5) 등 소송금융 투자에 필요한 핵심 정보가 부족하다. 또한, 집단적 피해(3)가 아닌 단일 기업(영풍)의 손해배상 청구로 보인다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>180억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[N-제약Bio] 목암생명과학연구소, ‘K-문샷’ 프로젝트 참여 外</t>
+          <t>ISS 영풍 주총안건 전폭지지</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>theviewers.co.kr</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://theviewers.co.kr/View.aspx?No=4007971</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=300570</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-18 12:38:29.511851+00:00</t>
+          <t>2026-03-18 12:46:31.961896+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>통화일양</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>합의로 종료됨</t>
+          <t>중국 최고인민법원 최종 승소 판결</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>CJ제일제당이 네덜란드 바이오 CDMO 기업 바타비아 바이오사이언스의 잔여 지분을 전량 인수하여 100% 자회사로 편입했습니다. 이는 CJ제일제당의 바이오 사업 재편 및 지배력 강화를 위한 결정으로, 과거 바타비아 바이오파마가 CJ제일제당을 상대로 제기했던 이사회 구성 권한 관련 소송은 지분 인수 이전에 합의로 종료되었습니다.</t>
+          <t>기사는 대원제약 신제품 출시, 목암생명과학연구소의 K-문샷 프로젝트 참여, 한독과 서울시약사회의 MOU 체결, 일동제약그룹 아이디언스 표적항암제 FDA 패스트트랙 지정, 오스템임플란트 KGMP 재인증 등 다양한 제약·바이오 기업 소식을 담고 있습니다. 이 중 일양약품이 중국 합자법인과의 미배당 이익금 180억원 분쟁에서 최종 승소했다는 내용이 포함되어 있으나, 이는 이미 종결된 사건입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사에서 언급된 유일한 소송(바타비아 바이오파마가 CJ제일제당을 상대로 제기한 이사회 구성 권한 관련 소송)은 이미 합의로 종료된 사건으로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 신규 투자 기회는 없습니다.</t>
+          <t>이 기사는 여러 제약·바이오 기업의 소식을 다루고 있으며, 소송과 관련된 내용은 일양약품의 중국 합자법인과의 미배당 이익금 분쟁 최종 승소 건이 유일합니다. 해당 사건은 이미 종결되어 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 180억원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>CJ제일제당, 네덜란드 ‘바타비아’ 잔여지분 인수…바이오 사업 시험대</t>
+          <t>[제약·바이오 뉴스픽]대원제약·일양약품·목암생명과학연구소·한독·...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020650?ref=naver</t>
+          <t>https://www.ajunews.com/view/20260318161446613</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-18 00:46:53.702322+00:00</t>
+          <t>2026-03-18 12:42:44.603400+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>롯데쇼핑, 롯데홈쇼핑, 롯데지주</t>
+          <t>통화일양</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>과거 소송 최종 패소, 최근 가처분 신청 기각</t>
+          <t>중국 최고인민법원 최종 승소 판결 및 미배당 이익금 회수 완료</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>태광과 롯데홈쇼핑 간 20년간 이어진 갈등이 이사회 재편으로 새로운 국면을 맞았습니다. 태광은 2007년 롯데쇼핑의 최대 주주 승인 처분 취소 소송을 제기했으나 2011년 최종 패소했으며, 2023년 롯데홈쇼핑 사옥 매입 승인 효력 정지 가처분 신청도 기각되었습니다.</t>
+          <t>일양약품이 중국 합자법인 통화일양과의 미배당 이익금 분쟁에서 최종 승소하여 180억 원을 회수했다. 중국 최고인민법원은 이 사건을 외국인 투자자 권익 보호의 대표 사례로 평가했다. 이 사건은 이미 종결된 상태이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>과거 제기된 소송은 최종 패소로 종결되었고, 최근 가처분 신청 또한 기각되어 부적합 조건(이미 종결된 사건)에 해당합니다. 새로운 소송 기회가 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>기사에 언급된 유일한 소송 사건은 일양약품이 중국 합자법인 통화일양을 상대로 미배당 이익금 180억 원을 회수하며 최종 승소한 건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>180억 원</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>20년 롯데홈쇼핑‧태광 갈등, 이사회 재편으로 새 국면</t>
+          <t>[N-제약Bio] 목암생명과학연구소, ‘K-문샷’ 프로젝트 참여 外</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>theviewers.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824656</t>
+          <t>https://theviewers.co.kr/View.aspx?No=4007971</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 00:40:35.884775+00:00</t>
+          <t>2026-03-18 12:38:29.511851+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>주주간계약 해지 확인 소송 등 민형사 소송 진행 중, 합의 시도 중</t>
+          <t>합의로 종료됨</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>하이브와 민희진 간의 경영권 분쟁이 주주간계약 해지 확인 소송 등 민형사 소송으로 진행 중입니다. 민희진 측은 256억 원을 포기하는 조건으로 모든 분쟁의 종결을 제안했으나, 재판부의 판단은 아직 나오지 않았습니다.</t>
+          <t>CJ제일제당이 네덜란드 바이오 CDMO 기업 바타비아 바이오사이언스의 잔여 지분을 전량 인수하여 100% 자회사로 편입했습니다. 이는 CJ제일제당의 바이오 사업 재편 및 지배력 강화를 위한 결정으로, 과거 바타비아 바이오파마가 CJ제일제당을 상대로 제기했던 이사회 구성 권한 관련 소송은 지분 인수 이전에 합의로 종료되었습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 사건은 하이브와 민희진 간의 복잡한 기업 분쟁으로, 명확한 원고(피해자)가 피고로부터 손해배상을 청구하는 전형적인 소송금융 투자 대상과는 거리가 있습니다. 기사에 언급된 256억 원은 민희진이 분쟁 종결을 위해 포기하겠다고 제안한 금액으로, 피해자가 청구하는 손해배상액이 아닙니다. 따라서 로앤굿의 고객 프로필(원고/피해자)에 부합하지 않습니다.</t>
+          <t>기사에서 언급된 유일한 소송(바타비아 바이오파마가 CJ제일제당을 상대로 제기한 이사회 구성 권한 관련 소송)은 이미 합의로 종료된 사건으로, 소송금융의 부적합 조건인 '이미 종결된 사건'에 해당합니다. 따라서 신규 투자 기회는 없습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>256억 원 (합의금 제안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>어도어 vs 민희진, 이번엔 보이그룹 맞대결…'법적 다툼' 속 같은 행보[...</t>
+          <t>CJ제일제당, 네덜란드 ‘바타비아’ 잔여지분 인수…바이오 사업 시험대</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802532</t>
+          <t>https://www.sedaily.com/article/20020650?ref=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-16 00:49:06.313733+00:00</t>
+          <t>2026-03-18 00:46:53.702322+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>현대엘리베이터</t>
+          <t>롯데쇼핑, 롯데홈쇼핑, 롯데지주</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>쉰들러의 손해배상 청구 기각 및 소송 비용 부담 판정</t>
+          <t>과거 소송 최종 패소, 최근 가처분 신청 기각</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>쉰들러가 현대엘리베이터를 상대로 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 기각되었습니다. 또한, 쉰들러는 우리 정부가 투입한 소송 비용 약 96억 원을 부담하게 되었습니다. 이는 쉰들러가 해당 분쟁에서 패소했음을 의미합니다.</t>
+          <t>태광과 롯데홈쇼핑 간 20년간 이어진 갈등이 이사회 재편으로 새로운 국면을 맞았습니다. 태광은 2007년 롯데쇼핑의 최대 주주 승인 처분 취소 소송을 제기했으나 2011년 최종 패소했으며, 2023년 롯데홈쇼핑 사옥 매입 승인 효력 정지 가처분 신청도 기각되었습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>기사에 따르면 쉰들러가 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 받아들여지지 않았고, 오히려 상대측(쉰들러)이 소송 비용을 부담하게 되었습니다. 이는 소송금융 투자 대상으로서 원고(피해자)가 패소하여 이미 종결된 사건에 해당하므로 부적합합니다.</t>
+          <t>과거 제기된 소송은 최종 패소로 종결되었고, 최근 가처분 신청 또한 기각되어 부적합 조건(이미 종결된 사건)에 해당합니다. 새로운 소송 기회가 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>올릴 땐 빨리, 내릴 땐 찔끔 …요상한 기름값</t>
+          <t>20년 롯데홈쇼핑‧태광 갈등, 이사회 재편으로 새 국면</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297533?division=NAVER</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=824656</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-16 00:45:35.535118+00:00</t>
+          <t>2026-03-17 00:40:35.884775+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>정부 승소 판결</t>
+          <t>주주간계약 해지 확인 소송 등 민형사 소송 진행 중, 합의 시도 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>한국 정부가 쉰들러가 제기한 약 3200억원 상당의 손해배상 청구 소송에서 승소했습니다. 이로써 정부는 손해배상금을 물지 않게 되었으며, 소송 비용 약 96억원도 쉰들러로부터 돌려받게 되었습니다. 이 사건은 2018년부터 현대엘리베이터의 2대 주주와 관련된 분쟁으로 시작되었습니다.</t>
+          <t>하이브와 민희진 간의 경영권 분쟁이 주주간계약 해지 확인 소송 등 민형사 소송으로 진행 중입니다. 민희진 측은 256억 원을 포기하는 조건으로 모든 분쟁의 종결을 제안했으나, 재판부의 판단은 아직 나오지 않았습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>본 기사는 한국 정부가 쉰들러와의 재판에서 승소하여 3200억 원의 손해배상금을 물지 않게 된 사건을 다루고 있습니다. 이는 이미 판결이 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규 원고 발굴 기회가 없습니다 (부적합 조건: 이미 종결된 사건).</t>
+          <t>해당 사건은 하이브와 민희진 간의 복잡한 기업 분쟁으로, 명확한 원고(피해자)가 피고로부터 손해배상을 청구하는 전형적인 소송금융 투자 대상과는 거리가 있습니다. 기사에 언급된 256억 원은 민희진이 분쟁 종결을 위해 포기하겠다고 제안한 금액으로, 피해자가 청구하는 손해배상액이 아닙니다. 따라서 로앤굿의 고객 프로필(원고/피해자)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원 (합의금 제안)</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>정부, 쉰들러에 3200억 재판 승소</t>
+          <t>어도어 vs 민희진, 이번엔 보이그룹 맞대결…'법적 다툼' 속 같은 행보[...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/16/WNJ2OFZTO5HOBOKDGDXWPNLHIA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=802532</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-16 00:36:33.770173+00:00</t>
+          <t>2026-03-16 00:49:06.313733+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>현대엘리베이터</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>정부의 국제분쟁 완승</t>
+          <t>쉰들러의 손해배상 청구 기각 및 소송 비용 부담 판정</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>한국 정부가 세계 2위 승강기 업체 쉰들러와의 국제분쟁에서 완승하여 3200억 원을 지켜내고 소송 비용 96억 원을 돌려받게 되었습니다. 이 분쟁은 현대엘리베이터의 전환사채 발행과 관련하여 제기된 주주대표소송과 연관되어 있습니다.</t>
+          <t>쉰들러가 현대엘리베이터를 상대로 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 기각되었습니다. 또한, 쉰들러는 우리 정부가 투입한 소송 비용 약 96억 원을 부담하게 되었습니다. 이는 쉰들러가 해당 분쟁에서 패소했음을 의미합니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>이 기사는 정부가 쉰들러와의 국제분쟁에서 '완승'하여 3200억 원을 지켜냈다는 내용으로, 이미 '종결된 사건'을 보도하고 있습니다. 소송금융은 새로운 소송 기회를 발굴하는 것이 목적이므로, 이미 해결된 사건은 투자 대상으로 부적합합니다. 주주대표소송이 언급되지만, 그 진행 상황이나 새로운 투자 기회로서의 구체적인 정보는 부족합니다.</t>
+          <t>기사에 따르면 쉰들러가 제기한 약 3천200억 원 규모의 손해배상 청구가 판정에서 모두 받아들여지지 않았고, 오히려 상대측(쉰들러)이 소송 비용을 부담하게 되었습니다. 이는 소송금융 투자 대상으로서 원고(피해자)가 패소하여 이미 종결된 사건에 해당하므로 부적합합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>쉰들러와 국제분쟁서 완승한 정부, 3200억 지켰다</t>
+          <t>올릴 땐 빨리, 내릴 땐 찔끔 …요상한 기름값</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
           <t>2026-03-15</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031521581</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297533?division=NAVER</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-15 12:57:54.473423+00:00</t>
+          <t>2026-03-16 00:45:35.535118+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>국제분쟁 완승, 소송비용 회수</t>
+          <t>정부 승소 판결</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>정부가 쉰들러를 상대로 한 약 3200억원 규모의 국제분쟁에서 완승하여 손해배상액을 전액 방어하고, 약 96억원의 소송 비용까지 회수했다. 이 사건은 2014~2015년 현대엘리베이터 관련 사안으로 시작되었다.</t>
+          <t>한국 정부가 쉰들러가 제기한 약 3200억원 상당의 손해배상 청구 소송에서 승소했습니다. 이로써 정부는 손해배상금을 물지 않게 되었으며, 소송 비용 약 96억원도 쉰들러로부터 돌려받게 되었습니다. 이 사건은 2018년부터 현대엘리베이터의 2대 주주와 관련된 분쟁으로 시작되었습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>기사는 정부가 쉰들러를 상대로 국제분쟁에서 완승하고 소송 비용까지 회수했음을 명시하고 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결론이 난 사건은 투자 대상으로서 부적합합니다.</t>
+          <t>본 기사는 한국 정부가 쉰들러와의 재판에서 승소하여 3200억 원의 손해배상금을 물지 않게 된 사건을 다루고 있습니다. 이는 이미 판결이 선고되어 종결된 사건으로, 소송금융 투자 대상으로서의 신규 원고 발굴 기회가 없습니다 (부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>정부, 쉰들러 상대 3200억 국제분쟁 완승…소송비 96억도 회수</t>
+          <t>정부, 쉰들러에 3200억 재판 승소</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276584</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/16/WNJ2OFZTO5HOBOKDGDXWPNLHIA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-14 12:51:25.990820+00:00</t>
+          <t>2026-03-16 00:36:33.770173+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>쉰들러</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정부 승소</t>
+          <t>정부의 국제분쟁 완승</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>이 대통령이 3250억원 규모의 쉰들러 소송에서 우리 정부가 승소한 소식을 전하며 법무부 관계자들을 격려했습니다. 이 대통령은 어려운 소송을 끝까지 책임 있게 수행하여 국민 혈세를 지켜낸 것에 깊은 감사를 표했습니다.</t>
+          <t>한국 정부가 세계 2위 승강기 업체 쉰들러와의 국제분쟁에서 완승하여 3200억 원을 지켜내고 소송 비용 96억 원을 돌려받게 되었습니다. 이 분쟁은 현대엘리베이터의 전환사채 발행과 관련하여 제기된 주주대표소송과 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 소송은 이미 정부의 승소로 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 명확히 부합합니다.</t>
+          <t>이 기사는 정부가 쉰들러와의 국제분쟁에서 '완승'하여 3200억 원을 지켜냈다는 내용으로, 이미 '종결된 사건'을 보도하고 있습니다. 소송금융은 새로운 소송 기회를 발굴하는 것이 목적이므로, 이미 해결된 사건은 투자 대상으로 부적합합니다. 주주대표소송이 언급되지만, 그 진행 상황이나 새로운 투자 기회로서의 구체적인 정보는 부족합니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>3250억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>3250억 쉰들러 소송 '완승'…李 대통령  국민 혈세 지켰다</t>
+          <t>쉰들러와 국제분쟁서 완승한 정부, 3200억 지켰다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031410647</t>
+          <t>https://www.hankyung.com/article/2026031521581</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-14 12:50:55.180948+00:00</t>
+          <t>2026-03-15 12:57:54.473423+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>현대엘리베이터 현 회장</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2014년 제기된 주주대표소송 (현재 상태 불분명하나 종결 가능성 높음)</t>
+          <t>국제분쟁 완승, 소송비용 회수</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>기사는 정부와 쉰들러 간 8년간의 ISDS 소송에서 정부가 승소하며 종결된 내용을 다룹니다. 이와 별개로 쉰들러가 2014년 현대엘리베이터 현 회장을 상대로 7000억원 규모의 주주대표소송을 제기했으나, 해당 소송의 현재 진행 상황은 기사에서 언급되지 않아 이미 종결되었을 가능성이 높습니다.</t>
+          <t>정부가 쉰들러를 상대로 한 약 3200억원 규모의 국제분쟁에서 완승하여 손해배상액을 전액 방어하고, 약 96억원의 소송 비용까지 회수했다. 이 사건은 2014~2015년 현대엘리베이터 관련 사안으로 시작되었다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>기사의 주된 내용은 정부와 쉰들러 간 ISDS 소송의 종결(정부 승소)이며, 7000억원 규모의 주주대표소송은 2014년에 제기된 것으로 언급될 뿐 현재 진행 상황이 명확하지 않습니다. 8년이 지난 사건으로 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건일 가능성 높음)</t>
+          <t>기사는 정부가 쉰들러를 상대로 국제분쟁에서 완승하고 소송 비용까지 회수했음을 명시하고 있어, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 현재 진행 중이거나 예정된 소송에 자금을 지원하므로, 이미 결론이 난 사건은 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>7000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>‘국가 책임 공방’ 번진 현대엘리-쉰들러 악연… ISDS 8년 소송서 완승...</t>
+          <t>정부, 쉰들러 상대 3200억 국제분쟁 완승…소송비 96억도 회수</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-14</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/14/3XT6E2HTHJEXNKHDVDYFD5YIPE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276584</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-14 12:46:28.533364+00:00</t>
+          <t>2026-03-14 12:51:25.990820+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>한앤컴퍼니, 홍원식 전 회장</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>한앤컴퍼니와 홍원식 전 회장 간 경영권 관련 민·형사 소송 진행 중</t>
+          <t>정부 승소</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>남양유업이 대규모 주주환원 정책을 발표하며 주가가 급등했습니다. 이는 사모펀드 한앤컴퍼니가 홍원식 전 회장과의 수년간의 법적 다툼 끝에 경영권을 확보한 이후의 행보로 풀이됩니다. 현재 한앤컴퍼니와 홍 전 회장 측은 경영권 관련 민·형사 소송을 계속 이어가고 있습니다.</t>
+          <t>이 대통령이 3250억원 규모의 쉰들러 소송에서 우리 정부가 승소한 소식을 전하며 법무부 관계자들을 격려했습니다. 이 대통령은 어려운 소송을 끝까지 책임 있게 수행하여 국민 혈세를 지켜낸 것에 깊은 감사를 표했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사는 남양유업의 주주환원 정책과 한앤컴퍼니-홍원식 전 회장 간의 경영권 분쟁에 초점을 맞추고 있습니다. 이미 특정 당사자들(한앤컴퍼니와 홍원식 전 회장) 간에 민·형사 소송이 진행 중이며, 소송금융의 일반적인 대상인 집단적 피해자나 새로운 소송 기회를 명확히 제시하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 부합하는 새로운 소송 기회는 보이지 않습니다.</t>
+          <t>해당 소송은 이미 정부의 승소로 '종결된 사건'에 해당하므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 명확히 부합합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3250억원</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>남양유업, 통 큰 주주환원에 주가 급등 [코주부]</t>
+          <t>3250억 쉰들러 소송 '완승'…李 대통령  국민 혈세 지켰다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20019242?ref=naver</t>
+          <t>https://www.hankyung.com/article/2026031410647</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-14 00:42:14.679465+00:00</t>
+          <t>2026-03-14 12:50:55.180948+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>세아제강 등</t>
+          <t>현대엘리베이터 현 회장</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>손해배상 소송 합의 종결</t>
+          <t>2014년 제기된 주주대표소송 (현재 상태 불분명하나 종결 가능성 높음)</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>셀루메드의 기업공시를 통해 손해배상 소송이 피고 세아제강 등과의 합의로 종결되었음이 확인되었습니다. 이로 인해 잠재적 소송 리스크가 해소되었으며, 재무적 영향은 경미하다고 공시되었습니다.</t>
+          <t>기사는 정부와 쉰들러 간 8년간의 ISDS 소송에서 정부가 승소하며 종결된 내용을 다룹니다. 이와 별개로 쉰들러가 2014년 현대엘리베이터 현 회장을 상대로 7000억원 규모의 주주대표소송을 제기했으나, 해당 소송의 현재 진행 상황은 기사에서 언급되지 않아 이미 종결되었을 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>해당 사건은 '손해배상 소송 합의 종결'로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사의 주된 내용은 정부와 쉰들러 간 ISDS 소송의 종결(정부 승소)이며, 7000억원 규모의 주주대표소송은 2014년에 제기된 것으로 언급될 뿐 현재 진행 상황이 명확하지 않습니다. 8년이 지난 사건으로 이미 종결되었을 가능성이 높아 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건일 가능성 높음)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7000억원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[기업공시] 셀루메드, LIG넥스원, 고려아연, HD현대, 한화시스템, 쏠리드...</t>
+          <t>‘국가 책임 공방’ 번진 현대엘리-쉰들러 악연… ISDS 8년 소송서 완승...</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203384</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/14/3XT6E2HTHJEXNKHDVDYFD5YIPE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-14 00:32:42.088597+00:00</t>
+          <t>2026-03-14 12:46:28.533364+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>한앤컴퍼니, 홍원식 전 회장</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>의안상정가처분 소송 인용 판결</t>
+          <t>한앤컴퍼니와 홍원식 전 회장 간 경영권 관련 민·형사 소송 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이 기사는 주식시장 주요 공시를 모아놓은 것으로, 여러 기업의 법적 조치들을 간략히 언급합니다. 슈프리마의 기업가치 제고 계획 예고와 함께, 토비스의 의안상정가처분 소송 인용 판결, 코메론이 엔에이치투자증권 외 2명으로부터 제기된 의안상정 가처분 소송 등이 포함되어 있습니다.</t>
+          <t>남양유업이 대규모 주주환원 정책을 발표하며 주가가 급등했습니다. 이는 사모펀드 한앤컴퍼니가 홍원식 전 회장과의 수년간의 법적 다툼 끝에 경영권을 확보한 이후의 행보로 풀이됩니다. 현재 한앤컴퍼니와 홍 전 회장 측은 경영권 관련 민·형사 소송을 계속 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 여러 기업의 주식시장 공시를 나열한 것으로, 특정 사건에 대한 상세한 정보가 부족합니다. 언급된 소송들은 주로 기업 지배구조와 관련된 가처분 소송으로 보이며, 대규모 금전적 피해나 다수의 피해자가 명확히 드러나지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4 불충족)</t>
+          <t>기사는 남양유업의 주주환원 정책과 한앤컴퍼니-홍원식 전 회장 간의 경영권 분쟁에 초점을 맞추고 있습니다. 이미 특정 당사자들(한앤컴퍼니와 홍원식 전 회장) 간에 민·형사 소송이 진행 중이며, 소송금융의 일반적인 대상인 집단적 피해자나 새로운 소송 기회를 명확히 제시하지 않습니다. 상대방의 자력은 충분하나(적합 조건 2), 그 외 적합 조건에 부합하는 새로운 소송 기회는 보이지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>3월 12일 주식시장 주요공시</t>
+          <t>남양유업, 통 큰 주주환원에 주가 급등 [코주부]</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121574</t>
+          <t>https://www.sedaily.com/article/20019242?ref=naver</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-13 00:57:21.670335+00:00</t>
+          <t>2026-03-14 00:42:14.679465+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>세아제강 등</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경영권 분쟁 진행 중</t>
+          <t>손해배상 소송 합의 종결</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있다. 고려아연 최윤범 회장 주도의 투자에 대해 최대주주인 영풍과 MBK는 합의되지 않은 투자이며 실패 시 자신들이 최대 피해자가 될 것이라고 주장하고 있다. 현재 누가 투자 결정을 내리고 그에 대한 책임을 질 것인지에 대한 팽팽한 대립이 이어지고 있다.</t>
+          <t>셀루메드의 기업공시를 통해 손해배상 소송이 피고 세아제강 등과의 합의로 종결되었음이 확인되었습니다. 이로 인해 잠재적 소송 리스크가 해소되었으며, 재무적 영향은 경미하다고 공시되었습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(고려아연, 영풍, MBK)의 자력은 충분하나 (적합 조건 2), 기사 내용이 경영권 분쟁에 대한 일반적인 언급에 그쳐 구체적인 책임 소재, 피해 규모, 증거 확보 가능성 등을 파악하기 어려움 (적합 조건 1, 4, 5 불충분). 소송금융 투자 대상으로서의 구체적인 사건 내용이 부족하여 투자 적합도가 낮음.</t>
+          <t>해당 사건은 '손해배상 소송 합의 종결'로 이미 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[더벨][영풍-고려아연 경영권 분쟁] 누가 결정하고 누가 책임지나…팽팽...</t>
+          <t>[기업공시] 셀루메드, LIG넥스원, 고려아연, HD현대, 한화시스템, 쏠리드...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603091329320760101386</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203384</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-13 00:26:18.708519+00:00</t>
+          <t>2026-03-14 00:32:42.088597+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 양평동 사옥 매입승인 효력 정지 가처분 진행 중</t>
+          <t>의안상정가처분 소송 인용 판결</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>태광산업과 롯데쇼핑 간 롯데홈쇼핑 최대주주 승인 및 사옥 매입 승인 관련 해묵은 법적 갈등이 재점화되었다. 태광산업은 2007년 소송에서 패소했음에도 불구하고, 2023년 8월 롯데홈쇼핑의 양평동 사옥 매입승인 효력 정지 가처분을 신청하며 법적 다툼을 이어가고 있다. 이는 두 대기업 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융의 일반적인 투자 대상과는 성격이 다릅니다.</t>
+          <t>이 기사는 주식시장 주요 공시를 모아놓은 것으로, 여러 기업의 법적 조치들을 간략히 언급합니다. 슈프리마의 기업가치 제고 계획 예고와 함께, 토비스의 의안상정가처분 소송 인용 판결, 코메론이 엔에이치투자증권 외 2명으로부터 제기된 의안상정 가처분 소송 등이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>본 사건은 두 대기업(태광산업, 롯데쇼핑) 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융이 주로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 있습니다. 상대방(롯데쇼핑)의 자력은 충분하나(적합 조건 2), 피해 규모가 불분명하고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 여러 기업의 주식시장 공시를 나열한 것으로, 특정 사건에 대한 상세한 정보가 부족합니다. 언급된 소송들은 주로 기업 지배구조와 관련된 가처분 소송으로 보이며, 대규모 금전적 피해나 다수의 피해자가 명확히 드러나지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다. (적합 조건 1, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>태광·롯데와 해묵은 갈등 재점화... 홈대홈쇼핑 대표 사임해야  vs 비정...</t>
+          <t>3월 12일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=201062</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121574</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-12 13:23:31.214156+00:00</t>
+          <t>2026-03-13 00:57:21.670335+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 진행 중</t>
+        </is>
+      </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>본 기사는 톡신 시장의 강자인 메디톡스와 휴젤이 '소송 리스크'와 고점 부담으로 주가가 하락했다고 보도합니다. 그러나 해당 소송 리스크의 구체적인 내용, 관련 당사자, 피해 규모, 진행 단계 등에 대한 정보는 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다.</t>
+          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있다. 고려아연 최윤범 회장 주도의 투자에 대해 최대주주인 영풍과 MBK는 합의되지 않은 투자이며 실패 시 자신들이 최대 피해자가 될 것이라고 주장하고 있다. 현재 누가 투자 결정을 내리고 그에 대한 책임을 질 것인지에 대한 팽팽한 대립이 이어지고 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>본 기사는 메디톡스와 휴젤이 '소송 리스크'를 안고 있다고만 언급할 뿐, 사건의 구체적인 내용, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전무합니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 대부분의 적합 조건을 판단할 수 없습니다. 비록 상대방의 자력은 충분할 것으로 예상되나, 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방(고려아연, 영풍, MBK)의 자력은 충분하나 (적합 조건 2), 기사 내용이 경영권 분쟁에 대한 일반적인 언급에 그쳐 구체적인 책임 소재, 피해 규모, 증거 확보 가능성 등을 파악하기 어려움 (적합 조건 1, 4, 5 불충분). 소송금융 투자 대상으로서의 구체적인 사건 내용이 부족하여 투자 적합도가 낮음.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>'바르는 두타스테리드' 상용화 초읽기…무진메디, mRNA CDMO 사업 가속</t>
+          <t>[더벨][영풍-고려아연 경영권 분쟁] 누가 결정하고 누가 책임지나…팽팽...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>pinpointnews.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
           <t>2026-03-12</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436276</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603091329320760101386</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-12 12:47:16.100702+00:00</t>
+          <t>2026-03-13 00:26:18.708519+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>이엘엠시스템이 기존 소송 전부 취하</t>
+          <t>롯데홈쇼핑 양평동 사옥 매입승인 효력 정지 가처분 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>이엘엠시스템이 KS인더스트리 관련 기존 소송을 전부 취하하며 사실상 KS인더스트리에서 물러나는 흐름을 보이고 있습니다. 이는 추가적인 분쟁 가능성을 시사하지만, 현재 언급된 소송들은 종결된 상태입니다.</t>
+          <t>태광산업과 롯데쇼핑 간 롯데홈쇼핑 최대주주 승인 및 사옥 매입 승인 관련 해묵은 법적 갈등이 재점화되었다. 태광산업은 2007년 소송에서 패소했음에도 불구하고, 2023년 8월 롯데홈쇼핑의 양평동 사옥 매입승인 효력 정지 가처분을 신청하며 법적 다툼을 이어가고 있다. 이는 두 대기업 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융의 일반적인 투자 대상과는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>기존에 진행하던 소송이 전부 취하되어, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당합니다. 기사 내용만으로는 상대방 책임의 명확성, 자력, 피해 규모 등 적합 조건을 판단하기 어렵습니다.</t>
+          <t>본 사건은 두 대기업(태광산업, 롯데쇼핑) 간의 기업 지배구조 및 경영권 관련 분쟁으로, 소송금융이 주로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 있습니다. 상대방(롯데쇼핑)의 자력은 충분하나(적합 조건 2), 피해 규모가 불분명하고 집단적 피해가 아니므로(적합 조건 3, 4 미충족) 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[더벨][지배구조 분석 | KS인더스트리] 물러난 전 주인, 심주엽 체제 안...</t>
+          <t>태광·롯데와 해묵은 갈등 재점화... 홈대홈쇼핑 대표 사임해야  vs 비정...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101201307800104715</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=201062</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-12 00:43:21.156913+00:00</t>
+          <t>2026-03-12 13:23:31.214156+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
+      <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr">
         <is>
-          <t>KT는 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소한 상태에서 새 대표 체제를 출범합니다. 박윤영 대표의 선임이 주총에서 이뤄질 예정이며, 박현진 KT밀리의서재 대표의 사내이사 선임도 전망됩니다.</t>
+          <t>본 기사는 톡신 시장의 강자인 메디톡스와 휴젤이 '소송 리스크'와 고점 부담으로 주가가 하락했다고 보도합니다. 그러나 해당 소송 리스크의 구체적인 내용, 관련 당사자, 피해 규모, 진행 단계 등에 대한 정보는 전혀 언급되지 않았습니다. 따라서 소송금융 투자 대상으로서의 적합성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사에 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 '종결된 사건'에 해당합니다. 이는 소송금융 부적합 조건에 부합하며, 새로운 소송금융 투자 기회를 발굴할 만한 피해 발생이나 분쟁의 여지가 없습니다.</t>
+          <t>본 기사는 메디톡스와 휴젤이 '소송 리스크'를 안고 있다고만 언급할 뿐, 사건의 구체적인 내용, 상대방, 피해 규모, 진행 단계 등에 대한 정보가 전무합니다. 따라서 '상대방 책임 명확성', '집단적 피해', '피해 규모', '증거 확보 가능성', '공적 절차 진행 여부' 등 대부분의 적합 조건을 판단할 수 없습니다. 비록 상대방의 자력은 충분할 것으로 예상되나, 사건의 실체가 불분명하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>KT 새 대표 체제 출범…31일 주총서 박윤영 선임</t>
+          <t>'바르는 두타스테리드' 상용화 초읽기…무진메디, mRNA CDMO 사업 가속</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>pinpointnews.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031118043326259</t>
+          <t>https://www.pinpointnews.co.kr/news/articleView.html?idxno=436276</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-11 13:16:34.840003+00:00</t>
+          <t>2026-03-12 12:47:16.100702+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>하이브가 민희진 대표 등을 상대로 손해배상 소송 제기</t>
+          <t>이엘엠시스템이 기존 소송 전부 취하</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>하이브가 민희진 대표 등을 상대로 걸그룹 뉴진스 멤버 다니엘의 복귀 지연에 따른 손해배상 소송을 제기했다. 하이브가 청구한 손해배상 규모는 400억 원 이상으로, 소송이 본격화될 예정이다.</t>
+          <t>이엘엠시스템이 KS인더스트리 관련 기존 소송을 전부 취하하며 사실상 KS인더스트리에서 물러나는 흐름을 보이고 있습니다. 이는 추가적인 분쟁 가능성을 시사하지만, 현재 언급된 소송들은 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>하이브가 청구한 손해배상액이 400억 원 이상으로 피해 규모가 크고(적합 조건 4), 민희진 대표의 책임이 명확히 주장되고 있으며(적합 조건 1), 관련 증거 확보 가능성이 높으나(적합 조건 5), 민희진 대표 개인의 자력으로 해당 금액을 배상하기 어려울 수 있어 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
+          <t>기존에 진행하던 소송이 전부 취하되어, 소송금융 투자 대상으로서의 신규성이 없거나 이미 종결된 사건에 해당합니다. 기사 내용만으로는 상대방 책임의 명확성, 자력, 피해 규모 등 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>400억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[더벨]민희진 화해 제안에도…하이브, 430억대 손배소 강행</t>
+          <t>[더벨][지배구조 분석 | KS인더스트리] 물러난 전 주인, 심주엽 체제 안...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603090059460770107684</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603101201307800104715</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-11 00:43:29.565531+00:00</t>
+          <t>2026-03-12 00:43:21.156913+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>쉰들러</t>
+          <t>주식회사 케이티</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>손해배상 소송 패소 판결 확정</t>
+          <t>이사회의결효력정지 가처분 소송 기각</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>현정은 현대그룹 회장이 2023년 현대엘리베이터 2대주주였던 스위스 기업 쉰들러와의 손해배상 소송에서 패소하여 1700억 원과 지연 이자를 배상해야 했습니다. 이 사건은 이미 판결이 확정되어 종결된 상태입니다.</t>
+          <t>KT는 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소한 상태에서 새 대표 체제를 출범합니다. 박윤영 대표의 선임이 주총에서 이뤄질 예정이며, 박현진 KT밀리의서재 대표의 사내이사 선임도 전망됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>현정은 현대그룹 회장이 스위스 기업 쉰들러와의 손해배상 소송에서 이미 패소하여 판결이 확정된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 '종결된 사건'에 해당합니다. 이는 소송금융 부적합 조건에 부합하며, 새로운 소송금융 투자 기회를 발굴할 만한 피해 발생이나 분쟁의 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>1700억 원과 지연 이자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>3년 새 배당금 ‘24배’ 늘린 현대엘리베이터, 속사정은</t>
+          <t>KT 새 대표 체제 출범…31일 주총서 박윤영 선임</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603100099</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031118043326259</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-10 13:08:55.441305+00:00</t>
+          <t>2026-03-11 13:16:34.840003+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C50" t="inlineStr"/>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>민희진</t>
+        </is>
+      </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>소송 철회 합의</t>
+          <t>하이브가 민희진 대표 등을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>온라인 약국 플랫폼 힘스앤허즈가 노보 노디스크와의 비만치료제 복제약 판매 관련 소송을 합의로 종결했다. 힘스앤허즈는 브랜드 의약품을 동일 가격에 제공하고 합성 GLP-1 약물 광고를 중단하기로 했으며, 이 소식에 주가가 폭등했다. FDA 또한 힘스앤허즈의 결정을 긍정적으로 평가했다.</t>
+          <t>하이브가 민희진 대표 등을 상대로 걸그룹 뉴진스 멤버 다니엘의 복귀 지연에 따른 손해배상 소송을 제기했다. 하이브가 청구한 손해배상 규모는 400억 원 이상으로, 소송이 본격화될 예정이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>노보 노디스크와 힘스앤허즈 간의 소송이 이미 합의로 종결(부적합 조건: 이미 종결된 사건)되어 소송금융 투자를 위한 새로운 원고 발굴 대상이 아니다. 기사는 피고였던 힘스앤허즈가 소송 리스크를 해소한 내용이다.</t>
+          <t>하이브가 청구한 손해배상액이 400억 원 이상으로 피해 규모가 크고(적합 조건 4), 민희진 대표의 책임이 명확히 주장되고 있으며(적합 조건 1), 관련 증거 확보 가능성이 높으나(적합 조건 5), 민희진 대표 개인의 자력으로 해당 금액을 배상하기 어려울 수 있어 회수 가능성이 낮아 소송금융 투자에 부적합하다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>400억 원 이상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[美증시 특징주] 온라인 약국 힘스앤허즈 주가 40% 폭등...노보와 소송 ...</t>
+          <t>[더벨]민희진 화해 제안에도…하이브, 430억대 손배소 강행</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>mediapen.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.mediapen.com/news/view/1086004</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603090059460770107684</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-10 00:52:15.827672+00:00</t>
+          <t>2026-03-11 00:43:29.565531+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>민희진, 다니엘</t>
+          <t>쉰들러</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>첫 변론 예정</t>
+          <t>손해배상 소송 패소 판결 확정</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>하이브의 자회사 어도어가 민희진 어도어 대표와 뉴진스 멤버 다니엘을 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 이 소송의 첫 변론기일이 26일 서울중앙지방법원에서 열릴 예정입니다. 앞서 민희진 대표는 하이브의 의결권 행사 금지 가처분 소송에서 승소한 바 있습니다.</t>
+          <t>현정은 현대그룹 회장이 2023년 현대엘리베이터 2대주주였던 스위스 기업 쉰들러와의 손해배상 소송에서 패소하여 1700억 원과 지연 이자를 배상해야 했습니다. 이 사건은 이미 판결이 확정되어 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>피고(민희진, 다니엘)의 책임이 명확하지 않고(적합 조건 1 미충족), 청구 금액(431억 원)에 비해 개인인 피고들의 배상 능력이 충분한지 불확실하여 회수 가능성에 대한 리스크가 큽니다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 기업 대 개인의 분쟁입니다(적합 조건 3 미충족).</t>
+          <t>현정은 현대그룹 회장이 스위스 기업 쉰들러와의 손해배상 소송에서 이미 패소하여 판결이 확정된 사건입니다. 이는 '이미 종결된 사건'이라는 부적합 조건에 해당하므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>431억 원</t>
+          <t>1700억 원과 지연 이자</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>어도어vs다니엘·민희진 421억 원 손배소…26일 첫 변론</t>
+          <t>3년 새 배당금 ‘24배’ 늘린 현대엘리베이터, 속사정은</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>stoo.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.stoo.com/article.php?aid=105506325640</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603100099</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-09 12:58:33.167277+00:00</t>
+          <t>2026-03-10 13:08:55.441305+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>동성제약 회생 절차 진행 중, 최대주주 브랜드리팩터링의 방해 행위에 대해 법적 대응 예고</t>
+          <t>소송 철회 합의</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>동성제약은 최근 제기된 회생계획안 부결설이 허위 사실이며, 회생 절차가 법원의 관리·감독 아래 안정적으로 진행 중이라고 밝혔습니다. 최대주주 브랜드리팩터링이 회생 절차 방해 행위를 지속하고 있으나 법원에서 모두 기각되었으며, 동성제약은 허위 정보 유포에 대해 법적 수단을 포함한 강경 대응을 예고했습니다.</t>
+          <t>온라인 약국 플랫폼 힘스앤허즈가 노보 노디스크와의 비만치료제 복제약 판매 관련 소송을 합의로 종결했다. 힘스앤허즈는 브랜드 의약품을 동일 가격에 제공하고 합성 GLP-1 약물 광고를 중단하기로 했으며, 이 소식에 주가가 폭등했다. FDA 또한 힘스앤허즈의 결정을 긍정적으로 평가했다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>본 사건은 동성제약과 최대주주 간의 회생 절차 관련 기업 내부 분쟁으로, 일반적인 소송금융의 주요 대상인 집단적 피해(적합 조건 3)나 명확한 피해 규모(적합 조건 4)를 가진 다수의 피해자가 존재하지 않습니다. 공적 절차(회생 절차)가 진행 중이나(적합 조건 6), 이는 피해자 구제 목적의 소송금융 대상과는 거리가 있어 적합도가 낮습니다.</t>
+          <t>노보 노디스크와 힘스앤허즈 간의 소송이 이미 합의로 종결(부적합 조건: 이미 종결된 사건)되어 소송금융 투자를 위한 새로운 원고 발굴 대상이 아니다. 기사는 피고였던 힘스앤허즈가 소송 리스크를 해소한 내용이다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>동성제약  회생계획안 부결? 사실 아냐…안정적 진행중</t>
+          <t>[美증시 특징주] 온라인 약국 힘스앤허즈 주가 40% 폭등...노보와 소송 ...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>mediapen.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260309_0003541014</t>
+          <t>https://www.mediapen.com/news/view/1086004</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-09 12:55:11.532841+00:00</t>
+          <t>2026-03-10 00:52:15.827672+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경영권 분쟁 소송 종결</t>
+          <t>첫 변론 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>마임하임 장태수 대표는 과거 친환경 도료 제조 공장을 설립하여 매출 300억 원을 달성했으나, 파트너와의 경영권 분쟁으로 2년간 소송을 겪었습니다. 이 사건은 이미 종결된 과거의 법적 분쟁으로, 현재는 새로운 사업에 집중하고 있습니다.</t>
+          <t>하이브의 자회사 어도어가 민희진 어도어 대표와 뉴진스 멤버 다니엘을 상대로 431억 원 규모의 손해배상 소송을 제기했습니다. 이 소송의 첫 변론기일이 26일 서울중앙지방법원에서 열릴 예정입니다. 앞서 민희진 대표는 하이브의 의결권 행사 금지 가처분 소송에서 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>기사에서 언급된 경영권 분쟁 소송은 이미 2년간 진행되어 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당하여 투자 대상이 될 수 없습니다.</t>
+          <t>피고(민희진, 다니엘)의 책임이 명확하지 않고(적합 조건 1 미충족), 청구 금액(431억 원)에 비해 개인인 피고들의 배상 능력이 충분한지 불확실하여 회수 가능성에 대한 리스크가 큽니다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 기업 대 개인의 분쟁입니다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[Startup's Story #518] 우리는 왜 여전히 줄을 서는가</t>
+          <t>어도어vs다니엘·민희진 421억 원 손배소…26일 첫 변론</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>platum.kr</t>
+          <t>stoo.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://platum.kr/archives/282142</t>
+          <t>http://www.stoo.com/article.php?aid=105506325640</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-09 12:47:43.149637+00:00</t>
+          <t>2026-03-09 12:58:33.167277+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>민희진, 다니엘</t>
+          <t>브랜드리팩터링</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 재판 예정</t>
+          <t>동성제약 회생 절차 진행 중, 최대주주 브랜드리팩터링의 방해 행위에 대해 법적 대응 예고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>어도어가 전 어도어 대표 민희진과 전 멤버 다니엘을 상대로 430억 원대 손해배상 청구 소송을 제기했다. 서울중앙지방법원에서 첫 재판이 열릴 예정이다. 이는 뉴진스 소속사 어도어와 민희진 대표 간의 경영권 분쟁에서 파생된 것으로 보인다.</t>
+          <t>동성제약은 최근 제기된 회생계획안 부결설이 허위 사실이며, 회생 절차가 법원의 관리·감독 아래 안정적으로 진행 중이라고 밝혔습니다. 최대주주 브랜드리팩터링이 회생 절차 방해 행위를 지속하고 있으나 법원에서 모두 기각되었으며, 동성제약은 허위 정보 유포에 대해 법적 수단을 포함한 강경 대응을 예고했습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>피해 규모가 430억 원으로 매우 크지만 (적합 조건 4), 상대방의 책임이 기사에서 명확히 제시되지 않아 법적 다툼의 여지가 크고 (적합 조건 1), 430억 원이라는 막대한 금액을 배상할 상대방의 자력이 충분한지 불확실하다 (적합 조건 2). 또한 집단적 피해나 공적 절차 진행 등 소송금융 투자에 유리한 다른 조건들이 확인되지 않는다.</t>
+          <t>본 사건은 동성제약과 최대주주 간의 회생 절차 관련 기업 내부 분쟁으로, 일반적인 소송금융의 주요 대상인 집단적 피해(적합 조건 3)나 명확한 피해 규모(적합 조건 4)를 가진 다수의 피해자가 존재하지 않습니다. 공적 절차(회생 절차)가 진행 중이나(적합 조건 6), 이는 피해자 구제 목적의 소송금융 대상과는 거리가 있어 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>어도어, 민희진X다니엘에  430억 배상해 …26일 손배소 첫 재판</t>
+          <t>동성제약  회생계획안 부결? 사실 아냐…안정적 진행중</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026030822161109975</t>
+          <t>https://www.newsis.com/view/NISX20260309_0003541014</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-09 00:32:02.395146+00:00</t>
+          <t>2026-03-09 12:55:11.532841+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론준비기일 예정</t>
+          <t>경영권 분쟁 소송 종결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>어도어가 민희진 전 대표와 다니엘을 상대로 430억원의 손해배상 소송을 제기했으며, 첫 변론준비기일이 6월 26일로 예정되어 있다. 이는 하이브와 어도어 간 경영권 분쟁과 관련된 법적 다툼으로 보인다.</t>
+          <t>마임하임 장태수 대표는 과거 친환경 도료 제조 공장을 설립하여 매출 300억 원을 달성했으나, 파트너와의 경영권 분쟁으로 2년간 소송을 겪었습니다. 이 사건은 이미 종결된 과거의 법적 분쟁으로, 현재는 새로운 사업에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>피해 금액은 430억원으로 매우 크지만(적합 조건 4), 소송 상대방이 개인(다니엘, 민희진)이므로 배상 자력이 충분한지 불확실하며(적합 조건 2 미충족), 실제 배상액 회수 가능성이 낮을 수 있습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵습니다(적합 조건 1 미충족).</t>
+          <t>기사에서 언급된 경영권 분쟁 소송은 이미 2년간 진행되어 종결된 과거 사건입니다. 소송금융은 현재 진행 중이거나 미래에 발생할 소송에 투자하므로, 이미 종결된 사건은 부적합 조건에 해당하여 투자 대상이 될 수 없습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>430억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명 (어도어)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>어도어 “430억원 배상해라”… 다니엘·민희진 손배소 26일 시작</t>
+          <t>[Startup's Story #518] 우리는 왜 여전히 줄을 서는가</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>platum.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/08/RRBHESBPMJAYFNDNFF32AJ4DYE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://platum.kr/archives/282142</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-08 12:56:10.694368+00:00</t>
+          <t>2026-03-09 12:47:43.149637+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>민희진, 다니엘</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 첫 재판 예정</t>
+        </is>
+      </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>tvN 드라마 '언더커버 미쓰홍' 15화 줄거리로, 홍금보(박신혜)가 최지수와 공조하여 한민증권 경영에 참여하고 강필범 일당에 맞서는 내용입니다. 강노라의 과거 유괴 사건과 홍금보의 신상 정보 유출 등 복잡한 기업 분쟁과 개인적인 갈등이 얽혀 있습니다. 최종적으로 강노라가 한민증권 사장으로 취임하며 지분을 여의도 해적단에 행사하겠다고 선언합니다.</t>
+          <t>어도어가 전 어도어 대표 민희진과 전 멤버 다니엘을 상대로 430억 원대 손해배상 청구 소송을 제기했다. 서울중앙지방법원에서 첫 재판이 열릴 예정이다. 이는 뉴진스 소속사 어도어와 민희진 대표 간의 경영권 분쟁에서 파생된 것으로 보인다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해당 기사는 tvN 드라마 '언더커버 미쓰홍'의 줄거리를 다루고 있어 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
+          <t>피해 규모가 430억 원으로 매우 크지만 (적합 조건 4), 상대방의 책임이 기사에서 명확히 제시되지 않아 법적 다툼의 여지가 크고 (적합 조건 1), 430억 원이라는 막대한 금액을 배상할 상대방의 자력이 충분한지 불확실하다 (적합 조건 2). 또한 집단적 피해나 공적 절차 진행 등 소송금융 투자에 유리한 다른 조건들이 확인되지 않는다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>신상 털린 박신혜, 사장 취임한 최지수 지분까지 얻었다 '공조 성공' ('미...</t>
+          <t>어도어, 민희진X다니엘에  430억 배상해 …26일 손배소 첫 재판</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>tvreport.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.tvreport.co.kr/broadcast/article/1009563/</t>
+          <t>https://www.mydaily.co.kr/page/view/2026030822161109975</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-08 00:28:39.065447+00:00</t>
+          <t>2026-03-09 00:32:02.395146+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>다니엘, 민희진</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>100억원 규모 손해배상 청구 소송 제기</t>
+          <t>손해배상 소송 첫 변론준비기일 예정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등을 상대로 100억원 규모의 손해배상 청구 소송을 제기했습니다. 이 민사 소송은 1심부터 3심까지 진행될 경우 결론이 나기까지 수 년이 걸릴 것으로 예상됩니다.</t>
+          <t>어도어가 민희진 전 대표와 다니엘을 상대로 430억원의 손해배상 소송을 제기했으며, 첫 변론준비기일이 6월 26일로 예정되어 있다. 이는 하이브와 어도어 간 경영권 분쟁과 관련된 법적 다툼으로 보인다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 등을 상대로 100억원 규모의 손해배상 소송을 제기한 사건으로, 피해 금액은 크지만(적합 조건 4), 상대방의 책임 명확성이나 자력 여부가 기사만으로는 불분명하며 집단적 피해가 아닌 개별 기업 간 소송으로 보여 소송금융 투자 적합도가 낮습니다.</t>
+          <t>피해 금액은 430억원으로 매우 크지만(적합 조건 4), 소송 상대방이 개인(다니엘, 민희진)이므로 배상 자력이 충분한지 불확실하며(적합 조건 2 미충족), 실제 배상액 회수 가능성이 낮을 수 있습니다. 또한, 기사 내용만으로는 상대방의 책임이 명확하다고 보기 어렵습니다(적합 조건 1 미충족).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>100억원</t>
+          <t>430억원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (어도어)</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>영풍 흔드는 KZ정밀···고려아연 분쟁 전선 확산하나</t>
+          <t>어도어 “430억원 배상해라”… 다니엘·민희진 손배소 26일 시작</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419629</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/08/RRBHESBPMJAYFNDNFF32AJ4DYE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-06 01:35:12.941730+00:00</t>
+          <t>2026-03-08 12:56:10.694368+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C58" t="inlineStr"/>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>기사는 상대측(MBK로 추정)의 소송으로 인해 특정 사안의 효력이 정지된 상태임을 지적하며, MBK 측의 법적 절차 철회가 효율적인 해결책이라는 입장을 보도합니다. 이는 고려아연과 MBK 간의 기업 지배구조 또는 사업 관련 분쟁으로 추정됩니다.</t>
+          <t>tvN 드라마 '언더커버 미쓰홍' 15화 줄거리로, 홍금보(박신혜)가 최지수와 공조하여 한민증권 경영에 참여하고 강필범 일당에 맞서는 내용입니다. 강노라의 과거 유괴 사건과 홍금보의 신상 정보 유출 등 복잡한 기업 분쟁과 개인적인 갈등이 얽혀 있습니다. 최종적으로 강노라가 한민증권 사장으로 취임하며 지분을 여의도 해적단에 행사하겠다고 선언합니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 파악되지 않습니다. 상대방(MBK)의 자력은 충분해 보이나 (적합 조건 2), 소송금융 투자 대상으로서의 핵심적인 정보가 부족하여 적합도를 낮게 평가합니다.</t>
+          <t>해당 기사는 tvN 드라마 '언더커버 미쓰홍'의 줄거리를 다루고 있어 실제 사건이 아닌 허구의 내용입니다. 따라서 소송금융 투자 대상으로서의 적합성이 없습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>잉여금 전환, MBK 제안의 2배 … 고려아연, 주총 앞두고 표심 다지기 총...</t>
+          <t>신상 털린 박신혜, 사장 취임한 최지수 지분까지 얻었다 '공조 성공' ('미...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>newslock.co.kr</t>
+          <t>tvreport.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126385</t>
+          <t>https://www.tvreport.co.kr/broadcast/article/1009563/</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-06 01:29:49.241962+00:00</t>
+          <t>2026-03-08 00:28:39.065447+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>100억원 규모 손해배상 청구 소송 제기</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>대한상사중재원 국제중재센터 출신 이상엽 외국변호사가 법무법인 오킴스에 합류하여 스타트업 및 중소기업 대상 국제중재 분쟁 해결 서비스를 강화합니다. 이 변호사는 중재가 소송보다 비용과 시간이 적게 들고 효율적이라며, 스타트업 분쟁 해결의 새로운 트렌드로 중재를 제시했습니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등을 상대로 100억원 규모의 손해배상 청구 소송을 제기했습니다. 이 민사 소송은 1심부터 3심까지 진행될 경우 결론이 나기까지 수 년이 걸릴 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루는 것이 아니라, 이상엽 변호사의 로펌 합류 소식과 스타트업 분쟁 해결에 중재가 유리하다는 일반적인 정보를 제공합니다. 적합 조건에 해당하는 구체적인 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>영풍이 KZ정밀 등을 상대로 100억원 규모의 손해배상 소송을 제기한 사건으로, 피해 금액은 크지만(적합 조건 4), 상대방의 책임 명확성이나 자력 여부가 기사만으로는 불분명하며 집단적 피해가 아닌 개별 기업 간 소송으로 보여 소송금융 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[피플]  스타트업 분쟁 해결은 중재가 유리</t>
+          <t>영풍 흔드는 KZ정밀···고려아연 분쟁 전선 확산하나</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92491</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419629</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-06 00:42:37.379732+00:00</t>
+          <t>2026-03-06 01:35:12.941730+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>MBK</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>상대측 소송으로 효력이 정지된 상태</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기하며 책임 소재를 명확히 하겠다고 밝혔다. 이는 영풍의 주주환원 및 지배구조 개선 노력과 맞물려 있으며, KZ정밀의 주주제안에 대한 검토와 함께 진행되고 있다. 영풍은 고려아연의 기업가치 훼손 우려를 제기하며 지배구조 개선 활동에 박차를 가할 예정이다.</t>
+          <t>기사는 상대측(MBK로 추정)의 소송으로 인해 특정 사안의 효력이 정지된 상태임을 지적하며, MBK 측의 법적 절차 철회가 효율적인 해결책이라는 입장을 보도합니다. 이는 고려아연과 MBK 간의 기업 지배구조 또는 사업 관련 분쟁으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해)에 해당하지 않으며, 적합 조건 4(피해 규모) 및 5(증거)에 대한 정보가 부족하다. 또한, 원고인 영풍은 대기업으로 소송금융의 주된 대상인 자금력이 부족한 피해자가 아니다.</t>
+          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 내용, 상대방의 책임 여부, 피해 규모 등이 명확히 파악되지 않습니다. 상대방(MBK)의 자력은 충분해 보이나 (적합 조건 2), 소송금융 투자 대상으로서의 핵심적인 정보가 부족하여 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>영풍,  KZ정밀 주주제안 검토 후 상정 …주주가치 제고 지속</t>
+          <t>잉여금 전환, MBK 제안의 2배 … 고려아연, 주총 앞두고 표심 다지기 총...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>newslock.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46670</t>
+          <t>http://www.newslock.co.kr/news/articleView.html?idxno=126385</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-06 00:41:47.846173+00:00</t>
+          <t>2026-03-06 01:29:49.241962+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr"/>
-      <c r="E61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>한미약품 오너 일가가 전문경영인 체제를 지지하며 대주주와 CEO 간의 갈등 봉합을 시도하고 있습니다. 약정을 위반하고 단독 행동에 나설 경우 위약벌과 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이 합의는 이사회 안건 및 주주총회 의결권 행사에 직접적인 영향을 미치는 구조입니다.</t>
+          <t>대한상사중재원 국제중재센터 출신 이상엽 외국변호사가 법무법인 오킴스에 합류하여 스타트업 및 중소기업 대상 국제중재 분쟁 해결 서비스를 강화합니다. 이 변호사는 중재가 소송보다 비용과 시간이 적게 들고 효율적이라며, 스타트업 분쟁 해결의 새로운 트렌드로 중재를 제시했습니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>기사는 한미 오너가와 전문경영인 체제 간의 잠재적 갈등과 약정 위반 시 발생할 수 있는 법적 리스크를 다루고 있어, 현재 구체적인 소송 사안이 발생한 것으로 보기 어렵습니다. 소송금융 투자 대상으로서의 구체적인 사건 발생이 확인되지 않아 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 소송금융 투자 대상 사건을 다루는 것이 아니라, 이상엽 변호사의 로펌 합류 소식과 스타트업 분쟁 해결에 중재가 유리하다는 일반적인 정보를 제공합니다. 적합 조건에 해당하는 구체적인 사건, 상대방, 피해 규모 등이 전혀 언급되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>한미 오너가, 전문경영인체제 지지…대주주·CEO 갈등 봉합될까</t>
+          <t>[피플]  스타트업 분쟁 해결은 중재가 유리</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336234?REFERER=NP</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92491</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-06 00:36:43.003006+00:00</t>
+          <t>2026-03-06 00:42:37.379732+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>주주총회를 앞두고 경영권 및 지배구조 관련 분쟁의 일환으로 소송 제기</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>영풍이 고려아연의 최대 주주로서 KZ정밀 및 그 관계자들을 상대로 손해배상청구소송을 제기했습니다. 이는 주주총회를 앞두고 고려아연의 지배구조 정상화와 주주가치 제고를 위한 책임의 일환으로, 기업 간 경영권 분쟁의 성격을 띠고 있습니다.</t>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기하며 책임 소재를 명확히 하겠다고 밝혔다. 이는 영풍의 주주환원 및 지배구조 개선 노력과 맞물려 있으며, KZ정밀의 주주제안에 대한 검토와 함께 진행되고 있다. 영풍은 고려아연의 기업가치 훼손 우려를 제기하며 지배구조 개선 활동에 박차를 가할 예정이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>원고(영풍)가 대기업으로 소송금융의 필요성이 낮습니다. 또한, 피고(KZ정밀 등)의 자력, 책임의 명확성, 피해 규모 등 소송금융 적합 조건을 판단할 정보가 기사에 부족하며, 집단적 피해가 아닌 기업 간 또는 주주 간 분쟁으로 보입니다.</t>
+          <t>적합 조건 3(집단적 피해)에 해당하지 않으며, 적합 조건 4(피해 규모) 및 5(증거)에 대한 정보가 부족하다. 또한, 원고인 영풍은 대기업으로 소송금융의 주된 대상인 자금력이 부족한 피해자가 아니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>주총 시즌 앞두고 고려아연-영풍 측 날선 공방</t>
+          <t>영풍,  KZ정밀 주주제안 검토 후 상정 …주주가치 제고 지속</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112598</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46670</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-05 01:38:08.498354+00:00</t>
+          <t>2026-03-06 00:41:47.846173+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
-      <c r="D63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>주식매매대금 청구 소송 1심 승소</t>
+          <t>내부 갈등 및 약정 위반 가능성 논의</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 후, 법정이 아닌 창작의 무대에서 만나자는 메시지를 던졌습니다. 이 기사는 민희진 대표의 법적 승리와 향후 행보에 대한 내용을 다루고 있습니다.</t>
+          <t>한미약품 오너 일가가 전문경영인 체제를 지지하며 대주주와 CEO 간의 갈등 봉합을 시도하고 있습니다. 약정을 위반하고 단독 행동에 나설 경우 위약벌과 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이 합의는 이사회 안건 및 주주총회 의결권 행사에 직접적인 영향을 미치는 구조입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 사실과 향후 법정 다툼 대신 창작으로 경쟁하겠다는 메시지를 전달합니다. 이는 특정 당사자 간의 기업 분쟁에 대한 보도로, 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 새로운 사건 발생이나 집단적 피해 상황에 해당하지 않습니다.</t>
+          <t>기사는 한미 오너가와 전문경영인 체제 간의 잠재적 갈등과 약정 위반 시 발생할 수 있는 법적 리스크를 다루고 있어, 현재 구체적인 소송 사안이 발생한 것으로 보기 어렵습니다. 소송금융 투자 대상으로서의 구체적인 사건 발생이 확인되지 않아 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>‘창작의 무대’서 만날 어도어 vs 민희진, 신인 보이그룹 ‘제로섬 게...</t>
+          <t>한미 오너가, 전문경영인체제 지지…대주주·CEO 갈등 봉합될까</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1616573/?sc=Naver</t>
+          <t>https://www.dailypharm.com/user/news/336234?REFERER=NP</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-05 00:42:03.663535+00:00</t>
+          <t>2026-03-06 00:36:43.003006+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>롯데그룹 경영진</t>
-[...2 lines deleted...]
-      <c r="D64" t="inlineStr"/>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>2015년 경영권 분쟁 관련 내용</t>
+          <t>주주총회를 앞두고 경영권 및 지배구조 관련 분쟁의 일환으로 소송 제기</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>기사 본문은 2015년 롯데그룹 형제간 경영권 분쟁과 관련하여 주주대표소송 제기 가능성을 언급하고 있습니다. 이는 롯데그룹의 과거 변곡점을 설명하는 내용으로, 현재 진행 중인 특정 법적 분쟁을 다루고 있지는 않습니다.</t>
+          <t>영풍이 고려아연의 최대 주주로서 KZ정밀 및 그 관계자들을 상대로 손해배상청구소송을 제기했습니다. 이는 주주총회를 앞두고 고려아연의 지배구조 정상화와 주주가치 제고를 위한 책임의 일환으로, 기업 간 경영권 분쟁의 성격을 띠고 있습니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>기사는 2015년 발생한 과거 경영권 분쟁과 주주대표소송의 일반적인 법리를 언급하고 있어, 현재 진행 중이거나 임박한 소송금융 투자 대상 사건으로 보기 어렵습니다. 이미 종결된 사건일 가능성이 높아 부적합 조건에 해당합니다.</t>
+          <t>원고(영풍)가 대기업으로 소송금융의 필요성이 낮습니다. 또한, 피고(KZ정밀 등)의 자력, 책임의 명확성, 피해 규모 등 소송금융 적합 조건을 판단할 정보가 기사에 부족하며, 집단적 피해가 아닌 기업 간 또는 주주 간 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[더벨][그룹의 변신 Before After] 416개 순환고리 끊은 10년, '지주사 안...</t>
+          <t>주총 시즌 앞두고 고려아연-영풍 측 날선 공방</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602251533372280105366</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=112598</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-04 01:19:41.368307+00:00</t>
+          <t>2026-03-05 01:38:08.498354+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>미국 소송 합의금 지급 일정 조정 중, 이전 경영진 대상 구상권 청구 검토 중</t>
+          <t>주식매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>셀루메드는 과거 미국 소송의 잔여 합의금 지급 일정을 조정하며 안정적인 상환을 추진 중이다. 동시에 공동 피고였던 이전 경영진에 대한 구상권 청구 가능성을 검토하며 회사의 피해를 최소화하기 위한 법적 대응을 모색하고 있다.</t>
+          <t>민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 후, 법정이 아닌 창작의 무대에서 만나자는 메시지를 던졌습니다. 이 기사는 민희진 대표의 법적 승리와 향후 행보에 대한 내용을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>이 사건은 셀루메드가 과거 미국 소송의 합의금을 지급하는 단계로, 소송금융의 일반적인 투자 대상인 '피해자가 외부의 자력 있는 상대방에게 손해배상을 청구하는' 유형에 해당하지 않는다. 또한, 이전 경영진에 대한 구상권 청구는 내부적인 문제이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건에 부합하는 부분이 거의 없음.)</t>
+          <t>이 기사는 민희진 전 어도어 대표가 주식매매대금 청구 소송 1심에서 승소한 사실과 향후 법정 다툼 대신 창작으로 경쟁하겠다는 메시지를 전달합니다. 이는 특정 당사자 간의 기업 분쟁에 대한 보도로, 다수의 피해자가 발생하여 소송금융 투자를 검토할 만한 새로운 사건 발생이나 집단적 피해 상황에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>셀루메드, 美 소송 합의금 지급 일정 조정 협의…신사업 투자 병행</t>
+          <t>‘창작의 무대’서 만날 어도어 vs 민희진, 신인 보이그룹 ‘제로섬 게...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341563</t>
+          <t>https://www.dailian.co.kr/news/view/1616573/?sc=Naver</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-04 01:11:31.984406+00:00</t>
+          <t>2026-03-05 00:42:03.663535+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>롯데그룹 경영진</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>청구소송 최종 승소, 미배당이익금 회수 확정</t>
+          <t>2015년 경영권 분쟁 관련 내용</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>일양약품이 청구소송에서 최종 승소하여 3년 이상 묶여 있던 미배당이익금 180억원을 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식거래 재개 여부 결정에 긍정적인 영향을 미칠 것으로 예상됩니다. 해당 사건은 이미 소송이 종결되고 일양약품이 승소한 경우입니다.</t>
+          <t>기사 본문은 2015년 롯데그룹 형제간 경영권 분쟁과 관련하여 주주대표소송 제기 가능성을 언급하고 있습니다. 이는 롯데그룹의 과거 변곡점을 설명하는 내용으로, 현재 진행 중인 특정 법적 분쟁을 다루고 있지는 않습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>본 기사는 일양약품이 청구소송에서 최종 승소하여 미배당이익금 180억원을 회수하게 된 사건으로, 이미 소송이 종결되고 승소한 경우에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 2015년 발생한 과거 경영권 분쟁과 주주대표소송의 일반적인 법리를 언급하고 있어, 현재 진행 중이거나 임박한 소송금융 투자 대상 사건으로 보기 어렵습니다. 이미 종결된 사건일 가능성이 높아 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>180억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>일양약품, 주식거래 재개여부 늦어도 25일까지 판가름</t>
+          <t>[더벨][그룹의 변신 Before After] 416개 순환고리 끊은 10년, '지주사 안...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>hitnews.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74300</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602251533372280105366</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:24.947633+00:00</t>
+          <t>2026-03-04 01:19:41.368307+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>다니엘, 민희진 외 1인</t>
+          <t>이전 경영진</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>HYBE가 다니엘, 민희진 및 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송 제기</t>
+          <t>미국 소송 합의금 지급 일정 조정 중, 이전 경영진 대상 구상권 청구 검토 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>HYBE가 다니엘, 민희진 및 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했다. 이는 뉴진스 관련 분쟁의 일환으로 보이며, 소송은 현재 진행 중이다. 한편, HYBE는 주주간계약 해지 및 풋옵션 행사 주식매매대금 청구 소송 1심에서 패소하여 항소를 준비 중이다.</t>
+          <t>셀루메드는 과거 미국 소송의 잔여 합의금 지급 일정을 조정하며 안정적인 상환을 추진 중이다. 동시에 공동 피고였던 이전 경영진에 대한 구상권 청구 가능성을 검토하며 회사의 피해를 최소화하기 위한 법적 대응을 모색하고 있다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>청구 금액이 431억 원대로 매우 크지만 (적합 조건 4), 소송 상대방이 개인(다니엘, 민희진 및 가족 1인)이므로 해당 금액을 배상할 자력이 충분하지 않을 가능성이 높다 (적합 조건 2 미충족). 이는 소송금융 투자 시 회수 가능성을 현저히 낮추는 요인으로 작용하여 투자 적합도가 낮다.</t>
+          <t>이 사건은 셀루메드가 과거 미국 소송의 합의금을 지급하는 단계로, 소송금융의 일반적인 투자 대상인 '피해자가 외부의 자력 있는 상대방에게 손해배상을 청구하는' 유형에 해당하지 않는다. 또한, 이전 경영진에 대한 구상권 청구는 내부적인 문제이며 상대방의 자력 및 피해 규모가 불분명하여 투자 매력이 낮다. (부적합 조건: 이미 종결된 사건에 해당하며, 적합 조건에 부합하는 부분이 거의 없음.)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>431억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>1명 (HYBE)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>'뉴진스 퇴출' 다니엘, 근황 떴다…日서 유명 남배우와 포착, 목격담 '활...</t>
+          <t>셀루메드, 美 소송 합의금 지급 일정 조정 협의…신사업 투자 병행</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2117620</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341563</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:57.589444+00:00</t>
+          <t>2026-03-04 01:11:31.984406+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>산업부의 중재 이관 권고 및 적극행정위원회 개최</t>
+          <t>청구소송 최종 승소, 미배당이익금 회수 확정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>산업부가 한국전력과 한국수력원자력 간의 중재를 대한상사중재원으로 이관할 것을 권고했다. 이는 양사 간의 다툼으로 비춰지는 것을 막고 직권남용 논란을 피하기 위한 조치로, 적극행정위원회를 통해 결정되었다. 현재 소송 취하 여부 등 법적 절차가 논의 중이다.</t>
+          <t>일양약품이 청구소송에서 최종 승소하여 3년 이상 묶여 있던 미배당이익금 180억원을 전액 회수하게 되었습니다. 이로 인해 일양약품의 주식거래 재개 여부 결정에 긍정적인 영향을 미칠 것으로 예상됩니다. 해당 사건은 이미 소송이 종결되고 일양약품이 승소한 경우입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>이 사건은 한국전력과 한국수력원자력이라는 두 공공기관 간의 중재 및 소송 관련 다툼으로, 소송금융의 일반적인 고객인 제3의 피해자(원고)가 명확히 존재하지 않습니다. 양측 모두 충분한 자력을 가진 주체이므로 소송금융의 필요성이 낮습니다.</t>
+          <t>본 기사는 일양약품이 청구소송에서 최종 승소하여 미배당이익금 180억원을 회수하게 된 사건으로, 이미 소송이 종결되고 승소한 경우에 해당합니다. 소송금융은 진행 중이거나 예정된 소송에 자금을 지원하는 것이므로, 이미 종결된 사건은 투자 대상에 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>180억원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>산업부, 한전·한수원 중재 대한상사중재원으로 이관 추진 권고</t>
+          <t>일양약품, 주식거래 재개여부 늦어도 25일까지 판가름</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>hitnews.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341353</t>
+          <t>https://www.hitnews.co.kr/news/articleView.html?idxno=74300</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-02 00:29:32.430171+00:00</t>
+          <t>2026-03-04 00:42:24.947633+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>다니엘, 민희진 외 1인</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사합의31부 1심 전부승소 판결</t>
+          <t>HYBE가 다니엘, 민희진 및 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송 제기</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매수청구권 관련 소송에서 전부 승소했습니다. 서울중앙지방법원 민사합의31부는 민 전 대표의 손을 들어주었으며, 민 전 대표를 대리한 법무법인 세종은 고된 소송이었다고 밝혔습니다.</t>
+          <t>HYBE가 다니엘, 민희진 및 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했다. 이는 뉴진스 관련 분쟁의 일환으로 보이며, 소송은 현재 진행 중이다. 한편, HYBE는 주주간계약 해지 및 풋옵션 행사 주식매매대금 청구 소송 1심에서 패소하여 항소를 준비 중이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사에 따르면 민희진 전 대표가 하이브와의 소송에서 '전부승소'했다고 명시되어 있어, 이미 판결이 선고되고 종결된 사건에 해당합니다. 이는 소송금융 투자 대상으로서의 '부적합 조건: 이미 종결된 사건'에 부합하므로 신규 투자 기회가 없습니다.</t>
+          <t>청구 금액이 431억 원대로 매우 크지만 (적합 조건 4), 소송 상대방이 개인(다니엘, 민희진 및 가족 1인)이므로 해당 금액을 배상할 자력이 충분하지 않을 가능성이 높다 (적합 조건 2 미충족). 이는 소송금융 투자 시 회수 가능성을 현저히 낮추는 요인으로 작용하여 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억 원대</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (HYBE)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>한 편 영화같았던 선고…처음부터 '민희진 승소' 확신했다</t>
+          <t>'뉴진스 퇴출' 다니엘, 근황 떴다…日서 유명 남배우와 포착, 목격담 '활...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603012591i</t>
+          <t>https://www.xportsnews.com/article/2117620</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-01 12:49:23.885763+00:00</t>
+          <t>2026-03-02 00:36:57.589444+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>하이브, 빌리프랩, 쏘스뮤직, 어도어</t>
+          <t>한국전력공사, 한국수력원자력</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>풋옵션 관련 소송 1심 승소 후 하이브 항소, 다른 손해배상 소송 진행 중</t>
+          <t>산업부의 중재 이관 권고 및 적극행정위원회 개최</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 기자회견에서 하이브로부터 받을 풋옵션 256억원을 포기하는 대신 자신에게 제기된 467억원 규모의 모든 소송을 멈춰달라고 제안했습니다. 기사는 이 제안이 실제로 손에 쥐지 않은 돈을 걸고 협상 카드로 내민 것이며, 하이브에게 손해가 큰 협상안이라고 지적했습니다. 민희진은 뉴진스를 위한 '대인배' 이미지를 얻으려 했으나, 알맹이 없는 기자회견이라는 비판도 받았습니다.</t>
+          <t>산업부가 한국전력과 한국수력원자력 간의 중재를 대한상사중재원으로 이관할 것을 권고했다. 이는 양사 간의 다툼으로 비춰지는 것을 막고 직권남용 논란을 피하기 위한 조치로, 적극행정위원회를 통해 결정되었다. 현재 소송 취하 여부 등 법적 절차가 논의 중이다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>민희진 전 대표는 하이브 및 그 레이블로부터 다수의 손해배상 소송에 직면한 피고의 입장입니다. 소송금융은 주로 원고의 소송 비용을 지원하는 형태인데, 이 사건에서 민희진이 원고로서 소송금융을 받을 만한 명확한 '피해'가 부각되지 않습니다. 풋옵션 256억원은 1심 승소했으나 항소 중이며, 민희진이 피고로서 배상해야 할 금액(467억원)이 더 큰 상황이므로 투자 적합성이 낮습니다.</t>
+          <t>이 사건은 한국전력과 한국수력원자력이라는 두 공공기관 간의 중재 및 소송 관련 다툼으로, 소송금융의 일반적인 고객인 제3의 피해자(원고)가 명확히 존재하지 않습니다. 양측 모두 충분한 자력을 가진 주체이므로 소송금융의 필요성이 낮습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>민희진, 실체도 없는 256억으로 사고 싶었던 '대인배' 타이틀 [기자수첩...</t>
+          <t>산업부, 한전·한수원 중재 대한상사중재원으로 이관 추진 권고</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026022708105858130</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1341353</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-28 01:26:13.371526+00:00</t>
+          <t>2026-03-02 00:29:32.430171+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>M&amp;A 계약 파기 및 위약금 수령 합의</t>
+          <t>서울중앙지방법원 민사합의31부 1심 전부승소 판결</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>넷플릭스와 워너브러더스 디스커버리 간의 M&amp;A 계약이 파기되었다. 넷플릭스는 재정적 매력이 없다는 이유로 2차 인수전에 참여하지 않기로 했으며, 이에 따라 워너브러더스 측으로부터 28억 달러의 위약금을 받게 된다. 파라마운트가 워너브러더스 인수에 적극적으로 나서면서 새로운 M&amp;A 구도가 형성되고 있다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매수청구권 관련 소송에서 전부 승소했습니다. 서울중앙지방법원 민사합의31부는 민 전 대표의 손을 들어주었으며, 민 전 대표를 대리한 법무법인 세종은 고된 소송이었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리와의 M&amp;A 계약 파기로 인해 28억 달러의 위약금을 받게 되는 상황을 설명하고 있습니다. 이는 넷플릭스가 손해배상을 청구하는 사건이 아니라, 계약에 따라 위약금을 수령하는 상황이므로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 계약 파기 및 위약금 수령 합의)</t>
+          <t>기사에 따르면 민희진 전 대표가 하이브와의 소송에서 '전부승소'했다고 명시되어 있어, 이미 판결이 선고되고 종결된 사건에 해당합니다. 이는 소송금융 투자 대상으로서의 '부적합 조건: 이미 종결된 사건'에 부합하므로 신규 투자 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 합병 돌연 파기…파라마운트 진출 길 열려</t>
+          <t>한 편 영화같았던 선고…처음부터 '민희진 승소' 확신했다</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11571110?ref=naver</t>
+          <t>https://www.hankyung.com/article/202603012591i</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:35.171768+00:00</t>
+          <t>2026-03-01 12:49:23.885763+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>하이브, 빌리프랩, 쏘스뮤직, 어도어</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>기업 인수 관련 소송 진행 중</t>
+          <t>풋옵션 관련 소송 1심 승소 후 하이브 항소, 다른 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스를 상대로 소송과 적대적 인수 시도를 병행하고 있다는 내용의 기업 뉴스 기사입니다. 이는 대형 미디어 기업 간의 복잡한 기업 분쟁 상황을 다루고 있습니다.</t>
+          <t>민희진 전 어도어 대표가 기자회견에서 하이브로부터 받을 풋옵션 256억원을 포기하는 대신 자신에게 제기된 467억원 규모의 모든 소송을 멈춰달라고 제안했습니다. 기사는 이 제안이 실제로 손에 쥐지 않은 돈을 걸고 협상 카드로 내민 것이며, 하이브에게 손해가 큰 협상안이라고 지적했습니다. 민희진은 뉴진스를 위한 '대인배' 이미지를 얻으려 했으나, 알맹이 없는 기자회견이라는 비판도 받았습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>본 기사는 넷플릭스와 워너브러더스 간의 기업 인수 포기 및 파라마운트의 소송 및 적대적 인수 시도에 대한 기업 뉴스입니다. 소송금융 투자 대상으로서의 명확한 피해자 집단, 피해 규모, 상대방의 책임 등이 구체적으로 명시되어 있지 않아 적합 조건을 충족하기 어렵습니다.</t>
+          <t>민희진 전 대표는 하이브 및 그 레이블로부터 다수의 손해배상 소송에 직면한 피고의 입장입니다. 소송금융은 주로 원고의 소송 비용을 지원하는 형태인데, 이 사건에서 민희진이 원고로서 소송금융을 받을 만한 명확한 '피해'가 부각되지 않습니다. 풋옵션 256억원은 1심 승소했으나 항소 중이며, 민희진이 피고로서 배상해야 할 금액(467억원)이 더 큰 상황이므로 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 인수 포기… 적정가에 거래 이뤄져야</t>
+          <t>민희진, 실체도 없는 256억으로 사고 싶었던 '대인배' 타이틀 [기자수첩...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832499</t>
+          <t>https://news.mtn.co.kr/news-detail/2026022708105858130</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-28 01:12:13.087439+00:00</t>
+          <t>2026-02-28 01:26:13.371526+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>파라마운트의 워너브러더스 인수를 위한 적대적 시도와 병행하여 소송 진행 중</t>
+          <t>M&amp;A 계약 파기 및 위약금 수령 합의</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스 인수를 위해 적대적 인수 시도와 함께 소송을 진행하고 있습니다. 기사는 소송의 구체적인 내용이나 당사자, 피해 규모에 대한 상세 정보를 제공하지 않습니다.</t>
+          <t>넷플릭스와 워너브러더스 디스커버리 간의 M&amp;A 계약이 파기되었다. 넷플릭스는 재정적 매력이 없다는 이유로 2차 인수전에 참여하지 않기로 했으며, 이에 따라 워너브러더스 측으로부터 28억 달러의 위약금을 받게 된다. 파라마운트가 워너브러더스 인수에 적극적으로 나서면서 새로운 M&amp;A 구도가 형성되고 있다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>기사가 매우 간략하여 소송금융 투자 대상으로서의 명확성이 현저히 낮습니다. '소송'이 언급되었으나, 어떤 주체가 누구를 상대로 어떤 내용의 소송을 제기했는지, 구체적인 피해 규모나 원고가 누구인지 파악하기 어렵습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
+          <t>본 기사는 넷플릭스가 워너브러더스 디스커버리와의 M&amp;A 계약 파기로 인해 28억 달러의 위약금을 받게 되는 상황을 설명하고 있습니다. 이는 넷플릭스가 손해배상을 청구하는 사건이 아니라, 계약에 따라 위약금을 수령하는 상황이므로 소송금융 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 이미 종결된 사건 - 계약 파기 및 위약금 수령 합의)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>워너브라더스 인수에 120조 베팅했던 넷플릭스, 돌연 포기 선언...주가는...</t>
+          <t>넷플릭스, 워너브러더스 합병 돌연 파기…파라마운트 진출 길 열려</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>livebiz.today</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.livebiz.today/news/articleView.html?idxno=200875</t>
+          <t>https://www.munhwa.com/article/11571110?ref=naver</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-28 01:11:26.444912+00:00</t>
+          <t>2026-02-28 01:12:35.171768+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>적대적 인수합병 관련 소송 진행 중</t>
+          <t>기업 인수 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너 인수전에서 발을 뺐다는 기사에서, 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있다는 내용이 언급되었습니다. 그러나 소송의 구체적인 내용이나 당사자, 예상 피해 규모 등은 명확히 제시되지 않았습니다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스를 상대로 소송과 적대적 인수 시도를 병행하고 있다는 내용의 기업 뉴스 기사입니다. 이는 대형 미디어 기업 간의 복잡한 기업 분쟁 상황을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>기사는 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있음을 언급하나, 소송의 구체적인 내용, 원고 및 피고, 그리고 청구되는 손해액에 대한 정보가 전혀 없습니다. 대기업 간의 분쟁이므로 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자, 책임 소재, 피해 규모를 파악하기 어렵습니다.</t>
+          <t>본 기사는 넷플릭스와 워너브러더스 간의 기업 인수 포기 및 파라마운트의 소송 및 적대적 인수 시도에 대한 기업 뉴스입니다. 소송금융 투자 대상으로서의 명확한 피해자 집단, 피해 규모, 상대방의 책임 등이 구체적으로 명시되어 있지 않아 적합 조건을 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>'워너 인수전'서 발 뺀 넷플릭스  더는 매력적이지 않아</t>
+          <t>넷플릭스, 워너브러더스 인수 포기… 적정가에 거래 이뤄져야</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022789107</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832499</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-28 01:09:10.294437+00:00</t>
+          <t>2026-02-28 01:12:13.087439+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>기업 인수합병 관련 소송 진행 중</t>
+          <t>파라마운트의 워너브러더스 인수를 위한 적대적 시도와 병행하여 소송 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>넷플릭스가 워너브러더스 인수를 재무적 매력 부족으로 철회했습니다. 한편, 파라마운트가 소송과 적대적 M&amp;A를 병행하며 공세를 이어가고 있으며, 최근 인수가를 상향 조정했습니다. 이 기사는 기업 간의 인수합병 전략과 관련 소송을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 피해자나 손해배상 청구권에 대한 정보는 없습니다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 포기한 가운데, 파라마운트가 워너브러더스 인수를 위해 적대적 인수 시도와 함께 소송을 진행하고 있습니다. 기사는 소송의 구체적인 내용이나 당사자, 피해 규모에 대한 상세 정보를 제공하지 않습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>기사는 기업 인수합병 과정에서 발생하는 경쟁사의 소송 전략을 언급하고 있을 뿐, 소송금융 투자를 검토할 만한 명확한 피해자나 손해배상 청구권이 특정되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>기사가 매우 간략하여 소송금융 투자 대상으로서의 명확성이 현저히 낮습니다. '소송'이 언급되었으나, 어떤 주체가 누구를 상대로 어떤 내용의 소송을 제기했는지, 구체적인 피해 규모나 원고가 누구인지 파악하기 어렵습니다. (적합 조건 1, 3, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>넷플릭스, 워너브러더스 인수 철회  재무적으로 매력적이지 않아</t>
+          <t>워너브라더스 인수에 120조 베팅했던 넷플릭스, 돌연 포기 선언...주가는...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>livebiz.today</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2036276</t>
+          <t>https://www.livebiz.today/news/articleView.html?idxno=200875</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-28 01:08:38.356791+00:00</t>
+          <t>2026-02-28 01:11:26.444912+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>주식 매매대금 청구 소송 승소 후 전략적 협상 제안</t>
+          <t>적대적 인수합병 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 청구 소송에서 승소한 뒤 기자회견을 열었다. 그녀는 자신이 받을 풋옵션 255억 원을 포기하는 대신, 분쟁과 연관된 모든 소송을 중단하고 뉴진스 멤버 다니엘을 복귀시킬 것을 제안했다. 이는 기존 소송의 승소를 바탕으로 한 전략적 협상 시도로 보인다.</t>
+          <t>넷플릭스가 워너 인수전에서 발을 뺐다는 기사에서, 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있다는 내용이 언급되었습니다. 그러나 소송의 구체적인 내용이나 당사자, 예상 피해 규모 등은 명확히 제시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>소송금융은 주로 피해자가 소송 비용을 조달하여 손해배상을 청구하는 경우에 적합합니다. 본 사건은 민희진 대표가 이미 주식 매매대금 청구 소송에서 승소하여 풋옵션 255억 원을 받을 권리가 확정된 상태에서, 분쟁 종결을 위한 전략적 협상 제안을 한 것입니다. 이는 새로운 손해배상 청구를 위한 자금 조달과는 거리가 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 파라마운트가 워너브러더스에 대해 소송과 적대적 인수합병을 병행하고 있음을 언급하나, 소송의 구체적인 내용, 원고 및 피고, 그리고 청구되는 손해액에 대한 정보가 전혀 없습니다. 대기업 간의 분쟁이므로 상대방의 자력은 충분할 수 있으나 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자, 책임 소재, 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>255억 원 (포기 제안 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>'255억 포기' 민희진 기자회견의 숨은 전략</t>
+          <t>'워너 인수전'서 발 뺀 넷플릭스  더는 매력적이지 않아</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316286</t>
+          <t>https://www.hankyung.com/article/2026022789107</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-28 00:44:09.078006+00:00</t>
+          <t>2026-02-28 01:09:10.294437+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>셀리드 패소 시 상장폐지 실질심사 사유 해당 가능성</t>
+          <t>기업 인수합병 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>제약·바이오 기업 셀리드가 현재 진행 중인 소송에서 패소할 경우 매출이 0원에 가까워지고 관리종목 지정 및 상장폐지 실질심사 사유에 해당할 수 있다는 내용입니다. 이는 기술특례상장 기업들의 생존 문제와 연결됩니다.</t>
+          <t>넷플릭스가 워너브러더스 인수를 재무적 매력 부족으로 철회했습니다. 한편, 파라마운트가 소송과 적대적 M&amp;A를 병행하며 공세를 이어가고 있으며, 최근 인수가를 상향 조정했습니다. 이 기사는 기업 간의 인수합병 전략과 관련 소송을 다루고 있으나, 소송금융 투자 대상이 될 만한 명확한 피해자나 손해배상 청구권에 대한 정보는 없습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>기사는 셀리드라는 기업이 소송에서 패소할 경우 발생할 수 있는 재정적 위험(상장폐지 등)에 초점을 맞추고 있어, 소송금융 투자 대상으로서 원고(피해자)를 발굴하거나 그들의 소송을 지원할 기회를 파악하기 어렵습니다. 소송의 구체적인 내용, 원고, 청구 금액 등 투자 판단에 필요한 정보가 부족합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>기사는 기업 인수합병 과정에서 발생하는 경쟁사의 소송 전략을 언급하고 있을 뿐, 소송금융 투자를 검토할 만한 명확한 피해자나 손해배상 청구권이 특정되지 않습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>[동전주 퇴출 직격탄]제약·바이오업계, '개발' 이전에 '생존'부터</t>
+          <t>넷플릭스, 워너브러더스 인수 철회  재무적으로 매력적이지 않아</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>newsway.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.newsway.co.kr/news/view?ud=2026022610352586450</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2036276</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:26.621851+00:00</t>
+          <t>2026-02-28 01:08:38.356791+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>1심 소송 결과 발표 및 향후 계획 기자회견</t>
+          <t>주식 매매대금 청구 소송 승소 후 전략적 협상 제안</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 1심 소송 결과 및 향후 계획을 발표하는 기자회견을 열었다. 민 대표는 하이브 측에 자신이 받을 풋옵션 256억을 포기하는 대신 뉴진스와 관련한 조건을 제시했다.</t>
+          <t>민희진 어도어 대표가 하이브를 상대로 한 주식 매매대금 청구 소송에서 승소한 뒤 기자회견을 열었다. 그녀는 자신이 받을 풋옵션 255억 원을 포기하는 대신, 분쟁과 연관된 모든 소송을 중단하고 뉴진스 멤버 다니엘을 복귀시킬 것을 제안했다. 이는 기존 소송의 승소를 바탕으로 한 전략적 협상 시도로 보인다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>이 사건은 민희진 대표와 하이브 간의 기업 지배권 및 계약 관련 분쟁으로, 다수의 피해자가 발생한 집단적 피해 사건으로 보기 어렵다. 소송 상대방(하이브)의 자력은 충분하나, 로앤굿 고객 대상인 집단적 피해자 또는 일반 원고(피해자)의 손해배상 청구와는 성격이 달라 소송금융 적합도가 낮다. (적합 조건 3, 4 미충족)</t>
+          <t>소송금융은 주로 피해자가 소송 비용을 조달하여 손해배상을 청구하는 경우에 적합합니다. 본 사건은 민희진 대표가 이미 주식 매매대금 청구 소송에서 승소하여 풋옵션 255억 원을 받을 권리가 확정된 상태에서, 분쟁 종결을 위한 전략적 협상 제안을 한 것입니다. 이는 새로운 손해배상 청구를 위한 자금 조달과는 거리가 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>256억 (민희진 대표의 풋옵션)</t>
+          <t>255억 원 (포기 제안 금액)</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>‘256억 포기 기자회견’ 민희진 옆 지킨 남성 정체는?</t>
+          <t>'255억 포기' 민희진 기자회견의 숨은 전략</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973490</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316286</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-02-26 13:31:48.997827+00:00</t>
+          <t>2026-02-28 00:44:09.078006+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>민희진 대표 1심 소송 승소 후 합의 제안</t>
+          <t>셀리드 패소 시 상장폐지 실질심사 사유 해당 가능성</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 스톡옵션 소송 1심에서 승소하며 256억원 상당의 권리를 확보했습니다. 민 대표는 이 권리를 포기하는 대신 뉴진스를 포함한 모든 법적 분쟁을 종결하자고 하이브에 제안했으며, 이는 400억원 규모의 손해배상 소송을 피하려는 계산된 행보라는 비판도 받고 있습니다.</t>
+          <t>제약·바이오 기업 셀리드가 현재 진행 중인 소송에서 패소할 경우 매출이 0원에 가까워지고 관리종목 지정 및 상장폐지 실질심사 사유에 해당할 수 있다는 내용입니다. 이는 기술특례상장 기업들의 생존 문제와 연결됩니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>본 사건은 민희진 대표가 1심 소송에서 승소한 후 합의를 제안하는 상황으로, 로앤굿의 고객인 원고(피해자)가 새롭게 소송을 제기하여 소송금융을 필요로 하는 전형적인 사례에 해당하지 않습니다. 또한, 하이브가 민희진 대표에게 400억원 규모의 손해배상 소송을 제기할 경우 민희진 대표는 피고가 되므로, 원고 중심의 소송금융 투자 대상으로는 부적합합니다. (기타 투자 어려운 이유 있음)</t>
+          <t>기사는 셀리드라는 기업이 소송에서 패소할 경우 발생할 수 있는 재정적 위험(상장폐지 등)에 초점을 맞추고 있어, 소송금융 투자 대상으로서 원고(피해자)를 발굴하거나 그들의 소송을 지원할 기회를 파악하기 어렵습니다. 소송의 구체적인 내용, 원고, 청구 금액 등 투자 판단에 필요한 정보가 부족합니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>256억원 (민희진 스톡옵션), 400억원 (하이브의 잠재적 손해배상 청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>256억 포기하겠단 민희진, 대인배 vs 더 큰 배상 피하려는 수[댓글온도]</t>
+          <t>[동전주 퇴출 직격탄]제약·바이오업계, '개발' 이전에 '생존'부터</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>newsway.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/02/26/2026022616105496874</t>
+          <t>https://www.newsway.co.kr/news/view?ud=2026022610352586450</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-02-26 13:09:41.942997+00:00</t>
+          <t>2026-02-27 00:45:26.621851+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>1심 소송 결과 발표 및 향후 계획 기자회견</t>
+        </is>
+      </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 제목으로 미루어 볼 때 민희진 대표와 관련된 기업 분쟁에 대한 기사로 추정되나, 구체적인 사건 내용, 피해 규모, 진행 단계 등은 알 수 없습니다.</t>
+          <t>민희진 대표가 하이브와의 1심 소송 결과 및 향후 계획을 발표하는 기자회견을 열었다. 민 대표는 하이브 측에 자신이 받을 풋옵션 256억을 포기하는 대신 뉴진스와 관련한 조건을 제시했다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 상대방 책임의 명확성, 자력, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준에 해당하는 정보를 확인할 수 없어 적합도를 낮게 평가합니다.</t>
+          <t>이 사건은 민희진 대표와 하이브 간의 기업 지배권 및 계약 관련 분쟁으로, 다수의 피해자가 발생한 집단적 피해 사건으로 보기 어렵다. 소송 상대방(하이브)의 자력은 충분하나, 로앤굿 고객 대상인 집단적 피해자 또는 일반 원고(피해자)의 손해배상 청구와는 성격이 달라 소송금융 적합도가 낮다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 (민희진 대표의 풋옵션)</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>허 찌른 민희진 계산법, 개저씨는 싫지만 맞다이 포기해야 새 투자자 받...</t>
+          <t>‘256억 포기 기자회견’ 민희진 옆 지킨 남성 정체는?</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>tvdaily.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>http://www.tvdaily.co.kr/read.php3?aid=17720694101779098010</t>
+          <t>https://www.mk.co.kr/article/11973490</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-02-26 13:05:29.444004+00:00</t>
+          <t>2026-02-26 13:31:48.997827+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>OpenAI, 샘 올트먼</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>법원에 법적 문서 제출</t>
+          <t>민희진 대표 1심 소송 승소 후 합의 제안</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI의 비영리 미션 위반을 주장하며 샘 올트먼과 오픈AI를 상대로 최대 1,340억 달러 규모의 소송을 제기했다. 머스크는 오픈AI의 공동 설립자이며, 이번 소송은 오픈AI 재단이 보유한 지분과 관련되어 있다.</t>
+          <t>민희진 오케이 레코즈 대표가 하이브를 상대로 제기한 스톡옵션 소송 1심에서 승소하며 256억원 상당의 권리를 확보했습니다. 민 대표는 이 권리를 포기하는 대신 뉴진스를 포함한 모든 법적 분쟁을 종결하자고 하이브에 제안했으며, 이는 400억원 규모의 손해배상 소송을 피하려는 계산된 행보라는 비판도 받고 있습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 사건은 상대방(OpenAI, 샘 올트먼)의 자력이 충분하고(적합 조건 2), 청구 금액이 매우 크며(최대 1,340억 달러, 적합 조건 4), 이미 법원에 소송이 제기되어 증거 확보가 가능합니다(적합 조건 5). 그러나 원고인 일론 머스크는 소송금융 지원이 필요 없는 막대한 자산을 보유한 인물로, 소송금융의 일반적인 고객 프로필에 해당하지 않아 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 사건은 민희진 대표가 1심 소송에서 승소한 후 합의를 제안하는 상황으로, 로앤굿의 고객인 원고(피해자)가 새롭게 소송을 제기하여 소송금융을 필요로 하는 전형적인 사례에 해당하지 않습니다. 또한, 하이브가 민희진 대표에게 400억원 규모의 손해배상 소송을 제기할 경우 민희진 대표는 피고가 되므로, 원고 중심의 소송금융 투자 대상으로는 부적합합니다. (기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>최대 1,340억 달러</t>
+          <t>256억원 (민희진 스톡옵션), 400억원 (하이브의 잠재적 손해배상 청구액)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>마이크로소프트-스페이스X, 글로벌 커뮤니티 인터넷 프로젝트 추진</t>
+          <t>256억 포기하겠단 민희진, 대인배 vs 더 큰 배상 피하려는 수[댓글온도]</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hellot.net</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.hellot.net/news/article.html?no=110707</t>
+          <t>https://www.mt.co.kr/society/2026/02/26/2026022616105496874</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-02-26 12:58:20.772462+00:00</t>
+          <t>2026-02-26 13:09:41.942997+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr"/>
+      <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 모든 민·형사상 소송을 중단하고 뉴진스를 보호하기 위해 256억 원 규모의 풋옵션 행사를 포기하겠다고 발표했다. 이는 양측 간의 지속적인 기업 분쟁을 해결하려는 전략적 제안이다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 제목으로 미루어 볼 때 민희진 대표와 관련된 기업 분쟁에 대한 기사로 추정되나, 구체적인 사건 내용, 피해 규모, 진행 단계 등은 알 수 없습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 대표가 하이브와의 민·형사상 소송을 중단하기 위해 256억 원의 풋옵션 행사를 포기하겠다는 제안을 다루고 있습니다. 이는 소송금융이 지원하는 '피해자가 손해배상을 청구하는' 유형의 사건이 아니며, 오히려 기존 소송을 종결하려는 시도로 보입니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사 본문이 손상되어 내용을 파악할 수 없습니다. 따라서 상대방 책임의 명확성, 자력, 피해 규모, 증거 유무 등 소송금융 적합도 판단 기준에 해당하는 정보를 확인할 수 없어 적합도를 낮게 평가합니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>뉴진스 힘들지 않게…  256억 포기 선언한 민희진의 승부수 [소셜픽]</t>
+          <t>허 찌른 민희진 계산법, 개저씨는 싫지만 맞다이 포기해야 새 투자자 받...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>tvdaily.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12287083?influxDiv=NAVER</t>
+          <t>http://www.tvdaily.co.kr/read.php3?aid=17720694101779098010</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-02-26 01:07:21.326975+00:00</t>
+          <t>2026-02-26 13:05:29.444004+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr"/>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>OpenAI, 샘 올트먼</t>
+        </is>
+      </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>기업 간 분쟁 및 소송 진행 중, 합의 제안 논의</t>
+          <t>법원에 법적 문서 제출</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>유튜버 이진호가 민희진 전 대표의 '256억 포기' 제안이 진정성 없는 '프레임'이라고 비판했다. 그는 민 전 대표가 모든 소송 취하를 조건으로 내세워 하이브가 더 큰 금액(467억 원)을 포기하게 만드는 구조라고 주장하며, 이는 '포기'가 아닌 상대에게 더 큰 포기를 요구하는 설계라고 지적했다.</t>
+          <t>일론 머스크가 오픈AI의 비영리 미션 위반을 주장하며 샘 올트먼과 오픈AI를 상대로 최대 1,340억 달러 규모의 소송을 제기했다. 머스크는 오픈AI의 공동 설립자이며, 이번 소송은 오픈AI 재단이 보유한 지분과 관련되어 있다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>이 사건은 하이브와 민희진 간의 기업 분쟁 및 합의 제안에 대한 논란으로, 소송금융의 일반적인 투자 대상인 다수 피해자의 손해배상 청구와는 거리가 멀다. 기사에 언급된 금액은 당사자 간의 협상 관련 수치이며, 집단적 피해나 명확한 상대방 책임(피해자 관점) 등의 적합 조건에 해당하지 않는다.</t>
+          <t>이 사건은 상대방(OpenAI, 샘 올트먼)의 자력이 충분하고(적합 조건 2), 청구 금액이 매우 크며(최대 1,340억 달러, 적합 조건 4), 이미 법원에 소송이 제기되어 증거 확보가 가능합니다(적합 조건 5). 그러나 원고인 일론 머스크는 소송금융 지원이 필요 없는 막대한 자산을 보유한 인물로, 소송금융의 일반적인 고객 프로필에 해당하지 않아 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1,340억 달러</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>받으면 손해, 안 받으면 비난…이진호, ‘민희진 256억 포기쇼’ 저격</t>
+          <t>마이크로소프트-스페이스X, 글로벌 커뮤니티 인터넷 프로젝트 추진</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>hellot.net</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588737?ref=naver</t>
+          <t>https://www.hellot.net/news/article.html?no=110707</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-02-26 01:00:10.992714+00:00</t>
+          <t>2026-02-26 12:58:20.772462+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브에 민형사상 소송 취하를 조건으로 분쟁 종결 제안</t>
+          <t>민희진 대표가 하이브와의 모든 민·형사상 소송 중단을 제안함</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금을 포기하겠다고 제안하는 기자회견을 열었습니다. 민 대표는 뉴진스 멤버들과 외주 파트너사, 팬덤을 향한 모든 민형사상 소송을 취하할 것을 하이브에 요구했습니다. 하지만 질의응답 없이 일방적인 입장문 낭독으로 진행되어 언론의 비판을 받았습니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 모든 민·형사상 소송을 중단하고 뉴진스를 보호하기 위해 256억 원 규모의 풋옵션 행사를 포기하겠다고 발표했다. 이는 양측 간의 지속적인 기업 분쟁을 해결하려는 전략적 제안이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 대표가 하이브와의 분쟁을 종결하기 위해 풋옵션 대금 256억 원을 포기하겠다는 제안을 다루고 있습니다. 이는 새로운 손해배상 청구를 위한 소송금융 투자 기회라기보다는 기존 분쟁의 합의 제안에 해당합니다. 상대방인 하이브는 자력이 충분하지만 (적합 조건 2), 소송금융의 대상이 될 만한 명확한 피해자 집단과 구체적인 손해배상 청구액이 명시되어 있지 않아 적합 조건 1, 3, 4, 5를 충족하기 어렵습니다.</t>
+          <t>이 기사는 민희진 대표가 하이브와의 민·형사상 소송을 중단하기 위해 256억 원의 풋옵션 행사를 포기하겠다는 제안을 다루고 있습니다. 이는 소송금융이 지원하는 '피해자가 손해배상을 청구하는' 유형의 사건이 아니며, 오히려 기존 소송을 종결하려는 시도로 보입니다. 따라서 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>6분 지각 후 5분 낭독…256억 결단 무색해진 ‘민희진의 일방 소통’ [S...</t>
+          <t>뉴진스 힘들지 않게…  256억 포기 선언한 민희진의 승부수 [소셜픽]</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588698?ref=naver</t>
+          <t>https://news.jtbc.co.kr/article/NB12287083?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-02-26 00:52:54.371564+00:00</t>
+          <t>2026-02-26 01:07:21.326975+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송 진행 중</t>
+          <t>기업 간 분쟁 및 소송 진행 중, 합의 제안 논의</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>하이브는 뉴진스 전속계약 소송 승소를 기반으로 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 민 대표 측의 제안에 대해 하이브는 별다른 반응을 보이지 않고 있습니다.</t>
+          <t>유튜버 이진호가 민희진 전 대표의 '256억 포기' 제안이 진정성 없는 '프레임'이라고 비판했다. 그는 민 전 대표가 모든 소송 취하를 조건으로 내세워 하이브가 더 큰 금액(467억 원)을 포기하게 만드는 구조라고 주장하며, 이는 '포기'가 아닌 상대에게 더 큰 포기를 요구하는 설계라고 지적했다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송을 진행 중이나, 상대방(민희진, 다니엘)이 대기업, 금융기관 등 배상 능력이 충분한 주체로 특정되지 않아 400억원대 피해 금액에 대한 회수 가능성이 불확실합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족, 기타 투자 어려운 이유 있음)</t>
+          <t>이 사건은 하이브와 민희진 간의 기업 분쟁 및 합의 제안에 대한 논란으로, 소송금융의 일반적인 투자 대상인 다수 피해자의 손해배상 청구와는 거리가 멀다. 기사에 언급된 금액은 당사자 간의 협상 관련 수치이며, 집단적 피해나 명확한 상대방 책임(피해자 관점) 등의 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>400억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>“코스피 6000” 민희진 ‘이재명 정부’에 시그널 보냈나</t>
+          <t>받으면 손해, 안 받으면 비난…이진호, ‘민희진 256억 포기쇼’ 저격</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>sports.khan.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://sports.khan.co.kr/article/202602252344003?pt=nv</t>
+          <t>https://www.sportsseoul.com/news/read/1588737?ref=naver</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-02-26 00:45:56.229675+00:00</t>
+          <t>2026-02-26 01:00:10.992714+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소, 하이브의 주주간 계약 해지 확인 소송 1심 기각. 모든 소송 종결 제안.</t>
+          <t>민희진 대표가 하이브에 민형사상 소송 취하를 조건으로 분쟁 종결 제안</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 기자회견을 통해 이 금액을 포기하고 모든 민형사상 소송을 종결할 것을 하이브에 제안했습니다. 이는 뉴진스 멤버들과 팬덤의 평온한 활동을 위한 결정이라고 밝혔습니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금을 포기하겠다고 제안하는 기자회견을 열었습니다. 민 대표는 뉴진스 멤버들과 외주 파트너사, 팬덤을 향한 모든 민형사상 소송을 취하할 것을 하이브에 요구했습니다. 하지만 질의응답 없이 일방적인 입장문 낭독으로 진행되어 언론의 비판을 받았습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>민희진 대표가 1심에서 승소한 255억 원을 포기하면서까지 모든 소송 분쟁의 종결을 제안하고 있어, 소송을 통해 금전적 이득을 추구하는 소송금융의 투자 목적과 상충됩니다. 이는 소송금융 투자 대상으로서의 비즈니스 모델 적합성이 낮다고 판단됩니다.</t>
+          <t>이 기사는 민희진 대표가 하이브와의 분쟁을 종결하기 위해 풋옵션 대금 256억 원을 포기하겠다는 제안을 다루고 있습니다. 이는 새로운 손해배상 청구를 위한 소송금융 투자 기회라기보다는 기존 분쟁의 합의 제안에 해당합니다. 상대방인 하이브는 자력이 충분하지만 (적합 조건 2), 소송금융의 대상이 될 만한 명확한 피해자 집단과 구체적인 손해배상 청구액이 명시되어 있지 않아 적합 조건 1, 3, 4, 5를 충족하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>255억 원 (1심 승소 금액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>6분 지각, 6분 발표, 질의응답 無..민희진, 기자회견도 내용도 ‘일방통...</t>
+          <t>6분 지각 후 5분 낭독…256억 결단 무색해진 ‘민희진의 일방 소통’ [S...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749696</t>
+          <t>https://www.sportsseoul.com/news/read/1588698?ref=naver</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-02-25 13:16:41.770275+00:00</t>
+          <t>2026-02-26 00:52:54.371564+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>민희진, 다니엘</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>미국 법원에서 xAI의 소송 기각 결정</t>
+          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>미국 법원이 일론 머스크의 xAI가 오픈AI를 상대로 제기한 소송을 기각했다. xAI가 오픈AI의 혐의를 제대로 입증하지 못했기 때문이며, 법원은 새로운 증거를 제시하면 재판을 이어갈 수 있다고 밝혔다. 이 결정으로 오픈AI는 일론 머스크와의 별도 손해배상 재판에 집중할 수 있게 되었다.</t>
+          <t>하이브는 뉴진스 전속계약 소송 승소를 기반으로 민희진 대표와 다니엘 등을 상대로 400억원대 손해배상 청구 소송을 제기하여 현재 진행 중입니다. 민 대표 측의 제안에 대해 하이브는 별다른 반응을 보이지 않고 있습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당하지 않음. 법원이 xAI의 혐의 입증 실패를 이유로 소송 자체를 기각하여, 현재로서는 상대방 책임이 명확하지 않고 증거가 부족한 상황임. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미함.</t>
+          <t>하이브가 민희진 등을 상대로 400억원대 손해배상 청구 소송을 진행 중이나, 상대방(민희진, 다니엘)이 대기업, 금융기관 등 배상 능력이 충분한 주체로 특정되지 않아 400억원대 피해 금액에 대한 회수 가능성이 불확실합니다. (부적합 조건: 상대방에게 자력이 충분함 미충족, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>400억원대</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>美 법원, xAI 제기 소송 기각…오픈AI 압승</t>
+          <t>“코스피 6000” 민희진 ‘이재명 정부’에 시그널 보냈나</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>theguru.co.kr</t>
+          <t>sports.khan.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.theguru.co.kr/news/article.html?no=98442</t>
+          <t>https://sports.khan.co.kr/article/202602252344003?pt=nv</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-02-25 13:12:20.457188+00:00</t>
+          <t>2026-02-26 00:45:56.229675+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>한미약품 관련 당사자</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경영권 분쟁 진행 중, 법적 분쟁 가능성 언급</t>
+          <t>풋옵션 행사 관련 주식매매대금 청구 소송 1심 승소, 하이브의 주주간 계약 해지 확인 소송 1심 기각. 모든 소송 종결 제안.</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>한미약품의 2차 경영권 분쟁이 진행 중이며, '4자연합'의 조기 이탈 시 계약 위반으로 인한 손해배상이나 법적 분쟁으로 이어질 가능성이 제기되었습니다. 계약 구조가 연합 유지를 위한 제도적 장치로 작용하고 있다고 분석됩니다.</t>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식매매대금 청구 소송 1심에서 승소하여 255억 원을 지급받게 되었으나, 기자회견을 통해 이 금액을 포기하고 모든 민형사상 소송을 종결할 것을 하이브에 제안했습니다. 이는 뉴진스 멤버들과 팬덤의 평온한 활동을 위한 결정이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>기사는 한미약품 경영권 분쟁 과정에서 '계약 위반 시 손해배상이나 법적분쟁으로 이어질 가능성'을 언급하고 있어, 아직 구체적인 소송이 제기된 단계가 아닙니다. 특정 원고와 명확한 청구 내용이 부재하며, 집단적 피해보다는 경영권 관련 분쟁으로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>민희진 대표가 1심에서 승소한 255억 원을 포기하면서까지 모든 소송 분쟁의 종결을 제안하고 있어, 소송을 통해 금전적 이득을 추구하는 소송금융의 투자 목적과 상충됩니다. 이는 소송금융 투자 대상으로서의 비즈니스 모델 적합성이 낮다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억 원 (1심 승소 금액)</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[한미약품 2차 경영분쟁] 4자연합 유지 밝힌 신동국…시장에선 '의심'</t>
+          <t>6분 지각, 6분 발표, 질의응답 無..민희진, 기자회견도 내용도 ‘일방통...</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655148</t>
+          <t>http://www.osen.co.kr/article/G1112749696</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-02-25 13:11:08.587392+00:00</t>
+          <t>2026-02-25 13:16:41.770275+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 특정 불가</t>
+          <t>미국 법원에서 xAI의 소송 기각 결정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>JKL파트너스가 롯데손해보험 엑시트를 위해 노력 중이며, 과거 최 전 부대표 주도의 소송전 등 강경 대응 방식이 정상화에 걸림돌이 되었다는 내용. 롯데손보의 첫 단독 바이아웃 투자 사례를 언급하고 있습니다.</t>
+          <t>미국 법원이 일론 머스크의 xAI가 오픈AI를 상대로 제기한 소송을 기각했다. xAI가 오픈AI의 혐의를 제대로 입증하지 못했기 때문이며, 법원은 새로운 증거를 제시하면 재판을 이어갈 수 있다고 밝혔다. 이 결정으로 오픈AI는 일론 머스크와의 별도 손해배상 재판에 집중할 수 있게 되었다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사는 기업의 투자 및 엑시트 전략에 초점을 맞추고 있으며, 피해를 입은 다수의 원고가 특정되지 않습니다. 언급된 '소송전'은 기업의 과거 경영 과정에서 발생한 이슈로 보이며, 소송금융 투자를 위한 새로운 사건 발굴 대상이 아닙니다. (적합 조건 1개 이하)</t>
+          <t>적합 조건 1(상대방 책임 명확) 및 5(증거 확보 가능)에 해당하지 않음. 법원이 xAI의 혐의 입증 실패를 이유로 소송 자체를 기각하여, 현재로서는 상대방 책임이 명확하지 않고 증거가 부족한 상황임. 이는 소송금융 투자에 있어 매우 높은 리스크를 의미함.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>강민균·정장근 투톱 투입 JKL, 롯데손보 엑시트 총력</t>
+          <t>美 법원, xAI 제기 소송 기각…오픈AI 압승</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>newstopkorea.com</t>
+          <t>theguru.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43439</t>
+          <t>https://www.theguru.co.kr/news/article.html?no=98442</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-02-25 12:58:47.855300+00:00</t>
+          <t>2026-02-25 13:12:20.457188+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>한미약품 관련 당사자</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>하이브와의 가처분 소송 1심 승소</t>
+          <t>경영권 분쟁 진행 중, 법적 분쟁 가능성 언급</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁 관련 가처분 소송 1심에서 승소한 후 기자회견을 개최한다. 민 대표는 기자회견에서 1심 소송 결과와 향후 계획을 밝힐 예정이다.</t>
+          <t>한미약품의 2차 경영권 분쟁이 진행 중이며, '4자연합'의 조기 이탈 시 계약 위반으로 인한 손해배상이나 법적 분쟁으로 이어질 가능성이 제기되었습니다. 계약 구조가 연합 유지를 위한 제도적 장치로 작용하고 있다고 분석됩니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>이 사건은 경영권 분쟁 및 계약 관련 가처분 소송으로, 소송금융이 주로 지원하는 다수의 피해자를 위한 손해배상 청구 사건과는 성격이 다르다. 1심 판결이 이미 민희진 측에 유리하게 나왔으므로, 새로운 손해배상 청구 발굴의 적합성이 낮다. (적합 조건 3, 4, 5에 해당하지 않음)</t>
+          <t>기사는 한미약품 경영권 분쟁 과정에서 '계약 위반 시 손해배상이나 법적분쟁으로 이어질 가능성'을 언급하고 있어, 아직 구체적인 소송이 제기된 단계가 아닙니다. 특정 원고와 명확한 청구 내용이 부재하며, 집단적 피해보다는 경영권 관련 분쟁으로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>민희진, 다시 마이크 잡는다…오늘(25일) 네 번째 기자회견</t>
+          <t>[한미약품 2차 경영분쟁] 4자연합 유지 밝힌 신동국…시장에선 '의심'</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2115757</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655148</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-02-25 00:57:20.376319+00:00</t>
+          <t>2026-02-25 13:11:08.587392+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
+      <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>양측 합의를 통한 공동 경영 구조 구축</t>
+          <t>기사 내용만으로는 특정 불가</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>2024년 말 싸이토젠 창업자 전병희 대표와 최대주주 캔디엑스홀딩스 간 경영권 갈등이 발생하여 소송으로 표면화되었습니다. 하지만 양측의 합의를 거쳐 공동 경영 구조가 구축되며 해당 분쟁은 종결되었습니다.</t>
+          <t>JKL파트너스가 롯데손해보험 엑시트를 위해 노력 중이며, 과거 최 전 부대표 주도의 소송전 등 강경 대응 방식이 정상화에 걸림돌이 되었다는 내용. 롯데손보의 첫 단독 바이아웃 투자 사례를 언급하고 있습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>창업자와 최대주주 간 경영권 소송이 발생했으나, 이미 양측의 합의를 통해 공동 경영 구조가 구축되어 종결된 사건입니다. 이는 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+          <t>기사는 기업의 투자 및 엑시트 전략에 초점을 맞추고 있으며, 피해를 입은 다수의 원고가 특정되지 않습니다. 언급된 '소송전'은 기업의 과거 경영 과정에서 발생한 이슈로 보이며, 소송금융 투자를 위한 새로운 사건 발굴 대상이 아닙니다. (적합 조건 1개 이하)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[더벨]싸이토젠, 지놈케어 실적 부상 '캔디엑스' 장악력 강화 명분</t>
+          <t>강민균·정장근 투톱 투입 JKL, 롯데손보 엑시트 총력</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>newstopkorea.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231120320640104649</t>
+          <t>https://www.newstopkorea.com/news/articleView.html?idxno=43439</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-02-25 00:48:37.646540+00:00</t>
+          <t>2026-02-25 12:58:47.855300+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>주주명부 열람·등사 가처분 결정 공시</t>
+          <t>하이브와의 가처분 소송 1심 승소</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>스맥이 에스앤티홀딩스의 주주명부 열람·등사 가처분 결정에 대해 공시했습니다. 기사 본문에 해당 사건의 상세 내용이 없어 구체적인 사건 경위, 피해 규모 및 소송금융 적합도를 판단하기 어렵습니다.</t>
+          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁 관련 가처분 소송 1심에서 승소한 후 기자회견을 개최한다. 민 대표는 기자회견에서 1심 소송 결과와 향후 계획을 밝힐 예정이다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>기사 본문에 '스맥, 주주명부 열람·등사 가처분' 사건에 대한 상세 내용이 없어 소송금융 적합도를 판단하기 어렵습니다. 정보 부족으로 인해 투자 부적합 조건에 해당합니다.</t>
+          <t>이 사건은 경영권 분쟁 및 계약 관련 가처분 소송으로, 소송금융이 주로 지원하는 다수의 피해자를 위한 손해배상 청구 사건과는 성격이 다르다. 1심 판결이 이미 민희진 측에 유리하게 나왔으므로, 새로운 손해배상 청구 발굴의 적합성이 낮다. (적합 조건 3, 4, 5에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>스맥, 주주명부 열람·등사 가처분 결정 공시…채권자는 에스앤티홀딩스</t>
+          <t>민희진, 다시 마이크 잡는다…오늘(25일) 네 번째 기자회견</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>cbci.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.cbci.co.kr/news/articleView.html?idxno=556890</t>
+          <t>https://www.xportsnews.com/article/2115757</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:24.105571+00:00</t>
+          <t>2026-02-25 00:57:20.376319+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>캔디엑스홀딩스</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>양측 합의를 통한 공동 경영 구조 구축</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>2024년 말 싸이토젠 창업자 전병희 대표와 최대주주 캔디엑스홀딩스 간 경영권 갈등이 발생하여 소송으로 표면화되었습니다. 하지만 양측의 합의를 거쳐 공동 경영 구조가 구축되며 해당 분쟁은 종결되었습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>창업자와 최대주주 간 경영권 소송이 발생했으나, 이미 양측의 합의를 통해 공동 경영 구조가 구축되어 종결된 사건입니다. 이는 소송금융의 '부적합 조건: 이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>[더벨]싸이토젠, 지놈케어 실적 부상 '캔디엑스' 장악력 강화 명분</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231120320640104649</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:48:37.646540+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>스맥</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>주주명부 열람·등사 가처분 결정 공시</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>스맥이 에스앤티홀딩스의 주주명부 열람·등사 가처분 결정에 대해 공시했습니다. 기사 본문에 해당 사건의 상세 내용이 없어 구체적인 사건 경위, 피해 규모 및 소송금융 적합도를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>기사 본문에 '스맥, 주주명부 열람·등사 가처분' 사건에 대한 상세 내용이 없어 소송금융 적합도를 판단하기 어렵습니다. 정보 부족으로 인해 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>스맥, 주주명부 열람·등사 가처분 결정 공시…채권자는 에스앤티홀딩스</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>cbci.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.cbci.co.kr/news/articleView.html?idxno=556890</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:24.105571+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>언노운월즈가 공동 창립자 및 전 임원 3인을 상대로 소송 제기</t>
         </is>
       </c>
-      <c r="F93" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>크래프톤 산하 스튜디오인 언노운월즈가 공동 창립자이자 전 임원 3인을 상대로 소송을 제기했습니다. 소송의 원인으로는 미니멈 개런티 미지급, 개발사 파산, 게임 개발 지연 등이 언급되었습니다.</t>
         </is>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="G95" t="inlineStr">
         <is>
           <t>상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 집단적 피해에 해당하지 않습니다(적합 조건 3 미충족). 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 가능성을 판단하기 어렵습니다(적합 조건 1, 5 미충족).</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I93" t="inlineStr">
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
         <is>
           <t>1 (언노운월즈 스튜디오)</t>
         </is>
       </c>
-      <c r="J93" t="inlineStr">
+      <c r="J95" t="inlineStr">
         <is>
           <t>게임 퍼블리셔 '소싱 관리 쉽지 않네~~'</t>
         </is>
       </c>
-      <c r="K93" t="inlineStr">
+      <c r="K95" t="inlineStr">
         <is>
           <t>tgdaily.co.kr</t>
         </is>
       </c>
-      <c r="L93" t="inlineStr">
+      <c r="L95" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M93" t="inlineStr">
+      <c r="M95" t="inlineStr">
         <is>
           <t>https://www.tgdaily.co.kr/news/articleView.html?idxno=402630</t>
         </is>
       </c>
-      <c r="N93" t="inlineStr">
+      <c r="N95" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:10.307307+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N93"/>
+  <autoFilter ref="A1:N95"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>