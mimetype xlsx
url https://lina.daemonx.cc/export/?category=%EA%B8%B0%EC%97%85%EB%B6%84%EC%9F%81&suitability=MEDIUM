--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$64</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$66</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N64"/>
+  <dimension ref="A1:N66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="31" customWidth="1" min="8" max="8"/>
     <col width="23" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,4550 +533,4694 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>박기덕 고려아연 대표이사</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>600억 원대 위약벌 소송 진행 중</t>
+          <t>서울중앙지방법원 제17민사부 원고 승소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>한미약품 4자 연합 내부의 경영권 관련 갈등이 심화되어 600억 원대 위약벌 소송으로 번졌습니다. 메리츠증권이 이 소송에 연루되어 있으며, 이는 연합 내 당사자 간의 계약 위반 여부가 쟁점이 될 것으로 보입니다.</t>
+          <t>서울중앙지방법원은 영풍이 박기덕 고려아연 대표이사를 상대로 제기한 손해배상청구소송에서 원고 승소 판결을 내렸다. 재판부는 박 대표가 1월 임시주총에서 고려아연 의결권을 제한한 행위를 불법으로 판단하고, 영풍에 1억 원의 손해배상금을 지급하라고 명령했다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>600억 원대의 위약벌 소송으로 피해 규모가 매우 크며 (적합 조건 4), 한미약품 및 메리츠증권 등 관련 당사자들의 자력이 충분하여 (적합 조건 2) 소송금융 투자에 적합성이 있습니다. 소송이 이미 진행 중이며 (부적합 조건 0개), 이는 내부 계약 위반에 따른 분쟁으로 보입니다. 다만, 기사 내용만으로는 책임의 명확성이나 집단적 피해 여부를 판단하기 어렵습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 5(증거 확보 가능)에 해당한다. 법원이 고려아연 박기덕 대표이사의 의결권 제한 행위를 불법으로 판단하고 영풍에 1억 원의 손해배상금을 지급하라고 판결하여 책임이 명확하며, 박 대표는 대기업의 대표이사로 자력도 충분하다. 그러나 피해 금액이 소송금융 투자 대상으로서 '수억 원 이상'의 대규모 피해에 미치지 못하며, 집단적 피해가 아닌 개별 기업 간의 분쟁이라는 점에서 적합도가 'Medium'으로 판단된다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>600억 원대</t>
+          <t>1억원</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>600억 소송으로 번진 '한미약품 4자 연합'의 균열 스토리</t>
+          <t>법원,  1월 임시주총 고려아연 의결권 제한은 불법 ... 박기덕 대표 1억...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>ilemonde.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.ilemonde.com/news/articleView.html?idxno=30050</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=571814&amp;class=17&amp;grp=</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-25 07:18:44.367866+00:00</t>
+          <t>2026-07-20 10:00:36.821082+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>오픈AI, 마이크로소프트, 샘 알트먼</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>일론 머스크가 OpenAI를 상대로 소송 제기</t>
+          <t>일론 머스크가 오픈AI, 마이크로소프트, 샘 알트먼을 상대로 소송 제기, 재판 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>일론 머스크가 OpenAI를 상대로 소송을 제기하며 '실리콘밸리 추악한 전쟁'이 시작되었습니다. 머스크는 OpenAI의 변질을 주장하며 소송을 제기했고, OpenAI 측은 이를 '질투 섞인 방해 공작'으로 규정하며 맞서고 있습니다. 공동 창립자의 개인 메모 등 내부 자료가 증거로 언급되며 법적 다툼이 심화될 것으로 보입니다.</t>
+          <t>샘 알트먼 오픈AI CEO가 GPT-5.5의 출시 기념 파티 기획을 맡긴 일화를 공개하며 AI의 창발적 행동을 언급했습니다. 한편, 알트먼 CEO는 오픈AI의 비영리 창업 취지 배신을 주장하며 소송을 제기한 일론 머스크에게도 파티 참석을 제안하며 화해의 메시지를 보냈습니다. 현재 머스크와 오픈AI, 마이크로소프트, 알트먼 간의 재판이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방(OpenAI)은 대규모 자본을 가진 기업으로 자력이 충분하며, 공동 창립자의 개인 메모 등 내부 문서가 증거로 언급되어 증거 확보 가능성이 있습니다. 또한, 소송의 성격상 청구액이 수억 달러 이상으로 예상됩니다. 다만, 집단적 피해가 아니며 책임 소재가 복잡하여 법리적 다툼이 예상됩니다.</t>
+          <t>적합 조건 2(상대방 자력 충분: 오픈AI, 마이크로소프트) 및 5(증거 확보 가능성)에 해당합니다. 또한 사건의 사회적 관심도와 잠재적 피해 규모가 크지만, 집단적 피해가 아니며 기사에서 구체적인 피해 금액이 명시되지 않아 'Medium'으로 판단됩니다. 이미 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>수억 달러 이상 (10억 달러 언급)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[김대호 진단] 실리콘밸리 추악한 전쟁... 머스크 vs 올트먼</t>
+          <t>GPT-5.5가 짠 자축 파티…알트먼  머스크 와도 좋다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202604291012583113906806b77b_1</t>
+          <t>https://www.newsis.com/view/NISX20260504_0003616257</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-08 04:49:43.678254+00:00</t>
+          <t>2026-06-12 16:27:30.897228+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 진행 중</t>
+          <t>600억 원대 위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 재판 과정에서 오픈AI의 사명 관련 이메일이 공개되었다. 머스크는 오픈AI 공동 설립 배경과 구글에 대한 균형추를 두려 했던 구상을 법정에서 다시 설명했다. 이 소송은 오픈AI의 설립 목적과 방향성에 대한 중요한 법적 다툼으로 보인다.</t>
+          <t>한미약품 4자 연합 내부의 경영권 관련 갈등이 심화되어 600억 원대 위약벌 소송으로 번졌습니다. 메리츠증권이 이 소송에 연루되어 있으며, 이는 연합 내 당사자 간의 계약 위반 여부가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>소송 상대방인 OpenAI와 샘 알트먼은 대기업 및 저명인사로 자력이 충분하며(적합 조건 2), 소송 재판 과정에서 이메일 등 증거가 공개되고 있어 증거 확보 가능성이 높다(적합 조건 5). 그러나 집단적 피해가 아니며 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단한다.</t>
+          <t>600억 원대의 위약벌 소송으로 피해 규모가 매우 크며 (적합 조건 4), 한미약품 및 메리츠증권 등 관련 당사자들의 자력이 충분하여 (적합 조건 2) 소송금융 투자에 적합성이 있습니다. 소송이 이미 진행 중이며 (부적합 조건 0개), 이는 내부 계약 위반에 따른 분쟁으로 보입니다. 다만, 기사 내용만으로는 책임의 명확성이나 집단적 피해 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원대</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>오픈AI 사명 '프리마인드' 될 뻔했다…일론 머스크의 구글 견제 구상</t>
+          <t>600억 소송으로 번진 '한미약품 4자 연합'의 균열 스토리</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>ilemonde.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=661688</t>
+          <t>https://www.ilemonde.com/news/articleView.html?idxno=30050</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-03 07:02:17.813517+00:00</t>
+          <t>2026-05-25 07:18:44.367866+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>VIG파트너스, 이민주 에이티넘파트너스 회장</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1심 선고 예정 (5월 28일)</t>
+          <t>일론 머스크가 OpenAI를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>유안타증권이 동양생명 매각 관련 국제중재 배상금 1911억원을 지급한 후, 공동 매도인인 VIG파트너스 등을 상대로 1350억원의 위법분배금 반환 청구 소송을 제기했습니다. 이 소송은 사모펀드(PEF)의 투자 회수 책임 범위를 가르는 중요한 판례가 될 것으로 보이며, 1심 선고가 5월 28일로 예정되어 있습니다.</t>
+          <t>일론 머스크가 OpenAI를 상대로 소송을 제기하며 '실리콘밸리 추악한 전쟁'이 시작되었습니다. 머스크는 OpenAI의 변질을 주장하며 소송을 제기했고, OpenAI 측은 이를 '질투 섞인 방해 공작'으로 규정하며 맞서고 있습니다. 공동 창립자의 개인 메모 등 내부 자료가 증거로 언급되며 법적 다툼이 심화될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방(VIG파트너스, 이민주 에이티넘파트너스 회장)은 사모펀드 및 관련 인물로 자력이 충분하며(적합 조건 2), 유안타증권이 청구하는 금액이 1350억원으로 피해 규모가 크고(적합 조건 4), 국제중재판정이라는 객관적 증거가 존재하여 유안타증권의 구상권 주장에 대한 근거가 있습니다(적합 조건 5). 다만, 이 사건은 공동 매도인 간의 내부 구상금 분쟁으로, 일반적인 집단 피해와는 성격이 다릅니다.</t>
+          <t>상대방(OpenAI)은 대규모 자본을 가진 기업으로 자력이 충분하며, 공동 창립자의 개인 메모 등 내부 문서가 증거로 언급되어 증거 확보 가능성이 있습니다. 또한, 소송의 성격상 청구액이 수억 달러 이상으로 예상됩니다. 다만, 집단적 피해가 아니며 책임 소재가 복잡하여 법리적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>1350억원</t>
+          <t>수억 달러 이상 (10억 달러 언급)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1곳 (유안타증권)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>유안타는 냈는데 VIG는?…동양생명 소송, PEF 책임 가른다</t>
+          <t>[김대호 진단] 실리콘밸리 추악한 전쟁... 머스크 vs 올트먼</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2309413.htm</t>
+          <t>https://www.g-enews.com/view.php?ud=202604291012583113906806b77b_1</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 00:25:13.456629+00:00</t>
+          <t>2026-05-08 04:49:43.678254+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>LG생활건강</t>
+          <t>OpenAI, 샘 알트먼</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 주 법원에서 연방법원으로 소송 관할 이송 절차 진행 중</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>LG생활건강이 미국 브랜드 '더크렘샵' 인수 잔금 2000억 원대 지급을 둘러싼 분쟁으로 미국 주 법원에 접수된 소송을 연방법원으로 이송하는 절차를 밟고 있다. 이는 기업 간의 대규모 계약 분쟁으로, 현재 소송이 진행 중인 단계이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 알트먼 등을 상대로 제기한 소송 재판 과정에서 오픈AI의 사명 관련 이메일이 공개되었다. 머스크는 오픈AI 공동 설립 배경과 구글에 대한 균형추를 두려 했던 구상을 법정에서 다시 설명했다. 이 소송은 오픈AI의 설립 목적과 방향성에 대한 중요한 법적 다툼으로 보인다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>대기업인 LG생활건강이 소송 상대방으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 2000억 원대로 매우 크다(적합 조건 4). 또한, 계약 관련 분쟁이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 분쟁으로 피해자 수가 제한적이다.</t>
+          <t>소송 상대방인 OpenAI와 샘 알트먼은 대기업 및 저명인사로 자력이 충분하며(적합 조건 2), 소송 재판 과정에서 이메일 등 증거가 공개되고 있어 증거 확보 가능성이 높다(적합 조건 5). 그러나 집단적 피해가 아니며 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단한다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>2000억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[Biz Law] LG생활건강, '더크렘샵' 2000억대 분쟁 美 연방법원행</t>
+          <t>오픈AI 사명 '프리마인드' 될 뻔했다…일론 머스크의 구글 견제 구상</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715151</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=661688</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-04 12:38:21.692641+00:00</t>
+          <t>2026-05-03 07:02:17.813517+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>iM증권 애널리스트</t>
+          <t>VIG파트너스, 이민주 에이티넘파트너스 회장</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>애널리스트에 대한 고소 및 손해배상 청구 진행 발표</t>
+          <t>1심 선고 예정 (5월 28일)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>삼천당제약이 주가 하락의 원인으로 지목된 iM증권 애널리스트에 대해 법적 조치를 예고하고 고소 및 손해배상 청구를 진행한다고 발표했습니다. 이는 애널리스트의 추가 임상 필요성 언급과 미국 계약 규모 논란에 대한 회사 측의 정면 돌파 전략의 일환입니다.</t>
+          <t>유안타증권이 동양생명 매각 관련 국제중재 배상금 1911억원을 지급한 후, 공동 매도인인 VIG파트너스 등을 상대로 1350억원의 위법분배금 반환 청구 소송을 제기했습니다. 이 소송은 사모펀드(PEF)의 투자 회수 책임 범위를 가르는 중요한 판례가 될 것으로 보이며, 1심 선고가 5월 28일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>삼천당제약은 주가 반토막이라는 큰 피해를 입었으며(적합 조건 4), 소송 상대방인 iM증권 애널리스트의 소속 기관은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 상대방 책임의 명확성 및 증거 확보 여부는 기사만으로는 판단하기 어렵습니다.</t>
+          <t>상대방(VIG파트너스, 이민주 에이티넘파트너스 회장)은 사모펀드 및 관련 인물로 자력이 충분하며(적합 조건 2), 유안타증권이 청구하는 금액이 1350억원으로 피해 규모가 크고(적합 조건 4), 국제중재판정이라는 객관적 증거가 존재하여 유안타증권의 구상권 주장에 대한 근거가 있습니다(적합 조건 5). 다만, 이 사건은 공동 매도인 간의 내부 구상금 분쟁으로, 일반적인 집단 피해와는 성격이 다릅니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1350억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명 (삼천당제약)</t>
+          <t>1곳 (유안타증권)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>삼천당제약, '악재 겹치며' 주가 반토막…회사 측  법적 대응·정면 돌파...</t>
+          <t>유안타는 냈는데 VIG는?…동양생명 소송, PEF 책임 가른다</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=715024</t>
+          <t>https://news.tf.co.kr/read/economy/2309413.htm</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-03 12:51:30.034251+00:00</t>
+          <t>2026-04-05 00:25:13.456629+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>민희진 전 대표, 다니엘 가족 1인</t>
+          <t>LG생활건강</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>미국 주 법원에서 연방법원으로 소송 관할 이송 절차 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>어도어(ADOR)는 민희진 전 대표와 뉴진스 멤버 다니엘의 가족 1인이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며, 약 431억 원 규모의 손해배상 청구 소송을 제기했습니다. 이는 법적 분쟁이 이미 소송 단계로 진행되었음을 의미합니다.</t>
+          <t>LG생활건강이 미국 브랜드 '더크렘샵' 인수 잔금 2000억 원대 지급을 둘러싼 분쟁으로 미국 주 법원에 접수된 소송을 연방법원으로 이송하는 절차를 밟고 있다. 이는 기업 간의 대규모 계약 분쟁으로, 현재 소송이 진행 중인 단계이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>원고(ADOR)는 피고(민희진 전 대표, 다니엘 가족 1인)의 책임이 명확하다고 주장하며 소송을 제기했고(적합 조건 1), 청구 금액이 431억 원으로 매우 크며(적합 조건 4), 분쟁 과정에서 많은 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 피고의 자력으로 431억 원 규모의 배상이 가능한지는 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도에 영향을 미칩니다.</t>
+          <t>대기업인 LG생활건강이 소송 상대방으로 자력이 충분하며(적합 조건 2), 분쟁 규모가 2000억 원대로 매우 크다(적합 조건 4). 또한, 계약 관련 분쟁이므로 증거 확보 가능성이 높다(적합 조건 5). 다만, 집단적 피해가 아닌 기업 간 분쟁으로 피해자 수가 제한적이다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>2000억 원대</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1 (ADOR)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법적 분쟁 속 변함없는 관심…뉴진스 ‘디토’, 9억 스트리밍 돌파</t>
+          <t>[Biz Law] LG생활건강, '더크렘샵' 2000억대 분쟁 美 연방법원행</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12006943</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715151</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 12:44:23.398669+00:00</t>
+          <t>2026-04-04 12:38:21.692641+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>롯데그룹, 태광그룹</t>
+          <t>iM증권 애널리스트</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>공정위 신고 이력, 과거 소송 및 주총 표 대결, 분쟁 재점화</t>
+          <t>애널리스트에 대한 고소 및 손해배상 청구 진행 발표</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>롯데와 태광 그룹 간 20년간 이어진 복잡한 분쟁이 재점화되었다. 2000억 원 규모의 사옥 매입과 관련된 공동 지배 구조 문제로 과거 방송위원회 승인 취소 소송, 공정위 신고, 주총 표 대결 등 다양한 법적·공적 충돌이 발생했다. 양측의 이해관계 충돌이 주요 의사결정마다 이어지고 있다.</t>
+          <t>삼천당제약이 주가 하락의 원인으로 지목된 iM증권 애널리스트에 대해 법적 조치를 예고하고 고소 및 손해배상 청구를 진행한다고 발표했습니다. 이는 애널리스트의 추가 임상 필요성 언급과 미국 계약 규모 논란에 대한 회사 측의 정면 돌파 전략의 일환입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (롯데, 태광), 피해 규모 큼 (2000억 원대 사옥 관련), 증거 확보 가능성 높음 (공정위 신고, 과거 소송 이력), 공적 절차 진행 중 (공정위 신고). 부적합 조건은 없습니다. 다만, 기사 내용만으로는 명확한 피해자(원고)와 손해배상 청구권의 구체적인 내용이 불분명하여 추가 분석이 필요합니다.</t>
+          <t>삼천당제약은 주가 반토막이라는 큰 피해를 입었으며(적합 조건 4), 소송 상대방인 iM증권 애널리스트의 소속 기관은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 상대방 책임의 명확성 및 증거 확보 여부는 기사만으로는 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>2000억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (삼천당제약)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>2000억 사옥에서 이사회까지…롯데·태광 20년 분쟁 '재점화'</t>
+          <t>삼천당제약, '악재 겹치며' 주가 반토막…회사 측  법적 대응·정면 돌파...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=299661</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=715024</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:36:56.544984+00:00</t>
+          <t>2026-04-03 12:51:30.034251+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Z인터미디어트글로벌</t>
+          <t>민희진 전 대표, 다니엘 가족 1인</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>앵커PE가 Z인터미디어트글로벌 상대로 소송 진행 중</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>라인야후의 2대 주주인 앵커PE가 유상증자에 참여하지 않으면서 Z인터미디어트글로벌을 상대로 소송을 진행 중입니다. 이 소송은 장기전 양상으로 흘러갈 것으로 예상됩니다. 기사 내용은 소송의 진행 상황에 대한 언급에 그치고 있습니다.</t>
+          <t>어도어(ADOR)는 민희진 전 대표와 뉴진스 멤버 다니엘의 가족 1인이 뉴진스 이탈 및 복귀 지연에 중대한 책임이 있다고 주장하며, 약 431억 원 규모의 손해배상 청구 소송을 제기했습니다. 이는 법적 분쟁이 이미 소송 단계로 진행되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모 큼)에 해당합니다. 피고인 Z인터미디어트글로벌은 라인야후 관련 회사로 자력이 충분하며, 사모펀드와의 소송이므로 분쟁 금액이 상당할 것으로 예상됩니다. 다만, 소송의 구체적인 쟁점이나 책임의 명확성, 증거 유무에 대한 정보가 부족합니다.</t>
+          <t>원고(ADOR)는 피고(민희진 전 대표, 다니엘 가족 1인)의 책임이 명확하다고 주장하며 소송을 제기했고(적합 조건 1), 청구 금액이 431억 원으로 매우 크며(적합 조건 4), 분쟁 과정에서 많은 증거가 확보되었을 가능성이 높습니다(적합 조건 5). 다만, 피고의 자력으로 431억 원 규모의 배상이 가능한지는 불확실하며, 집단적 피해가 아닌 개별 기업의 손해배상 청구라는 점에서 적합도에 영향을 미칩니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (ADOR)</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[더벨]라인야후, 라인게임즈 지배력 '35%→83%'</t>
+          <t>법적 분쟁 속 변함없는 관심…뉴진스 ‘디토’, 9억 스트리밍 돌파</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311537537800101442</t>
+          <t>https://www.mk.co.kr/article/12006943</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 00:43:32.532003+00:00</t>
+          <t>2026-04-03 12:44:23.398669+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>최윤범 고려아연 회장 외 고려아연 경영진</t>
+          <t>롯데그룹, 태광그룹</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론 시작</t>
+          <t>공정위 신고 이력, 과거 소송 및 주총 표 대결, 분쟁 재점화</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>영풍이 최윤범 고려아연 회장을 비롯한 고려아연 경영진을 상대로 4005억 원 규모의 손해배상 소송을 제기했습니다. 서울중앙지법에서 해당 소송의 첫 변론이 시작되었습니다.</t>
+          <t>롯데와 태광 그룹 간 20년간 이어진 복잡한 분쟁이 재점화되었다. 2000억 원 규모의 사옥 매입과 관련된 공동 지배 구조 문제로 과거 방송위원회 승인 취소 소송, 공정위 신고, 주총 표 대결 등 다양한 법적·공적 충돌이 발생했다. 양측의 이해관계 충돌이 주요 의사결정마다 이어지고 있다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(고려아연 경영진)은 상장회사의 경영진으로 자력이 충분하며(적합 조건 2), 청구 금액이 4005억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 다만, 집단적 피해가 아닌 기업 간의 손해배상 소송으로, 책임의 명확성이나 증거 확보 여부는 기사만으로 판단하기 어렵습니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (롯데, 태광), 피해 규모 큼 (2000억 원대 사옥 관련), 증거 확보 가능성 높음 (공정위 신고, 과거 소송 이력), 공적 절차 진행 중 (공정위 신고). 부적합 조건은 없습니다. 다만, 기사 내용만으로는 명확한 피해자(원고)와 손해배상 청구권의 구체적인 내용이 불분명하여 추가 분석이 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>4005억 원</t>
+          <t>2000억 원 이상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>영풍  최윤범 회장, 고려아연에 4005억 배상해야  손배소 첫 변론</t>
+          <t>2000억 사옥에서 이사회까지…롯데·태광 20년 분쟁 '재점화'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>thepublic.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6122292</t>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=299661</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:37:37.533368+00:00</t>
+          <t>2026-04-02 12:36:56.544984+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>iM증권</t>
+          <t>Z인터미디어트글로벌</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>고소 및 손해배상 청구 예정</t>
+          <t>앵커PE가 Z인터미디어트글로벌 상대로 소송 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>삼천당제약이 iM증권 리서치 애널리스트의 허위 사실 유포에 대해 고소 및 손해배상 청구를 진행할 예정입니다. 애널리스트가 제네릭 등록 관련 추가 임상 필요성을 언급한 글이 문제의 발단이며, 삼천당제약은 이를 통해 기업 가치 및 주가에 손해를 입었다고 주장하고 있습니다.</t>
+          <t>라인야후의 2대 주주인 앵커PE가 유상증자에 참여하지 않으면서 Z인터미디어트글로벌을 상대로 소송을 진행 중입니다. 이 소송은 장기전 양상으로 흘러갈 것으로 예상됩니다. 기사 내용은 소송의 진행 상황에 대한 언급에 그치고 있습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방인 iM증권은 금융기관으로 자력이 충분하며(적합 조건 2), 상장사의 기업 가치 및 주가에 영향을 미치는 허위 사실 유포는 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 애널리스트가 배포한 글이 명확한 증거로 존재합니다(적합 조건 5). 다만, '허위 사실' 여부 입증이 핵심 쟁점이며 집단적 피해는 아닙니다.</t>
+          <t>적합 조건 2(상대방 자력 충분) 및 4(피해 규모 큼)에 해당합니다. 피고인 Z인터미디어트글로벌은 라인야후 관련 회사로 자력이 충분하며, 사모펀드와의 소송이므로 분쟁 금액이 상당할 것으로 예상됩니다. 다만, 소송의 구체적인 쟁점이나 책임의 명확성, 증거 유무에 대한 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>1개 기업 (삼천당제약)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>삼천당제약, 블로거 이어 증권사까지 법적 대응</t>
+          <t>[더벨]라인야후, 라인게임즈 지배력 '35%→83%'</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026040114150197780</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603311537537800101442</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 12:56:27.876531+00:00</t>
+          <t>2026-04-02 00:43:32.532003+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>최윤범 고려아연 회장 외 고려아연 경영진</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송 진행 중</t>
+          <t>손해배상 소송 첫 변론 시작</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>하이브는 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구소송을 진행 중이며, 이는 민희진 대표가 하이브와의 256억 원 상당 풋옵션 소송에서 승소한 이후 발생한 분쟁입니다. 하이브는 민희진 대표 등에 대한 주식매매 대금 청구 관련 강제집행 취소도 신청했습니다. 이 사건은 대기업과 전 임원 간의 고액 손해배상 분쟁으로, 법적 리스크가 지속될 전망입니다.</t>
+          <t>영풍이 최윤범 고려아연 회장을 비롯한 고려아연 경영진을 상대로 4005억 원 규모의 손해배상 소송을 제기했습니다. 서울중앙지법에서 해당 소송의 첫 변론이 시작되었습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송을 제기한 사건으로, 상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 청구 금액이 매우 커서(적합 조건 4) 소송금융 투자 검토의 여지가 있습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개별 분쟁입니다.</t>
+          <t>상대방(고려아연 경영진)은 상장회사의 경영진으로 자력이 충분하며(적합 조건 2), 청구 금액이 4005억 원으로 피해 규모가 매우 큽니다(적합 조건 4). 다만, 집단적 피해가 아닌 기업 간의 손해배상 소송으로, 책임의 명확성이나 증거 확보 여부는 기사만으로 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>430억 원 (하이브 청구액)</t>
+          <t>4005억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>소수 (민희진 대표, 다니엘 및 가족)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>말달릴 채비 마친 YG·JYP·SM·하이브</t>
+          <t>영풍  최윤범 회장, 고려아연에 4005억 배상해야  손배소 첫 변론</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>woman.donga.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://woman.donga.com/3/all/12/6163771/1</t>
+          <t>https://www.news1.kr/society/general-society/6122292</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 00:43:38.979412+00:00</t>
+          <t>2026-04-02 00:37:37.533368+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>주식회사 젬백스앤카엘</t>
+          <t>iM증권</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>고소 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>주식회사 젬백스앤카엘이 주식회사 바이오빌을 상대로 한 손해배상 사건의 판결에 불복하여 대법원에 상고를 제기했습니다. 현재 소송은 대법원 상고심 단계에 있습니다.</t>
+          <t>삼천당제약이 iM증권 리서치 애널리스트의 허위 사실 유포에 대해 고소 및 손해배상 청구를 진행할 예정입니다. 애널리스트가 제네릭 등록 관련 추가 임상 필요성을 언급한 글이 문제의 발단이며, 삼천당제약은 이를 통해 기업 가치 및 주가에 손해를 입었다고 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상고인(피고)인 젬백스앤카엘은 회사로서 '상대방에게 자력이 충분함' 조건에 해당합니다. 그러나 기사 내용만으로는 손해배상 사건의 구체적인 책임 소재나 피해 규모를 파악하기 어렵고, 집단적 피해가 아닌 기업 간 분쟁으로 보입니다.</t>
+          <t>상대방인 iM증권은 금융기관으로 자력이 충분하며(적합 조건 2), 상장사의 기업 가치 및 주가에 영향을 미치는 허위 사실 유포는 피해 규모가 클 수 있습니다(적합 조건 4). 또한, 애널리스트가 배포한 글이 명확한 증거로 존재합니다(적합 조건 5). 다만, '허위 사실' 여부 입증이 핵심 쟁점이며 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업 (삼천당제약)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>젬백스앤카엘, 2025나200990 손해배상 사건 판결에 상고 제기</t>
+          <t>삼천당제약, 블로거 이어 증권사까지 법적 대응</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651079</t>
+          <t>https://www.mydaily.co.kr/page/view/2026040114150197780</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 13:29:05.117413+00:00</t>
+          <t>2026-04-01 12:56:27.876531+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>첫 공판 진행, 다음 기일 예정</t>
+          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한미약품그룹 대주주들 간 의결권 공동행사, 우선매수권, 동반매각참여권 등을 포함하는 주주간 계약과 관련하여 소송이 진행 중이다. 해당 소송의 첫 공판은 이달 12일에 열렸으며, 다음 기일은 5월로 예정되어 있다. 대주주들 간의 갈등은 여전히 남아있는 것으로 보인다.</t>
+          <t>하이브는 민희진 전 어도어 대표 등을 상대로 430억 원대 손해배상청구소송을 진행 중이며, 이는 민희진 대표가 하이브와의 256억 원 상당 풋옵션 소송에서 승소한 이후 발생한 분쟁입니다. 하이브는 민희진 대표 등에 대한 주식매매 대금 청구 관련 강제집행 취소도 신청했습니다. 이 사건은 대기업과 전 임원 간의 고액 손해배상 분쟁으로, 법적 리스크가 지속될 전망입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>한미약품그룹 대주주들 간 주주간 계약 관련 소송이 진행 중이며, 대기업 관련 분쟁으로 상대방의 자력이 충분하고(적합 조건 2) 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 대주주 간의 분쟁으로 피해자 수가 제한적이며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>하이브가 민희진 전 대표 등을 상대로 430억 원대 손해배상청구소송을 제기한 사건으로, 상대방(하이브)은 자력이 충분한 대기업이며(적합 조건 2), 청구 금액이 매우 커서(적합 조건 4) 소송금융 투자 검토의 여지가 있습니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 유무를 판단하기 어렵고, 집단적 피해가 아닌 개별 분쟁입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원 (하이브 청구액)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수 (민희진 대표, 다니엘 및 가족)</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>한 발씩 양보한 한미약품그룹 대주주들…'갈등 불씨' 여전</t>
+          <t>말달릴 채비 마친 YG·JYP·SM·하이브</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>woman.donga.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/159401</t>
+          <t>https://woman.donga.com/3/all/12/6163771/1</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-31 12:49:03.063283+00:00</t>
+          <t>2026-04-01 00:43:38.979412+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>주식회사 젬백스앤카엘</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 청구 소송 진행 중</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>한미약품그룹의 경영권 분쟁이 일단락되는 가운데 정기주주총회가 열려 외부 수장 선임 및 이사회 재편이 이루어졌다. 한편, 지난해 라데팡스와 송영숙 회장, 임주현 부회장 측이 신동국 회장을 상대로 제기한 600억 원 규모의 위약벌 청구 소송은 현재 법적 공방이 진행 중이다.</t>
+          <t>주식회사 젬백스앤카엘이 주식회사 바이오빌을 상대로 한 손해배상 사건의 판결에 불복하여 대법원에 상고를 제기했습니다. 현재 소송은 대법원 상고심 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>소송 상대방(신동국 회장 및 한미사이언스)의 자력이 충분하며 (적합 조건 2), 600억 원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 큼 (적합 조건 4). 또한 이미 소송이 진행 중인 사건임. 다만, 일반적인 집단적 피해 사건이 아닌 경영권 분쟁 관련 소송으로, 다수의 소액주주 피해를 직접적으로 다루는 소송금융 투자 대상과는 성격이 다소 다름.</t>
+          <t>상고인(피고)인 젬백스앤카엘은 회사로서 '상대방에게 자력이 충분함' 조건에 해당합니다. 그러나 기사 내용만으로는 손해배상 사건의 구체적인 책임 소재나 피해 규모를 파악하기 어렵고, 집단적 피해가 아닌 기업 간 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>한미약품그룹 주총 개최…53년 만에 첫 외부 수장, 이사회 재편 주목</t>
+          <t>젬백스앤카엘, 2025나200990 손해배상 사건 판결에 상고 제기</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260330001116</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=651079</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-31 00:38:44.694952+00:00</t>
+          <t>2026-03-31 13:29:05.117413+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>하이브-민희진 풋옵션 소송 항소심 진행 중, 빌리프랩/쏘스뮤직-민희진 손해배상 소송 잠정 중단, 어도어-민희진/다니엘 손해배상 소송 변론준비기일 진행</t>
+          <t>첫 공판 진행, 다음 기일 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 하이브 및 그 계열사 간에 여러 법적 분쟁이 진행 중이다. 민희진은 하이브와의 풋옵션 소송 1심에서 승소했으나 하이브가 항소했으며, 빌리프랩과 쏘스뮤직이 민희진을 상대로 낸 손해배상 소송은 잠정 중단된 상태이다. 또한 어도어는 민희진 등을 상대로 430억 원대 손해배상 소송을 제기하여 변론준비기일을 마쳤다.</t>
+          <t>한미약품그룹 대주주들 간 의결권 공동행사, 우선매수권, 동반매각참여권 등을 포함하는 주주간 계약과 관련하여 소송이 진행 중이다. 해당 소송의 첫 공판은 이달 12일에 열렸으며, 다음 기일은 5월로 예정되어 있다. 대주주들 간의 갈등은 여전히 남아있는 것으로 보인다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 하이브 등 대형 엔터테인먼트 기업이 상대방으로 자력이 충분하며, 풋옵션 256억 원대, 손해배상 430억 원대 등 피해 규모가 매우 큽니다. 또한 이미 1심 판결이 나왔고 여러 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아니며, 여러 소송이 복잡하게 얽혀 있어 최종 결과 예측에 불확실성이 존재하여 'High' 등급에는 미치지 못합니다.</t>
+          <t>한미약품그룹 대주주들 간 주주간 계약 관련 소송이 진행 중이며, 대기업 관련 분쟁으로 상대방의 자력이 충분하고(적합 조건 2) 주주간 계약이라는 명확한 증거가 존재합니다(적합 조건 5). 다만, 집단적 피해가 아닌 대주주 간의 분쟁으로 피해자 수가 제한적이며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>256억 원대 (풋옵션), 430억 원대 (손해배상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>민희진 VS 빌리프랩·쏘스뮤직 재판 중지…하이브 항소심 영향? [왓IS]</t>
+          <t>한 발씩 양보한 한미약품그룹 대주주들…'갈등 불씨' 여전</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>isplus.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://isplus.com/article/view/isp202603300173</t>
+          <t>https://dealsite.co.kr/articles/159401</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-30 13:03:59.275867+00:00</t>
+          <t>2026-03-31 12:49:03.063283+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>AI 기업 앤트로픽이 미국 국방부를 상대로 소송 진행 중</t>
+          <t>600억 원 규모 위약벌 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>구글 딥마인드 연구소의 핵심 인물인 제프 딘이 최근 미국 국방부를 상대로 한 AI 기업 앤트로픽의 소송을 지지하는 의견서에 서명했습니다. 이 소송은 군사 관련 내용을 다루는 것으로 보도되었습니다.</t>
+          <t>한미약품그룹의 경영권 분쟁이 일단락되는 가운데 정기주주총회가 열려 외부 수장 선임 및 이사회 재편이 이루어졌다. 한편, 지난해 라데팡스와 송영숙 회장, 임주현 부회장 측이 신동국 회장을 상대로 제기한 600억 원 규모의 위약벌 청구 소송은 현재 법적 공방이 진행 중이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>미국 국방부가 소송 상대방으로 특정되어 자력이 충분하며(적합 조건 2), AI 기업 앤트로픽이 이미 소송을 진행 중입니다(진행 단계: 소송중). 다만, 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 상대방 책임의 명확성 등 다른 적합 조건을 판단하기 어렵습니다.</t>
+          <t>소송 상대방(신동국 회장 및 한미사이언스)의 자력이 충분하며 (적합 조건 2), 600억 원 규모의 위약벌 청구 소송이 진행 중으로 피해 규모가 큼 (적합 조건 4). 또한 이미 소송이 진행 중인 사건임. 다만, 일반적인 집단적 피해 사건이 아닌 경영권 분쟁 관련 소송으로, 다수의 소액주주 피해를 직접적으로 다루는 소송금융 투자 대상과는 성격이 다소 다름.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>정치 발언 줄어든 실리콘밸리…구글 AI 수석만 공개 비판 지속</t>
+          <t>한미약품그룹 주총 개최…53년 만에 첫 외부 수장, 이사회 재편 주목</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703790</t>
+          <t>https://www.newspim.com/news/view/20260330001116</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-30 00:39:21.087170+00:00</t>
+          <t>2026-03-31 00:38:44.694952+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>고려아연 이사들</t>
+          <t>하이브 주식회사, 빌리프랩, 쏘스뮤직, 어도어</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>첫 변론기일 예정</t>
+          <t>하이브-민희진 풋옵션 소송 항소심 진행 중, 빌리프랩/쏘스뮤직-민희진 손해배상 소송 잠정 중단, 어도어-민희진/다니엘 손해배상 소송 변론준비기일 진행</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>고려아연 최대주주인 영풍이 고려아연 이사들을 상대로 이그니오 투자 관련 손해배상 소송을 제기했습니다. 1년 2개월간의 서면 공방을 거쳐 이번 주 첫 변론기일을 맞으며 법정 심리에 들어설 예정입니다.</t>
+          <t>민희진 전 어도어 대표와 하이브 및 그 계열사 간에 여러 법적 분쟁이 진행 중이다. 민희진은 하이브와의 풋옵션 소송 1심에서 승소했으나 하이브가 항소했으며, 빌리프랩과 쏘스뮤직이 민희진을 상대로 낸 손해배상 소송은 잠정 중단된 상태이다. 또한 어도어는 민희진 등을 상대로 430억 원대 손해배상 소송을 제기하여 변론준비기일을 마쳤다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>고려아연 이사들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대기업 간 투자 관련 분쟁이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 집단적 피해는 아니며 소송 외 공적 절차 진행 여부는 확인되지 않습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 하이브 등 대형 엔터테인먼트 기업이 상대방으로 자력이 충분하며, 풋옵션 256억 원대, 손해배상 430억 원대 등 피해 규모가 매우 큽니다. 또한 이미 1심 판결이 나왔고 여러 소송이 진행 중이므로 증거 확보 가능성이 높습니다. 다만, 집단적 피해가 아니며, 여러 소송이 복잡하게 얽혀 있어 최종 결과 예측에 불확실성이 존재하여 'High' 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원대 (풋옵션), 430억 원대 (손해배상)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>영풍-고려아연 '이그니오 투자 배임 공방' 소송전 막 오른다</t>
+          <t>민희진 VS 빌리프랩·쏘스뮤직 재판 중지…하이브 항소심 영향? [왓IS]</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>isplus.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420092</t>
+          <t>https://isplus.com/article/view/isp202603300173</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-29 12:38:14.514799+00:00</t>
+          <t>2026-03-30 13:03:59.275867+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>알로이스</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경영권 분쟁 소송 및 검사인 선임 소송 진행 중</t>
+          <t>AI 기업 앤트로픽이 미국 국방부를 상대로 소송 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>알로이스의 권충식 전 대표가 정기주주총회와 관련하여 법원에 검사인 선임을 요청하는 경영권 분쟁 소송을 제기했습니다. 이에 법원은 김모 변호사를 검사인으로 선임하며 알로이스의 경영권 분쟁이 격화되고 있습니다.</t>
+          <t>구글 딥마인드 연구소의 핵심 인물인 제프 딘이 최근 미국 국방부를 상대로 한 AI 기업 앤트로픽의 소송을 지지하는 의견서에 서명했습니다. 이 소송은 군사 관련 내용을 다루는 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>알로이스는 금융감독원 전자공시시스템에 공시된 기업으로 상대방에게 자력이 충분할 것으로 예상됩니다. 또한, 검사인 선임 소송을 통해 증거 확보가 가능할 것으로 보입니다. 다만, 집단적 피해가 아닌 경영권 분쟁으로 피해자 수가 제한적이며, 구체적인 피해 금액은 파악되지 않습니다.</t>
+          <t>미국 국방부가 소송 상대방으로 특정되어 자력이 충분하며(적합 조건 2), AI 기업 앤트로픽이 이미 소송을 진행 중입니다(진행 단계: 소송중). 다만, 기사 내용이 매우 제한적이어서 피해 규모, 피해자 수, 상대방 책임의 명확성 등 다른 적합 조건을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>알로이스 경영권 분쟁 격화…주총 앞두고 '정면 충돌'</t>
+          <t>정치 발언 줄어든 실리콘밸리…구글 AI 수석만 공개 비판 지속</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=624871</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703790</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-28 00:30:33.207336+00:00</t>
+          <t>2026-03-30 00:39:21.087170+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>고려아연 이사들</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>위약벌 소송 진행 중</t>
+          <t>첫 변론기일 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 어도어 대표에게 430억 원의 위약벌 소송을 제기했습니다. 로엘 법무법인 이제남 변호사는 하이브의 주장이 법리적으로 허구성이 있으며 '봉쇄 소송'의 전형에 가깝다고 분석했습니다. 기사는 민희진 측의 방어 논리에 초점을 맞추고 있습니다.</t>
+          <t>고려아연 최대주주인 영풍이 고려아연 이사들을 상대로 이그니오 투자 관련 손해배상 소송을 제기했습니다. 1년 2개월간의 서면 공방을 거쳐 이번 주 첫 변론기일을 맞으며 법정 심리에 들어설 예정입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 하이브가 제기한 위약벌 소송의 청구액이 430억 원으로 소송의 규모가 매우 큽니다(적합 조건 4). 다만, 기사 내용은 민희진 측의 방어 논리에 초점을 맞추고 있어, 로앤굿 고객 기준인 '원고(피해자)'로서의 직접적인 소송 제기 가능성이 명확히 드러나지 않는 점은 고려해야 합니다.</t>
+          <t>고려아연 이사들을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 대기업 간 투자 관련 분쟁이므로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 소송이 진행 중이므로 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 집단적 피해는 아니며 소송 외 공적 절차 진행 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[로엘 법무법인 이제남 변호사] 256억 포기한 민희진, 하이브의 '탬퍼링...</t>
+          <t>영풍-고려아연 '이그니오 투자 배임 공방' 소송전 막 오른다</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514890</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420092</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-27 13:13:38.863399+00:00</t>
+          <t>2026-03-29 12:38:14.514799+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>CG파마슈티컬</t>
+          <t>알로이스</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>미국 자회사와의 임상 결과 통지 관련 소송 진행 중</t>
+          <t>경영권 분쟁 소송 및 검사인 선임 소송 진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>CG인바이츠는 미국 자회사 CG파마슈티컬(CGP)과 소송 중이며, CGP로부터 신약 후보물질 '아이발티노스타트'의 임상 결과를 제대로 통지받지 못하고 있다고 주장합니다. 이로 인해 신약 개발 지연 등 잠재적 피해가 예상됩니다.</t>
+          <t>알로이스의 권충식 전 대표가 정기주주총회와 관련하여 법원에 검사인 선임을 요청하는 경영권 분쟁 소송을 제기했습니다. 이에 법원은 김모 변호사를 검사인으로 선임하며 알로이스의 경영권 분쟁이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>미국 자회사 CG파마슈티컬(CGP)이 임상 결과를 제대로 통지하지 않았다는 주장이 명확하며(적합 조건 1), 이미 소송이 진행 중이므로 관련 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5). 제약 바이오 기업이므로 일정 수준의 자력이 있을 것으로 추정되나(적합 조건 2), 피해 규모는 구체적으로 명시되지 않았습니다.</t>
+          <t>알로이스는 금융감독원 전자공시시스템에 공시된 기업으로 상대방에게 자력이 충분할 것으로 예상됩니다. 또한, 검사인 선임 소송을 통해 증거 확보가 가능할 것으로 보입니다. 다만, 집단적 피해가 아닌 경영권 분쟁으로 피해자 수가 제한적이며, 구체적인 피해 금액은 파악되지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>[주총 포커스] 남민우 다산네트웍스 회장, CG인바이츠 이사회 진입</t>
+          <t>알로이스 경영권 분쟁 격화…주총 앞두고 '정면 충돌'</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>seoulfn.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657912</t>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=624871</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-27 13:02:29.167429+00:00</t>
+          <t>2026-03-28 00:30:33.207336+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>CJ</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>주주총회 안건 관련 논란</t>
+          <t>위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>CJ의 주주총회 안건과 관련하여 자사주를 이용한 '편법 증자' 의혹과 사외이사가 사실상 내부 인사라는 논란이 제기되었습니다. 김앤장 법률사무소가 CJ 계열사들과 지속적인 법률 자문 관계를 유지해 온 이력도 언급되며, 기업 지배구조 및 주주권 침해 가능성이 있습니다.</t>
+          <t>하이브가 민희진 전 어도어 대표에게 430억 원의 위약벌 소송을 제기했습니다. 로엘 법무법인 이제남 변호사는 하이브의 주장이 법리적으로 허구성이 있으며 '봉쇄 소송'의 전형에 가깝다고 분석했습니다. 기사는 민희진 측의 방어 논리에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>CJ 및 주요 계열사라는 대기업이 피고가 될 수 있으며(적합 조건 2), '편법 증자', '사외이사 내부 인사' 등 기업 지배구조 관련 논란으로 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 기사만으로는 구체적인 피해 규모나 피해자 수, 공적 절차 진행 여부가 불분명합니다.</t>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 하이브가 제기한 위약벌 소송의 청구액이 430억 원으로 소송의 규모가 매우 큽니다(적합 조건 4). 다만, 기사 내용은 민희진 측의 방어 논리에 초점을 맞추고 있어, 로앤굿 고객 기준인 '원고(피해자)'로서의 직접적인 소송 제기 가능성이 명확히 드러나지 않는 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>430억 원</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>CGCG  자사주로 '편법 증자' 사외이사는 '내부 인사' ...CJ 주총 안건 전...</t>
+          <t>[로엘 법무법인 이제남 변호사] 256억 포기한 민희진, 하이브의 '탬퍼링...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=116428</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514890</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-26 00:53:06.838713+00:00</t>
+          <t>2026-03-27 13:13:38.863399+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>미국 국방부</t>
+          <t>CG파마슈티컬</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>미 연방법원에 소송 제기</t>
+          <t>미국 자회사와의 임상 결과 통지 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>팔란티어의 군사 AI 시스템에 앤스로픽의 AI 모델 '클로드'가 탑재되었으나, 미 국방부가 앤스로픽을 '공급망 위험' 기업으로 지정하며 양측 관계에 균열이 생겼습니다. 앤스로픽은 군사용 AI에 안전장치를 요구해온 기업으로, 국방부 결정에 맞서 미 연방법원에 소송을 제기한 상태입니다.</t>
+          <t>CG인바이츠는 미국 자회사 CG파마슈티컬(CGP)과 소송 중이며, CGP로부터 신약 후보물질 '아이발티노스타트'의 임상 결과를 제대로 통지받지 못하고 있다고 주장합니다. 이로 인해 신약 개발 지연 등 잠재적 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(미 국방부의 '공급망 위험' 기업 지정), 상대방에게 자력이 충분하며(미 국방부), 소송이 이미 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 2, 5 해당). 다만, 집단적 피해 사례는 아니며, 피해 규모는 구체적으로 명시되지 않았습니다.</t>
+          <t>미국 자회사 CG파마슈티컬(CGP)이 임상 결과를 제대로 통지하지 않았다는 주장이 명확하며(적합 조건 1), 이미 소송이 진행 중이므로 관련 증거가 확보되었거나 확보 가능성이 높습니다(적합 조건 5). 제약 바이오 기업이므로 일정 수준의 자력이 있을 것으로 추정되나(적합 조건 2), 피해 규모는 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (앤스로픽)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>이란전, 첫 AI 주도 전쟁 …팔란티어, 골든돔·UAE 방공망까지</t>
+          <t>[주총 포커스] 남민우 다산네트웍스 회장, CG인바이츠 이사회 진입</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03775286645386928</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657912</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-25 12:37:28.503478+00:00</t>
+          <t>2026-03-27 13:02:29.167429+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>CJ</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>주주총회 관련 분쟁으로 소송 진행 중</t>
+          <t>주주총회 안건 관련 논란</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 간의 분쟁이 격화되면서 소송과 비용 부담이 커지고 있는 것으로 나타났습니다. 24일 열리는 정기 주주총회와 관련하여 양측 간의 소송이 진행 중인 상황입니다.</t>
+          <t>CJ의 주주총회 안건과 관련하여 자사주를 이용한 '편법 증자' 의혹과 사외이사가 사실상 내부 인사라는 논란이 제기되었습니다. 김앤장 법률사무소가 CJ 계열사들과 지속적인 법률 자문 관계를 유지해 온 이력도 언급되며, 기업 지배구조 및 주주권 침해 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>고려아연과 영풍 모두 대기업으로 상대방에게 자력이 충분하며, '소송과 비용 부담이 함께 커진' 것으로 보아 피해 규모가 클 가능성이 있습니다. 또한, 이미 '진행 중인 소송'이 언급되어 공적 절차가 진행 중입니다.</t>
+          <t>CJ 및 주요 계열사라는 대기업이 피고가 될 수 있으며(적합 조건 2), '편법 증자', '사외이사 내부 인사' 등 기업 지배구조 관련 논란으로 상대방의 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 기사만으로는 구체적인 피해 규모나 피해자 수, 공적 절차 진행 여부가 불분명합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[기획] 고려아연 주총,  분쟁 후 소송·비용 확대  주주 평가는</t>
+          <t>CGCG  자사주로 '편법 증자' 사외이사는 '내부 인사' ...CJ 주총 안건 전...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78639</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=116428</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-24 00:35:46.842839+00:00</t>
+          <t>2026-03-26 00:53:06.838713+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>미국 국방부</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>미 연방법원에 소송 제기</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 제기했습니다. 영풍은 이를 주주권 침해 및 지배구조 왜곡으로 주장하며, 고려아연 주주총회를 앞두고 표 대결이 격화되는 상황입니다.</t>
+          <t>팔란티어의 군사 AI 시스템에 앤스로픽의 AI 모델 '클로드'가 탑재되었으나, 미 국방부가 앤스로픽을 '공급망 위험' 기업으로 지정하며 양측 관계에 균열이 생겼습니다. 앤스로픽은 군사용 AI에 안전장치를 요구해온 기업으로, 국방부 결정에 맞서 미 연방법원에 소송을 제기한 상태입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>영풍과 고려아연 간의 대규모 기업 분쟁과 연관된 소송으로, 피고인 KZ정밀 및 임원들의 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 기업 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 상대방 책임의 명확성이나 증거 유무는 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(미 국방부의 '공급망 위험' 기업 지정), 상대방에게 자력이 충분하며(미 국방부), 소송이 이미 진행 중이므로 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 1, 2, 5 해당). 다만, 집단적 피해 사례는 아니며, 피해 규모는 구체적으로 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (앤스로픽)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>고려아연 주총 D-1···표 대결에 공방도 격화</t>
+          <t>이란전, 첫 AI 주도 전쟁 …팔란티어, 골든돔·UAE 방공망까지</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>pointdaily.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297578</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03775286645386928</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 12:56:50.423245+00:00</t>
+          <t>2026-03-25 12:37:28.503478+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>알마파트너스</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>MOU 종료 후 협상 중단, 손해배상 조항 관련 분쟁 가능성</t>
+          <t>주주총회 관련 분쟁으로 소송 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>삼화식품이 요아정 지분 인수 과정에서 알마파트너스와 체결한 MOU에 손해배상 조항이 있었으나, 계약 기간 동안 적극적인 개입이 어려웠다고 설명했습니다. MOU 기간 종료 후 협상이 이어지지 않아, 해당 손해배상 조항을 둘러싼 분쟁 발생 가능성이 있습니다.</t>
+          <t>고려아연과 영풍 간의 분쟁이 격화되면서 소송과 비용 부담이 커지고 있는 것으로 나타났습니다. 24일 열리는 정기 주주총회와 관련하여 양측 간의 소송이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>MOU에 손해배상 조항이 명시되어 있어 증거 확보가 용이하며(적합 조건 5), 상대방인 알마파트너스가 GP로 언급되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 다만 기사 내용만으로는 상대방 책임이 명확하지 않고, 피해 규모가 구체적으로 언급되지 않아 추가적인 사실관계 확인이 필요합니다.</t>
+          <t>고려아연과 영풍 모두 대기업으로 상대방에게 자력이 충분하며, '소송과 비용 부담이 함께 커진' 것으로 보아 피해 규모가 클 가능성이 있습니다. 또한, 이미 '진행 중인 소송'이 언급되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>삼화식품, 요아정 지분 인수 과정 공개</t>
+          <t>[기획] 고려아연 주총,  분쟁 후 소송·비용 확대  주주 평가는</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>newswatch.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=538123</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78639</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-23 12:53:56.585324+00:00</t>
+          <t>2026-03-24 00:35:46.842839+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>덴티움</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>검사인 선임 신청</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인파트너스가 덴티움의 주주총회 소집 절차 및 결의 방식의 적법성 조사를 위해 법원에 검사인 선임을 신청했습니다. 법원이 이를 받아들일 경우 주총 전 과정이 외부 감독을 받게 되며, 절차상 하자가 발견되면 향후 결의 무효 소송으로 이어질 수 있습니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 소송을 제기했습니다. 영풍은 이를 주주권 침해 및 지배구조 왜곡으로 주장하며, 고려아연 주주총회를 앞두고 표 대결이 격화되는 상황입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방(덴티움)은 상장회사로 자력이 충분하며(적합 조건 2), 검사인 선임 신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 검사인 선임을 통해 주주총회 절차상 하자에 대한 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 현재까지 구체적인 피해 규모나 다수의 피해자가 명확히 특정되지는 않았습니다.</t>
+          <t>영풍과 고려아연 간의 대규모 기업 분쟁과 연관된 소송으로, 피고인 KZ정밀 및 임원들의 배상 능력이 충분할 것으로 예상되며(적합 조건 2), 기업 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 상대방 책임의 명확성이나 증거 유무는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>얼라인파트너스, 덴티움 주총 앞두고 검사인 선임 신청</t>
+          <t>고려아연 주총 D-1···표 대결에 공방도 격화</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>pointdaily.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05730166645384960</t>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=297578</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-19 13:15:57.475603+00:00</t>
+          <t>2026-03-23 12:56:50.423245+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>오픈AI, 샘 올트먼</t>
+          <t>알마파트너스</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI와 샘 올트먼을 상대로 소송 제기</t>
+          <t>MOU 종료 후 협상 중단, 손해배상 조항 관련 분쟁 가능성</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>오픈AI 공동 창업자인 일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼 CEO 등을 상대로 소송을 제기했다. 머스크는 오픈AI가 애초 계획했던 인류 이익 추구 목적에서 벗어나 자신들의 이익을 위해 운영되고 있다고 주장하며, 이는 오픈AI의 IPO 추진에 리스크 요인이 되고 있다.</t>
+          <t>삼화식품이 요아정 지분 인수 과정에서 알마파트너스와 체결한 MOU에 손해배상 조항이 있었으나, 계약 기간 동안 적극적인 개입이 어려웠다고 설명했습니다. MOU 기간 종료 후 협상이 이어지지 않아, 해당 손해배상 조항을 둘러싼 분쟁 발생 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (오픈AI는 MS와 연관된 대기업으로 IPO 추진 중). 그러나 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 다른 적합 조건 확인이 어려움. 현재는 일론 머스크 개인의 소송으로 보임.</t>
+          <t>MOU에 손해배상 조항이 명시되어 있어 증거 확보가 용이하며(적합 조건 5), 상대방인 알마파트너스가 GP로 언급되어 자력이 충분할 가능성이 높습니다(적합 조건 2). 다만 기사 내용만으로는 상대방 책임이 명확하지 않고, 피해 규모가 구체적으로 언급되지 않아 추가적인 사실관계 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1명 (일론 머스크)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>오픈AI-MS '분열조짐'…AWS 활용에 MS  소송 각오</t>
+          <t>삼화식품, 요아정 지분 인수 과정 공개</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=725094</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=538123</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:48.069646+00:00</t>
+          <t>2026-03-23 12:53:56.585324+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장</t>
+          <t>덴티움</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>미국 뉴욕주 법원에서 대여금 반환 청구 소송 및 반소 진행 중</t>
+          <t>검사인 선임 신청</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장이 미국 사업가 이아무개씨와 GDA를 상대로 대여금 반환 청구 소송을 제기했으며, 이씨는 방 부사장을 500만 달러 배임 혐의로 고발하고 반소를 제기했습니다. 현재 이 사건은 미국 뉴욕주 법원에서 진행 중입니다.</t>
+          <t>행동주의 펀드 얼라인파트너스가 덴티움의 주주총회 소집 절차 및 결의 방식의 적법성 조사를 위해 법원에 검사인 선임을 신청했습니다. 법원이 이를 받아들일 경우 주총 전 과정이 외부 감독을 받게 되며, 절차상 하자가 발견되면 향후 결의 무효 소송으로 이어질 수 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장은 대기업 관계자로 자력이 충분하며(적합 조건 2), 피해 금액이 500만 달러로 매우 큽니다(적합 조건 4). 배임 혐의로 고발 당해 공적 절차가 시작되었고(적합 조건 6), 현재 미국 법원에서 소송이 진행 중입니다. 다만, 책임의 명확성은 소송 과정에서 입증이 필요합니다.</t>
+          <t>상대방(덴티움)은 상장회사로 자력이 충분하며(적합 조건 2), 검사인 선임 신청이라는 공적 절차가 진행 중입니다(적합 조건 6). 검사인 선임을 통해 주주총회 절차상 하자에 대한 증거 확보 가능성이 있습니다(적합 조건 5). 다만, 현재까지 구체적인 피해 규모나 다수의 피해자가 명확히 특정되지는 않았습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>방정오 TV조선 부사장, 500만 달러 배임 혐의로 고발 당해</t>
+          <t>얼라인파트너스, 덴티움 주총 앞두고 검사인 선임 신청</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>mediatoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333115</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05730166645384960</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-17 13:18:45.484037+00:00</t>
+          <t>2026-03-19 13:15:57.475603+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>오픈AI, 샘 올트먼</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 판결 선고 (일부 승소, 일부 패소), 손해배상 등 관련 소송 별도 진행 예정</t>
+          <t>일론 머스크가 오픈AI와 샘 올트먼을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>크래프톤이 자회사 언노운월즈 전 경영진을 근무 태만으로 해고하자, 전 경영진이 해고 무효 소송을 제기했습니다. 델라웨어주 법원은 전 CEO 테드 길의 해임은 계약 위반으로 복직을 명령했으나, 나머지 공동 창업자 2명에 대해서는 크래프톤의 주장을 받아들여 복직을 기각했습니다. 이번 판결은 손해배상 청구나 추가 보상 문제는 다루지 않았으며, 관련 소송은 별도로 계속 진행될 예정입니다.</t>
+          <t>오픈AI 공동 창업자인 일론 머스크 테슬라 CEO가 오픈AI와 샘 올트먼 CEO 등을 상대로 소송을 제기했다. 머스크는 오픈AI가 애초 계획했던 인류 이익 추구 목적에서 벗어나 자신들의 이익을 위해 운영되고 있다고 주장하며, 이는 오픈AI의 IPO 추진에 리스크 요인이 되고 있다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방인 크래프톤은 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 전 경영진의 해고 및 성과급, 언아웃 관련 소송으로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 이미 법원 판결이 있었고 계약서 등 객관적 증거가 존재합니다 (적합 조건 5). 사건이 완전히 종결되지 않고 손해배상 등 관련 소송이 계속 진행될 예정이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>상대방에게 자력이 충분함 (오픈AI는 MS와 연관된 대기업으로 IPO 추진 중). 그러나 기사 내용만으로는 상대방 책임의 명확성, 집단적 피해 여부, 구체적인 피해 규모 등 다른 적합 조건 확인이 어려움. 현재는 일론 머스크 개인의 소송으로 보임.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>3명 (전 경영진)</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>언노운월즈 전 경영진 ‘태만’ 인정… 창업주 2명 복직 불가</t>
+          <t>오픈AI-MS '분열조짐'…AWS 활용에 MS  소송 각오</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317517787?OutUrl=naver</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=725094</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-17 13:13:19.032537+00:00</t>
+          <t>2026-03-19 12:42:48.069646+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>방정오 TV조선 부사장</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>미국 델라웨어주 형평법원 1심 판결, 성과급 관련 2단계 소송 진행 예정</t>
+          <t>미국 뉴욕주 법원에서 대여금 반환 청구 소송 및 반소 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>크래프톤과 자회사 언노운월즈의 전 경영진 간 법적 분쟁 1심에서 법원은 전 CEO의 복직을 명령했으나, 회사의 소유권과 이사회 구성 권한은 크래프톤에 있다고 판단했습니다. 성과급 및 손해배상 규모는 2단계 소송에서 다루기로 했으며, 크래프톤은 최대 2억 5천만 달러의 성과급 리스크를 안고 있습니다.</t>
+          <t>방정오 TV조선 부사장이 미국 사업가 이아무개씨와 GDA를 상대로 대여금 반환 청구 소송을 제기했으며, 이씨는 방 부사장을 500만 달러 배임 혐의로 고발하고 반소를 제기했습니다. 현재 이 사건은 미국 뉴욕주 법원에서 진행 중입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>대기업(크래프톤)을 상대로 한 소송으로 자력 충분(적합 조건 2). 성과급 리스크가 최대 2억 5천만 달러에 달하는 등 피해 규모가 크고(적합 조건 4), 미국 법원의 1심 판결문이 객관적 증거로 존재함(적합 조건 5). 다만, 집단적 피해가 아닌 개별 계약 분쟁이며, 법원이 전 경영진 3인 중 1인의 복직만 인정하는 등 책임이 일부 제한적으로 판단된 점은 고려해야 합니다.</t>
+          <t>방정오 TV조선 부사장은 대기업 관계자로 자력이 충분하며(적합 조건 2), 피해 금액이 500만 달러로 매우 큽니다(적합 조건 4). 배임 혐의로 고발 당해 공적 절차가 시작되었고(적합 조건 6), 현재 미국 법원에서 소송이 진행 중입니다. 다만, 책임의 명확성은 소송 과정에서 입증이 필요합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>최대 2억 5000만 달러 (약 3700억원)</t>
+          <t>500만 달러</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>3인 (언노운월즈 전 경영진)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>미 법원, 언노운월즈 전 경영진 3인 중 1인만 제한적 복직 인정… 이사...</t>
+          <t>방정오 TV조선 부사장, 500만 달러 배임 혐의로 고발 당해</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029540372&amp;code=61151111&amp;cp=nv</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=333115</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 13:03:20.676939+00:00</t>
+          <t>2026-03-17 13:18:45.484037+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑 (경영진), 롯데쇼핑</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>임시주주총회 소집 청구 예정, 경영권 분쟁 심화</t>
+          <t>미국 델라웨어주 형평법원 판결 선고 (일부 승소, 일부 패소), 손해배상 등 관련 소송 별도 진행 예정</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>롯데와 태광그룹 간 롯데홈쇼핑 경영권을 둘러싼 갈등이 심화되고 있습니다. 태광 측은 롯데홈쇼핑 김재겸 대표의 '위법 내부거래'를 주장하며 해임을 위한 임시주주총회 소집을 청구할 예정이며, 롯데 측은 이에 대해 법적 대응을 시사하고 있습니다.</t>
+          <t>크래프톤이 자회사 언노운월즈 전 경영진을 근무 태만으로 해고하자, 전 경영진이 해고 무효 소송을 제기했습니다. 델라웨어주 법원은 전 CEO 테드 길의 해임은 계약 위반으로 복직을 명령했으나, 나머지 공동 창업자 2명에 대해서는 크래프톤의 주장을 받아들여 복직을 기각했습니다. 이번 판결은 손해배상 청구나 추가 보상 문제는 다루지 않았으며, 관련 소송은 별도로 계속 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>본 사건은 롯데와 태광이라는 대기업 간의 경영권 분쟁으로, 상대방의 자력이 충분하다는 적합 조건에 부합합니다. '위법 내부거래'라는 구체적인 책임 주장이 제기되어 있어, 향후 소송으로 이어질 경우 책임 소재가 명확해질 가능성이 있습니다. 다만, 집단적 피해 사례는 아니며, 현재까지 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>상대방인 크래프톤은 대기업으로 충분한 자력을 갖추고 있으며 (적합 조건 2), 전 경영진의 해고 및 성과급, 언아웃 관련 소송으로 피해 규모가 상당할 가능성이 있습니다 (적합 조건 4). 이미 법원 판결이 있었고 계약서 등 객관적 증거가 존재합니다 (적합 조건 5). 사건이 완전히 종결되지 않고 손해배상 등 관련 소송이 계속 진행될 예정이므로 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 (전 경영진)</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>이사회 5:4→6:3…홈쇼핑 둘러싼 롯데-태광 갈등 쟁점 셋</t>
+          <t>언노운월즈 전 경영진 ‘태만’ 인정… 창업주 2명 복직 불가</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6103144</t>
+          <t>https://www.segye.com/newsView/20260317517787?OutUrl=naver</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-17 00:43:52.406337+00:00</t>
+          <t>2026-03-17 13:13:19.032537+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>크래프톤</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>미 국방부, 앤스로픽, 마이크로소프트 간 AI 관련 소송 진행 중</t>
+          <t>미국 델라웨어주 형평법원 1심 판결, 성과급 관련 2단계 소송 진행 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>미 국방부와 인공지능(AI) 기업 앤스로픽 간의 소송에 마이크로소프트가 연루되어 진행 중입니다. 이 소송은 오픈AI 부사장 출신인 다리오 아모데이가 제기한 AI의 비윤리적 개발 문제와 관련이 있는 것으로 보입니다.</t>
+          <t>크래프톤과 자회사 언노운월즈의 전 경영진 간 법적 분쟁 1심에서 법원은 전 CEO의 복직을 명령했으나, 회사의 소유권과 이사회 구성 권한은 크래프톤에 있다고 판단했습니다. 성과급 및 손해배상 규모는 2단계 소송에서 다루기로 했으며, 크래프톤은 최대 2억 5천만 달러의 성과급 리스크를 안고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>소송 당사자로 언급된 마이크로소프트, 앤스로픽, 미 국방부 모두 자력이 충분한 대기업 및 기관입니다 (적합 조건 2). 이미 소송이 진행 중이므로 관련 증거가 존재할 가능성이 높습니다 (적합 조건 5). 다만, 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 원고-피고 관계, 피해 규모 등을 파악하기 어렵습니다.</t>
+          <t>대기업(크래프톤)을 상대로 한 소송으로 자력 충분(적합 조건 2). 성과급 리스크가 최대 2억 5천만 달러에 달하는 등 피해 규모가 크고(적합 조건 4), 미국 법원의 1심 판결문이 객관적 증거로 존재함(적합 조건 5). 다만, 집단적 피해가 아닌 개별 계약 분쟁이며, 법원이 전 경영진 3인 중 1인의 복직만 인정하는 등 책임이 일부 제한적으로 판단된 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 2억 5000만 달러 (약 3700억원)</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3인 (언노운월즈 전 경영진)</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>갈수록 첨단화… 美·이란 전쟁 이끄는 ‘AI 주식’에 주목하라</t>
+          <t>미 법원, 언노운월즈 전 경영진 3인 중 1인만 제한적 복직 인정… 이사...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/economy/money/2026/03/17/PG4B4KX66FFBHAD4LHTS7IXI3E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029540372&amp;code=61151111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-17 00:39:04.646881+00:00</t>
+          <t>2026-03-17 13:03:20.676939+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>롯데</t>
+          <t>롯데홈쇼핑 (경영진), 롯데쇼핑</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2023년 사옥 매입 효력 정지 가처분 신청 및 브랜드 사용 계약 해지 요구 등 법적 대립 지속</t>
+          <t>임시주주총회 소집 청구 예정, 경영권 분쟁 심화</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>롯데와 태광산업 간 20년간 이어진 갈등이 '파국'으로 치닫고 있다. 태광산업은 과거 인수 무효 소송에서 패소했음에도 불구하고, 2023년 사옥 매입 효력 정지 가처분 신청과 지난해 브랜드 사용 계약 해지 요구 등 법적 대립을 이어가고 있다.</t>
+          <t>롯데와 태광그룹 간 롯데홈쇼핑 경영권을 둘러싼 갈등이 심화되고 있습니다. 태광 측은 롯데홈쇼핑 김재겸 대표의 '위법 내부거래'를 주장하며 해임을 위한 임시주주총회 소집을 청구할 예정이며, 롯데 측은 이에 대해 법적 대응을 시사하고 있습니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>대기업 간의 분쟁으로 상대방 자력이 충분하고(적합 조건 2), 지분 및 사옥 매입 등 관련 쟁점이 있어 피해 규모가 클 것으로 예상되며(적합 조건 4), 오랜 기간 분쟁이 지속되어 관련 증거 확보가 가능함(적합 조건 5). 다만, 일반적인 집단 피해 사건이 아니며, 책임 소재가 복잡할 수 있어 적합도 'Medium'으로 판단됩니다.</t>
+          <t>본 사건은 롯데와 태광이라는 대기업 간의 경영권 분쟁으로, 상대방의 자력이 충분하다는 적합 조건에 부합합니다. '위법 내부거래'라는 구체적인 책임 주장이 제기되어 있어, 향후 소송으로 이어질 경우 책임 소재가 명확해질 가능성이 있습니다. 다만, 집단적 피해 사례는 아니며, 현재까지 구체적인 피해 금액이 명시되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>롯데-태광 20년 갈등, 결국 '파국'으로</t>
+          <t>이사회 5:4→6:3…홈쇼핑 둘러싼 롯데-태광 갈등 쟁점 셋</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031300141</t>
+          <t>https://www.news1.kr/industry/distribution/6103144</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-13 13:04:27.112178+00:00</t>
+          <t>2026-03-17 00:43:52.406337+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>태광산업, 임시주총 통한 대표 해임 추진 및 법적 조치 예고</t>
+          <t>미 국방부, 앤스로픽, 마이크로소프트 간 AI 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑이 2대 주주인 태광산업의 반대에도 불구하고 이사회를 롯데 측 인사 위주로 개편했습니다. 이에 태광산업은 임시주총을 열어 롯데홈쇼핑 대표의 사내이사 해임을 추진하고, 부결될 경우 법적 조치를 불사하겠다는 입장을 밝히며 주주 간 갈등이 심화되고 있습니다.</t>
+          <t>미 국방부와 인공지능(AI) 기업 앤스로픽 간의 소송에 마이크로소프트가 연루되어 진행 중입니다. 이 소송은 오픈AI 부사장 출신인 다리오 아모데이가 제기한 AI의 비윤리적 개발 문제와 관련이 있는 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방인 롯데홈쇼핑 및 롯데그룹은 자력이 충분하며(적합 조건 2), 태광산업 측에서 임시주총을 통한 대표 해임 추진 및 부결 시 법적 조치를 불사하겠다는 입장을 밝혀 소송 가능성이 높습니다. 주주 간 경영권 분쟁으로 피해 규모가 클 수 있으며(적합 조건 4), 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 롯데 측의 '책임'이 명확히 드러나지 않아 소송의 난이도가 높을 수 있습니다.</t>
+          <t>소송 당사자로 언급된 마이크로소프트, 앤스로픽, 미 국방부 모두 자력이 충분한 대기업 및 기관입니다 (적합 조건 2). 이미 소송이 진행 중이므로 관련 증거가 존재할 가능성이 높습니다 (적합 조건 5). 다만, 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 원고-피고 관계, 피해 규모 등을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>태광 빠져  롯데홈쇼핑, 이사회 개편…주주간 갈등 폭발</t>
+          <t>갈수록 첨단화… 美·이란 전쟁 이끄는 ‘AI 주식’에 주목하라</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.mtn.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://news.mtn.co.kr/news-detail/2026031316402565540</t>
+          <t>https://www.chosun.com/economy/money/2026/03/17/PG4B4KX66FFBHAD4LHTS7IXI3E/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-13 12:48:28.374604+00:00</t>
+          <t>2026-03-17 00:39:04.646881+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>롯데</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의30부에서 위약벌 청구 소송 첫 변론기일 진행</t>
+          <t>2023년 사옥 매입 효력 정지 가처분 신청 및 브랜드 사용 계약 해지 요구 등 법적 대립 지속</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>한미약품 4자연합(신동국, 송영숙, 임주현, 라데팡스) 간 시니어케어 사업 불발을 둘러싼 갈등이 법적 분쟁으로 번졌다. 송영숙 회장 모녀 측은 신동국 회장을 상대로 600억원 규모의 위약벌 청구 소송을 제기했으며, 신 회장의 한미사이언스 주식 등에 가압류를 신청했다. 원고 측은 신 회장이 주주간 계약을 위반했다고 주장하고, 피고 측은 사업 조건 불일치로 사업을 진행하지 않았을 뿐이라고 반박하고 있다.</t>
+          <t>롯데와 태광산업 간 20년간 이어진 갈등이 '파국'으로 치닫고 있다. 태광산업은 과거 인수 무효 소송에서 패소했음에도 불구하고, 2023년 사옥 매입 효력 정지 가처분 신청과 지난해 브랜드 사용 계약 해지 요구 등 법적 대립을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방(신동국 회장)의 자력이 충분하고(적합 조건 2), 청구 금액이 600억원으로 피해 규모가 크며(적합 조건 4), 주주간 계약서 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 법정에서 다퉈질 쟁점이라는 점에서(적합 조건 1 불명확) High 등급에는 미치지 못합니다.</t>
+          <t>대기업 간의 분쟁으로 상대방 자력이 충분하고(적합 조건 2), 지분 및 사옥 매입 등 관련 쟁점이 있어 피해 규모가 클 것으로 예상되며(적합 조건 4), 오랜 기간 분쟁이 지속되어 관련 증거 확보가 가능함(적합 조건 5). 다만, 일반적인 집단 피해 사건이 아니며, 책임 소재가 복잡할 수 있어 적합도 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>600억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>한미 4자연합 '600억' 소송 개시…시니어 사업 갈등 법정행</t>
+          <t>롯데-태광 20년 갈등, 결국 '파국'으로</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260312000632</t>
+          <t>https://www.hankyung.com/article/2026031300141</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-12 12:43:31.879543+00:00</t>
+          <t>2026-03-13 13:04:27.112178+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>롯데케미칼, LG화학</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>불가항력 통지 단계, 잠재적 공급 차질 우려</t>
+          <t>태광산업, 임시주총 통한 대표 해임 추진 및 법적 조치 예고</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>롯데케미칼과 LG화학이 원료 수급 차질로 고객사들에게 '불가항력 가능성'을 통지했습니다. 이는 납기 지연이나 공급 중단 시 손해배상 책임이 면제될 수 있음을 시사합니다. 업계에서는 실제 불가항력 선언 시 석유화학 제품 공급 차질이 본격화될 것으로 우려하고 있습니다.</t>
+          <t>롯데홈쇼핑이 2대 주주인 태광산업의 반대에도 불구하고 이사회를 롯데 측 인사 위주로 개편했습니다. 이에 태광산업은 임시주총을 열어 롯데홈쇼핑 대표의 사내이사 해임을 추진하고, 부결될 경우 법적 조치를 불사하겠다는 입장을 밝히며 주주 간 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>롯데케미칼과 LG화학은 자력이 충분한 대기업이며(적합 조건 2), 석유화학 제품 공급 차질은 다수의 고객사에 영향을 미쳐 집단적 피해와 큰 피해 규모를 야기할 수 있습니다(적합 조건 3, 4). 그러나 현재 '불가항력'을 주장하고 있어 상대방의 책임이 명확하다고 보기 어려워 법적 쟁점화될 가능성이 높습니다(적합 조건 1 불충족).</t>
+          <t>상대방인 롯데홈쇼핑 및 롯데그룹은 자력이 충분하며(적합 조건 2), 태광산업 측에서 임시주총을 통한 대표 해임 추진 및 부결 시 법적 조치를 불사하겠다는 입장을 밝혀 소송 가능성이 높습니다. 주주 간 경영권 분쟁으로 피해 규모가 클 수 있으며(적합 조건 4), 관련 증거 확보도 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 롯데 측의 '책임'이 명확히 드러나지 않아 소송의 난이도가 높을 수 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>롯데케미칼·LG화학, 원료 수급 차질에 '불가항력 가능성' 통지</t>
+          <t>태광 빠져  롯데홈쇼핑, 이사회 개편…주주간 갈등 폭발</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>news.mtn.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702151</t>
+          <t>https://news.mtn.co.kr/news-detail/2026031316402565540</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-12 00:31:50.605920+00:00</t>
+          <t>2026-03-13 12:48:28.374604+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>DB손해보험</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>검사인 선임 신청</t>
+          <t>서울중앙지법 민사합의30부에서 위약벌 청구 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>DB손해보험을 상대로 소송이 제기되었으며, 법원에 검사인 선임 신청이 이루어졌다는 공시 내용입니다. 이는 기업 지배구조 또는 주주권 관련 분쟁일 가능성이 높으며, 대기업인 DB손해보험이 상대방이라는 점에서 소송금융 투자 검토 가치가 있습니다.</t>
+          <t>한미약품 4자연합(신동국, 송영숙, 임주현, 라데팡스) 간 시니어케어 사업 불발을 둘러싼 갈등이 법적 분쟁으로 번졌다. 송영숙 회장 모녀 측은 신동국 회장을 상대로 600억원 규모의 위약벌 청구 소송을 제기했으며, 신 회장의 한미사이언스 주식 등에 가압류를 신청했다. 원고 측은 신 회장이 주주간 계약을 위반했다고 주장하고, 피고 측은 사업 조건 불일치로 사업을 진행하지 않았을 뿐이라고 반박하고 있다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>DB손해보험이라는 대기업이 소송 상대방으로 특정되어 자력 요건을 충족하며(적합 조건 2), 검사인 선임 절차는 소송 진행 중 증거 확보에 유리할 수 있습니다(적합 조건 5). 그러나 사건의 구체적인 내용, 피해 규모 및 책임의 명확성이 불분명하여 추가 정보가 필요합니다.</t>
+          <t>상대방(신동국 회장)의 자력이 충분하고(적합 조건 2), 청구 금액이 600억원으로 피해 규모가 크며(적합 조건 4), 주주간 계약서 등 증거 확보가 가능합니다(적합 조건 5). 그러나 집단적 피해가 아니며(적합 조건 3 불충족), 책임 소재가 법정에서 다퉈질 쟁점이라는 점에서(적합 조건 1 불명확) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>600억원</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>3월 10일 주식시장 주요공시</t>
+          <t>한미 4자연합 '600억' 소송 개시…시니어 사업 갈등 법정행</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121472</t>
+          <t>https://www.newspim.com/news/view/20260312000632</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-11 00:53:21.640629+00:00</t>
+          <t>2026-03-12 12:43:31.879543+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>롯데케미칼, LG화학</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>3차 변론기일 진행 중</t>
+          <t>불가항력 통지 단계, 잠재적 공급 차질 우려</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>한국콜마 윤동한 회장 일가의 주식반환 소송이 3차 변론기일을 맞았다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수로 주목받고 있으며, 재판부가 어떤 쟁점에 무게를 둘지 관심이 모아지고 있다.</t>
+          <t>롯데케미칼과 LG화학이 원료 수급 차질로 고객사들에게 '불가항력 가능성'을 통지했습니다. 이는 납기 지연이나 공급 중단 시 손해배상 책임이 면제될 수 있음을 시사합니다. 업계에서는 실제 불가항력 선언 시 석유화학 제품 공급 차질이 본격화될 것으로 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>한국콜마/콜마홀딩스 관련 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 주식반환 소송의 특성상 분쟁 금액이 상당할 수 있습니다(적합 조건 4). 또한 소송이 진행 중이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아닌 내부 가족/기업 지배구조 분쟁으로, 일반적인 소송금융 투자 대상과는 차이가 있습니다.</t>
+          <t>롯데케미칼과 LG화학은 자력이 충분한 대기업이며(적합 조건 2), 석유화학 제품 공급 차질은 다수의 고객사에 영향을 미쳐 집단적 피해와 큰 피해 규모를 야기할 수 있습니다(적합 조건 3, 4). 그러나 현재 '불가항력'을 주장하고 있어 상대방의 책임이 명확하다고 보기 어려워 법적 쟁점화될 가능성이 높습니다(적합 조건 1 불충족).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>콜마家 주식반환 소송 변론기일 주목…지배구조 향방 가를 변수되나</t>
+          <t>롯데케미칼·LG화학, 원료 수급 차질에 '불가항력 가능성' 통지</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6095194</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702151</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-10 00:50:24.950414+00:00</t>
+          <t>2026-03-12 00:31:50.605920+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>한미약품 대주주 중 일방</t>
+          <t>DB손해보험</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>대주주 간 약정 위반 가능성 및 법적 분쟁 예상</t>
+          <t>검사인 선임 신청</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>한미약품 대주주 간 '로수젯 원료'를 둘러싼 갈등이 심화되고 있습니다. 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이사회 안건 및 주총 의결권 행사에 계약이 직접적인 영향을 미치는 구조입니다.</t>
+          <t>DB손해보험을 상대로 소송이 제기되었으며, 법원에 검사인 선임 신청이 이루어졌다는 공시 내용입니다. 이는 기업 지배구조 또는 주주권 관련 분쟁일 가능성이 높으며, 대기업인 DB손해보험이 상대방이라는 점에서 소송금융 투자 검토 가치가 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>한미약품이라는 대기업 관련 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 약정 위반 시 상당한 손해배상 청구가 예상되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 주주 간 계약 및 내부 자료를 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 아직 소송이 제기된 단계는 아니며 집단적 피해로 보기는 어렵습니다.</t>
+          <t>DB손해보험이라는 대기업이 소송 상대방으로 특정되어 자력 요건을 충족하며(적합 조건 2), 검사인 선임 절차는 소송 진행 중 증거 확보에 유리할 수 있습니다(적합 조건 5). 그러나 사건의 구체적인 내용, 피해 규모 및 책임의 명확성이 불분명하여 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>약사단체도 훈수…한미 대주주 갈등 로수젯 원료 쟁점 뭐길래</t>
+          <t>3월 10일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>dailypharm.com</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.dailypharm.com/user/news/336288?REFERER=NP</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121472</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-09 00:35:37.803357+00:00</t>
+          <t>2026-03-11 00:53:21.640629+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>주주총회 결의 효력정지 본안 소송 관련</t>
+          <t>3차 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>고려아연이 MBK와 영풍을 적대적 M&amp;A를 위해 정보를 왜곡하고 있다고 주장했습니다. 지난해 주주총회 액면분할 안건 상정 시도와 관련하여, 관계 당국이 '주주총회 결의 효력정지 본안 소송' 결과가 나올 때까지 유예해야 한다는 입장을 밝힌 상황입니다. 이는 기업 지배구조 및 M&amp;A 관련 분쟁으로 보입니다.</t>
+          <t>한국콜마 윤동한 회장 일가의 주식반환 소송이 3차 변론기일을 맞았다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수로 주목받고 있으며, 재판부가 어떤 쟁점에 무게를 둘지 관심이 모아지고 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방(MBK, 영풍)은 대기업으로 자력이 충분하며(적합 조건 2), '관계 당국 검토 결과' 언급을 통해 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 집단적 피해가 아닌 기업 간 M&amp;A 및 지배구조 분쟁의 성격이 강하며, 피해 규모가 기사에서 구체적으로 특정되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>한국콜마/콜마홀딩스 관련 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 주식반환 소송의 특성상 분쟁 금액이 상당할 수 있습니다(적합 조건 4). 또한 소송이 진행 중이므로 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 집단적 피해가 아닌 내부 가족/기업 지배구조 분쟁으로, 일반적인 소송금융 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>고려아연 “MBK·영풍, 적대적 M A 위해 수단·방법 안 가리고 왜곡”</t>
+          <t>콜마家 주식반환 소송 변론기일 주목…지배구조 향방 가를 변수되나</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>thebigdata.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.thebigdata.co.kr/view.php?ud=202603081938302725570d99e4c8_23</t>
+          <t>https://www.news1.kr/industry/distribution/6095194</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-08 12:53:59.110694+00:00</t>
+          <t>2026-03-10 00:50:24.950414+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>한미약품 대주주 중 일방</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>액면분할 관련 주주총회 결의 효력정지 가처분 대법원 판단 대기 중</t>
+          <t>대주주 간 약정 위반 가능성 및 법적 분쟁 예상</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>고려아연이 영풍·MBK파트너스 연합이 주주총회를 앞두고 회사 사칭 및 사원증 위조 의혹, 주주제안 안건 번복 등으로 주주 혼란을 야기하고 있다고 주장했습니다. 특히 액면분할 안건은 영풍·MBK 측의 가처분으로 효력이 정지된 상태에서 대법원 판단을 기다리고 있습니다. 고려아연은 영풍·MBK 측이 가처분을 철회하면 액면분할 절차를 진행할 수 있다고 밝혔습니다.</t>
+          <t>한미약품 대주주 간 '로수젯 원료'를 둘러싼 갈등이 심화되고 있습니다. 약정 위반 시 위약벌 및 손해배상 청구 등 상당한 법적 리스크가 따를 것으로 예상됩니다. 이사회 안건 및 주총 의결권 행사에 계약이 직접적인 영향을 미치는 구조입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드입니다. '회사 사칭과 사원증 위조' 의혹은 법적 책임이 명확해질 수 있으며 증거 확보 가능성이 있습니다. 그러나 기사 내용상 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 집단소송의 전형적인 형태와는 거리가 있으며, 피해 규모 또한 미상입니다.</t>
+          <t>한미약품이라는 대기업 관련 분쟁으로 상대방 자력이 충분하며(적합 조건 2), 약정 위반 시 상당한 손해배상 청구가 예상되어 피해 규모가 클 가능성이 있습니다(적합 조건 4). 또한, 주주 간 계약 및 내부 자료를 통해 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 다만, 아직 소송이 제기된 단계는 아니며 집단적 피해로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>고려아연, 영풍·MBK “주총 안건 번복 없었다” 주장 정면반박</t>
+          <t>약사단체도 훈수…한미 대주주 갈등 로수젯 원료 쟁점 뭐길래</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>dailypharm.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11982022</t>
+          <t>https://www.dailypharm.com/user/news/336288?REFERER=NP</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-08 12:44:10.879275+00:00</t>
+          <t>2026-03-09 00:35:37.803357+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>주주총회 결의 효력정지 본안 소송 관련</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기했습니다. 영풍은 KZ정밀이 고려아연의 상호주 관계 형성 과정에 관여하여 자사의 기업가치를 훼손했다고 주장하며 법적 절차를 통해 책임 소재를 가리겠다는 입장입니다.</t>
+          <t>고려아연이 MBK와 영풍을 적대적 M&amp;A를 위해 정보를 왜곡하고 있다고 주장했습니다. 지난해 주주총회 액면분할 안건 상정 시도와 관련하여, 관계 당국이 '주주총회 결의 효력정지 본안 소송' 결과가 나올 때까지 유예해야 한다는 입장을 밝힌 상황입니다. 이는 기업 지배구조 및 M&amp;A 관련 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>영풍이 대기업인 KZ정밀을 상대로 기업가치 훼손에 대한 손해배상청구소송을 제기한 사건으로, 상대방의 자력이 충분하고 피해 규모가 클 가능성이 있습니다. (적합 조건 2, 4 해당) 다만, 집단적 피해가 아니며, 상대방 책임의 명확성이나 증거 유무는 기사만으로 판단하기 어렵습니다.</t>
+          <t>상대방(MBK, 영풍)은 대기업으로 자력이 충분하며(적합 조건 2), '관계 당국 검토 결과' 언급을 통해 증거 확보 가능성이 있습니다(적합 조건 5). 그러나 집단적 피해가 아닌 기업 간 M&amp;A 및 지배구조 분쟁의 성격이 강하며, 피해 규모가 기사에서 구체적으로 특정되지 않아 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>1명 (영풍)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>영풍  KZ정밀 주주제안 검토...법령 부합 안건 상정</t>
+          <t>고려아연 “MBK·영풍, 적대적 M A 위해 수단·방법 안 가리고 왜곡”</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>womentimes.co.kr</t>
+          <t>thebigdata.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=100964</t>
+          <t>http://www.thebigdata.co.kr/view.php?ud=202603081938302725570d99e4c8_23</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-06 01:33:06.061308+00:00</t>
+          <t>2026-03-08 12:53:59.110694+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>손해배상 소송 제기</t>
+          <t>액면분할 관련 주주총회 결의 효력정지 가처분 대법원 판단 대기 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>고려아연과 경영권 분쟁을 벌이고 있는 영풍이 KZ정밀, 최창규 회장, 이한성 대표 등을 상대로 수천억 원대 손해배상 소송을 제기했다. 영풍은 이들이 공동 불법행위 책임을 져야 한다고 주장하고 있다.</t>
+          <t>고려아연이 영풍·MBK파트너스 연합이 주주총회를 앞두고 회사 사칭 및 사원증 위조 의혹, 주주제안 안건 번복 등으로 주주 혼란을 야기하고 있다고 주장했습니다. 특히 액면분할 안건은 영풍·MBK 측의 가처분으로 효력이 정지된 상태에서 대법원 판단을 기다리고 있습니다. 고려아연은 영풍·MBK 측이 가처분을 철회하면 액면분할 절차를 진행할 수 있다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 및 최창규 회장 등에게 공동 불법행위 책임을 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 수천억대 손실을 주장하는 등 피해 규모가 매우 크다(적합 조건 4). 경영권 분쟁 관련 소송이므로 관련 증거 확보 가능성도 높다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 추가 확인이 필요하다.</t>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드입니다. '회사 사칭과 사원증 위조' 의혹은 법적 책임이 명확해질 수 있으며 증거 확보 가능성이 있습니다. 그러나 기사 내용상 직접적인 금전적 피해를 입은 다수의 피해자가 명확히 특정되지 않아 집단소송의 전형적인 형태와는 거리가 있으며, 피해 규모 또한 미상입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>수천억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 등에게 손해배상 소송…수천억대 손실 주장</t>
+          <t>고려아연, 영풍·MBK “주총 안건 번복 없었다” 주장 정면반박</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>newsquest.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=262692</t>
+          <t>https://www.mk.co.kr/article/11982022</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-06 01:24:21.976871+00:00</t>
+          <t>2026-03-08 12:44:10.879275+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 경영권 획득 기회 침해에 대한 손해배상청구소송을 제기했다. 이 소송은 지난해 고려아연 임시주주총회 전날 발생한 사건과 관련이 있으며, 영풍은 상대방의 행위로 인해 손해를 입었다고 주장하고 있다.</t>
+          <t>영풍이 KZ정밀을 상대로 손해배상청구소송을 제기했습니다. 영풍은 KZ정밀이 고려아연의 상호주 관계 형성 과정에 관여하여 자사의 기업가치를 훼손했다고 주장하며 법적 절차를 통해 책임 소재를 가리겠다는 입장입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 기업 및 관련 인물을 상대로 한 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 2, 4). 경영권 분쟁 관련 사안으로 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사 내용이 매우 제한적이어서 추가적인 정보 확인이 필요합니다.</t>
+          <t>영풍이 대기업인 KZ정밀을 상대로 기업가치 훼손에 대한 손해배상청구소송을 제기한 사건으로, 상대방의 자력이 충분하고 피해 규모가 클 가능성이 있습니다. (적합 조건 2, 4 해당) 다만, 집단적 피해가 아니며, 상대방 책임의 명확성이나 증거 유무는 기사만으로 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>1개 기업</t>
+          <t>1명 (영풍)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장 등 상대 손배소 제기…  경영권 획득기회 침...</t>
+          <t>영풍  KZ정밀 주주제안 검토...법령 부합 안건 상정</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>womentimes.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026030419543430644</t>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=100964</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-05 01:47:26.499045+00:00</t>
+          <t>2026-03-06 01:33:06.061308+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>손해배상청구소송 제기</t>
+          <t>손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등 경영진을 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 경영권 획득 기회 상실에 따른 손해를 주장하고 있으며, 이는 우선 일부 청구 형식이다.</t>
+          <t>고려아연과 경영권 분쟁을 벌이고 있는 영풍이 KZ정밀, 최창규 회장, 이한성 대표 등을 상대로 수천억 원대 손해배상 소송을 제기했다. 영풍은 이들이 공동 불법행위 책임을 져야 한다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>적합 조건 4 (피해 규모가 큼): 영풍이 100억원 규모의 손해배상을 일부 청구했으며, 이는 총 피해액이 더 클 수 있음을 시사하여 투자 매력이 높습니다. 적합 조건 2 (상대방 자력): KZ정밀의 자력이 명확히 기재되어 있지 않으나, 영풍이 대규모 소송을 제기한 점을 고려할 때 배상 능력이 있을 것으로 추정됩니다. 다만, 상대방 책임의 명확성이나 집단적 피해 여부는 확인되지 않습니다.</t>
+          <t>영풍이 KZ정밀 및 최창규 회장 등에게 공동 불법행위 책임을 주장하며 소송을 제기하여 상대방 책임이 비교적 명확하고(적합 조건 1), 수천억대 손실을 주장하는 등 피해 규모가 매우 크다(적합 조건 4). 경영권 분쟁 관련 소송이므로 관련 증거 확보 가능성도 높다(적합 조건 5). 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>100억원 (일부 청구)</t>
+          <t>수천억 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>1명 (영풍)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장에 100억원 규모 손배소 제기</t>
+          <t>영풍, KZ정밀·최창규 회장 등에게 손해배상 소송…수천억대 손실 주장</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>newsquest.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/company/2026/03/04/OVTSQZRC2FEN7BF5AQ6Q2P5R44/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=262692</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-05 01:44:53.340142+00:00</t>
+          <t>2026-03-06 01:24:21.976871+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀에 100억 원 손해배상청구소송 제기</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁 과정에서 영풍이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하며 맞불을 놓았습니다. KZ정밀은 영풍의 정기주주총회를 앞두고 이사회에 주주제안을 한 것으로 알려졌습니다. 이는 기업 간의 경영권 분쟁과 관련된 법적 다툼입니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 경영권 획득 기회 침해에 대한 손해배상청구소송을 제기했다. 이 소송은 지난해 고려아연 임시주주총회 전날 발생한 사건과 관련이 있으며, 영풍은 상대방의 행위로 인해 손해를 입었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>영풍(대기업)이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하여 피해 규모가 크고 상대방(KZ정밀)의 자력이 충분할 것으로 예상됩니다. (적합 조건 2, 4 해당) 그러나 집단적 피해가 아닌 기업 간의 경영권 분쟁 관련 소송이며, 상대방의 책임이 기사만으로는 명확히 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장을 상대로 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 기업 및 관련 인물을 상대로 한 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 2, 4). 경영권 분쟁 관련 사안으로 증거 확보 가능성도 있습니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사 내용이 매우 제한적이어서 추가적인 정보 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>100억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 기업</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>고려아연 분쟁 ‘장외 설전’…KZ정밀, 영풍에 주주제안 vs 영풍 100억 소...</t>
+          <t>영풍, KZ정밀·최창규 회장 등 상대 손배소 제기…  경영권 획득기회 침...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109061</t>
+          <t>https://www.ddaily.co.kr/page/view/2026030419543430644</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-05 01:41:10.379901+00:00</t>
+          <t>2026-03-05 01:47:26.499045+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>신동국 회장 측</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>가처분 소송 진행 중</t>
+          <t>손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>한미약품 송영숙 회장 측이 신동국 회장 측이 당초 계약을 이행하지 않고 있다며 가처분 소송을 제기했습니다. 이는 한미약품 주주 간 갈등의 일환으로, 신동국 회장 측은 독자 행보가 아니라고 해명하며 확대 해석을 경계하고 있습니다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표 등 경영진을 상대로 100억원 규모의 손해배상청구소송을 제기했다. 영풍은 경영권 획득 기회 상실에 따른 손해를 주장하고 있으며, 이는 우선 일부 청구 형식이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방(신동국 회장 측)은 대기업 한미약품의 주요 주주로 자력이 충분하며(적합 조건 2), 계약 불이행을 주장하므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 주주 간 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만 집단적 피해는 확인되지 않습니다.</t>
+          <t>적합 조건 4 (피해 규모가 큼): 영풍이 100억원 규모의 손해배상을 일부 청구했으며, 이는 총 피해액이 더 클 수 있음을 시사하여 투자 매력이 높습니다. 적합 조건 2 (상대방 자력): KZ정밀의 자력이 명확히 기재되어 있지 않으나, 영풍이 대규모 소송을 제기한 점을 고려할 때 배상 능력이 있을 것으로 추정됩니다. 다만, 상대방 책임의 명확성이나 집단적 피해 여부는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원 (일부 청구)</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (영풍)</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[더벨][사외이사의 투자성과] 한미약품 주주 간 갈등, 사외이사 투자 엑...</t>
+          <t>영풍, KZ정밀·최창규 회장에 100억원 규모 손배소 제기</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261558309160107740</t>
+          <t>https://biz.chosun.com/industry/company/2026/03/04/OVTSQZRC2FEN7BF5AQ6Q2P5R44/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-05 00:47:37.379418+00:00</t>
+          <t>2026-03-05 01:44:53.340142+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>하이브가 손해배상 및 위약벌 청구 소송을 제기했으며, 피고 측이 법률대리인을 선임하여 대응 중입니다.</t>
+          <t>영풍이 KZ정밀에 100억 원 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 대표와 다니엘, 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했습니다. 이에 다니엘 측은 법률대리인을 선임하고 소송에 대응하고 있습니다.</t>
+          <t>고려아연 경영권 분쟁 과정에서 영풍이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하며 맞불을 놓았습니다. KZ정밀은 영풍의 정기주주총회를 앞두고 이사회에 주주제안을 한 것으로 알려졌습니다. 이는 기업 간의 경영권 분쟁과 관련된 법적 다툼입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>하이브가 민희진 전 대표와 다니엘 측을 상대로 431억 원대의 손해배상 및 위약벌 청구 소송을 제기하여, 피고 측의 재정적 노출 규모가 매우 큽니다. 상대방인 하이브는 대기업으로 자력이 충분합니다. 다만, 로앤굿 고객은 원고(피해자)를 대상으로 하는 것이 원칙이며, 이 사건은 고객이 피고인 상황입니다.</t>
+          <t>영풍(대기업)이 KZ정밀을 상대로 100억 원 규모의 손해배상청구소송을 제기하여 피해 규모가 크고 상대방(KZ정밀)의 자력이 충분할 것으로 예상됩니다. (적합 조건 2, 4 해당) 그러나 집단적 피해가 아닌 기업 간의 경영권 분쟁 관련 소송이며, 상대방의 책임이 기사만으로는 명확히 파악되지 않아 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>431억 원대</t>
+          <t>100억 원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>2명 (민희진, 다니엘 및 가족 1인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>민희진 '파격 빅딜'은 허무한 외침…하이브, 결국 다니엘 '삭제' [엑's 이...</t>
+          <t>고려아연 분쟁 ‘장외 설전’…KZ정밀, 영풍에 주주제안 vs 영풍 100억 소...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>xportsnews.com</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.xportsnews.com/article/2118956</t>
+          <t>https://www.topdaily.kr/articles/109061</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-05 00:32:21.423627+00:00</t>
+          <t>2026-03-05 01:41:10.379901+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>이전 경영진</t>
+          <t>신동국 회장 측</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>이전 경영진에 대한 구상권 청구 법적 검토 진행 중</t>
+          <t>가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>셀루메드는 미국 소송 잔여 합의금의 안정적 상환과 지급 일정 조율을 위해 채권자 측과 협의 중이다. 동시에 회사는 이전 경영진에 대한 구상권 청구 가능성을 포함하여 회사의 피해를 최소화하기 위한 법적 검토를 병행하고 있으며, 글로벌 분쟁 조율 경험이 있는 전문 법률 대리인 선임을 추진 중이다.</t>
+          <t>한미약품 송영숙 회장 측이 신동국 회장 측이 당초 계약을 이행하지 않고 있다며 가처분 소송을 제기했습니다. 이는 한미약품 주주 간 갈등의 일환으로, 신동국 회장 측은 독자 행보가 아니라고 해명하며 확대 해석을 경계하고 있습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>셀루메드가 미국 소송 합의금 176억 원을 상환 중이며, 이전 경영진에 대한 구상권 청구를 검토하고 있어 피해 규모가 큼(적합 조건 4). 현재 법적 검토 단계로 증거 확보 가능성이 있으며(적합 조건 5), 새로운 소송 기회로 볼 수 있다. 다만 이전 경영진의 책임 명확성 및 자력은 추가 확인이 필요하다.</t>
+          <t>상대방(신동국 회장 측)은 대기업 한미약품의 주요 주주로 자력이 충분하며(적합 조건 2), 계약 불이행을 주장하므로 관련 증거 확보가 용이할 것으로 보입니다(적합 조건 5). 주주 간 분쟁의 특성상 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만 집단적 피해는 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>176억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명 (셀루메드)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진으로 신사업 유동성 방어</t>
+          <t>[더벨][사외이사의 투자성과] 한미약품 주주 간 갈등, 사외이사 투자 엑...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695697</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261558309160107740</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-04 01:12:34.241264+00:00</t>
+          <t>2026-03-05 00:47:37.379418+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>하이브가 손해배상 및 위약벌 청구 소송을 제기했으며, 피고 측이 법률대리인을 선임하여 대응 중입니다.</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 소송 1심 결과에 대한 입장을 밝히는 기자회견을 가졌다. 이 소송은 256억 원 상당의 금액과 관련되어 있으며, 민희진 개인, 뉴진스, 어도어 직원 및 팬덤 등 여러 이해관계자가 얽혀있다.</t>
+          <t>하이브가 민희진 전 대표와 다니엘, 그의 가족 1인을 상대로 431억 원대 손해배상 및 위약벌 청구 소송을 제기했습니다. 이에 다니엘 측은 법률대리인을 선임하고 소송에 대응하고 있습니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 256억 원 상당의 금액이 언급되어 피해 규모가 크고(적합 조건 4), 1심 판결이 선고된 것으로 보아 증거가 이미 법원에서 검토되었을 것(적합 조건 5). 그러나 사건의 성격이 집단적 피해를 수반하는 일반적인 소송금융 대상과는 다소 차이가 있어 High 등급에는 미치지 못함.</t>
+          <t>하이브가 민희진 전 대표와 다니엘 측을 상대로 431억 원대의 손해배상 및 위약벌 청구 소송을 제기하여, 피고 측의 재정적 노출 규모가 매우 큽니다. 상대방인 하이브는 대기업으로 자력이 충분합니다. 다만, 로앤굿 고객은 원고(피해자)를 대상으로 하는 것이 원칙이며, 이 사건은 고객이 피고인 상황입니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>256억 원 상당</t>
+          <t>431억 원대</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명 (민희진, 다니엘 및 가족 1인)</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>민희진 기자회견 / 박찬욱 감독, 올해 칸 국제영화제 심사위원장 위촉…...</t>
+          <t>민희진 '파격 빅딜'은 허무한 외침…하이브, 결국 다니엘 '삭제' [엑's 이...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1615502/?sc=Naver</t>
+          <t>https://www.xportsnews.com/article/2118956</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-02-28 12:43:08.128923+00:00</t>
+          <t>2026-03-05 00:32:21.423627+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>이전 경영진</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>민희진 대표가 소송 중단 및 합의 제안</t>
+          <t>이전 경영진에 대한 구상권 청구 법적 검토 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>민희진 어도어 대표가 하이브와의 민형사 소송을 모두 종결하는 조건으로 256억 원을 포기하겠다는 제안을 했다. 하이브는 이에 대해 아직 공식 입장을 내놓지 않고 있다. 이 사건은 현재 진행 중인 법적 분쟁의 합의 가능성을 시사한다.</t>
+          <t>셀루메드는 미국 소송 잔여 합의금의 안정적 상환과 지급 일정 조율을 위해 채권자 측과 협의 중이다. 동시에 회사는 이전 경영진에 대한 구상권 청구 가능성을 포함하여 회사의 피해를 최소화하기 위한 법적 검토를 병행하고 있으며, 글로벌 분쟁 조율 경험이 있는 전문 법률 대리인 선임을 추진 중이다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표가 포기 제안한 금액이 256억 원에 달해 분쟁의 규모가 크다(적합 조건 4). 그러나 집단적 피해 사건이 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵다.</t>
+          <t>셀루메드가 미국 소송 합의금 176억 원을 상환 중이며, 이전 경영진에 대한 구상권 청구를 검토하고 있어 피해 규모가 큼(적합 조건 4). 현재 법적 검토 단계로 증거 확보 가능성이 있으며(적합 조건 5), 새로운 소송 기회로 볼 수 있다. 다만 이전 경영진의 책임 명확성 및 자력은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>256억 원 (민희진 대표가 포기 제안한 금액)</t>
+          <t>176억 원</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (셀루메드)</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>민희진 '256억 포기' 카드 내놓은 속내는…하이브는 침묵 [이슈+]</t>
+          <t>셀루메드, 미국 소송 합의금 상환 최적화 추진으로 신사업 유동성 방어</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026022797557</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=695697</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-02-28 01:40:53.586389+00:00</t>
+          <t>2026-03-04 01:12:34.241264+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>하이브 및 계열사들이 민희진 대표에게 손해배상 및 위약벌 소송 제기, 민희진 대표는 법적 분쟁 종결 조건으로 256억 원 포기 제안.</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>하이브와 민희진 대표 간의 경영권 분쟁이 지속되는 가운데, 민 대표는 모든 법적 분쟁 종결 조건으로 256억 원을 포기하겠다는 제안을 했다. 이는 하이브 및 계열사들이 제기한 456억 원 규모의 손해배상 및 위약벌 소송에서 패소 시 발생할 수 있는 최대 800억 원에 달하는 재정적 부담을 피하기 위한 전략으로 분석된다. 현재 민 대표는 다수의 소송에 피고로 엮여있다.</t>
+          <t>민희진 어도어 대표가 하이브와의 소송 1심 결과에 대한 입장을 밝히는 기자회견을 가졌다. 이 소송은 256억 원 상당의 금액과 관련되어 있으며, 민희진 개인, 뉴진스, 어도어 직원 및 팬덤 등 여러 이해관계자가 얽혀있다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 민희진 대표가 패소 시 부담해야 할 손해배상 및 위약벌 금액이 최소 456억 원에서 최대 800억 원에 달해 피해 규모가 매우 큼(적합 조건 4). 민 대표는 현재 다수의 소송에 피고로 엮여있으며, 하이브의 '재무적 고사 전략'에 맞서 방어 자금 마련이 필요할 수 있어 소송금융의 기회가 될 수 있음.</t>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 256억 원 상당의 금액이 언급되어 피해 규모가 크고(적합 조건 4), 1심 판결이 선고된 것으로 보아 증거가 이미 법원에서 검토되었을 것(적합 조건 5). 그러나 사건의 성격이 집단적 피해를 수반하는 일반적인 소송금융 대상과는 다소 차이가 있어 High 등급에는 미치지 못함.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>456억 원 (최대 800억 원)</t>
+          <t>256억 원 상당</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명 (민희진)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>[Y초점] 민희진의 '256억 포기'가 사실은 남는 장사라면?</t>
+          <t>민희진 기자회견 / 박찬욱 감독, 올해 칸 국제영화제 심사위원장 위촉…...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>star.ytn.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://star.ytn.co.kr/_sn/0117_202602271649186220</t>
+          <t>https://www.dailian.co.kr/news/view/1615502/?sc=Naver</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-02-28 01:27:36.010647+00:00</t>
+          <t>2026-02-28 12:43:08.128923+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>미국 인슐렛</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>미국 인슐렛과의 분쟁 장기화로 소송충당부채 반영</t>
+          <t>민희진 대표가 소송 중단 및 합의 제안</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>이오플로우가 미국 인슐렛과의 분쟁 장기화로 인해 1000억원이 넘는 소송충당부채를 재무제표에 반영하며 재무 리스크가 확대되고 있습니다. 이는 소송 관련 재정적 부담이 커지고 있음을 의미합니다.</t>
+          <t>민희진 어도어 대표가 하이브와의 민형사 소송을 모두 종결하는 조건으로 256억 원을 포기하겠다는 제안을 했다. 하이브는 이에 대해 아직 공식 입장을 내놓지 않고 있다. 이 사건은 현재 진행 중인 법적 분쟁의 합의 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방인 미국 인슐렛은 대기업으로 자력이 충분하며(적합 조건 2), 이오플로우가 반영한 소송충당부채가 1000억원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 집단적 피해 여부를 파악하기 어렵습니다.</t>
+          <t>상대방인 하이브는 대기업으로 자력이 충분하며(적합 조건 2), 민희진 대표가 포기 제안한 금액이 256억 원에 달해 분쟁의 규모가 크다(적합 조건 4). 그러나 집단적 피해 사건이 아니며, 기사만으로는 상대방 책임의 명확성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>1000억원 이상</t>
+          <t>256억 원 (민희진 대표가 포기 제안한 금액)</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>이오플로우, 분쟁 장기화에 소송부채 1100억 육박…감시체계 축소</t>
+          <t>민희진 '256억 포기' 카드 내놓은 속내는…하이브는 침묵 [이슈+]</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>medicopharma.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67226</t>
+          <t>https://www.hankyung.com/article/2026022797557</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-27 00:45:38.688464+00:00</t>
+          <t>2026-02-28 01:40:53.586389+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 주식매수청구권 소송에서 승소 후, 모든 민·형사 소송 및 분쟁 종결을 제안</t>
+          <t>하이브 및 계열사들이 민희진 대표에게 손해배상 및 위약벌 소송 제기, 민희진 대표는 법적 분쟁 종결 조건으로 256억 원 포기 제안.</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>민희진 오케이레코즈 대표가 하이브와의 주식매수청구권 소송에서 승소하여 256억원의 권리를 얻었으나, 이를 포기하고 모든 민·형사 소송 및 분쟁을 종결할 것을 하이브에 제안했다. 이 제안에는 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬에 대한 고발 종료까지 포함된다. 민희진 대표는 돈보다 귀한 가치를 보여주고 K팝 산업의 화합을 기대한다고 밝혔다.</t>
+          <t>하이브와 민희진 대표 간의 경영권 분쟁이 지속되는 가운데, 민 대표는 모든 법적 분쟁 종결 조건으로 256억 원을 포기하겠다는 제안을 했다. 이는 하이브 및 계열사들이 제기한 456억 원 규모의 손해배상 및 위약벌 소송에서 패소 시 발생할 수 있는 최대 800억 원에 달하는 재정적 부담을 피하기 위한 전략으로 분석된다. 현재 민 대표는 다수의 소송에 피고로 엮여있다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대기업 피고(하이브)의 자력이 충분하며, 민희진 대표가 제안한 분쟁 종결 대상에 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬 등 다수의 이해관계자가 포함되어 집단적 피해 가능성이 있습니다. 현재 진행 중인 민·형사 소송이 존재하여 사건이 종결되지 않았습니다.</t>
+          <t>상대방인 하이브는 자력이 충분한 대기업이며(적합 조건 2), 민희진 대표가 패소 시 부담해야 할 손해배상 및 위약벌 금액이 최소 456억 원에서 최대 800억 원에 달해 피해 규모가 매우 큼(적합 조건 4). 민 대표는 현재 다수의 소송에 피고로 엮여있으며, 하이브의 '재무적 고사 전략'에 맞서 방어 자금 마련이 필요할 수 있어 소송금융의 기회가 될 수 있음.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>456억 원 (최대 800억 원)</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (민희진)</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>256억원 내려놓고 '음악만세' 외친 민희진</t>
+          <t>[Y초점] 민희진의 '256억 포기'가 사실은 남는 장사라면?</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>elle.co.kr</t>
+          <t>star.ytn.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.elle.co.kr/article/1897881</t>
+          <t>https://star.ytn.co.kr/_sn/0117_202602271649186220</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-26 13:21:47.512475+00:00</t>
+          <t>2026-02-28 01:27:36.010647+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>미국 인슐렛</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>하이브 및 자회사들이 민희진에게 손해배상 소송 제기, 민희진도 맞소송 진행 중</t>
+          <t>미국 인슐렛과의 분쟁 장기화로 소송충당부채 반영</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>하이브 및 자회사들이 민희진을 상대로 460억 원 이상의 손해배상 소송을 제기했으며, 민희진 또한 일부 맞소송을 진행 중이다. 이는 경영권 분쟁의 연장선상에서 발생한 법적 다툼으로, 양측의 주장이 첨예하게 대립하고 있다.</t>
+          <t>이오플로우가 미국 인슐렛과의 분쟁 장기화로 인해 1000억원이 넘는 소송충당부채를 재무제표에 반영하며 재무 리스크가 확대되고 있습니다. 이는 소송 관련 재정적 부담이 커지고 있음을 의미합니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(하이브)과 '피해 규모가 큼'(하이브 측 청구액 460억 원 이상)에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
+          <t>상대방인 미국 인슐렛은 대기업으로 자력이 충분하며(적합 조건 2), 이오플로우가 반영한 소송충당부채가 1000억원을 넘어 피해 규모가 매우 큽니다(적합 조건 4). 그러나 기사 내용만으로는 상대방의 책임 명확성이나 집단적 피해 여부를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>460억 원 이상 (하이브 측 청구액 기준)</t>
+          <t>1000억원 이상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>민희진 256억 포기는 정말 뉴진스를 위한 게 맞을까? [IZE 진단]</t>
+          <t>이오플로우, 분쟁 장기화에 소송부채 1100억 육박…감시체계 축소</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ize.co.kr</t>
+          <t>medicopharma.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
           <t>2026-02-26</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.ize.co.kr/news/articleView.html?idxno=74739</t>
+          <t>https://www.medicopharma.co.kr/news/articleView.html?idxno=67226</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-26 13:06:59.485958+00:00</t>
+          <t>2026-02-27 00:45:38.688464+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>민형사 소송 진행 중, 주주간계약 해지 확인 소송</t>
+          <t>민희진 대표가 하이브와의 주식매수청구권 소송에서 승소 후, 모든 민·형사 소송 및 분쟁 종결을 제안</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>하이브와 민희진 전 대표 간의 민형사 소송이 진행 중인 가운데, 민희진 전 대표가 하이브에 256억 원 규모의 분쟁 종결 제안을 했습니다. 서울중앙지법에서는 하이브가 민 전 대표를 상대로 낸 주주간계약 해지 확인 소송이 계속되고 있습니다.</t>
+          <t>민희진 오케이레코즈 대표가 하이브와의 주식매수청구권 소송에서 승소하여 256억원의 권리를 얻었으나, 이를 포기하고 모든 민·형사 소송 및 분쟁을 종결할 것을 하이브에 제안했다. 이 제안에는 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬에 대한 고발 종료까지 포함된다. 민희진 대표는 돈보다 귀한 가치를 보여주고 K팝 산업의 화합을 기대한다고 밝혔다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방(하이브)이 대기업으로 자력이 충분하며 (적합 조건 2), 256억 원 규모의 제안이 오갈 정도로 분쟁의 경제적 가치가 높습니다 (적합 조건 4). 또한, 주주간계약 등 관련 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 다만, 집단적 피해가 아닌 특정 당사자 간의 분쟁이며, 책임 소재가 명확히 드러나지 않은 상태입니다.</t>
+          <t>대기업 피고(하이브)의 자력이 충분하며, 민희진 대표가 제안한 분쟁 종결 대상에 뉴진스 멤버, 외주 파트너사, 전 어도어 직원, 팬 등 다수의 이해관계자가 포함되어 집단적 피해 가능성이 있습니다. 현재 진행 중인 민·형사 소송이 존재하여 사건이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>256억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>분쟁 종결하자 …하이브, 민희진이 던진 '256억짜리 제안' 받을까[이슈...</t>
+          <t>256억원 내려놓고 '음악만세' 외친 민희진</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>spotvnews.co.kr</t>
+          <t>elle.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800452</t>
+          <t>https://www.elle.co.kr/article/1897881</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-26 01:02:23.875521+00:00</t>
+          <t>2026-02-26 13:21:47.512475+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>신 회장 측</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 소송 및 가압류 진행 중</t>
+          <t>하이브 및 자회사들이 민희진에게 손해배상 소송 제기, 민희진도 맞소송 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁에서 모녀 측이 신 회장 측의 교환사채 발행을 계약 위반으로 보고 소송과 가압류를 제기했습니다. 신 회장 측은 이를 경영권 분쟁으로 보는 것은 과도한 해석이라고 주장하고 있습니다. 현재 법적 절차가 진행 중인 상태입니다.</t>
+          <t>하이브 및 자회사들이 민희진을 상대로 460억 원 이상의 손해배상 소송을 제기했으며, 민희진 또한 일부 맞소송을 진행 중이다. 이는 경영권 분쟁의 연장선상에서 발생한 법적 다툼으로, 양측의 주장이 첨예하게 대립하고 있다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>한미약품 경영권 분쟁으로, 상대방(신 회장 측 및 한미약품)의 자력이 충분하고(적합 조건 2), 30% 지분 및 교환사채 발행 관련으로 피해 규모가 매우 클 것으로 추정됩니다(적합 조건 4). 계약 위반을 주장하며 소송과 가압류가 이미 제기되어 있어 책임 주체가 명확합니다(적합 조건 1). 다만, 집단적 피해가 아닌 특정 개인 간의 분쟁이므로 집단소송 가능성은 낮습니다(부적합 조건).</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(하이브)과 '피해 규모가 큼'(하이브 측 청구액 460억 원 이상)에 해당합니다. 다만, 기사 내용만으로는 상대방 책임의 명확성이나 증거 확보 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>460억 원 이상 (하이브 측 청구액 기준)</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>30% 지분으로 신동국 새판짜기…한미약품 이사회 노린다</t>
+          <t>민희진 256억 포기는 정말 뉴진스를 위한 게 맞을까? [IZE 진단]</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>ize.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/02/26/5QCJWJAZOZCDHA5JE4QAZUYF6I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.ize.co.kr/news/articleView.html?idxno=74739</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-26 00:54:32.441260+00:00</t>
+          <t>2026-02-26 13:06:59.485958+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>금강1호조합, 스톤헨지조합</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>파산신청 진행 중, 손해배상 및 형사 고소 검토 중</t>
+          <t>민형사 소송 진행 중, 주주간계약 해지 확인 소송</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>제이스코홀딩스는 금강1호조합 및 스톤헨지조합이 제기한 파산신청에 대해 악의적 허위 채권에 기반한 것이라며 법원에 적극 소명하겠다고 밝혔습니다. 제이스코홀딩스 측은 상대방이 주식 매매 계약 잔금을 미지급했다고 주장하며, 계약서 등 객관적 자료를 통해 사실관계를 입증할 계획입니다. 회사는 이번 절차와 별개로 정상 영업을 지속하며, 손해배상 청구 및 형사상 대응 등 가능한 모든 법적 조치를 검토하고 있습니다.</t>
+          <t>하이브와 민희진 전 대표 간의 민형사 소송이 진행 중인 가운데, 민희진 전 대표가 하이브에 256억 원 규모의 분쟁 종결 제안을 했습니다. 서울중앙지법에서는 하이브가 민 전 대표를 상대로 낸 주주간계약 해지 확인 소송이 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>제이스코홀딩스가 100만주 주식 매매 계약 관련 잔금 미지급 및 위약벌 분쟁으로 상당한 금액이 걸려있을 가능성이 높고(적합 조건 4. 피해 규모가 큼), 계약서, 대금 수령 내역 등 객관적 자료를 통해 사실관계를 소명하겠다고 밝혀 증거 확보가 용이합니다(적합 조건 5. 증거가 있거나 확보 가능함). 그러나 상대방의 자력은 기사에서 확인되지 않으며, 집단적 피해가 아닌 특정 기업 간의 분쟁입니다. 또한, 상대방 책임이 명확하다고 제이스코홀딩스 측은 주장하나, 기사만으로는 양측의 주장이 팽팽하여 소송의 난이도가 있을 수 있습니다.</t>
+          <t>상대방(하이브)이 대기업으로 자력이 충분하며 (적합 조건 2), 256억 원 규모의 제안이 오갈 정도로 분쟁의 경제적 가치가 높습니다 (적합 조건 4). 또한, 주주간계약 등 관련 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 다만, 집단적 피해가 아닌 특정 당사자 간의 분쟁이며, 책임 소재가 명확히 드러나지 않은 상태입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>256억 원 이상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>제이스코홀딩스  악의적 허위 채권 기반 파산신청…법원에 적극 소명</t>
+          <t>분쟁 종결하자 …하이브, 민희진이 던진 '256억짜리 제안' 받을까[이슈...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>spotvnews.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/02/26/2026022608131954229</t>
+          <t>https://www.spotvnews.co.kr/news/articleView.html?idxno=800452</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-26 00:49:55.232438+00:00</t>
+          <t>2026-02-26 01:02:23.875521+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>신 회장 측</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사합의31부 배당</t>
+          <t>경영권 분쟁 관련 소송 및 가압류 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>하이브가 민희진 대표와 뉴진스 멤버 다니엘, 그의 가족 1인을 상대로 431억원 규모의 손해배상 청구 소송을 제기했다. 해당 소송은 현재 서울중앙지방법원 민사합의31부에 배당되어 진행 중이다.</t>
+          <t>한미약품 경영권 분쟁에서 모녀 측이 신 회장 측의 교환사채 발행을 계약 위반으로 보고 소송과 가압류를 제기했습니다. 신 회장 측은 이를 경영권 분쟁으로 보는 것은 과도한 해석이라고 주장하고 있습니다. 현재 법적 절차가 진행 중인 상태입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>상대방(하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 431억원으로 매우 크다(적합 조건 4). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 증거 확보 가능성을 판단하기 어렵다.</t>
+          <t>한미약품 경영권 분쟁으로, 상대방(신 회장 측 및 한미약품)의 자력이 충분하고(적합 조건 2), 30% 지분 및 교환사채 발행 관련으로 피해 규모가 매우 클 것으로 추정됩니다(적합 조건 4). 계약 위반을 주장하며 소송과 가압류가 이미 제기되어 있어 책임 주체가 명확합니다(적합 조건 1). 다만, 집단적 피해가 아닌 특정 개인 간의 분쟁이므로 집단소송 가능성은 낮습니다(부적합 조건).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>431억원</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[인터뷰] “256억 포기” 하이브에 파격 제안, 민희진은 왜 기자 앞에 섰...</t>
+          <t>30% 지분으로 신동국 새판짜기…한미약품 이사회 노린다</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274136</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/02/26/5QCJWJAZOZCDHA5JE4QAZUYF6I/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-25 13:16:49.517381+00:00</t>
+          <t>2026-02-26 00:54:32.441260+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr"/>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>금강1호조합, 스톤헨지조합</t>
+        </is>
+      </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사31부 변론 재개</t>
+          <t>파산신청 진행 중, 손해배상 및 형사 고소 검토 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 및 매매대금 소송이 서울중앙지법에서 진행 중이다. 당초 3월 12일 판결이 선고될 예정이었으나, 법원이 변론을 재개하며 사건이 장기화될 가능성이 있다. 이 사건은 기업 간의 대규모 분쟁으로 주목받고 있다.</t>
+          <t>제이스코홀딩스는 금강1호조합 및 스톤헨지조합이 제기한 파산신청에 대해 악의적 허위 채권에 기반한 것이라며 법원에 적극 소명하겠다고 밝혔습니다. 제이스코홀딩스 측은 상대방이 주식 매매 계약 잔금을 미지급했다고 주장하며, 계약서 등 객관적 자료를 통해 사실관계를 입증할 계획입니다. 회사는 이번 절차와 별개로 정상 영업을 지속하며, 손해배상 청구 및 형사상 대응 등 가능한 모든 법적 조치를 검토하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>대기업인 미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다. (적합 조건 2, 4) 다만, 집단적 피해가 아닌 기업 간 분쟁이며, 책임의 명확성이나 증거 확보 여부는 기사에서 파악하기 어렵습니다.</t>
+          <t>제이스코홀딩스가 100만주 주식 매매 계약 관련 잔금 미지급 및 위약벌 분쟁으로 상당한 금액이 걸려있을 가능성이 높고(적합 조건 4. 피해 규모가 큼), 계약서, 대금 수령 내역 등 객관적 자료를 통해 사실관계를 소명하겠다고 밝혀 증거 확보가 용이합니다(적합 조건 5. 증거가 있거나 확보 가능함). 그러나 상대방의 자력은 기사에서 확인되지 않으며, 집단적 피해가 아닌 특정 기업 간의 분쟁입니다. 또한, 상대방 책임이 명확하다고 제이스코홀딩스 측은 주장하나, 기사만으로는 양측의 주장이 팽팽하여 소송의 난이도가 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>1000억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>어제의 적이 오늘은 동지… 기업소송 빅매치, 로펌 합종연횡</t>
+          <t>제이스코홀딩스  악의적 허위 채권 기반 파산신청…법원에 적극 소명</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216732</t>
+          <t>https://www.mt.co.kr/stock/2026/02/26/2026022608131954229</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-25 00:41:45.040168+00:00</t>
+          <t>2026-02-26 00:49:55.232438+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr"/>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>손해배상 및 구상금 청구 소송 진행 중, 상장 유지 심사 대기</t>
+          <t>서울중앙지방법원 민사합의31부 배당</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>아이큐어가 유동성 압박과 거래정지 상태에서 손해배상 및 구상금 청구 소송을 제기했습니다. 현재 거래는 장기간 재개되지 못하고 있으며, 향후 개선계획서 제출과 심사 결과에 따라 상장 유지 여부가 결정될 예정입니다.</t>
+          <t>하이브가 민희진 대표와 뉴진스 멤버 다니엘, 그의 가족 1인을 상대로 431억원 규모의 손해배상 청구 소송을 제기했다. 해당 소송은 현재 서울중앙지방법원 민사합의31부에 배당되어 진행 중이다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>아이큐어가 손해배상 및 구상금 청구 소송을 제기하여 피해 규모가 상당할 것으로 추정되며, 거래정지 및 상장 유지 심사 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 판단이 어렵습니다.</t>
+          <t>상대방(하이브)은 대기업으로 자력이 충분하며(적합 조건 2), 청구된 손해배상액이 431억원으로 매우 크다(적합 조건 4). 다만, 기사 내용만으로는 소송의 구체적인 쟁점이나 증거 확보 가능성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>431억원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>[더벨]경영권 파는 아이큐어, '유동성 압박·거래정지' 이중고 풀까</t>
+          <t>[인터뷰] “256억 포기” 하이브에 파격 제안, 민희진은 왜 기자 앞에 섰...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602191455286560109146</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=274136</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-24 00:53:49.723005+00:00</t>
+          <t>2026-02-25 13:16:49.517381+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업분쟁</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>서울중앙지법 민사31부 변론 재개</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 및 매매대금 소송이 서울중앙지법에서 진행 중이다. 당초 3월 12일 판결이 선고될 예정이었으나, 법원이 변론을 재개하며 사건이 장기화될 가능성이 있다. 이 사건은 기업 간의 대규모 분쟁으로 주목받고 있다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>대기업인 미래에셋증권과 스마일게이트RPG 간 1000억 원 규모의 손해배상 소송으로, 상대방의 자력이 충분하고 피해 규모가 매우 큽니다. (적합 조건 2, 4) 다만, 집단적 피해가 아닌 기업 간 분쟁이며, 책임의 명확성이나 증거 확보 여부는 기사에서 파악하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>1000억 원</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>어제의 적이 오늘은 동지… 기업소송 빅매치, 로펌 합종연횡</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216732</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:41:45.040168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>손해배상 및 구상금 청구 소송 진행 중, 상장 유지 심사 대기</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>아이큐어가 유동성 압박과 거래정지 상태에서 손해배상 및 구상금 청구 소송을 제기했습니다. 현재 거래는 장기간 재개되지 못하고 있으며, 향후 개선계획서 제출과 심사 결과에 따라 상장 유지 여부가 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>아이큐어가 손해배상 및 구상금 청구 소송을 제기하여 피해 규모가 상당할 것으로 추정되며, 거래정지 및 상장 유지 심사 등 공적 절차가 진행 중입니다. 다만, 소송 상대방이 명확히 특정되지 않아 상대방의 책임 명확성 및 자력 판단이 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>[더벨]경영권 파는 아이큐어, '유동성 압박·거래정지' 이중고 풀까</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602191455286560109146</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:53:49.723005+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>기업분쟁</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>스맥</t>
         </is>
       </c>
-      <c r="D64" t="inlineStr">
+      <c r="D66" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
+      <c r="E66" t="inlineStr">
         <is>
           <t>의결권행사금지가처분 및 의안상정가처분 소송 제기</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>주식회사 에스앤티홀딩스가 스맥을 상대로 의결권행사금지가처분 및 의안상정가처분 소송을 제기했습니다. 이는 기업 간의 경영권 또는 주주권 관련 분쟁으로 보이며, 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>주식회사 간의 의결권 및 의안상정 관련 기업 분쟁으로, 상대방인 스맥은 자력이 충분한 기업으로 판단됩니다 (적합 조건 2). 소송이 이미 제기되어 진행 중이며, 기업 분쟁의 특성상 증거 확보가 가능할 것으로 보입니다 (적합 조건 5). 그러나 집단적 피해가 아니며 (적합 조건 3 불충족) 직접적인 피해 금액이 명시되지 않아 피해 규모를 특정하기 어렵습니다 (적합 조건 4 불충족).</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>2월 20일 주식시장 주요공시</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>catchnews.kr</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://www.catchnews.kr/news/articleView.html?idxno=120856</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-02-23 00:50:32.671424+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N64"/>
+  <autoFilter ref="A1:N66"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>