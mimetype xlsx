--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$174</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$184</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N174"/>
+  <dimension ref="A1:N184"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -549,12324 +549,13040 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대형 상장사 경영진</t>
+          <t>고려아연 최윤범 회장 및 박기덕 사내이사 등 경영진</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>국민연금 주주대표소송 활성화 방침 발표</t>
+          <t>기존 주총 결의 취소 소송은 화해권고결정으로 취하되었으나, 위법한 의결권 제한에 대한 경영진의 민형사상 및 공정거래법 위반 책임 추궁이 계속될 예정.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>국민연금이 7년 만에 주주대표소송 카드를 다시 꺼내 들며 '행동하는 기관투자자'로 전환을 선언했다. 기금운용본부 중심으로 소송 결정 구조를 일원화하고 감시 대상을 확대하여, 기업 경영진의 고의나 과실로 인한 회사 손해에 대해 적극적으로 손해배상을 청구할 방침이다. 이는 국민의 노후자금을 지키기 위한 책임 투자 활동의 일환으로, 향후 대형 상장사 경영진을 상대로 한 소송이 증가할 것으로 예상된다.</t>
+          <t>영풍과 MBK파트너스가 고려아연 임시주총 결의 취소 소송을 취하했다. 이는 위법하게 선임된 사외이사 4인이 사임하여 소송 목적을 달성했기 때문이다. 그러나 영풍 측은 위법한 의결권 제한 행위에 대한 고려아연 경영진의 민형사상 및 공정거래법 위반 책임을 끝까지 물을 방침이며, 양측의 경영권 분쟁은 계속되고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성 높음)에 해당한다. 국민연금이 대형 상장사 경영진을 대상으로 주주대표소송을 적극적으로 활용하겠다는 방침을 밝혀, 향후 소송금융 투자 대상이 될 만한 사건이 다수 발생할 가능성이 높다. 부적합 조건은 없다.</t>
+          <t>상대방(고려아연)은 대기업으로 자력이 충분하며, 법원이 이미 위법한 의결권 제한 행위를 인정한 바 있어 상대방 책임이 명확하다. 경영권 분쟁으로 인한 피해 규모가 크고, 법원 가처분 결정 등 객관적 증거가 확보되어 있다. 기존 소송은 취하되지만, 경영진에 대한 민형사상 및 공정거래법 위반 책임 추궁이 계속될 예정이므로 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>“잠자던 주주대표소송 깬다”…국민연금, 7년 만에 ‘경영 감시’ 본격...</t>
+          <t>영풍 '고려아연 임시주총 결의 취소소송' 결국 취하…  소송 목적 달성...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10716343?ref=naver</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=346820</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:02:48.028443+00:00</t>
+          <t>2026-08-10 09:28:53.666685+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>박기덕 고려아연 대표이사</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>회계장부 열람등사 가처분 일부 인용 결정</t>
+          <t>서울중앙지법 1심에서 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>공작기계 제조사 스맥에 대한 회계장부 열람등사 가처분 신청이 법원에서 일부 인용되었습니다. 스맥은 채권자의 가처분 신청 중 취소를 구하는 부분은 기각하고 소송비용을 채권자가 부담하도록 요청했습니다.</t>
+          <t>서울중앙지법은 영풍과 MBK파트너스 측 한국기업투자홀딩스가 박기덕 고려아연 대표이사를 상대로 제기한 손해배상청구소송에서 원고 일부 승소 판결을 내렸다. 이 소송은 임시주주총회 의결권 제한과 관련된 기업 지배구조 분쟁으로 보인다. 고려아연 측은 이번 판결이 현 지배구조와 무관하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방인 스맥은 공작기계 제조사로 자력이 충분할 것으로 예상되며, 회계장부 열람등사 가처분이 일부 인용되어 증거 확보 가능성이 인정됩니다. 다만, 기사 내용만으로는 직접적인 피해 규모나 피해자 수를 파악하기 어렵고, 집단적 피해보다는 특정 이해관계자의 권리 행사로 보입니다.</t>
+          <t>고려아연 대표이사를 상대로 한 손해배상청구 소송에서 원고 일부 승소 판결이 나와 상대방의 책임이 법적으로 일부 인정되었고(적합 조건 1, 5), 고려아연은 대기업이므로 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 다수의 피해자가 관련된 집단적 피해 사건이 아니며, 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>공작기계 제조사 스맥, 회계장부 열람등사 가처분 일부 인용 결정에 이...</t>
+          <t>고려아연 “임시주총 의결권 제한 판결, 현 지배구조와 무관… 영풍·MB...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=654988</t>
+          <t>https://biz.chosun.com/industry/company/2026/07/13/FZDX3XD7TVEWTPBZNBCLNO3AKM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-14 21:35:56.256007+00:00</t>
+          <t>2026-07-24 07:02:52.461497+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 삼성전자 회장</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 이재용 회장 등을 상대로 손해배상 청구 소송 제기</t>
+          <t>서울중앙지법 1심 판결 선고, 항소심 예정. 임시주총 효력정지 가처분 사건 대법원 심리 중.</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 이 사건은 19일 소송이 시작되었으며, 국민연금은 그룹 차원의 조직적 승계 작업을 주장하고 있다.</t>
+          <t>고려아연은 2025년 1월 임시주주총회에서 영풍의 의결권을 제한한 조치와 관련하여 서울중앙지법으로부터 박기덕 대표이사에게 1억원의 위자료를 지급하라는 판결을 받았습니다. 고려아연은 이 판결이 고의적 불법행위를 인정한 것이 아니며, 현재 경영 체제와 무관하다고 반박하며 항소심을 준비 중입니다. 한편, 2025년 3월 정기주총의 적법성은 이미 대법원에서 확정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방(삼성물산, 이재용 회장)의 자력이 충분하고(적합 조건 2), 삼성물산-제일모직 합병 관련하여 이미 광범위한 공적 조사 및 법적 쟁점이 존재하여 증거 확보가 용이함(적합 조건 5). 국민연금공단이 원고로 손해배상 소송을 시작한 사건으로, 피해 규모가 클 것으로 예상됨(적합 조건 4). 상대방 책임이 비교적 명확하다는 주장이 제기되고 있음(적합 조건 1).</t>
+          <t>상대방인 고려아연은 자력이 충분하고(적합 조건 2), 법원 판결을 통해 의결권 제한 조치의 문제점이 일부 인정되어 책임의 근거가 마련되었으며(적합 조건 1), 이미 법원 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 그러나 소송의 주된 쟁점이 기업 지배구조 및 의결권 행사 적법성으로, 집단적 피해(적합 조건 3)나 명확한 대규모 금전적 손해배상 청구(적합 조건 4)로 보기는 어렵습니다. 또한 원고 측(영풍, MBK)이 소송금융을 필요로 하는 일반적인 피해자 유형에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원 (위자료 판결액), 원고 측 손해배상 청구 기각</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>국민연금, 국내 벤처펀드 위탁운용사 선정 착수…6개사 선정</t>
+          <t>고려아연, 임시주총 판결 반박…정기주총 적법성은 대법원서 확정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260403000222</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=713271</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-03 12:45:21.208005+00:00</t>
+          <t>2026-07-24 07:01:29.413102+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>최윤범 회장, 노진수 고문, 박기덕 사장</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행</t>
+          <t>주주명부 열람 신청 및 소송 검토 중, 노조 가처분 결과 대기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 임원들을 상대로 4005억원 규모의 주주대표소송을 제기했으며, 서울중앙지법에서 첫 변론기일이 열렸다. 법원은 고려아연 내부자료 제출을 검토하며 심리를 진행 중이다. 이 소송은 최윤범 회장의 5600억 투자 등과 관련된 사안을 핵심 쟁점으로 다룬다.</t>
+          <t>삼성전자 주주운동본부가 삼성전자의 주주명부 열람을 신청했으나, 삼성전자는 내부 사정을 이유로 연기 통보했다. 주주운동본부는 삼성전자의 영업이익 연동 성과급 지급 방식이 상법 위반 및 주주총회 권한 침해라고 주장하며, 동행노조의 가처분 결과를 지켜본 뒤 소송 제기를 검토 중이다. 이는 기업의 성과급 지급 방식에 대한 주주들의 이의 제기 및 법적 대응 움직임으로, 기업 지배구조 관련 분쟁 가능성이 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>고려아연의 고위 임원들을 상대로 한 4005억원 규모의 주주대표소송으로, 상대방의 자력이 충분하고(조건 2) 피해 규모가 매우 큼(조건 4). 법원에서 내부자료 제출을 검토하는 등 증거 확보 가능성이 높으며(조건 5), 상대방의 책임이 비교적 명확하게 주장되고 있음(조건 1).</t>
+          <t>삼성전자는 대기업으로 자력이 충분하며(적합 조건 2), 주주운동본부가 다수의 주주를 대표하여 집단적 이익을 대변하고 있음(적합 조건 3). 성과급 지급 관련 내부 문서 및 주주명부 등 증거 확보 가능성이 높고(적합 조건 5), 노조의 가처분 신청 등 관련 법적 절차가 진행 중임(적합 조건 6).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>4005억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>최윤범 5600억 투자 등...법원, 고려아연 내부자료 제출 검토</t>
+          <t>삼성전자 주주단체 요구 '주주명부 열람' 내주 이후로 연기</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsverse.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsverse.kr/news/articleView.html?idxno=10053</t>
+          <t>https://www.newsis.com/view/NISX20260527_0003645034</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:17.033032+00:00</t>
+          <t>2026-07-14 06:57:26.345587+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A6" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중, 문서제출명령 공방</t>
+          <t>주식반환 청구 소송 취하로 최종 종결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영진을 상대로 제기한 주주대표소송의 첫 변론이 진행되었다. 경영진의 대규모 투자 의사결정이 선관주의 의무를 위반하여 회사에 손해를 초래했는지 여부가 쟁점이며, 재판부는 증거 확보를 위한 문서제출의 필요성을 인정했다. 다음 변론기일은 6월 18일로 예정되어 있다.</t>
+          <t>콜마그룹 창업주 윤동한 회장이 장남 윤상현 부회장을 상대로 제기했던 주식반환 청구 소송을 취하하며 부자간 법정 공방이 최종 종결되었다. 이로써 콜마그룹의 경영권 분쟁은 사실상 마무리되었으며, 윤상현 부회장 중심으로 경영권이 재편될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분): 피고는 상장 대기업인 고려아연의 경영진이며, 소송의 실질적 수혜자는 고려아연과 그 주주들임. 적합 조건 4(피해 규모가 큼): '대규모 투자' 의사결정 관련 소송으로, 발생 가능한 손해 규모가 클 것으로 예상됨. 적합 조건 5(증거 확보 가능): 재판부가 선관주의 의무 위반 판단을 위해 문서제출의 필요성을 인정하여 증거 확보 가능성이 높음. 적합 조건 3(집단적 피해): 주주대표소송은 회사를 위한 소송으로, 성공 시 모든 주주에게 이익이 돌아가는 집단적 성격을 가짐.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 윤동한 회장이 윤상현 부회장을 상대로 제기했던 주식반환 청구 소송을 취하했고, 윤 부회장 측도 이에 동의하여 소송이 최종 종결되었다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 중인 사건이 아니므로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송 첫 변론…문서제출 공방 본격화</t>
+          <t>콜마 부자 법정다툼 끝⋯윤상현 체제 본격화</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604021948386304</t>
+          <t>https://www.etoday.co.kr/news/view/2588415</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-02 13:05:55.424434+00:00</t>
+          <t>2026-06-30 07:01:55.636569+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중, 법원 내부자료 제출 검토</t>
+          <t>무효 확인 소송 및 손해배상 청구 소송 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영진을 상대로 1조원 규모의 펀드 투자 및 미국 전자폐기물 업체 인수와 관련하여 주주대표소송을 제기했다. 현재 첫 변론기일이 진행 중이며, 법원은 사건의 쟁점 파악을 위해 내부자료 제출을 검토하고 있다. 이 소송은 고려아연의 경영 투명성과 주주 이익 보호에 대한 중요한 분쟁이다.</t>
+          <t>대한민국 주주운동본부가 삼성전자 노사의 영업이익 연동형 성과급 합의가 상법상 위법 배당에 해당한다고 주장하며 무효 확인 소송을 예고했습니다. 주주운동본부는 기관투자자 대상 주주권 행사 촉구와 손해배상 청구 소송도 검토 중입니다. 삼성전자 주주들의 집단적 피해와 대규모 손해배상 가능성이 제기됩니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방인 고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 1조원 규모의 투자에 대한 주주대표소송으로 피해 규모가 크고(적합 조건 4) 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 법원에서 내부자료 제출을 검토하고 있어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>상대방인 삼성전자는 자력이 충분한 대기업이며(적합 조건 2), 주주운동본부가 다수의 주주를 대변하여 집단적 피해를 주장하고 있습니다(적합 조건 3). 삼성전자 영업이익에 연동되는 성과급이므로 피해 규모가 클 것으로 예상되며(적합 조건 4), 노사 합의안이라는 명확한 증거가 존재합니다(적합 조건 5). 또한, 상법상 위법 배당이라는 책임 주장이 구체적입니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>1조원 규모 투자 관련 손해액 (미상)</t>
+          <t>삼성전자 세전 영업이익의 일정 비율</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>고려아연 1조 투자 공방 본격화…법원  내부자료 제출 검토</t>
+          <t>삼전 영업익 연동 성과급 위법…무효소송할 것</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704322</t>
+          <t>http://www.yonhapnewstv.co.kr/news/MYH20260528055650h0K</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-02 13:04:54.415697+00:00</t>
+          <t>2026-06-21 07:02:33.984530+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>고려아연 주식회사 및 최윤범 회장 등 경영진</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중, 재판부 문서제출명령 인용 검토</t>
+          <t>주주단체, 손해배상 청구소송 검토 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 4005억원의 손해배상을 청구하는 주주대표소송의 첫 변론기일이 열렸습니다. 영풍은 경영진이 이사회 승인 없이 원아시아파트너스 펀드에 5600억원을 투자하여 손실을 끼쳐 선관주의의무를 위반했다고 주장하고 있습니다. 재판부는 영풍 측의 문서제출명령을 인용하는 쪽으로 무게를 두었습니다.</t>
+          <t>삼성전자 노사의 2026년 임금협상 잠정 합의안이 가결되었으나, 주주단체는 영업이익 배분 방식이 상법에 위배된다며 손해배상 청구소송을 검토 중이다. 36조원에 달하는 성과급 규모와 관련하여 주주환원 원칙 훼손 및 경영 원칙 위배 논란이 제기되고 있다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 고려아연 경영진의 선관주의의무 위반 여부가 쟁점이며, 청구액이 4005억원으로 매우 크고, 피고인 고려아연은 상장 대기업으로 자력이 충분합니다. 재판부가 영풍 측의 문서제출명령을 인용하는 쪽으로 무게를 둬 증거 확보 가능성도 높습니다.</t>
+          <t>대기업인 삼성전자가 피고가 될 예정이며, 주주단체가 상법 위배를 주장하며 손해배상 소송을 검토 중이다. 36조원에 달하는 성과급 배분은 피해 규모가 매우 크고, 다수의 주주가 영향을 받을 수 있는 집단적 피해 가능성이 있다. 관련 합의안 및 재무 자료 등 객관적 증거 확보도 용이하다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>4005억원</t>
+          <t>36조원 (성과급 규모, 주주 손해배상 청구액은 미상)</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>‘영풍 vs 고려아연’ 주주대표 소송 첫 변론⋯내부자료 제출 공방</t>
+          <t>[사설] 삼전 임금협상 타결… 글로벌 기준 맞는 보상체계 마련해야</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572298</t>
+          <t>https://www.segye.com/newsView/20260527515333?OutUrl=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-02 13:01:50.741365+00:00</t>
+          <t>2026-06-20 07:02:45.255291+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>최윤범 고려아연 회장 등 경영진</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행 중</t>
+          <t>주주대표소송 및 단체협약 효력정지 가처분 등 법적 대응 예고</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영풍 등 고려아연 주주들이 최윤범 회장 등 경영진을 상대로 주주대표소송을 제기했습니다. 원아시아파트너스 펀드 투자 등 3건의 투자·인수 결정 과정에서 선관주의 의무 위반 및 회사 손해를 주장하고 있습니다. 법원은 손해 발생 여부와 별개로 의사결정 과정 자체에 대한 검증이 필요하다고 밝혔습니다.</t>
+          <t>삼성전자 노사의 대규모 성과급 잠정 합의안에 대해 소액주주단체가 주주 이익 침해를 주장하며 법적 대응을 예고했다. 개정 상법의 '주주 충실 의무' 강화 흐름과 맞물려, 과거 노사 문제로 여겨지던 사안이 주주 소송 변수로 확대되는 양상이다. 주주단체는 임시 주주총회 의결 없이 합의안이 의결될 경우 주주대표소송 등을 제기할 방침이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>대기업 피고(고려아연 경영진)의 자력이 충분하며, 영풍 등 다수 주주가 제기한 주주대표소송으로 집단적 피해 가능성이 높습니다. 총 1조원 이상의 투자 건으로 피해 규모가 크고, 법원이 의사결정 과정 검증의 필요성을 언급하여 증거 확보 가능성이 높습니다.</t>
+          <t>대기업 피고(삼성전자)로 자력이 충분하며 (적합 조건 2), 개정 상법에 따른 주주 충실 의무 강화로 주주들의 주장에 상당한 법적 일리가 있다는 전문가 의견이 있어 상대방 책임이 비교적 명확함 (적합 조건 1). 소액주주단체가 주주대표소송 등 집단적 법적 대응을 예고하고 있어 집단적 피해 및 소송 가능성이 높음 (적합 조건 3). 대규모 성과급 지급으로 인한 주주 가치 훼손 가능성이 있어 피해 규모가 클 수 있음 (적합 조건 4). 합의안과 상법 조항이 증거로 활용 가능함 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>1조원 이상 (관련 투자액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>고려아연, 투자로 인한 손해 여부 상관없이 검증 필요</t>
+          <t>삼성 노사 합의에 드러난 상법 개정안 파장…주주 소송 변수로 [新 노사...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/04/02/2026040217534433564</t>
+          <t>https://www.etoday.co.kr/news/view/2587281</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:57:30.189446+00:00</t>
+          <t>2026-06-16 20:00:27.946211+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>변론기일 예정 (6월 18일)</t>
+          <t>주주명부 열람, 임시주주총회 소집 및 무효확인 소송 예고</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>고려아연의 5600억 원 투자 및 5800억 원 인수와 관련된 재판이 진행 중이다. 이번 재판은 고려아연의 투자 의사결정 구조와 이사회 통제 기능 전반을 점검하는 계기가 될 것으로 예상된다. 다음 변론기일은 6월 18일로 예정되어 있다.</t>
+          <t>삼성전자 노사 간 억대 성과급 합의에 대해 주주들이 반발하며 집단행동을 예고했다. 주주 플랫폼 '액트'는 주주명부 열람을 통해 주주 결집을 시도하고 있으며, '대한민국 주주운동본부'는 합의안 통과 시 무효확인 소송을 제기할 방침이다. 주주들은 이번 합의가 주주 동의 없이 이루어졌고 상법상 배당가능이익 산정 절차를 위반했다고 주장한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대기업 피고(고려아연)로 자력이 충분하며, 5600억 원 투자 및 5800억 원 인수와 관련된 재판으로 잠재적 피해 규모가 매우 크다. 현재 소송이 진행 중이며, 기업의 투자 의사결정 구조 및 이사회 통제 기능 전반을 점검하는 중요한 사건이다.</t>
+          <t>대기업 피고(삼성전자), 상대방 책임이 비교적 명확함(상법 위반 주장), 집단적 피해(다수 주주), 피해 규모가 큼(억대 성과급), 증거 확보 가능(합의안, 상법 조항), 이미 공적 절차 진행 중(주주명부 열람, 집단행동 예고, 소송 계획).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>수천억 원대 (5600억 원 투자, 5800억 원 인수 관련)</t>
+          <t>억대</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>최윤범의 5600억 투자·5800억 인수 '정조준'···법원, 고려아연 내부...</t>
+          <t>이번엔 주주…삼전 억대 성과급 지급에 공동행동 예고</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2414465</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/107824</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:51:20.670904+00:00</t>
+          <t>2026-06-14 07:38:44.417630+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr"/>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>시민단체 문제 제기, 집단소송 및 입법 청원 가능성 제기</t>
+          <t>주주본부의 소송 예고 및 준비 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>대기업들의 자금 조달 방식이 상법상 이사의 직무 충실 의무를 위반하고 소액주주들에게 피해를 줄 수 있다는 지적이 제기되었다. 시민단체들은 이러한 행위가 향후 소액주주들의 집단소송이나 입법 청원으로 이어질 가능성이 높다고 보고 있다. 한국거버넌스포럼은 이사의 직무 충실 의무를 강조하며 논평을 발표했다.</t>
+          <t>삼성전자 주주들이 배당 전 임원 성과급 지급에 대해 '이사의 충실의무 위반'이라며 분노하고 있습니다. 주주본부는 단체협약 무효 확인, 위법행위 유지청구, 이사의 충실의무 위반 손해배상 대표 소송 등을 진행하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>대기업의 자금 조달 방식이 상법상 이사의 직무 충실 의무를 위반하여 소액주주들에게 집단적 피해를 입힐 가능성이 제기됨. 상대방(대기업)의 자력이 충분하고, 다수의 피해자(소액주주)가 발생할 수 있으며, 시민단체에서 문제 제기 및 집단소송 가능성을 언급하고 있어 적합 조건에 부합함.</t>
+          <t>상대방인 삼성전자는 자력이 충분한 대기업이며, '삼성전자 개미들'이라는 표현과 '대표 소송' 언급을 통해 집단적 피해가 명확합니다. 주주본부가 이사의 충실의무 위반을 주장하며 소송을 예고하고 있어 상대방 책임이 비교적 명확하고, 이미 공적 절차(소송 준비)가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>대기업 자금 조달 '러시'…위기 대응인가, 상법 개정 꼼수인가</t>
+          <t>배당도 전에 6억 성과급? …삼성전자 개미들 '분노'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=836361</t>
+          <t>https://www.hankyung.com/article/2026052722197</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 12:42:19.492757+00:00</t>
+          <t>2026-06-13 07:00:41.464122+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>캐스텍코리아</t>
+          <t>대형 상장사 경영진</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 법원 판결 선고, 사측 항소 예정/진행 중</t>
+          <t>국민연금 주주대표소송 활성화 방침 발표</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>캐스텍코리아는 자본시장법상 대량보유·공동보유 보고 의무 위반을 이유로 주주연대의 의결권을 제한했습니다. 이에 주주연대가 임시주총 결의 취소 소송을 제기했고, 1심 법원은 주주연대의 손을 들어주며 해당 결의를 취소하는 판결을 내렸습니다. 사측은 즉각 항소할 것으로 예상됩니다.</t>
+          <t>국민연금이 7년 만에 주주대표소송 카드를 다시 꺼내 들며 '행동하는 기관투자자'로 전환을 선언했다. 기금운용본부 중심으로 소송 결정 구조를 일원화하고 감시 대상을 확대하여, 기업 경영진의 고의나 과실로 인한 회사 손해에 대해 적극적으로 손해배상을 청구할 방침이다. 이는 국민의 노후자금을 지키기 위한 책임 투자 활동의 일환으로, 향후 대형 상장사 경영진을 상대로 한 소송이 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>상대방(캐스텍코리아)은 자본시장법 위반으로 주주연대의 의결권을 제한한 주체로, 1심 법원이 주주연대 승소 판결을 내린 점을 볼 때 책임이 명확합니다. 또한, 상장회사로 추정되어 자력이 충분하며, '주주연대'라는 점에서 집단적 피해가 발생했습니다. 이미 1심 판결이 선고되어 증거가 확보된 상태입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능성 높음)에 해당한다. 국민연금이 대형 상장사 경영진을 대상으로 주주대표소송을 적극적으로 활용하겠다는 방침을 밝혀, 향후 소송금융 투자 대상이 될 만한 사건이 다수 발생할 가능성이 높다. 부적합 조건은 없다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>주주연대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[경영 레이다] 지분 34%에도 계속 패배…캐스텍코리아 분쟁, '의결권 제...</t>
+          <t>“잠자던 주주대표소송 깬다”…국민연금, 7년 만에 ‘경영 감시’ 본격...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>newsworker.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=420110</t>
+          <t>https://biz.heraldcorp.com/article/10716343?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-02 12:37:28.085773+00:00</t>
+          <t>2026-04-25 07:02:48.028443+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>알리코제약</t>
+          <t>스맥</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>주주총회 결의 완료, 법적 쟁점 발생</t>
+          <t>회계장부 열람등사 가처분 일부 인용 결정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>코스닥 상장사 알리코제약이 주주총회에서 발행주식 총수의 7.5% 찬성만으로 이사 보수한도 안건을 '셀프 가결'했습니다. 이는 대법원 판례에 위배될 수 있으며, 적자에도 불구하고 오너 일가가 수억 원의 고액 연봉을 수령할 수 있게 되어 소액주주들의 피해가 예상됩니다. 법조계에서는 상법 조항의 유추 적용이 제한적이라고 지적하며 법적 분쟁의 소지가 높습니다.</t>
+          <t>공작기계 제조사 스맥에 대한 회계장부 열람등사 가처분 신청이 법원에서 일부 인용되었습니다. 스맥은 채권자의 가처분 신청 중 취소를 구하는 부분은 기각하고 소송비용을 채권자가 부담하도록 요청했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>알리코제약은 코스닥 상장사로 자력이 충분하며(적합 조건 2), 대법원 판례에 반하는 이사 보수한도 '셀프 가결'로 상대방 책임이 명확합니다(적합 조건 1). 소액주주 다수가 피해를 입을 수 있는 집단적 피해 가능성이 있으며(적합 조건 3), 30억 원 규모의 보수한도와 수억 원의 연봉 지급은 피해 규모가 큽니다(적합 조건 4). 금융감독원 공시 및 법조계 의견 등 객관적 증거가 확보 가능합니다(적합 조건 5).</t>
+          <t>상대방인 스맥은 공작기계 제조사로 자력이 충분할 것으로 예상되며, 회계장부 열람등사 가처분이 일부 인용되어 증거 확보 가능성이 인정됩니다. 다만, 기사 내용만으로는 직접적인 피해 규모나 피해자 수를 파악하기 어렵고, 집단적 피해보다는 특정 이해관계자의 권리 행사로 보입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상 (30억원 규모의 보수한도 승인)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>다수 소액주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[기로의상장사]알리코제약, 적자에도 오너家 고액연봉 수령 비결은</t>
+          <t>공작기계 제조사 스맥, 회계장부 열람등사 가처분 일부 인용 결정에 이...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026040115033708175</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=654988</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-02 00:46:56.702931+00:00</t>
+          <t>2026-04-14 21:35:56.256007+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>유일에너테크 경영진 및 신규 인수인</t>
+          <t>삼성물산, 이재용 삼성전자 회장</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>상장폐지 위기, 감사위원회 해체, 내부회계관리제도 의견거절</t>
+          <t>국민연금공단이 삼성물산과 이재용 회장 등을 상대로 손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>유일에너테크가 감사인의 의견거절로 상장폐지 위기에 처한 가운데, 경영진을 감시할 감사위원회를 해체하고 1인 감사 체제로 전환했습니다. 신규 인수인들이 37개 사업목적 추가와 감사위원회 해체를 주도하며 877억원 규모의 핵심 자산을 유출하려는 '터널링' 의혹이 제기되고 있습니다. 이는 소액주주들에게 심각한 피해를 야기할 수 있습니다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 이 사건은 19일 소송이 시작되었으며, 국민연금은 그룹 차원의 조직적 승계 작업을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>유일에너테크 경영진 및 신규 인수인들의 감사위원회 해체와 사업목적 추가 주도로 인한 '터널링' 의혹이 제기되어 상대방 책임이 비교적 명확합니다. 회사는 877억원 규모의 자산을 보유하고 있어 배상 능력이 충분하며, 감사보고서 의견거절 및 내부회계관리제도 의견거절 등 객관적 증거가 존재합니다. 또한 상장폐지 위기로 인해 한국거래소의 심사 등 공적 절차가 진행될 가능성이 높습니다.</t>
+          <t>상대방(삼성물산, 이재용 회장)의 자력이 충분하고(적합 조건 2), 삼성물산-제일모직 합병 관련하여 이미 광범위한 공적 조사 및 법적 쟁점이 존재하여 증거 확보가 용이함(적합 조건 5). 국민연금공단이 원고로 손해배상 소송을 시작한 사건으로, 피해 규모가 클 것으로 예상됨(적합 조건 4). 상대방 책임이 비교적 명확하다는 주장이 제기되고 있음(적합 조건 1).</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>877억원 규모의 자산 유출 가능성</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'감사위 해체' 유일에너테크, 877억 자산 '블라인드 존' 배치…'터널링...</t>
+          <t>국민연금, 국내 벤처펀드 위탁운용사 선정 착수…6개사 선정</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338732</t>
+          <t>https://www.newspim.com/news/view/20260403000222</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-01 13:00:21.255543+00:00</t>
+          <t>2026-04-03 12:45:21.208005+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 삼성전자 회장</t>
+          <t>최윤범 회장, 노진수 고문, 박기덕 사장</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 이재용 회장 등을 상대로 손해배상 청구 소송 제기, 소송 시작 단계.</t>
+          <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 이 소송은 19일 시작되었으며, 국민연금은 그룹 차원의 조직적 승계 작업으로 인한 손해를 주장하고 있다. 이 사건은 국민연금의 투자 손실과 관련된 중요한 법적 분쟁이다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 임원들을 상대로 4005억원 규모의 주주대표소송을 제기했으며, 서울중앙지법에서 첫 변론기일이 열렸다. 법원은 고려아연 내부자료 제출을 검토하며 심리를 진행 중이다. 이 소송은 최윤범 회장의 5600억 투자 등과 관련된 사안을 핵심 쟁점으로 다룬다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(삼성물산, 이재용 회장)의 자력이 충분하고(적합 조건 2), 국민연금공단이 원고로서 상대방 책임이 명확하다고 주장하며 소송을 제기함(적합 조건 1). 사건의 사회적 중요성과 피해 규모가 클 것으로 예상되며(적합 조건 4), 공적 기관인 국민연금이 소송을 시작했다는 점에서 증거 확보 가능성도 높음(적합 조건 5). 이미 종결된 사건이 아닌 소송 시작 단계임.</t>
+          <t>고려아연의 고위 임원들을 상대로 한 4005억원 규모의 주주대표소송으로, 상대방의 자력이 충분하고(조건 2) 피해 규모가 매우 큼(조건 4). 법원에서 내부자료 제출을 검토하는 등 증거 확보 가능성이 높으며(조건 5), 상대방의 책임이 비교적 명확하게 주장되고 있음(조건 1).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4005억원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>국민연금, '2025 최우수 국민제안' 7건 선정… 제도 적극 반영</t>
+          <t>최윤범 5600억 투자 등...법원, 고려아연 내부자료 제출 검토</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>newsverse.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260401001086</t>
+          <t>https://www.newsverse.kr/news/articleView.html?idxno=10053</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-01 12:57:59.891089+00:00</t>
+          <t>2026-04-02 13:06:17.033032+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>알로이스 (현 경영진)</t>
+          <t>고려아연 경영진 (최윤범 회장 등)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 등 법적 대응 예고</t>
+          <t>주주대표소송 첫 변론기일 진행 중, 문서제출명령 공방</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>코스닥 상장사 알로이스가 정기 주주총회에서 창업주 측 지분 21.6% 중 16% 이상의 의결권을 '5% 룰' 위반을 이유로 기습 제한하며 경영권 분쟁이 격화되었습니다. 현 경영진은 방어에 성공했으나, 권 전 대표 측은 절차적 정당성 문제를 제기하며 주주총회 결의 취소 소송 등 법적 대응을 예고하고 있습니다. 이번 사태는 장기적인 법적 공방으로 이어질 전망입니다.</t>
+          <t>영풍이 고려아연 경영진을 상대로 제기한 주주대표소송의 첫 변론이 진행되었다. 경영진의 대규모 투자 의사결정이 선관주의 의무를 위반하여 회사에 손해를 초래했는지 여부가 쟁점이며, 재판부는 증거 확보를 위한 문서제출의 필요성을 인정했다. 다음 변론기일은 6월 18일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (주주총회 당일 기습적인 의결권 제한의 절차적 위법성 주장), 상대방에게 자력이 충분함 (코스닥 상장사 알로이스), 피해 규모가 큼 (경영권 분쟁으로 인한 지분 가치 및 경영권 상실 위험), 증거가 있거나 확보 가능함 (주총 당일 발표, 법률 대리인 주장 등). 법적 공방이 예고되어 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분): 피고는 상장 대기업인 고려아연의 경영진이며, 소송의 실질적 수혜자는 고려아연과 그 주주들임. 적합 조건 4(피해 규모가 큼): '대규모 투자' 의사결정 관련 소송으로, 발생 가능한 손해 규모가 클 것으로 예상됨. 적합 조건 5(증거 확보 가능): 재판부가 선관주의 의무 위반 판단을 위해 문서제출의 필요성을 인정하여 증거 확보 가능성이 높음. 적합 조건 3(집단적 피해): 주주대표소송은 회사를 위한 소송으로, 성공 시 모든 주주에게 이익이 돌아가는 집단적 성격을 가짐.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>권충식 전 대표 측 및 우호 지분 주주 (특정 다수)</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>알로이스 주총 ‘의결권 제한’ 파장…경영권 분쟁, 법정 제2라운드 예...</t>
+          <t>고려아연 주주대표소송 첫 변론…문서제출 공방 본격화</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>thetracker.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://thetracker.co.kr/View.aspx?No=4025561</t>
+          <t>http://www.fnnews.com/news/202604021948386304</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-01 12:50:05.305602+00:00</t>
+          <t>2026-04-02 13:05:55.424434+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>고려아연 경영진</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>인권위 정책 권고</t>
+          <t>주주대표소송 첫 변론기일 진행 중, 법원 내부자료 제출 검토</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>인권위는 2027년부터 ESG 공시를 의무화할 것을 권고하며, 미준수 시 손해배상 및 법적 제재 위험이 증가할 것이라고 밝혔다. 또한 거래소 공시에서 법정공시로의 전환 시기를 명확히 할 것을 요구했다. 이 기사는 특정 사건의 발생이나 피해를 다루기보다는 미래 정책 방향과 잠재적 위험을 논하고 있다.</t>
+          <t>영풍이 고려아연 경영진을 상대로 1조원 규모의 펀드 투자 및 미국 전자폐기물 업체 인수와 관련하여 주주대표소송을 제기했다. 현재 첫 변론기일이 진행 중이며, 법원은 사건의 쟁점 파악을 위해 내부자료 제출을 검토하고 있다. 이 소송은 고려아연의 경영 투명성과 주주 이익 보호에 대한 중요한 분쟁이다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>이 기사는 인권위의 미래 ESG 공시 의무화 정책 권고에 대한 내용으로, 실제 피해가 발생했거나 특정 상대방의 책임이 명확한 사건이 아닙니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 또는 진행 중인 법적 절차가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방인 고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 1조원 규모의 투자에 대한 주주대표소송으로 피해 규모가 크고(적합 조건 4) 집단적 피해 가능성이 있습니다(적합 조건 3). 또한 법원에서 내부자료 제출을 검토하고 있어 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원 규모 투자 관련 손해액 (미상)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>인권위  2027년부터 ESG 공시해야</t>
+          <t>고려아연 1조 투자 공방 본격화…법원  내부자료 제출 검토</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233510</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704322</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:33.889603+00:00</t>
+          <t>2026-04-02 13:04:54.415697+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>조현범 및 한국앤컴퍼니 경영진</t>
+          <t>고려아연 주식회사 및 최윤범 회장 등 경영진</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>총수 조현범의 횡령·배임 재판 진행 중, 주주대표소송 등 법적 리스크 존재</t>
+          <t>주주대표소송 첫 변론기일 진행 중, 재판부 문서제출명령 인용 검토</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 총수 조현범이 횡령·배임 혐의로 징역형을 선고받으며 회사의 거버넌스가 흔들리고 있다. 기사는 경영진이 주주대표소송 등 법적 리스크에 대비해 책임 한도를 줄이는 장치를 마련하려는 움직임을 비판적으로 조명한다. 이는 거버넌스 강화가 아닌 책임 방어막 구축으로 해석된다.</t>
+          <t>영풍이 고려아연 최윤범 회장 등 경영진을 상대로 4005억원의 손해배상을 청구하는 주주대표소송의 첫 변론기일이 열렸습니다. 영풍은 경영진이 이사회 승인 없이 원아시아파트너스 펀드에 5600억원을 투자하여 손실을 끼쳐 선관주의의무를 위반했다고 주장하고 있습니다. 재판부는 영풍 측의 문서제출명령을 인용하는 쪽으로 무게를 두었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 총수 조현범이 횡령·배임 혐의로 재판을 받고 있어 상대방 책임이 명확하며(적합 조건 1), 한국앤컴퍼니는 대기업으로 자력이 충분합니다(적합 조건 2). 주주대표소송 가능성이 언급되어 다수 주주의 집단적 피해가 예상되며(적합 조건 3), 이미 재판이 진행 중이므로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 고려아연 경영진의 선관주의의무 위반 여부가 쟁점이며, 청구액이 4005억원으로 매우 크고, 피고인 고려아연은 상장 대기업으로 자력이 충분합니다. 재판부가 영풍 측의 문서제출명령을 인용하는 쪽으로 무게를 둬 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4005억원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>조현범 징역형 후폭풍…한국앤컴퍼니, 흔들리는 거버넌스</t>
+          <t>‘영풍 vs 고려아연’ 주주대표 소송 첫 변론⋯내부자료 제출 공방</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603310081</t>
+          <t>https://www.etoday.co.kr/news/view/2572298</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 18:02:57.267551+00:00</t>
+          <t>2026-04-02 13:01:50.741365+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr"/>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>최윤범 고려아연 회장 등 경영진</t>
+        </is>
+      </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>경영권 방어 관련 청구 소송 진행 중</t>
+          <t>주주대표소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>한미약품이 경영권 방어를 위한 의결권 공동 행사 및 지분 매각과 관련된 청구 소송에 휘말려 있다. 최대주주 신동국 회장의 영향력이 커지는 가운데, 이 소송은 한미그룹의 굵직한 사안 중 하나로 언급되고 있다.</t>
+          <t>영풍 등 고려아연 주주들이 최윤범 회장 등 경영진을 상대로 주주대표소송을 제기했습니다. 원아시아파트너스 펀드 투자 등 3건의 투자·인수 결정 과정에서 선관주의 의무 위반 및 회사 손해를 주장하고 있습니다. 법원은 손해 발생 여부와 별개로 의사결정 과정 자체에 대한 검증이 필요하다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>한미약품은 대기업으로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 단편적이고 구체적인 소송의 성격, 원고/피고, 청구 내용, 예상 피해 규모 등이 불분명하여 적합도를 높게 평가하기 어렵다.</t>
+          <t>대기업 피고(고려아연 경영진)의 자력이 충분하며, 영풍 등 다수 주주가 제기한 주주대표소송으로 집단적 피해 가능성이 높습니다. 총 1조원 이상의 투자 건으로 피해 규모가 크고, 법원이 의사결정 과정 검증의 필요성을 언급하여 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원 이상 (관련 투자액)</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>한미약품, '재무통' 대표 체제 출범…최대주주 신동국 회장 입김 거세지...</t>
+          <t>고려아연, 투자로 인한 손해 여부 상관없이 검증 필요</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253763</t>
+          <t>https://www.mt.co.kr/stock/2026/04/02/2026040217534433564</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-31 13:29:24.182842+00:00</t>
+          <t>2026-04-02 12:57:30.189446+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>MBK파트너스 및 영풍</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>가처분 16건 이상, 항고심 및 본안 소송 진행 중, 정기 주주총회 결과 이사회 재편</t>
+          <t>변론기일 예정 (6월 18일)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>고려아연과 MBK파트너스 및 영풍 간 경영권 분쟁이 격화되며 16건 이상의 가처분 및 본안 소송이 진행 중입니다. 이사회 내 세력 균형 변화와 함께 자사주 매입 적법성, 상호주 의결권 제한 등 복잡한 법리적 쟁점이 얽혀있습니다. 주주들은 장기화된 법적 공방에 불편함을 표하고 있으며, 이는 국내 자본시장에 큰 영향을 미치고 있습니다.</t>
+          <t>고려아연의 5600억 원 투자 및 5800억 원 인수와 관련된 재판이 진행 중이다. 이번 재판은 고려아연의 투자 의사결정 구조와 이사회 통제 기능 전반을 점검하는 계기가 될 것으로 예상된다. 다음 변론기일은 6월 18일로 예정되어 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>고려아연, MBK파트너스, 영풍 모두 대기업/대형 펀드로 충분한 자력을 갖추고 있으며 (적합 조건 2), 경영권 분쟁으로 인한 기업 가치 및 주가 변동성 확대 등 피해 규모가 매우 큽니다 (적합 조건 4). 16건 이상의 가처분 및 본안 소송이 활발히 진행 중이며 (적합 조건 6), 공개매수, 자사주 매입 등 명확한 증거가 존재합니다 (적합 조건 5). 사건이 종결되지 않고 현재진행형입니다 (부적합 조건 0개).</t>
+          <t>대기업 피고(고려아연)로 자력이 충분하며, 5600억 원 투자 및 5800억 원 인수와 관련된 재판으로 잠재적 피해 규모가 매우 크다. 현재 소송이 진행 중이며, 기업의 투자 의사결정 구조 및 이사회 통제 기능 전반을 점검하는 중요한 사건이다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원대 (5600억 원 투자, 5800억 원 인수 관련)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>고려아연, MBK연합과 격전 초읽기..‘제2차 M A 대전’ 신호탄</t>
+          <t>최윤범의 5600억 투자·5800억 인수 '정조준'···법원, 고려아연 내부...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>kpenews.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://kpenews.com/View.aspx?No=4024176</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2414465</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-31 13:01:17.590905+00:00</t>
+          <t>2026-04-02 12:51:20.670904+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>소송 취하</t>
+          <t>시민단체 문제 제기, 집단소송 및 입법 청원 가능성 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>WISCOM과 한국쉘석유 관련 의안상정가처분 소송 및 주주총회소집허가 소송이 모두 취하되었다는 공시 내용입니다. 이는 기업가치 제고 계획과 연관된 주주총회 관련 분쟁이었으나, 현재는 소송이 종결된 상태입니다.</t>
+          <t>대기업들의 자금 조달 방식이 상법상 이사의 직무 충실 의무를 위반하고 소액주주들에게 피해를 줄 수 있다는 지적이 제기되었다. 시민단체들은 이러한 행위가 향후 소액주주들의 집단소송이나 입법 청원으로 이어질 가능성이 높다고 보고 있다. 한국거버넌스포럼은 이사의 직무 충실 의무를 강조하며 논평을 발표했다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '의안상정가처분 소송' 및 '주주총회소집허가 소송'이 모두 취하되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자를 위한 신규 소송 발굴 대상이 아닙니다.</t>
+          <t>대기업의 자금 조달 방식이 상법상 이사의 직무 충실 의무를 위반하여 소액주주들에게 집단적 피해를 입힐 가능성이 제기됨. 상대방(대기업)의 자력이 충분하고, 다수의 피해자(소액주주)가 발생할 수 있으며, 시민단체에서 문제 제기 및 집단소송 가능성을 언급하고 있어 적합 조건에 부합함.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>3월 30일 주식시장 주요공시</t>
+          <t>대기업 자금 조달 '러시'…위기 대응인가, 상법 개정 꼼수인가</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122171</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=836361</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-31 00:53:33.684804+00:00</t>
+          <t>2026-04-02 12:42:19.492757+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀</t>
+          <t>캐스텍코리아</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 손해배상청구소송 진행 중</t>
+          <t>1심 법원 판결 선고, 사측 항소 예정/진행 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁과 관련하여 영풍의 소수주주이자 최 회장 측 특수관계자인 KZ정밀이 탈법적 상호주 구조 형성에 가담하여 영풍의 정당한 주주권 행사를 방해했다는 주장이 제기되었다. 이에 손해배상청구소송이 제기되어 현재 진행 중이다.</t>
+          <t>캐스텍코리아는 자본시장법상 대량보유·공동보유 보고 의무 위반을 이유로 주주연대의 의결권을 제한했습니다. 이에 주주연대가 임시주총 결의 취소 소송을 제기했고, 1심 법원은 주주연대의 손을 들어주며 해당 결의를 취소하는 판결을 내렸습니다. 사측은 즉각 항소할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (KZ정밀의 탈법적 상호주 구조 형성 가담), 상대방에게 자력이 충분함 (영풍, 고려아연 관련 대기업), 피해 규모가 큼 (경영권 분쟁의 높은 이해관계), 증거가 있거나 확보 가능함 (기업 내부 자료). 이미 손해배상청구소송이 제기되어 진행 중인 고액 사건으로 소송금융 투자에 적합함.</t>
+          <t>상대방(캐스텍코리아)은 자본시장법 위반으로 주주연대의 의결권을 제한한 주체로, 1심 법원이 주주연대 승소 판결을 내린 점을 볼 때 책임이 명확합니다. 또한, 상장회사로 추정되어 자력이 충분하며, '주주연대'라는 점에서 집단적 피해가 발생했습니다. 이미 1심 판결이 선고되어 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주연대 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁과 이상적 지배구조의 '간극'</t>
+          <t>[경영 레이다] 지분 34%에도 계속 패배…캐스텍코리아 분쟁, '의결권 제...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>newsworker.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828767</t>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=420110</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 00:41:03.547622+00:00</t>
+          <t>2026-04-02 12:37:28.085773+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>한화솔루션</t>
+          <t>알리코제약</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>금감원 탄원서 제출, 주주명부 열람 및 등사 청구, 주주대표소송 또는 검사인 선임 청구 등 주주권 행사 모색 중</t>
+          <t>주주총회 결의 완료, 법적 쟁점 발생</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>한화솔루션이 2조 4000억원 규모의 유상증자를 결정하자 소액주주들이 주주총회 직후 발표된 점과 채무 상환 목적에 반발하고 있다. 소액주주들은 '액트' 플랫폼을 통해 2400명 이상이 모여 지분 1.27%를 확보했으며, 금감원에 탄원서를 제출하고 주주명부 열람을 통해 주주대표소송 등 주주권 행사를 준비 중이다. 한화솔루션 측은 재무건전성 확보를 위한 불가피한 조치라고 해명하고 있다.</t>
+          <t>코스닥 상장사 알리코제약이 주주총회에서 발행주식 총수의 7.5% 찬성만으로 이사 보수한도 안건을 '셀프 가결'했습니다. 이는 대법원 판례에 위배될 수 있으며, 적자에도 불구하고 오너 일가가 수억 원의 고액 연봉을 수령할 수 있게 되어 소액주주들의 피해가 예상됩니다. 법조계에서는 상법 조항의 유추 적용이 제한적이라고 지적하며 법적 분쟁의 소지가 높습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>한화솔루션의 대규모 유상증자 결정에 대해 소액주주들이 절차적 투명성 부족과 주주가치 훼손을 주장하며 반발하고 있습니다. 상대방(한화솔루션)은 대기업으로 자력이 충분하고(적합 조건 2), 2400명 이상의 소액주주가 결집하여 집단적 피해를 호소하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 금감원 탄원서 제출 등 공적 절차가 진행 중이며(적합 조건 6), 주주명부 열람을 통해 증거 확보 및 주주대표소송 등 법적 조치를 모색하고 있어 소송금융 적합도가 높습니다.</t>
+          <t>알리코제약은 코스닥 상장사로 자력이 충분하며(적합 조건 2), 대법원 판례에 반하는 이사 보수한도 '셀프 가결'로 상대방 책임이 명확합니다(적합 조건 1). 소액주주 다수가 피해를 입을 수 있는 집단적 피해 가능성이 있으며(적합 조건 3), 30억 원 규모의 보수한도와 수억 원의 연봉 지급은 피해 규모가 큽니다(적합 조건 4). 금융감독원 공시 및 법조계 의견 등 객관적 증거가 확보 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>2조 4000억원 규모 유상증자로 인한 주식 가치 희석 (개별 주주 피해액 미상)</t>
+          <t>미상 (30억원 규모의 보수한도 승인)</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>2400명 이상</t>
+          <t>다수 소액주주</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>한화솔루션 해명에도 소액주주 납득 NO… 오너家 석고대죄해라</t>
+          <t>[기로의상장사]알리코제약, 적자에도 오너家 고액연봉 수령 비결은</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260330152745</t>
+          <t>https://view.asiae.co.kr/article/2026040115033708175</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-30 13:11:56.039337+00:00</t>
+          <t>2026-04-02 00:46:56.702931+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>HMM</t>
+          <t>유일에너테크 경영진 및 신규 인수인</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>노조의 국민감사청구 및 소송 제기 예고, 임시 주주총회 저지 시도</t>
+          <t>상장폐지 위기, 감사위원회 해체, 내부회계관리제도 의견거절</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>HMM 노조가 사측의 정관 변경 추진에 반발하며 국민감사청구, 의결권 행사금지 가처분, 기업가치 훼손 소송 등 법적 대응을 예고했습니다. 5월 8일 예정된 임시 주주총회 저지를 위한 부분 파업도 계획 중이며, 노조는 정관 변경이 기업가치를 훼손할 수 있다고 주장합니다.</t>
+          <t>유일에너테크가 감사인의 의견거절로 상장폐지 위기에 처한 가운데, 경영진을 감시할 감사위원회를 해체하고 1인 감사 체제로 전환했습니다. 신규 인수인들이 37개 사업목적 추가와 감사위원회 해체를 주도하며 877억원 규모의 핵심 자산을 유출하려는 '터널링' 의혹이 제기되고 있습니다. 이는 소액주주들에게 심각한 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>대기업 피고(HMM)의 자력이 충분하며, 노조가 집단적 대응을 예고하며 기업가치 훼손 소송 및 의결권 행사금지 가처분 등 구체적인 법적 조치를 언급했습니다. 국민감사청구 등 공적 절차 진행 가능성도 높아 소송금융 투자 적합도가 높습니다.</t>
+          <t>유일에너테크 경영진 및 신규 인수인들의 감사위원회 해체와 사업목적 추가 주도로 인한 '터널링' 의혹이 제기되어 상대방 책임이 비교적 명확합니다. 회사는 877억원 규모의 자산을 보유하고 있어 배상 능력이 충분하며, 감사보고서 의견거절 및 내부회계관리제도 의견거절 등 객관적 증거가 존재합니다. 또한 상장폐지 위기로 인해 한국거래소의 심사 등 공적 절차가 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>877억원 규모의 자산 유출 가능성</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>HMM 노조원 및 주주 다수</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>HMM, 이사회 재편하자마자 부산행 ‘시동’…노조 ‘반발’</t>
+          <t>'감사위 해체' 유일에너테크, 877억 자산 '블라인드 존' 배치…'터널링...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603300143</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338732</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 13:07:40.430203+00:00</t>
+          <t>2026-04-01 13:00:21.255543+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>삼성물산, 이재용 삼성전자 회장</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산과 이재용 회장 등을 상대로 손해배상 청구 소송 제기, 소송 시작 단계.</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>해당 기사는 선진 시장에서 소액 주주의 주주 소송이 활발하며, 미국 법원이 기업의 손해배상 유무를 결정하는 방식에 대해 언급합니다. 또한, 비지배주주 다수결 제도인 MON(Majority of Minority Voting)의 개념을 설명하고 있습니다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 이 소송은 19일 시작되었으며, 국민연금은 그룹 차원의 조직적 승계 작업으로 인한 손해를 주장하고 있다. 이 사건은 국민연금의 투자 손실과 관련된 중요한 법적 분쟁이다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 주주 소송 및 관련 제도(MON)에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(삼성물산, 이재용 회장)의 자력이 충분하고(적합 조건 2), 국민연금공단이 원고로서 상대방 책임이 명확하다고 주장하며 소송을 제기함(적합 조건 1). 사건의 사회적 중요성과 피해 규모가 클 것으로 예상되며(적합 조건 4), 공적 기관인 국민연금이 소송을 시작했다는 점에서 증거 확보 가능성도 높음(적합 조건 5). 이미 종결된 사건이 아닌 소송 시작 단계임.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[대통령과 증시토론]  중복상장과 MOM, 코스피 1만의 열쇠</t>
+          <t>국민연금, '2025 최우수 국민제안' 7건 선정… 제도 적극 반영</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>dailybrief.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.dailybrief.co.kr/news/articleView.html?idxno=5331</t>
+          <t>https://www.newspim.com/news/view/20260401001086</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-30 00:51:27.493873+00:00</t>
+          <t>2026-04-01 12:57:59.891089+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>교보증권</t>
+          <t>알로이스 (현 경영진)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>신주발행 무효 소송 진행 중</t>
+          <t>주주총회 결의 취소 소송 등 법적 대응 예고</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>교보증권의 유상증자 추진 과정에서 일반주주들 사이에서 주주가치 희석 및 최대주주 지배력 강화에 대한 우려가 제기되었습니다. 이에 따라 일반주주들이 신주발행 무효 소송을 제기했으며, 정치권에서도 해당 사안에 대한 우려를 표명했습니다.</t>
+          <t>코스닥 상장사 알로이스가 정기 주주총회에서 창업주 측 지분 21.6% 중 16% 이상의 의결권을 '5% 룰' 위반을 이유로 기습 제한하며 경영권 분쟁이 격화되었습니다. 현 경영진은 방어에 성공했으나, 권 전 대표 측은 절차적 정당성 문제를 제기하며 주주총회 결의 취소 소송 등 법적 대응을 예고하고 있습니다. 이번 사태는 장기적인 법적 공방으로 이어질 전망입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방인 교보증권은 자력이 충분한 금융기관이며 (적합 조건 2), 유상증자로 인한 주주가치 희석 및 지배력 강화 논란은 다수의 일반주주에게 영향을 미치는 집단적 피해에 해당합니다 (적합 조건 3). 이미 신주발행 무효 소송이 제기되어 진행 중이며, 정치권에서도 우려를 표명하는 등 공적 관심이 높습니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (주주총회 당일 기습적인 의결권 제한의 절차적 위법성 주장), 상대방에게 자력이 충분함 (코스닥 상장사 알로이스), 피해 규모가 큼 (경영권 분쟁으로 인한 지분 가치 및 경영권 상실 위험), 증거가 있거나 확보 가능함 (주총 당일 발표, 법률 대리인 주장 등). 법적 공방이 예고되어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>일반주주 다수</t>
+          <t>권충식 전 대표 측 및 우호 지분 주주 (특정 다수)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>교보증권, 종투사 추진 딜레마…자본확충 vs 주주환원</t>
+          <t>알로이스 주총 ‘의결권 제한’ 파장…경영권 분쟁, 법정 제2라운드 예...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>srtimes.kr</t>
+          <t>thetracker.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.srtimes.kr/news/articleView.html?idxno=199542</t>
+          <t>https://thetracker.co.kr/View.aspx?No=4025561</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-30 00:50:01.707939+00:00</t>
+          <t>2026-04-01 12:50:05.305602+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+      <c r="A27" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr"/>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>인권위 정책 권고</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>인권위는 2027년부터 ESG 공시를 의무화할 것을 권고하며, 미준수 시 손해배상 및 법적 제재 위험이 증가할 것이라고 밝혔다. 또한 거래소 공시에서 법정공시로의 전환 시기를 명확히 할 것을 요구했다. 이 기사는 특정 사건의 발생이나 피해를 다루기보다는 미래 정책 방향과 잠재적 위험을 논하고 있다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>이 기사는 인권위의 미래 ESG 공시 의무화 정책 권고에 대한 내용으로, 실제 피해가 발생했거나 특정 상대방의 책임이 명확한 사건이 아닙니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 또는 진행 중인 법적 절차가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>인권위  2027년부터 ESG 공시해야</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>labortoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233510</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:39:33.889603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D27" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>조현범 및 한국앤컴퍼니 경영진</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기, 9월 임시 주총 예정</t>
+          <t>총수 조현범의 횡령·배임 재판 진행 중, 주주대표소송 등 법적 리스크 존재</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>고려아연 정기 주주총회에서 최윤범 회장 측이 경영권 방어에 성공했으나, 이사회 의석 격차 감소 및 견제 장치 가결로 '반쪽짜리 승리'라는 평가. 표결 방식 갈등으로 영풍·MBK 연합 측에서 결의 취소 소송 등 법적 분쟁 가능성을 제기하고 있으며, 9월 임시 주총에서 감사위원 선임을 둘러싼 재대결이 예상됨.</t>
+          <t>한국앤컴퍼니 총수 조현범이 횡령·배임 혐의로 징역형을 선고받으며 회사의 거버넌스가 흔들리고 있다. 기사는 경영진이 주주대표소송 등 법적 리스크에 대비해 책임 한도를 줄이는 장치를 마련하려는 움직임을 비판적으로 조명한다. 이는 거버넌스 강화가 아닌 책임 방어막 구축으로 해석된다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>대기업인 고려아연이 피고가 될 가능성이 있어 자력이 충분하며(적합 조건 2), 주주총회 관련 회의록, 투표 기록 등 객관적 증거 확보가 용이함(적합 조건 5). 주주총회 표결 방식에 대한 갈등이 법적 분쟁의 원인이 될 수 있어 상대방 책임이 명확해질 가능성이 있음(적합 조건 1). 다만, 직접적인 금전적 피해 규모가 명확히 드러나지 않고, 집단적 피해의 범위가 일반적인 소비자 분쟁보다 제한적일 수 있음.</t>
+          <t>한국앤컴퍼니 총수 조현범이 횡령·배임 혐의로 재판을 받고 있어 상대방 책임이 명확하며(적합 조건 1), 한국앤컴퍼니는 대기업으로 자력이 충분합니다(적합 조건 2). 주주대표소송 가능성이 언급되어 다수 주주의 집단적 피해가 예상되며(적합 조건 3), 이미 재판이 진행 중이므로 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>[비즈토크 하 ] 주총서 '경영권 방어' 성공한 고려아연…남은 과제는</t>
+          <t>조현범 징역형 후폭풍…한국앤컴퍼니, 흔들리는 거버넌스</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2307267.htm</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603310081</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:18.339768+00:00</t>
+          <t>2026-03-31 18:02:57.267551+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>주주총회 해임안 상정 예정, 부결 시 법원 해임 청구 소송 검토 중</t>
+          <t>경영권 방어 관련 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>태광산업이 롯데홈쇼핑 경영진의 해임을 추진하며 주주총회에서 해임안이 부결될 경우 법원에 해임 청구 소송을 제기하는 방안을 검토 중입니다. 상법에 따라 일정 지분을 보유한 주주가 이사 해임을 청구할 수 있으며, 내부거래 관련 문제가 쟁점이 될 것으로 보입니다.</t>
+          <t>한미약품이 경영권 방어를 위한 의결권 공동 행사 및 지분 매각과 관련된 청구 소송에 휘말려 있다. 최대주주 신동국 회장의 영향력이 커지는 가운데, 이 소송은 한미그룹의 굵직한 사안 중 하나로 언급되고 있다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방인 롯데홈쇼핑 경영진은 대기업 계열사의 경영진으로 자력이 충분하며, 상법상 주주가 이사 해임을 청구하는 소송은 잠재적 가치가 높을 수 있습니다. (적합 조건 2 해당) 다만, 기사만으로는 내부거래 관련 책임의 명확성이나 구체적인 피해 규모를 판단하기 어렵고, 집단적 피해 사례는 아닙니다.</t>
+          <t>한미약품은 대기업으로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 단편적이고 구체적인 소송의 성격, 원고/피고, 청구 내용, 예상 피해 규모 등이 불분명하여 적합도를 높게 평가하기 어렵다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>태광산업, 롯데홈쇼핑 경영진 겨냥…해임 절차 돌입</t>
+          <t>한미약품, '재무통' 대표 체제 출범…최대주주 신동국 회장 입김 거세지...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>thedailypost.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113671</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253763</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:49.010559+00:00</t>
+          <t>2026-03-31 13:29:24.182842+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기, 김남호</t>
+          <t>MBK파트너스 및 영풍</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>주주대표소송 기각, 법원 책임 불인정</t>
+          <t>가처분 16건 이상, 항고심 및 본안 소송 진행 중, 정기 주주총회 결과 이사회 재편</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 지배주주 일가의 238억 원 보수를 문제 삼은 주주대표소송이 법원에서 받아들여지지 않았습니다. 법원은 과도한 보수에 대한 책임을 인정하지 않았으며, 일부 원고는 주주 요건을 충족하지 못해 소송 자체가 기각되었습니다.</t>
+          <t>고려아연과 MBK파트너스 및 영풍 간 경영권 분쟁이 격화되며 16건 이상의 가처분 및 본안 소송이 진행 중입니다. 이사회 내 세력 균형 변화와 함께 자사주 매입 적법성, 상호주 의결권 제한 등 복잡한 법리적 쟁점이 얽혀있습니다. 주주들은 장기화된 법적 공방에 불편함을 표하고 있으며, 이는 국내 자본시장에 큰 영향을 미치고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>주주대표소송이 법원에서 받아들여지지 않았고, 법원이 지배주주 일가의 책임을 인정하지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. 이는 부적합 조건인 '이미 종결된 사건'에 준하는 부정적인 법원 판단이 내려진 경우에 해당합니다.</t>
+          <t>고려아연, MBK파트너스, 영풍 모두 대기업/대형 펀드로 충분한 자력을 갖추고 있으며 (적합 조건 2), 경영권 분쟁으로 인한 기업 가치 및 주가 변동성 확대 등 피해 규모가 매우 큽니다 (적합 조건 4). 16건 이상의 가처분 및 본안 소송이 활발히 진행 중이며 (적합 조건 6), 공개매수, 자사주 매입 등 명확한 증거가 존재합니다 (적합 조건 5). 사건이 종결되지 않고 현재진행형입니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>238억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 238억 보수 공방…법원, 책임 인정 안 했다</t>
+          <t>고려아연, MBK연합과 격전 초읽기..‘제2차 M A 대전’ 신호탄</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>kpenews.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703730</t>
+          <t>https://kpenews.com/View.aspx?No=4024176</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-27 13:11:35.301215+00:00</t>
+          <t>2026-03-31 13:01:17.590905+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>김준기 일가 및 DB하이텍 경영진</t>
+          <t>WISCOM, 한국쉘석유</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>주주대표소송 1심 기각</t>
+          <t>소송 취하</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>소액주주들이 DB하이텍 김준기 창업회장 부자에게 지급된 238억원의 보수가 과다하다며 제기한 주주대표소송이 법원에서 기각되었습니다. 소액주주들은 2021년부터 지급된 보수에 대해 문제를 제기했으나, 법원은 이들의 주장을 받아들이지 않았습니다.</t>
+          <t>WISCOM과 한국쉘석유 관련 의안상정가처분 소송 및 주주총회소집허가 소송이 모두 취하되었다는 공시 내용입니다. 이는 기업가치 제고 계획과 연관된 주주총회 관련 분쟁이었으나, 현재는 소송이 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>주주대표소송이 이미 기각되어 법원에서 소액주주들의 주장이 받아들여지지 않았습니다. 이는 소송의 승소 가능성이 낮음을 시사하며, 소송금융 투자에 부적합한 주요 근거가 됩니다. (부적합 조건: 이미 종결된 사건 - 1심 기각)</t>
+          <t>기사에서 언급된 '의안상정가처분 소송' 및 '주주총회소집허가 소송'이 모두 취하되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자를 위한 신규 소송 발굴 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>238억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>소액주주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>김준기 일가 보수 과다  주장했지만…DB하이텍 주주대표소송 '기각'</t>
+          <t>3월 30일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658008</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122171</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-27 13:08:12.231422+00:00</t>
+          <t>2026-03-31 00:53:33.684804+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>덴티움</t>
+          <t>영풍, KZ정밀</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>법원 검사인 선임 소송 인용 판결, 검사인 선임 절차 진행 중</t>
+          <t>경영권 분쟁 관련 손해배상청구소송 진행 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>덴티움은 얼라인파트너스자산운용 외 1명이 제기한 검사인 선임 소송에서 인용 판결을 받았다. 이는 법원이 덴티움의 경영 투명성 및 주주권 보호를 위해 독립적인 검사인을 선임하여 회사 업무 및 재산 상태를 조사할 필요성을 인정한 것이다. 향후 검사인 조사를 통해 경영상 문제점이 드러날 경우 추가적인 법적 분쟁으로 이어질 수 있다.</t>
+          <t>고려아연 경영권 분쟁과 관련하여 영풍의 소수주주이자 최 회장 측 특수관계자인 KZ정밀이 탈법적 상호주 구조 형성에 가담하여 영풍의 정당한 주주권 행사를 방해했다는 주장이 제기되었다. 이에 손해배상청구소송이 제기되어 현재 진행 중이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방인 덴티움은 상장회사로 자력이 충분하며 (적합 조건 2), 법원에서 검사인 선임 소송을 인용하여 잠재적 책임에 대한 근거가 마련되었고 (적합 조건 1) 증거 확보 가능성이 높습니다 (적합 조건 5). 이는 향후 주주들의 손해배상 청구로 이어질 수 있는 중요한 절차입니다.</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (KZ정밀의 탈법적 상호주 구조 형성 가담), 상대방에게 자력이 충분함 (영풍, 고려아연 관련 대기업), 피해 규모가 큼 (경영권 분쟁의 높은 이해관계), 증거가 있거나 확보 가능함 (기업 내부 자료). 이미 손해배상청구소송이 제기되어 진행 중인 고액 사건으로 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>3월 26일 주식시장 주요공시</t>
+          <t>고려아연 경영권 분쟁과 이상적 지배구조의 '간극'</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122076</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828767</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-27 00:55:25.898299+00:00</t>
+          <t>2026-03-31 00:41:03.547622+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>한화솔루션</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>임시주주총회 소집 요구, 대표이사 해임 및 이사 손해배상 소송 검토 중</t>
+          <t>금감원 탄원서 제출, 주주명부 열람 및 등사 청구, 주주대표소송 또는 검사인 선임 청구 등 주주권 행사 모색 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑과 2대 주주 태광산업 간의 갈등이 내부거래 의혹으로 확산되고 있다. 태광산업은 롯데홈쇼핑 경영진이 이사회 사전 승인 없이 수십억 원 규모의 내부거래를 진행했다고 주장하며, 김재겸 대표이사 해임을 위한 임시주주총회 소집을 요구했다. 롯데홈쇼핑은 이를 부인하며 법적 대응을 시사했다.</t>
+          <t>한화솔루션이 2조 4000억원 규모의 유상증자를 결정하자 소액주주들이 주주총회 직후 발표된 점과 채무 상환 목적에 반발하고 있다. 소액주주들은 '액트' 플랫폼을 통해 2400명 이상이 모여 지분 1.27%를 확보했으며, 금감원에 탄원서를 제출하고 주주명부 열람을 통해 주주대표소송 등 주주권 행사를 준비 중이다. 한화솔루션 측은 재무건전성 확보를 위한 불가피한 조치라고 해명하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (상법상 사전 이사회 승인 없는 내부거래 주장), 상대방에게 자력이 충분함 (롯데홈쇼핑은 대기업), 피해 규모가 큼 (수십억 원 규모의 내부거래), 증거가 있거나 확보 가능함 (내부거래 내역 및 이사회 회의록), 이미 공적 절차(소송 제외)가 진행 중임 (임시주주총회 소집 요구).</t>
+          <t>한화솔루션의 대규모 유상증자 결정에 대해 소액주주들이 절차적 투명성 부족과 주주가치 훼손을 주장하며 반발하고 있습니다. 상대방(한화솔루션)은 대기업으로 자력이 충분하고(적합 조건 2), 2400명 이상의 소액주주가 결집하여 집단적 피해를 호소하고 있어 집단적 피해(적합 조건 3) 및 피해 규모가 큼(적합 조건 4)에 해당합니다. 금감원 탄원서 제출 등 공적 절차가 진행 중이며(적합 조건 6), 주주명부 열람을 통해 증거 확보 및 주주대표소송 등 법적 조치를 모색하고 있어 소송금융 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>수십억원</t>
+          <t>2조 4000억원 규모 유상증자로 인한 주식 가치 희석 (개별 주주 피해액 미상)</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2400명 이상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑-태광산업 갈등 '내부거래 의혹' 두고 2라운드 들어서나</t>
+          <t>한화솔루션 해명에도 소액주주 납득 NO… 오너家 석고대죄해라</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=203058</t>
+          <t>https://zdnet.co.kr/view/?no=20260330152745</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-26 18:00:24.890196+00:00</t>
+          <t>2026-03-30 13:11:56.039337+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr"/>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>HMM</t>
+        </is>
+      </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>대표 해임 절차 착수, 이사들에 대한 손해배상 청구 검토 중</t>
+          <t>노조의 국민감사청구 및 소송 제기 예고, 임시 주주총회 저지 시도</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>태광산업에서 불법 내부거래가 인정되어 대표 해임 절차에 착수했으며, 관련 이사들에 대한 손해배상 청구 등 법적 책임 추궁 방안도 함께 검토 중이다. 이는 기업 내부의 불법 행위에 대한 책임 추궁 사례로, 소송금융 투자 대상으로 적합성이 높다.</t>
+          <t>HMM 노조가 사측의 정관 변경 추진에 반발하며 국민감사청구, 의결권 행사금지 가처분, 기업가치 훼손 소송 등 법적 대응을 예고했습니다. 5월 8일 예정된 임시 주주총회 저지를 위한 부분 파업도 계획 중이며, 노조는 정관 변경이 기업가치를 훼손할 수 있다고 주장합니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>불법 내부거래가 인정되어 상대방 책임이 명확하며(적합 조건 1), 관련 이사들에 대한 해임 절차가 진행 중이고 손해배상 청구도 검토되고 있어 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5, 6). 내부거래 규모에 따라 피해 금액이 클 가능성이 높으며(적합 조건 4), 고위 임원으로서 자력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
+          <t>대기업 피고(HMM)의 자력이 충분하며, 노조가 집단적 대응을 예고하며 기업가치 훼손 소송 및 의결권 행사금지 가처분 등 구체적인 법적 조치를 언급했습니다. 국민감사청구 등 공적 절차 진행 가능성도 높아 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>HMM 노조원 및 주주 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>태광산업  롯데홈쇼핑, 불법 내부거래 인정 …대표 해임 절차 착수</t>
+          <t>HMM, 이사회 재편하자마자 부산행 ‘시동’…노조 ‘반발’</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>econovill.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202603300143</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-30 13:07:40.430203+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr"/>
+      <c r="E35" t="inlineStr"/>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>해당 기사는 선진 시장에서 소액 주주의 주주 소송이 활발하며, 미국 법원이 기업의 손해배상 유무를 결정하는 방식에 대해 언급합니다. 또한, 비지배주주 다수결 제도인 MON(Majority of Minority Voting)의 개념을 설명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 주주 소송 및 관련 제도(MON)에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>[대통령과 증시토론]  중복상장과 MOM, 코스피 1만의 열쇠</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>dailybrief.co.kr</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>https://www.dailybrief.co.kr/news/articleView.html?idxno=5331</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:51:27.493873+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>교보증권</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>신주발행 무효 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>교보증권의 유상증자 추진 과정에서 일반주주들 사이에서 주주가치 희석 및 최대주주 지배력 강화에 대한 우려가 제기되었습니다. 이에 따라 일반주주들이 신주발행 무효 소송을 제기했으며, 정치권에서도 해당 사안에 대한 우려를 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방인 교보증권은 자력이 충분한 금융기관이며 (적합 조건 2), 유상증자로 인한 주주가치 희석 및 지배력 강화 논란은 다수의 일반주주에게 영향을 미치는 집단적 피해에 해당합니다 (적합 조건 3). 이미 신주발행 무효 소송이 제기되어 진행 중이며, 정치권에서도 우려를 표명하는 등 공적 관심이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>일반주주 다수</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>교보증권, 종투사 추진 딜레마…자본확충 vs 주주환원</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>srtimes.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>http://www.srtimes.kr/news/articleView.html?idxno=199542</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:50:01.707939+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>HMM 주식회사, 한국산업은행, 한국해양진흥공사</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>HMM 본사 부산 이전 관련 이사진 개편 및 정관 변경을 위한 주주총회 절차 진행 중, 임시주총 예정. 산업은행에 대한 금융감독원 RWA 유예 결정.</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>HMM 본사의 부산 이전이 산업은행과 한국해양진흥공사의 지분과 정치적 압력으로 추진되고 있으며, 이는 HMM의 본질적 경쟁력 강화와는 무관하다는 비판이 제기되고 있다. 주요 고객과 금융기관이 서울에 집중되어 있어 이전 시 영업 및 재무 활동에 부정적 영향이 우려되며, 900여 명의 육상직원과 소액주주들의 피해가 예상된다. 현재 이사진 개편 및 정관 변경을 위한 주주총회 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>대기업 피고(HMM), 대주주(산업은행, 한국해양진흥공사)의 충분한 자력(적합 조건 2). 본사 이전 결정이 정치적 압력과 대주주의 이익에 의해 추진되어 기업의 본질적 경쟁력 및 소액주주, 직원들의 이익을 침해할 가능성이 높음(상대방 책임 명확, 적합 조건 1). 900여 명의 육상직원과 소액주주들이 잠재적 피해자가 될 수 있으며(집단적 피해, 적합 조건 3), 관련 증거(기사, 주총/이사회 기록, 금융당국 결정 등) 확보가 용이함(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>900여 명의 육상직원 및 소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>[김보형의 뷰파인더]묻지도 따지지도 않고 '부산'만 HMM 발전 전략 안 보...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202603242465b</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:41:24.276182+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기, 9월 임시 주총 예정</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>고려아연 정기 주주총회에서 최윤범 회장 측이 경영권 방어에 성공했으나, 이사회 의석 격차 감소 및 견제 장치 가결로 '반쪽짜리 승리'라는 평가. 표결 방식 갈등으로 영풍·MBK 연합 측에서 결의 취소 소송 등 법적 분쟁 가능성을 제기하고 있으며, 9월 임시 주총에서 감사위원 선임을 둘러싼 재대결이 예상됨.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>대기업인 고려아연이 피고가 될 가능성이 있어 자력이 충분하며(적합 조건 2), 주주총회 관련 회의록, 투표 기록 등 객관적 증거 확보가 용이함(적합 조건 5). 주주총회 표결 방식에 대한 갈등이 법적 분쟁의 원인이 될 수 있어 상대방 책임이 명확해질 가능성이 있음(적합 조건 1). 다만, 직접적인 금전적 피해 규모가 명확히 드러나지 않고, 집단적 피해의 범위가 일반적인 소비자 분쟁보다 제한적일 수 있음.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>[비즈토크 하 ] 주총서 '경영권 방어' 성공한 고려아연…남은 과제는</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2307267.htm</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:28:18.339768+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑 경영진</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>주주총회 해임안 상정 예정, 부결 시 법원 해임 청구 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>태광산업이 롯데홈쇼핑 경영진의 해임을 추진하며 주주총회에서 해임안이 부결될 경우 법원에 해임 청구 소송을 제기하는 방안을 검토 중입니다. 상법에 따라 일정 지분을 보유한 주주가 이사 해임을 청구할 수 있으며, 내부거래 관련 문제가 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>상대방인 롯데홈쇼핑 경영진은 대기업 계열사의 경영진으로 자력이 충분하며, 상법상 주주가 이사 해임을 청구하는 소송은 잠재적 가치가 높을 수 있습니다. (적합 조건 2 해당) 다만, 기사만으로는 내부거래 관련 책임의 명확성이나 구체적인 피해 규모를 판단하기 어렵고, 집단적 피해 사례는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>태광산업, 롯데홈쇼핑 경영진 겨냥…해임 절차 돌입</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>thedailypost.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113671</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-03-28 12:37:49.010559+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기, 김남호</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>주주대표소송 기각, 법원 책임 불인정</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기·김남호 지배주주 일가의 238억 원 보수를 문제 삼은 주주대표소송이 법원에서 받아들여지지 않았습니다. 법원은 과도한 보수에 대한 책임을 인정하지 않았으며, 일부 원고는 주주 요건을 충족하지 못해 소송 자체가 기각되었습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>주주대표소송이 법원에서 받아들여지지 않았고, 법원이 지배주주 일가의 책임을 인정하지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. 이는 부적합 조건인 '이미 종결된 사건'에 준하는 부정적인 법원 판단이 내려진 경우에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>238억 원</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기·김남호 238억 보수 공방…법원, 책임 인정 안 했다</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>ebn.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703730</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:11:35.301215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>김준기 일가 및 DB하이텍 경영진</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>주주대표소송 1심 기각</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>소액주주들이 DB하이텍 김준기 창업회장 부자에게 지급된 238억원의 보수가 과다하다며 제기한 주주대표소송이 법원에서 기각되었습니다. 소액주주들은 2021년부터 지급된 보수에 대해 문제를 제기했으나, 법원은 이들의 주장을 받아들이지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>주주대표소송이 이미 기각되어 법원에서 소액주주들의 주장이 받아들여지지 않았습니다. 이는 소송의 승소 가능성이 낮음을 시사하며, 소송금융 투자에 부적합한 주요 근거가 됩니다. (부적합 조건: 이미 종결된 사건 - 1심 기각)</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>238억원</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>소액주주들 다수</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>김준기 일가 보수 과다  주장했지만…DB하이텍 주주대표소송 '기각'</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658008</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:08:12.231422+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>덴티움</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>법원 검사인 선임 소송 인용 판결, 검사인 선임 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>덴티움은 얼라인파트너스자산운용 외 1명이 제기한 검사인 선임 소송에서 인용 판결을 받았다. 이는 법원이 덴티움의 경영 투명성 및 주주권 보호를 위해 독립적인 검사인을 선임하여 회사 업무 및 재산 상태를 조사할 필요성을 인정한 것이다. 향후 검사인 조사를 통해 경영상 문제점이 드러날 경우 추가적인 법적 분쟁으로 이어질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방인 덴티움은 상장회사로 자력이 충분하며 (적합 조건 2), 법원에서 검사인 선임 소송을 인용하여 잠재적 책임에 대한 근거가 마련되었고 (적합 조건 1) 증거 확보 가능성이 높습니다 (적합 조건 5). 이는 향후 주주들의 손해배상 청구로 이어질 수 있는 중요한 절차입니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>3월 26일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
           <t>2026-03-26</t>
         </is>
       </c>
-      <c r="M34" t="inlineStr">
-[...554 lines deleted...]
-      </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03998326645386600</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122076</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:16.689840+00:00</t>
+          <t>2026-03-27 00:55:25.898299+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 등</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>국민연금공단이 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송 진행 중</t>
+          <t>임시주주총회 소집 요구, 대표이사 해임 및 이사 손해배상 소송 검토 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2015년 삼성물산과 제일모직 합병으로 피해를 봤다며 국민연금공단이 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 청구 소송을 제기했다. 현재 민사소송이 진행 중이며, 형사 판결문 해석을 두고 양측의 전략이 엇갈리고 있다.</t>
+          <t>롯데홈쇼핑과 2대 주주 태광산업 간의 갈등이 내부거래 의혹으로 확산되고 있다. 태광산업은 롯데홈쇼핑 경영진이 이사회 사전 승인 없이 수십억 원 규모의 내부거래를 진행했다고 주장하며, 김재겸 대표이사 해임을 위한 임시주주총회 소집을 요구했다. 롯데홈쇼핑은 이를 부인하며 법적 대응을 시사했다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방(삼성, 이재용 회장)의 자력이 충분하고, 피해 규모가 5억원대로 크다. 이미 형사 판결문이라는 강력한 증거가 존재하며, 관련 형사 절차가 진행된 바 있다. 국민연금공단이 원고이므로 간접적으로 다수 국민의 피해와 연결될 수 있으며, 현재 민사소송이 진행 중으로 종결되지 않았다. (적합 조건 2, 4, 5, 6, 3 해당)</t>
+          <t>상대방 책임이 비교적 명확함 (상법상 사전 이사회 승인 없는 내부거래 주장), 상대방에게 자력이 충분함 (롯데홈쇼핑은 대기업), 피해 규모가 큼 (수십억 원 규모의 내부거래), 증거가 있거나 확보 가능함 (내부거래 내역 및 이사회 회의록), 이미 공적 절차(소송 제외)가 진행 중임 (임시주주총회 소집 요구).</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>5억원대</t>
+          <t>수십억원</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>삼성 합병 민사소송 'ing'···국민연금 vs 삼성 '형사판결 해석 충돌'</t>
+          <t>롯데홈쇼핑-태광산업 갈등 '내부거래 의혹' 두고 2라운드 들어서나</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419966</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=203058</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-23 13:01:36.310475+00:00</t>
+          <t>2026-03-26 18:00:24.890196+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr"/>
-      <c r="E44" t="inlineStr"/>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>대표 해임 절차 착수, 이사들에 대한 손해배상 청구 검토 중</t>
+        </is>
+      </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>금융지주 사외이사들의 책임이 강화되면서 배임이나 손해배상 소송의 대상이 될 가능성이 커지고 있습니다. 특히 '책무구조도' 도입 등으로 이사회가 주주 가치 훼손 여부를 더욱 면밀히 검토해야 하는 상황입니다. 이는 사외이사의 역할 변화와 잠재적 법적 리스크 증가에 대한 논의입니다.</t>
+          <t>태광산업에서 불법 내부거래가 인정되어 대표 해임 절차에 착수했으며, 관련 이사들에 대한 손해배상 청구 등 법적 책임 추궁 방안도 함께 검토 중이다. 이는 기업 내부의 불법 행위에 대한 책임 추궁 사례로, 소송금융 투자 대상으로 적합성이 높다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>이 기사는 금융지주 사외이사의 책임 강화와 향후 발생할 수 있는 소송 가능성에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다. 현재로서는 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>불법 내부거래가 인정되어 상대방 책임이 명확하며(적합 조건 1), 관련 이사들에 대한 해임 절차가 진행 중이고 손해배상 청구도 검토되고 있어 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5, 6). 내부거래 규모에 따라 피해 금액이 클 가능성이 높으며(적합 조건 4), 고위 임원으로서 자력이 충분할 것으로 판단됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>몸값 커진 금융지주 '사외이사'...거수기 오명 벗나</t>
+          <t>태광산업  롯데홈쇼핑, 불법 내부거래 인정 …대표 해임 절차 착수</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>econovill.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155695</t>
+          <t>https://www.econovill.com/news/articleView.html?idxno=734994</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:19.403063+00:00</t>
+          <t>2026-03-26 13:16:57.936664+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중, 국민연금의 이사 보수한도 안건 제동</t>
+          <t>상법 개정으로 인한 소액주주 소송 가능성 증가</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>경제개혁연대 등이 대신증권 전현직 이사들을 상대로 1천63억원 규모의 주주대표소송을 제기했습니다. 국민연금 또한 대신증권의 이사 보수한도 안건에 제동을 걸며 기업 지배구조에 대한 문제를 제기하고 있습니다. 이 사건은 이사들의 책임과 피해 규모가 명확하며, 다수의 주주가 관련된 상황입니다.</t>
+          <t>상법 개정으로 이사의 충실의무 대상이 회사와 주주로 확대되고, 디지털 전환 및 ESG 확산으로 기업 경영진의 법적·재무적 책임이 급증하고 있다. 이에 따라 소액주주가 이사를 상대로 손해배상 소송을 제기할 가능성이 높아졌으며, 임원배상책임보험(D&amp;O보험) 시장이 빠르게 성장하고 있다. 이는 기업 경영진에 대한 소송금융 수요 증가로 이어질 수 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>대신증권 전현직 이사들을 상대로 1천63억원 규모의 주주대표소송이 제기되어 상대방 책임이 명확하고 피해 규모가 매우 큽니다. 국민연금도 이사 보수한도 안건에 제동을 거는 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. 상대방인 대신증권 이사들은 자력이 충분할 것으로 예상되어 적합 조건 5개 이상에 해당합니다.</t>
+          <t>상법 개정으로 이사의 주주에 대한 충실의무가 확대되어 상대방 책임이 비교적 명확해졌고(적합 조건 1), 대기업 경영진은 D&amp;O 보험 가입으로 자력이 충분하다(적합 조건 2). 소액주주들의 집단적 피해 가능성이 높고(적합 조건 3), 내부통제 실패 등 증거 확보도 용이할 것으로 예상되어(적합 조건 5) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>1천63억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>국민연금, 대신증권에 '옐로카드' 세장…양홍석·보수한도·자사주 모두...</t>
+          <t>상법 개정 후 경영진 ‘소송 공포’ 현실화…임원배상책임보험 계약 10...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405230</t>
+          <t>https://biz.heraldcorp.com/article/10703679?ref=naver</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-23 00:47:43.125065+00:00</t>
+          <t>2026-03-26 13:06:41.963661+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>상장기업 및 회계법인</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>금감원 합병 외부평가 가이드라인 제정 논의 및 금융위 자본시장법 개정 추진</t>
+          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>금융감독원이 기업 인수합병(M&amp;A) 시 공정가액 산정을 위한 외부평가 가이드라인 제정을 추진합니다. 이는 형식적인 외부평가와 기업의 영향력으로 인한 소액주주 권익 침해 문제를 해결하고, 지배구조 개편 거래의 공정성을 확보하기 위함입니다. 금융위원회는 자본시장법 개정을 통해 공정가액 산정 및 외부평가 의무화를 추진할 예정입니다.</t>
+          <t>고려아연 주주총회에서 특정 산정 방식의 적법성 문제가 제기되며 향후 결의 취소 소송 등 법적 분쟁의 불씨가 될 것으로 전망됩니다. 국민연금 등 주요 주주들의 이탈로 이사회 장악력에 균열이 생겼으며, 이는 주주들의 권리 및 회사 가치에 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>대기업 및 회계법인이 피고가 될 수 있으며 자력이 충분합니다 (적합 조건 2). 불공정한 합병가액 산정으로 다수의 소액주주가 피해를 입는 집단적 피해 사례가 반복적으로 발생했습니다 (적합 조건 1, 3). 금융당국이 자본시장법 개정 및 가이드라인 제정을 추진 중으로, 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
+          <t>고려아연이라는 대기업이 상대방이며(적합 조건 2), 주주총회 결의 취소 소송 가능성이 언급되어 다수의 주주가 피해를 입을 수 있는 집단적 피해 가능성이 있음(적합 조건 3). 또한, 기업 내부 자료를 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 아직 '법적 분쟁의 불씨' 단계로 책임의 명확성이 더 확인되어야 합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[단독] 금감원, 합병 공정가액 '외부평가 가이드라인' 만든다</t>
+          <t>[고려아연 주총] 이사회 장악력 균열…국민연금 이탈에 최윤범 기반 흔...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260322155740868</t>
+          <t>https://dealsite.co.kr/articles/159017</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-22 12:53:19.333961+00:00</t>
+          <t>2026-03-26 00:47:30.719945+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C47" t="inlineStr"/>
+      <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>이사 책임 감경 조항 도입 논의 및 반대 의견 표명</t>
+          <t>중복상장 관련 정책 논의 및 개선 방향 모색</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>좋은기업지배구조연구소가 GS의 홍순기 대표 사내이사 재선임과 이사 정원 축소에 반대하며, 이사의 회사에 대한 손해배상 책임을 제한하는 책임감경 조항 도입 시도를 비판했습니다. 이는 상법 제400조와 관련된 기업 지배구조 개선에 대한 논의로, 아직 구체적인 피해가 발생하거나 소송이 제기된 상황은 아닙니다.</t>
+          <t>이 기사는 모회사의 알짜 사업부문을 떼어 상장하는 중복상장이 코리아 디스카운트의 주요 원인임을 지적합니다. 일본이 까다로운 공시와 정부 압박으로 중복상장 자회사 수를 절반 이하로 줄인 사례를 소개하며, 한국도 신규 중복상장을 원칙적으로 금지하고 기존 자회사들의 완전 자회사화를 촉진해야 한다고 제언합니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>기사는 GS의 이사 책임 감경 조항 도입 시도에 대한 기업지배구조연구소의 반대 의견을 다루고 있습니다. 이는 기업의 지배구조 정책에 대한 논의로, 특정 피해자 집단이 명확한 손해를 입어 손해배상 소송을 제기할 수 있는 사건으로 보기 어렵습니다. 상대방(GS)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자 및 손해액이 부재하여 적합 조건에 부합하지 않습니다.</t>
+          <t>이 기사는 중복상장이라는 시장 전반의 문제점과 정책 개선 방향을 논의하는 내용으로, 특정 기업의 구체적인 위법 행위나 피해 발생 사실을 다루고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>GS 대표 홍순기 사내이사 재선임 반대…이사 정원 축소 반대</t>
+          <t>일본 중복상장 절반으로 뚝↓… 까다로운 공시, 정부압박 통했다</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18772</t>
+          <t>https://www.mt.co.kr/stock/2026/03/25/2026032313525273191</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-21 12:32:50.660435+00:00</t>
+          <t>2026-03-25 13:01:03.481728+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>삼성그룹</t>
+          <t>DB손해보험, KCC, 솔루엠 등 상장사</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론 진행</t>
+          <t>주주총회, 주주제안, 이사회 개편 등 주주 행동주의 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>국민연금이 삼성물산과 제일모직 합병 과정에서 삼성그룹 미래전략실의 주도로 삼성물산에 불리한 조건이 적용되어 대주주인 국민연금이 손실을 입었다고 주장하며 손해배상 청구 소송을 제기했습니다. 이 사건의 첫 변론이 진행되었습니다.</t>
+          <t>국내 상장사들이 행동주의 펀드의 주주제안에 대해 자사주 소각, 이사회 개편 등으로 선제 대응하며 지배구조 논의가 새로운 국면에 접어들었습니다. 상법 개정으로 이사의 주주 충실의무가 강화되면서 주주가치 제고가 배당을 넘어 이사회 구조와 자본정책 전반으로 확대되는 추세입니다. DB손해보험, KCC, 솔루엠 등이 주주제안을 수용하거나 합의에 이르는 사례가 나타나고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방인 삼성그룹은 자력이 충분한 대기업이며(적합 조건 2), 국민연금이 주장하는 손실 규모가 클 것으로 예상됩니다(적합 조건 4). 삼성그룹 미래전략실 주도로 합병이 추진되었다는 점에서 책임 주체가 명확하고(적합 조건 1), 이미 관련 공적 절차를 통해 증거가 확보되었을 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>상장사를 대상으로 한 주주 행동주의 사례로, 상대방(DB손해보험, KCC, 솔루엠 등 상장사)의 자력이 충분합니다. 이사의 주주 충실의무를 강화한 상법 개정으로 책임 소재가 명확해지고 있으며, 다수 주주의 집단적 이익과 관련된 사안입니다. 기업가치 제고를 위한 자사주 소각, 이사회 개편 등 대규모 자본정책 변경이 수반되어 잠재적 피해/이익 규모가 크고, 주주총회, 주주제안 등 공적 절차가 진행 중이며 관련 증거 확보가 용이합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>국민연금</t>
+          <t>상장사 주주 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>국민연금 '삼성물산·제일모직 합병' 손배소 첫 변론</t>
+          <t>상장사들 달라졌다…자사주 소각하고 이사회 손질 [거세진 행동주의 上...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240926</t>
+          <t>https://www.etoday.co.kr/news/view/2568121</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-20 12:47:41.219706+00:00</t>
+          <t>2026-03-25 00:36:57.024487+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>진원생명과학</t>
+          <t>김 창업회장, 김 명예회장</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>주주총회 표 대결 및 의결권 행사 과정의 투명성 감시 강화 관련 선임 소송 제기</t>
+          <t>주주대표소송 진행 중, 공정거래위원회 검찰 고발 및 금융감독원 진정 접수</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>얼라인파트너스자산운용 외 1명이 진원생명과학을 상대로 선임 소송을 제기했습니다. 이 소송은 2026년 3월 31일 주주총회와 관련하여 주주총회 표 대결 및 의결권 행사 과정의 투명성 감시 강화를 청구하는 내용을 담고 있습니다. 이는 기업의 지배구조 및 주주 권리 보호와 관련된 분쟁으로 보입니다.</t>
+          <t>DB하이텍 김 창업회장과 김 명예회장이 미등기임원으로서 과도한 보수를 수령했다는 이유로 주주대표소송이 진행 중입니다. 이와 함께 공정거래위원회의 검찰 고발과 금융감독원 진정까지 겹쳐 법적 이슈가 복합적으로 발생하고 있습니다. 이는 기업 지배구조와 관련된 문제로, 주주들의 피해가 예상됩니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분: 상장사 진원생명과학), 적합 조건 5(증거 확보 가능: 행동주의 펀드의 소송 제기), 적합 조건 1(상대방 책임 명확: 주주총회 투명성 문제 제기)에 해당합니다. 얼라인파트너스자산운용과 같은 전문적인 행동주의 펀드가 원고로 참여하여 소송의 전문성과 승소 가능성이 높으며, 주주 전체의 이익을 대변하는 성격이 강합니다.</t>
+          <t>김 창업회장과 김 명예회장이 DB하이텍 미등기임원으로 재직하며 과도한 보수를 챙겼다는 주주대표소송이 진행 중으로 상대방 책임이 명확합니다. DB하이텍은 상장회사로 자력이 충분하며, 주주대표소송은 집단적 피해에 해당합니다. 또한 공정거래위원회 검찰 고발과 금융감독원 진정 등 공적 절차가 진행 중이어서 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>DB하이텍 주주 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[기업공시] 진원생명과학, D현대중공업, 삼천당제약, 두산퓨얼셀, 삼성...</t>
+          <t>주총 시즌에 DB 법적 이슈 설왕설래</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>kdpress.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203533</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218261</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-20 00:56:04.551431+00:00</t>
+          <t>2026-03-25 00:36:07.430614+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용, 최지성, 장충기, 문형표, 홍완선</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 변론 기일 진행 중</t>
+          <t>주주총회에서 정관 개정안 부결, 2차 개정 상법 시행에 따른 추가 주주총회 및 법적 분쟁 가능성 높음</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 이재용 삼성전자 회장 등을 상대로 삼성물산-제일모직 합병으로 인한 손해배상 청구 소송을 제기, 첫 변론 기일이 진행되었습니다. 원고 측은 합병의 위법성과 그로 인한 국민연금의 경제적 피해를 주장했으나, 피고 측은 관련 형사·민사 사건에서 위법이 없었음이 확인되었고 이재용 회장은 대법원에서 무죄를 확정받았다고 반박했습니다. 재판부는 기존 사건들의 판결문 제출을 요구했습니다.</t>
+          <t>고려아연 주주총회에서 최윤범 회장 측이 이사회 구성에서 우위를 점했으나, 영풍·MBK파트너스 측 이사가 1명 늘며 경영권 분쟁이 심화될 전망이다. 특히 2차 개정 상법 시행에 맞춰 감사위원 분리선출 확대를 위한 정관 개정안이 부결되어 향후 법적 다툼의 소지가 크다. 과거에도 양측은 유상증자 관련 가처분 소송 등 지속적인 법적 공방을 벌여왔으며, 11조원 규모의 투자 건 등 막대한 이해관계가 얽혀있다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>피고(이재용)는 관련 형사사건에서 대법원 무죄가 확정되어 합병의 불법성 입증이 매우 어려울 것으로 예상됩니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 다만, 상대방의 자력은 충분하고 기존 판결문 등 증거 확보는 가능합니다.</t>
+          <t>고려아연, 영풍, MBK파트너스 등 관련 당사자 모두 대기업 및 대형 투자사로 자력이 충분합니다. 주주총회 의사록, 법원 가처분 소송 기록 등 객관적 증거 확보가 용이하며, 2차 개정 상법 시행에 따른 감사위원 분리선출 규정 미준수 가능성으로 향후 법적 책임 문제가 발생할 수 있습니다. 11조원 규모의 투자 건 등 경영권 분쟁에 얽힌 재무적 이해관계가 매우 커 소송금융의 전략적 활용 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>국민연금 이재용 상대 손배소 시작…합병 불법성 공방</t>
+          <t>[주총 시즌] 고려아연 이사회 최윤범 측 9명·영풍 5명…최윤범 우위 (종...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260320081814wfo</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260324028200780</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-20 00:51:24.408668+00:00</t>
+          <t>2026-03-24 13:18:12.069956+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>오너 실형 판결, 주주대표소송 가능성 제기</t>
+          <t>경영진 대상 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 오너의 실형 판결 이후 사외이사들의 사퇴와 이사회의 책임 감경 정관 시도가 드러났다. 이는 향후 주주대표소송의 직접적인 타깃이 될 가능성이 높으며, 이사회의 '셀프 방어막' 시도로 인해 주주들의 피해가 우려된다.</t>
+          <t>고려아연 소액주주 연합 측이 회사 경영진을 상대로 다수의 손해배상 소송을 제기했다. 자사주 공개매수 및 유상증자 결의, 한화 주식 헐값 매각 등으로 인해 회사에 총 6932억 원 규모의 손실을 입혔다는 주장이다. 현재 소송이 진행 중이며, 소액주주들의 표심이 경영권 방어에 영향을 미칠 것으로 보인다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>오너 실형으로 이사회의 책임이 비교적 명확하며(적합 조건 1), 한국앤컴퍼니는 자력이 충분한 상장회사입니다(적합 조건 2). 주주대표소송을 통해 다수의 주주가 집단적으로 피해를 구제받을 가능성이 높고(적합 조건 3), 오너 실형 판결 등 객관적 증거가 존재합니다(적합 조건 5, 6).</t>
+          <t>고려아연 경영진의 책임이 명확히 주장되고 있으며(적합 조건 1), 상대방인 고려아연은 자력이 충분한 대기업이다(적합 조건 2). 소액주주 다수가 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모가 6천억 원 이상으로 매우 크다(적합 조건 4). 이미 다수의 소송이 제기되어 진행 중이다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6732억 원 및 200억 원</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[거버넌스 디코드] 한국앤컴퍼니 이사회의 '셀프 방어막'…상법 개정 취...</t>
+          <t>고려아연 소액주주 표심은 최윤범 향했다, 내년까지 경영권 방어 유리한...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/105314</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433899</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-20 00:51:13.670916+00:00</t>
+          <t>2026-03-24 13:13:55.714141+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A52" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
+      <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의21부에서 첫 변론기일 진행 중</t>
+          <t>ESG 공시 의무화 법제화 논의 및 전문가 비판 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기, 첫 변론기일이 열렸습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박하고 있습니다. 재판부는 관련 형사사건 판결문 등 자료 제출을 요구했습니다.</t>
+          <t>한국의 ESG 공시 의무화 대상 기업 수가 주요국 대비 현저히 적고, 법정공시 전환 시점 및 규율 수준에 대한 불확실성이 크다는 전문가들의 지적이 이어지고 있다. 공시 품질 하락과 기업의 법적 리스크 확대, 투자자 정보 비대칭 심화 우려가 제기되며, 투자자 보호를 위한 적극적인 제도 개선이 필요하다는 의견이 모아졌다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (이재용 회장, 삼성물산), 증거 확보 가능 (관련 형사사건 판결, ISDS 판결문 등), 이미 공적 절차 진행 중 (관련 형사사건). 국민연금공단이 원고로, 삼성물산 합병 과정에서의 불공정성 및 정부 압박으로 인한 손해를 주장하고 있어, 사회적 관심과 파급력이 크며 기존 증거가 풍부하여 소송의 승소 가능성을 높일 수 있습니다.</t>
+          <t>본 기사는 ESG 공시 의무화 정책에 대한 전문가들의 비판과 향후 발생할 수 있는 기업의 법적 리스크 및 투자자 피해 가능성을 다루고 있습니다. 특정 기업의 잘못으로 인한 구체적인 피해 발생 사건이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>5억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>삼성물산 부당합병 손배소 '국민연금-이재용' 첫 변론</t>
+          <t>ESG 공시 의무화 대상 58개사 주요국 대비 현저히 낮아</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026031919354230623</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03998326645386600</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-20 00:37:22.797679+00:00</t>
+          <t>2026-03-24 12:57:16.689840+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 회장</t>
+          <t>이재용 삼성전자 회장 등</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>첫 변론기일 진행</t>
+          <t>국민연금공단이 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>국민연금이 11년 전 삼성물산 부당합병과 관련하여 이재용 회장 등을 상대로 5억 원 규모의 손해배상 소송을 제기했다. 이 소송은 지배력 확대를 위한 조직적 승계 작업에 따른 부당합병으로 보고 있으며, 2024년 9월 사건 접수 후 약 1년 6개월 만에 첫 변론기일이 열렸다.</t>
+          <t>2015년 삼성물산과 제일모직 합병으로 피해를 봤다며 국민연금공단이 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 청구 소송을 제기했다. 현재 민사소송이 진행 중이며, 형사 판결문 해석을 두고 양측의 전략이 엇갈리고 있다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (부당합병 관련 기존 사법 판단 및 공론화된 사실), 상대방에게 자력이 충분함 (삼성물산, 이재용 회장 등 대기업 및 총수), 피해 규모가 큼 (5억 원), 증거가 있거나 확보 가능함 (오랜 기간 공론화된 사건으로 관련 자료 및 증거가 충분할 것으로 예상). 이미 소송이 진행 중인 상태이다.</t>
+          <t>상대방(삼성, 이재용 회장)의 자력이 충분하고, 피해 규모가 5억원대로 크다. 이미 형사 판결문이라는 강력한 증거가 존재하며, 관련 형사 절차가 진행된 바 있다. 국민연금공단이 원고이므로 간접적으로 다수 국민의 피해와 연결될 수 있으며, 현재 민사소송이 진행 중으로 종결되지 않았다. (적합 조건 2, 4, 5, 6, 3 해당)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>5억원대</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>국민연금, '삼성물산 부당합병' 5억 손배소…이재용 회장 등 11년전 그룹...</t>
+          <t>삼성 합병 민사소송 'ing'···국민연금 vs 삼성 '형사판결 해석 충돌'</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031918200687141</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419966</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-19 13:11:49.761359+00:00</t>
+          <t>2026-03-23 13:01:36.310475+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>국민연금공단이 2015년 삼성물산-제일모직 합병 과정에서 불리한 합병 비율로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 청구 소송을 제기했다. 재판부는 합병 과정의 위법성과 정부 개입 여부를 쟁점으로 정리했으며, 첫 변론기일이 진행되었다. 관련 형사사건에서 문형표 전 장관, 홍완선 전 본부장, 이재용 회장 등이 유죄 판결을 받은 바 있다.</t>
+          <t>금융지주 사외이사들의 책임이 강화되면서 배임이나 손해배상 소송의 대상이 될 가능성이 커지고 있습니다. 특히 '책무구조도' 도입 등으로 이사회가 주주 가치 훼손 여부를 더욱 면밀히 검토해야 하는 상황입니다. 이는 사외이사의 역할 변화와 잠재적 법적 리스크 증가에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 상대방에게 자력이 충분합니다(적합 조건 2). 이미 관련 형사사건에서 핵심 인물들의 유죄 판결이 확정되어 객관적 증거가 확보되었고(적합 조건 5, 6), 피해 금액도 5억 원으로 적지 않습니다(적합 조건 4). 소송이 이제 막 시작되어 투자 기회가 충분합니다.</t>
+          <t>이 기사는 금융지주 사외이사의 책임 강화와 향후 발생할 수 있는 소송 가능성에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다. 현재로서는 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>1명 (국민연금공단)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>국민연금, '삼성물산 합병' 손배소 시작… 그룹 차원 조직적 승계 작업...</t>
+          <t>몸값 커진 금융지주 '사외이사'...거수기 오명 벗나</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260319001222</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155695</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-19 13:05:01.852817+00:00</t>
+          <t>2026-03-23 12:55:19.403063+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>삼성</t>
+          <t>대신증권 전현직 이사들</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>손해배상소송 첫 기일 진행</t>
+          <t>주주대표소송 진행 중, 국민연금의 이사 보수한도 안건 제동</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>국민연금이 구 삼성물산과 제일모직 합병 과정에서 삼성 경영진의 위법행위로 인해 막대한 손해가 발생했다며 삼성을 상대로 손해배상소송을 제기, 첫 기일을 진행했습니다. 국민연금은 구 삼성물산의 단일 최대주주였습니다.</t>
+          <t>경제개혁연대 등이 대신증권 전현직 이사들을 상대로 1천63억원 규모의 주주대표소송을 제기했습니다. 국민연금 또한 대신증권의 이사 보수한도 안건에 제동을 걸며 기업 지배구조에 대한 문제를 제기하고 있습니다. 이 사건은 이사들의 책임과 피해 규모가 명확하며, 다수의 주주가 관련된 상황입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>국민연금 측이 삼성 경영진의 위법행위로 인한 막대한 손해를 주장하며 상대방 책임이 명확하고(적합 조건 1), 피고인 삼성은 자력이 충분한 대기업입니다(적합 조건 2). 국민연금의 단일 최대주주로서 주장하는 손해 규모가 크고(적합 조건 4), 과거 합병 과정의 논란으로 증거 확보 가능성도 높습니다(적합 조건 5). 이미 소송이 진행 중인 사건입니다.</t>
+          <t>대신증권 전현직 이사들을 상대로 1천63억원 규모의 주주대표소송이 제기되어 상대방 책임이 명확하고 피해 규모가 매우 큽니다. 국민연금도 이사 보수한도 안건에 제동을 거는 등 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높입니다. 상대방인 대신증권 이사들은 자력이 충분할 것으로 예상되어 적합 조건 5개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1천63억원</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>삼성물산-제일모직 합병 11년 지났는데…국민연금, 삼성 상대로 손배소...</t>
+          <t>국민연금, 대신증권에 '옐로카드' 세장…양홍석·보수한도·자사주 모두...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>industrynews.co.kr</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79184</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4405230</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-19 13:03:47.445064+00:00</t>
+          <t>2026-03-23 00:47:43.125065+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 경영진</t>
+          <t>상장기업 및 회계법인</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>성년후견 심판 청구 및 주주총회 결의 취소 소송 진행 중</t>
+          <t>금감원 합병 외부평가 가이드라인 제정 논의 및 금융위 자본시장법 개정 추진</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니의 장남 조현식 전 고문 등 세 남매가 조현범 회장의 경영권 승계에 반발하며 성년후견 심판 청구와 주주총회 결의 취소 소송 등 전방위적인 법적 공방을 벌이고 있습니다. 이로 인해 지배구조 비판이 확산되고 사외이사들이 줄사퇴하는 상황입니다.</t>
+          <t>금융감독원이 기업 인수합병(M&amp;A) 시 공정가액 산정을 위한 외부평가 가이드라인 제정을 추진합니다. 이는 형식적인 외부평가와 기업의 영향력으로 인한 소액주주 권익 침해 문제를 해결하고, 지배구조 개편 거래의 공정성을 확보하기 위함입니다. 금융위원회는 자본시장법 개정을 통해 공정가액 산정 및 외부평가 의무화를 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대기업인 한국앤컴퍼니를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 이미 성년후견 심판 청구 및 주주총회 결의 취소 소송 등 법적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 이는 주로 경영권 승계와 관련된 주주 간 분쟁으로, 일반적인 집단적 피해나 대규모 금전적 피해가 명확히 드러나지 않아 소송금융의 주요 타겟인 다수 피해자 집단소송과는 거리가 있습니다.</t>
+          <t>대기업 및 회계법인이 피고가 될 수 있으며 자력이 충분합니다 (적합 조건 2). 불공정한 합병가액 산정으로 다수의 소액주주가 피해를 입는 집단적 피해 사례가 반복적으로 발생했습니다 (적합 조건 1, 3). 금융당국이 자본시장법 개정 및 가이드라인 제정을 추진 중으로, 공적 절차가 진행 중이며 증거 확보 가능성이 높습니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>3명 및 기타 주주</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니에 무슨 일이...조현범 사법리스크에 사외이사 줄사퇴</t>
+          <t>[단독] 금감원, 합병 공정가액 '외부평가 가이드라인' 만든다</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14850</t>
+          <t>https://www.ajunews.com/view/20260322155740868</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-19 13:02:49.875142+00:00</t>
+          <t>2026-03-22 12:53:19.333961+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A57" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용 삼성전자 회장, 최지성 전 삼성그룹 미래전략실장, 장충기 전 미래전략실 차장, 문형표 전 보건복지부 장관</t>
+          <t>GS</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의21부에서 첫 재판 시작</t>
+          <t>이사 책임 감경 조항 도입 논의 및 반대 의견 표명</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 이날 서울중앙지법에서 첫 재판이 열렸으며, 삼성 측은 위법이 없다고 주장하고 있습니다. 이 사건은 과거 삼성그룹 승계 과정의 핵심 쟁점이었던 합병의 적법성을 다시 다투는 것으로 주목받고 있습니다.</t>
+          <t>좋은기업지배구조연구소가 GS의 홍순기 대표 사내이사 재선임과 이사 정원 축소에 반대하며, 이사의 회사에 대한 손해배상 책임을 제한하는 책임감경 조항 도입 시도를 비판했습니다. 이는 상법 제400조와 관련된 기업 지배구조 개선에 대한 논의로, 아직 구체적인 피해가 발생하거나 소송이 제기된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>피고(삼성물산 법인, 이재용 회장 등)의 자력이 충분하고(적합 조건 2), 청구 금액이 5억원대로 상당하며(적합 조건 4), 과거 합병 관련 수사 및 재판 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 국민연금공단이라는 공적 기관이 원고로, 사안의 중대성과 책임 소재에 대한 주장이 명확합니다(적합 조건 1). 또한, 이미 종결된 사건이 아닌 현재 진행 중인 소송입니다(부적합 조건 0개).</t>
+          <t>기사는 GS의 이사 책임 감경 조항 도입 시도에 대한 기업지배구조연구소의 반대 의견을 다루고 있습니다. 이는 기업의 지배구조 정책에 대한 논의로, 특정 피해자 집단이 명확한 손해를 입어 손해배상 소송을 제기할 수 있는 사건으로 보기 어렵습니다. 상대방(GS)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자 및 손해액이 부재하여 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>5억원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[연합뉴스 이 시각 헤드라인] - 18:00</t>
+          <t>GS 대표 홍순기 사내이사 재선임 반대…이사 정원 축소 반대</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260319165800011?input=1195m</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18772</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-19 12:58:24.965941+00:00</t>
+          <t>2026-03-21 12:32:50.660435+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장, 삼성물산 법인 외</t>
+          <t>삼성그룹</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행</t>
+          <t>손해배상 청구 소송 첫 변론 진행</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직의 부당합병으로 5억 1천만원의 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 국민연금은 2015년 합병 당시 정권 외압으로 잘못된 비율의 합병에 찬성했다고 주장하며, 최근 첫 변론기일이 열렸다. 삼성 측은 관련 민형사 사건에서 위법이나 손해가 없었음이 확인되었다고 반박했다.</t>
+          <t>국민연금이 삼성물산과 제일모직 합병 과정에서 삼성그룹 미래전략실의 주도로 삼성물산에 불리한 조건이 적용되어 대주주인 국민연금이 손실을 입었다고 주장하며 손해배상 청구 소송을 제기했습니다. 이 사건의 첫 변론이 진행되었습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방인 삼성전자 회장 및 삼성물산 법인의 자력이 충분하며(적합 조건 2), 국민연금공단이 청구한 손해배상 금액이 5억 1천만원으로 피해 규모가 크다(적합 조건 4). 또한, 삼성물산 부당합병은 이미 다수의 민형사 사건 및 공적 절차가 진행된 바 있어 증거 확보가 용이하다(적합 조건 5, 6). 국민연금공단이 원고이므로 간접적으로 다수의 국민에게 영향을 미치는 집단적 피해의 성격도 가진다(적합 조건 3).</t>
+          <t>상대방인 삼성그룹은 자력이 충분한 대기업이며(적합 조건 2), 국민연금이 주장하는 손실 규모가 클 것으로 예상됩니다(적합 조건 4). 삼성그룹 미래전략실 주도로 합병이 추진되었다는 점에서 책임 주체가 명확하고(적합 조건 1), 이미 관련 공적 절차를 통해 증거가 확보되었을 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>5억 1천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>삼성물산 부당합병 피해 …국민연금, 5억 손배소 시작</t>
+          <t>국민연금 '삼성물산·제일모직 합병' 손배소 첫 변론</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11992764</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240926</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-19 12:57:51.986167+00:00</t>
+          <t>2026-03-20 12:47:41.219706+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 외 8인 (삼성물산 법인 포함)</t>
+          <t>진원생명과학</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>서울중앙지법 민사합의21부에서 첫 변론 진행, 다음 변론 6월 4일 예정.</t>
+          <t>주주총회 표 대결 및 의결권 행사 과정의 투명성 감시 강화 관련 선임 소송 제기</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>국민연금공단이 2015년 삼성물산-제일모직 부당 합병으로 인한 손해배상을 이재용 삼성전자 회장 등 9인을 상대로 청구한 소송이 본격화됐다. 국민연금은 합병으로 6,815억 원의 손실을 주장하며, 관련 형사 재판에서 문형표 전 장관과 홍완선 전 본부장, 이재용 회장 등이 유죄 확정된 점을 근거로 삼고 있다. 피고 측은 합병 과정의 위법성 및 손해 발생을 부인하며 팽팽히 맞서고 있다.</t>
+          <t>얼라인파트너스자산운용 외 1명이 진원생명과학을 상대로 선임 소송을 제기했습니다. 이 소송은 2026년 3월 31일 주주총회와 관련하여 주주총회 표 대결 및 의결권 행사 과정의 투명성 감시 강화를 청구하는 내용을 담고 있습니다. 이는 기업의 지배구조 및 주주 권리 보호와 관련된 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(이재용 삼성전자 회장 및 삼성물산 법인), 피해 규모가 매우 큼(국민연금 주장 6,815억 원 손실), 증거가 있거나 확보 가능함(국정농단 특검 수사 및 관련자 형사 유죄 확정), 이미 공적 절차(형사 재판)가 진행되었음. 다만 이재용 회장의 합병 관련 형사 무죄 확정은 민사 책임 입증에 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분: 상장사 진원생명과학), 적합 조건 5(증거 확보 가능: 행동주의 펀드의 소송 제기), 적합 조건 1(상대방 책임 명확: 주주총회 투명성 문제 제기)에 해당합니다. 얼라인파트너스자산운용과 같은 전문적인 행동주의 펀드가 원고로 참여하여 소송의 전문성과 승소 가능성이 높으며, 주주 전체의 이익을 대변하는 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>국민연금 주장 6,815억 원 (현재 청구액 5억 1백만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>국민연금공단 (국민 다수의 연금 자산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>국민연금, “삼성물산 부당 합병으로 피해” 이재용 상대 5억 소송 본격...</t>
+          <t>[기업공시] 진원생명과학, D현대중공업, 삼천당제약, 두산퓨얼셀, 삼성...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kdpress.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603191729001</t>
+          <t>https://www.kdpress.co.kr/news/articleView.html?idxno=203533</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:23.323522+00:00</t>
+          <t>2026-03-20 00:56:04.551431+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A60" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니, 한국타이어앤테크놀로지</t>
+          <t>삼성물산, 이재용, 최지성, 장충기, 문형표, 홍완선</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>한국기업거버넌스포럼의 전문경영인 체제 전환 촉구 및 주주총회 안건 관련 논란</t>
+          <t>서울중앙지법에서 첫 변론 기일 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>한국기업거버넌스포럼이 한국앤컴퍼니와 한국타이어앤테크놀로지에 전문경영인 체제 전환을 촉구했습니다. 최근 이사회 구성원들의 연쇄 사퇴와 지배주주의 사법 리스크가 이사회 독립성에 영향을 미쳤을 가능성을 제기하며, 이사 책임 감경 정관 변경안에 대해서도 비판했습니다. 이는 주주 전체의 이익을 공평하게 보호해야 할 의무를 강조하는 차원입니다.</t>
+          <t>국민연금공단이 삼성물산과 이재용 삼성전자 회장 등을 상대로 삼성물산-제일모직 합병으로 인한 손해배상 청구 소송을 제기, 첫 변론 기일이 진행되었습니다. 원고 측은 합병의 위법성과 그로 인한 국민연금의 경제적 피해를 주장했으나, 피고 측은 관련 형사·민사 사건에서 위법이 없었음이 확인되었고 이재용 회장은 대법원에서 무죄를 확정받았다고 반박했습니다. 재판부는 기존 사건들의 판결문 제출을 요구했습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (지배주주의 사법 리스크, 이사 책임 감경 정관 변경안 추진), 상대방에게 자력이 충분함 (대기업), 집단적 피해 (모든 주주에게 영향), 증거 확보 가능 (한국기업거버넌스포럼의 논평, 이사 연쇄 사퇴, 정관 변경안 등). 기업 지배구조 개선 및 주주 이익 보호를 위한 소송 가능성이 높습니다.</t>
+          <t>피고(이재용)는 관련 형사사건에서 대법원 무죄가 확정되어 합병의 불법성 입증이 매우 어려울 것으로 예상됩니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 다만, 상대방의 자력은 충분하고 기존 판결문 등 증거 확보는 가능합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>한국기업거버넌스포럼  한국앤컴퍼니, 전문경영인 체제로 전환해야</t>
+          <t>국민연금 이재용 상대 손배소 시작…합병 불법성 공방</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>economist.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://economist.co.kr/article/view/ecn202603190043</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260320081814wfo</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-19 12:55:08.319606+00:00</t>
+          <t>2026-03-20 00:51:24.408668+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용 삼성전자 회장 외 7인</t>
+          <t>한국앤컴퍼니</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산 및 이재용 회장 등을 상대로 5억원 규모 손해배상 청구 소송 진행 중, 첫 변론기일 개최</t>
+          <t>오너 실형 판결, 주주대표소송 가능성 제기</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>2015년 삼성물산-제일모직 합병 과정에서 삼성물산 가치가 저평가되어 손해를 입었다며 국민연금공단이 삼성물산과 이재용 삼성전자 회장 등 9인을 상대로 5억원 규모 손해배상 소송을 제기했습니다. 양측은 합병의 위법성 및 손해 발생 여부를 두고 공방을 벌였으며, 재판부는 추가 자료 제출을 요구했습니다. 다음 변론기일은 6월 4일로 예정되어 있습니다.</t>
+          <t>한국앤컴퍼니 오너의 실형 판결 이후 사외이사들의 사퇴와 이사회의 책임 감경 정관 시도가 드러났다. 이는 향후 주주대표소송의 직접적인 타깃이 될 가능성이 높으며, 이사회의 '셀프 방어막' 시도로 인해 주주들의 피해가 우려된다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>적합 조건 1 (상대방 책임 명확): 국민연금 측은 합병 비율 조작 및 조직적 승계 작업을 주장하며 위법 행위를 지적하고 있고, 재판부도 합병 위법성 및 로비 개입 여부에 대한 공방을 요구하고 있어 책임 소재가 명확해질 가능성이 높습니다. 적합 조건 2 (상대방 자력 충분): 피고에 삼성물산 및 이재용 삼성전자 회장 등 대기업 및 총수 일가가 포함되어 배상 능력이 충분합니다. 적합 조건 4 (피해 규모 큼): 국민연금공단이 청구한 손해배상액이 5억원으로 소송금융 투자에 적합한 규모이며, 잠재적 피해 규모는 더 클 수 있습니다. 적합 조건 5 (증거 확보 가능): 합병 과정의 위법성 및 정부 로비 의혹에 대한 공방이 진행 중이며, 관련 형사 사건 및 국정농단 수사 등을 통해 증거 확보 가능성이 높습니다. 적합 조건 6 (공적 절차 진행 중): 과거 관련 형사 및 민사 사건, 국정농단 수사 등 공적 절차가 진행된 바 있어 사건의 배경과 쟁점이 충분히 검토되었습니다. 부적합 조건 0개: 현재 소송이 진행 중인 사건으로 종결되지 않았습니다.</t>
+          <t>오너 실형으로 이사회의 책임이 비교적 명확하며(적합 조건 1), 한국앤컴퍼니는 자력이 충분한 상장회사입니다(적합 조건 2). 주주대표소송을 통해 다수의 주주가 집단적으로 피해를 구제받을 가능성이 높고(적합 조건 3), 오너 실형 판결 등 객관적 증거가 존재합니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>5억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>조직적 승계 vs 위법성·손해 無 …국민연금, 삼성물산 합병 손배소 첫...</t>
+          <t>[거버넌스 디코드] 한국앤컴퍼니 이사회의 '셀프 방어막'…상법 개정 취...</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031917125615783</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/105314</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:55.899645+00:00</t>
+          <t>2026-03-20 00:51:13.670916+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 등</t>
+          <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>1심 첫 재판 시작</t>
+          <t>서울중앙지법 민사합의21부에서 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등을 상대로 제기한 손해배상 청구 소송의 1심 첫 재판이 시작되었습니다. 이번 재판에서는 합병의 위법성을 두고 양측의 공방이 펼쳐질 예정입니다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기, 첫 변론기일이 열렸습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박하고 있습니다. 재판부는 관련 형사사건 판결문 등 자료 제출을 요구했습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (이재용 삼성전자 회장 등), 피해 규모가 큼 (국민연금의 손해배상 청구), 그리고 국민연금의 손해는 간접적으로 국민 다수에게 영향을 미쳐 집단적 피해로 볼 수 있습니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (이재용 회장, 삼성물산), 증거 확보 가능 (관련 형사사건 판결, ISDS 판결문 등), 이미 공적 절차 진행 중 (관련 형사사건). 국민연금공단이 원고로, 삼성물산 합병 과정에서의 불공정성 및 정부 압박으로 인한 손해를 주장하고 있어, 사회적 관심과 파급력이 크며 기존 증거가 풍부하여 소송의 승소 가능성을 높일 수 있습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억원대</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>국민연금 가입자 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>'국민연금 vs 이재용 회장' 손배소 첫 재판서 합병 위법성 '공방'</t>
+          <t>삼성물산 부당합병 손배소 '국민연금-이재용' 첫 변론</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=657167</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026031919354230623</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:37.906681+00:00</t>
+          <t>2026-03-20 00:37:22.797679+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>삼성물산</t>
+          <t>삼성물산, 이재용 회장</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 첫 변론기일 진행 중</t>
+          <t>첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산·제일모직 부당합병 관련 손해배상 청구 소송의 첫 변론기일을 가졌다. 국민연금은 삼성물산의 합병가액 비율이 의도적으로 조작되어 막대한 손해를 입었다고 주장하고 있다.</t>
+          <t>국민연금이 11년 전 삼성물산 부당합병과 관련하여 이재용 회장 등을 상대로 5억 원 규모의 손해배상 소송을 제기했다. 이 소송은 지배력 확대를 위한 조직적 승계 작업에 따른 부당합병으로 보고 있으며, 2024년 9월 사건 접수 후 약 1년 6개월 만에 첫 변론기일이 열렸다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(위법행위로 인한 막대한 손해 주장), 상대방(삼성물산)은 자력이 충분한 대기업이다. 이미 검찰 수사 등 공적 절차가 진행되었고 관련 증거 확보 가능성이 높다. 국민연금의 손해는 막대하며, 이는 잠재적으로 다수 주주의 피해와 연결될 수 있다.</t>
+          <t>상대방 책임이 비교적 명확함 (부당합병 관련 기존 사법 판단 및 공론화된 사실), 상대방에게 자력이 충분함 (삼성물산, 이재용 회장 등 대기업 및 총수), 피해 규모가 큼 (5억 원), 증거가 있거나 확보 가능함 (오랜 기간 공론화된 사건으로 관련 자료 및 증거가 충분할 것으로 예상). 이미 소송이 진행 중인 상태이다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>국민연금공단 및 다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>위법행위로 막대한 손해  vs  주주 손해없다 …국민연금·삼성 첫 손배...</t>
+          <t>국민연금, '삼성물산 부당합병' 5억 손배소…이재용 회장 등 11년전 그룹...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404800</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031918200687141</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-19 12:54:29.008415+00:00</t>
+          <t>2026-03-19 13:11:49.761359+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용, 최지성, 장충기</t>
+          <t>삼성물산, 이재용 삼성전자 회장 등</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 재판 진행 중</t>
+          <t>서울중앙지법 민사합의21부에서 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>국민연금이 삼성물산 부당합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등 4명을 상대로 5억 원 규모의 손해배상 소송을 제기했습니다. 사건 접수 1년 반 만에 첫 재판이 시작되었으나, 이재용 회장은 부당합병 관련 형사 재판에서 대법원 무죄 판결을 받은 바 있어 민사 소송의 쟁점과 승소 가능성이 복잡할 것으로 예상됩니다.</t>
+          <t>국민연금공단이 2015년 삼성물산-제일모직 합병 과정에서 불리한 합병 비율로 손해를 입었다며 삼성물산과 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 청구 소송을 제기했다. 재판부는 합병 과정의 위법성과 정부 개입 여부를 쟁점으로 정리했으며, 첫 변론기일이 진행되었다. 관련 형사사건에서 문형표 전 장관, 홍완선 전 본부장, 이재용 회장 등이 유죄 판결을 받은 바 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>핵심 피고인 이재용 회장이 부당합병 관련 대법원에서 무죄 판결을 받은 바 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 이는 소송금융 투자에 있어 높은 법적 리스크를 야기합니다. 비록 상대방의 자력은 충분하고 피해 금액도 크지만, 소송의 본안 승소 가능성이 불확실하여 투자 적합도가 낮습니다.</t>
+          <t>상대방 책임이 비교적 명확하며(적합 조건 1), 상대방에게 자력이 충분합니다(적합 조건 2). 이미 관련 형사사건에서 핵심 인물들의 유죄 판결이 확정되어 객관적 증거가 확보되었고(적합 조건 5, 6), 피해 금액도 5억 원으로 적지 않습니다(적합 조건 4). 소송이 이제 막 시작되어 투자 기회가 충분합니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>5억 원</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (국민연금공단)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>삼성물산 부당합병 피해  국민연금, 이재용 등 상대 5억 손배소 시작</t>
+          <t>국민연금, '삼성물산 합병' 손배소 시작… 그룹 차원 조직적 승계 작업...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6105971</t>
+          <t>https://www.newspim.com/news/view/20260319001222</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-19 00:43:19.969364+00:00</t>
+          <t>2026-03-19 13:05:01.852817+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
-      <c r="D65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>삼성</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>상법 개정안 발의</t>
+          <t>손해배상소송 첫 기일 진행</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>이 기고문은 주주총회 의장의 불공정한 진행으로 주주들의 의사가 왜곡될 수 있는 현행 제도의 구조적 한계를 지적합니다. 주주들이 법적 구제를 받기 어렵고, 막대한 손해배상이 인정되는 경우도 드물다고 언급하며, 주주총회의 공정성을 확보하기 위한 상법 개정안 발의의 필요성을 강조합니다.</t>
+          <t>국민연금이 구 삼성물산과 제일모직 합병 과정에서 삼성 경영진의 위법행위로 인해 막대한 손해가 발생했다며 삼성을 상대로 손해배상소송을 제기, 첫 기일을 진행했습니다. 국민연금은 구 삼성물산의 단일 최대주주였습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>이 기사는 주주총회 운영의 구조적 문제와 이를 개선하기 위한 상법 개정안 발의에 대한 전문가 기고문입니다. 특정 기업의 불공정 주주총회 사례나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)을 충족하지 못합니다. 또한, 불공정한 총회 진행에 대한 막대한 손해배상 인정이 드물다고 언급되어 투자 회수 가능성이 낮습니다.</t>
+          <t>국민연금 측이 삼성 경영진의 위법행위로 인한 막대한 손해를 주장하며 상대방 책임이 명확하고(적합 조건 1), 피고인 삼성은 자력이 충분한 대기업입니다(적합 조건 2). 국민연금의 단일 최대주주로서 주장하는 손해 규모가 크고(적합 조건 4), 과거 합병 과정의 논란으로 증거 확보 가능성도 높습니다(적합 조건 5). 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>[전문가기고] 주주총회 운영, 자율과 공정성의 균형이 필요할 때</t>
+          <t>삼성물산-제일모직 합병 11년 지났는데…국민연금, 삼성 상대로 손배소...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>industrynews.co.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260318085805063</t>
+          <t>https://www.industrynews.co.kr/news/articleView.html?idxno=79184</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-19 00:38:06.292681+00:00</t>
+          <t>2026-03-19 13:03:47.445064+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>현대지에프홀딩스, 현대홈쇼핑</t>
+          <t>한국앤컴퍼니 경영진</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>금융감독원 증권신고서 정정 요구 및 보완 진행 중</t>
+          <t>성년후견 심판 청구 및 주주총회 결의 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>현대지에프홀딩스와 현대홈쇼핑의 포괄적 주식교환이 개정 상법 적용 첫 사례로 금융감독원의 증권신고서 정정 요구를 받았다. 이에 현대백화점그룹은 특별위원회를 통해 소액주주 이익 보호를 위한 주주환원 정책을 강화하고 의사결정 과정을 상세히 공개했다. 기사에서 소액주주들의 소송 제기 위험이 언급되었으며, 금융당국의 정정 요구는 잠재적 소송의 근거가 될 수 있다.</t>
+          <t>한국앤컴퍼니의 장남 조현식 전 고문 등 세 남매가 조현범 회장의 경영권 승계에 반발하며 성년후견 심판 청구와 주주총회 결의 취소 소송 등 전방위적인 법적 공방을 벌이고 있습니다. 이로 인해 지배구조 비판이 확산되고 사외이사들이 줄사퇴하는 상황입니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>개정 상법 적용 첫 합병 사례로 금융당국(금감원)의 증권신고서 정정 요구가 있었으며 (적합 조건 6), 소액주주들의 소송 제기 관련 위험이 명시됨 (적합 조건 3). 상대방(현대지에프홀딩스, 현대홈쇼핑)은 자력이 충분한 대기업이며 (적합 조건 2), 금융당국의 정정 요구 및 상세 공시 내용은 소송 시 중요한 증거가 될 수 있음 (적합 조건 5).</t>
+          <t>대기업인 한국앤컴퍼니를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 이미 성년후견 심판 청구 및 주주총회 결의 취소 소송 등 법적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 이는 주로 경영권 승계와 관련된 주주 간 분쟁으로, 일반적인 집단적 피해나 대규모 금전적 피해가 명확히 드러나지 않아 소송금융의 주요 타겟인 다수 피해자 집단소송과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>3명 및 기타 주주</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>개정 상법 적용 '1호' 현대백화점그룹, 증권신고서 기재 정정…특별위 ...</t>
+          <t>한국앤컴퍼니에 무슨 일이...조현범 사법리스크에 사외이사 줄사퇴</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260318192251773</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14850</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-18 13:07:24.622667+00:00</t>
+          <t>2026-03-19 13:02:49.875142+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>삼성물산 법인, 이재용 삼성전자 회장, 최지성 전 삼성그룹 미래전략실장, 장충기 전 미래전략실 차장, 문형표 전 보건복지부 장관</t>
+        </is>
+      </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>대통령 주재 자본시장 안정화 간담회에서 중복상장 및 주주가치 훼손 문제 논의</t>
+          <t>서울중앙지법 민사합의21부에서 첫 재판 시작</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>대통령 주재 간담회에서 중복상장으로 인한 주주가치 훼손 문제가 핵심 쟁점으로 다뤄졌다. 전문가들은 중복상장이 한국 증시의 저평가를 심화시키고 일반 주주에게 손해를 입힌다고 지적하며, 중복상장 금지 및 주주 보호 강화를 제언했다. 이는 다수의 일반 주주에게 영향을 미치는 대규모 사안으로, 향후 제도 개선 및 관련 소송 가능성이 높다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 이날 서울중앙지법에서 첫 재판이 열렸으며, 삼성 측은 위법이 없다고 주장하고 있습니다. 이 사건은 과거 삼성그룹 승계 과정의 핵심 쟁점이었던 합병의 적법성을 다시 다투는 것으로 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>대통령 간담회에서 중복상장으로 인한 주주가치 훼손 문제가 핵심 쟁점으로 다뤄졌으며, 이는 다수의 일반 주주에게 막대한 피해를 야기하는 집단적 피해 사례임 (적합 조건 3). 전문가 분석을 통해 피해 규모가 매우 크고(중복상장 시총 100조원 이상), 지배구조 이슈로 인한 한국 증시 디스카운트가 명확히 제시됨 (적합 조건 4, 5). 정부 차원에서 문제 해결을 위한 논의가 진행 중이므로 (적합 조건 6), 향후 제도 개선 또는 개별 기업에 대한 소송 가능성이 높음.</t>
+          <t>피고(삼성물산 법인, 이재용 회장 등)의 자력이 충분하고(적합 조건 2), 청구 금액이 5억원대로 상당하며(적합 조건 4), 과거 합병 관련 수사 및 재판 기록 등 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 국민연금공단이라는 공적 기관이 원고로, 사안의 중대성과 책임 소재에 대한 주장이 명확합니다(적합 조건 1). 또한, 이미 종결된 사건이 아닌 현재 진행 중인 소송입니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>개별 주주 피해액 미상, 전체 시장 가치 희석 규모 100조원 이상</t>
+          <t>5억원대</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>일반 주주 다수 (수백만 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>코스피 중복상장 시총만 100조원, 원천 금지해야</t>
+          <t>[연합뉴스 이 시각 헤드라인] - 18:00</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/market/2026/03/18/0053</t>
+          <t>https://www.yna.co.kr/view/AKR20260319165800011?input=1195m</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-18 13:01:13.252052+00:00</t>
+          <t>2026-03-19 12:58:24.965941+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>상장사 다수</t>
+          <t>이재용 삼성전자 회장, 삼성물산 법인 외</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>정기주주총회 시즌 임박, 이사 보수 한도 승인 안건 부결 위험</t>
+          <t>손해배상 청구 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>대법원의 남양유업 판결 이후 이사인 최대주주의 이사 보수 한도 승인 안건 의결권 행사가 제한되면서, 772개 상장사가 정기주주총회에서 해당 안건을 통과시키지 못할 위기에 처했다. 이로 인해 최태원, 방시혁 등 대기업 이사들이 월급을 받지 못할 가능성이 제기되며 재계에 긴장감이 고조되고 있다. 재계는 입법적 제도 개선을 촉구하고 있다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직의 부당합병으로 5억 1천만원의 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 손해배상 청구 소송을 제기했다. 국민연금은 2015년 합병 당시 정권 외압으로 잘못된 비율의 합병에 찬성했다고 주장하며, 최근 첫 변론기일이 열렸다. 삼성 측은 관련 민형사 사건에서 위법이나 손해가 없었음이 확인되었다고 반박했다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>대법원 판결로 인해 상장사 이사 보수 한도 승인 안건 통과가 어려워져 772개 기업의 이사들이 보수를 받지 못할 위험에 처함. 이는 다수의 피해자(이사들)가 발생할 수 있는 집단적 피해(3)이며, 상대방(상장사)은 자력이 충분(2)함. 대법원 판결이라는 명확한 법적 근거와 기업의 보수 지급 의무가 있어 책임 소재가 명확(1)하고 증거 확보가 용이(5)함.</t>
+          <t>상대방인 삼성전자 회장 및 삼성물산 법인의 자력이 충분하며(적합 조건 2), 국민연금공단이 청구한 손해배상 금액이 5억 1천만원으로 피해 규모가 크다(적합 조건 4). 또한, 삼성물산 부당합병은 이미 다수의 민형사 사건 및 공적 절차가 진행된 바 있어 증거 확보가 용이하다(적합 조건 5, 6). 국민연금공단이 원고이므로 간접적으로 다수의 국민에게 영향을 미치는 집단적 피해의 성격도 가진다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 1천만원</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>772개 상장사 이사 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>“최태원·방시혁 올해 월급 못받는다고?”...상장사 10곳 중 3곳 ‘빨간...</t>
+          <t>삼성물산 부당합병 피해 …국민연금, 5억 손배소 시작</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991875</t>
+          <t>https://www.mk.co.kr/article/11992764</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-18 13:01:01.694743+00:00</t>
+          <t>2026-03-19 12:57:51.986167+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>이재용 삼성전자 회장 외 8인 (삼성물산 법인 포함)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상청구소송 제기</t>
+          <t>서울중앙지법 민사합의21부에서 첫 변론 진행, 다음 변론 6월 4일 예정.</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>영풍은 세계 최대 의결권 자문사 ISS가 자사 안건에 찬성하고 KZ정밀의 주주제안에 반대 권고한 것을 환영했다. 영풍은 KZ정밀의 주주제안이 고려아연 경영권 분쟁 국면에서 영풍을 압박하기 위한 사익 추구 수단이라고 보고 있으며, KZ정밀의 행위로 인해 고려아연 경영권 획득 기회를 상실하는 손해를 입었다고 주장했다. 이에 영풍은 KZ정밀과 최창규 회장 등을 상대로 손해배상청구소송을 제기한 상태이다.</t>
+          <t>국민연금공단이 2015년 삼성물산-제일모직 부당 합병으로 인한 손해배상을 이재용 삼성전자 회장 등 9인을 상대로 청구한 소송이 본격화됐다. 국민연금은 합병으로 6,815억 원의 손실을 주장하며, 관련 형사 재판에서 문형표 전 장관과 홍완선 전 본부장, 이재용 회장 등이 유죄 확정된 점을 근거로 삼고 있다. 피고 측은 합병 과정의 위법성 및 손해 발생을 부인하며 팽팽히 맞서고 있다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방(KZ정밀 및 배후의 고려아연 최윤범 회장 측)의 자력이 충분하며(적합 조건 2), 영풍이 경영권 획득 기회를 상실한 손해 규모가 클 것으로 예상된다(적합 조건 4). ISS의 권고 등 객관적 증거 확보가 용이하고(적합 조건 5), ISS의 의결권 자문은 공적 절차에 준하는 외부 평가로 볼 수 있다(적합 조건 6). 이미 소송이 제기되어 진행 중인 사건으로 소송금융 투자에 적합하다.</t>
+          <t>적합 조건: 상대방 자력 충분(이재용 삼성전자 회장 및 삼성물산 법인), 피해 규모가 매우 큼(국민연금 주장 6,815억 원 손실), 증거가 있거나 확보 가능함(국정농단 특검 수사 및 관련자 형사 유죄 확정), 이미 공적 절차(형사 재판)가 진행되었음. 다만 이재용 회장의 합병 관련 형사 무죄 확정은 민사 책임 입증에 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금 주장 6,815억 원 (현재 청구액 5억 1백만 원)</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>국민연금공단 (국민 다수의 연금 자산)</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>ISS, 영풍 주종서 회사 측 안건 대부분 찬성 권고</t>
+          <t>국민연금, “삼성물산 부당 합병으로 피해” 이재용 상대 5억 소송 본격...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/business-life/2026/03/18/2026031817440115058</t>
+          <t>https://www.khan.co.kr/article/202603191729001</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-18 12:52:43.895346+00:00</t>
+          <t>2026-03-19 12:56:23.323522+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
-      <c r="A70" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>윤씨 일가</t>
+          <t>한국앤컴퍼니, 한국타이어앤테크놀로지</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>경영권 분쟁 재점화 가능성 제기, 주주총회 예정</t>
+          <t>한국기업거버넌스포럼의 전문경영인 체제 전환 촉구 및 주주총회 안건 관련 논란</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>삼화페인트는 창업주 두 가문의 '60년 동업 경영' 체제 아래 과거부터 경영권 분쟁을 겪어왔습니다. 최근 오너 3세 김현정 대표가 부친의 지분을 상속받아 최대 주주가 되면서, 2대 주주인 윤씨 일가와의 지분 격차가 크지 않아 3월 주주총회를 기점으로 경영권 분쟁이 재점화될 가능성이 제기되고 있습니다. 실적 부진 속에서 김현정 대표의 경영 능력과 지배력 확보가 시험대에 오를 전망입니다.</t>
+          <t>한국기업거버넌스포럼이 한국앤컴퍼니와 한국타이어앤테크놀로지에 전문경영인 체제 전환을 촉구했습니다. 최근 이사회 구성원들의 연쇄 사퇴와 지배주주의 사법 리스크가 이사회 독립성에 영향을 미쳤을 가능성을 제기하며, 이사 책임 감경 정관 변경안에 대해서도 비판했습니다. 이는 주주 전체의 이익을 공평하게 보호해야 할 의무를 강조하는 차원입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>삼화페인트는 증권거래소에 상장된 기업으로, 경영권 분쟁의 대상이 되는 기업의 자력이 충분합니다 (적합 조건 2). 또한 과거 경영권 분쟁 사례와 대법원 판결 기록이 존재하여 증거 확보가 용이할 것으로 보입니다 (적합 조건 5). 과거 분쟁은 종결되었으나, 오너 3세 승계로 인해 새로운 경영권 분쟁의 불씨가 되살아나고 있어 신규 투자 기회가 있습니다 (부적합 조건 해당 없음). 다만, 일반적인 집단 피해 사건이 아닌 대주주 간의 경영권 분쟁으로, 소송금융의 전형적인 투자 대상과는 차이가 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (지배주주의 사법 리스크, 이사 책임 감경 정관 변경안 추진), 상대방에게 자력이 충분함 (대기업), 집단적 피해 (모든 주주에게 영향), 증거 확보 가능 (한국기업거버넌스포럼의 논평, 이사 연쇄 사퇴, 정관 변경안 등). 기업 지배구조 개선 및 주주 이익 보호를 위한 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[기업Hi스토리] '오너 3세 시대' 연 삼화페인트...끝나지 않은 경영권 분...</t>
+          <t>한국기업거버넌스포럼  한국앤컴퍼니, 전문경영인 체제로 전환해야</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>economist.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41007</t>
+          <t>https://economist.co.kr/article/view/ecn202603190043</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:13.054288+00:00</t>
+          <t>2026-03-19 12:55:08.319606+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>이재용 회장 및 삼성물산, 전직 정부 관계자</t>
+          <t>삼성물산, 이재용 삼성전자 회장 외 7인</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>국민연금 손해배상 소송 1심 변론기일 시작, 소액주주 손해배상 소송 진행 중, ISDS 중재 절차 환송</t>
+          <t>국민연금공단이 삼성물산 및 이재용 회장 등을 상대로 5억원 규모 손해배상 청구 소송 진행 중, 첫 변론기일 개최</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>2015년 삼성물산-제일모직 합병 과정에서 이재용 삼성전자 회장 등 삼성 측과 정부의 부당한 개입 의혹이 제기되며 국제 중재 및 국내 소송으로 이어지고 있습니다. 국민연금공단과 소액주주들이 합병으로 인한 손해배상 소송을 제기하여 현재 1심 변론이 시작되었거나 진행 중이며, 국제상설중재재판소(PCA)의 ISDS 판정 취소 소송도 영국 법원에서 일부 인정되어 중재 절차로 환송된 상태입니다. 이른바 '삼성생명법' 개정안 등 지배구조를 둘러싼 법적 리스크와 재무적 부담이 삼성물산에 지속될 것으로 예상됩니다.</t>
+          <t>2015년 삼성물산-제일모직 합병 과정에서 삼성물산 가치가 저평가되어 손해를 입었다며 국민연금공단이 삼성물산과 이재용 삼성전자 회장 등 9인을 상대로 5억원 규모 손해배상 소송을 제기했습니다. 양측은 합병의 위법성 및 손해 발생 여부를 두고 공방을 벌였으며, 재판부는 추가 자료 제출을 요구했습니다. 다음 변론기일은 6월 4일로 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>삼성물산-제일모직 합병 과정에서 이재용 회장 및 전직 임원진, 정부 관계자들의 부당한 개입 의혹이 제기되었고, 국제 중재 및 영국 법원 판결에서 일부 개입 사실이 인정되어 상대방 책임이 비교적 명확합니다. 이재용 회장, 삼성물산 등 피고의 자력이 충분하며, 국민연금공단과 소액주주들이 소송을 제기하여 집단적 피해가 존재합니다. 국민연금 청구액 5억원이 명시되었으나, ISDS 판정액이 1556억원에 달하는 등 합병으로 인한 잠재적 피해 규모가 매우 크고, 국제 중재 판정 등 객관적 증거가 확보되어 있습니다. 현재 국민연금 및 소액주주들의 손해배상 소송이 진행 중이며, ISDS 중재 절차도 재개되어 공적 절차가 진행 중입니다.</t>
+          <t>적합 조건 1 (상대방 책임 명확): 국민연금 측은 합병 비율 조작 및 조직적 승계 작업을 주장하며 위법 행위를 지적하고 있고, 재판부도 합병 위법성 및 로비 개입 여부에 대한 공방을 요구하고 있어 책임 소재가 명확해질 가능성이 높습니다. 적합 조건 2 (상대방 자력 충분): 피고에 삼성물산 및 이재용 삼성전자 회장 등 대기업 및 총수 일가가 포함되어 배상 능력이 충분합니다. 적합 조건 4 (피해 규모 큼): 국민연금공단이 청구한 손해배상액이 5억원으로 소송금융 투자에 적합한 규모이며, 잠재적 피해 규모는 더 클 수 있습니다. 적합 조건 5 (증거 확보 가능): 합병 과정의 위법성 및 정부 로비 의혹에 대한 공방이 진행 중이며, 관련 형사 사건 및 국정농단 수사 등을 통해 증거 확보 가능성이 높습니다. 적합 조건 6 (공적 절차 진행 중): 과거 관련 형사 및 민사 사건, 국정농단 수사 등 공적 절차가 진행된 바 있어 사건의 배경과 쟁점이 충분히 검토되었습니다. 부적합 조건 0개: 현재 소송이 진행 중인 사건으로 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>국민연금 청구액 5억원, 소액주주 청구액 미상 (잠재적 수백억 원 이상)</t>
+          <t>5억원</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>국민연금 가입자 다수, 소액주주 32명 외 잠재적 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>[건설사 체력 점검-삼성물산③] 지배구조 삼켰지만…몸집보다 큰 짐</t>
+          <t>조직적 승계 vs 위법성·손해 無 …국민연금, 삼성물산 합병 손배소 첫...</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>theviewers.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://theviewers.co.kr/View.aspx?No=4002184</t>
+          <t>https://view.asiae.co.kr/article/2026031917125615783</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-18 00:48:49.638038+00:00</t>
+          <t>2026-03-19 12:54:55.899645+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
-      <c r="A72" s="4" t="inlineStr">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장 등</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>1심 첫 재판 시작</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산과 제일모직 합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등을 상대로 제기한 손해배상 청구 소송의 1심 첫 재판이 시작되었습니다. 이번 재판에서는 합병의 위법성을 두고 양측의 공방이 펼쳐질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분함 (이재용 삼성전자 회장 등), 피해 규모가 큼 (국민연금의 손해배상 청구), 그리고 국민연금의 손해는 간접적으로 국민 다수에게 영향을 미쳐 집단적 피해로 볼 수 있습니다. 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>국민연금 가입자 다수</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>'국민연금 vs 이재용 회장' 손배소 첫 재판서 합병 위법성 '공방'</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657167</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:54:37.906681+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>삼성물산</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 첫 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산·제일모직 부당합병 관련 손해배상 청구 소송의 첫 변론기일을 가졌다. 국민연금은 삼성물산의 합병가액 비율이 의도적으로 조작되어 막대한 손해를 입었다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(위법행위로 인한 막대한 손해 주장), 상대방(삼성물산)은 자력이 충분한 대기업이다. 이미 검찰 수사 등 공적 절차가 진행되었고 관련 증거 확보 가능성이 높다. 국민연금의 손해는 막대하며, 이는 잠재적으로 다수 주주의 피해와 연결될 수 있다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>국민연금공단 및 다수 주주</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>위법행위로 막대한 손해  vs  주주 손해없다 …국민연금·삼성 첫 손배...</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4404800</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:54:29.008415+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I72" t="inlineStr">
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>삼성물산 법인, 이재용, 최지성, 장충기</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>서울중앙지법에서 첫 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>국민연금이 삼성물산 부당합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등 4명을 상대로 5억 원 규모의 손해배상 소송을 제기했습니다. 사건 접수 1년 반 만에 첫 재판이 시작되었으나, 이재용 회장은 부당합병 관련 형사 재판에서 대법원 무죄 판결을 받은 바 있어 민사 소송의 쟁점과 승소 가능성이 복잡할 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>핵심 피고인 이재용 회장이 부당합병 관련 대법원에서 무죄 판결을 받은 바 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 이는 소송금융 투자에 있어 높은 법적 리스크를 야기합니다. 비록 상대방의 자력은 충분하고 피해 금액도 크지만, 소송의 본안 승소 가능성이 불확실하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>5억 원</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>삼성물산 부당합병 피해  국민연금, 이재용 등 상대 5억 손배소 시작</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/society/court-prosecution/6105971</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:43:19.969364+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr"/>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>상법 개정안 발의</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>이 기고문은 주주총회 의장의 불공정한 진행으로 주주들의 의사가 왜곡될 수 있는 현행 제도의 구조적 한계를 지적합니다. 주주들이 법적 구제를 받기 어렵고, 막대한 손해배상이 인정되는 경우도 드물다고 언급하며, 주주총회의 공정성을 확보하기 위한 상법 개정안 발의의 필요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>이 기사는 주주총회 운영의 구조적 문제와 이를 개선하기 위한 상법 개정안 발의에 대한 전문가 기고문입니다. 특정 기업의 불공정 주주총회 사례나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)을 충족하지 못합니다. 또한, 불공정한 총회 진행에 대한 막대한 손해배상 인정이 드물다고 언급되어 투자 회수 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>[전문가기고] 주주총회 운영, 자율과 공정성의 균형이 필요할 때</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260318085805063</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:38:06.292681+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>현대지에프홀딩스, 현대홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>금융감독원 증권신고서 정정 요구 및 보완 진행 중</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>현대지에프홀딩스와 현대홈쇼핑의 포괄적 주식교환이 개정 상법 적용 첫 사례로 금융감독원의 증권신고서 정정 요구를 받았다. 이에 현대백화점그룹은 특별위원회를 통해 소액주주 이익 보호를 위한 주주환원 정책을 강화하고 의사결정 과정을 상세히 공개했다. 기사에서 소액주주들의 소송 제기 위험이 언급되었으며, 금융당국의 정정 요구는 잠재적 소송의 근거가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>개정 상법 적용 첫 합병 사례로 금융당국(금감원)의 증권신고서 정정 요구가 있었으며 (적합 조건 6), 소액주주들의 소송 제기 관련 위험이 명시됨 (적합 조건 3). 상대방(현대지에프홀딩스, 현대홈쇼핑)은 자력이 충분한 대기업이며 (적합 조건 2), 금융당국의 정정 요구 및 상세 공시 내용은 소송 시 중요한 증거가 될 수 있음 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
         <is>
           <t>소액주주 다수</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
-[...37 lines deleted...]
-      <c r="D73" t="inlineStr">
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>개정 상법 적용 '1호' 현대백화점그룹, 증권신고서 기재 정정…특별위 ...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260318192251773</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:07:24.622667+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr"/>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>대통령 주재 자본시장 안정화 간담회에서 중복상장 및 주주가치 훼손 문제 논의</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>대통령 주재 간담회에서 중복상장으로 인한 주주가치 훼손 문제가 핵심 쟁점으로 다뤄졌다. 전문가들은 중복상장이 한국 증시의 저평가를 심화시키고 일반 주주에게 손해를 입힌다고 지적하며, 중복상장 금지 및 주주 보호 강화를 제언했다. 이는 다수의 일반 주주에게 영향을 미치는 대규모 사안으로, 향후 제도 개선 및 관련 소송 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>대통령 간담회에서 중복상장으로 인한 주주가치 훼손 문제가 핵심 쟁점으로 다뤄졌으며, 이는 다수의 일반 주주에게 막대한 피해를 야기하는 집단적 피해 사례임 (적합 조건 3). 전문가 분석을 통해 피해 규모가 매우 크고(중복상장 시총 100조원 이상), 지배구조 이슈로 인한 한국 증시 디스카운트가 명확히 제시됨 (적합 조건 4, 5). 정부 차원에서 문제 해결을 위한 논의가 진행 중이므로 (적합 조건 6), 향후 제도 개선 또는 개별 기업에 대한 소송 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>개별 주주 피해액 미상, 전체 시장 가치 희석 규모 100조원 이상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>일반 주주 다수 (수백만 명 이상 추정)</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>코스피 중복상장 시총만 100조원, 원천 금지해야</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/market/2026/03/18/0053</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:01:13.252052+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>상장사 다수</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>정기주주총회 시즌 임박, 이사 보수 한도 승인 안건 부결 위험</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>대법원의 남양유업 판결 이후 이사인 최대주주의 이사 보수 한도 승인 안건 의결권 행사가 제한되면서, 772개 상장사가 정기주주총회에서 해당 안건을 통과시키지 못할 위기에 처했다. 이로 인해 최태원, 방시혁 등 대기업 이사들이 월급을 받지 못할 가능성이 제기되며 재계에 긴장감이 고조되고 있다. 재계는 입법적 제도 개선을 촉구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>대법원 판결로 인해 상장사 이사 보수 한도 승인 안건 통과가 어려워져 772개 기업의 이사들이 보수를 받지 못할 위험에 처함. 이는 다수의 피해자(이사들)가 발생할 수 있는 집단적 피해(3)이며, 상대방(상장사)은 자력이 충분(2)함. 대법원 판결이라는 명확한 법적 근거와 기업의 보수 지급 의무가 있어 책임 소재가 명확(1)하고 증거 확보가 용이(5)함.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>772개 상장사 이사 다수</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>“최태원·방시혁 올해 월급 못받는다고?”...상장사 10곳 중 3곳 ‘빨간...</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11991875</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-18 13:01:01.694743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...339 lines deleted...]
-      <c r="A78" s="3" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>영풍이 KZ정밀과 최창규 회장 등을 상대로 손해배상청구소송 제기</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>영풍은 세계 최대 의결권 자문사 ISS가 자사 안건에 찬성하고 KZ정밀의 주주제안에 반대 권고한 것을 환영했다. 영풍은 KZ정밀의 주주제안이 고려아연 경영권 분쟁 국면에서 영풍을 압박하기 위한 사익 추구 수단이라고 보고 있으며, KZ정밀의 행위로 인해 고려아연 경영권 획득 기회를 상실하는 손해를 입었다고 주장했다. 이에 영풍은 KZ정밀과 최창규 회장 등을 상대로 손해배상청구소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 상대방(KZ정밀 및 배후의 고려아연 최윤범 회장 측)의 자력이 충분하며(적합 조건 2), 영풍이 경영권 획득 기회를 상실한 손해 규모가 클 것으로 예상된다(적합 조건 4). ISS의 권고 등 객관적 증거 확보가 용이하고(적합 조건 5), ISS의 의결권 자문은 공적 절차에 준하는 외부 평가로 볼 수 있다(적합 조건 6). 이미 소송이 제기되어 진행 중인 사건으로 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>ISS, 영풍 주종서 회사 측 안건 대부분 찬성 권고</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>starnewskorea.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.starnewskorea.com/business-life/2026/03/18/2026031817440115058</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:52:43.895346+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D78" t="inlineStr">
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>윤씨 일가</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>주주권 분쟁 관련 합의 완료 및 주주제안 철회</t>
+          <t>경영권 분쟁 재점화 가능성 제기, 주주총회 예정</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인과 솔루엠 간의 주주권 분쟁이 전격 합의되면서, 얼라인이 제기했던 무효소송 및 주식처분금지 가처분 신청과 주주제안이 철회되었습니다. 양측은 공동 검증 감사 선임 및 대표 퇴임 등에 합의하며 분쟁을 마무리했습니다.</t>
+          <t>삼화페인트는 창업주 두 가문의 '60년 동업 경영' 체제 아래 과거부터 경영권 분쟁을 겪어왔습니다. 최근 오너 3세 김현정 대표가 부친의 지분을 상속받아 최대 주주가 되면서, 2대 주주인 윤씨 일가와의 지분 격차가 크지 않아 3월 주주총회를 기점으로 경영권 분쟁이 재점화될 가능성이 제기되고 있습니다. 실적 부진 속에서 김현정 대표의 경영 능력과 지배력 확보가 시험대에 오를 전망입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>기사 제목에서 '전격 합의' 및 '주주제안 철회'가 명시되어 있어, 행동주의 펀드와 솔루엠 간의 주주권 분쟁이 이미 종결되었거나 종결 수순을 밟고 있는 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>삼화페인트는 증권거래소에 상장된 기업으로, 경영권 분쟁의 대상이 되는 기업의 자력이 충분합니다 (적합 조건 2). 또한 과거 경영권 분쟁 사례와 대법원 판결 기록이 존재하여 증거 확보가 용이할 것으로 보입니다 (적합 조건 5). 과거 분쟁은 종결되었으나, 오너 3세 승계로 인해 새로운 경영권 분쟁의 불씨가 되살아나고 있어 신규 투자 기회가 있습니다 (부적합 조건 해당 없음). 다만, 일반적인 집단 피해 사건이 아닌 대주주 간의 경영권 분쟁으로, 소송금융의 전형적인 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>'행동주의' 얼라인, 솔루엠과 전격 합의…주주제안 철회</t>
+          <t>[기업Hi스토리] '오너 3세 시대' 연 삼화페인트...끝나지 않은 경영권 분...</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>financialreview.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403849</t>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41007</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:55.575161+00:00</t>
+          <t>2026-03-18 12:42:13.054288+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>테슬라</t>
+          <t>이재용 회장 및 삼성물산, 전직 정부 관계자</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>자기거래 소송 진행 중</t>
+          <t>국민연금 손해배상 소송 1심 변론기일 시작, 소액주주 손해배상 소송 진행 중, ISDS 중재 절차 환송</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>테슬라가 xAI에 20억 달러를 투자한 지 6주 만에 머스크가 해당 자산에 '구조적 결함'이 있음을 스스로 확인한 것으로 보도되었습니다. 이로 인해 주주들의 자금이 부적절하게 사용되었다는 '자기거래' 소송이 이미 진행 중인 것으로 알려졌습니다.</t>
+          <t>2015년 삼성물산-제일모직 합병 과정에서 이재용 삼성전자 회장 등 삼성 측과 정부의 부당한 개입 의혹이 제기되며 국제 중재 및 국내 소송으로 이어지고 있습니다. 국민연금공단과 소액주주들이 합병으로 인한 손해배상 소송을 제기하여 현재 1심 변론이 시작되었거나 진행 중이며, 국제상설중재재판소(PCA)의 ISDS 판정 취소 소송도 영국 법원에서 일부 인정되어 중재 절차로 환송된 상태입니다. 이른바 '삼성생명법' 개정안 등 지배구조를 둘러싼 법적 리스크와 재무적 부담이 삼성물산에 지속될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>테슬라와 같은 대기업이 피고이며(적합 조건 2), 20억 달러 규모의 투자가 언급되어 피해 규모가 매우 크고(적합 조건 4), 주주들의 자금이 투입된 '자기거래' 소송으로 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 머스크 스스로 '구조적 결함을 안고 있는 자산'임을 확인한 격이어서 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
+          <t>삼성물산-제일모직 합병 과정에서 이재용 회장 및 전직 임원진, 정부 관계자들의 부당한 개입 의혹이 제기되었고, 국제 중재 및 영국 법원 판결에서 일부 개입 사실이 인정되어 상대방 책임이 비교적 명확합니다. 이재용 회장, 삼성물산 등 피고의 자력이 충분하며, 국민연금공단과 소액주주들이 소송을 제기하여 집단적 피해가 존재합니다. 국민연금 청구액 5억원이 명시되었으나, ISDS 판정액이 1556억원에 달하는 등 합병으로 인한 잠재적 피해 규모가 매우 크고, 국제 중재 판정 등 객관적 증거가 확보되어 있습니다. 현재 국민연금 및 소액주주들의 손해배상 소송이 진행 중이며, ISDS 중재 절차도 재개되어 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>20억 달러</t>
+          <t>국민연금 청구액 5억원, 소액주주 청구액 미상 (잠재적 수백억 원 이상)</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>국민연금 가입자 다수, 소액주주 32명 외 잠재적 다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[부자들의 투자노트] 맨그룹  유가 120~130달러까지 오르면 경기침체 올...</t>
+          <t>[건설사 체력 점검-삼성물산③] 지배구조 삼켰지만…몸집보다 큰 짐</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>theviewers.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000297552?division=NAVER</t>
+          <t>https://theviewers.co.kr/View.aspx?No=4002184</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-16 00:51:19.138508+00:00</t>
+          <t>2026-03-18 00:48:49.638038+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A82" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>솔루엠 (전성호 대표 측)</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>주주제안 및 신주발행무효 소송 철회 후 합의 완료</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>얼라인파트너스가 솔루엠 전성호 대표 측과 경영권 승계 포기, 상환전환우선주(RCPS) 권리 조정 등 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 이에 따라 얼라인은 모든 주주제안과 신주발행무효 소송을 철회했으며, 양측은 이사회 독립성 강화, 전문 경영인 체제 전환 등에 합의했습니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>얼라인파트너스가 제기했던 신주발행무효 소송 및 모든 주주제안이 전성호 솔루엠 대표 측과의 합의에 따라 전면 철회되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>얼라인, 솔루엠 주주제안 철회⋯경영권 승계포기·RCPS 권리 조정</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1949803</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:41:48.578835+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>한미사이언스 이사회 개최 임박, 박재현 대표 연임 논의 및 경영권 분쟁 심화</t>
+          <t>의안상정 가처분 소송 일부 인용 판결</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>한미약품그룹의 경영권 향방을 결정할 한미사이언스 이사회가 이달 중 열릴 예정이다. 최대주주 신동국 회장 측과 송영숙 회장 측이 박재현 한미약품 대표의 연임을 두고 표 대결을 벌일 것으로 예상되며, 박 대표의 폭로 등으로 갈등이 격화되고 있어 향후 법적 분쟁으로 이어질 가능성이 높다.</t>
+          <t>주식시장 주요 공시 내용으로, 일양약품 관련 임시총회소집허가 소송이 취하되었고, 장○○ 외 7인이 제기한 의안상정 가처분 소송이 일부 인용되었다는 내용이 포함되어 있습니다. 이는 기업의 지배구조와 관련된 법적 분쟁의 진행 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방(한미사이언스, 신동국 회장)의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 성격상 소송으로 이어질 경우 높은 이해관계가 걸려있음. 박재현 대표의 폭로 등 증거 확보 가능성도 존재함(적합 조건 5). 다만, 일반적인 집단적 피해 사건이 아닌 기업 내부의 경영권 분쟁으로, 피해 규모 산정 및 피해자 특정에 어려움이 있을 수 있음.</t>
+          <t>기사는 주식시장 주요 공시 목록으로, 특정 사건의 상세한 피해 내용이나 책임 소재를 파악하기 어렵습니다. '장○○ 외 7인'이 제기한 가처분 소송은 진행 중이나, 피해 규모(피해 금액 미상)와 피해자 수(8명)가 소송금융 투자 대상으로 적합하다고 보기에는 부족하며, 상대방의 책임이 명확한지 판단할 근거도 없습니다. 또한, '소송 취하'는 해당 사건이 종결되었음을 의미할 수 있어 부적합 조건에 해당할 수 있습니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>박재현 운명 가를 41%의 향방은?…한미사이언스, 이사회 개최 임박</t>
+          <t>3월 16일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02069686645383976</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121684</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-16 00:39:02.991625+00:00</t>
+          <t>2026-03-17 00:51:38.043947+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
-      <c r="A84" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>남양유업</t>
+          <t>현정은 현대그룹 회장 및 당시 현대엘리베이터 이사들</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>쉰들러의 주주대표소송 대법원 최종 승소 (다른 소액주주들의 소송을 위한 강력한 선례)</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>남양유업의 2023년 정기 주주총회에서 이사 보수 한도 상향 안건 처리 시 최대주주였던 홍원식 전 회장의 의결권 행사가 적법한지 여부가 쟁점이 됨. 회사 감사가 제기한 주주총회 결의 취소 소송에서 대법원은 해당 이사의 의결권 행사를 제한해야 한다고 최종 판단함. 이 판례는 향후 기업들의 이사 보수 한도 결정 관행에 변화를 가져올 것으로 예상됨.</t>
+          <t>현대엘리베이터가 현정은 회장의 경영권 유지를 위해 무리한 유상증자를 단행하고 파생상품 계약에 자금을 사용, 이로 인해 회사와 소액주주들이 막대한 손실을 입었다. 쉰들러는 주주대표소송을 통해 현 회장 등에게 2800억원을 배상하라는 대법원 최종 승소 판결을 받아냈으며, 이는 다른 소액주주들에게 유사한 소송을 제기할 수 있는 강력한 선례가 된다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이사 보수 한도 관련 남양유업 주주총회 결의 취소 소송은 이미 대법원 판결로 최종 확정되어 종결된 사건임. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당함. 해당 판례는 향후 유사 사건의 법리적 근거가 될 수 있으나, 이 특정 사건 자체는 투자 대상으로서의 신규성이 없음.</t>
+          <t>대법원 판결로 현대엘리베이터 경영진의 책임이 명확히 인정되었고, 대기업 총수 및 상장회사를 상대로 한 소송으로 상대방의 자력이 충분하다. 40% 이상의 소액주주가 피해를 입었을 가능성이 있어 집단적 피해 규모가 크며, 이미 확정된 판결이 강력한 증거가 된다. 비록 쉰들러의 소송은 종결되었으나, 이 판결은 다른 소액주주들이 유사한 피해에 대해 소송을 제기할 수 있는 강력한 선례를 제공한다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2800억원 (대법원 판결 금액)</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수많은 소액주주</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>배당 늘릴까, 보수 줄일까 …남양유업이 던진 주총 변수</t>
+          <t>쉰들러 나비효과? 현대엘리베이터 폭탄배당: 1화 [이환주의 시선]</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1948881</t>
+          <t>http://www.fnnews.com/news/202603161648312584</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:00.757369+00:00</t>
+          <t>2026-03-17 00:40:53.614617+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>김홍국 회장</t>
+          <t>박문덕 하이트진로 회장, 박태영 사장, 김인규 대표이사 등 전·현직 이사들</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>경제개혁연대가 김홍국 회장을 상대로 손해배상 소송 제기</t>
+          <t>주주대표소송 첫 변론기일 진행, 다음 변론기일 5월 14일 예정</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>경제개혁연대가 하림지주 김홍국 회장을 상대로 손해배상 소송을 제기했습니다. 소송 내용은 김 회장이 총수 일가의 경영권 승계를 위해 회사 자산을 총수 2세 개인 회사에 유리한 조건으로 이전하여 하림지주에 손해를 끼쳤다는 것입니다. 이는 기업의 지배구조와 관련된 문제로, 현재 법적 다툼이 진행 중입니다.</t>
+          <t>하이트진로 소액주주들이 박문덕 회장 등 전·현직 이사들을 상대로 390억 원 규모의 주주대표소송을 제기했습니다. 총수 일가 소유 회사에 대한 부당 지원으로 회사에 손실을 입혔다는 주장이며, 공정위 과징금 부과 및 법원 벌금 선고 등 선행 절차가 있었습니다. 현재 소멸시효 만료 여부가 주요 쟁점으로 법정 공방이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>하림지주 김홍국 회장의 총수 일가 승계를 위한 회사 자산 부당 이전 의혹으로 상대방 책임이 명확하게 특정됩니다 (적합 조건 1). 상대방인 하림지주는 대기업으로 자력이 충분하며 (적합 조건 2), 회사에 손해를 끼쳤다는 주장은 상당한 규모의 피해액을 예상하게 합니다 (적합 조건 4). 경제개혁연대가 이미 손해배상 소송을 제기한 상태로, 법적 절차가 진행 중입니다.</t>
+          <t>하이트진로라는 대기업을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 390억 원이라는 큰 피해 규모를 다수의 소액주주들이 입은 집단적 피해 사례입니다(적합 조건 3, 4). 공정위 과징금 부과 및 법원 벌금 선고 등 공적 절차가 이미 진행되어 상대방 책임이 비교적 명확하고 증거가 확보되어 있습니다(적합 조건 1, 5, 6).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>390억 원</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>닭고기 담합 소송 속 드러난 '올품'... 하림 승계 구조의 핵심 고리</t>
+          <t>하이트진로, 390억 주주소송 본격화...총수 일가 고액 보수 쟁점</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514215</t>
+          <t>https://mdtoday.co.kr/news/view/1065575557881004</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-13 12:55:56.567678+00:00</t>
+          <t>2026-03-16 12:51:32.688644+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
-      <c r="A86" s="2" t="inlineStr">
+      <c r="A86" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>솔루엠</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>소송 및 주주제안 합의로 철회 예정</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>솔루엠과 행동주의 펀드 얼라인파트너스가 RCPS 관련 소송 및 주주제안을 포함한 지배구조 개편에 전격 합의했습니다. 양측은 RCPS 권리 조정, 이사회 독립성 강화, 전문경영인 체제 전환 등에 합의했으며, 얼라인파트너스는 기존 소송과 주주제안을 철회하기로 했습니다. 이번 합의로 양측의 갈등은 봉합되고 주주가치 제고의 변곡점이 될 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>솔루엠과 행동주의 펀드 얼라인파트너스 간의 RCPS 관련 소송 및 주주제안 갈등이 전격 합의로 종결되었습니다. 얼라인파트너스는 합의 이행 시 기존에 제기했던 소송과 가처분을 취하하기로 하여, 해당 사건은 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>솔루엠, 얼라인과 전격 합의…소송 접고 지배구조 개편 나서(종합)</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04132806645383976</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:43:59.944855+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>솔루엠 주식회사</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>지배구조 개선 합의에 따라 소송 및 가처분 취하 예정</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>솔루엠과 얼라인파트너스가 지배구조 선진화 및 주주가치 제고를 위한 전격 합의를 발표했다. 이 합의에 따라 양측은 RCPS 관련 신주발행무효 소송과 가처분 신청을 취하하기로 했다. 이는 주주제안을 통한 기업 지배구조 개선 사례로, 기존 소송이 합의로 종결되는 상황이다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>기사에 따르면 솔루엠과 얼라인파트너스가 지배구조 개선에 합의하여 RCPS 관련 신주발행무효 소송과 가처분을 취하하기로 했다. 이는 이미 합의가 완료되어 소송이 종결될 예정인 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>솔루엠·얼라인, 지배구조 선진화·주주가치 제고 '전격 합의'...주주제...</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>asiatime.co.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.asiatime.co.kr/article/20260316500307</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:42:28.273719+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>주주총회 결의 무효 소송 제기 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑이 이사회 구조를 6대3으로 변경하며 20년간 유지되던 공동지배 구조의 균형이 깨졌습니다. 이에 대해 태광 측에서 주주총회 결의 무효 소송을 제기할 가능성이 언급되며 경영권 분쟁으로 이어질 시나리오가 제시되었습니다.</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 주주총회 결의 무효 소송은 법리적 쟁점이 명확하고 관련 증거 확보가 용이할 수 있습니다(적합 조건 1, 5). 경영권 분쟁의 성격상 소송 가액이 높을 가능성이 있으나(적합 조건 4), 다수의 피해자가 발생하는 집단소송의 성격은 아니며, 아직 소송이 제기되지 않은 '시나리오' 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>20년 균형 깬 롯데홈쇼핑, '6대3' 이사회로 경영권 굳혔다</t>
+        </is>
+      </c>
+      <c r="K88" t="inlineStr">
+        <is>
+          <t>popcornnews.net</t>
+        </is>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115210</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:40:48.469366+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>솔루엠</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>행동주의 펀드와 기업 간 합의 완료</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>행동주의 펀드 얼라인파트너스가 솔루엠의 제3자배정 상환전환우선주 발행이 주주 권익을 침해한다며 제기했던 소송이 양측의 포괄적 합의로 종결되었다. 합의 내용은 RCPS 관련 주주 우려 해소, 이사회 독립성 강화, 감사 기능 확대, 경영권 승계 및 인적분할에 대한 원칙 수립 등이다. 양측은 이번 합의를 통해 솔루엠의 거버넌스 선진화와 주주가치 극대화를 기대하고 있다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>행동주의 펀드 얼라인파트너스가 솔루엠을 상대로 제기했던 소송은 양측의 포괄적 합의에 도달하여 종결되었다. (부적합 조건: 이미 종결된 사건) 따라서 이 사건은 신규 소송금융 투자 대상으로 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>솔루엠, 행동주의 얼라인과 거버넌스 선진화 합의…“주주가치 제고 추...</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>fntimes.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>http://www.fntimes.com/html/view.php?ud=2026031608590959477fd637f543_18</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:37:55.744527+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>솔루엠</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>주주권 분쟁 관련 합의 완료 및 주주제안 철회</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>행동주의 펀드 얼라인과 솔루엠 간의 주주권 분쟁이 전격 합의되면서, 얼라인이 제기했던 무효소송 및 주식처분금지 가처분 신청과 주주제안이 철회되었습니다. 양측은 공동 검증 감사 선임 및 대표 퇴임 등에 합의하며 분쟁을 마무리했습니다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>기사 제목에서 '전격 합의' 및 '주주제안 철회'가 명시되어 있어, 행동주의 펀드와 솔루엠 간의 주주권 분쟁이 이미 종결되었거나 종결 수순을 밟고 있는 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>'행동주의' 얼라인, 솔루엠과 전격 합의…주주제안 철회</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>news.einfomax.co.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403849</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:36:55.575161+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B86" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D87" t="inlineStr">
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>테슬라</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...163 lines deleted...]
-      <c r="I89" t="inlineStr">
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>자기거래 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>테슬라가 xAI에 20억 달러를 투자한 지 6주 만에 머스크가 해당 자산에 '구조적 결함'이 있음을 스스로 확인한 것으로 보도되었습니다. 이로 인해 주주들의 자금이 부적절하게 사용되었다는 '자기거래' 소송이 이미 진행 중인 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>테슬라와 같은 대기업이 피고이며(적합 조건 2), 20억 달러 규모의 투자가 언급되어 피해 규모가 매우 크고(적합 조건 4), 주주들의 자금이 투입된 '자기거래' 소송으로 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 머스크 스스로 '구조적 결함을 안고 있는 자산'임을 확인한 격이어서 상대방 책임이 비교적 명확하고 증거 확보 가능성이 높습니다(적합 조건 1, 5). 이미 소송이 진행 중이므로 부적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>20억 달러</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
         <is>
           <t>주주 다수</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]'뫼비우스의 띠'가 된 롯데와 태광의 '20년 앙금'</t>
+          <t>[부자들의 투자노트] 맨그룹  유가 120~130달러까지 오르면 경기침체 올...</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/11/0041</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000297552?division=NAVER</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:27.667336+00:00</t>
+          <t>2026-03-16 00:51:19.138508+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁 관련 소송 진행 중</t>
+          <t>3차 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회 안건에 대해 최윤범 회장 측 추천 이사 후보 전원 찬성 및 영풍∙MBK 연합 측 제안 안건 전원 반대를 권고했다. 특히 영풍∙MBK 연합이 제안한 주식 액면분할 안건에 대해서는 '현재 소송 중인 동일 안건'이 있음을 언급하며 반대 의견을 제시했다. 이는 고려아연 경영권을 둘러싼 양측 간의 분쟁이 심화되고 있으며, 이미 법적 다툼이 진행 중임을 시사한다.</t>
+          <t>한국콜마 윤상현 부회장이 K뷰티 기술 유출 방지를 요청하는 기사이나, 관련 기사에서 '콜마家 주식반환 소송'이 진행 중이며 3차 변론기일이 6월로 연기되었다고 언급됩니다. 이 소송은 한국콜마의 지배구조 향방에 영향을 미칠 수 있는 내부 가족 간의 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>고려아연과 영풍/MBK 연합 간의 경영권 분쟁으로, 양측 모두 자력이 충분한 대기업임 (적합 조건 2). 기사에서 '현재 소송 중인 동일 안건'이 언급되어 이미 법적 절차가 진행 중임을 알 수 있음. 다만, 소송의 구체적인 내용, 피해 규모 및 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족함.</t>
+          <t>관련 기사에서 언급된 '콜마家 주식반환 소송'은 이미 소송이 진행 중이므로 증거가 법원에 제출되고 있을 것이며, 상대방(콜마家 관련 인물/법인)의 자력이 충분할 것으로 예상됩니다. 그러나 기사 본문의 주요 내용은 기술 유출 방지 요청이며, 소송 자체는 내부 가족 간의 분쟁으로 집단적 피해가 아니며, 구체적인 책임 소재나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>글래스루이스, 최윤범 회장 측 추천 이사 후보 전원 찬성 권고</t>
+          <t>콜마 윤상현, 김정관 장관에  K뷰티 기술 유출 막아달라</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1947951</t>
+          <t>https://www.news1.kr/industry/distribution/6100864</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-12 00:36:33.541793+00:00</t>
+          <t>2026-03-16 00:45:01.910119+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>영풍, MBK 연합</t>
+          <t>한미사이언스, 신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>정기주주총회를 앞두고 의결권 자문사의 권고가 발표되었으며, 주식 액면분할 관련 소송이 진행 중입니다.</t>
+          <t>한미사이언스 이사회 개최 임박, 박재현 대표 연임 논의 및 경영권 분쟁 심화</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회를 앞두고 현 경영진을 지지하고 영풍·MBK 연합이 추천한 이사 후보에 반대하는 권고를 내놓았습니다. 이는 현 경영진의 전략적 이니셔티브 지속 필요성과 경영 성과를 긍정적으로 평가한 결과입니다. 주식 액면분할 안건은 현재 소송 중인 상황이 언급되었습니다.</t>
+          <t>한미약품그룹의 경영권 향방을 결정할 한미사이언스 이사회가 이달 중 열릴 예정이다. 최대주주 신동국 회장 측과 송영숙 회장 측이 박재현 한미약품 대표의 연임을 두고 표 대결을 벌일 것으로 예상되며, 박 대표의 폭로 등으로 갈등이 격화되고 있어 향후 법적 분쟁으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>상대방인 고려아연, 영풍, MBK 연합 모두 자력이 충분하며(적합 조건 2), 글로벌 의결권 자문사의 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 정기주주총회 의결권 권고 등 공적 절차가 진행 중이며, 주식 액면분할 관련 소송도 언급되었습니다(적합 조건 6). 그러나 일반적인 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
+          <t>상대방(한미사이언스, 신동국 회장)의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 성격상 소송으로 이어질 경우 높은 이해관계가 걸려있음. 박재현 대표의 폭로 등 증거 확보 가능성도 존재함(적합 조건 5). 다만, 일반적인 집단적 피해 사건이 아닌 기업 내부의 경영권 분쟁으로, 피해 규모 산정 및 피해자 특정에 어려움이 있을 수 있음.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>글래스루이스 “고려아연 현 경영진 지지”…영풍·MBK 추천 후보 반대...</t>
+          <t>박재현 운명 가를 41%의 향방은?…한미사이언스, 이사회 개최 임박</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093343</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02069686645383976</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-11 13:19:07.498468+00:00</t>
+          <t>2026-03-16 00:39:02.991625+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="2" t="inlineStr">
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>남양유업</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>대법원 판결 확정</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>남양유업의 2023년 정기 주주총회에서 이사 보수 한도 상향 안건 처리 시 최대주주였던 홍원식 전 회장의 의결권 행사가 적법한지 여부가 쟁점이 됨. 회사 감사가 제기한 주주총회 결의 취소 소송에서 대법원은 해당 이사의 의결권 행사를 제한해야 한다고 최종 판단함. 이 판례는 향후 기업들의 이사 보수 한도 결정 관행에 변화를 가져올 것으로 예상됨.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>이사 보수 한도 관련 남양유업 주주총회 결의 취소 소송은 이미 대법원 판결로 최종 확정되어 종결된 사건임. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당함. 해당 판례는 향후 유사 사건의 법리적 근거가 될 수 있으나, 이 특정 사건 자체는 투자 대상으로서의 신규성이 없음.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>배당 늘릴까, 보수 줄일까 …남양유업이 던진 주총 변수</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1948881</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:17:00.757369+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B94" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D94" t="inlineStr">
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>김홍국 회장</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>3차 상법 개정안 시행에 따른 기업들의 대응</t>
+          <t>경제개혁연대가 김홍국 회장을 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>3차 상법 개정안 시행으로 50여 상장사가 자사주 소각 및 활용 계획을 발표하고 있으며, 이사의 손해배상 책임 한도를 제한하는 정관 변경을 추진하고 있다. 이는 주주가치 제고 및 이사들의 소송 리스크 관리를 위한 기업들의 선제적 대응으로, 특정 피해 발생이나 법적 분쟁 상황을 다루는 기사는 아니다.</t>
+          <t>경제개혁연대가 하림지주 김홍국 회장을 상대로 손해배상 소송을 제기했습니다. 소송 내용은 김 회장이 총수 일가의 경영권 승계를 위해 회사 자산을 총수 2세 개인 회사에 유리한 조건으로 이전하여 하림지주에 손해를 끼쳤다는 것입니다. 이는 기업의 지배구조와 관련된 문제로, 현재 법적 다툼이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>기사는 3차 상법 개정안 시행에 따른 기업들의 자사주 소각 및 이사의 손해배상 책임 제한을 위한 정관 변경 움직임을 다루고 있습니다. 특정 기업의 명확한 위법 행위나 이로 인한 피해자들의 구체적인 손해 발생 사실이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>하림지주 김홍국 회장의 총수 일가 승계를 위한 회사 자산 부당 이전 의혹으로 상대방 책임이 명확하게 특정됩니다 (적합 조건 1). 상대방인 하림지주는 대기업으로 자력이 충분하며 (적합 조건 2), 회사에 손해를 끼쳤다는 주장은 상당한 규모의 피해액을 예상하게 합니다 (적합 조건 4). 경제개혁연대가 이미 손해배상 소송을 제기한 상태로, 법적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>50여 상장사 24조 소각 발표…자사주 활용안 정관 반영도 서둘러[시그널...</t>
+          <t>닭고기 담합 소송 속 드러난 '올품'... 하림 승계 구조의 핵심 고리</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018082?ref=naver</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514215</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-11 13:03:58.541854+00:00</t>
+          <t>2026-03-13 12:55:56.567678+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>조영식 바이오노트 회장</t>
+          <t>롯데그룹</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>조영식 회장의 집회금지 가처분 신청 진행 중, 유바이오로직스 정기 주주총회에서 경영권 관련 표 대결 예정</t>
+          <t>주주총회 앞두고 대표이사 재선임 반대 및 해임 소송 예고</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>조영식 바이오노트 회장이 자택 인근에서 집회를 이어온 유바이오로직스 소액주주연대 대표를 상대로 집회금지 가처분을 신청했습니다. 소액주주들은 실적 부진과 지배구조 문제를 제기하며 주주가치 제고를 요구하고 있으며, 다가오는 주주총회에서 이사회 구성 변경 등을 안건으로 표 대결을 예고하고 있습니다.</t>
+          <t>롯데홈쇼핑의 2대 주주인 태광그룹이 최대주주인 롯데그룹의 경영 방식에 반발하며 대표이사 재선임에 반대하고 해임 소송을 예고했다. 태광 측은 롯데가 롯데홈쇼핑을 계열사 지원 창구로 활용하며 상법을 위반했다고 주장하고 있다. 이번 주주총회를 기점으로 20년간 이어진 두 그룹의 갈등이 새로운 국면을 맞을 것으로 보인다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>상대방(조영식 회장 및 관계사)의 자력이 충분하고(적합 조건 2), 유바이오로직스 소액주주 다수가 조직적으로 연대하여 집단적 피해를 주장하며(적합 조건 3), 주가 부진으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 주가 및 지배구조 관련 증거 확보가 가능합니다(적합 조건 5). 소액주주연대가 주주제안 요건을 충족하고 주주총회에서 표 대결을 예고하는 등 적극적인 행동을 보이고 있어, 향후 경영진을 상대로 한 주주대표소송 등 법적 분쟁으로 확대될 가능성이 높습니다.</t>
+          <t>상대방인 롯데그룹은 자력이 충분한 대기업이며 (적합 조건 2), 태광그룹은 롯데홈쇼핑의 내부거래 지속이 상법 위반이라고 주장하며 대표이사 해임 소송을 예고하고 있다. 이는 이사회 회의록 등 내부 문서를 통해 증거 확보가 가능하며 (적합 조건 5), 대기업 간의 분쟁이므로 잠재적 피해 규모가 클 수 있다 (적합 조건 4). 롯데 측의 책임이 명확해질 경우 소송금융 투자에 적합하다 (적합 조건 1).</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>미상 (상당할 것으로 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>다수 (유바이오로직스 소액주주)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>조영식 바이오노트 회장, 소액주주 상대 집회금지 가처분 신청...주총 앞...</t>
+          <t>“사돈이 땅 사면 배 아프다”…태광-롯데, 20년 ‘홈쇼핑 전쟁’</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>mdtoday.co.kr</t>
+          <t>theviewers.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://mdtoday.co.kr/news/view/1065605765875823</t>
+          <t>https://theviewers.co.kr/View.aspx?No=4002198</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-11 00:49:25.703015+00:00</t>
+          <t>2026-03-13 12:44:14.549559+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>가비아</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>상법 개정안 시행 및 정기 주주총회에서 기업들의 대응 예상</t>
+          <t>의안상정 가처분 소송 진행 중, 행동주의 펀드 연전연승</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>최근 상법 개정으로 일반주주의 권리가 강화되었으나, 다수 상장사들이 집중투표제 등 주주권 행사를 방해하는 정관 개정을 시도하며 법 개정 취지에 반하는 움직임을 보이고 있습니다. 이는 일반주주들의 권리 침해 및 기업가치 하락으로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>행동주의 펀드들이 주주총회 안건을 부당하게 거부하는 회사들을 상대로 '의안상정 가처분' 소송에서 연전연승하고 있습니다. 이는 상법 시행령에 근거한 주주제안권 보호의 중요성을 보여주며, 가비아 사례처럼 기업의 자의적인 안건 배제를 막는 효과적인 법적 수단으로 활용되고 있습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>상법 개정으로 일반주주 권리 보호가 강화되었음에도 다수 상장사들이 주주권 행사를 방해하는 정관 개정을 시도하고 있어(상대방 책임 명확) 집단적 피해를 야기할 수 있습니다(집단적 피해). 상장사는 자력이 충분하며(상대방 자력 충분), 정관 개정안 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
+          <t>상대방 책임이 명확하고(주주제안 부당 거부), 상대방(가비아 등 상장회사)의 자력이 충분하며, 상법 시행령에 근거한 법리적 우위와 가처분 연전연승으로 승소 가능성이 매우 높습니다. 이는 주주들의 집단적 권리 보호에 해당하며, 소송금융 투자에 매력적인 요소입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수 일반주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>김우진 서울대 경영전문대학원 교수 “자사주는 자산 아닌 자본… 인식...</t>
+          <t>주총 안건 맘대로 못 뺀다…행동주의 펀드 '의안상정 가처분' 연전연승</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260310515727?OutUrl=naver</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403466</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-11 00:39:26.043939+00:00</t>
+          <t>2026-03-13 00:51:37.656545+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>MBK파트너스, 영풍</t>
+          <t>일론 머스크, 테슬라</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>테슬라 주주들이 일론 머스크를 상대로 제기한 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>일론 머스크 테슬라 CEO가 자신의 AI 스타트업 xAI와 테슬라의 공동 AI 프로젝트를 추진하겠다고 밝히면서 이해충돌 논란이 불거졌다. 이는 당시 제기된 테슬라 주주 소송과 관련이 있는 것으로 해석되며, 주주들은 머스크의 행위에 대해 소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(이해충돌), 상대방(테슬라, 일론 머스크)의 자력이 충분하며, 다수의 주주가 피해를 입어 집단적 피해에 해당합니다. 소송이 이미 진행 중이며, 피해 규모가 클 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>머스크 “xAI·테슬라 공동 AI 프로젝트 추진”…주주 소송 속 이해충돌...</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=2026031218584619759a1f309431_1</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:30:28.753298+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>하이트진로 미등기 임원</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>주주소송 진행 중, 재판부에서 피고별 행위와 책임 입증 요구</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>하이트진로의 미등기 임원들을 대상으로 390억원 규모의 주주소송이 진행 중입니다. 부당 내부거래로 인한 손해배상 책임을 묻는 소송으로, 공정거래위원회 제재나 형사 판결 등 공적 절차를 통해 부당 내부거래 사실이 확인되었는지 여부가 쟁점이 될 수 있습니다. 재판부는 원고 측에 피고별 행위와 책임을 구체적으로 입증할 것을 요구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>390억원 규모의 주주소송으로 피해 규모가 매우 크고(적합 조건 4), 다수의 주주가 원고일 가능성이 높아 집단적 피해에 해당합니다(적합 조건 3). 또한, 부당 내부거래에 대해 공정거래위원회 제재나 형사 판결 등 공적 절차를 통해 확인된 사실이 있을 수 있어 증거 확보 및 상대방 책임 입증에 유리할 수 있습니다(적합 조건 5, 6). 하이트진로 임원을 대상으로 하는 소송으로, 임원 개인의 자력 또는 D&amp;O 보험을 통한 배상 가능성도 있습니다(적합 조건 2). 다만, 이사 개인의 민사상 손해배상 책임 입증이 쟁점이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>390억원</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>하이트진로 390억원 주주소송 공방···미등기 임원 업무 따진다</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419763</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-12 18:01:17.970931+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>고려아연 경영진</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>고려아연 경영진 대상 주주대표소송 진행 중, 주주총회 앞두고 소송가액 증액</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍·MBK파트너스 연합 간 경영권 분쟁이 심화되는 가운데, 영풍 측이 고려아연 경영진 9명을 대상으로 제기한 주주대표소송의 청구액이 8365억원으로 증액되었다. 이 소송은 고려아연 이사회가 자사주 공개매수 및 유상증자 과정에서 선관주의 의무를 위반하여 회사에 손해를 입혔다는 주장에서 비롯되었다. 주주총회를 앞두고 소송가액 증액과 사외이사 후보 사임 등 변수가 발생하며 양측의 갈등이 재점화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>고려아연 경영진을 대상으로 한 주주대표소송으로, 상대방(고려아연)의 자력이 충분하며(적합 조건 2), 소송가액이 8365억원으로 매우 크다(적합 조건 4). 자사주 공개매수 및 유상증자 과정에서의 선관주의 의무 위반 주장이 구체적이며, 소송가액 증액을 통해 증거 확보 가능성도 높다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적이다.</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>8365억원</t>
+        </is>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>[고려아연 vs 영풍·MBK] 주총 앞두고 다시 '시끌'…소송·사임 변수</t>
+        </is>
+      </c>
+      <c r="K100" t="inlineStr">
+        <is>
+          <t>fetv.co.kr</t>
+        </is>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>https://www.fetv.co.kr/news/article.html?no=214777</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:48:09.597544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>3차 변론기일 연기</t>
+          <t>주주총회 이사회 구성 변경 안건 논의 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>한국콜마 윤동한 회장 일가 간 주식반환 소송의 3차 변론기일이 6월로 연기되었습니다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수가 될 것으로 보입니다.</t>
+          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 이사회 구성 변경을 두고 20년째 이어진 경영권 분쟁을 격화하고 있습니다. 롯데는 최대주주로서 이사회 장악을 시도하고 있으나, 태광은 '신사협정'을 근거로 기존 5대4 이사회 구도 유지를 주장하며 반발하고 있습니다. 이 분쟁은 2006년 롯데의 롯데홈쇼핑 인수 과정에서 시작되었습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>한국콜마 회장 일가 관련 주식반환 소송으로, 소송 가액이 클 것으로 예상되어 '피해 규모가 큼' 조건에 해당합니다. 또한 상대방이 한국콜마 회장 일가이므로 '상대방에게 자력이 충분함' 조건에도 부합합니다. 그러나 집단적 피해가 아니며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>이 사건은 두 대기업(롯데그룹, 태광그룹) 간의 20년 이상 이어진 경영권 및 이사회 구성에 대한 분쟁으로, 소송금융이 일반적으로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 멉니다. (적합 조건 3, 4 불충족) 또한, 피해자(태광그룹)는 자체적인 소송 수행 능력이 충분하여 소송금융의 필요성이 낮고, 핵심 쟁점인 '신사협정'의 존재 여부 및 법적 구속력 입증이 어려워 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 5 불충족)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>콜마家 주식반환 소송…3차 변론기일 6월로 연기</t>
+          <t>[인사이드 스토리]'뫼비우스의 띠'가 된 롯데와 태광의 '20년 앙금'</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6095547</t>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/11/0041</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:26.198513+00:00</t>
+          <t>2026-03-12 00:44:27.667336+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>MBK∙영풍 측</t>
+          <t>영풍∙MBK 연합</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>액면분할 관련 가처분 신청 진행 중</t>
+          <t>고려아연 경영권 분쟁 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>글로벌 의결권자문사 ISS가 고려아연 측의 이사 5인 선임 안건을 지지하며, MBK∙영풍 측에 액면분할 관련 가처분 신청 철회를 권고했습니다. 소송이 계속되는 동안 상장 절차 등 실질적 실행이 어려울 수 있다는 점이 언급되었으며, 이는 기업 지배구조 및 주주 간 분쟁으로 보입니다.</t>
+          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회 안건에 대해 최윤범 회장 측 추천 이사 후보 전원 찬성 및 영풍∙MBK 연합 측 제안 안건 전원 반대를 권고했다. 특히 영풍∙MBK 연합이 제안한 주식 액면분할 안건에 대해서는 '현재 소송 중인 동일 안건'이 있음을 언급하며 반대 의견을 제시했다. 이는 고려아연 경영권을 둘러싼 양측 간의 분쟁이 심화되고 있으며, 이미 법적 다툼이 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>상대방인 고려아연, MBK, 영풍은 대기업으로 자력이 충분하며(적합 조건 2), 이미 가처분 신청 및 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고, 일반적인 집단적 피해 사례와는 거리가 있어 소송금융 투자 적합도는 'Medium'으로 평가됩니다.</t>
+          <t>고려아연과 영풍/MBK 연합 간의 경영권 분쟁으로, 양측 모두 자력이 충분한 대기업임 (적합 조건 2). 기사에서 '현재 소송 중인 동일 안건'이 언급되어 이미 법적 절차가 진행 중임을 알 수 있음. 다만, 소송의 구체적인 내용, 피해 규모 및 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족함.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>글로벌 의결권자문사 ISS, ‘이사 5인 선임’ 고려아연 측 안건 지지</t>
+          <t>글래스루이스, 최윤범 회장 측 추천 이사 후보 전원 찬성 권고</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603090220</t>
+          <t>http://www.inews24.com/view/1947951</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:20.613362+00:00</t>
+          <t>2026-03-12 00:36:33.541793+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="2" t="inlineStr">
+      <c r="A103" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>영풍, MBK 연합</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>정기주주총회를 앞두고 의결권 자문사의 권고가 발표되었으며, 주식 액면분할 관련 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회를 앞두고 현 경영진을 지지하고 영풍·MBK 연합이 추천한 이사 후보에 반대하는 권고를 내놓았습니다. 이는 현 경영진의 전략적 이니셔티브 지속 필요성과 경영 성과를 긍정적으로 평가한 결과입니다. 주식 액면분할 안건은 현재 소송 중인 상황이 언급되었습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>상대방인 고려아연, 영풍, MBK 연합 모두 자력이 충분하며(적합 조건 2), 글로벌 의결권 자문사의 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 정기주주총회 의결권 권고 등 공적 절차가 진행 중이며, 주식 액면분할 관련 소송도 언급되었습니다(적합 조건 6). 그러나 일반적인 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>글래스루이스 “고려아연 현 경영진 지지”…영풍·MBK 추천 후보 반대...</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>seoultimes.news</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093343</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:19:07.498468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D103" t="inlineStr">
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>스맥, SNT그룹, 얼라인파트너스자산운용 (분쟁 당사자)</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>주총 의안 상정 가처분 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>공작기계 업체 스맥과 SNT그룹 간 경영권 분쟁이 주총 의안 상정 가처분 소송으로 이어지는 등 주주 제안을 둘러싼 기업과 주주 간의 법적 다툼이 증가하고 있습니다. 얼라인파트너스자산운용과 같은 행동주의 펀드들이 이사 보수 공개 등 다양한 주주 제안을 통해 기업 경영에 적극적으로 개입하고 있으며, 이는 소액주주들의 권익 보호와 연결됩니다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>대기업(스맥, SNT그룹) 및 자산운용사(얼라인파트너스)가 상대방으로 자력이 충분하며 (적합 조건 2), 소액주주 다수가 관련된 집단적 피해 가능성이 높습니다 (적합 조건 3). 160억 원 규모의 배당 제안 등 분쟁의 규모가 크고 (적합 조건 4), 기업 내부 자료 등 증거 확보가 용이할 것으로 예상됩니다 (적합 조건 5). 이미 가처분 소송 등 법적 절차가 진행 중인 점도 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>160억 현금배당  주주 제안 쏟아진 까닭은…기업들 '초긴장'</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026031146981</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:04:20.393247+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr"/>
+      <c r="D105" t="inlineStr"/>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>3차 상법 개정안 시행에 따른 기업들의 대응</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>3차 상법 개정안 시행으로 50여 상장사가 자사주 소각 및 활용 계획을 발표하고 있으며, 이사의 손해배상 책임 한도를 제한하는 정관 변경을 추진하고 있다. 이는 주주가치 제고 및 이사들의 소송 리스크 관리를 위한 기업들의 선제적 대응으로, 특정 피해 발생이나 법적 분쟁 상황을 다루는 기사는 아니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>기사는 3차 상법 개정안 시행에 따른 기업들의 자사주 소각 및 이사의 손해배상 책임 제한을 위한 정관 변경 움직임을 다루고 있습니다. 특정 기업의 명확한 위법 행위나 이로 인한 피해자들의 구체적인 손해 발생 사실이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>50여 상장사 24조 소각 발표…자사주 활용안 정관 반영도 서둘러[시그널...</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20018082?ref=naver</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:03:58.541854+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>조영식 바이오노트 회장</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...210 lines deleted...]
-      </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 주주총회 안건 및 의결권 행사 적법성 다툼, 가처분 소송 및 대법원 판단 진행 중</t>
+          <t>조영식 회장의 집회금지 가처분 신청 진행 중, 유바이오로직스 정기 주주총회에서 경영권 관련 표 대결 예정</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>고려아연 경영권을 둘러싸고 영풍·MBK 파트너스 측과 최윤범 회장 측이 주주총회 안건 재상정, 과거 주총 파행 책임, 의결권 대리행사 과정의 위법성 등을 두고 치열한 공방을 벌이고 있습니다. 양측은 서로의 도덕성과 실적을 공격하며 갈등이 격화되고 있으며, 관련 가처분 소송 및 대법원 판단이 진행 중입니다.</t>
+          <t>조영식 바이오노트 회장이 자택 인근에서 집회를 이어온 유바이오로직스 소액주주연대 대표를 상대로 집회금지 가처분을 신청했습니다. 소액주주들은 실적 부진과 지배구조 문제를 제기하며 주주가치 제고를 요구하고 있으며, 다가오는 주주총회에서 이사회 구성 변경 등을 안건으로 표 대결을 예고하고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>본 사건은 고려아연의 경영권 분쟁으로, 특정 주체에 의한 다수 피해자 대상의 명확한 손해배상 청구 사건으로 보기 어렵습니다. 소송금융의 주요 대상인 집단적 피해나 명확한 금전적 피해 규모가 불분명하며, 주로 지배구조 및 의결권 관련 법적 다툼이 진행 중입니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>상대방(조영식 회장 및 관계사)의 자력이 충분하고(적합 조건 2), 유바이오로직스 소액주주 다수가 조직적으로 연대하여 집단적 피해를 주장하며(적합 조건 3), 주가 부진으로 인한 잠재적 피해 규모가 크고(적합 조건 4), 주가 및 지배구조 관련 증거 확보가 가능합니다(적합 조건 5). 소액주주연대가 주주제안 요건을 충족하고 주주총회에서 표 대결을 예고하는 등 적극적인 행동을 보이고 있어, 향후 경영진을 상대로 한 주주대표소송 등 법적 분쟁으로 확대될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (상당할 것으로 추정)</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (유바이오로직스 소액주주)</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[고려아연 경영권 분쟁] 주말에도 신경전…치열한 주총 표 대결 초읽기</t>
+          <t>조영식 바이오노트 회장, 소액주주 상대 집회금지 가처분 신청...주총 앞...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>mdtoday.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/104513</t>
+          <t>https://mdtoday.co.kr/news/view/1065605765875823</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:16.081472+00:00</t>
+          <t>2026-03-11 00:49:25.703015+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>상법 개정 후 첫 정기 주주총회 시즌, 주요 기업 경영권 분쟁 심화. 고려아연은 이미 손해배상청구소송 제기됨.</t>
+          <t>상법 개정안 시행 및 정기 주주총회에서 기업들의 대응 예상</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주충실의무가 명문화되고 자사주 소각 의무화 등 규제가 강화되면서, 올해 주주총회는 한국 자본시장의 지배구조 변화의 분수령이 될 전망입니다. 행동주의 세력과 소액주주 연대는 법적 기반을 다져 경영 개입을 예고하고 있으며, 고려아연과 한미약품 그룹 등 주요 상장사에서 지배력을 둘러싼 치열한 분쟁이 예상됩니다.</t>
+          <t>최근 상법 개정으로 일반주주의 권리가 강화되었으나, 다수 상장사들이 집중투표제 등 주주권 행사를 방해하는 정관 개정을 시도하며 법 개정 취지에 반하는 움직임을 보이고 있습니다. 이는 일반주주들의 권리 침해 및 기업가치 하락으로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주충실의무가 명문화되어 소액주주 이익 침해 시 이사의 법적 책임이 강화되었으며, 고려아연, 한미약품 그룹 등 대기업을 상대로 한 집단적 주주권 침해 소송 가능성이 높습니다. 3조원 규모의 신주 발행 등 대규모 자본 거래가 쟁점이며, 행동주의 세력과 소액주주 연대가 명확한 법적 근거와 증거를 바탕으로 경영 개입을 예고하고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>상법 개정으로 일반주주 권리 보호가 강화되었음에도 다수 상장사들이 주주권 행사를 방해하는 정관 개정을 시도하고 있어(상대방 책임 명확) 집단적 피해를 야기할 수 있습니다(집단적 피해). 상장사는 자력이 충분하며(상대방 자력 충분), 정관 개정안 등 객관적 증거 확보가 용이합니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>수조 원 (고려아연 신주 발행 규모 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>다수 일반주주</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>이사회 사수냐 탈환이냐…‘상법 개정’ 파고 속 막 오른 주총 빅매치</t>
+          <t>김우진 서울대 경영전문대학원 교수 “자사주는 자산 아닌 자본… 인식...</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>magazine.hankyung.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://magazine.hankyung.com/business/article/202603049627b</t>
+          <t>https://www.segye.com/newsView/20260310515727?OutUrl=naver</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-09 00:38:16.616699+00:00</t>
+          <t>2026-03-11 00:39:26.043939+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>정기주주총회 앞두고 의결권 자문사 ISS 권고 발표, 경영권 분쟁 진행 중</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>고려아연 정기주주총회를 앞두고 현 이사회와 MBK/영풍 측이 이사 선임, 감사위원 확대, 이익준비금 전환, 액면분할 등 주요 안건을 두고 대립 중이다. 글로벌 의결권자문사 ISS는 회사 측 안건에 찬성을, MBK/영풍 측 안건에 반대를 권고하며 경영권 분쟁에 영향을 미치고 있다. 과거 액면분할 안건에 대한 법적 조치도 있었으며, 이번 주총 결과에 따라 추가적인 법적 분쟁 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>대기업인 고려아연과 MBK/영풍 간의 경영권 분쟁으로, 양측 모두 자력이 충분함(적합 조건 2). 이익준비금 전환 등 수천억 원 규모의 재무적 쟁점이 있어 피해 규모가 크고(적합 조건 4), ISS 보고서 및 과거 법적 조치 등 객관적 증거 확보가 용이함(적합 조건 5). 또한 ISS의 의결권 권고 등 공적 절차가 진행 중이며(적합 조건 6), 아직 주주총회가 열리기 전으로 종결된 사건이 아니므로 소송금융 투자 대상으로서의 매력이 높다고 판단된다.</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>고려아연 소수주주 다수</t>
+        </is>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>ISS, 고려아연 측 '이사 5인 선임·감사위원 2인 확대' 지지</t>
+        </is>
+      </c>
+      <c r="K108" t="inlineStr">
+        <is>
+          <t>sidae.com</t>
+        </is>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>https://www.sidae.com/article/2026031008303331221</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>2026-03-10 01:03:03.145153+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>아이큐어</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>주주총회소집허가 소송 제기</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>아이큐어에 대해 아이케이파트너스 외 75명의 주주가 주주총회소집허가 소송을 제기했습니다. 이는 다수 주주가 기업의 경영 투명성 또는 의사결정 과정에 문제를 제기하며 법적 절차를 밟기 시작한 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)와 3(집단적 피해)에 해당합니다. 아이큐어는 주식시장에 공시된 기업으로 자력이 충분하며, 75명 이상의 다수 주주가 소송을 제기하여 집단적 성격을 띠고 있습니다. 그러나 주주총회소집허가 소송은 직접적인 금전적 손해배상 청구가 아닌 절차적 소송이므로, 실제 피해 규모나 손해배상 청구의 명확성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>76명 이상</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>3월 9일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121428</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-10 01:02:46.775211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>정기주주총회 안건 상정 및 의결권 자문 진행 중</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>글로벌 의결권 자문사인 ISS가 고려아연 정기주주총회의 핵심 쟁점인 이사 선임안에 대해 현 이사회가 제시한 5인 선임안에 찬성하고 MBK파트너스·영풍 측의 6인 선임안에는 반대할 것을 권고했습니다. ISS는 현 이사회의 지배구조 개선 노력과 경영 성과를 긍정적으로 평가하며, 이익준비금 전환, 소수주주 보호 정관 명문화 등 주요 안건에 대해서도 찬성을 권고했습니다.</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>본 사건은 피해자가 가해자로부터 손해배상을 청구하는 일반적인 소송이 아닌, 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁(프록시 파이트)입니다. 소송금융의 주요 투자 대상인 명확한 피해와 손해배상 청구권이 존재하지 않아 적합 조건(1, 3, 4)에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>ISS, 고려아연 측 주요 안건 모두 찬성…'이사 5명 선임' 안건 지지</t>
+        </is>
+      </c>
+      <c r="K110" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344440</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>2026-03-10 01:01:57.030916+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>3차 변론기일 연기</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>한국콜마 윤동한 회장 일가 간 주식반환 소송의 3차 변론기일이 6월로 연기되었습니다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>한국콜마 회장 일가 관련 주식반환 소송으로, 소송 가액이 클 것으로 예상되어 '피해 규모가 큼' 조건에 해당합니다. 또한 상대방이 한국콜마 회장 일가이므로 '상대방에게 자력이 충분함' 조건에도 부합합니다. 그러나 집단적 피해가 아니며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>소수</t>
+        </is>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>콜마家 주식반환 소송…3차 변론기일 6월로 연기</t>
+        </is>
+      </c>
+      <c r="K111" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/distribution/6095547</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:59:26.198513+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>MBK∙영풍 측</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>액면분할 관련 가처분 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>글로벌 의결권자문사 ISS가 고려아연 측의 이사 5인 선임 안건을 지지하며, MBK∙영풍 측에 액면분할 관련 가처분 신청 철회를 권고했습니다. 소송이 계속되는 동안 상장 절차 등 실질적 실행이 어려울 수 있다는 점이 언급되었으며, 이는 기업 지배구조 및 주주 간 분쟁으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>상대방인 고려아연, MBK, 영풍은 대기업으로 자력이 충분하며(적합 조건 2), 이미 가처분 신청 및 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고, 일반적인 집단적 피해 사례와는 거리가 있어 소송금융 투자 적합도는 'Medium'으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>글로벌 의결권자문사 ISS, ‘이사 5인 선임’ 고려아연 측 안건 지지</t>
+        </is>
+      </c>
+      <c r="K112" t="inlineStr">
+        <is>
+          <t>sentv.co.kr</t>
+        </is>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>https://www.sentv.co.kr/article/view/sentv202603090220</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:26:20.613362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>정기 주주총회 예정 (3월 24일), 의결권 자문사 권고 발표</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>고려아연 정기 주주총회를 앞두고 현 경영진과 MBK파트너스-영풍 간 이사 선임, 배당, 지배구조 개선 등을 둘러싼 경영권 분쟁이 심화되고 있다. 글로벌 의결권 자문사 ISS와 한국ESG평가원은 현 경영진이 제안한 이사 5인 선임안 및 지배구조 개선 안건에 찬성 권고하며 현 경영진의 손을 들어줬다. 특히 ISS는 MBK-영풍 측의 액면분할 재상정 안건에 대해 법적 조치로 효력이 정지된 점을 들어 반대 입장을 표명했다.</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>대기업인 고려아연의 경영권 분쟁으로, 상대방(MBK파트너스, 영풍) 역시 자력이 충분한 대기업이다 (적합 조건 2). 글로벌 및 국내 의결권 자문사 보고서가 현 경영진의 손을 들어주며 증거가 명확하고 (적합 조건 5), 다수의 소액주주들이 영향을 받는 집단적 피해 가능성이 있다 (적합 조건 3). 또한, 주주총회 및 상법 개정 등 공적 절차가 진행 중이다 (적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>고려아연 소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>의결권 자문사 ISS “고려아연 제안 ‘이사 5인 선임안’ 찬성 권고”</t>
+        </is>
+      </c>
+      <c r="K113" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2563478</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:25:52.587435+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>영풍그룹, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>정기주주총회 개최 예정 (3월 24일), 의결권자문사 보고서 발표</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권자문사 ISS가 현 경영진 측의 이사 선임 및 지배구조 개선 안건에 찬성을 권고했다. 이는 영풍그룹 및 MBK파트너스 측의 제안에 반대하는 입장으로, 이익준비금 전환, 감사위원 확대 등 주요 안건에 대한 양측의 대립이 심화되고 있다. ISS는 현 경영진의 실적과 ESG 경영 노력을 높이 평가하며, 주주총회 결과에 따라 향후 법적 분쟁 가능성도 내포하고 있다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍, MBK파트너스 등 대기업 및 투자사 간의 주주총회 안건을 둘러싼 분쟁으로, 상대방의 자력이 충분합니다 (적합 조건 2). 글로벌 의결권자문사 ISS의 상세한 분석 보고서가 존재하여 객관적 증거가 확보되어 있으며 (적합 조건 5), 주주총회라는 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 직접적인 '피해자'의 손해배상 청구보다는 기업 지배구조 및 경영권 분쟁의 성격이 강하여 소송금융의 일반적인 적합 조건과는 다소 차이가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>의결권자문사 ISS, 고려아연 '이사 5인 선임' 회사 측 안건 지지 .... 한...</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>worktoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>http://www.worktoday.co.kr/news/articleView.html?idxno=82225</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:25:38.524152+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>동양이엔피</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>주주총회 주주제안 상정 예정, 시위 진행 예정, 향후 금융감독원/검찰 진정 및 손해배상 소송 예고</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>동양이엔피 소액주주들이 낮은 배당 성향과 자사주 장학재단 출연 등으로 주주 가치 훼손을 주장하며 단체 행동에 나섰다. 이들은 주주총회에서 배당금 인상 등 주주제안을 상정할 예정이며, 요구가 받아들여지지 않을 경우 경영진에 대한 손해배상 소송 및 금융감독원, 검찰 진정·신고를 진행할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>동양이엔피는 이익잉여금 3980억원, 자본유보율 1만% 이상으로 자력이 충분한 상장회사이다 (적합 조건 2). 다수의 소액주주들이 '개인주주연합'을 결성하여 낮은 배당 성향과 자사주 장학재단 출연 등으로 인한 주주 가치 훼손을 주장하며 단체 행동에 나섰고, 이는 집단적 피해에 해당한다 (적합 조건 3). 회사의 재무제표, 배당 내역, 자사주 출연 내역 등 객관적 증거 확보가 용이하며 (적합 조건 5), 주주총회에서 주주제안이 상정될 예정이고 향후 금융감독원, 검찰 진정·신고 등 공적 절차 진행 가능성이 높다 (적합 조건 6). 경영진의 배임 가능성 등 상대방 책임이 비교적 명확하게 주장되고 있다 (적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>단체 행동 나선 동양이엔피 소액주주… 주주 환원 확대하라</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260309_0003540013</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:47:55.507365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 주주총회 안건 및 의결권 행사 적법성 다툼, 가처분 소송 및 대법원 판단 진행 중</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>고려아연 경영권을 둘러싸고 영풍·MBK 파트너스 측과 최윤범 회장 측이 주주총회 안건 재상정, 과거 주총 파행 책임, 의결권 대리행사 과정의 위법성 등을 두고 치열한 공방을 벌이고 있습니다. 양측은 서로의 도덕성과 실적을 공격하며 갈등이 격화되고 있으며, 관련 가처분 소송 및 대법원 판단이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>본 사건은 고려아연의 경영권 분쟁으로, 특정 주체에 의한 다수 피해자 대상의 명확한 손해배상 청구 사건으로 보기 어렵습니다. 소송금융의 주요 대상인 집단적 피해나 명확한 금전적 피해 규모가 불분명하며, 주로 지배구조 및 의결권 관련 법적 다툼이 진행 중입니다. (적합 조건 1, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>[고려아연 경영권 분쟁] 주말에도 신경전…치열한 주총 표 대결 초읽기</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>smarttoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/104513</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:50:16.081472+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>고려아연, 한미약품 그룹</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>상법 개정 후 첫 정기 주주총회 시즌, 주요 기업 경영권 분쟁 심화. 고려아연은 이미 손해배상청구소송 제기됨.</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사의 주주충실의무가 명문화되고 자사주 소각 의무화 등 규제가 강화되면서, 올해 주주총회는 한국 자본시장의 지배구조 변화의 분수령이 될 전망입니다. 행동주의 세력과 소액주주 연대는 법적 기반을 다져 경영 개입을 예고하고 있으며, 고려아연과 한미약품 그룹 등 주요 상장사에서 지배력을 둘러싼 치열한 분쟁이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사의 주주충실의무가 명문화되어 소액주주 이익 침해 시 이사의 법적 책임이 강화되었으며, 고려아연, 한미약품 그룹 등 대기업을 상대로 한 집단적 주주권 침해 소송 가능성이 높습니다. 3조원 규모의 신주 발행 등 대규모 자본 거래가 쟁점이며, 행동주의 세력과 소액주주 연대가 명확한 법적 근거와 증거를 바탕으로 경영 개입을 예고하고 있어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>수조 원 (고려아연 신주 발행 규모 기준)</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>이사회 사수냐 탈환이냐…‘상법 개정’ 파고 속 막 오른 주총 빅매치</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>magazine.hankyung.com</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://magazine.hankyung.com/business/article/202603049627b</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:38:16.616699+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
           <t>제약사</t>
         </is>
       </c>
-      <c r="D108" t="inlineStr"/>
-[...678 lines deleted...]
-      <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
-          <t>국민연금 내부 정책 및 가이드라인 논의 및 확정</t>
+          <t>자사주 활용 관련 법적 책임 강화 및 소액주주 보호 강화 추세</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>국민연금은 위탁운용사의 국내주식 의결권 직접 행사 확대를 추진하며 수탁자 책임 활동을 강화한다. 또한 대표소송 가이드라인을 개선하여 기업과의 대화를 통해 자발적 개선을 유도하고, 필요한 경우 대표소송을 제기할 방침이다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 국민연금의 내부 정책 및 제도 개선에 대한 내용을 다루고 있다.</t>
+          <t>자사주를 활용한 이사회 결정이 소액주주 이익을 침해할 경우 손해배상 소송으로 이어질 수 있다는 분석이 나왔다. 이는 '자사주 마법' 시대의 종말을 의미하며, 제약사들은 소액주주 보호를 위한 새로운 셈법이 필요해졌다. 향후 소액주주들의 집단소송 가능성이 높아질 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 기사는 국민연금의 내부 정책 변경 및 대표소송 가이드라인 개선에 대한 내용을 다룹니다. 특정 사건의 피해 발생, 명확한 상대방, 피해 규모, 또는 집단적 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>소액주주 이익을 침해하는 이사회 결정에 대한 손해배상 소송 가능성이 높아짐. 상대방(제약사)은 자력이 충분하고(적합 조건 2), 다수의 소액주주가 피해를 입을 수 있어 집단적 피해(적합 조건 3)에 해당한다. 금융당국의 개입 가능성도 있어 증거 확보에 유리할 수 있다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>국민연금, 국내주식 의결권 위탁운용사 행사 확대 추진… 수탁자 책임 ...</t>
+          <t>'자사주 마법'의 종말 제약사들 셈법은</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>medicaltimes.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603051933227363179ad43907_18</t>
+          <t>https://www.medicaltimes.com/Main/News/NewsView.html?ID=1167584&amp;ref=naverpc</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-06 01:56:02.718497+00:00</t>
+          <t>2026-03-09 00:33:53.882799+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="3" t="inlineStr">
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>영풍, MBK</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍·MBK가 주주총회를 앞두고 집행임원제 도입 및 액면분할 안건을 놓고 신경전을 벌이고 있습니다. 지난해 고려아연은 액면분할 안건을 상정하려 했으나, '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 관계 당국의 입장으로 상정하지 못했습니다. 이는 기업 지배구조와 관련된 중요한 법적 분쟁이 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>대기업 피고(고려아연, 영풍, MBK)로 자력 충분하며, 주주총회 결의 효력정지 본안 소송이 이미 진행 중인 기업 지배구조 분쟁입니다. 액면분할 및 집행임원제 도입 등 기업 가치에 중대한 영향을 미치는 사안으로 소송의 경제적 가치가 높을 것으로 예상됩니다. (적합 조건 2, 4, 5 및 기타 소송금융 투자 가능성 높은 경우)</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>주총 앞둔 고려아연 vs 영풍·MBK, '집행임원제·액면분할' 놓고 신경전</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>newsquest.co.kr</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://www.newsquest.co.kr/news/articleView.html?idxno=262849</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:49:10.710558+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B119" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A120" s="4" t="inlineStr">
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>정기주주총회 앞두고 의결권 위임 과정 논란, 액면분할 관련 대법원 판단 대기 중</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>고려아연이 정기주주총회를 앞두고 영풍 및 MBK파트너스 연합과의 경영권 분쟁 중 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹을 제기했다. 양측은 집행임원제 도입 및 액면분할 안건을 두고도 주주총회 결의 효력정지 가처분 등 법적 공방을 이어가고 있으며, 이로 인해 주주들의 혼란이 가중되고 있다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 사모펀드이다(조건 2). 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹이 제기되어 상대방 책임이 명확해질 가능성이 높다(조건 1). 다수의 주주에게 혼란을 야기하여 집단적 피해 가능성도 존재한다(조건 3). 다만, 직접적인 금전적 피해 규모는 불분명하며 공적 절차가 진행 중인 것은 아니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>주총 앞둔 고려아연, 영풍·MBK와 공방…의결권 위임 과정 논란</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603081703142791</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:46:04.449481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>영풍·MBK 측의 의결권 대리행사 권유 과정에서 주주 혼란 야기, 액면분할 가처분 관련 대법원 판단 대기 중</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>고려아연은 영풍·MBK파트너스 연합이 적대적 M&amp;A를 위해 의결권 대리행사 과정에서 회사 관계자로 오인하게 하는 등 주주들을 혼란시키고 있다고 주장했다. 주주들의 제보가 잇따르고 있으며, 액면분할 안건 관련 가처분 소송은 대법원 판단을 앞두고 있다. 고려아연은 영풍·MBK 측이 가처분 안건을 철회하면 액면분할 절차를 진행할 수 있다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 대형 사모펀드이다 (적합 조건 2). 의결권 대리행사 과정에서 회사 관계자로 오인하게 하는 행위 등 불법적인 주주 기만 행위가 있었다는 주장이 제기되고 있으며 (적합 조건 1), 주주들의 제보가 잇따르고 있어 증거 확보 가능성이 높고 (적합 조건 5), 다수의 주주들이 피해를 입어 집단적 피해 가능성이 높다 (적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍·MBK  수단·방법 가리지 않고 적대적 M A 나서</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026030817082204710</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:45:38.211353+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B120" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A121" s="3" t="inlineStr">
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr"/>
+      <c r="D122" t="inlineStr"/>
+      <c r="E122" t="inlineStr"/>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>이용우 경제더하기연구소 대표는 상법 개정 후속 과제로 자본비용(COE) 명확한 공시와 디스커버리 제도 도입을 주장했다. 이는 이사의 주주충실의무를 강화하고 주주대표소송 등에서 민사적 책임 추궁을 활성화하기 위함이다. 또한 상속세 등 과세 체계 개편의 필요성도 언급했다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 상법 개정 이후 필요한 후속 과제(자본비용 공시, 디스커버리 제도 도입 등)에 대한 전문가 인터뷰입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>3차 상법 그 다음은?… 자본비용 공시·디스커버리 도입 필요 [인터뷰]</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01482566645381352</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:29:09.562811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B121" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A122" s="2" t="inlineStr">
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>LG㈜ 및 총수 일가</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>승계 관련 소송전 발생 및 장자 승계 원칙에 대한 논란 지속</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>LG그룹의 '장자 승계 원칙'이 구광모 회장 체제 이후 '소송전' 등 잡음을 겪으며 기로에 섰다는 분석 기사. 투명한 지배구조와 높은 총수 일가 지분율에도 불구하고, 55년간 이어진 승계 원칙에 대한 시대적 비판과 과거 소송 이력이 존재한다. 이는 향후에도 승계 관련 법적 분쟁 가능성을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>LG그룹과 같은 대기업을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 승계 관련 분쟁은 피해 규모가 클 가능성이 높음(적합 조건 4). 이미 구광모 회장 체제 이후 '소송전'이 발생한 바 있어 법적 분쟁의 가능성이 확인됨(적합 조건 1). 다만, 기사는 특정 사건에 대한 보도라기보다는 LG그룹 승계 구조에 대한 분석 기사이므로, 구체적인 신규 소송의 원고와 쟁점을 파악하기는 어려움.</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>[재벌승계지도] LG그룹 ‘장자 우선 원칙’, 구광모 체제서 분기점 맞나</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260307026414876</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:39:22.093295+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr"/>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>주주 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>정부의 밸류업 프로그램 시행에 따라 기업들이 주주가치 제고 계획을 진정성 있게 이행하지 않을 경우, 추후 주주들과의 소송에서 방어하기 어려울 것이라는 전망이 제기되었습니다. 주주총회가 더 이상 연례행사가 아닌 기업가치 제고 의지를 보여주는 시험대가 될 것이라고 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 정부의 밸류업 프로그램과 관련하여 기업들이 주주가치 제고 노력을 소홀히 할 경우 추후 주주들과의 소송에 직면할 수 있다는 일반적인 전망과 경고를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방의 책임이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>'주주가치 제고' 시험대 오른 주총…더 이상 연례행사 아냐</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>newsworks.co.kr</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833228</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:35:58.520436+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr"/>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>국민연금의 역대 최고 수익률과 기금 규모를 보도하는 기사입니다. 이와 함께 회의에서 대표소송 가이드라인 개선 방안이 논의되었음을 언급하며, 대표소송의 정의와 제기 방식에 대해 간략히 설명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>기사는 국민연금의 수익률과 기금 규모를 다루며, 부수적으로 대표소송 가이드라인 개선 논의를 언급할 뿐, 특정 피해 사건이나 소송 대상이 되는 구체적인 사안을 제시하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>국민연금 수익률 18.82% '역대 최고' … 기금 1458조</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240275</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-03-07 12:28:55.681452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B122" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D122" t="inlineStr">
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E122" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>잠재적 주주권 침해 문제 제기</t>
+          <t>고려아연 정기주주총회를 앞두고 의결권 대행사의 사원증 도용 논란이 확산 중이며, 법조계에서 위법 소지를 지적하고 있음.</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>블로터 기사는 와이엔텍을 '주가 누르기' 전략의 대표 기업으로 지목하며, 최대주주 지분율이 높은 기업의 현금 방치나 신사업 지연이 주주 이익을 침해하고 법적 리스크로 이어질 수 있다고 분석했습니다. 이는 소액주주들의 집단적 피해로 이어질 가능성이 있으며, 향후 주주대표소송 등 법적 분쟁으로 발전할 수 있음을 시사합니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 영풍·MBK파트너스 측 의결권 대행사가 고려아연 사원증을 착용하고 주주들의 위임장을 수집해 논란이 되고 있습니다. 이는 주주들에게 혼동을 주어 의결권을 위임받으려는 행위로, 법조계에서는 자본시장법 위반, 업무방해, 개인정보보호법 위반 등의 위법 소지가 있다고 지적하고 있습니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>와이엔텍은 상장기업으로 상대방의 자력이 충분하며(적합 조건 2), '주가 누르기' 전략은 다수의 소액주주에게 집단적 피해를 야기할 수 있어(적합 조건 3) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 기사는 현재 진행 중인 소송이나 공적 절차를 언급하지 않고, 구체적인 증거가 제시되지 않은 분석 기사이므로, 아직 소송금융 투자 대상으로서는 추가적인 사실 확인이 필요합니다.</t>
+          <t>영풍·MBK 측 의결권 대행사가 고려아연 사원증을 도용하여 위임장을 수집한 행위는 상대방 책임이 명확하며(적합 조건 1), 영풍과 MBK파트너스는 자력이 충분한 대기업/대형 사모펀드입니다(적합 조건 2). 다수의 소액주주들이 피해를 입었을 가능성이 있고(적합 조건 3), 법조계에서 자본시장법, 업무방해, 개인정보보호법 위반 소지를 지적하며 객관적 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>고려아연 소액주주 다수</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>[K디스카운트]① 와이엔텍, '주가 누르기' 전략의 대표 기업 [넘버스]</t>
+          <t>영풍·MBK 대행사, 이번에는 사원증 도용 논란... 고려아연 측으로 오해...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655805</t>
+          <t>https://www.etoday.co.kr/news/view/2562806</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:36.536021+00:00</t>
+          <t>2026-03-07 00:21:57.096576+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>네오리진</t>
+          <t>KS인더스트리</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>소액주주 측 소송 취하로 판결 없이 종결</t>
+          <t>가처분 신청 취하</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>네오리진(구 코닉글로리)의 초다수결의제에 반대하는 소액주주 측이 2020년 서울중앙지법에 본안 소송을 제기했으나, 소송을 취하하며 판결까지 이르지 못하고 종결되었다. 이 기사는 과거 사례를 언급하며 한국형 초다수결의제 모델의 필요성을 논하고 있다.</t>
+          <t>KS인더스트리 관련 임시주주총회 개최금지 가처분 신청이 채권자에 의해 취하되었다고 공시되었습니다. 채권자 소송대리인은 창원지방법원 마산지원에 사건 신청을 철회했습니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>기사에 언급된 소액주주 측의 본안 소송이 2020년에 소취하되어 판결에 이르지 못하고 종결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>채권자가 임시주주총회 개최금지 가처분 신청을 취하하여 해당 법적 절차가 종결되었습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 기사 내용만으로는 소송금융 투자를 위한 추가적인 분쟁의 존재나 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>[초다수결의제] ② 네오리진 vs 일론 머스크 사례…韓 모델 찾아야</t>
+          <t>KS인더스트리, 임시주총 개최금지 가처분 신청 취하</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=245374</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656029</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:17.540951+00:00</t>
+          <t>2026-03-06 12:57:28.624576+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
-      <c r="A128" s="3" t="inlineStr">
+      <c r="A128" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr"/>
+      <c r="D128" t="inlineStr"/>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>국민연금 내부 정책 및 가이드라인 논의 및 확정</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>국민연금은 위탁운용사의 국내주식 의결권 직접 행사 확대를 추진하며 수탁자 책임 활동을 강화한다. 또한 대표소송 가이드라인을 개선하여 기업과의 대화를 통해 자발적 개선을 유도하고, 필요한 경우 대표소송을 제기할 방침이다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 국민연금의 내부 정책 및 제도 개선에 대한 내용을 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>이 기사는 국민연금의 내부 정책 변경 및 대표소송 가이드라인 개선에 대한 내용을 다룹니다. 특정 사건의 피해 발생, 명확한 상대방, 피해 규모, 또는 집단적 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>국민연금, 국내주식 의결권 위탁운용사 행사 확대 추진… 수탁자 책임 ...</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>fntimes.com</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>http://www.fntimes.com/html/view.php?ud=202603051933227363179ad43907_18</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:56:02.718497+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B128" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D128" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>영풍, MBK</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E128" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D129" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 소송 진행 중, 액면분할 효력 정지 상태.</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍/MBK 간 경영권 분쟁이 격화되고 있으며, 영풍/MBK가 제기한 소송으로 인해 고려아연의 액면분할 효력이 정지된 상황이다. 고려아연은 영풍/MBK의 재차 액면분할 제안이 절차 중복과 불확실성을 초래한다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 이미 소송이 제기되어 진행 중인 사건이다. 그러나 기사 내용만으로는 원고(피해자)의 구체적인 피해 규모나 소송의 명확한 쟁점을 파악하기 어려워 추가 정보가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>고려아연-영풍, 경영권 장외 신경전</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030518234544959</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:48:21.760043+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>KT 이사회 및 경영진</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E129" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>주주총회 의안상정 가처분 신청, 주주총회 표대결 예정</t>
+          <t>손해배상 및 구상권 청구 촉구</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>상법 개정안 시행 후 첫 정기 주주총회를 앞두고 행동주의 펀드들이 국내 상장사들을 상대로 이사회 진입 및 경영 개입 확대를 목표로 공세를 강화하고 있다. 경영권 분쟁 공시가 전년 대비 101% 폭증했으며, LG화학, DB손해보험 등 주요 상장사들이 주주제안, 가처분 신청, 주총 표대결 등 법적 공방에 직면해 있다. 이는 주주환원 요구를 넘어선 이사회 구조 재편 및 의사결정 개입을 목표로 하는 움직임이다.</t>
+          <t>기사는 KT 이사회와 김영섭 대표이사의 경영 실패 및 이권 카르텔을 비판하며, 이에 대한 손해배상 및 전직 경영진에 대한 구상권 청구를 촉구하고 있다. 이는 KT의 기업 지배구조 문제와 경영진의 책임론을 제기하는 내용이다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방인 국내 상장사들은 자력이 충분하며(적합 조건 2), 행동주의 펀드가 다수 주주의 이익을 대변하여 집단적 성격이 강합니다(적합 조건 3). 경영권 분쟁의 대상이 되는 기업 가치나 지분 규모가 수조 원대에 달해 피해 규모가 매우 크고(적합 조건 4), 공시 및 가처분 신청 등 관련 법적 절차가 이미 진행 중입니다(적합 조건 6). 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(KT)만 해당. 기사는 경영 실패에 대한 손해배상 및 구상권 청구를 촉구하는 의견으로, 상대방 책임이 명확히 입증되지 않았고, 구체적인 피해 규모나 객관적 증거, 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>수조 원대 (개별 기업별 상이)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>주총 벼르는 행동주의 세력… 이사회 입지 확대 노린다 [3월 정기주총 비...</t>
+          <t>또 망신, 또 뒷북...KT 이사회는 도대체 무엇을 하는 곳인가?</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603031830175593</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225641</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-04 01:39:40.731310+00:00</t>
+          <t>2026-03-06 01:43:14.208844+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
-      <c r="A131" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>가비아, 솔루엠, 코웨이, 덴티움, 에이플러스에셋어드바이저</t>
+          <t>MBK파트너스, 영풍</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>솔루엠 신주 발행 무효 소송, 가비아 의안 상정 가처분 소송 진행 중</t>
+          <t>주주총회 안건 관련 소송 진행 중, 액면분할 효력정지</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>행동주의 펀드와 소액주주들이 주가 부진 기업들을 대상으로 이사회 교체, 경영진 보상체계 공개, 신주 발행 무효 소송 등 적극적인 주주 활동을 펼치고 있습니다. 특히 솔루엠은 1200억원 규모의 신주 발행에 대해 소액주주가 무효 소송을 제기했으며, 가비아는 이사 보수 공개 주주제안을 거부하여 의안 상정 가처분 소송이 진행 중입니다. 이는 기업의 지배구조 개선과 주주 권익 보호를 위한 법적 분쟁으로 확대되고 있습니다.</t>
+          <t>고려아연이 정기 주주총회를 앞두고 주주서한을 발송하여 경영 성과와 거버넌스 개선 노력을 강조했습니다. 특히 MBK·영풍과의 주주제안 및 액면분할 관련 소송 등 기업 지배구조 분쟁이 진행 중임을 언급하며 현 리더십의 연속성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방에게 자력이 충분함 (가비아, 솔루엠 등 상장사), 집단적 피해 (소액주주 연대), 피해 규모가 큼 (솔루엠 신주 발행 1200억원), 증거 확보 가능함 (기업 내부 자료 및 공시). 이미 소송 및 가처분 절차가 진행 중인 점도 소송금융 투자 가능성을 높입니다.</t>
+          <t>이 사건은 고려아연 경영진과 주요 주주(MBK·영풍) 간의 기업 지배구조 분쟁으로, 이미 액면분할 관련 소송이 진행 중입니다. 상대방(고려아연, MBK, 영풍) 모두 자력이 충분하며(적합 조건 2), 기업 내부 자료 등 증거 확보가 용이합니다(적합 조건 5). 다만, 기사 내용만으로는 소송금융 투자를 위한 명확한 신규 손해배상 청구권이나 집단적 피해 규모가 구체적으로 파악되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>솔루엠 신주 발행 1200억원 (무효 소송 대상), 주가 부진으로 인한 소액주주 피해액 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>주가 부진한 기업엔 '맹공'…이사회 교체·상폐 요구도</t>
+          <t>고려아연, 주총 앞두고 주주서한 발송…경영성과·거버넌스 강조</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11977530</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46678</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-04 01:34:49.814327+00:00</t>
+          <t>2026-03-06 00:41:36.547702+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>특허권 침해 항소심 패소 판결 및 경영권 양수도 진행 중, 소액주주 피해 우려</t>
+          <t>국민연금의 의결권 민간 위임 및 수탁자 책임 활동 강화, 주주 대표 소송 제기 계획 발표</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>유일에너테크가 이차전지 노칭 장비 특허 침해 소송 항소심에서 패소하여 엠플러스에 107억원을 배상하고 해당 장비의 생산 및 판매가 금지됨. 이로 인해 핵심 사업이 직격탄을 맞고 재고자산 손상 우려가 커지는 상황에서, 경영권 양수도가 진행되며 인수자와 기존 대주주가 자산 확보 및 개인 채무 해결에 집중하고 소액주주에게 리스크를 전가한다는 지적이 제기됨. 소액주주들은 영업 악화 및 관리종목 지정 우려 등 집단적 피해에 직면해 있음.</t>
+          <t>국민연금이 위탁운용사에 의결권을 위임하고, 기업과의 대화로 개선되지 않는 경우 주주 대표 소송을 제기하여 기업가치 제고 압박 수위를 높일 계획입니다. 이는 기업 경영진의 책임이 명확해질 경우 다수의 주주가 피해를 입을 수 있는 잠재적 소송 기회를 의미합니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>유일에너테크의 특허 침해 항소심 패소 판결로 인한 사업성 악화 및 대규모 배상금 발생은 소액주주들에게 집단적 피해를 야기할 가능성이 높습니다 (적합 조건: 집단적 피해, 피해 규모 큼). 법원의 패소 판결로 유일에너테크의 책임이 명확하며 (적합 조건: 상대방 책임 명확), 유일에너테크의 자산 규모와 인수 주체의 자력을 고려할 때 상대방에게 자력이 충분합니다 (적합 조건: 상대방 자력 충분). 또한, 법원 판결문 및 공시 자료를 통해 증거 확보가 용이하며 (적합 조건: 증거 확보 가능), 이미 특허 소송이라는 공적 절차가 진행되어 판결이 선고되었습니다 (적합 조건: 공적 절차 진행 중). 경영권 양수도 과정에서 소액주주에게 리스크가 전가되는 구조는 추가적인 법적 쟁점 발생 가능성을 높입니다.</t>
+          <t>국민연금이 기업과의 대화가 개선되지 않는 경우 주주 대표 소송을 제기할 계획임을 명시하여 상대방 책임이 명확해질 수 있으며, 소송 대상이 되는 기업은 자력이 충분할 가능성이 높습니다. 주주 대표 소송은 집단적 피해 성격을 가지며, 기업가치 훼손 시 피해 규모가 클 수 있습니다. 또한, 국민연금의 의결권 민간 위임 및 수탁자 책임 활동 점검은 소송 전 공적 절차 진행으로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>최소 107억원 (특허 배상금), 재고자산 손상 455억원, 소액주주 주가 하락분 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[유일에너테크 톺아보기]  66억으로 412억 자산 지배 … 사업보다 '자산...</t>
+          <t>SK하이닉스 HBM4 공급 확대 논의…최태원, GTC 첫 참석 예정</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=337502</t>
+          <t>https://www.sedaily.com/article/20015935?ref=naver</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-04 01:29:44.413544+00:00</t>
+          <t>2026-03-06 00:41:16.661187+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A133" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
+          <t>브이엠</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법으로 이송)</t>
+          <t>모든 소송 기각 또는 취하</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>대법원이 KT 구현모 전 대표와 황창규 전 회장의 소액주주에 대한 손해배상 책임을 일부 인정하며 사건을 수원고법으로 돌려보냈다. 전 경영진의 비자금 조성 및 국회의원 쪼개기 후원과 관련하여 임무 해태를 인정했으며, 비자금 전체를 손해액으로 볼 수 있는지 다시 판단하도록 했다. 이는 35명의 소액주주가 2019년 제기한 765억 원 규모의 손해배상 청구 소송 중 일부에 대한 최종 판단이다.</t>
+          <t>브이엠의 김 전 대표가 신주발행 무효의 소를 포함한 4건의 소송을 제기했으나, 최대주주 변경과 맞물려 이 소송들은 모두 기각되거나 취하된 상태입니다. 이로 인해 브이엠의 지배구조 리스크는 해소된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 임무 해태를 인정하며 소액주주에 대한 배상 책임을 다시 판단하도록 파기환송했다. 이는 상대방 책임이 명확하고(1), KT는 자력이 충분한 대기업이며(2), 35명의 소액주주가 제기한 집단적 피해(3) 사건이다. 3.3억 원 규모의 비자금 조성 건으로 피해 규모가 크고(4), 이미 벌금형이 확정된 공적 절차가 진행되었으며(6), 대법원 판결로 증거가 명확하다(5).</t>
+          <t>김 전 대표가 제기한 소송들이 모두 기각 또는 취하되어 현재 진행 중인 소송이 없습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>최소 3억 3천만원 (비자금 전체로 확대 가능성 있음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>35명 (소액주주 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>대법  KT 구현모·황창규 전 경영진, 소액주주에 배상 책임</t>
+          <t>[더벨][국민연금 코스닥 투자노트] 지배구조 리스크 해소한 브이엠, 신...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1342237</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603041717028960107486</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-04 01:27:04.750521+00:00</t>
+          <t>2026-03-06 00:40:45.750991+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
-      <c r="A134" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표 등 KT 전직 경영진</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 파기환송심 진행 예정</t>
+          <t>경영권 분쟁 현재진행형</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장 등 전직 경영진의 비자금 조성 및 쪼개기 후원 행위로 회사에 손해를 끼쳤다며 765억 원 규모의 손해배상 소송을 제기했다. 대법원은 전직 경영진의 배상 책임을 부정한 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 대법원은 비자금 조성 행위를 위법한 임무 수행으로 보고 이사 감시 의무 위반 여부를 다시 심리하도록 했으며, KT가 SEC로부터 부과받은 90억 원 상당의 과태료·추징금 손해에 대해서도 경영진 책임을 재검토하도록 했다.</t>
+          <t>고려아연 최윤범 회장이 영풍 및 MBK파트너스와 경영권 분쟁 중에도 실적을 성장시켰다는 내용의 기사입니다. 70년 넘게 동업 관계였던 영풍과 고려아연이 배당금 문제로 갈등을 겪으며 영풍이 MBK파트너스와 손잡고 적대적 M&amp;A를 시도, 현재까지 경영권 다툼이 진행 중입니다. 최 회장은 신재생에너지, 자원순환, 2차전지 등 '트로이카 드라이브' 전략으로 고려아연의 성장을 이끌고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 경영진의 비자금 조성 및 쪼개기 후원 행위를 위법한 임무 수행으로 판단하여 상대방 책임이 명확하다. 대기업 전직 경영진으로 자력이 충분하며, 35명의 소액주주가 765억 원 규모의 손해배상을 청구하는 등 집단적 피해 규모가 크다. SEC 과태료 부과 등 객관적 증거와 검찰 수사 이력 등 공적 절차 진행 이력도 존재한다.</t>
+          <t>고려아연과 영풍/MBK파트너스 간 경영권 분쟁으로, 상대방(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 분쟁의 대상이 되는 기업 가치가 매우 커 잠재적 피해 규모가 상당할 수 있습니다(적합 조건 4). 또한 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 특정 피해자 집단의 명확한 손해배상 청구권이 부각되지 않아 집단적 피해(적합 조건 3)나 상대방 책임(적합 조건 1)이 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>765억 원 (소액주주 청구액) + 90억 원 (SEC 과태료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>35명 (현재 소송 참여 소액주주), 추가 피해자 발생 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>대법, 쪼개기 후원 KT경영진 배상 책임 ‘고법 환송’…“낙하산 인사·...</t>
+          <t>경영권 다툼 중에도 실적 챙긴 최윤범 고려아연 회장</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804799</t>
+          <t>https://shindonga.donga.com/3/all/13/6126520/1</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:59.978930+00:00</t>
+          <t>2026-03-06 00:40:38.163883+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>KT 및 전직 경영진</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 경영진의 손해배상 책임을 다시 심리하라고 파기환송함에 따라, KT새노조와 약탈경제반대행동 등 시민단체들이 이를 환영하며 경영진의 부정부패로 인한 주주 손해에 대한 책임론이 재부상하고 있습니다. 이번 판결로 KT의 지배구조 문제도 다시 도마 위에 오르게 되었습니다.</t>
+          <t>고려아연 경영권 분쟁의 일환으로 영풍이 KZ정밀 등을 상대로 손해배상청구소송을 제기했습니다. 영풍은 KZ정밀이 고의로 탈법적 상호주 외관을 형성하여 영풍의 의결권 행사를 제한하고 막대한 손해를 입혔다고 주장하고 있습니다. 이는 3년째 이어지는 경영권 분쟁의 핵심 쟁점으로, 주주총회를 앞두고 공방이 격화되는 양상입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 경영진의 손해배상 책임을 다시 따지라고 판단하여 상대방 책임이 비교적 명확해질 가능성이 높습니다. 피고인 KT는 대기업으로 자력이 충분하며, 주주들이 피해를 입은 집단적 피해 사건입니다. 이미 대법원 파기환송 판결이 내려져 소송이 진행 중인 사건으로, 부적합 조건에 해당하지 않습니다. (적합 조건 4개 이상: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중)</t>
+          <t>상대방 책임이 비교적 명확하고(고의적 탈법적 상호주 외관 형성 주장), 상대방(KZ정밀)이 기업으로 자력이 충분하며, 경영권 분쟁으로 인한 피해 규모가 클 것으로 예상되고, 주식 양도 및 의결권 제한 등 객관적 증거 확보가 용이합니다. (적합 조건 1, 2, 4, 5 해당) 집단적 피해는 아니지만, 기업 간의 중요한 경영권 분쟁으로 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>KT 전직 경영진 책임론 재부상…대법 파기환송에 지배구조 도마 위</t>
+          <t>‘3년째 경영권 분쟁’… 고려아연-MBK·영풍, 주총 앞두고 또 ‘공방’</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=498859</t>
+          <t>http://www.segyebiz.com/newsView/20260304520266?OutUrl=naver</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:50.111747+00:00</t>
+          <t>2026-03-05 01:47:53.884824+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표</t>
+          <t>와이엔텍 최대주주 및 경영진</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 수원고법에서 재심리 예정</t>
+          <t>잠재적 주주권 침해 문제 제기</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표를 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서 대법원이 전 경영진의 배상 책임을 부정한 원심을 파기하고 수원고법으로 환송했다. 이는 소액주주들에게 유리한 판결로, 전 경영진의 배상 책임 여부가 다시 심리될 예정이다.</t>
+          <t>블로터 기사는 와이엔텍을 '주가 누르기' 전략의 대표 기업으로 지목하며, 최대주주 지분율이 높은 기업의 현금 방치나 신사업 지연이 주주 이익을 침해하고 법적 리스크로 이어질 수 있다고 분석했습니다. 이는 소액주주들의 집단적 피해로 이어질 가능성이 있으며, 향후 주주대표소송 등 법적 분쟁으로 발전할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>대법원이 전 경영진의 배상 책임을 부정한 원심을 파기환송하여 소액주주들에게 유리한 국면으로 전환됨 (적합 조건: 상대방 책임이 비교적 명확함). 765억 원 규모의 매우 큰 피해 금액 (적합 조건: 피해 규모가 큼)과 35명의 소액주주들이 제기한 집단적 성격의 소송 (적합 조건: 집단적 피해)으로 투자 매력이 높음. 전직 대기업 경영진이 상대방이므로 자력도 충분할 것으로 예상됨 (적합 조건: 상대방에게 자력이 충분함).</t>
+          <t>와이엔텍은 상장기업으로 상대방의 자력이 충분하며(적합 조건 2), '주가 누르기' 전략은 다수의 소액주주에게 집단적 피해를 야기할 수 있어(적합 조건 3) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 기사는 현재 진행 중인 소송이나 공적 절차를 언급하지 않고, 구체적인 증거가 제시되지 않은 분석 기사이므로, 아직 소송금융 투자 대상으로서는 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>대법원, KT 전경영진 손해배상 소송 환송 판결</t>
+          <t>[K디스카운트]① 와이엔텍, '주가 누르기' 전략의 대표 기업 [넘버스]</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3085023</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655805</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-04 01:22:33.859163+00:00</t>
+          <t>2026-03-05 01:40:36.536021+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>KT&amp;G 전·현 이사회</t>
+          <t>네오리진</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중</t>
+          <t>소액주주 측 소송 취하로 판결 없이 종결</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>행동주의 펀드 FCP가 KT&amp;G 전·현 이사회가 자사주 무상·저가 기부로 회사에 1조 원대 손해를 끼쳤다며 주주대표소송을 제기했다. FCP는 일부 지분을 매도했으나 소송은 계속 추진할 방침이다. 이는 기업 지배구조 개선과 주주권 강화 흐름 속에서 발생한 사건이다.</t>
+          <t>네오리진(구 코닉글로리)의 초다수결의제에 반대하는 소액주주 측이 2020년 서울중앙지법에 본안 소송을 제기했으나, 소송을 취하하며 판결까지 이르지 못하고 종결되었다. 이 기사는 과거 사례를 언급하며 한국형 초다수결의제 모델의 필요성을 논하고 있다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>KT&amp;G는 자력이 충분한 상장 대기업이며('상대방에게 자력이 충분함'), 1조 원대의 명확한 피해 금액이 제시된 주주대표소송이 진행 중이다('피해 규모가 큼', '상대방 책임이 비교적 명확함'). 이는 다수 주주에게 영향을 미치는 '집단적 피해'에 해당하며, 소송이 계속 추진될 예정이므로 '이미 종결된 사건'이라는 부적합 조건에도 해당하지 않는다.</t>
+          <t>기사에 언급된 소액주주 측의 본안 소송이 2020년에 소취하되어 판결에 이르지 못하고 종결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>1조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>KT&amp;G 주주 다수</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>“기업가치 높여라” 부르짖던 행동주의…코스피 달아오르자 잠잠해졌...</t>
+          <t>[초다수결의제] ② 네오리진 vs 일론 머스크 사례…韓 모델 찾아야</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11978023</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=245374</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-04 00:50:08.443041+00:00</t>
+          <t>2026-03-05 01:40:17.540951+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 임시주주총회 개최 허가 소송 등</t>
+          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>코스닥 상장사인 광명전기와 피앤씨테크 간의 경영권 분쟁이 격화되고 있으며, 광명전기가 피앤씨테크에 소송을 제기하고 전 최대주주 측도 광명전기에 임시주주총회 개최 허가 소송을 제기하는 등 법적 다툼이 진행 중입니다. 이는 M&amp;A 딜과 연관되어 복잡한 양상을 보이고 있습니다.</t>
+          <t>고려아연 경영권 분쟁이 격화되는 가운데, 영풍은 고려아연 계열사인 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상청구소송을 제기했다. 영풍은 KZ정밀이 탈법적 상호주 외관을 형성하여 영풍의 의결권 행사를 제한하고 막대한 손해를 입혔다고 주장한다. 이에 KZ정밀은 영풍 이사회에 주주제안을 요구하며 맞서고 있다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>코스닥 상장사 간의 경영권 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), M&amp;A 딜과 관련된 소송이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 책임의 명확성이나 집단적 피해 여부는 불분명합니다.</t>
+          <t>영풍은 고려아연 계열사인 KZ정밀을 상대로 손해배상 소송을 제기했으며, KZ정밀은 대기업 계열사로 자력이 충분합니다. (적합 조건 2) 또한, 주식 양도 및 의결권 제한이라는 구체적인 사실관계가 존재하여 증거 확보가 용이할 것으로 보입니다. (적합 조건 5) 다만, 집단적 피해가 아닌 특정 주주 간의 분쟁이며, 피해 금액이 명확히 제시되지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (영풍 주식회사)</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>[더벨][코스닥 상장사 매물 분석] 경영권 분쟁 불붙은 피앤씨테크, 광명...</t>
+          <t>고려아연 정기주총 앞두고 격돌…MBK·영풍 vs KZ정밀 공방 격화</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261527020640102215</t>
+          <t>https://view.asiae.co.kr/article/2026030417352390997</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-04 00:45:29.775689+00:00</t>
+          <t>2026-03-05 01:36:59.101163+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장 등 KT 전현직 임원</t>
+          <t>대규모 상장사 (예: 삼성전자, 현대자동차, SK하이닉스, LG 등)</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>상법 개정안 시행 및 기업들의 정관 변경 준비 중. 향후 주주 소송 가능성 증대.</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표이사 등 전현직 임원들의 '쪼개기 후원'으로 인한 정치자금법 위반 혐의와 관련하여, 소액주주들이 제기한 765억원 상당의 손해배상 소송에서 대법원이 임원들의 일부 배상책임을 인정하며 원심을 파기환송했습니다. 이는 KT 경영진의 위법행위로 인한 주주 피해에 대한 법적 책임을 명확히 한 판결입니다.</t>
+          <t>상법 개정으로 이사의 충실의무 대상이 '회사와 주주'로 확대되고 감사위원 분리 선출 및 3% 룰이 도입됨. 대규모 상장사들은 정기 주총에서 정관 변경을 통해 이에 대비하고 있음. 재계는 소송 남발을 우려하고 있으며, 향후 기업 의사결정 과정에서 주주 피해 관련 소송이 제기될 가능성이 높음.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>대법원이 KT 전현직 임원들의 소액주주에 대한 일부 배상책임을 인정하며 원심을 파기환송했습니다. 이는 상대방 책임이 명확하며(적합 조건 1), KT 경영진으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 소송가액이 765억원으로 매우 크고(적합 조건 4), 35명의 소액주주가 집단으로 소송을 제기했습니다(적합 조건 3). 또한, 정치자금법 위반 혐의로 벌금형이 확정된 바 있어 증거가 명확하며(적합 조건 5), 사건이 대법원 파기환송되어 아직 종결되지 않았습니다(부적합 조건 0개).</t>
+          <t>상법 개정으로 이사의 충실의무 대상이 '회사와 주주'로 확대되어 주주들이 이사를 상대로 소송을 제기할 법적 근거가 강화됨. 이는 대규모 상장사를 상대로 한 집단적 주주 소송의 가능성을 높이며 (적합 조건 3), 피고의 자력도 충분할 것으로 예상됨 (적합 조건 2). 현재 구체적인 피해 사례는 없으나, 향후 기업의 의사결정 과정에서 발생할 수 있는 주주 피해 관련 소송금융 투자 기회가 매우 높음 (적합 조건 4의 잠재적 충족).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>765억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>35명 (소액주주)</t>
+          <t>미상 (잠재적 피해자는 다수의 주주)</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>대법 “쪼개기 후원, KT경영진 배상 책임”</t>
+          <t>상법 개정안 시행 앞둔 기업들…내달 주총서 정관 '재정비'</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302510257?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260304_0003534946</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-03 00:42:51.400772+00:00</t>
+          <t>2026-03-05 00:38:46.108651+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표, 황창규 전 KT 회장</t>
+          <t>국내 상장사 다수</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법으로 사건 환송</t>
+          <t>주주총회 의안상정 가처분 신청, 주주총회 표대결 예정</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전 경영진을 상대로 765억 원 상당의 손해배상 소송을 제기했다. 대법원은 전 경영진이 회삿돈으로 비자금을 조성해 불법 정치자금으로 사용한 '쪼개기 후원'에 대해 배상 책임을 인정하며 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 이는 경영진의 내부통제 시스템 외면으로 인한 위법행위로 판단되었다.</t>
+          <t>상법 개정안 시행 후 첫 정기 주주총회를 앞두고 행동주의 펀드들이 국내 상장사들을 상대로 이사회 진입 및 경영 개입 확대를 목표로 공세를 강화하고 있다. 경영권 분쟁 공시가 전년 대비 101% 폭증했으며, LG화학, DB손해보험 등 주요 상장사들이 주주제안, 가처분 신청, 주총 표대결 등 법적 공방에 직면해 있다. 이는 주주환원 요구를 넘어선 이사회 구조 재편 및 의사결정 개입을 목표로 하는 움직임이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 쪼개기 후원 및 비자금 조성에 대한 배상 책임을 인정하며, 내부통제 시스템 외면을 지적하여 상대방 책임이 명확합니다. 피고인 KT 전 경영진은 자력이 충분하며, 소액주주 35명이 765억 원 상당의 손해배상을 청구하여 집단적 피해와 큰 피해 규모를 보입니다. 또한, 구 전 대표의 정치자금법 위반 벌금형 확정 등 객관적 증거가 존재하고 공적 절차가 진행된 바 있습니다.</t>
+          <t>상대방인 국내 상장사들은 자력이 충분하며(적합 조건 2), 행동주의 펀드가 다수 주주의 이익을 대변하여 집단적 성격이 강합니다(적합 조건 3). 경영권 분쟁의 대상이 되는 기업 가치나 지분 규모가 수조 원대에 달해 피해 규모가 매우 크고(적합 조건 4), 공시 및 가처분 신청 등 관련 법적 절차가 이미 진행 중입니다(적합 조건 6). 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>수조 원대 (개별 기업별 상이)</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>“쪼개기 후원 KT 황창규-구현모, 소액주주에 손배 책임”</t>
+          <t>주총 벼르는 행동주의 세력… 이사회 입지 확대 노린다 [3월 정기주총 비...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133450026/2</t>
+          <t>http://www.fnnews.com/news/202603031830175593</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-03 00:38:36.812040+00:00</t>
+          <t>2026-03-04 01:39:40.731310+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표이사</t>
+          <t>가비아, 솔루엠, 코웨이, 덴티움, 에이플러스에셋어드바이저</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+          <t>솔루엠 신주 발행 무효 소송, 가비아 의안 상정 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>대법원이 황창규 전 KT 회장과 구현모 전 대표이사 등 경영진의 비자금 조성 및 쪼개기 후원 등 위법행위에 대한 소액주주 배상 책임을 인정하고 사건을 수원고법으로 파기환송했다. 소액주주 35명이 765억원 상당의 손해배상 소송을 제기했으며, 대법원은 KT가 미국 증권거래위원회에 낸 과징금·추징금도 손해액으로 고려해야 한다고 판시했다. 이는 경영진의 감시의무 위반 책임을 폭넓게 인정한 판결이다.</t>
+          <t>행동주의 펀드와 소액주주들이 주가 부진 기업들을 대상으로 이사회 교체, 경영진 보상체계 공개, 신주 발행 무효 소송 등 적극적인 주주 활동을 펼치고 있습니다. 특히 솔루엠은 1200억원 규모의 신주 발행에 대해 소액주주가 무효 소송을 제기했으며, 가비아는 이사 보수 공개 주주제안을 거부하여 의안 상정 가처분 소송이 진행 중입니다. 이는 기업의 지배구조 개선과 주주 권익 보호를 위한 법적 분쟁으로 확대되고 있습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>대법원이 황창규 전 회장과 구현모 전 대표이사의 감시의무 위반 및 배상 책임을 명확히 인정하여 상대방 책임이 명확합니다. (적합 조건 1) KT 전 경영진을 상대로 한 소송으로 상대방의 자력이 충분하며, 소액주주 35명이 소송을 제기했으나 대법원 판결로 다른 소액주주들의 추가 소송 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 2, 3) 소송액이 765억원에 달하고, KT가 미국 증권거래위원회에 납부한 과징금 및 추징금(약 74억원)도 손해액으로 고려될 수 있어 피해 규모가 매우 큽니다. (적합 조건 4) 이미 대법원 판결이 나왔고, 비자금 조성 및 정치자금법 위반 등 공적 절차를 통해 확인된 사실들이 많아 증거 확보가 용이합니다. (적합 조건 5, 6) 사건이 대법원에서 파기환송되어 아직 종결되지 않았으므로 투자 부적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건: 상대방에게 자력이 충분함 (가비아, 솔루엠 등 상장사), 집단적 피해 (소액주주 연대), 피해 규모가 큼 (솔루엠 신주 발행 1200억원), 증거 확보 가능함 (기업 내부 자료 및 공시). 이미 소송 및 가처분 절차가 진행 중인 점도 소송금융 투자 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>765억원 상당 (소액주주 소송액), 74억원 (미 증권위 과징금/추징금)</t>
+          <t>솔루엠 신주 발행 1200억원 (무효 소송 대상), 주가 부진으로 인한 소액주주 피해액 미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>소액주주 35명 (현재 소송 참여), 잠재적 다수 소액주주</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>“황창규·구현모 KT 주주에 배상”</t>
+          <t>주가 부진한 기업엔 '맹공'…이사회 교체·상폐 요구도</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603022047015</t>
+          <t>https://www.mk.co.kr/article/11977530</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-02 12:59:49.806000+00:00</t>
+          <t>2026-03-04 01:34:49.814327+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>황창규, 구현모 전 KT 대표 외 11인</t>
+          <t>유일에너테크 경영진 및 인수 주체 (사이몬제이앤컴퍼니, 김인겸, 장석환, 정연길)</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법으로 환송)</t>
+          <t>특허권 침해 항소심 패소 판결 및 경영권 양수도 진행 중, 소액주주 피해 우려</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>황창규, 구현모 전 KT 대표 등 경영진이 정치인 불법 쪼개기 후원 사건과 관련하여 감시의무를 소홀히 한 책임을 인정받아 주주들에게 손해를 배상해야 한다는 대법원 판결이 나왔다. 대법원은 2심 판결을 파기하고 사건을 수원고법으로 돌려보내며, 미국 SEC에 납부한 약 90억 원의 과태료에 대해서도 배상 책임을 따져볼 필요가 있다고 밝혔다.</t>
+          <t>유일에너테크가 이차전지 노칭 장비 특허 침해 소송 항소심에서 패소하여 엠플러스에 107억원을 배상하고 해당 장비의 생산 및 판매가 금지됨. 이로 인해 핵심 사업이 직격탄을 맞고 재고자산 손상 우려가 커지는 상황에서, 경영권 양수도가 진행되며 인수자와 기존 대주주가 자산 확보 및 개인 채무 해결에 집중하고 소액주주에게 리스크를 전가한다는 지적이 제기됨. 소액주주들은 영업 악화 및 관리종목 지정 우려 등 집단적 피해에 직면해 있음.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>대법원이 황창규, 구현모 전 KT 대표의 감시의무 소홀로 인한 배상 책임을 인정하여 상대방 책임이 명확합니다. KT라는 대기업의 전직 대표들이 피고이므로 자력이 충분하며, 미국 SEC에 납부한 약 90억 원 규모의 과태료 등 피해 규모가 큽니다. 또한, SEC 과태료 부과라는 공적 절차가 이미 진행되었고, 대법원 판결로 증거가 충분히 확보되었습니다.</t>
+          <t>유일에너테크의 특허 침해 항소심 패소 판결로 인한 사업성 악화 및 대규모 배상금 발생은 소액주주들에게 집단적 피해를 야기할 가능성이 높습니다 (적합 조건: 집단적 피해, 피해 규모 큼). 법원의 패소 판결로 유일에너테크의 책임이 명확하며 (적합 조건: 상대방 책임 명확), 유일에너테크의 자산 규모와 인수 주체의 자력을 고려할 때 상대방에게 자력이 충분합니다 (적합 조건: 상대방 자력 충분). 또한, 법원 판결문 및 공시 자료를 통해 증거 확보가 용이하며 (적합 조건: 증거 확보 가능), 이미 특허 소송이라는 공적 절차가 진행되어 판결이 선고되었습니다 (적합 조건: 공적 절차 진행 중). 경영권 양수도 과정에서 소액주주에게 리스크가 전가되는 구조는 추가적인 법적 쟁점 발생 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>최소 90억 원 (미국 SEC 과태료)</t>
+          <t>최소 107억원 (특허 배상금), 재고자산 손상 455억원, 소액주주 주가 하락분 미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명 (추가 피해자 발생 가능성 있음)</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>황창규·구현모 전 KT 대표 배상 책임 인정… 대법, ‘정치인 불법 후원...</t>
+          <t>[유일에너테크 톺아보기]  66억으로 412억 자산 지배 … 사업보다 '자산...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772440829&amp;code=11131900&amp;cp=nv</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=337502</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-02 12:55:26.596031+00:00</t>
+          <t>2026-03-04 01:29:44.413544+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+          <t>대법원 파기환송 (수원고법으로 이송)</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 구현모 전 대표와 황창규 전 회장을 상대로 제기한 765억원 규모의 손해배상 소송에서 대법원이 원심을 파기하고 수원고법으로 환송했다. 대법원은 비자금 조성 행위 자체가 이사로서의 임무 해태에 해당할 수 있으며, 황 전 회장의 책임 여부도 재심리해야 한다고 판시했다. 이는 경영진의 책임 범위를 둘러싼 법적 쟁점을 재점화하는 계기가 되었다.</t>
+          <t>대법원이 KT 구현모 전 대표와 황창규 전 회장의 소액주주에 대한 손해배상 책임을 일부 인정하며 사건을 수원고법으로 돌려보냈다. 전 경영진의 비자금 조성 및 국회의원 쪼개기 후원과 관련하여 임무 해태를 인정했으며, 비자금 전체를 손해액으로 볼 수 있는지 다시 판단하도록 했다. 이는 35명의 소액주주가 2019년 제기한 765억 원 규모의 손해배상 청구 소송 중 일부에 대한 최종 판단이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표의 정치자금법 위반 벌금 확정 및 대법원의 비자금 조성 행위 자체의 임무 해태 가능성 지적으로 상대방 책임이 명확하다. 765억원 규모의 대규모 손해배상 청구로 피해 규모가 크고, KT라는 대기업의 전직 경영진을 상대로 하는 소송으로 자력도 충분하다. 또한 35명의 소액주주가 제기한 집단적 피해 사건이며, 이미 정치자금법 위반으로 형사 절차가 진행되어 벌금이 확정된 바 있어 증거도 명확하다.</t>
+          <t>대법원이 KT 전 경영진의 임무 해태를 인정하며 소액주주에 대한 배상 책임을 다시 판단하도록 파기환송했다. 이는 상대방 책임이 명확하고(1), KT는 자력이 충분한 대기업이며(2), 35명의 소액주주가 제기한 집단적 피해(3) 사건이다. 3.3억 원 규모의 비자금 조성 건으로 피해 규모가 크고(4), 이미 벌금형이 확정된 공적 절차가 진행되었으며(6), 대법원 판결로 증거가 명확하다(5).</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>765억원</t>
+          <t>최소 3억 3천만원 (비자금 전체로 확대 가능성 있음)</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>35명 (KT 소액주주)</t>
+          <t>35명 (소액주주 다수)</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>대법 “구현모 전 대표, 비자금 조성 배상책임 다시 판단”…KT 소액주...</t>
+          <t>대법  KT 구현모·황창규 전 경영진, 소액주주에 배상 책임</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000092606</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1342237</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-02 12:48:08.677054+00:00</t>
+          <t>2026-03-04 01:27:04.750521+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>KT 주식회사 및 전 경영진 (황창규, 구현모)</t>
+          <t>황창규 전 회장, 구현모 전 대표 등 KT 전직 경영진</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+          <t>대법원 파기환송, 수원고법에서 파기환송심 진행 예정</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>KT 전 경영진의 '쪼개기 후원' 및 비자금 조성과 관련하여 대법원이 소액주주에 대한 배상 책임을 인정하며 사건을 수원고법으로 돌려보냈습니다. 소액주주 35명은 765억 원 상당의 손해배상 소송을 제기했으며, 대법원은 비자금 조성이 임무 해태에 해당한다고 판단했습니다.</t>
+          <t>KT 소액주주 35명이 황창규 전 회장 등 전직 경영진의 비자금 조성 및 쪼개기 후원 행위로 회사에 손해를 끼쳤다며 765억 원 규모의 손해배상 소송을 제기했다. 대법원은 전직 경영진의 배상 책임을 부정한 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 대법원은 비자금 조성 행위를 위법한 임무 수행으로 보고 이사 감시 의무 위반 여부를 다시 심리하도록 했으며, KT가 SEC로부터 부과받은 90억 원 상당의 과태료·추징금 손해에 대해서도 경영진 책임을 재검토하도록 했다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 비자금 조성 및 쪼개기 후원이 임무 해태에 해당하며 소액주주에 대한 배상 책임이 있다고 명확히 판단했습니다 (적합 조건 1, 5). 상대방인 KT는 대기업으로 자력이 충분하며 (적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하여 피해 규모가 크고 집단적 성격을 띠고 있습니다 (적합 조건 3, 4). 관련 형사 절차에서 벌금형이 확정된 바 있어 증거가 명확하며, 현재 소송이 대법원 파기환송으로 진행 중이므로 투자 적합도가 높습니다 (적합 조건 6).</t>
+          <t>대법원이 KT 전직 경영진의 비자금 조성 및 쪼개기 후원 행위를 위법한 임무 수행으로 판단하여 상대방 책임이 명확하다. 대기업 전직 경영진으로 자력이 충분하며, 35명의 소액주주가 765억 원 규모의 손해배상을 청구하는 등 집단적 피해 규모가 크다. SEC 과태료 부과 등 객관적 증거와 검찰 수사 이력 등 공적 절차 진행 이력도 존재한다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>765억 원 (소액주주 청구액) + 90억 원 (SEC 과태료)</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>35명 (현재 소송 참여 소액주주), 추가 피해자 발생 가능성 있음</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>‘쪼개기 후원’ KT 황창규·구현모…대법 “소액주주에 배상 책임”</t>
+          <t>대법, 쪼개기 후원 KT경영진 배상 책임 ‘고법 환송’…“낙하산 인사·...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/02/20260302500097?wlog_tag3=naver</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=804799</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:53.662173+00:00</t>
+          <t>2026-03-04 01:22:59.978930+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>구현모, 황창규 (전 KT 대표)</t>
+          <t>KT 및 전직 경영진</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (전직 대표들의 손해배상 책임 인정)</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 대표들의 '쪼개기 후원' 행위가 주주에게 손해를 끼친 것이라며 손해배상 책임을 인정하고 사건을 파기환송했다. 이는 비자금 조성 및 불법 정치자금 송금과 관련된 것으로, 경영진의 내부통제 및 감시 의무 위반에 해당한다. 형사처벌과 별개로 민사상 책임이 인정된 사례이다.</t>
+          <t>대법원이 KT 전직 경영진의 손해배상 책임을 다시 심리하라고 파기환송함에 따라, KT새노조와 약탈경제반대행동 등 시민단체들이 이를 환영하며 경영진의 부정부패로 인한 주주 손해에 대한 책임론이 재부상하고 있습니다. 이번 판결로 KT의 지배구조 문제도 다시 도마 위에 오르게 되었습니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 대표들의 '쪼개기 후원'이 주주에게 손해를 끼친 행위임을 인정하여 상대방 책임이 명확합니다. KT는 대기업으로 자력이 충분하며, 주주 다수가 피해를 입은 집단적 피해 사건입니다. 대법원 판결을 통해 증거가 충분히 확보된 것으로 판단됩니다.</t>
+          <t>대법원이 KT 전직 경영진의 손해배상 책임을 다시 따지라고 판단하여 상대방 책임이 비교적 명확해질 가능성이 높습니다. 피고인 KT는 대기업으로 자력이 충분하며, 주주들이 피해를 입은 집단적 피해 사건입니다. 이미 대법원 파기환송 판결이 내려져 소송이 진행 중인 사건으로, 부적합 조건에 해당하지 않습니다. (적합 조건 4개 이상: 상대방 책임 명확, 상대방 자력 충분, 집단적 피해, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>KT 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>대법  KT 쪼개기 후원은 주주 손해 …구현모·황창규 책임 인정</t>
+          <t>KT 전직 경영진 책임론 재부상…대법 파기환송에 지배구조 도마 위</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108352</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=498859</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:32.786577+00:00</t>
+          <t>2026-03-04 01:22:50.111747+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표이사 등 전·현직 경영진 11명</t>
+          <t>황창규 전 회장, 구현모 전 대표</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
+          <t>대법원 파기환송 후 수원고법에서 재심리 예정</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장, 구현모 전 대표 등 전·현직 경영진 11명을 상대로 765억원 상당의 손해배상 소송을 제기했다. 대법원은 경영진의 비자금 조성 및 쪼개기 후원 관련 감시의무 위반에 따른 배상 책임을 넓게 인정하며 원심을 파기환송했다. 특히 미 증권위에 낸 과징금·추징금도 손해액으로 고려해야 한다고 판단, 수원고법에서 배상액을 다시 산정하게 됐다.</t>
+          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표를 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서 대법원이 전 경영진의 배상 책임을 부정한 원심을 파기하고 수원고법으로 환송했다. 이는 소액주주들에게 유리한 판결로, 전 경영진의 배상 책임 여부가 다시 심리될 예정이다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>대법원이 황창규, 구현모 전 대표 등 KT 경영진의 소액주주에 대한 손해배상 책임을 넓게 인정하며 원심을 파기환송했습니다. 이는 상대방 책임이 명확하고(조건 1), KT 경영진으로서 자력이 충분하며(조건 2), 35명의 소액주주가 제기한 집단적 피해(조건 3)에 대해 765억원 상당의 큰 피해 규모(조건 4)를 다루고 있습니다. 또한, 비자금 조성, 쪼개기 후원 등 위법행위가 이미 공적 절차(미 증권위 과징금/추징금, 정치자금법 위반 벌금 확정)를 통해 확인되어 증거가 명확합니다(조건 5, 6).</t>
+          <t>대법원이 전 경영진의 배상 책임을 부정한 원심을 파기환송하여 소액주주들에게 유리한 국면으로 전환됨 (적합 조건: 상대방 책임이 비교적 명확함). 765억 원 규모의 매우 큰 피해 금액 (적합 조건: 피해 규모가 큼)과 35명의 소액주주들이 제기한 집단적 성격의 소송 (적합 조건: 집단적 피해)으로 투자 매력이 높음. 전직 대기업 경영진이 상대방이므로 자력도 충분할 것으로 예상됨 (적합 조건: 상대방에게 자력이 충분함).</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>765억원 (소액주주 청구액), KT가 미 증권위에 낸 과징금 350만달러(약 41억원) 및 추징금 280만달러(약 33억원) 별도</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>대법 “황창규·구현모, KT 소액주주에 손해배상해야” 비자금 조성·쪼...</t>
+          <t>대법원, KT 전경영진 손해배상 소송 환송 판결</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603021338001</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3085023</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:15.112027+00:00</t>
+          <t>2026-03-04 01:22:33.859163+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>황창규, 구현모 (KT 전 회장 및 전 대표)</t>
+          <t>KT&amp;G 전·현 이사회</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법으로 환송)</t>
+          <t>주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>KT 전 회장 황창규와 전 대표 구현모가 11억 5천만원 규모의 부외자금을 조성하고 이 중 4억 3천만원을 국회의원들에게 불법 정치자금으로 기부한 사건이다. 대법원은 이들이 대표이사 및 이사로서 감시의무를 해태했다고 판단, 소수주주 35명이 제기한 주주대표소송에서 원고 패소 판결한 원심을 파기하고 수원고법으로 환송했다. 이는 KT에 대한 손해배상 책임을 인정한 것으로, 사건은 현재 고등법원에서 다시 심리될 예정이다.</t>
+          <t>행동주의 펀드 FCP가 KT&amp;G 전·현 이사회가 자사주 무상·저가 기부로 회사에 1조 원대 손해를 끼쳤다며 주주대표소송을 제기했다. FCP는 일부 지분을 매도했으나 소송은 계속 추진할 방침이다. 이는 기업 지배구조 개선과 주주권 강화 흐름 속에서 발생한 사건이다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>대기업 KT의 전직 고위 임원들이 피고이며(상대방 자력 충분), 11억 5천만원 규모의 부외자금 조성 및 불법 정치자금 기부로 인한 회사 손해가 명확하다(상대방 책임 명확, 피해 규모 큼). 이미 관련자들의 정치자금법 위반 유죄 판결이 있었고(증거 확보 가능, 공적 절차 진행 중), 35명의 소수주주가 제기한 주주대표소송으로 집단적 성격을 띤다(집단적 피해). 대법원에서 원심을 파기환송하여 소송이 계속 진행 중이므로 투자 적합도가 높다.</t>
+          <t>KT&amp;G는 자력이 충분한 상장 대기업이며('상대방에게 자력이 충분함'), 1조 원대의 명확한 피해 금액이 제시된 주주대표소송이 진행 중이다('피해 규모가 큼', '상대방 책임이 비교적 명확함'). 이는 다수 주주에게 영향을 미치는 '집단적 피해'에 해당하며, 소송이 계속 추진될 예정이므로 '이미 종결된 사건'이라는 부적합 조건에도 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>11억 5,100여만원</t>
+          <t>1조 원</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>KT (회사)</t>
+          <t>KT&amp;G 주주 다수</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>[상사] '비자금 조성해 국회의원 쪼개기 후원' 황창규 · 구현모, KT에 배...</t>
+          <t>“기업가치 높여라” 부르짖던 행동주의…코스피 달아오르자 잠잠해졌...</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92410</t>
+          <t>https://www.mk.co.kr/article/11978023</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:46.144424+00:00</t>
+          <t>2026-03-04 00:50:08.443041+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
-      <c r="A148" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>대법원 판결 (원심 파기 및 일부 책임 인정)</t>
+          <t>경영권 분쟁 관련 임시주주총회 개최 허가 소송 등</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규, 구현모 전 경영진을 상대로 약 765억원 규모의 손해배상 청구 소송을 제기했다. 대법원은 전 경영진의 배상 책임을 인정하지 않은 원심 판결을 파기하고 일부 책임을 인정한 것으로 보인다. 이는 기업 경영진의 책임과 주주 권리 보호에 대한 중요한 판례가 될 수 있다.</t>
+          <t>코스닥 상장사인 광명전기와 피앤씨테크 간의 경영권 분쟁이 격화되고 있으며, 광명전기가 피앤씨테크에 소송을 제기하고 전 최대주주 측도 광명전기에 임시주주총회 개최 허가 소송을 제기하는 등 법적 다툼이 진행 중입니다. 이는 M&amp;A 딜과 연관되어 복잡한 양상을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>대법원에서 전 KT 경영진의 손해배상 책임을 일부 인정한 것으로 보아 상대방 책임이 명확하며(조건 1), 소액주주 35명이 약 765억원 규모의 손해배상을 청구한 집단적이고 큰 피해 사건(조건 3, 4)이다. 대법원 판결까지 진행된 점으로 보아 증거도 충분히 확보되었을 것(조건 5)으로 판단된다.</t>
+          <t>코스닥 상장사 간의 경영권 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), M&amp;A 딜과 관련된 소송이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 책임의 명확성이나 집단적 피해 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>약 765억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>대법 “황창규·구현모 전 KT 경영진 손해배상 책임 일부 인정”</t>
+          <t>[더벨][코스닥 상장사 매물 분석] 경영권 분쟁 불붙은 피앤씨테크, 광명...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/02/MOENH7HSDNFSHLFLYXNI5QHJWA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261527020640102215</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-02 12:40:22.124639+00:00</t>
+          <t>2026-03-04 00:45:29.775689+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>KT 전 경영진 (황창규, 구현모)</t>
+          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장 등 KT 전현직 임원</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법으로 이송</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 전 경영진(황창규, 구현모)을 상대로 제기한 손해배상 청구 소송에서 대법원이 구 전 대표의 배상 책임을 인정하지 않은 원심 판결을 파기환송했다. 이는 KT 전 경영진의 '정치자금 쪼개기 후원'과 관련하여 소액주주들이 입은 손해에 대한 책임을 다시 판단하라는 취지이다. 사건은 수원고법으로 이송되어 재심리가 진행될 예정이다.</t>
+          <t>구현모 전 KT 대표이사 등 전현직 임원들의 '쪼개기 후원'으로 인한 정치자금법 위반 혐의와 관련하여, 소액주주들이 제기한 765억원 상당의 손해배상 소송에서 대법원이 임원들의 일부 배상책임을 인정하며 원심을 파기환송했습니다. 이는 KT 경영진의 위법행위로 인한 주주 피해에 대한 법적 책임을 명확히 한 판결입니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 배상 책임을 인정하지 않은 원심 판결을 파기환송하여 상대방 책임이 명확해질 가능성이 높습니다 (적합 조건 1). KT는 대기업으로 자력이 충분하며 (적합 조건 2), 35명의 소액주주가 집단적으로 손해배상을 청구하고 있습니다 (적합 조건 3). 이미 대법원까지 진행된 사건으로 증거가 충분히 확보되었을 것으로 보입니다 (적합 조건 5).</t>
+          <t>대법원이 KT 전현직 임원들의 소액주주에 대한 일부 배상책임을 인정하며 원심을 파기환송했습니다. 이는 상대방 책임이 명확하며(적합 조건 1), KT 경영진으로서 배상 능력이 충분할 것으로 예상됩니다(적합 조건 2). 소송가액이 765억원으로 매우 크고(적합 조건 4), 35명의 소액주주가 집단으로 소송을 제기했습니다(적합 조건 3). 또한, 정치자금법 위반 혐의로 벌금형이 확정된 바 있어 증거가 명확하며(적합 조건 5), 사건이 대법원 파기환송되어 아직 종결되지 않았습니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억원</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>35명 (소액주주)</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>KT '정치자금 쪼개기 후원', 황창규·구현모 책임 있다 …대법, 파기환...</t>
+          <t>대법 “쪼개기 후원, KT경영진 배상 책임”</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>seoulfn.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.seoulfn.com/news/articleView.html?idxno=622466</t>
+          <t>https://www.segye.com/newsView/20260302510257?OutUrl=naver</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:42.348179+00:00</t>
+          <t>2026-03-03 00:42:51.400772+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>KT 전직 경영진 (황창규 전 회장, 구현모 전 대표 등)</t>
+          <t>구현모 전 KT 대표, 황창규 전 KT 회장</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송, 수원고법으로 사건 환송</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>KT 전직 경영진의 '상품권 깡' 비자금 조성 및 쪼개기 후원 혐의와 관련하여, 대법원이 이들의 손해배상 책임을 다시 심리해야 한다고 판단했다. 이는 경영진의 대표 의무 위반 여지를 인정한 것으로, 하급심에서 다시 배상 책임이 다뤄질 예정이다.</t>
+          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전 경영진을 상대로 765억 원 상당의 손해배상 소송을 제기했다. 대법원은 전 경영진이 회삿돈으로 비자금을 조성해 불법 정치자금으로 사용한 '쪼개기 후원'에 대해 배상 책임을 인정하며 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 이는 경영진의 내부통제 시스템 외면으로 인한 위법행위로 판단되었다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>대기업 KT의 전직 경영진이 비자금 조성 혐의로 손해배상 책임이 다시 가려질 여지가 있다는 대법원 판단이 나왔다. 이는 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방(KT 전직 경영진)의 자력은 충분할 것으로 예상된다(적합 조건 2). 비자금 조성 및 쪼개기 후원 혐의에 대한 증거가 이미 확보되어 있을 가능성이 높고(적합 조건 5), 주주들이 회사에 대한 손해배상 청구를 통해 집단적 피해를 주장할 수 있어 피해 규모가 클 수 있다(적합 조건 3, 4).</t>
+          <t>대법원이 KT 전 경영진의 쪼개기 후원 및 비자금 조성에 대한 배상 책임을 인정하며, 내부통제 시스템 외면을 지적하여 상대방 책임이 명확합니다. 피고인 KT 전 경영진은 자력이 충분하며, 소액주주 35명이 765억 원 상당의 손해배상을 청구하여 집단적 피해와 큰 피해 규모를 보입니다. 또한, 구 전 대표의 정치자금법 위반 벌금형 확정 등 객관적 증거가 존재하고 공적 절차가 진행된 바 있습니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>대법  비자금 조성은 대표 의무 위반 여지…KT 경영진 배상 책임 다시 가...</t>
+          <t>“쪼개기 후원 KT 황창규-구현모, 소액주주에 손배 책임”</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603012660i</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133450026/2</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:35.286910+00:00</t>
+          <t>2026-03-03 00:38:36.812040+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>황창규 (KT 전 대표이사), 구OO (KT 전 이사) 등</t>
+          <t>황창규 전 회장, 구현모 전 대표이사</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법으로 환송)</t>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>KT 소수주주들이 황창규 전 대표이사 등 전 이사들을 상대로 제기한 주주대표소송에서 대법원이 원심판결 중 일부를 파기환송했습니다. 대법원은 부외자금 조성 및 정치자금 송금 관련하여 전 대표이사 및 이사들의 감시의무 해태와 손해배상 책임의 범위에 대해 다시 심리할 필요가 있다고 판단했습니다. 이 사건은 KT의 부외자금 조성 및 불법 정치자금 송금, 미국 증권위의 추징금 및 과징금 부과 등 여러 불법 행위가 쟁점입니다.</t>
+          <t>대법원이 황창규 전 KT 회장과 구현모 전 대표이사 등 경영진의 비자금 조성 및 쪼개기 후원 등 위법행위에 대한 소액주주 배상 책임을 인정하고 사건을 수원고법으로 파기환송했다. 소액주주 35명이 765억원 상당의 손해배상 소송을 제기했으며, 대법원은 KT가 미국 증권거래위원회에 낸 과징금·추징금도 손해액으로 고려해야 한다고 판시했다. 이는 경영진의 감시의무 위반 책임을 폭넓게 인정한 판결이다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 대표이사 및 이사의 감시의무 해태와 손해배상 책임의 범위에 대한 원심 판단을 파기환송하여 책임 인정 가능성이 높습니다 (상대방 책임 명확). 피고들은 KT 전 대표이사 및 이사들로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 35명의 소수주주가 제기한 주주대표소송으로 집단적 성격이 있습니다 (집단적 피해). 부외자금 11.5억 원, 정치자금 4.3억 원, 미국 증권위 추징금 및 과징금 약 570만 달러 등 피해 규모가 상당하며 (피해 규모 큼), 관련자들의 유죄 확정 판결 및 미국 증권위의 제재 등 객관적 증거가 존재합니다 (증거 확보 가능).</t>
+          <t>대법원이 황창규 전 회장과 구현모 전 대표이사의 감시의무 위반 및 배상 책임을 명확히 인정하여 상대방 책임이 명확합니다. (적합 조건 1) KT 전 경영진을 상대로 한 소송으로 상대방의 자력이 충분하며, 소액주주 35명이 소송을 제기했으나 대법원 판결로 다른 소액주주들의 추가 소송 가능성이 높아 집단적 피해에 해당합니다. (적합 조건 2, 3) 소송액이 765억원에 달하고, KT가 미국 증권거래위원회에 납부한 과징금 및 추징금(약 74억원)도 손해액으로 고려될 수 있어 피해 규모가 매우 큽니다. (적합 조건 4) 이미 대법원 판결이 나왔고, 비자금 조성 및 정치자금법 위반 등 공적 절차를 통해 확인된 사실들이 많아 증거 확보가 용이합니다. (적합 조건 5, 6) 사건이 대법원에서 파기환송되어 아직 종결되지 않았으므로 투자 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>부외자금 11.5억 원, 정치자금 4.3억 원, 미국 증권위 추징금 2,263,821달러, 과징금 3,500,000달러</t>
+          <t>765억원 상당 (소액주주 소송액), 74억원 (미 증권위 과징금/추징금)</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>35명 (소수주주)</t>
+          <t>소액주주 35명 (현재 소송 참여), 잠재적 다수 소액주주</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>대법원, 손해배상 책임이 없다고 판단한 KT 전 대표이사 등 원심 파기환...</t>
+          <t>“황창규·구현모 KT 주주에 배상”</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030120003255489a8c8bf58f_12</t>
+          <t>https://www.khan.co.kr/article/202603022047015</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:15.916629+00:00</t>
+          <t>2026-03-02 12:59:49.806000+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>이석채 전 KT 대표이사 등 전·현직 임원들</t>
+          <t>황창규, 구현모 전 KT 대표 외 11인</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>대법원 파기환송 후 고등법원 재심리 예정</t>
+          <t>대법원 파기환송 (수원고법으로 환송)</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 전·현직 임원들을 상대로 제기한 손해배상 소송에서 대법원이 이사들의 감시의무 위반을 인정하며 원심을 파기환송했다. CR부문 비자금 조성 및 불법 정치자금 송금과 관련하여 이사들의 책임 범위를 넓게 해석했으며, 구현모 전 대표의 유죄 확정 및 미국 증권당국의 제재도 언급되었다. 이번 판결로 대규모 기업 이사들의 내부통제 시스템 구축 및 감시의무가 더욱 강조될 것으로 보인다.</t>
+          <t>황창규, 구현모 전 KT 대표 등 경영진이 정치인 불법 쪼개기 후원 사건과 관련하여 감시의무를 소홀히 한 책임을 인정받아 주주들에게 손해를 배상해야 한다는 대법원 판결이 나왔다. 대법원은 2심 판결을 파기하고 사건을 수원고법으로 돌려보내며, 미국 SEC에 납부한 약 90억 원의 과태료에 대해서도 배상 책임을 따져볼 필요가 있다고 밝혔다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>대법원이 이사들의 감시의무 위반과 손해배상 책임을 명확히 인정하여 상대방 책임이 명확하다. 35명의 소액주주가 이미 소송을 제기했고 11.5억 원 규모의 비자금 조성 및 미국 증권당국 제재 등으로 피해 규모가 크며, 구현모 전 대표의 유죄 확정 등 객관적 증거가 충분하다. 대기업 임원들이 피고이며 소송이 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
+          <t>대법원이 황창규, 구현모 전 KT 대표의 감시의무 소홀로 인한 배상 책임을 인정하여 상대방 책임이 명확합니다. KT라는 대기업의 전직 대표들이 피고이므로 자력이 충분하며, 미국 SEC에 납부한 약 90억 원 규모의 과태료 등 피해 규모가 큽니다. 또한, SEC 과태료 부과라는 공적 절차가 이미 진행되었고, 대법원 판결로 증거가 충분히 확보되었습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>최소 11억 5천만원 (비자금 조성액) + 미국 증권당국 부과 추징금 및 과징금</t>
+          <t>최소 90억 원 (미국 SEC 과태료)</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>35명 (현재 소송 참여 주주) + 잠재적 소액주주 다수</t>
+          <t>KT 소액주주 35명 (추가 피해자 발생 가능성 있음)</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>KT 주주 손들어준 대법  비자금 못 막은 이사, 손배 책임져야</t>
+          <t>황창규·구현모 전 KT 대표 배상 책임 인정… 대법, ‘정치인 불법 후원...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01252966645379384</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1772440829&amp;code=11131900&amp;cp=nv</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-02 12:39:01.905548+00:00</t>
+          <t>2026-03-02 12:55:26.596031+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>황창규 전 KT 회장, 이석채 전 KT 회장 등 전·현직 임원 13명</t>
+          <t>구현모 전 KT 대표이사, 황창규 전 KT 회장</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 서울고등법원에서 재심리 예정</t>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>대법원이 황창규 전 KT 회장 등 전직 임원들의 불법 정치자금 후원 사건에 대해 회사 자금으로 정치자금법을 위반한 행위는 임무 해태이자 채무불이행에 해당한다고 판시하며 사건을 서울고법으로 돌려보냈습니다. 소액주주 35명이 제기한 손해배상 청구 소송에서 대법원은 1, 2심의 판단을 뒤집고, 구현모 전 사장의 유죄 확정 및 SEC 제재 등을 경영진 의무 위반과 상당한 인과관계가 있는 손해로 볼 수 있다고 지적했습니다.</t>
+          <t>KT 소액주주 35명이 구현모 전 대표와 황창규 전 회장을 상대로 제기한 765억원 규모의 손해배상 소송에서 대법원이 원심을 파기하고 수원고법으로 환송했다. 대법원은 비자금 조성 행위 자체가 이사로서의 임무 해태에 해당할 수 있으며, 황 전 회장의 책임 여부도 재심리해야 한다고 판시했다. 이는 경영진의 책임 범위를 둘러싼 법적 쟁점을 재점화하는 계기가 되었다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 임원들의 불법 정치자금 후원 행위를 위임계약상 임무 해태이자 채무불이행으로 판단하여 상대방 책임이 명확합니다. (적합 조건 1) KT 전직 임원들은 자력이 충분하며 (적합 조건 2), 소액주주 35명이 원고로 참여한 집단적 피해 사례입니다. (적합 조건 3) 비자금 조성액 11억 5천만원, 정치자금 후원액 4억 3천만원 외에 SEC 과징금 및 추징금 약 83억원이 손해배상에 포함될 수 있어 피해 규모가 매우 큽니다. (적합 조건 4) 이미 형사 유죄 확정 및 SEC 제재 등 객관적 증거가 존재하며 (적합 조건 5), 관련 공적 절차가 진행된 바 있습니다. (적합 조건 6)</t>
+          <t>구현모 전 KT 대표의 정치자금법 위반 벌금 확정 및 대법원의 비자금 조성 행위 자체의 임무 해태 가능성 지적으로 상대방 책임이 명확하다. 765억원 규모의 대규모 손해배상 청구로 피해 규모가 크고, KT라는 대기업의 전직 경영진을 상대로 하는 소송으로 자력도 충분하다. 또한 35명의 소액주주가 제기한 집단적 피해 사건이며, 이미 정치자금법 위반으로 형사 절차가 진행되어 벌금이 확정된 바 있어 증거도 명확하다.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>비자금 11억 5천만원, 정치자금 4억 3천만원, SEC 과징금 및 추징금 약 83억원 등 총 98억원 이상</t>
+          <t>765억원</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명 (원고), KT 전체 소액주주 (잠재적 피해자)</t>
+          <t>35명 (KT 소액주주)</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>KT 불법 정치자금 후원 논란…대법 “경영진 배상책임 다시 판단해야”</t>
+          <t>대법 “구현모 전 대표, 비자금 조성 배상책임 다시 판단”…KT 소액주...</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20013923?ref=naver</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000092606</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-02 12:38:38.301061+00:00</t>
+          <t>2026-03-02 12:48:08.677054+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>KT 전 대표이사 및 이사</t>
+          <t>KT 주식회사 및 전 경영진 (황창규, 구현모)</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>KT 전 경영진이 11억 원 규모의 비자금을 조성하고 4억 원을 불법 정치자금으로 기부한 사건에 대해 대법원이 소액주주들에 대한 손해배상 책임이 있다고 판단했다. 대법원은 원심을 파기환송하며 이사들의 감시의무 위반을 강조했다. 이 사건은 KT 소액주주들이 전 이사들을 상대로 제기한 대표소송이다.</t>
+          <t>KT 전 경영진의 '쪼개기 후원' 및 비자금 조성과 관련하여 대법원이 소액주주에 대한 배상 책임을 인정하며 사건을 수원고법으로 돌려보냈습니다. 소액주주 35명은 765억 원 상당의 손해배상 소송을 제기했으며, 대법원은 비자금 조성이 임무 해태에 해당한다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>대법원에서 KT 전 경영진의 불법 정치자금 기부 및 비자금 조성에 대한 감시의무 위반과 손해배상 책임이 인정되어 책임이 명확합니다. (상대방 책임 명확) KT는 대기업으로 자력이 충분하며, 소액주주들이 제기한 대표소송으로 집단적 피해가 존재하고, 11억 원 규모의 비자금 조성 등 피해 규모가 큽니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 이미 대법원 판결을 통해 사실관계 및 법리가 확정되어 증거 확보가 용이합니다. (증거 확보 용이) 사건이 파기환송되어 아직 종결되지 않았으므로 소송금융 투자 기회가 있습니다.</t>
+          <t>대법원이 KT 전 경영진의 비자금 조성 및 쪼개기 후원이 임무 해태에 해당하며 소액주주에 대한 배상 책임이 있다고 명확히 판단했습니다 (적합 조건 1, 5). 상대방인 KT는 대기업으로 자력이 충분하며 (적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하여 피해 규모가 크고 집단적 성격을 띠고 있습니다 (적합 조건 3, 4). 관련 형사 절차에서 벌금형이 확정된 바 있어 증거가 명확하며, 현재 소송이 대법원 파기환송으로 진행 중이므로 투자 적합도가 높습니다 (적합 조건 6).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>11억 원 (비자금 조성), 4억 원 (정치자금 송금)</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>KT 소액주주 다수</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>KT 전직 경영진 불법 정치자금 기부…대법원  주주들에 배상</t>
+          <t>‘쪼개기 후원’ KT 황창규·구현모…대법 “소액주주에 배상 책임”</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/02/2026022717134282937</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/02/20260302500097?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-02 12:38:25.352322+00:00</t>
+          <t>2026-03-02 12:42:53.662173+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>황창규 전 대표, 구현모 전 이사 등 KT 전 임원들</t>
+          <t>구현모, 황창규 (전 KT 대표)</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고등법원 재심 예정)</t>
+          <t>대법원 파기환송 (전직 대표들의 손해배상 책임 인정)</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 임원들의 부외자금 조성 및 정치자금 송금에 대한 손해배상 책임을 인정하며 사건을 수원고등법원으로 파기환송했다. 황창규 전 대표와 구현모 전 이사 등이 11억 원 이상의 비자금을 조성하고 일부를 정치자금으로 송금한 행위에 대해, 대법원은 임무 해태와 감시의무 해태를 인정하고 손해배상 범위를 확대 해석했다. 이 판결은 소수주주들이 제기한 손해배상 청구 소송에서 전 경영진의 책임 범위를 명확히 한 중요한 선례가 될 것으로 보인다.</t>
+          <t>대법원이 KT 전직 대표들의 '쪼개기 후원' 행위가 주주에게 손해를 끼친 것이라며 손해배상 책임을 인정하고 사건을 파기환송했다. 이는 비자금 조성 및 불법 정치자금 송금과 관련된 것으로, 경영진의 내부통제 및 감시 의무 위반에 해당한다. 형사처벌과 별개로 민사상 책임이 인정된 사례이다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 임원들의 부외자금 조성 및 감시의무 해태에 대한 손해배상 책임을 명확히 인정하여 상대방 책임이 명확하며, 피고들의 자력과 피해 규모가 충분하다. 소수주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 SEC 과징금 부과 등 공적 절차가 진행되었으며, 대법원 판결로 객관적 증거가 확보되었다. 사건이 파기환송되어 아직 종결되지 않았으므로 소송금융 투자에 적합하다.</t>
+          <t>대법원이 KT 전직 대표들의 '쪼개기 후원'이 주주에게 손해를 끼친 행위임을 인정하여 상대방 책임이 명확합니다. KT는 대기업으로 자력이 충분하며, 주주 다수가 피해를 입은 집단적 피해 사건입니다. 대법원 판결을 통해 증거가 충분히 확보된 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>최소 11억 5100만원 및 추가 과징금/추징금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>KT 소수주주 다수</t>
+          <t>KT 주주 다수</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>대법, KT 전 임원들 정치자금 송금 손배 책임 인정</t>
+          <t>대법  KT 쪼개기 후원은 주주 손해 …구현모·황창규 책임 인정</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2560668</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108352</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-02 12:38:04.198308+00:00</t>
+          <t>2026-03-02 12:42:32.786577+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>황창규 전 회장, 구현모 전 대표이사 등 전·현직 경영진 11명</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>이사회 결의 효력정지 가처분 기각, 국민연금 및 노동조합의 이사회 운영 문제 제기 지속</t>
+          <t>대법원 파기환송, 수원고법에서 재심리 예정</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>KT 차기 대표 선임 절차에 대한 이사회 결의 효력정지 가처분 신청이 기각되었으나, 이는 절차적 위법성만 다룬 것으로 이사회 운영 전반의 거버넌스 신뢰 문제는 여전히 남아있습니다. 컴플라이언스 위원회 독립성, 감사위원회 회계 전문가 공백, 국민연금이 문제 제기한 사외이사 재선임 등 구조적 비판이 지속되고 있으며, 향후 더 큰 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>KT 소액주주 35명이 황창규 전 회장, 구현모 전 대표 등 전·현직 경영진 11명을 상대로 765억원 상당의 손해배상 소송을 제기했다. 대법원은 경영진의 비자금 조성 및 쪼개기 후원 관련 감시의무 위반에 따른 배상 책임을 넓게 인정하며 원심을 파기환송했다. 특히 미 증권위에 낸 과징금·추징금도 손해액으로 고려해야 한다고 판단, 수원고법에서 배상액을 다시 산정하게 됐다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>KT는 자력이 충분한 대기업이며(적합 조건 2), 국민연금과 노동조합 등 다수의 이해관계자가 이사회 운영에 문제를 제기하고 있어 집단적 소송 가능성이 높습니다(적합 조건 3). 이사회 운영의 구조적 문제와 컴플라이언스, 감사위원회 공백 등 구체적인 증거가 존재하며(적합 조건 5), 국민연금의 문제 제기 등 공적 절차가 진행 중입니다(적합 조건 6). 가처분 기각은 절차적 문제만 해소했을 뿐, 근본적인 거버넌스 문제는 여전히 남아있어 소송금융 투자에 적합합니다.</t>
+          <t>대법원이 황창규, 구현모 전 대표 등 KT 경영진의 소액주주에 대한 손해배상 책임을 넓게 인정하며 원심을 파기환송했습니다. 이는 상대방 책임이 명확하고(조건 1), KT 경영진으로서 자력이 충분하며(조건 2), 35명의 소액주주가 제기한 집단적 피해(조건 3)에 대해 765억원 상당의 큰 피해 규모(조건 4)를 다루고 있습니다. 또한, 비자금 조성, 쪼개기 후원 등 위법행위가 이미 공적 절차(미 증권위 과징금/추징금, 정치자금법 위반 벌금 확정)를 통해 확인되어 증거가 명확합니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억원 (소액주주 청구액), KT가 미 증권위에 낸 과징금 350만달러(약 41억원) 및 추징금 280만달러(약 33억원) 별도</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>KT 소액주주 35명</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>KT 가처분 기각, 남은 건 이사회 신뢰다[김현아의 IT세상읽기]</t>
+          <t>대법 “황창규·구현모, KT 소액주주에 손해배상해야” 비자금 조성·쪼...</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645379056</t>
+          <t>https://www.khan.co.kr/article/202603021338001</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-01 12:50:20.315482+00:00</t>
+          <t>2026-03-02 12:42:15.112027+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>황창규, 구현모 (KT 전 회장 및 전 대표)</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>가처분 신청 기각</t>
+          <t>대법원 파기환송 (수원고법으로 환송)</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>KT 차기 대표 선임 과정에서 결격 사유가 있는 사외이사가 참여하여 이사회 결의의 효력 정지를 구하는 가처분 신청이 제기되었습니다. 법원은 해당 사외이사의 참여가 최종 후보 선출에 중대하고 결정적인 영향을 미치지 않았다고 판단하여 가처분 신청을 기각했습니다. 이로써 박윤영 KT 차기 대표 내정자의 선임 절차는 적법하다는 법원의 판단이 나왔습니다.</t>
+          <t>KT 전 회장 황창규와 전 대표 구현모가 11억 5천만원 규모의 부외자금을 조성하고 이 중 4억 3천만원을 국회의원들에게 불법 정치자금으로 기부한 사건이다. 대법원은 이들이 대표이사 및 이사로서 감시의무를 해태했다고 판단, 소수주주 35명이 제기한 주주대표소송에서 원고 패소 판결한 원심을 파기하고 수원고법으로 환송했다. 이는 KT에 대한 손해배상 책임을 인정한 것으로, 사건은 현재 고등법원에서 다시 심리될 예정이다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>KT 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 법적 주장이 받아들여지지 않았습니다 (부적합 조건: 이미 종결된 사건 - 가처분 신청 기각). 상대방인 KT는 자력이 충분하지만 (적합 조건 2), 이 사건은 기업 지배구조 및 절차적 적법성 문제로, 다수의 피해자에게 직접적이고 정량화된 손해가 발생한 유형의 소송금융 투자 대상과는 거리가 있습니다.</t>
+          <t>대기업 KT의 전직 고위 임원들이 피고이며(상대방 자력 충분), 11억 5천만원 규모의 부외자금 조성 및 불법 정치자금 기부로 인한 회사 손해가 명확하다(상대방 책임 명확, 피해 규모 큼). 이미 관련자들의 정치자금법 위반 유죄 판결이 있었고(증거 확보 가능, 공적 절차 진행 중), 35명의 소수주주가 제기한 주주대표소송으로 집단적 성격을 띤다(집단적 피해). 대법원에서 원심을 파기환송하여 소송이 계속 진행 중이므로 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 5,100여만원</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>KT (회사)</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>박윤영 KT 차기 대표 내정자 선임 절차 적법</t>
+          <t>[상사] '비자금 조성해 국회의원 쪼개기 후원' 황창규 · 구현모, KT에 배...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292815&amp;inflow=N</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92410</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:44.144030+00:00</t>
+          <t>2026-03-02 12:41:46.144424+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>DB하이텍 및 김준기 회장 등</t>
+          <t>황창규, 구현모 전 KT 경영진</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>대법원 판결 (원심 파기 및 일부 책임 인정)</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>KT 소액주주 35명이 황창규, 구현모 전 경영진을 상대로 약 765억원 규모의 손해배상 청구 소송을 제기했다. 대법원은 전 경영진의 배상 책임을 인정하지 않은 원심 판결을 파기하고 일부 책임을 인정한 것으로 보인다. 이는 기업 경영진의 책임과 주주 권리 보호에 대한 중요한 판례가 될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>대법원에서 전 KT 경영진의 손해배상 책임을 일부 인정한 것으로 보아 상대방 책임이 명확하며(조건 1), 소액주주 35명이 약 765억원 규모의 손해배상을 청구한 집단적이고 큰 피해 사건(조건 3, 4)이다. 대법원 판결까지 진행된 점으로 보아 증거도 충분히 확보되었을 것(조건 5)으로 판단된다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>약 765억원</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>대법 “황창규·구현모 전 KT 경영진 손해배상 책임 일부 인정”</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/02/MOENH7HSDNFSHLFLYXNI5QHJWA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:40:22.124639+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>KT 전 경영진 (황창규, 구현모)</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D159" t="inlineStr">
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 수원고법으로 이송</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>KT 소액주주 35명이 전 경영진(황창규, 구현모)을 상대로 제기한 손해배상 청구 소송에서 대법원이 구 전 대표의 배상 책임을 인정하지 않은 원심 판결을 파기환송했다. 이는 KT 전 경영진의 '정치자금 쪼개기 후원'과 관련하여 소액주주들이 입은 손해에 대한 책임을 다시 판단하라는 취지이다. 사건은 수원고법으로 이송되어 재심리가 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>대법원이 KT 전 경영진의 배상 책임을 인정하지 않은 원심 판결을 파기환송하여 상대방 책임이 명확해질 가능성이 높습니다 (적합 조건 1). KT는 대기업으로 자력이 충분하며 (적합 조건 2), 35명의 소액주주가 집단적으로 손해배상을 청구하고 있습니다 (적합 조건 3). 이미 대법원까지 진행된 사건으로 증거가 충분히 확보되었을 것으로 보입니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I159" t="inlineStr">
+        <is>
+          <t>35명</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>KT '정치자금 쪼개기 후원', 황창규·구현모 책임 있다 …대법, 파기환...</t>
+        </is>
+      </c>
+      <c r="K159" t="inlineStr">
+        <is>
+          <t>seoulfn.com</t>
+        </is>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr">
+        <is>
+          <t>https://www.seoulfn.com/news/articleView.html?idxno=622466</t>
+        </is>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:39:42.348179+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>KT 전직 경영진 (황창규 전 회장, 구현모 전 대표 등)</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>상법 개정 후속 조치 및 공시제도 개편 논의 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>개정 상법에 따른 이사의 주주 충실 의무가 실효성을 가지려면 M&amp;A 인수 제안 관련 이사의 행위규범 가이드라인 마련과 공시제도 개편이 필요하다는 제언이 나왔다. 현재 한국 상장사들은 심각한 저평가 상태이며, M&amp;A 시 지배주주에게만 경영권 프리미엄이 지급되고 일반주주는 소외되는 문제가 지적됐다. 전문가들은 금융감독원의 기업공시 서식 개정을 통해 '진지한 인수 제안' 공시 의무화 및 경영권 변경 목적 공개매수에 대한 회사 의견 표명 의무화 등을 제안했다.</t>
+          <t>KT 전직 경영진의 '상품권 깡' 비자금 조성 및 쪼개기 후원 혐의와 관련하여, 대법원이 이들의 손해배상 책임을 다시 심리해야 한다고 판단했다. 이는 경영진의 대표 의무 위반 여지를 인정한 것으로, 하급심에서 다시 배상 책임이 다뤄질 예정이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>이 기사는 이사의 주주 충실 의무 개정 상법의 실효성을 높이기 위한 M&amp;A 공시제도 개편의 필요성을 논의하는 세미나 내용으로, 특정 사건의 피고가 명확하지 않아 상대방 책임 및 자력 조건이 불분명합니다 (적합 조건 1, 2 불충족). 그러나 한국 상장사들의 저평가와 M&amp;A 시 일반 주주들의 이익 소외라는 집단적 피해 가능성을 제기하고 있으며 (적합 조건 3, 4 충족), 금융감독원의 공시 서식 개정 등 관련 절차 진행 가능성이 있습니다 (적합 조건 6 부분 충족).</t>
+          <t>대기업 KT의 전직 경영진이 비자금 조성 혐의로 손해배상 책임이 다시 가려질 여지가 있다는 대법원 판단이 나왔다. 이는 상대방 책임이 비교적 명확하며(적합 조건 1), 상대방(KT 전직 경영진)의 자력은 충분할 것으로 예상된다(적합 조건 2). 비자금 조성 및 쪼개기 후원 혐의에 대한 증거가 이미 확보되어 있을 가능성이 높고(적합 조건 5), 주주들이 회사에 대한 손해배상 청구를 통해 집단적 피해를 주장할 수 있어 피해 규모가 클 수 있다(적합 조건 3, 4).</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>상장사 일반 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>'주주충실의무' 개정상법 실효성 조건은… M A 공시제도 개편 필요</t>
+          <t>대법  비자금 조성은 대표 의무 위반 여지…KT 경영진 배상 책임 다시 가...</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202602272032593083179ad43907_18</t>
+          <t>https://www.hankyung.com/article/202603012660i</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-02-28 01:47:04.268461+00:00</t>
+          <t>2026-03-02 12:39:35.286910+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>토요타</t>
+          <t>황창규 (KT 전 대표이사), 구OO (KT 전 이사) 등</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>행동주의 투자자와의 충돌 및 주주 설득 과정 진행 중, 소송 가능성 언급</t>
+          <t>대법원 파기환송 (수원고법으로 환송)</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>토요타가 100년 된 계열사의 비상장화를 추진하면서 행동주의 투자자 엘리엇과 정면충돌하고 있습니다. 제안 가격의 합리성 여부가 쟁점이며, 토요타는 주주들을 설득하고 있으나 소송에 직면할 수 있다는 언급이 있습니다. 이는 다수 주주의 피해로 이어질 수 있는 상황입니다.</t>
+          <t>KT 소수주주들이 황창규 전 대표이사 등 전 이사들을 상대로 제기한 주주대표소송에서 대법원이 원심판결 중 일부를 파기환송했습니다. 대법원은 부외자금 조성 및 정치자금 송금 관련하여 전 대표이사 및 이사들의 감시의무 해태와 손해배상 책임의 범위에 대해 다시 심리할 필요가 있다고 판단했습니다. 이 사건은 KT의 부외자금 조성 및 불법 정치자금 송금, 미국 증권위의 추징금 및 과징금 부과 등 여러 불법 행위가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>대기업인 토요타가 피고가 될 가능성이 높고(상대방 자력 충분), 계열사 비상장 추진으로 다수의 주주들이 불합리한 가격으로 피해를 입을 수 있어 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 행동주의 투자자와의 충돌이 이미 발생하고 있어 소송 가능성이 높으며(상대방 책임 명확, 공적 절차 진행 중), 관련 증거 확보도 용이할 것으로 판단됩니다.</t>
+          <t>대법원이 KT 전 대표이사 및 이사의 감시의무 해태와 손해배상 책임의 범위에 대한 원심 판단을 파기환송하여 책임 인정 가능성이 높습니다 (상대방 책임 명확). 피고들은 KT 전 대표이사 및 이사들로 배상 능력이 충분할 것으로 예상되며 (상대방 자력 충분), 35명의 소수주주가 제기한 주주대표소송으로 집단적 성격이 있습니다 (집단적 피해). 부외자금 11.5억 원, 정치자금 4.3억 원, 미국 증권위 추징금 및 과징금 약 570만 달러 등 피해 규모가 상당하며 (피해 규모 큼), 관련자들의 유죄 확정 판결 및 미국 증권위의 제재 등 객관적 증거가 존재합니다 (증거 확보 가능).</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>부외자금 11.5억 원, 정치자금 4.3억 원, 미국 증권위 추징금 2,263,821달러, 과징금 3,500,000달러</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>35명 (소수주주)</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>토요타, 100년 계열사 비상장 추진...행동주의 투자자 엘리엇과 정면충...</t>
+          <t>대법원, 손해배상 책임이 없다고 판단한 KT 전 대표이사 등 원심 파기환...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026022720132645230c8c1c064d_1</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030120003255489a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-02-28 00:39:27.387622+00:00</t>
+          <t>2026-03-02 12:39:15.916629+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>이석채 전 KT 대표이사 등 전·현직 임원들</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 가처분 소송 진행 및 주주총회 표 대결 예정</t>
+          <t>대법원 파기환송 후 고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>고려아연과 영풍·MBK파트너스 연합이 이사회 주도권과 정관 변경을 두고 3월 주주총회에서 표 대결을 벌일 예정이다. 오너 3세 경영 체제 전환 이후 신사업 추진과 지분 구조 변화로 갈등이 심화되었으며, 가처분 소송 등 법적 다툼으로 이어졌다. 국민연금 등 중립 지분의 판단이 경영권 향방을 가를 분수령이 될 것으로 보인다.</t>
+          <t>KT 소액주주 35명이 전·현직 임원들을 상대로 제기한 손해배상 소송에서 대법원이 이사들의 감시의무 위반을 인정하며 원심을 파기환송했다. CR부문 비자금 조성 및 불법 정치자금 송금과 관련하여 이사들의 책임 범위를 넓게 해석했으며, 구현모 전 대표의 유죄 확정 및 미국 증권당국의 제재도 언급되었다. 이번 판결로 대규모 기업 이사들의 내부통제 시스템 구축 및 감시의무가 더욱 강조될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>상대방(고려아연, 영풍, MBK파트너스) 모두 자력이 충분한 대기업 및 금융기관이며, 경영권 분쟁으로 인한 주주 지분가치 희석 등 다수 주주에게 집단적 피해가 발생할 가능성이 있습니다. 분쟁의 규모가 매우 크고, 이미 가처분 소송 등 법적 절차가 진행 중인 활발한 사건으로 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+          <t>대법원이 이사들의 감시의무 위반과 손해배상 책임을 명확히 인정하여 상대방 책임이 명확하다. 35명의 소액주주가 이미 소송을 제기했고 11.5억 원 규모의 비자금 조성 및 미국 증권당국 제재 등으로 피해 규모가 크며, 구현모 전 대표의 유죄 확정 등 객관적 증거가 충분하다. 대기업 임원들이 피고이며 소송이 진행 중이므로 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 11억 5천만원 (비자금 조성액) + 미국 증권당국 부과 추징금 및 과징금</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>35명 (현재 소송 참여 주주) + 잠재적 소액주주 다수</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>[고려아연 vs 영풍·MBK] 이사회 주도권·정관 변경, 3월 주총 표 대결</t>
+          <t>KT 주주 손들어준 대법  비자금 못 막은 이사, 손배 책임져야</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=213709</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01252966645379384</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-02-26 12:59:07.272658+00:00</t>
+          <t>2026-03-02 12:39:01.905548+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>관련 법리를 위반한 기업 및 해당 이사</t>
+          <t>황창규 전 KT 회장, 이석채 전 KT 회장 등 전·현직 임원 13명</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>대법원 판례 확정으로 유사 분쟁 발생 가능성 증가</t>
+          <t>대법원 파기환송, 서울고등법원에서 재심리 예정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>2025년 대법원 남양유업 판결을 통해 이사 보수 한도 결의 시 특별 이해관계가 있는 이사는 의결권을 행사할 수 없다는 법리가 확정되었다. 이 판결은 2026년 정기주총을 준비하는 기업들에게 중요한 경고로, 절차적 하자가 발생할 경우 보수 적법성 논란 및 손해배상 책임으로 이어질 수 있다. 이로 인해 유사한 기업 지배구조 관련 분쟁이 증가할 것으로 예상된다.</t>
+          <t>대법원이 황창규 전 KT 회장 등 전직 임원들의 불법 정치자금 후원 사건에 대해 회사 자금으로 정치자금법을 위반한 행위는 임무 해태이자 채무불이행에 해당한다고 판시하며 사건을 서울고법으로 돌려보냈습니다. 소액주주 35명이 제기한 손해배상 청구 소송에서 대법원은 1, 2심의 판단을 뒤집고, 구현모 전 사장의 유죄 확정 및 SEC 제재 등을 경영진 의무 위반과 상당한 인과관계가 있는 손해로 볼 수 있다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>대법원 판결로 이사 보수 한도 결의 시 특별 이해관계자 의결권 제한 법리가 명확히 확립되어 상대방 책임이 명확합니다. (적합 조건 1) 대기업을 대상으로 한 소송이 예상되며, (적합 조건 2) 보수 취소 및 손해배상 청구 시 피해 규모가 클 수 있고 (적합 조건 4) 관련 증거 확보도 용이합니다. (적합 조건 5) 이 판례를 기반으로 한 유사 사건 발굴 및 소송 제기 가능성이 높습니다.</t>
+          <t>대법원이 KT 전직 임원들의 불법 정치자금 후원 행위를 위임계약상 임무 해태이자 채무불이행으로 판단하여 상대방 책임이 명확합니다. (적합 조건 1) KT 전직 임원들은 자력이 충분하며 (적합 조건 2), 소액주주 35명이 원고로 참여한 집단적 피해 사례입니다. (적합 조건 3) 비자금 조성액 11억 5천만원, 정치자금 후원액 4억 3천만원 외에 SEC 과징금 및 추징금 약 83억원이 손해배상에 포함될 수 있어 피해 규모가 매우 큽니다. (적합 조건 4) 이미 형사 유죄 확정 및 SEC 제재 등 객관적 증거가 존재하며 (적합 조건 5), 관련 공적 절차가 진행된 바 있습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>비자금 11억 5천만원, 정치자금 4억 3천만원, SEC 과징금 및 추징금 약 83억원 등 총 98억원 이상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>KT 소액주주 35명 (원고), KT 전체 소액주주 (잠재적 피해자)</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>[스타트업 필독法]정기 주주총회 이사보수 한도 의안 결의 주의해야</t>
+          <t>KT 불법 정치자금 후원 논란…대법 “경영진 배상책임 다시 판단해야”</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022511295852146</t>
+          <t>https://www.sedaily.com/article/20013923?ref=naver</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-02-26 00:48:45.384664+00:00</t>
+          <t>2026-03-02 12:38:38.301061+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>조현범 (한국앤컴퍼니 회장)</t>
+          <t>KT 전 대표이사 및 이사</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>주주연대 주주대표소송 제기, 조현범 회장 횡령·배임 형사 재판 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>조현범 한국앤컴퍼니 회장이 200억원대 횡령·배임 혐의로 재판에 넘겨진 가운데, 주주연대가 조현범 회장을 상대로 50억원 배상 주주대표소송을 제기했습니다. 이는 조현범 회장의 형인 조현식 전 고문이 참여하며 형제간 경영권 분쟁이 재점화되는 양상입니다. 조현범 회장은 사법 리스크가 이사회로 전이되는 것을 막기 위해 사내이사직에서 사임했습니다.</t>
+          <t>KT 전 경영진이 11억 원 규모의 비자금을 조성하고 4억 원을 불법 정치자금으로 기부한 사건에 대해 대법원이 소액주주들에 대한 손해배상 책임이 있다고 판단했다. 대법원은 원심을 파기환송하며 이사들의 감시의무 위반을 강조했다. 이 사건은 KT 소액주주들이 전 이사들을 상대로 제기한 대표소송이다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>조현범 한국앤컴퍼니 회장의 200억원대 횡령·배임 혐의로 형사 재판이 진행 중이며, 주주연대가 50억원 배상 주주대표소송을 제기하여 상대방 책임이 비교적 명확합니다. (적합 조건 1, 6) 한국앤컴퍼니는 상장 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 주주연대가 제기한 소송은 다수 주주의 집단적 피해를 다루고 피해 규모(50억원)도 큽니다. (적합 조건 3, 4) 이미 형사 재판 등 공적 절차가 진행되어 증거 확보 가능성이 높습니다. (적합 조건 5)</t>
+          <t>대법원에서 KT 전 경영진의 불법 정치자금 기부 및 비자금 조성에 대한 감시의무 위반과 손해배상 책임이 인정되어 책임이 명확합니다. (상대방 책임 명확) KT는 대기업으로 자력이 충분하며, 소액주주들이 제기한 대표소송으로 집단적 피해가 존재하고, 11억 원 규모의 비자금 조성 등 피해 규모가 큽니다. (상대방 자력 충분, 집단적 피해, 피해 규모 큼) 이미 대법원 판결을 통해 사실관계 및 법리가 확정되어 증거 확보가 용이합니다. (증거 확보 용이) 사건이 파기환송되어 아직 종결되지 않았으므로 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>50억원 (주주대표소송 청구액)</t>
+          <t>11억 원 (비자금 조성), 4억 원 (정치자금 송금)</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주주 다수</t>
+          <t>KT 소액주주 다수</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]사내이사 물러난 조현범…묘수일까 악수일까</t>
+          <t>KT 전직 경영진 불법 정치자금 기부…대법원  주주들에 배상</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/02/24/0034</t>
+          <t>https://www.mt.co.kr/society/2026/03/02/2026022717134282937</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-02-25 00:45:04.403683+00:00</t>
+          <t>2026-03-02 12:38:25.352322+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>주요 상장 대기업 (예: 삼성전자, 기아, 현대모비스, LG전자 등)</t>
+          <t>황창규 전 대표, 구현모 전 이사 등 KT 전 임원들</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>상법 개정안 시행에 따른 주주총회 안건 상정 및 주주제안 활동 활발, 가처분 및 소송 가능성 증대</t>
+          <t>대법원 파기환송 (수원고등법원 재심 예정)</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회의 주주 충실 의무가 강화되고 집중투표제 도입이 예정되면서, 사모펀드와 소액주주연합의 대기업 경영진에 대한 압박이 거세지고 있습니다. 주주들은 배당 확대, 주주가치 제고 등을 요구하며 주주총회 안건 상정 및 법적 대응을 예고하고 있습니다. 이에 주요 대기업들은 정관 변경을 통해 상법 개정안을 반영하고 있습니다.</t>
+          <t>대법원이 KT 전 임원들의 부외자금 조성 및 정치자금 송금에 대한 손해배상 책임을 인정하며 사건을 수원고등법원으로 파기환송했다. 황창규 전 대표와 구현모 전 이사 등이 11억 원 이상의 비자금을 조성하고 일부를 정치자금으로 송금한 행위에 대해, 대법원은 임무 해태와 감시의무 해태를 인정하고 손해배상 범위를 확대 해석했다. 이 판결은 소수주주들이 제기한 손해배상 청구 소송에서 전 경영진의 책임 범위를 명확히 한 중요한 선례가 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당합니다. 상법 개정으로 이사회의 주주 충실 의무가 명문화되어 상대방 책임의 법적 근거가 강화되었으며, 소액주주연합 및 사모펀드를 통한 집단적 소송 가능성이 높습니다.</t>
+          <t>대법원이 KT 전 임원들의 부외자금 조성 및 감시의무 해태에 대한 손해배상 책임을 명확히 인정하여 상대방 책임이 명확하며, 피고들의 자력과 피해 규모가 충분하다. 소수주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 SEC 과징금 부과 등 공적 절차가 진행되었으며, 대법원 판결로 객관적 증거가 확보되었다. 사건이 파기환송되어 아직 종결되지 않았으므로 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 11억 5100만원 및 추가 과징금/추징금</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>KT 소수주주 다수</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>[주총 新풍속도] 초스피드 폐회는 옛말...정관변경·주주제안 등 진땀</t>
+          <t>대법, KT 전 임원들 정치자금 송금 손배 책임 인정</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260224133651633</t>
+          <t>https://www.etoday.co.kr/news/view/2560668</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-02-24 13:21:28.742899+00:00</t>
+          <t>2026-03-02 12:38:04.198308+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>국제투자분쟁(ISDS) 중재판정 취소 후 본안 재심리 예정</t>
+          <t>이사회 결의 효력정지 가처분 기각, 국민연금 및 노동조합의 이사회 운영 문제 제기 지속</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>대한민국 정부가 미국 헤지펀드 엘리엇과의 국제투자분쟁(ISDS)에서 영국 법원의 중재판정 취소 결정을 이끌어내며 1600억 원 배상 책임을 뒤집었습니다. 영국 법원은 국민연금이 정부와 별개의 법인격임을 인정하며, 정부의 행위와 엘리엇의 손해 사이의 인과관계를 다시 판단하게 됩니다. 이는 2015년 삼성물산-제일모직 합병 과정에서 정부가 국민연금에 찬성 압력을 행사했다는 의혹에서 비롯된 분쟁입니다.</t>
+          <t>KT 차기 대표 선임 절차에 대한 이사회 결의 효력정지 가처분 신청이 기각되었으나, 이는 절차적 위법성만 다룬 것으로 이사회 운영 전반의 거버넌스 신뢰 문제는 여전히 남아있습니다. 컴플라이언스 위원회 독립성, 감사위원회 회계 전문가 공백, 국민연금이 문제 제기한 사외이사 재선임 등 구조적 비판이 지속되고 있으며, 향후 더 큰 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력), 3(집단적 피해 가능성), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높습니다. 대한민국 정부는 충분한 자력을 가졌으며, 삼성물산 주주 다수가 피해를 입었을 가능성이 있고, 1600억 원 이상의 피해 규모가 예상됩니다. 관련 형사 유죄 판결 등 객관적 증거가 존재하며, 국제투자분쟁(ISDS) 절차가 진행 중입니다. 다만, 영국 법원의 취소 판결로 정부 책임의 직접적 인과관계 입증이 복잡해질 수 있습니다.</t>
+          <t>KT는 자력이 충분한 대기업이며(적합 조건 2), 국민연금과 노동조합 등 다수의 이해관계자가 이사회 운영에 문제를 제기하고 있어 집단적 소송 가능성이 높습니다(적합 조건 3). 이사회 운영의 구조적 문제와 컴플라이언스, 감사위원회 공백 등 구체적인 증거가 존재하며(적합 조건 5), 국민연금의 문제 제기 등 공적 절차가 진행 중입니다(적합 조건 6). 가처분 기각은 절차적 문제만 해소했을 뿐, 근본적인 거버넌스 문제는 여전히 남아있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>1600억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>삼성물산 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>'국민연금≠정부' 주효, 엘리엇 분쟁 뒤집기 승소... 시스템 투명하게 ...</t>
+          <t>KT 가처분 기각, 남은 건 이사회 신뢰다[김현아의 IT세상읽기]</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2559007</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01702326645379056</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-02-24 13:09:27.096689+00:00</t>
+          <t>2026-03-01 12:50:20.315482+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
-      <c r="A167" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A167" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>신동국</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>최대주주와 전문경영인 간 경영권 분쟁 및 임직원 시위 진행 중</t>
+          <t>가처분 신청 기각</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>한미약품그룹은 최대주주 신동국 회장의 경영 간섭 논란으로 내홍을 겪고 있습니다. 박재현 대표는 신 회장이 성추행 의혹 임원 징계를 방해하고 저가 원료의약품 교체를 강제했다고 주장하며 녹취록을 공개했습니다. 이에 신 회장은 반박하며 양측의 갈등이 심화되고 있으며, 박 대표의 연임 여부가 곧 결정될 예정입니다.</t>
+          <t>KT 차기 대표 선임 과정에서 결격 사유가 있는 사외이사가 참여하여 이사회 결의의 효력 정지를 구하는 가처분 신청이 제기되었습니다. 법원은 해당 사외이사의 참여가 최종 후보 선출에 중대하고 결정적인 영향을 미치지 않았다고 판단하여 가처분 신청을 기각했습니다. 이로써 박윤영 KT 차기 대표 내정자의 선임 절차는 적법하다는 법원의 판단이 나왔습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>한미약품그룹의 최대주주인 신동국 회장이 상장회사인 한미사이언스의 최대주주로서 자력이 충분하며(적합 조건 2), 박재현 대표가 신 회장의 경영 간섭에 대한 녹취록을 공개하는 등 증거가 존재합니다(적합 조건 5). 그러나 사건의 법적 책임 소재가 명확히 드러나지 않았고, 집단적 피해는 임직원들의 내부 시위 형태로 나타나 일반적인 집단소송으로 이어질지는 불분명합니다. 또한 구체적인 피해 금액이 명시되지 않아 소송금융 투자 대상으로서의 피해 규모가 불확실합니다.</t>
+          <t>KT 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 법적 주장이 받아들여지지 않았습니다 (부적합 조건: 이미 종결된 사건 - 가처분 신청 기각). 상대방인 KT는 자력이 충분하지만 (적합 조건 2), 이 사건은 기업 지배구조 및 절차적 적법성 문제로, 다수의 피해자에게 직접적이고 정량화된 손해가 발생한 유형의 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>한미약품그룹 최대주주 경영간섭 논란에 내홍 재현</t>
+          <t>박윤영 KT 차기 대표 내정자 선임 절차 적법</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260224164400017?input=1195m</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292815&amp;inflow=N</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-02-24 12:32:51.982684+00:00</t>
+          <t>2026-02-28 12:47:44.144030+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>조현범</t>
+          <t>DB하이텍 및 김준기 회장 등</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>주주대표소송 심문기일 진행 중, 고액 보수 적정성 판단 요청 탄원서 제출</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>DB하이텍 소액주주들이 김준기 회장 등을 상대로 주주대표소송을 제기했다. 소액주주들은 최근 수년간 지급된 고액 보수의 적정성에 대한 법원의 판단을 요청하는 탄원서를 제출했으며, 보수 총액과 지급 경위는 사업보고서 및 공시를 통해 확인될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>DB하이텍 및 김준기 회장 등 경영진을 상대로 한 주주대표소송으로, 상대방의 자력이 충분하고(적합 조건 2), 소액주주들이 제기하여 집단적 피해의 성격이 강하며(적합 조건 3), 사업보고서 및 공시를 통해 증거 확보가 용이하다(적합 조건 5). 고액 보수의 적정성이라는 쟁점은 피해 규모가 상당할 가능성을 내포한다.</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>DB하이텍, 소액주주들 지배구조 개선 요구안 수용. 주총에 상정</t>
+        </is>
+      </c>
+      <c r="K168" t="inlineStr">
+        <is>
+          <t>autodaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr">
+        <is>
+          <t>https://www.autodaily.co.kr/news/articleView.html?idxno=541974</t>
+        </is>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:39:53.166477+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>효력정지 가처분 신청 기각</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>KT 차기 대표이사 선임 절차의 정당성을 다투는 효력정지 가처분 신청이 법원에서 기각되었다. KT노동인권센터 집행위원장이 제기한 이 소송은 조승아 전 사외이사의 결격 사유를 문제 삼았으나, 법원은 박윤영 차기 대표 후보자의 선임 절차에 법적 문제가 없다고 판단했다. 이로써 박 후보자의 지위에 대한 법적 리스크는 해소된 것으로 평가된다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함(KT)'은 해당되나, '상대방 책임이 명확함'은 법원이 효력정지 가처분 신청을 기각하여 인정되지 않았습니다. 또한, '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 이미 가처분 신청이 기각되어 사실상 해당 쟁점에 대한 법적 리스크가 해소된 것으로 평가됩니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>박윤영 차기 KT 대표 후보자 법적 리스크 벗었다</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>zdnet.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>https://zdnet.co.kr/view/?no=20260228112451</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:38:37.605550+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr"/>
+      <c r="D170" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>법원에서 주주권 행사임을 인정하며 소송 진행 중</t>
+          <t>상법 개정 후속 조치 및 공시제도 개편 논의 중</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주주연대가 조현범 사내이사의 사임을 요구하며 소송을 제기했습니다. 회사 측은 사적 분쟁이라 주장했으나, 법원은 이를 회사의 의사결정 정당성 및 공정성 점검을 위한 주주권 행사로 판단했습니다.</t>
+          <t>개정 상법에 따른 이사의 주주 충실 의무가 실효성을 가지려면 M&amp;A 인수 제안 관련 이사의 행위규범 가이드라인 마련과 공시제도 개편이 필요하다는 제언이 나왔다. 현재 한국 상장사들은 심각한 저평가 상태이며, M&amp;A 시 지배주주에게만 경영권 프리미엄이 지급되고 일반주주는 소외되는 문제가 지적됐다. 전문가들은 금융감독원의 기업공시 서식 개정을 통해 '진지한 인수 제안' 공시 의무화 및 경영권 변경 목적 공개매수에 대한 회사 의견 표명 의무화 등을 제안했다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>법원이 해당 소송을 회사의 의사결정 과정의 정당성과 공정성을 점검하기 위한 주주권 행사로 분명히 인정하여 상대방 책임이 비교적 명확하며, 한국앤컴퍼니는 자력이 충분한 기업입니다. 또한 주주연대가 참여하여 집단적 피해의 성격을 띠고 있으며, 이미 소송이 진행 중인 상태입니다.</t>
+          <t>이 기사는 이사의 주주 충실 의무 개정 상법의 실효성을 높이기 위한 M&amp;A 공시제도 개편의 필요성을 논의하는 세미나 내용으로, 특정 사건의 피고가 명확하지 않아 상대방 책임 및 자력 조건이 불분명합니다 (적합 조건 1, 2 불충족). 그러나 한국 상장사들의 저평가와 M&amp;A 시 일반 주주들의 이익 소외라는 집단적 피해 가능성을 제기하고 있으며 (적합 조건 3, 4 충족), 금융감독원의 공시 서식 개정 등 관련 절차 진행 가능성이 있습니다 (적합 조건 6 부분 충족).</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>상장사 일반 주주 다수</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>자발적 결단 아니다 ...한국앤컴퍼니 주주연대, 조현범 사내이사 사임...</t>
+          <t>'주주충실의무' 개정상법 실효성 조건은… M A 공시제도 개편 필요</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513361</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202602272032593083179ad43907_18</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-02-23 00:53:05.384186+00:00</t>
+          <t>2026-02-28 01:47:04.268461+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
+          <t>토요타</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>행동주의 투자자와의 충돌 및 주주 설득 과정 진행 중, 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>토요타가 100년 된 계열사의 비상장화를 추진하면서 행동주의 투자자 엘리엇과 정면충돌하고 있습니다. 제안 가격의 합리성 여부가 쟁점이며, 토요타는 주주들을 설득하고 있으나 소송에 직면할 수 있다는 언급이 있습니다. 이는 다수 주주의 피해로 이어질 수 있는 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>대기업인 토요타가 피고가 될 가능성이 높고(상대방 자력 충분), 계열사 비상장 추진으로 다수의 주주들이 불합리한 가격으로 피해를 입을 수 있어 집단적 피해 및 피해 규모가 클 것으로 예상됩니다. 행동주의 투자자와의 충돌이 이미 발생하고 있어 소송 가능성이 높으며(상대방 책임 명확, 공적 절차 진행 중), 관련 증거 확보도 용이할 것으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>토요타, 100년 계열사 비상장 추진...행동주의 투자자 엘리엇과 정면충...</t>
+        </is>
+      </c>
+      <c r="K171" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=2026022720132645230c8c1c064d_1</t>
+        </is>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:39:27.387622+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>영풍, MBK파트너스</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 가처분 소송 진행 및 주주총회 표 대결 예정</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍·MBK파트너스 연합이 이사회 주도권과 정관 변경을 두고 3월 주주총회에서 표 대결을 벌일 예정이다. 오너 3세 경영 체제 전환 이후 신사업 추진과 지분 구조 변화로 갈등이 심화되었으며, 가처분 소송 등 법적 다툼으로 이어졌다. 국민연금 등 중립 지분의 판단이 경영권 향방을 가를 분수령이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>상대방(고려아연, 영풍, MBK파트너스) 모두 자력이 충분한 대기업 및 금융기관이며, 경영권 분쟁으로 인한 주주 지분가치 희석 등 다수 주주에게 집단적 피해가 발생할 가능성이 있습니다. 분쟁의 규모가 매우 크고, 이미 가처분 소송 등 법적 절차가 진행 중인 활발한 사건으로 소송금융 투자 대상으로서의 매력이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>[고려아연 vs 영풍·MBK] 이사회 주도권·정관 변경, 3월 주총 표 대결</t>
+        </is>
+      </c>
+      <c r="K172" t="inlineStr">
+        <is>
+          <t>fetv.co.kr</t>
+        </is>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M172" t="inlineStr">
+        <is>
+          <t>https://www.fetv.co.kr/news/article.html?no=213709</t>
+        </is>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:59:07.272658+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>관련 법리를 위반한 기업 및 해당 이사</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>대법원 판례 확정으로 유사 분쟁 발생 가능성 증가</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>2025년 대법원 남양유업 판결을 통해 이사 보수 한도 결의 시 특별 이해관계가 있는 이사는 의결권을 행사할 수 없다는 법리가 확정되었다. 이 판결은 2026년 정기주총을 준비하는 기업들에게 중요한 경고로, 절차적 하자가 발생할 경우 보수 적법성 논란 및 손해배상 책임으로 이어질 수 있다. 이로 인해 유사한 기업 지배구조 관련 분쟁이 증가할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>대법원 판결로 이사 보수 한도 결의 시 특별 이해관계자 의결권 제한 법리가 명확히 확립되어 상대방 책임이 명확합니다. (적합 조건 1) 대기업을 대상으로 한 소송이 예상되며, (적합 조건 2) 보수 취소 및 손해배상 청구 시 피해 규모가 클 수 있고 (적합 조건 4) 관련 증거 확보도 용이합니다. (적합 조건 5) 이 판례를 기반으로 한 유사 사건 발굴 및 소송 제기 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>[스타트업 필독法]정기 주주총회 이사보수 한도 의안 결의 주의해야</t>
+        </is>
+      </c>
+      <c r="K173" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M173" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022511295852146</t>
+        </is>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:48:45.384664+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>조현범 (한국앤컴퍼니 회장)</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>주주연대 주주대표소송 제기, 조현범 회장 횡령·배임 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>조현범 한국앤컴퍼니 회장이 200억원대 횡령·배임 혐의로 재판에 넘겨진 가운데, 주주연대가 조현범 회장을 상대로 50억원 배상 주주대표소송을 제기했습니다. 이는 조현범 회장의 형인 조현식 전 고문이 참여하며 형제간 경영권 분쟁이 재점화되는 양상입니다. 조현범 회장은 사법 리스크가 이사회로 전이되는 것을 막기 위해 사내이사직에서 사임했습니다.</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>조현범 한국앤컴퍼니 회장의 200억원대 횡령·배임 혐의로 형사 재판이 진행 중이며, 주주연대가 50억원 배상 주주대표소송을 제기하여 상대방 책임이 비교적 명확합니다. (적합 조건 1, 6) 한국앤컴퍼니는 상장 대기업으로 상대방의 자력이 충분하며(적합 조건 2), 주주연대가 제기한 소송은 다수 주주의 집단적 피해를 다루고 피해 규모(50억원)도 큽니다. (적합 조건 3, 4) 이미 형사 재판 등 공적 절차가 진행되어 증거 확보 가능성이 높습니다. (적합 조건 5)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>50억원 (주주대표소송 청구액)</t>
+        </is>
+      </c>
+      <c r="I174" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니 주주 다수</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>[인사이드 스토리]사내이사 물러난 조현범…묘수일까 악수일까</t>
+        </is>
+      </c>
+      <c r="K174" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/02/24/0034</t>
+        </is>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:45:04.403683+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>주요 상장 대기업 (예: 삼성전자, 기아, 현대모비스, LG전자 등)</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>상법 개정안 시행에 따른 주주총회 안건 상정 및 주주제안 활동 활발, 가처분 및 소송 가능성 증대</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사회의 주주 충실 의무가 강화되고 집중투표제 도입이 예정되면서, 사모펀드와 소액주주연합의 대기업 경영진에 대한 압박이 거세지고 있습니다. 주주들은 배당 확대, 주주가치 제고 등을 요구하며 주주총회 안건 상정 및 법적 대응을 예고하고 있습니다. 이에 주요 대기업들은 정관 변경을 통해 상법 개정안을 반영하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이), 6(공적 절차 진행 중)에 해당합니다. 상법 개정으로 이사회의 주주 충실 의무가 명문화되어 상대방 책임의 법적 근거가 강화되었으며, 소액주주연합 및 사모펀드를 통한 집단적 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>[주총 新풍속도] 초스피드 폐회는 옛말...정관변경·주주제안 등 진땀</t>
+        </is>
+      </c>
+      <c r="K175" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M175" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260224133651633</t>
+        </is>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:21:28.742899+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>국제투자분쟁(ISDS) 중재판정 취소 후 본안 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>대한민국 정부가 미국 헤지펀드 엘리엇과의 국제투자분쟁(ISDS)에서 영국 법원의 중재판정 취소 결정을 이끌어내며 1600억 원 배상 책임을 뒤집었습니다. 영국 법원은 국민연금이 정부와 별개의 법인격임을 인정하며, 정부의 행위와 엘리엇의 손해 사이의 인과관계를 다시 판단하게 됩니다. 이는 2015년 삼성물산-제일모직 합병 과정에서 정부가 국민연금에 찬성 압력을 행사했다는 의혹에서 비롯된 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력), 3(집단적 피해 가능성), 4(피해 규모), 5(증거 확보), 6(공적 절차 진행)에 해당하여 소송금융 적합도가 높습니다. 대한민국 정부는 충분한 자력을 가졌으며, 삼성물산 주주 다수가 피해를 입었을 가능성이 있고, 1600억 원 이상의 피해 규모가 예상됩니다. 관련 형사 유죄 판결 등 객관적 증거가 존재하며, 국제투자분쟁(ISDS) 절차가 진행 중입니다. 다만, 영국 법원의 취소 판결로 정부 책임의 직접적 인과관계 입증이 복잡해질 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>1600억 원 이상</t>
+        </is>
+      </c>
+      <c r="I176" t="inlineStr">
+        <is>
+          <t>삼성물산 주주 다수</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>'국민연금≠정부' 주효, 엘리엇 분쟁 뒤집기 승소... 시스템 투명하게 ...</t>
+        </is>
+      </c>
+      <c r="K176" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M176" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2559007</t>
+        </is>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:09:27.096689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>신동국</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>최대주주와 전문경영인 간 경영권 분쟁 및 임직원 시위 진행 중</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>한미약품그룹은 최대주주 신동국 회장의 경영 간섭 논란으로 내홍을 겪고 있습니다. 박재현 대표는 신 회장이 성추행 의혹 임원 징계를 방해하고 저가 원료의약품 교체를 강제했다고 주장하며 녹취록을 공개했습니다. 이에 신 회장은 반박하며 양측의 갈등이 심화되고 있으며, 박 대표의 연임 여부가 곧 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>한미약품그룹의 최대주주인 신동국 회장이 상장회사인 한미사이언스의 최대주주로서 자력이 충분하며(적합 조건 2), 박재현 대표가 신 회장의 경영 간섭에 대한 녹취록을 공개하는 등 증거가 존재합니다(적합 조건 5). 그러나 사건의 법적 책임 소재가 명확히 드러나지 않았고, 집단적 피해는 임직원들의 내부 시위 형태로 나타나 일반적인 집단소송으로 이어질지는 불분명합니다. 또한 구체적인 피해 금액이 명시되지 않아 소송금융 투자 대상으로서의 피해 규모가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>한미약품그룹 최대주주 경영간섭 논란에 내홍 재현</t>
+        </is>
+      </c>
+      <c r="K177" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M177" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260224164400017?input=1195m</t>
+        </is>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:32:51.982684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>조현범</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>주주대표소송 논의 중</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>조현범 회장이 보수 셀프 승인 취소 소송에서 패소한 후 사퇴했으나, 주주연대에서는 주주대표소송을 논의하고 있다. 이는 과거 조 회장과 경영권 분쟁이 있었던 배경 속에서 불거진 문제의식에서 비롯되었다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>조현범 회장의 보수 셀프 승인 취소 소송 패소 이력이 있어 상대방 책임이 명확하며(적합 조건 1), 대기업 회장 관련 사건으로 상대방 자력이 충분합니다(적합 조건 2). 주주연대가 주주대표소송을 논의 중이므로 집단적 피해(적합 조건 3)와 상당한 피해 규모(적합 조건 4)가 예상되며, 기존 소송 결과가 증거 확보에 유리합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>[경영 레이다] 보수 셀프 승인 패소 후 사퇴…조현범, 한발 물러섰지만...</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>newsworker.co.kr</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>http://www.newsworker.co.kr/news/articleView.html?idxno=415064</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:56:18.460304+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>주주대표소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니 주주연대가 법원의 위법 판단 직후 사임한 조현범 사내이사의 거취와 관련하여 주주대표소송을 진행 중이다. 주주연대는 구속 기간 중 지급된 보수의 적정성 문제를 제기하며, 이 사안이 기업가치와 전체 주주의 공동 이익에 관한 구조적 문제임을 강조하고 있다.</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(법원 위법 판단 직후 사임), 상대방에게 자력이 충분하며(한국앤컴퍼니), 다수의 주주가 피해를 입어 집단적 피해에 해당한다(주주연대, 전체 주주의 공동 이익). 이미 주주대표소송이 진행 중이며 법원의 판단이 있었던 점을 미루어 증거 확보 가능성도 높다.</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>법원 위법 판단 직후 사임…한국앤컴퍼니 주주연대, 조현범 사내이사 사...</t>
+        </is>
+      </c>
+      <c r="K179" t="inlineStr">
+        <is>
+          <t>pointdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M179" t="inlineStr">
+        <is>
+          <t>https://www.pointdaily.co.kr/news/articleView.html?idxno=293813</t>
+        </is>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:41:41.109197+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>법원에서 주주권 행사임을 인정하며 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니 주주연대가 조현범 사내이사의 사임을 요구하며 소송을 제기했습니다. 회사 측은 사적 분쟁이라 주장했으나, 법원은 이를 회사의 의사결정 정당성 및 공정성 점검을 위한 주주권 행사로 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>법원이 해당 소송을 회사의 의사결정 과정의 정당성과 공정성을 점검하기 위한 주주권 행사로 분명히 인정하여 상대방 책임이 비교적 명확하며, 한국앤컴퍼니는 자력이 충분한 기업입니다. 또한 주주연대가 참여하여 집단적 피해의 성격을 띠고 있으며, 이미 소송이 진행 중인 상태입니다.</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>자발적 결단 아니다 ...한국앤컴퍼니 주주연대, 조현범 사내이사 사임...</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>ilyoseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M180" t="inlineStr">
+        <is>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=513361</t>
+        </is>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:53:05.384186+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
           <t>한국앤컴퍼니, 조현범</t>
         </is>
       </c>
-      <c r="D171" t="inlineStr">
+      <c r="D181" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E171" t="inlineStr">
+      <c r="E181" t="inlineStr">
         <is>
           <t>주주대표소송 진행 중</t>
         </is>
       </c>
-      <c r="F171" t="inlineStr">
+      <c r="F181" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대가 조현범 사내이사의 사임이 자발적이지 않다고 주장하며 주주대표소송을 진행 중이다. 이 소송은 조현범 이사에게 지급된 보수의 적정성과 회사의 의사결정 과정 문제를 다루고 있으며, 법원은 이를 사적 분쟁이 아닌 회사의 의사결정 과정 문제로 보고 있다.</t>
         </is>
       </c>
-      <c r="G171" t="inlineStr">
+      <c r="G181" t="inlineStr">
         <is>
           <t>적합 조건 1(상대방 책임 명확): 조현범 사내이사의 보수 적정성 및 회사 의사결정 과정 문제가 명확히 제기됨. 적합 조건 2(상대방 자력 충분): 한국앤컴퍼니는 대기업으로 자력이 충분함. 적합 조건 3(집단적 피해): '주주연대'가 소송을 진행 중이므로 다수 주주의 집단적 피해 가능성이 높음. 적합 조건 5(증거 확보 가능): 이미 주주대표소송이 진행 중이며 법원이 회사의 의사결정 과정 문제로 인정하고 있어 증거 확보가 용이할 것으로 판단됨. 적합 조건 6(공적 절차 진행 중): 주주대표소송이라는 법적 절차가 이미 진행 중임.</t>
         </is>
       </c>
-      <c r="H171" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I171" t="inlineStr">
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I181" t="inlineStr">
         <is>
           <t>다수 주주</t>
         </is>
       </c>
-      <c r="J171" t="inlineStr">
+      <c r="J181" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대  조현범 사내이사 사임, 자발적 아냐</t>
         </is>
       </c>
-      <c r="K171" t="inlineStr">
+      <c r="K181" t="inlineStr">
         <is>
           <t>daily.hankooki.com</t>
         </is>
       </c>
-      <c r="L171" t="inlineStr">
+      <c r="L181" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M171" t="inlineStr">
+      <c r="M181" t="inlineStr">
         <is>
           <t>https://daily.hankooki.com/news/articleView.html?idxno=1338081</t>
         </is>
       </c>
-      <c r="N171" t="inlineStr">
+      <c r="N181" t="inlineStr">
         <is>
           <t>2026-02-23 00:51:09.886707+00:00</t>
         </is>
       </c>
     </row>
-    <row r="172">
-      <c r="A172" s="4" t="inlineStr">
+    <row r="182">
+      <c r="A182" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B172" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C172" t="inlineStr">
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
         <is>
           <t>농협중앙회</t>
         </is>
       </c>
-      <c r="D172" t="inlineStr">
+      <c r="D182" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E172" t="inlineStr">
+      <c r="E182" t="inlineStr">
         <is>
           <t>농협개혁위원회 출범 및 회장 사퇴 요구 진행 중</t>
         </is>
       </c>
-      <c r="F172" t="inlineStr">
+      <c r="F182" t="inlineStr">
         <is>
           <t>농협중앙회 강호동 회장에 대한 사퇴 요구가 확대되고 있으며, 농협개혁위원회의 공정성 문제도 제기되고 있습니다. 기사는 농협중앙회의 반복되는 쇄신 공염불과 각종 부정·비위로 인해 신뢰를 잃은 자체 개혁의 문제점을 지적하고 있습니다.</t>
         </is>
       </c>
-      <c r="G172" t="inlineStr">
+      <c r="G182" t="inlineStr">
         <is>
           <t>기사는 농협중앙회의 내부 지배구조 문제, 부정·비위 의혹, 그리고 개혁위원회의 공정성 논란에 초점을 맞추고 있습니다. 상대방(농협중앙회)은 자력이 충분하나, 특정 가능한 피해자 집단이나 구체적인 손해배상 청구권이 명확히 드러나지 않아 소송금융 투자 대상으로 적합하지 않습니다. 또한, 공적 절차(검찰 수사, 정부 조사 등)가 진행 중이라는 언급도 없습니다.</t>
         </is>
       </c>
-      <c r="H172" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J172" t="inlineStr">
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
         <is>
           <t>[투데이 Pick] NH證 CEO 인선, ‘중앙회 그림자’ 다시 드리우나</t>
         </is>
       </c>
-      <c r="K172" t="inlineStr">
+      <c r="K182" t="inlineStr">
         <is>
           <t>news2day.co.kr</t>
         </is>
       </c>
-      <c r="L172" t="inlineStr">
+      <c r="L182" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M172" t="inlineStr">
+      <c r="M182" t="inlineStr">
         <is>
           <t>https://www.news2day.co.kr/article/20260222500047</t>
         </is>
       </c>
-      <c r="N172" t="inlineStr">
+      <c r="N182" t="inlineStr">
         <is>
           <t>2026-02-23 00:40:12.041874+00:00</t>
         </is>
       </c>
     </row>
-    <row r="173">
-      <c r="A173" s="4" t="inlineStr">
+    <row r="183">
+      <c r="A183" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B173" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E173" t="inlineStr">
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr"/>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr">
         <is>
           <t>2018년 1월 1일부터 2025년 9월말 사이에 선고된 주주대표소송 분석</t>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
+      <c r="F183" t="inlineStr">
         <is>
           <t>이 기사는 공시대상기업집단 소속 상장회사를 대상으로 한 주주대표소송에서 원고 청구가 인용된 경우에도 정관상 책임 감경 조항으로 인해 인정 손해액이 절반으로 감경되는 경향을 분석한다. 2018년부터 2025년 9월까지 선고된 총 58건의 주주대표소송 사례를 바탕으로 한다.</t>
         </is>
       </c>
-      <c r="G173" t="inlineStr">
+      <c r="G183" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건에 대한 보도가 아닌, 2018년부터 2025년까지 선고된 주주대표소송의 경향을 분석한 보고서이다. 소송금융 투자를 위한 새로운 사건 발굴 대상이 아니며, 이미 선고가 완료된 사건들을 다루고 있어 부적합 조건(이미 종결된 사건)에 해당한다.</t>
         </is>
       </c>
-      <c r="H173" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J173" t="inlineStr">
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
         <is>
           <t>주주대표소송 인정 손해액 절반 감경돼</t>
         </is>
       </c>
-      <c r="K173" t="inlineStr">
+      <c r="K183" t="inlineStr">
         <is>
           <t>naeil.com</t>
         </is>
       </c>
-      <c r="L173" t="inlineStr">
+      <c r="L183" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M173" t="inlineStr">
+      <c r="M183" t="inlineStr">
         <is>
           <t>https://www.naeil.com/news/read/578595?ref=naver</t>
         </is>
       </c>
-      <c r="N173" t="inlineStr">
+      <c r="N183" t="inlineStr">
         <is>
           <t>2026-02-21 18:01:56.000023+00:00</t>
         </is>
       </c>
     </row>
-    <row r="174">
-      <c r="A174" s="3" t="inlineStr">
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B174" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C174" t="inlineStr">
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
         <is>
           <t>한국앤컴퍼니</t>
         </is>
       </c>
-      <c r="D174" t="inlineStr">
+      <c r="D184" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
+      <c r="E184" t="inlineStr">
         <is>
           <t>주주총회 결의 취소 소송 진행 중</t>
         </is>
       </c>
-      <c r="F174" t="inlineStr">
+      <c r="F184" t="inlineStr">
         <is>
           <t>조현범 한국앤컴퍼니 회장이 가족 간 분쟁이 이사회 운영 문제로 비화되면서 사내이사 및 공동 대표이사직을 사임했습니다. 이는 조 회장의 친형인 조현식 전 고문이 제기한 주주총회 결의 취소 소송이 진행 중인 상황과 관련이 있습니다.</t>
         </is>
       </c>
-      <c r="G174" t="inlineStr">
+      <c r="G184" t="inlineStr">
         <is>
           <t>상대방인 한국앤컴퍼니는 자력이 충분한 대기업으로 소송금융 적합 조건 2에 해당합니다. 또한 주주총회 결의 취소 소송의 특성상 관련 증거 확보가 가능할 것으로 보여 적합 조건 5에 부합합니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모가 명확하지 않아 적합 조건 3, 4를 충족한다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H174" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J174" t="inlineStr">
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
         <is>
           <t>조현범 회장, 한국앤컴퍼니 사내이사 사임</t>
         </is>
       </c>
-      <c r="K174" t="inlineStr">
+      <c r="K184" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L174" t="inlineStr">
+      <c r="L184" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M174" t="inlineStr">
+      <c r="M184" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202602204470r</t>
         </is>
       </c>
-      <c r="N174" t="inlineStr">
+      <c r="N184" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:41.580827+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N174"/>
+  <autoFilter ref="A1:N184"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>