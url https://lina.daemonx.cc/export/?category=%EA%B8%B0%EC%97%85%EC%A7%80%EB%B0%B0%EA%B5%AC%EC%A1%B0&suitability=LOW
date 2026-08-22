--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$37</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N36"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,2433 +534,2501 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>인권위 정책 권고</t>
+          <t>주식반환 청구 소송 취하로 최종 종결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>인권위는 2027년부터 ESG 공시를 의무화할 것을 권고하며, 미준수 시 손해배상 및 법적 제재 위험이 증가할 것이라고 밝혔다. 또한 거래소 공시에서 법정공시로의 전환 시기를 명확히 할 것을 요구했다. 이 기사는 특정 사건의 발생이나 피해를 다루기보다는 미래 정책 방향과 잠재적 위험을 논하고 있다.</t>
+          <t>콜마그룹 창업주 윤동한 회장이 장남 윤상현 부회장을 상대로 제기했던 주식반환 청구 소송을 취하하며 부자간 법정 공방이 최종 종결되었다. 이로써 콜마그룹의 경영권 분쟁은 사실상 마무리되었으며, 윤상현 부회장 중심으로 경영권이 재편될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 인권위의 미래 ESG 공시 의무화 정책 권고에 대한 내용으로, 실제 피해가 발생했거나 특정 상대방의 책임이 명확한 사건이 아닙니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 또는 진행 중인 법적 절차가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 기사에 따르면 윤동한 회장이 윤상현 부회장을 상대로 제기했던 주식반환 청구 소송을 취하했고, 윤 부회장 측도 이에 동의하여 소송이 최종 종결되었다. 따라서 소송금융 투자 대상으로서의 신규성 및 진행 중인 사건이 아니므로 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>인권위  2027년부터 ESG 공시해야</t>
+          <t>콜마 부자 법정다툼 끝⋯윤상현 체제 본격화</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>labortoday.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233510</t>
+          <t>https://www.etoday.co.kr/news/view/2588415</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:39:33.889603+00:00</t>
+          <t>2026-06-30 07:01:55.636569+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>소송 취하</t>
+          <t>인권위 정책 권고</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>WISCOM과 한국쉘석유 관련 의안상정가처분 소송 및 주주총회소집허가 소송이 모두 취하되었다는 공시 내용입니다. 이는 기업가치 제고 계획과 연관된 주주총회 관련 분쟁이었으나, 현재는 소송이 종결된 상태입니다.</t>
+          <t>인권위는 2027년부터 ESG 공시를 의무화할 것을 권고하며, 미준수 시 손해배상 및 법적 제재 위험이 증가할 것이라고 밝혔다. 또한 거래소 공시에서 법정공시로의 전환 시기를 명확히 할 것을 요구했다. 이 기사는 특정 사건의 발생이나 피해를 다루기보다는 미래 정책 방향과 잠재적 위험을 논하고 있다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '의안상정가처분 소송' 및 '주주총회소집허가 소송'이 모두 취하되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자를 위한 신규 소송 발굴 대상이 아닙니다.</t>
+          <t>이 기사는 인권위의 미래 ESG 공시 의무화 정책 권고에 대한 내용으로, 실제 피해가 발생했거나 특정 상대방의 책임이 명확한 사건이 아닙니다. 따라서 소송금융 투자 대상이 되는 구체적인 피해 사건, 피해자, 또는 진행 중인 법적 절차가 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>3월 30일 주식시장 주요공시</t>
+          <t>인권위  2027년부터 ESG 공시해야</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>labortoday.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122171</t>
+          <t>https://www.labortoday.co.kr/news/articleView.html?idxno=233510</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:53:33.684804+00:00</t>
+          <t>2026-04-01 00:39:33.889603+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>WISCOM, 한국쉘석유</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>소송 취하</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>해당 기사는 선진 시장에서 소액 주주의 주주 소송이 활발하며, 미국 법원이 기업의 손해배상 유무를 결정하는 방식에 대해 언급합니다. 또한, 비지배주주 다수결 제도인 MON(Majority of Minority Voting)의 개념을 설명하고 있습니다.</t>
+          <t>WISCOM과 한국쉘석유 관련 의안상정가처분 소송 및 주주총회소집허가 소송이 모두 취하되었다는 공시 내용입니다. 이는 기업가치 제고 계획과 연관된 주주총회 관련 분쟁이었으나, 현재는 소송이 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 주주 소송 및 관련 제도(MON)에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사에서 언급된 '의안상정가처분 소송' 및 '주주총회소집허가 소송'이 모두 취하되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 소송금융 투자를 위한 신규 소송 발굴 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[대통령과 증시토론]  중복상장과 MOM, 코스피 1만의 열쇠</t>
+          <t>3월 30일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dailybrief.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.dailybrief.co.kr/news/articleView.html?idxno=5331</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122171</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-30 00:51:27.493873+00:00</t>
+          <t>2026-03-31 00:53:33.684804+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr"/>
+      <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 지배주주 일가의 238억 원 보수를 문제 삼은 주주대표소송이 법원에서 받아들여지지 않았습니다. 법원은 과도한 보수에 대한 책임을 인정하지 않았으며, 일부 원고는 주주 요건을 충족하지 못해 소송 자체가 기각되었습니다.</t>
+          <t>해당 기사는 선진 시장에서 소액 주주의 주주 소송이 활발하며, 미국 법원이 기업의 손해배상 유무를 결정하는 방식에 대해 언급합니다. 또한, 비지배주주 다수결 제도인 MON(Majority of Minority Voting)의 개념을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>주주대표소송이 법원에서 받아들여지지 않았고, 법원이 지배주주 일가의 책임을 인정하지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. 이는 부적합 조건인 '이미 종결된 사건'에 준하는 부정적인 법원 판단이 내려진 경우에 해당합니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 주주 소송 및 관련 제도(MON)에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사실, 상대방, 피해 규모 등이 전혀 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>238억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 238억 보수 공방…법원, 책임 인정 안 했다</t>
+          <t>[대통령과 증시토론]  중복상장과 MOM, 코스피 1만의 열쇠</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>dailybrief.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703730</t>
+          <t>https://www.dailybrief.co.kr/news/articleView.html?idxno=5331</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-27 13:11:35.301215+00:00</t>
+          <t>2026-03-30 00:51:27.493873+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>김준기 일가 및 DB하이텍 경영진</t>
+          <t>DB그룹 김준기, 김남호</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>주주대표소송 1심 기각</t>
+          <t>주주대표소송 기각, 법원 책임 불인정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>소액주주들이 DB하이텍 김준기 창업회장 부자에게 지급된 238억원의 보수가 과다하다며 제기한 주주대표소송이 법원에서 기각되었습니다. 소액주주들은 2021년부터 지급된 보수에 대해 문제를 제기했으나, 법원은 이들의 주장을 받아들이지 않았습니다.</t>
+          <t>DB그룹 김준기·김남호 지배주주 일가의 238억 원 보수를 문제 삼은 주주대표소송이 법원에서 받아들여지지 않았습니다. 법원은 과도한 보수에 대한 책임을 인정하지 않았으며, 일부 원고는 주주 요건을 충족하지 못해 소송 자체가 기각되었습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>주주대표소송이 이미 기각되어 법원에서 소액주주들의 주장이 받아들여지지 않았습니다. 이는 소송의 승소 가능성이 낮음을 시사하며, 소송금융 투자에 부적합한 주요 근거가 됩니다. (부적합 조건: 이미 종결된 사건 - 1심 기각)</t>
+          <t>주주대표소송이 법원에서 받아들여지지 않았고, 법원이 지배주주 일가의 책임을 인정하지 않아 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. 이는 부적합 조건인 '이미 종결된 사건'에 준하는 부정적인 법원 판단이 내려진 경우에 해당합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>238억원</t>
+          <t>238억 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>소액주주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>김준기 일가 보수 과다  주장했지만…DB하이텍 주주대표소송 '기각'</t>
+          <t>DB그룹 김준기·김남호 238억 보수 공방…법원, 책임 인정 안 했다</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=658008</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1703730</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-27 13:08:12.231422+00:00</t>
+          <t>2026-03-27 13:11:35.301215+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr"/>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>김준기 일가 및 DB하이텍 경영진</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>중복상장 관련 정책 논의 및 개선 방향 모색</t>
+          <t>주주대표소송 1심 기각</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>이 기사는 모회사의 알짜 사업부문을 떼어 상장하는 중복상장이 코리아 디스카운트의 주요 원인임을 지적합니다. 일본이 까다로운 공시와 정부 압박으로 중복상장 자회사 수를 절반 이하로 줄인 사례를 소개하며, 한국도 신규 중복상장을 원칙적으로 금지하고 기존 자회사들의 완전 자회사화를 촉진해야 한다고 제언합니다.</t>
+          <t>소액주주들이 DB하이텍 김준기 창업회장 부자에게 지급된 238억원의 보수가 과다하다며 제기한 주주대표소송이 법원에서 기각되었습니다. 소액주주들은 2021년부터 지급된 보수에 대해 문제를 제기했으나, 법원은 이들의 주장을 받아들이지 않았습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 기사는 중복상장이라는 시장 전반의 문제점과 정책 개선 방향을 논의하는 내용으로, 특정 기업의 구체적인 위법 행위나 피해 발생 사실을 다루고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>주주대표소송이 이미 기각되어 법원에서 소액주주들의 주장이 받아들여지지 않았습니다. 이는 소송의 승소 가능성이 낮음을 시사하며, 소송금융 투자에 부적합한 주요 근거가 됩니다. (부적합 조건: 이미 종결된 사건 - 1심 기각)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>238억원</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주들 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>일본 중복상장 절반으로 뚝↓… 까다로운 공시, 정부압박 통했다</t>
+          <t>김준기 일가 보수 과다  주장했지만…DB하이텍 주주대표소송 '기각'</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/stock/2026/03/25/2026032313525273191</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=658008</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-25 13:01:03.481728+00:00</t>
+          <t>2026-03-27 13:08:12.231422+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>ESG 공시 의무화 법제화 논의 및 전문가 비판 진행 중</t>
+          <t>중복상장 관련 정책 논의 및 개선 방향 모색</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>한국의 ESG 공시 의무화 대상 기업 수가 주요국 대비 현저히 적고, 법정공시 전환 시점 및 규율 수준에 대한 불확실성이 크다는 전문가들의 지적이 이어지고 있다. 공시 품질 하락과 기업의 법적 리스크 확대, 투자자 정보 비대칭 심화 우려가 제기되며, 투자자 보호를 위한 적극적인 제도 개선이 필요하다는 의견이 모아졌다.</t>
+          <t>이 기사는 모회사의 알짜 사업부문을 떼어 상장하는 중복상장이 코리아 디스카운트의 주요 원인임을 지적합니다. 일본이 까다로운 공시와 정부 압박으로 중복상장 자회사 수를 절반 이하로 줄인 사례를 소개하며, 한국도 신규 중복상장을 원칙적으로 금지하고 기존 자회사들의 완전 자회사화를 촉진해야 한다고 제언합니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>본 기사는 ESG 공시 의무화 정책에 대한 전문가들의 비판과 향후 발생할 수 있는 기업의 법적 리스크 및 투자자 피해 가능성을 다루고 있습니다. 특정 기업의 잘못으로 인한 구체적인 피해 발생 사건이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 중복상장이라는 시장 전반의 문제점과 정책 개선 방향을 논의하는 내용으로, 특정 기업의 구체적인 위법 행위나 피해 발생 사실을 다루고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함', '상대방에게 자력이 충분함', '증거가 있거나 확보 가능함' 등의 적합 조건에 해당하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>ESG 공시 의무화 대상 58개사 주요국 대비 현저히 낮아</t>
+          <t>일본 중복상장 절반으로 뚝↓… 까다로운 공시, 정부압박 통했다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03998326645386600</t>
+          <t>https://www.mt.co.kr/stock/2026/03/25/2026032313525273191</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-24 12:57:16.689840+00:00</t>
+          <t>2026-03-25 13:01:03.481728+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr"/>
-      <c r="E9" t="inlineStr"/>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>ESG 공시 의무화 법제화 논의 및 전문가 비판 진행 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>금융지주 사외이사들의 책임이 강화되면서 배임이나 손해배상 소송의 대상이 될 가능성이 커지고 있습니다. 특히 '책무구조도' 도입 등으로 이사회가 주주 가치 훼손 여부를 더욱 면밀히 검토해야 하는 상황입니다. 이는 사외이사의 역할 변화와 잠재적 법적 리스크 증가에 대한 논의입니다.</t>
+          <t>한국의 ESG 공시 의무화 대상 기업 수가 주요국 대비 현저히 적고, 법정공시 전환 시점 및 규율 수준에 대한 불확실성이 크다는 전문가들의 지적이 이어지고 있다. 공시 품질 하락과 기업의 법적 리스크 확대, 투자자 정보 비대칭 심화 우려가 제기되며, 투자자 보호를 위한 적극적인 제도 개선이 필요하다는 의견이 모아졌다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 기사는 금융지주 사외이사의 책임 강화와 향후 발생할 수 있는 소송 가능성에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다. 현재로서는 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
+          <t>본 기사는 ESG 공시 의무화 정책에 대한 전문가들의 비판과 향후 발생할 수 있는 기업의 법적 리스크 및 투자자 피해 가능성을 다루고 있습니다. 특정 기업의 잘못으로 인한 구체적인 피해 발생 사건이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>몸값 커진 금융지주 '사외이사'...거수기 오명 벗나</t>
+          <t>ESG 공시 의무화 대상 58개사 주요국 대비 현저히 낮아</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>weekly.hankooki.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155695</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03998326645386600</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-23 12:55:19.403063+00:00</t>
+          <t>2026-03-24 12:57:16.689840+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>좋은기업지배구조연구소가 GS의 홍순기 대표 사내이사 재선임과 이사 정원 축소에 반대하며, 이사의 회사에 대한 손해배상 책임을 제한하는 책임감경 조항 도입 시도를 비판했습니다. 이는 상법 제400조와 관련된 기업 지배구조 개선에 대한 논의로, 아직 구체적인 피해가 발생하거나 소송이 제기된 상황은 아닙니다.</t>
+          <t>금융지주 사외이사들의 책임이 강화되면서 배임이나 손해배상 소송의 대상이 될 가능성이 커지고 있습니다. 특히 '책무구조도' 도입 등으로 이사회가 주주 가치 훼손 여부를 더욱 면밀히 검토해야 하는 상황입니다. 이는 사외이사의 역할 변화와 잠재적 법적 리스크 증가에 대한 논의입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>기사는 GS의 이사 책임 감경 조항 도입 시도에 대한 기업지배구조연구소의 반대 의견을 다루고 있습니다. 이는 기업의 지배구조 정책에 대한 논의로, 특정 피해자 집단이 명확한 손해를 입어 손해배상 소송을 제기할 수 있는 사건으로 보기 어렵습니다. 상대방(GS)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자 및 손해액이 부재하여 적합 조건에 부합하지 않습니다.</t>
+          <t>이 기사는 금융지주 사외이사의 책임 강화와 향후 발생할 수 있는 소송 가능성에 대한 일반적인 논평으로, 특정 사건이나 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보 등 소송금융 적합 조건에 해당하는 구체적인 정보가 전혀 없습니다. 현재로서는 투자 대상이 될 만한 구체적인 사건이 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>GS 대표 홍순기 사내이사 재선임 반대…이사 정원 축소 반대</t>
+          <t>몸값 커진 금융지주 '사외이사'...거수기 오명 벗나</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>lawleader.co.kr</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18772</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7155695</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-21 12:32:50.660435+00:00</t>
+          <t>2026-03-23 12:55:19.403063+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>삼성물산, 이재용, 최지성, 장충기, 문형표, 홍완선</t>
+          <t>GS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 변론 기일 진행 중</t>
+          <t>이사 책임 감경 조항 도입 논의 및 반대 의견 표명</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 이재용 삼성전자 회장 등을 상대로 삼성물산-제일모직 합병으로 인한 손해배상 청구 소송을 제기, 첫 변론 기일이 진행되었습니다. 원고 측은 합병의 위법성과 그로 인한 국민연금의 경제적 피해를 주장했으나, 피고 측은 관련 형사·민사 사건에서 위법이 없었음이 확인되었고 이재용 회장은 대법원에서 무죄를 확정받았다고 반박했습니다. 재판부는 기존 사건들의 판결문 제출을 요구했습니다.</t>
+          <t>좋은기업지배구조연구소가 GS의 홍순기 대표 사내이사 재선임과 이사 정원 축소에 반대하며, 이사의 회사에 대한 손해배상 책임을 제한하는 책임감경 조항 도입 시도를 비판했습니다. 이는 상법 제400조와 관련된 기업 지배구조 개선에 대한 논의로, 아직 구체적인 피해가 발생하거나 소송이 제기된 상황은 아닙니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>피고(이재용)는 관련 형사사건에서 대법원 무죄가 확정되어 합병의 불법성 입증이 매우 어려울 것으로 예상됩니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 다만, 상대방의 자력은 충분하고 기존 판결문 등 증거 확보는 가능합니다.</t>
+          <t>기사는 GS의 이사 책임 감경 조항 도입 시도에 대한 기업지배구조연구소의 반대 의견을 다루고 있습니다. 이는 기업의 지배구조 정책에 대한 논의로, 특정 피해자 집단이 명확한 손해를 입어 손해배상 소송을 제기할 수 있는 사건으로 보기 어렵습니다. 상대방(GS)은 자력이 충분하지만 (적합 조건 2), 소송금융 투자 대상으로서의 명확한 피해자 및 손해액이 부재하여 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>국민연금 이재용 상대 손배소 시작…합병 불법성 공방</t>
+          <t>GS 대표 홍순기 사내이사 재선임 반대…이사 정원 축소 반대</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>lawleader.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260320081814wfo</t>
+          <t>http://www.lawleader.co.kr/news/articleView.html?idxno=18772</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-20 00:51:24.408668+00:00</t>
+          <t>2026-03-21 12:32:50.660435+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용, 최지성, 장충기</t>
+          <t>삼성물산, 이재용, 최지성, 장충기, 문형표, 홍완선</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>서울중앙지법에서 첫 재판 진행 중</t>
+          <t>서울중앙지법에서 첫 변론 기일 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>국민연금이 삼성물산 부당합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등 4명을 상대로 5억 원 규모의 손해배상 소송을 제기했습니다. 사건 접수 1년 반 만에 첫 재판이 시작되었으나, 이재용 회장은 부당합병 관련 형사 재판에서 대법원 무죄 판결을 받은 바 있어 민사 소송의 쟁점과 승소 가능성이 복잡할 것으로 예상됩니다.</t>
+          <t>국민연금공단이 삼성물산과 이재용 삼성전자 회장 등을 상대로 삼성물산-제일모직 합병으로 인한 손해배상 청구 소송을 제기, 첫 변론 기일이 진행되었습니다. 원고 측은 합병의 위법성과 그로 인한 국민연금의 경제적 피해를 주장했으나, 피고 측은 관련 형사·민사 사건에서 위법이 없었음이 확인되었고 이재용 회장은 대법원에서 무죄를 확정받았다고 반박했습니다. 재판부는 기존 사건들의 판결문 제출을 요구했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>핵심 피고인 이재용 회장이 부당합병 관련 대법원에서 무죄 판결을 받은 바 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 이는 소송금융 투자에 있어 높은 법적 리스크를 야기합니다. 비록 상대방의 자력은 충분하고 피해 금액도 크지만, 소송의 본안 승소 가능성이 불확실하여 투자 적합도가 낮습니다.</t>
+          <t>피고(이재용)는 관련 형사사건에서 대법원 무죄가 확정되어 합병의 불법성 입증이 매우 어려울 것으로 예상됩니다. 이는 '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 다만, 상대방의 자력은 충분하고 기존 판결문 등 증거 확보는 가능합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>5억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>삼성물산 부당합병 피해  국민연금, 이재용 등 상대 5억 손배소 시작</t>
+          <t>국민연금 이재용 상대 손배소 시작…합병 불법성 공방</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6105971</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260320081814wfo</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-19 00:43:19.969364+00:00</t>
+          <t>2026-03-20 00:51:24.408668+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>삼성물산 법인, 이재용, 최지성, 장충기</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>상법 개정안 발의</t>
+          <t>서울중앙지법에서 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>이 기고문은 주주총회 의장의 불공정한 진행으로 주주들의 의사가 왜곡될 수 있는 현행 제도의 구조적 한계를 지적합니다. 주주들이 법적 구제를 받기 어렵고, 막대한 손해배상이 인정되는 경우도 드물다고 언급하며, 주주총회의 공정성을 확보하기 위한 상법 개정안 발의의 필요성을 강조합니다.</t>
+          <t>국민연금이 삼성물산 부당합병으로 인한 손해를 주장하며 이재용 삼성전자 회장 등 4명을 상대로 5억 원 규모의 손해배상 소송을 제기했습니다. 사건 접수 1년 반 만에 첫 재판이 시작되었으나, 이재용 회장은 부당합병 관련 형사 재판에서 대법원 무죄 판결을 받은 바 있어 민사 소송의 쟁점과 승소 가능성이 복잡할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 주주총회 운영의 구조적 문제와 이를 개선하기 위한 상법 개정안 발의에 대한 전문가 기고문입니다. 특정 기업의 불공정 주주총회 사례나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)을 충족하지 못합니다. 또한, 불공정한 총회 진행에 대한 막대한 손해배상 인정이 드물다고 언급되어 투자 회수 가능성이 낮습니다.</t>
+          <t>핵심 피고인 이재용 회장이 부당합병 관련 대법원에서 무죄 판결을 받은 바 있어, '상대방 책임이 비교적 명확함' 조건에 부합하지 않아 소송 승소 가능성이 낮습니다. 이는 소송금융 투자에 있어 높은 법적 리스크를 야기합니다. 비록 상대방의 자력은 충분하고 피해 금액도 크지만, 소송의 본안 승소 가능성이 불확실하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[전문가기고] 주주총회 운영, 자율과 공정성의 균형이 필요할 때</t>
+          <t>삼성물산 부당합병 피해  국민연금, 이재용 등 상대 5억 손배소 시작</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260318085805063</t>
+          <t>https://www.news1.kr/society/court-prosecution/6105971</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-19 00:38:06.292681+00:00</t>
+          <t>2026-03-19 00:43:19.969364+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주주제안 및 신주발행무효 소송 철회 후 합의 완료</t>
+          <t>상법 개정안 발의</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>얼라인파트너스가 솔루엠 전성호 대표 측과 경영권 승계 포기, 상환전환우선주(RCPS) 권리 조정 등 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 이에 따라 얼라인은 모든 주주제안과 신주발행무효 소송을 철회했으며, 양측은 이사회 독립성 강화, 전문 경영인 체제 전환 등에 합의했습니다.</t>
+          <t>이 기고문은 주주총회 의장의 불공정한 진행으로 주주들의 의사가 왜곡될 수 있는 현행 제도의 구조적 한계를 지적합니다. 주주들이 법적 구제를 받기 어렵고, 막대한 손해배상이 인정되는 경우도 드물다고 언급하며, 주주총회의 공정성을 확보하기 위한 상법 개정안 발의의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>얼라인파트너스가 제기했던 신주발행무효 소송 및 모든 주주제안이 전성호 솔루엠 대표 측과의 합의에 따라 전면 철회되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 주주총회 운영의 구조적 문제와 이를 개선하기 위한 상법 개정안 발의에 대한 전문가 기고문입니다. 특정 기업의 불공정 주주총회 사례나 구체적인 피해자가 명시되지 않아 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)을 충족하지 못합니다. 또한, 불공정한 총회 진행에 대한 막대한 손해배상 인정이 드물다고 언급되어 투자 회수 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>얼라인, 솔루엠 주주제안 철회⋯경영권 승계포기·RCPS 권리 조정</t>
+          <t>[전문가기고] 주주총회 운영, 자율과 공정성의 균형이 필요할 때</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1949803</t>
+          <t>https://www.ajunews.com/view/20260318085805063</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-17 12:41:48.578835+00:00</t>
+          <t>2026-03-19 00:38:06.292681+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>솔루엠 (전성호 대표 측)</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>의안상정 가처분 소송 일부 인용 판결</t>
+          <t>주주제안 및 신주발행무효 소송 철회 후 합의 완료</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>주식시장 주요 공시 내용으로, 일양약품 관련 임시총회소집허가 소송이 취하되었고, 장○○ 외 7인이 제기한 의안상정 가처분 소송이 일부 인용되었다는 내용이 포함되어 있습니다. 이는 기업의 지배구조와 관련된 법적 분쟁의 진행 상황을 보여줍니다.</t>
+          <t>얼라인파트너스가 솔루엠 전성호 대표 측과 경영권 승계 포기, 상환전환우선주(RCPS) 권리 조정 등 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 이에 따라 얼라인은 모든 주주제안과 신주발행무효 소송을 철회했으며, 양측은 이사회 독립성 강화, 전문 경영인 체제 전환 등에 합의했습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 주식시장 주요 공시 목록으로, 특정 사건의 상세한 피해 내용이나 책임 소재를 파악하기 어렵습니다. '장○○ 외 7인'이 제기한 가처분 소송은 진행 중이나, 피해 규모(피해 금액 미상)와 피해자 수(8명)가 소송금융 투자 대상으로 적합하다고 보기에는 부족하며, 상대방의 책임이 명확한지 판단할 근거도 없습니다. 또한, '소송 취하'는 해당 사건이 종결되었음을 의미할 수 있어 부적합 조건에 해당할 수 있습니다.</t>
+          <t>얼라인파트너스가 제기했던 신주발행무효 소송 및 모든 주주제안이 전성호 솔루엠 대표 측과의 합의에 따라 전면 철회되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>8명</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>3월 16일 주식시장 주요공시</t>
+          <t>얼라인, 솔루엠 주주제안 철회⋯경영권 승계포기·RCPS 권리 조정</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121684</t>
+          <t>http://www.inews24.com/view/1949803</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-17 00:51:38.043947+00:00</t>
+          <t>2026-03-17 12:41:48.578835+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>소송 및 주주제안 합의로 철회 예정</t>
+          <t>의안상정 가처분 소송 일부 인용 판결</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>솔루엠과 행동주의 펀드 얼라인파트너스가 RCPS 관련 소송 및 주주제안을 포함한 지배구조 개편에 전격 합의했습니다. 양측은 RCPS 권리 조정, 이사회 독립성 강화, 전문경영인 체제 전환 등에 합의했으며, 얼라인파트너스는 기존 소송과 주주제안을 철회하기로 했습니다. 이번 합의로 양측의 갈등은 봉합되고 주주가치 제고의 변곡점이 될 것으로 기대됩니다.</t>
+          <t>주식시장 주요 공시 내용으로, 일양약품 관련 임시총회소집허가 소송이 취하되었고, 장○○ 외 7인이 제기한 의안상정 가처분 소송이 일부 인용되었다는 내용이 포함되어 있습니다. 이는 기업의 지배구조와 관련된 법적 분쟁의 진행 상황을 보여줍니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>솔루엠과 행동주의 펀드 얼라인파트너스 간의 RCPS 관련 소송 및 주주제안 갈등이 전격 합의로 종결되었습니다. 얼라인파트너스는 합의 이행 시 기존에 제기했던 소송과 가처분을 취하하기로 하여, 해당 사건은 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>기사는 주식시장 주요 공시 목록으로, 특정 사건의 상세한 피해 내용이나 책임 소재를 파악하기 어렵습니다. '장○○ 외 7인'이 제기한 가처분 소송은 진행 중이나, 피해 규모(피해 금액 미상)와 피해자 수(8명)가 소송금융 투자 대상으로 적합하다고 보기에는 부족하며, 상대방의 책임이 명확한지 판단할 근거도 없습니다. 또한, '소송 취하'는 해당 사건이 종결되었음을 의미할 수 있어 부적합 조건에 해당할 수 있습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>솔루엠, 얼라인과 전격 합의…소송 접고 지배구조 개편 나서(종합)</t>
+          <t>3월 16일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04132806645383976</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121684</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-16 12:43:59.944855+00:00</t>
+          <t>2026-03-17 00:51:38.043947+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>솔루엠 주식회사</t>
+          <t>솔루엠</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>지배구조 개선 합의에 따라 소송 및 가처분 취하 예정</t>
+          <t>소송 및 주주제안 합의로 철회 예정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>솔루엠과 얼라인파트너스가 지배구조 선진화 및 주주가치 제고를 위한 전격 합의를 발표했다. 이 합의에 따라 양측은 RCPS 관련 신주발행무효 소송과 가처분 신청을 취하하기로 했다. 이는 주주제안을 통한 기업 지배구조 개선 사례로, 기존 소송이 합의로 종결되는 상황이다.</t>
+          <t>솔루엠과 행동주의 펀드 얼라인파트너스가 RCPS 관련 소송 및 주주제안을 포함한 지배구조 개편에 전격 합의했습니다. 양측은 RCPS 권리 조정, 이사회 독립성 강화, 전문경영인 체제 전환 등에 합의했으며, 얼라인파트너스는 기존 소송과 주주제안을 철회하기로 했습니다. 이번 합의로 양측의 갈등은 봉합되고 주주가치 제고의 변곡점이 될 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사에 따르면 솔루엠과 얼라인파트너스가 지배구조 개선에 합의하여 RCPS 관련 신주발행무효 소송과 가처분을 취하하기로 했다. 이는 이미 합의가 완료되어 소송이 종결될 예정인 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>솔루엠과 행동주의 펀드 얼라인파트너스 간의 RCPS 관련 소송 및 주주제안 갈등이 전격 합의로 종결되었습니다. 얼라인파트너스는 합의 이행 시 기존에 제기했던 소송과 가처분을 취하하기로 하여, 해당 사건은 소송금융 투자 대상으로서의 신규성이 없으며 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>솔루엠·얼라인, 지배구조 선진화·주주가치 제고 '전격 합의'...주주제...</t>
+          <t>솔루엠, 얼라인과 전격 합의…소송 접고 지배구조 개편 나서(종합)</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>asiatime.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.asiatime.co.kr/article/20260316500307</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04132806645383976</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-16 12:42:28.273719+00:00</t>
+          <t>2026-03-16 12:43:59.944855+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>솔루엠</t>
+          <t>솔루엠 주식회사</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>행동주의 펀드와 기업 간 합의 완료</t>
+          <t>지배구조 개선 합의에 따라 소송 및 가처분 취하 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인파트너스가 솔루엠의 제3자배정 상환전환우선주 발행이 주주 권익을 침해한다며 제기했던 소송이 양측의 포괄적 합의로 종결되었다. 합의 내용은 RCPS 관련 주주 우려 해소, 이사회 독립성 강화, 감사 기능 확대, 경영권 승계 및 인적분할에 대한 원칙 수립 등이다. 양측은 이번 합의를 통해 솔루엠의 거버넌스 선진화와 주주가치 극대화를 기대하고 있다.</t>
+          <t>솔루엠과 얼라인파트너스가 지배구조 선진화 및 주주가치 제고를 위한 전격 합의를 발표했다. 이 합의에 따라 양측은 RCPS 관련 신주발행무효 소송과 가처분 신청을 취하하기로 했다. 이는 주주제안을 통한 기업 지배구조 개선 사례로, 기존 소송이 합의로 종결되는 상황이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인파트너스가 솔루엠을 상대로 제기했던 소송은 양측의 포괄적 합의에 도달하여 종결되었다. (부적합 조건: 이미 종결된 사건) 따라서 이 사건은 신규 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>기사에 따르면 솔루엠과 얼라인파트너스가 지배구조 개선에 합의하여 RCPS 관련 신주발행무효 소송과 가처분을 취하하기로 했다. 이는 이미 합의가 완료되어 소송이 종결될 예정인 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>솔루엠, 행동주의 얼라인과 거버넌스 선진화 합의…“주주가치 제고 추...</t>
+          <t>솔루엠·얼라인, 지배구조 선진화·주주가치 제고 '전격 합의'...주주제...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>asiatime.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=2026031608590959477fd637f543_18</t>
+          <t>https://www.asiatime.co.kr/article/20260316500307</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:55.744527+00:00</t>
+          <t>2026-03-16 12:42:28.273719+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>솔루엠</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>주주권 분쟁 관련 합의 완료 및 주주제안 철회</t>
+          <t>행동주의 펀드와 기업 간 합의 완료</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>행동주의 펀드 얼라인과 솔루엠 간의 주주권 분쟁이 전격 합의되면서, 얼라인이 제기했던 무효소송 및 주식처분금지 가처분 신청과 주주제안이 철회되었습니다. 양측은 공동 검증 감사 선임 및 대표 퇴임 등에 합의하며 분쟁을 마무리했습니다.</t>
+          <t>행동주의 펀드 얼라인파트너스가 솔루엠의 제3자배정 상환전환우선주 발행이 주주 권익을 침해한다며 제기했던 소송이 양측의 포괄적 합의로 종결되었다. 합의 내용은 RCPS 관련 주주 우려 해소, 이사회 독립성 강화, 감사 기능 확대, 경영권 승계 및 인적분할에 대한 원칙 수립 등이다. 양측은 이번 합의를 통해 솔루엠의 거버넌스 선진화와 주주가치 극대화를 기대하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사 제목에서 '전격 합의' 및 '주주제안 철회'가 명시되어 있어, 행동주의 펀드와 솔루엠 간의 주주권 분쟁이 이미 종결되었거나 종결 수순을 밟고 있는 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>행동주의 펀드 얼라인파트너스가 솔루엠을 상대로 제기했던 소송은 양측의 포괄적 합의에 도달하여 종결되었다. (부적합 조건: 이미 종결된 사건) 따라서 이 사건은 신규 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>'행동주의' 얼라인, 솔루엠과 전격 합의…주주제안 철회</t>
+          <t>솔루엠, 행동주의 얼라인과 거버넌스 선진화 합의…“주주가치 제고 추...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>news.einfomax.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403849</t>
+          <t>http://www.fntimes.com/html/view.php?ud=2026031608590959477fd637f543_18</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-16 12:36:55.575161+00:00</t>
+          <t>2026-03-16 12:37:55.744527+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>남양유업</t>
+          <t>솔루엠</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>주주권 분쟁 관련 합의 완료 및 주주제안 철회</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>남양유업의 2023년 정기 주주총회에서 이사 보수 한도 상향 안건 처리 시 최대주주였던 홍원식 전 회장의 의결권 행사가 적법한지 여부가 쟁점이 됨. 회사 감사가 제기한 주주총회 결의 취소 소송에서 대법원은 해당 이사의 의결권 행사를 제한해야 한다고 최종 판단함. 이 판례는 향후 기업들의 이사 보수 한도 결정 관행에 변화를 가져올 것으로 예상됨.</t>
+          <t>행동주의 펀드 얼라인과 솔루엠 간의 주주권 분쟁이 전격 합의되면서, 얼라인이 제기했던 무효소송 및 주식처분금지 가처분 신청과 주주제안이 철회되었습니다. 양측은 공동 검증 감사 선임 및 대표 퇴임 등에 합의하며 분쟁을 마무리했습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>이사 보수 한도 관련 남양유업 주주총회 결의 취소 소송은 이미 대법원 판결로 최종 확정되어 종결된 사건임. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당함. 해당 판례는 향후 유사 사건의 법리적 근거가 될 수 있으나, 이 특정 사건 자체는 투자 대상으로서의 신규성이 없음.</t>
+          <t>기사 제목에서 '전격 합의' 및 '주주제안 철회'가 명시되어 있어, 행동주의 펀드와 솔루엠 간의 주주권 분쟁이 이미 종결되었거나 종결 수순을 밟고 있는 사건입니다. 이는 소송금융 투자 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>배당 늘릴까, 보수 줄일까 …남양유업이 던진 주총 변수</t>
+          <t>'행동주의' 얼라인, 솔루엠과 전격 합의…주주제안 철회</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.einfomax.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1948881</t>
+          <t>https://news.einfomax.co.kr/news/articleView.html?idxno=4403849</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:00.757369+00:00</t>
+          <t>2026-03-16 12:36:55.575161+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>롯데쇼핑</t>
+          <t>남양유업</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>주주총회 이사회 구성 변경 안건 논의 중</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 이사회 구성 변경을 두고 20년째 이어진 경영권 분쟁을 격화하고 있습니다. 롯데는 최대주주로서 이사회 장악을 시도하고 있으나, 태광은 '신사협정'을 근거로 기존 5대4 이사회 구도 유지를 주장하며 반발하고 있습니다. 이 분쟁은 2006년 롯데의 롯데홈쇼핑 인수 과정에서 시작되었습니다.</t>
+          <t>남양유업의 2023년 정기 주주총회에서 이사 보수 한도 상향 안건 처리 시 최대주주였던 홍원식 전 회장의 의결권 행사가 적법한지 여부가 쟁점이 됨. 회사 감사가 제기한 주주총회 결의 취소 소송에서 대법원은 해당 이사의 의결권 행사를 제한해야 한다고 최종 판단함. 이 판례는 향후 기업들의 이사 보수 한도 결정 관행에 변화를 가져올 것으로 예상됨.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 두 대기업(롯데그룹, 태광그룹) 간의 20년 이상 이어진 경영권 및 이사회 구성에 대한 분쟁으로, 소송금융이 일반적으로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 멉니다. (적합 조건 3, 4 불충족) 또한, 피해자(태광그룹)는 자체적인 소송 수행 능력이 충분하여 소송금융의 필요성이 낮고, 핵심 쟁점인 '신사협정'의 존재 여부 및 법적 구속력 입증이 어려워 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 5 불충족)</t>
+          <t>이사 보수 한도 관련 남양유업 주주총회 결의 취소 소송은 이미 대법원 판결로 최종 확정되어 종결된 사건임. 이는 소송금융 부적합 조건인 '이미 종결된 사건'에 해당함. 해당 판례는 향후 유사 사건의 법리적 근거가 될 수 있으나, 이 특정 사건 자체는 투자 대상으로서의 신규성이 없음.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]'뫼비우스의 띠'가 된 롯데와 태광의 '20년 앙금'</t>
+          <t>배당 늘릴까, 보수 줄일까 …남양유업이 던진 주총 변수</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/11/0041</t>
+          <t>http://www.inews24.com/view/1948881</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-12 00:44:27.667336+00:00</t>
+          <t>2026-03-13 13:17:00.757369+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>3차 상법 개정안 시행에 따른 기업들의 대응</t>
+          <t>주주총회 이사회 구성 변경 안건 논의 중</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>3차 상법 개정안 시행으로 50여 상장사가 자사주 소각 및 활용 계획을 발표하고 있으며, 이사의 손해배상 책임 한도를 제한하는 정관 변경을 추진하고 있다. 이는 주주가치 제고 및 이사들의 소송 리스크 관리를 위한 기업들의 선제적 대응으로, 특정 피해 발생이나 법적 분쟁 상황을 다루는 기사는 아니다.</t>
+          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 이사회 구성 변경을 두고 20년째 이어진 경영권 분쟁을 격화하고 있습니다. 롯데는 최대주주로서 이사회 장악을 시도하고 있으나, 태광은 '신사협정'을 근거로 기존 5대4 이사회 구도 유지를 주장하며 반발하고 있습니다. 이 분쟁은 2006년 롯데의 롯데홈쇼핑 인수 과정에서 시작되었습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>기사는 3차 상법 개정안 시행에 따른 기업들의 자사주 소각 및 이사의 손해배상 책임 제한을 위한 정관 변경 움직임을 다루고 있습니다. 특정 기업의 명확한 위법 행위나 이로 인한 피해자들의 구체적인 손해 발생 사실이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>이 사건은 두 대기업(롯데그룹, 태광그룹) 간의 20년 이상 이어진 경영권 및 이사회 구성에 대한 분쟁으로, 소송금융이 일반적으로 투자하는 집단적 피해나 명확한 금전적 손해배상 청구 사건과는 거리가 멉니다. (적합 조건 3, 4 불충족) 또한, 피해자(태광그룹)는 자체적인 소송 수행 능력이 충분하여 소송금융의 필요성이 낮고, 핵심 쟁점인 '신사협정'의 존재 여부 및 법적 구속력 입증이 어려워 상대방 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 5 불충족)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>50여 상장사 24조 소각 발표…자사주 활용안 정관 반영도 서둘러[시그널...</t>
+          <t>[인사이드 스토리]'뫼비우스의 띠'가 된 롯데와 태광의 '20년 앙금'</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018082?ref=naver</t>
+          <t>https://news.bizwatch.co.kr/article/consumer/2026/03/11/0041</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-11 13:03:58.541854+00:00</t>
+          <t>2026-03-12 00:44:27.667336+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C23" t="inlineStr"/>
+      <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>정기주주총회 안건 상정 및 의결권 자문 진행 중</t>
+          <t>3차 상법 개정안 시행에 따른 기업들의 대응</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사인 ISS가 고려아연 정기주주총회의 핵심 쟁점인 이사 선임안에 대해 현 이사회가 제시한 5인 선임안에 찬성하고 MBK파트너스·영풍 측의 6인 선임안에는 반대할 것을 권고했습니다. ISS는 현 이사회의 지배구조 개선 노력과 경영 성과를 긍정적으로 평가하며, 이익준비금 전환, 소수주주 보호 정관 명문화 등 주요 안건에 대해서도 찬성을 권고했습니다.</t>
+          <t>3차 상법 개정안 시행으로 50여 상장사가 자사주 소각 및 활용 계획을 발표하고 있으며, 이사의 손해배상 책임 한도를 제한하는 정관 변경을 추진하고 있다. 이는 주주가치 제고 및 이사들의 소송 리스크 관리를 위한 기업들의 선제적 대응으로, 특정 피해 발생이나 법적 분쟁 상황을 다루는 기사는 아니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>본 사건은 피해자가 가해자로부터 손해배상을 청구하는 일반적인 소송이 아닌, 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁(프록시 파이트)입니다. 소송금융의 주요 투자 대상인 명확한 피해와 손해배상 청구권이 존재하지 않아 적합 조건(1, 3, 4)에 부합하지 않습니다.</t>
+          <t>기사는 3차 상법 개정안 시행에 따른 기업들의 자사주 소각 및 이사의 손해배상 책임 제한을 위한 정관 변경 움직임을 다루고 있습니다. 특정 기업의 명확한 위법 행위나 이로 인한 피해자들의 구체적인 손해 발생 사실이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>ISS, 고려아연 측 주요 안건 모두 찬성…'이사 5명 선임' 안건 지지</t>
+          <t>50여 상장사 24조 소각 발표…자사주 활용안 정관 반영도 서둘러[시그널...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1344440</t>
+          <t>https://www.sedaily.com/article/20018082?ref=naver</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-10 01:01:57.030916+00:00</t>
+          <t>2026-03-11 13:03:58.541854+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 주주총회 안건 및 의결권 행사 적법성 다툼, 가처분 소송 및 대법원 판단 진행 중</t>
+          <t>정기주주총회 안건 상정 및 의결권 자문 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>고려아연 경영권을 둘러싸고 영풍·MBK 파트너스 측과 최윤범 회장 측이 주주총회 안건 재상정, 과거 주총 파행 책임, 의결권 대리행사 과정의 위법성 등을 두고 치열한 공방을 벌이고 있습니다. 양측은 서로의 도덕성과 실적을 공격하며 갈등이 격화되고 있으며, 관련 가처분 소송 및 대법원 판단이 진행 중입니다.</t>
+          <t>글로벌 의결권 자문사인 ISS가 고려아연 정기주주총회의 핵심 쟁점인 이사 선임안에 대해 현 이사회가 제시한 5인 선임안에 찬성하고 MBK파트너스·영풍 측의 6인 선임안에는 반대할 것을 권고했습니다. ISS는 현 이사회의 지배구조 개선 노력과 경영 성과를 긍정적으로 평가하며, 이익준비금 전환, 소수주주 보호 정관 명문화 등 주요 안건에 대해서도 찬성을 권고했습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 사건은 고려아연의 경영권 분쟁으로, 특정 주체에 의한 다수 피해자 대상의 명확한 손해배상 청구 사건으로 보기 어렵습니다. 소송금융의 주요 대상인 집단적 피해나 명확한 금전적 피해 규모가 불분명하며, 주로 지배구조 및 의결권 관련 법적 다툼이 진행 중입니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>본 사건은 피해자가 가해자로부터 손해배상을 청구하는 일반적인 소송이 아닌, 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁(프록시 파이트)입니다. 소송금융의 주요 투자 대상인 명확한 피해와 손해배상 청구권이 존재하지 않아 적합 조건(1, 3, 4)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[고려아연 경영권 분쟁] 주말에도 신경전…치열한 주총 표 대결 초읽기</t>
+          <t>ISS, 고려아연 측 주요 안건 모두 찬성…'이사 5명 선임' 안건 지지</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/104513</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1344440</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-09 00:50:16.081472+00:00</t>
+          <t>2026-03-10 01:01:57.030916+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
-      <c r="D25" t="inlineStr"/>
-      <c r="E25" t="inlineStr"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 주주총회 안건 및 의결권 행사 적법성 다툼, 가처분 소송 및 대법원 판단 진행 중</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이용우 경제더하기연구소 대표는 상법 개정 후속 과제로 자본비용(COE) 명확한 공시와 디스커버리 제도 도입을 주장했다. 이는 이사의 주주충실의무를 강화하고 주주대표소송 등에서 민사적 책임 추궁을 활성화하기 위함이다. 또한 상속세 등 과세 체계 개편의 필요성도 언급했다.</t>
+          <t>고려아연 경영권을 둘러싸고 영풍·MBK 파트너스 측과 최윤범 회장 측이 주주총회 안건 재상정, 과거 주총 파행 책임, 의결권 대리행사 과정의 위법성 등을 두고 치열한 공방을 벌이고 있습니다. 양측은 서로의 도덕성과 실적을 공격하며 갈등이 격화되고 있으며, 관련 가처분 소송 및 대법원 판단이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 상법 개정 이후 필요한 후속 과제(자본비용 공시, 디스커버리 제도 도입 등)에 대한 전문가 인터뷰입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 사건은 고려아연의 경영권 분쟁으로, 특정 주체에 의한 다수 피해자 대상의 명확한 손해배상 청구 사건으로 보기 어렵습니다. 소송금융의 주요 대상인 집단적 피해나 명확한 금전적 피해 규모가 불분명하며, 주로 지배구조 및 의결권 관련 법적 다툼이 진행 중입니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>3차 상법 그 다음은?… 자본비용 공시·디스커버리 도입 필요 [인터뷰]</t>
+          <t>[고려아연 경영권 분쟁] 주말에도 신경전…치열한 주총 표 대결 초읽기</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-08</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01482566645381352</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/104513</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-08 12:29:09.562811+00:00</t>
+          <t>2026-03-09 00:50:16.081472+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr"/>
-      <c r="E26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>정부의 밸류업 프로그램 시행에 따라 기업들이 주주가치 제고 계획을 진정성 있게 이행하지 않을 경우, 추후 주주들과의 소송에서 방어하기 어려울 것이라는 전망이 제기되었습니다. 주주총회가 더 이상 연례행사가 아닌 기업가치 제고 의지를 보여주는 시험대가 될 것이라고 강조합니다.</t>
+          <t>이용우 경제더하기연구소 대표는 상법 개정 후속 과제로 자본비용(COE) 명확한 공시와 디스커버리 제도 도입을 주장했다. 이는 이사의 주주충실의무를 강화하고 주주대표소송 등에서 민사적 책임 추궁을 활성화하기 위함이다. 또한 상속세 등 과세 체계 개편의 필요성도 언급했다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 정부의 밸류업 프로그램과 관련하여 기업들이 주주가치 제고 노력을 소홀히 할 경우 추후 주주들과의 소송에 직면할 수 있다는 일반적인 전망과 경고를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방의 책임이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 피해 사건이나 분쟁에 대한 보도가 아닌, 상법 개정 이후 필요한 후속 과제(자본비용 공시, 디스커버리 제도 도입 등)에 대한 전문가 인터뷰입니다. 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'주주가치 제고' 시험대 오른 주총…더 이상 연례행사 아냐</t>
+          <t>3차 상법 그 다음은?… 자본비용 공시·디스커버리 도입 필요 [인터뷰]</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833228</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01482566645381352</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-07 12:35:58.520436+00:00</t>
+          <t>2026-03-08 12:29:09.562811+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr"/>
-      <c r="E27" t="inlineStr"/>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>주주 소송 가능성 언급</t>
+        </is>
+      </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국민연금의 역대 최고 수익률과 기금 규모를 보도하는 기사입니다. 이와 함께 회의에서 대표소송 가이드라인 개선 방안이 논의되었음을 언급하며, 대표소송의 정의와 제기 방식에 대해 간략히 설명하고 있습니다.</t>
+          <t>정부의 밸류업 프로그램 시행에 따라 기업들이 주주가치 제고 계획을 진정성 있게 이행하지 않을 경우, 추후 주주들과의 소송에서 방어하기 어려울 것이라는 전망이 제기되었습니다. 주주총회가 더 이상 연례행사가 아닌 기업가치 제고 의지를 보여주는 시험대가 될 것이라고 강조합니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사는 국민연금의 수익률과 기금 규모를 다루며, 부수적으로 대표소송 가이드라인 개선 논의를 언급할 뿐, 특정 피해 사건이나 소송 대상이 되는 구체적인 사안을 제시하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 사건이나 피해 사실을 보도하는 것이 아니라, 정부의 밸류업 프로그램과 관련하여 기업들이 주주가치 제고 노력을 소홀히 할 경우 추후 주주들과의 소송에 직면할 수 있다는 일반적인 전망과 경고를 담고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방의 책임이 명확하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>국민연금 수익률 18.82% '역대 최고' … 기금 1458조</t>
+          <t>'주주가치 제고' 시험대 오른 주총…더 이상 연례행사 아냐</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240275</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833228</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-07 12:28:55.681452+00:00</t>
+          <t>2026-03-07 12:35:58.520436+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>KS인더스트리 관련 임시주주총회 개최금지 가처분 신청이 채권자에 의해 취하되었다고 공시되었습니다. 채권자 소송대리인은 창원지방법원 마산지원에 사건 신청을 철회했습니다.</t>
+          <t>국민연금의 역대 최고 수익률과 기금 규모를 보도하는 기사입니다. 이와 함께 회의에서 대표소송 가이드라인 개선 방안이 논의되었음을 언급하며, 대표소송의 정의와 제기 방식에 대해 간략히 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>채권자가 임시주주총회 개최금지 가처분 신청을 취하하여 해당 법적 절차가 종결되었습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 기사 내용만으로는 소송금융 투자를 위한 추가적인 분쟁의 존재나 피해 규모를 파악하기 어렵습니다.</t>
+          <t>기사는 국민연금의 수익률과 기금 규모를 다루며, 부수적으로 대표소송 가이드라인 개선 논의를 언급할 뿐, 특정 피해 사건이나 소송 대상이 되는 구체적인 사안을 제시하지 않습니다. 따라서 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>KS인더스트리, 임시주총 개최금지 가처분 신청 취하</t>
+          <t>국민연금 수익률 18.82% '역대 최고' … 기금 1458조</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=656029</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=240275</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-06 12:57:28.624576+00:00</t>
+          <t>2026-03-07 12:28:55.681452+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
-      <c r="D29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>KS인더스트리</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>국민연금 내부 정책 및 가이드라인 논의 및 확정</t>
+          <t>가처분 신청 취하</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>국민연금은 위탁운용사의 국내주식 의결권 직접 행사 확대를 추진하며 수탁자 책임 활동을 강화한다. 또한 대표소송 가이드라인을 개선하여 기업과의 대화를 통해 자발적 개선을 유도하고, 필요한 경우 대표소송을 제기할 방침이다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 국민연금의 내부 정책 및 제도 개선에 대한 내용을 다루고 있다.</t>
+          <t>KS인더스트리 관련 임시주주총회 개최금지 가처분 신청이 채권자에 의해 취하되었다고 공시되었습니다. 채권자 소송대리인은 창원지방법원 마산지원에 사건 신청을 철회했습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 국민연금의 내부 정책 변경 및 대표소송 가이드라인 개선에 대한 내용을 다룹니다. 특정 사건의 피해 발생, 명확한 상대방, 피해 규모, 또는 집단적 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>채권자가 임시주주총회 개최금지 가처분 신청을 취하하여 해당 법적 절차가 종결되었습니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다. 기사 내용만으로는 소송금융 투자를 위한 추가적인 분쟁의 존재나 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>국민연금, 국내주식 의결권 위탁운용사 행사 확대 추진… 수탁자 책임 ...</t>
+          <t>KS인더스트리, 임시주총 개최금지 가처분 신청 취하</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202603051933227363179ad43907_18</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=656029</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-06 01:56:02.718497+00:00</t>
+          <t>2026-03-06 12:57:28.624576+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
+      <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>손해배상 및 구상권 청구 촉구</t>
+          <t>국민연금 내부 정책 및 가이드라인 논의 및 확정</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>기사는 KT 이사회와 김영섭 대표이사의 경영 실패 및 이권 카르텔을 비판하며, 이에 대한 손해배상 및 전직 경영진에 대한 구상권 청구를 촉구하고 있다. 이는 KT의 기업 지배구조 문제와 경영진의 책임론을 제기하는 내용이다.</t>
+          <t>국민연금은 위탁운용사의 국내주식 의결권 직접 행사 확대를 추진하며 수탁자 책임 활동을 강화한다. 또한 대표소송 가이드라인을 개선하여 기업과의 대화를 통해 자발적 개선을 유도하고, 필요한 경우 대표소송을 제기할 방침이다. 이 기사는 특정 사건의 피해나 소송 진행 상황이 아닌, 국민연금의 내부 정책 및 제도 개선에 대한 내용을 다루고 있다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(KT)만 해당. 기사는 경영 실패에 대한 손해배상 및 구상권 청구를 촉구하는 의견으로, 상대방 책임이 명확히 입증되지 않았고, 구체적인 피해 규모나 객관적 증거, 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로 적합성이 낮음.</t>
+          <t>이 기사는 국민연금의 내부 정책 변경 및 대표소송 가이드라인 개선에 대한 내용을 다룹니다. 특정 사건의 피해 발생, 명확한 상대방, 피해 규모, 또는 집단적 피해자가 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>또 망신, 또 뒷북...KT 이사회는 도대체 무엇을 하는 곳인가?</t>
+          <t>국민연금, 국내주식 의결권 위탁운용사 행사 확대 추진… 수탁자 책임 ...</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225641</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202603051933227363179ad43907_18</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-06 01:43:14.208844+00:00</t>
+          <t>2026-03-06 01:56:02.718497+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>브이엠</t>
+          <t>KT 이사회 및 경영진</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>모든 소송 기각 또는 취하</t>
+          <t>손해배상 및 구상권 청구 촉구</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>브이엠의 김 전 대표가 신주발행 무효의 소를 포함한 4건의 소송을 제기했으나, 최대주주 변경과 맞물려 이 소송들은 모두 기각되거나 취하된 상태입니다. 이로 인해 브이엠의 지배구조 리스크는 해소된 것으로 보입니다.</t>
+          <t>기사는 KT 이사회와 김영섭 대표이사의 경영 실패 및 이권 카르텔을 비판하며, 이에 대한 손해배상 및 전직 경영진에 대한 구상권 청구를 촉구하고 있다. 이는 KT의 기업 지배구조 문제와 경영진의 책임론을 제기하는 내용이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>김 전 대표가 제기한 소송들이 모두 기각 또는 취하되어 현재 진행 중인 소송이 없습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(KT)만 해당. 기사는 경영 실패에 대한 손해배상 및 구상권 청구를 촉구하는 의견으로, 상대방 책임이 명확히 입증되지 않았고, 구체적인 피해 규모나 객관적 증거, 진행 중인 공적 절차가 명시되지 않아 소송금융 투자 대상으로 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>[더벨][국민연금 코스닥 투자노트] 지배구조 리스크 해소한 브이엠, 신...</t>
+          <t>또 망신, 또 뒷북...KT 이사회는 도대체 무엇을 하는 곳인가?</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603041717028960107486</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225641</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-06 00:40:45.750991+00:00</t>
+          <t>2026-03-06 01:43:14.208844+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>네오리진</t>
+          <t>브이엠</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>소액주주 측 소송 취하로 판결 없이 종결</t>
+          <t>모든 소송 기각 또는 취하</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>네오리진(구 코닉글로리)의 초다수결의제에 반대하는 소액주주 측이 2020년 서울중앙지법에 본안 소송을 제기했으나, 소송을 취하하며 판결까지 이르지 못하고 종결되었다. 이 기사는 과거 사례를 언급하며 한국형 초다수결의제 모델의 필요성을 논하고 있다.</t>
+          <t>브이엠의 김 전 대표가 신주발행 무효의 소를 포함한 4건의 소송을 제기했으나, 최대주주 변경과 맞물려 이 소송들은 모두 기각되거나 취하된 상태입니다. 이로 인해 브이엠의 지배구조 리스크는 해소된 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>기사에 언급된 소액주주 측의 본안 소송이 2020년에 소취하되어 판결에 이르지 못하고 종결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>김 전 대표가 제기한 소송들이 모두 기각 또는 취하되어 현재 진행 중인 소송이 없습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하므로 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>[초다수결의제] ② 네오리진 vs 일론 머스크 사례…韓 모델 찾아야</t>
+          <t>[더벨][국민연금 코스닥 투자노트] 지배구조 리스크 해소한 브이엠, 신...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=245374</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603041717028960107486</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:17.540951+00:00</t>
+          <t>2026-03-06 00:40:45.750991+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>네오리진</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>가처분 신청 기각</t>
+          <t>소액주주 측 소송 취하로 판결 없이 종결</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>KT 차기 대표 선임 과정에서 결격 사유가 있는 사외이사가 참여하여 이사회 결의의 효력 정지를 구하는 가처분 신청이 제기되었습니다. 법원은 해당 사외이사의 참여가 최종 후보 선출에 중대하고 결정적인 영향을 미치지 않았다고 판단하여 가처분 신청을 기각했습니다. 이로써 박윤영 KT 차기 대표 내정자의 선임 절차는 적법하다는 법원의 판단이 나왔습니다.</t>
+          <t>네오리진(구 코닉글로리)의 초다수결의제에 반대하는 소액주주 측이 2020년 서울중앙지법에 본안 소송을 제기했으나, 소송을 취하하며 판결까지 이르지 못하고 종결되었다. 이 기사는 과거 사례를 언급하며 한국형 초다수결의제 모델의 필요성을 논하고 있다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>KT 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 법적 주장이 받아들여지지 않았습니다 (부적합 조건: 이미 종결된 사건 - 가처분 신청 기각). 상대방인 KT는 자력이 충분하지만 (적합 조건 2), 이 사건은 기업 지배구조 및 절차적 적법성 문제로, 다수의 피해자에게 직접적이고 정량화된 손해가 발생한 유형의 소송금융 투자 대상과는 거리가 있습니다.</t>
+          <t>기사에 언급된 소액주주 측의 본안 소송이 2020년에 소취하되어 판결에 이르지 못하고 종결되었으므로, 이는 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>박윤영 KT 차기 대표 내정자 선임 절차 적법</t>
+          <t>[초다수결의제] ② 네오리진 vs 일론 머스크 사례…韓 모델 찾아야</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>newstomato.com</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>http://www.newstomato.com/ReadNews.aspx?no=1292815&amp;inflow=N</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=245374</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-02-28 12:47:44.144030+00:00</t>
+          <t>2026-03-05 01:40:17.540951+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>KT</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>효력정지 가처분 신청 기각</t>
+          <t>가처분 신청 기각</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>KT 차기 대표이사 선임 절차의 정당성을 다투는 효력정지 가처분 신청이 법원에서 기각되었다. KT노동인권센터 집행위원장이 제기한 이 소송은 조승아 전 사외이사의 결격 사유를 문제 삼았으나, 법원은 박윤영 차기 대표 후보자의 선임 절차에 법적 문제가 없다고 판단했다. 이로써 박 후보자의 지위에 대한 법적 리스크는 해소된 것으로 평가된다.</t>
+          <t>KT 차기 대표 선임 과정에서 결격 사유가 있는 사외이사가 참여하여 이사회 결의의 효력 정지를 구하는 가처분 신청이 제기되었습니다. 법원은 해당 사외이사의 참여가 최종 후보 선출에 중대하고 결정적인 영향을 미치지 않았다고 판단하여 가처분 신청을 기각했습니다. 이로써 박윤영 KT 차기 대표 내정자의 선임 절차는 적법하다는 법원의 판단이 나왔습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함(KT)'은 해당되나, '상대방 책임이 명확함'은 법원이 효력정지 가처분 신청을 기각하여 인정되지 않았습니다. 또한, '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 이미 가처분 신청이 기각되어 사실상 해당 쟁점에 대한 법적 리스크가 해소된 것으로 평가됩니다.</t>
+          <t>KT 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 법적 주장이 받아들여지지 않았습니다 (부적합 조건: 이미 종결된 사건 - 가처분 신청 기각). 상대방인 KT는 자력이 충분하지만 (적합 조건 2), 이 사건은 기업 지배구조 및 절차적 적법성 문제로, 다수의 피해자에게 직접적이고 정량화된 손해가 발생한 유형의 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>박윤영 차기 KT 대표 후보자 법적 리스크 벗었다</t>
+          <t>박윤영 KT 차기 대표 내정자 선임 절차 적법</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>zdnet.co.kr</t>
+          <t>newstomato.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://zdnet.co.kr/view/?no=20260228112451</t>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1292815&amp;inflow=N</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-02-28 12:38:37.605550+00:00</t>
+          <t>2026-02-28 12:47:44.144030+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>농협중앙회</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>농협개혁위원회 출범 및 회장 사퇴 요구 진행 중</t>
+          <t>효력정지 가처분 신청 기각</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>농협중앙회 강호동 회장에 대한 사퇴 요구가 확대되고 있으며, 농협개혁위원회의 공정성 문제도 제기되고 있습니다. 기사는 농협중앙회의 반복되는 쇄신 공염불과 각종 부정·비위로 인해 신뢰를 잃은 자체 개혁의 문제점을 지적하고 있습니다.</t>
+          <t>KT 차기 대표이사 선임 절차의 정당성을 다투는 효력정지 가처분 신청이 법원에서 기각되었다. KT노동인권센터 집행위원장이 제기한 이 소송은 조승아 전 사외이사의 결격 사유를 문제 삼았으나, 법원은 박윤영 차기 대표 후보자의 선임 절차에 법적 문제가 없다고 판단했다. 이로써 박 후보자의 지위에 대한 법적 리스크는 해소된 것으로 평가된다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사는 농협중앙회의 내부 지배구조 문제, 부정·비위 의혹, 그리고 개혁위원회의 공정성 논란에 초점을 맞추고 있습니다. 상대방(농협중앙회)은 자력이 충분하나, 특정 가능한 피해자 집단이나 구체적인 손해배상 청구권이 명확히 드러나지 않아 소송금융 투자 대상으로 적합하지 않습니다. 또한, 공적 절차(검찰 수사, 정부 조사 등)가 진행 중이라는 언급도 없습니다.</t>
+          <t>적합 조건 중 '상대방에게 자력이 충분함(KT)'은 해당되나, '상대방 책임이 명확함'은 법원이 효력정지 가처분 신청을 기각하여 인정되지 않았습니다. 또한, '집단적 피해'나 '피해 규모가 큼'에 해당하지 않으며, 이미 가처분 신청이 기각되어 사실상 해당 쟁점에 대한 법적 리스크가 해소된 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[투데이 Pick] NH證 CEO 인선, ‘중앙회 그림자’ 다시 드리우나</t>
+          <t>박윤영 차기 KT 대표 후보자 법적 리스크 벗었다</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news2day.co.kr</t>
+          <t>zdnet.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news2day.co.kr/article/20260222500047</t>
+          <t>https://zdnet.co.kr/view/?no=20260228112451</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-02-23 00:40:12.041874+00:00</t>
+          <t>2026-02-28 12:38:37.605550+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>농협중앙회</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
+          <t>농협개혁위원회 출범 및 회장 사퇴 요구 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>농협중앙회 강호동 회장에 대한 사퇴 요구가 확대되고 있으며, 농협개혁위원회의 공정성 문제도 제기되고 있습니다. 기사는 농협중앙회의 반복되는 쇄신 공염불과 각종 부정·비위로 인해 신뢰를 잃은 자체 개혁의 문제점을 지적하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>기사는 농협중앙회의 내부 지배구조 문제, 부정·비위 의혹, 그리고 개혁위원회의 공정성 논란에 초점을 맞추고 있습니다. 상대방(농협중앙회)은 자력이 충분하나, 특정 가능한 피해자 집단이나 구체적인 손해배상 청구권이 명확히 드러나지 않아 소송금융 투자 대상으로 적합하지 않습니다. 또한, 공적 절차(검찰 수사, 정부 조사 등)가 진행 중이라는 언급도 없습니다.</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>[투데이 Pick] NH證 CEO 인선, ‘중앙회 그림자’ 다시 드리우나</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>news2day.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.news2day.co.kr/article/20260222500047</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:40:12.041874+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr"/>
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr">
+        <is>
           <t>2018년 1월 1일부터 2025년 9월말 사이에 선고된 주주대표소송 분석</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F37" t="inlineStr">
         <is>
           <t>이 기사는 공시대상기업집단 소속 상장회사를 대상으로 한 주주대표소송에서 원고 청구가 인용된 경우에도 정관상 책임 감경 조항으로 인해 인정 손해액이 절반으로 감경되는 경향을 분석한다. 2018년부터 2025년 9월까지 선고된 총 58건의 주주대표소송 사례를 바탕으로 한다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G37" t="inlineStr">
         <is>
           <t>이 기사는 특정 사건에 대한 보도가 아닌, 2018년부터 2025년까지 선고된 주주대표소송의 경향을 분석한 보고서이다. 소송금융 투자를 위한 새로운 사건 발굴 대상이 아니며, 이미 선고가 완료된 사건들을 다루고 있어 부적합 조건(이미 종결된 사건)에 해당한다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
         <is>
           <t>주주대표소송 인정 손해액 절반 감경돼</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K37" t="inlineStr">
         <is>
           <t>naeil.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L37" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M37" t="inlineStr">
         <is>
           <t>https://www.naeil.com/news/read/578595?ref=naver</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N37" t="inlineStr">
         <is>
           <t>2026-02-21 18:01:56.000023+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N36"/>
+  <autoFilter ref="A1:N37"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>