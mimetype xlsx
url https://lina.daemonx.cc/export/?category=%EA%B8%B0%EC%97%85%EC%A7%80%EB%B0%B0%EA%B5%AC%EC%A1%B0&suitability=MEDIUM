--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$28</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$30</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,66 +426,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="32" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="23" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -535,1960 +535,2104 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>스맥</t>
+          <t>박기덕 고려아연 대표이사</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>회계장부 열람등사 가처분 일부 인용 결정</t>
+          <t>서울중앙지법 1심에서 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>공작기계 제조사 스맥에 대한 회계장부 열람등사 가처분 신청이 법원에서 일부 인용되었습니다. 스맥은 채권자의 가처분 신청 중 취소를 구하는 부분은 기각하고 소송비용을 채권자가 부담하도록 요청했습니다.</t>
+          <t>서울중앙지법은 영풍과 MBK파트너스 측 한국기업투자홀딩스가 박기덕 고려아연 대표이사를 상대로 제기한 손해배상청구소송에서 원고 일부 승소 판결을 내렸다. 이 소송은 임시주주총회 의결권 제한과 관련된 기업 지배구조 분쟁으로 보인다. 고려아연 측은 이번 판결이 현 지배구조와 무관하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방인 스맥은 공작기계 제조사로 자력이 충분할 것으로 예상되며, 회계장부 열람등사 가처분이 일부 인용되어 증거 확보 가능성이 인정됩니다. 다만, 기사 내용만으로는 직접적인 피해 규모나 피해자 수를 파악하기 어렵고, 집단적 피해보다는 특정 이해관계자의 권리 행사로 보입니다.</t>
+          <t>고려아연 대표이사를 상대로 한 손해배상청구 소송에서 원고 일부 승소 판결이 나와 상대방의 책임이 법적으로 일부 인정되었고(적합 조건 1, 5), 고려아연은 대기업이므로 배상 자력이 충분할 것으로 예상됩니다(적합 조건 2). 다만, 다수의 피해자가 관련된 집단적 피해 사건이 아니며, 구체적인 피해 규모는 기사에서 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공작기계 제조사 스맥, 회계장부 열람등사 가처분 일부 인용 결정에 이...</t>
+          <t>고려아연 “임시주총 의결권 제한 판결, 현 지배구조와 무관… 영풍·MB...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=654988</t>
+          <t>https://biz.chosun.com/industry/company/2026/07/13/FZDX3XD7TVEWTPBZNBCLNO3AKM/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-14 21:35:56.256007+00:00</t>
+          <t>2026-07-24 07:02:52.461497+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경영권 방어 관련 청구 소송 진행 중</t>
+          <t>서울중앙지법 1심 판결 선고, 항소심 예정. 임시주총 효력정지 가처분 사건 대법원 심리 중.</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한미약품이 경영권 방어를 위한 의결권 공동 행사 및 지분 매각과 관련된 청구 소송에 휘말려 있다. 최대주주 신동국 회장의 영향력이 커지는 가운데, 이 소송은 한미그룹의 굵직한 사안 중 하나로 언급되고 있다.</t>
+          <t>고려아연은 2025년 1월 임시주주총회에서 영풍의 의결권을 제한한 조치와 관련하여 서울중앙지법으로부터 박기덕 대표이사에게 1억원의 위자료를 지급하라는 판결을 받았습니다. 고려아연은 이 판결이 고의적 불법행위를 인정한 것이 아니며, 현재 경영 체제와 무관하다고 반박하며 항소심을 준비 중입니다. 한편, 2025년 3월 정기주총의 적법성은 이미 대법원에서 확정된 바 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>한미약품은 대기업으로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 단편적이고 구체적인 소송의 성격, 원고/피고, 청구 내용, 예상 피해 규모 등이 불분명하여 적합도를 높게 평가하기 어렵다.</t>
+          <t>상대방인 고려아연은 자력이 충분하고(적합 조건 2), 법원 판결을 통해 의결권 제한 조치의 문제점이 일부 인정되어 책임의 근거가 마련되었으며(적합 조건 1), 이미 법원 판결이 존재하여 증거 확보가 용이합니다(적합 조건 5). 그러나 소송의 주된 쟁점이 기업 지배구조 및 의결권 행사 적법성으로, 집단적 피해(적합 조건 3)나 명확한 대규모 금전적 손해배상 청구(적합 조건 4)로 보기는 어렵습니다. 또한 원고 측(영풍, MBK)이 소송금융을 필요로 하는 일반적인 피해자 유형에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1억원 (위자료 판결액), 원고 측 손해배상 청구 기각</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>한미약품, '재무통' 대표 체제 출범…최대주주 신동국 회장 입김 거세지...</t>
+          <t>고려아연, 임시주총 판결 반박…정기주총 적법성은 대법원서 확정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>financialpost.co.kr</t>
+          <t>cstimes.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253763</t>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=713271</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 13:29:24.182842+00:00</t>
+          <t>2026-07-24 07:01:29.413102+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>스맥</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기, 9월 임시 주총 예정</t>
+          <t>회계장부 열람등사 가처분 일부 인용 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>고려아연 정기 주주총회에서 최윤범 회장 측이 경영권 방어에 성공했으나, 이사회 의석 격차 감소 및 견제 장치 가결로 '반쪽짜리 승리'라는 평가. 표결 방식 갈등으로 영풍·MBK 연합 측에서 결의 취소 소송 등 법적 분쟁 가능성을 제기하고 있으며, 9월 임시 주총에서 감사위원 선임을 둘러싼 재대결이 예상됨.</t>
+          <t>공작기계 제조사 스맥에 대한 회계장부 열람등사 가처분 신청이 법원에서 일부 인용되었습니다. 스맥은 채권자의 가처분 신청 중 취소를 구하는 부분은 기각하고 소송비용을 채권자가 부담하도록 요청했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>대기업인 고려아연이 피고가 될 가능성이 있어 자력이 충분하며(적합 조건 2), 주주총회 관련 회의록, 투표 기록 등 객관적 증거 확보가 용이함(적합 조건 5). 주주총회 표결 방식에 대한 갈등이 법적 분쟁의 원인이 될 수 있어 상대방 책임이 명확해질 가능성이 있음(적합 조건 1). 다만, 직접적인 금전적 피해 규모가 명확히 드러나지 않고, 집단적 피해의 범위가 일반적인 소비자 분쟁보다 제한적일 수 있음.</t>
+          <t>상대방인 스맥은 공작기계 제조사로 자력이 충분할 것으로 예상되며, 회계장부 열람등사 가처분이 일부 인용되어 증거 확보 가능성이 인정됩니다. 다만, 기사 내용만으로는 직접적인 피해 규모나 피해자 수를 파악하기 어렵고, 집단적 피해보다는 특정 이해관계자의 권리 행사로 보입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[비즈토크 하 ] 주총서 '경영권 방어' 성공한 고려아연…남은 과제는</t>
+          <t>공작기계 제조사 스맥, 회계장부 열람등사 가처분 일부 인용 결정에 이...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2307267.htm</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=654988</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 00:28:18.339768+00:00</t>
+          <t>2026-04-14 21:35:56.256007+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주총회 해임안 상정 예정, 부결 시 법원 해임 청구 소송 검토 중</t>
+          <t>경영권 방어 관련 청구 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>태광산업이 롯데홈쇼핑 경영진의 해임을 추진하며 주주총회에서 해임안이 부결될 경우 법원에 해임 청구 소송을 제기하는 방안을 검토 중입니다. 상법에 따라 일정 지분을 보유한 주주가 이사 해임을 청구할 수 있으며, 내부거래 관련 문제가 쟁점이 될 것으로 보입니다.</t>
+          <t>한미약품이 경영권 방어를 위한 의결권 공동 행사 및 지분 매각과 관련된 청구 소송에 휘말려 있다. 최대주주 신동국 회장의 영향력이 커지는 가운데, 이 소송은 한미그룹의 굵직한 사안 중 하나로 언급되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>상대방인 롯데홈쇼핑 경영진은 대기업 계열사의 경영진으로 자력이 충분하며, 상법상 주주가 이사 해임을 청구하는 소송은 잠재적 가치가 높을 수 있습니다. (적합 조건 2 해당) 다만, 기사만으로는 내부거래 관련 책임의 명확성이나 구체적인 피해 규모를 판단하기 어렵고, 집단적 피해 사례는 아닙니다.</t>
+          <t>한미약품은 대기업으로 자력이 충분하다는 점(적합 조건 2)은 긍정적이나, 기사 내용이 매우 단편적이고 구체적인 소송의 성격, 원고/피고, 청구 내용, 예상 피해 규모 등이 불분명하여 적합도를 높게 평가하기 어렵다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>태광산업, 롯데홈쇼핑 경영진 겨냥…해임 절차 돌입</t>
+          <t>한미약품, '재무통' 대표 체제 출범…최대주주 신동국 회장 입김 거세지...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>thedailypost.kr</t>
+          <t>financialpost.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113671</t>
+          <t>https://www.financialpost.co.kr/news/articleView.html?idxno=253763</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-28 12:37:49.010559+00:00</t>
+          <t>2026-03-31 13:29:24.182842+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>고려아연</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기</t>
+          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기, 9월 임시 주총 예정</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>고려아연 주주총회에서 특정 산정 방식의 적법성 문제가 제기되며 향후 결의 취소 소송 등 법적 분쟁의 불씨가 될 것으로 전망됩니다. 국민연금 등 주요 주주들의 이탈로 이사회 장악력에 균열이 생겼으며, 이는 주주들의 권리 및 회사 가치에 영향을 미칠 수 있습니다.</t>
+          <t>고려아연 정기 주주총회에서 최윤범 회장 측이 경영권 방어에 성공했으나, 이사회 의석 격차 감소 및 견제 장치 가결로 '반쪽짜리 승리'라는 평가. 표결 방식 갈등으로 영풍·MBK 연합 측에서 결의 취소 소송 등 법적 분쟁 가능성을 제기하고 있으며, 9월 임시 주총에서 감사위원 선임을 둘러싼 재대결이 예상됨.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>고려아연이라는 대기업이 상대방이며(적합 조건 2), 주주총회 결의 취소 소송 가능성이 언급되어 다수의 주주가 피해를 입을 수 있는 집단적 피해 가능성이 있음(적합 조건 3). 또한, 기업 내부 자료를 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 아직 '법적 분쟁의 불씨' 단계로 책임의 명확성이 더 확인되어야 합니다.</t>
+          <t>대기업인 고려아연이 피고가 될 가능성이 있어 자력이 충분하며(적합 조건 2), 주주총회 관련 회의록, 투표 기록 등 객관적 증거 확보가 용이함(적합 조건 5). 주주총회 표결 방식에 대한 갈등이 법적 분쟁의 원인이 될 수 있어 상대방 책임이 명확해질 가능성이 있음(적합 조건 1). 다만, 직접적인 금전적 피해 규모가 명확히 드러나지 않고, 집단적 피해의 범위가 일반적인 소비자 분쟁보다 제한적일 수 있음.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[고려아연 주총] 이사회 장악력 균열…국민연금 이탈에 최윤범 기반 흔...</t>
+          <t>[비즈토크 하 ] 주총서 '경영권 방어' 성공한 고려아연…남은 과제는</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/159017</t>
+          <t>https://news.tf.co.kr/read/economy/2307267.htm</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-26 00:47:30.719945+00:00</t>
+          <t>2026-03-29 00:28:18.339768+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 경영진</t>
+          <t>롯데홈쇼핑 경영진</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>성년후견 심판 청구 및 주주총회 결의 취소 소송 진행 중</t>
+          <t>주주총회 해임안 상정 예정, 부결 시 법원 해임 청구 소송 검토 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니의 장남 조현식 전 고문 등 세 남매가 조현범 회장의 경영권 승계에 반발하며 성년후견 심판 청구와 주주총회 결의 취소 소송 등 전방위적인 법적 공방을 벌이고 있습니다. 이로 인해 지배구조 비판이 확산되고 사외이사들이 줄사퇴하는 상황입니다.</t>
+          <t>태광산업이 롯데홈쇼핑 경영진의 해임을 추진하며 주주총회에서 해임안이 부결될 경우 법원에 해임 청구 소송을 제기하는 방안을 검토 중입니다. 상법에 따라 일정 지분을 보유한 주주가 이사 해임을 청구할 수 있으며, 내부거래 관련 문제가 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대기업인 한국앤컴퍼니를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 이미 성년후견 심판 청구 및 주주총회 결의 취소 소송 등 법적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 이는 주로 경영권 승계와 관련된 주주 간 분쟁으로, 일반적인 집단적 피해나 대규모 금전적 피해가 명확히 드러나지 않아 소송금융의 주요 타겟인 다수 피해자 집단소송과는 거리가 있습니다.</t>
+          <t>상대방인 롯데홈쇼핑 경영진은 대기업 계열사의 경영진으로 자력이 충분하며, 상법상 주주가 이사 해임을 청구하는 소송은 잠재적 가치가 높을 수 있습니다. (적합 조건 2 해당) 다만, 기사만으로는 내부거래 관련 책임의 명확성이나 구체적인 피해 규모를 판단하기 어렵고, 집단적 피해 사례는 아닙니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>3명 및 기타 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니에 무슨 일이...조현범 사법리스크에 사외이사 줄사퇴</t>
+          <t>태광산업, 롯데홈쇼핑 경영진 겨냥…해임 절차 돌입</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>esgeconomy.com</t>
+          <t>thedailypost.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14850</t>
+          <t>https://www.thedailypost.kr/news/articleView.html?idxno=113671</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-19 13:02:49.875142+00:00</t>
+          <t>2026-03-28 12:37:49.010559+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>윤씨 일가</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경영권 분쟁 재점화 가능성 제기, 주주총회 예정</t>
+          <t>주주총회 결의 취소 소송 등 법적 분쟁 가능성 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>삼화페인트는 창업주 두 가문의 '60년 동업 경영' 체제 아래 과거부터 경영권 분쟁을 겪어왔습니다. 최근 오너 3세 김현정 대표가 부친의 지분을 상속받아 최대 주주가 되면서, 2대 주주인 윤씨 일가와의 지분 격차가 크지 않아 3월 주주총회를 기점으로 경영권 분쟁이 재점화될 가능성이 제기되고 있습니다. 실적 부진 속에서 김현정 대표의 경영 능력과 지배력 확보가 시험대에 오를 전망입니다.</t>
+          <t>고려아연 주주총회에서 특정 산정 방식의 적법성 문제가 제기되며 향후 결의 취소 소송 등 법적 분쟁의 불씨가 될 것으로 전망됩니다. 국민연금 등 주요 주주들의 이탈로 이사회 장악력에 균열이 생겼으며, 이는 주주들의 권리 및 회사 가치에 영향을 미칠 수 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>삼화페인트는 증권거래소에 상장된 기업으로, 경영권 분쟁의 대상이 되는 기업의 자력이 충분합니다 (적합 조건 2). 또한 과거 경영권 분쟁 사례와 대법원 판결 기록이 존재하여 증거 확보가 용이할 것으로 보입니다 (적합 조건 5). 과거 분쟁은 종결되었으나, 오너 3세 승계로 인해 새로운 경영권 분쟁의 불씨가 되살아나고 있어 신규 투자 기회가 있습니다 (부적합 조건 해당 없음). 다만, 일반적인 집단 피해 사건이 아닌 대주주 간의 경영권 분쟁으로, 소송금융의 전형적인 투자 대상과는 차이가 있습니다.</t>
+          <t>고려아연이라는 대기업이 상대방이며(적합 조건 2), 주주총회 결의 취소 소송 가능성이 언급되어 다수의 주주가 피해를 입을 수 있는 집단적 피해 가능성이 있음(적합 조건 3). 또한, 기업 내부 자료를 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 아직 '법적 분쟁의 불씨' 단계로 책임의 명확성이 더 확인되어야 합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[기업Hi스토리] '오너 3세 시대' 연 삼화페인트...끝나지 않은 경영권 분...</t>
+          <t>[고려아연 주총] 이사회 장악력 균열…국민연금 이탈에 최윤범 기반 흔...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>financialreview.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41007</t>
+          <t>https://dealsite.co.kr/articles/159017</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 12:42:13.054288+00:00</t>
+          <t>2026-03-26 00:47:30.719945+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>한국앤컴퍼니 경영진</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주총회 결의 무효 소송 제기 가능성 언급</t>
+          <t>성년후견 심판 청구 및 주주총회 결의 취소 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑이 이사회 구조를 6대3으로 변경하며 20년간 유지되던 공동지배 구조의 균형이 깨졌습니다. 이에 대해 태광 측에서 주주총회 결의 무효 소송을 제기할 가능성이 언급되며 경영권 분쟁으로 이어질 시나리오가 제시되었습니다.</t>
+          <t>한국앤컴퍼니의 장남 조현식 전 고문 등 세 남매가 조현범 회장의 경영권 승계에 반발하며 성년후견 심판 청구와 주주총회 결의 취소 소송 등 전방위적인 법적 공방을 벌이고 있습니다. 이로 인해 지배구조 비판이 확산되고 사외이사들이 줄사퇴하는 상황입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 주주총회 결의 무효 소송은 법리적 쟁점이 명확하고 관련 증거 확보가 용이할 수 있습니다(적합 조건 1, 5). 경영권 분쟁의 성격상 소송 가액이 높을 가능성이 있으나(적합 조건 4), 다수의 피해자가 발생하는 집단소송의 성격은 아니며, 아직 소송이 제기되지 않은 '시나리오' 단계입니다.</t>
+          <t>대기업인 한국앤컴퍼니를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 이미 성년후견 심판 청구 및 주주총회 결의 취소 소송 등 법적 절차가 진행 중이므로 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 이는 주로 경영권 승계와 관련된 주주 간 분쟁으로, 일반적인 집단적 피해나 대규모 금전적 피해가 명확히 드러나지 않아 소송금융의 주요 타겟인 다수 피해자 집단소송과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명 및 기타 주주</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>20년 균형 깬 롯데홈쇼핑, '6대3' 이사회로 경영권 굳혔다</t>
+          <t>한국앤컴퍼니에 무슨 일이...조현범 사법리스크에 사외이사 줄사퇴</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115210</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=14850</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-16 12:40:48.469366+00:00</t>
+          <t>2026-03-19 13:02:49.875142+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>윤씨 일가</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>3차 변론기일 진행 중</t>
+          <t>경영권 분쟁 재점화 가능성 제기, 주주총회 예정</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>한국콜마 윤상현 부회장이 K뷰티 기술 유출 방지를 요청하는 기사이나, 관련 기사에서 '콜마家 주식반환 소송'이 진행 중이며 3차 변론기일이 6월로 연기되었다고 언급됩니다. 이 소송은 한국콜마의 지배구조 향방에 영향을 미칠 수 있는 내부 가족 간의 분쟁으로 보입니다.</t>
+          <t>삼화페인트는 창업주 두 가문의 '60년 동업 경영' 체제 아래 과거부터 경영권 분쟁을 겪어왔습니다. 최근 오너 3세 김현정 대표가 부친의 지분을 상속받아 최대 주주가 되면서, 2대 주주인 윤씨 일가와의 지분 격차가 크지 않아 3월 주주총회를 기점으로 경영권 분쟁이 재점화될 가능성이 제기되고 있습니다. 실적 부진 속에서 김현정 대표의 경영 능력과 지배력 확보가 시험대에 오를 전망입니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>관련 기사에서 언급된 '콜마家 주식반환 소송'은 이미 소송이 진행 중이므로 증거가 법원에 제출되고 있을 것이며, 상대방(콜마家 관련 인물/법인)의 자력이 충분할 것으로 예상됩니다. 그러나 기사 본문의 주요 내용은 기술 유출 방지 요청이며, 소송 자체는 내부 가족 간의 분쟁으로 집단적 피해가 아니며, 구체적인 책임 소재나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
+          <t>삼화페인트는 증권거래소에 상장된 기업으로, 경영권 분쟁의 대상이 되는 기업의 자력이 충분합니다 (적합 조건 2). 또한 과거 경영권 분쟁 사례와 대법원 판결 기록이 존재하여 증거 확보가 용이할 것으로 보입니다 (적합 조건 5). 과거 분쟁은 종결되었으나, 오너 3세 승계로 인해 새로운 경영권 분쟁의 불씨가 되살아나고 있어 신규 투자 기회가 있습니다 (부적합 조건 해당 없음). 다만, 일반적인 집단 피해 사건이 아닌 대주주 간의 경영권 분쟁으로, 소송금융의 전형적인 투자 대상과는 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>콜마 윤상현, 김정관 장관에  K뷰티 기술 유출 막아달라</t>
+          <t>[기업Hi스토리] '오너 3세 시대' 연 삼화페인트...끝나지 않은 경영권 분...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>financialreview.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6100864</t>
+          <t>http://www.financialreview.co.kr/news/articleView.html?idxno=41007</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-16 00:45:01.910119+00:00</t>
+          <t>2026-03-18 12:42:13.054288+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>한미사이언스, 신동국 한양정밀 회장</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>한미사이언스 이사회 개최 임박, 박재현 대표 연임 논의 및 경영권 분쟁 심화</t>
+          <t>주주총회 결의 무효 소송 제기 가능성 언급</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한미약품그룹의 경영권 향방을 결정할 한미사이언스 이사회가 이달 중 열릴 예정이다. 최대주주 신동국 회장 측과 송영숙 회장 측이 박재현 한미약품 대표의 연임을 두고 표 대결을 벌일 것으로 예상되며, 박 대표의 폭로 등으로 갈등이 격화되고 있어 향후 법적 분쟁으로 이어질 가능성이 높다.</t>
+          <t>롯데홈쇼핑이 이사회 구조를 6대3으로 변경하며 20년간 유지되던 공동지배 구조의 균형이 깨졌습니다. 이에 대해 태광 측에서 주주총회 결의 무효 소송을 제기할 가능성이 언급되며 경영권 분쟁으로 이어질 시나리오가 제시되었습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방(한미사이언스, 신동국 회장)의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 성격상 소송으로 이어질 경우 높은 이해관계가 걸려있음. 박재현 대표의 폭로 등 증거 확보 가능성도 존재함(적합 조건 5). 다만, 일반적인 집단적 피해 사건이 아닌 기업 내부의 경영권 분쟁으로, 피해 규모 산정 및 피해자 특정에 어려움이 있을 수 있음.</t>
+          <t>롯데홈쇼핑은 대기업으로 자력이 충분하며(적합 조건 2), 주주총회 결의 무효 소송은 법리적 쟁점이 명확하고 관련 증거 확보가 용이할 수 있습니다(적합 조건 1, 5). 경영권 분쟁의 성격상 소송 가액이 높을 가능성이 있으나(적합 조건 4), 다수의 피해자가 발생하는 집단소송의 성격은 아니며, 아직 소송이 제기되지 않은 '시나리오' 단계입니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>박재현 운명 가를 41%의 향방은?…한미사이언스, 이사회 개최 임박</t>
+          <t>20년 균형 깬 롯데홈쇼핑, '6대3' 이사회로 경영권 굳혔다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02069686645383976</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115210</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-16 00:39:02.991625+00:00</t>
+          <t>2026-03-16 12:40:48.469366+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁 관련 소송 진행 중</t>
+          <t>3차 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회 안건에 대해 최윤범 회장 측 추천 이사 후보 전원 찬성 및 영풍∙MBK 연합 측 제안 안건 전원 반대를 권고했다. 특히 영풍∙MBK 연합이 제안한 주식 액면분할 안건에 대해서는 '현재 소송 중인 동일 안건'이 있음을 언급하며 반대 의견을 제시했다. 이는 고려아연 경영권을 둘러싼 양측 간의 분쟁이 심화되고 있으며, 이미 법적 다툼이 진행 중임을 시사한다.</t>
+          <t>한국콜마 윤상현 부회장이 K뷰티 기술 유출 방지를 요청하는 기사이나, 관련 기사에서 '콜마家 주식반환 소송'이 진행 중이며 3차 변론기일이 6월로 연기되었다고 언급됩니다. 이 소송은 한국콜마의 지배구조 향방에 영향을 미칠 수 있는 내부 가족 간의 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>고려아연과 영풍/MBK 연합 간의 경영권 분쟁으로, 양측 모두 자력이 충분한 대기업임 (적합 조건 2). 기사에서 '현재 소송 중인 동일 안건'이 언급되어 이미 법적 절차가 진행 중임을 알 수 있음. 다만, 소송의 구체적인 내용, 피해 규모 및 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족함.</t>
+          <t>관련 기사에서 언급된 '콜마家 주식반환 소송'은 이미 소송이 진행 중이므로 증거가 법원에 제출되고 있을 것이며, 상대방(콜마家 관련 인물/법인)의 자력이 충분할 것으로 예상됩니다. 그러나 기사 본문의 주요 내용은 기술 유출 방지 요청이며, 소송 자체는 내부 가족 간의 분쟁으로 집단적 피해가 아니며, 구체적인 책임 소재나 피해 규모가 명확히 파악되지 않아 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>글래스루이스, 최윤범 회장 측 추천 이사 후보 전원 찬성 권고</t>
+          <t>콜마 윤상현, 김정관 장관에  K뷰티 기술 유출 막아달라</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1947951</t>
+          <t>https://www.news1.kr/industry/distribution/6100864</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-12 00:36:33.541793+00:00</t>
+          <t>2026-03-16 00:45:01.910119+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>영풍, MBK 연합</t>
+          <t>한미사이언스, 신동국 한양정밀 회장</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>정기주주총회를 앞두고 의결권 자문사의 권고가 발표되었으며, 주식 액면분할 관련 소송이 진행 중입니다.</t>
+          <t>한미사이언스 이사회 개최 임박, 박재현 대표 연임 논의 및 경영권 분쟁 심화</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회를 앞두고 현 경영진을 지지하고 영풍·MBK 연합이 추천한 이사 후보에 반대하는 권고를 내놓았습니다. 이는 현 경영진의 전략적 이니셔티브 지속 필요성과 경영 성과를 긍정적으로 평가한 결과입니다. 주식 액면분할 안건은 현재 소송 중인 상황이 언급되었습니다.</t>
+          <t>한미약품그룹의 경영권 향방을 결정할 한미사이언스 이사회가 이달 중 열릴 예정이다. 최대주주 신동국 회장 측과 송영숙 회장 측이 박재현 한미약품 대표의 연임을 두고 표 대결을 벌일 것으로 예상되며, 박 대표의 폭로 등으로 갈등이 격화되고 있어 향후 법적 분쟁으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>상대방인 고려아연, 영풍, MBK 연합 모두 자력이 충분하며(적합 조건 2), 글로벌 의결권 자문사의 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 정기주주총회 의결권 권고 등 공적 절차가 진행 중이며, 주식 액면분할 관련 소송도 언급되었습니다(적합 조건 6). 그러나 일반적인 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
+          <t>상대방(한미사이언스, 신동국 회장)의 자력이 충분하며(적합 조건 2), 경영권 분쟁의 성격상 소송으로 이어질 경우 높은 이해관계가 걸려있음. 박재현 대표의 폭로 등 증거 확보 가능성도 존재함(적합 조건 5). 다만, 일반적인 집단적 피해 사건이 아닌 기업 내부의 경영권 분쟁으로, 피해 규모 산정 및 피해자 특정에 어려움이 있을 수 있음.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>글래스루이스 “고려아연 현 경영진 지지”…영풍·MBK 추천 후보 반대...</t>
+          <t>박재현 운명 가를 41%의 향방은?…한미사이언스, 이사회 개최 임박</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>seoultimes.news</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.seoultimes.news/news/article.html?no=2000093343</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02069686645383976</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-11 13:19:07.498468+00:00</t>
+          <t>2026-03-16 00:39:02.991625+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>아이큐어</t>
+          <t>영풍∙MBK 연합</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주주총회소집허가 소송 제기</t>
+          <t>고려아연 경영권 분쟁 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>아이큐어에 대해 아이케이파트너스 외 75명의 주주가 주주총회소집허가 소송을 제기했습니다. 이는 다수 주주가 기업의 경영 투명성 또는 의사결정 과정에 문제를 제기하며 법적 절차를 밟기 시작한 것으로 보입니다.</t>
+          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회 안건에 대해 최윤범 회장 측 추천 이사 후보 전원 찬성 및 영풍∙MBK 연합 측 제안 안건 전원 반대를 권고했다. 특히 영풍∙MBK 연합이 제안한 주식 액면분할 안건에 대해서는 '현재 소송 중인 동일 안건'이 있음을 언급하며 반대 의견을 제시했다. 이는 고려아연 경영권을 둘러싼 양측 간의 분쟁이 심화되고 있으며, 이미 법적 다툼이 진행 중임을 시사한다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)와 3(집단적 피해)에 해당합니다. 아이큐어는 주식시장에 공시된 기업으로 자력이 충분하며, 75명 이상의 다수 주주가 소송을 제기하여 집단적 성격을 띠고 있습니다. 그러나 주주총회소집허가 소송은 직접적인 금전적 손해배상 청구가 아닌 절차적 소송이므로, 실제 피해 규모나 손해배상 청구의 명확성은 추가 확인이 필요합니다.</t>
+          <t>고려아연과 영풍/MBK 연합 간의 경영권 분쟁으로, 양측 모두 자력이 충분한 대기업임 (적합 조건 2). 기사에서 '현재 소송 중인 동일 안건'이 언급되어 이미 법적 절차가 진행 중임을 알 수 있음. 다만, 소송의 구체적인 내용, 피해 규모 및 피해자 수가 명확히 제시되지 않아 적합도 'High'로 판단하기에는 정보가 부족함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>76명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>3월 9일 주식시장 주요공시</t>
+          <t>글래스루이스, 최윤범 회장 측 추천 이사 후보 전원 찬성 권고</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121428</t>
+          <t>http://www.inews24.com/view/1947951</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-10 01:02:46.775211+00:00</t>
+          <t>2026-03-12 00:36:33.541793+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>영풍, MBK 연합</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>3차 변론기일 연기</t>
+          <t>정기주주총회를 앞두고 의결권 자문사의 권고가 발표되었으며, 주식 액면분할 관련 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>한국콜마 윤동한 회장 일가 간 주식반환 소송의 3차 변론기일이 6월로 연기되었습니다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수가 될 것으로 보입니다.</t>
+          <t>글로벌 의결권 자문사 글래스루이스가 고려아연 정기주주총회를 앞두고 현 경영진을 지지하고 영풍·MBK 연합이 추천한 이사 후보에 반대하는 권고를 내놓았습니다. 이는 현 경영진의 전략적 이니셔티브 지속 필요성과 경영 성과를 긍정적으로 평가한 결과입니다. 주식 액면분할 안건은 현재 소송 중인 상황이 언급되었습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>한국콜마 회장 일가 관련 주식반환 소송으로, 소송 가액이 클 것으로 예상되어 '피해 규모가 큼' 조건에 해당합니다. 또한 상대방이 한국콜마 회장 일가이므로 '상대방에게 자력이 충분함' 조건에도 부합합니다. 그러나 집단적 피해가 아니며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>상대방인 고려아연, 영풍, MBK 연합 모두 자력이 충분하며(적합 조건 2), 글로벌 의결권 자문사의 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한 정기주주총회 의결권 권고 등 공적 절차가 진행 중이며, 주식 액면분할 관련 소송도 언급되었습니다(적합 조건 6). 그러나 일반적인 집단적 피해나 직접적인 금전적 피해 규모가 명확하지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>소수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>콜마家 주식반환 소송…3차 변론기일 6월로 연기</t>
+          <t>글래스루이스 “고려아연 현 경영진 지지”…영풍·MBK 추천 후보 반대...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>seoultimes.news</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6095547</t>
+          <t>https://www.seoultimes.news/news/article.html?no=2000093343</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-10 00:59:26.198513+00:00</t>
+          <t>2026-03-11 13:19:07.498468+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>MBK∙영풍 측</t>
+          <t>아이큐어</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>액면분할 관련 가처분 신청 진행 중</t>
+          <t>주주총회소집허가 소송 제기</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>글로벌 의결권자문사 ISS가 고려아연 측의 이사 5인 선임 안건을 지지하며, MBK∙영풍 측에 액면분할 관련 가처분 신청 철회를 권고했습니다. 소송이 계속되는 동안 상장 절차 등 실질적 실행이 어려울 수 있다는 점이 언급되었으며, 이는 기업 지배구조 및 주주 간 분쟁으로 보입니다.</t>
+          <t>아이큐어에 대해 아이케이파트너스 외 75명의 주주가 주주총회소집허가 소송을 제기했습니다. 이는 다수 주주가 기업의 경영 투명성 또는 의사결정 과정에 문제를 제기하며 법적 절차를 밟기 시작한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방인 고려아연, MBK, 영풍은 대기업으로 자력이 충분하며(적합 조건 2), 이미 가처분 신청 및 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고, 일반적인 집단적 피해 사례와는 거리가 있어 소송금융 투자 적합도는 'Medium'으로 평가됩니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)와 3(집단적 피해)에 해당합니다. 아이큐어는 주식시장에 공시된 기업으로 자력이 충분하며, 75명 이상의 다수 주주가 소송을 제기하여 집단적 성격을 띠고 있습니다. 그러나 주주총회소집허가 소송은 직접적인 금전적 손해배상 청구가 아닌 절차적 소송이므로, 실제 피해 규모나 손해배상 청구의 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>76명 이상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>글로벌 의결권자문사 ISS, ‘이사 5인 선임’ 고려아연 측 안건 지지</t>
+          <t>3월 9일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202603090220</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121428</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-09 13:26:20.613362+00:00</t>
+          <t>2026-03-10 01:02:46.775211+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>영풍그룹, MBK파트너스</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>정기주주총회 개최 예정 (3월 24일), 의결권자문사 보고서 발표</t>
+          <t>3차 변론기일 연기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권자문사 ISS가 현 경영진 측의 이사 선임 및 지배구조 개선 안건에 찬성을 권고했다. 이는 영풍그룹 및 MBK파트너스 측의 제안에 반대하는 입장으로, 이익준비금 전환, 감사위원 확대 등 주요 안건에 대한 양측의 대립이 심화되고 있다. ISS는 현 경영진의 실적과 ESG 경영 노력을 높이 평가하며, 주주총회 결과에 따라 향후 법적 분쟁 가능성도 내포하고 있다.</t>
+          <t>한국콜마 윤동한 회장 일가 간 주식반환 소송의 3차 변론기일이 6월로 연기되었습니다. 이 소송은 한국콜마의 지배구조 향방을 가를 변수가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스 등 대기업 및 투자사 간의 주주총회 안건을 둘러싼 분쟁으로, 상대방의 자력이 충분합니다 (적합 조건 2). 글로벌 의결권자문사 ISS의 상세한 분석 보고서가 존재하여 객관적 증거가 확보되어 있으며 (적합 조건 5), 주주총회라는 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 직접적인 '피해자'의 손해배상 청구보다는 기업 지배구조 및 경영권 분쟁의 성격이 강하여 소송금융의 일반적인 적합 조건과는 다소 차이가 있습니다.</t>
+          <t>한국콜마 회장 일가 관련 주식반환 소송으로, 소송 가액이 클 것으로 예상되어 '피해 규모가 큼' 조건에 해당합니다. 또한 상대방이 한국콜마 회장 일가이므로 '상대방에게 자력이 충분함' 조건에도 부합합니다. 그러나 집단적 피해가 아니며, 기사 내용만으로는 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>의결권자문사 ISS, 고려아연 '이사 5인 선임' 회사 측 안건 지지 .... 한...</t>
+          <t>콜마家 주식반환 소송…3차 변론기일 6월로 연기</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>worktoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.worktoday.co.kr/news/articleView.html?idxno=82225</t>
+          <t>https://www.news1.kr/industry/distribution/6095547</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-09 13:25:38.524152+00:00</t>
+          <t>2026-03-10 00:59:26.198513+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>MBK∙영풍 측</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>정기주주총회 앞두고 의결권 위임 과정 논란, 액면분할 관련 대법원 판단 대기 중</t>
+          <t>액면분할 관련 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>고려아연이 정기주주총회를 앞두고 영풍 및 MBK파트너스 연합과의 경영권 분쟁 중 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹을 제기했다. 양측은 집행임원제 도입 및 액면분할 안건을 두고도 주주총회 결의 효력정지 가처분 등 법적 공방을 이어가고 있으며, 이로 인해 주주들의 혼란이 가중되고 있다.</t>
+          <t>글로벌 의결권자문사 ISS가 고려아연 측의 이사 5인 선임 안건을 지지하며, MBK∙영풍 측에 액면분할 관련 가처분 신청 철회를 권고했습니다. 소송이 계속되는 동안 상장 절차 등 실질적 실행이 어려울 수 있다는 점이 언급되었으며, 이는 기업 지배구조 및 주주 간 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 사모펀드이다(조건 2). 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹이 제기되어 상대방 책임이 명확해질 가능성이 높다(조건 1). 다수의 주주에게 혼란을 야기하여 집단적 피해 가능성도 존재한다(조건 3). 다만, 직접적인 금전적 피해 규모는 불분명하며 공적 절차가 진행 중인 것은 아니다.</t>
+          <t>상대방인 고려아연, MBK, 영풍은 대기업으로 자력이 충분하며(적합 조건 2), 이미 가처분 신청 및 소송이 진행 중이므로 관련 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5). 그러나 피해 규모가 명확히 제시되지 않았고, 일반적인 집단적 피해 사례와는 거리가 있어 소송금융 투자 적합도는 'Medium'으로 평가됩니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>주총 앞둔 고려아연, 영풍·MBK와 공방…의결권 위임 과정 논란</t>
+          <t>글로벌 의결권자문사 ISS, ‘이사 5인 선임’ 고려아연 측 안건 지지</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603081703142791</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202603090220</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-08 12:46:04.449481+00:00</t>
+          <t>2026-03-09 13:26:20.613362+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>LG㈜ 및 총수 일가</t>
+          <t>영풍그룹, MBK파트너스</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>승계 관련 소송전 발생 및 장자 승계 원칙에 대한 논란 지속</t>
+          <t>정기주주총회 개최 예정 (3월 24일), 의결권자문사 보고서 발표</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>LG그룹의 '장자 승계 원칙'이 구광모 회장 체제 이후 '소송전' 등 잡음을 겪으며 기로에 섰다는 분석 기사. 투명한 지배구조와 높은 총수 일가 지분율에도 불구하고, 55년간 이어진 승계 원칙에 대한 시대적 비판과 과거 소송 이력이 존재한다. 이는 향후에도 승계 관련 법적 분쟁 가능성을 시사한다.</t>
+          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권자문사 ISS가 현 경영진 측의 이사 선임 및 지배구조 개선 안건에 찬성을 권고했다. 이는 영풍그룹 및 MBK파트너스 측의 제안에 반대하는 입장으로, 이익준비금 전환, 감사위원 확대 등 주요 안건에 대한 양측의 대립이 심화되고 있다. ISS는 현 경영진의 실적과 ESG 경영 노력을 높이 평가하며, 주주총회 결과에 따라 향후 법적 분쟁 가능성도 내포하고 있다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>LG그룹과 같은 대기업을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 승계 관련 분쟁은 피해 규모가 클 가능성이 높음(적합 조건 4). 이미 구광모 회장 체제 이후 '소송전'이 발생한 바 있어 법적 분쟁의 가능성이 확인됨(적합 조건 1). 다만, 기사는 특정 사건에 대한 보도라기보다는 LG그룹 승계 구조에 대한 분석 기사이므로, 구체적인 신규 소송의 원고와 쟁점을 파악하기는 어려움.</t>
+          <t>고려아연, 영풍, MBK파트너스 등 대기업 및 투자사 간의 주주총회 안건을 둘러싼 분쟁으로, 상대방의 자력이 충분합니다 (적합 조건 2). 글로벌 의결권자문사 ISS의 상세한 분석 보고서가 존재하여 객관적 증거가 확보되어 있으며 (적합 조건 5), 주주총회라는 공적 절차가 진행 중입니다 (적합 조건 6). 다만, 직접적인 '피해자'의 손해배상 청구보다는 기업 지배구조 및 경영권 분쟁의 성격이 강하여 소송금융의 일반적인 적합 조건과는 다소 차이가 있습니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>[재벌승계지도] LG그룹 ‘장자 우선 원칙’, 구광모 체제서 분기점 맞나</t>
+          <t>의결권자문사 ISS, 고려아연 '이사 5인 선임' 회사 측 안건 지지 .... 한...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>worktoday.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260307026414876</t>
+          <t>http://www.worktoday.co.kr/news/articleView.html?idxno=82225</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-07 12:39:22.093295+00:00</t>
+          <t>2026-03-09 13:25:38.524152+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>영풍, MBK</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 소송 진행 중, 액면분할 효력 정지 상태.</t>
+          <t>정기주주총회 앞두고 의결권 위임 과정 논란, 액면분할 관련 대법원 판단 대기 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>고려아연과 영풍/MBK 간 경영권 분쟁이 격화되고 있으며, 영풍/MBK가 제기한 소송으로 인해 고려아연의 액면분할 효력이 정지된 상황이다. 고려아연은 영풍/MBK의 재차 액면분할 제안이 절차 중복과 불확실성을 초래한다고 주장하고 있다.</t>
+          <t>고려아연이 정기주주총회를 앞두고 영풍 및 MBK파트너스 연합과의 경영권 분쟁 중 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹을 제기했다. 양측은 집행임원제 도입 및 액면분할 안건을 두고도 주주총회 결의 효력정지 가처분 등 법적 공방을 이어가고 있으며, 이로 인해 주주들의 혼란이 가중되고 있다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 이미 소송이 제기되어 진행 중인 사건이다. 그러나 기사 내용만으로는 원고(피해자)의 구체적인 피해 규모나 소송의 명확한 쟁점을 파악하기 어려워 추가 정보가 필요하다.</t>
+          <t>상대방(영풍, MBK파트너스)은 자력이 충분한 대기업 및 사모펀드이다(조건 2). 의결권 위임 과정에서 '회사 사칭', '사원증 위조' 등 불법적 행위 의혹이 제기되어 상대방 책임이 명확해질 가능성이 높다(조건 1). 다수의 주주에게 혼란을 야기하여 집단적 피해 가능성도 존재한다(조건 3). 다만, 직접적인 금전적 피해 규모는 불분명하며 공적 절차가 진행 중인 것은 아니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>고려아연-영풍, 경영권 장외 신경전</t>
+          <t>주총 앞둔 고려아연, 영풍·MBK와 공방…의결권 위임 과정 논란</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030518234544959</t>
+          <t>http://www.fnnews.com/news/202603081703142791</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-06 01:48:21.760043+00:00</t>
+          <t>2026-03-08 12:46:04.449481+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>MBK파트너스, 영풍</t>
+          <t>LG㈜ 및 총수 일가</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>주주총회 안건 관련 소송 진행 중, 액면분할 효력정지</t>
+          <t>승계 관련 소송전 발생 및 장자 승계 원칙에 대한 논란 지속</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>고려아연이 정기 주주총회를 앞두고 주주서한을 발송하여 경영 성과와 거버넌스 개선 노력을 강조했습니다. 특히 MBK·영풍과의 주주제안 및 액면분할 관련 소송 등 기업 지배구조 분쟁이 진행 중임을 언급하며 현 리더십의 연속성을 강조했습니다.</t>
+          <t>LG그룹의 '장자 승계 원칙'이 구광모 회장 체제 이후 '소송전' 등 잡음을 겪으며 기로에 섰다는 분석 기사. 투명한 지배구조와 높은 총수 일가 지분율에도 불구하고, 55년간 이어진 승계 원칙에 대한 시대적 비판과 과거 소송 이력이 존재한다. 이는 향후에도 승계 관련 법적 분쟁 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 사건은 고려아연 경영진과 주요 주주(MBK·영풍) 간의 기업 지배구조 분쟁으로, 이미 액면분할 관련 소송이 진행 중입니다. 상대방(고려아연, MBK, 영풍) 모두 자력이 충분하며(적합 조건 2), 기업 내부 자료 등 증거 확보가 용이합니다(적합 조건 5). 다만, 기사 내용만으로는 소송금융 투자를 위한 명확한 신규 손해배상 청구권이나 집단적 피해 규모가 구체적으로 파악되지 않아 적합도를 'Medium'으로 판단합니다.</t>
+          <t>LG그룹과 같은 대기업을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 승계 관련 분쟁은 피해 규모가 클 가능성이 높음(적합 조건 4). 이미 구광모 회장 체제 이후 '소송전'이 발생한 바 있어 법적 분쟁의 가능성이 확인됨(적합 조건 1). 다만, 기사는 특정 사건에 대한 보도라기보다는 LG그룹 승계 구조에 대한 분석 기사이므로, 구체적인 신규 소송의 원고와 쟁점을 파악하기는 어려움.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>고려아연, 주총 앞두고 주주서한 발송…경영성과·거버넌스 강조</t>
+          <t>[재벌승계지도] LG그룹 ‘장자 우선 원칙’, 구광모 체제서 분기점 맞나</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46678</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260307026414876</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-06 00:41:36.547702+00:00</t>
+          <t>2026-03-07 12:39:22.093295+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>영풍, MBK파트너스</t>
+          <t>영풍, MBK</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경영권 분쟁 현재진행형</t>
+          <t>경영권 분쟁 관련 소송 진행 중, 액면분할 효력 정지 상태.</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>고려아연 최윤범 회장이 영풍 및 MBK파트너스와 경영권 분쟁 중에도 실적을 성장시켰다는 내용의 기사입니다. 70년 넘게 동업 관계였던 영풍과 고려아연이 배당금 문제로 갈등을 겪으며 영풍이 MBK파트너스와 손잡고 적대적 M&amp;A를 시도, 현재까지 경영권 다툼이 진행 중입니다. 최 회장은 신재생에너지, 자원순환, 2차전지 등 '트로이카 드라이브' 전략으로 고려아연의 성장을 이끌고 있습니다.</t>
+          <t>고려아연과 영풍/MBK 간 경영권 분쟁이 격화되고 있으며, 영풍/MBK가 제기한 소송으로 인해 고려아연의 액면분할 효력이 정지된 상황이다. 고려아연은 영풍/MBK의 재차 액면분할 제안이 절차 중복과 불확실성을 초래한다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>고려아연과 영풍/MBK파트너스 간 경영권 분쟁으로, 상대방(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 분쟁의 대상이 되는 기업 가치가 매우 커 잠재적 피해 규모가 상당할 수 있습니다(적합 조건 4). 또한 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 특정 피해자 집단의 명확한 손해배상 청구권이 부각되지 않아 집단적 피해(적합 조건 3)나 상대방 책임(적합 조건 1)이 명확히 드러나지 않습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 이미 소송이 제기되어 진행 중인 사건이다. 그러나 기사 내용만으로는 원고(피해자)의 구체적인 피해 규모나 소송의 명확한 쟁점을 파악하기 어려워 추가 정보가 필요하다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>경영권 다툼 중에도 실적 챙긴 최윤범 고려아연 회장</t>
+          <t>고려아연-영풍, 경영권 장외 신경전</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>shindonga.donga.com</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://shindonga.donga.com/3/all/13/6126520/1</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030518234544959</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-06 00:40:38.163883+00:00</t>
+          <t>2026-03-06 01:48:21.760043+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>와이엔텍 최대주주 및 경영진</t>
+          <t>MBK파트너스, 영풍</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>잠재적 주주권 침해 문제 제기</t>
+          <t>주주총회 안건 관련 소송 진행 중, 액면분할 효력정지</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>블로터 기사는 와이엔텍을 '주가 누르기' 전략의 대표 기업으로 지목하며, 최대주주 지분율이 높은 기업의 현금 방치나 신사업 지연이 주주 이익을 침해하고 법적 리스크로 이어질 수 있다고 분석했습니다. 이는 소액주주들의 집단적 피해로 이어질 가능성이 있으며, 향후 주주대표소송 등 법적 분쟁으로 발전할 수 있음을 시사합니다.</t>
+          <t>고려아연이 정기 주주총회를 앞두고 주주서한을 발송하여 경영 성과와 거버넌스 개선 노력을 강조했습니다. 특히 MBK·영풍과의 주주제안 및 액면분할 관련 소송 등 기업 지배구조 분쟁이 진행 중임을 언급하며 현 리더십의 연속성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>와이엔텍은 상장기업으로 상대방의 자력이 충분하며(적합 조건 2), '주가 누르기' 전략은 다수의 소액주주에게 집단적 피해를 야기할 수 있어(적합 조건 3) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 기사는 현재 진행 중인 소송이나 공적 절차를 언급하지 않고, 구체적인 증거가 제시되지 않은 분석 기사이므로, 아직 소송금융 투자 대상으로서는 추가적인 사실 확인이 필요합니다.</t>
+          <t>이 사건은 고려아연 경영진과 주요 주주(MBK·영풍) 간의 기업 지배구조 분쟁으로, 이미 액면분할 관련 소송이 진행 중입니다. 상대방(고려아연, MBK, 영풍) 모두 자력이 충분하며(적합 조건 2), 기업 내부 자료 등 증거 확보가 용이합니다(적합 조건 5). 다만, 기사 내용만으로는 소송금융 투자를 위한 명확한 신규 손해배상 청구권이나 집단적 피해 규모가 구체적으로 파악되지 않아 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>[K디스카운트]① 와이엔텍, '주가 누르기' 전략의 대표 기업 [넘버스]</t>
+          <t>고려아연, 주총 앞두고 주주서한 발송…경영성과·거버넌스 강조</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655805</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46678</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:36.536021+00:00</t>
+          <t>2026-03-06 00:41:36.547702+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
+          <t>경영권 분쟁 현재진행형</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>고려아연 경영권 분쟁이 격화되는 가운데, 영풍은 고려아연 계열사인 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상청구소송을 제기했다. 영풍은 KZ정밀이 탈법적 상호주 외관을 형성하여 영풍의 의결권 행사를 제한하고 막대한 손해를 입혔다고 주장한다. 이에 KZ정밀은 영풍 이사회에 주주제안을 요구하며 맞서고 있다.</t>
+          <t>고려아연 최윤범 회장이 영풍 및 MBK파트너스와 경영권 분쟁 중에도 실적을 성장시켰다는 내용의 기사입니다. 70년 넘게 동업 관계였던 영풍과 고려아연이 배당금 문제로 갈등을 겪으며 영풍이 MBK파트너스와 손잡고 적대적 M&amp;A를 시도, 현재까지 경영권 다툼이 진행 중입니다. 최 회장은 신재생에너지, 자원순환, 2차전지 등 '트로이카 드라이브' 전략으로 고려아연의 성장을 이끌고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>영풍은 고려아연 계열사인 KZ정밀을 상대로 손해배상 소송을 제기했으며, KZ정밀은 대기업 계열사로 자력이 충분합니다. (적합 조건 2) 또한, 주식 양도 및 의결권 제한이라는 구체적인 사실관계가 존재하여 증거 확보가 용이할 것으로 보입니다. (적합 조건 5) 다만, 집단적 피해가 아닌 특정 주주 간의 분쟁이며, 피해 금액이 명확히 제시되지 않아 'High'로 판단하기는 어렵습니다.</t>
+          <t>고려아연과 영풍/MBK파트너스 간 경영권 분쟁으로, 상대방(영풍, MBK파트너스)의 자력이 충분하며(적합 조건 2), 분쟁의 대상이 되는 기업 가치가 매우 커 잠재적 피해 규모가 상당할 수 있습니다(적합 조건 4). 또한 관련 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 기사 내용만으로는 특정 피해자 집단의 명확한 손해배상 청구권이 부각되지 않아 집단적 피해(적합 조건 3)나 상대방 책임(적합 조건 1)이 명확히 드러나지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명 (영풍 주식회사)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>고려아연 정기주총 앞두고 격돌…MBK·영풍 vs KZ정밀 공방 격화</t>
+          <t>경영권 다툼 중에도 실적 챙긴 최윤범 고려아연 회장</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>shindonga.donga.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026030417352390997</t>
+          <t>https://shindonga.donga.com/3/all/13/6126520/1</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-05 01:36:59.101163+00:00</t>
+          <t>2026-03-06 00:40:38.163883+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>와이엔텍 최대주주 및 경영진</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 임시주주총회 개최 허가 소송 등</t>
+          <t>잠재적 주주권 침해 문제 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>코스닥 상장사인 광명전기와 피앤씨테크 간의 경영권 분쟁이 격화되고 있으며, 광명전기가 피앤씨테크에 소송을 제기하고 전 최대주주 측도 광명전기에 임시주주총회 개최 허가 소송을 제기하는 등 법적 다툼이 진행 중입니다. 이는 M&amp;A 딜과 연관되어 복잡한 양상을 보이고 있습니다.</t>
+          <t>블로터 기사는 와이엔텍을 '주가 누르기' 전략의 대표 기업으로 지목하며, 최대주주 지분율이 높은 기업의 현금 방치나 신사업 지연이 주주 이익을 침해하고 법적 리스크로 이어질 수 있다고 분석했습니다. 이는 소액주주들의 집단적 피해로 이어질 가능성이 있으며, 향후 주주대표소송 등 법적 분쟁으로 발전할 수 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>코스닥 상장사 간의 경영권 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), M&amp;A 딜과 관련된 소송이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 책임의 명확성이나 집단적 피해 여부는 불분명합니다.</t>
+          <t>와이엔텍은 상장기업으로 상대방의 자력이 충분하며(적합 조건 2), '주가 누르기' 전략은 다수의 소액주주에게 집단적 피해를 야기할 수 있어(적합 조건 3) 잠재적 피해 규모가 클 수 있습니다(적합 조건 4). 그러나 기사는 현재 진행 중인 소송이나 공적 절차를 언급하지 않고, 구체적인 증거가 제시되지 않은 분석 기사이므로, 아직 소송금융 투자 대상으로서는 추가적인 사실 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>[더벨][코스닥 상장사 매물 분석] 경영권 분쟁 불붙은 피앤씨테크, 광명...</t>
+          <t>[K디스카운트]① 와이엔텍, '주가 누르기' 전략의 대표 기업 [넘버스]</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261527020640102215</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655805</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-04 00:45:29.775689+00:00</t>
+          <t>2026-03-05 01:40:36.536021+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>상법 개정 후속 조치 및 공시제도 개편 논의 중</t>
+          <t>영풍이 KZ정밀 등을 상대로 손해배상청구소송 제기</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>개정 상법에 따른 이사의 주주 충실 의무가 실효성을 가지려면 M&amp;A 인수 제안 관련 이사의 행위규범 가이드라인 마련과 공시제도 개편이 필요하다는 제언이 나왔다. 현재 한국 상장사들은 심각한 저평가 상태이며, M&amp;A 시 지배주주에게만 경영권 프리미엄이 지급되고 일반주주는 소외되는 문제가 지적됐다. 전문가들은 금융감독원의 기업공시 서식 개정을 통해 '진지한 인수 제안' 공시 의무화 및 경영권 변경 목적 공개매수에 대한 회사 의견 표명 의무화 등을 제안했다.</t>
+          <t>고려아연 경영권 분쟁이 격화되는 가운데, 영풍은 고려아연 계열사인 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상청구소송을 제기했다. 영풍은 KZ정밀이 탈법적 상호주 외관을 형성하여 영풍의 의결권 행사를 제한하고 막대한 손해를 입혔다고 주장한다. 이에 KZ정밀은 영풍 이사회에 주주제안을 요구하며 맞서고 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>이 기사는 이사의 주주 충실 의무 개정 상법의 실효성을 높이기 위한 M&amp;A 공시제도 개편의 필요성을 논의하는 세미나 내용으로, 특정 사건의 피고가 명확하지 않아 상대방 책임 및 자력 조건이 불분명합니다 (적합 조건 1, 2 불충족). 그러나 한국 상장사들의 저평가와 M&amp;A 시 일반 주주들의 이익 소외라는 집단적 피해 가능성을 제기하고 있으며 (적합 조건 3, 4 충족), 금융감독원의 공시 서식 개정 등 관련 절차 진행 가능성이 있습니다 (적합 조건 6 부분 충족).</t>
+          <t>영풍은 고려아연 계열사인 KZ정밀을 상대로 손해배상 소송을 제기했으며, KZ정밀은 대기업 계열사로 자력이 충분합니다. (적합 조건 2) 또한, 주식 양도 및 의결권 제한이라는 구체적인 사실관계가 존재하여 증거 확보가 용이할 것으로 보입니다. (적합 조건 5) 다만, 집단적 피해가 아닌 특정 주주 간의 분쟁이며, 피해 금액이 명확히 제시되지 않아 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>상장사 일반 주주 다수</t>
+          <t>1명 (영풍 주식회사)</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>'주주충실의무' 개정상법 실효성 조건은… M A 공시제도 개편 필요</t>
+          <t>고려아연 정기주총 앞두고 격돌…MBK·영풍 vs KZ정밀 공방 격화</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202602272032593083179ad43907_18</t>
+          <t>https://view.asiae.co.kr/article/2026030417352390997</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-02-28 01:47:04.268461+00:00</t>
+          <t>2026-03-05 01:36:59.101163+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>최대주주와 전문경영인 간 경영권 분쟁 및 임직원 시위 진행 중</t>
+          <t>경영권 분쟁 관련 임시주주총회 개최 허가 소송 등</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>한미약품그룹은 최대주주 신동국 회장의 경영 간섭 논란으로 내홍을 겪고 있습니다. 박재현 대표는 신 회장이 성추행 의혹 임원 징계를 방해하고 저가 원료의약품 교체를 강제했다고 주장하며 녹취록을 공개했습니다. 이에 신 회장은 반박하며 양측의 갈등이 심화되고 있으며, 박 대표의 연임 여부가 곧 결정될 예정입니다.</t>
+          <t>코스닥 상장사인 광명전기와 피앤씨테크 간의 경영권 분쟁이 격화되고 있으며, 광명전기가 피앤씨테크에 소송을 제기하고 전 최대주주 측도 광명전기에 임시주주총회 개최 허가 소송을 제기하는 등 법적 다툼이 진행 중입니다. 이는 M&amp;A 딜과 연관되어 복잡한 양상을 보이고 있습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>한미약품그룹의 최대주주인 신동국 회장이 상장회사인 한미사이언스의 최대주주로서 자력이 충분하며(적합 조건 2), 박재현 대표가 신 회장의 경영 간섭에 대한 녹취록을 공개하는 등 증거가 존재합니다(적합 조건 5). 그러나 사건의 법적 책임 소재가 명확히 드러나지 않았고, 집단적 피해는 임직원들의 내부 시위 형태로 나타나 일반적인 집단소송으로 이어질지는 불분명합니다. 또한 구체적인 피해 금액이 명시되지 않아 소송금융 투자 대상으로서의 피해 규모가 불확실합니다.</t>
+          <t>코스닥 상장사 간의 경영권 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), M&amp;A 딜과 관련된 소송이므로 피해 규모가 클 가능성이 있습니다(적합 조건 4). 다만, 책임의 명확성이나 집단적 피해 여부는 불분명합니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>한미약품그룹 최대주주 경영간섭 논란에 내홍 재현</t>
+          <t>[더벨][코스닥 상장사 매물 분석] 경영권 분쟁 불붙은 피앤씨테크, 광명...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260224164400017?input=1195m</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602261527020640102215</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-02-24 12:32:51.982684+00:00</t>
+          <t>2026-03-04 00:45:29.775689+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업지배구조</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr">
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>상법 개정 후속 조치 및 공시제도 개편 논의 중</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>개정 상법에 따른 이사의 주주 충실 의무가 실효성을 가지려면 M&amp;A 인수 제안 관련 이사의 행위규범 가이드라인 마련과 공시제도 개편이 필요하다는 제언이 나왔다. 현재 한국 상장사들은 심각한 저평가 상태이며, M&amp;A 시 지배주주에게만 경영권 프리미엄이 지급되고 일반주주는 소외되는 문제가 지적됐다. 전문가들은 금융감독원의 기업공시 서식 개정을 통해 '진지한 인수 제안' 공시 의무화 및 경영권 변경 목적 공개매수에 대한 회사 의견 표명 의무화 등을 제안했다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>이 기사는 이사의 주주 충실 의무 개정 상법의 실효성을 높이기 위한 M&amp;A 공시제도 개편의 필요성을 논의하는 세미나 내용으로, 특정 사건의 피고가 명확하지 않아 상대방 책임 및 자력 조건이 불분명합니다 (적합 조건 1, 2 불충족). 그러나 한국 상장사들의 저평가와 M&amp;A 시 일반 주주들의 이익 소외라는 집단적 피해 가능성을 제기하고 있으며 (적합 조건 3, 4 충족), 금융감독원의 공시 서식 개정 등 관련 절차 진행 가능성이 있습니다 (적합 조건 6 부분 충족).</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>상장사 일반 주주 다수</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>'주주충실의무' 개정상법 실효성 조건은… M A 공시제도 개편 필요</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>fntimes.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>http://www.fntimes.com/html/view.php?ud=202602272032593083179ad43907_18</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:47:04.268461+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>신동국</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>최대주주와 전문경영인 간 경영권 분쟁 및 임직원 시위 진행 중</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>한미약품그룹은 최대주주 신동국 회장의 경영 간섭 논란으로 내홍을 겪고 있습니다. 박재현 대표는 신 회장이 성추행 의혹 임원 징계를 방해하고 저가 원료의약품 교체를 강제했다고 주장하며 녹취록을 공개했습니다. 이에 신 회장은 반박하며 양측의 갈등이 심화되고 있으며, 박 대표의 연임 여부가 곧 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>한미약품그룹의 최대주주인 신동국 회장이 상장회사인 한미사이언스의 최대주주로서 자력이 충분하며(적합 조건 2), 박재현 대표가 신 회장의 경영 간섭에 대한 녹취록을 공개하는 등 증거가 존재합니다(적합 조건 5). 그러나 사건의 법적 책임 소재가 명확히 드러나지 않았고, 집단적 피해는 임직원들의 내부 시위 형태로 나타나 일반적인 집단소송으로 이어질지는 불분명합니다. 또한 구체적인 피해 금액이 명시되지 않아 소송금융 투자 대상으로서의 피해 규모가 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>한미약품그룹 최대주주 경영간섭 논란에 내홍 재현</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260224164400017?input=1195m</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>2026-02-24 12:32:51.982684+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>기업지배구조</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>한국앤컴퍼니</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>주주총회 결의 취소 소송 진행 중</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>조현범 한국앤컴퍼니 회장이 가족 간 분쟁이 이사회 운영 문제로 비화되면서 사내이사 및 공동 대표이사직을 사임했습니다. 이는 조 회장의 친형인 조현식 전 고문이 제기한 주주총회 결의 취소 소송이 진행 중인 상황과 관련이 있습니다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>상대방인 한국앤컴퍼니는 자력이 충분한 대기업으로 소송금융 적합 조건 2에 해당합니다. 또한 주주총회 결의 취소 소송의 특성상 관련 증거 확보가 가능할 것으로 보여 적합 조건 5에 부합합니다. 그러나 기사 내용만으로는 집단적 피해 여부나 구체적인 피해 규모가 명확하지 않아 적합 조건 3, 4를 충족한다고 보기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J28" t="inlineStr">
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
         <is>
           <t>조현범 회장, 한국앤컴퍼니 사내이사 사임</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.hankyung.com/article/202602204470r</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-02-21 17:42:41.580827+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N28"/>
+  <autoFilter ref="A1:N30"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>