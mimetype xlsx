--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,67 +426,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="38" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
-    <col width="9" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="9" max="9"/>
     <col width="38" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -533,450 +533,594 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>홈플러스</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미확정 회생채권 확정을 위한 조사확정재판 또는 이의의 소 진행 중</t>
+          <t>법원 인가된 회생계획안에 따라 채권 변제 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>EDGC는 유상증자를 통해 2억2479만7110주를 발행하기로 결정했습니다. 기사 본문에는 효력발생일 변경 가능성과 미확정 회생채권이 조사확정재판이나 이의의 소, 기타 소송을 통해 확정될 수 있다는 내용이 포함되어 있습니다.</t>
+          <t>홈플러스의 회생계획안이 법원으로부터 인가되어 정상화 절차에 돌입했습니다. 카드, 상거래, 구상, 손해배상 채권 등은 5차년도부터 10차년도까지 원금과 개시 전 이자를 분할 변제하며, 개시 후 이자는 면제됩니다. 기존 보통주는 무상 소각됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사 내용은 EDGC의 유상증자와 미확정 회생채권에 대한 법적 절차를 언급하고 있어, 소송금융 투자를 위한 새로운 분쟁이나 명확한 피고, 대규모 피해를 특정하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
+          <t>홈플러스의 회생계획안이 법원 인가되어 채권 변제가 이미 확정된 절차에 따라 진행 중입니다. 손해배상 채권 또한 이 계획에 포함되어 분할 변제되며, 개시 후 이자는 면제되는 등 회수 조건이 제한적이므로, 신규 소송금융 투자 기회가 부적합합니다. (부적합 조건: 이미 종결된 사건 - 채권 처리 절차가 법적으로 확정됨)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>EDGC, 유상증자 통해 2억2479만7110주 발행 결정</t>
+          <t>[종합] 홈플러스 회생계획안 법원 인가… 정상화 시동</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643964</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202609021800463900474</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-23 00:45:37.001500+00:00</t>
+          <t>2026-10-15 22:50:07.722077+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>동성제약</t>
+          <t>홈플러스</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>대법원 재항고 기각</t>
+          <t>기업회생계획 인가</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>대법원이 브랜드리팩터링이 제기한 동성제약의 회생절차개시결정 취소의 소 재항고를 기각했다. 이는 동성제약에 대한 회생절차 개시 결정이 유지됨을 의미한다.</t>
+          <t>서울회생법원이 홈플러스의 회생계획안을 인가했습니다. 이 계획안은 채무 변제와 구조조정을 통해 홈플러스의 영업 정상화를 목표로 하며, 흑자 점포 위주 사업 축소 및 일부 점포 매각을 포함합니다. 일부 채권자들은 계획안의 실현 가능성과 생계형 피해자들의 장기적인 고통에 우려를 표했으나, 계획안은 가결되었습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 사건은 동성제약의 회생절차 개시 결정에 대한 재항고 기각 건으로, 이미 대법원의 최종 판단이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 일반적인 피해자의 손해배상 청구 사건이 아니며, 동성제약이 회생 절차 중이므로 상대방의 자력 측면에서도 적합하지 않습니다.</t>
+          <t>부적합 조건: 이미 종결된 사건. 홈플러스의 기업회생계획이 법원에 의해 인가되어 기존 채무 변제에 대한 법적 틀이 확정되었습니다. 이는 소송금융이 일반적으로 투자하는 새로운 손해배상 청구와는 거리가 멀며, 기존 채무에 대한 소송금융 투자 기회가 사실상 종결되었음을 의미합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>납품업체 및 채권자 다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[제약공시 책갈피] 3월 3주차 - 비보존제약·녹십자홀딩스 外</t>
+          <t>법원, 회생계획 인가…홈플러스, 점포매각 등 영업 정상화 모색</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>medipana.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.medipana.com/news/articleView.html?idxno=408572</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008734935&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-21 00:39:23.519299+00:00</t>
+          <t>2026-09-12 07:03:13.148391+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>대법원의 회생절차개시결정 재항고 기각 결정, 회생절차 진행 중</t>
+          <t>미확정 회생채권 확정을 위한 조사확정재판 또는 이의의 소 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>동성제약의 회생절차 개시 결정에 대한 재항고가 대법원에서 기각되었다. 동성제약은 현재 회생절차가 진행 중인 상태로, 이는 기업의 재정적 어려움을 나타낸다. 본 기사는 소송금융 투자 대상으로서의 신규 피해자 발굴이나 손해배상 청구와는 관련이 없다.</t>
+          <t>EDGC는 유상증자를 통해 2억2479만7110주를 발행하기로 결정했습니다. 기사 본문에는 효력발생일 변경 가능성과 미확정 회생채권이 조사확정재판이나 이의의 소, 기타 소송을 통해 확정될 수 있다는 내용이 포함되어 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>기사는 동성제약의 회생절차 진행 및 대법원의 재항고 기각 결정에 대한 내용으로, 기업의 재정적 어려움을 명확히 보여줍니다. 이는 상대방에게 자력이 충분하다는 적합 조건에 부합하지 않으며, 오히려 소송금융 투자 대상으로서의 회수 가능성을 낮춥니다. 또한, 피해자나 피해 규모에 대한 언급이 없어 소송금융의 주요 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용은 EDGC의 유상증자와 미확정 회생채권에 대한 법적 절차를 언급하고 있어, 소송금융 투자를 위한 새로운 분쟁이나 명확한 피고, 대규모 피해를 특정하기 어렵습니다. 적합 조건에 해당하는 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[주요공시] 3월 17일 오후</t>
+          <t>EDGC, 유상증자 통해 2억2479만7110주 발행 결정</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>ebn.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702618</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=643964</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-17 13:29:25.577932+00:00</t>
+          <t>2026-03-23 00:45:37.001500+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>동성제약</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>기업 회생 절차 진행 중, 회생개시 취소 소송 언급</t>
+          <t>대법원 재항고 기각</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>동성제약은 회생계획안 부결설을 일축하며 현재 법원의 감독 아래 회생 절차를 안정적으로 진행 중이라고 밝혔다. 회사는 회생절차 폐지 신청, 회생개시 취소 소송, 자체 회생계획 제출 등 다양한 방식으로 절차를 추진하며 거래 재개를 모색하고 있다.</t>
+          <t>대법원이 브랜드리팩터링이 제기한 동성제약의 회생절차개시결정 취소의 소 재항고를 기각했다. 이는 동성제약에 대한 회생절차 개시 결정이 유지됨을 의미한다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>기사는 동성제약의 기업 회생 절차 진행 상황을 다루고 있으며, 이는 회사의 재정적 어려움을 의미합니다. 소송금융은 일반적으로 자력이 충분한 피고를 상대로 한 원고의 손해배상 소송에 투자하므로, 피고가 될 수 있는 주체가 회생 절차 중인 경우 투자 회수 가능성이 낮아 부적합합니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
+          <t>이 사건은 동성제약의 회생절차 개시 결정에 대한 재항고 기각 건으로, 이미 대법원의 최종 판단이 내려져 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 또한, 일반적인 피해자의 손해배상 청구 사건이 아니며, 동성제약이 회생 절차 중이므로 상대방의 자력 측면에서도 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>동성제약, '회생계획안 부결설' 일축…거래 재개 추진</t>
+          <t>[제약공시 책갈피] 3월 3주차 - 비보존제약·녹십자홀딩스 外</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsprime.co.kr</t>
+          <t>medipana.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>http://www.newsprime.co.kr/news/article.html?no=726498</t>
+          <t>https://www.medipana.com/news/articleView.html?idxno=408572</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-10 12:43:13.335805+00:00</t>
+          <t>2026-03-21 00:39:23.519299+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>회생절차 진행 중, 관련 소송 기각</t>
+          <t>대법원의 회생절차개시결정 재항고 기각 결정, 회생절차 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>동성제약이 1,600억 규모의 M&amp;A를 확보하며 회생안 부결설을 정면 반박했습니다. 주주 브랜드리팩터링이 회생절차 폐지 신청 및 회생개시 취소 소송 등 방해 행위를 지속했으나, 법원에서 모두 기각되어 정당성을 인정받지 못했습니다. 이 기사는 동성제약의 회생 절차 진행 상황과 관련된 내부 갈등을 다루고 있습니다.</t>
+          <t>동성제약의 회생절차 개시 결정에 대한 재항고가 대법원에서 기각되었다. 동성제약은 현재 회생절차가 진행 중인 상태로, 이는 기업의 재정적 어려움을 나타낸다. 본 기사는 소송금융 투자 대상으로서의 신규 피해자 발굴이나 손해배상 청구와는 관련이 없다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 동성제약의 기업 회생 절차와 관련된 내부 주주와의 분쟁을 다루고 있습니다. 집단적 피해(적합 조건 3)나 명확한 피해 규모(적합 조건 4)가 특정된 외부 피해자 그룹이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 기사의 초점은 기업의 재정 건전성 확보에 있습니다.</t>
+          <t>기사는 동성제약의 회생절차 진행 및 대법원의 재항고 기각 결정에 대한 내용으로, 기업의 재정적 어려움을 명확히 보여줍니다. 이는 상대방에게 자력이 충분하다는 적합 조건에 부합하지 않으며, 오히려 소송금융 투자 대상으로서의 회수 가능성을 낮춥니다. 또한, 피해자나 피해 규모에 대한 언급이 없어 소송금융의 주요 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>동성제약  1,600억 M A 확보 …'회생안 부결설' 정면 반박</t>
+          <t>[주요공시] 3월 17일 오후</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>thepublic.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.thepublic.kr/news/articleView.html?idxno=296737</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1702618</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-09 13:21:17.407354+00:00</t>
+          <t>2026-03-17 13:29:25.577932+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업회생</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
+          <t>기업 회생 절차 진행 중, 회생개시 취소 소송 언급</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>동성제약은 회생계획안 부결설을 일축하며 현재 법원의 감독 아래 회생 절차를 안정적으로 진행 중이라고 밝혔다. 회사는 회생절차 폐지 신청, 회생개시 취소 소송, 자체 회생계획 제출 등 다양한 방식으로 절차를 추진하며 거래 재개를 모색하고 있다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>기사는 동성제약의 기업 회생 절차 진행 상황을 다루고 있으며, 이는 회사의 재정적 어려움을 의미합니다. 소송금융은 일반적으로 자력이 충분한 피고를 상대로 한 원고의 손해배상 소송에 투자하므로, 피고가 될 수 있는 주체가 회생 절차 중인 경우 투자 회수 가능성이 낮아 부적합합니다. (부적합 조건: 상대방에게 자력이 충분함)</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>동성제약, '회생계획안 부결설' 일축…거래 재개 추진</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>newsprime.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>http://www.newsprime.co.kr/news/article.html?no=726498</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-10 12:43:13.335805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>기업회생</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>브랜드리팩터링</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>회생절차 진행 중, 관련 소송 기각</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>동성제약이 1,600억 규모의 M&amp;A를 확보하며 회생안 부결설을 정면 반박했습니다. 주주 브랜드리팩터링이 회생절차 폐지 신청 및 회생개시 취소 소송 등 방해 행위를 지속했으나, 법원에서 모두 기각되어 정당성을 인정받지 못했습니다. 이 기사는 동성제약의 회생 절차 진행 상황과 관련된 내부 갈등을 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>해당 기사는 동성제약의 기업 회생 절차와 관련된 내부 주주와의 분쟁을 다루고 있습니다. 집단적 피해(적합 조건 3)나 명확한 피해 규모(적합 조건 4)가 특정된 외부 피해자 그룹이 존재하지 않아 소송금융 투자 대상으로 적합하지 않습니다. 기사의 초점은 기업의 재정 건전성 확보에 있습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>동성제약  1,600억 M A 확보 …'회생안 부결설' 정면 반박</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>thepublic.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://www.thepublic.kr/news/articleView.html?idxno=296737</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:21:17.407354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>기업회생</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr"/>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
           <t>기업회생 절차 진행 중, 회생개시 취소 소송 제기 가능성 언급</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>동성제약이 회생 부결설을 반박하며 1600억 원 규모의 M&amp;A를 통해 정상화를 추진하고 있습니다. 현재 회생 절차는 공동관리인 감독 아래 안정적으로 진행 중이며, 주주 브랜드 리팩터링을 통해 회생절차 폐지 신청, 회생개시 취소 소송, 자체 회생계획 제출 등을 검토하고 있습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>기사는 동성제약의 기업회생 절차 및 M&amp;A를 통한 정상화 계획에 대한 내용으로, 동성제약이 외부 피해자들에게 손해를 입힌 사건에 대한 언급이 없습니다. 따라서 소송금융의 주요 적합 조건인 상대방 책임 명확성, 집단적 피해, 피해 규모 등의 조건에 해당하지 않아 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>동성제약, '회생 부결설' 반박… 1600억 M A로 정상화</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000296061?division=NAVER</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-09 12:50:52.203067+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>