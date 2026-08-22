--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$34</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="27" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="49" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,2234 +539,2374 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>법원의 가처분 결정</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>노머스 측은 프롬(fromm)과의 계약 불이행 및 선급금 반환 주장이 사실무근이며, 최근 법원의 가처분 결정이 자신들에게 유리하다고 반박했다. 이는 경영권 탈취 공모 의혹과 관련된 법적 분쟁의 일환으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사는 노머스 측의 반박 입장을 주로 다루고 있어 상대방 책임이 명확하다고 보기 어렵다. 또한 집단적 피해가 아닌 상업적 계약 분쟁으로 보이며, 피해 규모나 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합 조건에 부합하는 항목이 거의 없다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>노머스, 차가원 등 법적대응… 경영권 탈취 공모? 사실무근</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16065382</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-06-26 22:00:54.092613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D2" t="inlineStr">
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>일론 머스크</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>뉴욕주 법원에서 청구 소송 및 반대 소송 진행 중</t>
+          <t>샌프란시스코 법정에서 샘 올트먼 오픈AI CEO와 브렛 테일러 의장의 증언 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 의혹이 불거지며 뉴욕주 법원에 청구 소송이 제기되었다. 이에 방 부사장은 자신에게 책임을 전가하려 한다며 반대소송을 제기하여 현재 법적 분쟁이 진행 중이다.</t>
+          <t>일론 머스크 테슬라 CEO와 오픈AI 간의 법정 공방이 격화되고 있습니다. 샘 올트먼 오픈AI CEO와 브렛 테일러 의장은 법정 증언을 통해 머스크가 과거 영리 법인 설립 과정에서 지배권을 요구하고, 비영리 원칙을 위반하며 오픈AI 인수를 시도했다고 폭로했습니다. 양측의 감정 섞인 폭로전이 심화될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 구체적인 의혹이 제기되었고, 이는 대기업 관련 인물의 대규모 자금 전용 사건으로 소송금융 투자에 적합하다. 뉴욕주 법원에서 이미 소송이 진행 중이므로 증거 확보 가능성도 높다.</t>
+          <t>상대방(일론 머스크)은 대기업 CEO이자 자산가로 자력이 충분하며, 올트먼과 테일러 의장의 법정 증언을 통해 머스크의 지배권 요구, 비영리 원칙 위반, 인수 시도 등 책임 소재가 구체적으로 제시되고 있습니다. 오픈AI의 경영권 및 비영리 원칙 훼손과 관련된 분쟁으로 잠재적 피해 규모가 매우 크며, 법정 증언이라는 객관적 증거가 존재합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>싱가포르 은행도 의심한 TV조선 방정오 우회 송금 의혹</t>
+          <t>실리콘밸리 천재들의 전쟁 '점입가경'...머스크 향해 올트먼 반격 시작...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316915</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202605131330523688</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-25 00:51:27.549841+00:00</t>
+          <t>2026-06-26 00:07:32.129676+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>비공개 합의로 종결</t>
+          <t>경영권 분쟁 관련 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터(GPUS)가 과거 자회사와 관련된 장기 소송을 비공개 합의로 마무리하며 2,660만 달러(약 383억 원)의 현금을 확보했습니다. 이 자금은 회사의 유동성을 개선하고 AI 데이터센터 확장 및 투자 여력 강화에 사용될 예정입니다. CEO는 이번 현금 유입이 장기간 이어진 사안을 마무리한 결과라고 밝혔습니다.</t>
+          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있으며, 고려아연 최윤범 회장이 공동경영 원칙을 무시했다는 주장이 제기되었습니다. 이 사안은 '본안 소송에서 다퉈질 사안'으로 언급되어 법적 분쟁이 진행 중이거나 임박했음을 시사합니다. 국가 기초소재 공급망과 관련된 대기업 간의 분쟁으로, 소송 가액이 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 하이퍼스케일 데이터가 과거 자회사와 관련된 소송을 비공개 합의로 마무리하고 2,660만 달러의 자금을 수령했습니다. 이는 소송금융 투자 대상으로서의 신규성이 없음을 의미합니다.</t>
+          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 공동경영 원칙 무시라는 책임 주체가 명확합니다(적합 조건 1). '본안 소송에서 다퉈질 사안'으로 보아 이미 소송이 진행 중이거나 임박한 것으로 판단되며(적합 조건 6), 경영권 분쟁의 특성상 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다수의 개별 피해자가 아닌 기업 간 분쟁이지만, 국가 핵심 산업과 관련된 대기업 간 분쟁으로 소송 가액이 매우 클 것으로 예상되어 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터(GPUS), 2660만 달러 유입…AI 데이터센터 확장 ‘탄...</t>
+          <t>고려아연, 국가 기초소재 '아연 공급망' 볼모로 잡는 건 무리수</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/tech/345750</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=197851</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:05.735967+00:00</t>
+          <t>2026-05-26 04:40:24.642018+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>방정오 부사장</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>뉴욕주 법원에서 청구 소송 및 반대 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 의혹이 불거지며 뉴욕주 법원에 청구 소송이 제기되었다. 이에 방 부사장은 자신에게 책임을 전가하려 한다며 반대소송을 제기하여 현재 법적 분쟁이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 구체적인 의혹이 제기되었고, 이는 대기업 관련 인물의 대규모 자금 전용 사건으로 소송금융 투자에 적합하다. 뉴욕주 법원에서 이미 소송이 진행 중이므로 증거 확보 가능성도 높다.</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>500만 달러</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>싱가포르 은행도 의심한 TV조선 방정오 우회 송금 의혹</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>mediaus.co.kr</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316915</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-05-25 00:51:27.549841+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>비공개 합의로 종결</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>하이퍼스케일 데이터(GPUS)가 과거 자회사와 관련된 장기 소송을 비공개 합의로 마무리하며 2,660만 달러(약 383억 원)의 현금을 확보했습니다. 이 자금은 회사의 유동성을 개선하고 AI 데이터센터 확장 및 투자 여력 강화에 사용될 예정입니다. CEO는 이번 현금 유입이 장기간 이어진 사안을 마무리한 결과라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 하이퍼스케일 데이터가 과거 자회사와 관련된 소송을 비공개 합의로 마무리하고 2,660만 달러의 자금을 수령했습니다. 이는 소송금융 투자 대상으로서의 신규성이 없음을 의미합니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>하이퍼스케일 데이터(GPUS), 2660만 달러 유입…AI 데이터센터 확장 ‘탄...</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>tokenpost.kr</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.tokenpost.kr/news/tech/345750</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:06:05.735967+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
         <is>
           <t>율촌의 과거 승소 사례들을 소개하는 기사</t>
         </is>
       </c>
-      <c r="F5" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>법무법인 율촌이 2021년부터 운영해 온 디스커버리 센터의 역량과 성공 사례를 소개하는 기사입니다. 미국 디스커버리 제도 대응을 통해 미래에셋의 안방보험 및 브룩필드자산운용과의 분쟁에서 승소하는 등 주요 성과를 거두었으며, 한국의 K-디스커버리 제도 도입에 따라 활동 무대가 넓어질 것으로 전망하고 있습니다. 포렌식 전문가 등 분야별 전문 인력을 갖추고 소송 전 과정에 걸쳐 융합형 법률 서비스를 제공합니다.</t>
         </is>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>이 기사는 법무법인 율촌의 디스커버리 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 미래에셋 관련 분쟁 등은 이미 종결된 사건들입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
-      <c r="H5" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J5" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
         <is>
           <t>[로펌] 증거 개시 제도 대응부터 소송까지 원스톱 해결</t>
         </is>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="K7" t="inlineStr">
         <is>
           <t>joongang.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
+      <c r="L7" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
-      <c r="M5" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>https://www.joongang.co.kr/article/25416189</t>
         </is>
       </c>
-      <c r="N5" t="inlineStr">
+      <c r="N7" t="inlineStr">
         <is>
           <t>2026-03-31 00:33:28.666443+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-03-20 12:38:32.546259+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>아마존, 오픈AI</t>
+          <t>OpenAI, 미 국방부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소송 전 협의 진행 중</t>
+          <t>Anthropic CEO의 미 국방부 대상 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>마이크로소프트가 아마존과 오픈AI를 상대로 계약 위반에 따른 법적 조치를 고려 중이며, 현재 소송 없이 분쟁을 해결하기 위한 협의가 진행되고 있습니다. 마이크로소프트 관계자는 계약 위반 시 소송을 제기할 것이라고 밝혀, 향후 소송 가능성이 존재합니다.</t>
+          <t>앤스로픽의 공동창립자이자 CEO인 다리오 아모데이가 친정이자 라이벌인 오픈AI를 향한 공세 수위를 높이고 있습니다. 앤스로픽은 자사 AI 모델의 군사적 활용을 거부하며 미 국방부와의 계약을 오픈AI에 뺏기자 소송에 나섰고, 이 시기에 유료 구독자 수가 급증했습니다. 기사는 두 회사 창업자들 간의 오랜 이념적 갈등과 경쟁 구도를 상세히 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분): 마이크로소프트, 아마존, 오픈AI 모두 세계적인 대기업으로 배상 능력이 매우 충분합니다. 적합 조건 4 (피해 규모가 큼): 대기업 간의 계약 분쟁으로, 발생 시 피해 금액이 상당할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 계약 위반 여부가 쟁점이므로 관련 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다. 현재 소송 전 협의 단계로, 소송금융 개입 여지가 충분합니다.</t>
+          <t>이 사건은 AI 기업 간의 경쟁과 창업자 간의 이념적 갈등, 그리고 Anthropic CEO가 미 국방부를 상대로 제기한 계약 관련 소송에 대한 내용입니다. 상대방(OpenAI, 미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해나 명확한 상대방 책임(적합 조건 1, 3)이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>MS, 아마존과 오픈AI 상대 법적 조치 고려</t>
+          <t>상승세 탄 앤스로픽, 10년 복수 이룰까</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603180753i</t>
+          <t>https://www.dt.co.kr/article/12054493?ref=naver</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-18 13:08:07.771463+00:00</t>
+          <t>2026-03-29 12:54:34.212905+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A9" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>머스크가 법원에 손해배상 산정 근거를 제시했으나, 판사가 설득력 없다고 판단함</t>
+          <t>경영권 분쟁 소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>엘론 머스크가 오픈AI 공동 창업 당시 기부한 자금과 관련하여 오픈AI에 163조 원의 손해배상을 요구하며 법원에 서류를 제출했다. 그러나 판사는 머스크의 손해배상 산정 근거가 설득력이 없다고 판단했다.</t>
+          <t>스맥의 경영권을 둘러싸고 SNT홀딩스와 스맥 현 경영진 간의 분쟁이 격화되고 있습니다. 양측은 각각 법무법인 광장과 세종을 소송대리인으로 선임하고 창원지방법원에서 법적 다툼을 벌이고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>판사가 머스크의 163조 원 배상 요구에 대해 '설득력 없다'고 판단하여 소송 승소 가능성이 매우 낮다. 이는 소송금융의 핵심인 승소 가능성(적합 조건 1의 반대)이 부족함을 의미하며, 상대방의 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 크더라도 투자 매력이 떨어진다.</t>
+          <t>스맥과 SNT홀딩스 모두 기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁은 기업 가치에 큰 영향을 미치므로 피해 규모가 클 수 있고(적합 조건 4), 내부 문서 등 증거 확보 가능성이 높습니다(적합 조건 5). 현재 소송이 진행 중으로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>163조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>머스크의 163조 오픈AI 배상 요구에 판사는  설득력 없어</t>
+          <t>[스맥 경영권 분쟁]⑤ 주주서한 충돌에 노사 반발까지…장외 신경전 격...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207889</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=657196</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:07.848648+00:00</t>
+          <t>2026-03-20 12:38:32.546259+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>아마존, 오픈AI</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>미국 소송 합의금 지급 조율 중</t>
+          <t>소송 전 협의 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>의료AI 관련 기업이 과거 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있다는 내용입니다. 신구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
+          <t>마이크로소프트가 아마존과 오픈AI를 상대로 계약 위반에 따른 법적 조치를 고려 중이며, 현재 소송 없이 분쟁을 해결하기 위한 협의가 진행되고 있습니다. 마이크로소프트 관계자는 계약 위반 시 소송을 제기할 것이라고 밝혀, 향후 소송 가능성이 존재합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>해당 기사는 이미 합의로 종결된 미국 소송의 잔여 합의금 지급 및 조율에 관한 내용으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 신규 또는 진행 중인 소송에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>적합 조건 2 (상대방 자력 충분): 마이크로소프트, 아마존, 오픈AI 모두 세계적인 대기업으로 배상 능력이 매우 충분합니다. 적합 조건 4 (피해 규모가 큼): 대기업 간의 계약 분쟁으로, 발생 시 피해 금액이 상당할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 계약 위반 여부가 쟁점이므로 관련 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다. 현재 소송 전 협의 단계로, 소송금융 개입 여지가 충분합니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '싱글벙글' 제이엘케이·아크릴·뉴로핏... '한숨 푹푹' ...</t>
+          <t>MS, 아마존과 오픈AI 상대 법적 조치 고려</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251385</t>
+          <t>https://www.hankyung.com/article/202603180753i</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:58.240790+00:00</t>
+          <t>2026-03-18 13:08:07.771463+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>OpenAI</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 소송 진행 중</t>
+          <t>머스크가 법원에 손해배상 산정 근거를 제시했으나, 판사가 설득력 없다고 판단함</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한미사이언스 대주주 신동국 회장과 박재현 한미약품 대표 간 경영 갈등이 박 대표의 퇴진으로 일단락되었다. 이 갈등의 핵심 중 하나는 신 회장이 이사회에서 의결된 600억 원 규모의 실버타운 투자 사업을 무산시킨 것으로, 이는 현재 송영숙 회장 등이 신 회장을 상대로 제기한 위약벌 소송의 단초가 되었다. 이 외에도 기술이전 계약서 검토 요구, 로수젯 원료 변경 압박 등 경영 개입 문제가 있었다.</t>
+          <t>엘론 머스크가 오픈AI 공동 창업 당시 기부한 자금과 관련하여 오픈AI에 163조 원의 손해배상을 요구하며 법원에 서류를 제출했다. 그러나 판사는 머스크의 손해배상 산정 근거가 설득력이 없다고 판단했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>신동국 회장의 이사회 의결 번복으로 600억 원 규모의 위약벌 소송이 진행 중이며, 상대방(신동국 회장)의 자력이 충분하고, 피해 금액이 명확하게 크며, 이사회 의결 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>판사가 머스크의 163조 원 배상 요구에 대해 '설득력 없다'고 판단하여 소송 승소 가능성이 매우 낮다. 이는 소송금융의 핵심인 승소 가능성(적합 조건 1의 반대)이 부족함을 의미하며, 상대방의 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 크더라도 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>163조 원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>“기술이전 계약서 검토하겠다”…신동국 회장과 박재현 대표 분쟁의 서...</t>
+          <t>머스크의 163조 오픈AI 배상 요구에 판사는  설득력 없어</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018735?ref=naver</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207889</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-13 00:47:39.061613+00:00</t>
+          <t>2026-03-15 12:43:07.848648+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="3" t="inlineStr">
+      <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>미국 소송 합의금 지급 조율 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>한 기업이 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있습니다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
+          <t>의료AI 관련 기업이 과거 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있다는 내용입니다. 신구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 미국 소송에서 합의가 완료되어 잔여 합의금 지급 일정을 조율하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 이미 합의로 종결된 미국 소송의 잔여 합의금 지급 및 조율에 관한 내용으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 신규 또는 진행 중인 소송에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '룰루랄라 콧노래' 셀루메드·로킷헬스케어... '한숨' 젠...</t>
+          <t>의료AI 관련주, '싱글벙글' 제이엘케이·아크릴·뉴로핏... '한숨 푹푹' ...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>finomy.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251219</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251385</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-11 13:07:53.976011+00:00</t>
+          <t>2026-03-14 00:34:58.240790+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>신동국 회장</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>600억 원 규모 위약벌 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>한미사이언스 대주주 신동국 회장과 박재현 한미약품 대표 간 경영 갈등이 박 대표의 퇴진으로 일단락되었다. 이 갈등의 핵심 중 하나는 신 회장이 이사회에서 의결된 600억 원 규모의 실버타운 투자 사업을 무산시킨 것으로, 이는 현재 송영숙 회장 등이 신 회장을 상대로 제기한 위약벌 소송의 단초가 되었다. 이 외에도 기술이전 계약서 검토 요구, 로수젯 원료 변경 압박 등 경영 개입 문제가 있었다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>신동국 회장의 이사회 의결 번복으로 600억 원 규모의 위약벌 소송이 진행 중이며, 상대방(신동국 회장)의 자력이 충분하고, 피해 금액이 명확하게 크며, 이사회 의결 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다. (적합 조건 1, 2, 4, 5 해당)</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>600억 원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>“기술이전 계약서 검토하겠다”…신동국 회장과 박재현 대표 분쟁의 서...</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20018735?ref=naver</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:47:39.061613+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C13" t="inlineStr">
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>미국 소송 합의금 지급 조율 중</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>한 기업이 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있습니다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>해당 사건은 이미 미국 소송에서 합의가 완료되어 잔여 합의금 지급 일정을 조율하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>의료AI 관련주, '룰루랄라 콧노래' 셀루메드·로킷헬스케어... '한숨' 젠...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>finomy.com</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251219</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:07:53.976011+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
         <is>
           <t>메타(Meta)</t>
         </is>
       </c>
-      <c r="D13" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E13" t="inlineStr">
+      <c r="E15" t="inlineStr">
         <is>
           <t>연방항소법원 소송 제기</t>
         </is>
       </c>
-      <c r="F13" t="inlineStr">
+      <c r="F15" t="inlineStr">
         <is>
           <t>몰트북 공동 창업자인 맷 슐리히트와 벤 파르가 연방항소법원에 소송을 제기했습니다. 기사 내용이 매우 단편적이나, '이번 인수로'라는 언급과 '메타의'라는 표현을 통해 메타를 상대로 한 인수 관련 분쟁으로 추정됩니다.</t>
         </is>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="G15" t="inlineStr">
         <is>
           <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용, 피해 규모, 상대방 책임의 명확성 등 소송금융 투자 적합도를 판단할 핵심 정보가 부재합니다. 다만, 상대방이 메타(Meta)일 경우 자력은 충분할 것으로 추정됩니다.</t>
         </is>
       </c>
-      <c r="H13" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J13" t="inlineStr">
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
         <is>
           <t>[글로벌 비즈 브리핑] 스페이스X, 지수 조기편입 '승부수' 外</t>
         </is>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="K15" t="inlineStr">
         <is>
           <t>biz.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L13" t="inlineStr">
+      <c r="L15" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M13" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>https://biz.sbs.co.kr/article_hub/20000296449?division=NAVER</t>
         </is>
       </c>
-      <c r="N13" t="inlineStr">
+      <c r="N15" t="inlineStr">
         <is>
           <t>2026-03-11 00:27:45.709904+00:00</t>
         </is>
       </c>
     </row>
-    <row r="14">
-      <c r="A14" s="4" t="inlineStr">
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
         <is>
           <t>신동국 한양정밀 회장</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
+      <c r="E16" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의30부에서 위약벌 청구 소송 첫 변론기일 예정 (3월 12일)</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F16" t="inlineStr">
         <is>
           <t>한미약품그룹 송영숙 회장 모녀 측과 킬링턴유한회사가 신동국 한양정밀 회장을 상대로 600억원 규모의 위약벌 청구 소송을 제기했다. 이는 실버타운 개발사업 좌초 과정에서 불거진 주주간 계약 위반 여부가 쟁점이며, 오는 3월 12일 첫 변론기일이 열릴 예정이다. 이번 소송은 한미그룹 경영권 분쟁 재점화와 맞물려 기업가치에 부담을 줄 수 있다는 우려가 나온다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G16" t="inlineStr">
         <is>
           <t>피고(신동국 회장)는 한미사이언스 대주주이자 한양정밀 회장으로 자력이 충분하며(적합 조건 2), 청구 금액이 600억원으로 피해 규모가 크다(적합 조건 4). 주주간 계약 위반 여부가 쟁점으로, 관련 증거 확보가 가능할 것으로 보인다(적합 조건 5). 다만 책임 소재가 명확하지 않고 집단적 피해가 아닌 특정 당사자 간의 분쟁이라는 점이 한계이다.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H16" t="inlineStr">
         <is>
           <t>600억원</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J14" t="inlineStr">
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
         <is>
           <t>‘600억 소송까지’…한미그룹 경영권 분쟁 재점화에 외인 자금 엑소더...</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K16" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L16" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M16" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02676486645382008</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N16" t="inlineStr">
         <is>
           <t>2026-03-10 00:59:51.370066+00:00</t>
         </is>
       </c>
     </row>
-    <row r="15">
-      <c r="A15" s="4" t="inlineStr">
+    <row r="17">
+      <c r="A17" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C15" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>롯데면세점</t>
         </is>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E15" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>10년 넘는 법정 공방 진행 중, 7월 계약 만료 임박</t>
         </is>
       </c>
-      <c r="F15" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>전임 사업자 DFS가 2014년 롯데면세점의 괌 공항 면세점 입찰 과정 불공정성을 주장하며 소송을 제기했고, 10년 넘는 법정 공방이 이어졌다. 롯데면세점의 12년 독점 계약이 7월 만료됨에 따라 후계 경쟁이 시작될 예정이며, 이는 기존 소송의 결과나 새로운 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>적합 조건 2(상대방 자력 충분)에 따라 롯데면세점은 대기업으로 배상 능력이 충분합니다. 또한 적합 조건 6(이미 공적 절차 진행 중)에 따라 DFS가 2014년부터 10년 넘게 소송을 진행 중이므로 소송금융 투자 대상으로서의 진행 단계를 충족합니다. 다만, 피해 규모가 명확히 제시되지 않았고 집단적 피해가 아닌 특정 기업 간의 분쟁이라는 점이 'High' 등급으로 가기 어렵게 합니다.</t>
         </is>
       </c>
-      <c r="H15" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I15" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
         <is>
           <t>1개 기업 (DFS)</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>롯데면세점 괌 공항 12년 독점 균열…7월 계약 만료, 후계 경쟁 포문 열...</t>
         </is>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>g-enews.com</t>
         </is>
       </c>
-      <c r="L15" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-03-07</t>
         </is>
       </c>
-      <c r="M15" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.g-enews.com/view.php?ud=2026030711411785662bd56fbc3c_1</t>
         </is>
       </c>
-      <c r="N15" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-03-07 12:34:13.915557+00:00</t>
         </is>
       </c>
     </row>
-    <row r="16">
-      <c r="A16" s="3" t="inlineStr">
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
-[...6 lines deleted...]
-      <c r="E16" t="inlineStr">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr"/>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr">
         <is>
           <t>정부 정책 변화에 따른 잠재적 위험 논의 단계</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F18" t="inlineStr">
         <is>
           <t>정부가 유가 급등에 대응하여 정유사들에게 수출 물량을 내수로 전환하도록 요구할 경우, 정유사들은 기존 수출 계약 불이행으로 인한 손해배상 책임을 질 수 있다는 우려가 제기되고 있습니다. 국내 정유사들은 생산량의 상당 부분을 해외에 판매하는 구조여서, 이러한 정책 변화가 업계에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G18" t="inlineStr">
         <is>
           <t>해당 기사는 정부 정책 변화에 따른 정유사들의 잠재적 위험을 다루고 있으며, 현재 발생한 구체적인 피해나 소송 대상이 명확하지 않습니다. 소송금융 투자를 위한 실제 사건 발생, 책임 주체 특정, 피해자 집단 형성 등의 적합 조건(1, 5, 6)이 충족되지 않습니다.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
         <is>
           <t>이재명 대통령  정유사 과도한 이익 안돼 …유가 급등 속 업계 긴장</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K18" t="inlineStr">
         <is>
           <t>ngetnews.com</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L18" t="inlineStr">
         <is>
           <t>2026-03-06</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M18" t="inlineStr">
         <is>
           <t>https://www.ngetnews.com/news/articleView.html?idxno=548884</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N18" t="inlineStr">
         <is>
           <t>2026-03-06 12:46:38.253276+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-03-05 01:43:39.359826+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>KZ정밀, 최창규 회장</t>
+          <t>오픈AI, 샘 올트먼 및 공동 창업자들</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>일론 머스크가 오픈AI 및 공동 창업자들을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>고려아연 최대주주인 영풍이 고려아연 경영권 분쟁 과정에서 의결권 행사를 제한당해 100억원의 손해를 입었다며 KZ정밀과 최창규 회장을 상대로 손해배상 청구 소송을 제기했다. 영풍 측은 상대방이 고의로 탈법적인 상호주 외관을 형성했다고 주장한다.</t>
+          <t>일론 머스크가 오픈AI와 샘 올트먼 및 공동 창업자들을 상대로 소송을 제기했습니다. 머스크는 오픈AI 설립 당시 비영리 연구소라는 전제 하에 투자했으나, 이후 영리 활동을 추구하며 자신을 조종하고 속였다고 주장합니다. 이 소송은 오픈AI의 초기 설립 목적과 현재의 영리 추구 사이의 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>이 사건은 100억원 규모의 큰 피해 금액(적합 조건 4)을 다루고 있으나, 원고인 영풍은 고려아연의 최대주주로서 소송 비용을 자체적으로 감당할 수 있는 충분한 자금력을 가진 대기업으로 판단된다. 소송금융은 주로 자금력이 부족한 피해자에게 소송 비용을 지원하는 목적이 강하므로, 영풍과 같은 대기업은 소송금융의 일반적인 투자 대상에 해당하지 않아 적합도가 낮다.</t>
+          <t>상대방 책임이 비교적 명확하고(머스크의 구체적인 주장), 상대방에게 자력이 충분하며(오픈AI, 샘 올트먼), 머스크의 초기 투자 규모를 고려할 때 피해 규모가 클 것으로 예상되고, 소송 제기인 만큼 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>100억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장에 ‘100억원’ 손배소</t>
+          <t>[비즈톡톡] “사기꾼·거짓말쟁이” 비판… 샘 올트먼 ‘AI 황태자’서...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603040209</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/05/AQBJWSHYRJGEROJNW2HZ4VUZ5U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-05 00:30:48.195606+00:00</t>
+          <t>2026-03-06 01:27:59.670679+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장, 이한성 대표</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>민형사 소송 진행 중, 분쟁 종결 제안</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브와의 민형사 소송 및 모든 분쟁 종결을 위해 256억 원을 내려놓겠다고 제안했다. 하이브는 민희진 대표에게 430억 원대의 대규모 청구 소송을 제기한 것으로 알려졌으며, 현재 양측 간의 경영권 분쟁 관련 소송이 진행 중이다.</t>
+          <t>영풍이 KZ정밀과 최창규 회장, 이한성 대표를 상대로 손해배상 청구 소송을 제기했습니다. 영풍은 피고들의 고의적 상호주 형성으로 경영권 획득 기회를 상실했다고 주장하며, 우선 100억원을 청구했습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 430억 원대의 대규모 청구 소송이 언급되어 피해 규모가 매우 크다(적합 조건 4). 현재 민형사 소송이 진행 중인 상황에서 민희진 측이 분쟁 종결을 제안하고 있다.</t>
+          <t>피해 규모가 큼 (100억원 우선 청구) 조건에 해당합니다. 영풍이라는 기업이 원고이며, 피고는 KZ정밀 및 그 임원들로 특정되어 있습니다. 다만, 상대방의 자력이나 책임의 명확성은 기사만으로는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>수백억 원대</t>
+          <t>100억원 (우선 일부 청구)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1 (영풍)</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>입으로는 ‘뉴진스’, 손으로는 ‘계산기’…‘오만한’ 민희진의 ‘25...</t>
+          <t>영풍, KZ정밀·최창규 회장에 손배소··· 고의적 상호주 형성으로 경영...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11973290</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2401505</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-02-27 00:56:21.246585+00:00</t>
+          <t>2026-03-05 01:43:39.359826+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>오픈AI의 비영리 운영 원칙 위반 관련 소송 진행 중</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>일론 머스크가 이끄는 xAI는 오픈AI가 비영리 운영 원칙을 어기고 영리 기업으로 전환했다는 내용의 별도 소송을 진행 중이다. 머스크는 오픈AI의 공동 창업자였으며, 이번 분쟁은 단순한 인재 유출을 넘어선 기업 지배구조 및 계약 위반 문제로 보인다. 미국 법원에서 영업비밀 도용 주장은 기각되었으나, 비영리 원칙 위반 소송은 별개로 계속 진행 중이다.</t>
+          <t>고려아연 최대주주인 영풍이 고려아연 경영권 분쟁 과정에서 의결권 행사를 제한당해 100억원의 손해를 입었다며 KZ정밀과 최창규 회장을 상대로 손해배상 청구 소송을 제기했다. 영풍 측은 상대방이 고의로 탈법적인 상호주 외관을 형성했다고 주장한다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>오픈AI의 비영리 운영 원칙 위반 주장이 구체적이며(적합 조건 1), 오픈AI는 충분한 자력을 가진 대기업임(적합 조건 2). 또한, 관련 계약 및 내부 문서 등 증거 확보 가능성이 높고(적합 조건 5), 고액의 소송 가치가 예상되는 기업 간 분쟁으로 소송금융 투자 매력도가 높음.</t>
+          <t>이 사건은 100억원 규모의 큰 피해 금액(적합 조건 4)을 다루고 있으나, 원고인 영풍은 고려아연의 최대주주로서 소송 비용을 자체적으로 감당할 수 있는 충분한 자금력을 가진 대기업으로 판단된다. 소송금융은 주로 자금력이 부족한 피해자에게 소송 비용을 지원하는 목적이 강하므로, 영풍과 같은 대기업은 소송금융의 일반적인 투자 대상에 해당하지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[글로벌] 美법원, xAI '영업비밀 도용' 주장 기각...오픈AI 손 들어줬다</t>
+          <t>영풍, KZ정밀·최창규 회장에 ‘100억원’ 손배소</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603040209</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:30:48.195606+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>민형사 소송 진행 중, 분쟁 종결 제안</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>민희진 대표가 하이브와의 민형사 소송 및 모든 분쟁 종결을 위해 256억 원을 내려놓겠다고 제안했다. 하이브는 민희진 대표에게 430억 원대의 대규모 청구 소송을 제기한 것으로 알려졌으며, 현재 양측 간의 경영권 분쟁 관련 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>하이브는 대기업으로 자력이 충분하며(적합 조건 2), 430억 원대의 대규모 청구 소송이 언급되어 피해 규모가 매우 크다(적합 조건 4). 현재 민형사 소송이 진행 중인 상황에서 민희진 측이 분쟁 종결을 제안하고 있다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>수백억 원대</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>입으로는 ‘뉴진스’, 손으로는 ‘계산기’…‘오만한’ 민희진의 ‘25...</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
           <t>2026-02-26</t>
         </is>
       </c>
-      <c r="M21" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178120</t>
+          <t>https://www.mk.co.kr/article/11973290</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-02-26 01:04:47.696790+00:00</t>
+          <t>2026-02-27 00:56:21.246585+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>오픈AI의 비영리 운영 원칙 위반 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>일론 머스크가 이끄는 xAI는 오픈AI가 비영리 운영 원칙을 어기고 영리 기업으로 전환했다는 내용의 별도 소송을 진행 중이다. 머스크는 오픈AI의 공동 창업자였으며, 이번 분쟁은 단순한 인재 유출을 넘어선 기업 지배구조 및 계약 위반 문제로 보인다. 미국 법원에서 영업비밀 도용 주장은 기각되었으나, 비영리 원칙 위반 소송은 별개로 계속 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>오픈AI의 비영리 운영 원칙 위반 주장이 구체적이며(적합 조건 1), 오픈AI는 충분한 자력을 가진 대기업임(적합 조건 2). 또한, 관련 계약 및 내부 문서 등 증거 확보 가능성이 높고(적합 조건 5), 고액의 소송 가치가 예상되는 기업 간 분쟁으로 소송금융 투자 매력도가 높음.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>[글로벌] 美법원, xAI '영업비밀 도용' 주장 기각...오픈AI 손 들어줬다</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>techm.kr</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>https://www.techm.kr/news/articleView.html?idxno=149732</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:56:31.105731+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C23" t="inlineStr">
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D23" t="inlineStr">
+      <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표와 하이브 간의 복수의 민사 소송 진행 중, 화해 제안</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브에 256억 원 상당의 주식매수청구권을 포기하고 모든 법적 분쟁을 중단하자는 화해를 제안했습니다. 뉴진스 멤버들의 활동을 위함이라고 밝혔으나, 하이브는 입장을 밝히지 않아 법적 대응을 이어갈 것으로 보입니다. 민 전 대표는 하이브와 400억 원대의 또 다른 민사 소송도 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>이 사건은 민희진 전 어도어 대표와 하이브 간의 기업 분쟁이 주를 이루며, 소송금융이 일반적으로 투자하는 다수 피해자의 명확하고 계량 가능한 손해배상 청구 사건으로 보기 어렵습니다 (적합 조건 1, 3, 4 미흡). 비록 상대방인 하이브의 자력은 충분하나 (적합 조건 2), 팬덤의 피해는 주로 정서적인 부분으로, 집단소송을 통한 경제적 손해배상 청구의 가능성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>민희진  265억 포기…소송 멈추라  하이브에 화해 제안</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178120</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-02-26 01:04:47.696790+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 관련 항소심 진행 중. 민희진의 화해 제안 및 기자회견에 대한 언론 및 유튜버의 비판적 분석.</t>
         </is>
       </c>
-      <c r="F23" t="inlineStr">
+      <c r="F25" t="inlineStr">
         <is>
           <t>유튜버 이진호가 민희진 전 어도어 대표의 4차 기자회견을 '256억 포기쇼'로 규정하며 비판했다. 이진호는 민 전 대표의 제안이 하이브에 더 큰 포기를 요구하는 전략적 프레임이며, 기자회견 방식과 발언의 진정성에 의문을 제기했다. 그는 민 전 대표가 법적 국면에서 명분을 쌓고 하이브를 압박하려는 의도라고 주장했다.</t>
         </is>
       </c>
-      <c r="G23" t="inlineStr">
+      <c r="G25" t="inlineStr">
         <is>
           <t>이 기사는 민희진 전 어도어 대표와 하이브 간의 진행 중인 기업 분쟁에 대한 유튜버의 비판적 분석을 다루고 있습니다. 소송금융은 일반적으로 집단적 피해를 입은 다수의 원고를 대상으로 하지만, 이 사건은 이미 진행 중인 기업 간 분쟁의 한 국면을 다루고 있어 신규 투자 기회로 보기 어렵습니다. (부적합 조건: 집단적 피해 아님, 신규 사건 아님)</t>
         </is>
       </c>
-      <c r="H23" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J23" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
         <is>
           <t>[종합] 이진호  민희진 '256억 포기쇼'→'뜬금포' 코스피 6천 발언…숫자...</t>
         </is>
       </c>
-      <c r="K23" t="inlineStr">
+      <c r="K25" t="inlineStr">
         <is>
           <t>sportschosun.com</t>
         </is>
       </c>
-      <c r="L23" t="inlineStr">
+      <c r="L25" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M23" t="inlineStr">
+      <c r="M25" t="inlineStr">
         <is>
           <t>https://www.sportschosun.com/entertainment/2026-02-26/202602260100165180011524</t>
         </is>
       </c>
-      <c r="N23" t="inlineStr">
+      <c r="N25" t="inlineStr">
         <is>
           <t>2026-02-26 00:54:22.642503+00:00</t>
-        </is>
-[...142 lines deleted...]
-          <t>2026-02-25 13:09:46.332563+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>소송 취하 제안</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브에 제기된 모든 민·형사 소송을 중단할 것을 공개적으로 제안했다. 이는 현재 진행 중인 양측의 법적 분쟁을 민희진 대표 측에서 종결하고자 하는 의사를 밝힌 것이다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>이 기사는 민희진 대표가 하이브에 제기한 민·형사 소송을 취하하겠다고 제안한 상황을 다룹니다. 이는 소송금융이 원고의 소송 진행을 지원하는 목적과 상반되며, 새로운 소송 기회를 발굴하거나 기존 소송을 지속할 필요성을 제시하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>[출근길 브리핑-2월 26일] 코스피 6000 돌파·트럼프 2기 첫 국정연설·석...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>newsworks.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832187</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-02-26 00:51:24.463397+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>하이브, 어도어</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>어도어 대표 해임안 의결권 행사 금지 가처분 인용 (민희진 승소), 하이브의 항소심 진행 예정, 어도어의 민희진 대상 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금 포기를 제안하며 모든 소송 취하를 요구했습니다. 앞서 민희진 측은 어도어 대표 해임안 의결권 행사 금지 가처분 소송에서 승소했으나, 어도어는 민희진과 멤버 다니엘에게 430억 원 규모의 손해배상 소송을 제기한 상태입니다. 하이브는 항소심을 통해 경영의 원칙과 기업의 명예를 회복하려 할 것으로 보이며, 분쟁은 금액이 아닌 명분 싸움으로 전개될 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>본 사건은 민희진 전 대표와 하이브 간의 경영권 및 계약 관련 기업 분쟁으로, 일반적인 소송금융의 대상인 다수의 피해자나 명확한 손해배상 청구 원고(피해자)의 사례에 해당하지 않습니다. 민희진 전 대표는 현재 손해배상 소송의 피고이며, 풋옵션 행사로 얻을 수 있는 이익을 포기하겠다고 제안하는 등 방어적 입장에 있어 로앤굿의 고객 프로필과 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>민희진 전 대표의 풋옵션 256억 원 (포기 제안), 어도어의 민희진 대상 손해배상 청구 약 430억 원</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>'독설'에서 '성녀'로… 민희진의 역대 기자회견, 이제 진정 '종전'인가[...</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>sportschosun.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100162590011379</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:09:46.332563+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
         <is>
           <t>하이브(HYBE)</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D28" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E28" t="inlineStr">
         <is>
           <t>민희진 풋옵션 소송 1심 승소, 다수 민·형사 소송 진행 중, 일부 항소심 준비 중</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F28" t="inlineStr">
         <is>
           <t>민희진 전 어도어 대표가 하이브에 256억 원의 풋옵션 대금을 포기하는 대신, 자신을 포함한 뉴진스 멤버, 어도어 전 직원, 팬덤 등 모든 관련 민·형사 소송을 취하할 것을 제안했다. 이는 하이브와의 경영권 분쟁으로 인한 소모적인 법적 다툼을 종결하고 아티스트 보호를 위함이다. 현재 다수의 손해배상 소송 및 형사 고발 사건이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G28" t="inlineStr">
         <is>
           <t>하이브는 자력이 충분한 대기업이며, 민희진 전 대표 외에도 뉴진스 멤버, 어도어 전 직원, 팬덤 등 다수의 이해관계자가 얽혀 집단적 분쟁의 성격을 띤다. 이미 풋옵션 소송 1심 승소 및 경찰 불송치 결정 등 공적 절차를 통해 일부 쟁점에 대한 판단이 있었고, 총 수백억 원 규모의 손해배상 소송들이 진행 중이다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
+      <c r="H28" t="inlineStr">
         <is>
           <t>수백억 원 이상</t>
         </is>
       </c>
-      <c r="I26" t="inlineStr">
+      <c r="I28" t="inlineStr">
         <is>
           <t>민희진, 뉴진스 전 멤버 다니엘, 어도어 전 직원, 돌고래유괴단, 팀 버니즈 등 다수</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J28" t="inlineStr">
         <is>
           <t>프리스타일 벗은 '5분 속사포' 기자회견…민희진, 하이브에  소송 다 취...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K28" t="inlineStr">
         <is>
           <t>ilyo.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L28" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M28" t="inlineStr">
         <is>
           <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508822</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N28" t="inlineStr">
         <is>
           <t>2026-02-25 13:07:59.813286+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="4" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>민희진 전 대표, 다니엘, 다니엘의 가족 1인</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>서울중앙지법 민사합의31부에 배당</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>어도어가 민희진 전 대표, 뉴진스 멤버 다니엘 및 다니엘의 가족 1인을 상대로 약 431억 원 규모의 위약벌 및 손해배상 청구 소송을 제기했다. 해당 사건은 서울중앙지법 민사합의31부에 배당되어 현재 소송이 진행 중이다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>어도어가 민희진 전 대표 등을 상대로 약 431억 원의 위약벌 및 손해배상 청구 소송을 제기하여 피해 규모가 매우 크고(적합 조건 4), 원고 측에서 상대방 책임이 명확하다고 판단하고 있으며(적합 조건 1), 소송 제기 사실로 미루어 증거 확보 가능성이 높다고 추정됩니다(적합 조건 5). 다만, 상대방의 431억 원에 달하는 배상 능력이 충분한지 불확실하며, 집단적 피해가 아닌 개별 소송이라는 점이 고려됩니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>약 431억 원</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명 (어도어)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>5명 모두 모여 꿈을 펼칠 수 있는 …민희진, 기자회견에서 뉴진스 퇴출...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15984262</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-02-25 13:07:46.595156+00:00</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C28" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
-      <c r="D28" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>1심 원고 승소 판결, 피고 항소 및 강제집행 정지 신청 인용</t>
         </is>
       </c>
-      <c r="F28" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 주식매매대금 청구 소송 1심에서 승소하여 255억 원 상당의 풋옵션 대금을 받을 처지에 놓였다. 하이브는 1심 판결에 불복하여 항소했으며, 민희진 측의 가집행 신청에 대한 강제집행 정지 신청이 인용되어 강제집행은 멈춘 상태이다. 민희진은 기자회견을 통해 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정이다.</t>
         </is>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>1심 판결로 하이브의 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 상장 대기업입니다(적합 조건 2). 풋옵션 대금 255억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분합니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이며 강제집행이 정지된 상태입니다.</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>255억 원</t>
         </is>
       </c>
-      <c r="I28" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J28" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>민희진, 세 번째 기자회견… 소송 결과와 향후 계획 직접 밝힌다</t>
         </is>
       </c>
-      <c r="K28" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>news.tf.co.kr</t>
         </is>
       </c>
-      <c r="L28" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M28" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://news.tf.co.kr/read/entertain/2295847.htm</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-02-25 00:54:51.051349+00:00</t>
-        </is>
-[...138 lines deleted...]
-          <t>2026-02-24 13:30:23.472327+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>풋옵션 행사 관련 주식 매매대금 청구 소송 1심 승소</t>
+          <t>라포르타 전 회장이 정치적 공세로 규정하며 소송 당사자들의 선수 등록 방해를 주장</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>민희진 오케이레코즈 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식 매매대금 청구 소송에서 1심 승소했다. 민희진 대표는 1심 소송 결과에 대한 기자회견을 진행하며 향후 계획을 밝힐 예정이다. 이 사건은 대기업을 상대로 한 계약 분쟁으로, 1심에서 원고가 승소한 상태이다.</t>
+          <t>라포르타 전 바르셀로나 회장이 자서전 출판 기념회에서 '소송 이슈'를 언급하며 이를 정치적 공세로 규정하고, 선수 등록을 방해한 이들을 소송 당사자로 지목했다. 그는 2021년 재임 당시 구단이 파산 직전이었고, 메시 이적도 재정 문제 때문이었다고 해명하며 6억 유로 차입 사실을 밝혔다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 자력이 충분한 대기업이다(적합 조건 2). 1심 승소는 증거가 충분히 확보되었음을 의미하며(적합 조건 5), 풋옵션 관련 소송이므로 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+          <t>기사는 '소송 이슈'를 언급하지만, 소송금융 투자 대상이 될 만한 명확한 원고(피해자), 특정 가능한 피고, 그리고 구체적인 손해배상 청구 사유가 불분명합니다. 라포르타 전 회장의 정치적 해명에 가까운 내용으로, 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>오케이레코즈 설립한 민희진, 4차 기자회견 진행…풋옵션 1심 승소-계획...</t>
+          <t>“메시는 남길 수 없었다” 라포르타, 6억 유로 차입 고백…재선 앞두고...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983416</t>
+          <t>http://www.osen.co.kr/article/G1112749064</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:44.661949+00:00</t>
+          <t>2026-02-24 13:33:09.226479+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>하이브의 강제집행정지 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 승소했으나, 하이브가 법원에 강제집행정지를 신청하며 법적 다툼이 2라운드로 접어들었습니다. 민 전 대표는 기자회견을 통해 입장을 표명했으며, 향후 법적 공방이 계속될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 한 소송에서 승소하여 상대방 책임이 비교적 명확하며, 하이브는 대기업으로 자력이 충분합니다. 이미 법원 판결이 존재하여 증거가 확보되었고, 주식매매대금 청구 소송이므로 피해 규모가 클 것으로 예상됩니다. 하이브의 강제집행정지 신청으로 추가 법적 절차가 예상되어 소송금융의 필요성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>하이브 VS 민희진 2라운드…강제집행정지신청 VS 기자회견</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026022419334479783</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:30:23.472327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>풋옵션 행사 관련 주식 매매대금 청구 소송 1심 승소</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>민희진 오케이레코즈 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식 매매대금 청구 소송에서 1심 승소했다. 민희진 대표는 1심 소송 결과에 대한 기자회견을 진행하며 향후 계획을 밝힐 예정이다. 이 사건은 대기업을 상대로 한 계약 분쟁으로, 1심에서 원고가 승소한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 자력이 충분한 대기업이다(적합 조건 2). 1심 승소는 증거가 충분히 확보되었음을 의미하며(적합 조건 5), 풋옵션 관련 소송이므로 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>오케이레코즈 설립한 민희진, 4차 기자회견 진행…풋옵션 1심 승소-계획...</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>topstarnews.net</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=15983416</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:18:44.661949+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D32" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>한 사건은 소송 취하, 다른 사건은 가압류 인용 판결</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>주식시장 공시 내용으로, 다원시스는 한국철도공사가 제기한 부동산 및 채권 가압류 소송에서 인용 판결을 받았고, 삼영이엔씨는 전 사내이사가 제기한 이사회결의무효확인 소송이 취하되었다. 두 사건 모두 소송금융 투자 대상으로서의 새로운 기회로 보기 어렵다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>기사 내용은 주식시장 공시로, 소송금융 투자 대상으로서의 새로운 피해자 발굴 기회가 아님. 한 사건은 이미 소송이 취하되어 종결되었고 (부적합 조건: 이미 종결된 사건), 다른 사건은 공공기관이 원고로서 가압류 인용 판결을 받은 상황으로, 소송금융의 주된 고객층(피해자/원고)에 해당하지 않으며, 사건의 구체적인 내용 파악이 어려움.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J32" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
         <is>
           <t>2월 23일 주식시장 주요공시</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>catchnews.kr</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://www.catchnews.kr/news/articleView.html?idxno=120917</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-02-24 00:58:15.697564+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N32"/>
+  <autoFilter ref="A1:N34"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>