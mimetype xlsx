--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="48" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="49" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,752 +535,824 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>일론 머스크</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>경영권 분쟁 관련 본안 소송 진행 중</t>
+          <t>샌프란시스코 법정에서 샘 올트먼 오픈AI CEO와 브렛 테일러 의장의 증언 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있으며, 고려아연 최윤범 회장이 공동경영 원칙을 무시했다는 주장이 제기되었습니다. 이 사안은 '본안 소송에서 다퉈질 사안'으로 언급되어 법적 분쟁이 진행 중이거나 임박했음을 시사합니다. 국가 기초소재 공급망과 관련된 대기업 간의 분쟁으로, 소송 가액이 상당할 것으로 예상됩니다.</t>
+          <t>일론 머스크 테슬라 CEO와 오픈AI 간의 법정 공방이 격화되고 있습니다. 샘 올트먼 오픈AI CEO와 브렛 테일러 의장은 법정 증언을 통해 머스크가 과거 영리 법인 설립 과정에서 지배권을 요구하고, 비영리 원칙을 위반하며 오픈AI 인수를 시도했다고 폭로했습니다. 양측의 감정 섞인 폭로전이 심화될 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 공동경영 원칙 무시라는 책임 주체가 명확합니다(적합 조건 1). '본안 소송에서 다퉈질 사안'으로 보아 이미 소송이 진행 중이거나 임박한 것으로 판단되며(적합 조건 6), 경영권 분쟁의 특성상 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다수의 개별 피해자가 아닌 기업 간 분쟁이지만, 국가 핵심 산업과 관련된 대기업 간 분쟁으로 소송 가액이 매우 클 것으로 예상되어 소송금융 투자 가치가 높습니다.</t>
+          <t>상대방(일론 머스크)은 대기업 CEO이자 자산가로 자력이 충분하며, 올트먼과 테일러 의장의 법정 증언을 통해 머스크의 지배권 요구, 비영리 원칙 위반, 인수 시도 등 책임 소재가 구체적으로 제시되고 있습니다. 오픈AI의 경영권 및 비영리 원칙 훼손과 관련된 분쟁으로 잠재적 피해 규모가 매우 크며, 법정 증언이라는 객관적 증거가 존재합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고려아연, 국가 기초소재 '아연 공급망' 볼모로 잡는 건 무리수</t>
+          <t>실리콘밸리 천재들의 전쟁 '점입가경'...머스크 향해 올트먼 반격 시작...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsbrite.net</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.newsbrite.net/news/articleView.html?idxno=197851</t>
+          <t>https://www.ytn.co.kr/_ln/0134_202605131330523688</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-26 04:40:24.642018+00:00</t>
+          <t>2026-06-26 00:07:32.129676+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>방정오 부사장</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>뉴욕주 법원에서 청구 소송 및 반대 소송 진행 중</t>
+          <t>경영권 분쟁 관련 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 의혹이 불거지며 뉴욕주 법원에 청구 소송이 제기되었다. 이에 방 부사장은 자신에게 책임을 전가하려 한다며 반대소송을 제기하여 현재 법적 분쟁이 진행 중이다.</t>
+          <t>영풍과 고려아연 간 경영권 분쟁이 심화되고 있으며, 고려아연 최윤범 회장이 공동경영 원칙을 무시했다는 주장이 제기되었습니다. 이 사안은 '본안 소송에서 다퉈질 사안'으로 언급되어 법적 분쟁이 진행 중이거나 임박했음을 시사합니다. 국가 기초소재 공급망과 관련된 대기업 간의 분쟁으로, 소송 가액이 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 구체적인 의혹이 제기되었고, 이는 대기업 관련 인물의 대규모 자금 전용 사건으로 소송금융 투자에 적합하다. 뉴욕주 법원에서 이미 소송이 진행 중이므로 증거 확보 가능성도 높다.</t>
+          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 공동경영 원칙 무시라는 책임 주체가 명확합니다(적합 조건 1). '본안 소송에서 다퉈질 사안'으로 보아 이미 소송이 진행 중이거나 임박한 것으로 판단되며(적합 조건 6), 경영권 분쟁의 특성상 관련 증거 확보 가능성이 높습니다(적합 조건 5). 다수의 개별 피해자가 아닌 기업 간 분쟁이지만, 국가 핵심 산업과 관련된 대기업 간 분쟁으로 소송 가액이 매우 클 것으로 예상되어 소송금융 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>500만 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>싱가포르 은행도 의심한 TV조선 방정오 우회 송금 의혹</t>
+          <t>고려아연, 국가 기초소재 '아연 공급망' 볼모로 잡는 건 무리수</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mediaus.co.kr</t>
+          <t>newsbrite.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316915</t>
+          <t>http://www.newsbrite.net/news/articleView.html?idxno=197851</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-25 00:51:27.549841+00:00</t>
+          <t>2026-05-26 04:40:24.642018+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>아마존, 오픈AI</t>
+          <t>방정오 부사장</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>소송 전 협의 진행 중</t>
+          <t>뉴욕주 법원에서 청구 소송 및 반대 소송 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>마이크로소프트가 아마존과 오픈AI를 상대로 계약 위반에 따른 법적 조치를 고려 중이며, 현재 소송 없이 분쟁을 해결하기 위한 협의가 진행되고 있습니다. 마이크로소프트 관계자는 계약 위반 시 소송을 제기할 것이라고 밝혀, 향후 소송 가능성이 존재합니다.</t>
+          <t>TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 의혹이 불거지며 뉴욕주 법원에 청구 소송이 제기되었다. 이에 방 부사장은 자신에게 책임을 전가하려 한다며 반대소송을 제기하여 현재 법적 분쟁이 진행 중이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>적합 조건 2 (상대방 자력 충분): 마이크로소프트, 아마존, 오픈AI 모두 세계적인 대기업으로 배상 능력이 매우 충분합니다. 적합 조건 4 (피해 규모가 큼): 대기업 간의 계약 분쟁으로, 발생 시 피해 금액이 상당할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 계약 위반 여부가 쟁점이므로 관련 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다. 현재 소송 전 협의 단계로, 소송금융 개입 여지가 충분합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 4(피해 규모 큼), 5(증거 확보 가능)에 해당한다. TV조선 방정오 부사장이 하이그라운드 회삿돈 500만 달러를 전용하려 했다는 구체적인 의혹이 제기되었고, 이는 대기업 관련 인물의 대규모 자금 전용 사건으로 소송금융 투자에 적합하다. 뉴욕주 법원에서 이미 소송이 진행 중이므로 증거 확보 가능성도 높다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
+          <t>500만 달러</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>MS, 아마존과 오픈AI 상대 법적 조치 고려</t>
+          <t>싱가포르 은행도 의심한 TV조선 방정오 우회 송금 의혹</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mediaus.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603180753i</t>
+          <t>https://www.mediaus.co.kr/news/articleView.html?idxno=316915</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-18 13:08:07.771463+00:00</t>
+          <t>2026-05-25 00:51:27.549841+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>신동국 회장</t>
+          <t>아마존, 오픈AI</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>600억 원 규모 위약벌 소송 진행 중</t>
+          <t>소송 전 협의 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>한미사이언스 대주주 신동국 회장과 박재현 한미약품 대표 간 경영 갈등이 박 대표의 퇴진으로 일단락되었다. 이 갈등의 핵심 중 하나는 신 회장이 이사회에서 의결된 600억 원 규모의 실버타운 투자 사업을 무산시킨 것으로, 이는 현재 송영숙 회장 등이 신 회장을 상대로 제기한 위약벌 소송의 단초가 되었다. 이 외에도 기술이전 계약서 검토 요구, 로수젯 원료 변경 압박 등 경영 개입 문제가 있었다.</t>
+          <t>마이크로소프트가 아마존과 오픈AI를 상대로 계약 위반에 따른 법적 조치를 고려 중이며, 현재 소송 없이 분쟁을 해결하기 위한 협의가 진행되고 있습니다. 마이크로소프트 관계자는 계약 위반 시 소송을 제기할 것이라고 밝혀, 향후 소송 가능성이 존재합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>신동국 회장의 이사회 의결 번복으로 600억 원 규모의 위약벌 소송이 진행 중이며, 상대방(신동국 회장)의 자력이 충분하고, 피해 금액이 명확하게 크며, 이사회 의결 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다. (적합 조건 1, 2, 4, 5 해당)</t>
+          <t>적합 조건 2 (상대방 자력 충분): 마이크로소프트, 아마존, 오픈AI 모두 세계적인 대기업으로 배상 능력이 매우 충분합니다. 적합 조건 4 (피해 규모가 큼): 대기업 간의 계약 분쟁으로, 발생 시 피해 금액이 상당할 것으로 예상됩니다. 적합 조건 5 (증거 확보 가능): 계약 위반 여부가 쟁점이므로 관련 계약서 등 객관적 증거 확보가 용이할 것으로 보입니다. 현재 소송 전 협의 단계로, 소송금융 개입 여지가 충분합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>600억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“기술이전 계약서 검토하겠다”…신동국 회장과 박재현 대표 분쟁의 서...</t>
+          <t>MS, 아마존과 오픈AI 상대 법적 조치 고려</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20018735?ref=naver</t>
+          <t>https://www.hankyung.com/article/202603180753i</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-13 00:47:39.061613+00:00</t>
+          <t>2026-03-18 13:08:07.771463+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>오픈AI, 샘 올트먼 및 공동 창업자들</t>
+          <t>신동국 회장</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI 및 공동 창업자들을 상대로 소송 제기</t>
+          <t>600억 원 규모 위약벌 소송 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>일론 머스크가 오픈AI와 샘 올트먼 및 공동 창업자들을 상대로 소송을 제기했습니다. 머스크는 오픈AI 설립 당시 비영리 연구소라는 전제 하에 투자했으나, 이후 영리 활동을 추구하며 자신을 조종하고 속였다고 주장합니다. 이 소송은 오픈AI의 초기 설립 목적과 현재의 영리 추구 사이의 갈등을 보여줍니다.</t>
+          <t>한미사이언스 대주주 신동국 회장과 박재현 한미약품 대표 간 경영 갈등이 박 대표의 퇴진으로 일단락되었다. 이 갈등의 핵심 중 하나는 신 회장이 이사회에서 의결된 600억 원 규모의 실버타운 투자 사업을 무산시킨 것으로, 이는 현재 송영숙 회장 등이 신 회장을 상대로 제기한 위약벌 소송의 단초가 되었다. 이 외에도 기술이전 계약서 검토 요구, 로수젯 원료 변경 압박 등 경영 개입 문제가 있었다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(머스크의 구체적인 주장), 상대방에게 자력이 충분하며(오픈AI, 샘 올트먼), 머스크의 초기 투자 규모를 고려할 때 피해 규모가 클 것으로 예상되고, 소송 제기인 만큼 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 4, 5)</t>
+          <t>신동국 회장의 이사회 의결 번복으로 600억 원 규모의 위약벌 소송이 진행 중이며, 상대방(신동국 회장)의 자력이 충분하고, 피해 금액이 명확하게 크며, 이사회 의결 등 객관적 증거 확보가 가능하여 소송금융 투자에 적합하다. (적합 조건 1, 2, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
+          <t>600억 원</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[비즈톡톡] “사기꾼·거짓말쟁이” 비판… 샘 올트먼 ‘AI 황태자’서...</t>
+          <t>“기술이전 계약서 검토하겠다”…신동국 회장과 박재현 대표 분쟁의 서...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/it-science/ict/2026/03/05/AQBJWSHYRJGEROJNW2HZ4VUZ5U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.sedaily.com/article/20018735?ref=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-06 01:27:59.670679+00:00</t>
+          <t>2026-03-13 00:47:39.061613+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>오픈AI, 샘 올트먼 및 공동 창업자들</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>오픈AI의 비영리 운영 원칙 위반 관련 소송 진행 중</t>
+          <t>일론 머스크가 오픈AI 및 공동 창업자들을 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>일론 머스크가 이끄는 xAI는 오픈AI가 비영리 운영 원칙을 어기고 영리 기업으로 전환했다는 내용의 별도 소송을 진행 중이다. 머스크는 오픈AI의 공동 창업자였으며, 이번 분쟁은 단순한 인재 유출을 넘어선 기업 지배구조 및 계약 위반 문제로 보인다. 미국 법원에서 영업비밀 도용 주장은 기각되었으나, 비영리 원칙 위반 소송은 별개로 계속 진행 중이다.</t>
+          <t>일론 머스크가 오픈AI와 샘 올트먼 및 공동 창업자들을 상대로 소송을 제기했습니다. 머스크는 오픈AI 설립 당시 비영리 연구소라는 전제 하에 투자했으나, 이후 영리 활동을 추구하며 자신을 조종하고 속였다고 주장합니다. 이 소송은 오픈AI의 초기 설립 목적과 현재의 영리 추구 사이의 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>오픈AI의 비영리 운영 원칙 위반 주장이 구체적이며(적합 조건 1), 오픈AI는 충분한 자력을 가진 대기업임(적합 조건 2). 또한, 관련 계약 및 내부 문서 등 증거 확보 가능성이 높고(적합 조건 5), 고액의 소송 가치가 예상되는 기업 간 분쟁으로 소송금융 투자 매력도가 높음.</t>
+          <t>상대방 책임이 비교적 명확하고(머스크의 구체적인 주장), 상대방에게 자력이 충분하며(오픈AI, 샘 올트먼), 머스크의 초기 투자 규모를 고려할 때 피해 규모가 클 것으로 예상되고, 소송 제기인 만큼 증거 확보 가능성이 높습니다. (적합 조건 1, 2, 4, 5)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[글로벌] 美법원, xAI '영업비밀 도용' 주장 기각...오픈AI 손 들어줬다</t>
+          <t>[비즈톡톡] “사기꾼·거짓말쟁이” 비판… 샘 올트먼 ‘AI 황태자’서...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>techm.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.techm.kr/news/articleView.html?idxno=149732</t>
+          <t>https://biz.chosun.com/it-science/ict/2026/03/05/AQBJWSHYRJGEROJNW2HZ4VUZ5U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-02-26 12:56:31.105731+00:00</t>
+          <t>2026-03-06 01:27:59.670679+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>하이브(HYBE)</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>민희진 풋옵션 소송 1심 승소, 다수 민·형사 소송 진행 중, 일부 항소심 준비 중</t>
+          <t>오픈AI의 비영리 운영 원칙 위반 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 256억 원의 풋옵션 대금을 포기하는 대신, 자신을 포함한 뉴진스 멤버, 어도어 전 직원, 팬덤 등 모든 관련 민·형사 소송을 취하할 것을 제안했다. 이는 하이브와의 경영권 분쟁으로 인한 소모적인 법적 다툼을 종결하고 아티스트 보호를 위함이다. 현재 다수의 손해배상 소송 및 형사 고발 사건이 진행 중이다.</t>
+          <t>일론 머스크가 이끄는 xAI는 오픈AI가 비영리 운영 원칙을 어기고 영리 기업으로 전환했다는 내용의 별도 소송을 진행 중이다. 머스크는 오픈AI의 공동 창업자였으며, 이번 분쟁은 단순한 인재 유출을 넘어선 기업 지배구조 및 계약 위반 문제로 보인다. 미국 법원에서 영업비밀 도용 주장은 기각되었으나, 비영리 원칙 위반 소송은 별개로 계속 진행 중이다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>하이브는 자력이 충분한 대기업이며, 민희진 전 대표 외에도 뉴진스 멤버, 어도어 전 직원, 팬덤 등 다수의 이해관계자가 얽혀 집단적 분쟁의 성격을 띤다. 이미 풋옵션 소송 1심 승소 및 경찰 불송치 결정 등 공적 절차를 통해 일부 쟁점에 대한 판단이 있었고, 총 수백억 원 규모의 손해배상 소송들이 진행 중이다.</t>
+          <t>오픈AI의 비영리 운영 원칙 위반 주장이 구체적이며(적합 조건 1), 오픈AI는 충분한 자력을 가진 대기업임(적합 조건 2). 또한, 관련 계약 및 내부 문서 등 증거 확보 가능성이 높고(적합 조건 5), 고액의 소송 가치가 예상되는 기업 간 분쟁으로 소송금융 투자 매력도가 높음.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수백억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>민희진, 뉴진스 전 멤버 다니엘, 어도어 전 직원, 돌고래유괴단, 팀 버니즈 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>프리스타일 벗은 '5분 속사포' 기자회견…민희진, 하이브에  소송 다 취...</t>
+          <t>[글로벌] 美법원, xAI '영업비밀 도용' 주장 기각...오픈AI 손 들어줬다</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>techm.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508822</t>
+          <t>https://www.techm.kr/news/articleView.html?idxno=149732</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-02-25 13:07:59.813286+00:00</t>
+          <t>2026-02-26 12:56:31.105731+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>하이브(HYBE)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>1심 원고 승소 판결, 피고 항소 및 강제집행 정지 신청 인용</t>
+          <t>민희진 풋옵션 소송 1심 승소, 다수 민·형사 소송 진행 중, 일부 항소심 준비 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 주식매매대금 청구 소송 1심에서 승소하여 255억 원 상당의 풋옵션 대금을 받을 처지에 놓였다. 하이브는 1심 판결에 불복하여 항소했으며, 민희진 측의 가집행 신청에 대한 강제집행 정지 신청이 인용되어 강제집행은 멈춘 상태이다. 민희진은 기자회견을 통해 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정이다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 256억 원의 풋옵션 대금을 포기하는 대신, 자신을 포함한 뉴진스 멤버, 어도어 전 직원, 팬덤 등 모든 관련 민·형사 소송을 취하할 것을 제안했다. 이는 하이브와의 경영권 분쟁으로 인한 소모적인 법적 다툼을 종결하고 아티스트 보호를 위함이다. 현재 다수의 손해배상 소송 및 형사 고발 사건이 진행 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>1심 판결로 하이브의 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 상장 대기업입니다(적합 조건 2). 풋옵션 대금 255억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분합니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이며 강제집행이 정지된 상태입니다.</t>
+          <t>하이브는 자력이 충분한 대기업이며, 민희진 전 대표 외에도 뉴진스 멤버, 어도어 전 직원, 팬덤 등 다수의 이해관계자가 얽혀 집단적 분쟁의 성격을 띤다. 이미 풋옵션 소송 1심 승소 및 경찰 불송치 결정 등 공적 절차를 통해 일부 쟁점에 대한 판단이 있었고, 총 수백억 원 규모의 손해배상 소송들이 진행 중이다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>255억 원</t>
+          <t>수백억 원 이상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>민희진, 뉴진스 전 멤버 다니엘, 어도어 전 직원, 돌고래유괴단, 팀 버니즈 등 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>민희진, 세 번째 기자회견… 소송 결과와 향후 계획 직접 밝힌다</t>
+          <t>프리스타일 벗은 '5분 속사포' 기자회견…민희진, 하이브에  소송 다 취...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/entertain/2295847.htm</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508822</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:51.051349+00:00</t>
+          <t>2026-02-25 13:07:59.813286+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>하이브의 강제집행정지 신청 진행 중</t>
+          <t>1심 원고 승소 판결, 피고 항소 및 강제집행 정지 신청 인용</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 승소했으나, 하이브가 법원에 강제집행정지를 신청하며 법적 다툼이 2라운드로 접어들었습니다. 민 전 대표는 기자회견을 통해 입장을 표명했으며, 향후 법적 공방이 계속될 것으로 보입니다.</t>
+          <t>민희진 대표가 하이브를 상대로 제기한 풋옵션 주식매매대금 청구 소송 1심에서 승소하여 255억 원 상당의 풋옵션 대금을 받을 처지에 놓였다. 하이브는 1심 판결에 불복하여 항소했으며, 민희진 측의 가집행 신청에 대한 강제집행 정지 신청이 인용되어 강제집행은 멈춘 상태이다. 민희진은 기자회견을 통해 소송 결과와 오케이 레코즈의 향후 계획을 밝힐 예정이다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>민희진 전 대표가 하이브를 상대로 한 소송에서 승소하여 상대방 책임이 비교적 명확하며, 하이브는 대기업으로 자력이 충분합니다. 이미 법원 판결이 존재하여 증거가 확보되었고, 주식매매대금 청구 소송이므로 피해 규모가 클 것으로 예상됩니다. 하이브의 강제집행정지 신청으로 추가 법적 절차가 예상되어 소송금융의 필요성이 높습니다.</t>
+          <t>1심 판결로 하이브의 책임이 명확하며(적합 조건 1), 상대방인 하이브는 자력이 충분한 상장 대기업입니다(적합 조건 2). 풋옵션 대금 255억 원으로 피해 규모가 매우 크고(적합 조건 4), 이미 1심 판결이 나와 증거가 충분합니다(적합 조건 5). 현재 하이브가 항소하여 소송이 진행 중이며 강제집행이 정지된 상태입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>255억 원</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>하이브 VS 민희진 2라운드…강제집행정지신청 VS 기자회견</t>
+          <t>민희진, 세 번째 기자회견… 소송 결과와 향후 계획 직접 밝힌다</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026022419334479783</t>
+          <t>https://news.tf.co.kr/read/entertain/2295847.htm</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-02-24 13:30:23.472327+00:00</t>
+          <t>2026-02-25 00:54:51.051349+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
+          <t>하이브의 강제집행정지 신청 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>민희진 전 어도어 대표가 하이브를 상대로 제기한 주식매매대금 청구 소송에서 승소했으나, 하이브가 법원에 강제집행정지를 신청하며 법적 다툼이 2라운드로 접어들었습니다. 민 전 대표는 기자회견을 통해 입장을 표명했으며, 향후 법적 공방이 계속될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>민희진 전 대표가 하이브를 상대로 한 소송에서 승소하여 상대방 책임이 비교적 명확하며, 하이브는 대기업으로 자력이 충분합니다. 이미 법원 판결이 존재하여 증거가 확보되었고, 주식매매대금 청구 소송이므로 피해 규모가 클 것으로 예상됩니다. 하이브의 강제집행정지 신청으로 추가 법적 절차가 예상되어 소송금융의 필요성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>하이브 VS 민희진 2라운드…강제집행정지신청 VS 기자회견</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026022419334479783</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:30:23.472327+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>하이브</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
           <t>풋옵션 행사 관련 주식 매매대금 청구 소송 1심 승소</t>
         </is>
       </c>
-      <c r="F11" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>민희진 오케이레코즈 대표가 하이브를 상대로 제기한 풋옵션 행사 관련 주식 매매대금 청구 소송에서 1심 승소했다. 민희진 대표는 1심 소송 결과에 대한 기자회견을 진행하며 향후 계획을 밝힐 예정이다. 이 사건은 대기업을 상대로 한 계약 분쟁으로, 1심에서 원고가 승소한 상태이다.</t>
         </is>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>상대방 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방(하이브)은 자력이 충분한 대기업이다(적합 조건 2). 1심 승소는 증거가 충분히 확보되었음을 의미하며(적합 조건 5), 풋옵션 관련 소송이므로 피해 규모가 클 것으로 예상된다(적합 조건 4).</t>
         </is>
       </c>
-      <c r="H11" t="inlineStr">
+      <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I11" t="inlineStr">
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>오케이레코즈 설립한 민희진, 4차 기자회견 진행…풋옵션 1심 승소-계획...</t>
         </is>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>topstarnews.net</t>
         </is>
       </c>
-      <c r="L11" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M11" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://www.topstarnews.net/news/articleView.html?idxno=15983416</t>
         </is>
       </c>
-      <c r="N11" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-02-24 13:18:44.661949+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N11"/>
+  <autoFilter ref="A1:N12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>