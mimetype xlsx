--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$17</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="49" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -536,1075 +536,1143 @@
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>비공개 합의로 종결</t>
+          <t>법원의 가처분 결정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터(GPUS)가 과거 자회사와 관련된 장기 소송을 비공개 합의로 마무리하며 2,660만 달러(약 383억 원)의 현금을 확보했습니다. 이 자금은 회사의 유동성을 개선하고 AI 데이터센터 확장 및 투자 여력 강화에 사용될 예정입니다. CEO는 이번 현금 유입이 장기간 이어진 사안을 마무리한 결과라고 밝혔습니다.</t>
+          <t>노머스 측은 프롬(fromm)과의 계약 불이행 및 선급금 반환 주장이 사실무근이며, 최근 법원의 가처분 결정이 자신들에게 유리하다고 반박했다. 이는 경영권 탈취 공모 의혹과 관련된 법적 분쟁의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 하이퍼스케일 데이터가 과거 자회사와 관련된 소송을 비공개 합의로 마무리하고 2,660만 달러의 자금을 수령했습니다. 이는 소송금융 투자 대상으로서의 신규성이 없음을 의미합니다.</t>
+          <t>기사는 노머스 측의 반박 입장을 주로 다루고 있어 상대방 책임이 명확하다고 보기 어렵다. 또한 집단적 피해가 아닌 상업적 계약 분쟁으로 보이며, 피해 규모나 상대방의 자력에 대한 정보가 부족하여 소송금융 투자 적합 조건에 부합하는 항목이 거의 없다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>하이퍼스케일 데이터(GPUS), 2660만 달러 유입…AI 데이터센터 확장 ‘탄...</t>
+          <t>노머스, 차가원 등 법적대응… 경영권 탈취 공모? 사실무근</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/tech/345750</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16065382</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-02 13:06:05.735967+00:00</t>
+          <t>2026-06-26 22:00:54.092613+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>율촌의 과거 승소 사례들을 소개하는 기사</t>
+          <t>비공개 합의로 종결</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법무법인 율촌이 2021년부터 운영해 온 디스커버리 센터의 역량과 성공 사례를 소개하는 기사입니다. 미국 디스커버리 제도 대응을 통해 미래에셋의 안방보험 및 브룩필드자산운용과의 분쟁에서 승소하는 등 주요 성과를 거두었으며, 한국의 K-디스커버리 제도 도입에 따라 활동 무대가 넓어질 것으로 전망하고 있습니다. 포렌식 전문가 등 분야별 전문 인력을 갖추고 소송 전 과정에 걸쳐 융합형 법률 서비스를 제공합니다.</t>
+          <t>하이퍼스케일 데이터(GPUS)가 과거 자회사와 관련된 장기 소송을 비공개 합의로 마무리하며 2,660만 달러(약 383억 원)의 현금을 확보했습니다. 이 자금은 회사의 유동성을 개선하고 AI 데이터센터 확장 및 투자 여력 강화에 사용될 예정입니다. CEO는 이번 현금 유입이 장기간 이어진 사안을 마무리한 결과라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>이 기사는 법무법인 율촌의 디스커버리 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 미래에셋 관련 분쟁 등은 이미 종결된 사건들입니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>부적합 조건: 이미 종결된 사건에 해당합니다. 기사에 따르면 하이퍼스케일 데이터가 과거 자회사와 관련된 소송을 비공개 합의로 마무리하고 2,660만 달러의 자금을 수령했습니다. 이는 소송금융 투자 대상으로서의 신규성이 없음을 의미합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>[로펌] 증거 개시 제도 대응부터 소송까지 원스톱 해결</t>
+          <t>하이퍼스케일 데이터(GPUS), 2660만 달러 유입…AI 데이터센터 확장 ‘탄...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25416189</t>
+          <t>https://www.tokenpost.kr/news/tech/345750</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-31 00:33:28.666443+00:00</t>
+          <t>2026-04-02 13:06:05.735967+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Anthropic CEO의 미 국방부 대상 소송 진행 중</t>
+          <t>율촌의 과거 승소 사례들을 소개하는 기사</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>앤스로픽의 공동창립자이자 CEO인 다리오 아모데이가 친정이자 라이벌인 오픈AI를 향한 공세 수위를 높이고 있습니다. 앤스로픽은 자사 AI 모델의 군사적 활용을 거부하며 미 국방부와의 계약을 오픈AI에 뺏기자 소송에 나섰고, 이 시기에 유료 구독자 수가 급증했습니다. 기사는 두 회사 창업자들 간의 오랜 이념적 갈등과 경쟁 구도를 상세히 다루고 있습니다.</t>
+          <t>법무법인 율촌이 2021년부터 운영해 온 디스커버리 센터의 역량과 성공 사례를 소개하는 기사입니다. 미국 디스커버리 제도 대응을 통해 미래에셋의 안방보험 및 브룩필드자산운용과의 분쟁에서 승소하는 등 주요 성과를 거두었으며, 한국의 K-디스커버리 제도 도입에 따라 활동 무대가 넓어질 것으로 전망하고 있습니다. 포렌식 전문가 등 분야별 전문 인력을 갖추고 소송 전 과정에 걸쳐 융합형 법률 서비스를 제공합니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 사건은 AI 기업 간의 경쟁과 창업자 간의 이념적 갈등, 그리고 Anthropic CEO가 미 국방부를 상대로 제기한 계약 관련 소송에 대한 내용입니다. 상대방(OpenAI, 미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해나 명확한 상대방 책임(적합 조건 1, 3)이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 법무법인 율촌의 디스커버리 센터를 홍보하는 내용으로, 소송금융 투자 대상이 될 만한 특정 신규 사건을 다루고 있지 않습니다. 언급된 미래에셋 관련 분쟁 등은 이미 종결된 사건들입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>상승세 탄 앤스로픽, 10년 복수 이룰까</t>
+          <t>[로펌] 증거 개시 제도 대응부터 소송까지 원스톱 해결</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>dt.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.dt.co.kr/article/12054493?ref=naver</t>
+          <t>https://www.joongang.co.kr/article/25416189</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-29 12:54:34.212905+00:00</t>
+          <t>2026-03-31 00:33:28.666443+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>OpenAI</t>
+          <t>OpenAI, 미 국방부</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>머스크가 법원에 손해배상 산정 근거를 제시했으나, 판사가 설득력 없다고 판단함</t>
+          <t>Anthropic CEO의 미 국방부 대상 소송 진행 중</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>엘론 머스크가 오픈AI 공동 창업 당시 기부한 자금과 관련하여 오픈AI에 163조 원의 손해배상을 요구하며 법원에 서류를 제출했다. 그러나 판사는 머스크의 손해배상 산정 근거가 설득력이 없다고 판단했다.</t>
+          <t>앤스로픽의 공동창립자이자 CEO인 다리오 아모데이가 친정이자 라이벌인 오픈AI를 향한 공세 수위를 높이고 있습니다. 앤스로픽은 자사 AI 모델의 군사적 활용을 거부하며 미 국방부와의 계약을 오픈AI에 뺏기자 소송에 나섰고, 이 시기에 유료 구독자 수가 급증했습니다. 기사는 두 회사 창업자들 간의 오랜 이념적 갈등과 경쟁 구도를 상세히 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>판사가 머스크의 163조 원 배상 요구에 대해 '설득력 없다'고 판단하여 소송 승소 가능성이 매우 낮다. 이는 소송금융의 핵심인 승소 가능성(적합 조건 1의 반대)이 부족함을 의미하며, 상대방의 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 크더라도 투자 매력이 떨어진다.</t>
+          <t>이 사건은 AI 기업 간의 경쟁과 창업자 간의 이념적 갈등, 그리고 Anthropic CEO가 미 국방부를 상대로 제기한 계약 관련 소송에 대한 내용입니다. 상대방(OpenAI, 미 국방부)의 자력은 충분하지만(적합 조건 2), 집단적 피해나 명확한 상대방 책임(적합 조건 1, 3)이 확인되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>163조 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>머스크의 163조 오픈AI 배상 요구에 판사는  설득력 없어</t>
+          <t>상승세 탄 앤스로픽, 10년 복수 이룰까</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>dt.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207889</t>
+          <t>https://www.dt.co.kr/article/12054493?ref=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-15 12:43:07.848648+00:00</t>
+          <t>2026-03-29 12:54:34.212905+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>OpenAI</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>미국 소송 합의금 지급 조율 중</t>
+          <t>머스크가 법원에 손해배상 산정 근거를 제시했으나, 판사가 설득력 없다고 판단함</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>의료AI 관련 기업이 과거 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있다는 내용입니다. 신구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
+          <t>엘론 머스크가 오픈AI 공동 창업 당시 기부한 자금과 관련하여 오픈AI에 163조 원의 손해배상을 요구하며 법원에 서류를 제출했다. 그러나 판사는 머스크의 손해배상 산정 근거가 설득력이 없다고 판단했다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>해당 기사는 이미 합의로 종결된 미국 소송의 잔여 합의금 지급 및 조율에 관한 내용으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 신규 또는 진행 중인 소송에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>판사가 머스크의 163조 원 배상 요구에 대해 '설득력 없다'고 판단하여 소송 승소 가능성이 매우 낮다. 이는 소송금융의 핵심인 승소 가능성(적합 조건 1의 반대)이 부족함을 의미하며, 상대방의 자력(적합 조건 2)과 피해 규모(적합 조건 4)가 크더라도 투자 매력이 떨어진다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>163조 원</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '싱글벙글' 제이엘케이·아크릴·뉴로핏... '한숨 푹푹' ...</t>
+          <t>머스크의 163조 오픈AI 배상 요구에 판사는  설득력 없어</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>finomy.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251385</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207889</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:58.240790+00:00</t>
+          <t>2026-03-15 12:43:07.848648+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>미국 소송 합의금 지급 조율 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>한 기업이 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있습니다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
+          <t>의료AI 관련 기업이 과거 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있다는 내용입니다. 신구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 사건은 이미 미국 소송에서 합의가 완료되어 잔여 합의금 지급 일정을 조율하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>해당 기사는 이미 합의로 종결된 미국 소송의 잔여 합의금 지급 및 조율에 관한 내용으로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다. 소송금융은 신규 또는 진행 중인 소송에 대한 투자를 목적으로 하므로, 이 사건은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>의료AI 관련주, '룰루랄라 콧노래' 셀루메드·로킷헬스케어... '한숨' 젠...</t>
+          <t>의료AI 관련주, '싱글벙글' 제이엘케이·아크릴·뉴로핏... '한숨 푹푹' ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>finomy.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.finomy.com/news/articleView.html?idxno=251219</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251385</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-11 13:07:53.976011+00:00</t>
+          <t>2026-03-14 00:34:58.240790+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>연방항소법원 소송 제기</t>
+          <t>미국 소송 합의금 지급 조율 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>몰트북 공동 창업자인 맷 슐리히트와 벤 파르가 연방항소법원에 소송을 제기했습니다. 기사 내용이 매우 단편적이나, '이번 인수로'라는 언급과 '메타의'라는 표현을 통해 메타를 상대로 한 인수 관련 분쟁으로 추정됩니다.</t>
+          <t>한 기업이 미국 소송의 잔여 합의금 상환 및 지급 일정 조율에 집중하고 있습니다. 신·구 경영진은 합의금 지급이 회사의 존속과 성장에 과도한 부담이 되지 않도록 채권자 측과 협의 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용, 피해 규모, 상대방 책임의 명확성 등 소송금융 투자 적합도를 판단할 핵심 정보가 부재합니다. 다만, 상대방이 메타(Meta)일 경우 자력은 충분할 것으로 추정됩니다.</t>
+          <t>해당 사건은 이미 미국 소송에서 합의가 완료되어 잔여 합의금 지급 일정을 조율하는 단계입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>[글로벌 비즈 브리핑] 스페이스X, 지수 조기편입 '승부수' 外</t>
+          <t>의료AI 관련주, '룰루랄라 콧노래' 셀루메드·로킷헬스케어... '한숨' 젠...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>biz.sbs.co.kr</t>
+          <t>finomy.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://biz.sbs.co.kr/article_hub/20000296449?division=NAVER</t>
+          <t>http://www.finomy.com/news/articleView.html?idxno=251219</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-11 00:27:45.709904+00:00</t>
+          <t>2026-03-11 13:07:53.976011+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
-      <c r="D9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>메타(Meta)</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>정부 정책 변화에 따른 잠재적 위험 논의 단계</t>
+          <t>연방항소법원 소송 제기</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>정부가 유가 급등에 대응하여 정유사들에게 수출 물량을 내수로 전환하도록 요구할 경우, 정유사들은 기존 수출 계약 불이행으로 인한 손해배상 책임을 질 수 있다는 우려가 제기되고 있습니다. 국내 정유사들은 생산량의 상당 부분을 해외에 판매하는 구조여서, 이러한 정책 변화가 업계에 큰 영향을 미칠 것으로 예상됩니다.</t>
+          <t>몰트북 공동 창업자인 맷 슐리히트와 벤 파르가 연방항소법원에 소송을 제기했습니다. 기사 내용이 매우 단편적이나, '이번 인수로'라는 언급과 '메타의'라는 표현을 통해 메타를 상대로 한 인수 관련 분쟁으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>해당 기사는 정부 정책 변화에 따른 정유사들의 잠재적 위험을 다루고 있으며, 현재 발생한 구체적인 피해나 소송 대상이 명확하지 않습니다. 소송금융 투자를 위한 실제 사건 발생, 책임 주체 특정, 피해자 집단 형성 등의 적합 조건(1, 5, 6)이 충족되지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이며, 소송의 구체적인 내용, 피해 규모, 상대방 책임의 명확성 등 소송금융 투자 적합도를 판단할 핵심 정보가 부재합니다. 다만, 상대방이 메타(Meta)일 경우 자력은 충분할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>이재명 대통령  정유사 과도한 이익 안돼 …유가 급등 속 업계 긴장</t>
+          <t>[글로벌 비즈 브리핑] 스페이스X, 지수 조기편입 '승부수' 外</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ngetnews.com</t>
+          <t>biz.sbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.ngetnews.com/news/articleView.html?idxno=548884</t>
+          <t>https://biz.sbs.co.kr/article_hub/20000296449?division=NAVER</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-06 12:46:38.253276+00:00</t>
+          <t>2026-03-11 00:27:45.709904+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기</t>
+          <t>정부 정책 변화에 따른 잠재적 위험 논의 단계</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>고려아연 최대주주인 영풍이 고려아연 경영권 분쟁 과정에서 의결권 행사를 제한당해 100억원의 손해를 입었다며 KZ정밀과 최창규 회장을 상대로 손해배상 청구 소송을 제기했다. 영풍 측은 상대방이 고의로 탈법적인 상호주 외관을 형성했다고 주장한다.</t>
+          <t>정부가 유가 급등에 대응하여 정유사들에게 수출 물량을 내수로 전환하도록 요구할 경우, 정유사들은 기존 수출 계약 불이행으로 인한 손해배상 책임을 질 수 있다는 우려가 제기되고 있습니다. 국내 정유사들은 생산량의 상당 부분을 해외에 판매하는 구조여서, 이러한 정책 변화가 업계에 큰 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 100억원 규모의 큰 피해 금액(적합 조건 4)을 다루고 있으나, 원고인 영풍은 고려아연의 최대주주로서 소송 비용을 자체적으로 감당할 수 있는 충분한 자금력을 가진 대기업으로 판단된다. 소송금융은 주로 자금력이 부족한 피해자에게 소송 비용을 지원하는 목적이 강하므로, 영풍과 같은 대기업은 소송금융의 일반적인 투자 대상에 해당하지 않아 적합도가 낮다.</t>
+          <t>해당 기사는 정부 정책 변화에 따른 정유사들의 잠재적 위험을 다루고 있으며, 현재 발생한 구체적인 피해나 소송 대상이 명확하지 않습니다. 소송금융 투자를 위한 실제 사건 발생, 책임 주체 특정, 피해자 집단 형성 등의 적합 조건(1, 5, 6)이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>100억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>영풍, KZ정밀·최창규 회장에 ‘100억원’ 손배소</t>
+          <t>이재명 대통령  정유사 과도한 이익 안돼 …유가 급등 속 업계 긴장</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>ngetnews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603040209</t>
+          <t>https://www.ngetnews.com/news/articleView.html?idxno=548884</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-05 00:30:48.195606+00:00</t>
+          <t>2026-03-06 12:46:38.253276+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>하이브</t>
+          <t>KZ정밀, 최창규 회장</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 하이브 간의 복수의 민사 소송 진행 중, 화해 제안</t>
+          <t>손해배상 청구 소송 제기</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브에 256억 원 상당의 주식매수청구권을 포기하고 모든 법적 분쟁을 중단하자는 화해를 제안했습니다. 뉴진스 멤버들의 활동을 위함이라고 밝혔으나, 하이브는 입장을 밝히지 않아 법적 대응을 이어갈 것으로 보입니다. 민 전 대표는 하이브와 400억 원대의 또 다른 민사 소송도 진행 중입니다.</t>
+          <t>고려아연 최대주주인 영풍이 고려아연 경영권 분쟁 과정에서 의결권 행사를 제한당해 100억원의 손해를 입었다며 KZ정밀과 최창규 회장을 상대로 손해배상 청구 소송을 제기했다. 영풍 측은 상대방이 고의로 탈법적인 상호주 외관을 형성했다고 주장한다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 사건은 민희진 전 어도어 대표와 하이브 간의 기업 분쟁이 주를 이루며, 소송금융이 일반적으로 투자하는 다수 피해자의 명확하고 계량 가능한 손해배상 청구 사건으로 보기 어렵습니다 (적합 조건 1, 3, 4 미흡). 비록 상대방인 하이브의 자력은 충분하나 (적합 조건 2), 팬덤의 피해는 주로 정서적인 부분으로, 집단소송을 통한 경제적 손해배상 청구의 가능성이 낮습니다.</t>
+          <t>이 사건은 100억원 규모의 큰 피해 금액(적합 조건 4)을 다루고 있으나, 원고인 영풍은 고려아연의 최대주주로서 소송 비용을 자체적으로 감당할 수 있는 충분한 자금력을 가진 대기업으로 판단된다. 소송금융은 주로 자금력이 부족한 피해자에게 소송 비용을 지원하는 목적이 강하므로, 영풍과 같은 대기업은 소송금융의 일반적인 투자 대상에 해당하지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100억원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>민희진  265억 포기…소송 멈추라  하이브에 화해 제안</t>
+          <t>영풍, KZ정밀·최창규 회장에 ‘100억원’ 손배소</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178120</t>
+          <t>https://www.kukinews.com/article/view/kuk202603040209</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-02-26 01:04:47.696790+00:00</t>
+          <t>2026-03-05 00:30:48.195606+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 관련 항소심 진행 중. 민희진의 화해 제안 및 기자회견에 대한 언론 및 유튜버의 비판적 분석.</t>
+          <t>민희진 전 어도어 대표와 하이브 간의 복수의 민사 소송 진행 중, 화해 제안</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>유튜버 이진호가 민희진 전 어도어 대표의 4차 기자회견을 '256억 포기쇼'로 규정하며 비판했다. 이진호는 민 전 대표의 제안이 하이브에 더 큰 포기를 요구하는 전략적 프레임이며, 기자회견 방식과 발언의 진정성에 의문을 제기했다. 그는 민 전 대표가 법적 국면에서 명분을 쌓고 하이브를 압박하려는 의도라고 주장했다.</t>
+          <t>민희진 전 어도어 대표가 하이브에 256억 원 상당의 주식매수청구권을 포기하고 모든 법적 분쟁을 중단하자는 화해를 제안했습니다. 뉴진스 멤버들의 활동을 위함이라고 밝혔으나, 하이브는 입장을 밝히지 않아 법적 대응을 이어갈 것으로 보입니다. 민 전 대표는 하이브와 400억 원대의 또 다른 민사 소송도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 전 어도어 대표와 하이브 간의 진행 중인 기업 분쟁에 대한 유튜버의 비판적 분석을 다루고 있습니다. 소송금융은 일반적으로 집단적 피해를 입은 다수의 원고를 대상으로 하지만, 이 사건은 이미 진행 중인 기업 간 분쟁의 한 국면을 다루고 있어 신규 투자 기회로 보기 어렵습니다. (부적합 조건: 집단적 피해 아님, 신규 사건 아님)</t>
+          <t>이 사건은 민희진 전 어도어 대표와 하이브 간의 기업 분쟁이 주를 이루며, 소송금융이 일반적으로 투자하는 다수 피해자의 명확하고 계량 가능한 손해배상 청구 사건으로 보기 어렵습니다 (적합 조건 1, 3, 4 미흡). 비록 상대방인 하이브의 자력은 충분하나 (적합 조건 2), 팬덤의 피해는 주로 정서적인 부분으로, 집단소송을 통한 경제적 손해배상 청구의 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[종합] 이진호  민희진 '256억 포기쇼'→'뜬금포' 코스피 6천 발언…숫자...</t>
+          <t>민희진  265억 포기…소송 멈추라  하이브에 화해 제안</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-26/202602260100165180011524</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5178120</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-02-26 00:54:22.642503+00:00</t>
+          <t>2026-02-26 01:04:47.696790+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>하이브</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>소송 취하 제안</t>
+          <t>민희진 전 어도어 대표와 하이브 간의 경영권 분쟁 관련 항소심 진행 중. 민희진의 화해 제안 및 기자회견에 대한 언론 및 유튜버의 비판적 분석.</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브에 제기된 모든 민·형사 소송을 중단할 것을 공개적으로 제안했다. 이는 현재 진행 중인 양측의 법적 분쟁을 민희진 대표 측에서 종결하고자 하는 의사를 밝힌 것이다.</t>
+          <t>유튜버 이진호가 민희진 전 어도어 대표의 4차 기자회견을 '256억 포기쇼'로 규정하며 비판했다. 이진호는 민 전 대표의 제안이 하이브에 더 큰 포기를 요구하는 전략적 프레임이며, 기자회견 방식과 발언의 진정성에 의문을 제기했다. 그는 민 전 대표가 법적 국면에서 명분을 쌓고 하이브를 압박하려는 의도라고 주장했다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 기사는 민희진 대표가 하이브에 제기한 민·형사 소송을 취하하겠다고 제안한 상황을 다룹니다. 이는 소송금융이 원고의 소송 진행을 지원하는 목적과 상반되며, 새로운 소송 기회를 발굴하거나 기존 소송을 지속할 필요성을 제시하지 않습니다.</t>
+          <t>이 기사는 민희진 전 어도어 대표와 하이브 간의 진행 중인 기업 분쟁에 대한 유튜버의 비판적 분석을 다루고 있습니다. 소송금융은 일반적으로 집단적 피해를 입은 다수의 원고를 대상으로 하지만, 이 사건은 이미 진행 중인 기업 간 분쟁의 한 국면을 다루고 있어 신규 투자 기회로 보기 어렵습니다. (부적합 조건: 집단적 피해 아님, 신규 사건 아님)</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[출근길 브리핑-2월 26일] 코스피 6000 돌파·트럼프 2기 첫 국정연설·석...</t>
+          <t>[종합] 이진호  민희진 '256억 포기쇼'→'뜬금포' 코스피 6천 발언…숫자...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832187</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-26/202602260100165180011524</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-02-26 00:51:24.463397+00:00</t>
+          <t>2026-02-26 00:54:22.642503+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>하이브, 어도어</t>
+          <t>하이브</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>어도어 대표 해임안 의결권 행사 금지 가처분 인용 (민희진 승소), 하이브의 항소심 진행 예정, 어도어의 민희진 대상 손해배상 소송 진행 중</t>
+          <t>소송 취하 제안</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금 포기를 제안하며 모든 소송 취하를 요구했습니다. 앞서 민희진 측은 어도어 대표 해임안 의결권 행사 금지 가처분 소송에서 승소했으나, 어도어는 민희진과 멤버 다니엘에게 430억 원 규모의 손해배상 소송을 제기한 상태입니다. 하이브는 항소심을 통해 경영의 원칙과 기업의 명예를 회복하려 할 것으로 보이며, 분쟁은 금액이 아닌 명분 싸움으로 전개될 가능성이 높습니다.</t>
+          <t>민희진 오케이 레코즈 대표(전 어도어 대표)가 하이브에 제기된 모든 민·형사 소송을 중단할 것을 공개적으로 제안했다. 이는 현재 진행 중인 양측의 법적 분쟁을 민희진 대표 측에서 종결하고자 하는 의사를 밝힌 것이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>본 사건은 민희진 전 대표와 하이브 간의 경영권 및 계약 관련 기업 분쟁으로, 일반적인 소송금융의 대상인 다수의 피해자나 명확한 손해배상 청구 원고(피해자)의 사례에 해당하지 않습니다. 민희진 전 대표는 현재 손해배상 소송의 피고이며, 풋옵션 행사로 얻을 수 있는 이익을 포기하겠다고 제안하는 등 방어적 입장에 있어 로앤굿의 고객 프로필과 부합하지 않습니다.</t>
+          <t>이 기사는 민희진 대표가 하이브에 제기한 민·형사 소송을 취하하겠다고 제안한 상황을 다룹니다. 이는 소송금융이 원고의 소송 진행을 지원하는 목적과 상반되며, 새로운 소송 기회를 발굴하거나 기존 소송을 지속할 필요성을 제시하지 않습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>민희진 전 대표의 풋옵션 256억 원 (포기 제안), 어도어의 민희진 대상 손해배상 청구 약 430억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>'독설'에서 '성녀'로… 민희진의 역대 기자회견, 이제 진정 '종전'인가[...</t>
+          <t>[출근길 브리핑-2월 26일] 코스피 6000 돌파·트럼프 2기 첫 국정연설·석...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>sportschosun.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100162590011379</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=832187</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-02-25 13:09:46.332563+00:00</t>
+          <t>2026-02-26 00:51:24.463397+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>하이브, 어도어</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>라포르타 전 회장이 정치적 공세로 규정하며 소송 당사자들의 선수 등록 방해를 주장</t>
+          <t>어도어 대표 해임안 의결권 행사 금지 가처분 인용 (민희진 승소), 하이브의 항소심 진행 예정, 어도어의 민희진 대상 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>라포르타 전 바르셀로나 회장이 자서전 출판 기념회에서 '소송 이슈'를 언급하며 이를 정치적 공세로 규정하고, 선수 등록을 방해한 이들을 소송 당사자로 지목했다. 그는 2021년 재임 당시 구단이 파산 직전이었고, 메시 이적도 재정 문제 때문이었다고 해명하며 6억 유로 차입 사실을 밝혔다.</t>
+          <t>민희진 전 어도어 대표가 하이브와의 경영권 분쟁을 끝내기 위해 256억 원 규모의 풋옵션 대금 포기를 제안하며 모든 소송 취하를 요구했습니다. 앞서 민희진 측은 어도어 대표 해임안 의결권 행사 금지 가처분 소송에서 승소했으나, 어도어는 민희진과 멤버 다니엘에게 430억 원 규모의 손해배상 소송을 제기한 상태입니다. 하이브는 항소심을 통해 경영의 원칙과 기업의 명예를 회복하려 할 것으로 보이며, 분쟁은 금액이 아닌 명분 싸움으로 전개될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>기사는 '소송 이슈'를 언급하지만, 소송금융 투자 대상이 될 만한 명확한 원고(피해자), 특정 가능한 피고, 그리고 구체적인 손해배상 청구 사유가 불분명합니다. 라포르타 전 회장의 정치적 해명에 가까운 내용으로, 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+          <t>본 사건은 민희진 전 대표와 하이브 간의 경영권 및 계약 관련 기업 분쟁으로, 일반적인 소송금융의 대상인 다수의 피해자나 명확한 손해배상 청구 원고(피해자)의 사례에 해당하지 않습니다. 민희진 전 대표는 현재 손해배상 소송의 피고이며, 풋옵션 행사로 얻을 수 있는 이익을 포기하겠다고 제안하는 등 방어적 입장에 있어 로앤굿의 고객 프로필과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>민희진 전 대표의 풋옵션 256억 원 (포기 제안), 어도어의 민희진 대상 손해배상 청구 약 430억 원</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>“메시는 남길 수 없었다” 라포르타, 6억 유로 차입 고백…재선 앞두고...</t>
+          <t>'독설'에서 '성녀'로… 민희진의 역대 기자회견, 이제 진정 '종전'인가[...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>sportschosun.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112749064</t>
+          <t>https://www.sportschosun.com/entertainment/2026-02-25/202602250100162590011379</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-02-24 13:33:09.226479+00:00</t>
+          <t>2026-02-25 13:09:46.332563+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업 분쟁</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>라포르타 전 회장이 정치적 공세로 규정하며 소송 당사자들의 선수 등록 방해를 주장</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>라포르타 전 바르셀로나 회장이 자서전 출판 기념회에서 '소송 이슈'를 언급하며 이를 정치적 공세로 규정하고, 선수 등록을 방해한 이들을 소송 당사자로 지목했다. 그는 2021년 재임 당시 구단이 파산 직전이었고, 메시 이적도 재정 문제 때문이었다고 해명하며 6억 유로 차입 사실을 밝혔다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>기사는 '소송 이슈'를 언급하지만, 소송금융 투자 대상이 될 만한 명확한 원고(피해자), 특정 가능한 피고, 그리고 구체적인 손해배상 청구 사유가 불분명합니다. 라포르타 전 회장의 정치적 해명에 가까운 내용으로, 적합 조건에 해당하는 사항을 찾기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>“메시는 남길 수 없었다” 라포르타, 6억 유로 차입 고백…재선 앞두고...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>osen.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>http://www.osen.co.kr/article/G1112749064</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:33:09.226479+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>기업 분쟁</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr">
+        <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E16" t="inlineStr">
+      <c r="E17" t="inlineStr">
         <is>
           <t>한 사건은 소송 취하, 다른 사건은 가압류 인용 판결</t>
         </is>
       </c>
-      <c r="F16" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>주식시장 공시 내용으로, 다원시스는 한국철도공사가 제기한 부동산 및 채권 가압류 소송에서 인용 판결을 받았고, 삼영이엔씨는 전 사내이사가 제기한 이사회결의무효확인 소송이 취하되었다. 두 사건 모두 소송금융 투자 대상으로서의 새로운 기회로 보기 어렵다.</t>
         </is>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>기사 내용은 주식시장 공시로, 소송금융 투자 대상으로서의 새로운 피해자 발굴 기회가 아님. 한 사건은 이미 소송이 취하되어 종결되었고 (부적합 조건: 이미 종결된 사건), 다른 사건은 공공기관이 원고로서 가압류 인용 판결을 받은 상황으로, 소송금융의 주된 고객층(피해자/원고)에 해당하지 않으며, 사건의 구체적인 내용 파악이 어려움.</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J16" t="inlineStr">
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
         <is>
           <t>2월 23일 주식시장 주요공시</t>
         </is>
       </c>
-      <c r="K16" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>catchnews.kr</t>
         </is>
       </c>
-      <c r="L16" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M16" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://www.catchnews.kr/news/articleView.html?idxno=120917</t>
         </is>
       </c>
-      <c r="N16" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-02-24 00:58:15.697564+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N16"/>
+  <autoFilter ref="A1:N17"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>