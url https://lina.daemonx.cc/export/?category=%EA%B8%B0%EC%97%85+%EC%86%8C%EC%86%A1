--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,104 +4,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -426,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="45" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
-    <col width="8" customWidth="1" min="8" max="8"/>
+    <col width="19" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="41" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -525,114 +532,186 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>기업 소송</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>미국 인슐렛</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>미국 인슐렛과의 소송 진행 중, 이로 인한 매출 급감 및 상장적격성 실질심사 사유 추가</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>이오플로우는 미국 인슐렛과의 소송 여파로 매출이 88% 급감하고 자본전액잠식 상태에 빠져 상장적격성 실질심사 사유가 추가되었다. 회계감사인으로부터 반기 재무제표에 대해 의견거절을 받았으며, 주식 매매거래가 정지된 상태이다. 현재 유상증자를 추진하며 재무구조 개선을 시도하고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이오플로우는 미국 인슐렛과의 소송 여파로 매출이 88% 급감하고 자본전액잠식 상태에 빠지는 등 심각한 재정적 어려움을 겪고 있습니다. 상대방인 인슐렛은 대기업으로 추정되어 자력이 충분할 수 있고(적합 조건 2), 이오플로우의 피해 규모는 매우 크지만(적합 조건 4), 기사에서 소송의 구체적인 내용과 승소 가능성에 대한 정보가 부족합니다. 또한, 이오플로우 자체의 극심한 재정 불안정성(자본전액잠식, 감사 의견거절)은 소송금융 투자에 있어 매우 높은 위험 요인입니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>매출 88% 급감, 자본전액잠식</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>이오플로우, 매출 미달·자본잠식…상장적격성 실질심사 사유 추가</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.edaily.co.kr/news/newspath.asp?newsid=06681366645547320</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-16 07:00:45.233504+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t>기업 소송</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="C3" t="inlineStr">
         <is>
           <t>홍원식 전 남양유업 회장</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>서울중앙지법 민사22부에서 1심 진행 중, 재판부 변경에 따른 변론 갱신 절차</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>남양유업이 홍원식 전 회장을 상대로 52억원 규모의 손해배상 청구 소송을 제기하여 1심 5차 변론기일이 진행되었습니다. 이 소송은 과징금 책임 공방과 관련된 것으로, 재판부 변경에 따른 변론 갱신 절차가 이루어졌습니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>적합 조건인 상대방 자력 충분(홍원식 전 남양유업 회장), 피해 규모 큼(52억원), 증거 확보 가능(과징금 관련), 공적 절차 진행 중(과징금 부과)에 해당합니다. 기업이 전 경영진을 상대로 제기한 소송으로 일반적인 집단 피해자 소송과는 성격이 다르지만, 청구 금액이 크고 피고의 자력이 충분하여 소송금융 투자 매력이 높습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>52억원</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>'과징금 책임 공방' 홍원식 전 남양유업 회장 손배소, 종결 여부 주목</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>bloter.net</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.bloter.net/news/articleView.html?idxno=658620</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-04-03 12:56:08.420507+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>