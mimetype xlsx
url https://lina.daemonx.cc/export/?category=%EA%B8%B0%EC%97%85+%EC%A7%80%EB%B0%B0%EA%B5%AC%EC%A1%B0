--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$118</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$131</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00ECFDF5"/>
-        <bgColor rgb="00ECFDF5"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N118"/>
+  <dimension ref="A1:N131"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,8302 +539,9198 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
+      <c r="D2" t="inlineStr"/>
+      <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 주주들이 영업이익의 상당 부분을 임직원 성과급 재원으로 지출하는 것에 반대하며 집단소송을 예고했습니다. 주주들은 주주명단을 확보하는 대로 임시 주주총회 소집을 추진할 계획입니다.</t>
+          <t>이 기사는 횡령, 배임, 회계부정 등 기업 내부통제 실패가 주가 하락, 투자자 집단소송, 금융당국 제재, 검찰 수사 등으로 이어져 기업 존속을 위협할 수 있음을 경고합니다. 과거 기업들이 내부통제를 비용으로 여겼으나, 이제는 경쟁력의 핵심 요소로 인식해야 한다고 강조합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)은 자력이 충분한 대기업이며, 다수의 주주들이 피해를 입어 집단소송이 예고된 상황입니다. 영업이익 지출 관련 재무 기록 등 증거 확보가 용이하며, 임시 주주총회 소집 추진이라는 공적 절차가 진행 중입니다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
+          <t>이 기사는 횡령, 배임, 회계부정 등 기업 내부통제 실패로 인한 문제점과 그 파급 효과를 일반론적으로 설명하는 칼럼입니다. 특정 사건이나 피고, 피해 규모, 진행 단계가 구체적으로 명시되어 있지 않아 소송금융 투자 대상으로 적합한 신규 사건으로 볼 수 없습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성전자 노사, 임단협 찬반 투표 최종 가결...반년 갈등 일단락</t>
+          <t>[기업인사이트 11]횡령·배임부터 회계부정까지…기업을 무너뜨리는 것...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>ppss.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=250664</t>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=304388</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:02:52.717432+00:00</t>
+          <t>2026-08-21 21:15:10.953461+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>엘디티, 멜파스, 모바일어플라이언스</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>직무집행정지가처분 및 주주총회결의 집행정지가처분 소송 기각 판결, 주주명부열람등사가처분 소송 제기</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>해당 기사는 주식시장의 주요 공시 내용을 담고 있으며, 직무집행정지가처분 및 주주총회결의 집행정지가처분 소송의 기각 판결과 주주명부열람등사가처분 소송 제기 등 기업 지배구조 및 주주권 관련 법적 분쟁들을 보도하고 있습니다. 이 사건들은 대규모 금전적 손해배상 청구와는 거리가 멀어 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>이 기사는 대규모 금전적 피해를 수반하는 집단적 손해배상 소송이 아닌, 기업 지배구조 및 주주권 관련 절차적 분쟁들을 다루고 있습니다. 일부 소송은 이미 기각 판결로 종결되어 소송금융 투자 대상으로서의 신규성이 없으며, 제기된 소송 또한 금전적 회복 가능성이 높은 유형이 아닙니다. (적합 조건 1, 3, 4, 6 미충족, 부적합 조건 '이미 종결된 사건' 일부 해당)</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>8월 12일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=127279</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-08-14 07:00:18.222090+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>SK하이닉스</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일론 머스크가 1,340억 달러 규모의 소송 제기</t>
+          <t>배임 고발 및 무효소송, 가처분 신청 예고</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>오픈AI의 공동 창립자인 일론 머스크가 오픈AI가 초기 비영리 및 인류 공헌이라는 설립 목적을 저버리고 영리 목적으로 변질되었다며 1,340억 달러 규모의 소송을 제기했습니다. 이 소송은 AI 업계의 주요 이슈로 부상하고 있으며, 오픈AI의 미래 방향성에 대한 논란을 야기하고 있습니다.</t>
+          <t>대한민국주주운동본부가 SK하이닉스의 성과급 노사합의에 대해 배임 고발, 무효소송, 성과급 지급금지 가처분 신청 등 법적 대응을 예고했습니다. 주주단체는 성과급 관련 조항에 대한 무효확인 소송을 제기할 계획입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>오픈AI는 대규모 AI 기업으로 자력이 충분하며(적합 조건 2), 일론 머스크가 설립 목적 변질을 주장하며 소송을 제기하여 상대방의 책임 주체가 명확합니다(적합 조건 1). 또한, 소송 규모가 1,340억 달러로 매우 커서 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기된 상태로 종결된 사건이 아닙니다.</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당. SK하이닉스라는 대기업을 상대로 주주단체가 성과급 노사합의에 대한 배임 고발 및 무효 소송을 예고하여 집단적 소송 가능성이 높고, 성과급 규모를 고려할 때 피해 규모도 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1,340억 달러</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[칼럼] 흔들리는 AI 제국, 오픈AI의 사면초가</t>
+          <t>주주단체  SK하이닉스 성과급 노사합의 땐 배임 고발</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=58015</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2115652</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-22 13:44:23.119811+00:00</t>
+          <t>2026-08-11 18:19:59.578282+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A5" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>고려아연, 영풍</t>
+          <t>고려아연, 박기덕 대표</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중</t>
+          <t>1심 법원에서 위자료 지급 판결 선고, 박기덕 대표 항소 예정. 임시 주총 효력정지 가처분 사건은 대법원 심리 중.</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>고려아연과 영풍이 6000억 원 규모의 원아시아 출자를 두고 경영권 분쟁을 벌이고 있으며, 이와 관련하여 주주대표소송이 진행 중이거나 예정되어 있음. 해당 분쟁의 핵심 증거가 존재한다고 보도됨.</t>
+          <t>고려아연은 지난해 임시 주주총회에서 영풍·MBK파트너스 측의 의결권을 제한한 것에 대해 법원으로부터 박기덕 대표의 귀책사유를 인정받아 위자료 1억 원을 배상하라는 판결을 받았다. 고려아연 측은 대법원에서 3월 정기 주총의 적법성을 인정받았으며, 이번 판결은 1월 임시 주총 관련 사안으로 SMC의 주식회사 여부가 쟁점이라고 주장하며 항소할 예정이다. 현재 임시 주총 효력정지 가처분 사건은 대법원에서 심리 중이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대기업인 고려아연과 영풍 간의 6000억 원 규모 출자 분쟁으로, 상대방의 자력이 충분하고 피해 규모가 큼. 주주대표소송의 핵심 증거가 언급되어 증거 확보 가능성이 높으며, 주주대표소송의 특성상 다수 주주에게 영향을 미칠 수 있음.</t>
+          <t>상대방(고려아연)은 자력이 충분하며, 법원에서 의결권 제한에 대한 귀책사유를 인정하여 위자료 지급 판결이 내려진 점은 긍정적입니다. (적합 조건 1, 2, 5) 그러나 집단적 피해가 아니며, 현재 인정된 피해 규모(위자료 1억 원)가 소송금융 투자 대상으로 매우 크다고 보기는 어렵습니다. 또한, MBK 측의 손해배상 청구는 기각되었습니다. (적합 조건 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>6000억 원</t>
+          <t>1억 원 (위자료)</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2 (영풍, MBK파트너스)</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>고려아연-영풍, ‘원아시아 6000억 출자’ 놓고 공방…경영협력계약 공...</t>
+          <t>고려아연  정기주총 적법성 대법이 인정…의결권 제한 위자료 판결, 지...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202605182027440070188</t>
+          <t>https://www.newsis.com/view/NISX20260713_0003707499</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-21 07:23:01.802322+00:00</t>
+          <t>2026-07-24 07:02:22.259714+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>신세계그룹</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>기업 지배구조 문제 제기 및 비판</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>정용진 신세계그룹 회장이 스타벅스 '탱크데이' 사태 관련 대표이사 해임 및 대국민 사과를 진행했으나, 변호사는 정 회장이 법적 권한 없이 인사권을 행사하고 책임 없는 직함으로 사과했다고 비판했습니다. 이는 재벌 그룹의 무법적인 지배구조 문제를 드러내며, 주주와 노동자에게 비극적인 상황을 초래할 수 있다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>이 기사는 신세계그룹의 기업 지배구조 문제를 비판하는 시론으로, 정용진 회장의 법적 권한 없는 인사 개입과 책임 회피를 지적합니다. 상대방(신세계그룹)은 자력이 충분하나, 특정 사건으로 인한 명확한 집단적 피해나 구체적인 손해배상 청구 대상이 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>(시론)정용진 ‘회장’, 권한도 책임도 없는 직함</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>newstomato.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>http://www.newstomato.com/ReadNews.aspx?no=1302289&amp;inflow=N</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-07-21 10:25:38.266912+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>ISS (Institutional Shareholder Services)</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E6" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>임시 주주총회에서 대표이사 해임안 상정, 향후 소송 예고</t>
+          <t>미 4개 주가 ISS에 소송 제기</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>태광산업과 롯데홈쇼핑이 20년간의 동거를 끝내고 법정 다툼을 예고하고 있다. 태광산업은 롯데홈쇼핑이 롯데 계열사와 수십억원 규모의 불법 내부거래를 진행했다고 주장하며 김재겸 대표이사 해임안을 임시 주주총회에 상정했다. 이는 향후 해임 소송이나 이사 선임 무효 소송 등 법적 절차를 위한 명분 확보용으로 분석된다.</t>
+          <t>미국 4개 주가 기업 지배구조 및 자문 서비스 기업인 ISS(Institutional Shareholder Services)를 상대로 소송을 제기했다. 이 소송은 ESG 및 DEI(다양성, 형평성, 포용성)와 관련된 것으로 보인다. 구체적인 소송 내용은 기사에 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 수십억원 규모의 불법 내부거래 의혹이 제기되어 피해 규모가 크다. 태광산업 측이 사전 승인 없는 내부거래를 명백한 위법으로 주장하며 구체적인 법적 쟁점을 제시하고 있고, 관련 증거 확보 가능성이 높다. 임시 주총에서 대표이사 해임안 상정 등 법정 공방을 위한 절차가 진행 중이다.</t>
+          <t>소송이 이미 진행 중이며(소송중), 상대방(ISS)은 주요 기업으로 자력이 충분할 것으로 예상됩니다(적합 조건 2). 4개 주가 원고로 참여하여 집단적 성격을 띠지만(적합 조건 3), 사건의 구체적인 내용, 책임의 명확성, 피해 규모 등 핵심 정보가 부족하여 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수십억원 규모의 계약 관련</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]20년 사돈 동거 파국…태광-롯데, 결국 법정 가나</t>
+          <t>[해외브리핑] 미 빅테크 주주들, 'AI 전력 폭증·기후 공약 충돌' 해명 ...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>esgeconomy.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-22</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/04/03/0040</t>
+          <t>https://www.esgeconomy.com/news/articleView.html?idxno=15581</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:55.960802+00:00</t>
+          <t>2026-07-13 07:40:07.641171+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소액주주 보호 강화로 인한 이사/임원 대상 소송 증가 예상</t>
+          <t>정책 제안에 대한 비판</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>기사는 경영 리스크 증가와 소액주주 보호 강화 추세에 따라 이사 및 임원을 상대로 한 손해배상 및 배임 관련 소송 가능성이 높아질 것으로 전망합니다. 이는 전문인배상책임보험 시장의 성장으로 이어지고 있으며, 기업 리스크가 비정형·복합 위험으로 변화하고 있음을 시사합니다.</t>
+          <t>이병태 KAIST 명예교수는 김용범 청와대 정책실장이 제안한 '국민 배당' 구상에 대해 AI 양극화 해소와 내수 진작에 실효성이 없으며, 시장경제와 상법 원칙을 훼손하고 '코리아 디스카운트'를 심화할 수 있다고 비판했습니다. 그는 기업의 이익 처분권에 정부가 관여하는 것이 상법상 이사의 충실 의무와 충돌하여 소액주주의 이익을 침해할 수 있다고 경고했습니다. 이 기사는 정책 제안에 대한 학술적 비판으로, 실제 피해 발생 사건에 대한 보도가 아닙니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이 아닌 경영 리스크 증가 및 소액주주 보호 강화에 따른 이사/임원 대상 소송 증가 가능성이라는 시장 동향을 다루고 있습니다. 특정 피해자, 피해 규모, 책임 주체가 명확히 특정된 사건이 아니므로 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+          <t>이 기사는 특정 주체의 잘못으로 인한 구체적인 피해 발생 사건이 아닌, 정부의 정책 제안에 대한 비판적 논평입니다. 따라서 상대방 책임의 명확성(1), 집단적 피해(3), 피해 규모(4), 증거 존재(5), 공적 절차 진행(6) 등 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>경영 리스크 증가에 ‘전문인배상책임보험’ 우상향…KB손보 6.2% 성장</t>
+          <t>[이슈터미네이터] 이병태  국민배당은 봉건적 기업관 산물…시장·주주...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-15</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026040213171122391</t>
+          <t>https://www.newspim.com/news/view/20260515001225</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:45.595846+00:00</t>
+          <t>2026-07-06 06:04:12.131952+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론 진행 중, 증거 확보(문서제출명령) 여부가 쟁점</t>
+          <t>미국 민사 재판 진행 중, 증인 심문 단계</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송의 첫 변론에서 '기밀문서' 공개 여부를 두고 치열한 공방이 벌어졌다. 재판부는 문서제출명령의 엄격한 요건을 강조하며 신중한 입장을 보였다. 이 소송은 주주들이 회사 경영진의 책임을 묻는 것으로, 증거 확보가 본안 소송의 중요한 전초전이 될 전망이다.</t>
+          <t>일론 머스크가 오픈AI를 상대로 제기한 소송에서 공동창업자 그렉 브록먼이 자신의 지분 가치가 300억 달러에 달한다고 증언하며 공방이 격화되고 있다. 머스크는 오픈AI가 비영리 사명을 훼손하고 수익 중심 구조로 변질되었다고 주장하며, 오픈AI 측은 머스크가 경쟁사 xAI의 이해관계로 압박한다고 맞서고 있다. 이번 재판은 오픈AI의 지배구조와 설립 취지를 둘러싼 상징적 분수령이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>주주대표소송의 상대방인 고려아연은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 현재 소송 진행 중이며, '기밀문서' 공개 여부가 쟁점이 되는 것으로 보아 증거 확보 가능성이 있습니다 (적합 조건 5). 다만, 기사만으로는 구체적인 피해 규모나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+          <t>오픈AI는 막대한 자본력을 가진 대기업이며(적합 조건 2), 현재 법정에서 증언 및 문자 메시지 등 증거가 활발히 제시되고 있습니다(적합 조건 5). 비록 집단 피해 사례는 아니지만, 오픈AI의 지배구조와 수백억 달러 규모의 지분 가치가 쟁점인 고액 소송으로, 소송금융 투자로서의 잠재 가치가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 달러 이상 (추정)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>고려아연 주주소송, '기밀문서' 공개 여부가 본안 전초전 됐다</t>
+          <t>브록먼, 머스크 소송전서 “오픈AI 사명 유지”…지분가치 공개로 공방...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>newswatch.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.newswatch.kr/news/articleView.html?idxno=78954</t>
+          <t>https://www.tokenpost.kr/news/ai/356356</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-03 13:06:16.685167+00:00</t>
+          <t>2026-06-29 03:16:54.268748+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>주주운동본부의 소송 예고, 주주명부 열람 및 지분 결집, 임시주총 소집 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>삼성전자 노사 간 자사주 성과급 지급 합의안이 노조 찬반투표를 통과했으나, 소액주주들은 이를 '위장된 위법 배당'으로 규정하며 반발하고 있다. 주주운동본부는 무효확인 소송 및 손해배상 청구 대표소송을 검토 중이며, 주주명부 열람과 지분 결집을 통해 임시주총 소집 청구 등 주주권 행사를 준비하고 있다. 이 사안은 대규모 자사주 지급이 주주환원 재원에 미칠 영향 때문에 주주들의 큰 관심을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>삼성전자의 자사주 성과급 지급 합의는 주주운동본부에 의해 '위장된 위법 배당'으로 지목되며 상법상 배당 절차 위반 주장이 제기되어 상대방 책임이 비교적 명확합니다. 상대방인 삼성전자는 대기업으로 자력이 충분하며, 소액주주 다수가 피해자로 예상되고 향후 3년간 80조원 규모의 자사주 지급이 주주환원 재원에 영향을 미칠 수 있어 피해 규모가 매우 큽니다. 노사 합의안, 상법 개정 내용 등 객관적 증거가 존재하며, 주주명부 열람, 임시주총 소집 청구 검토 등 공적 절차가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>향후 3년간 80조원 안팎 (주주환원 재원 영향)</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>[Invest]삼성전자 자사주 성과급, '노조 표결' 넘었지만 '주주 표심' 산...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>investchosun.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/05/27/2026052780153.html</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-06-27 07:00:43.579017+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>무효확인 소송 및 손해배상 청구 검토 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>삼성전자 임금협상 타결 과정에서 회사 자금의 외부 유출이 주주총회 결의 사항이라는 주장이 제기되었다. 이에 대해 무효확인 소송과 이사 충실의무 위반에 따른 손해배상 청구를 검토 중인 것으로 알려졌다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>대기업인 삼성전자가 피고가 될 예정으로 자력이 충분하며(적합 조건 2), 회사 자금의 외부 유출이 주주총회 결의 사항이라는 주장은 이사 충실의무 위반의 법적 근거를 제시하여 상대방 책임이 비교적 명확해 보입니다(적합 조건 1). 다만, 피해 규모와 피해자 수가 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>삼성전자 임금협상 타결…갈등 불씨는 여전</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>incheonilbo.com</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1323868</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-06-24 07:00:10.457506+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...37 lines deleted...]
-      <c r="L10" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr"/>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>남양유업은 2021년부터 지난해까지 현 대주주인 한앤컴퍼니와 과거 대주주인 홍원식 전 회장 측 간 소송으로 조직 안정화와 지배구조 이슈 해결에 상당한 시간을 소모했습니다. 이로 인해 경쟁사들이 단백질, 식물성, 기능성 제품으로 전환하는 동안 우유 비중을 확대하는 전략을 유지했습니다.</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>이 기사는 남양유업의 사업 전략을 다루며, 과거 대주주 간 소송을 언급하고 있습니다. 이는 일반적인 소송금융의 투자 대상인 집단적 피해나 소비자 피해 사건이 아닌 내부 주주 간 분쟁이며, 이미 '지난해까지' 진행된 사건으로 새로운 투자 기회로 보기 어렵습니다. (적합 조건 1, 3, 4, 6에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>흰우유 소비 줄고 단백질 뜨는데… 남양유업은 우유 비중 확대</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/distribution/food/2026/05/28/7XVC3REXBFCADBU7AE6BBCCACE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>2026-06-21 07:03:26.767492+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>고려아연 주식회사</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>주주대표소송 및 주총 결의취소 소송 진행 중, 법원의 문서제출명령 진행</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍·MBK파트너스 간 9300억원 규모의 주주대표소송 및 주총 결의취소 소송이 진행 중이다. 영풍 측은 최윤범 고려아연 회장의 동창 펀드 자금 흐름과 외부 자문사의 경영권 방어 개입 의혹을 제기하며 법원의 문서제출명령을 받았고, 고려아연은 영풍의 핵심 자료 제출 거부를 비판하며 공방이 격화되고 있다.</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>고려아연은 대기업으로 배상 능력이 충분하며(적합 조건 2), 9300억원 규모의 주주대표소송이 진행 중으로 피해 규모가 매우 큽니다(적합 조건 4). 법원이 관련 펀드 내부 문서 및 자문계약서 제출을 명령하여 증거 확보 절차가 활발히 진행 중입니다(적합 조건 5). 또한, 법원의 문서제출명령은 의혹의 타당성을 어느 정도 인정한 것으로 볼 수 있어 책임 규명 가능성이 높습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>9300억원</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>“내로남불” vs “동창 펀드”⋯ 영풍 압박에 고려아연 ‘역공’</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260527501284</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>2026-06-21 07:02:22.106734+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>특정 법적 분쟁이 아닌 일반적인 의견 표명</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>한 외국인 기관 투자자가 기업 지배구조 개선의 목표는 소송이 아닌 이사회가 투자자 요구를 이해하는 것이라고 강조했습니다. 이는 경영권 침해 우려를 줄이고 기업들이 지배구조를 개선하도록 유도하는 데 초점을 맞춘 발언입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용은 특정 사건이나 분쟁에 대한 보도가 아닌, 외국인 기관 투자자의 기업 지배구조 개선에 대한 일반적인 의견 표명입니다. 소송이 목표가 아니라고 명시되어 있어, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 피해 사실이 존재하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>[이재명 정부 1년] 코리아 디스카운트 해소 '속도전'…안착·지속 여부 ...</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1648723/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-06-17 19:18:43.677408+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>삼성전자</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>임시 주주총회 소집 추진, 집단소송 예고</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>삼성전자 주주들이 영업이익의 상당 부분을 임직원 성과급 재원으로 지출하는 것에 반대하며 집단소송을 예고했습니다. 주주들은 주주명단을 확보하는 대로 임시 주주총회 소집을 추진할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방(삼성전자)은 자력이 충분한 대기업이며, 다수의 주주들이 피해를 입어 집단소송이 예고된 상황입니다. 영업이익 지출 관련 재무 기록 등 증거 확보가 용이하며, 임시 주주총회 소집 추진이라는 공적 절차가 진행 중입니다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>삼성전자 노사, 임단협 찬반 투표 최종 가결...반년 갈등 일단락</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>asiaa.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=250664</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-06-05 07:02:52.717432+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>주주대표소송 진행 중, 법원 내부 문서 제출 명령</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>고려아연을 상대로 한 주주대표소송이 진행 중이며, 법원은 고려아연에 원아시아파트너스 관련 펀드 및 컨두잇 자문 내부 문서 제출을 명령했다. 영풍·MBK 파트너스 측은 특정 경영진의 지위 보전이 아닌 모든 주주의 공동 이익을 위한 경영을 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 현재 주주대표소송이 진행 중인 사건이다. 법원이 내부 문서 제출을 명령하여 증거 확보 가능성이 높고(적합 조건 5), 이는 소송의 진전과 잠재적 승소 가능성을 높인다. 주주대표소송의 특성상 피해 규모가 클 것으로 예상되며, 이는 소송금융 투자에 적합한 조건이다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>법원, 고려아연에 ‘원아시아 펀드’·‘컨두잇 자문’ 문서 제출 명령</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>mydaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.mydaily.co.kr/page/view/2026052715505349066</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-05-30 01:16:52.572009+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>일론 머스크가 1,340억 달러 규모의 소송 제기</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>오픈AI의 공동 창립자인 일론 머스크가 오픈AI가 초기 비영리 및 인류 공헌이라는 설립 목적을 저버리고 영리 목적으로 변질되었다며 1,340억 달러 규모의 소송을 제기했습니다. 이 소송은 AI 업계의 주요 이슈로 부상하고 있으며, 오픈AI의 미래 방향성에 대한 논란을 야기하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>오픈AI는 대규모 AI 기업으로 자력이 충분하며(적합 조건 2), 일론 머스크가 설립 목적 변질을 주장하며 소송을 제기하여 상대방의 책임 주체가 명확합니다(적합 조건 1). 또한, 소송 규모가 1,340억 달러로 매우 커서 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기된 상태로 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>1,340억 달러</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>[칼럼] 흔들리는 AI 제국, 오픈AI의 사면초가</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>gamevu.co.kr</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=58015</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>2026-05-22 13:44:23.119811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>주주대표소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>고려아연과 영풍이 6000억 원 규모의 원아시아 출자를 두고 경영권 분쟁을 벌이고 있으며, 이와 관련하여 주주대표소송이 진행 중이거나 예정되어 있음. 해당 분쟁의 핵심 증거가 존재한다고 보도됨.</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>대기업인 고려아연과 영풍 간의 6000억 원 규모 출자 분쟁으로, 상대방의 자력이 충분하고 피해 규모가 큼. 주주대표소송의 핵심 증거가 언급되어 증거 확보 가능성이 높으며, 주주대표소송의 특성상 다수 주주에게 영향을 미칠 수 있음.</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>6000억 원</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>고려아연-영풍, ‘원아시아 6000억 출자’ 놓고 공방…경영협력계약 공...</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>dnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202605182027440070188</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:23:01.802322+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>주주대표소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>영풍은 고려아연이 최윤범 이사와 원아시아파트너스 지창배 대표의 사적 친분을 통해 5600억 원 규모의 펀드에 대규모 출자하고, 이 자금이 청호컴넷 사채 상환 등 비정상적으로 사용되었다는 의혹을 제기했습니다. 지창배 대표는 횡령 및 배임 유죄 판결을 받았으며, 영풍은 현재 서울중앙지방법원에 주주대표소송을 제기한 상태입니다. 고려아연은 적법한 투자였다며 영풍의 주장을 반박하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 5600억 원에 달하는 대규모 자금 출자 건으로 피해 규모가 매우 큽니다(적합 조건 4). 원아시아파트너스 대표의 횡령 및 배임 유죄 판결과 법원 판결문에서 고려아연을 '특별한 관계에 있는 출자자'로 명시한 점은 상대방 책임의 명확성을 뒷받침하며(적합 조건 1, 5), 현재 주주대표소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>5600억 원 (출자금)</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>고려아연 주주 다수</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>[고려아연 경영권 분쟁] 영풍  사적 인맥으로 5600억 출자  vs 고려아연 ...</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>smarttoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/107615</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-05-21 07:20:57.789556+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>임시 주주총회에서 대표이사 해임안 상정, 향후 소송 예고</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>태광산업과 롯데홈쇼핑이 20년간의 동거를 끝내고 법정 다툼을 예고하고 있다. 태광산업은 롯데홈쇼핑이 롯데 계열사와 수십억원 규모의 불법 내부거래를 진행했다고 주장하며 김재겸 대표이사 해임안을 임시 주주총회에 상정했다. 이는 향후 해임 소송이나 이사 선임 무효 소송 등 법적 절차를 위한 명분 확보용으로 분석된다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 수십억원 규모의 불법 내부거래 의혹이 제기되어 피해 규모가 크다. 태광산업 측이 사전 승인 없는 내부거래를 명백한 위법으로 주장하며 구체적인 법적 쟁점을 제시하고 있고, 관련 증거 확보 가능성이 높다. 임시 주총에서 대표이사 해임안 상정 등 법정 공방을 위한 절차가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>수십억원 규모의 계약 관련</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>[인사이드 스토리]20년 사돈 동거 파국…태광-롯데, 결국 법정 가나</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/04/03/0040</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:39:55.960802+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>기업 이사 및 임원</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>소액주주 보호 강화로 인한 이사/임원 대상 소송 증가 예상</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>기사는 경영 리스크 증가와 소액주주 보호 강화 추세에 따라 이사 및 임원을 상대로 한 손해배상 및 배임 관련 소송 가능성이 높아질 것으로 전망합니다. 이는 전문인배상책임보험 시장의 성장으로 이어지고 있으며, 기업 리스크가 비정형·복합 위험으로 변화하고 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이 아닌 경영 리스크 증가 및 소액주주 보호 강화에 따른 이사/임원 대상 소송 증가 가능성이라는 시장 동향을 다루고 있습니다. 특정 피해자, 피해 규모, 책임 주체가 명확히 특정된 사건이 아니므로 소송금융 투자 대상으로 분석하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>경영 리스크 증가에 ‘전문인배상책임보험’ 우상향…KB손보 6.2% 성장</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>ceoscoredaily.com</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.ceoscoredaily.com/page/view/2026040213171122391</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:39:45.595846+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>주주대표소송 첫 변론 진행 중, 증거 확보(문서제출명령) 여부가 쟁점</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>고려아연 주주대표소송의 첫 변론에서 '기밀문서' 공개 여부를 두고 치열한 공방이 벌어졌다. 재판부는 문서제출명령의 엄격한 요건을 강조하며 신중한 입장을 보였다. 이 소송은 주주들이 회사 경영진의 책임을 묻는 것으로, 증거 확보가 본안 소송의 중요한 전초전이 될 전망이다.</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>주주대표소송의 상대방인 고려아연은 자력이 충분한 대기업으로 판단됩니다 (적합 조건 2). 현재 소송 진행 중이며, '기밀문서' 공개 여부가 쟁점이 되는 것으로 보아 증거 확보 가능성이 있습니다 (적합 조건 5). 다만, 기사만으로는 구체적인 피해 규모나 상대방 책임의 명확성을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>고려아연 주주소송, '기밀문서' 공개 여부가 본안 전초전 됐다</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>newswatch.kr</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
-[...858 lines deleted...]
-      </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1627212/?sc=Naver</t>
+          <t>http://www.newswatch.kr/news/articleView.html?idxno=78954</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:07.991283+00:00</t>
+          <t>2026-04-03 13:06:16.685167+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="3" t="inlineStr">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr"/>
       <c r="F23" t="inlineStr">
         <is>
-          <t>업계에서는 과도한 다양성(DEI) 정책이 주주 가치를 훼손한다는 논리로 법적 소송과 연계하는 경향이 나타나고 있습니다. 이는 ESG 정책에 대한 거부감을 법적 쟁점으로 전환하려는 움직임으로 보입니다.</t>
+          <t>이사의 충실 의무 대상이 '회사와 주주'로 확대됨에 따라 소액주주가 이사를 상대로 손해배상청구 및 배임 책임을 묻는 소송이 증가할 것으로 전망된다. 이러한 법적 변화는 상장 기업을 중심으로 임원배상책임보험 시장의 성장을 촉진하고 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 피해자를 언급하지 않고, '과도한 다양성(DEI) 정책이 주주 가치를 훼손한다'는 논리로 법적 소송과 연계될 수 있다는 업계의 일반적인 경향을 설명하고 있습니다. 소송 상대방, 피해 규모, 구체적인 증거 등 소송금융 투자에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건에 대한 보도가 아닌, 이사의 충실 의무 확대에 따른 소액주주 소송 증가 가능성을 전망하는 칼럼이다. 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 소송금융 투자 대상으로 적합한 '사건'이 존재하지 않는다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>다시 찾아온 '에너지 리얼리즘'…친환경 투자 돌파구는</t>
+          <t>[정인호 객원기자칼럼] 기업 '지배구조 개편' 철저하게 시행돼야</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>weekly.hankooki.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603204674i</t>
+          <t>https://weekly.hankooki.com/news/articleView.html?idxno=7157998</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-31 00:39:20.249560+00:00</t>
+          <t>2026-04-03 13:00:44.570834+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>스맥</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 마련되어, 향후 행동주의 펀드들의 공세 및 소송 증가가 예상됩니다.</t>
+          <t>이사회 의사록 열람 소송 법원 승인</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회가 지배주주의 사익이나 경영권 방어를 위해 소수주주의 이익을 침해할 경우 손해배상 책임의 법적 근거가 마련되었다. 이는 행동주의 펀드들이 이 명분을 지렛대 삼아 기업 이사회를 상대로 공세를 펼칠 수 있는 기반을 제공한다. 향후 소수주주 이익 침해 관련 소송이 증가할 것으로 예상된다.</t>
+          <t>SNT홀딩스가 스맥 이사회 의사록 열람 소송에서 법원 승인을 받았으나, 해당 소송의 영향력은 제한적일 것으로 전망된다. SNT는 스맥 주주총회 이후 전략을 재검토하고 있으며, 이는 기업 지배구조 관련 분쟁의 일환으로 보인다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 명확해져 상대방 책임이 비교적 명확해졌습니다(적합 조건 1). 대기업 이사회 및 지배주주를 대상으로 하므로 상대방에게 자력이 충분할 가능성이 높고(적합 조건 2), 소수주주 다수가 피해를 입을 수 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 이어질 수 있습니다. 또한, 법적 근거 마련 자체가 증거 확보에 유리한 환경을 조성합니다(적합 조건 5).</t>
+          <t>이사회 의사록 열람 소송은 이미 법원으로부터 승인을 받아 해당 법적 절차가 종결된 상태이다. 또한, 집단적 피해나 명확한 피해 금액이 확인되지 않으며, 기사에서 해당 소송의 영향력이 제한적일 것으로 언급되어 소송금융 투자 대상으로서의 매력이 낮다. (부적합 조건: 이미 종결된 사건 - 부분적으로 해당, 적합 조건: 집단적 피해, 피해 규모 큼 - 해당 없음)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>소수주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>[더벨][2026 주총 행동주의 리포트] 상법 개정 원년, '지배구조 2.0' 시대...</t>
+          <t>[더벨]이사회에 막힌 SNT, 스맥 주총 후 ‘전략 재검토’</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603260947466120105425</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202604011133568040107731</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-30 12:48:25.933490+00:00</t>
+          <t>2026-04-03 00:42:59.747058+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>한화솔루션</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>유상증자 관련 주주 반발 격화</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>한화솔루션의 채무상환 목적 유상증자에 대한 주주들의 반발이 격화되고 있습니다. 기사는 상법상 주주들이 지분율에 따라 주주 제안권, 주주 대표 소송권 등을 행사할 수 있음을 언급하고 있으나, 구체적인 분쟁 내용이나 피해 규모는 명시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>제공된 기사 내용이 매우 제한적이라 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모 및 증거 여부를 파악하기 어렵습니다. 상대방(한화솔루션)은 자력이 충분한 대기업이지만, 소송금융 투자에 필요한 핵심 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모, 증거)이 확인되지 않습니다. (적합 조건 1개 이하)</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>한화솔루션, ‘채무상환’ 유상증자 반발 ‘격화’…경영진 ‘주식매수...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>ceoscoredaily.com</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.ceoscoredaily.com/page/view/2026040211515576124</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:42:45.791678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>한화솔루션</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>주주대표소송 제기 움직임</t>
+          <t>주주대표소송 첫 심리 진행 중, 법원 내부 자료 제출 검토</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>한화솔루션의 2조원 규모 유상증자 발표 후 주주들이 반발하며 주주대표소송 등 법적 대응을 검토하고 있다. 주주들은 유상증자로 인한 지분 가치 희석 및 주가 하락 등의 피해를 주장할 것으로 예상된다.</t>
+          <t>영풍 측이 고려아연 경영진을 상대로 조 단위 투자 건에 대한 주주대표소송을 제기했다. 법원은 경영진의 선관주의 의무 위반 여부를 핵심 쟁점으로 보고, 투자 의사결정 과정의 내부 자료 제출을 검토하며 본격적인 검증에 나섰다. 이번 소송은 향후 경영진의 재량권 한계와 이사회 통제 기능의 법적 기준을 가늠할 중요한 선례가 될 전망이다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(한화솔루션)은 자력이 충분한 대기업이며, 유상증자로 인한 다수의 주주 피해가 예상되어 집단적 피해 가능성이 높습니다. 다만, 이사의 위법행위 책임이 아직 명확히 특정되지 않았고, 구체적인 증거 확보 여부가 불분명하여 추가적인 사실관계 확인이 필요합니다. (적합 조건: 상대방 자력 충분, 집단적 피해)</t>
+          <t>고려아연은 상장 대기업으로 자력이 충분하며(적합 조건 2), 조 단위 투자 건으로 잠재적 피해 규모가 매우 크다(적합 조건 4). 법원이 경영진의 선관주의 의무 위반 여부를 검증하기 위해 내부 자료 제출을 명령하는 등 증거 확보 가능성이 높다(적합 조건 5). 주주대표소송의 특성상 다수의 주주가 잠재적 피해자이며(적합 조건 3), 경영진의 책임이 밝혀질 경우 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1조 1400억 원 이상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>주주들 다수</t>
+          <t>영풍 및 고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>한화솔루션 '유상증자' 후폭풍… 주주들 단단히 뿔났다</t>
+          <t>법원, 고려아연의 원아시아 투자 검증 나서나…내부 자료 제출 검토[시...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026032917334276963</t>
+          <t>https://www.sedaily.com/article/20027648?ref=naver</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-29 12:48:05.244610+00:00</t>
+          <t>2026-04-03 00:38:41.813708+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="3" t="inlineStr">
+      <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
-      <c r="D27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>MBK파트너스, 영풍</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>소액주주들의 주주제안 및 경영진 상대 소송 증가 추세</t>
+          <t>대법원 의결권 가처분 기각</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>최근 주주총회 시즌을 맞아 소액주주들이 경영진을 상대로 주주제안을 하거나 소송을 제기하는 사례가 증가하고 있습니다. 이는 소액주주들이 손해를 보더라도 더 이상 참지 않고 적극적으로 행동하는 경향을 보여줍니다. 기사는 검사인 총회 선임 청구, 유지청구권, 주주대표소송 등 주주행동의 구체적인 방법들을 언급합니다.</t>
+          <t>대법원이 MBK파트너스와 영풍이 제기한 의결권 가처분 신청을 기각하며 고려아연의 손을 들어주었습니다. 이 분쟁은 2024년 9월 MBK파트너스와 영풍의 연합으로 시작되었으며, 상법상 '자회사' 범위에 외국법인이 포함되는지가 핵심 쟁점이었습니다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>본 기사는 소액주주의 경영진 상대 소송 증가 추세에 대한 일반적인 보도이며, 특정 사건이나 기업을 지목하지 않아 소송금융 투자 대상으로 구체적인 검토가 불가능합니다. 적합/부적합 조건을 적용할 특정 사건이 부재합니다.</t>
+          <t>이 사건은 대기업 간의 기업 지배구조 분쟁으로, 일반적인 소송금융의 '집단적 피해'나 '피해 규모가 큼' 기준에 부합하는 피해자가 명확하지 않습니다. 또한, 대법원에서 의결권 가처분 신청이 기각되어 이미 특정 법적 절차에 대한 '판결선고'가 내려진 상태이므로, 새로운 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>손해 보면 적극 행동… 소액주주는 이제 참지 않는다</t>
+          <t>대법원, MBK·영풍 의결권 가처분 기각…고려아연 손 들어줘</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>m.skyedaily.com</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://m.skyedaily.com/news_view.html?ID=301278</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1704312</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-28 12:44:13.828311+00:00</t>
+          <t>2026-04-02 13:01:21.789620+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="2" t="inlineStr">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
-      <c r="D28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>고려아연 경영진</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경영진 사법 리스크 증가 및 임원배상책임보험 가입 확대 추세</t>
+          <t>주주대표소송 첫 변론기일 진행, 재판부 문서제출명령 인용 가능성 시사</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 기업 경영진의 사법 리스크가 급증하며 임원배상책임보험 가입이 4년 만에 7배 증가했다. 상장기업의 70%가 가입했으며, 보상 한도액이 수백억 원에 달하는 상품도 존재한다. 이는 경영진의 부당행위로 인한 손해배상금과 소송 비용을 보장하며, AI 데이터 보안 사고 등 새로운 리스크도 가입 수요를 부추기고 있다.</t>
+          <t>영풍이 고려아연 경영진을 상대로 약 4000억원대 손실을 주장하며 주주대표소송을 제기했습니다. 원아시아파트너스 펀드 투자, 이그니오홀딩스 인수, 씨에스디자인그룹 계약 등 세 건의 거래에서 경영진의 주의의무 위반 여부가 쟁점입니다. 재판부는 원고 측의 입증 기회를 보장하며 문서제출명령 인용 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 경영진의 사법 리스크가 크게 확대되어 향후 소송 발생 가능성이 높음. 대다수 상장 대기업 및 금융기관 임원들이 임원배상책임보험에 가입하고 있어 상대방의 자력이 충분하며 (적합 조건 2), 잠재적 피해 규모가 크고 (적합 조건 4), 주주나 노조 등 다수의 피해자가 발생할 수 있어 (적합 조건 3) 소송금융 투자에 매우 적합한 시장 환경을 조성함.</t>
+          <t>고려아연 경영진의 대규모 투자 관련 주의의무 위반을 다투는 주주대표소송으로, 상대방(고려아연 경영진 및 실질적으로 고려아연)의 자력이 충분하고(적합 조건 2), 약 4000억원대의 큰 피해 규모가 주장되며(적합 조건 4), 재판부가 문서제출명령 인용 가능성을 시사하며 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 주주 전체의 이익을 위한 집단적 성격의 소송입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 4000억원대</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 전체</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>“툭하면 소송 걸리니까”…시달리는 CEO, 임원보험 가입 줄선다</t>
+          <t>고려아연 주주대표소송 2일 첫 공방</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000823</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=332141</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-28 00:32:02.274778+00:00</t>
+          <t>2026-04-02 12:57:38.195455+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>조현범, 한국앤컴퍼니</t>
+          <t>최윤범 고려아연 회장 등 고려아연 경영진</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>주주총회 결의 취소 소송 승소</t>
+          <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>조현식 전 한국앤컴퍼니 고문이 조현범 회장을 상대로 제기한 주주총회 결의 취소 소송에서 승소했다. 조 회장이 의결권 제한에도 보수 한도 안건에 참여한 것이 문제였다. 이 사건으로 조 회장은 대표이사와 사내이사직에서 물러났다.</t>
+          <t>영풍이 최윤범 고려아연 회장 등 고려아연 경영진을 상대로 1조원대 투자 적정성을 문제 삼아 주주대표소송을 제기했으며, 첫 변론기일이 진행되었습니다. 이 소송은 고려아연의 원아시아파트너스 펀드 투자 및 이그니오홀딩스 인수 건과 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이미 소송이 제기되어 승소 판결로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>고려아연 경영진을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1조원대 투자 적정성을 다투는 사건으로 피해 규모가 매우 큽니다(적합 조건 4). 또한 이미 주주대표소송이 제기되어 첫 변론기일이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>'옥중 경영' 조현범, 한국앤컴퍼니 주담대 일부 상환…이자 아낀다</t>
+          <t>영풍 vs 고려아연 경영진…“1조원대 투자 적정성” 놓고 첫 변론 공방</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109444</t>
+          <t>https://www.ddaily.co.kr/page/view/2026040217553184297</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-27 13:10:01.248924+00:00</t>
+          <t>2026-04-02 12:55:01.237427+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>김준기, 김남호</t>
+          <t>한국단자 이원준</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>소송 기각</t>
+          <t>주주대표소송 예고, 업무상배임 혐의 형사고소, 공정거래위원회 신고 및 국세청 제보 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 회장의 보수와 관련한 소송이 법원에서 기각되었습니다. 구체적인 판결 이유는 공개되지 않았으나, 보수 결정이 내부 규정과 이사회 결의를 통해 이뤄졌다는 점이 고려된 것으로 보입니다. 이로 인해 DB그룹의 지배구조 논란은 여전히 남아있습니다.</t>
+          <t>한국단자 이원준 사장이 개인회사 합병을 거부하고 배당을 삭감하여 주주들에게 피해를 입혔다는 의혹이 제기되었습니다. 이에 주주들은 본안 소송, 주주대표소송, 업무상배임 혐의 형사고소, 공정거래위원회 및 국세청 제보 등 모든 법적 권한을 적극적으로 행사할 것을 예고하며 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 회장의 보수 관련 소송이 법원에서 기각되어, 이미 법적 판단이 내려진 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>한국단자 이원준 사장의 행위로 인한 상대방 책임이 명확히 특정되며(적합 조건 1), 주주대표소송을 통해 다수의 주주가 집단적 피해를 입었을 가능성이 높습니다(적합 조건 3). 또한 업무상배임 혐의 형사고소, 공정거래위원회 신고, 국세청 제보 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>DB그룹 김준기·김남호 보수 소송 기각···지배구조 논란 여전</t>
+          <t>한국단자 이원준, 개인회사 합병은 '거부' 배당은 '삭감'</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420097</t>
+          <t>https://dealsite.co.kr/articles/159403</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-27 12:55:36.883237+00:00</t>
+          <t>2026-04-02 00:52:09.794235+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="2" t="inlineStr">
+      <c r="A31" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>롯데쇼핑, 롯데홈쇼핑</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>임시 주주총회 소집 요구, 대표이사 해임 추진, 법적 대응 검토 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑의 대주주인 롯데쇼핑과 2대 주주인 태광그룹 간 경영권 갈등이 격화되고 있습니다. 롯데 측이 이사회 구성을 변경하며 경영 주도권을 강화하자, 태광 측은 롯데 계열사와의 내부 거래 절차 위반을 주장하며 김재겸 대표 해임을 위한 임시 주총 소집을 요구하고 있습니다. 양측은 법적 대응을 예고하며 공세 수위를 높이고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>롯데그룹(롯데쇼핑, 롯데홈쇼핑)은 대기업으로 자력이 충분하며(적합 조건 2), 태광 측이 문제 삼는 내부 거래 규모가 수십억 원에 달해 피해 규모가 작지 않습니다(적합 조건 4). 이사회 회의록, 내부 거래 내역 등 객관적 증거 확보 가능성이 있습니다(적합 조건 5). 현재 임시 주총 소집 요구 및 법적 대응 검토 단계로, 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>수십억 원</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>앙숙 된 사돈…롯데·태광 또 전쟁?</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12000452</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:31:22.162573+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>태광산업 경영진 및 사외이사</t>
+          <t>롯데그룹 계열사 (롯데홈쇼핑, 롯데지주, 롯데웰푸드 등)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>손해배상 소송 검토 중</t>
+          <t>공정위 신고 (무혐의 처분), 임시 주주총회에서 대표 해임안 상정 예정</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>태광산업 경영진의 불법 내부거래 및 사외이사의 사후 추인 가담에 대한 책임 추궁이 예고되었다. 이에 대해 손해배상 청구 방안이 검토되고 있으며, 이는 이호진 전 회장의 복귀와 관련된 포석으로 해석될 수 있다.</t>
+          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 경영권을 두고 20년째 갈등 중이며, 최근 롯데홈쇼핑의 2000억 원대 양평동 사옥 매입 건과 롯데 계열사 부당지원 의혹으로 충돌이 재점화되었습니다. 태광 측은 사옥 매입 무효화 및 대표 해임을 추진하며, 5월 임시 주주총회가 분수령이 될 전망입니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)에 해당한다. 태광산업 경영진 및 사외이사의 불법 내부거래 책임이 언급되었고, 상대방 기업의 자력이 충분하다. 그러나 피해 규모와 피해자 수가 명확하지 않고, 구체적인 증거 유무나 공적 절차 진행 여부가 불분명하여 추가 정보가 필요하다.</t>
+          <t>롯데그룹은 대기업으로 충분한 배상 능력을 갖추고 있으며(적합 조건 2), 양평동 사옥 매입 건에서만 400억 원 이상의 과대 지급 주장이 제기되는 등 피해 규모가 상당합니다(적합 조건 4). 이 전 회장과 김 전 사장의 메시지, 이사회 기록 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 공정위 신고 이력 및 임시 주주총회 개최 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 400억 원 이상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>태광그룹 (2대 주주)</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>태광산업, '롯데홈쇼핑 흔들기'…이호진 복귀 '레드카펫' 포석인가</t>
+          <t>[단독] 롯데·태광 ‘사돈 분쟁’ 재발… 홈쇼핑 사옥 매입 놓고도 충돌</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3047147</t>
+          <t>https://www.segye.com/newsView/20260401518890?OutUrl=naver</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-26 13:07:24.832858+00:00</t>
+          <t>2026-04-01 13:15:24.185583+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>포스코퓨처엠</t>
+          <t>서희건설, 이봉관 회장 일가</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>한국거래소 상장적격성 실질심사 진행 중, 오너 리스크로 인한 주주 소송 가능성</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>서희건설이 정기주주총회에서 이봉관 회장과 세 자녀를 사내이사로 재선임했으나, 이봉관 회장의 뇌물 혐의 인정과 특검 수사 결과로 오너 리스크가 부각되며 주주들의 불안이 커지고 있다. 지난해 매출 감소와 함께 한국거래소의 상장적격성 실질심사가 예정되어 있어 주가 하락 및 상장 폐지 가능성에 대한 우려가 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>이봉관 회장의 뇌물 혐의 인정 및 특검 수사 결과는 상대방 책임이 명확함을 보여주며, 서희건설은 상장회사로서 충분한 자력을 갖추고 있습니다. 오너 리스크로 인한 주가 하락 및 상장 폐지 가능성은 다수의 주주에게 집단적이고 큰 피해를 야기할 수 있으며, 한국거래소의 상장적격성 실질심사가 진행 중인 점도 소송금융 적합도를 높입니다.</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>서희건설, 이봉관 일가 사내이사 재선임...주주 '불안'</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260331000585</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:36:40.570769+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A34" s="2" t="inlineStr">
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>상법 개정 취지 무색화 논란, 경영진 책임 약화 우려</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>유통 대기업들이 상법 개정 취지를 무색하게 하는 정관 변경으로 경영진 책임 약화 논란에 휩싸여 있습니다. 이사·감사의 손해배상 책임을 제한하고 주주총회 결의로 면제할 수 있도록 하는 조항이 경영진 책임 약화로 이어질 수 있다는 우려가 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>적합 조건으로 상대방(유통 대기업)의 자력이 충분하며, 정관 및 주주총회 결의 등 관련 증거 확보가 가능할 것으로 보입니다. 그러나 현재 명확한 위법 행위가 특정되지 않고 '논란' 수준이며, 구체적인 피해 규모와 피해자 수가 미상인 점은 투자를 신중하게 만듭니다.</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>상법 개정 취지 무색… 유통 대기업들 '정관 꼼수' 논란</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>it.chosun.com</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>https://it.chosun.com/news/articleView.html?idxno=2023092159535</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:59:45.625150+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D34" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>주주총회 결과에 대한 경영권 분쟁 심화, 직무집행정지 가처분 신청 예고</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>고려아연 현 경영진이 영풍·MBK파트너스 연합의 이사회 과반 확보 시도를 저지하며 경영권 방어에 성공했습니다. 주주총회에서 고려아연 측 추천 이사 3인이 선임되었고, 정관변경 등 주요 안건에서도 현 경영진 측이 승리했습니다. 그러나 영풍·MBK 측은 외국인 기관투자자 표 계산 방식 변경에 대해 주주 의사 왜곡이라며 직무집행정지 가처분 신청을 예고해 2차전이 예상됩니다.</t>
+          <t>KT의 주주대표 소송이 대법원에서 파기환송되었음에도 관련 보고가 없어 주주들의 거버넌스 쇄신 요구가 이어지고 있습니다. 이는 박윤영 호의 공식 출범에도 불구하고 이사 선임 등에서 주주들과의 진통이 예상됨을 시사합니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스 모두 자력이 충분한 대기업 및 대형 사모펀드이며(적합 조건 2), 주주총회 의사록, 투표 기록 등 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 일반적인 소송금융의 대상이 되는 집단적 피해나 명확한 금전적 손해배상 규모가 특정되지 않는 기업 경영권 분쟁의 성격이 강합니다. 소송의 쟁점은 주로 절차적 정당성과 경영권 확보에 있습니다.</t>
+          <t>상대방에게 자력이 충분함 (KT), 집단적 피해 (주주대표 소송), 이미 공적 절차(소송)가 진행 중임 (대법원 파기환송). 대법원 파기환송은 원심 판결에 법리적 오류가 있음을 시사하므로, 원고 측에 유리한 방향으로 사건이 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>고려아연, MBK·영풍 공세 막았다…이사회 과반 수성 [현장에서]</t>
+          <t>[주총] KT '박윤영 호' 공식 출범했지만…현장선 거버넌스 쇄신 요구 '봇...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>sisaon.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181726</t>
+          <t>https://www.dailian.co.kr/news/view/1627212/?sc=Naver</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-25 00:45:00.968325+00:00</t>
+          <t>2026-03-31 12:45:07.991283+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C36" t="inlineStr"/>
+      <c r="D36" t="inlineStr"/>
+      <c r="E36" t="inlineStr"/>
       <c r="F36" t="inlineStr">
         <is>
-          <t>고려아연 주주들이 MBK와 영풍의 '오락가락 행보'에 반발하며 액면분할 안건을 부결시켰다. 특정 측이 제기한 소송으로 액면분할 안건의 효력이 정지된 바 있으며, 현재 가처분 소송 등 법적 절차가 진행 중이다.</t>
+          <t>업계에서는 과도한 다양성(DEI) 정책이 주주 가치를 훼손한다는 논리로 법적 소송과 연계하는 경향이 나타나고 있습니다. 이는 ESG 정책에 대한 거부감을 법적 쟁점으로 전환하려는 움직임으로 보입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며(적합 조건 2), 고려아연 주주들이 집단적으로 영향을 받는 사안으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 가처분 소송이 진행 중이므로 관련 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>기사는 특정 사건이나 피해자를 언급하지 않고, '과도한 다양성(DEI) 정책이 주주 가치를 훼손한다'는 논리로 법적 소송과 연계될 수 있다는 업계의 일반적인 경향을 설명하고 있습니다. 소송 상대방, 피해 규모, 구체적인 증거 등 소송금융 투자에 필요한 정보가 전혀 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>고려아연 주주들 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>고려아연 주주들, '오락가락 행보' MBK·영풍에 냉담…액면분할 부결</t>
+          <t>다시 찾아온 '에너지 리얼리즘'…친환경 투자 돌파구는</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3047076</t>
+          <t>https://www.hankyung.com/article/202603204674i</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:19.365680+00:00</t>
+          <t>2026-03-31 00:39:20.249560+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>주주총회 안건 상정</t>
+          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 마련되어, 향후 행동주의 펀드들의 공세 및 소송 증가가 예상됩니다.</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주주총회에서 이사의 손해배상 책임 제한 정관 변경안이 핵심 쟁점으로 다뤄질 예정이다. 해당 안건은 이사가 고의나 중과실이 없는 경우 배상 책임을 최근 1년 보수의 일정 배수 이내로 제한하는 내용을 담고 있다. 이는 오너 리스크와 주주 행동주의 간의 충돌을 보여주는 사안이다.</t>
+          <t>상법 개정으로 이사회가 지배주주의 사익이나 경영권 방어를 위해 소수주주의 이익을 침해할 경우 손해배상 책임의 법적 근거가 마련되었다. 이는 행동주의 펀드들이 이 명분을 지렛대 삼아 기업 이사회를 상대로 공세를 펼칠 수 있는 기반을 제공한다. 향후 소수주주 이익 침해 관련 소송이 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구에 대한 내용이 아닌, 한국앤컴퍼니 주주총회에서 논의될 이사의 손해배상 책임 제한 정관 변경안에 대한 것이다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등 어느 하나에도 해당하지 않는다. 현재 발생한 구체적인 손해배상 청구 대상 사건이 아니다.</t>
+          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 명확해져 상대방 책임이 비교적 명확해졌습니다(적합 조건 1). 대기업 이사회 및 지배주주를 대상으로 하므로 상대방에게 자력이 충분할 가능성이 높고(적합 조건 2), 소수주주 다수가 피해를 입을 수 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 이어질 수 있습니다. 또한, 법적 근거 마련 자체가 증거 확보에 유리한 환경을 조성합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수주주 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>한국앤컴퍼니 주총 D-2…오너 리스크·주주행동주의 '정면 충돌'</t>
+          <t>[더벨][2026 주총 행동주의 리포트] 상법 개정 원년, '지배구조 2.0' 시대...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>mhj21.com</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.mhj21.com/news/articleView.html?idxno=251236</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603260947466120105425</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-24 13:02:27.189939+00:00</t>
+          <t>2026-03-30 12:48:25.933490+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr"/>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>크래프톤 경영진</t>
+        </is>
+      </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>가처분신청 소송 취하</t>
+          <t>주주총회에서 경영진에 대한 불만 표출</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>최○○이 제기했던 직무집행정지 등 가처분신청 소송과 주주총회 개최금지 가처분신청 소송이 모두 취하되었다는 공시 내용입니다. 이는 현재 진행 중인 법적 분쟁이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>크래프톤 김창한 대표가 3연임에 성공했으나, 주주들은 공모가 대비 크게 하락한 주가와 신작 개발 및 투자 실패에 대한 불만을 제기하고 있습니다. 김 대표는 높은 보수를 수령했음에도 주주 가치 제고에 실패했다는 비판을 받고 있으며, 주주총회에서 경영 성과에 대한 원성이 이어졌습니다. 향후 AI 신사업 및 신작 라인업의 성과가 김 대표의 경영 시험대가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>기사에 언급된 직무집행정지 및 주주총회 개최금지 가처분신청 소송이 모두 취하되어, 현재 진행 중인 법적 분쟁이 아닙니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>크래프톤은 상장 대기업으로 자력이 충분하며(적합 조건 2), 공모가 대비 주가 하락으로 다수의 주주가 상당한 피해를 입고 있음(적합 조건 3, 4). 경영진의 신작 개발 및 투자 실패, 높은 보수 등은 객관적 데이터로 증거 확보가 용이하며(적합 조건 5), 경영진의 주주에 대한 신의성실 의무 위반 등 법적 책임 여부 검토가 필요함(적합 조건 1).</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>3월 23일 주식시장 주요공시</t>
+          <t>‘연봉킹·3연임’ 김창한 vs 분노하는 크래프톤 주주들</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=121897</t>
+          <t>http://www.fntimes.com/html/view.php?ud=2026032922152552087492587736_18</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-24 00:48:29.963055+00:00</t>
+          <t>2026-03-30 00:31:21.017039+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>롯데웰푸드</t>
+          <t>한화솔루션</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>주주총회에서 이사 책임 제한 결의 통과, 국민연금 반대 표명</t>
+          <t>주주대표소송 제기 움직임</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>롯데웰푸드가 주주총회에서 이사의 손해배상 책임을 제한하는 결의안을 통과시켰다. 이에 대해 국민연금은 정당한 사유 없는 이사 책임 제한에 우려를 표하며 반대했다. 이 사안은 기업 지배구조 및 주주권과 관련된 문제로, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성이 있다.</t>
+          <t>한화솔루션의 2조원 규모 유상증자 발표 후 주주들이 반발하며 주주대표소송 등 법적 대응을 검토하고 있다. 주주들은 유상증자로 인한 지분 가치 희석 및 주가 하락 등의 피해를 주장할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(롯데웰푸드는 대기업), 증거 확보 가능(주주총회 결의 및 국민연금 반대). 잠재적으로 집단적 피해(모든 주주)가 발생할 수 있음. 부적합 조건: 현재 명확한 피해 금액이 특정되지 않음. 국민연금의 반대는 이사 책임 제한의 부당성에 대한 공적 기관의 우려를 나타내며, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성을 시사함.</t>
+          <t>상대방(한화솔루션)은 자력이 충분한 대기업이며, 유상증자로 인한 다수의 주주 피해가 예상되어 집단적 피해 가능성이 높습니다. 다만, 이사의 위법행위 책임이 아직 명확히 특정되지 않았고, 구체적인 증거 확보 여부가 불분명하여 추가적인 사실관계 확인이 필요합니다. (적합 조건: 상대방 자력 충분, 집단적 피해)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주들 다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>롯데웰푸드 '책임 낮추고 보수 높이고'...국민연금 제동</t>
+          <t>한화솔루션 '유상증자' 후폭풍… 주주들 단단히 뿔났다</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115756</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026032917334276963</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:59.935459+00:00</t>
+          <t>2026-03-29 12:48:05.244610+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="3" t="inlineStr">
+      <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
+      <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>롯데쇼핑 주주총회 안건으로 이사 손해배상 책임 제한 정관 변경안 상정 예정, 국민연금 반대 표명</t>
+          <t>소액주주들의 주주제안 및 경영진 상대 소송 증가 추세</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>국민연금이 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대해 반대 의사를 표명했다. 이 변경안은 이사의 손해배상 책임을 최근 1년 보수의 일정 배수로 제한하는 내용을 담고 있으며, 국민연금은 주주가치 훼손 우려를 이유로 반대 입장을 밝혔다.</t>
+          <t>최근 주주총회 시즌을 맞아 소액주주들이 경영진을 상대로 주주제안을 하거나 소송을 제기하는 사례가 증가하고 있습니다. 이는 소액주주들이 손해를 보더라도 더 이상 참지 않고 적극적으로 행동하는 경향을 보여줍니다. 기사는 검사인 총회 선임 청구, 유지청구권, 주주대표소송 등 주주행동의 구체적인 방법들을 언급합니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사는 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대한 국민연금의 반대를 다루고 있습니다. 이는 현재 발생한 구체적인 피해나 손해배상 청구 대상이 명확하지 않아 소송금융의 주요 투자 대상인 집단적 피해나 명확한 손해배상 청구권이 부재합니다.</t>
+          <t>본 기사는 소액주주의 경영진 상대 소송 증가 추세에 대한 일반적인 보도이며, 특정 사건이나 기업을 지목하지 않아 소송금융 투자 대상으로 구체적인 검토가 불가능합니다. 적합/부적합 조건을 적용할 특정 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>국민연금, 롯데쇼핑 '자사주' 정관 변경안 반대</t>
+          <t>손해 보면 적극 행동… 소액주주는 이제 참지 않는다</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>popcornnews.net</t>
+          <t>m.skyedaily.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.popcornnews.net/news/articleView.html?idxno=115743</t>
+          <t>https://m.skyedaily.com/news_view.html?ID=301278</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-20 12:45:37.909567+00:00</t>
+          <t>2026-03-28 12:44:13.828311+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>판례 형성</t>
+          <t>경영진 사법 리스크 증가 및 임원배상책임보험 가입 확대 추세</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>남양유업 정기주총에서 홍원식 당시 회장이 이사 보수한도 승인 안건에 의결권을 행사한 사실을 문제 삼아 소송이 제기되었다. 이 소송은 차파트너스자산운용 추천 감사에 의해 주도되었으며, 결과적으로 중요한 판례를 형성했다.</t>
+          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 기업 경영진의 사법 리스크가 급증하며 임원배상책임보험 가입이 4년 만에 7배 증가했다. 상장기업의 70%가 가입했으며, 보상 한도액이 수백억 원에 달하는 상품도 존재한다. 이는 경영진의 부당행위로 인한 손해배상금과 소송 비용을 보장하며, AI 데이터 보안 사고 등 새로운 리스크도 가입 수요를 부추기고 있다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>이미 종결되어 판례가 형성된 사건으로, 신규 소송금융 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
+          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 경영진의 사법 리스크가 크게 확대되어 향후 소송 발생 가능성이 높음. 대다수 상장 대기업 및 금융기관 임원들이 임원배상책임보험에 가입하고 있어 상대방의 자력이 충분하며 (적합 조건 2), 잠재적 피해 규모가 크고 (적합 조건 4), 주주나 노조 등 다수의 피해자가 발생할 수 있어 (적합 조건 3) 소송금융 투자에 매우 적합한 시장 환경을 조성함.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[더벨][thebell interview] 남양유업 홍원식 판례 주역 심혜섭 감사의 다...</t>
+          <t>“툭하면 소송 걸리니까”…시달리는 CEO, 임원보험 가입 줄선다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171012006680106891</t>
+          <t>https://www.mk.co.kr/article/12000823</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-20 00:50:21.595616+00:00</t>
+          <t>2026-03-28 00:32:02.274778+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>윤상현</t>
+          <t>조현범, 한국앤컴퍼니</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>주식 반환 본안 소송 진행 중, 처분금지 가처분 인용</t>
+          <t>주주총회 결의 취소 소송 승소</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>콜마홀딩스 주식 반환을 요구하는 소송이 진행 중이며, 법원은 해당 주식에 대한 처분금지 가처분을 인용했습니다. 이 소송 결과에 따라 콜마홀딩스의 지분 소유 구조 자체가 변동될 수 있습니다.</t>
+          <t>조현식 전 한국앤컴퍼니 고문이 조현범 회장을 상대로 제기한 주주총회 결의 취소 소송에서 승소했다. 조 회장이 의결권 제한에도 보수 한도 안건에 참여한 것이 문제였다. 이 사건으로 조 회장은 대표이사와 사내이사직에서 물러났다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>콜마홀딩스 주식 반환을 둘러싼 소송으로, 상대방(윤상현 또는 관련 법인)은 대기업 관련 인물로 자력이 충분할 가능성이 높습니다. (적합 조건 2) 또한, 주식 지분 관련 분쟁이므로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 이미 처분금지 가처분이 인용되어 법원이 원고 주장의 일응 타당성을 인정한 것으로 보아 증거 확보 가능성도 높습니다. (적합 조건 5)</t>
+          <t>이미 소송이 제기되어 승소 판결로 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>콜마홀딩스, 배당 확대에도 주가 하락 ‘부담되네’…윤상현, 대출만기...</t>
+          <t>'옥중 경영' 조현범, 한국앤컴퍼니 주담대 일부 상환…이자 아낀다</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031314243465018</t>
+          <t>https://www.topdaily.kr/articles/109444</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:12.248220+00:00</t>
+          <t>2026-03-27 13:10:01.248924+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>김준기, 김남호</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>소송 기각</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기·김남호 회장의 보수와 관련한 소송이 법원에서 기각되었습니다. 구체적인 판결 이유는 공개되지 않았으나, 보수 결정이 내부 규정과 이사회 결의를 통해 이뤄졌다는 점이 고려된 것으로 보입니다. 이로 인해 DB그룹의 지배구조 논란은 여전히 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기·김남호 회장의 보수 관련 소송이 법원에서 기각되어, 이미 법적 판단이 내려진 사건입니다. 이는 소송금융 투자 대상으로서의 신규성이 없으며, 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>DB그룹 김준기·김남호 보수 소송 기각···지배구조 논란 여전</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=420097</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>2026-03-27 12:55:36.883237+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D43" t="inlineStr">
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>알로이스</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A44" s="2" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>주주총회 조사 목적 검사인 선임 소송 제기</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>알로이스의 경영권 분쟁이 격화되는 가운데, 권 대표가 주주총회 조사 목적의 검사인 선임을 청구하는 소송을 수원지방법원 성남지원에 제기했습니다. 이는 31일 개최 예정인 정기 주주총회를 앞두고 진행되는 법적 다툼으로, 경영권 찬탈과 소유경영 분리라는 첨예한 대립 양상을 보입니다.</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>상대방인 알로이스는 경영권 분쟁이 발생한 기업으로 자력이 충분할 것으로 예상되며(적합 조건 2), 경영권과 관련된 분쟁이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4). 주주총회 검사인 선임 소송이 이미 제기되어 법적 절차가 진행 중이며(진행 단계 '소송중'), 관련 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5). 이러한 상업 분쟁은 소송금융 투자 가능성이 높은 유형에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>[경영권 분쟁] [알로이스]  찬탈 VS 소유경영 분리 …주총 앞두고 극한 ...</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>news.dealsitetv.com</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://news.dealsitetv.com/articles/167588</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:46:30.115178+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>태광산업 경영진 및 사외이사</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>손해배상 소송 검토 중</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>태광산업 경영진의 불법 내부거래 및 사외이사의 사후 추인 가담에 대한 책임 추궁이 예고되었다. 이에 대해 손해배상 청구 방안이 검토되고 있으며, 이는 이호진 전 회장의 복귀와 관련된 포석으로 해석될 수 있다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)에 해당한다. 태광산업 경영진 및 사외이사의 불법 내부거래 책임이 언급되었고, 상대방 기업의 자력이 충분하다. 그러나 피해 규모와 피해자 수가 명확하지 않고, 구체적인 증거 유무나 공적 절차 진행 여부가 불분명하여 추가 정보가 필요하다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>태광산업, '롯데홈쇼핑 흔들기'…이호진 복귀 '레드카펫' 포석인가</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>apnews.kr</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3047147</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-03-26 13:07:24.832858+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>포스코퓨처엠</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>대표 해임을 위한 임시주총 소집 요구 및 소송 추진 계획</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>포스코퓨처엠 관련 기사에서 김재겸 대표 해임을 위한 임시주주총회 소집이 요구되었으며, 필요 시 소송도 추진할 계획이라고 언급되었습니다. 그러나 소송의 구체적인 내용과 당사자, 피해 규모 등은 명확히 제시되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고, 소송의 구체적인 원인, 당사자, 피해 규모, 책임의 명확성 등 소송금융 투자 검토에 필요한 핵심 정보가 전혀 파악되지 않습니다. 적합 조건에 해당하는 사항을 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>[중화학 ON] 포스코퓨처엠, 엄기천 대표 재선임 外</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>dealsite.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://dealsite.co.kr/articles/159162</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:53:31.518778+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D44" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>에이플러스에셋</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>검사인 선임 소송 1심(또는 2심) 일부 인용 판결</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>얼라인파트너스자산운용 등 주주들이 상장회사 에이플러스에셋을 상대로 제기한 검사인 선임 소송에서 법원이 일부 인용 판결을 내렸다. 이는 회사 경영의 투명성 확보를 위한 주주들의 노력이 법원에서 인정받은 것으로, 향후 경영진의 불법행위가 드러날 경우 주주들의 손해배상 청구로 이어질 가능성이 있다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>상장회사인 에이플러스에셋을 상대로 검사인 선임 소송이 제기되어 일부 인용 판결이 났으므로, 상대방의 책임 가능성이 높고(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한 '얼라인파트너스자산운용 등' 다수의 주주가 관련되어 집단적 피해 가능성이 있으며(적합 조건 3), 검사인 선임을 통해 향후 증거 확보 가능성이 매우 높습니다(적합 조건 5). 이는 후속 손해배상 소송으로 이어질 수 있는 중요한 단계입니다.</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>3월 25일 주식시장 주요공시</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>catchnews.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122013</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:53:44.516943+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>고려아연 현 경영진</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>주주총회 결과에 대한 경영권 분쟁 심화, 직무집행정지 가처분 신청 예고</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>고려아연 현 경영진이 영풍·MBK파트너스 연합의 이사회 과반 확보 시도를 저지하며 경영권 방어에 성공했습니다. 주주총회에서 고려아연 측 추천 이사 3인이 선임되었고, 정관변경 등 주요 안건에서도 현 경영진 측이 승리했습니다. 그러나 영풍·MBK 측은 외국인 기관투자자 표 계산 방식 변경에 대해 주주 의사 왜곡이라며 직무집행정지 가처분 신청을 예고해 2차전이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍, MBK파트너스 모두 자력이 충분한 대기업 및 대형 사모펀드이며(적합 조건 2), 주주총회 의사록, 투표 기록 등 증거 확보가 용이합니다(적합 조건 5). 그러나 이 사건은 일반적인 소송금융의 대상이 되는 집단적 피해나 명확한 금전적 손해배상 규모가 특정되지 않는 기업 경영권 분쟁의 성격이 강합니다. 소송의 쟁점은 주로 절차적 정당성과 경영권 확보에 있습니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>고려아연, MBK·영풍 공세 막았다…이사회 과반 수성 [현장에서]</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>sisaon.co.kr</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>http://www.sisaon.co.kr/news/articleView.html?idxno=181726</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:45:00.968325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>MBK, 영풍</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행</t>
+          <t>액면분할 안건 관련 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했습니다. 재판부는 합병 부당성 및 정부 개입 여부를 쟁점으로 보고 관련 자료 제출을 요구하며 첫 변론기일을 진행했습니다.</t>
+          <t>고려아연 주주들이 MBK와 영풍의 '오락가락 행보'에 반발하며 액면분할 안건을 부결시켰다. 특정 측이 제기한 소송으로 액면분할 안건의 효력이 정지된 바 있으며, 현재 가처분 소송 등 법적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하며(적합 조건 2), 문형표 전 장관과 홍완선 전 본부장이 국민연금 합병 찬성 압박 혐의로 유죄 확정되는 등 관련 형사재판 결과가 존재하여 책임 입증에 유리한 증거가 확보되어 있습니다(적합 조건 1, 5, 6). 국민연금의 5억원대 청구 소송이나, 당시 삼성물산 최대주주였던 점을 고려할 때 실제 피해 규모는 더 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며(적합 조건 2), 고려아연 주주들이 집단적으로 영향을 받는 사안으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 가처분 소송이 진행 중이므로 관련 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>5억원 (청구액, 실제 손해액은 더 클 가능성 있음)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>국민연금공단 (단일 원고)</t>
+          <t>고려아연 주주들 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
+          <t>고려아연 주주들, '오락가락 행보' MBK·영풍에 냉담…액면분할 부결</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031915325978527</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3047076</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:54.536615+00:00</t>
+          <t>2026-03-24 13:24:19.365680+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="3" t="inlineStr">
+      <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>상법 개정으로 인한 잠재적 소송 리스크 증가 논의</t>
+          <t>주주총회 안건 상정</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>최근 상법 개정으로 이사의 충실의무 대상이 회사 및 주주로 확대되면서, 임원들의 손해배상 청구 리스크가 현실화되고 있습니다. 이에 따라 집단소송 및 주주대표소송의 가능성이 커지고 있으며, 임원배상책임보험(D&amp;O 보험)의 전략적 설계가 중요해지고 있습니다. 이 기사는 이러한 법적 변화와 그에 따른 기업의 대응 방안에 대한 논의를 다루고 있습니다.</t>
+          <t>한국앤컴퍼니 주주총회에서 이사의 손해배상 책임 제한 정관 변경안이 핵심 쟁점으로 다뤄질 예정이다. 해당 안건은 이사가 고의나 중과실이 없는 경우 배상 책임을 최근 1년 보수의 일정 배수 이내로 제한하는 내용을 담고 있다. 이는 오너 리스크와 주주 행동주의 간의 충돌을 보여주는 사안이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>이 기사는 상법 개정으로 인한 임원배상책임 리스크 증가에 대한 일반적인 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 피해 발생 사건이나 손해배상 청구에 대한 내용이 아닌, 한국앤컴퍼니 주주총회에서 논의될 이사의 손해배상 책임 제한 정관 변경안에 대한 것이다. 따라서 소송금융의 적합 조건인 '상대방 책임 명확', '피해 규모', '집단적 피해' 등 어느 하나에도 해당하지 않는다. 현재 발생한 구체적인 손해배상 청구 대상 사건이 아니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>상법 개정 이후 임원배상책임보험, 피상적 논의를 넘어 전략적 설계로 ...</t>
+          <t>한국앤컴퍼니 주총 D-2…오너 리스크·주주행동주의 '정면 충돌'</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>mhj21.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603188867r</t>
+          <t>https://www.mhj21.com/news/articleView.html?idxno=251236</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-19 12:48:07.274309+00:00</t>
+          <t>2026-03-24 13:02:27.189939+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>남양유업 대법원 판결 이후 다수 상장사의 이사 보수 한도 안건 부결 위험 증대, 정기주주총회 시즌 앞두고 기업들의 대응 필요.</t>
+          <t>가처분신청 소송 취하</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>대법원의 남양유업 판결로 이사 보수 한도 승인 안건에 대한 대주주 의결권이 제한되면서, 전체 상장사의 32%에 달하는 772개 기업이 정기주주총회에서 해당 안건 부결 위기에 처했다. (주)SK, 메리츠금융지주 등 시가총액 상위 기업들도 영향을 받으며, 재계는 감사 선임 부결 사태 재현을 우려하고 있다. 기업들은 기관투자자와 소통 강화 및 위임장 확보에 나서고 있으나, 제도 개선의 필요성도 제기되고 있다.</t>
+          <t>최○○이 제기했던 직무집행정지 등 가처분신청 소송과 주주총회 개최금지 가처분신청 소송이 모두 취하되었다는 공시 내용입니다. 이는 현재 진행 중인 법적 분쟁이 아니므로 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>대법원 판결로 인해 다수의 상장 대기업(SK, 메리츠금융지주, 알테오젠 등)이 이사 보수 한도 안건 부결 위험에 직면해 있어 잠재적 소송 상대방의 자력이 충분합니다. 전체 상장사의 32%에 달하는 772개 기업이 영향을 받는 집단적 피해 가능성이 있으며, 남양유업 대법원 판결이라는 명확한 법적 근거와 객관적 분석 자료가 존재합니다. 이사 보수 미지급, 의결권 위임장 확보 비용 등 잠재적 피해 규모가 크고 광범위하게 발생할 수 있어 소송금융 투자 기회가 높습니다.</t>
+          <t>기사에 언급된 직무집행정지 및 주주총회 개최금지 가처분신청 소송이 모두 취하되어, 현재 진행 중인 법적 분쟁이 아닙니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>소액주주 동의없인 '무보수'… SK·알테오젠도 불안</t>
+          <t>3월 23일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991843</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=121897</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-18 12:56:06.063904+00:00</t>
+          <t>2026-03-24 00:48:29.963055+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>롯데웰푸드</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+          <t>주주총회에서 이사 책임 제한 결의 통과, 국민연금 반대 표명</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>고려아연은 주주총회를 앞두고 경영권 분쟁이 격화되고 있습니다. 지난해 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국의 검토 결과 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 입장으로 인해 상정하지 못했습니다. 현재 관련 본안 소송이 진행 중인 것으로 보입니다.</t>
+          <t>롯데웰푸드가 주주총회에서 이사의 손해배상 책임을 제한하는 결의안을 통과시켰다. 이에 대해 국민연금은 정당한 사유 없는 이사 책임 제한에 우려를 표하며 반대했다. 이 사안은 기업 지배구조 및 주주권과 관련된 문제로, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방(고려아연)의 자력이 충분하고(적합 조건 2), 관계 당국의 검토 결과 및 본안 소송 진행으로 증거 확보 및 공적 절차 진행 중임이 확인됩니다(적합 조건 5, 6). 그러나 사건의 성격이 일반적인 집단 피해나 소비자 피해가 아닌 기업 경영권 분쟁으로, 소송금융의 주된 고객인 다수의 피해자 또는 개별 원고(피해자)의 직접적인 손해배상 청구와는 거리가 있어 'High' 등급으로 보기 어렵습니다.</t>
+          <t>적합 조건: 상대방 자력 충분(롯데웰푸드는 대기업), 증거 확보 가능(주주총회 결의 및 국민연금 반대). 잠재적으로 집단적 피해(모든 주주)가 발생할 수 있음. 부적합 조건: 현재 명확한 피해 금액이 특정되지 않음. 국민연금의 반대는 이사 책임 제한의 부당성에 대한 공적 기관의 우려를 나타내며, 향후 주주대표소송 등 법적 분쟁으로 이어질 가능성을 시사함.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>주총 일주일 앞둔 고려아연 '경영권 분쟁' 격화… 이사회 단 한 석이라...</t>
+          <t>롯데웰푸드 '책임 낮추고 보수 높이고'...국민연금 제동</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>sports.hankooki.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928710</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115756</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-18 12:55:39.853342+00:00</t>
+          <t>2026-03-20 12:45:59.935459+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>MBK파트너스·영풍 연합</t>
+          <t>롯데쇼핑</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>정기주주총회 안건 상정 및 의결권 자문사 권고 진행 중, 향후 소송 가능성 언급</t>
+          <t>롯데쇼핑 주주총회 안건으로 이사 손해배상 책임 제한 정관 변경안 상정 예정, 국민연금 반대 표명</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 감사위원 분리선출 확대 및 이사 선임 안건을 두고 고려아연 이사회와 MBK파트너스·영풍 연합 간의 의견 대립이 심화되고 있습니다. 국내외 주요 의결권 자문사들은 개정 상법 취지에 따라 감사위원 확대 및 이사 5인 선임 안건에 찬성하며, MBK·영풍 측의 일부 제안에 부정적 의견을 표명했습니다. 특히 액면분할 안건의 경우 통과되더라도 소송 가능성이 높아 법적 불확실성이 제기되고 있습니다.</t>
+          <t>국민연금이 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대해 반대 의사를 표명했다. 이 변경안은 이사의 손해배상 책임을 최근 1년 보수의 일정 배수로 제한하는 내용을 담고 있으며, 국민연금은 주주가치 훼손 우려를 이유로 반대 입장을 밝혔다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>의결권 자문사들이 MBK·영풍 측의 일부 주주제안에 대해 상법 개정 취지에 부합하지 않거나 법적 혼란을 초래할 수 있다고 지적하여 책임 소재가 비교적 명확합니다(적합 조건 1). 상대방인 MBK파트너스와 영풍은 대형 사모펀드 및 대기업으로 충분한 자력을 보유하고 있습니다(적합 조건 2). 다수의 국내외 의결권 자문사 보고서가 객관적 증거로 존재하며(적합 조건 5), 정기주주총회 안건 상정 및 의결권 자문사들의 권고 절차가 진행 중입니다(적합 조건 6). 특히 액면분할 안건의 경우 소송 가능성이 직접 언급되어 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>기사는 롯데쇼핑의 이사 손해배상 책임 제한 정관 변경안에 대한 국민연금의 반대를 다루고 있습니다. 이는 현재 발생한 구체적인 피해나 손해배상 청구 대상이 명확하지 않아 소송금융의 주요 투자 대상인 집단적 피해나 명확한 손해배상 청구권이 부재합니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>고려아연 소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>국내외 자문사, 고려아연 '감사위원 분리선출 확대' 찬성 권고…MBK·영...</t>
+          <t>국민연금, 롯데쇼핑 '자사주' 정관 변경안 반대</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=2026031718591649107de3572ddd_18</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=115743</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-17 13:26:28.948812+00:00</t>
+          <t>2026-03-20 12:45:37.909567+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>홍원식 (남양유업 전 회장)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>판례 형성</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>남양유업 정기주총에서 홍원식 당시 회장이 이사 보수한도 승인 안건에 의결권을 행사한 사실을 문제 삼아 소송이 제기되었다. 이 소송은 차파트너스자산운용 추천 감사에 의해 주도되었으며, 결과적으로 중요한 판례를 형성했다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>이미 종결되어 판례가 형성된 사건으로, 신규 소송금융 투자 대상이 아님. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>[더벨][thebell interview] 남양유업 홍원식 판례 주역 심혜섭 감사의 다...</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603171012006680106891</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:50:21.595616+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B54" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>일론 머스크, xAI</t>
+          <t>윤상현</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>테슬라 주주들의 신인의무 위반 소송 진행 중</t>
+          <t>주식 반환 본안 소송 진행 중, 처분금지 가처분 인용</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>테슬라 주주들이 일론 머스크가 테슬라의 AI 인력과 자원을 xAI로 빼돌려 신인의무를 위반했다며 2024년부터 소송을 진행 중이다. 기사에서는 xAI 공동창업자의 퇴사 등 내부 상황도 언급되었다. 이 소송은 머스크의 경영 방식과 기업 자원 배분에 대한 주주들의 불만을 반영한다.</t>
+          <t>콜마홀딩스 주식 반환을 요구하는 소송이 진행 중이며, 법원은 해당 주식에 대한 처분금지 가처분을 인용했습니다. 이 소송 결과에 따라 콜마홀딩스의 지분 소유 구조 자체가 변동될 수 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 일론 머스크, 테슬라, xAI), 3(집단적 피해 - 테슬라 주주들), 4(피해 규모가 큼 - 기업 가치 하락 가능성)에 해당합니다. 이미 소송이 진행 중이며, 대기업을 상대로 한 주주들의 신인의무 위반 소송으로 투자 가치가 높습니다.</t>
+          <t>콜마홀딩스 주식 반환을 둘러싼 소송으로, 상대방(윤상현 또는 관련 법인)은 대기업 관련 인물로 자력이 충분할 가능성이 높습니다. (적합 조건 2) 또한, 주식 지분 관련 분쟁이므로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 이미 처분금지 가처분이 인용되어 법원이 원고 주장의 일응 타당성을 인정한 것으로 보아 증거 확보 가능성도 높습니다. (적합 조건 5)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>테슬라 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>xAI 매크로하드 프로젝트…일론 머스크의 허풍? 차세대 비전?</t>
+          <t>콜마홀딩스, 배당 확대에도 주가 하락 ‘부담되네’…윤상현, 대출만기...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641296</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031314243465018</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-16 12:42:20.212894+00:00</t>
+          <t>2026-03-20 00:42:12.248220+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>솔루엠</t>
+          <t>삼성물산 법인, 이재용 회장, 최지성 전 삼성그룹 미래전략실장, 장충기 전 미래전략실 차장, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>주주제안 및 소송 철회 합의</t>
+          <t>서울중앙지방법원 민사합의21부에서 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>솔루엠과 얼라인파트너스자산운용이 기업 거버넌스 선진화와 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 양측은 제3자배정 상환전환우선주(RCPS)와 이사회 독립성 강화를 둘러싼 이견을 해소하고, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이번 합의를 통해 솔루엠의 체질 개선과 기업가치 재평가가 기대됩니다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 발생한 손해에 대해 이재용 삼성전자 회장 등을 상대로 5억 1천만원대 손해배상 청구 소송을 제기했습니다. 국민연금은 삼성물산에 불리한 합병 비율이 적용되었고, 정권의 외압으로 합병에 찬성하여 손해를 입었다고 주장하고 있으며, 관련 형사 재판에서 일부 피고인들의 유죄가 확정된 바 있습니다. 현재 서울중앙지방법원에서 첫 변론기일이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>솔루엠과 얼라인파트너스 간의 기업 지배구조 관련 분쟁이 포괄적 합의를 통해 해결되었으며, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이는 해당 사건이 이미 종결되었거나 종결 수순에 있어 소송금융 투자 대상으로서의 신규성이 없기 때문입니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방(삼성물산 법인, 이재용 회장 등)의 자력이 충분하고, 국민연금이 청구한 피해 금액(5억 1천만원)이 명확합니다. 또한 특검 수사 및 관련 형사 재판(문형표, 홍완선 유죄 확정)을 통해 합병 과정의 부당성 및 외압에 대한 공적 증거가 확보되어 있습니다. 이재용 회장의 부당합병 혐의는 무죄 확정되었으나, 국민연금의 손해배상 청구는 별개의 민사 소송으로 진행 중이며, 이미 공적 절차를 거쳐 상당한 증거가 축적된 상태입니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 1천만원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>솔루엠·얼라인, '거버넌스 개선' 전격 합의...갈등 접고 주주가치 제고...</t>
+          <t>국민연금, 이재용 등 상대로 5억원대 손해배상 청구소송... 삼성물산·제...</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02643686645383976</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338255</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-16 12:37:05.267020+00:00</t>
+          <t>2026-03-20 00:42:02.332555+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="2" t="inlineStr">
+      <c r="A57" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>삼성</t>
+          <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>국민연금 손해배상 소송 첫 변론 진행 중</t>
+          <t>손해배상 소송 첫 변론기일 진행, 재판부 쟁점 정리 및 관련 자료 제출 요구</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장의 합병 관련 형사 사건 무죄 확정에도 불구하고, 국민연금이 제기한 손해배상 소송의 첫 변론이 진행되었다. 이 소송은 삼성 합병으로 인한 국민연금 기금 손해 발생 여부와 경영진의 민사 책임을 다툴 예정이다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했다. 재판부는 합병의 부당성 여부와 정부 개입의 인과관계 등 두 쟁점으로 사건을 심리할 예정이며, 다음 변론기일은 6월 4일이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>상대방(삼성)의 자력이 충분하고(적합 조건 2), 국민연금 기금 손실이라는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 형사 사건을 거치며 증거가 충분히 확보되었을 가능성이 높고(적합 조건 5), 현재 민사 소송이 진행 중인 사건임(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
+          <t>상대방 책임이 비교적 명확함 (이재용 회장의 뇌물죄 유죄 확정, 문형표/홍완선 전 장관/본부장의 유죄 확정 등 관련 형사 판결이 존재하여 민사상 책임 입증에 유리한 근거가 될 수 있음). 상대방에게 자력이 충분함 (이재용 회장, 삼성물산 등 대기업 및 전직 고위 공무원이 피고이므로 배상 능력이 충분함). 피해 규모가 큼 (국민연금의 5억원대 청구는 시작이며, 과거 ISDS 판정 등을 고려할 때 잠재적 손해액이 상당할 수 있음). 증거가 있거나 확보 가능함 (관련 형사재판 판결문, ISDS 중재판정문 등 공적 자료가 풍부하게 존재함).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억원대 (청구액)</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금공단</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>국민연금 '삼성 합병 손배소' 첫 변론···형사 무죄 뒤 민사 공방</t>
+          <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419791</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026031915325978527</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-15 12:41:31.120461+00:00</t>
+          <t>2026-03-20 00:34:30.733617+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장, 삼성물산</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>국민연금공단이 이재용 삼성전자 회장 등을 상대로 제기한 손해배상 청구 소송 첫 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산-제일모직 합병 과정에서 이재용 회장 등의 주도로 불리한 합병 비율이 적용되어 5억 1천만원의 손해를 입었다며 손해배상 소송을 제기했습니다. 삼성 측은 위법행위가 없었으며 관련 형사재판에서 무죄가 확정되었다고 반박하고 있습니다. 현재 서울중앙지법에서 첫 변론기일이 진행되었으며, 6월 4일 다음 변론이 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확): 국민연금 측은 대법원에서 이재용 회장의 승계 작업을 위한 조직적 합병 사실이 확인되었다고 주장하며 책임이 명확하다고 보고 있습니다. 적합 조건 2(상대방 자력 충분): 피고인 이재용 회장 및 삼성물산은 충분한 배상 능력을 갖추고 있습니다. 적합 조건 4(피해 규모 큼): 청구 금액이 5억 1천만원으로 소송금융 투자에 적합한 규모입니다. 적합 조건 5(증거 확보 가능): 과거 수사 및 형사재판 과정에서 많은 증거가 확보되었을 것으로 보이며, 국민연금 측은 대법원 확인 사실을 근거로 제시하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>5억 1천만원</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>국민연금 “삼성물산·제일모직 합병으로 피해” VS JY측 “수년 걸쳐 무...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10698455?ref=naver</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:09:43.166929+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>삼성물산</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론기일 진행</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>국민연금이 삼성물산 합병 과정에서 발생한 손해에 대해 손해배상 소송을 제기했으며, 청구 금액은 5억1000만원입니다. 형사 재판에서는 무죄가 확정되었으나, 민사 소송에서 손해 여부를 두고 공방이 본격화될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>상대방인 삼성물산 및 이재용측은 자력이 충분한 대기업입니다. (적합 조건 2) 청구 금액이 5억1000만원으로 피해 규모가 크다고 볼 수 있습니다. (적합 조건 4) 다만, 형사 재판에서 무죄가 확정된 바 있어 상대방 책임의 명확성 입증에 어려움이 있을 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>5억1000만원</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>국민연금  삼성물산 합병 피해  vs 이재용측  위법 없어</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>asiatime.co.kr</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>https://www.asiatime.co.kr/article/20260319500399</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>2026-03-19 13:06:35.624657+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>삼성물산 법인, 이재용 삼성전자 회장, 문형표 전 보건복지부 장관</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 불리한 합병 비율이 적용되어 막대한 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 청구 소송을 제기했습니다. 삼성 측은 관련 형사·민사 사건에서 무죄를 확정받은 점을 들어 위법행위가 없었다고 주장하고 있으며, 현재 서울중앙지방법원에서 첫 변론기일이 열렸습니다.</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(특검 수사 결과 및 관련 형사 판결), 상대방에게 자력이 충분하며(삼성물산, 이재용 회장), 피해 규모가 크고(5억 원대), 증거가 확보 가능하며(특검 수사 결과), 이미 공적 절차(특검 수사 및 관련 형사 판결)가 진행된 바 있어 소송금융 적합 조건에 다수 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>5억 원대</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>국민연금공단 (수혜자 다수)</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>'삼성물산-제일모직 합병' 손배소송 시작...삼성  위법 없어</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603191802165131</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:58:34.831921+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장 등</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산과 제일모직 합병으로 피해를 입었다며 이재용 삼성전자 회장 등을 상대로 손해배상 소송을 제기했다. 공단은 합병이 이 회장의 승계 작업 일환이었다고 주장하며, 이 소송의 첫 변론이 열렸다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>상대방(이재용 삼성전자 회장 및 삼성 계열사)의 자력이 충분하며(적합 조건 2), 국민연금공단이 원고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 합병 과정의 위법성 주장은 과거 공적 조사 및 재판과 연관되어 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>삼성물산 합병 손배소 첫 변론…  승계 작업  vs  위법 없어</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>hankookilbo.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.hankookilbo.com/news/article/A2026031915510002625?did=NA</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:58:10.816378+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>손해배상 소송 첫 변론기일 진행</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했습니다. 재판부는 합병 부당성 및 정부 개입 여부를 쟁점으로 보고 관련 자료 제출을 요구하며 첫 변론기일을 진행했습니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하며(적합 조건 2), 문형표 전 장관과 홍완선 전 본부장이 국민연금 합병 찬성 압박 혐의로 유죄 확정되는 등 관련 형사재판 결과가 존재하여 책임 입증에 유리한 증거가 확보되어 있습니다(적합 조건 1, 5, 6). 국민연금의 5억원대 청구 소송이나, 당시 삼성물산 최대주주였던 점을 고려할 때 실제 피해 규모는 더 클 가능성이 높습니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>5억원 (청구액, 실제 손해액은 더 클 가능성 있음)</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>국민연금공단 (단일 원고)</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031915325978527</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:56:54.536615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B58" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A60" s="2" t="inlineStr">
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>상법 개정으로 인한 잠재적 소송 리스크 증가 논의</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>최근 상법 개정으로 이사의 충실의무 대상이 회사 및 주주로 확대되면서, 임원들의 손해배상 청구 리스크가 현실화되고 있습니다. 이에 따라 집단소송 및 주주대표소송의 가능성이 커지고 있으며, 임원배상책임보험(D&amp;O 보험)의 전략적 설계가 중요해지고 있습니다. 이 기사는 이러한 법적 변화와 그에 따른 기업의 대응 방안에 대한 논의를 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>이 기사는 상법 개정으로 인한 임원배상책임 리스크 증가에 대한 일반적인 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하고 있지 않습니다. 따라서 상대방 책임의 명확성, 상대방의 자력, 집단적 피해, 피해 규모, 증거 존재 등 소송금융 적합 조건에 해당하는 구체적인 정보가 없어 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>상법 개정 이후 임원배상책임보험, 피상적 논의를 넘어 전략적 설계로 ...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/202603188867r</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-03-19 12:48:07.274309+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D60" t="inlineStr">
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>남양유업 대법원 판결 이후 다수 상장사의 이사 보수 한도 안건 부결 위험 증대, 정기주주총회 시즌 앞두고 기업들의 대응 필요.</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>대법원의 남양유업 판결로 이사 보수 한도 승인 안건에 대한 대주주 의결권이 제한되면서, 전체 상장사의 32%에 달하는 772개 기업이 정기주주총회에서 해당 안건 부결 위기에 처했다. (주)SK, 메리츠금융지주 등 시가총액 상위 기업들도 영향을 받으며, 재계는 감사 선임 부결 사태 재현을 우려하고 있다. 기업들은 기관투자자와 소통 강화 및 위임장 확보에 나서고 있으나, 제도 개선의 필요성도 제기되고 있다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>대법원 판결로 인해 다수의 상장 대기업(SK, 메리츠금융지주, 알테오젠 등)이 이사 보수 한도 안건 부결 위험에 직면해 있어 잠재적 소송 상대방의 자력이 충분합니다. 전체 상장사의 32%에 달하는 772개 기업이 영향을 받는 집단적 피해 가능성이 있으며, 남양유업 대법원 판결이라는 명확한 법적 근거와 객관적 분석 자료가 존재합니다. 이사 보수 미지급, 의결권 위임장 확보 비용 등 잠재적 피해 규모가 크고 광범위하게 발생할 수 있어 소송금융 투자 기회가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>소액주주 동의없인 '무보수'… SK·알테오젠도 불안</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11991843</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-03-18 12:56:06.063904+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>이사회의결효력정지 가처분 소송 기각</t>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>KT는 3월 31일 정기 주주총회를 열고 박윤영 대표이사 후보자와 박현진 사내이사 후보자 선임을 의결할 예정이다. 박윤영 후보자는 무자격 사외이사 참여를 이유로 제기된 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소했다. 주총에서는 재무제표 승인, 정관 변경, 사외이사 선임 등 다양한 안건이 다뤄진다.</t>
+          <t>고려아연은 주주총회를 앞두고 경영권 분쟁이 격화되고 있습니다. 지난해 정기주주총회에서 액면분할 안건을 상정하려 했으나, 관계 당국의 검토 결과 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 입장으로 인해 상정하지 못했습니다. 현재 관련 본안 소송이 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>기사에서 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 종결된 사건이다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없으며, 새로운 피해 발생이나 소송 가능성을 시사하는 내용이 없다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방(고려아연)의 자력이 충분하고(적합 조건 2), 관계 당국의 검토 결과 및 본안 소송 진행으로 증거 확보 및 공적 절차 진행 중임이 확인됩니다(적합 조건 5, 6). 그러나 사건의 성격이 일반적인 집단 피해나 소비자 피해가 아닌 기업 경영권 분쟁으로, 소송금융의 주된 고객인 다수의 피해자 또는 개별 원고(피해자)의 직접적인 손해배상 청구와는 거리가 있어 'High' 등급으로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>KT, 박윤영 대표·박현진 사내이사 체제...31일 주총 안건 상정</t>
+          <t>주총 일주일 앞둔 고려아연 '경영권 분쟁' 격화… 이사회 단 한 석이라...</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>etnews.com</t>
+          <t>sports.hankooki.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.etnews.com/20260310000435</t>
+          <t>https://sports.hankooki.com/news/articleView.html?idxno=6928710</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-10 13:12:53.717399+00:00</t>
+          <t>2026-03-18 12:55:39.853342+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>MBK파트너스·영풍 연합</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>정기주주총회 예정, 의결권 자문사 권고 발표</t>
+          <t>정기주주총회 안건 상정 및 의결권 자문사 권고 진행 중, 향후 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회 핵심 안건에 대해 고려아연 측의 '이사 5인 선임안'과 '분리선출 감사위원 2인 확대'에 찬성을 권고했습니다. ISS는 이익준비금 9176억원을 이익잉여금으로 전환하는 안건에도 찬성했으나, MBK·영풍이 제안한 액면분할에 대해서는 반대 입장을 표명했습니다. 이는 고려아연 경영진과 주요 주주 간의 기업 지배구조 및 경영권 분쟁이 심화되고 있음을 보여줍니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 감사위원 분리선출 확대 및 이사 선임 안건을 두고 고려아연 이사회와 MBK파트너스·영풍 연합 간의 의견 대립이 심화되고 있습니다. 국내외 주요 의결권 자문사들은 개정 상법 취지에 따라 감사위원 확대 및 이사 5인 선임 안건에 찬성하며, MBK·영풍 측의 일부 제안에 부정적 의견을 표명했습니다. 특히 액면분할 안건의 경우 통과되더라도 소송 가능성이 높아 법적 불확실성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>이 사건은 고려아연 경영진과 주요 주주(MBK, 영풍) 간의 기업 지배구조 및 경영권 분쟁으로, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 손해배상 청구 사건과는 거리가 있습니다. 상대방에게 자력은 충분하나(적합 조건 2), 특정 주체의 명확한 위법 행위로 인한 집단적 피해(적합 조건 1, 3)나 직접적인 피해 규모(적합 조건 4)가 명시되지 않았습니다. 이는 전형적인 원고 측 손해배상 소송금융 투자 모델에 부합하지 않습니다.</t>
+          <t>의결권 자문사들이 MBK·영풍 측의 일부 주주제안에 대해 상법 개정 취지에 부합하지 않거나 법적 혼란을 초래할 수 있다고 지적하여 책임 소재가 비교적 명확합니다(적합 조건 1). 상대방인 MBK파트너스와 영풍은 대형 사모펀드 및 대기업으로 충분한 자력을 보유하고 있습니다(적합 조건 2). 다수의 국내외 의결권 자문사 보고서가 객관적 증거로 존재하며(적합 조건 5), 정기주주총회 안건 상정 및 의결권 자문사들의 권고 절차가 진행 중입니다(적합 조건 6). 특히 액면분할 안건의 경우 소송 가능성이 직접 언급되어 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 소액주주 다수</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>고려아연  ISS, 주총 핵심 '이사 5인 선임' 안건 지지 유의미</t>
+          <t>국내외 자문사, 고려아연 '감사위원 분리선출 확대' 찬성 권고…MBK·영...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/03/09/0046</t>
+          <t>http://www.fntimes.com/html/view.php?ud=2026031718591649107de3572ddd_18</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-09 13:28:00.276978+00:00</t>
+          <t>2026-03-17 13:26:28.948812+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="2" t="inlineStr">
+      <c r="A67" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>미국 1단계 소송 원고 승소 판결</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>크래프톤이 미국에서 진행된 1단계 소송 재판에서 패소했다. 법원은 부당 해임된 언노운월즈의 CEO 테드 길의 손을 들어주며 원고 승소 판결을 내렸다. 판결문에서는 언노운월즈 창업자들의 창의적 기여를 인정했다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>크래프톤이라는 대기업이 피고이며(적합 조건 2), 미국 1단계 소송에서 원고 승소 판결이 나옴으로써 상대방의 책임이 법적으로 명확해졌고(적합 조건 1, 5), 부당 해임된 CEO의 손해배상 규모가 클 것으로 예상되어 소송금융 투자에 적합하다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>[Biz Law] 김창한의 '챗GPT 경영' 패착…크래프톤, 美 1단계 소송서 패소</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>seoulwire.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711595</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:41:20.995395+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>일론 머스크, xAI</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>액면분할 관련 소송 진행 중, 주주총회 앞두고 의결권 자문사 권고 발표</t>
+          <t>테슬라 주주들의 신인의무 위반 소송 진행 중</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권 자문사 ISS가 이사 선임 및 정관 변경 안건에 대해 현 이사회 측에 찬성을, MBK파트너스·영풍 측의 액면분할 안건에는 반대를 권고했습니다. 액면분할 안건은 이미 관련 소송으로 효력이 정지된 상태이며, ISS는 MBK·영풍 측에 가처분 신청 철회를 권고했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주요 주주 간의 분쟁으로 해석됩니다.</t>
+          <t>테슬라 주주들이 일론 머스크가 테슬라의 AI 인력과 자원을 xAI로 빼돌려 신인의무를 위반했다며 2024년부터 소송을 진행 중이다. 기사에서는 xAI 공동창업자의 퇴사 등 내부 상황도 언급되었다. 이 소송은 머스크의 경영 방식과 기업 자원 배분에 대한 주주들의 불만을 반영한다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>고려아연, 영풍, MBK파트너스 등 소송 상대방의 자력이 충분하고(적합 조건 2), 기업 지배구조 관련 분쟁이므로 증거 확보가 가능할 것으로 보이나(적합 조건 5), 기사 내용만으로는 로앤굿 고객 대상인 '다수의 피해자' 또는 '원고(피해자)'가 명확히 특정되지 않아 소송금융 투자 적합도가 높지 않음. 현재 진행 중인 소송은 액면분할 관련 기업 간 분쟁으로 보입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 일론 머스크, 테슬라, xAI), 3(집단적 피해 - 테슬라 주주들), 4(피해 규모가 큼 - 기업 가치 하락 가능성)에 해당합니다. 이미 소송이 진행 중이며, 대기업을 상대로 한 주주들의 신인의무 위반 소송으로 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>테슬라 주주 다수</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>ISS “고려아연 이사 5인 선임 찬성”…MBK·영풍 ‘6인안’엔 부정적</t>
+          <t>xAI 매크로하드 프로젝트…일론 머스크의 허풍? 차세대 비전?</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603091946378191</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641296</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-09 13:25:25.065439+00:00</t>
+          <t>2026-03-16 12:42:20.212894+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>솔루엠</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>정기주주총회 임박, 액면분할 안건 관련 법적 조치 진행 중</t>
+          <t>주주제안 및 소송 철회 합의</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회에서 회사 측이 제시한 이사 선임 및 지배구조 개선 안건에 찬성을 권고했습니다. 반면 MBK파트너스와 영풍 측이 제안한 액면분할 안건에 대해서는 기존 법적 조치로 효력이 정지된 점을 들어 반대했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁이 심화되고 있음을 시사합니다.</t>
+          <t>솔루엠과 얼라인파트너스자산운용이 기업 거버넌스 선진화와 주주가치 제고를 위한 포괄적 합의에 도달했습니다. 양측은 제3자배정 상환전환우선주(RCPS)와 이사회 독립성 강화를 둘러싼 이견을 해소하고, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이번 합의를 통해 솔루엠의 체질 개선과 기업가치 재평가가 기대됩니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>고려아연은 사상 최대 매출과 영업이익을 기록한 대기업으로 소송 상대방의 자력이 충분합니다 (적합 조건 2). 의결권 자문사 보고서, 주주총회 안건 등 객관적 증거 확보 가능성이 높으며 (적합 조건 5), 액면분할 안건에 대해 이미 법적 조치로 효력이 정지된 상태입니다 (적합 조건 6). 기업 지배구조 분쟁은 대규모 기업의 경영권 및 주주 가치와 직결되어 소송 가액이 매우 높을 수 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>솔루엠과 얼라인파트너스 간의 기업 지배구조 관련 분쟁이 포괄적 합의를 통해 해결되었으며, 얼라인파트너스는 기존 주주제안과 소송을 철회하기로 했습니다. 이는 해당 사건이 이미 종결되었거나 종결 수순에 있어 소송금융 투자 대상으로서의 신규성이 없기 때문입니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>글로벌 자문사 ISS  고려아연 이사 5인 선임 적절 …주총 주요 안건 찬성...</t>
+          <t>솔루엠·얼라인, '거버넌스 개선' 전격 합의...갈등 접고 주주가치 제고...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=179516</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02643686645383976</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-09 13:24:33.186269+00:00</t>
+          <t>2026-03-16 12:37:05.267020+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>삼성</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>국민연금 손해배상 소송 첫 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장의 합병 관련 형사 사건 무죄 확정에도 불구하고, 국민연금이 제기한 손해배상 소송의 첫 변론이 진행되었다. 이 소송은 삼성 합병으로 인한 국민연금 기금 손해 발생 여부와 경영진의 민사 책임을 다툴 예정이다.</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>상대방(삼성)의 자력이 충분하고(적합 조건 2), 국민연금 기금 손실이라는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 형사 사건을 거치며 증거가 충분히 확보되었을 가능성이 높고(적합 조건 5), 현재 민사 소송이 진행 중인 사건임(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>국민연금 '삼성 합병 손배소' 첫 변론···형사 무죄 뒤 민사 공방</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>sisajournal-e.com</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419791</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>2026-03-15 12:41:31.120461+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A71" s="3" t="inlineStr">
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑, 롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>과거 소송 종결, 현재 기업 지배구조 갈등 지속</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>태광산업은 2007년 우리홈쇼핑 인수 당시 롯데쇼핑의 최대 주주 승인에 반발하여 소송을 제기했으나 2011년 패소했다. 최근 롯데홈쇼핑이 이사회 3분의 2를 확보하며 2대 주주인 태광산업에 경고하는 등 기업 지배구조를 둘러싼 양측의 갈등이 지속되고 있다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 주요 소송(2007년 우리홈쇼핑 인수 관련)은 2011년 태광산업의 패소로 이미 종결된 사건입니다 (부적합 조건). 현재 롯데홈쇼핑 이사회 장악 및 태광산업에 대한 경고는 기업 지배구조 내의 갈등을 보여주지만, 태광산업이 제기할 수 있는 새로운 손해배상 청구권이나 그 규모가 기사에서 명확히 특정되지 않아 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑, 이사회 3분의 2 확보…2대 주주 태광에 경고</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>econovill.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>https://www.econovill.com/news/articleView.html?idxno=733156</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:07:51.542210+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D71" t="inlineStr">
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>롯데쇼핑</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>태광그룹이 김재겸 대표 해임 추진 및 법적 대응을 예고한 상태</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>롯데쇼핑이 롯데홈쇼핑 이사회에서 3분의 2 이상 지분을 확보하며 태광그룹과의 20년 가까이 유지된 균형 구도가 깨졌습니다. 태광그룹은 기존 협약 위반을 주장하며 김재겸 대표 해임 추진 및 법적 대응을 예고했고, 롯데쇼핑 측은 경영 방해에 대해 법적 조치를 취하겠다고 맞서고 있습니다. 이는 롯데홈쇼핑의 지분 구조와 롯데-태광 간 해묵은 갈등에서 비롯된 경영권 분쟁입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>상대방인 롯데쇼핑과 태광그룹 모두 자력이 충분하나(적합 조건 2), 본 사건은 대기업 간의 경영권 분쟁으로 집단적 피해(적합 조건 3)나 명확한 금전적 피해 규모(적합 조건 4)가 확인되지 않습니다. 또한, 로앤굿의 고객 대상인 다수의 피해자나 원고(피해자)에 해당하지 않는 기업 간 분쟁이므로 소송금융 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>롯데홈쇼핑 집안갈등 어디까지⋯법정공방 '턱밑'</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1948833</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:46:33.375245+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>박문덕 회장, 박태영 사장 (하이트진로그룹 오너일가)</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A72" s="4" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 진행 중, 사실조회 신청 예정</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>하이트진로 소액주주들이 박문덕 회장과 박태영 사장 등 오너 일가를 상대로 390억 원 규모의 손해배상 청구 소송을 제기했습니다. 주주들은 회사 내부거래와 경영진 고액 보수 지급 과정의 부당함을 주장하며, 이에 대한 사실조회를 신청할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>하이트진로 오너 일가를 상대로 한 390억 원 규모의 소송으로, 피고의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 다수의 소액주주들이 참여하는 집단적 성격의 사건이며(적합 조건 3), 내부거래 및 고액 보수 지급이라는 책임 주체가 명확하고(적합 조건 1) 사실조회를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>390억 원</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>[현장+] 하이트진로 390억 소송 시작…소액주주  내부거래·고액보수 따...</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>1conomynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47477</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:54:10.282162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>한미약품그룹</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>첫 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>한미약품그룹의 경영권 방어를 위한 주주 간 계약과 관련하여 청구 소송의 첫 변론이 진행되었다. 킬링턴유한회사가 라데팡스의 특수목적 법인으로 소송에 참여하고 있으며, 4자 연합과 신 이사 간의 갈등이 핵심이다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분 (한미약품그룹), 증거 확보 가능성 (주주 간 계약 등), 피해 규모 잠재적으로 큼 (경영권 분쟁). 소송이 이미 진행 중이며, 대기업 관련 분쟁으로 투자 매력도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>‘뉴한미’ 1년 만에 흔들…“박재현 한미약품 연임 변수에 4자 연합 균...</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>metroseoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>http://www.metroseoul.co.kr/article/20260312500436</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:46:32.630544+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>일론 머스크, 테슬라, xAI</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>기존 주주 소송이 '디지털 옵티머스' 발표로 새로운 국면을 맞음</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>일론 머스크가 테슬라와 xAI의 공동 프로젝트 '디지털 옵티머스'를 발표하면서 이해충돌 논란이 확산되고 있습니다. 이로 인해 기존에 진행 중이던 주주 소송이 새로운 국면을 맞이했으며, 전기차 매체 일렉트렉은 이 소식을 보도했습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>일론 머스크의 테슬라와 xAI 간 '디지털 옵티머스' 공동 프로젝트 발표로 이해충돌 논란이 확산되며 주주 소송이 새로운 국면을 맞았습니다. 이는 상대방 책임이 비교적 명확하고(이해충돌), 상대방(테슬라, xAI, 일론 머스크)에게 자력이 충분하며, 주주 소송의 특성상 집단적 피해와 잠재적으로 큰 피해 규모를 가질 수 있습니다. 이미 소송이 진행 중이라는 점도 적합도를 높입니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>테슬라 3조 투자한 xAI…'디지털 옵티머스' 발표에 이해충돌 논란 확산</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640170</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:44:57.876131+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D72" t="inlineStr">
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>영풍, MBK</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K72" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>주식 액면분할 관련 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>고려아연 주주총회에서 주식 액면분할 안건을 두고 영풍 및 MBK 측과 자문사 간 대치가 발생했습니다. 현재 동일 안건에 대한 소송이 진행 중이며, 글래스루이스는 회사 측을, ISS는 최윤범 대표에 반대하는 입장을 표명했습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>대기업 및 투자사(고려아연, 영풍, MBK) 간의 분쟁으로 상대방의 자력이 충분하며(적합 조건 2), 기사에 '현재 소송 중인 동일 안건'이라고 명시되어 이미 소송이 진행 중인 사건입니다. 다만, 잠재적 원고(피해자)의 구체적인 피해 규모나 피해자 수가 명확히 드러나지 않아 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>고려아연 주총 '자문사 대치'...글래스루이스 '회사지지' vs ISS '反최윤범...</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
         <is>
           <t>newswhoplus.com</t>
         </is>
       </c>
-      <c r="L72" t="inlineStr">
-[...286 lines deleted...]
-      </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603051712176416b065b72042_1</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56534</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-08 00:23:06.177836+00:00</t>
+          <t>2026-03-12 00:44:49.415377+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>한미약품</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>신 회장 자택 및 지분 일부 가압류 상태</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>한미약품 내부에서 '모녀 측'이 지분 처분과 관련하여 소송을 제기하고 신 회장 자택과 지분 일부를 가압류한 상태입니다. 이 갈등은 지난해 말 발생한 사내 성추행 처리 문제에서 비롯된 것으로 보도되었습니다. 현재 박재현 대표의 연임이 좌초될 가능성이 제기되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>대기업인 한미약품을 상대로 지분 처분 관련 소송이 제기되었으며, 신 회장 자택과 지분 일부에 가압류가 진행될 정도로 피해 규모가 상당합니다. 소송이 이미 진행 중이고 상대방의 자력이 충분하며, 증거가 확보된 것으로 판단되어 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>소수 (모녀 측)</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>한미약품 박재현 대표 연임 좌초 무게…새 대표에 황상연 유력</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/RMUXT4EJPBD7LIREWE3HSGQYR4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:38:25.965387+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>이사회의결효력정지 가처분 소송 기각</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>KT는 3월 31일 정기 주주총회를 열고 박윤영 대표이사 후보자와 박현진 사내이사 후보자 선임을 의결할 예정이다. 박윤영 후보자는 무자격 사외이사 참여를 이유로 제기된 이사회의결효력정지 가처분 소송이 기각되며 사법 리스크를 해소했다. 주총에서는 재무제표 승인, 정관 변경, 사외이사 선임 등 다양한 안건이 다뤄진다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>기사에서 언급된 '이사회의결효력정지 가처분 소송'은 이미 기각되어 사법 리스크가 해소된 종결된 사건이다. 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없으며, 새로운 피해 발생이나 소송 가능성을 시사하는 내용이 없다. (부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>KT, 박윤영 대표·박현진 사내이사 체제...31일 주총 안건 상정</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>etnews.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.etnews.com/20260310000435</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-03-10 13:12:53.717399+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>정기주주총회 예정, 의결권 자문사 권고 발표</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회 핵심 안건에 대해 고려아연 측의 '이사 5인 선임안'과 '분리선출 감사위원 2인 확대'에 찬성을 권고했습니다. ISS는 이익준비금 9176억원을 이익잉여금으로 전환하는 안건에도 찬성했으나, MBK·영풍이 제안한 액면분할에 대해서는 반대 입장을 표명했습니다. 이는 고려아연 경영진과 주요 주주 간의 기업 지배구조 및 경영권 분쟁이 심화되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>이 사건은 고려아연 경영진과 주요 주주(MBK, 영풍) 간의 기업 지배구조 및 경영권 분쟁으로, 일반적인 소송금융 투자 대상인 다수 피해자의 명확한 손해배상 청구 사건과는 거리가 있습니다. 상대방에게 자력은 충분하나(적합 조건 2), 특정 주체의 명확한 위법 행위로 인한 집단적 피해(적합 조건 1, 3)나 직접적인 피해 규모(적합 조건 4)가 명시되지 않았습니다. 이는 전형적인 원고 측 손해배상 소송금융 투자 모델에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>고려아연  ISS, 주총 핵심 '이사 5인 선임' 안건 지지 유의미</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>news.bizwatch.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/03/09/0046</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:28:00.276978+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>MBK, 영풍</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>미국 뉴저지 연방지방법원에 주주대표소송 제기</t>
+          <t>액면분할 관련 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>코인베이스 주주가 경영진과 이사회의 규제 준수 및 공시 감독 실패를 이유로 주주대표소송을 제기했다. 과거 자금세탁방지 프로그램 결함으로 1억 달러 합의, 미등록 증권 상장으로 500만 달러 제재금 부과 등 시스템적 준수 실패 사례가 소장에 언급되었으며, 손해배상과 내부자 보상 환수를 요구하고 있다. 이는 코인베이스의 평판 및 재정적 리스크를 가중시키는 요인으로 작용할 전망이다.</t>
+          <t>고려아연을 둘러싼 MBK와 영풍 간의 기업 지배구조 분쟁이 심화되고 있습니다. MBK와 영풍 측의 액면분할 추진에 대해 고려아연 측이 반대하며 가처분 신청 등 법적 절차가 진행 중인 것으로 보입니다. 소송이 계속될 경우 거래소 상장 절차 등 실질적 실행이 어려울 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>대기업 피고(코인베이스 경영진/이사회)의 자력이 충분하며 (조건 2), 컴플라이언스 감독 실패 및 신인의무 위반이라는 책임이 명확히 주장되고 (조건 1), 과거 규제 당국의 대규모 제재금 부과(NYDFS 1억 달러, NJ 증권국 500만 달러)로 피해 규모가 크고 증거가 명확함 (조건 4, 5, 6). 주주대표소송은 회사에 귀속되지만, 이는 궁극적으로 모든 주주에게 이익이 되는 집단적 성격의 소송으로 볼 수 있음 (조건 3).</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며, 액면분할과 관련된 기업 지배구조 분쟁으로 피해 규모가 클 것으로 예상됩니다. 이미 가처분 신청 등 소송 절차가 진행 중이며, 국내외 자문사들이 참여하고 있어 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>최소 1억 달러 이상 (과거 규제 벌금 및 내부자 거래 의혹 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>코인베이스 주주 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>코인베이스, ‘컴플라이언스 감독 실패’ 경영진 상대로 주주대표소송...</t>
+          <t>국내외 자문사, 고려아연 '결집'… MBK·영풍 단기 이익 치중  직격</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336237</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3046622</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-06 01:57:26.275462+00:00</t>
+          <t>2026-03-09 13:27:33.108941+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>고려아연, 영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>액면분할 효력 정지 관련 주주 간 분쟁</t>
+          <t>액면분할 관련 소송 진행 중, 주주총회 앞두고 의결권 자문사 권고 발표</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 MBK와 영풍 측이 제기한 소송으로 인해 액면분할의 효력이 정지된 상황이다. 고려아연 측은 MBK·영풍의 액면분할 재제안이 절차 중복과 불확실성을 초래한다고 지적하며 법적 대응을 시사했다.</t>
+          <t>고려아연 정기주주총회를 앞두고 글로벌 의결권 자문사 ISS가 이사 선임 및 정관 변경 안건에 대해 현 이사회 측에 찬성을, MBK파트너스·영풍 측의 액면분할 안건에는 반대를 권고했습니다. 액면분할 안건은 이미 관련 소송으로 효력이 정지된 상태이며, ISS는 MBK·영풍 측에 가처분 신청 철회를 권고했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주요 주주 간의 분쟁으로 해석됩니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/투자사이며(적합 조건 2), 기업 지배구조 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'의 범위와 구체적인 피해 규모를 명확히 파악하기 어렵습니다.</t>
+          <t>고려아연, 영풍, MBK파트너스 등 소송 상대방의 자력이 충분하고(적합 조건 2), 기업 지배구조 관련 분쟁이므로 증거 확보가 가능할 것으로 보이나(적합 조건 5), 기사 내용만으로는 로앤굿 고객 대상인 '다수의 피해자' 또는 '원고(피해자)'가 명확히 특정되지 않아 소송금융 투자 적합도가 높지 않음. 현재 진행 중인 소송은 액면분할 관련 기업 간 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>고려아연, 정기주총 앞두고 주주서한 발송</t>
+          <t>ISS “고려아연 이사 5인 선임 찬성”…MBK·영풍 ‘6인안’엔 부정적</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821847</t>
+          <t>http://www.fnnews.com/news/202603091946378191</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-06 01:55:31.783785+00:00</t>
+          <t>2026-03-09 13:25:25.065439+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>고려아연</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>정기주주총회 임박, 액면분할 안건 관련 법적 조치 진행 중</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회에서 회사 측이 제시한 이사 선임 및 지배구조 개선 안건에 찬성을 권고했습니다. 반면 MBK파트너스와 영풍 측이 제안한 액면분할 안건에 대해서는 기존 법적 조치로 효력이 정지된 점을 들어 반대했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁이 심화되고 있음을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>고려아연은 사상 최대 매출과 영업이익을 기록한 대기업으로 소송 상대방의 자력이 충분합니다 (적합 조건 2). 의결권 자문사 보고서, 주주총회 안건 등 객관적 증거 확보 가능성이 높으며 (적합 조건 5), 액면분할 안건에 대해 이미 법적 조치로 효력이 정지된 상태입니다 (적합 조건 6). 기업 지배구조 분쟁은 대규모 기업의 경영권 및 주주 가치와 직결되어 소송 가액이 매우 높을 수 있어 소송금융 투자 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>글로벌 자문사 ISS  고려아연 이사 5인 선임 적절 …주총 주요 안건 찬성...</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>kdfnews.com</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=179516</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-03-09 13:24:33.186269+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>정기주주총회 개최 예정, 과거 액면분할 관련 소송 제기 및 효력정지</t>
+          <t>최태원 회장 이혼소송 진행 중, 3차 상법 개정안 국무회의 의결</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>고려아연이 정기주주총회를 앞두고 주주서한을 발송하여 거버넌스 개선 및 주주 권익 보호 안건 상정 사유를 설명했다. 이사회는 임의적립금 전환, 이사의 충실의무 도입 등을 찬성했으나, MBK·영풍이 제안한 액면분할 등 대부분의 안건에는 반대 입장을 표명했다. 특히 액면분할 안건은 과거 소송으로 효력정지된 바 있어, 주주총회에서 경영권 및 주주권 관련 주요 쟁점들이 다뤄질 예정이다.</t>
+          <t>SK그룹은 반도체 사업을 중심으로 성공적인 리밸런싱을 진행 중이나, 최태원 회장의 지배구조 안정성에 대한 고민이 깊어지고 있다. 3차 상법 개정안에 따른 자사주 소각 의무화와 최 회장의 이혼소송 재산분할 결과가 지배력에 영향을 미칠 수 있다는 분석이다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 주주총회 안건을 둘러싼 경영권 분쟁 및 소수주주 보호 이슈가 존재한다. 이미 액면분할 안건에 대한 소송이 진행된 바 있어 법적 분쟁의 가능성이 높고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 일반적인 집단소송 형태의 피해가 명확히 드러나지 않고, 피해 규모 산정이 복잡할 수 있다.</t>
+          <t>이 기사는 SK그룹의 사업 리밸런싱과 최태원 회장의 지배구조 안정성 고민을 다루고 있으며, 특정 기업이나 기관의 불법 행위로 인해 다수의 피해자가 발생하여 손해배상 소송이 제기될 만한 사건이 아닙니다. 소송금융 적합 조건에 해당하는 사항이 없어 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>소수주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>고려아연, 주주서한 발송…'거버넌스 개선' 등 상정 사유 설명</t>
+          <t>[K-밸류업 리포트] 최태원 SK그룹 성공적 리밸런싱 이면의 고민, '자사주...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>fetv.co.kr</t>
+          <t>huffingtonpost.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.fetv.co.kr/news/article.html?no=214384</t>
+          <t>https://www.huffingtonpost.kr/article/250162</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-06 01:47:28.338522+00:00</t>
+          <t>2026-03-09 12:52:58.118477+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>한미약품 주요 주주 및 경영진</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>경영권 분쟁 관련 자산 가압류 소송 진행 중, 주주총회 앞두고 갈등 심화</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>한미약품그룹은 정기 주주총회를 앞두고 창업주 가족과 개인 최대주주 간 경영권 분쟁이 재점화되고 있다. 박재현 대표 연임 문제를 두고 신동국 회장과 송영숙 회장 측이 대립하며, 성추행 비호 및 원료 변경 논란 등 상호 비방이 오가는 가운데 자산 가압류 소송도 진행 중이다. 대한약사회까지 로수젯 원료 변경 논란에 우려를 표명하며 갈등이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>본 사건은 한미약품그룹의 경영권 분쟁 및 내부 갈등이 주된 내용으로, 소송금융이 주로 투자하는 집단적 피해를 입은 다수의 원고가 명확하지 않습니다. 상대방(한미약품, 주요 주주)의 자력은 충분하나, 책임 소재가 불분명하고, 현재까지 대규모의 외부 피해자 집단과 그에 따른 손해배상 청구액이 구체적으로 확인되지 않아 소송금융 투자 대상으로 적합성이 낮습니다. 로수젯 원료 변경 논란은 잠재적 위험이나, 실제 피해 발생 및 집단소송으로 이어질지는 미지수입니다.</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>한미약품 주총 앞두고 내홍 재점화…4자연합 균열 조짐</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>cstimes.com</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>https://www.cstimes.com/news/articleView.html?idxno=696396</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:50:39.541457+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>주주총회 결의 효력정지 본안 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>고려아연 주주총회를 둘러싸고 영풍 및 MBK 간 의결권 제한 공세와 사칭 논란이 확산되고 있다. 지난해 주총 액면분할 안건 상정 시 '주주총회 결의 효력정지' 본안 소송 결과가 나올 때까지 유예해야 한다는 관계 당국 입장이 있었다. 이는 기업 지배구조를 둘러싼 법적 분쟁이 진행 중임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분 (고려아연, 영풍, MBK 등 대기업/대형 투자사), 증거 확보 가능성 높음 (관계 당국 검토 결과 및 본안 소송 진행). 부적합 조건: 집단적 피해 규모 및 개별 피해 금액이 명확히 제시되지 않아 일반적인 집단소송 투자 대상과는 차이가 있음. 사건의 성격이 기업 지배구조 분쟁으로, 소송금융의 투자 대상이 될 수는 있으나 기사만으로는 투자 매력도 판단이 어려움.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>고려아연 주총戰...영풍·MBK '의결권 제한' 공세·사칭 논란 확산</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>newswhoplus.com</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56271</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-03-09 00:44:55.490147+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D84" t="inlineStr">
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>영풍, MBK</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고등법원 파기환송심 진행 예정</t>
+          <t>액면분할 관련 본안소송 및 가처분 진행 중, 주주총회 앞두고 양측 설전</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전직 경영진을 상대로 낸 765억 원 규모의 손해배상 청구 소송에서 대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송했다. 이는 전직 경영진의 배상 책임 가능성을 높이는 판결로, 사건은 수원고등법원으로 돌려보내져 다시 심리될 예정이다.</t>
+          <t>고려아연과 영풍·MBK 간에 액면분할을 둘러싼 주주권 분쟁이 격화되고 있습니다. 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라고 권고했으며, MBK와 영풍은 액면분할 관련 가처분을 진행 중입니다. 주주총회를 앞두고 양측의 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송하여 책임이 명확해질 가능성이 높고(적합 조건 1), KT 전직 경영진으로 자력이 충분하며(적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하는 집단적이고 큰 피해 사건임(적합 조건 3, 4). 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5).</t>
+          <t>대기업(고려아연, 영풍) 및 대형 사모펀드(MBK) 간의 분쟁으로 상대방 자력이 충분하며 (적합 조건 2), 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라는 입장을 밝히는 등 공적 절차가 진행 중입니다 (적합 조건 6). 이미 본안소송 및 가처분 등 법적 분쟁이 활발히 진행되고 있어 소송금융 투자 대상으로서의 명확성이 높고, 기업 지배구조 관련 분쟁으로 소송 가액이 클 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] 대법원 '황창규·구현모 불법후원 손해배상 책임...</t>
+          <t>고려아연 주총 16일 앞…고려아연vs영풍ㆍMBK 연일 설전</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431783</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081822337460305</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-05 01:28:32.520426+00:00</t>
+          <t>2026-03-08 12:51:01.601890+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>KZ정밀</t>
+          <t>영풍, MBK파트너스</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>주주총회 의결권 대리행사 과정에서 회사 사칭 의혹 제기</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>고려아연이 영풍 및 MBK파트너스가 주주총회 의결권 대리행사 과정에서 '회사 사칭'을 했다는 의혹을 제기하며 주주 혼란을 야기했다고 주장했다. 이는 고려아연 경영권 분쟁의 일환으로, 영풍과 MBK는 고려아연의 주주들에게 의결권 위임을 요청하는 과정에서 부적절한 행위를 했다는 비판을 받고 있다.</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하는 영풍과 MBK라는 대기업/금융기관이 특정되어 있고, 적합 조건 5(증거 확보 가능)에 해당하는 '회사 사칭'이라는 구체적인 의혹이 제기되었다. 그러나 현재는 의혹 제기 단계로 상대방 책임이 명확하다고 보기 어려우며, 주주들의 구체적인 금전적 피해 규모나 집단적 피해 여부가 명확하지 않아 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>고려아연, 영풍·MBK '회사 사칭' 의혹 제기… 주주 혼란 가중</t>
+        </is>
+      </c>
+      <c r="K87" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/industry/general-industry/6093950</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>2026-03-08 12:48:01.588106+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>KT 경영진</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>대법원 판결로 전직 경영진의 배상 책임 인정</t>
+          <t>2019년 3월 제기된 손해배상 소송</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 전직 경영진을 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서, 대법원이 황창규 전 회장과 구현모 전 대표의 배상 책임을 인정했습니다. KT새노조와 약탈경제반대행동은 이번 판결을 환영하는 공동 논평을 발표했습니다.</t>
+          <t>KT 소액주주 35명이 2019년 3월 KT 경영진의 위법행위로 KT가 765억 원의 손해를 입었다며 손해배상 소송을 제기했습니다. 이 사건은 대기업을 상대로 한 대규모 손해배상 청구로, 소송금융 투자 검토 가치가 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>대법원에서 KT 전직 경영진의 배상 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), KT 전직 경영진은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 35명의 소액주주가 765억 원 규모의 손해배상을 청구한 집단적 피해 사례이며(적합 조건 3, 4), 대법원까지 진행된 점으로 보아 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
+          <t>KT는 대기업으로 자력이 충분하며, 765억 원이라는 큰 피해 금액이 명시되어 소송금융 투자에 적합한 조건을 갖추고 있습니다. 소액주주 35명이 집단적으로 소송을 제기한 점도 긍정적입니다. 다만, 기사 내용만으로는 경영진 위법행위의 구체적인 내용이나 증거의 명확성을 파악하기 어려워 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>765억 원</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>35명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>KT새노조 “KT 전직 경영진 손배 책임 인정 판결 환영”</t>
+          <t>[위클립] 3월 1주</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>laborplus.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030313284436820</t>
+          <t>https://www.laborplus.co.kr/news/articleView.html?idxno=40454</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:43.795862+00:00</t>
+          <t>2026-03-08 00:29:48.477690+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>한미약품</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>상법 개정안 적용 및 정기 주주총회 시즌 도래. 향후 주주 대표 소송 가능성 증대.</t>
+          <t>외부 공익 제보 및 대화 녹취 공개로 논란 확산</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실의무가 명시되고 주총 의안별 투명성이 강화되면서, 국내 주요 상장사들의 정기 주주총회가 주주 가치 훼손 여부를 판단하는 첫 시험대가 될 전망이다. 이는 기관 및 소액 주주들이 이사회의 결정에 대해 법적 책임을 물을 수 있는 근거를 제공하며, 향후 주주 대표 소송 등 법적 분쟁이 증가할 가능성이 높다.</t>
+          <t>한미약품 내부에서 신동국 회장과 박재현 대표 간의 대립이 격화되며 지배구조가 흔들리고 있습니다. 기업의 피해자 보호 및 내부 징계 조치 미흡이 외부 공익 제보를 통해 알려졌으며, 박 대표가 연임 청탁 관련 대화 녹취를 언론에 공개하며 논란이 확산되고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실의무가 명시되어 주주 대표 소송의 법적 근거가 강화됨. 상대방은 삼성전자, SK, 현대차, LG 등 자력이 충분한 국내 주요 상장사들이며(적합 조건 2), 다수의 소액 주주들이 잠재적 피해자가 될 수 있고 주주 대표 소송 가능성이 높음(적합 조건 3). 주총 의안별 찬반 주식 수 공시 의무화로 증거 확보도 용이해질 전망(적합 조건 5). 또한 상법 개정안 적용 및 주총 시즌이라는 공적 절차가 진행 중임(적합 조건 6).</t>
+          <t>기사는 주로 한미약품 내부의 지배구조 대립과 연임 청탁 관련 논란을 다루고 있어, 소송금융 투자 대상으로서의 명확한 외부 피해자 및 집단적 피해 규모가 불분명합니다. '한미약품'이라는 상대방의 자력은 충분하고(적합 조건 2), '대화 녹취'라는 증거가 언급되었으나(적합 조건 5), 핵심적인 피해자 특정 및 피해 규모 파악이 어려워 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>기획 [주총 달라진다(1)] 돌아온 주총 시즌, 주주 충실의무 첫 시험대</t>
+          <t>한미약품, 신동국vs박재현 대립 격화…흔들리는 지배구조</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260303501201</t>
+          <t>https://www.g-enews.com/view.php?ud=202603051712176416b065b72042_1</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:58.410221+00:00</t>
+          <t>2026-03-08 00:23:06.177836+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
-      <c r="A90" s="3" t="inlineStr">
+      <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 정책 논의 및 위반 시 법적 조치 가능성 언급</t>
+          <t>연임 제한 폐지 논란 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화 정책이 추진되며, 위반 시 이사 개인에 대한 과태료 부과 및 주주의 유지청구권, 무효 소송이 인정될 수 있음을 보도한다. 이는 자사주 제도의 구조적 허점 때문이며, 제약·바이오사들의 주주환원 정책에 영향을 미칠 것으로 예상된다.</t>
+          <t>중기중앙회에서 회장 연임 제한 폐지 논란이 일고 있으며, 이는 현 회장의 종신 회장 가능성을 열어줄 수 있다는 우려를 낳고 있습니다. 일부 이사장들은 이에 반대하고 있으며, 과거 김 회장과 소송 절차를 밟았던 인물도 반대 의사를 표명했습니다. 이 논란은 중기중앙회 내부의 지배구조와 관련된 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>기사는 자사주 소각 의무화 정책과 위반 시 발생할 수 있는 법적 조치(주주 소송, 과태료)를 다루고 있으나, 특정 기업의 위반 사례나 구체적인 피해 사실이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
+          <t>해당 기사는 중기중앙회 내부의 회장 연임 제한 폐지 논란과 같은 기업 지배구조 관련 이슈를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 피해자 집단, 구체적인 피해 규모, 그리고 특정 가능한 상대방의 불법행위로 인한 손해배상 청구 가능성이 보이지 않습니다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>자사주 소각 의무화…제약·바이오사 주주환원 주목</t>
+          <t>15년 회장에 '종신 회장' 길 열리나…중기중앙회 연임 제한 폐지 논란</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>dailymedi.com</t>
+          <t>weekly.chosun.com</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934212</t>
+          <t>http://weekly.chosun.com/news/articleView.html?idxno=49402</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-04 00:42:08.905480+00:00</t>
+          <t>2026-03-07 12:36:51.404203+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
-      <c r="A91" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A91" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>구현모 전 이사, 황창규 전 회장</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>검사인 선임 소송 제기</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 임원들의 불법 정치자금 기부 및 비자금 조성에 대해 손해배상 책임을 인정하고 사건을 수원고법으로 돌려보냈다. 구현모 전 이사와 황창규 전 회장은 11억 원 규모의 비자금을 조성하고 이 중 4억 원을 불법 후원한 것으로 조사되었으며, 대법원은 이를 임무 해태로 판단했다. KT 소액주주들이 제기한 이 소송은 다시 고등법원에서 심리될 예정이다.</t>
+          <t>고려아연에 대해 주식회사 영풍, 한국기업투자홀딩스, 유안회사 와이피씨가 검사인 선임 소송을 제기했다는 공시가 발표되었습니다. 이는 3월 24일 개최 예정인 정기주주총회와 관련된 것으로, 기업 지배구조 및 주주권 행사와 관련된 분쟁으로 보입니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>대법원이 구현모 전 대표의 비자금 조성 행위를 KT와의 위임계약에 따른 임무 해태로 판단하여 상대방 책임이 명확하며, 11억 원 규모의 비자금 조성으로 피해 규모가 크다. KT 소액주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 조사를 통해 사실관계가 확인되어 증거 확보가 용이하다. 피고인 전 임원들의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합하다.</t>
+          <t>고려아연은 자력이 충분한 대기업이며 (적합 조건 2), 주주들이 검사인 선임 소송을 제기하여 공적 절차가 진행 중입니다 (적합 조건 1, 6). 다만, 직접적인 피해 금액이나 피해자 수가 명시되지 않았고, 집단적 피해보다는 특정 주주 간의 기업 지배구조 분쟁 성격이 강합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>11억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>대법, 'KT쪼개기 후원' 구현모 손배 책임 인정</t>
+          <t>[주요 공시] 3월 6일 오후</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>ebn.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260303060602kae</t>
+          <t>https://www.ebn.co.kr/news/articleView.html?idxno=1701751</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:02.037670+00:00</t>
+          <t>2026-03-06 13:10:05.331466+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr"/>
+      <c r="D92" t="inlineStr"/>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>국민연금 내부 주주권 행사 가이드라인 개선 논의 및 결정</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>국민연금이 주주대표소송 등 주주권 행사 주체를 수탁자책임전문위원회에서 기금운용본부로 변경하는 가이드라인 개선안을 논의했습니다. 이는 스튜어드십 코드 후퇴라는 비판과 함께 기금운용본부로 권한이 집중되는 것에 대한 우려를 낳고 있습니다. 국민연금은 전문성 강화를 이유로 들고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>이 기사는 국민연금의 주주대표소송 주체 변경 등 내부 정책 변화를 다루고 있습니다. 특정 피해 사건, 명확한 상대방의 책임, 구체적인 피해 규모나 피해자 집단이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>힘빠진 국민연금 수책위… 스튜어드십 후퇴</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/11981118</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-06 12:59:42.703792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>KT 및 구현모 전 대표</t>
+          <t>브라이언 암스트롱 외 코인베이스 현·전직 이사 및 고위 임원</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>원심 파기환송</t>
+          <t>미국 뉴저지 연방지방법원에 주주대표소송 제기</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>법원이 구현모 전 KT 대표의 비자금 조성 및 정치자금 송금 관련 주주 손해배상 책임을 인정했다. 이는 무궁화위성 3호 헐값 매각, 미르재단 불법 출연 등과 관련된 사안으로, 주주들이 제기한 손해배상 소송에서 원심의 일부 판단이 파기환송되었다. KT 주주들은 전 대표의 불법 행위로 인한 피해에 대해 배상을 요구하고 있다.</t>
+          <t>코인베이스 주주가 경영진과 이사회의 규제 준수 및 공시 감독 실패를 이유로 주주대표소송을 제기했다. 과거 자금세탁방지 프로그램 결함으로 1억 달러 합의, 미등록 증권 상장으로 500만 달러 제재금 부과 등 시스템적 준수 실패 사례가 소장에 언급되었으며, 손해배상과 내부자 보상 환수를 요구하고 있다. 이는 코인베이스의 평판 및 재정적 리스크를 가중시키는 요인으로 작용할 전망이다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표의 배상 책임이 법원에서 인정되어 상대방 책임이 명확하며(적합 조건 1), KT는 자력이 충분한 대기업이다(적합 조건 2). 주주들이 다수 피해자이며(적합 조건 3), 비자금 조성 및 자산 헐값 매각 등 사안의 중대성으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 법원 판단이 있었으므로 증거가 충분히 확보되었다(적합 조건 5). 사건이 아직 종결되지 않고 파기환송되어 소송금융 투자에 적합하다.</t>
+          <t>대기업 피고(코인베이스 경영진/이사회)의 자력이 충분하며 (조건 2), 컴플라이언스 감독 실패 및 신인의무 위반이라는 책임이 명확히 주장되고 (조건 1), 과거 규제 당국의 대규모 제재금 부과(NYDFS 1억 달러, NJ 증권국 500만 달러)로 피해 규모가 크고 증거가 명확함 (조건 4, 5, 6). 주주대표소송은 회사에 귀속되지만, 이는 궁극적으로 모든 주주에게 이익이 되는 집단적 성격의 소송으로 볼 수 있음 (조건 3).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1억 달러 이상 (과거 규제 벌금 및 내부자 거래 의혹 기준)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>코인베이스 주주 전체</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>비자금 조성해 주주 손해 …法, 구현모 전 KT 대표 배상 책임 인정</t>
+          <t>코인베이스, ‘컴플라이언스 감독 실패’ 경영진 상대로 주주대표소송...</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655546</t>
+          <t>https://www.tokenpost.kr/news/policy/336237</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-02 12:52:14.270695+00:00</t>
+          <t>2026-03-06 01:57:26.275462+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
-      <c r="A94" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>KT 전 경영진</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 고등법원 재심리 예정</t>
+          <t>액면분할 효력 정지 관련 주주 간 분쟁</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>KT 전 경영진의 '쪼개기 후원'과 관련하여 소액주주들이 제기한 손해배상 소송에서 대법원이 원심의 원고 패소 판결을 파기하고 사건을 수원고등법원으로 돌려보냈습니다. 이는 전 경영진의 배상책임을 인정할 여지가 있다는 취지로, 소액주주들의 손해배상 청구가 다시 심리될 예정입니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 MBK와 영풍 측이 제기한 소송으로 인해 액면분할의 효력이 정지된 상황이다. 고려아연 측은 MBK·영풍의 액면분할 재제안이 절차 중복과 불확실성을 초래한다고 지적하며 법적 대응을 시사했다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 책임을 인정하지 않은 원심을 파기환송하여 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 소액주주 다수가 피해를 입었으며 (적합 조건 3), '쪼개기 후원'이라는 구체적인 행위가 언급되어 증거 확보 가능성이 있습니다 (적합 조건 5). 또한, 대법원 판결로 인해 사건이 종결되지 않고 고등법원에서 재심리가 진행될 예정입니다 (부적합 조건 0개).</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/투자사이며(적합 조건 2), 기업 지배구조 관련 분쟁이므로 관련 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 그러나 기사 내용만으로는 소송금융 고객이 될 수 있는 '피해자'의 범위와 구체적인 피해 규모를 명확히 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>쪼개기 후원 KT 前 경영진, 주주에 배상책임</t>
+          <t>고려아연, 정기주총 앞두고 주주서한 발송</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030238921</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=821847</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-02 12:50:49.635999+00:00</t>
+          <t>2026-03-06 01:55:31.783785+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr"/>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>국민연금기금운용위원회 회의를 통한 정책 논의 및 발표</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>국민연금이 국내주식 의결권 일부를 민간 자산운용사에 위탁하는 방안을 시범 추진하며, 위탁운용사의 수탁자 책임활동을 강화할 계획이다. 또한 대표소송 가이드라인을 개선하여 제기 대상을 '기업과의 대화'를 실시 중인 기업으로 한정하기로 했다. 이는 국민연금의 기금운용 및 주주권 행사 방식에 대한 정책 변경 사항이다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>본 기사는 국민연금의 국내주식 의결권 위탁 및 대표소송 가이드라인 개선에 대한 내부 정책 변경을 다루고 있습니다. 특정 피해 사건, 명확한 피고, 또는 집단적 피해자가 존재하지 않아 (적합 조건 1, 3, 4, 5, 6 미충족) 소송금융 투자 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>국민연금, 국내주식 의결권 일부 '민간 위탁' 추진한다</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409489</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:54:05.264669+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>고려아연 이사회</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>정기주주총회 개최 예정, 과거 액면분할 관련 소송 제기 및 효력정지</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>고려아연이 정기주주총회를 앞두고 주주서한을 발송하여 거버넌스 개선 및 주주 권익 보호 안건 상정 사유를 설명했다. 이사회는 임의적립금 전환, 이사의 충실의무 도입 등을 찬성했으나, MBK·영풍이 제안한 액면분할 등 대부분의 안건에는 반대 입장을 표명했다. 특히 액면분할 안건은 과거 소송으로 효력정지된 바 있어, 주주총회에서 경영권 및 주주권 관련 주요 쟁점들이 다뤄질 예정이다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 주주총회 안건을 둘러싼 경영권 분쟁 및 소수주주 보호 이슈가 존재한다. 이미 액면분할 안건에 대한 소송이 진행된 바 있어 법적 분쟁의 가능성이 높고 관련 증거 확보가 용이하다(적합 조건 5). 다만, 일반적인 집단소송 형태의 피해가 명확히 드러나지 않고, 피해 규모 산정이 복잡할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>소수주주 다수</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>고려아연, 주주서한 발송…'거버넌스 개선' 등 상정 사유 설명</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>fetv.co.kr</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.fetv.co.kr/news/article.html?no=214384</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:47:28.338522+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B95" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D95" t="inlineStr">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>KT 전직 경영진</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>KT 소액주주들이 전직 경영진을 상대로 제기한 손해배상 소송에서 대법원이 원고 패소 판결한 원심을 파기하고 수원고법으로 돌려보냈다. 이는 KT 지배구조 논란과 관련된 사건으로, 소액주주들의 손해배상 청구권 인정 가능성이 높아졌다.</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>대기업인 KT의 전직 경영진을 상대로 소액주주들이 제기한 손해배상 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3)에 해당합니다. 대법원이 원심을 파기하고 환송한 것은 원고 측 주장에 법리적 타당성이 있음을 시사하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>KT 이추위, 감사위 회계 전문가 공백 '뒷북' 수습…상법도 몰랐나</t>
+        </is>
+      </c>
+      <c r="K97" t="inlineStr">
+        <is>
+          <t>newsworks.co.kr</t>
+        </is>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833180</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:44:37.872424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>BAT (British American Tobacco)</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>런던 고등법원에서 주주 집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>BAT가 북한 제재를 위반하고 이를 16년간 공시하지 않은 혐의로 런던 고등법원에서 주주 집단소송에 직면했습니다. 이 사건은 2012년 BAE 시스템즈, 2016년 페트로브라스 사태와 유사하게 기업의 비리 은폐에 따른 투자자 손해배상 소송으로 확산될 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>BAT는 북한 제재 위반 및 16년간 공시 누락으로 주주 집단소송에 직면해 있습니다. 이는 상대방 책임이 명확하고(1), 대기업인 BAT의 충분한 자력(2), 다수의 주주 피해(3), 그리고 소송이 이미 진행 중이라는 점에서(6) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>다수의 주주</t>
+        </is>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>BAT 북한 제재 위반 주주 집단소송…런던 고등법원서 '16년 공시 누락' ...</t>
+        </is>
+      </c>
+      <c r="K98" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=202603051002542044fbbec65dfb_1</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>2026-03-06 01:30:31.056665+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>황창규 전 회장, 구현모 전 대표</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I96" t="inlineStr">
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 수원고등법원 파기환송심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전직 경영진을 상대로 낸 765억 원 규모의 손해배상 청구 소송에서 대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송했다. 이는 전직 경영진의 배상 책임 가능성을 높이는 판결로, 사건은 수원고등법원으로 돌려보내져 다시 심리될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송하여 책임이 명확해질 가능성이 높고(적합 조건 1), KT 전직 경영진으로 자력이 충분하며(적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하는 집단적이고 큰 피해 사건임(적합 조건 3, 4). 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>765억 원</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
         <is>
           <t>35명</t>
         </is>
       </c>
-      <c r="J96" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K96" t="inlineStr">
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>[김재섭의 뒤집어보기] 대법원 '황창규·구현모 불법후원 손해배상 책임...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
         <is>
           <t>businesspost.co.kr</t>
         </is>
       </c>
-      <c r="L96" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302506065?OutUrl=naver</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431783</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:25.787511+00:00</t>
+          <t>2026-03-05 01:28:32.520426+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
-      <c r="A100" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A100" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>KD</t>
+          <t>KZ정밀</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>거래소의 불성실공시법인 지정 예고</t>
+          <t>경영권 분쟁 관련 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>코스닥 상장사 KD는 소송 등의 제기·신청 관련 내용을 지연 공시했다는 이유로 거래소로부터 불성실공시법인 지정을 예고받았다. 이는 하반기 강화되는 상장폐지 기준과 맞물려 주목받고 있으며, KD는 지난해 3분기 누적 적자를 기록하는 등 재정적 어려움을 겪고 있다.</t>
+          <t>고려아연 경영권 분쟁이 KZ정밀의 주주제안과 영풍의 손해배상 소송으로 확대되며 전면 충돌 양상을 보이고 있습니다. 양측의 갈등은 지배구조 개편 논쟁과 법적 공방으로 동시에 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 KD라는 코스닥 상장사가 소송 관련 내용을 지연 공시하여 거래소로부터 불성실공시법인 지정을 예고받은 상황을 다루고 있습니다. 이는 기업의 규제 준수 및 상장 유지와 관련된 문제로, 특정 피해자가 손해배상을 청구할 수 있는 사건으로 보기에 정보가 부족합니다. 피해자나 피해 규모에 대한 언급이 없으며, 회사의 재정 상태도 좋지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>영풍과 KZ정밀 모두 대기업으로 자력이 충분하며(적합 조건 2), 경영권 분쟁으로 인한 손해배상 소송이 이미 제기되어 피해 규모가 클 가능성이 높습니다(적합 조건 4). 다만, 기사만으로는 상대방의 책임이 명확한지 판단하기 어렵고(적합 조건 1 불충족), 집단적 피해 사례는 아닙니다(적합 조건 3 불충족).</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>하반기 상폐 기준 강화…벌점 쌓인 코스닥社 '요주의'</t>
+          <t>KZ정밀  거버넌스 개편 주주제안  vs 영풍  탈법 상호주 손배소</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>sentv.co.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.sentv.co.kr/article/view/sentv202602270155</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56025</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-01 00:34:49.783599+00:00</t>
+          <t>2026-03-05 00:43:16.147596+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>황창규 전 회장, 구현모 전 대표</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>가처분 기각</t>
+          <t>대법원 판결로 전직 경영진의 배상 책임 인정</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>법원이 박윤영 KT 대표 내정자 선임 절차의 무효를 주장하는 가처분 신청을 기각했습니다. 이는 결격 사유가 있는 사외이사의 후보 선정 과정 참여가 의결 무효 사유가 되는지에 대한 쟁점에서 신청인의 주장이 받아들여지지 않았음을 의미합니다. 이번 결정으로 KT의 경영 정상화에 탄력이 붙을 것으로 보입니다.</t>
+          <t>KT 소액주주 35명이 전직 경영진을 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서, 대법원이 황창규 전 회장과 구현모 전 대표의 배상 책임을 인정했습니다. KT새노조와 약탈경제반대행동은 이번 판결을 환영하는 공동 논평을 발표했습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>법원이 KT 대표 내정자 관련 가처분 신청을 기각하여, 신청인의 주장이 법원에서 받아들여지지 않았습니다. 이는 해당 법적 절차가 종결되었으며, 소송금융 투자 대상으로서의 승소 가능성이 낮음을 시사합니다. 또한, 사건의 성격이 기업 지배구조 관련 분쟁으로, 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있습니다.</t>
+          <t>대법원에서 KT 전직 경영진의 배상 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), KT 전직 경영진은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 35명의 소액주주가 765억 원 규모의 손해배상을 청구한 집단적 피해 사례이며(적합 조건 3, 4), 대법원까지 진행된 점으로 보아 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>법원, 박윤영 KT 대표 내정자 가처분 '기각'... 경영 정상화 탄력</t>
+          <t>KT새노조 “KT 전직 경영진 손배 책임 인정 판결 환영”</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429298</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030313284436820</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-02-28 12:51:52.720780+00:00</t>
+          <t>2026-03-04 01:21:43.795862+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>이사회 결의 효력정지 가처분 기각</t>
+          <t>상법 개정안 적용 및 정기 주주총회 시즌 도래. 향후 주주 대표 소송 가능성 증대.</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>KT 새 대표이사 선임을 둘러싼 이사회 결의 효력정지 가처분 신청이 법원에서 기각되었다. 법원은 전 사외이사의 후보 선정 과정 참여 및 여성 이사 할당제 관련 주장을 받아들이지 않았다. 이로써 박윤영 내정자의 대표 선임 절차는 법적 불확실성이 해소되었으나, KT는 경영 정상화라는 과제를 안고 있다.</t>
+          <t>상법 개정으로 이사의 주주 충실의무가 명시되고 주총 의안별 투명성이 강화되면서, 국내 주요 상장사들의 정기 주주총회가 주주 가치 훼손 여부를 판단하는 첫 시험대가 될 전망이다. 이는 기관 및 소액 주주들이 이사회의 결정에 대해 법적 책임을 물을 수 있는 근거를 제공하며, 향후 주주 대표 소송 등 법적 분쟁이 증가할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>부적합 조건: 이미 종결된 사건에 해당함. 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 주장이 받아들여지지 않았음. 또한, 다수의 피해자가 발생한 집단적 피해 사건이 아니며, 신청인 측의 직접적인 금전적 피해 규모도 특정하기 어려움.</t>
+          <t>상법 개정으로 이사의 주주 충실의무가 명시되어 주주 대표 소송의 법적 근거가 강화됨. 상대방은 삼성전자, SK, 현대차, LG 등 자력이 충분한 국내 주요 상장사들이며(적합 조건 2), 다수의 소액 주주들이 잠재적 피해자가 될 수 있고 주주 대표 소송 가능성이 높음(적합 조건 3). 주총 의안별 찬반 주식 수 공시 의무화로 증거 확보도 용이해질 전망(적합 조건 5). 또한 상법 개정안 적용 및 주총 시즌이라는 공적 절차가 진행 중임(적합 조건 6).</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>KT 대표 선임 절차 하자 없다 …가처분 기각에 박윤영 체제 구축 '급물...</t>
+          <t>기획 [주총 달라진다(1)] 돌아온 주총 시즌, 주주 충실의무 첫 시험대</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>beyondpost.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.beyondpost.co.kr/view.php?ud=2026022812465946196cf2d78c68_30</t>
+          <t>https://www.viva100.com/article/20260303501201</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-02-28 12:41:14.226405+00:00</t>
+          <t>2026-03-04 00:43:58.410221+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="3" t="inlineStr">
+      <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr"/>
-      <c r="E103" t="inlineStr"/>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>자사주 소각 의무화 정책 논의 및 위반 시 법적 조치 가능성 언급</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>카카오페이 주주총회를 앞두고 국민연금이 특정 사외이사들의 임기 관련 안건에 지속적으로 반대표를 행사해 온 사실이 보도되었다. 기사는 2019년 카카오의 손해배상청구소송을 담당했던 이사의 이력과 국민연금의 반대 입장을 중심으로 기업 지배구조 문제를 다루고 있다.</t>
+          <t>자사주 소각 의무화 정책이 추진되며, 위반 시 이사 개인에 대한 과태료 부과 및 주주의 유지청구권, 무효 소송이 인정될 수 있음을 보도한다. 이는 자사주 제도의 구조적 허점 때문이며, 제약·바이오사들의 주주환원 정책에 영향을 미칠 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>기사는 카카오페이의 사외이사 선임 및 국민연금의 반대 등 기업 지배구조 관련 내용을 다루고 있습니다. 2019년 카카오의 손해배상청구소송 사건이 언급되지만, 이는 이미 종결되었을 가능성이 높은 과거 사건이며, 소송의 주체, 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵습니다.</t>
+          <t>기사는 자사주 소각 의무화 정책과 위반 시 발생할 수 있는 법적 조치(주주 소송, 과태료)를 다루고 있으나, 특정 기업의 위반 사례나 구체적인 피해 사실이 언급되지 않아 소송금융 투자 대상으로서의 구체적인 사건이 부재합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>[더벨][주주총회 프리뷰] 카카오페이 사외이사 교체, 국민연금 반대 부...</t>
+          <t>자사주 소각 의무화…제약·바이오사 주주환원 주목</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>dailymedi.com</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231802000240108125</t>
+          <t>https://www.dailymedi.com/news/news_view.php?wr_id=934212</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-02-27 00:53:09.337054+00:00</t>
+          <t>2026-03-04 00:42:08.905480+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
-      <c r="A104" s="2" t="inlineStr">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>김준기 DB그룹 창업회장 외 3명</t>
+          <t>구현모 전 이사, 황창규 전 회장</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>대법원이 KT 전 임원들의 불법 정치자금 기부 및 비자금 조성에 대해 손해배상 책임을 인정하고 사건을 수원고법으로 돌려보냈다. 구현모 전 이사와 황창규 전 회장은 11억 원 규모의 비자금을 조성하고 이 중 4억 원을 불법 후원한 것으로 조사되었으며, 대법원은 이를 임무 해태로 판단했다. KT 소액주주들이 제기한 이 소송은 다시 고등법원에서 심리될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>대법원이 구현모 전 대표의 비자금 조성 행위를 KT와의 위임계약에 따른 임무 해태로 판단하여 상대방 책임이 명확하며, 11억 원 규모의 비자금 조성으로 피해 규모가 크다. KT 소액주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 조사를 통해 사실관계가 확인되어 증거 확보가 용이하다. 피고인 전 임원들의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합하다.</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>11억여 원</t>
+        </is>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>대법, 'KT쪼개기 후원' 구현모 손배 책임 인정</t>
+        </is>
+      </c>
+      <c r="K104" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260303060602kae</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:43:02.037670+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>KT 전직 임원들</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>대법원 파기환송</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>대법원이 KT 전직 임원들의 '쪼개기 후원' 등 불법 행위로 인한 주주들의 손해배상 책임을 인정하고, 배상 책임을 인정하지 않은 원심을 파기환송했습니다. 이 사건은 2010년 무궁화위성 3호 해외 매각 등 경영진의 불법 행위와 관련하여 주주들이 제기한 손해배상 소송입니다.</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>대법원이 KT 전직 임원들의 주주 배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), KT라는 대기업 관련 사건으로 상대방의 자력이 충분하고(적합 조건 2), 다수의 주주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 대법원 판결까지 나온 상황으로 증거 확보가 용이하며(적합 조건 5), 아직 종결되지 않아 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>주주 다수</t>
+        </is>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>대법 “쪼개기 후원 KT 전직 임원들, 주주에 배상해야”</t>
+        </is>
+      </c>
+      <c r="K105" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/national/court_law/2026/03/03/ZEZAAVQPFNGTXPVOEFP5Y5VNXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>2026-03-03 00:36:56.598532+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>KT 및 구현모 전 대표</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A105" s="2" t="inlineStr">
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>원심 파기환송</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>법원이 구현모 전 KT 대표의 비자금 조성 및 정치자금 송금 관련 주주 손해배상 책임을 인정했다. 이는 무궁화위성 3호 헐값 매각, 미르재단 불법 출연 등과 관련된 사안으로, 주주들이 제기한 손해배상 소송에서 원심의 일부 판단이 파기환송되었다. KT 주주들은 전 대표의 불법 행위로 인한 피해에 대해 배상을 요구하고 있다.</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>구현모 전 KT 대표의 배상 책임이 법원에서 인정되어 상대방 책임이 명확하며(적합 조건 1), KT는 자력이 충분한 대기업이다(적합 조건 2). 주주들이 다수 피해자이며(적합 조건 3), 비자금 조성 및 자산 헐값 매각 등 사안의 중대성으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 법원 판단이 있었으므로 증거가 충분히 확보되었다(적합 조건 5). 사건이 아직 종결되지 않고 파기환송되어 소송금융 투자에 적합하다.</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>비자금 조성해 주주 손해 …法, 구현모 전 KT 대표 배상 책임 인정</t>
+        </is>
+      </c>
+      <c r="K106" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655546</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:52:14.270695+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B105" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A106" s="2" t="inlineStr">
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>KT 전 경영진</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>대법원 파기환송, 고등법원 재심리 예정</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>KT 전 경영진의 '쪼개기 후원'과 관련하여 소액주주들이 제기한 손해배상 소송에서 대법원이 원심의 원고 패소 판결을 파기하고 사건을 수원고등법원으로 돌려보냈습니다. 이는 전 경영진의 배상책임을 인정할 여지가 있다는 취지로, 소액주주들의 손해배상 청구가 다시 심리될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>대법원이 KT 전 경영진의 책임을 인정하지 않은 원심을 파기환송하여 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 소액주주 다수가 피해를 입었으며 (적합 조건 3), '쪼개기 후원'이라는 구체적인 행위가 언급되어 증거 확보 가능성이 있습니다 (적합 조건 5). 또한, 대법원 판결로 인해 사건이 종결되지 않고 고등법원에서 재심리가 진행될 예정입니다 (부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>소액주주 다수</t>
+        </is>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>쪼개기 후원 KT 前 경영진, 주주에 배상책임</t>
+        </is>
+      </c>
+      <c r="K107" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026030238921</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:50:49.635999+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B106" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>DB그룹</t>
+          <t>구현모 KT 전 대표</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>공정위의 DB그룹 총수 검찰 고발, 주주 행동 플랫폼을 통한 주주 운동 진행 중</t>
+          <t>대법원 파기환송, 수원고법으로 이송</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>소액 주주 행동 지원 플랫폼 '액트'는 DB하이텍 물적 분할 등 기업 지배구조 문제로 피해를 입은 주주들의 집단 행동을 돕고 있습니다. 최근 공정위가 DB그룹 총수를 공정거래법 위반 혐의로 검찰에 고발하는 등 상대방의 책임이 명확해지고 있으며, 액트 플랫폼을 통해 15만 명의 주주들이 조직적으로 주주권을 행사하고 있습니다.</t>
+          <t>KT 소액주주들이 전·현직 경영진의 '쪼개기 후원' 등 위법행위로 KT에 손해가 발생했다며 765억 원 상당의 손해배상 소송을 제기했습니다. 최근 대법원은 구현모 전 대표의 배상 책임을 인정하지 않은 원심 판결을 깨고 사건을 수원고법으로 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(공정위의 DB그룹 총수 검찰 고발), 상대방 자력이 충분하며(DB그룹은 대기업), 액트 플랫폼을 통해 다수의 소액 주주들이 집단적 피해를 주장하고 있습니다. DB하이텍 물적 분할 사례에서 보듯 피해 규모가 크고, 공정위 조사 결과 등 객관적 증거가 존재하며, 이미 공적 절차(검찰 고발)가 진행 중인 점이 소송금융 투자에 매우 적합합니다.</t>
+          <t>대법원이 구현모 KT 전 대표의 손해배상 책임을 인정하지 않은 원심을 파기환송하여 상대방 책임이 명확해지고 있습니다. KT 전 대표 및 KT 관련 사건으로 상대방의 자력이 충분하며, 소액주주들이 제기한 765억 원 규모의 손해배상 소송으로 집단적 피해와 큰 피해 규모가 확인됩니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억원</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>액트 가입자 15만 명 중 다수</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>액트는 주주의 성숙함에 비례해 성장한다, 주주 운동은 마케팅으로 만...</t>
+          <t>'쪼개기 후원' 구현모 KT 전 대표 '일부 손배책임 취지' 파기환송</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>slownews.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://slownews.kr/154975</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225350</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:20.905050+00:00</t>
+          <t>2026-03-02 12:49:37.196530+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>바디프랜드</t>
+          <t>구현모 전 KT 대표 외 전 경영진</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>메디컬AI 코스닥 상장심사 진행 중, 바디프랜드 경영권 분쟁 및 내부 소송 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>안마의자 업체 바디프랜드의 자회사 메디컬AI가 코스닥 상장을 추진하고 있으나, 모회사 바디프랜드에 대한 높은 의존도와 경영권 분쟁, 내부 소송 등으로 인해 지배구조 투명성 문제가 제기되고 있습니다. 메디컬AI는 바디프랜드로부터 자금을 차입하고 슈퍼컴퓨터 사용료를 지급하는 등 밀접한 관계를 맺고 있으며, 과거 일부 경영진의 고액 급여 수령 혐의는 불기소 처분된 바 있습니다.</t>
+          <t>KT 소액주주 35명이 구현모 전 대표 등 전 경영진을 상대로 무궁화위성 3호 불법매각, 재단법인 미르 관련 손해배상 청구 소송을 제기했습니다. 대법원 3부는 이 사건에서 전 경영진의 손해배상 책임을 인정하며 파기환송 결정을 내렸습니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>본 기사는 소송금융 투자 대상이 될 만한 외부 피해자 및 그들의 구체적인 피해 사실을 명확히 제시하지 않습니다. 주로 모회사 바디프랜드의 기업 지배구조 문제와 자회사 메디컬AI의 상장 심사 관련 내용을 다루고 있으며, 특정 횡령 혐의는 이미 불기소 처분된 바 있어 새로운 소송 제기의 근거가 미약합니다.</t>
+          <t>대법원이 KT 전 경영진의 손해배상 책임을 인정하여 파기환송한 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1) 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). KT 전 대표이사를 포함한 경영진이 피고이므로 자력도 충분할 것으로 예상됩니다(적합 조건 2). 소액주주 35명이 원고로 집단적 피해에 해당하며(적합 조건 3), 대기업 전 경영진 대상 소송이므로 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>[IPO현미경]바디프랜드 없이 못사는 메디컬AI, 상장으로 허물 벗을까</t>
+          <t>대법원 구현모 전 KT 대표 손배책임 파기 환송,  이사 의무 저버려 배상...</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022411380666819</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431597</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-02-25 00:46:00.090070+00:00</t>
+          <t>2026-03-02 12:45:36.369635+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
-      <c r="A110" s="2" t="inlineStr">
+      <c r="A110" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>영원그룹</t>
+          <t>황창규 전 KT 회장, 구현모 전 KT 대표 외 전 경영진</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>대기업집단 지정 회피 관련 행정 제재 가능성 및 향후 손해배상 소송 예상</t>
+          <t>대법원 파기환송 (수원고법으로 환송)</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>영원그룹이 3년간 대기업집단 지정을 회피하기 위해 공시를 누락했다는 의혹이 제기되었습니다. 이에 대해 전문가는 단순 행정 제재를 넘어 배임 논란 및 손해배상 소송으로 확산될 가능성을 언급했습니다. 이는 영원그룹의 2세 승계 과정과 맞물려 투명성 강화 요구가 커질 것으로 보입니다.</t>
+          <t>대법원이 KT 전 경영진의 '쪼개기 후원'으로 인한 회사 손해배상 책임을 인정하며 원심을 파기환송했다. 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전 경영진을 상대로 765억 원 상당의 손해배상을 청구한 사건으로, 이들은 회삿돈으로 비자금을 조성해 불법 정치자금으로 사용했다고 주장했다. 대법원은 경영진이 내부통제 시스템 구축과 감시·감독을 의식적으로 외면한 결과라고 지적했다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>영원그룹은 대기업집단으로 충분한 자력을 갖추고 있으며(적합 조건 2), 3년간의 공시 누락 의혹은 책임 소재가 명확하고 객관적 증거 확보가 용이합니다(적합 조건 1, 5). 또한, '단순 행정 제재를 넘어'라는 언급은 관련 공적 절차가 진행 중이거나 임박했음을 시사하며(적합 조건 6), 배임 논란으로 확산될 경우 주주 등 다수의 이해관계자가 집단적 피해를 입을 수 있습니다(적합 조건 3).</t>
+          <t>대법원이 KT 전 경영진의 '쪼개기 후원'에 대한 배상 책임을 명확히 인정하여 상대방 책임이 분명하며(적합 조건 1), KT 전 회장 및 대표라는 점에서 자력이 충분하다(적합 조건 2). 35명의 소액주주가 765억 원 상당의 손해배상을 청구하는 집단적 피해이며(적합 조건 3, 4), 구현모 전 대표의 정치자금법 위반 벌금형 확정 등 객관적 증거와 공적 절차가 존재한다(적합 조건 5, 6). 사건이 대법원 파기환송되어 아직 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>[영원그룹 공시 누락 3년]① 감시 공백 속 2세 성래은 승계 도마 위</t>
+          <t>‘KT 정치인 쪼개기 후원’ 황창규·구현모 전 대표 배상 책임 인정</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655016</t>
+          <t>https://www.donga.com/news/Society/article/all/20260302/133447179/1</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:28.734815+00:00</t>
+          <t>2026-03-02 12:43:03.910834+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
-      <c r="A111" s="2" t="inlineStr">
+      <c r="A111" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>구현모, 황창규 (KT 전 경영진)</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>이사 충실 의무 확대, 의안별 찬반 주식수 당일 공시 의무화, 독립이사 제도 및 감사위원 선·해임 3%룰 강화, 집중투표제 의무화 등 제도 변화가 순차 시행 중이며, 3월 주총이 사실상 마지막 정비 기회입니다.</t>
+          <t>대법원 파기환송, 수원고법에서 파기환송심 진행 예정</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>다가오는 정기 주주총회 시즌을 앞두고 이사 충실 의무 확대 등 기업 지배구조 관련 제도 변화가 순차적으로 시행됩니다. 이에 따라 지배구조 정비에 소극적인 기업들은 충실 의무 위반 소송 리스크에 노출될 것이며, 이는 시장에서 디스카운트로 이어져 다수 주주에게 피해를 줄 수 있습니다. 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어, 향후 주주 대표 소송 등 소송금융 투자 기회가 증가할 것으로 전망됩니다.</t>
+          <t>KT 소액주주 35명이 전 경영진(구현모, 황창규)의 불법 정치자금 기부와 관련하여 제기한 손해배상 청구 소송에서 대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 이는 소액주주 측에 유리한 판단이 나올 가능성을 시사하며, 파기환송심이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>새로운 기업 지배구조 제도 변화(이사 충실 의무 확대, 3% 룰 강화 등)가 기업의 법적 리스크를 증가시키고 있으며, 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어 향후 주주 대표 소송 등 소송금융 기회가 다수 발생할 것으로 예상됩니다. 대상 기업들은 상장사 또는 대기업일 가능성이 높아 자력이 충분하며, 이사 충실 의무 위반 시 다수의 주주들이 집단적 피해를 입을 수 있습니다. (적합 조건 2, 3, 4, 5 및 기타 소송금융 투자 가능성 높음)</t>
+          <t>대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하여 소액주주 측에 유리한 판단이 나올 가능성이 높아졌고(상대방 책임 명확성), KT 전 경영진으로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분). 또한, 소액주주 35명이 집단적으로 소송을 제기하여 집단적 피해에 해당하며(집단적 피해), 불법 정치자금 기부 관련 소송으로 증거가 충분히 확보되었을 것으로 판단됩니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>주총 시즌 한 달 전…지배구조가 수익률 가른다</t>
+          <t>구현모·황창규, 불법 정치자금 기부 관련 소액주주 배상 책임 판결 나...</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2558706</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030212331351766</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-02-24 00:48:45.291456+00:00</t>
+          <t>2026-03-02 12:42:25.297783+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
-      <c r="A112" s="2" t="inlineStr">
+      <c r="A112" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
-      <c r="D112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>황창규 전 회장, 구현모 전 대표이사 등 전·현직 KT 임원</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>배임죄 폐지 관련 입법 논의 진행 중</t>
+          <t>대법원 파기환송, 수원고법 재심리 예정</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로, 배임죄 폐지 시 대기업 총수 일가의 사익 추구 행위로 인해 소액주주들이 집단적 피해를 입을 수 있음을 경고합니다. 기사는 민사소송만으로는 소액주주가 대기업 총수로부터 손해배상을 받기 어렵다는 점을 지적하며, 소송금융이 필요한 잠재적 집단소송 기회를 시사합니다.</t>
+          <t>KT 소액주주들이 황창규 전 회장, 구현모 전 대표이사 등 전 경영진의 비자금 조성 및 쪼개기 후원 등으로 인한 회사 손해에 대해 손해배상 소송을 제기했습니다. 대법원은 전 경영진의 비자금 조성 및 감시의무 위반을 인정하고, 이로 인한 KT의 미국 증권거래위원회(SEC) 제재 추징금 및 과징금 손해와의 인과관계를 다시 심리해야 한다며 원심을 파기환송했습니다. 이에 따라 사건은 수원고법으로 돌아가 재심리될 예정입니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로 특정 사건을 다루고 있지는 않으나, 배임죄 폐지 시 소액주주들이 대기업 총수 일가의 배임 행위로 인해 집단적 피해를 입을 가능성이 높고(적합 조건 3), 피해 규모가 수십억 원 이상으로 클 수 있으며(적합 조건 4), 상대방(대기업 총수 일가)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 기사는 민사소송의 실효성 부족을 지적하며 소액주주가 기업주로부터 손해배상을 받은 적이 없다고 언급, 소송금융의 필요성을 강력히 시사합니다.</t>
+          <t>대법원이 KT 전 경영진의 비자금 조성 행위가 임무 위반이며, 황창규 전 회장과 구현모 전 대표이사의 감시의무 소홀 여지가 있다고 판단하여 책임이 명확합니다 (적합 조건 1). 소액주주 35명이 원고로 참여하여 집단적 피해에 해당하며 (적합 조건 3), 청구액이 765억원에 달하고 비자금 조성으로 인한 SEC 제재 추징금 및 과징금 규모가 막대하여 피해 규모가 큽니다 (적합 조건 4). 상대방은 대기업 전 경영진으로 자력 가능성이 있으며 (적합 조건 2), 검찰 수사 및 SEC 제재 등 공적 절차가 진행되었고 증거가 명확합니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억원 (소액주주 청구액), 비자금 11억 5천만원 외 SEC 제재로 인한 막대한 추징금 및 과징금</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 35명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[논현광장_임채운의 경영직설] 배임죄 폐지해도 배임은 남는다</t>
+          <t>대법, KT 전 경영진 손배책임 취지 파기환송…“비자금 조성 감시 의무...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2558671</t>
+          <t>https://www.segye.com/newsView/20260302506065?OutUrl=naver</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-02-24 00:39:44.386581+00:00</t>
+          <t>2026-03-02 12:41:25.787511+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>신동국</t>
+          <t>KD</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>임원진 집단 반발 및 사과 요구</t>
+          <t>거래소의 불성실공시법인 지정 예고</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>한미약품 임원진이 신동국 회장의 부당 경영 간섭과 일탈 행위에 대해 집단 반발하며 공식 사과와 경영 간섭 중단을 요구했다. 이들은 한미약품 이사회에 신 회장의 일탈 행위 방지를 위한 제도적 장치 마련을 촉구하고 있다. 이는 한미약품 내부의 심각한 경영권 분쟁 및 지배구조 문제를 시사한다.</t>
+          <t>코스닥 상장사 KD는 소송 등의 제기·신청 관련 내용을 지연 공시했다는 이유로 거래소로부터 불성실공시법인 지정을 예고받았다. 이는 하반기 강화되는 상장폐지 기준과 맞물려 주목받고 있으며, KD는 지난해 3분기 누적 적자를 기록하는 등 재정적 어려움을 겪고 있다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>신동국 회장의 부당 경영 간섭 및 일탈 행위로 인한 책임이 명확히 지목되었고(적합 조건 1), 한미약품 회장으로서 충분한 자력을 가집니다(적합 조건 2). 임원진 집단 반발 및 전 구성원에 대한 사과 요구는 다수의 피해자가 존재함을 시사하며(적합 조건 3), 내부 임원진의 집단 반발 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 현재는 내부 갈등 표출 단계로, 향후 소송으로 발전할 가능성이 높습니다.</t>
+          <t>기사는 KD라는 코스닥 상장사가 소송 관련 내용을 지연 공시하여 거래소로부터 불성실공시법인 지정을 예고받은 상황을 다루고 있습니다. 이는 기업의 규제 준수 및 상장 유지와 관련된 문제로, 특정 피해자가 손해배상을 청구할 수 있는 사건으로 보기에 정보가 부족합니다. 피해자나 피해 규모에 대한 언급이 없으며, 회사의 재정 상태도 좋지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>임원진 및 한미약품 전 구성원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>한미약품 임원진 집단 반발…신동국 사과 요구</t>
+          <t>하반기 상폐 기준 강화…벌점 쌓인 코스닥社 '요주의'</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>sentv.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818935</t>
+          <t>https://www.sentv.co.kr/article/view/sentv202602270155</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-02-23 12:38:45.056843+00:00</t>
+          <t>2026-03-01 00:34:49.783599+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>가처분 기각</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>법원이 박윤영 KT 대표 내정자 선임 절차의 무효를 주장하는 가처분 신청을 기각했습니다. 이는 결격 사유가 있는 사외이사의 후보 선정 과정 참여가 의결 무효 사유가 되는지에 대한 쟁점에서 신청인의 주장이 받아들여지지 않았음을 의미합니다. 이번 결정으로 KT의 경영 정상화에 탄력이 붙을 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>법원이 KT 대표 내정자 관련 가처분 신청을 기각하여, 신청인의 주장이 법원에서 받아들여지지 않았습니다. 이는 해당 법적 절차가 종결되었으며, 소송금융 투자 대상으로서의 승소 가능성이 낮음을 시사합니다. 또한, 사건의 성격이 기업 지배구조 관련 분쟁으로, 집단적 피해나 명확한 금전적 손해배상 청구와는 거리가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>법원, 박윤영 KT 대표 내정자 가처분 '기각'... 경영 정상화 탄력</t>
+        </is>
+      </c>
+      <c r="K114" t="inlineStr">
+        <is>
+          <t>econonews.co.kr</t>
+        </is>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=429298</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:51:52.720780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>이사회 결의 효력정지 가처분 기각</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>KT 새 대표이사 선임을 둘러싼 이사회 결의 효력정지 가처분 신청이 법원에서 기각되었다. 법원은 전 사외이사의 후보 선정 과정 참여 및 여성 이사 할당제 관련 주장을 받아들이지 않았다. 이로써 박윤영 내정자의 대표 선임 절차는 법적 불확실성이 해소되었으나, KT는 경영 정상화라는 과제를 안고 있다.</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>부적합 조건: 이미 종결된 사건에 해당함. 이사회 결의 효력정지 가처분 신청이 법원에서 기각되어 신청인의 주장이 받아들여지지 않았음. 또한, 다수의 피해자가 발생한 집단적 피해 사건이 아니며, 신청인 측의 직접적인 금전적 피해 규모도 특정하기 어려움.</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>KT 대표 선임 절차 하자 없다 …가처분 기각에 박윤영 체제 구축 '급물...</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>beyondpost.co.kr</t>
+        </is>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>http://www.beyondpost.co.kr/view.php?ud=2026022812465946196cf2d78c68_30</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:41:14.226405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr"/>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>카카오페이 주주총회를 앞두고 국민연금이 특정 사외이사들의 임기 관련 안건에 지속적으로 반대표를 행사해 온 사실이 보도되었다. 기사는 2019년 카카오의 손해배상청구소송을 담당했던 이사의 이력과 국민연금의 반대 입장을 중심으로 기업 지배구조 문제를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>기사는 카카오페이의 사외이사 선임 및 국민연금의 반대 등 기업 지배구조 관련 내용을 다루고 있습니다. 2019년 카카오의 손해배상청구소송 사건이 언급되지만, 이는 이미 종결되었을 가능성이 높은 과거 사건이며, 소송의 주체, 내용, 피해 규모 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>[더벨][주주총회 프리뷰] 카카오페이 사외이사 교체, 국민연금 반대 부...</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>thebell.co.kr</t>
+        </is>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202602231802000240108125</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:53:09.337054+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B114" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C114" t="inlineStr">
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>김준기 DB그룹 창업회장 외 3명</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>3차 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>경제개혁연대 외 129명이 김준기 DB그룹 창업회장 외 3명을 상대로 손해배상 소송을 제기하여 현재 3차 변론이 진행 중입니다. 이 소송은 다수의 원고와 대기업 총수를 상대로 한 것으로, 기업 지배구조 또는 경영 비리와 관련된 사안으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>상대방(김준기 DB그룹 창업회장)은 대기업 총수로서 자력이 충분하며(적합 조건 2), 경제개혁연대 외 129명의 다수 원고가 참여하는 집단적 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 현재 소송이 진행 중이므로 투자 검토가 가능합니다.</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>129명</t>
+        </is>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>【오늘의 법조】 2026년 2월 27일</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>lawtimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216945</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:47:50.747325+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>국내 대기업</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>상법 개정안 통과 및 집단소송법 발의</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>정부 여당 주도로 1~3차 상법 개정안이 순차 처리되어 이사의 주주에 대한 충실의무가 확대되고 자사주 소각이 의무화되는 등 기업 경영권 방어 수단이 제한되고 있습니다. 또한, 증권 분야 외로 적용 범위를 확대하고 징벌적 손해배상 및 한국형 디스커버리 제도를 포함하는 집단소송법이 발의되어 대기업의 사법 리스크가 크게 증가할 전망입니다. 이는 향후 주주 및 피해자들의 소송 제기 가능성을 높이는 환경 변화입니다.</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>1차 상법 개정으로 이사의 주주에 대한 충실의무가 확대되어 이사 개인에 대한 소송 근거가 마련되었고 (적합 조건 1), 집단소송법 발의로 대기업을 상대로 한 집단소송 및 징벌적 손해배상(최대 5배)이 가능해지며 (적합 조건 2, 3, 4), 한국형 디스커버리 제도로 증거 확보가 용이해질 예정 (적합 조건 5). 이는 소송금융 투자 대상이 될 수 있는 대규모 집단소송의 잠재력을 크게 높이는 환경 변화입니다.</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>‘입법 쓰나미’⋯ 재계 “경영권 방어수단 절실” 호소</t>
+        </is>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260226501073</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:42:18.351585+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>대표이사 선임 결의 효력정지 가처분 소송 및 경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>KT의 CEO 선임 절차를 둘러싼 경영권 갈등이 심화되며 경영 공백이 장기화되고 있다. 조승아 전 사외이사의 자격 미달 및 선임 절차 참여 정당성 훼손 여부가 쟁점이며, 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중이다. 이로 인해 정기 임원 인사 연기, MWC 불참 등 대내외적 활동에 차질이 발생하고 있다.</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 조승아 전 사외이사의 결격 사유가 명확하여 선임 절차의 하자가 비교적 명확함(적합 조건 1). CEO 선임 절차의 문제로 인한 경영 공백은 주주 및 임직원 다수에게 영향을 미치는 집단적 피해 가능성이 있으며(적합 조건 3), 이로 인한 잠재적 피해 규모도 상당할 것으로 예상됨(적합 조건 4). 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중으로, 추가 증거 확보 및 책임 규명 가능성이 높음(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>KT 주주 및 임직원 다수</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>'거버넌스' 문제로 발목 잡혀…KT '박윤영호' 리더십 공백 어쩌나</t>
+        </is>
+      </c>
+      <c r="K119" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508893</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>2026-02-26 13:18:38.930805+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>주주총회 결의 취소 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>한국앤컴퍼니 조현범 회장의 사임 배경에 가족 간 경영권 갈등이 언급되며, 조 전 고문이 회사를 상대로 주주총회 결의 취소 소송을 제기하여 경영권 분쟁이 재점화될 조짐을 보이고 있습니다. 다가오는 주주총회를 앞두고 긴장감이 고조되고 있으며, 소송의 결과에 따라 회사 지배구조에 영향을 미칠 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>상대방인 한국앤컴퍼니는 상장회사로 자력이 충분하며(적합 조건 2), 주주총회 결의 취소 소송의 특성상 관련 회의록, 정관 등 증거 확보가 용이합니다(적합 조건 5). 다만, 집단적 피해가 아니며, 기사에 명시된 직접적인 피해 금액이 없어 투자 매력도가 'High'까지는 아닙니다. 경영권 분쟁의 특성상 소송 가액이 높을 가능성은 있습니다.</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>1명 (조 전 고문)</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>조현범 빠진 한국앤컴퍼니 경영권 갈등 재점화?…주총 앞두고 전운</t>
+        </is>
+      </c>
+      <c r="K120" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=364042</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>2026-02-26 12:58:42.993615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>DB그룹</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>공정위의 DB그룹 총수 검찰 고발, 주주 행동 플랫폼을 통한 주주 운동 진행 중</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>소액 주주 행동 지원 플랫폼 '액트'는 DB하이텍 물적 분할 등 기업 지배구조 문제로 피해를 입은 주주들의 집단 행동을 돕고 있습니다. 최근 공정위가 DB그룹 총수를 공정거래법 위반 혐의로 검찰에 고발하는 등 상대방의 책임이 명확해지고 있으며, 액트 플랫폼을 통해 15만 명의 주주들이 조직적으로 주주권을 행사하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(공정위의 DB그룹 총수 검찰 고발), 상대방 자력이 충분하며(DB그룹은 대기업), 액트 플랫폼을 통해 다수의 소액 주주들이 집단적 피해를 주장하고 있습니다. DB하이텍 물적 분할 사례에서 보듯 피해 규모가 크고, 공정위 조사 결과 등 객관적 증거가 존재하며, 이미 공적 절차(검찰 고발)가 진행 중인 점이 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>액트 가입자 15만 명 중 다수</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>액트는 주주의 성숙함에 비례해 성장한다, 주주 운동은 마케팅으로 만...</t>
+        </is>
+      </c>
+      <c r="K121" t="inlineStr">
+        <is>
+          <t>slownews.kr</t>
+        </is>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>https://slownews.kr/154975</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>2026-02-25 13:24:20.905050+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>바디프랜드</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>메디컬AI 코스닥 상장심사 진행 중, 바디프랜드 경영권 분쟁 및 내부 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>안마의자 업체 바디프랜드의 자회사 메디컬AI가 코스닥 상장을 추진하고 있으나, 모회사 바디프랜드에 대한 높은 의존도와 경영권 분쟁, 내부 소송 등으로 인해 지배구조 투명성 문제가 제기되고 있습니다. 메디컬AI는 바디프랜드로부터 자금을 차입하고 슈퍼컴퓨터 사용료를 지급하는 등 밀접한 관계를 맺고 있으며, 과거 일부 경영진의 고액 급여 수령 혐의는 불기소 처분된 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>본 기사는 소송금융 투자 대상이 될 만한 외부 피해자 및 그들의 구체적인 피해 사실을 명확히 제시하지 않습니다. 주로 모회사 바디프랜드의 기업 지배구조 문제와 자회사 메디컬AI의 상장 심사 관련 내용을 다루고 있으며, 특정 횡령 혐의는 이미 불기소 처분된 바 있어 새로운 소송 제기의 근거가 미약합니다.</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>[IPO현미경]바디프랜드 없이 못사는 메디컬AI, 상장으로 허물 벗을까</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022411380666819</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:46:00.090070+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>영원그룹</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>대기업집단 지정 회피 관련 행정 제재 가능성 및 향후 손해배상 소송 예상</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>영원그룹이 3년간 대기업집단 지정을 회피하기 위해 공시를 누락했다는 의혹이 제기되었습니다. 이에 대해 전문가는 단순 행정 제재를 넘어 배임 논란 및 손해배상 소송으로 확산될 가능성을 언급했습니다. 이는 영원그룹의 2세 승계 과정과 맞물려 투명성 강화 요구가 커질 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>영원그룹은 대기업집단으로 충분한 자력을 갖추고 있으며(적합 조건 2), 3년간의 공시 누락 의혹은 책임 소재가 명확하고 객관적 증거 확보가 용이합니다(적합 조건 1, 5). 또한, '단순 행정 제재를 넘어'라는 언급은 관련 공적 절차가 진행 중이거나 임박했음을 시사하며(적합 조건 6), 배임 논란으로 확산될 경우 주주 등 다수의 이해관계자가 집단적 피해를 입을 수 있습니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>[영원그룹 공시 누락 3년]① 감시 공백 속 2세 성래은 승계 도마 위</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>bloter.net</t>
+        </is>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655016</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:12:28.734815+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr"/>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>이사 충실 의무 확대, 의안별 찬반 주식수 당일 공시 의무화, 독립이사 제도 및 감사위원 선·해임 3%룰 강화, 집중투표제 의무화 등 제도 변화가 순차 시행 중이며, 3월 주총이 사실상 마지막 정비 기회입니다.</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>다가오는 정기 주주총회 시즌을 앞두고 이사 충실 의무 확대 등 기업 지배구조 관련 제도 변화가 순차적으로 시행됩니다. 이에 따라 지배구조 정비에 소극적인 기업들은 충실 의무 위반 소송 리스크에 노출될 것이며, 이는 시장에서 디스카운트로 이어져 다수 주주에게 피해를 줄 수 있습니다. 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어, 향후 주주 대표 소송 등 소송금융 투자 기회가 증가할 것으로 전망됩니다.</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>새로운 기업 지배구조 제도 변화(이사 충실 의무 확대, 3% 룰 강화 등)가 기업의 법적 리스크를 증가시키고 있으며, 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어 향후 주주 대표 소송 등 소송금융 기회가 다수 발생할 것으로 예상됩니다. 대상 기업들은 상장사 또는 대기업일 가능성이 높아 자력이 충분하며, 이사 충실 의무 위반 시 다수의 주주들이 집단적 피해를 입을 수 있습니다. (적합 조건 2, 3, 4, 5 및 기타 소송금융 투자 가능성 높음)</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>다수 주주</t>
+        </is>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>주총 시즌 한 달 전…지배구조가 수익률 가른다</t>
+        </is>
+      </c>
+      <c r="K124" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2558706</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:48:45.291456+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr"/>
+      <c r="D125" t="inlineStr"/>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>배임죄 폐지 관련 입법 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로, 배임죄 폐지 시 대기업 총수 일가의 사익 추구 행위로 인해 소액주주들이 집단적 피해를 입을 수 있음을 경고합니다. 기사는 민사소송만으로는 소액주주가 대기업 총수로부터 손해배상을 받기 어렵다는 점을 지적하며, 소송금융이 필요한 잠재적 집단소송 기회를 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로 특정 사건을 다루고 있지는 않으나, 배임죄 폐지 시 소액주주들이 대기업 총수 일가의 배임 행위로 인해 집단적 피해를 입을 가능성이 높고(적합 조건 3), 피해 규모가 수십억 원 이상으로 클 수 있으며(적합 조건 4), 상대방(대기업 총수 일가)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 기사는 민사소송의 실효성 부족을 지적하며 소액주주가 기업주로부터 손해배상을 받은 적이 없다고 언급, 소송금융의 필요성을 강력히 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>[논현광장_임채운의 경영직설] 배임죄 폐지해도 배임은 남는다</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2558671</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:39:44.386581+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>신동국</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>임원진 집단 반발 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>한미약품 임원진이 신동국 회장의 부당 경영 간섭과 일탈 행위에 대해 집단 반발하며 공식 사과와 경영 간섭 중단을 요구했다. 이들은 한미약품 이사회에 신 회장의 일탈 행위 방지를 위한 제도적 장치 마련을 촉구하고 있다. 이는 한미약품 내부의 심각한 경영권 분쟁 및 지배구조 문제를 시사한다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>신동국 회장의 부당 경영 간섭 및 일탈 행위로 인한 책임이 명확히 지목되었고(적합 조건 1), 한미약품 회장으로서 충분한 자력을 가집니다(적합 조건 2). 임원진 집단 반발 및 전 구성원에 대한 사과 요구는 다수의 피해자가 존재함을 시사하며(적합 조건 3), 내부 임원진의 집단 반발 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 현재는 내부 갈등 표출 단계로, 향후 소송으로 발전할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>임원진 및 한미약품 전 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>한미약품 임원진 집단 반발…신동국 사과 요구</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818935</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:38:45.056843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
         <is>
           <t>KT 이사회</t>
         </is>
       </c>
-      <c r="D114" t="inlineStr">
+      <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E114" t="inlineStr">
+      <c r="E127" t="inlineStr">
         <is>
           <t>대통령실 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소 진행 중</t>
         </is>
       </c>
-      <c r="F114" t="inlineStr">
+      <c r="F127" t="inlineStr">
         <is>
           <t>KT 새노조가 이사회 운영의 불투명성, 무자격 사외이사 문제, 차기 CEO 선출 과정 자료 폐기 의혹 등을 제기하며 대통령실에 신속 수사 청원서를 제출했습니다. 새노조는 이사회를 '이권카르텔'로 규정하고 있으며, 현재 이사회 결의 효력정지 가처분 신청과 관련 형사 고소가 진행 중입니다. 국민연금의 주주권 행사 필요성도 언급되며 3월 주주총회 전 신속한 수사를 촉구하고 있습니다.</t>
         </is>
       </c>
-      <c r="G114" t="inlineStr">
+      <c r="G127" t="inlineStr">
         <is>
           <t>KT는 기간통신 인프라를 운영하는 대기업으로 자력이 충분하며(적합 조건 2), 새노조와 1만1000여명의 노동조합이 이사회 운영의 불투명성 및 CEO 선출 과정 의혹을 제기하며 집단적 문제로 부상했습니다(적합 조건 3). 대통령실에 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소가 진행 중으로 공적 절차가 활발히 진행 중이며(적합 조건 6), 이사회 회의록 및 투표용지 폐기 의혹 등 구체적인 증거 확보 가능성이 높습니다(적합 조건 5). 이사회 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1).</t>
         </is>
       </c>
-      <c r="H114" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I114" t="inlineStr">
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
         <is>
           <t>KT 주주 및 임직원 다수</t>
         </is>
       </c>
-      <c r="J114" t="inlineStr">
+      <c r="J127" t="inlineStr">
         <is>
           <t>KT 이사회 내일 개최… 새노조는 대통령실에 신속 수사 청원</t>
         </is>
       </c>
-      <c r="K114" t="inlineStr">
+      <c r="K127" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L114" t="inlineStr">
+      <c r="L127" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M114" t="inlineStr">
+      <c r="M127" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01902406645353472</t>
         </is>
       </c>
-      <c r="N114" t="inlineStr">
+      <c r="N127" t="inlineStr">
         <is>
           <t>2026-02-23 00:43:00.014750+00:00</t>
         </is>
       </c>
     </row>
-    <row r="115">
-      <c r="A115" s="4" t="inlineStr">
+    <row r="128">
+      <c r="A128" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B115" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C115" t="inlineStr">
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
         <is>
           <t>이엔에프테크놀로지</t>
         </is>
       </c>
-      <c r="D115" t="inlineStr">
+      <c r="D128" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E115" t="inlineStr">
+      <c r="E128" t="inlineStr">
         <is>
           <t>행동주의 펀드 트러스톤자산운용이 허가 소송 제기</t>
         </is>
       </c>
-      <c r="F115" t="inlineStr">
+      <c r="F128" t="inlineStr">
         <is>
           <t>행동주의 펀드인 트러스톤자산운용이 이엔에프테크놀로지에 대해 허가 소송을 제기했다고 공시되었습니다. 행동주의 펀드는 기업 주식을 매수해 주주 지위를 확보한 뒤 이사회에 영향력을 행사하여 이익을 추구하는 것을 목표로 합니다.</t>
         </is>
       </c>
-      <c r="G115" t="inlineStr">
+      <c r="G128" t="inlineStr">
         <is>
           <t>행동주의 펀드인 트러스톤자산운용이 이엔에프테크놀로지라는 기업을 상대로 소송을 제기하여, 상대방의 자력이 충분할 것으로 예상됩니다 (적합 조건 2). 또한, 이미 소송이 진행 중인 단계이므로 소송금융 투자 대상으로서 적합한 진행 단계에 있습니다. 다만, '허가 소송'의 구체적인 내용과 책임의 명확성, 그리고 피해 규모에 대한 정보가 부족하여 추가적인 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H115" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J115" t="inlineStr">
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
         <is>
           <t>[Who Is ?] 지용석 이엔에프테크놀로지 대표이사 회장</t>
         </is>
       </c>
-      <c r="K115" t="inlineStr">
+      <c r="K128" t="inlineStr">
         <is>
           <t>businesspost.co.kr</t>
         </is>
       </c>
-      <c r="L115" t="inlineStr">
+      <c r="L128" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M115" t="inlineStr">
+      <c r="M128" t="inlineStr">
         <is>
           <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430753</t>
         </is>
       </c>
-      <c r="N115" t="inlineStr">
+      <c r="N128" t="inlineStr">
         <is>
           <t>2026-02-23 00:41:38.179746+00:00</t>
         </is>
       </c>
     </row>
-    <row r="116">
-      <c r="A116" s="3" t="inlineStr">
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B116" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C116" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
         <is>
           <t>기업 이사회</t>
         </is>
       </c>
-      <c r="D116" t="inlineStr"/>
-      <c r="E116" t="inlineStr">
+      <c r="D129" t="inlineStr"/>
+      <c r="E129" t="inlineStr">
         <is>
           <t>상법 개정안 시행 및 정기 주주총회 예정</t>
         </is>
       </c>
-      <c r="F116" t="inlineStr">
+      <c r="F129" t="inlineStr">
         <is>
           <t>상법 개정으로 이사의 충실 의무 대상이 전체 주주로 확대되고 집중투표제 의무화가 예고되면서 기업 이사회의 법적 책임이 강화되었습니다. 이는 향후 주주대표소송이나 손해배상 청구로 이어질 가능성을 높여 재계와 투자자 간 긴장감이 고조되고 있습니다. 오는 3월 정기 주주총회가 개정 상법의 영향을 가늠할 첫 분수령이 될 전망입니다.</t>
         </is>
       </c>
-      <c r="G116" t="inlineStr">
+      <c r="G129" t="inlineStr">
         <is>
           <t>상법 개정으로 이사회의 책임이 확대되어 향후 주주대표소송이나 손해배상 청구 가능성이 높아질 것으로 예상되나, 아직 특정 기업의 구체적인 위법 행위나 피해 발생 사실이 확인되지 않았습니다. 따라서 상대방 책임의 명확성(적합 조건 1)이나 증거 확보 가능성(적합 조건 5)을 판단하기 어렵습니다. 이는 소송금융 투자 대상으로서의 즉각적인 사건이 아닌, 법률 환경 변화에 대한 분석 기사입니다.</t>
         </is>
       </c>
-      <c r="H116" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J116" t="inlineStr">
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
         <is>
           <t>법적 책임 우려에 떠는 기업과 이사회…정기 주총이 ‘분수령’</t>
         </is>
       </c>
-      <c r="K116" t="inlineStr">
+      <c r="K129" t="inlineStr">
         <is>
           <t>economist.co.kr</t>
         </is>
       </c>
-      <c r="L116" t="inlineStr">
+      <c r="L129" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M116" t="inlineStr">
+      <c r="M129" t="inlineStr">
         <is>
           <t>https://economist.co.kr/article/view/ecn202602100033</t>
         </is>
       </c>
-      <c r="N116" t="inlineStr">
+      <c r="N129" t="inlineStr">
         <is>
           <t>2026-02-23 00:36:52.109794+00:00</t>
         </is>
       </c>
     </row>
-    <row r="117">
-      <c r="A117" s="2" t="inlineStr">
+    <row r="130">
+      <c r="A130" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B117" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D117" t="inlineStr">
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E117" t="inlineStr">
+      <c r="E130" t="inlineStr">
         <is>
           <t>상법 개정 논의 및 시행 중, 주주 소송 리스크 증가</t>
         </is>
       </c>
-      <c r="F117" t="inlineStr">
+      <c r="F130" t="inlineStr">
         <is>
           <t>상법 개정으로 이사의 주주 충실 의무가 강화되면서 기업들의 소송 리스크가 증가하고 있습니다. 기사는 자사주 소각 의무화와 주주총회 선진화 등 추가적인 지배구조 개혁의 필요성을 강조하며, 자사주 편법 활용 등 주주 가치를 훼손하는 관행을 비판하고 있습니다. 이는 향후 주주권 침해 관련 집단소송의 가능성을 시사합니다.</t>
         </is>
       </c>
-      <c r="G117" t="inlineStr">
+      <c r="G130" t="inlineStr">
         <is>
           <t>상법 개정으로 이사의 주주 충실 의무가 강화되어 기업들의 소송 리스크가 증가하고 있으며 (적합 조건 1), 자사주 편법 활용 등은 다수의 주주에게 대규모 피해를 야기할 수 있어 (적합 조건 3, 4) 소송금융 투자 대상으로서의 잠재력이 높습니다. 상대방은 자력이 충분한 대기업이 될 가능성이 크고 (적합 조건 2), 관련 증거 확보도 용이할 것으로 예상됩니다 (적합 조건 5).</t>
         </is>
       </c>
-      <c r="H117" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J117" t="inlineStr">
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
         <is>
           <t>[인터뷰] 이상목 액트 대표 “3차 상법 개정 ‘자사주 소각 의무화’, 지...</t>
         </is>
       </c>
-      <c r="K117" t="inlineStr">
+      <c r="K130" t="inlineStr">
         <is>
           <t>ekn.kr</t>
         </is>
       </c>
-      <c r="L117" t="inlineStr">
+      <c r="L130" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M117" t="inlineStr">
+      <c r="M130" t="inlineStr">
         <is>
           <t>https://www.ekn.kr/web/view.php?key=20260213021359436</t>
         </is>
       </c>
-      <c r="N117" t="inlineStr">
+      <c r="N130" t="inlineStr">
         <is>
           <t>2026-02-22 00:46:10.515232+00:00</t>
         </is>
       </c>
     </row>
-    <row r="118">
-      <c r="A118" s="2" t="inlineStr">
+    <row r="131">
+      <c r="A131" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B118" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C118" t="inlineStr">
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
         <is>
           <t>조현범</t>
         </is>
       </c>
-      <c r="D118" t="inlineStr">
+      <c r="D131" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E118" t="inlineStr">
+      <c r="E131" t="inlineStr">
         <is>
           <t>주주대표소송 진행 중</t>
         </is>
       </c>
-      <c r="F118" t="inlineStr">
+      <c r="F131" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대가 조현범 회장이 구속 기간 중 거액의 보수를 수령한 것에 대해 회사에 약 50억 원을 배상해야 한다는 취지의 주주대표소송을 제기했습니다. 조현식 전 한국앤컴퍼니 고문도 해당 소송에 참여했습니다. 조현범 회장은 대표이사직을 사임했습니다.</t>
         </is>
       </c>
-      <c r="G118" t="inlineStr">
+      <c r="G131" t="inlineStr">
         <is>
           <t>조현범 회장의 구속 기간 중 거액 보수 수령에 대한 배상 책임이 비교적 명확하며(적합 조건 1), 상대방인 한국앤컴퍼니는 대기업으로 자력이 충분합니다(적합 조건 2). 주주연대가 제기한 소송으로 다수의 주주가 피해를 입었으며(적합 조건 3), 청구 금액이 약 50억 원으로 피해 규모가 큽니다(적합 조건 4). 보수 수령 기록 등 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H118" t="inlineStr">
+      <c r="H131" t="inlineStr">
         <is>
           <t>약 50억원</t>
         </is>
       </c>
-      <c r="I118" t="inlineStr">
+      <c r="I131" t="inlineStr">
         <is>
           <t>다수의 주주</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
+      <c r="J131" t="inlineStr">
         <is>
           <t>조현범 회장, 대표이사 사임… 가족 문제로 결단</t>
         </is>
       </c>
-      <c r="K118" t="inlineStr">
+      <c r="K131" t="inlineStr">
         <is>
           <t>industrynews.co.kr</t>
         </is>
       </c>
-      <c r="L118" t="inlineStr">
+      <c r="L131" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M118" t="inlineStr">
+      <c r="M131" t="inlineStr">
         <is>
           <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78299</t>
         </is>
       </c>
-      <c r="N118" t="inlineStr">
+      <c r="N131" t="inlineStr">
         <is>
           <t>2026-02-21 18:27:51.259908+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N118"/>
+  <autoFilter ref="A1:N131"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>