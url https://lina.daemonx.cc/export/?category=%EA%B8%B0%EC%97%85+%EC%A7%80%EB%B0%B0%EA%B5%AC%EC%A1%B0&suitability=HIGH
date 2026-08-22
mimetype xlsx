--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$69</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N65"/>
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="21" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="21" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,4600 +535,4888 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>삼성전자</t>
+          <t>SK하이닉스</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>임시 주주총회 소집 추진, 집단소송 예고</t>
+          <t>배임 고발 및 무효소송, 가처분 신청 예고</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>삼성전자 주주들이 영업이익의 상당 부분을 임직원 성과급 재원으로 지출하는 것에 반대하며 집단소송을 예고했습니다. 주주들은 주주명단을 확보하는 대로 임시 주주총회 소집을 추진할 계획입니다.</t>
+          <t>대한민국주주운동본부가 SK하이닉스의 성과급 노사합의에 대해 배임 고발, 무효소송, 성과급 지급금지 가처분 신청 등 법적 대응을 예고했습니다. 주주단체는 성과급 관련 조항에 대한 무효확인 소송을 제기할 계획입니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방(삼성전자)은 자력이 충분한 대기업이며, 다수의 주주들이 피해를 입어 집단소송이 예고된 상황입니다. 영업이익 지출 관련 재무 기록 등 증거 확보가 용이하며, 임시 주주총회 소집 추진이라는 공적 절차가 진행 중입니다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
+          <t>적합 조건 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼)에 해당. SK하이닉스라는 대기업을 상대로 주주단체가 성과급 노사합의에 대한 배임 고발 및 무효 소송을 예고하여 집단적 소송 가능성이 높고, 성과급 규모를 고려할 때 피해 규모도 상당할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>다수 주주</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>삼성전자 노사, 임단협 찬반 투표 최종 가결...반년 갈등 일단락</t>
+          <t>주주단체  SK하이닉스 성과급 노사합의 땐 배임 고발</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=250664</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2115652</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-05 07:02:52.717432+00:00</t>
+          <t>2026-08-11 18:19:59.578282+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중, 법원 내부 문서 제출 명령</t>
+          <t>미국 민사 재판 진행 중, 증인 심문 단계</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>고려아연을 상대로 한 주주대표소송이 진행 중이며, 법원은 고려아연에 원아시아파트너스 관련 펀드 및 컨두잇 자문 내부 문서 제출을 명령했다. 영풍·MBK 파트너스 측은 특정 경영진의 지위 보전이 아닌 모든 주주의 공동 이익을 위한 경영을 주장하고 있다.</t>
+          <t>일론 머스크가 오픈AI를 상대로 제기한 소송에서 공동창업자 그렉 브록먼이 자신의 지분 가치가 300억 달러에 달한다고 증언하며 공방이 격화되고 있다. 머스크는 오픈AI가 비영리 사명을 훼손하고 수익 중심 구조로 변질되었다고 주장하며, 오픈AI 측은 머스크가 경쟁사 xAI의 이해관계로 압박한다고 맞서고 있다. 이번 재판은 오픈AI의 지배구조와 설립 취지를 둘러싼 상징적 분수령이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 현재 주주대표소송이 진행 중인 사건이다. 법원이 내부 문서 제출을 명령하여 증거 확보 가능성이 높고(적합 조건 5), 이는 소송의 진전과 잠재적 승소 가능성을 높인다. 주주대표소송의 특성상 피해 규모가 클 것으로 예상되며, 이는 소송금융 투자에 적합한 조건이다.</t>
+          <t>오픈AI는 막대한 자본력을 가진 대기업이며(적합 조건 2), 현재 법정에서 증언 및 문자 메시지 등 증거가 활발히 제시되고 있습니다(적합 조건 5). 비록 집단 피해 사례는 아니지만, 오픈AI의 지배구조와 수백억 달러 규모의 지분 가치가 쟁점인 고액 소송으로, 소송금융 투자로서의 잠재 가치가 매우 높습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백억 달러 이상 (추정)</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (일론 머스크)</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법원, 고려아연에 ‘원아시아 펀드’·‘컨두잇 자문’ 문서 제출 명령</t>
+          <t>브록먼, 머스크 소송전서 “오픈AI 사명 유지”…지분가치 공개로 공방...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mydaily.co.kr</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.mydaily.co.kr/page/view/2026052715505349066</t>
+          <t>https://www.tokenpost.kr/news/ai/356356</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-30 01:16:52.572009+00:00</t>
+          <t>2026-06-29 03:16:54.268748+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>오픈AI</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>일론 머스크가 1,340억 달러 규모의 소송 제기</t>
+          <t>주주운동본부의 소송 예고, 주주명부 열람 및 지분 결집, 임시주총 소집 청구 검토 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>오픈AI의 공동 창립자인 일론 머스크가 오픈AI가 초기 비영리 및 인류 공헌이라는 설립 목적을 저버리고 영리 목적으로 변질되었다며 1,340억 달러 규모의 소송을 제기했습니다. 이 소송은 AI 업계의 주요 이슈로 부상하고 있으며, 오픈AI의 미래 방향성에 대한 논란을 야기하고 있습니다.</t>
+          <t>삼성전자 노사 간 자사주 성과급 지급 합의안이 노조 찬반투표를 통과했으나, 소액주주들은 이를 '위장된 위법 배당'으로 규정하며 반발하고 있다. 주주운동본부는 무효확인 소송 및 손해배상 청구 대표소송을 검토 중이며, 주주명부 열람과 지분 결집을 통해 임시주총 소집 청구 등 주주권 행사를 준비하고 있다. 이 사안은 대규모 자사주 지급이 주주환원 재원에 미칠 영향 때문에 주주들의 큰 관심을 받고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>오픈AI는 대규모 AI 기업으로 자력이 충분하며(적합 조건 2), 일론 머스크가 설립 목적 변질을 주장하며 소송을 제기하여 상대방의 책임 주체가 명확합니다(적합 조건 1). 또한, 소송 규모가 1,340억 달러로 매우 커서 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기된 상태로 종결된 사건이 아닙니다.</t>
+          <t>삼성전자의 자사주 성과급 지급 합의는 주주운동본부에 의해 '위장된 위법 배당'으로 지목되며 상법상 배당 절차 위반 주장이 제기되어 상대방 책임이 비교적 명확합니다. 상대방인 삼성전자는 대기업으로 자력이 충분하며, 소액주주 다수가 피해자로 예상되고 향후 3년간 80조원 규모의 자사주 지급이 주주환원 재원에 영향을 미칠 수 있어 피해 규모가 매우 큽니다. 노사 합의안, 상법 개정 내용 등 객관적 증거가 존재하며, 주주명부 열람, 임시주총 소집 청구 검토 등 공적 절차가 진행 중이므로 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>1,340억 달러</t>
+          <t>향후 3년간 80조원 안팎 (주주환원 재원 영향)</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>[칼럼] 흔들리는 AI 제국, 오픈AI의 사면초가</t>
+          <t>[Invest]삼성전자 자사주 성과급, '노조 표결' 넘었지만 '주주 표심' 산...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>gamevu.co.kr</t>
+          <t>investchosun.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=58015</t>
+          <t>https://www.investchosun.com/site/data/html_dir/2026/05/27/2026052780153.html</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-22 13:44:23.119811+00:00</t>
+          <t>2026-06-27 07:00:43.579017+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>고려아연, 영풍</t>
+          <t>고려아연 주식회사</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중</t>
+          <t>주주대표소송 및 주총 결의취소 소송 진행 중, 법원의 문서제출명령 진행</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>고려아연과 영풍이 6000억 원 규모의 원아시아 출자를 두고 경영권 분쟁을 벌이고 있으며, 이와 관련하여 주주대표소송이 진행 중이거나 예정되어 있음. 해당 분쟁의 핵심 증거가 존재한다고 보도됨.</t>
+          <t>고려아연과 영풍·MBK파트너스 간 9300억원 규모의 주주대표소송 및 주총 결의취소 소송이 진행 중이다. 영풍 측은 최윤범 고려아연 회장의 동창 펀드 자금 흐름과 외부 자문사의 경영권 방어 개입 의혹을 제기하며 법원의 문서제출명령을 받았고, 고려아연은 영풍의 핵심 자료 제출 거부를 비판하며 공방이 격화되고 있다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>대기업인 고려아연과 영풍 간의 6000억 원 규모 출자 분쟁으로, 상대방의 자력이 충분하고 피해 규모가 큼. 주주대표소송의 핵심 증거가 언급되어 증거 확보 가능성이 높으며, 주주대표소송의 특성상 다수 주주에게 영향을 미칠 수 있음.</t>
+          <t>고려아연은 대기업으로 배상 능력이 충분하며(적합 조건 2), 9300억원 규모의 주주대표소송이 진행 중으로 피해 규모가 매우 큽니다(적합 조건 4). 법원이 관련 펀드 내부 문서 및 자문계약서 제출을 명령하여 증거 확보 절차가 활발히 진행 중입니다(적합 조건 5). 또한, 법원의 문서제출명령은 의혹의 타당성을 어느 정도 인정한 것으로 볼 수 있어 책임 규명 가능성이 높습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>6000억 원</t>
+          <t>9300억원</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>고려아연-영풍, ‘원아시아 6000억 출자’ 놓고 공방…경영협력계약 공...</t>
+          <t>“내로남불” vs “동창 펀드”⋯ 영풍 압박에 고려아연 ‘역공’</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202605182027440070188</t>
+          <t>https://www.viva100.com/article/20260527501284</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-21 07:23:01.802322+00:00</t>
+          <t>2026-06-21 07:02:22.106734+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>주주대표소송 진행 중</t>
+          <t>임시 주주총회 소집 추진, 집단소송 예고</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>영풍은 고려아연이 최윤범 이사와 원아시아파트너스 지창배 대표의 사적 친분을 통해 5600억 원 규모의 펀드에 대규모 출자하고, 이 자금이 청호컴넷 사채 상환 등 비정상적으로 사용되었다는 의혹을 제기했습니다. 지창배 대표는 횡령 및 배임 유죄 판결을 받았으며, 영풍은 현재 서울중앙지방법원에 주주대표소송을 제기한 상태입니다. 고려아연은 적법한 투자였다며 영풍의 주장을 반박하고 있습니다.</t>
+          <t>삼성전자 주주들이 영업이익의 상당 부분을 임직원 성과급 재원으로 지출하는 것에 반대하며 집단소송을 예고했습니다. 주주들은 주주명단을 확보하는 대로 임시 주주총회 소집을 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 5600억 원에 달하는 대규모 자금 출자 건으로 피해 규모가 매우 큽니다(적합 조건 4). 원아시아파트너스 대표의 횡령 및 배임 유죄 판결과 법원 판결문에서 고려아연을 '특별한 관계에 있는 출자자'로 명시한 점은 상대방 책임의 명확성을 뒷받침하며(적합 조건 1, 5), 현재 주주대표소송이 진행 중입니다.</t>
+          <t>상대방(삼성전자)은 자력이 충분한 대기업이며, 다수의 주주들이 피해를 입어 집단소송이 예고된 상황입니다. 영업이익 지출 관련 재무 기록 등 증거 확보가 용이하며, 임시 주주총회 소집 추진이라는 공적 절차가 진행 중입니다. (적합 조건 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>5600억 원 (출자금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>고려아연 주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>[고려아연 경영권 분쟁] 영풍  사적 인맥으로 5600억 출자  vs 고려아연 ...</t>
+          <t>삼성전자 노사, 임단협 찬반 투표 최종 가결...반년 갈등 일단락</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>smarttoday.co.kr</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.smarttoday.co.kr/ko-kr/articles/107615</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=250664</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-21 07:20:57.789556+00:00</t>
+          <t>2026-06-05 07:02:52.717432+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>롯데홈쇼핑</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>임시 주주총회에서 대표이사 해임안 상정, 향후 소송 예고</t>
+          <t>주주대표소송 진행 중, 법원 내부 문서 제출 명령</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>태광산업과 롯데홈쇼핑이 20년간의 동거를 끝내고 법정 다툼을 예고하고 있다. 태광산업은 롯데홈쇼핑이 롯데 계열사와 수십억원 규모의 불법 내부거래를 진행했다고 주장하며 김재겸 대표이사 해임안을 임시 주주총회에 상정했다. 이는 향후 해임 소송이나 이사 선임 무효 소송 등 법적 절차를 위한 명분 확보용으로 분석된다.</t>
+          <t>고려아연을 상대로 한 주주대표소송이 진행 중이며, 법원은 고려아연에 원아시아파트너스 관련 펀드 및 컨두잇 자문 내부 문서 제출을 명령했다. 영풍·MBK 파트너스 측은 특정 경영진의 지위 보전이 아닌 모든 주주의 공동 이익을 위한 경영을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 수십억원 규모의 불법 내부거래 의혹이 제기되어 피해 규모가 크다. 태광산업 측이 사전 승인 없는 내부거래를 명백한 위법으로 주장하며 구체적인 법적 쟁점을 제시하고 있고, 관련 증거 확보 가능성이 높다. 임시 주총에서 대표이사 해임안 상정 등 법정 공방을 위한 절차가 진행 중이다.</t>
+          <t>고려아연은 자력이 충분한 대기업이며(적합 조건 2), 현재 주주대표소송이 진행 중인 사건이다. 법원이 내부 문서 제출을 명령하여 증거 확보 가능성이 높고(적합 조건 5), 이는 소송의 진전과 잠재적 승소 가능성을 높인다. 주주대표소송의 특성상 피해 규모가 클 것으로 예상되며, 이는 소송금융 투자에 적합한 조건이다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>수십억원 규모의 계약 관련</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>[인사이드 스토리]20년 사돈 동거 파국…태광-롯데, 결국 법정 가나</t>
+          <t>법원, 고려아연에 ‘원아시아 펀드’·‘컨두잇 자문’ 문서 제출 명령</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.bizwatch.co.kr</t>
+          <t>mydaily.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.bizwatch.co.kr/article/industry/2026/04/03/0040</t>
+          <t>https://www.mydaily.co.kr/page/view/2026052715505349066</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-06 00:39:55.960802+00:00</t>
+          <t>2026-05-30 01:16:52.572009+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>오픈AI</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 심리 진행 중, 법원 내부 자료 제출 검토</t>
+          <t>일론 머스크가 1,340억 달러 규모의 소송 제기</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>영풍 측이 고려아연 경영진을 상대로 조 단위 투자 건에 대한 주주대표소송을 제기했다. 법원은 경영진의 선관주의 의무 위반 여부를 핵심 쟁점으로 보고, 투자 의사결정 과정의 내부 자료 제출을 검토하며 본격적인 검증에 나섰다. 이번 소송은 향후 경영진의 재량권 한계와 이사회 통제 기능의 법적 기준을 가늠할 중요한 선례가 될 전망이다.</t>
+          <t>오픈AI의 공동 창립자인 일론 머스크가 오픈AI가 초기 비영리 및 인류 공헌이라는 설립 목적을 저버리고 영리 목적으로 변질되었다며 1,340억 달러 규모의 소송을 제기했습니다. 이 소송은 AI 업계의 주요 이슈로 부상하고 있으며, 오픈AI의 미래 방향성에 대한 논란을 야기하고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>고려아연은 상장 대기업으로 자력이 충분하며(적합 조건 2), 조 단위 투자 건으로 잠재적 피해 규모가 매우 크다(적합 조건 4). 법원이 경영진의 선관주의 의무 위반 여부를 검증하기 위해 내부 자료 제출을 명령하는 등 증거 확보 가능성이 높다(적합 조건 5). 주주대표소송의 특성상 다수의 주주가 잠재적 피해자이며(적합 조건 3), 경영진의 책임이 밝혀질 경우 소송금융 투자에 적합하다.</t>
+          <t>오픈AI는 대규모 AI 기업으로 자력이 충분하며(적합 조건 2), 일론 머스크가 설립 목적 변질을 주장하며 소송을 제기하여 상대방의 책임 주체가 명확합니다(적합 조건 1). 또한, 소송 규모가 1,340억 달러로 매우 커서 피해 규모가 큽니다(적합 조건 4). 이미 소송이 제기된 상태로 종결된 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>약 1조 1400억 원 이상</t>
+          <t>1,340억 달러</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>영풍 및 고려아연 주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>법원, 고려아연의 원아시아 투자 검증 나서나…내부 자료 제출 검토[시...</t>
+          <t>[칼럼] 흔들리는 AI 제국, 오픈AI의 사면초가</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>gamevu.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027648?ref=naver</t>
+          <t>https://www.gamevu.co.kr/news/articleView.html?idxno=58015</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-03 00:38:41.813708+00:00</t>
+          <t>2026-05-22 13:44:23.119811+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>고려아연 경영진</t>
+          <t>고려아연, 영풍</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행, 재판부 문서제출명령 인용 가능성 시사</t>
+          <t>주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영풍이 고려아연 경영진을 상대로 약 4000억원대 손실을 주장하며 주주대표소송을 제기했습니다. 원아시아파트너스 펀드 투자, 이그니오홀딩스 인수, 씨에스디자인그룹 계약 등 세 건의 거래에서 경영진의 주의의무 위반 여부가 쟁점입니다. 재판부는 원고 측의 입증 기회를 보장하며 문서제출명령 인용 가능성을 시사했습니다.</t>
+          <t>고려아연과 영풍이 6000억 원 규모의 원아시아 출자를 두고 경영권 분쟁을 벌이고 있으며, 이와 관련하여 주주대표소송이 진행 중이거나 예정되어 있음. 해당 분쟁의 핵심 증거가 존재한다고 보도됨.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>고려아연 경영진의 대규모 투자 관련 주의의무 위반을 다투는 주주대표소송으로, 상대방(고려아연 경영진 및 실질적으로 고려아연)의 자력이 충분하고(적합 조건 2), 약 4000억원대의 큰 피해 규모가 주장되며(적합 조건 4), 재판부가 문서제출명령 인용 가능성을 시사하며 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 주주 전체의 이익을 위한 집단적 성격의 소송입니다(적합 조건 3).</t>
+          <t>대기업인 고려아연과 영풍 간의 6000억 원 규모 출자 분쟁으로, 상대방의 자력이 충분하고 피해 규모가 큼. 주주대표소송의 핵심 증거가 언급되어 증거 확보 가능성이 높으며, 주주대표소송의 특성상 다수 주주에게 영향을 미칠 수 있음.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>약 4000억원대</t>
+          <t>6000억 원</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>고려아연 주주 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>고려아연 주주대표소송 2일 첫 공방</t>
+          <t>고려아연-영풍, ‘원아시아 6000억 출자’ 놓고 공방…경영협력계약 공...</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=332141</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202605182027440070188</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-02 12:57:38.195455+00:00</t>
+          <t>2026-05-21 07:23:01.802322+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>최윤범 고려아연 회장 등 고려아연 경영진</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>주주대표소송 첫 변론기일 진행</t>
+          <t>주주대표소송 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>영풍이 최윤범 고려아연 회장 등 고려아연 경영진을 상대로 1조원대 투자 적정성을 문제 삼아 주주대표소송을 제기했으며, 첫 변론기일이 진행되었습니다. 이 소송은 고려아연의 원아시아파트너스 펀드 투자 및 이그니오홀딩스 인수 건과 관련되어 있습니다.</t>
+          <t>영풍은 고려아연이 최윤범 이사와 원아시아파트너스 지창배 대표의 사적 친분을 통해 5600억 원 규모의 펀드에 대규모 출자하고, 이 자금이 청호컴넷 사채 상환 등 비정상적으로 사용되었다는 의혹을 제기했습니다. 지창배 대표는 횡령 및 배임 유죄 판결을 받았으며, 영풍은 현재 서울중앙지방법원에 주주대표소송을 제기한 상태입니다. 고려아연은 적법한 투자였다며 영풍의 주장을 반박하고 있습니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>고려아연 경영진을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1조원대 투자 적정성을 다투는 사건으로 피해 규모가 매우 큽니다(적합 조건 4). 또한 이미 주주대표소송이 제기되어 첫 변론기일이 진행 중이므로 소송금융 투자에 적합합니다.</t>
+          <t>고려아연은 대기업으로 자력이 충분하며(적합 조건 2), 5600억 원에 달하는 대규모 자금 출자 건으로 피해 규모가 매우 큽니다(적합 조건 4). 원아시아파트너스 대표의 횡령 및 배임 유죄 판결과 법원 판결문에서 고려아연을 '특별한 관계에 있는 출자자'로 명시한 점은 상대방 책임의 명확성을 뒷받침하며(적합 조건 1, 5), 현재 주주대표소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1조원대</t>
+          <t>5600억 원 (출자금)</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>영풍 vs 고려아연 경영진…“1조원대 투자 적정성” 놓고 첫 변론 공방</t>
+          <t>[고려아연 경영권 분쟁] 영풍  사적 인맥으로 5600억 출자  vs 고려아연 ...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>smarttoday.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-05-18</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026040217553184297</t>
+          <t>https://www.smarttoday.co.kr/ko-kr/articles/107615</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-02 12:55:01.237427+00:00</t>
+          <t>2026-05-21 07:20:57.789556+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>한국단자 이원준</t>
+          <t>롯데홈쇼핑</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>주주대표소송 예고, 업무상배임 혐의 형사고소, 공정거래위원회 신고 및 국세청 제보 진행 중</t>
+          <t>임시 주주총회에서 대표이사 해임안 상정, 향후 소송 예고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>한국단자 이원준 사장이 개인회사 합병을 거부하고 배당을 삭감하여 주주들에게 피해를 입혔다는 의혹이 제기되었습니다. 이에 주주들은 본안 소송, 주주대표소송, 업무상배임 혐의 형사고소, 공정거래위원회 및 국세청 제보 등 모든 법적 권한을 적극적으로 행사할 것을 예고하며 대응을 준비 중입니다.</t>
+          <t>태광산업과 롯데홈쇼핑이 20년간의 동거를 끝내고 법정 다툼을 예고하고 있다. 태광산업은 롯데홈쇼핑이 롯데 계열사와 수십억원 규모의 불법 내부거래를 진행했다고 주장하며 김재겸 대표이사 해임안을 임시 주주총회에 상정했다. 이는 향후 해임 소송이나 이사 선임 무효 소송 등 법적 절차를 위한 명분 확보용으로 분석된다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>한국단자 이원준 사장의 행위로 인한 상대방 책임이 명확히 특정되며(적합 조건 1), 주주대표소송을 통해 다수의 주주가 집단적 피해를 입었을 가능성이 높습니다(적합 조건 3). 또한 업무상배임 혐의 형사고소, 공정거래위원회 신고, 국세청 제보 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5, 6).</t>
+          <t>대기업 피고(롯데홈쇼핑)의 자력이 충분하며, 수십억원 규모의 불법 내부거래 의혹이 제기되어 피해 규모가 크다. 태광산업 측이 사전 승인 없는 내부거래를 명백한 위법으로 주장하며 구체적인 법적 쟁점을 제시하고 있고, 관련 증거 확보 가능성이 높다. 임시 주총에서 대표이사 해임안 상정 등 법정 공방을 위한 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억원 규모의 계약 관련</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>한국단자 이원준, 개인회사 합병은 '거부' 배당은 '삭감'</t>
+          <t>[인사이드 스토리]20년 사돈 동거 파국…태광-롯데, 결국 법정 가나</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>dealsite.co.kr</t>
+          <t>news.bizwatch.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://dealsite.co.kr/articles/159403</t>
+          <t>https://news.bizwatch.co.kr/article/industry/2026/04/03/0040</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-02 00:52:09.794235+00:00</t>
+          <t>2026-04-06 00:39:55.960802+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>롯데그룹 계열사 (롯데홈쇼핑, 롯데지주, 롯데웰푸드 등)</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>공정위 신고 (무혐의 처분), 임시 주주총회에서 대표 해임안 상정 예정</t>
+          <t>주주대표소송 첫 심리 진행 중, 법원 내부 자료 제출 검토</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 경영권을 두고 20년째 갈등 중이며, 최근 롯데홈쇼핑의 2000억 원대 양평동 사옥 매입 건과 롯데 계열사 부당지원 의혹으로 충돌이 재점화되었습니다. 태광 측은 사옥 매입 무효화 및 대표 해임을 추진하며, 5월 임시 주주총회가 분수령이 될 전망입니다.</t>
+          <t>영풍 측이 고려아연 경영진을 상대로 조 단위 투자 건에 대한 주주대표소송을 제기했다. 법원은 경영진의 선관주의 의무 위반 여부를 핵심 쟁점으로 보고, 투자 의사결정 과정의 내부 자료 제출을 검토하며 본격적인 검증에 나섰다. 이번 소송은 향후 경영진의 재량권 한계와 이사회 통제 기능의 법적 기준을 가늠할 중요한 선례가 될 전망이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>롯데그룹은 대기업으로 충분한 배상 능력을 갖추고 있으며(적합 조건 2), 양평동 사옥 매입 건에서만 400억 원 이상의 과대 지급 주장이 제기되는 등 피해 규모가 상당합니다(적합 조건 4). 이 전 회장과 김 전 사장의 메시지, 이사회 기록 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 공정위 신고 이력 및 임시 주주총회 개최 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>고려아연은 상장 대기업으로 자력이 충분하며(적합 조건 2), 조 단위 투자 건으로 잠재적 피해 규모가 매우 크다(적합 조건 4). 법원이 경영진의 선관주의 의무 위반 여부를 검증하기 위해 내부 자료 제출을 명령하는 등 증거 확보 가능성이 높다(적합 조건 5). 주주대표소송의 특성상 다수의 주주가 잠재적 피해자이며(적합 조건 3), 경영진의 책임이 밝혀질 경우 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>최소 400억 원 이상</t>
+          <t>약 1조 1400억 원 이상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>태광그룹 (2대 주주)</t>
+          <t>영풍 및 고려아연 주주 다수</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>[단독] 롯데·태광 ‘사돈 분쟁’ 재발… 홈쇼핑 사옥 매입 놓고도 충돌</t>
+          <t>법원, 고려아연의 원아시아 투자 검증 나서나…내부 자료 제출 검토[시...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260401518890?OutUrl=naver</t>
+          <t>https://www.sedaily.com/article/20027648?ref=naver</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-01 13:15:24.185583+00:00</t>
+          <t>2026-04-03 00:38:41.813708+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>서희건설, 이봉관 회장 일가</t>
+          <t>고려아연 경영진</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>한국거래소 상장적격성 실질심사 진행 중, 오너 리스크로 인한 주주 소송 가능성</t>
+          <t>주주대표소송 첫 변론기일 진행, 재판부 문서제출명령 인용 가능성 시사</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>서희건설이 정기주주총회에서 이봉관 회장과 세 자녀를 사내이사로 재선임했으나, 이봉관 회장의 뇌물 혐의 인정과 특검 수사 결과로 오너 리스크가 부각되며 주주들의 불안이 커지고 있다. 지난해 매출 감소와 함께 한국거래소의 상장적격성 실질심사가 예정되어 있어 주가 하락 및 상장 폐지 가능성에 대한 우려가 제기되고 있다.</t>
+          <t>영풍이 고려아연 경영진을 상대로 약 4000억원대 손실을 주장하며 주주대표소송을 제기했습니다. 원아시아파트너스 펀드 투자, 이그니오홀딩스 인수, 씨에스디자인그룹 계약 등 세 건의 거래에서 경영진의 주의의무 위반 여부가 쟁점입니다. 재판부는 원고 측의 입증 기회를 보장하며 문서제출명령 인용 가능성을 시사했습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이봉관 회장의 뇌물 혐의 인정 및 특검 수사 결과는 상대방 책임이 명확함을 보여주며, 서희건설은 상장회사로서 충분한 자력을 갖추고 있습니다. 오너 리스크로 인한 주가 하락 및 상장 폐지 가능성은 다수의 주주에게 집단적이고 큰 피해를 야기할 수 있으며, 한국거래소의 상장적격성 실질심사가 진행 중인 점도 소송금융 적합도를 높입니다.</t>
+          <t>고려아연 경영진의 대규모 투자 관련 주의의무 위반을 다투는 주주대표소송으로, 상대방(고려아연 경영진 및 실질적으로 고려아연)의 자력이 충분하고(적합 조건 2), 약 4000억원대의 큰 피해 규모가 주장되며(적합 조건 4), 재판부가 문서제출명령 인용 가능성을 시사하며 증거 확보가 용이할 것으로 예상됩니다(적합 조건 5). 또한 주주 전체의 이익을 위한 집단적 성격의 소송입니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 4000억원대</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>고려아연 주주 전체</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>서희건설, 이봉관 일가 사내이사 재선임...주주 '불안'</t>
+          <t>고려아연 주주대표소송 2일 첫 공방</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260331000585</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=332141</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-01 00:36:40.570769+00:00</t>
+          <t>2026-04-02 12:57:38.195455+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>최윤범 고려아연 회장 등 고려아연 경영진</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>주주대표소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>KT의 주주대표 소송이 대법원에서 파기환송되었음에도 관련 보고가 없어 주주들의 거버넌스 쇄신 요구가 이어지고 있습니다. 이는 박윤영 호의 공식 출범에도 불구하고 이사 선임 등에서 주주들과의 진통이 예상됨을 시사합니다.</t>
+          <t>영풍이 최윤범 고려아연 회장 등 고려아연 경영진을 상대로 1조원대 투자 적정성을 문제 삼아 주주대표소송을 제기했으며, 첫 변론기일이 진행되었습니다. 이 소송은 고려아연의 원아시아파트너스 펀드 투자 및 이그니오홀딩스 인수 건과 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 (KT), 집단적 피해 (주주대표 소송), 이미 공적 절차(소송)가 진행 중임 (대법원 파기환송). 대법원 파기환송은 원심 판결에 법리적 오류가 있음을 시사하므로, 원고 측에 유리한 방향으로 사건이 진행될 가능성이 높습니다.</t>
+          <t>고려아연 경영진을 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1조원대 투자 적정성을 다투는 사건으로 피해 규모가 매우 큽니다(적합 조건 4). 또한 이미 주주대표소송이 제기되어 첫 변론기일이 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조원대</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>[주총] KT '박윤영 호' 공식 출범했지만…현장선 거버넌스 쇄신 요구 '봇...</t>
+          <t>영풍 vs 고려아연 경영진…“1조원대 투자 적정성” 놓고 첫 변론 공방</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1627212/?sc=Naver</t>
+          <t>https://www.ddaily.co.kr/page/view/2026040217553184297</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-31 12:45:07.991283+00:00</t>
+          <t>2026-04-02 12:55:01.237427+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>한국단자 이원준</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 마련되어, 향후 행동주의 펀드들의 공세 및 소송 증가가 예상됩니다.</t>
+          <t>주주대표소송 예고, 업무상배임 혐의 형사고소, 공정거래위원회 신고 및 국세청 제보 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회가 지배주주의 사익이나 경영권 방어를 위해 소수주주의 이익을 침해할 경우 손해배상 책임의 법적 근거가 마련되었다. 이는 행동주의 펀드들이 이 명분을 지렛대 삼아 기업 이사회를 상대로 공세를 펼칠 수 있는 기반을 제공한다. 향후 소수주주 이익 침해 관련 소송이 증가할 것으로 예상된다.</t>
+          <t>한국단자 이원준 사장이 개인회사 합병을 거부하고 배당을 삭감하여 주주들에게 피해를 입혔다는 의혹이 제기되었습니다. 이에 주주들은 본안 소송, 주주대표소송, 업무상배임 혐의 형사고소, 공정거래위원회 및 국세청 제보 등 모든 법적 권한을 적극적으로 행사할 것을 예고하며 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 명확해져 상대방 책임이 비교적 명확해졌습니다(적합 조건 1). 대기업 이사회 및 지배주주를 대상으로 하므로 상대방에게 자력이 충분할 가능성이 높고(적합 조건 2), 소수주주 다수가 피해를 입을 수 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 이어질 수 있습니다. 또한, 법적 근거 마련 자체가 증거 확보에 유리한 환경을 조성합니다(적합 조건 5).</t>
+          <t>한국단자 이원준 사장의 행위로 인한 상대방 책임이 명확히 특정되며(적합 조건 1), 주주대표소송을 통해 다수의 주주가 집단적 피해를 입었을 가능성이 높습니다(적합 조건 3). 또한 업무상배임 혐의 형사고소, 공정거래위원회 신고, 국세청 제보 등 공적 절차가 진행 중이거나 예정되어 있어 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>소수주주 다수</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>[더벨][2026 주총 행동주의 리포트] 상법 개정 원년, '지배구조 2.0' 시대...</t>
+          <t>한국단자 이원준, 개인회사 합병은 '거부' 배당은 '삭감'</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>dealsite.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603260947466120105425</t>
+          <t>https://dealsite.co.kr/articles/159403</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-30 12:48:25.933490+00:00</t>
+          <t>2026-04-02 00:52:09.794235+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>크래프톤 경영진</t>
+          <t>롯데그룹 계열사 (롯데홈쇼핑, 롯데지주, 롯데웰푸드 등)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>주주총회에서 경영진에 대한 불만 표출</t>
+          <t>공정위 신고 (무혐의 처분), 임시 주주총회에서 대표 해임안 상정 예정</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>크래프톤 김창한 대표가 3연임에 성공했으나, 주주들은 공모가 대비 크게 하락한 주가와 신작 개발 및 투자 실패에 대한 불만을 제기하고 있습니다. 김 대표는 높은 보수를 수령했음에도 주주 가치 제고에 실패했다는 비판을 받고 있으며, 주주총회에서 경영 성과에 대한 원성이 이어졌습니다. 향후 AI 신사업 및 신작 라인업의 성과가 김 대표의 경영 시험대가 될 것으로 보입니다.</t>
+          <t>롯데그룹과 태광그룹이 롯데홈쇼핑 경영권을 두고 20년째 갈등 중이며, 최근 롯데홈쇼핑의 2000억 원대 양평동 사옥 매입 건과 롯데 계열사 부당지원 의혹으로 충돌이 재점화되었습니다. 태광 측은 사옥 매입 무효화 및 대표 해임을 추진하며, 5월 임시 주주총회가 분수령이 될 전망입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>크래프톤은 상장 대기업으로 자력이 충분하며(적합 조건 2), 공모가 대비 주가 하락으로 다수의 주주가 상당한 피해를 입고 있음(적합 조건 3, 4). 경영진의 신작 개발 및 투자 실패, 높은 보수 등은 객관적 데이터로 증거 확보가 용이하며(적합 조건 5), 경영진의 주주에 대한 신의성실 의무 위반 등 법적 책임 여부 검토가 필요함(적합 조건 1).</t>
+          <t>롯데그룹은 대기업으로 충분한 배상 능력을 갖추고 있으며(적합 조건 2), 양평동 사옥 매입 건에서만 400억 원 이상의 과대 지급 주장이 제기되는 등 피해 규모가 상당합니다(적합 조건 4). 이 전 회장과 김 전 사장의 메시지, 이사회 기록 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 공정위 신고 이력 및 임시 주주총회 개최 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 400억 원 이상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>태광그룹 (2대 주주)</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>‘연봉킹·3연임’ 김창한 vs 분노하는 크래프톤 주주들</t>
+          <t>[단독] 롯데·태광 ‘사돈 분쟁’ 재발… 홈쇼핑 사옥 매입 놓고도 충돌</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=2026032922152552087492587736_18</t>
+          <t>https://www.segye.com/newsView/20260401518890?OutUrl=naver</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-30 00:31:21.017039+00:00</t>
+          <t>2026-04-01 13:15:24.185583+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr"/>
-      <c r="D17" t="inlineStr"/>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>서희건설, 이봉관 회장 일가</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경영진 사법 리스크 증가 및 임원배상책임보험 가입 확대 추세</t>
+          <t>한국거래소 상장적격성 실질심사 진행 중, 오너 리스크로 인한 주주 소송 가능성</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 기업 경영진의 사법 리스크가 급증하며 임원배상책임보험 가입이 4년 만에 7배 증가했다. 상장기업의 70%가 가입했으며, 보상 한도액이 수백억 원에 달하는 상품도 존재한다. 이는 경영진의 부당행위로 인한 손해배상금과 소송 비용을 보장하며, AI 데이터 보안 사고 등 새로운 리스크도 가입 수요를 부추기고 있다.</t>
+          <t>서희건설이 정기주주총회에서 이봉관 회장과 세 자녀를 사내이사로 재선임했으나, 이봉관 회장의 뇌물 혐의 인정과 특검 수사 결과로 오너 리스크가 부각되며 주주들의 불안이 커지고 있다. 지난해 매출 감소와 함께 한국거래소의 상장적격성 실질심사가 예정되어 있어 주가 하락 및 상장 폐지 가능성에 대한 우려가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 경영진의 사법 리스크가 크게 확대되어 향후 소송 발생 가능성이 높음. 대다수 상장 대기업 및 금융기관 임원들이 임원배상책임보험에 가입하고 있어 상대방의 자력이 충분하며 (적합 조건 2), 잠재적 피해 규모가 크고 (적합 조건 4), 주주나 노조 등 다수의 피해자가 발생할 수 있어 (적합 조건 3) 소송금융 투자에 매우 적합한 시장 환경을 조성함.</t>
+          <t>이봉관 회장의 뇌물 혐의 인정 및 특검 수사 결과는 상대방 책임이 명확함을 보여주며, 서희건설은 상장회사로서 충분한 자력을 갖추고 있습니다. 오너 리스크로 인한 주가 하락 및 상장 폐지 가능성은 다수의 주주에게 집단적이고 큰 피해를 야기할 수 있으며, 한국거래소의 상장적격성 실질심사가 진행 중인 점도 소송금융 적합도를 높입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>“툭하면 소송 걸리니까”…시달리는 CEO, 임원보험 가입 줄선다</t>
+          <t>서희건설, 이봉관 일가 사내이사 재선임...주주 '불안'</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12000823</t>
+          <t>https://www.newspim.com/news/view/20260331000585</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-28 00:32:02.274778+00:00</t>
+          <t>2026-04-01 00:36:40.570769+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>알로이스</t>
+          <t>KT</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>주주총회 조사 목적 검사인 선임 소송 제기</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>알로이스의 경영권 분쟁이 격화되는 가운데, 권 대표가 주주총회 조사 목적의 검사인 선임을 청구하는 소송을 수원지방법원 성남지원에 제기했습니다. 이는 31일 개최 예정인 정기 주주총회를 앞두고 진행되는 법적 다툼으로, 경영권 찬탈과 소유경영 분리라는 첨예한 대립 양상을 보입니다.</t>
+          <t>KT의 주주대표 소송이 대법원에서 파기환송되었음에도 관련 보고가 없어 주주들의 거버넌스 쇄신 요구가 이어지고 있습니다. 이는 박윤영 호의 공식 출범에도 불구하고 이사 선임 등에서 주주들과의 진통이 예상됨을 시사합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방인 알로이스는 경영권 분쟁이 발생한 기업으로 자력이 충분할 것으로 예상되며(적합 조건 2), 경영권과 관련된 분쟁이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4). 주주총회 검사인 선임 소송이 이미 제기되어 법적 절차가 진행 중이며(진행 단계 '소송중'), 관련 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5). 이러한 상업 분쟁은 소송금융 투자 가능성이 높은 유형에 해당합니다.</t>
+          <t>상대방에게 자력이 충분함 (KT), 집단적 피해 (주주대표 소송), 이미 공적 절차(소송)가 진행 중임 (대법원 파기환송). 대법원 파기환송은 원심 판결에 법리적 오류가 있음을 시사하므로, 원고 측에 유리한 방향으로 사건이 진행될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[경영권 분쟁] [알로이스]  찬탈 VS 소유경영 분리 …주총 앞두고 극한 ...</t>
+          <t>[주총] KT '박윤영 호' 공식 출범했지만…현장선 거버넌스 쇄신 요구 '봇...</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167588</t>
+          <t>https://www.dailian.co.kr/news/view/1627212/?sc=Naver</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-27 00:46:30.115178+00:00</t>
+          <t>2026-03-31 12:45:07.991283+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>검사인 선임 소송 1심(또는 2심) 일부 인용 판결</t>
+          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 마련되어, 향후 행동주의 펀드들의 공세 및 소송 증가가 예상됩니다.</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>얼라인파트너스자산운용 등 주주들이 상장회사 에이플러스에셋을 상대로 제기한 검사인 선임 소송에서 법원이 일부 인용 판결을 내렸다. 이는 회사 경영의 투명성 확보를 위한 주주들의 노력이 법원에서 인정받은 것으로, 향후 경영진의 불법행위가 드러날 경우 주주들의 손해배상 청구로 이어질 가능성이 있다.</t>
+          <t>상법 개정으로 이사회가 지배주주의 사익이나 경영권 방어를 위해 소수주주의 이익을 침해할 경우 손해배상 책임의 법적 근거가 마련되었다. 이는 행동주의 펀드들이 이 명분을 지렛대 삼아 기업 이사회를 상대로 공세를 펼칠 수 있는 기반을 제공한다. 향후 소수주주 이익 침해 관련 소송이 증가할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상장회사인 에이플러스에셋을 상대로 검사인 선임 소송이 제기되어 일부 인용 판결이 났으므로, 상대방의 책임 가능성이 높고(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한 '얼라인파트너스자산운용 등' 다수의 주주가 관련되어 집단적 피해 가능성이 있으며(적합 조건 3), 검사인 선임을 통해 향후 증거 확보 가능성이 매우 높습니다(적합 조건 5). 이는 후속 손해배상 소송으로 이어질 수 있는 중요한 단계입니다.</t>
+          <t>상법 개정으로 이사회의 소수주주 이익 침해에 대한 손해배상 책임의 법적 근거가 명확해져 상대방 책임이 비교적 명확해졌습니다(적합 조건 1). 대기업 이사회 및 지배주주를 대상으로 하므로 상대방에게 자력이 충분할 가능성이 높고(적합 조건 2), 소수주주 다수가 피해를 입을 수 있어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)로 이어질 수 있습니다. 또한, 법적 근거 마련 자체가 증거 확보에 유리한 환경을 조성합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소수주주 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>3월 25일 주식시장 주요공시</t>
+          <t>[더벨][2026 주총 행동주의 리포트] 상법 개정 원년, '지배구조 2.0' 시대...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>catchnews.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.catchnews.kr/news/articleView.html?idxno=122013</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603260947466120105425</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-26 00:53:44.516943+00:00</t>
+          <t>2026-03-30 12:48:25.933490+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>크래프톤 경영진</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>액면분할 안건 관련 가처분 소송 진행 중</t>
+          <t>주주총회에서 경영진에 대한 불만 표출</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>고려아연 주주들이 MBK와 영풍의 '오락가락 행보'에 반발하며 액면분할 안건을 부결시켰다. 특정 측이 제기한 소송으로 액면분할 안건의 효력이 정지된 바 있으며, 현재 가처분 소송 등 법적 절차가 진행 중이다.</t>
+          <t>크래프톤 김창한 대표가 3연임에 성공했으나, 주주들은 공모가 대비 크게 하락한 주가와 신작 개발 및 투자 실패에 대한 불만을 제기하고 있습니다. 김 대표는 높은 보수를 수령했음에도 주주 가치 제고에 실패했다는 비판을 받고 있으며, 주주총회에서 경영 성과에 대한 원성이 이어졌습니다. 향후 AI 신사업 및 신작 라인업의 성과가 김 대표의 경영 시험대가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며(적합 조건 2), 고려아연 주주들이 집단적으로 영향을 받는 사안으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 가처분 소송이 진행 중이므로 관련 증거 확보가 용이하다(적합 조건 5).</t>
+          <t>크래프톤은 상장 대기업으로 자력이 충분하며(적합 조건 2), 공모가 대비 주가 하락으로 다수의 주주가 상당한 피해를 입고 있음(적합 조건 3, 4). 경영진의 신작 개발 및 투자 실패, 높은 보수 등은 객관적 데이터로 증거 확보가 용이하며(적합 조건 5), 경영진의 주주에 대한 신의성실 의무 위반 등 법적 책임 여부 검토가 필요함(적합 조건 1).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>고려아연 주주들 다수</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>고려아연 주주들, '오락가락 행보' MBK·영풍에 냉담…액면분할 부결</t>
+          <t>‘연봉킹·3연임’ 김창한 vs 분노하는 크래프톤 주주들</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3047076</t>
+          <t>http://www.fntimes.com/html/view.php?ud=2026032922152552087492587736_18</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-24 13:24:19.365680+00:00</t>
+          <t>2026-03-30 00:31:21.017039+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>주식 반환 본안 소송 진행 중, 처분금지 가처분 인용</t>
+          <t>경영진 사법 리스크 증가 및 임원배상책임보험 가입 확대 추세</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>콜마홀딩스 주식 반환을 요구하는 소송이 진행 중이며, 법원은 해당 주식에 대한 처분금지 가처분을 인용했습니다. 이 소송 결과에 따라 콜마홀딩스의 지분 소유 구조 자체가 변동될 수 있습니다.</t>
+          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 기업 경영진의 사법 리스크가 급증하며 임원배상책임보험 가입이 4년 만에 7배 증가했다. 상장기업의 70%가 가입했으며, 보상 한도액이 수백억 원에 달하는 상품도 존재한다. 이는 경영진의 부당행위로 인한 손해배상금과 소송 비용을 보장하며, AI 데이터 보안 사고 등 새로운 리스크도 가입 수요를 부추기고 있다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>콜마홀딩스 주식 반환을 둘러싼 소송으로, 상대방(윤상현 또는 관련 법인)은 대기업 관련 인물로 자력이 충분할 가능성이 높습니다. (적합 조건 2) 또한, 주식 지분 관련 분쟁이므로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 이미 처분금지 가처분이 인용되어 법원이 원고 주장의 일응 타당성을 인정한 것으로 보아 증거 확보 가능성도 높습니다. (적합 조건 5)</t>
+          <t>중대재해처벌법, 노란봉투법, 상법 개정 등으로 경영진의 사법 리스크가 크게 확대되어 향후 소송 발생 가능성이 높음. 대다수 상장 대기업 및 금융기관 임원들이 임원배상책임보험에 가입하고 있어 상대방의 자력이 충분하며 (적합 조건 2), 잠재적 피해 규모가 크고 (적합 조건 4), 주주나 노조 등 다수의 피해자가 발생할 수 있어 (적합 조건 3) 소송금융 투자에 매우 적합한 시장 환경을 조성함.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>콜마홀딩스, 배당 확대에도 주가 하락 ‘부담되네’…윤상현, 대출만기...</t>
+          <t>“툭하면 소송 걸리니까”…시달리는 CEO, 임원보험 가입 줄선다</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ceoscoredaily.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ceoscoredaily.com/page/view/2026031314243465018</t>
+          <t>https://www.mk.co.kr/article/12000823</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:12.248220+00:00</t>
+          <t>2026-03-28 00:32:02.274778+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용 회장, 최지성 전 삼성그룹 미래전략실장, 장충기 전 미래전략실 차장, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
+          <t>알로이스</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사합의21부에서 첫 변론기일 진행 중</t>
+          <t>주주총회 조사 목적 검사인 선임 소송 제기</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 발생한 손해에 대해 이재용 삼성전자 회장 등을 상대로 5억 1천만원대 손해배상 청구 소송을 제기했습니다. 국민연금은 삼성물산에 불리한 합병 비율이 적용되었고, 정권의 외압으로 합병에 찬성하여 손해를 입었다고 주장하고 있으며, 관련 형사 재판에서 일부 피고인들의 유죄가 확정된 바 있습니다. 현재 서울중앙지방법원에서 첫 변론기일이 진행 중입니다.</t>
+          <t>알로이스의 경영권 분쟁이 격화되는 가운데, 권 대표가 주주총회 조사 목적의 검사인 선임을 청구하는 소송을 수원지방법원 성남지원에 제기했습니다. 이는 31일 개최 예정인 정기 주주총회를 앞두고 진행되는 법적 다툼으로, 경영권 찬탈과 소유경영 분리라는 첨예한 대립 양상을 보입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(삼성물산 법인, 이재용 회장 등)의 자력이 충분하고, 국민연금이 청구한 피해 금액(5억 1천만원)이 명확합니다. 또한 특검 수사 및 관련 형사 재판(문형표, 홍완선 유죄 확정)을 통해 합병 과정의 부당성 및 외압에 대한 공적 증거가 확보되어 있습니다. 이재용 회장의 부당합병 혐의는 무죄 확정되었으나, 국민연금의 손해배상 청구는 별개의 민사 소송으로 진행 중이며, 이미 공적 절차를 거쳐 상당한 증거가 축적된 상태입니다.</t>
+          <t>상대방인 알로이스는 경영권 분쟁이 발생한 기업으로 자력이 충분할 것으로 예상되며(적합 조건 2), 경영권과 관련된 분쟁이므로 피해 규모가 클 가능성이 높습니다(적합 조건 4). 주주총회 검사인 선임 소송이 이미 제기되어 법적 절차가 진행 중이며(진행 단계 '소송중'), 관련 증거 확보도 용이할 것으로 판단됩니다(적합 조건 5). 이러한 상업 분쟁은 소송금융 투자 가능성이 높은 유형에 해당합니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>5억 1천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>국민연금</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>국민연금, 이재용 등 상대로 5억원대 손해배상 청구소송... 삼성물산·제...</t>
+          <t>[경영권 분쟁] [알로이스]  찬탈 VS 소유경영 분리 …주총 앞두고 극한 ...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338255</t>
+          <t>https://news.dealsitetv.com/articles/167588</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-20 00:42:02.332555+00:00</t>
+          <t>2026-03-27 00:46:30.115178+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
+          <t>에이플러스에셋</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행, 재판부 쟁점 정리 및 관련 자료 제출 요구</t>
+          <t>검사인 선임 소송 1심(또는 2심) 일부 인용 판결</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했다. 재판부는 합병의 부당성 여부와 정부 개입의 인과관계 등 두 쟁점으로 사건을 심리할 예정이며, 다음 변론기일은 6월 4일이다.</t>
+          <t>얼라인파트너스자산운용 등 주주들이 상장회사 에이플러스에셋을 상대로 제기한 검사인 선임 소송에서 법원이 일부 인용 판결을 내렸다. 이는 회사 경영의 투명성 확보를 위한 주주들의 노력이 법원에서 인정받은 것으로, 향후 경영진의 불법행위가 드러날 경우 주주들의 손해배상 청구로 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (이재용 회장의 뇌물죄 유죄 확정, 문형표/홍완선 전 장관/본부장의 유죄 확정 등 관련 형사 판결이 존재하여 민사상 책임 입증에 유리한 근거가 될 수 있음). 상대방에게 자력이 충분함 (이재용 회장, 삼성물산 등 대기업 및 전직 고위 공무원이 피고이므로 배상 능력이 충분함). 피해 규모가 큼 (국민연금의 5억원대 청구는 시작이며, 과거 ISDS 판정 등을 고려할 때 잠재적 손해액이 상당할 수 있음). 증거가 있거나 확보 가능함 (관련 형사재판 판결문, ISDS 중재판정문 등 공적 자료가 풍부하게 존재함).</t>
+          <t>상장회사인 에이플러스에셋을 상대로 검사인 선임 소송이 제기되어 일부 인용 판결이 났으므로, 상대방의 책임 가능성이 높고(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한 '얼라인파트너스자산운용 등' 다수의 주주가 관련되어 집단적 피해 가능성이 있으며(적합 조건 3), 검사인 선임을 통해 향후 증거 확보 가능성이 매우 높습니다(적합 조건 5). 이는 후속 손해배상 소송으로 이어질 수 있는 중요한 단계입니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>5억원대 (청구액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>국민연금공단</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
+          <t>3월 25일 주식시장 주요공시</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>catchnews.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/20/2026031915325978527</t>
+          <t>https://www.catchnews.kr/news/articleView.html?idxno=122013</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-20 00:34:30.733617+00:00</t>
+          <t>2026-03-26 00:53:44.516943+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장, 삼성물산</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>국민연금공단이 이재용 삼성전자 회장 등을 상대로 제기한 손해배상 청구 소송 첫 변론기일 진행 중</t>
+          <t>액면분할 안건 관련 가처분 소송 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병 과정에서 이재용 회장 등의 주도로 불리한 합병 비율이 적용되어 5억 1천만원의 손해를 입었다며 손해배상 소송을 제기했습니다. 삼성 측은 위법행위가 없었으며 관련 형사재판에서 무죄가 확정되었다고 반박하고 있습니다. 현재 서울중앙지법에서 첫 변론기일이 진행되었으며, 6월 4일 다음 변론이 예정되어 있습니다.</t>
+          <t>고려아연 주주들이 MBK와 영풍의 '오락가락 행보'에 반발하며 액면분할 안건을 부결시켰다. 특정 측이 제기한 소송으로 액면분할 안건의 효력이 정지된 바 있으며, 현재 가처분 소송 등 법적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 국민연금 측은 대법원에서 이재용 회장의 승계 작업을 위한 조직적 합병 사실이 확인되었다고 주장하며 책임이 명확하다고 보고 있습니다. 적합 조건 2(상대방 자력 충분): 피고인 이재용 회장 및 삼성물산은 충분한 배상 능력을 갖추고 있습니다. 적합 조건 4(피해 규모 큼): 청구 금액이 5억 1천만원으로 소송금융 투자에 적합한 규모입니다. 적합 조건 5(증거 확보 가능): 과거 수사 및 형사재판 과정에서 많은 증거가 확보되었을 것으로 보이며, 국민연금 측은 대법원 확인 사실을 근거로 제시하고 있습니다.</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며(적합 조건 2), 고려아연 주주들이 집단적으로 영향을 받는 사안으로 집단적 피해 가능성이 높다(적합 조건 3). 이미 가처분 소송이 진행 중이므로 관련 증거 확보가 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>5억 1천만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>고려아연 주주들 다수</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>국민연금 “삼성물산·제일모직 합병으로 피해” VS JY측 “수년 걸쳐 무...</t>
+          <t>고려아연 주주들, '오락가락 행보' MBK·영풍에 냉담…액면분할 부결</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10698455?ref=naver</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3047076</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:43.166929+00:00</t>
+          <t>2026-03-24 13:24:19.365680+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>삼성물산 법인, 이재용 삼성전자 회장, 문형표 전 보건복지부 장관</t>
+          <t>윤상현</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행 중</t>
+          <t>주식 반환 본안 소송 진행 중, 처분금지 가처분 인용</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 불리한 합병 비율이 적용되어 막대한 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 청구 소송을 제기했습니다. 삼성 측은 관련 형사·민사 사건에서 무죄를 확정받은 점을 들어 위법행위가 없었다고 주장하고 있으며, 현재 서울중앙지방법원에서 첫 변론기일이 열렸습니다.</t>
+          <t>콜마홀딩스 주식 반환을 요구하는 소송이 진행 중이며, 법원은 해당 주식에 대한 처분금지 가처분을 인용했습니다. 이 소송 결과에 따라 콜마홀딩스의 지분 소유 구조 자체가 변동될 수 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(특검 수사 결과 및 관련 형사 판결), 상대방에게 자력이 충분하며(삼성물산, 이재용 회장), 피해 규모가 크고(5억 원대), 증거가 확보 가능하며(특검 수사 결과), 이미 공적 절차(특검 수사 및 관련 형사 판결)가 진행된 바 있어 소송금융 적합 조건에 다수 부합합니다.</t>
+          <t>콜마홀딩스 주식 반환을 둘러싼 소송으로, 상대방(윤상현 또는 관련 법인)은 대기업 관련 인물로 자력이 충분할 가능성이 높습니다. (적합 조건 2) 또한, 주식 지분 관련 분쟁이므로 피해 규모가 클 것으로 예상되며 (적합 조건 4), 이미 처분금지 가처분이 인용되어 법원이 원고 주장의 일응 타당성을 인정한 것으로 보아 증거 확보 가능성도 높습니다. (적합 조건 5)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>5억 원대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>국민연금공단 (수혜자 다수)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>'삼성물산-제일모직 합병' 손배소송 시작...삼성  위법 없어</t>
+          <t>콜마홀딩스, 배당 확대에도 주가 하락 ‘부담되네’…윤상현, 대출만기...</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>ceoscoredaily.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603191802165131</t>
+          <t>https://www.ceoscoredaily.com/page/view/2026031314243465018</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-19 12:58:34.831921+00:00</t>
+          <t>2026-03-20 00:42:12.248220+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장 등</t>
+          <t>삼성물산 법인, 이재용 회장, 최지성 전 삼성그룹 미래전략실장, 장충기 전 미래전략실 차장, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론 진행 중</t>
+          <t>서울중앙지방법원 민사합의21부에서 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산과 제일모직 합병으로 피해를 입었다며 이재용 삼성전자 회장 등을 상대로 손해배상 소송을 제기했다. 공단은 합병이 이 회장의 승계 작업 일환이었다고 주장하며, 이 소송의 첫 변론이 열렸다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 발생한 손해에 대해 이재용 삼성전자 회장 등을 상대로 5억 1천만원대 손해배상 청구 소송을 제기했습니다. 국민연금은 삼성물산에 불리한 합병 비율이 적용되었고, 정권의 외압으로 합병에 찬성하여 손해를 입었다고 주장하고 있으며, 관련 형사 재판에서 일부 피고인들의 유죄가 확정된 바 있습니다. 현재 서울중앙지방법원에서 첫 변론기일이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>상대방(이재용 삼성전자 회장 및 삼성 계열사)의 자력이 충분하며(적합 조건 2), 국민연금공단이 원고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 합병 과정의 위법성 주장은 과거 공적 조사 및 재판과 연관되어 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
+          <t>상대방(삼성물산 법인, 이재용 회장 등)의 자력이 충분하고, 국민연금이 청구한 피해 금액(5억 1천만원)이 명확합니다. 또한 특검 수사 및 관련 형사 재판(문형표, 홍완선 유죄 확정)을 통해 합병 과정의 부당성 및 외압에 대한 공적 증거가 확보되어 있습니다. 이재용 회장의 부당합병 혐의는 무죄 확정되었으나, 국민연금의 손해배상 청구는 별개의 민사 소송으로 진행 중이며, 이미 공적 절차를 거쳐 상당한 증거가 축적된 상태입니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 1천만원</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>국민연금</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>삼성물산 합병 손배소 첫 변론…  승계 작업  vs  위법 없어</t>
+          <t>국민연금, 이재용 등 상대로 5억원대 손해배상 청구소송... 삼성물산·제...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031915510002625?did=NA</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338255</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-19 12:58:10.816378+00:00</t>
+          <t>2026-03-20 00:42:02.332555+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>손해배상 소송 첫 변론기일 진행</t>
+          <t>손해배상 소송 첫 변론기일 진행, 재판부 쟁점 정리 및 관련 자료 제출 요구</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했습니다. 재판부는 합병 부당성 및 정부 개입 여부를 쟁점으로 보고 관련 자료 제출을 요구하며 첫 변론기일을 진행했습니다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했다. 재판부는 합병의 부당성 여부와 정부 개입의 인과관계 등 두 쟁점으로 사건을 심리할 예정이며, 다음 변론기일은 6월 4일이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하며(적합 조건 2), 문형표 전 장관과 홍완선 전 본부장이 국민연금 합병 찬성 압박 혐의로 유죄 확정되는 등 관련 형사재판 결과가 존재하여 책임 입증에 유리한 증거가 확보되어 있습니다(적합 조건 1, 5, 6). 국민연금의 5억원대 청구 소송이나, 당시 삼성물산 최대주주였던 점을 고려할 때 실제 피해 규모는 더 클 가능성이 높습니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확함 (이재용 회장의 뇌물죄 유죄 확정, 문형표/홍완선 전 장관/본부장의 유죄 확정 등 관련 형사 판결이 존재하여 민사상 책임 입증에 유리한 근거가 될 수 있음). 상대방에게 자력이 충분함 (이재용 회장, 삼성물산 등 대기업 및 전직 고위 공무원이 피고이므로 배상 능력이 충분함). 피해 규모가 큼 (국민연금의 5억원대 청구는 시작이며, 과거 ISDS 판정 등을 고려할 때 잠재적 손해액이 상당할 수 있음). 증거가 있거나 확보 가능함 (관련 형사재판 판결문, ISDS 중재판정문 등 공적 자료가 풍부하게 존재함).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>5억원 (청구액, 실제 손해액은 더 클 가능성 있음)</t>
+          <t>5억원대 (청구액)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>국민연금공단 (단일 원고)</t>
+          <t>국민연금공단</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031915325978527</t>
+          <t>https://www.mt.co.kr/society/2026/03/20/2026031915325978527</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-19 12:56:54.536615+00:00</t>
+          <t>2026-03-20 00:34:30.733617+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>이재용 삼성전자 회장, 삼성물산</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>남양유업 대법원 판결 이후 다수 상장사의 이사 보수 한도 안건 부결 위험 증대, 정기주주총회 시즌 앞두고 기업들의 대응 필요.</t>
+          <t>국민연금공단이 이재용 삼성전자 회장 등을 상대로 제기한 손해배상 청구 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>대법원의 남양유업 판결로 이사 보수 한도 승인 안건에 대한 대주주 의결권이 제한되면서, 전체 상장사의 32%에 달하는 772개 기업이 정기주주총회에서 해당 안건 부결 위기에 처했다. (주)SK, 메리츠금융지주 등 시가총액 상위 기업들도 영향을 받으며, 재계는 감사 선임 부결 사태 재현을 우려하고 있다. 기업들은 기관투자자와 소통 강화 및 위임장 확보에 나서고 있으나, 제도 개선의 필요성도 제기되고 있다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병 과정에서 이재용 회장 등의 주도로 불리한 합병 비율이 적용되어 5억 1천만원의 손해를 입었다며 손해배상 소송을 제기했습니다. 삼성 측은 위법행위가 없었으며 관련 형사재판에서 무죄가 확정되었다고 반박하고 있습니다. 현재 서울중앙지법에서 첫 변론기일이 진행되었으며, 6월 4일 다음 변론이 예정되어 있습니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>대법원 판결로 인해 다수의 상장 대기업(SK, 메리츠금융지주, 알테오젠 등)이 이사 보수 한도 안건 부결 위험에 직면해 있어 잠재적 소송 상대방의 자력이 충분합니다. 전체 상장사의 32%에 달하는 772개 기업이 영향을 받는 집단적 피해 가능성이 있으며, 남양유업 대법원 판결이라는 명확한 법적 근거와 객관적 분석 자료가 존재합니다. 이사 보수 미지급, 의결권 위임장 확보 비용 등 잠재적 피해 규모가 크고 광범위하게 발생할 수 있어 소송금융 투자 기회가 높습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확): 국민연금 측은 대법원에서 이재용 회장의 승계 작업을 위한 조직적 합병 사실이 확인되었다고 주장하며 책임이 명확하다고 보고 있습니다. 적합 조건 2(상대방 자력 충분): 피고인 이재용 회장 및 삼성물산은 충분한 배상 능력을 갖추고 있습니다. 적합 조건 4(피해 규모 큼): 청구 금액이 5억 1천만원으로 소송금융 투자에 적합한 규모입니다. 적합 조건 5(증거 확보 가능): 과거 수사 및 형사재판 과정에서 많은 증거가 확보되었을 것으로 보이며, 국민연금 측은 대법원 확인 사실을 근거로 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 1천만원</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>소액주주 동의없인 '무보수'… SK·알테오젠도 불안</t>
+          <t>국민연금 “삼성물산·제일모직 합병으로 피해” VS JY측 “수년 걸쳐 무...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11991843</t>
+          <t>https://biz.heraldcorp.com/article/10698455?ref=naver</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-18 12:56:06.063904+00:00</t>
+          <t>2026-03-19 13:09:43.166929+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>MBK파트너스·영풍 연합</t>
+          <t>삼성물산 법인, 이재용 삼성전자 회장, 문형표 전 보건복지부 장관</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>정기주주총회 안건 상정 및 의결권 자문사 권고 진행 중, 향후 소송 가능성 언급</t>
+          <t>손해배상 소송 첫 변론기일 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>고려아연 정기주주총회를 앞두고 감사위원 분리선출 확대 및 이사 선임 안건을 두고 고려아연 이사회와 MBK파트너스·영풍 연합 간의 의견 대립이 심화되고 있습니다. 국내외 주요 의결권 자문사들은 개정 상법 취지에 따라 감사위원 확대 및 이사 5인 선임 안건에 찬성하며, MBK·영풍 측의 일부 제안에 부정적 의견을 표명했습니다. 특히 액면분할 안건의 경우 통과되더라도 소송 가능성이 높아 법적 불확실성이 제기되고 있습니다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병 과정에서 불리한 합병 비율이 적용되어 막대한 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억 원대 손해배상 청구 소송을 제기했습니다. 삼성 측은 관련 형사·민사 사건에서 무죄를 확정받은 점을 들어 위법행위가 없었다고 주장하고 있으며, 현재 서울중앙지방법원에서 첫 변론기일이 열렸습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>의결권 자문사들이 MBK·영풍 측의 일부 주주제안에 대해 상법 개정 취지에 부합하지 않거나 법적 혼란을 초래할 수 있다고 지적하여 책임 소재가 비교적 명확합니다(적합 조건 1). 상대방인 MBK파트너스와 영풍은 대형 사모펀드 및 대기업으로 충분한 자력을 보유하고 있습니다(적합 조건 2). 다수의 국내외 의결권 자문사 보고서가 객관적 증거로 존재하며(적합 조건 5), 정기주주총회 안건 상정 및 의결권 자문사들의 권고 절차가 진행 중입니다(적합 조건 6). 특히 액면분할 안건의 경우 소송 가능성이 직접 언급되어 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확하고(특검 수사 결과 및 관련 형사 판결), 상대방에게 자력이 충분하며(삼성물산, 이재용 회장), 피해 규모가 크고(5억 원대), 증거가 확보 가능하며(특검 수사 결과), 이미 공적 절차(특검 수사 및 관련 형사 판결)가 진행된 바 있어 소송금융 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억 원대</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>고려아연 소액주주 다수</t>
+          <t>국민연금공단 (수혜자 다수)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>국내외 자문사, 고려아연 '감사위원 분리선출 확대' 찬성 권고…MBK·영...</t>
+          <t>'삼성물산-제일모직 합병' 손배소송 시작...삼성  위법 없어</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=2026031718591649107de3572ddd_18</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603191802165131</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-17 13:26:28.948812+00:00</t>
+          <t>2026-03-19 12:58:34.831921+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>크래프톤</t>
+          <t>이재용 삼성전자 회장 등</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>미국 1단계 소송 원고 승소 판결</t>
+          <t>손해배상 소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>크래프톤이 미국에서 진행된 1단계 소송 재판에서 패소했다. 법원은 부당 해임된 언노운월즈의 CEO 테드 길의 손을 들어주며 원고 승소 판결을 내렸다. 판결문에서는 언노운월즈 창업자들의 창의적 기여를 인정했다.</t>
+          <t>국민연금공단이 삼성물산과 제일모직 합병으로 피해를 입었다며 이재용 삼성전자 회장 등을 상대로 손해배상 소송을 제기했다. 공단은 합병이 이 회장의 승계 작업 일환이었다고 주장하며, 이 소송의 첫 변론이 열렸다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>크래프톤이라는 대기업이 피고이며(적합 조건 2), 미국 1단계 소송에서 원고 승소 판결이 나옴으로써 상대방의 책임이 법적으로 명확해졌고(적합 조건 1, 5), 부당 해임된 CEO의 손해배상 규모가 클 것으로 예상되어 소송금융 투자에 적합하다(적합 조건 4).</t>
+          <t>상대방(이재용 삼성전자 회장 및 삼성 계열사)의 자력이 충분하며(적합 조건 2), 국민연금공단이 원고로 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 합병 과정의 위법성 주장은 과거 공적 조사 및 재판과 연관되어 증거 확보 가능성이 높습니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>[Biz Law] 김창한의 '챗GPT 경영' 패착…크래프톤, 美 1단계 소송서 패소</t>
+          <t>삼성물산 합병 손배소 첫 변론…  승계 작업  vs  위법 없어</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=711595</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031915510002625?did=NA</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-17 12:41:20.995395+00:00</t>
+          <t>2026-03-19 12:58:10.816378+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>일론 머스크, xAI</t>
+          <t>이재용 삼성전자 회장, 삼성물산, 문형표 전 보건복지부 장관, 홍완선 전 국민연금 기금운용본부장</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>테슬라 주주들의 신인의무 위반 소송 진행 중</t>
+          <t>손해배상 소송 첫 변론기일 진행</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>테슬라 주주들이 일론 머스크가 테슬라의 AI 인력과 자원을 xAI로 빼돌려 신인의무를 위반했다며 2024년부터 소송을 진행 중이다. 기사에서는 xAI 공동창업자의 퇴사 등 내부 상황도 언급되었다. 이 소송은 머스크의 경영 방식과 기업 자원 배분에 대한 주주들의 불만을 반영한다.</t>
+          <t>국민연금공단이 삼성물산-제일모직 합병으로 손해를 입었다며 이재용 삼성전자 회장 등을 상대로 5억원대 손해배상 소송을 제기했습니다. 국민연금 측은 삼성의 불공정한 합병과 정부 압박으로 손해를 봤다고 주장하며, 이 회장 측은 관련 형사재판에서 위법성과 손해가 인정되지 않았다고 반박했습니다. 재판부는 합병 부당성 및 정부 개입 여부를 쟁점으로 보고 관련 자료 제출을 요구하며 첫 변론기일을 진행했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 일론 머스크, 테슬라, xAI), 3(집단적 피해 - 테슬라 주주들), 4(피해 규모가 큼 - 기업 가치 하락 가능성)에 해당합니다. 이미 소송이 진행 중이며, 대기업을 상대로 한 주주들의 신인의무 위반 소송으로 투자 가치가 높습니다.</t>
+          <t>상대방(이재용 회장, 삼성물산)의 자력이 충분하며(적합 조건 2), 문형표 전 장관과 홍완선 전 본부장이 국민연금 합병 찬성 압박 혐의로 유죄 확정되는 등 관련 형사재판 결과가 존재하여 책임 입증에 유리한 증거가 확보되어 있습니다(적합 조건 1, 5, 6). 국민연금의 5억원대 청구 소송이나, 당시 삼성물산 최대주주였던 점을 고려할 때 실제 피해 규모는 더 클 가능성이 높습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억원 (청구액, 실제 손해액은 더 클 가능성 있음)</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>테슬라 주주 다수</t>
+          <t>국민연금공단 (단일 원고)</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>xAI 매크로하드 프로젝트…일론 머스크의 허풍? 차세대 비전?</t>
+          <t>국민연금 vs 이재용 손배소 첫 재판… 손해봤다  vs  이미 위법성 미인정...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641296</t>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031915325978527</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-16 12:42:20.212894+00:00</t>
+          <t>2026-03-19 12:56:54.536615+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>국민연금 손해배상 소송 첫 변론 진행 중</t>
+          <t>남양유업 대법원 판결 이후 다수 상장사의 이사 보수 한도 안건 부결 위험 증대, 정기주주총회 시즌 앞두고 기업들의 대응 필요.</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>이재용 삼성전자 회장의 합병 관련 형사 사건 무죄 확정에도 불구하고, 국민연금이 제기한 손해배상 소송의 첫 변론이 진행되었다. 이 소송은 삼성 합병으로 인한 국민연금 기금 손해 발생 여부와 경영진의 민사 책임을 다툴 예정이다.</t>
+          <t>대법원의 남양유업 판결로 이사 보수 한도 승인 안건에 대한 대주주 의결권이 제한되면서, 전체 상장사의 32%에 달하는 772개 기업이 정기주주총회에서 해당 안건 부결 위기에 처했다. (주)SK, 메리츠금융지주 등 시가총액 상위 기업들도 영향을 받으며, 재계는 감사 선임 부결 사태 재현을 우려하고 있다. 기업들은 기관투자자와 소통 강화 및 위임장 확보에 나서고 있으나, 제도 개선의 필요성도 제기되고 있다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(삼성)의 자력이 충분하고(적합 조건 2), 국민연금 기금 손실이라는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 형사 사건을 거치며 증거가 충분히 확보되었을 가능성이 높고(적합 조건 5), 현재 민사 소송이 진행 중인 사건임(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
+          <t>대법원 판결로 인해 다수의 상장 대기업(SK, 메리츠금융지주, 알테오젠 등)이 이사 보수 한도 안건 부결 위험에 직면해 있어 잠재적 소송 상대방의 자력이 충분합니다. 전체 상장사의 32%에 달하는 772개 기업이 영향을 받는 집단적 피해 가능성이 있으며, 남양유업 대법원 판결이라는 명확한 법적 근거와 객관적 분석 자료가 존재합니다. 이사 보수 미지급, 의결권 위임장 확보 비용 등 잠재적 피해 규모가 크고 광범위하게 발생할 수 있어 소송금융 투자 기회가 높습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>국민연금 '삼성 합병 손배소' 첫 변론···형사 무죄 뒤 민사 공방</t>
+          <t>소액주주 동의없인 '무보수'… SK·알테오젠도 불안</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>sisajournal-e.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419791</t>
+          <t>https://www.mk.co.kr/article/11991843</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-15 12:41:31.120461+00:00</t>
+          <t>2026-03-18 12:56:06.063904+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>박문덕 회장, 박태영 사장 (하이트진로그룹 오너일가)</t>
+          <t>MBK파트너스·영풍 연합</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 진행 중, 사실조회 신청 예정</t>
+          <t>정기주주총회 안건 상정 및 의결권 자문사 권고 진행 중, 향후 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>하이트진로 소액주주들이 박문덕 회장과 박태영 사장 등 오너 일가를 상대로 390억 원 규모의 손해배상 청구 소송을 제기했습니다. 주주들은 회사 내부거래와 경영진 고액 보수 지급 과정의 부당함을 주장하며, 이에 대한 사실조회를 신청할 방침입니다.</t>
+          <t>고려아연 정기주주총회를 앞두고 감사위원 분리선출 확대 및 이사 선임 안건을 두고 고려아연 이사회와 MBK파트너스·영풍 연합 간의 의견 대립이 심화되고 있습니다. 국내외 주요 의결권 자문사들은 개정 상법 취지에 따라 감사위원 확대 및 이사 5인 선임 안건에 찬성하며, MBK·영풍 측의 일부 제안에 부정적 의견을 표명했습니다. 특히 액면분할 안건의 경우 통과되더라도 소송 가능성이 높아 법적 불확실성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>하이트진로 오너 일가를 상대로 한 390억 원 규모의 소송으로, 피고의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 다수의 소액주주들이 참여하는 집단적 성격의 사건이며(적합 조건 3), 내부거래 및 고액 보수 지급이라는 책임 주체가 명확하고(적합 조건 1) 사실조회를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>의결권 자문사들이 MBK·영풍 측의 일부 주주제안에 대해 상법 개정 취지에 부합하지 않거나 법적 혼란을 초래할 수 있다고 지적하여 책임 소재가 비교적 명확합니다(적합 조건 1). 상대방인 MBK파트너스와 영풍은 대형 사모펀드 및 대기업으로 충분한 자력을 보유하고 있습니다(적합 조건 2). 다수의 국내외 의결권 자문사 보고서가 객관적 증거로 존재하며(적합 조건 5), 정기주주총회 안건 상정 및 의결권 자문사들의 권고 절차가 진행 중입니다(적합 조건 6). 특히 액면분할 안건의 경우 소송 가능성이 직접 언급되어 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>390억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>고려아연 소액주주 다수</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[현장+] 하이트진로 390억 소송 시작…소액주주  내부거래·고액보수 따...</t>
+          <t>국내외 자문사, 고려아연 '감사위원 분리선출 확대' 찬성 권고…MBK·영...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>1conomynews.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47477</t>
+          <t>http://www.fntimes.com/html/view.php?ud=2026031718591649107de3572ddd_18</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-12 12:54:10.282162+00:00</t>
+          <t>2026-03-17 13:26:28.948812+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>한미약품그룹</t>
+          <t>크래프톤</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>첫 변론 진행 중</t>
+          <t>미국 1단계 소송 원고 승소 판결</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>한미약품그룹의 경영권 방어를 위한 주주 간 계약과 관련하여 청구 소송의 첫 변론이 진행되었다. 킬링턴유한회사가 라데팡스의 특수목적 법인으로 소송에 참여하고 있으며, 4자 연합과 신 이사 간의 갈등이 핵심이다.</t>
+          <t>크래프톤이 미국에서 진행된 1단계 소송 재판에서 패소했다. 법원은 부당 해임된 언노운월즈의 CEO 테드 길의 손을 들어주며 원고 승소 판결을 내렸다. 판결문에서는 언노운월즈 창업자들의 창의적 기여를 인정했다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (한미약품그룹), 증거 확보 가능성 (주주 간 계약 등), 피해 규모 잠재적으로 큼 (경영권 분쟁). 소송이 이미 진행 중이며, 대기업 관련 분쟁으로 투자 매력도가 높습니다.</t>
+          <t>크래프톤이라는 대기업이 피고이며(적합 조건 2), 미국 1단계 소송에서 원고 승소 판결이 나옴으로써 상대방의 책임이 법적으로 명확해졌고(적합 조건 1, 5), 부당 해임된 CEO의 손해배상 규모가 클 것으로 예상되어 소송금융 투자에 적합하다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>‘뉴한미’ 1년 만에 흔들…“박재현 한미약품 연임 변수에 4자 연합 균...</t>
+          <t>[Biz Law] 김창한의 '챗GPT 경영' 패착…크래프톤, 美 1단계 소송서 패소</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>metroseoul.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>http://www.metroseoul.co.kr/article/20260312500436</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=711595</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-12 12:46:32.630544+00:00</t>
+          <t>2026-03-17 12:41:20.995395+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>일론 머스크, 테슬라, xAI</t>
+          <t>일론 머스크, xAI</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>기존 주주 소송이 '디지털 옵티머스' 발표로 새로운 국면을 맞음</t>
+          <t>테슬라 주주들의 신인의무 위반 소송 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>일론 머스크가 테슬라와 xAI의 공동 프로젝트 '디지털 옵티머스'를 발표하면서 이해충돌 논란이 확산되고 있습니다. 이로 인해 기존에 진행 중이던 주주 소송이 새로운 국면을 맞이했으며, 전기차 매체 일렉트렉은 이 소식을 보도했습니다.</t>
+          <t>테슬라 주주들이 일론 머스크가 테슬라의 AI 인력과 자원을 xAI로 빼돌려 신인의무를 위반했다며 2024년부터 소송을 진행 중이다. 기사에서는 xAI 공동창업자의 퇴사 등 내부 상황도 언급되었다. 이 소송은 머스크의 경영 방식과 기업 자원 배분에 대한 주주들의 불만을 반영한다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>일론 머스크의 테슬라와 xAI 간 '디지털 옵티머스' 공동 프로젝트 발표로 이해충돌 논란이 확산되며 주주 소송이 새로운 국면을 맞았습니다. 이는 상대방 책임이 비교적 명확하고(이해충돌), 상대방(테슬라, xAI, 일론 머스크)에게 자력이 충분하며, 주주 소송의 특성상 집단적 피해와 잠재적으로 큰 피해 규모를 가질 수 있습니다. 이미 소송이 진행 중이라는 점도 적합도를 높입니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 일론 머스크, 테슬라, xAI), 3(집단적 피해 - 테슬라 주주들), 4(피해 규모가 큼 - 기업 가치 하락 가능성)에 해당합니다. 이미 소송이 진행 중이며, 대기업을 상대로 한 주주들의 신인의무 위반 소송으로 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>테슬라 주주 다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>테슬라 3조 투자한 xAI…'디지털 옵티머스' 발표에 이해충돌 논란 확산</t>
+          <t>xAI 매크로하드 프로젝트…일론 머스크의 허풍? 차세대 비전?</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640170</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=641296</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-12 12:44:57.876131+00:00</t>
+          <t>2026-03-16 12:42:20.212894+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>한미약품</t>
+          <t>삼성</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>신 회장 자택 및 지분 일부 가압류 상태</t>
+          <t>국민연금 손해배상 소송 첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>한미약품 내부에서 '모녀 측'이 지분 처분과 관련하여 소송을 제기하고 신 회장 자택과 지분 일부를 가압류한 상태입니다. 이 갈등은 지난해 말 발생한 사내 성추행 처리 문제에서 비롯된 것으로 보도되었습니다. 현재 박재현 대표의 연임이 좌초될 가능성이 제기되고 있습니다.</t>
+          <t>이재용 삼성전자 회장의 합병 관련 형사 사건 무죄 확정에도 불구하고, 국민연금이 제기한 손해배상 소송의 첫 변론이 진행되었다. 이 소송은 삼성 합병으로 인한 국민연금 기금 손해 발생 여부와 경영진의 민사 책임을 다툴 예정이다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>대기업인 한미약품을 상대로 지분 처분 관련 소송이 제기되었으며, 신 회장 자택과 지분 일부에 가압류가 진행될 정도로 피해 규모가 상당합니다. 소송이 이미 진행 중이고 상대방의 자력이 충분하며, 증거가 확보된 것으로 판단되어 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5, 6)</t>
+          <t>상대방(삼성)의 자력이 충분하고(적합 조건 2), 국민연금 기금 손실이라는 피해 규모가 매우 클 것으로 예상되며(적합 조건 4), 이미 형사 사건을 거치며 증거가 충분히 확보되었을 가능성이 높고(적합 조건 5), 현재 민사 소송이 진행 중인 사건임(적합 조건 6). 부적합 조건에 해당하지 않아 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>소수 (모녀 측)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>한미약품 박재현 대표 연임 좌초 무게…새 대표에 황상연 유력</t>
+          <t>국민연금 '삼성 합병 손배소' 첫 변론···형사 무죄 뒤 민사 공방</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>sisajournal-e.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/RMUXT4EJPBD7LIREWE3HSGQYR4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.sisajournal-e.com/news/articleView.html?idxno=419791</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:25.965387+00:00</t>
+          <t>2026-03-15 12:41:31.120461+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>MBK, 영풍</t>
+          <t>박문덕 회장, 박태영 사장 (하이트진로그룹 오너일가)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>액면분할 관련 가처분 신청 진행 중</t>
+          <t>손해배상 청구 소송 진행 중, 사실조회 신청 예정</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>고려아연을 둘러싼 MBK와 영풍 간의 기업 지배구조 분쟁이 심화되고 있습니다. MBK와 영풍 측의 액면분할 추진에 대해 고려아연 측이 반대하며 가처분 신청 등 법적 절차가 진행 중인 것으로 보입니다. 소송이 계속될 경우 거래소 상장 절차 등 실질적 실행이 어려울 수 있다는 우려가 제기되고 있습니다.</t>
+          <t>하이트진로 소액주주들이 박문덕 회장과 박태영 사장 등 오너 일가를 상대로 390억 원 규모의 손해배상 청구 소송을 제기했습니다. 주주들은 회사 내부거래와 경영진 고액 보수 지급 과정의 부당함을 주장하며, 이에 대한 사실조회를 신청할 방침입니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며, 액면분할과 관련된 기업 지배구조 분쟁으로 피해 규모가 클 것으로 예상됩니다. 이미 가처분 신청 등 소송 절차가 진행 중이며, 국내외 자문사들이 참여하고 있어 증거 확보도 용이할 것으로 판단됩니다.</t>
+          <t>하이트진로 오너 일가를 상대로 한 390억 원 규모의 소송으로, 피고의 자력이 충분하고(적합 조건 2) 피해 규모가 매우 큽니다(적합 조건 4). 다수의 소액주주들이 참여하는 집단적 성격의 사건이며(적합 조건 3), 내부거래 및 고액 보수 지급이라는 책임 주체가 명확하고(적합 조건 1) 사실조회를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>390억 원</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>국내외 자문사, 고려아연 '결집'… MBK·영풍 단기 이익 치중  직격</t>
+          <t>[현장+] 하이트진로 390억 소송 시작…소액주주  내부거래·고액보수 따...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>apnews.kr</t>
+          <t>1conomynews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.apnews.kr/news/articleView.html?idxno=3046622</t>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47477</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-09 13:27:33.108941+00:00</t>
+          <t>2026-03-12 12:54:10.282162+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>고려아연</t>
+          <t>한미약품그룹</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>정기주주총회 임박, 액면분할 안건 관련 법적 조치 진행 중</t>
+          <t>첫 변론 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회에서 회사 측이 제시한 이사 선임 및 지배구조 개선 안건에 찬성을 권고했습니다. 반면 MBK파트너스와 영풍 측이 제안한 액면분할 안건에 대해서는 기존 법적 조치로 효력이 정지된 점을 들어 반대했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁이 심화되고 있음을 시사합니다.</t>
+          <t>한미약품그룹의 경영권 방어를 위한 주주 간 계약과 관련하여 청구 소송의 첫 변론이 진행되었다. 킬링턴유한회사가 라데팡스의 특수목적 법인으로 소송에 참여하고 있으며, 4자 연합과 신 이사 간의 갈등이 핵심이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>고려아연은 사상 최대 매출과 영업이익을 기록한 대기업으로 소송 상대방의 자력이 충분합니다 (적합 조건 2). 의결권 자문사 보고서, 주주총회 안건 등 객관적 증거 확보 가능성이 높으며 (적합 조건 5), 액면분할 안건에 대해 이미 법적 조치로 효력이 정지된 상태입니다 (적합 조건 6). 기업 지배구조 분쟁은 대규모 기업의 경영권 및 주주 가치와 직결되어 소송 가액이 매우 높을 수 있어 소송금융 투자 가능성이 높습니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (한미약품그룹), 증거 확보 가능성 (주주 간 계약 등), 피해 규모 잠재적으로 큼 (경영권 분쟁). 소송이 이미 진행 중이며, 대기업 관련 분쟁으로 투자 매력도가 높습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>글로벌 자문사 ISS  고려아연 이사 5인 선임 적절 …주총 주요 안건 찬성...</t>
+          <t>‘뉴한미’ 1년 만에 흔들…“박재현 한미약품 연임 변수에 4자 연합 균...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>kdfnews.com</t>
+          <t>metroseoul.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.kdfnews.com/news/articleView.html?idxno=179516</t>
+          <t>http://www.metroseoul.co.kr/article/20260312500436</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-09 13:24:33.186269+00:00</t>
+          <t>2026-03-12 12:46:32.630544+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>영풍, MBK</t>
+          <t>일론 머스크, 테슬라, xAI</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>액면분할 관련 본안소송 및 가처분 진행 중, 주주총회 앞두고 양측 설전</t>
+          <t>기존 주주 소송이 '디지털 옵티머스' 발표로 새로운 국면을 맞음</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>고려아연과 영풍·MBK 간에 액면분할을 둘러싼 주주권 분쟁이 격화되고 있습니다. 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라고 권고했으며, MBK와 영풍은 액면분할 관련 가처분을 진행 중입니다. 주주총회를 앞두고 양측의 공방이 이어지고 있습니다.</t>
+          <t>일론 머스크가 테슬라와 xAI의 공동 프로젝트 '디지털 옵티머스'를 발표하면서 이해충돌 논란이 확산되고 있습니다. 이로 인해 기존에 진행 중이던 주주 소송이 새로운 국면을 맞이했으며, 전기차 매체 일렉트렉은 이 소식을 보도했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>대기업(고려아연, 영풍) 및 대형 사모펀드(MBK) 간의 분쟁으로 상대방 자력이 충분하며 (적합 조건 2), 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라는 입장을 밝히는 등 공적 절차가 진행 중입니다 (적합 조건 6). 이미 본안소송 및 가처분 등 법적 분쟁이 활발히 진행되고 있어 소송금융 투자 대상으로서의 명확성이 높고, 기업 지배구조 관련 분쟁으로 소송 가액이 클 가능성이 높습니다.</t>
+          <t>일론 머스크의 테슬라와 xAI 간 '디지털 옵티머스' 공동 프로젝트 발표로 이해충돌 논란이 확산되며 주주 소송이 새로운 국면을 맞았습니다. 이는 상대방 책임이 비교적 명확하고(이해충돌), 상대방(테슬라, xAI, 일론 머스크)에게 자력이 충분하며, 주주 소송의 특성상 집단적 피해와 잠재적으로 큰 피해 규모를 가질 수 있습니다. 이미 소송이 진행 중이라는 점도 적합도를 높입니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>고려아연 주총 16일 앞…고려아연vs영풍ㆍMBK 연일 설전</t>
+          <t>테슬라 3조 투자한 xAI…'디지털 옵티머스' 발표에 이해충돌 논란 확산</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081822337460305</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640170</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-08 12:51:01.601890+00:00</t>
+          <t>2026-03-12 12:44:57.876131+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>브라이언 암스트롱 외 코인베이스 현·전직 이사 및 고위 임원</t>
+          <t>한미약품</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>미국 뉴저지 연방지방법원에 주주대표소송 제기</t>
+          <t>신 회장 자택 및 지분 일부 가압류 상태</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>코인베이스 주주가 경영진과 이사회의 규제 준수 및 공시 감독 실패를 이유로 주주대표소송을 제기했다. 과거 자금세탁방지 프로그램 결함으로 1억 달러 합의, 미등록 증권 상장으로 500만 달러 제재금 부과 등 시스템적 준수 실패 사례가 소장에 언급되었으며, 손해배상과 내부자 보상 환수를 요구하고 있다. 이는 코인베이스의 평판 및 재정적 리스크를 가중시키는 요인으로 작용할 전망이다.</t>
+          <t>한미약품 내부에서 '모녀 측'이 지분 처분과 관련하여 소송을 제기하고 신 회장 자택과 지분 일부를 가압류한 상태입니다. 이 갈등은 지난해 말 발생한 사내 성추행 처리 문제에서 비롯된 것으로 보도되었습니다. 현재 박재현 대표의 연임이 좌초될 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>대기업 피고(코인베이스 경영진/이사회)의 자력이 충분하며 (조건 2), 컴플라이언스 감독 실패 및 신인의무 위반이라는 책임이 명확히 주장되고 (조건 1), 과거 규제 당국의 대규모 제재금 부과(NYDFS 1억 달러, NJ 증권국 500만 달러)로 피해 규모가 크고 증거가 명확함 (조건 4, 5, 6). 주주대표소송은 회사에 귀속되지만, 이는 궁극적으로 모든 주주에게 이익이 되는 집단적 성격의 소송으로 볼 수 있음 (조건 3).</t>
+          <t>대기업인 한미약품을 상대로 지분 처분 관련 소송이 제기되었으며, 신 회장 자택과 지분 일부에 가압류가 진행될 정도로 피해 규모가 상당합니다. 소송이 이미 진행 중이고 상대방의 자력이 충분하며, 증거가 확보된 것으로 판단되어 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>최소 1억 달러 이상 (과거 규제 벌금 및 내부자 거래 의혹 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>코인베이스 주주 전체</t>
+          <t>소수 (모녀 측)</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>코인베이스, ‘컴플라이언스 감독 실패’ 경영진 상대로 주주대표소송...</t>
+          <t>한미약품 박재현 대표 연임 좌초 무게…새 대표에 황상연 유력</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>tokenpost.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.tokenpost.kr/news/policy/336237</t>
+          <t>https://biz.chosun.com/science-chosun/bio/2026/03/12/RMUXT4EJPBD7LIREWE3HSGQYR4/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-06 01:57:26.275462+00:00</t>
+          <t>2026-03-12 00:38:25.965387+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>KT 전직 경영진</t>
+          <t>MBK, 영풍</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>액면분할 관련 가처분 신청 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>KT 소액주주들이 전직 경영진을 상대로 제기한 손해배상 소송에서 대법원이 원고 패소 판결한 원심을 파기하고 수원고법으로 돌려보냈다. 이는 KT 지배구조 논란과 관련된 사건으로, 소액주주들의 손해배상 청구권 인정 가능성이 높아졌다.</t>
+          <t>고려아연을 둘러싼 MBK와 영풍 간의 기업 지배구조 분쟁이 심화되고 있습니다. MBK와 영풍 측의 액면분할 추진에 대해 고려아연 측이 반대하며 가처분 신청 등 법적 절차가 진행 중인 것으로 보입니다. 소송이 계속될 경우 거래소 상장 절차 등 실질적 실행이 어려울 수 있다는 우려가 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>대기업인 KT의 전직 경영진을 상대로 소액주주들이 제기한 손해배상 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3)에 해당합니다. 대법원이 원심을 파기하고 환송한 것은 원고 측 주장에 법리적 타당성이 있음을 시사하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
+          <t>상대방인 MBK와 영풍은 자력이 충분한 대기업/사모펀드이며, 액면분할과 관련된 기업 지배구조 분쟁으로 피해 규모가 클 것으로 예상됩니다. 이미 가처분 신청 등 소송 절차가 진행 중이며, 국내외 자문사들이 참여하고 있어 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>KT 이추위, 감사위 회계 전문가 공백 '뒷북' 수습…상법도 몰랐나</t>
+          <t>국내외 자문사, 고려아연 '결집'… MBK·영풍 단기 이익 치중  직격</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>newsworks.co.kr</t>
+          <t>apnews.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833180</t>
+          <t>https://www.apnews.kr/news/articleView.html?idxno=3046622</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-06 01:44:37.872424+00:00</t>
+          <t>2026-03-09 13:27:33.108941+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>BAT (British American Tobacco)</t>
+          <t>고려아연</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>런던 고등법원에서 주주 집단소송 진행 중</t>
+          <t>정기주주총회 임박, 액면분할 안건 관련 법적 조치 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>BAT가 북한 제재를 위반하고 이를 16년간 공시하지 않은 혐의로 런던 고등법원에서 주주 집단소송에 직면했습니다. 이 사건은 2012년 BAE 시스템즈, 2016년 페트로브라스 사태와 유사하게 기업의 비리 은폐에 따른 투자자 손해배상 소송으로 확산될 가능성이 있습니다.</t>
+          <t>글로벌 의결권 자문사 ISS가 고려아연 정기주주총회에서 회사 측이 제시한 이사 선임 및 지배구조 개선 안건에 찬성을 권고했습니다. 반면 MBK파트너스와 영풍 측이 제안한 액면분할 안건에 대해서는 기존 법적 조치로 효력이 정지된 점을 들어 반대했습니다. 이는 고려아연의 경영권 및 지배구조를 둘러싼 주주 간 분쟁이 심화되고 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>BAT는 북한 제재 위반 및 16년간 공시 누락으로 주주 집단소송에 직면해 있습니다. 이는 상대방 책임이 명확하고(1), 대기업인 BAT의 충분한 자력(2), 다수의 주주 피해(3), 그리고 소송이 이미 진행 중이라는 점에서(6) 소송금융 투자에 매우 적합합니다.</t>
+          <t>고려아연은 사상 최대 매출과 영업이익을 기록한 대기업으로 소송 상대방의 자력이 충분합니다 (적합 조건 2). 의결권 자문사 보고서, 주주총회 안건 등 객관적 증거 확보 가능성이 높으며 (적합 조건 5), 액면분할 안건에 대해 이미 법적 조치로 효력이 정지된 상태입니다 (적합 조건 6). 기업 지배구조 분쟁은 대규모 기업의 경영권 및 주주 가치와 직결되어 소송 가액이 매우 높을 수 있어 소송금융 투자 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수의 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>BAT 북한 제재 위반 주주 집단소송…런던 고등법원서 '16년 공시 누락' ...</t>
+          <t>글로벌 자문사 ISS  고려아연 이사 5인 선임 적절 …주총 주요 안건 찬성...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>kdfnews.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603051002542044fbbec65dfb_1</t>
+          <t>http://www.kdfnews.com/news/articleView.html?idxno=179516</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-06 01:30:31.056665+00:00</t>
+          <t>2026-03-09 13:24:33.186269+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표</t>
+          <t>영풍, MBK</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고등법원 파기환송심 진행 예정</t>
+          <t>액면분할 관련 본안소송 및 가처분 진행 중, 주주총회 앞두고 양측 설전</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전직 경영진을 상대로 낸 765억 원 규모의 손해배상 청구 소송에서 대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송했다. 이는 전직 경영진의 배상 책임 가능성을 높이는 판결로, 사건은 수원고등법원으로 돌려보내져 다시 심리될 예정이다.</t>
+          <t>고려아연과 영풍·MBK 간에 액면분할을 둘러싼 주주권 분쟁이 격화되고 있습니다. 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라고 권고했으며, MBK와 영풍은 액면분할 관련 가처분을 진행 중입니다. 주주총회를 앞두고 양측의 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송하여 책임이 명확해질 가능성이 높고(적합 조건 1), KT 전직 경영진으로 자력이 충분하며(적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하는 집단적이고 큰 피해 사건임(적합 조건 3, 4). 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5).</t>
+          <t>대기업(고려아연, 영풍) 및 대형 사모펀드(MBK) 간의 분쟁으로 상대방 자력이 충분하며 (적합 조건 2), 관계 당국이 본안소송 결과가 나올 때까지 액면분할 상정을 유예하라는 입장을 밝히는 등 공적 절차가 진행 중입니다 (적합 조건 6). 이미 본안소송 및 가처분 등 법적 분쟁이 활발히 진행되고 있어 소송금융 투자 대상으로서의 명확성이 높고, 기업 지배구조 관련 분쟁으로 소송 가액이 클 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[김재섭의 뒤집어보기] 대법원 '황창규·구현모 불법후원 손해배상 책임...</t>
+          <t>고려아연 주총 16일 앞…고려아연vs영풍ㆍMBK 연일 설전</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431783</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603081822337460305</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-05 01:28:32.520426+00:00</t>
+          <t>2026-03-08 12:51:01.601890+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표</t>
+          <t>브라이언 암스트롱 외 코인베이스 현·전직 이사 및 고위 임원</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>대법원 판결로 전직 경영진의 배상 책임 인정</t>
+          <t>미국 뉴저지 연방지방법원에 주주대표소송 제기</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 전직 경영진을 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서, 대법원이 황창규 전 회장과 구현모 전 대표의 배상 책임을 인정했습니다. KT새노조와 약탈경제반대행동은 이번 판결을 환영하는 공동 논평을 발표했습니다.</t>
+          <t>코인베이스 주주가 경영진과 이사회의 규제 준수 및 공시 감독 실패를 이유로 주주대표소송을 제기했다. 과거 자금세탁방지 프로그램 결함으로 1억 달러 합의, 미등록 증권 상장으로 500만 달러 제재금 부과 등 시스템적 준수 실패 사례가 소장에 언급되었으며, 손해배상과 내부자 보상 환수를 요구하고 있다. 이는 코인베이스의 평판 및 재정적 리스크를 가중시키는 요인으로 작용할 전망이다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대법원에서 KT 전직 경영진의 배상 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), KT 전직 경영진은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 35명의 소액주주가 765억 원 규모의 손해배상을 청구한 집단적 피해 사례이며(적합 조건 3, 4), 대법원까지 진행된 점으로 보아 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
+          <t>대기업 피고(코인베이스 경영진/이사회)의 자력이 충분하며 (조건 2), 컴플라이언스 감독 실패 및 신인의무 위반이라는 책임이 명확히 주장되고 (조건 1), 과거 규제 당국의 대규모 제재금 부과(NYDFS 1억 달러, NJ 증권국 500만 달러)로 피해 규모가 크고 증거가 명확함 (조건 4, 5, 6). 주주대표소송은 회사에 귀속되지만, 이는 궁극적으로 모든 주주에게 이익이 되는 집단적 성격의 소송으로 볼 수 있음 (조건 3).</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>최소 1억 달러 이상 (과거 규제 벌금 및 내부자 거래 의혹 기준)</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>코인베이스 주주 전체</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>KT새노조 “KT 전직 경영진 손배 책임 인정 판결 환영”</t>
+          <t>코인베이스, ‘컴플라이언스 감독 실패’ 경영진 상대로 주주대표소송...</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030313284436820</t>
+          <t>https://www.tokenpost.kr/news/policy/336237</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-04 01:21:43.795862+00:00</t>
+          <t>2026-03-06 01:57:26.275462+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>KT 전직 경영진</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>상법 개정안 적용 및 정기 주주총회 시즌 도래. 향후 주주 대표 소송 가능성 증대.</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실의무가 명시되고 주총 의안별 투명성이 강화되면서, 국내 주요 상장사들의 정기 주주총회가 주주 가치 훼손 여부를 판단하는 첫 시험대가 될 전망이다. 이는 기관 및 소액 주주들이 이사회의 결정에 대해 법적 책임을 물을 수 있는 근거를 제공하며, 향후 주주 대표 소송 등 법적 분쟁이 증가할 가능성이 높다.</t>
+          <t>KT 소액주주들이 전직 경영진을 상대로 제기한 손해배상 소송에서 대법원이 원고 패소 판결한 원심을 파기하고 수원고법으로 돌려보냈다. 이는 KT 지배구조 논란과 관련된 사건으로, 소액주주들의 손해배상 청구권 인정 가능성이 높아졌다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실의무가 명시되어 주주 대표 소송의 법적 근거가 강화됨. 상대방은 삼성전자, SK, 현대차, LG 등 자력이 충분한 국내 주요 상장사들이며(적합 조건 2), 다수의 소액 주주들이 잠재적 피해자가 될 수 있고 주주 대표 소송 가능성이 높음(적합 조건 3). 주총 의안별 찬반 주식 수 공시 의무화로 증거 확보도 용이해질 전망(적합 조건 5). 또한 상법 개정안 적용 및 주총 시즌이라는 공적 절차가 진행 중임(적합 조건 6).</t>
+          <t>대기업인 KT의 전직 경영진을 상대로 소액주주들이 제기한 손해배상 소송으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해(적합 조건 3)에 해당합니다. 대법원이 원심을 파기하고 환송한 것은 원고 측 주장에 법리적 타당성이 있음을 시사하여 상대방 책임이 비교적 명확하다고 볼 수 있습니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>기획 [주총 달라진다(1)] 돌아온 주총 시즌, 주주 충실의무 첫 시험대</t>
+          <t>KT 이추위, 감사위 회계 전문가 공백 '뒷북' 수습…상법도 몰랐나</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>newsworks.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260303501201</t>
+          <t>https://www.newsworks.co.kr/news/articleView.html?idxno=833180</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-04 00:43:58.410221+00:00</t>
+          <t>2026-03-06 01:44:37.872424+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>구현모 전 이사, 황창규 전 회장</t>
+          <t>BAT (British American Tobacco)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>런던 고등법원에서 주주 집단소송 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 임원들의 불법 정치자금 기부 및 비자금 조성에 대해 손해배상 책임을 인정하고 사건을 수원고법으로 돌려보냈다. 구현모 전 이사와 황창규 전 회장은 11억 원 규모의 비자금을 조성하고 이 중 4억 원을 불법 후원한 것으로 조사되었으며, 대법원은 이를 임무 해태로 판단했다. KT 소액주주들이 제기한 이 소송은 다시 고등법원에서 심리될 예정이다.</t>
+          <t>BAT가 북한 제재를 위반하고 이를 16년간 공시하지 않은 혐의로 런던 고등법원에서 주주 집단소송에 직면했습니다. 이 사건은 2012년 BAE 시스템즈, 2016년 페트로브라스 사태와 유사하게 기업의 비리 은폐에 따른 투자자 손해배상 소송으로 확산될 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>대법원이 구현모 전 대표의 비자금 조성 행위를 KT와의 위임계약에 따른 임무 해태로 판단하여 상대방 책임이 명확하며, 11억 원 규모의 비자금 조성으로 피해 규모가 크다. KT 소액주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 조사를 통해 사실관계가 확인되어 증거 확보가 용이하다. 피고인 전 임원들의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합하다.</t>
+          <t>BAT는 북한 제재 위반 및 16년간 공시 누락으로 주주 집단소송에 직면해 있습니다. 이는 상대방 책임이 명확하고(1), 대기업인 BAT의 충분한 자력(2), 다수의 주주 피해(3), 그리고 소송이 이미 진행 중이라는 점에서(6) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>11억여 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>다수의 주주</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>대법, 'KT쪼개기 후원' 구현모 손배 책임 인정</t>
+          <t>BAT 북한 제재 위반 주주 집단소송…런던 고등법원서 '16년 공시 누락' ...</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260303060602kae</t>
+          <t>https://www.g-enews.com/view.php?ud=202603051002542044fbbec65dfb_1</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-03 00:43:02.037670+00:00</t>
+          <t>2026-03-06 01:30:31.056665+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>KT 전직 임원들</t>
+          <t>황창규 전 회장, 구현모 전 대표</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>대법원 파기환송, 수원고등법원 파기환송심 진행 예정</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 임원들의 '쪼개기 후원' 등 불법 행위로 인한 주주들의 손해배상 책임을 인정하고, 배상 책임을 인정하지 않은 원심을 파기환송했습니다. 이 사건은 2010년 무궁화위성 3호 해외 매각 등 경영진의 불법 행위와 관련하여 주주들이 제기한 손해배상 소송입니다.</t>
+          <t>KT 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전직 경영진을 상대로 낸 765억 원 규모의 손해배상 청구 소송에서 대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송했다. 이는 전직 경영진의 배상 책임 가능성을 높이는 판결로, 사건은 수원고등법원으로 돌려보내져 다시 심리될 예정이다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>대법원이 KT 전직 임원들의 주주 배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), KT라는 대기업 관련 사건으로 상대방의 자력이 충분하고(적합 조건 2), 다수의 주주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 대법원 판결까지 나온 상황으로 증거 확보가 용이하며(적합 조건 5), 아직 종결되지 않아 소송금융 투자에 적합합니다.</t>
+          <t>대법원이 전직 경영진의 배상 책임을 부정한 원심을 파기환송하여 책임이 명확해질 가능성이 높고(적합 조건 1), KT 전직 경영진으로 자력이 충분하며(적합 조건 2), 소액주주 35명이 765억 원 규모의 손해배상을 청구하는 집단적이고 큰 피해 사건임(적합 조건 3, 4). 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>주주 다수</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>대법 “쪼개기 후원 KT 전직 임원들, 주주에 배상해야”</t>
+          <t>[김재섭의 뒤집어보기] 대법원 '황창규·구현모 불법후원 손해배상 책임...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/03/03/ZEZAAVQPFNGTXPVOEFP5Y5VNXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431783</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-03 00:36:56.598532+00:00</t>
+          <t>2026-03-05 01:28:32.520426+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>KT 및 구현모 전 대표</t>
+          <t>황창규 전 회장, 구현모 전 대표</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>원심 파기환송</t>
+          <t>대법원 판결로 전직 경영진의 배상 책임 인정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>법원이 구현모 전 KT 대표의 비자금 조성 및 정치자금 송금 관련 주주 손해배상 책임을 인정했다. 이는 무궁화위성 3호 헐값 매각, 미르재단 불법 출연 등과 관련된 사안으로, 주주들이 제기한 손해배상 소송에서 원심의 일부 판단이 파기환송되었다. KT 주주들은 전 대표의 불법 행위로 인한 피해에 대해 배상을 요구하고 있다.</t>
+          <t>KT 소액주주 35명이 전직 경영진을 상대로 제기한 765억 원 규모의 손해배상 청구 소송에서, 대법원이 황창규 전 회장과 구현모 전 대표의 배상 책임을 인정했습니다. KT새노조와 약탈경제반대행동은 이번 판결을 환영하는 공동 논평을 발표했습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표의 배상 책임이 법원에서 인정되어 상대방 책임이 명확하며(적합 조건 1), KT는 자력이 충분한 대기업이다(적합 조건 2). 주주들이 다수 피해자이며(적합 조건 3), 비자금 조성 및 자산 헐값 매각 등 사안의 중대성으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 법원 판단이 있었으므로 증거가 충분히 확보되었다(적합 조건 5). 사건이 아직 종결되지 않고 파기환송되어 소송금융 투자에 적합하다.</t>
+          <t>대법원에서 KT 전직 경영진의 배상 책임이 인정되어 상대방 책임이 명확하며(적합 조건 1), KT 전직 경영진은 자력이 충분할 것으로 예상됩니다(적합 조건 2). 35명의 소액주주가 765억 원 규모의 손해배상을 청구한 집단적 피해 사례이며(적합 조건 3, 4), 대법원까지 진행된 점으로 보아 증거가 충분히 확보된 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>비자금 조성해 주주 손해 …法, 구현모 전 KT 대표 배상 책임 인정</t>
+          <t>KT새노조 “KT 전직 경영진 손배 책임 인정 판결 환영”</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655546</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030313284436820</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-02 12:52:14.270695+00:00</t>
+          <t>2026-03-04 01:21:43.795862+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 고등법원 재심리 예정</t>
+          <t>상법 개정안 적용 및 정기 주주총회 시즌 도래. 향후 주주 대표 소송 가능성 증대.</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>KT 전 경영진의 '쪼개기 후원'과 관련하여 소액주주들이 제기한 손해배상 소송에서 대법원이 원심의 원고 패소 판결을 파기하고 사건을 수원고등법원으로 돌려보냈습니다. 이는 전 경영진의 배상책임을 인정할 여지가 있다는 취지로, 소액주주들의 손해배상 청구가 다시 심리될 예정입니다.</t>
+          <t>상법 개정으로 이사의 주주 충실의무가 명시되고 주총 의안별 투명성이 강화되면서, 국내 주요 상장사들의 정기 주주총회가 주주 가치 훼손 여부를 판단하는 첫 시험대가 될 전망이다. 이는 기관 및 소액 주주들이 이사회의 결정에 대해 법적 책임을 물을 수 있는 근거를 제공하며, 향후 주주 대표 소송 등 법적 분쟁이 증가할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 책임을 인정하지 않은 원심을 파기환송하여 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 소액주주 다수가 피해를 입었으며 (적합 조건 3), '쪼개기 후원'이라는 구체적인 행위가 언급되어 증거 확보 가능성이 있습니다 (적합 조건 5). 또한, 대법원 판결로 인해 사건이 종결되지 않고 고등법원에서 재심리가 진행될 예정입니다 (부적합 조건 0개).</t>
+          <t>상법 개정으로 이사의 주주 충실의무가 명시되어 주주 대표 소송의 법적 근거가 강화됨. 상대방은 삼성전자, SK, 현대차, LG 등 자력이 충분한 국내 주요 상장사들이며(적합 조건 2), 다수의 소액 주주들이 잠재적 피해자가 될 수 있고 주주 대표 소송 가능성이 높음(적합 조건 3). 주총 의안별 찬반 주식 수 공시 의무화로 증거 확보도 용이해질 전망(적합 조건 5). 또한 상법 개정안 적용 및 주총 시즌이라는 공적 절차가 진행 중임(적합 조건 6).</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>소액주주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>쪼개기 후원 KT 前 경영진, 주주에 배상책임</t>
+          <t>기획 [주총 달라진다(1)] 돌아온 주총 시즌, 주주 충실의무 첫 시험대</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030238921</t>
+          <t>https://www.viva100.com/article/20260303501201</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-02 12:50:49.635999+00:00</t>
+          <t>2026-03-04 00:43:58.410221+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>구현모 KT 전 대표</t>
+          <t>구현모 전 이사, 황창규 전 회장</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법으로 이송</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>KT 소액주주들이 전·현직 경영진의 '쪼개기 후원' 등 위법행위로 KT에 손해가 발생했다며 765억 원 상당의 손해배상 소송을 제기했습니다. 최근 대법원은 구현모 전 대표의 배상 책임을 인정하지 않은 원심 판결을 깨고 사건을 수원고법으로 파기환송했습니다.</t>
+          <t>대법원이 KT 전 임원들의 불법 정치자금 기부 및 비자금 조성에 대해 손해배상 책임을 인정하고 사건을 수원고법으로 돌려보냈다. 구현모 전 이사와 황창규 전 회장은 11억 원 규모의 비자금을 조성하고 이 중 4억 원을 불법 후원한 것으로 조사되었으며, 대법원은 이를 임무 해태로 판단했다. KT 소액주주들이 제기한 이 소송은 다시 고등법원에서 심리될 예정이다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>대법원이 구현모 KT 전 대표의 손해배상 책임을 인정하지 않은 원심을 파기환송하여 상대방 책임이 명확해지고 있습니다. KT 전 대표 및 KT 관련 사건으로 상대방의 자력이 충분하며, 소액주주들이 제기한 765억 원 규모의 손해배상 소송으로 집단적 피해와 큰 피해 규모가 확인됩니다.</t>
+          <t>대법원이 구현모 전 대표의 비자금 조성 행위를 KT와의 위임계약에 따른 임무 해태로 판단하여 상대방 책임이 명확하며, 11억 원 규모의 비자금 조성으로 피해 규모가 크다. KT 소액주주들이 제기한 소송으로 집단적 피해 성격이 있고, 이미 조사를 통해 사실관계가 확인되어 증거 확보가 용이하다. 피고인 전 임원들의 자력도 충분할 것으로 예상되어 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>765억원</t>
+          <t>11억여 원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>'쪼개기 후원' 구현모 KT 전 대표 '일부 손배책임 취지' 파기환송</t>
+          <t>대법, 'KT쪼개기 후원' 구현모 손배 책임 인정</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225350</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260303060602kae</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-02 12:49:37.196530+00:00</t>
+          <t>2026-03-03 00:43:02.037670+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>구현모 전 KT 대표 외 전 경영진</t>
+          <t>KT 전직 임원들</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 구현모 전 대표 등 전 경영진을 상대로 무궁화위성 3호 불법매각, 재단법인 미르 관련 손해배상 청구 소송을 제기했습니다. 대법원 3부는 이 사건에서 전 경영진의 손해배상 책임을 인정하며 파기환송 결정을 내렸습니다.</t>
+          <t>대법원이 KT 전직 임원들의 '쪼개기 후원' 등 불법 행위로 인한 주주들의 손해배상 책임을 인정하고, 배상 책임을 인정하지 않은 원심을 파기환송했습니다. 이 사건은 2010년 무궁화위성 3호 해외 매각 등 경영진의 불법 행위와 관련하여 주주들이 제기한 손해배상 소송입니다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 손해배상 책임을 인정하여 파기환송한 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1) 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). KT 전 대표이사를 포함한 경영진이 피고이므로 자력도 충분할 것으로 예상됩니다(적합 조건 2). 소액주주 35명이 원고로 집단적 피해에 해당하며(적합 조건 3), 대기업 전 경영진 대상 소송이므로 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
+          <t>대법원이 KT 전직 임원들의 주주 배상 책임을 인정하여 상대방 책임이 명확하며(적합 조건 1), KT라는 대기업 관련 사건으로 상대방의 자력이 충분하고(적합 조건 2), 다수의 주주가 피해를 입어 집단적 피해 가능성이 높습니다(적합 조건 3). 이미 대법원 판결까지 나온 상황으로 증거 확보가 용이하며(적합 조건 5), 아직 종결되지 않아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>주주 다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>대법원 구현모 전 KT 대표 손배책임 파기 환송,  이사 의무 저버려 배상...</t>
+          <t>대법 “쪼개기 후원 KT 전직 임원들, 주주에 배상해야”</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431597</t>
+          <t>https://www.chosun.com/national/court_law/2026/03/03/ZEZAAVQPFNGTXPVOEFP5Y5VNXA/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-02 12:45:36.369635+00:00</t>
+          <t>2026-03-03 00:36:56.598532+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>황창규 전 KT 회장, 구현모 전 KT 대표 외 전 경영진</t>
+          <t>KT 및 구현모 전 대표</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (수원고법으로 환송)</t>
+          <t>원심 파기환송</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 '쪼개기 후원'으로 인한 회사 손해배상 책임을 인정하며 원심을 파기환송했다. 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전 경영진을 상대로 765억 원 상당의 손해배상을 청구한 사건으로, 이들은 회삿돈으로 비자금을 조성해 불법 정치자금으로 사용했다고 주장했다. 대법원은 경영진이 내부통제 시스템 구축과 감시·감독을 의식적으로 외면한 결과라고 지적했다.</t>
+          <t>법원이 구현모 전 KT 대표의 비자금 조성 및 정치자금 송금 관련 주주 손해배상 책임을 인정했다. 이는 무궁화위성 3호 헐값 매각, 미르재단 불법 출연 등과 관련된 사안으로, 주주들이 제기한 손해배상 소송에서 원심의 일부 판단이 파기환송되었다. KT 주주들은 전 대표의 불법 행위로 인한 피해에 대해 배상을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 '쪼개기 후원'에 대한 배상 책임을 명확히 인정하여 상대방 책임이 분명하며(적합 조건 1), KT 전 회장 및 대표라는 점에서 자력이 충분하다(적합 조건 2). 35명의 소액주주가 765억 원 상당의 손해배상을 청구하는 집단적 피해이며(적합 조건 3, 4), 구현모 전 대표의 정치자금법 위반 벌금형 확정 등 객관적 증거와 공적 절차가 존재한다(적합 조건 5, 6). 사건이 대법원 파기환송되어 아직 종결되지 않았다.</t>
+          <t>구현모 전 KT 대표의 배상 책임이 법원에서 인정되어 상대방 책임이 명확하며(적합 조건 1), KT는 자력이 충분한 대기업이다(적합 조건 2). 주주들이 다수 피해자이며(적합 조건 3), 비자금 조성 및 자산 헐값 매각 등 사안의 중대성으로 피해 규모가 클 것으로 예상된다(적합 조건 4). 이미 법원 판단이 있었으므로 증거가 충분히 확보되었다(적합 조건 5). 사건이 아직 종결되지 않고 파기환송되어 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>765억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>‘KT 정치인 쪼개기 후원’ 황창규·구현모 전 대표 배상 책임 인정</t>
+          <t>비자금 조성해 주주 손해 …法, 구현모 전 KT 대표 배상 책임 인정</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260302/133447179/1</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655546</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-02 12:43:03.910834+00:00</t>
+          <t>2026-03-02 12:52:14.270695+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>구현모, 황창규 (KT 전 경영진)</t>
+          <t>KT 전 경영진</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법에서 파기환송심 진행 예정</t>
+          <t>대법원 파기환송, 고등법원 재심리 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>KT 소액주주 35명이 전 경영진(구현모, 황창규)의 불법 정치자금 기부와 관련하여 제기한 손해배상 청구 소송에서 대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 이는 소액주주 측에 유리한 판단이 나올 가능성을 시사하며, 파기환송심이 진행될 예정이다.</t>
+          <t>KT 전 경영진의 '쪼개기 후원'과 관련하여 소액주주들이 제기한 손해배상 소송에서 대법원이 원심의 원고 패소 판결을 파기하고 사건을 수원고등법원으로 돌려보냈습니다. 이는 전 경영진의 배상책임을 인정할 여지가 있다는 취지로, 소액주주들의 손해배상 청구가 다시 심리될 예정입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하여 소액주주 측에 유리한 판단이 나올 가능성이 높아졌고(상대방 책임 명확성), KT 전 경영진으로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분). 또한, 소액주주 35명이 집단적으로 소송을 제기하여 집단적 피해에 해당하며(집단적 피해), 불법 정치자금 기부 관련 소송으로 증거가 충분히 확보되었을 것으로 판단됩니다(증거 확보 가능).</t>
+          <t>대법원이 KT 전 경영진의 책임을 인정하지 않은 원심을 파기환송하여 책임이 명확해질 가능성이 높습니다 (적합 조건 1). 소액주주 다수가 피해를 입었으며 (적합 조건 3), '쪼개기 후원'이라는 구체적인 행위가 언급되어 증거 확보 가능성이 있습니다 (적합 조건 5). 또한, 대법원 판결로 인해 사건이 종결되지 않고 고등법원에서 재심리가 진행될 예정입니다 (부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>35명</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>구현모·황창규, 불법 정치자금 기부 관련 소액주주 배상 책임 판결 나...</t>
+          <t>쪼개기 후원 KT 前 경영진, 주주에 배상책임</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026030212331351766</t>
+          <t>https://www.hankyung.com/article/2026030238921</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-02 12:42:25.297783+00:00</t>
+          <t>2026-03-02 12:50:49.635999+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>황창규 전 회장, 구현모 전 대표이사 등 전·현직 KT 임원</t>
+          <t>구현모 KT 전 대표</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 수원고법 재심리 예정</t>
+          <t>대법원 파기환송, 수원고법으로 이송</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>KT 소액주주들이 황창규 전 회장, 구현모 전 대표이사 등 전 경영진의 비자금 조성 및 쪼개기 후원 등으로 인한 회사 손해에 대해 손해배상 소송을 제기했습니다. 대법원은 전 경영진의 비자금 조성 및 감시의무 위반을 인정하고, 이로 인한 KT의 미국 증권거래위원회(SEC) 제재 추징금 및 과징금 손해와의 인과관계를 다시 심리해야 한다며 원심을 파기환송했습니다. 이에 따라 사건은 수원고법으로 돌아가 재심리될 예정입니다.</t>
+          <t>KT 소액주주들이 전·현직 경영진의 '쪼개기 후원' 등 위법행위로 KT에 손해가 발생했다며 765억 원 상당의 손해배상 소송을 제기했습니다. 최근 대법원은 구현모 전 대표의 배상 책임을 인정하지 않은 원심 판결을 깨고 사건을 수원고법으로 파기환송했습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>대법원이 KT 전 경영진의 비자금 조성 행위가 임무 위반이며, 황창규 전 회장과 구현모 전 대표이사의 감시의무 소홀 여지가 있다고 판단하여 책임이 명확합니다 (적합 조건 1). 소액주주 35명이 원고로 참여하여 집단적 피해에 해당하며 (적합 조건 3), 청구액이 765억원에 달하고 비자금 조성으로 인한 SEC 제재 추징금 및 과징금 규모가 막대하여 피해 규모가 큽니다 (적합 조건 4). 상대방은 대기업 전 경영진으로 자력 가능성이 있으며 (적합 조건 2), 검찰 수사 및 SEC 제재 등 공적 절차가 진행되었고 증거가 명확합니다 (적합 조건 5, 6).</t>
+          <t>대법원이 구현모 KT 전 대표의 손해배상 책임을 인정하지 않은 원심을 파기환송하여 상대방 책임이 명확해지고 있습니다. KT 전 대표 및 KT 관련 사건으로 상대방의 자력이 충분하며, 소액주주들이 제기한 765억 원 규모의 손해배상 소송으로 집단적 피해와 큰 피해 규모가 확인됩니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>765억원 (소액주주 청구액), 비자금 11억 5천만원 외 SEC 제재로 인한 막대한 추징금 및 과징금</t>
+          <t>765억원</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>소액주주 35명</t>
+          <t>소액주주 다수</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>대법, KT 전 경영진 손배책임 취지 파기환송…“비자금 조성 감시 의무...</t>
+          <t>'쪼개기 후원' 구현모 KT 전 대표 '일부 손배책임 취지' 파기환송</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260302506065?OutUrl=naver</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225350</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-02 12:41:25.787511+00:00</t>
+          <t>2026-03-02 12:49:37.196530+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>김준기 DB그룹 창업회장 외 3명</t>
+          <t>구현모 전 KT 대표 외 전 경영진</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>3차 변론 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>경제개혁연대 외 129명이 김준기 DB그룹 창업회장 외 3명을 상대로 손해배상 소송을 제기하여 현재 3차 변론이 진행 중입니다. 이 소송은 다수의 원고와 대기업 총수를 상대로 한 것으로, 기업 지배구조 또는 경영 비리와 관련된 사안으로 추정됩니다.</t>
+          <t>KT 소액주주 35명이 구현모 전 대표 등 전 경영진을 상대로 무궁화위성 3호 불법매각, 재단법인 미르 관련 손해배상 청구 소송을 제기했습니다. 대법원 3부는 이 사건에서 전 경영진의 손해배상 책임을 인정하며 파기환송 결정을 내렸습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>상대방(김준기 DB그룹 창업회장)은 대기업 총수로서 자력이 충분하며(적합 조건 2), 경제개혁연대 외 129명의 다수 원고가 참여하는 집단적 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 현재 소송이 진행 중이므로 투자 검토가 가능합니다.</t>
+          <t>대법원이 KT 전 경영진의 손해배상 책임을 인정하여 파기환송한 사건으로, 상대방 책임이 비교적 명확하며(적합 조건 1) 이미 소송이 대법원까지 진행되어 증거가 충분히 확보되었을 것으로 판단됩니다(적합 조건 5). KT 전 대표이사를 포함한 경영진이 피고이므로 자력도 충분할 것으로 예상됩니다(적합 조건 2). 소액주주 35명이 원고로 집단적 피해에 해당하며(적합 조건 3), 대기업 전 경영진 대상 소송이므로 피해 규모도 상당할 것으로 추정됩니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>129명</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>【오늘의 법조】 2026년 2월 27일</t>
+          <t>대법원 구현모 전 KT 대표 손배책임 파기 환송,  이사 의무 저버려 배상...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216945</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431597</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-27 00:47:50.747325+00:00</t>
+          <t>2026-03-02 12:45:36.369635+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>국내 대기업</t>
+          <t>황창규 전 KT 회장, 구현모 전 KT 대표 외 전 경영진</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>상법 개정안 통과 및 집단소송법 발의</t>
+          <t>대법원 파기환송 (수원고법으로 환송)</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>정부 여당 주도로 1~3차 상법 개정안이 순차 처리되어 이사의 주주에 대한 충실의무가 확대되고 자사주 소각이 의무화되는 등 기업 경영권 방어 수단이 제한되고 있습니다. 또한, 증권 분야 외로 적용 범위를 확대하고 징벌적 손해배상 및 한국형 디스커버리 제도를 포함하는 집단소송법이 발의되어 대기업의 사법 리스크가 크게 증가할 전망입니다. 이는 향후 주주 및 피해자들의 소송 제기 가능성을 높이는 환경 변화입니다.</t>
+          <t>대법원이 KT 전 경영진의 '쪼개기 후원'으로 인한 회사 손해배상 책임을 인정하며 원심을 파기환송했다. 소액주주 35명이 황창규 전 회장과 구현모 전 대표 등 전 경영진을 상대로 765억 원 상당의 손해배상을 청구한 사건으로, 이들은 회삿돈으로 비자금을 조성해 불법 정치자금으로 사용했다고 주장했다. 대법원은 경영진이 내부통제 시스템 구축과 감시·감독을 의식적으로 외면한 결과라고 지적했다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>1차 상법 개정으로 이사의 주주에 대한 충실의무가 확대되어 이사 개인에 대한 소송 근거가 마련되었고 (적합 조건 1), 집단소송법 발의로 대기업을 상대로 한 집단소송 및 징벌적 손해배상(최대 5배)이 가능해지며 (적합 조건 2, 3, 4), 한국형 디스커버리 제도로 증거 확보가 용이해질 예정 (적합 조건 5). 이는 소송금융 투자 대상이 될 수 있는 대규모 집단소송의 잠재력을 크게 높이는 환경 변화입니다.</t>
+          <t>대법원이 KT 전 경영진의 '쪼개기 후원'에 대한 배상 책임을 명확히 인정하여 상대방 책임이 분명하며(적합 조건 1), KT 전 회장 및 대표라는 점에서 자력이 충분하다(적합 조건 2). 35명의 소액주주가 765억 원 상당의 손해배상을 청구하는 집단적 피해이며(적합 조건 3, 4), 구현모 전 대표의 정치자금법 위반 벌금형 확정 등 객관적 증거와 공적 절차가 존재한다(적합 조건 5, 6). 사건이 대법원 파기환송되어 아직 종결되지 않았다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억 원</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>‘입법 쓰나미’⋯ 재계 “경영권 방어수단 절실” 호소</t>
+          <t>‘KT 정치인 쪼개기 후원’ 황창규·구현모 전 대표 배상 책임 인정</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260226501073</t>
+          <t>https://www.donga.com/news/Society/article/all/20260302/133447179/1</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-27 00:42:18.351585+00:00</t>
+          <t>2026-03-02 12:43:03.910834+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>KT</t>
+          <t>구현모, 황창규 (KT 전 경영진)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>대표이사 선임 결의 효력정지 가처분 소송 및 경찰 수사 진행 중</t>
+          <t>대법원 파기환송, 수원고법에서 파기환송심 진행 예정</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>KT의 CEO 선임 절차를 둘러싼 경영권 갈등이 심화되며 경영 공백이 장기화되고 있다. 조승아 전 사외이사의 자격 미달 및 선임 절차 참여 정당성 훼손 여부가 쟁점이며, 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중이다. 이로 인해 정기 임원 인사 연기, MWC 불참 등 대내외적 활동에 차질이 발생하고 있다.</t>
+          <t>KT 소액주주 35명이 전 경영진(구현모, 황창규)의 불법 정치자금 기부와 관련하여 제기한 손해배상 청구 소송에서 대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하고 사건을 수원고법으로 돌려보냈다. 이는 소액주주 측에 유리한 판단이 나올 가능성을 시사하며, 파기환송심이 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 조승아 전 사외이사의 결격 사유가 명확하여 선임 절차의 하자가 비교적 명확함(적합 조건 1). CEO 선임 절차의 문제로 인한 경영 공백은 주주 및 임직원 다수에게 영향을 미치는 집단적 피해 가능성이 있으며(적합 조건 3), 이로 인한 잠재적 피해 규모도 상당할 것으로 예상됨(적합 조건 4). 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중으로, 추가 증거 확보 및 책임 규명 가능성이 높음(적합 조건 5, 6).</t>
+          <t>대법원이 구현모 전 대표의 배상 책임을 인정하지 않은 원심을 파기하여 소액주주 측에 유리한 판단이 나올 가능성이 높아졌고(상대방 책임 명확성), KT 전 경영진으로 자력이 충분할 것으로 예상됩니다(상대방 자력 충분). 또한, 소액주주 35명이 집단적으로 소송을 제기하여 집단적 피해에 해당하며(집단적 피해), 불법 정치자금 기부 관련 소송으로 증거가 충분히 확보되었을 것으로 판단됩니다(증거 확보 가능).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>KT 주주 및 임직원 다수</t>
+          <t>35명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>'거버넌스' 문제로 발목 잡혀…KT '박윤영호' 리더십 공백 어쩌나</t>
+          <t>구현모·황창규, 불법 정치자금 기부 관련 소액주주 배상 책임 판결 나...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508893</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026030212331351766</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-26 13:18:38.930805+00:00</t>
+          <t>2026-03-02 12:42:25.297783+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>DB그룹</t>
+          <t>황창규 전 회장, 구현모 전 대표이사 등 전·현직 KT 임원</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>공정위의 DB그룹 총수 검찰 고발, 주주 행동 플랫폼을 통한 주주 운동 진행 중</t>
+          <t>대법원 파기환송, 수원고법 재심리 예정</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>소액 주주 행동 지원 플랫폼 '액트'는 DB하이텍 물적 분할 등 기업 지배구조 문제로 피해를 입은 주주들의 집단 행동을 돕고 있습니다. 최근 공정위가 DB그룹 총수를 공정거래법 위반 혐의로 검찰에 고발하는 등 상대방의 책임이 명확해지고 있으며, 액트 플랫폼을 통해 15만 명의 주주들이 조직적으로 주주권을 행사하고 있습니다.</t>
+          <t>KT 소액주주들이 황창규 전 회장, 구현모 전 대표이사 등 전 경영진의 비자금 조성 및 쪼개기 후원 등으로 인한 회사 손해에 대해 손해배상 소송을 제기했습니다. 대법원은 전 경영진의 비자금 조성 및 감시의무 위반을 인정하고, 이로 인한 KT의 미국 증권거래위원회(SEC) 제재 추징금 및 과징금 손해와의 인과관계를 다시 심리해야 한다며 원심을 파기환송했습니다. 이에 따라 사건은 수원고법으로 돌아가 재심리될 예정입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(공정위의 DB그룹 총수 검찰 고발), 상대방 자력이 충분하며(DB그룹은 대기업), 액트 플랫폼을 통해 다수의 소액 주주들이 집단적 피해를 주장하고 있습니다. DB하이텍 물적 분할 사례에서 보듯 피해 규모가 크고, 공정위 조사 결과 등 객관적 증거가 존재하며, 이미 공적 절차(검찰 고발)가 진행 중인 점이 소송금융 투자에 매우 적합합니다.</t>
+          <t>대법원이 KT 전 경영진의 비자금 조성 행위가 임무 위반이며, 황창규 전 회장과 구현모 전 대표이사의 감시의무 소홀 여지가 있다고 판단하여 책임이 명확합니다 (적합 조건 1). 소액주주 35명이 원고로 참여하여 집단적 피해에 해당하며 (적합 조건 3), 청구액이 765억원에 달하고 비자금 조성으로 인한 SEC 제재 추징금 및 과징금 규모가 막대하여 피해 규모가 큽니다 (적합 조건 4). 상대방은 대기업 전 경영진으로 자력 가능성이 있으며 (적합 조건 2), 검찰 수사 및 SEC 제재 등 공적 절차가 진행되었고 증거가 명확합니다 (적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>765억원 (소액주주 청구액), 비자금 11억 5천만원 외 SEC 제재로 인한 막대한 추징금 및 과징금</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>액트 가입자 15만 명 중 다수</t>
+          <t>소액주주 35명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>액트는 주주의 성숙함에 비례해 성장한다, 주주 운동은 마케팅으로 만...</t>
+          <t>대법, KT 전 경영진 손배책임 취지 파기환송…“비자금 조성 감시 의무...</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>slownews.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://slownews.kr/154975</t>
+          <t>https://www.segye.com/newsView/20260302506065?OutUrl=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-25 13:24:20.905050+00:00</t>
+          <t>2026-03-02 12:41:25.787511+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>영원그룹</t>
+          <t>김준기 DB그룹 창업회장 외 3명</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>대기업집단 지정 회피 관련 행정 제재 가능성 및 향후 손해배상 소송 예상</t>
+          <t>3차 변론 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>영원그룹이 3년간 대기업집단 지정을 회피하기 위해 공시를 누락했다는 의혹이 제기되었습니다. 이에 대해 전문가는 단순 행정 제재를 넘어 배임 논란 및 손해배상 소송으로 확산될 가능성을 언급했습니다. 이는 영원그룹의 2세 승계 과정과 맞물려 투명성 강화 요구가 커질 것으로 보입니다.</t>
+          <t>경제개혁연대 외 129명이 김준기 DB그룹 창업회장 외 3명을 상대로 손해배상 소송을 제기하여 현재 3차 변론이 진행 중입니다. 이 소송은 다수의 원고와 대기업 총수를 상대로 한 것으로, 기업 지배구조 또는 경영 비리와 관련된 사안으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>영원그룹은 대기업집단으로 충분한 자력을 갖추고 있으며(적합 조건 2), 3년간의 공시 누락 의혹은 책임 소재가 명확하고 객관적 증거 확보가 용이합니다(적합 조건 1, 5). 또한, '단순 행정 제재를 넘어'라는 언급은 관련 공적 절차가 진행 중이거나 임박했음을 시사하며(적합 조건 6), 배임 논란으로 확산될 경우 주주 등 다수의 이해관계자가 집단적 피해를 입을 수 있습니다(적합 조건 3).</t>
+          <t>상대방(김준기 DB그룹 창업회장)은 대기업 총수로서 자력이 충분하며(적합 조건 2), 경제개혁연대 외 129명의 다수 원고가 참여하는 집단적 소송으로 피해 규모가 클 것으로 예상됩니다(적합 조건 3, 4). 현재 소송이 진행 중이므로 투자 검토가 가능합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>129명</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[영원그룹 공시 누락 3년]① 감시 공백 속 2세 성래은 승계 도마 위</t>
+          <t>【오늘의 법조】 2026년 2월 27일</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>bloter.net</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.bloter.net/news/articleView.html?idxno=655016</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=216945</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:28.734815+00:00</t>
+          <t>2026-02-27 00:47:50.747325+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>국내 대기업</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>이사 충실 의무 확대, 의안별 찬반 주식수 당일 공시 의무화, 독립이사 제도 및 감사위원 선·해임 3%룰 강화, 집중투표제 의무화 등 제도 변화가 순차 시행 중이며, 3월 주총이 사실상 마지막 정비 기회입니다.</t>
+          <t>상법 개정안 통과 및 집단소송법 발의</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>다가오는 정기 주주총회 시즌을 앞두고 이사 충실 의무 확대 등 기업 지배구조 관련 제도 변화가 순차적으로 시행됩니다. 이에 따라 지배구조 정비에 소극적인 기업들은 충실 의무 위반 소송 리스크에 노출될 것이며, 이는 시장에서 디스카운트로 이어져 다수 주주에게 피해를 줄 수 있습니다. 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어, 향후 주주 대표 소송 등 소송금융 투자 기회가 증가할 것으로 전망됩니다.</t>
+          <t>정부 여당 주도로 1~3차 상법 개정안이 순차 처리되어 이사의 주주에 대한 충실의무가 확대되고 자사주 소각이 의무화되는 등 기업 경영권 방어 수단이 제한되고 있습니다. 또한, 증권 분야 외로 적용 범위를 확대하고 징벌적 손해배상 및 한국형 디스커버리 제도를 포함하는 집단소송법이 발의되어 대기업의 사법 리스크가 크게 증가할 전망입니다. 이는 향후 주주 및 피해자들의 소송 제기 가능성을 높이는 환경 변화입니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>새로운 기업 지배구조 제도 변화(이사 충실 의무 확대, 3% 룰 강화 등)가 기업의 법적 리스크를 증가시키고 있으며, 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어 향후 주주 대표 소송 등 소송금융 기회가 다수 발생할 것으로 예상됩니다. 대상 기업들은 상장사 또는 대기업일 가능성이 높아 자력이 충분하며, 이사 충실 의무 위반 시 다수의 주주들이 집단적 피해를 입을 수 있습니다. (적합 조건 2, 3, 4, 5 및 기타 소송금융 투자 가능성 높음)</t>
+          <t>1차 상법 개정으로 이사의 주주에 대한 충실의무가 확대되어 이사 개인에 대한 소송 근거가 마련되었고 (적합 조건 1), 집단소송법 발의로 대기업을 상대로 한 집단소송 및 징벌적 손해배상(최대 5배)이 가능해지며 (적합 조건 2, 3, 4), 한국형 디스커버리 제도로 증거 확보가 용이해질 예정 (적합 조건 5). 이는 소송금융 투자 대상이 될 수 있는 대규모 집단소송의 잠재력을 크게 높이는 환경 변화입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>다수 주주</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>주총 시즌 한 달 전…지배구조가 수익률 가른다</t>
+          <t>‘입법 쓰나미’⋯ 재계 “경영권 방어수단 절실” 호소</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2558706</t>
+          <t>https://www.viva100.com/article/20260226501073</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-24 00:48:45.291456+00:00</t>
+          <t>2026-02-27 00:42:18.351585+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr"/>
-      <c r="D61" t="inlineStr"/>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>KT</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>배임죄 폐지 관련 입법 논의 진행 중</t>
+          <t>대표이사 선임 결의 효력정지 가처분 소송 및 경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로, 배임죄 폐지 시 대기업 총수 일가의 사익 추구 행위로 인해 소액주주들이 집단적 피해를 입을 수 있음을 경고합니다. 기사는 민사소송만으로는 소액주주가 대기업 총수로부터 손해배상을 받기 어렵다는 점을 지적하며, 소송금융이 필요한 잠재적 집단소송 기회를 시사합니다.</t>
+          <t>KT의 CEO 선임 절차를 둘러싼 경영권 갈등이 심화되며 경영 공백이 장기화되고 있다. 조승아 전 사외이사의 자격 미달 및 선임 절차 참여 정당성 훼손 여부가 쟁점이며, 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중이다. 이로 인해 정기 임원 인사 연기, MWC 불참 등 대내외적 활동에 차질이 발생하고 있다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로 특정 사건을 다루고 있지는 않으나, 배임죄 폐지 시 소액주주들이 대기업 총수 일가의 배임 행위로 인해 집단적 피해를 입을 가능성이 높고(적합 조건 3), 피해 규모가 수십억 원 이상으로 클 수 있으며(적합 조건 4), 상대방(대기업 총수 일가)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 기사는 민사소송의 실효성 부족을 지적하며 소액주주가 기업주로부터 손해배상을 받은 적이 없다고 언급, 소송금융의 필요성을 강력히 시사합니다.</t>
+          <t>KT는 대기업으로 자력이 충분하며(적합 조건 2), 조승아 전 사외이사의 결격 사유가 명확하여 선임 절차의 하자가 비교적 명확함(적합 조건 1). CEO 선임 절차의 문제로 인한 경영 공백은 주주 및 임직원 다수에게 영향을 미치는 집단적 피해 가능성이 있으며(적합 조건 3), 이로 인한 잠재적 피해 규모도 상당할 것으로 예상됨(적합 조건 4). 현재 대표이사 선임 결의 효력정지 가처분 소송과 경찰 수사가 진행 중으로, 추가 증거 확보 및 책임 규명 가능성이 높음(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>KT 주주 및 임직원 다수</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[논현광장_임채운의 경영직설] 배임죄 폐지해도 배임은 남는다</t>
+          <t>'거버넌스' 문제로 발목 잡혀…KT '박윤영호' 리더십 공백 어쩌나</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2558671</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508893</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-24 00:39:44.386581+00:00</t>
+          <t>2026-02-26 13:18:38.930805+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>신동국</t>
+          <t>DB그룹</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>임원진 집단 반발 및 사과 요구</t>
+          <t>공정위의 DB그룹 총수 검찰 고발, 주주 행동 플랫폼을 통한 주주 운동 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>한미약품 임원진이 신동국 회장의 부당 경영 간섭과 일탈 행위에 대해 집단 반발하며 공식 사과와 경영 간섭 중단을 요구했다. 이들은 한미약품 이사회에 신 회장의 일탈 행위 방지를 위한 제도적 장치 마련을 촉구하고 있다. 이는 한미약품 내부의 심각한 경영권 분쟁 및 지배구조 문제를 시사한다.</t>
+          <t>소액 주주 행동 지원 플랫폼 '액트'는 DB하이텍 물적 분할 등 기업 지배구조 문제로 피해를 입은 주주들의 집단 행동을 돕고 있습니다. 최근 공정위가 DB그룹 총수를 공정거래법 위반 혐의로 검찰에 고발하는 등 상대방의 책임이 명확해지고 있으며, 액트 플랫폼을 통해 15만 명의 주주들이 조직적으로 주주권을 행사하고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>신동국 회장의 부당 경영 간섭 및 일탈 행위로 인한 책임이 명확히 지목되었고(적합 조건 1), 한미약품 회장으로서 충분한 자력을 가집니다(적합 조건 2). 임원진 집단 반발 및 전 구성원에 대한 사과 요구는 다수의 피해자가 존재함을 시사하며(적합 조건 3), 내부 임원진의 집단 반발 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 현재는 내부 갈등 표출 단계로, 향후 소송으로 발전할 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확하고(공정위의 DB그룹 총수 검찰 고발), 상대방 자력이 충분하며(DB그룹은 대기업), 액트 플랫폼을 통해 다수의 소액 주주들이 집단적 피해를 주장하고 있습니다. DB하이텍 물적 분할 사례에서 보듯 피해 규모가 크고, 공정위 조사 결과 등 객관적 증거가 존재하며, 이미 공적 절차(검찰 고발)가 진행 중인 점이 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>임원진 및 한미약품 전 구성원 다수</t>
+          <t>액트 가입자 15만 명 중 다수</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>한미약품 임원진 집단 반발…신동국 사과 요구</t>
+          <t>액트는 주주의 성숙함에 비례해 성장한다, 주주 운동은 마케팅으로 만...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>slownews.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818935</t>
+          <t>https://slownews.kr/154975</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-23 12:38:45.056843+00:00</t>
+          <t>2026-02-25 13:24:20.905050+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>KT 이사회</t>
+          <t>영원그룹</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>대통령실 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소 진행 중</t>
+          <t>대기업집단 지정 회피 관련 행정 제재 가능성 및 향후 손해배상 소송 예상</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>KT 새노조가 이사회 운영의 불투명성, 무자격 사외이사 문제, 차기 CEO 선출 과정 자료 폐기 의혹 등을 제기하며 대통령실에 신속 수사 청원서를 제출했습니다. 새노조는 이사회를 '이권카르텔'로 규정하고 있으며, 현재 이사회 결의 효력정지 가처분 신청과 관련 형사 고소가 진행 중입니다. 국민연금의 주주권 행사 필요성도 언급되며 3월 주주총회 전 신속한 수사를 촉구하고 있습니다.</t>
+          <t>영원그룹이 3년간 대기업집단 지정을 회피하기 위해 공시를 누락했다는 의혹이 제기되었습니다. 이에 대해 전문가는 단순 행정 제재를 넘어 배임 논란 및 손해배상 소송으로 확산될 가능성을 언급했습니다. 이는 영원그룹의 2세 승계 과정과 맞물려 투명성 강화 요구가 커질 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>KT는 기간통신 인프라를 운영하는 대기업으로 자력이 충분하며(적합 조건 2), 새노조와 1만1000여명의 노동조합이 이사회 운영의 불투명성 및 CEO 선출 과정 의혹을 제기하며 집단적 문제로 부상했습니다(적합 조건 3). 대통령실에 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소가 진행 중으로 공적 절차가 활발히 진행 중이며(적합 조건 6), 이사회 회의록 및 투표용지 폐기 의혹 등 구체적인 증거 확보 가능성이 높습니다(적합 조건 5). 이사회 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1).</t>
+          <t>영원그룹은 대기업집단으로 충분한 자력을 갖추고 있으며(적합 조건 2), 3년간의 공시 누락 의혹은 책임 소재가 명확하고 객관적 증거 확보가 용이합니다(적합 조건 1, 5). 또한, '단순 행정 제재를 넘어'라는 언급은 관련 공적 절차가 진행 중이거나 임박했음을 시사하며(적합 조건 6), 배임 논란으로 확산될 경우 주주 등 다수의 이해관계자가 집단적 피해를 입을 수 있습니다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>KT 주주 및 임직원 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>KT 이사회 내일 개최… 새노조는 대통령실에 신속 수사 청원</t>
+          <t>[영원그룹 공시 누락 3년]① 감시 공백 속 2세 성래은 승계 도마 위</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>bloter.net</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01902406645353472</t>
+          <t>https://www.bloter.net/news/articleView.html?idxno=655016</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-23 00:43:00.014750+00:00</t>
+          <t>2026-02-24 13:12:28.734815+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>상법 개정 논의 및 시행 중, 주주 소송 리스크 증가</t>
+          <t>이사 충실 의무 확대, 의안별 찬반 주식수 당일 공시 의무화, 독립이사 제도 및 감사위원 선·해임 3%룰 강화, 집중투표제 의무화 등 제도 변화가 순차 시행 중이며, 3월 주총이 사실상 마지막 정비 기회입니다.</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실 의무가 강화되면서 기업들의 소송 리스크가 증가하고 있습니다. 기사는 자사주 소각 의무화와 주주총회 선진화 등 추가적인 지배구조 개혁의 필요성을 강조하며, 자사주 편법 활용 등 주주 가치를 훼손하는 관행을 비판하고 있습니다. 이는 향후 주주권 침해 관련 집단소송의 가능성을 시사합니다.</t>
+          <t>다가오는 정기 주주총회 시즌을 앞두고 이사 충실 의무 확대 등 기업 지배구조 관련 제도 변화가 순차적으로 시행됩니다. 이에 따라 지배구조 정비에 소극적인 기업들은 충실 의무 위반 소송 리스크에 노출될 것이며, 이는 시장에서 디스카운트로 이어져 다수 주주에게 피해를 줄 수 있습니다. 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어, 향후 주주 대표 소송 등 소송금융 투자 기회가 증가할 것으로 전망됩니다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>상법 개정으로 이사의 주주 충실 의무가 강화되어 기업들의 소송 리스크가 증가하고 있으며 (적합 조건 1), 자사주 편법 활용 등은 다수의 주주에게 대규모 피해를 야기할 수 있어 (적합 조건 3, 4) 소송금융 투자 대상으로서의 잠재력이 높습니다. 상대방은 자력이 충분한 대기업이 될 가능성이 크고 (적합 조건 2), 관련 증거 확보도 용이할 것으로 예상됩니다 (적합 조건 5).</t>
+          <t>새로운 기업 지배구조 제도 변화(이사 충실 의무 확대, 3% 룰 강화 등)가 기업의 법적 리스크를 증가시키고 있으며, 행동주의 펀드들이 이미 정관 변경 등 구조적 개선을 요구하고 있어 향후 주주 대표 소송 등 소송금융 기회가 다수 발생할 것으로 예상됩니다. 대상 기업들은 상장사 또는 대기업일 가능성이 높아 자력이 충분하며, 이사 충실 의무 위반 시 다수의 주주들이 집단적 피해를 입을 수 있습니다. (적합 조건 2, 3, 4, 5 및 기타 소송금융 투자 가능성 높음)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주주</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[인터뷰] 이상목 액트 대표 “3차 상법 개정 ‘자사주 소각 의무화’, 지...</t>
+          <t>주총 시즌 한 달 전…지배구조가 수익률 가른다</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260213021359436</t>
+          <t>https://www.etoday.co.kr/news/view/2558706</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-22 00:46:10.515232+00:00</t>
+          <t>2026-02-24 00:48:45.291456+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>기업 지배구조</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr">
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>배임죄 폐지 관련 입법 논의 진행 중</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로, 배임죄 폐지 시 대기업 총수 일가의 사익 추구 행위로 인해 소액주주들이 집단적 피해를 입을 수 있음을 경고합니다. 기사는 민사소송만으로는 소액주주가 대기업 총수로부터 손해배상을 받기 어렵다는 점을 지적하며, 소송금융이 필요한 잠재적 집단소송 기회를 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>본 기사는 배임죄 폐지 논의에 대한 오피니언으로 특정 사건을 다루고 있지는 않으나, 배임죄 폐지 시 소액주주들이 대기업 총수 일가의 배임 행위로 인해 집단적 피해를 입을 가능성이 높고(적합 조건 3), 피해 규모가 수십억 원 이상으로 클 수 있으며(적합 조건 4), 상대방(대기업 총수 일가)의 자력이 충분할 것으로 예상됩니다(적합 조건 2). 기사는 민사소송의 실효성 부족을 지적하며 소액주주가 기업주로부터 손해배상을 받은 적이 없다고 언급, 소송금융의 필요성을 강력히 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>[논현광장_임채운의 경영직설] 배임죄 폐지해도 배임은 남는다</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2558671</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-02-24 00:39:44.386581+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>신동국</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>임원진 집단 반발 및 사과 요구</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>한미약품 임원진이 신동국 회장의 부당 경영 간섭과 일탈 행위에 대해 집단 반발하며 공식 사과와 경영 간섭 중단을 요구했다. 이들은 한미약품 이사회에 신 회장의 일탈 행위 방지를 위한 제도적 장치 마련을 촉구하고 있다. 이는 한미약품 내부의 심각한 경영권 분쟁 및 지배구조 문제를 시사한다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>신동국 회장의 부당 경영 간섭 및 일탈 행위로 인한 책임이 명확히 지목되었고(적합 조건 1), 한미약품 회장으로서 충분한 자력을 가집니다(적합 조건 2). 임원진 집단 반발 및 전 구성원에 대한 사과 요구는 다수의 피해자가 존재함을 시사하며(적합 조건 3), 내부 임원진의 집단 반발 자체가 중요한 증거가 될 수 있습니다(적합 조건 5). 현재는 내부 갈등 표출 단계로, 향후 소송으로 발전할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>임원진 및 한미약품 전 구성원 다수</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>한미약품 임원진 집단 반발…신동국 사과 요구</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818935</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:38:45.056843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>KT 이사회</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>대통령실 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소 진행 중</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>KT 새노조가 이사회 운영의 불투명성, 무자격 사외이사 문제, 차기 CEO 선출 과정 자료 폐기 의혹 등을 제기하며 대통령실에 신속 수사 청원서를 제출했습니다. 새노조는 이사회를 '이권카르텔'로 규정하고 있으며, 현재 이사회 결의 효력정지 가처분 신청과 관련 형사 고소가 진행 중입니다. 국민연금의 주주권 행사 필요성도 언급되며 3월 주주총회 전 신속한 수사를 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>KT는 기간통신 인프라를 운영하는 대기업으로 자력이 충분하며(적합 조건 2), 새노조와 1만1000여명의 노동조합이 이사회 운영의 불투명성 및 CEO 선출 과정 의혹을 제기하며 집단적 문제로 부상했습니다(적합 조건 3). 대통령실에 신속 수사 청원, 이사회 결의 효력정지 가처분 신청 및 형사 고소가 진행 중으로 공적 절차가 활발히 진행 중이며(적합 조건 6), 이사회 회의록 및 투표용지 폐기 의혹 등 구체적인 증거 확보 가능성이 높습니다(적합 조건 5). 이사회 책임이 비교적 명확하게 제기되고 있습니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>KT 주주 및 임직원 다수</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>KT 이사회 내일 개최… 새노조는 대통령실에 신속 수사 청원</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01902406645353472</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:43:00.014750+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>상법 개정 논의 및 시행 중, 주주 소송 리스크 증가</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사의 주주 충실 의무가 강화되면서 기업들의 소송 리스크가 증가하고 있습니다. 기사는 자사주 소각 의무화와 주주총회 선진화 등 추가적인 지배구조 개혁의 필요성을 강조하며, 자사주 편법 활용 등 주주 가치를 훼손하는 관행을 비판하고 있습니다. 이는 향후 주주권 침해 관련 집단소송의 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>상법 개정으로 이사의 주주 충실 의무가 강화되어 기업들의 소송 리스크가 증가하고 있으며 (적합 조건 1), 자사주 편법 활용 등은 다수의 주주에게 대규모 피해를 야기할 수 있어 (적합 조건 3, 4) 소송금융 투자 대상으로서의 잠재력이 높습니다. 상대방은 자력이 충분한 대기업이 될 가능성이 크고 (적합 조건 2), 관련 증거 확보도 용이할 것으로 예상됩니다 (적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>[인터뷰] 이상목 액트 대표 “3차 상법 개정 ‘자사주 소각 의무화’, 지...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260213021359436</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:46:10.515232+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>기업 지배구조</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>조현범</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>주주대표소송 진행 중</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>한국앤컴퍼니 주주연대가 조현범 회장이 구속 기간 중 거액의 보수를 수령한 것에 대해 회사에 약 50억 원을 배상해야 한다는 취지의 주주대표소송을 제기했습니다. 조현식 전 한국앤컴퍼니 고문도 해당 소송에 참여했습니다. 조현범 회장은 대표이사직을 사임했습니다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>조현범 회장의 구속 기간 중 거액 보수 수령에 대한 배상 책임이 비교적 명확하며(적합 조건 1), 상대방인 한국앤컴퍼니는 대기업으로 자력이 충분합니다(적합 조건 2). 주주연대가 제기한 소송으로 다수의 주주가 피해를 입었으며(적합 조건 3), 청구 금액이 약 50억 원으로 피해 규모가 큽니다(적합 조건 4). 보수 수령 기록 등 증거 확보도 가능할 것으로 보입니다(적합 조건 5).</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
+      <c r="H69" t="inlineStr">
         <is>
           <t>약 50억원</t>
         </is>
       </c>
-      <c r="I65" t="inlineStr">
+      <c r="I69" t="inlineStr">
         <is>
           <t>다수의 주주</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>조현범 회장, 대표이사 사임… 가족 문제로 결단</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>industrynews.co.kr</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.industrynews.co.kr/news/articleView.html?idxno=78299</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-02-21 18:27:51.259908+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N65"/>
+  <autoFilter ref="A1:N69"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>